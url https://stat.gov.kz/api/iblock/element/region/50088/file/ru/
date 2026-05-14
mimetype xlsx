--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="2436" yWindow="-36" windowWidth="19416" windowHeight="11016"/>
+    <workbookView xWindow="2430" yWindow="-30" windowWidth="19410" windowHeight="11010"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$Y$22</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="201" uniqueCount="70">
   <si>
     <t>ИФО, в %</t>
   </si>
   <si>
     <t>* оперативные данные</t>
   </si>
   <si>
     <t>Объем услуг, млн. тенге</t>
   </si>
   <si>
     <t>январь 2022г.</t>
   </si>
@@ -229,103 +229,117 @@
   <si>
     <t>январь-июнь 2026г.</t>
   </si>
   <si>
     <t>январь-июль 2026г.</t>
   </si>
   <si>
     <t>январь-август 2026г.</t>
   </si>
   <si>
     <t>январь-сентябрь 2026г.</t>
   </si>
   <si>
     <t>январь-октябрь 2026г.</t>
   </si>
   <si>
     <t>январь-ноябрь 2026г.</t>
   </si>
   <si>
     <t>январь-декабрь 2026г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="8">
+  <fonts count="10">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -389,51 +403,51 @@
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="38">
+  <cellXfs count="40">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -445,50 +459,52 @@
     <xf numFmtId="4" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
@@ -566,84 +582,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -779,115 +797,115 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y39"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A19" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="D37" sqref="D37:E37"/>
+    <sheetView tabSelected="1" topLeftCell="A13" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="P51" sqref="P50:P51"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="28.88671875" style="1" customWidth="1"/>
-    <col min="2" max="2" width="13.33203125" style="1" customWidth="1"/>
+    <col min="1" max="1" width="28.85546875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="13.28515625" style="1" customWidth="1"/>
     <col min="3" max="3" width="8" style="1" customWidth="1"/>
     <col min="4" max="4" width="12" style="1" customWidth="1"/>
-    <col min="5" max="5" width="8.109375" style="1" customWidth="1"/>
-[...20 lines deleted...]
-    <col min="26" max="16384" width="9.109375" style="1"/>
+    <col min="5" max="5" width="8.140625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="11.85546875" style="1" customWidth="1"/>
+    <col min="7" max="7" width="8.28515625" style="1" customWidth="1"/>
+    <col min="8" max="8" width="14.85546875" style="1" customWidth="1"/>
+    <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
+    <col min="10" max="10" width="13.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="8.28515625" style="1" customWidth="1"/>
+    <col min="12" max="12" width="13.140625" style="1" customWidth="1"/>
+    <col min="13" max="13" width="12.7109375" style="1" customWidth="1"/>
+    <col min="14" max="14" width="13.28515625" style="1" customWidth="1"/>
+    <col min="15" max="15" width="9.28515625" style="1" customWidth="1"/>
+    <col min="16" max="16" width="15.85546875" style="1" customWidth="1"/>
+    <col min="17" max="17" width="7.85546875" style="1" customWidth="1"/>
+    <col min="18" max="18" width="14.28515625" style="1" customWidth="1"/>
+    <col min="19" max="19" width="7.28515625" style="1" customWidth="1"/>
+    <col min="20" max="20" width="12.7109375" style="1" customWidth="1"/>
+    <col min="21" max="21" width="8.28515625" style="1" customWidth="1"/>
+    <col min="22" max="22" width="13.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="8.7109375" style="1" customWidth="1"/>
+    <col min="24" max="24" width="13.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="10.7109375" style="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="26.25" customHeight="1">
-      <c r="A1" s="37" t="s">
+      <c r="A1" s="39" t="s">
         <v>42</v>
       </c>
-      <c r="B1" s="37"/>
-[...22 lines deleted...]
-      <c r="Y1" s="37"/>
+      <c r="B1" s="39"/>
+      <c r="C1" s="39"/>
+      <c r="D1" s="39"/>
+      <c r="E1" s="39"/>
+      <c r="F1" s="39"/>
+      <c r="G1" s="39"/>
+      <c r="H1" s="39"/>
+      <c r="I1" s="39"/>
+      <c r="J1" s="39"/>
+      <c r="K1" s="39"/>
+      <c r="L1" s="39"/>
+      <c r="M1" s="39"/>
+      <c r="N1" s="39"/>
+      <c r="O1" s="39"/>
+      <c r="P1" s="39"/>
+      <c r="Q1" s="39"/>
+      <c r="R1" s="39"/>
+      <c r="S1" s="39"/>
+      <c r="T1" s="39"/>
+      <c r="U1" s="39"/>
+      <c r="V1" s="39"/>
+      <c r="W1" s="39"/>
+      <c r="X1" s="39"/>
+      <c r="Y1" s="39"/>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" s="2"/>
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
       <c r="K5" s="2"/>
       <c r="L5" s="2"/>
       <c r="M5" s="2"/>
       <c r="N5" s="2"/>
       <c r="O5" s="2"/>
       <c r="P5" s="2"/>
       <c r="Q5" s="2"/>
       <c r="R5" s="2"/>
       <c r="S5" s="2"/>
       <c r="T5" s="2"/>
       <c r="U5" s="2"/>
       <c r="V5" s="3"/>
       <c r="W5" s="3"/>
@@ -900,102 +918,102 @@
       <c r="C6" s="2"/>
       <c r="D6" s="2"/>
       <c r="E6" s="2"/>
       <c r="F6" s="2"/>
       <c r="G6" s="2"/>
       <c r="H6" s="2"/>
       <c r="I6" s="2"/>
       <c r="J6" s="2"/>
       <c r="K6" s="2"/>
       <c r="L6" s="2"/>
       <c r="M6" s="2"/>
       <c r="N6" s="2"/>
       <c r="O6" s="2"/>
       <c r="P6" s="2"/>
       <c r="Q6" s="2"/>
       <c r="R6" s="2"/>
       <c r="S6" s="2"/>
       <c r="T6" s="2"/>
       <c r="U6" s="2"/>
       <c r="V6" s="3"/>
       <c r="W6" s="3"/>
       <c r="X6" s="3"/>
       <c r="Y6" s="2"/>
     </row>
     <row r="7" spans="1:25">
-      <c r="A7" s="35"/>
-      <c r="B7" s="29" t="s">
+      <c r="A7" s="37"/>
+      <c r="B7" s="31" t="s">
         <v>3</v>
       </c>
-      <c r="C7" s="29"/>
-      <c r="D7" s="29" t="s">
+      <c r="C7" s="31"/>
+      <c r="D7" s="31" t="s">
         <v>4</v>
       </c>
-      <c r="E7" s="29"/>
-      <c r="F7" s="29" t="s">
+      <c r="E7" s="31"/>
+      <c r="F7" s="31" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="29"/>
-      <c r="H7" s="29" t="s">
+      <c r="G7" s="31"/>
+      <c r="H7" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="I7" s="29"/>
-      <c r="J7" s="29" t="s">
+      <c r="I7" s="31"/>
+      <c r="J7" s="31" t="s">
         <v>7</v>
       </c>
-      <c r="K7" s="29"/>
-      <c r="L7" s="29" t="s">
+      <c r="K7" s="31"/>
+      <c r="L7" s="31" t="s">
         <v>8</v>
       </c>
-      <c r="M7" s="29"/>
-      <c r="N7" s="29" t="s">
+      <c r="M7" s="31"/>
+      <c r="N7" s="31" t="s">
         <v>9</v>
       </c>
-      <c r="O7" s="29"/>
-      <c r="P7" s="29" t="s">
+      <c r="O7" s="31"/>
+      <c r="P7" s="31" t="s">
         <v>10</v>
       </c>
-      <c r="Q7" s="29"/>
-      <c r="R7" s="29" t="s">
+      <c r="Q7" s="31"/>
+      <c r="R7" s="31" t="s">
         <v>11</v>
       </c>
-      <c r="S7" s="29"/>
-      <c r="T7" s="29" t="s">
+      <c r="S7" s="31"/>
+      <c r="T7" s="31" t="s">
         <v>12</v>
       </c>
-      <c r="U7" s="30"/>
-      <c r="V7" s="29" t="s">
+      <c r="U7" s="32"/>
+      <c r="V7" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="W7" s="30"/>
-      <c r="X7" s="29" t="s">
+      <c r="W7" s="32"/>
+      <c r="X7" s="31" t="s">
         <v>14</v>
       </c>
-      <c r="Y7" s="30"/>
-[...2 lines deleted...]
-      <c r="A8" s="36"/>
+      <c r="Y7" s="32"/>
+    </row>
+    <row r="8" spans="1:25" ht="22.5">
+      <c r="A8" s="38"/>
       <c r="B8" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C8" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>2</v>
       </c>
       <c r="E8" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F8" s="4" t="s">
         <v>2</v>
       </c>
       <c r="G8" s="4" t="s">
         <v>0</v>
       </c>
       <c r="H8" s="4" t="s">
         <v>2</v>
       </c>
       <c r="I8" s="4" t="s">
         <v>0</v>
       </c>
       <c r="J8" s="4" t="s">
@@ -1211,102 +1229,102 @@
       <c r="C13" s="2"/>
       <c r="D13" s="2"/>
       <c r="E13" s="2"/>
       <c r="F13" s="2"/>
       <c r="G13" s="2"/>
       <c r="H13" s="2"/>
       <c r="I13" s="2"/>
       <c r="J13" s="2"/>
       <c r="K13" s="2"/>
       <c r="L13" s="2"/>
       <c r="M13" s="2"/>
       <c r="N13" s="2"/>
       <c r="O13" s="2"/>
       <c r="P13" s="2"/>
       <c r="Q13" s="2"/>
       <c r="R13" s="2"/>
       <c r="S13" s="2"/>
       <c r="T13" s="2"/>
       <c r="U13" s="2"/>
       <c r="V13" s="2"/>
       <c r="W13" s="2"/>
       <c r="X13" s="2"/>
       <c r="Y13" s="2"/>
     </row>
     <row r="14" spans="1:25" ht="15" customHeight="1">
-      <c r="A14" s="35"/>
-      <c r="B14" s="29" t="s">
+      <c r="A14" s="37"/>
+      <c r="B14" s="31" t="s">
         <v>15</v>
       </c>
-      <c r="C14" s="30"/>
-      <c r="D14" s="29" t="s">
+      <c r="C14" s="32"/>
+      <c r="D14" s="31" t="s">
         <v>16</v>
       </c>
-      <c r="E14" s="30"/>
-      <c r="F14" s="29" t="s">
+      <c r="E14" s="32"/>
+      <c r="F14" s="31" t="s">
         <v>17</v>
       </c>
-      <c r="G14" s="30"/>
-      <c r="H14" s="29" t="s">
+      <c r="G14" s="32"/>
+      <c r="H14" s="31" t="s">
         <v>18</v>
       </c>
-      <c r="I14" s="30"/>
-      <c r="J14" s="29" t="s">
+      <c r="I14" s="32"/>
+      <c r="J14" s="31" t="s">
         <v>21</v>
       </c>
-      <c r="K14" s="30"/>
-      <c r="L14" s="31" t="s">
+      <c r="K14" s="32"/>
+      <c r="L14" s="33" t="s">
         <v>22</v>
       </c>
-      <c r="M14" s="32"/>
-      <c r="N14" s="31" t="s">
+      <c r="M14" s="34"/>
+      <c r="N14" s="33" t="s">
         <v>23</v>
       </c>
-      <c r="O14" s="32"/>
-      <c r="P14" s="33" t="s">
+      <c r="O14" s="34"/>
+      <c r="P14" s="35" t="s">
         <v>24</v>
       </c>
-      <c r="Q14" s="34"/>
-      <c r="R14" s="29" t="s">
+      <c r="Q14" s="36"/>
+      <c r="R14" s="31" t="s">
         <v>25</v>
       </c>
-      <c r="S14" s="29"/>
-      <c r="T14" s="29" t="s">
+      <c r="S14" s="31"/>
+      <c r="T14" s="31" t="s">
         <v>26</v>
       </c>
-      <c r="U14" s="30"/>
-      <c r="V14" s="29" t="s">
+      <c r="U14" s="32"/>
+      <c r="V14" s="31" t="s">
         <v>27</v>
       </c>
-      <c r="W14" s="30"/>
-      <c r="X14" s="29" t="s">
+      <c r="W14" s="32"/>
+      <c r="X14" s="31" t="s">
         <v>28</v>
       </c>
-      <c r="Y14" s="30"/>
-[...2 lines deleted...]
-      <c r="A15" s="36"/>
+      <c r="Y14" s="32"/>
+    </row>
+    <row r="15" spans="1:25" ht="22.5">
+      <c r="A15" s="38"/>
       <c r="B15" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C15" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="4" t="s">
         <v>2</v>
       </c>
       <c r="E15" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F15" s="4" t="s">
         <v>2</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>0</v>
       </c>
       <c r="H15" s="4" t="s">
         <v>2</v>
       </c>
       <c r="I15" s="5" t="s">
         <v>0</v>
       </c>
       <c r="J15" s="4" t="s">
@@ -1522,102 +1540,102 @@
       <c r="C20" s="9"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="2"/>
       <c r="K20" s="2"/>
       <c r="L20" s="2"/>
       <c r="M20" s="2"/>
       <c r="N20" s="2"/>
       <c r="O20" s="2"/>
       <c r="P20" s="2"/>
       <c r="Q20" s="2"/>
       <c r="R20" s="2"/>
       <c r="S20" s="2"/>
       <c r="T20" s="2"/>
       <c r="U20" s="2"/>
       <c r="V20" s="2"/>
       <c r="W20" s="2"/>
       <c r="X20" s="2"/>
       <c r="Y20" s="2"/>
     </row>
     <row r="21" spans="1:25">
-      <c r="A21" s="35"/>
-      <c r="B21" s="29" t="s">
+      <c r="A21" s="37"/>
+      <c r="B21" s="31" t="s">
         <v>29</v>
       </c>
-      <c r="C21" s="30"/>
-      <c r="D21" s="29" t="s">
+      <c r="C21" s="32"/>
+      <c r="D21" s="31" t="s">
         <v>30</v>
       </c>
-      <c r="E21" s="30"/>
-      <c r="F21" s="29" t="s">
+      <c r="E21" s="32"/>
+      <c r="F21" s="31" t="s">
         <v>31</v>
       </c>
-      <c r="G21" s="30"/>
-      <c r="H21" s="29" t="s">
+      <c r="G21" s="32"/>
+      <c r="H21" s="31" t="s">
         <v>32</v>
       </c>
-      <c r="I21" s="30"/>
-      <c r="J21" s="29" t="s">
+      <c r="I21" s="32"/>
+      <c r="J21" s="31" t="s">
         <v>33</v>
       </c>
-      <c r="K21" s="30"/>
-      <c r="L21" s="31" t="s">
+      <c r="K21" s="32"/>
+      <c r="L21" s="33" t="s">
         <v>34</v>
       </c>
-      <c r="M21" s="32"/>
-      <c r="N21" s="31" t="s">
+      <c r="M21" s="34"/>
+      <c r="N21" s="33" t="s">
         <v>35</v>
       </c>
-      <c r="O21" s="32"/>
-      <c r="P21" s="33" t="s">
+      <c r="O21" s="34"/>
+      <c r="P21" s="35" t="s">
         <v>36</v>
       </c>
-      <c r="Q21" s="34"/>
-      <c r="R21" s="29" t="s">
+      <c r="Q21" s="36"/>
+      <c r="R21" s="31" t="s">
         <v>37</v>
       </c>
-      <c r="S21" s="29"/>
-      <c r="T21" s="29" t="s">
+      <c r="S21" s="31"/>
+      <c r="T21" s="31" t="s">
         <v>38</v>
       </c>
-      <c r="U21" s="30"/>
-      <c r="V21" s="29" t="s">
+      <c r="U21" s="32"/>
+      <c r="V21" s="31" t="s">
         <v>39</v>
       </c>
-      <c r="W21" s="30"/>
-      <c r="X21" s="29" t="s">
+      <c r="W21" s="32"/>
+      <c r="X21" s="31" t="s">
         <v>40</v>
       </c>
-      <c r="Y21" s="30"/>
-[...2 lines deleted...]
-      <c r="A22" s="36"/>
+      <c r="Y21" s="32"/>
+    </row>
+    <row r="22" spans="1:25" ht="22.5">
+      <c r="A22" s="38"/>
       <c r="B22" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C22" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D22" s="4" t="s">
         <v>2</v>
       </c>
       <c r="E22" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F22" s="4" t="s">
         <v>2</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>0</v>
       </c>
       <c r="H22" s="4" t="s">
         <v>2</v>
       </c>
       <c r="I22" s="5" t="s">
         <v>0</v>
       </c>
       <c r="J22" s="4" t="s">
@@ -1833,102 +1851,102 @@
       <c r="C27" s="9"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="2"/>
       <c r="K27" s="2"/>
       <c r="L27" s="2"/>
       <c r="M27" s="2"/>
       <c r="N27" s="2"/>
       <c r="O27" s="2"/>
       <c r="P27" s="2"/>
       <c r="Q27" s="2"/>
       <c r="R27" s="2"/>
       <c r="S27" s="2"/>
       <c r="T27" s="2"/>
       <c r="U27" s="2"/>
       <c r="V27" s="2"/>
       <c r="W27" s="2"/>
       <c r="X27" s="2"/>
       <c r="Y27" s="2"/>
     </row>
     <row r="28" spans="1:25">
-      <c r="A28" s="35"/>
-      <c r="B28" s="29" t="s">
+      <c r="A28" s="37"/>
+      <c r="B28" s="31" t="s">
         <v>44</v>
       </c>
-      <c r="C28" s="30"/>
-      <c r="D28" s="29" t="s">
+      <c r="C28" s="32"/>
+      <c r="D28" s="31" t="s">
         <v>45</v>
       </c>
-      <c r="E28" s="30"/>
-      <c r="F28" s="29" t="s">
+      <c r="E28" s="32"/>
+      <c r="F28" s="31" t="s">
         <v>46</v>
       </c>
-      <c r="G28" s="30"/>
-      <c r="H28" s="29" t="s">
+      <c r="G28" s="32"/>
+      <c r="H28" s="31" t="s">
         <v>47</v>
       </c>
-      <c r="I28" s="30"/>
-      <c r="J28" s="29" t="s">
+      <c r="I28" s="32"/>
+      <c r="J28" s="31" t="s">
         <v>48</v>
       </c>
-      <c r="K28" s="30"/>
-      <c r="L28" s="31" t="s">
+      <c r="K28" s="32"/>
+      <c r="L28" s="33" t="s">
         <v>49</v>
       </c>
-      <c r="M28" s="32"/>
-      <c r="N28" s="31" t="s">
+      <c r="M28" s="34"/>
+      <c r="N28" s="33" t="s">
         <v>50</v>
       </c>
-      <c r="O28" s="32"/>
-      <c r="P28" s="33" t="s">
+      <c r="O28" s="34"/>
+      <c r="P28" s="35" t="s">
         <v>51</v>
       </c>
-      <c r="Q28" s="34"/>
-      <c r="R28" s="29" t="s">
+      <c r="Q28" s="36"/>
+      <c r="R28" s="31" t="s">
         <v>52</v>
       </c>
-      <c r="S28" s="29"/>
-      <c r="T28" s="29" t="s">
+      <c r="S28" s="31"/>
+      <c r="T28" s="31" t="s">
         <v>53</v>
       </c>
-      <c r="U28" s="30"/>
-      <c r="V28" s="29" t="s">
+      <c r="U28" s="32"/>
+      <c r="V28" s="31" t="s">
         <v>54</v>
       </c>
-      <c r="W28" s="30"/>
-      <c r="X28" s="29" t="s">
+      <c r="W28" s="32"/>
+      <c r="X28" s="31" t="s">
         <v>55</v>
       </c>
-      <c r="Y28" s="30"/>
-[...2 lines deleted...]
-      <c r="A29" s="36"/>
+      <c r="Y28" s="32"/>
+    </row>
+    <row r="29" spans="1:25" ht="22.5">
+      <c r="A29" s="38"/>
       <c r="B29" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C29" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D29" s="23" t="s">
         <v>2</v>
       </c>
       <c r="E29" s="24" t="s">
         <v>0</v>
       </c>
       <c r="F29" s="23" t="s">
         <v>2</v>
       </c>
       <c r="G29" s="24" t="s">
         <v>0</v>
       </c>
       <c r="H29" s="23" t="s">
         <v>2</v>
       </c>
       <c r="I29" s="24" t="s">
         <v>0</v>
       </c>
       <c r="J29" s="23" t="s">
@@ -2144,102 +2162,102 @@
       <c r="C34" s="2"/>
       <c r="D34" s="2"/>
       <c r="E34" s="2"/>
       <c r="F34" s="2"/>
       <c r="G34" s="2"/>
       <c r="H34" s="2"/>
       <c r="I34" s="2"/>
       <c r="J34" s="2"/>
       <c r="K34" s="2"/>
       <c r="L34" s="2"/>
       <c r="M34" s="2"/>
       <c r="N34" s="2"/>
       <c r="O34" s="2"/>
       <c r="P34" s="2"/>
       <c r="Q34" s="2"/>
       <c r="R34" s="2"/>
       <c r="S34" s="2"/>
       <c r="T34" s="2"/>
       <c r="U34" s="2"/>
       <c r="V34" s="2"/>
       <c r="W34" s="2"/>
       <c r="X34" s="2"/>
       <c r="Y34" s="2"/>
     </row>
     <row r="35" spans="1:25" ht="12" customHeight="1">
-      <c r="A35" s="35"/>
-      <c r="B35" s="29" t="s">
+      <c r="A35" s="37"/>
+      <c r="B35" s="31" t="s">
         <v>58</v>
       </c>
-      <c r="C35" s="30"/>
-      <c r="D35" s="29" t="s">
+      <c r="C35" s="32"/>
+      <c r="D35" s="31" t="s">
         <v>59</v>
       </c>
-      <c r="E35" s="30"/>
-      <c r="F35" s="29" t="s">
+      <c r="E35" s="32"/>
+      <c r="F35" s="31" t="s">
         <v>60</v>
       </c>
-      <c r="G35" s="30"/>
-      <c r="H35" s="29" t="s">
+      <c r="G35" s="32"/>
+      <c r="H35" s="31" t="s">
         <v>61</v>
       </c>
-      <c r="I35" s="30"/>
-      <c r="J35" s="29" t="s">
+      <c r="I35" s="32"/>
+      <c r="J35" s="31" t="s">
         <v>62</v>
       </c>
-      <c r="K35" s="30"/>
-      <c r="L35" s="31" t="s">
+      <c r="K35" s="32"/>
+      <c r="L35" s="33" t="s">
         <v>63</v>
       </c>
-      <c r="M35" s="32"/>
-      <c r="N35" s="31" t="s">
+      <c r="M35" s="34"/>
+      <c r="N35" s="33" t="s">
         <v>64</v>
       </c>
-      <c r="O35" s="32"/>
-      <c r="P35" s="33" t="s">
+      <c r="O35" s="34"/>
+      <c r="P35" s="35" t="s">
         <v>65</v>
       </c>
-      <c r="Q35" s="34"/>
-      <c r="R35" s="29" t="s">
+      <c r="Q35" s="36"/>
+      <c r="R35" s="31" t="s">
         <v>66</v>
       </c>
-      <c r="S35" s="29"/>
-      <c r="T35" s="29" t="s">
+      <c r="S35" s="31"/>
+      <c r="T35" s="31" t="s">
         <v>67</v>
       </c>
-      <c r="U35" s="30"/>
-      <c r="V35" s="29" t="s">
+      <c r="U35" s="32"/>
+      <c r="V35" s="31" t="s">
         <v>68</v>
       </c>
-      <c r="W35" s="30"/>
-      <c r="X35" s="29" t="s">
+      <c r="W35" s="32"/>
+      <c r="X35" s="31" t="s">
         <v>69</v>
       </c>
-      <c r="Y35" s="30"/>
-[...2 lines deleted...]
-      <c r="A36" s="36"/>
+      <c r="Y35" s="32"/>
+    </row>
+    <row r="36" spans="1:25" ht="22.5">
+      <c r="A36" s="38"/>
       <c r="B36" s="25" t="s">
         <v>2</v>
       </c>
       <c r="C36" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D36" s="25" t="s">
         <v>2</v>
       </c>
       <c r="E36" s="26" t="s">
         <v>0</v>
       </c>
       <c r="F36" s="25" t="s">
         <v>2</v>
       </c>
       <c r="G36" s="26" t="s">
         <v>0</v>
       </c>
       <c r="H36" s="25" t="s">
         <v>2</v>
       </c>
       <c r="I36" s="26" t="s">
         <v>0</v>
       </c>
       <c r="J36" s="25" t="s">
@@ -2285,54 +2303,62 @@
         <v>0</v>
       </c>
       <c r="X36" s="25" t="s">
         <v>2</v>
       </c>
       <c r="Y36" s="26" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:25">
       <c r="A37" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B37" s="19">
         <v>65644.2</v>
       </c>
       <c r="C37" s="16">
         <v>104.2</v>
       </c>
       <c r="D37" s="19">
         <v>136305.29999999999</v>
       </c>
       <c r="E37" s="17">
         <v>104.8</v>
       </c>
-      <c r="F37" s="17"/>
-[...2 lines deleted...]
-      <c r="I37" s="17"/>
+      <c r="F37" s="29">
+        <v>214894.8</v>
+      </c>
+      <c r="G37" s="30">
+        <v>103.6</v>
+      </c>
+      <c r="H37" s="17">
+        <v>296732</v>
+      </c>
+      <c r="I37" s="17">
+        <v>103.6</v>
+      </c>
       <c r="J37" s="22"/>
       <c r="K37" s="21"/>
       <c r="L37" s="19"/>
       <c r="M37" s="15"/>
       <c r="N37" s="19"/>
       <c r="O37" s="15"/>
       <c r="P37" s="17"/>
       <c r="Q37" s="15"/>
       <c r="R37" s="17"/>
       <c r="S37" s="15"/>
       <c r="T37" s="22"/>
       <c r="U37" s="15"/>
       <c r="V37" s="19"/>
       <c r="W37" s="15"/>
       <c r="X37" s="19"/>
       <c r="Y37" s="15"/>
     </row>
     <row r="38" spans="1:25">
       <c r="A38" s="2"/>
       <c r="B38" s="2"/>
       <c r="C38" s="2"/>
       <c r="D38" s="2"/>
       <c r="E38" s="2"/>
       <c r="F38" s="2"/>
       <c r="G38" s="2"/>