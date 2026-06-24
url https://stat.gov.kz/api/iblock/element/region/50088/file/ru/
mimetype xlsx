--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -403,51 +403,51 @@
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="40">
+  <cellXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -461,77 +461,81 @@
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -800,112 +804,112 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y39"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A13" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="P51" sqref="P50:P51"/>
+    <sheetView tabSelected="1" topLeftCell="A10" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="L42" sqref="L42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="28.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.28515625" style="1" customWidth="1"/>
     <col min="3" max="3" width="8" style="1" customWidth="1"/>
     <col min="4" max="4" width="12" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="14.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.7109375" style="1" customWidth="1"/>
     <col min="14" max="14" width="13.28515625" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="15.85546875" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="14.28515625" style="1" customWidth="1"/>
     <col min="19" max="19" width="7.28515625" style="1" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="1" customWidth="1"/>
     <col min="22" max="22" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.7109375" style="1" customWidth="1"/>
     <col min="24" max="24" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.7109375" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="26.25" customHeight="1">
-      <c r="A1" s="39" t="s">
+      <c r="A1" s="40" t="s">
         <v>42</v>
       </c>
-      <c r="B1" s="39"/>
-[...22 lines deleted...]
-      <c r="Y1" s="39"/>
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
+      <c r="G1" s="40"/>
+      <c r="H1" s="40"/>
+      <c r="I1" s="40"/>
+      <c r="J1" s="40"/>
+      <c r="K1" s="40"/>
+      <c r="L1" s="40"/>
+      <c r="M1" s="40"/>
+      <c r="N1" s="40"/>
+      <c r="O1" s="40"/>
+      <c r="P1" s="40"/>
+      <c r="Q1" s="40"/>
+      <c r="R1" s="40"/>
+      <c r="S1" s="40"/>
+      <c r="T1" s="40"/>
+      <c r="U1" s="40"/>
+      <c r="V1" s="40"/>
+      <c r="W1" s="40"/>
+      <c r="X1" s="40"/>
+      <c r="Y1" s="40"/>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" s="2"/>
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
       <c r="K5" s="2"/>
       <c r="L5" s="2"/>
       <c r="M5" s="2"/>
       <c r="N5" s="2"/>
       <c r="O5" s="2"/>
       <c r="P5" s="2"/>
       <c r="Q5" s="2"/>
       <c r="R5" s="2"/>
       <c r="S5" s="2"/>
       <c r="T5" s="2"/>
       <c r="U5" s="2"/>
       <c r="V5" s="3"/>
       <c r="W5" s="3"/>
@@ -918,102 +922,102 @@
       <c r="C6" s="2"/>
       <c r="D6" s="2"/>
       <c r="E6" s="2"/>
       <c r="F6" s="2"/>
       <c r="G6" s="2"/>
       <c r="H6" s="2"/>
       <c r="I6" s="2"/>
       <c r="J6" s="2"/>
       <c r="K6" s="2"/>
       <c r="L6" s="2"/>
       <c r="M6" s="2"/>
       <c r="N6" s="2"/>
       <c r="O6" s="2"/>
       <c r="P6" s="2"/>
       <c r="Q6" s="2"/>
       <c r="R6" s="2"/>
       <c r="S6" s="2"/>
       <c r="T6" s="2"/>
       <c r="U6" s="2"/>
       <c r="V6" s="3"/>
       <c r="W6" s="3"/>
       <c r="X6" s="3"/>
       <c r="Y6" s="2"/>
     </row>
     <row r="7" spans="1:25">
-      <c r="A7" s="37"/>
-      <c r="B7" s="31" t="s">
+      <c r="A7" s="38"/>
+      <c r="B7" s="32" t="s">
         <v>3</v>
       </c>
-      <c r="C7" s="31"/>
-      <c r="D7" s="31" t="s">
+      <c r="C7" s="32"/>
+      <c r="D7" s="32" t="s">
         <v>4</v>
       </c>
-      <c r="E7" s="31"/>
-      <c r="F7" s="31" t="s">
+      <c r="E7" s="32"/>
+      <c r="F7" s="32" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="31"/>
-      <c r="H7" s="31" t="s">
+      <c r="G7" s="32"/>
+      <c r="H7" s="32" t="s">
         <v>6</v>
       </c>
-      <c r="I7" s="31"/>
-      <c r="J7" s="31" t="s">
+      <c r="I7" s="32"/>
+      <c r="J7" s="32" t="s">
         <v>7</v>
       </c>
-      <c r="K7" s="31"/>
-      <c r="L7" s="31" t="s">
+      <c r="K7" s="32"/>
+      <c r="L7" s="32" t="s">
         <v>8</v>
       </c>
-      <c r="M7" s="31"/>
-      <c r="N7" s="31" t="s">
+      <c r="M7" s="32"/>
+      <c r="N7" s="32" t="s">
         <v>9</v>
       </c>
-      <c r="O7" s="31"/>
-      <c r="P7" s="31" t="s">
+      <c r="O7" s="32"/>
+      <c r="P7" s="32" t="s">
         <v>10</v>
       </c>
-      <c r="Q7" s="31"/>
-      <c r="R7" s="31" t="s">
+      <c r="Q7" s="32"/>
+      <c r="R7" s="32" t="s">
         <v>11</v>
       </c>
-      <c r="S7" s="31"/>
-      <c r="T7" s="31" t="s">
+      <c r="S7" s="32"/>
+      <c r="T7" s="32" t="s">
         <v>12</v>
       </c>
-      <c r="U7" s="32"/>
-      <c r="V7" s="31" t="s">
+      <c r="U7" s="33"/>
+      <c r="V7" s="32" t="s">
         <v>13</v>
       </c>
-      <c r="W7" s="32"/>
-      <c r="X7" s="31" t="s">
+      <c r="W7" s="33"/>
+      <c r="X7" s="32" t="s">
         <v>14</v>
       </c>
-      <c r="Y7" s="32"/>
+      <c r="Y7" s="33"/>
     </row>
     <row r="8" spans="1:25" ht="22.5">
-      <c r="A8" s="38"/>
+      <c r="A8" s="39"/>
       <c r="B8" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C8" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>2</v>
       </c>
       <c r="E8" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F8" s="4" t="s">
         <v>2</v>
       </c>
       <c r="G8" s="4" t="s">
         <v>0</v>
       </c>
       <c r="H8" s="4" t="s">
         <v>2</v>
       </c>
       <c r="I8" s="4" t="s">
         <v>0</v>
       </c>
       <c r="J8" s="4" t="s">
@@ -1229,102 +1233,102 @@
       <c r="C13" s="2"/>
       <c r="D13" s="2"/>
       <c r="E13" s="2"/>
       <c r="F13" s="2"/>
       <c r="G13" s="2"/>
       <c r="H13" s="2"/>
       <c r="I13" s="2"/>
       <c r="J13" s="2"/>
       <c r="K13" s="2"/>
       <c r="L13" s="2"/>
       <c r="M13" s="2"/>
       <c r="N13" s="2"/>
       <c r="O13" s="2"/>
       <c r="P13" s="2"/>
       <c r="Q13" s="2"/>
       <c r="R13" s="2"/>
       <c r="S13" s="2"/>
       <c r="T13" s="2"/>
       <c r="U13" s="2"/>
       <c r="V13" s="2"/>
       <c r="W13" s="2"/>
       <c r="X13" s="2"/>
       <c r="Y13" s="2"/>
     </row>
     <row r="14" spans="1:25" ht="15" customHeight="1">
-      <c r="A14" s="37"/>
-      <c r="B14" s="31" t="s">
+      <c r="A14" s="38"/>
+      <c r="B14" s="32" t="s">
         <v>15</v>
       </c>
-      <c r="C14" s="32"/>
-      <c r="D14" s="31" t="s">
+      <c r="C14" s="33"/>
+      <c r="D14" s="32" t="s">
         <v>16</v>
       </c>
-      <c r="E14" s="32"/>
-      <c r="F14" s="31" t="s">
+      <c r="E14" s="33"/>
+      <c r="F14" s="32" t="s">
         <v>17</v>
       </c>
-      <c r="G14" s="32"/>
-      <c r="H14" s="31" t="s">
+      <c r="G14" s="33"/>
+      <c r="H14" s="32" t="s">
         <v>18</v>
       </c>
-      <c r="I14" s="32"/>
-      <c r="J14" s="31" t="s">
+      <c r="I14" s="33"/>
+      <c r="J14" s="32" t="s">
         <v>21</v>
       </c>
-      <c r="K14" s="32"/>
-      <c r="L14" s="33" t="s">
+      <c r="K14" s="33"/>
+      <c r="L14" s="34" t="s">
         <v>22</v>
       </c>
-      <c r="M14" s="34"/>
-      <c r="N14" s="33" t="s">
+      <c r="M14" s="35"/>
+      <c r="N14" s="34" t="s">
         <v>23</v>
       </c>
-      <c r="O14" s="34"/>
-      <c r="P14" s="35" t="s">
+      <c r="O14" s="35"/>
+      <c r="P14" s="36" t="s">
         <v>24</v>
       </c>
-      <c r="Q14" s="36"/>
-      <c r="R14" s="31" t="s">
+      <c r="Q14" s="37"/>
+      <c r="R14" s="32" t="s">
         <v>25</v>
       </c>
-      <c r="S14" s="31"/>
-      <c r="T14" s="31" t="s">
+      <c r="S14" s="32"/>
+      <c r="T14" s="32" t="s">
         <v>26</v>
       </c>
-      <c r="U14" s="32"/>
-      <c r="V14" s="31" t="s">
+      <c r="U14" s="33"/>
+      <c r="V14" s="32" t="s">
         <v>27</v>
       </c>
-      <c r="W14" s="32"/>
-      <c r="X14" s="31" t="s">
+      <c r="W14" s="33"/>
+      <c r="X14" s="32" t="s">
         <v>28</v>
       </c>
-      <c r="Y14" s="32"/>
+      <c r="Y14" s="33"/>
     </row>
     <row r="15" spans="1:25" ht="22.5">
-      <c r="A15" s="38"/>
+      <c r="A15" s="39"/>
       <c r="B15" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C15" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="4" t="s">
         <v>2</v>
       </c>
       <c r="E15" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F15" s="4" t="s">
         <v>2</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>0</v>
       </c>
       <c r="H15" s="4" t="s">
         <v>2</v>
       </c>
       <c r="I15" s="5" t="s">
         <v>0</v>
       </c>
       <c r="J15" s="4" t="s">
@@ -1540,102 +1544,102 @@
       <c r="C20" s="9"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="2"/>
       <c r="K20" s="2"/>
       <c r="L20" s="2"/>
       <c r="M20" s="2"/>
       <c r="N20" s="2"/>
       <c r="O20" s="2"/>
       <c r="P20" s="2"/>
       <c r="Q20" s="2"/>
       <c r="R20" s="2"/>
       <c r="S20" s="2"/>
       <c r="T20" s="2"/>
       <c r="U20" s="2"/>
       <c r="V20" s="2"/>
       <c r="W20" s="2"/>
       <c r="X20" s="2"/>
       <c r="Y20" s="2"/>
     </row>
     <row r="21" spans="1:25">
-      <c r="A21" s="37"/>
-      <c r="B21" s="31" t="s">
+      <c r="A21" s="38"/>
+      <c r="B21" s="32" t="s">
         <v>29</v>
       </c>
-      <c r="C21" s="32"/>
-      <c r="D21" s="31" t="s">
+      <c r="C21" s="33"/>
+      <c r="D21" s="32" t="s">
         <v>30</v>
       </c>
-      <c r="E21" s="32"/>
-      <c r="F21" s="31" t="s">
+      <c r="E21" s="33"/>
+      <c r="F21" s="32" t="s">
         <v>31</v>
       </c>
-      <c r="G21" s="32"/>
-      <c r="H21" s="31" t="s">
+      <c r="G21" s="33"/>
+      <c r="H21" s="32" t="s">
         <v>32</v>
       </c>
-      <c r="I21" s="32"/>
-      <c r="J21" s="31" t="s">
+      <c r="I21" s="33"/>
+      <c r="J21" s="32" t="s">
         <v>33</v>
       </c>
-      <c r="K21" s="32"/>
-      <c r="L21" s="33" t="s">
+      <c r="K21" s="33"/>
+      <c r="L21" s="34" t="s">
         <v>34</v>
       </c>
-      <c r="M21" s="34"/>
-      <c r="N21" s="33" t="s">
+      <c r="M21" s="35"/>
+      <c r="N21" s="34" t="s">
         <v>35</v>
       </c>
-      <c r="O21" s="34"/>
-      <c r="P21" s="35" t="s">
+      <c r="O21" s="35"/>
+      <c r="P21" s="36" t="s">
         <v>36</v>
       </c>
-      <c r="Q21" s="36"/>
-      <c r="R21" s="31" t="s">
+      <c r="Q21" s="37"/>
+      <c r="R21" s="32" t="s">
         <v>37</v>
       </c>
-      <c r="S21" s="31"/>
-      <c r="T21" s="31" t="s">
+      <c r="S21" s="32"/>
+      <c r="T21" s="32" t="s">
         <v>38</v>
       </c>
-      <c r="U21" s="32"/>
-      <c r="V21" s="31" t="s">
+      <c r="U21" s="33"/>
+      <c r="V21" s="32" t="s">
         <v>39</v>
       </c>
-      <c r="W21" s="32"/>
-      <c r="X21" s="31" t="s">
+      <c r="W21" s="33"/>
+      <c r="X21" s="32" t="s">
         <v>40</v>
       </c>
-      <c r="Y21" s="32"/>
+      <c r="Y21" s="33"/>
     </row>
     <row r="22" spans="1:25" ht="22.5">
-      <c r="A22" s="38"/>
+      <c r="A22" s="39"/>
       <c r="B22" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C22" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D22" s="4" t="s">
         <v>2</v>
       </c>
       <c r="E22" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F22" s="4" t="s">
         <v>2</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>0</v>
       </c>
       <c r="H22" s="4" t="s">
         <v>2</v>
       </c>
       <c r="I22" s="5" t="s">
         <v>0</v>
       </c>
       <c r="J22" s="4" t="s">
@@ -1851,102 +1855,102 @@
       <c r="C27" s="9"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="2"/>
       <c r="K27" s="2"/>
       <c r="L27" s="2"/>
       <c r="M27" s="2"/>
       <c r="N27" s="2"/>
       <c r="O27" s="2"/>
       <c r="P27" s="2"/>
       <c r="Q27" s="2"/>
       <c r="R27" s="2"/>
       <c r="S27" s="2"/>
       <c r="T27" s="2"/>
       <c r="U27" s="2"/>
       <c r="V27" s="2"/>
       <c r="W27" s="2"/>
       <c r="X27" s="2"/>
       <c r="Y27" s="2"/>
     </row>
     <row r="28" spans="1:25">
-      <c r="A28" s="37"/>
-      <c r="B28" s="31" t="s">
+      <c r="A28" s="38"/>
+      <c r="B28" s="32" t="s">
         <v>44</v>
       </c>
-      <c r="C28" s="32"/>
-      <c r="D28" s="31" t="s">
+      <c r="C28" s="33"/>
+      <c r="D28" s="32" t="s">
         <v>45</v>
       </c>
-      <c r="E28" s="32"/>
-      <c r="F28" s="31" t="s">
+      <c r="E28" s="33"/>
+      <c r="F28" s="32" t="s">
         <v>46</v>
       </c>
-      <c r="G28" s="32"/>
-      <c r="H28" s="31" t="s">
+      <c r="G28" s="33"/>
+      <c r="H28" s="32" t="s">
         <v>47</v>
       </c>
-      <c r="I28" s="32"/>
-      <c r="J28" s="31" t="s">
+      <c r="I28" s="33"/>
+      <c r="J28" s="32" t="s">
         <v>48</v>
       </c>
-      <c r="K28" s="32"/>
-      <c r="L28" s="33" t="s">
+      <c r="K28" s="33"/>
+      <c r="L28" s="34" t="s">
         <v>49</v>
       </c>
-      <c r="M28" s="34"/>
-      <c r="N28" s="33" t="s">
+      <c r="M28" s="35"/>
+      <c r="N28" s="34" t="s">
         <v>50</v>
       </c>
-      <c r="O28" s="34"/>
-      <c r="P28" s="35" t="s">
+      <c r="O28" s="35"/>
+      <c r="P28" s="36" t="s">
         <v>51</v>
       </c>
-      <c r="Q28" s="36"/>
-      <c r="R28" s="31" t="s">
+      <c r="Q28" s="37"/>
+      <c r="R28" s="32" t="s">
         <v>52</v>
       </c>
-      <c r="S28" s="31"/>
-      <c r="T28" s="31" t="s">
+      <c r="S28" s="32"/>
+      <c r="T28" s="32" t="s">
         <v>53</v>
       </c>
-      <c r="U28" s="32"/>
-      <c r="V28" s="31" t="s">
+      <c r="U28" s="33"/>
+      <c r="V28" s="32" t="s">
         <v>54</v>
       </c>
-      <c r="W28" s="32"/>
-      <c r="X28" s="31" t="s">
+      <c r="W28" s="33"/>
+      <c r="X28" s="32" t="s">
         <v>55</v>
       </c>
-      <c r="Y28" s="32"/>
+      <c r="Y28" s="33"/>
     </row>
     <row r="29" spans="1:25" ht="22.5">
-      <c r="A29" s="38"/>
+      <c r="A29" s="39"/>
       <c r="B29" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C29" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D29" s="23" t="s">
         <v>2</v>
       </c>
       <c r="E29" s="24" t="s">
         <v>0</v>
       </c>
       <c r="F29" s="23" t="s">
         <v>2</v>
       </c>
       <c r="G29" s="24" t="s">
         <v>0</v>
       </c>
       <c r="H29" s="23" t="s">
         <v>2</v>
       </c>
       <c r="I29" s="24" t="s">
         <v>0</v>
       </c>
       <c r="J29" s="23" t="s">
@@ -2162,102 +2166,102 @@
       <c r="C34" s="2"/>
       <c r="D34" s="2"/>
       <c r="E34" s="2"/>
       <c r="F34" s="2"/>
       <c r="G34" s="2"/>
       <c r="H34" s="2"/>
       <c r="I34" s="2"/>
       <c r="J34" s="2"/>
       <c r="K34" s="2"/>
       <c r="L34" s="2"/>
       <c r="M34" s="2"/>
       <c r="N34" s="2"/>
       <c r="O34" s="2"/>
       <c r="P34" s="2"/>
       <c r="Q34" s="2"/>
       <c r="R34" s="2"/>
       <c r="S34" s="2"/>
       <c r="T34" s="2"/>
       <c r="U34" s="2"/>
       <c r="V34" s="2"/>
       <c r="W34" s="2"/>
       <c r="X34" s="2"/>
       <c r="Y34" s="2"/>
     </row>
     <row r="35" spans="1:25" ht="12" customHeight="1">
-      <c r="A35" s="37"/>
-      <c r="B35" s="31" t="s">
+      <c r="A35" s="38"/>
+      <c r="B35" s="32" t="s">
         <v>58</v>
       </c>
-      <c r="C35" s="32"/>
-      <c r="D35" s="31" t="s">
+      <c r="C35" s="33"/>
+      <c r="D35" s="32" t="s">
         <v>59</v>
       </c>
-      <c r="E35" s="32"/>
-      <c r="F35" s="31" t="s">
+      <c r="E35" s="33"/>
+      <c r="F35" s="32" t="s">
         <v>60</v>
       </c>
-      <c r="G35" s="32"/>
-      <c r="H35" s="31" t="s">
+      <c r="G35" s="33"/>
+      <c r="H35" s="32" t="s">
         <v>61</v>
       </c>
-      <c r="I35" s="32"/>
-      <c r="J35" s="31" t="s">
+      <c r="I35" s="33"/>
+      <c r="J35" s="32" t="s">
         <v>62</v>
       </c>
-      <c r="K35" s="32"/>
-      <c r="L35" s="33" t="s">
+      <c r="K35" s="33"/>
+      <c r="L35" s="34" t="s">
         <v>63</v>
       </c>
-      <c r="M35" s="34"/>
-      <c r="N35" s="33" t="s">
+      <c r="M35" s="35"/>
+      <c r="N35" s="34" t="s">
         <v>64</v>
       </c>
-      <c r="O35" s="34"/>
-      <c r="P35" s="35" t="s">
+      <c r="O35" s="35"/>
+      <c r="P35" s="36" t="s">
         <v>65</v>
       </c>
-      <c r="Q35" s="36"/>
-      <c r="R35" s="31" t="s">
+      <c r="Q35" s="37"/>
+      <c r="R35" s="32" t="s">
         <v>66</v>
       </c>
-      <c r="S35" s="31"/>
-      <c r="T35" s="31" t="s">
+      <c r="S35" s="32"/>
+      <c r="T35" s="32" t="s">
         <v>67</v>
       </c>
-      <c r="U35" s="32"/>
-      <c r="V35" s="31" t="s">
+      <c r="U35" s="33"/>
+      <c r="V35" s="32" t="s">
         <v>68</v>
       </c>
-      <c r="W35" s="32"/>
-      <c r="X35" s="31" t="s">
+      <c r="W35" s="33"/>
+      <c r="X35" s="32" t="s">
         <v>69</v>
       </c>
-      <c r="Y35" s="32"/>
+      <c r="Y35" s="33"/>
     </row>
     <row r="36" spans="1:25" ht="22.5">
-      <c r="A36" s="38"/>
+      <c r="A36" s="39"/>
       <c r="B36" s="25" t="s">
         <v>2</v>
       </c>
       <c r="C36" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D36" s="25" t="s">
         <v>2</v>
       </c>
       <c r="E36" s="26" t="s">
         <v>0</v>
       </c>
       <c r="F36" s="25" t="s">
         <v>2</v>
       </c>
       <c r="G36" s="26" t="s">
         <v>0</v>
       </c>
       <c r="H36" s="25" t="s">
         <v>2</v>
       </c>
       <c r="I36" s="26" t="s">
         <v>0</v>
       </c>
       <c r="J36" s="25" t="s">
@@ -2315,52 +2319,56 @@
       </c>
       <c r="B37" s="19">
         <v>65644.2</v>
       </c>
       <c r="C37" s="16">
         <v>104.2</v>
       </c>
       <c r="D37" s="19">
         <v>136305.29999999999</v>
       </c>
       <c r="E37" s="17">
         <v>104.8</v>
       </c>
       <c r="F37" s="29">
         <v>214894.8</v>
       </c>
       <c r="G37" s="30">
         <v>103.6</v>
       </c>
       <c r="H37" s="17">
         <v>296732</v>
       </c>
       <c r="I37" s="17">
         <v>103.6</v>
       </c>
-      <c r="J37" s="22"/>
-      <c r="K37" s="21"/>
+      <c r="J37" s="31">
+        <v>382350.8</v>
+      </c>
+      <c r="K37" s="41">
+        <v>104</v>
+      </c>
       <c r="L37" s="19"/>
       <c r="M37" s="15"/>
       <c r="N37" s="19"/>
       <c r="O37" s="15"/>
       <c r="P37" s="17"/>
       <c r="Q37" s="15"/>
       <c r="R37" s="17"/>
       <c r="S37" s="15"/>
       <c r="T37" s="22"/>
       <c r="U37" s="15"/>
       <c r="V37" s="19"/>
       <c r="W37" s="15"/>
       <c r="X37" s="19"/>
       <c r="Y37" s="15"/>
     </row>
     <row r="38" spans="1:25">
       <c r="A38" s="2"/>
       <c r="B38" s="2"/>
       <c r="C38" s="2"/>
       <c r="D38" s="2"/>
       <c r="E38" s="2"/>
       <c r="F38" s="2"/>
       <c r="G38" s="2"/>
       <c r="H38" s="2"/>
       <c r="I38" s="2"/>