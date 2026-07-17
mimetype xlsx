--- v2 (2026-06-24)
+++ v3 (2026-07-17)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="2430" yWindow="-30" windowWidth="19410" windowHeight="11010"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$Y$22</definedName>
   </definedNames>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="201" uniqueCount="70">
   <si>
     <t>ИФО, в %</t>
   </si>
   <si>
     <t>* оперативные данные</t>
   </si>
   <si>
     <t>Объем услуг, млн. тенге</t>
   </si>
   <si>
     <t>январь 2022г.</t>
   </si>
   <si>
     <t>январь-февраль 2022г.</t>
   </si>
   <si>
     <t>январь-март 2022г.</t>
   </si>
   <si>
     <t>январь-апрель 2022г.</t>
@@ -464,78 +464,78 @@
     <xf numFmtId="165" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -805,111 +805,111 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y39"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A10" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="L42" sqref="L42"/>
+      <selection activeCell="L43" sqref="L43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="28.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.28515625" style="1" customWidth="1"/>
     <col min="3" max="3" width="8" style="1" customWidth="1"/>
     <col min="4" max="4" width="12" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="14.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.7109375" style="1" customWidth="1"/>
     <col min="14" max="14" width="13.28515625" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="15.85546875" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="14.28515625" style="1" customWidth="1"/>
     <col min="19" max="19" width="7.28515625" style="1" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="1" customWidth="1"/>
     <col min="22" max="22" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.7109375" style="1" customWidth="1"/>
     <col min="24" max="24" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.7109375" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="26.25" customHeight="1">
-      <c r="A1" s="40" t="s">
+      <c r="A1" s="41" t="s">
         <v>42</v>
       </c>
-      <c r="B1" s="40"/>
-[...22 lines deleted...]
-      <c r="Y1" s="40"/>
+      <c r="B1" s="41"/>
+      <c r="C1" s="41"/>
+      <c r="D1" s="41"/>
+      <c r="E1" s="41"/>
+      <c r="F1" s="41"/>
+      <c r="G1" s="41"/>
+      <c r="H1" s="41"/>
+      <c r="I1" s="41"/>
+      <c r="J1" s="41"/>
+      <c r="K1" s="41"/>
+      <c r="L1" s="41"/>
+      <c r="M1" s="41"/>
+      <c r="N1" s="41"/>
+      <c r="O1" s="41"/>
+      <c r="P1" s="41"/>
+      <c r="Q1" s="41"/>
+      <c r="R1" s="41"/>
+      <c r="S1" s="41"/>
+      <c r="T1" s="41"/>
+      <c r="U1" s="41"/>
+      <c r="V1" s="41"/>
+      <c r="W1" s="41"/>
+      <c r="X1" s="41"/>
+      <c r="Y1" s="41"/>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" s="2"/>
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
       <c r="K5" s="2"/>
       <c r="L5" s="2"/>
       <c r="M5" s="2"/>
       <c r="N5" s="2"/>
       <c r="O5" s="2"/>
       <c r="P5" s="2"/>
       <c r="Q5" s="2"/>
       <c r="R5" s="2"/>
       <c r="S5" s="2"/>
       <c r="T5" s="2"/>
       <c r="U5" s="2"/>
       <c r="V5" s="3"/>
       <c r="W5" s="3"/>
@@ -922,102 +922,102 @@
       <c r="C6" s="2"/>
       <c r="D6" s="2"/>
       <c r="E6" s="2"/>
       <c r="F6" s="2"/>
       <c r="G6" s="2"/>
       <c r="H6" s="2"/>
       <c r="I6" s="2"/>
       <c r="J6" s="2"/>
       <c r="K6" s="2"/>
       <c r="L6" s="2"/>
       <c r="M6" s="2"/>
       <c r="N6" s="2"/>
       <c r="O6" s="2"/>
       <c r="P6" s="2"/>
       <c r="Q6" s="2"/>
       <c r="R6" s="2"/>
       <c r="S6" s="2"/>
       <c r="T6" s="2"/>
       <c r="U6" s="2"/>
       <c r="V6" s="3"/>
       <c r="W6" s="3"/>
       <c r="X6" s="3"/>
       <c r="Y6" s="2"/>
     </row>
     <row r="7" spans="1:25">
-      <c r="A7" s="38"/>
-      <c r="B7" s="32" t="s">
+      <c r="A7" s="35"/>
+      <c r="B7" s="33" t="s">
         <v>3</v>
       </c>
-      <c r="C7" s="32"/>
-      <c r="D7" s="32" t="s">
+      <c r="C7" s="33"/>
+      <c r="D7" s="33" t="s">
         <v>4</v>
       </c>
-      <c r="E7" s="32"/>
-      <c r="F7" s="32" t="s">
+      <c r="E7" s="33"/>
+      <c r="F7" s="33" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="32"/>
-      <c r="H7" s="32" t="s">
+      <c r="G7" s="33"/>
+      <c r="H7" s="33" t="s">
         <v>6</v>
       </c>
-      <c r="I7" s="32"/>
-      <c r="J7" s="32" t="s">
+      <c r="I7" s="33"/>
+      <c r="J7" s="33" t="s">
         <v>7</v>
       </c>
-      <c r="K7" s="32"/>
-      <c r="L7" s="32" t="s">
+      <c r="K7" s="33"/>
+      <c r="L7" s="33" t="s">
         <v>8</v>
       </c>
-      <c r="M7" s="32"/>
-      <c r="N7" s="32" t="s">
+      <c r="M7" s="33"/>
+      <c r="N7" s="33" t="s">
         <v>9</v>
       </c>
-      <c r="O7" s="32"/>
-      <c r="P7" s="32" t="s">
+      <c r="O7" s="33"/>
+      <c r="P7" s="33" t="s">
         <v>10</v>
       </c>
-      <c r="Q7" s="32"/>
-      <c r="R7" s="32" t="s">
+      <c r="Q7" s="33"/>
+      <c r="R7" s="33" t="s">
         <v>11</v>
       </c>
-      <c r="S7" s="32"/>
-      <c r="T7" s="32" t="s">
+      <c r="S7" s="33"/>
+      <c r="T7" s="33" t="s">
         <v>12</v>
       </c>
-      <c r="U7" s="33"/>
-      <c r="V7" s="32" t="s">
+      <c r="U7" s="34"/>
+      <c r="V7" s="33" t="s">
         <v>13</v>
       </c>
-      <c r="W7" s="33"/>
-      <c r="X7" s="32" t="s">
+      <c r="W7" s="34"/>
+      <c r="X7" s="33" t="s">
         <v>14</v>
       </c>
-      <c r="Y7" s="33"/>
+      <c r="Y7" s="34"/>
     </row>
     <row r="8" spans="1:25" ht="22.5">
-      <c r="A8" s="39"/>
+      <c r="A8" s="36"/>
       <c r="B8" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C8" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>2</v>
       </c>
       <c r="E8" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F8" s="4" t="s">
         <v>2</v>
       </c>
       <c r="G8" s="4" t="s">
         <v>0</v>
       </c>
       <c r="H8" s="4" t="s">
         <v>2</v>
       </c>
       <c r="I8" s="4" t="s">
         <v>0</v>
       </c>
       <c r="J8" s="4" t="s">
@@ -1233,102 +1233,102 @@
       <c r="C13" s="2"/>
       <c r="D13" s="2"/>
       <c r="E13" s="2"/>
       <c r="F13" s="2"/>
       <c r="G13" s="2"/>
       <c r="H13" s="2"/>
       <c r="I13" s="2"/>
       <c r="J13" s="2"/>
       <c r="K13" s="2"/>
       <c r="L13" s="2"/>
       <c r="M13" s="2"/>
       <c r="N13" s="2"/>
       <c r="O13" s="2"/>
       <c r="P13" s="2"/>
       <c r="Q13" s="2"/>
       <c r="R13" s="2"/>
       <c r="S13" s="2"/>
       <c r="T13" s="2"/>
       <c r="U13" s="2"/>
       <c r="V13" s="2"/>
       <c r="W13" s="2"/>
       <c r="X13" s="2"/>
       <c r="Y13" s="2"/>
     </row>
     <row r="14" spans="1:25" ht="15" customHeight="1">
-      <c r="A14" s="38"/>
-      <c r="B14" s="32" t="s">
+      <c r="A14" s="35"/>
+      <c r="B14" s="33" t="s">
         <v>15</v>
       </c>
-      <c r="C14" s="33"/>
-      <c r="D14" s="32" t="s">
+      <c r="C14" s="34"/>
+      <c r="D14" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="E14" s="33"/>
-      <c r="F14" s="32" t="s">
+      <c r="E14" s="34"/>
+      <c r="F14" s="33" t="s">
         <v>17</v>
       </c>
-      <c r="G14" s="33"/>
-      <c r="H14" s="32" t="s">
+      <c r="G14" s="34"/>
+      <c r="H14" s="33" t="s">
         <v>18</v>
       </c>
-      <c r="I14" s="33"/>
-      <c r="J14" s="32" t="s">
+      <c r="I14" s="34"/>
+      <c r="J14" s="33" t="s">
         <v>21</v>
       </c>
-      <c r="K14" s="33"/>
-      <c r="L14" s="34" t="s">
+      <c r="K14" s="34"/>
+      <c r="L14" s="37" t="s">
         <v>22</v>
       </c>
-      <c r="M14" s="35"/>
-      <c r="N14" s="34" t="s">
+      <c r="M14" s="38"/>
+      <c r="N14" s="37" t="s">
         <v>23</v>
       </c>
-      <c r="O14" s="35"/>
-      <c r="P14" s="36" t="s">
+      <c r="O14" s="38"/>
+      <c r="P14" s="39" t="s">
         <v>24</v>
       </c>
-      <c r="Q14" s="37"/>
-      <c r="R14" s="32" t="s">
+      <c r="Q14" s="40"/>
+      <c r="R14" s="33" t="s">
         <v>25</v>
       </c>
-      <c r="S14" s="32"/>
-      <c r="T14" s="32" t="s">
+      <c r="S14" s="33"/>
+      <c r="T14" s="33" t="s">
         <v>26</v>
       </c>
-      <c r="U14" s="33"/>
-      <c r="V14" s="32" t="s">
+      <c r="U14" s="34"/>
+      <c r="V14" s="33" t="s">
         <v>27</v>
       </c>
-      <c r="W14" s="33"/>
-      <c r="X14" s="32" t="s">
+      <c r="W14" s="34"/>
+      <c r="X14" s="33" t="s">
         <v>28</v>
       </c>
-      <c r="Y14" s="33"/>
+      <c r="Y14" s="34"/>
     </row>
     <row r="15" spans="1:25" ht="22.5">
-      <c r="A15" s="39"/>
+      <c r="A15" s="36"/>
       <c r="B15" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C15" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="4" t="s">
         <v>2</v>
       </c>
       <c r="E15" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F15" s="4" t="s">
         <v>2</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>0</v>
       </c>
       <c r="H15" s="4" t="s">
         <v>2</v>
       </c>
       <c r="I15" s="5" t="s">
         <v>0</v>
       </c>
       <c r="J15" s="4" t="s">
@@ -1544,102 +1544,102 @@
       <c r="C20" s="9"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="2"/>
       <c r="K20" s="2"/>
       <c r="L20" s="2"/>
       <c r="M20" s="2"/>
       <c r="N20" s="2"/>
       <c r="O20" s="2"/>
       <c r="P20" s="2"/>
       <c r="Q20" s="2"/>
       <c r="R20" s="2"/>
       <c r="S20" s="2"/>
       <c r="T20" s="2"/>
       <c r="U20" s="2"/>
       <c r="V20" s="2"/>
       <c r="W20" s="2"/>
       <c r="X20" s="2"/>
       <c r="Y20" s="2"/>
     </row>
     <row r="21" spans="1:25">
-      <c r="A21" s="38"/>
-      <c r="B21" s="32" t="s">
+      <c r="A21" s="35"/>
+      <c r="B21" s="33" t="s">
         <v>29</v>
       </c>
-      <c r="C21" s="33"/>
-      <c r="D21" s="32" t="s">
+      <c r="C21" s="34"/>
+      <c r="D21" s="33" t="s">
         <v>30</v>
       </c>
-      <c r="E21" s="33"/>
-      <c r="F21" s="32" t="s">
+      <c r="E21" s="34"/>
+      <c r="F21" s="33" t="s">
         <v>31</v>
       </c>
-      <c r="G21" s="33"/>
-      <c r="H21" s="32" t="s">
+      <c r="G21" s="34"/>
+      <c r="H21" s="33" t="s">
         <v>32</v>
       </c>
-      <c r="I21" s="33"/>
-      <c r="J21" s="32" t="s">
+      <c r="I21" s="34"/>
+      <c r="J21" s="33" t="s">
         <v>33</v>
       </c>
-      <c r="K21" s="33"/>
-      <c r="L21" s="34" t="s">
+      <c r="K21" s="34"/>
+      <c r="L21" s="37" t="s">
         <v>34</v>
       </c>
-      <c r="M21" s="35"/>
-      <c r="N21" s="34" t="s">
+      <c r="M21" s="38"/>
+      <c r="N21" s="37" t="s">
         <v>35</v>
       </c>
-      <c r="O21" s="35"/>
-      <c r="P21" s="36" t="s">
+      <c r="O21" s="38"/>
+      <c r="P21" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="Q21" s="37"/>
-      <c r="R21" s="32" t="s">
+      <c r="Q21" s="40"/>
+      <c r="R21" s="33" t="s">
         <v>37</v>
       </c>
-      <c r="S21" s="32"/>
-      <c r="T21" s="32" t="s">
+      <c r="S21" s="33"/>
+      <c r="T21" s="33" t="s">
         <v>38</v>
       </c>
-      <c r="U21" s="33"/>
-      <c r="V21" s="32" t="s">
+      <c r="U21" s="34"/>
+      <c r="V21" s="33" t="s">
         <v>39</v>
       </c>
-      <c r="W21" s="33"/>
-      <c r="X21" s="32" t="s">
+      <c r="W21" s="34"/>
+      <c r="X21" s="33" t="s">
         <v>40</v>
       </c>
-      <c r="Y21" s="33"/>
+      <c r="Y21" s="34"/>
     </row>
     <row r="22" spans="1:25" ht="22.5">
-      <c r="A22" s="39"/>
+      <c r="A22" s="36"/>
       <c r="B22" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C22" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D22" s="4" t="s">
         <v>2</v>
       </c>
       <c r="E22" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F22" s="4" t="s">
         <v>2</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>0</v>
       </c>
       <c r="H22" s="4" t="s">
         <v>2</v>
       </c>
       <c r="I22" s="5" t="s">
         <v>0</v>
       </c>
       <c r="J22" s="4" t="s">
@@ -1855,102 +1855,102 @@
       <c r="C27" s="9"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="2"/>
       <c r="K27" s="2"/>
       <c r="L27" s="2"/>
       <c r="M27" s="2"/>
       <c r="N27" s="2"/>
       <c r="O27" s="2"/>
       <c r="P27" s="2"/>
       <c r="Q27" s="2"/>
       <c r="R27" s="2"/>
       <c r="S27" s="2"/>
       <c r="T27" s="2"/>
       <c r="U27" s="2"/>
       <c r="V27" s="2"/>
       <c r="W27" s="2"/>
       <c r="X27" s="2"/>
       <c r="Y27" s="2"/>
     </row>
     <row r="28" spans="1:25">
-      <c r="A28" s="38"/>
-      <c r="B28" s="32" t="s">
+      <c r="A28" s="35"/>
+      <c r="B28" s="33" t="s">
         <v>44</v>
       </c>
-      <c r="C28" s="33"/>
-      <c r="D28" s="32" t="s">
+      <c r="C28" s="34"/>
+      <c r="D28" s="33" t="s">
         <v>45</v>
       </c>
-      <c r="E28" s="33"/>
-      <c r="F28" s="32" t="s">
+      <c r="E28" s="34"/>
+      <c r="F28" s="33" t="s">
         <v>46</v>
       </c>
-      <c r="G28" s="33"/>
-      <c r="H28" s="32" t="s">
+      <c r="G28" s="34"/>
+      <c r="H28" s="33" t="s">
         <v>47</v>
       </c>
-      <c r="I28" s="33"/>
-      <c r="J28" s="32" t="s">
+      <c r="I28" s="34"/>
+      <c r="J28" s="33" t="s">
         <v>48</v>
       </c>
-      <c r="K28" s="33"/>
-      <c r="L28" s="34" t="s">
+      <c r="K28" s="34"/>
+      <c r="L28" s="37" t="s">
         <v>49</v>
       </c>
-      <c r="M28" s="35"/>
-      <c r="N28" s="34" t="s">
+      <c r="M28" s="38"/>
+      <c r="N28" s="37" t="s">
         <v>50</v>
       </c>
-      <c r="O28" s="35"/>
-      <c r="P28" s="36" t="s">
+      <c r="O28" s="38"/>
+      <c r="P28" s="39" t="s">
         <v>51</v>
       </c>
-      <c r="Q28" s="37"/>
-      <c r="R28" s="32" t="s">
+      <c r="Q28" s="40"/>
+      <c r="R28" s="33" t="s">
         <v>52</v>
       </c>
-      <c r="S28" s="32"/>
-      <c r="T28" s="32" t="s">
+      <c r="S28" s="33"/>
+      <c r="T28" s="33" t="s">
         <v>53</v>
       </c>
-      <c r="U28" s="33"/>
-      <c r="V28" s="32" t="s">
+      <c r="U28" s="34"/>
+      <c r="V28" s="33" t="s">
         <v>54</v>
       </c>
-      <c r="W28" s="33"/>
-      <c r="X28" s="32" t="s">
+      <c r="W28" s="34"/>
+      <c r="X28" s="33" t="s">
         <v>55</v>
       </c>
-      <c r="Y28" s="33"/>
+      <c r="Y28" s="34"/>
     </row>
     <row r="29" spans="1:25" ht="22.5">
-      <c r="A29" s="39"/>
+      <c r="A29" s="36"/>
       <c r="B29" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C29" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D29" s="23" t="s">
         <v>2</v>
       </c>
       <c r="E29" s="24" t="s">
         <v>0</v>
       </c>
       <c r="F29" s="23" t="s">
         <v>2</v>
       </c>
       <c r="G29" s="24" t="s">
         <v>0</v>
       </c>
       <c r="H29" s="23" t="s">
         <v>2</v>
       </c>
       <c r="I29" s="24" t="s">
         <v>0</v>
       </c>
       <c r="J29" s="23" t="s">
@@ -2166,102 +2166,102 @@
       <c r="C34" s="2"/>
       <c r="D34" s="2"/>
       <c r="E34" s="2"/>
       <c r="F34" s="2"/>
       <c r="G34" s="2"/>
       <c r="H34" s="2"/>
       <c r="I34" s="2"/>
       <c r="J34" s="2"/>
       <c r="K34" s="2"/>
       <c r="L34" s="2"/>
       <c r="M34" s="2"/>
       <c r="N34" s="2"/>
       <c r="O34" s="2"/>
       <c r="P34" s="2"/>
       <c r="Q34" s="2"/>
       <c r="R34" s="2"/>
       <c r="S34" s="2"/>
       <c r="T34" s="2"/>
       <c r="U34" s="2"/>
       <c r="V34" s="2"/>
       <c r="W34" s="2"/>
       <c r="X34" s="2"/>
       <c r="Y34" s="2"/>
     </row>
     <row r="35" spans="1:25" ht="12" customHeight="1">
-      <c r="A35" s="38"/>
-      <c r="B35" s="32" t="s">
+      <c r="A35" s="35"/>
+      <c r="B35" s="33" t="s">
         <v>58</v>
       </c>
-      <c r="C35" s="33"/>
-      <c r="D35" s="32" t="s">
+      <c r="C35" s="34"/>
+      <c r="D35" s="33" t="s">
         <v>59</v>
       </c>
-      <c r="E35" s="33"/>
-      <c r="F35" s="32" t="s">
+      <c r="E35" s="34"/>
+      <c r="F35" s="33" t="s">
         <v>60</v>
       </c>
-      <c r="G35" s="33"/>
-      <c r="H35" s="32" t="s">
+      <c r="G35" s="34"/>
+      <c r="H35" s="33" t="s">
         <v>61</v>
       </c>
-      <c r="I35" s="33"/>
-      <c r="J35" s="32" t="s">
+      <c r="I35" s="34"/>
+      <c r="J35" s="33" t="s">
         <v>62</v>
       </c>
-      <c r="K35" s="33"/>
-      <c r="L35" s="34" t="s">
+      <c r="K35" s="34"/>
+      <c r="L35" s="37" t="s">
         <v>63</v>
       </c>
-      <c r="M35" s="35"/>
-      <c r="N35" s="34" t="s">
+      <c r="M35" s="38"/>
+      <c r="N35" s="37" t="s">
         <v>64</v>
       </c>
-      <c r="O35" s="35"/>
-      <c r="P35" s="36" t="s">
+      <c r="O35" s="38"/>
+      <c r="P35" s="39" t="s">
         <v>65</v>
       </c>
-      <c r="Q35" s="37"/>
-      <c r="R35" s="32" t="s">
+      <c r="Q35" s="40"/>
+      <c r="R35" s="33" t="s">
         <v>66</v>
       </c>
-      <c r="S35" s="32"/>
-      <c r="T35" s="32" t="s">
+      <c r="S35" s="33"/>
+      <c r="T35" s="33" t="s">
         <v>67</v>
       </c>
-      <c r="U35" s="33"/>
-      <c r="V35" s="32" t="s">
+      <c r="U35" s="34"/>
+      <c r="V35" s="33" t="s">
         <v>68</v>
       </c>
-      <c r="W35" s="33"/>
-      <c r="X35" s="32" t="s">
+      <c r="W35" s="34"/>
+      <c r="X35" s="33" t="s">
         <v>69</v>
       </c>
-      <c r="Y35" s="33"/>
+      <c r="Y35" s="34"/>
     </row>
     <row r="36" spans="1:25" ht="22.5">
-      <c r="A36" s="39"/>
+      <c r="A36" s="36"/>
       <c r="B36" s="25" t="s">
         <v>2</v>
       </c>
       <c r="C36" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D36" s="25" t="s">
         <v>2</v>
       </c>
       <c r="E36" s="26" t="s">
         <v>0</v>
       </c>
       <c r="F36" s="25" t="s">
         <v>2</v>
       </c>
       <c r="G36" s="26" t="s">
         <v>0</v>
       </c>
       <c r="H36" s="25" t="s">
         <v>2</v>
       </c>
       <c r="I36" s="26" t="s">
         <v>0</v>
       </c>
       <c r="J36" s="25" t="s">
@@ -2322,55 +2322,59 @@
       </c>
       <c r="C37" s="16">
         <v>104.2</v>
       </c>
       <c r="D37" s="19">
         <v>136305.29999999999</v>
       </c>
       <c r="E37" s="17">
         <v>104.8</v>
       </c>
       <c r="F37" s="29">
         <v>214894.8</v>
       </c>
       <c r="G37" s="30">
         <v>103.6</v>
       </c>
       <c r="H37" s="17">
         <v>296732</v>
       </c>
       <c r="I37" s="17">
         <v>103.6</v>
       </c>
       <c r="J37" s="31">
         <v>382350.8</v>
       </c>
-      <c r="K37" s="41">
+      <c r="K37" s="32">
         <v>104</v>
       </c>
-      <c r="L37" s="19"/>
-      <c r="M37" s="15"/>
+      <c r="L37" s="29">
+        <v>499812.3</v>
+      </c>
+      <c r="M37" s="15">
+        <v>105.1</v>
+      </c>
       <c r="N37" s="19"/>
       <c r="O37" s="15"/>
       <c r="P37" s="17"/>
       <c r="Q37" s="15"/>
       <c r="R37" s="17"/>
       <c r="S37" s="15"/>
       <c r="T37" s="22"/>
       <c r="U37" s="15"/>
       <c r="V37" s="19"/>
       <c r="W37" s="15"/>
       <c r="X37" s="19"/>
       <c r="Y37" s="15"/>
     </row>
     <row r="38" spans="1:25">
       <c r="A38" s="2"/>
       <c r="B38" s="2"/>
       <c r="C38" s="2"/>
       <c r="D38" s="2"/>
       <c r="E38" s="2"/>
       <c r="F38" s="2"/>
       <c r="G38" s="2"/>
       <c r="H38" s="2"/>
       <c r="I38" s="2"/>
       <c r="J38" s="2"/>
       <c r="K38" s="2"/>
@@ -2398,116 +2402,116 @@
       <c r="D39" s="2"/>
       <c r="E39" s="2"/>
       <c r="F39" s="2"/>
       <c r="G39" s="2"/>
       <c r="H39" s="2"/>
       <c r="I39" s="2"/>
       <c r="J39" s="2"/>
       <c r="K39" s="2"/>
       <c r="L39" s="2"/>
       <c r="M39" s="2"/>
       <c r="N39" s="2"/>
       <c r="O39" s="2"/>
       <c r="P39" s="2"/>
       <c r="Q39" s="2"/>
       <c r="R39" s="2"/>
       <c r="S39" s="2"/>
       <c r="T39" s="2"/>
       <c r="U39" s="2"/>
       <c r="V39" s="2"/>
       <c r="W39" s="2"/>
       <c r="X39" s="2"/>
       <c r="Y39" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="66">
-    <mergeCell ref="D35:E35"/>
-[...35 lines deleted...]
-    <mergeCell ref="P14:Q14"/>
+    <mergeCell ref="T28:U28"/>
+    <mergeCell ref="V28:W28"/>
+    <mergeCell ref="X28:Y28"/>
+    <mergeCell ref="J28:K28"/>
+    <mergeCell ref="L28:M28"/>
+    <mergeCell ref="N28:O28"/>
+    <mergeCell ref="P28:Q28"/>
+    <mergeCell ref="R28:S28"/>
+    <mergeCell ref="A28:A29"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="D28:E28"/>
+    <mergeCell ref="F28:G28"/>
+    <mergeCell ref="H28:I28"/>
     <mergeCell ref="F14:G14"/>
     <mergeCell ref="H14:I14"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="D14:E14"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="D7:E7"/>
     <mergeCell ref="A14:A15"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="X7:Y7"/>
     <mergeCell ref="T7:U7"/>
     <mergeCell ref="V7:W7"/>
     <mergeCell ref="F7:G7"/>
     <mergeCell ref="P7:Q7"/>
     <mergeCell ref="N7:O7"/>
     <mergeCell ref="L14:M14"/>
-    <mergeCell ref="A28:A29"/>
-[...11 lines deleted...]
-    <mergeCell ref="R28:S28"/>
+    <mergeCell ref="J7:K7"/>
+    <mergeCell ref="J14:K14"/>
+    <mergeCell ref="H7:I7"/>
+    <mergeCell ref="N14:O14"/>
+    <mergeCell ref="P14:Q14"/>
+    <mergeCell ref="T14:U14"/>
+    <mergeCell ref="V14:W14"/>
+    <mergeCell ref="X14:Y14"/>
+    <mergeCell ref="R7:S7"/>
+    <mergeCell ref="L7:M7"/>
+    <mergeCell ref="R14:S14"/>
+    <mergeCell ref="A21:A22"/>
+    <mergeCell ref="B21:C21"/>
+    <mergeCell ref="D21:E21"/>
+    <mergeCell ref="F21:G21"/>
+    <mergeCell ref="H21:I21"/>
+    <mergeCell ref="T21:U21"/>
+    <mergeCell ref="V21:W21"/>
+    <mergeCell ref="X21:Y21"/>
+    <mergeCell ref="J21:K21"/>
+    <mergeCell ref="L21:M21"/>
+    <mergeCell ref="N21:O21"/>
+    <mergeCell ref="P21:Q21"/>
+    <mergeCell ref="R21:S21"/>
+    <mergeCell ref="X35:Y35"/>
+    <mergeCell ref="V35:W35"/>
+    <mergeCell ref="T35:U35"/>
+    <mergeCell ref="R35:S35"/>
+    <mergeCell ref="P35:Q35"/>
+    <mergeCell ref="D35:E35"/>
+    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="A35:A36"/>
+    <mergeCell ref="N35:O35"/>
+    <mergeCell ref="L35:M35"/>
+    <mergeCell ref="J35:K35"/>
+    <mergeCell ref="H35:I35"/>
+    <mergeCell ref="F35:G35"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="37" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="22" max="24" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>