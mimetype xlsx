--- v3 (2026-07-17)
+++ v4 (2026-08-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="2430" yWindow="-30" windowWidth="19410" windowHeight="11010"/>
+    <workbookView xWindow="2430" yWindow="-30" windowWidth="24690" windowHeight="11010"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$Y$22</definedName>
   </definedNames>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="201" uniqueCount="70">
   <si>
     <t>ИФО, в %</t>
   </si>
   <si>
     <t>* оперативные данные</t>
   </si>
   <si>
     <t>Объем услуг, млн. тенге</t>
   </si>
   <si>
     <t>январь 2022г.</t>
   </si>
@@ -471,66 +471,66 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -805,51 +805,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y39"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A10" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="L43" sqref="L43"/>
+      <selection activeCell="O38" sqref="O38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="28.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.28515625" style="1" customWidth="1"/>
     <col min="3" max="3" width="8" style="1" customWidth="1"/>
     <col min="4" max="4" width="12" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="14.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.7109375" style="1" customWidth="1"/>
     <col min="14" max="14" width="13.28515625" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="15.85546875" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="14.28515625" style="1" customWidth="1"/>
     <col min="19" max="19" width="7.28515625" style="1" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="1" customWidth="1"/>
@@ -922,102 +922,102 @@
       <c r="C6" s="2"/>
       <c r="D6" s="2"/>
       <c r="E6" s="2"/>
       <c r="F6" s="2"/>
       <c r="G6" s="2"/>
       <c r="H6" s="2"/>
       <c r="I6" s="2"/>
       <c r="J6" s="2"/>
       <c r="K6" s="2"/>
       <c r="L6" s="2"/>
       <c r="M6" s="2"/>
       <c r="N6" s="2"/>
       <c r="O6" s="2"/>
       <c r="P6" s="2"/>
       <c r="Q6" s="2"/>
       <c r="R6" s="2"/>
       <c r="S6" s="2"/>
       <c r="T6" s="2"/>
       <c r="U6" s="2"/>
       <c r="V6" s="3"/>
       <c r="W6" s="3"/>
       <c r="X6" s="3"/>
       <c r="Y6" s="2"/>
     </row>
     <row r="7" spans="1:25">
-      <c r="A7" s="35"/>
+      <c r="A7" s="39"/>
       <c r="B7" s="33" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="33"/>
       <c r="D7" s="33" t="s">
         <v>4</v>
       </c>
       <c r="E7" s="33"/>
       <c r="F7" s="33" t="s">
         <v>5</v>
       </c>
       <c r="G7" s="33"/>
       <c r="H7" s="33" t="s">
         <v>6</v>
       </c>
       <c r="I7" s="33"/>
       <c r="J7" s="33" t="s">
         <v>7</v>
       </c>
       <c r="K7" s="33"/>
       <c r="L7" s="33" t="s">
         <v>8</v>
       </c>
       <c r="M7" s="33"/>
       <c r="N7" s="33" t="s">
         <v>9</v>
       </c>
       <c r="O7" s="33"/>
       <c r="P7" s="33" t="s">
         <v>10</v>
       </c>
       <c r="Q7" s="33"/>
       <c r="R7" s="33" t="s">
         <v>11</v>
       </c>
       <c r="S7" s="33"/>
       <c r="T7" s="33" t="s">
         <v>12</v>
       </c>
       <c r="U7" s="34"/>
       <c r="V7" s="33" t="s">
         <v>13</v>
       </c>
       <c r="W7" s="34"/>
       <c r="X7" s="33" t="s">
         <v>14</v>
       </c>
       <c r="Y7" s="34"/>
     </row>
     <row r="8" spans="1:25" ht="22.5">
-      <c r="A8" s="36"/>
+      <c r="A8" s="40"/>
       <c r="B8" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C8" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>2</v>
       </c>
       <c r="E8" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F8" s="4" t="s">
         <v>2</v>
       </c>
       <c r="G8" s="4" t="s">
         <v>0</v>
       </c>
       <c r="H8" s="4" t="s">
         <v>2</v>
       </c>
       <c r="I8" s="4" t="s">
         <v>0</v>
       </c>
       <c r="J8" s="4" t="s">
@@ -1233,102 +1233,102 @@
       <c r="C13" s="2"/>
       <c r="D13" s="2"/>
       <c r="E13" s="2"/>
       <c r="F13" s="2"/>
       <c r="G13" s="2"/>
       <c r="H13" s="2"/>
       <c r="I13" s="2"/>
       <c r="J13" s="2"/>
       <c r="K13" s="2"/>
       <c r="L13" s="2"/>
       <c r="M13" s="2"/>
       <c r="N13" s="2"/>
       <c r="O13" s="2"/>
       <c r="P13" s="2"/>
       <c r="Q13" s="2"/>
       <c r="R13" s="2"/>
       <c r="S13" s="2"/>
       <c r="T13" s="2"/>
       <c r="U13" s="2"/>
       <c r="V13" s="2"/>
       <c r="W13" s="2"/>
       <c r="X13" s="2"/>
       <c r="Y13" s="2"/>
     </row>
     <row r="14" spans="1:25" ht="15" customHeight="1">
-      <c r="A14" s="35"/>
+      <c r="A14" s="39"/>
       <c r="B14" s="33" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="34"/>
       <c r="D14" s="33" t="s">
         <v>16</v>
       </c>
       <c r="E14" s="34"/>
       <c r="F14" s="33" t="s">
         <v>17</v>
       </c>
       <c r="G14" s="34"/>
       <c r="H14" s="33" t="s">
         <v>18</v>
       </c>
       <c r="I14" s="34"/>
       <c r="J14" s="33" t="s">
         <v>21</v>
       </c>
       <c r="K14" s="34"/>
-      <c r="L14" s="37" t="s">
+      <c r="L14" s="35" t="s">
         <v>22</v>
       </c>
-      <c r="M14" s="38"/>
-      <c r="N14" s="37" t="s">
+      <c r="M14" s="36"/>
+      <c r="N14" s="35" t="s">
         <v>23</v>
       </c>
-      <c r="O14" s="38"/>
-      <c r="P14" s="39" t="s">
+      <c r="O14" s="36"/>
+      <c r="P14" s="37" t="s">
         <v>24</v>
       </c>
-      <c r="Q14" s="40"/>
+      <c r="Q14" s="38"/>
       <c r="R14" s="33" t="s">
         <v>25</v>
       </c>
       <c r="S14" s="33"/>
       <c r="T14" s="33" t="s">
         <v>26</v>
       </c>
       <c r="U14" s="34"/>
       <c r="V14" s="33" t="s">
         <v>27</v>
       </c>
       <c r="W14" s="34"/>
       <c r="X14" s="33" t="s">
         <v>28</v>
       </c>
       <c r="Y14" s="34"/>
     </row>
     <row r="15" spans="1:25" ht="22.5">
-      <c r="A15" s="36"/>
+      <c r="A15" s="40"/>
       <c r="B15" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C15" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="4" t="s">
         <v>2</v>
       </c>
       <c r="E15" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F15" s="4" t="s">
         <v>2</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>0</v>
       </c>
       <c r="H15" s="4" t="s">
         <v>2</v>
       </c>
       <c r="I15" s="5" t="s">
         <v>0</v>
       </c>
       <c r="J15" s="4" t="s">
@@ -1544,102 +1544,102 @@
       <c r="C20" s="9"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="2"/>
       <c r="K20" s="2"/>
       <c r="L20" s="2"/>
       <c r="M20" s="2"/>
       <c r="N20" s="2"/>
       <c r="O20" s="2"/>
       <c r="P20" s="2"/>
       <c r="Q20" s="2"/>
       <c r="R20" s="2"/>
       <c r="S20" s="2"/>
       <c r="T20" s="2"/>
       <c r="U20" s="2"/>
       <c r="V20" s="2"/>
       <c r="W20" s="2"/>
       <c r="X20" s="2"/>
       <c r="Y20" s="2"/>
     </row>
     <row r="21" spans="1:25">
-      <c r="A21" s="35"/>
+      <c r="A21" s="39"/>
       <c r="B21" s="33" t="s">
         <v>29</v>
       </c>
       <c r="C21" s="34"/>
       <c r="D21" s="33" t="s">
         <v>30</v>
       </c>
       <c r="E21" s="34"/>
       <c r="F21" s="33" t="s">
         <v>31</v>
       </c>
       <c r="G21" s="34"/>
       <c r="H21" s="33" t="s">
         <v>32</v>
       </c>
       <c r="I21" s="34"/>
       <c r="J21" s="33" t="s">
         <v>33</v>
       </c>
       <c r="K21" s="34"/>
-      <c r="L21" s="37" t="s">
+      <c r="L21" s="35" t="s">
         <v>34</v>
       </c>
-      <c r="M21" s="38"/>
-      <c r="N21" s="37" t="s">
+      <c r="M21" s="36"/>
+      <c r="N21" s="35" t="s">
         <v>35</v>
       </c>
-      <c r="O21" s="38"/>
-      <c r="P21" s="39" t="s">
+      <c r="O21" s="36"/>
+      <c r="P21" s="37" t="s">
         <v>36</v>
       </c>
-      <c r="Q21" s="40"/>
+      <c r="Q21" s="38"/>
       <c r="R21" s="33" t="s">
         <v>37</v>
       </c>
       <c r="S21" s="33"/>
       <c r="T21" s="33" t="s">
         <v>38</v>
       </c>
       <c r="U21" s="34"/>
       <c r="V21" s="33" t="s">
         <v>39</v>
       </c>
       <c r="W21" s="34"/>
       <c r="X21" s="33" t="s">
         <v>40</v>
       </c>
       <c r="Y21" s="34"/>
     </row>
     <row r="22" spans="1:25" ht="22.5">
-      <c r="A22" s="36"/>
+      <c r="A22" s="40"/>
       <c r="B22" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C22" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D22" s="4" t="s">
         <v>2</v>
       </c>
       <c r="E22" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F22" s="4" t="s">
         <v>2</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>0</v>
       </c>
       <c r="H22" s="4" t="s">
         <v>2</v>
       </c>
       <c r="I22" s="5" t="s">
         <v>0</v>
       </c>
       <c r="J22" s="4" t="s">
@@ -1855,102 +1855,102 @@
       <c r="C27" s="9"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="2"/>
       <c r="K27" s="2"/>
       <c r="L27" s="2"/>
       <c r="M27" s="2"/>
       <c r="N27" s="2"/>
       <c r="O27" s="2"/>
       <c r="P27" s="2"/>
       <c r="Q27" s="2"/>
       <c r="R27" s="2"/>
       <c r="S27" s="2"/>
       <c r="T27" s="2"/>
       <c r="U27" s="2"/>
       <c r="V27" s="2"/>
       <c r="W27" s="2"/>
       <c r="X27" s="2"/>
       <c r="Y27" s="2"/>
     </row>
     <row r="28" spans="1:25">
-      <c r="A28" s="35"/>
+      <c r="A28" s="39"/>
       <c r="B28" s="33" t="s">
         <v>44</v>
       </c>
       <c r="C28" s="34"/>
       <c r="D28" s="33" t="s">
         <v>45</v>
       </c>
       <c r="E28" s="34"/>
       <c r="F28" s="33" t="s">
         <v>46</v>
       </c>
       <c r="G28" s="34"/>
       <c r="H28" s="33" t="s">
         <v>47</v>
       </c>
       <c r="I28" s="34"/>
       <c r="J28" s="33" t="s">
         <v>48</v>
       </c>
       <c r="K28" s="34"/>
-      <c r="L28" s="37" t="s">
+      <c r="L28" s="35" t="s">
         <v>49</v>
       </c>
-      <c r="M28" s="38"/>
-      <c r="N28" s="37" t="s">
+      <c r="M28" s="36"/>
+      <c r="N28" s="35" t="s">
         <v>50</v>
       </c>
-      <c r="O28" s="38"/>
-      <c r="P28" s="39" t="s">
+      <c r="O28" s="36"/>
+      <c r="P28" s="37" t="s">
         <v>51</v>
       </c>
-      <c r="Q28" s="40"/>
+      <c r="Q28" s="38"/>
       <c r="R28" s="33" t="s">
         <v>52</v>
       </c>
       <c r="S28" s="33"/>
       <c r="T28" s="33" t="s">
         <v>53</v>
       </c>
       <c r="U28" s="34"/>
       <c r="V28" s="33" t="s">
         <v>54</v>
       </c>
       <c r="W28" s="34"/>
       <c r="X28" s="33" t="s">
         <v>55</v>
       </c>
       <c r="Y28" s="34"/>
     </row>
     <row r="29" spans="1:25" ht="22.5">
-      <c r="A29" s="36"/>
+      <c r="A29" s="40"/>
       <c r="B29" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C29" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D29" s="23" t="s">
         <v>2</v>
       </c>
       <c r="E29" s="24" t="s">
         <v>0</v>
       </c>
       <c r="F29" s="23" t="s">
         <v>2</v>
       </c>
       <c r="G29" s="24" t="s">
         <v>0</v>
       </c>
       <c r="H29" s="23" t="s">
         <v>2</v>
       </c>
       <c r="I29" s="24" t="s">
         <v>0</v>
       </c>
       <c r="J29" s="23" t="s">
@@ -2166,102 +2166,102 @@
       <c r="C34" s="2"/>
       <c r="D34" s="2"/>
       <c r="E34" s="2"/>
       <c r="F34" s="2"/>
       <c r="G34" s="2"/>
       <c r="H34" s="2"/>
       <c r="I34" s="2"/>
       <c r="J34" s="2"/>
       <c r="K34" s="2"/>
       <c r="L34" s="2"/>
       <c r="M34" s="2"/>
       <c r="N34" s="2"/>
       <c r="O34" s="2"/>
       <c r="P34" s="2"/>
       <c r="Q34" s="2"/>
       <c r="R34" s="2"/>
       <c r="S34" s="2"/>
       <c r="T34" s="2"/>
       <c r="U34" s="2"/>
       <c r="V34" s="2"/>
       <c r="W34" s="2"/>
       <c r="X34" s="2"/>
       <c r="Y34" s="2"/>
     </row>
     <row r="35" spans="1:25" ht="12" customHeight="1">
-      <c r="A35" s="35"/>
+      <c r="A35" s="39"/>
       <c r="B35" s="33" t="s">
         <v>58</v>
       </c>
       <c r="C35" s="34"/>
       <c r="D35" s="33" t="s">
         <v>59</v>
       </c>
       <c r="E35" s="34"/>
       <c r="F35" s="33" t="s">
         <v>60</v>
       </c>
       <c r="G35" s="34"/>
       <c r="H35" s="33" t="s">
         <v>61</v>
       </c>
       <c r="I35" s="34"/>
       <c r="J35" s="33" t="s">
         <v>62</v>
       </c>
       <c r="K35" s="34"/>
-      <c r="L35" s="37" t="s">
+      <c r="L35" s="35" t="s">
         <v>63</v>
       </c>
-      <c r="M35" s="38"/>
-      <c r="N35" s="37" t="s">
+      <c r="M35" s="36"/>
+      <c r="N35" s="35" t="s">
         <v>64</v>
       </c>
-      <c r="O35" s="38"/>
-      <c r="P35" s="39" t="s">
+      <c r="O35" s="36"/>
+      <c r="P35" s="37" t="s">
         <v>65</v>
       </c>
-      <c r="Q35" s="40"/>
+      <c r="Q35" s="38"/>
       <c r="R35" s="33" t="s">
         <v>66</v>
       </c>
       <c r="S35" s="33"/>
       <c r="T35" s="33" t="s">
         <v>67</v>
       </c>
       <c r="U35" s="34"/>
       <c r="V35" s="33" t="s">
         <v>68</v>
       </c>
       <c r="W35" s="34"/>
       <c r="X35" s="33" t="s">
         <v>69</v>
       </c>
       <c r="Y35" s="34"/>
     </row>
     <row r="36" spans="1:25" ht="22.5">
-      <c r="A36" s="36"/>
+      <c r="A36" s="40"/>
       <c r="B36" s="25" t="s">
         <v>2</v>
       </c>
       <c r="C36" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D36" s="25" t="s">
         <v>2</v>
       </c>
       <c r="E36" s="26" t="s">
         <v>0</v>
       </c>
       <c r="F36" s="25" t="s">
         <v>2</v>
       </c>
       <c r="G36" s="26" t="s">
         <v>0</v>
       </c>
       <c r="H36" s="25" t="s">
         <v>2</v>
       </c>
       <c r="I36" s="26" t="s">
         <v>0</v>
       </c>
       <c r="J36" s="25" t="s">
@@ -2331,52 +2331,56 @@
       </c>
       <c r="F37" s="29">
         <v>214894.8</v>
       </c>
       <c r="G37" s="30">
         <v>103.6</v>
       </c>
       <c r="H37" s="17">
         <v>296732</v>
       </c>
       <c r="I37" s="17">
         <v>103.6</v>
       </c>
       <c r="J37" s="31">
         <v>382350.8</v>
       </c>
       <c r="K37" s="32">
         <v>104</v>
       </c>
       <c r="L37" s="29">
         <v>499812.3</v>
       </c>
       <c r="M37" s="15">
         <v>105.1</v>
       </c>
-      <c r="N37" s="19"/>
-      <c r="O37" s="15"/>
+      <c r="N37" s="19">
+        <v>622788.5</v>
+      </c>
+      <c r="O37" s="15">
+        <v>105.3</v>
+      </c>
       <c r="P37" s="17"/>
       <c r="Q37" s="15"/>
       <c r="R37" s="17"/>
       <c r="S37" s="15"/>
       <c r="T37" s="22"/>
       <c r="U37" s="15"/>
       <c r="V37" s="19"/>
       <c r="W37" s="15"/>
       <c r="X37" s="19"/>
       <c r="Y37" s="15"/>
     </row>
     <row r="38" spans="1:25">
       <c r="A38" s="2"/>
       <c r="B38" s="2"/>
       <c r="C38" s="2"/>
       <c r="D38" s="2"/>
       <c r="E38" s="2"/>
       <c r="F38" s="2"/>
       <c r="G38" s="2"/>
       <c r="H38" s="2"/>
       <c r="I38" s="2"/>
       <c r="J38" s="2"/>
       <c r="K38" s="2"/>
       <c r="L38" s="2"/>
       <c r="M38" s="2"/>
@@ -2402,116 +2406,116 @@
       <c r="D39" s="2"/>
       <c r="E39" s="2"/>
       <c r="F39" s="2"/>
       <c r="G39" s="2"/>
       <c r="H39" s="2"/>
       <c r="I39" s="2"/>
       <c r="J39" s="2"/>
       <c r="K39" s="2"/>
       <c r="L39" s="2"/>
       <c r="M39" s="2"/>
       <c r="N39" s="2"/>
       <c r="O39" s="2"/>
       <c r="P39" s="2"/>
       <c r="Q39" s="2"/>
       <c r="R39" s="2"/>
       <c r="S39" s="2"/>
       <c r="T39" s="2"/>
       <c r="U39" s="2"/>
       <c r="V39" s="2"/>
       <c r="W39" s="2"/>
       <c r="X39" s="2"/>
       <c r="Y39" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="66">
-    <mergeCell ref="T28:U28"/>
-[...11 lines deleted...]
-    <mergeCell ref="H28:I28"/>
+    <mergeCell ref="D35:E35"/>
+    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="A35:A36"/>
+    <mergeCell ref="N35:O35"/>
+    <mergeCell ref="L35:M35"/>
+    <mergeCell ref="J35:K35"/>
+    <mergeCell ref="H35:I35"/>
+    <mergeCell ref="F35:G35"/>
+    <mergeCell ref="X35:Y35"/>
+    <mergeCell ref="V35:W35"/>
+    <mergeCell ref="T35:U35"/>
+    <mergeCell ref="R35:S35"/>
+    <mergeCell ref="P35:Q35"/>
+    <mergeCell ref="T21:U21"/>
+    <mergeCell ref="V21:W21"/>
+    <mergeCell ref="X21:Y21"/>
+    <mergeCell ref="J21:K21"/>
+    <mergeCell ref="L21:M21"/>
+    <mergeCell ref="N21:O21"/>
+    <mergeCell ref="P21:Q21"/>
+    <mergeCell ref="R21:S21"/>
+    <mergeCell ref="A21:A22"/>
+    <mergeCell ref="B21:C21"/>
+    <mergeCell ref="D21:E21"/>
+    <mergeCell ref="F21:G21"/>
+    <mergeCell ref="H21:I21"/>
+    <mergeCell ref="T14:U14"/>
+    <mergeCell ref="V14:W14"/>
+    <mergeCell ref="X14:Y14"/>
+    <mergeCell ref="R7:S7"/>
+    <mergeCell ref="L7:M7"/>
+    <mergeCell ref="R14:S14"/>
+    <mergeCell ref="J7:K7"/>
+    <mergeCell ref="J14:K14"/>
+    <mergeCell ref="H7:I7"/>
+    <mergeCell ref="N14:O14"/>
+    <mergeCell ref="P14:Q14"/>
     <mergeCell ref="F14:G14"/>
     <mergeCell ref="H14:I14"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="D14:E14"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="D7:E7"/>
     <mergeCell ref="A14:A15"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="X7:Y7"/>
     <mergeCell ref="T7:U7"/>
     <mergeCell ref="V7:W7"/>
     <mergeCell ref="F7:G7"/>
     <mergeCell ref="P7:Q7"/>
     <mergeCell ref="N7:O7"/>
     <mergeCell ref="L14:M14"/>
-    <mergeCell ref="J7:K7"/>
-[...35 lines deleted...]
-    <mergeCell ref="F35:G35"/>
+    <mergeCell ref="A28:A29"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="D28:E28"/>
+    <mergeCell ref="F28:G28"/>
+    <mergeCell ref="H28:I28"/>
+    <mergeCell ref="T28:U28"/>
+    <mergeCell ref="V28:W28"/>
+    <mergeCell ref="X28:Y28"/>
+    <mergeCell ref="J28:K28"/>
+    <mergeCell ref="L28:M28"/>
+    <mergeCell ref="N28:O28"/>
+    <mergeCell ref="P28:Q28"/>
+    <mergeCell ref="R28:S28"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="37" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="22" max="24" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>