--- v2 (2026-08-24)
+++ v3 (2026-09-20)
@@ -1,551 +1,784 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="28860" windowHeight="6375"/>
+    <workbookView xWindow="14505" yWindow="-15" windowWidth="14340" windowHeight="12780"/>
   </bookViews>
   <sheets>
-    <sheet name="Объем общипит" sheetId="4" r:id="rId1"/>
-    <sheet name="ИФО общипит" sheetId="5" r:id="rId2"/>
+    <sheet name="Метаданные" sheetId="6" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="7" r:id="rId2"/>
+    <sheet name="Объем общипит" sheetId="4" r:id="rId3"/>
+    <sheet name="ИФО общипит" sheetId="5" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
   <fileRecoveryPr autoRecover="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="66">
   <si>
     <t>Услуги по предоставлению и обеспечению питанием и напитками</t>
   </si>
   <si>
-    <t>декабрь</t>
-[...34 lines deleted...]
-  <si>
     <t xml:space="preserve">                                                                                                                                                                                                                          млн. тенге</t>
   </si>
   <si>
     <t>Объем оказанных услуг по предоставлению и обеспечению питанием и напитками</t>
   </si>
   <si>
     <t>в % к соответствующему периоду предыдущего года</t>
   </si>
   <si>
     <t>в % к соответствующему месяцу предыдущего года</t>
   </si>
   <si>
     <t>в % к предыдущему месяцу</t>
   </si>
   <si>
     <t>Индексы физического объема услуг по предоставлению и обеспечению питанием и напитками</t>
   </si>
   <si>
     <t>149,,4</t>
   </si>
   <si>
     <t>18 525,3</t>
   </si>
   <si>
     <t>14 842,4</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>процент</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Относительный показатель, отражает изменение объема оказанных услуг в текущем периоде по сравению с базисным, с учетом изменения цен по услуге предоставления продуктов питания и напитков</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Расчетный</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Индекс физического объема оборота показывает, как меняется оборот в результате изменения только его физического объема при исключении влияния изменения цен.
+Для расчета индекса физического объема реализации товаров (услуг) сравниваются обороты отчетного и базисного периодов в ценах одного и того же периода, принятого в качестве базисного периода (в постоянных ценах)
+</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>"Объем реализации услуг и товаров" (2-торговля, периодичность - месячная)</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702077?keyword=</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/atyrau/dynamic-tables/1448/</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>Отдел статистики торговли и услуг</t>
+  </si>
+  <si>
+    <t>Абуева Асель Сериковна</t>
+  </si>
+  <si>
+    <t>+7 7122321342</t>
+  </si>
+  <si>
+    <t>а.abueva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>С января  2018 года</t>
+  </si>
+  <si>
+    <t>код КАТО</t>
+  </si>
+  <si>
+    <t>Атырауская область</t>
+  </si>
+  <si>
+    <t>КАТО=230000000</t>
+  </si>
+  <si>
+    <t>Январь</t>
+  </si>
+  <si>
+    <t>Февраль</t>
+  </si>
+  <si>
+    <t>Март</t>
+  </si>
+  <si>
+    <t>Апрель</t>
+  </si>
+  <si>
+    <t>Май</t>
+  </si>
+  <si>
+    <t>Июнь</t>
+  </si>
+  <si>
+    <t>Июль</t>
+  </si>
+  <si>
+    <t>Август</t>
+  </si>
+  <si>
+    <t>Сентябрь</t>
+  </si>
+  <si>
+    <t>Октябрь</t>
+  </si>
+  <si>
+    <t>Ноябрь</t>
+  </si>
+  <si>
+    <t>Декабрь</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="21">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10"/>
-[...6 lines deleted...]
-    <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
       <sz val="10"/>
-      <color indexed="8"/>
-[...1 lines deleted...]
-      <family val="2"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
-      <color indexed="8"/>
-[...1 lines deleted...]
-      <family val="2"/>
+      <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
-      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="15">
+  <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
-        <color indexed="64"/>
-[...57 lines deleted...]
-      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="thin">
-[...4 lines deleted...]
-      </top>
+      <right/>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
-      <top style="medium">
+      <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
         <color indexed="64"/>
-      </bottom>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
-      <top style="medium">
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
         <color indexed="64"/>
-      </top>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right/>
-      <top style="medium">
+      <right style="thin">
         <color indexed="64"/>
-      </top>
-[...13 lines deleted...]
-      <bottom style="medium">
+      </right>
+      <top/>
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="55">
+  <cellXfs count="86">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFill="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="18" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="18" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="18" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="18" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="18" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="18" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="18" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="18" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="18" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="18" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="18" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="18" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="18" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="18" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="18" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...97 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="6">
+    <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="2"/>
+    <cellStyle name="Обычный 4 2" xfId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -788,1699 +1021,2135 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.tokbaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Y13"/>
+  <dimension ref="A1:J22"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="J24" sqref="J24"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B34" sqref="B34"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="42.28515625" style="24" customWidth="1"/>
+    <col min="2" max="2" width="113.85546875" style="24" customWidth="1"/>
+    <col min="257" max="257" width="42.28515625" customWidth="1"/>
+    <col min="258" max="258" width="113.85546875" customWidth="1"/>
+    <col min="513" max="513" width="42.28515625" customWidth="1"/>
+    <col min="514" max="514" width="113.85546875" customWidth="1"/>
+    <col min="769" max="769" width="42.28515625" customWidth="1"/>
+    <col min="770" max="770" width="113.85546875" customWidth="1"/>
+    <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
+    <col min="1026" max="1026" width="113.85546875" customWidth="1"/>
+    <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
+    <col min="1282" max="1282" width="113.85546875" customWidth="1"/>
+    <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
+    <col min="1538" max="1538" width="113.85546875" customWidth="1"/>
+    <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
+    <col min="1794" max="1794" width="113.85546875" customWidth="1"/>
+    <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
+    <col min="2050" max="2050" width="113.85546875" customWidth="1"/>
+    <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
+    <col min="2306" max="2306" width="113.85546875" customWidth="1"/>
+    <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
+    <col min="2562" max="2562" width="113.85546875" customWidth="1"/>
+    <col min="2817" max="2817" width="42.28515625" customWidth="1"/>
+    <col min="2818" max="2818" width="113.85546875" customWidth="1"/>
+    <col min="3073" max="3073" width="42.28515625" customWidth="1"/>
+    <col min="3074" max="3074" width="113.85546875" customWidth="1"/>
+    <col min="3329" max="3329" width="42.28515625" customWidth="1"/>
+    <col min="3330" max="3330" width="113.85546875" customWidth="1"/>
+    <col min="3585" max="3585" width="42.28515625" customWidth="1"/>
+    <col min="3586" max="3586" width="113.85546875" customWidth="1"/>
+    <col min="3841" max="3841" width="42.28515625" customWidth="1"/>
+    <col min="3842" max="3842" width="113.85546875" customWidth="1"/>
+    <col min="4097" max="4097" width="42.28515625" customWidth="1"/>
+    <col min="4098" max="4098" width="113.85546875" customWidth="1"/>
+    <col min="4353" max="4353" width="42.28515625" customWidth="1"/>
+    <col min="4354" max="4354" width="113.85546875" customWidth="1"/>
+    <col min="4609" max="4609" width="42.28515625" customWidth="1"/>
+    <col min="4610" max="4610" width="113.85546875" customWidth="1"/>
+    <col min="4865" max="4865" width="42.28515625" customWidth="1"/>
+    <col min="4866" max="4866" width="113.85546875" customWidth="1"/>
+    <col min="5121" max="5121" width="42.28515625" customWidth="1"/>
+    <col min="5122" max="5122" width="113.85546875" customWidth="1"/>
+    <col min="5377" max="5377" width="42.28515625" customWidth="1"/>
+    <col min="5378" max="5378" width="113.85546875" customWidth="1"/>
+    <col min="5633" max="5633" width="42.28515625" customWidth="1"/>
+    <col min="5634" max="5634" width="113.85546875" customWidth="1"/>
+    <col min="5889" max="5889" width="42.28515625" customWidth="1"/>
+    <col min="5890" max="5890" width="113.85546875" customWidth="1"/>
+    <col min="6145" max="6145" width="42.28515625" customWidth="1"/>
+    <col min="6146" max="6146" width="113.85546875" customWidth="1"/>
+    <col min="6401" max="6401" width="42.28515625" customWidth="1"/>
+    <col min="6402" max="6402" width="113.85546875" customWidth="1"/>
+    <col min="6657" max="6657" width="42.28515625" customWidth="1"/>
+    <col min="6658" max="6658" width="113.85546875" customWidth="1"/>
+    <col min="6913" max="6913" width="42.28515625" customWidth="1"/>
+    <col min="6914" max="6914" width="113.85546875" customWidth="1"/>
+    <col min="7169" max="7169" width="42.28515625" customWidth="1"/>
+    <col min="7170" max="7170" width="113.85546875" customWidth="1"/>
+    <col min="7425" max="7425" width="42.28515625" customWidth="1"/>
+    <col min="7426" max="7426" width="113.85546875" customWidth="1"/>
+    <col min="7681" max="7681" width="42.28515625" customWidth="1"/>
+    <col min="7682" max="7682" width="113.85546875" customWidth="1"/>
+    <col min="7937" max="7937" width="42.28515625" customWidth="1"/>
+    <col min="7938" max="7938" width="113.85546875" customWidth="1"/>
+    <col min="8193" max="8193" width="42.28515625" customWidth="1"/>
+    <col min="8194" max="8194" width="113.85546875" customWidth="1"/>
+    <col min="8449" max="8449" width="42.28515625" customWidth="1"/>
+    <col min="8450" max="8450" width="113.85546875" customWidth="1"/>
+    <col min="8705" max="8705" width="42.28515625" customWidth="1"/>
+    <col min="8706" max="8706" width="113.85546875" customWidth="1"/>
+    <col min="8961" max="8961" width="42.28515625" customWidth="1"/>
+    <col min="8962" max="8962" width="113.85546875" customWidth="1"/>
+    <col min="9217" max="9217" width="42.28515625" customWidth="1"/>
+    <col min="9218" max="9218" width="113.85546875" customWidth="1"/>
+    <col min="9473" max="9473" width="42.28515625" customWidth="1"/>
+    <col min="9474" max="9474" width="113.85546875" customWidth="1"/>
+    <col min="9729" max="9729" width="42.28515625" customWidth="1"/>
+    <col min="9730" max="9730" width="113.85546875" customWidth="1"/>
+    <col min="9985" max="9985" width="42.28515625" customWidth="1"/>
+    <col min="9986" max="9986" width="113.85546875" customWidth="1"/>
+    <col min="10241" max="10241" width="42.28515625" customWidth="1"/>
+    <col min="10242" max="10242" width="113.85546875" customWidth="1"/>
+    <col min="10497" max="10497" width="42.28515625" customWidth="1"/>
+    <col min="10498" max="10498" width="113.85546875" customWidth="1"/>
+    <col min="10753" max="10753" width="42.28515625" customWidth="1"/>
+    <col min="10754" max="10754" width="113.85546875" customWidth="1"/>
+    <col min="11009" max="11009" width="42.28515625" customWidth="1"/>
+    <col min="11010" max="11010" width="113.85546875" customWidth="1"/>
+    <col min="11265" max="11265" width="42.28515625" customWidth="1"/>
+    <col min="11266" max="11266" width="113.85546875" customWidth="1"/>
+    <col min="11521" max="11521" width="42.28515625" customWidth="1"/>
+    <col min="11522" max="11522" width="113.85546875" customWidth="1"/>
+    <col min="11777" max="11777" width="42.28515625" customWidth="1"/>
+    <col min="11778" max="11778" width="113.85546875" customWidth="1"/>
+    <col min="12033" max="12033" width="42.28515625" customWidth="1"/>
+    <col min="12034" max="12034" width="113.85546875" customWidth="1"/>
+    <col min="12289" max="12289" width="42.28515625" customWidth="1"/>
+    <col min="12290" max="12290" width="113.85546875" customWidth="1"/>
+    <col min="12545" max="12545" width="42.28515625" customWidth="1"/>
+    <col min="12546" max="12546" width="113.85546875" customWidth="1"/>
+    <col min="12801" max="12801" width="42.28515625" customWidth="1"/>
+    <col min="12802" max="12802" width="113.85546875" customWidth="1"/>
+    <col min="13057" max="13057" width="42.28515625" customWidth="1"/>
+    <col min="13058" max="13058" width="113.85546875" customWidth="1"/>
+    <col min="13313" max="13313" width="42.28515625" customWidth="1"/>
+    <col min="13314" max="13314" width="113.85546875" customWidth="1"/>
+    <col min="13569" max="13569" width="42.28515625" customWidth="1"/>
+    <col min="13570" max="13570" width="113.85546875" customWidth="1"/>
+    <col min="13825" max="13825" width="42.28515625" customWidth="1"/>
+    <col min="13826" max="13826" width="113.85546875" customWidth="1"/>
+    <col min="14081" max="14081" width="42.28515625" customWidth="1"/>
+    <col min="14082" max="14082" width="113.85546875" customWidth="1"/>
+    <col min="14337" max="14337" width="42.28515625" customWidth="1"/>
+    <col min="14338" max="14338" width="113.85546875" customWidth="1"/>
+    <col min="14593" max="14593" width="42.28515625" customWidth="1"/>
+    <col min="14594" max="14594" width="113.85546875" customWidth="1"/>
+    <col min="14849" max="14849" width="42.28515625" customWidth="1"/>
+    <col min="14850" max="14850" width="113.85546875" customWidth="1"/>
+    <col min="15105" max="15105" width="42.28515625" customWidth="1"/>
+    <col min="15106" max="15106" width="113.85546875" customWidth="1"/>
+    <col min="15361" max="15361" width="42.28515625" customWidth="1"/>
+    <col min="15362" max="15362" width="113.85546875" customWidth="1"/>
+    <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
+    <col min="15618" max="15618" width="113.85546875" customWidth="1"/>
+    <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
+    <col min="15874" max="15874" width="113.85546875" customWidth="1"/>
+    <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
+    <col min="16130" max="16130" width="113.85546875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10">
+      <c r="A1" s="6"/>
+      <c r="B1" s="6"/>
+    </row>
+    <row r="2" spans="1:10" s="9" customFormat="1" ht="12.75">
+      <c r="A2" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="B2" s="8">
+        <v>171501</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" s="9" customFormat="1" ht="12.75">
+      <c r="A3" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="B3" s="10" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" s="9" customFormat="1" ht="12.75">
+      <c r="A4" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="11" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" s="9" customFormat="1" ht="12.75">
+      <c r="A5" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="C5" s="13"/>
+      <c r="D5" s="13"/>
+      <c r="E5" s="13"/>
+      <c r="F5" s="13"/>
+      <c r="G5" s="13"/>
+      <c r="H5" s="13"/>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
+    </row>
+    <row r="6" spans="1:10" s="9" customFormat="1" ht="12.75">
+      <c r="A6" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="B6" s="10" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" s="9" customFormat="1" ht="25.5">
+      <c r="A7" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="B7" s="14" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" s="9" customFormat="1" ht="12.75">
+      <c r="A8" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B8" s="11" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" s="9" customFormat="1" ht="54.75" customHeight="1">
+      <c r="A9" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B9" s="14" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" s="9" customFormat="1" ht="12.75">
+      <c r="A10" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="B10" s="14" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" s="9" customFormat="1" ht="12.75">
+      <c r="A11" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="B11" s="15"/>
+    </row>
+    <row r="12" spans="1:10" s="9" customFormat="1" ht="12.75">
+      <c r="A12" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="B12" s="16" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" s="9" customFormat="1" ht="12.75">
+      <c r="A13" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="B13" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" s="9" customFormat="1" ht="12.75">
+      <c r="A14" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="B14" s="19" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" s="9" customFormat="1" ht="12.75">
+      <c r="A15" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="B15" s="19" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="B16" s="20">
+        <v>46279</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="B17" s="20">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="B18" s="21" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="B19" s="30" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B20" s="31" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="B21" s="32" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="22"/>
+      <c r="B22" s="23"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B21" r:id="rId3" display="g.tokbaeva@aspire.gov.kz"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B2:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B34" sqref="B34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="16.140625" style="1" customWidth="1"/>
-    <col min="2" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="4.42578125" style="26" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="26" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="26"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
-[...65 lines deleted...]
-      <c r="L3" s="9" t="s">
+    <row r="2" spans="2:2">
+      <c r="B2" s="25"/>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="27" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="27" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="27" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="27" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="27" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="27"/>
+    </row>
+    <row r="12" spans="2:2" ht="25.5">
+      <c r="B12" s="28" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="27"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="27"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="29" t="s">
+        <v>45</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:Z13"/>
+  <sheetViews>
+    <sheetView zoomScaleSheetLayoutView="130" workbookViewId="0">
+      <selection activeCell="C35" sqref="C35"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="19.85546875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="16.140625" style="1" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:26">
+      <c r="B1" s="68" t="s">
         <v>2</v>
       </c>
-      <c r="M3" s="8" t="s">
+      <c r="C1" s="68"/>
+      <c r="D1" s="68"/>
+      <c r="E1" s="68"/>
+      <c r="F1" s="68"/>
+      <c r="G1" s="68"/>
+      <c r="H1" s="68"/>
+      <c r="I1" s="68"/>
+      <c r="J1" s="68"/>
+      <c r="K1" s="68"/>
+      <c r="L1" s="68"/>
+      <c r="M1" s="68"/>
+      <c r="N1" s="68"/>
+    </row>
+    <row r="2" spans="1:26">
+      <c r="B2" s="69" t="s">
         <v>1</v>
       </c>
-    </row>
-[...18 lines deleted...]
-      <c r="A5" s="5">
+      <c r="C2" s="69"/>
+      <c r="D2" s="69"/>
+      <c r="E2" s="69"/>
+      <c r="F2" s="69"/>
+      <c r="G2" s="69"/>
+      <c r="H2" s="69"/>
+      <c r="I2" s="69"/>
+      <c r="J2" s="69"/>
+      <c r="K2" s="69"/>
+      <c r="L2" s="69"/>
+      <c r="M2" s="69"/>
+      <c r="N2" s="69"/>
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" s="65" t="s">
+        <v>51</v>
+      </c>
+      <c r="B3" s="67"/>
+      <c r="C3" s="66" t="s">
+        <v>54</v>
+      </c>
+      <c r="D3" s="33" t="s">
+        <v>55</v>
+      </c>
+      <c r="E3" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="F3" s="33" t="s">
+        <v>57</v>
+      </c>
+      <c r="G3" s="33" t="s">
+        <v>58</v>
+      </c>
+      <c r="H3" s="33" t="s">
+        <v>59</v>
+      </c>
+      <c r="I3" s="33" t="s">
+        <v>60</v>
+      </c>
+      <c r="J3" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="K3" s="33" t="s">
+        <v>62</v>
+      </c>
+      <c r="L3" s="33" t="s">
+        <v>63</v>
+      </c>
+      <c r="M3" s="33" t="s">
+        <v>64</v>
+      </c>
+      <c r="N3" s="33" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" s="77" t="s">
+        <v>52</v>
+      </c>
+      <c r="B4" s="81"/>
+      <c r="C4" s="34"/>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34"/>
+      <c r="F4" s="34"/>
+      <c r="G4" s="34"/>
+      <c r="H4" s="34"/>
+      <c r="I4" s="34"/>
+      <c r="J4" s="34"/>
+      <c r="K4" s="34"/>
+      <c r="L4" s="34"/>
+      <c r="M4" s="35"/>
+      <c r="N4" s="36"/>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" s="77" t="s">
+        <v>53</v>
+      </c>
+      <c r="B5" s="82">
         <v>2018</v>
       </c>
-      <c r="B5" s="21">
+      <c r="C5" s="46">
         <v>4642</v>
       </c>
-      <c r="C5" s="21">
+      <c r="D5" s="46">
         <v>5107.8</v>
       </c>
-      <c r="D5" s="21">
+      <c r="E5" s="46">
         <v>5180.2</v>
       </c>
-      <c r="E5" s="21">
+      <c r="F5" s="46">
         <v>5277.9</v>
       </c>
-      <c r="F5" s="21">
+      <c r="G5" s="46">
         <v>5711.8</v>
       </c>
-      <c r="G5" s="21">
+      <c r="H5" s="46">
         <v>5234.6000000000004</v>
       </c>
-      <c r="H5" s="21">
+      <c r="I5" s="46">
         <v>5401.5</v>
       </c>
-      <c r="I5" s="21">
+      <c r="J5" s="46">
         <v>5162.6000000000004</v>
       </c>
-      <c r="J5" s="21">
+      <c r="K5" s="46">
         <v>6868.9</v>
       </c>
-      <c r="K5" s="21">
+      <c r="L5" s="46">
         <v>5708.7</v>
       </c>
-      <c r="L5" s="21">
+      <c r="M5" s="46">
         <v>6011.4</v>
       </c>
-      <c r="M5" s="21">
+      <c r="N5" s="47">
         <v>6115.1</v>
       </c>
-      <c r="N5" s="3"/>
-      <c r="O5" s="2"/>
+      <c r="O5" s="3"/>
       <c r="P5" s="2"/>
       <c r="Q5" s="2"/>
       <c r="R5" s="2"/>
       <c r="S5" s="2"/>
       <c r="T5" s="2"/>
       <c r="U5" s="2"/>
       <c r="V5" s="2"/>
       <c r="W5" s="2"/>
       <c r="X5" s="2"/>
       <c r="Y5" s="2"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="5">
+      <c r="Z5" s="2"/>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" s="78"/>
+      <c r="B6" s="82">
         <v>2019</v>
       </c>
-      <c r="B6" s="21">
+      <c r="C6" s="46">
         <v>6185.6</v>
       </c>
-      <c r="C6" s="21">
+      <c r="D6" s="46">
         <v>6100.1</v>
       </c>
-      <c r="D6" s="21">
+      <c r="E6" s="46">
         <v>6007.1</v>
       </c>
-      <c r="E6" s="21">
+      <c r="F6" s="46">
         <v>5923.6</v>
       </c>
-      <c r="F6" s="21">
+      <c r="G6" s="46">
         <v>6427.2</v>
       </c>
-      <c r="G6" s="21">
+      <c r="H6" s="46">
         <v>6162.5</v>
       </c>
-      <c r="H6" s="21">
+      <c r="I6" s="46">
         <v>7037.3</v>
       </c>
-      <c r="I6" s="21">
+      <c r="J6" s="46">
         <v>8358.1</v>
       </c>
-      <c r="J6" s="21">
+      <c r="K6" s="46">
         <v>9692.2000000000007</v>
       </c>
-      <c r="K6" s="21">
+      <c r="L6" s="46">
         <v>8688.2000000000007</v>
       </c>
-      <c r="L6" s="21">
+      <c r="M6" s="46">
         <v>7512.8</v>
       </c>
-      <c r="M6" s="21">
+      <c r="N6" s="47">
         <v>7959.1</v>
       </c>
-      <c r="N6" s="3"/>
-      <c r="O6" s="2"/>
+      <c r="O6" s="3"/>
       <c r="P6" s="2"/>
       <c r="Q6" s="2"/>
       <c r="R6" s="2"/>
       <c r="S6" s="2"/>
       <c r="T6" s="2"/>
       <c r="U6" s="2"/>
       <c r="V6" s="2"/>
       <c r="W6" s="2"/>
       <c r="X6" s="2"/>
       <c r="Y6" s="2"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="5">
+      <c r="Z6" s="2"/>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" s="79"/>
+      <c r="B7" s="82">
         <v>2020</v>
       </c>
-      <c r="B7" s="21">
+      <c r="C7" s="46">
         <v>7019.6</v>
       </c>
-      <c r="C7" s="21">
+      <c r="D7" s="46">
         <v>6229.2</v>
       </c>
-      <c r="D7" s="21">
+      <c r="E7" s="46">
         <v>5589</v>
       </c>
-      <c r="E7" s="21">
+      <c r="F7" s="46">
         <v>4983.3999999999996</v>
       </c>
-      <c r="F7" s="21">
+      <c r="G7" s="46">
         <v>4999.7</v>
       </c>
-      <c r="G7" s="22">
+      <c r="H7" s="45">
         <v>5606.1</v>
       </c>
-      <c r="H7" s="21">
+      <c r="I7" s="46">
         <v>9093.7999999999993</v>
       </c>
-      <c r="I7" s="21">
+      <c r="J7" s="46">
         <v>5658.7</v>
       </c>
-      <c r="J7" s="21">
+      <c r="K7" s="46">
         <v>5226.8</v>
       </c>
-      <c r="K7" s="21">
+      <c r="L7" s="46">
         <v>5385.1</v>
       </c>
-      <c r="L7" s="21">
+      <c r="M7" s="46">
         <v>5862.1</v>
       </c>
-      <c r="M7" s="21">
+      <c r="N7" s="47">
         <v>6709.1</v>
       </c>
-      <c r="N7" s="3"/>
-      <c r="O7" s="2"/>
+      <c r="O7" s="3"/>
       <c r="P7" s="2"/>
       <c r="Q7" s="2"/>
       <c r="R7" s="2"/>
       <c r="S7" s="2"/>
       <c r="T7" s="2"/>
       <c r="U7" s="2"/>
       <c r="V7" s="2"/>
       <c r="W7" s="2"/>
       <c r="X7" s="2"/>
       <c r="Y7" s="2"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="5">
+      <c r="Z7" s="2"/>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" s="79"/>
+      <c r="B8" s="82">
         <v>2021</v>
       </c>
-      <c r="B8" s="21">
+      <c r="C8" s="46">
         <v>11736.2</v>
       </c>
-      <c r="C8" s="21">
+      <c r="D8" s="46">
         <v>11582.8</v>
       </c>
-      <c r="D8" s="21">
+      <c r="E8" s="46">
         <v>12786.3</v>
       </c>
-      <c r="E8" s="21">
+      <c r="F8" s="46">
         <v>7365</v>
       </c>
-      <c r="F8" s="21">
+      <c r="G8" s="46">
         <v>9237</v>
       </c>
-      <c r="G8" s="21">
+      <c r="H8" s="46">
         <v>8739.5</v>
       </c>
-      <c r="H8" s="21">
+      <c r="I8" s="46">
         <v>8630.9</v>
       </c>
-      <c r="I8" s="21">
+      <c r="J8" s="46">
         <v>8374.2999999999993</v>
       </c>
-      <c r="J8" s="21">
+      <c r="K8" s="46">
         <v>6535.4</v>
       </c>
-      <c r="K8" s="21">
+      <c r="L8" s="46">
         <v>5728.4</v>
       </c>
-      <c r="L8" s="21">
+      <c r="M8" s="46">
         <v>5186.7</v>
       </c>
-      <c r="M8" s="21">
+      <c r="N8" s="47">
         <v>6003.1</v>
       </c>
-      <c r="N8" s="3"/>
-      <c r="O8" s="2"/>
+      <c r="O8" s="3"/>
       <c r="P8" s="2"/>
       <c r="Q8" s="2"/>
       <c r="R8" s="2"/>
       <c r="S8" s="2"/>
       <c r="T8" s="2"/>
       <c r="U8" s="2"/>
       <c r="V8" s="2"/>
       <c r="W8" s="2"/>
       <c r="X8" s="2"/>
       <c r="Y8" s="2"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="5">
+      <c r="Z8" s="2"/>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" s="79"/>
+      <c r="B9" s="82">
         <v>2022</v>
       </c>
-      <c r="B9" s="21">
+      <c r="C9" s="46">
         <v>18888.400000000001</v>
       </c>
-      <c r="C9" s="21">
+      <c r="D9" s="46">
         <v>21470.1</v>
       </c>
-      <c r="D9" s="21">
+      <c r="E9" s="46">
         <v>8183.3</v>
       </c>
-      <c r="E9" s="21">
+      <c r="F9" s="46">
         <v>6927.5</v>
       </c>
-      <c r="F9" s="21">
+      <c r="G9" s="46">
         <v>6934.2</v>
       </c>
-      <c r="G9" s="21">
+      <c r="H9" s="46">
         <v>22891.4</v>
       </c>
-      <c r="H9" s="21">
+      <c r="I9" s="46">
         <v>22291.5</v>
       </c>
-      <c r="I9" s="21">
+      <c r="J9" s="46">
         <v>22828.5</v>
       </c>
-      <c r="J9" s="21">
+      <c r="K9" s="46">
         <v>20381.8</v>
       </c>
-      <c r="K9" s="21">
+      <c r="L9" s="46">
         <v>21551</v>
       </c>
-      <c r="L9" s="21">
+      <c r="M9" s="46">
         <v>21788.9</v>
       </c>
-      <c r="M9" s="21">
+      <c r="N9" s="47">
         <v>19953.5</v>
       </c>
-      <c r="N9" s="3"/>
-      <c r="O9" s="2"/>
+      <c r="O9" s="3"/>
       <c r="P9" s="2"/>
       <c r="Q9" s="2"/>
       <c r="R9" s="2"/>
       <c r="S9" s="2"/>
       <c r="T9" s="2"/>
       <c r="U9" s="2"/>
       <c r="V9" s="2"/>
       <c r="W9" s="2"/>
       <c r="X9" s="2"/>
       <c r="Y9" s="2"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="5">
+      <c r="Z9" s="2"/>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" s="79"/>
+      <c r="B10" s="82">
         <v>2023</v>
       </c>
-      <c r="B10" s="21">
+      <c r="C10" s="46">
         <v>21211.4</v>
       </c>
-      <c r="C10" s="28">
+      <c r="D10" s="48">
         <v>20430</v>
       </c>
-      <c r="D10" s="28">
+      <c r="E10" s="48">
         <v>33582.9</v>
       </c>
-      <c r="E10" s="27">
+      <c r="F10" s="49">
         <v>22316.9</v>
       </c>
-      <c r="F10" s="23">
+      <c r="G10" s="49">
         <v>19009</v>
       </c>
-      <c r="G10" s="23">
+      <c r="H10" s="49">
         <v>19608.8</v>
       </c>
-      <c r="H10" s="23">
+      <c r="I10" s="49">
         <v>18430.8</v>
       </c>
-      <c r="I10" s="23">
+      <c r="J10" s="49">
         <v>19497.099999999999</v>
       </c>
-      <c r="J10" s="23">
+      <c r="K10" s="49">
         <v>19508.7</v>
       </c>
-      <c r="K10" s="23">
+      <c r="L10" s="49">
         <v>17510.8</v>
       </c>
-      <c r="L10" s="24">
+      <c r="M10" s="50">
         <v>17762</v>
       </c>
-      <c r="M10" s="23">
+      <c r="N10" s="51">
         <v>21359.4</v>
       </c>
-      <c r="N10" s="3"/>
-      <c r="O10" s="2"/>
+      <c r="O10" s="3"/>
       <c r="P10" s="2"/>
       <c r="Q10" s="2"/>
       <c r="R10" s="2"/>
       <c r="S10" s="2"/>
       <c r="T10" s="2"/>
       <c r="U10" s="2"/>
       <c r="V10" s="2"/>
       <c r="W10" s="2"/>
       <c r="X10" s="2"/>
       <c r="Y10" s="2"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="5">
+      <c r="Z10" s="2"/>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" s="79"/>
+      <c r="B11" s="82">
         <v>2024</v>
       </c>
-      <c r="B11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="C11" s="29">
+      <c r="C11" s="52" t="s">
+        <v>8</v>
+      </c>
+      <c r="D11" s="53">
         <v>18073.099999999999</v>
       </c>
-      <c r="D11" s="30">
+      <c r="E11" s="54">
         <v>29509.200000000001</v>
       </c>
-      <c r="E11" s="30">
+      <c r="F11" s="54">
         <v>29613.3</v>
       </c>
-      <c r="F11" s="31">
+      <c r="G11" s="55">
         <v>13177.4</v>
       </c>
-      <c r="G11" s="31">
+      <c r="H11" s="55">
         <v>14529.3</v>
       </c>
-      <c r="H11" s="31">
+      <c r="I11" s="55">
         <v>12990.6</v>
       </c>
-      <c r="I11" s="33" t="s">
-[...2 lines deleted...]
-      <c r="J11" s="34">
+      <c r="J11" s="52" t="s">
+        <v>9</v>
+      </c>
+      <c r="K11" s="56">
         <v>14524.6</v>
       </c>
-      <c r="K11" s="31">
+      <c r="L11" s="55">
         <v>13926.1</v>
       </c>
-      <c r="L11" s="35">
+      <c r="M11" s="55">
         <v>14003.8</v>
       </c>
-      <c r="M11" s="36">
+      <c r="N11" s="57">
         <v>19461.900000000001</v>
       </c>
     </row>
-    <row r="12" spans="1:25">
-      <c r="A12" s="5">
+    <row r="12" spans="1:26">
+      <c r="A12" s="79"/>
+      <c r="B12" s="82">
         <v>2025</v>
       </c>
-      <c r="B12" s="35">
+      <c r="C12" s="55">
         <v>15194.6</v>
       </c>
-      <c r="C12" s="35">
+      <c r="D12" s="55">
         <v>14686.9</v>
       </c>
-      <c r="D12" s="35">
+      <c r="E12" s="55">
         <v>24452.400000000001</v>
       </c>
-      <c r="E12" s="31">
+      <c r="F12" s="55">
         <v>23430.7</v>
       </c>
-      <c r="F12" s="26">
+      <c r="G12" s="58">
         <v>12004.6</v>
       </c>
-      <c r="G12" s="26">
+      <c r="H12" s="58">
         <v>12558.2</v>
       </c>
-      <c r="H12" s="26">
+      <c r="I12" s="58">
         <v>12470.4</v>
       </c>
-      <c r="I12" s="26">
+      <c r="J12" s="58">
         <v>12550.9</v>
       </c>
-      <c r="J12" s="32">
+      <c r="K12" s="58">
         <v>12205.7</v>
       </c>
-      <c r="K12" s="32">
+      <c r="L12" s="58">
         <v>12438.5</v>
       </c>
-      <c r="L12" s="32">
+      <c r="M12" s="58">
         <v>12289.2</v>
       </c>
-      <c r="M12" s="35">
+      <c r="N12" s="59">
         <v>12529.3</v>
       </c>
     </row>
-    <row r="13" spans="1:25">
-      <c r="A13" s="5">
+    <row r="13" spans="1:26">
+      <c r="A13" s="80"/>
+      <c r="B13" s="83">
         <v>2026</v>
       </c>
-      <c r="B13" s="35">
+      <c r="C13" s="60">
         <v>17171.900000000001</v>
       </c>
-      <c r="C13" s="35">
+      <c r="D13" s="60">
         <v>17375.3</v>
       </c>
-      <c r="D13" s="40">
+      <c r="E13" s="61">
         <v>28206</v>
       </c>
-      <c r="E13" s="31">
+      <c r="F13" s="60">
         <v>28009.9</v>
       </c>
-      <c r="F13" s="52">
+      <c r="G13" s="62">
         <v>14042.8</v>
       </c>
-      <c r="G13" s="53">
+      <c r="H13" s="62">
         <v>15429.5</v>
       </c>
-      <c r="H13" s="53">
+      <c r="I13" s="62">
         <v>7363.4</v>
       </c>
-      <c r="I13" s="38"/>
-[...3 lines deleted...]
-      <c r="M13" s="38"/>
+      <c r="J13" s="60">
+        <v>7148.6</v>
+      </c>
+      <c r="K13" s="63"/>
+      <c r="L13" s="63"/>
+      <c r="M13" s="63"/>
+      <c r="N13" s="64"/>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A1:M1"/>
-    <mergeCell ref="A2:M2"/>
+    <mergeCell ref="B1:N1"/>
+    <mergeCell ref="B2:N2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="70" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M29"/>
+  <dimension ref="A1:M30"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="G40" sqref="G40"/>
+      <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="16384" width="9.140625" style="12"/>
+    <col min="1" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="13.5" thickBot="1">
-[...33 lines deleted...]
-      <c r="G2" s="16" t="s">
+    <row r="1" spans="1:13">
+      <c r="A1" s="70" t="s">
+        <v>6</v>
+      </c>
+      <c r="B1" s="68"/>
+      <c r="C1" s="68"/>
+      <c r="D1" s="68"/>
+      <c r="E1" s="68"/>
+      <c r="F1" s="68"/>
+      <c r="G1" s="68"/>
+      <c r="H1" s="68"/>
+      <c r="I1" s="68"/>
+      <c r="J1" s="68"/>
+      <c r="K1" s="68"/>
+      <c r="L1" s="68"/>
+      <c r="M1" s="68"/>
+    </row>
+    <row r="2" spans="1:13">
+      <c r="A2" s="42"/>
+      <c r="B2" s="43"/>
+      <c r="C2" s="43"/>
+      <c r="D2" s="43"/>
+      <c r="E2" s="43"/>
+      <c r="F2" s="43"/>
+      <c r="G2" s="43"/>
+      <c r="H2" s="43"/>
+      <c r="I2" s="43"/>
+      <c r="J2" s="43"/>
+      <c r="K2" s="43"/>
+      <c r="L2" s="43"/>
+      <c r="M2" s="43"/>
+    </row>
+    <row r="3" spans="1:13">
+      <c r="A3" s="44"/>
+      <c r="B3" s="33" t="s">
+        <v>54</v>
+      </c>
+      <c r="C3" s="33" t="s">
+        <v>55</v>
+      </c>
+      <c r="D3" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="E3" s="33" t="s">
+        <v>57</v>
+      </c>
+      <c r="F3" s="33" t="s">
+        <v>58</v>
+      </c>
+      <c r="G3" s="33" t="s">
+        <v>59</v>
+      </c>
+      <c r="H3" s="33" t="s">
+        <v>60</v>
+      </c>
+      <c r="I3" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="J3" s="33" t="s">
+        <v>62</v>
+      </c>
+      <c r="K3" s="33" t="s">
+        <v>63</v>
+      </c>
+      <c r="L3" s="33" t="s">
+        <v>64</v>
+      </c>
+      <c r="M3" s="33" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13">
+      <c r="A4" s="71" t="s">
+        <v>5</v>
+      </c>
+      <c r="B4" s="72"/>
+      <c r="C4" s="72"/>
+      <c r="D4" s="72"/>
+      <c r="E4" s="72"/>
+      <c r="F4" s="72"/>
+      <c r="G4" s="72"/>
+      <c r="H4" s="72"/>
+      <c r="I4" s="72"/>
+      <c r="J4" s="72"/>
+      <c r="K4" s="72"/>
+      <c r="L4" s="72"/>
+      <c r="M4" s="73"/>
+    </row>
+    <row r="5" spans="1:13">
+      <c r="A5" s="84">
+        <v>2019</v>
+      </c>
+      <c r="B5" s="37">
+        <v>99.9</v>
+      </c>
+      <c r="C5" s="37">
+        <v>98.6</v>
+      </c>
+      <c r="D5" s="37">
+        <v>98.5</v>
+      </c>
+      <c r="E5" s="37">
+        <v>98.6</v>
+      </c>
+      <c r="F5" s="37">
+        <v>108.5</v>
+      </c>
+      <c r="G5" s="37">
+        <v>95.9</v>
+      </c>
+      <c r="H5" s="37">
+        <v>114.2</v>
+      </c>
+      <c r="I5" s="37">
+        <v>118.8</v>
+      </c>
+      <c r="J5" s="37">
+        <v>116</v>
+      </c>
+      <c r="K5" s="37">
+        <v>89.6</v>
+      </c>
+      <c r="L5" s="37">
+        <v>86.5</v>
+      </c>
+      <c r="M5" s="37">
+        <v>104.2</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13">
+      <c r="A6" s="84">
+        <v>2020</v>
+      </c>
+      <c r="B6" s="37">
+        <v>85.8</v>
+      </c>
+      <c r="C6" s="37">
+        <v>86.1</v>
+      </c>
+      <c r="D6" s="37">
+        <v>89.7</v>
+      </c>
+      <c r="E6" s="37">
+        <v>89.2</v>
+      </c>
+      <c r="F6" s="37">
+        <v>100.3</v>
+      </c>
+      <c r="G6" s="37">
+        <v>112.1</v>
+      </c>
+      <c r="H6" s="37">
+        <v>162.19999999999999</v>
+      </c>
+      <c r="I6" s="37">
+        <v>62.2</v>
+      </c>
+      <c r="J6" s="37">
+        <v>92.4</v>
+      </c>
+      <c r="K6" s="37">
+        <v>101.9</v>
+      </c>
+      <c r="L6" s="37">
+        <v>108.4</v>
+      </c>
+      <c r="M6" s="37">
+        <v>112.2</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13">
+      <c r="A7" s="84">
+        <v>2021</v>
+      </c>
+      <c r="B7" s="38">
+        <v>174.9</v>
+      </c>
+      <c r="C7" s="38">
+        <v>98.4</v>
+      </c>
+      <c r="D7" s="38">
+        <v>110.4</v>
+      </c>
+      <c r="E7" s="38">
+        <v>57.4</v>
+      </c>
+      <c r="F7" s="38">
+        <v>125.4</v>
+      </c>
+      <c r="G7" s="38">
+        <v>94.6</v>
+      </c>
+      <c r="H7" s="38">
+        <v>98.8</v>
+      </c>
+      <c r="I7" s="38">
+        <v>97</v>
+      </c>
+      <c r="J7" s="38">
+        <v>78</v>
+      </c>
+      <c r="K7" s="38">
+        <v>87.2</v>
+      </c>
+      <c r="L7" s="38">
+        <v>87.4</v>
+      </c>
+      <c r="M7" s="38">
+        <v>115.7</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13">
+      <c r="A8" s="84">
+        <v>2022</v>
+      </c>
+      <c r="B8" s="38">
+        <v>308.2</v>
+      </c>
+      <c r="C8" s="37">
+        <v>113.7</v>
+      </c>
+      <c r="D8" s="38">
+        <v>37.200000000000003</v>
+      </c>
+      <c r="E8" s="38">
+        <v>83.7</v>
+      </c>
+      <c r="F8" s="38">
+        <v>100.1</v>
+      </c>
+      <c r="G8" s="38">
+        <v>325.60000000000002</v>
+      </c>
+      <c r="H8" s="38">
+        <v>92</v>
+      </c>
+      <c r="I8" s="38">
+        <v>102.4</v>
+      </c>
+      <c r="J8" s="38">
+        <v>89.3</v>
+      </c>
+      <c r="K8" s="38">
+        <v>103.8</v>
+      </c>
+      <c r="L8" s="38">
+        <v>98.6</v>
+      </c>
+      <c r="M8" s="38">
+        <v>87.9</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13">
+      <c r="A9" s="84">
+        <v>2023</v>
+      </c>
+      <c r="B9" s="38">
+        <v>106.3</v>
+      </c>
+      <c r="C9" s="38">
+        <v>94.2</v>
+      </c>
+      <c r="D9" s="38">
+        <v>164.4</v>
+      </c>
+      <c r="E9" s="37">
+        <v>66.5</v>
+      </c>
+      <c r="F9" s="37">
+        <v>85</v>
+      </c>
+      <c r="G9" s="37">
+        <v>103.1</v>
+      </c>
+      <c r="H9" s="37">
+        <v>108.4</v>
+      </c>
+      <c r="I9" s="37">
+        <v>105.8</v>
+      </c>
+      <c r="J9" s="37">
+        <v>100.1</v>
+      </c>
+      <c r="K9" s="37">
+        <v>89.1</v>
+      </c>
+      <c r="L9" s="38">
+        <v>101.4</v>
+      </c>
+      <c r="M9" s="37">
+        <v>120.3</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13">
+      <c r="A10" s="84">
+        <v>2024</v>
+      </c>
+      <c r="B10" s="38">
+        <v>86.7</v>
+      </c>
+      <c r="C10" s="38">
+        <v>96.2</v>
+      </c>
+      <c r="D10" s="38">
+        <v>161.80000000000001</v>
+      </c>
+      <c r="E10" s="37">
+        <v>100.4</v>
+      </c>
+      <c r="F10" s="37">
+        <v>44.4</v>
+      </c>
+      <c r="G10" s="37">
+        <v>110.3</v>
+      </c>
+      <c r="H10" s="37">
+        <v>89.4</v>
+      </c>
+      <c r="I10" s="37">
+        <v>113</v>
+      </c>
+      <c r="J10" s="37">
+        <v>97.6</v>
+      </c>
+      <c r="K10" s="37">
+        <v>95.9</v>
+      </c>
+      <c r="L10" s="38">
+        <v>100.4</v>
+      </c>
+      <c r="M10" s="37">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13">
+      <c r="A11" s="84">
+        <v>2025</v>
+      </c>
+      <c r="B11" s="38">
+        <v>78.099999999999994</v>
+      </c>
+      <c r="C11" s="38">
+        <v>96.7</v>
+      </c>
+      <c r="D11" s="38">
+        <v>162.6</v>
+      </c>
+      <c r="E11" s="37">
+        <v>96.4</v>
+      </c>
+      <c r="F11" s="37">
+        <v>50.6</v>
+      </c>
+      <c r="G11" s="37">
+        <v>103.5</v>
+      </c>
+      <c r="H11" s="37">
+        <v>99.3</v>
+      </c>
+      <c r="I11" s="37">
+        <v>95.8</v>
+      </c>
+      <c r="J11" s="39">
+        <v>96.5</v>
+      </c>
+      <c r="K11" s="39">
+        <v>99.6</v>
+      </c>
+      <c r="L11" s="38">
+        <v>98.8</v>
+      </c>
+      <c r="M11" s="37">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13">
+      <c r="A12" s="84">
+        <v>2026</v>
+      </c>
+      <c r="B12" s="38">
+        <v>137.1</v>
+      </c>
+      <c r="C12" s="38">
+        <v>97.9</v>
+      </c>
+      <c r="D12" s="38">
+        <v>158.4</v>
+      </c>
+      <c r="E12" s="37">
+        <v>98.2</v>
+      </c>
+      <c r="F12" s="5">
+        <v>49.9</v>
+      </c>
+      <c r="G12" s="5">
+        <v>106.4</v>
+      </c>
+      <c r="H12" s="5">
+        <v>47.7</v>
+      </c>
+      <c r="I12" s="37">
+        <v>97.1</v>
+      </c>
+      <c r="J12" s="39"/>
+      <c r="K12" s="39"/>
+      <c r="L12" s="38"/>
+      <c r="M12" s="37"/>
+    </row>
+    <row r="13" spans="1:13">
+      <c r="A13" s="74" t="s">
+        <v>4</v>
+      </c>
+      <c r="B13" s="75"/>
+      <c r="C13" s="75"/>
+      <c r="D13" s="75"/>
+      <c r="E13" s="75"/>
+      <c r="F13" s="75"/>
+      <c r="G13" s="75"/>
+      <c r="H13" s="75"/>
+      <c r="I13" s="75"/>
+      <c r="J13" s="75"/>
+      <c r="K13" s="75"/>
+      <c r="L13" s="75"/>
+      <c r="M13" s="76"/>
+    </row>
+    <row r="14" spans="1:13">
+      <c r="A14" s="85">
+        <v>2019</v>
+      </c>
+      <c r="B14" s="37">
+        <v>116.2</v>
+      </c>
+      <c r="C14" s="37">
+        <v>104.1</v>
+      </c>
+      <c r="D14" s="37">
+        <v>104.4</v>
+      </c>
+      <c r="E14" s="37">
+        <v>101</v>
+      </c>
+      <c r="F14" s="37">
+        <v>101.3</v>
+      </c>
+      <c r="G14" s="37">
+        <v>108.4</v>
+      </c>
+      <c r="H14" s="37">
+        <v>123.4</v>
+      </c>
+      <c r="I14" s="37">
+        <v>153.30000000000001</v>
+      </c>
+      <c r="J14" s="37">
+        <v>133.6</v>
+      </c>
+      <c r="K14" s="37">
+        <v>149.1</v>
+      </c>
+      <c r="L14" s="37">
+        <v>122.4</v>
+      </c>
+      <c r="M14" s="37">
+        <v>126.2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13">
+      <c r="A15" s="85">
+        <v>2020</v>
+      </c>
+      <c r="B15" s="37">
+        <v>108.6</v>
+      </c>
+      <c r="C15" s="37">
+        <v>94.7</v>
+      </c>
+      <c r="D15" s="37">
+        <v>86.3</v>
+      </c>
+      <c r="E15" s="37">
+        <v>78</v>
+      </c>
+      <c r="F15" s="37">
+        <v>72.2</v>
+      </c>
+      <c r="G15" s="37">
+        <v>84.4</v>
+      </c>
+      <c r="H15" s="37">
+        <v>119.9</v>
+      </c>
+      <c r="I15" s="37">
+        <v>62.8</v>
+      </c>
+      <c r="J15" s="37">
+        <v>50</v>
+      </c>
+      <c r="K15" s="37">
+        <v>56.9</v>
+      </c>
+      <c r="L15" s="37">
+        <v>71.3</v>
+      </c>
+      <c r="M15" s="37">
+        <v>76.8</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13">
+      <c r="A16" s="85">
+        <v>2021</v>
+      </c>
+      <c r="B16" s="38">
+        <v>156.69999999999999</v>
+      </c>
+      <c r="C16" s="38">
+        <v>179.1</v>
+      </c>
+      <c r="D16" s="38">
+        <v>220.4</v>
+      </c>
+      <c r="E16" s="38">
+        <v>141.80000000000001</v>
+      </c>
+      <c r="F16" s="38">
+        <v>177.3</v>
+      </c>
+      <c r="G16" s="38">
+        <v>149.6</v>
+      </c>
+      <c r="H16" s="38">
+        <v>91.1</v>
+      </c>
+      <c r="I16" s="38">
+        <v>142</v>
+      </c>
+      <c r="J16" s="38">
+        <v>120</v>
+      </c>
+      <c r="K16" s="38">
+        <v>102.8</v>
+      </c>
+      <c r="L16" s="38">
+        <v>82.8</v>
+      </c>
+      <c r="M16" s="38">
+        <v>85.5</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13">
+      <c r="A17" s="85">
+        <v>2022</v>
+      </c>
+      <c r="B17" s="38">
+        <v>150.6</v>
+      </c>
+      <c r="C17" s="40">
+        <v>173.9</v>
+      </c>
+      <c r="D17" s="40">
+        <v>58.6</v>
+      </c>
+      <c r="E17" s="38">
+        <v>85.5</v>
+      </c>
+      <c r="F17" s="38">
+        <v>68.2</v>
+      </c>
+      <c r="G17" s="38">
+        <v>234.9</v>
+      </c>
+      <c r="H17" s="38">
+        <v>218.9</v>
+      </c>
+      <c r="I17" s="38">
+        <v>231</v>
+      </c>
+      <c r="J17" s="38">
+        <v>264.3</v>
+      </c>
+      <c r="K17" s="38">
+        <v>314.60000000000002</v>
+      </c>
+      <c r="L17" s="38">
+        <v>354.8</v>
+      </c>
+      <c r="M17" s="38">
+        <v>269.60000000000002</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13">
+      <c r="A18" s="85">
+        <v>2023</v>
+      </c>
+      <c r="B18" s="38">
+        <v>93</v>
+      </c>
+      <c r="C18" s="38">
+        <v>77</v>
+      </c>
+      <c r="D18" s="38">
+        <v>340</v>
+      </c>
+      <c r="E18" s="40">
+        <v>270</v>
+      </c>
+      <c r="F18" s="40">
+        <v>229.4</v>
+      </c>
+      <c r="G18" s="40">
+        <v>72.599999999999994</v>
+      </c>
+      <c r="H18" s="40">
+        <v>74.2</v>
+      </c>
+      <c r="I18" s="40">
+        <v>76.599999999999994</v>
+      </c>
+      <c r="J18" s="40">
+        <v>85.8</v>
+      </c>
+      <c r="K18" s="40">
+        <v>73.7</v>
+      </c>
+      <c r="L18" s="38">
+        <v>75.8</v>
+      </c>
+      <c r="M18" s="37">
+        <v>103.7</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13">
+      <c r="A19" s="85">
+        <v>2024</v>
+      </c>
+      <c r="B19" s="38">
+        <v>84.6</v>
+      </c>
+      <c r="C19" s="38">
+        <v>86.5</v>
+      </c>
+      <c r="D19" s="38">
+        <v>85.1</v>
+      </c>
+      <c r="E19" s="40">
+        <v>128.6</v>
+      </c>
+      <c r="F19" s="40">
+        <v>67.099999999999994</v>
+      </c>
+      <c r="G19" s="40">
+        <v>71.8</v>
+      </c>
+      <c r="H19" s="40">
+        <v>68.3</v>
+      </c>
+      <c r="I19" s="40">
+        <v>73</v>
+      </c>
+      <c r="J19" s="40">
+        <v>71.2</v>
+      </c>
+      <c r="K19" s="40">
+        <v>76.5</v>
+      </c>
+      <c r="L19" s="38">
+        <v>75.7</v>
+      </c>
+      <c r="M19" s="37">
+        <v>87.5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20" s="85">
+        <v>2025</v>
+      </c>
+      <c r="B20" s="38">
+        <v>78.8</v>
+      </c>
+      <c r="C20" s="38">
+        <v>79.099999999999994</v>
+      </c>
+      <c r="D20" s="38">
+        <v>79.400000000000006</v>
+      </c>
+      <c r="E20" s="40">
+        <v>76.400000000000006</v>
+      </c>
+      <c r="F20" s="40">
+        <v>87</v>
+      </c>
+      <c r="G20" s="40">
+        <v>81.7</v>
+      </c>
+      <c r="H20" s="40">
+        <v>90.7</v>
+      </c>
+      <c r="I20" s="40">
+        <v>76.900000000000006</v>
+      </c>
+      <c r="J20" s="39">
+        <v>76</v>
+      </c>
+      <c r="K20" s="39">
+        <v>79</v>
+      </c>
+      <c r="L20" s="38">
+        <v>77.7</v>
+      </c>
+      <c r="M20" s="37">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="85">
+        <v>2026</v>
+      </c>
+      <c r="B21" s="38">
+        <v>100.1</v>
+      </c>
+      <c r="C21" s="38">
+        <v>101.4</v>
+      </c>
+      <c r="D21" s="38">
+        <v>98.8</v>
+      </c>
+      <c r="E21" s="40">
+        <v>100.6</v>
+      </c>
+      <c r="F21" s="5">
+        <v>99.4</v>
+      </c>
+      <c r="G21" s="5">
+        <v>102.1</v>
+      </c>
+      <c r="H21" s="5">
+        <v>49.1</v>
+      </c>
+      <c r="I21" s="40">
+        <v>49.8</v>
+      </c>
+      <c r="J21" s="39"/>
+      <c r="K21" s="39"/>
+      <c r="L21" s="38"/>
+      <c r="M21" s="37"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="74" t="s">
+        <v>3</v>
+      </c>
+      <c r="B22" s="75"/>
+      <c r="C22" s="75"/>
+      <c r="D22" s="75"/>
+      <c r="E22" s="75"/>
+      <c r="F22" s="75"/>
+      <c r="G22" s="75"/>
+      <c r="H22" s="75"/>
+      <c r="I22" s="75"/>
+      <c r="J22" s="75"/>
+      <c r="K22" s="75"/>
+      <c r="L22" s="75"/>
+      <c r="M22" s="76"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="A23" s="84">
+        <v>2019</v>
+      </c>
+      <c r="B23" s="37">
+        <v>116.2</v>
+      </c>
+      <c r="C23" s="37">
+        <v>109.9</v>
+      </c>
+      <c r="D23" s="37">
+        <v>108</v>
+      </c>
+      <c r="E23" s="37">
+        <v>106.1</v>
+      </c>
+      <c r="F23" s="37">
+        <v>105.1</v>
+      </c>
+      <c r="G23" s="37">
+        <v>105.7</v>
+      </c>
+      <c r="H23" s="37">
+        <v>108.1</v>
+      </c>
+      <c r="I23" s="37">
+        <v>113.5</v>
+      </c>
+      <c r="J23" s="37">
+        <v>116.1</v>
+      </c>
+      <c r="K23" s="37">
+        <v>119.4</v>
+      </c>
+      <c r="L23" s="37">
+        <v>119.7</v>
+      </c>
+      <c r="M23" s="37">
+        <v>120.2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="A24" s="84">
+        <v>2020</v>
+      </c>
+      <c r="B24" s="37">
+        <v>108.6</v>
+      </c>
+      <c r="C24" s="37">
+        <v>101.6</v>
+      </c>
+      <c r="D24" s="37">
+        <v>96.5</v>
+      </c>
+      <c r="E24" s="37">
+        <v>91.9</v>
+      </c>
+      <c r="F24" s="37">
+        <v>87.8</v>
+      </c>
+      <c r="G24" s="37">
+        <v>87.3</v>
+      </c>
+      <c r="H24" s="37">
+        <v>92.5</v>
+      </c>
+      <c r="I24" s="37">
+        <v>87.7</v>
+      </c>
+      <c r="J24" s="37">
+        <v>81.8</v>
+      </c>
+      <c r="K24" s="37">
+        <v>78.7</v>
+      </c>
+      <c r="L24" s="37">
+        <v>78.099999999999994</v>
+      </c>
+      <c r="M24" s="37">
+        <v>77.900000000000006</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="A25" s="84">
+        <v>2021</v>
+      </c>
+      <c r="B25" s="38">
+        <v>156.69999999999999</v>
+      </c>
+      <c r="C25" s="38">
+        <v>167.3</v>
+      </c>
+      <c r="D25" s="38">
+        <v>182.9</v>
+      </c>
+      <c r="E25" s="38">
+        <v>174.5</v>
+      </c>
+      <c r="F25" s="38">
+        <v>175</v>
+      </c>
+      <c r="G25" s="38">
+        <v>170.8</v>
+      </c>
+      <c r="H25" s="38">
+        <v>154.19999999999999</v>
+      </c>
+      <c r="I25" s="38">
+        <v>152.80000000000001</v>
+      </c>
+      <c r="J25" s="38">
+        <v>149.6</v>
+      </c>
+      <c r="K25" s="38">
+        <v>145.5</v>
+      </c>
+      <c r="L25" s="38">
+        <v>139.80000000000001</v>
+      </c>
+      <c r="M25" s="38">
+        <v>134.80000000000001</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="A26" s="84">
+        <v>2022</v>
+      </c>
+      <c r="B26" s="38">
+        <v>150.6</v>
+      </c>
+      <c r="C26" s="40">
+        <v>162.19999999999999</v>
+      </c>
+      <c r="D26" s="40">
+        <v>125.1</v>
+      </c>
+      <c r="E26" s="38">
+        <v>117.9</v>
+      </c>
+      <c r="F26" s="38">
+        <v>109.1</v>
+      </c>
+      <c r="G26" s="38">
+        <v>127.3</v>
+      </c>
+      <c r="H26" s="38">
+        <v>139.19999999999999</v>
+      </c>
+      <c r="I26" s="38" t="s">
         <v>7</v>
       </c>
-      <c r="H2" s="11" t="s">
-[...92 lines deleted...]
-      <c r="F5" s="14">
+      <c r="J26" s="38">
+        <v>158.4</v>
+      </c>
+      <c r="K26" s="38">
+        <v>168.4</v>
+      </c>
+      <c r="L26" s="38">
+        <v>178.7</v>
+      </c>
+      <c r="M26" s="38">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13">
+      <c r="A27" s="84">
+        <v>2023</v>
+      </c>
+      <c r="B27" s="38">
+        <v>93</v>
+      </c>
+      <c r="C27" s="38">
+        <v>84.4</v>
+      </c>
+      <c r="D27" s="38">
+        <v>127.3</v>
+      </c>
+      <c r="E27" s="40">
+        <v>145.19999999999999</v>
+      </c>
+      <c r="F27" s="40">
+        <v>154.6</v>
+      </c>
+      <c r="G27" s="40">
+        <v>132.69999999999999</v>
+      </c>
+      <c r="H27" s="40">
+        <v>120.8</v>
+      </c>
+      <c r="I27" s="40">
+        <v>113.2</v>
+      </c>
+      <c r="J27" s="40">
+        <v>109.5</v>
+      </c>
+      <c r="K27" s="40">
+        <v>105.1</v>
+      </c>
+      <c r="L27" s="38">
+        <v>102</v>
+      </c>
+      <c r="M27" s="38">
+        <v>102.2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:13">
+      <c r="A28" s="84">
+        <v>2024</v>
+      </c>
+      <c r="B28" s="41">
+        <v>84.6</v>
+      </c>
+      <c r="C28" s="41">
+        <v>85.5</v>
+      </c>
+      <c r="D28" s="41">
+        <v>85.4</v>
+      </c>
+      <c r="E28" s="41">
+        <v>95.3</v>
+      </c>
+      <c r="F28" s="41">
+        <v>90.6</v>
+      </c>
+      <c r="G28" s="41">
+        <v>87.9</v>
+      </c>
+      <c r="H28" s="41">
+        <v>85.6</v>
+      </c>
+      <c r="I28" s="41">
+        <v>84.1</v>
+      </c>
+      <c r="J28" s="41">
+        <v>82.8</v>
+      </c>
+      <c r="K28" s="41">
+        <v>82.2</v>
+      </c>
+      <c r="L28" s="41">
+        <v>81.8</v>
+      </c>
+      <c r="M28" s="41">
+        <v>82.2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13">
+      <c r="A29" s="84">
+        <v>2025</v>
+      </c>
+      <c r="B29" s="41">
+        <v>78.8</v>
+      </c>
+      <c r="C29" s="38">
+        <v>79.099999999999994</v>
+      </c>
+      <c r="D29" s="41">
+        <v>79.3</v>
+      </c>
+      <c r="E29" s="41">
+        <v>78.400000000000006</v>
+      </c>
+      <c r="F29" s="41">
+        <v>79.5</v>
+      </c>
+      <c r="G29" s="41">
+        <v>79.599999999999994</v>
+      </c>
+      <c r="H29" s="41">
+        <v>80.7</v>
+      </c>
+      <c r="I29" s="41">
+        <v>80.099999999999994</v>
+      </c>
+      <c r="J29" s="39">
+        <v>79.7</v>
+      </c>
+      <c r="K29" s="39">
+        <v>79.5</v>
+      </c>
+      <c r="L29" s="41">
+        <v>79.3</v>
+      </c>
+      <c r="M29" s="41">
+        <v>77.099999999999994</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13">
+      <c r="A30" s="84">
+        <v>2026</v>
+      </c>
+      <c r="B30" s="41">
+        <v>100.1</v>
+      </c>
+      <c r="C30" s="41">
+        <v>100.7</v>
+      </c>
+      <c r="D30" s="41">
+        <v>100.1</v>
+      </c>
+      <c r="E30" s="41">
         <v>100.3</v>
       </c>
-      <c r="G5" s="14">
-[...78 lines deleted...]
-      <c r="F7" s="15">
+      <c r="F30" s="39">
         <v>100.1</v>
       </c>
-      <c r="G7" s="15">
-[...49 lines deleted...]
-      <c r="J8" s="14">
+      <c r="G30" s="39">
         <v>100.1</v>
       </c>
-      <c r="K8" s="14">
-[...783 lines deleted...]
-      <c r="H29" s="51">
+      <c r="H30" s="39">
         <v>94.4</v>
       </c>
-      <c r="I29" s="37"/>
-[...3 lines deleted...]
-      <c r="M29" s="37"/>
+      <c r="I30" s="41">
+        <v>90.2</v>
+      </c>
+      <c r="J30" s="41"/>
+      <c r="K30" s="41"/>
+      <c r="L30" s="41"/>
+      <c r="M30" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
-    <mergeCell ref="A3:M3"/>
-[...1 lines deleted...]
-    <mergeCell ref="A21:M21"/>
+    <mergeCell ref="A4:M4"/>
+    <mergeCell ref="A13:M13"/>
+    <mergeCell ref="A22:M22"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>Объем общипит</vt:lpstr>
       <vt:lpstr>ИФО общипит</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>