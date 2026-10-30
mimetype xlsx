--- v3 (2026-09-20)
+++ v4 (2026-10-30)
@@ -1,91 +1,74 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14505" yWindow="-15" windowWidth="14340" windowHeight="12780"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="28860" windowHeight="6375" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="6" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="7" r:id="rId2"/>
     <sheet name="Объем общипит" sheetId="4" r:id="rId3"/>
-    <sheet name="ИФО общипит" sheetId="5" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
   <fileRecoveryPr autoRecover="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="61">
   <si>
     <t>Услуги по предоставлению и обеспечению питанием и напитками</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                          млн. тенге</t>
   </si>
   <si>
     <t>Объем оказанных услуг по предоставлению и обеспечению питанием и напитками</t>
-  </si>
-[...13 lines deleted...]
-    <t>149,,4</t>
   </si>
   <si>
     <t>18 525,3</t>
   </si>
   <si>
     <t>14 842,4</t>
   </si>
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование  статистического показателя</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>процент</t>
   </si>
   <si>
     <t>Краткое наименование КСП</t>
   </si>
   <si>
     <t>История показателя</t>
   </si>
@@ -224,55 +207,54 @@
     <t>Июнь</t>
   </si>
   <si>
     <t>Июль</t>
   </si>
   <si>
     <t>Август</t>
   </si>
   <si>
     <t>Сентябрь</t>
   </si>
   <si>
     <t>Октябрь</t>
   </si>
   <si>
     <t>Ноябрь</t>
   </si>
   <si>
     <t>Декабрь</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="4">
+  <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
-    <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="21">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -373,89 +355,78 @@
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="12">
+  <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="thin">
-[...9 lines deleted...]
-      <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
@@ -514,59 +485,55 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="86">
+  <cellXfs count="67">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
@@ -597,188 +564,139 @@
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="18" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="18" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="18" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="18" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="18" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="18" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="18" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="18" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="18" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="18" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="18" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="18" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="18" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="18" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...49 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
-    </xf>
-[...38 lines deleted...]
-      <alignment horizontal="justify"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Обычный 4 2" xfId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1028,66 +946,62 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.tokbaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J22"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B34" sqref="B34"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A25" sqref="A25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="24" customWidth="1"/>
-    <col min="2" max="2" width="113.85546875" style="24" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="22" customWidth="1"/>
+    <col min="2" max="2" width="113.85546875" style="22" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="113.85546875" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="113.85546875" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="113.85546875" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="113.85546875" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="113.85546875" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="113.85546875" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="113.85546875" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="113.85546875" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="113.85546875" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
     <col min="2562" max="2562" width="113.85546875" customWidth="1"/>
     <col min="2817" max="2817" width="42.28515625" customWidth="1"/>
     <col min="2818" max="2818" width="113.85546875" customWidth="1"/>
     <col min="3073" max="3073" width="42.28515625" customWidth="1"/>
     <col min="3074" max="3074" width="113.85546875" customWidth="1"/>
     <col min="3329" max="3329" width="42.28515625" customWidth="1"/>
@@ -1173,1983 +1087,877 @@
     <col min="13569" max="13569" width="42.28515625" customWidth="1"/>
     <col min="13570" max="13570" width="113.85546875" customWidth="1"/>
     <col min="13825" max="13825" width="42.28515625" customWidth="1"/>
     <col min="13826" max="13826" width="113.85546875" customWidth="1"/>
     <col min="14081" max="14081" width="42.28515625" customWidth="1"/>
     <col min="14082" max="14082" width="113.85546875" customWidth="1"/>
     <col min="14337" max="14337" width="42.28515625" customWidth="1"/>
     <col min="14338" max="14338" width="113.85546875" customWidth="1"/>
     <col min="14593" max="14593" width="42.28515625" customWidth="1"/>
     <col min="14594" max="14594" width="113.85546875" customWidth="1"/>
     <col min="14849" max="14849" width="42.28515625" customWidth="1"/>
     <col min="14850" max="14850" width="113.85546875" customWidth="1"/>
     <col min="15105" max="15105" width="42.28515625" customWidth="1"/>
     <col min="15106" max="15106" width="113.85546875" customWidth="1"/>
     <col min="15361" max="15361" width="42.28515625" customWidth="1"/>
     <col min="15362" max="15362" width="113.85546875" customWidth="1"/>
     <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
     <col min="15618" max="15618" width="113.85546875" customWidth="1"/>
     <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
     <col min="15874" max="15874" width="113.85546875" customWidth="1"/>
     <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
     <col min="16130" max="16130" width="113.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
-      <c r="A1" s="6"/>
-[...3 lines deleted...]
-      <c r="A2" s="7" t="s">
+      <c r="A1" s="4"/>
+      <c r="B1" s="4"/>
+    </row>
+    <row r="2" spans="1:10" s="7" customFormat="1" ht="12.75">
+      <c r="A2" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B2" s="6">
+        <v>171501</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" s="7" customFormat="1" ht="12.75">
+      <c r="A3" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="B3" s="8" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" s="7" customFormat="1" ht="12.75">
+      <c r="A4" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B4" s="9" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" s="7" customFormat="1" ht="12.75">
+      <c r="A5" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B5" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="C5" s="11"/>
+      <c r="D5" s="11"/>
+      <c r="E5" s="11"/>
+      <c r="F5" s="11"/>
+      <c r="G5" s="11"/>
+      <c r="H5" s="11"/>
+      <c r="I5" s="11"/>
+      <c r="J5" s="11"/>
+    </row>
+    <row r="6" spans="1:10" s="7" customFormat="1" ht="12.75">
+      <c r="A6" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="B2" s="8">
-[...4 lines deleted...]
-      <c r="A3" s="7" t="s">
+      <c r="B6" s="8" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" s="7" customFormat="1" ht="25.5">
+      <c r="A7" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="B3" s="10" t="s">
-[...4 lines deleted...]
-      <c r="A4" s="7" t="s">
+      <c r="B7" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="B4" s="11" t="s">
+    </row>
+    <row r="8" spans="1:10" s="7" customFormat="1" ht="12.75">
+      <c r="A8" s="5" t="s">
         <v>13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="12" t="s">
+      <c r="B8" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="B5" s="10" t="s">
-[...12 lines deleted...]
-      <c r="A6" s="12" t="s">
+    </row>
+    <row r="9" spans="1:10" s="7" customFormat="1" ht="54.75" customHeight="1">
+      <c r="A9" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="B6" s="10" t="s">
-[...4 lines deleted...]
-      <c r="A7" s="7" t="s">
+      <c r="B9" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="B7" s="14" t="s">
+    </row>
+    <row r="10" spans="1:10" s="7" customFormat="1" ht="12.75">
+      <c r="A10" s="5" t="s">
         <v>17</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="7" t="s">
+      <c r="B10" s="12" t="s">
         <v>18</v>
       </c>
-      <c r="B8" s="11" t="s">
+    </row>
+    <row r="11" spans="1:10" s="7" customFormat="1" ht="12.75">
+      <c r="A11" s="5" t="s">
         <v>19</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="7" t="s">
+      <c r="B11" s="13"/>
+    </row>
+    <row r="12" spans="1:10" s="7" customFormat="1" ht="12.75">
+      <c r="A12" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="B9" s="14" t="s">
+      <c r="B12" s="14" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="10" spans="1:10" s="9" customFormat="1" ht="12.75">
-      <c r="A10" s="7" t="s">
+    <row r="13" spans="1:10" s="7" customFormat="1" ht="12.75">
+      <c r="A13" s="15" t="s">
         <v>22</v>
       </c>
-      <c r="B10" s="14" t="s">
+      <c r="B13" s="16" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="11" spans="1:10" s="9" customFormat="1" ht="12.75">
-      <c r="A11" s="7" t="s">
+    <row r="14" spans="1:10" s="7" customFormat="1" ht="12.75">
+      <c r="A14" s="15" t="s">
         <v>24</v>
       </c>
-      <c r="B11" s="15"/>
-[...2 lines deleted...]
-      <c r="A12" s="7" t="s">
+      <c r="B14" s="17" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" s="7" customFormat="1" ht="12.75">
+      <c r="A15" s="15" t="s">
         <v>25</v>
       </c>
-      <c r="B12" s="16" t="s">
+      <c r="B15" s="17" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="13" spans="1:10" s="9" customFormat="1" ht="12.75">
-      <c r="A13" s="17" t="s">
+    <row r="16" spans="1:10">
+      <c r="A16" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="B13" s="18" t="s">
+      <c r="B16" s="18">
+        <v>46308</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="5" t="s">
         <v>28</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="17" t="s">
+      <c r="B17" s="18">
+        <v>46339</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="B14" s="19" t="s">
-[...4 lines deleted...]
-      <c r="A15" s="17" t="s">
+      <c r="B18" s="19" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="B15" s="19" t="s">
+      <c r="B19" s="28" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="5" t="s">
         <v>31</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="7" t="s">
+      <c r="B20" s="29" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="5" t="s">
         <v>32</v>
       </c>
-      <c r="B16" s="20">
-[...40 lines deleted...]
-        <v>49</v>
+      <c r="B21" s="30" t="s">
+        <v>44</v>
       </c>
     </row>
     <row r="22" spans="1:2">
-      <c r="A22" s="22"/>
-      <c r="B22" s="23"/>
+      <c r="A22" s="20"/>
+      <c r="B22" s="21"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B21" r:id="rId3" display="g.tokbaeva@aspire.gov.kz"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B34" sqref="B34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" style="26" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="26"/>
+    <col min="1" max="1" width="4.42578125" style="24" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="24" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2">
-      <c r="B2" s="25"/>
+      <c r="B2" s="23"/>
     </row>
     <row r="6" spans="2:2">
-      <c r="B6" s="27" t="s">
+      <c r="B6" s="25" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="25" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="25" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="25" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="25" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="25"/>
+    </row>
+    <row r="12" spans="2:2" ht="25.5">
+      <c r="B12" s="26" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="7" spans="2:2">
-      <c r="B7" s="27" t="s">
+    <row r="13" spans="2:2">
+      <c r="B13" s="25"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="25"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="27" t="s">
         <v>40</v>
-      </c>
-[...32 lines deleted...]
-        <v>45</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Z13"/>
   <sheetViews>
-    <sheetView zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="C35" sqref="C35"/>
+    <sheetView tabSelected="1" zoomScaleSheetLayoutView="130" workbookViewId="0">
+      <selection activeCell="B25" sqref="B25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="19.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="16.140625" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
-      <c r="B1" s="68" t="s">
+      <c r="B1" s="65" t="s">
         <v>2</v>
       </c>
-      <c r="C1" s="68"/>
-[...10 lines deleted...]
-      <c r="N1" s="68"/>
+      <c r="C1" s="65"/>
+      <c r="D1" s="65"/>
+      <c r="E1" s="65"/>
+      <c r="F1" s="65"/>
+      <c r="G1" s="65"/>
+      <c r="H1" s="65"/>
+      <c r="I1" s="65"/>
+      <c r="J1" s="65"/>
+      <c r="K1" s="65"/>
+      <c r="L1" s="65"/>
+      <c r="M1" s="65"/>
+      <c r="N1" s="65"/>
     </row>
     <row r="2" spans="1:26">
-      <c r="B2" s="69" t="s">
+      <c r="B2" s="66" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="69"/>
-[...10 lines deleted...]
-      <c r="N2" s="69"/>
+      <c r="C2" s="66"/>
+      <c r="D2" s="66"/>
+      <c r="E2" s="66"/>
+      <c r="F2" s="66"/>
+      <c r="G2" s="66"/>
+      <c r="H2" s="66"/>
+      <c r="I2" s="66"/>
+      <c r="J2" s="66"/>
+      <c r="K2" s="66"/>
+      <c r="L2" s="66"/>
+      <c r="M2" s="66"/>
+      <c r="N2" s="66"/>
     </row>
     <row r="3" spans="1:26">
-      <c r="A3" s="65" t="s">
+      <c r="A3" s="55" t="s">
+        <v>46</v>
+      </c>
+      <c r="B3" s="57"/>
+      <c r="C3" s="56" t="s">
+        <v>49</v>
+      </c>
+      <c r="D3" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="E3" s="31" t="s">
         <v>51</v>
       </c>
-      <c r="B3" s="67"/>
-      <c r="C3" s="66" t="s">
+      <c r="F3" s="31" t="s">
+        <v>52</v>
+      </c>
+      <c r="G3" s="31" t="s">
+        <v>53</v>
+      </c>
+      <c r="H3" s="31" t="s">
         <v>54</v>
       </c>
-      <c r="D3" s="33" t="s">
+      <c r="I3" s="31" t="s">
         <v>55</v>
       </c>
-      <c r="E3" s="33" t="s">
+      <c r="J3" s="31" t="s">
         <v>56</v>
       </c>
-      <c r="F3" s="33" t="s">
+      <c r="K3" s="31" t="s">
         <v>57</v>
       </c>
-      <c r="G3" s="33" t="s">
+      <c r="L3" s="31" t="s">
         <v>58</v>
       </c>
-      <c r="H3" s="33" t="s">
+      <c r="M3" s="31" t="s">
         <v>59</v>
       </c>
-      <c r="I3" s="33" t="s">
+      <c r="N3" s="31" t="s">
         <v>60</v>
       </c>
-      <c r="J3" s="33" t="s">
-[...13 lines deleted...]
-      </c>
     </row>
     <row r="4" spans="1:26">
-      <c r="A4" s="77" t="s">
-[...14 lines deleted...]
-      <c r="N4" s="36"/>
+      <c r="A4" s="58" t="s">
+        <v>47</v>
+      </c>
+      <c r="B4" s="62"/>
+      <c r="C4" s="32"/>
+      <c r="D4" s="32"/>
+      <c r="E4" s="32"/>
+      <c r="F4" s="32"/>
+      <c r="G4" s="32"/>
+      <c r="H4" s="32"/>
+      <c r="I4" s="32"/>
+      <c r="J4" s="32"/>
+      <c r="K4" s="32"/>
+      <c r="L4" s="32"/>
+      <c r="M4" s="33"/>
+      <c r="N4" s="34"/>
     </row>
     <row r="5" spans="1:26">
-      <c r="A5" s="77" t="s">
-[...2 lines deleted...]
-      <c r="B5" s="82">
+      <c r="A5" s="58" t="s">
+        <v>48</v>
+      </c>
+      <c r="B5" s="63">
         <v>2018</v>
       </c>
-      <c r="C5" s="46">
+      <c r="C5" s="36">
         <v>4642</v>
       </c>
-      <c r="D5" s="46">
+      <c r="D5" s="36">
         <v>5107.8</v>
       </c>
-      <c r="E5" s="46">
+      <c r="E5" s="36">
         <v>5180.2</v>
       </c>
-      <c r="F5" s="46">
+      <c r="F5" s="36">
         <v>5277.9</v>
       </c>
-      <c r="G5" s="46">
+      <c r="G5" s="36">
         <v>5711.8</v>
       </c>
-      <c r="H5" s="46">
+      <c r="H5" s="36">
         <v>5234.6000000000004</v>
       </c>
-      <c r="I5" s="46">
+      <c r="I5" s="36">
         <v>5401.5</v>
       </c>
-      <c r="J5" s="46">
+      <c r="J5" s="36">
         <v>5162.6000000000004</v>
       </c>
-      <c r="K5" s="46">
+      <c r="K5" s="36">
         <v>6868.9</v>
       </c>
-      <c r="L5" s="46">
+      <c r="L5" s="36">
         <v>5708.7</v>
       </c>
-      <c r="M5" s="46">
+      <c r="M5" s="36">
         <v>6011.4</v>
       </c>
-      <c r="N5" s="47">
+      <c r="N5" s="37">
         <v>6115.1</v>
       </c>
       <c r="O5" s="3"/>
       <c r="P5" s="2"/>
       <c r="Q5" s="2"/>
       <c r="R5" s="2"/>
       <c r="S5" s="2"/>
       <c r="T5" s="2"/>
       <c r="U5" s="2"/>
       <c r="V5" s="2"/>
       <c r="W5" s="2"/>
       <c r="X5" s="2"/>
       <c r="Y5" s="2"/>
       <c r="Z5" s="2"/>
     </row>
     <row r="6" spans="1:26">
-      <c r="A6" s="78"/>
-      <c r="B6" s="82">
+      <c r="A6" s="59"/>
+      <c r="B6" s="63">
         <v>2019</v>
       </c>
-      <c r="C6" s="46">
+      <c r="C6" s="36">
         <v>6185.6</v>
       </c>
-      <c r="D6" s="46">
+      <c r="D6" s="36">
         <v>6100.1</v>
       </c>
-      <c r="E6" s="46">
+      <c r="E6" s="36">
         <v>6007.1</v>
       </c>
-      <c r="F6" s="46">
+      <c r="F6" s="36">
         <v>5923.6</v>
       </c>
-      <c r="G6" s="46">
+      <c r="G6" s="36">
         <v>6427.2</v>
       </c>
-      <c r="H6" s="46">
+      <c r="H6" s="36">
         <v>6162.5</v>
       </c>
-      <c r="I6" s="46">
+      <c r="I6" s="36">
         <v>7037.3</v>
       </c>
-      <c r="J6" s="46">
+      <c r="J6" s="36">
         <v>8358.1</v>
       </c>
-      <c r="K6" s="46">
+      <c r="K6" s="36">
         <v>9692.2000000000007</v>
       </c>
-      <c r="L6" s="46">
+      <c r="L6" s="36">
         <v>8688.2000000000007</v>
       </c>
-      <c r="M6" s="46">
+      <c r="M6" s="36">
         <v>7512.8</v>
       </c>
-      <c r="N6" s="47">
+      <c r="N6" s="37">
         <v>7959.1</v>
       </c>
       <c r="O6" s="3"/>
       <c r="P6" s="2"/>
       <c r="Q6" s="2"/>
       <c r="R6" s="2"/>
       <c r="S6" s="2"/>
       <c r="T6" s="2"/>
       <c r="U6" s="2"/>
       <c r="V6" s="2"/>
       <c r="W6" s="2"/>
       <c r="X6" s="2"/>
       <c r="Y6" s="2"/>
       <c r="Z6" s="2"/>
     </row>
     <row r="7" spans="1:26">
-      <c r="A7" s="79"/>
-      <c r="B7" s="82">
+      <c r="A7" s="60"/>
+      <c r="B7" s="63">
         <v>2020</v>
       </c>
-      <c r="C7" s="46">
+      <c r="C7" s="36">
         <v>7019.6</v>
       </c>
-      <c r="D7" s="46">
+      <c r="D7" s="36">
         <v>6229.2</v>
       </c>
-      <c r="E7" s="46">
+      <c r="E7" s="36">
         <v>5589</v>
       </c>
-      <c r="F7" s="46">
+      <c r="F7" s="36">
         <v>4983.3999999999996</v>
       </c>
-      <c r="G7" s="46">
+      <c r="G7" s="36">
         <v>4999.7</v>
       </c>
-      <c r="H7" s="45">
+      <c r="H7" s="35">
         <v>5606.1</v>
       </c>
-      <c r="I7" s="46">
+      <c r="I7" s="36">
         <v>9093.7999999999993</v>
       </c>
-      <c r="J7" s="46">
+      <c r="J7" s="36">
         <v>5658.7</v>
       </c>
-      <c r="K7" s="46">
+      <c r="K7" s="36">
         <v>5226.8</v>
       </c>
-      <c r="L7" s="46">
+      <c r="L7" s="36">
         <v>5385.1</v>
       </c>
-      <c r="M7" s="46">
+      <c r="M7" s="36">
         <v>5862.1</v>
       </c>
-      <c r="N7" s="47">
+      <c r="N7" s="37">
         <v>6709.1</v>
       </c>
       <c r="O7" s="3"/>
       <c r="P7" s="2"/>
       <c r="Q7" s="2"/>
       <c r="R7" s="2"/>
       <c r="S7" s="2"/>
       <c r="T7" s="2"/>
       <c r="U7" s="2"/>
       <c r="V7" s="2"/>
       <c r="W7" s="2"/>
       <c r="X7" s="2"/>
       <c r="Y7" s="2"/>
       <c r="Z7" s="2"/>
     </row>
     <row r="8" spans="1:26">
-      <c r="A8" s="79"/>
-      <c r="B8" s="82">
+      <c r="A8" s="60"/>
+      <c r="B8" s="63">
         <v>2021</v>
       </c>
-      <c r="C8" s="46">
+      <c r="C8" s="36">
         <v>11736.2</v>
       </c>
-      <c r="D8" s="46">
+      <c r="D8" s="36">
         <v>11582.8</v>
       </c>
-      <c r="E8" s="46">
+      <c r="E8" s="36">
         <v>12786.3</v>
       </c>
-      <c r="F8" s="46">
+      <c r="F8" s="36">
         <v>7365</v>
       </c>
-      <c r="G8" s="46">
+      <c r="G8" s="36">
         <v>9237</v>
       </c>
-      <c r="H8" s="46">
+      <c r="H8" s="36">
         <v>8739.5</v>
       </c>
-      <c r="I8" s="46">
+      <c r="I8" s="36">
         <v>8630.9</v>
       </c>
-      <c r="J8" s="46">
+      <c r="J8" s="36">
         <v>8374.2999999999993</v>
       </c>
-      <c r="K8" s="46">
+      <c r="K8" s="36">
         <v>6535.4</v>
       </c>
-      <c r="L8" s="46">
+      <c r="L8" s="36">
         <v>5728.4</v>
       </c>
-      <c r="M8" s="46">
+      <c r="M8" s="36">
         <v>5186.7</v>
       </c>
-      <c r="N8" s="47">
+      <c r="N8" s="37">
         <v>6003.1</v>
       </c>
       <c r="O8" s="3"/>
       <c r="P8" s="2"/>
       <c r="Q8" s="2"/>
       <c r="R8" s="2"/>
       <c r="S8" s="2"/>
       <c r="T8" s="2"/>
       <c r="U8" s="2"/>
       <c r="V8" s="2"/>
       <c r="W8" s="2"/>
       <c r="X8" s="2"/>
       <c r="Y8" s="2"/>
       <c r="Z8" s="2"/>
     </row>
     <row r="9" spans="1:26">
-      <c r="A9" s="79"/>
-      <c r="B9" s="82">
+      <c r="A9" s="60"/>
+      <c r="B9" s="63">
         <v>2022</v>
       </c>
-      <c r="C9" s="46">
+      <c r="C9" s="36">
         <v>18888.400000000001</v>
       </c>
-      <c r="D9" s="46">
+      <c r="D9" s="36">
         <v>21470.1</v>
       </c>
-      <c r="E9" s="46">
+      <c r="E9" s="36">
         <v>8183.3</v>
       </c>
-      <c r="F9" s="46">
+      <c r="F9" s="36">
         <v>6927.5</v>
       </c>
-      <c r="G9" s="46">
+      <c r="G9" s="36">
         <v>6934.2</v>
       </c>
-      <c r="H9" s="46">
+      <c r="H9" s="36">
         <v>22891.4</v>
       </c>
-      <c r="I9" s="46">
+      <c r="I9" s="36">
         <v>22291.5</v>
       </c>
-      <c r="J9" s="46">
+      <c r="J9" s="36">
         <v>22828.5</v>
       </c>
-      <c r="K9" s="46">
+      <c r="K9" s="36">
         <v>20381.8</v>
       </c>
-      <c r="L9" s="46">
+      <c r="L9" s="36">
         <v>21551</v>
       </c>
-      <c r="M9" s="46">
+      <c r="M9" s="36">
         <v>21788.9</v>
       </c>
-      <c r="N9" s="47">
+      <c r="N9" s="37">
         <v>19953.5</v>
       </c>
       <c r="O9" s="3"/>
       <c r="P9" s="2"/>
       <c r="Q9" s="2"/>
       <c r="R9" s="2"/>
       <c r="S9" s="2"/>
       <c r="T9" s="2"/>
       <c r="U9" s="2"/>
       <c r="V9" s="2"/>
       <c r="W9" s="2"/>
       <c r="X9" s="2"/>
       <c r="Y9" s="2"/>
       <c r="Z9" s="2"/>
     </row>
     <row r="10" spans="1:26">
-      <c r="A10" s="79"/>
-      <c r="B10" s="82">
+      <c r="A10" s="60"/>
+      <c r="B10" s="63">
         <v>2023</v>
       </c>
-      <c r="C10" s="46">
+      <c r="C10" s="36">
         <v>21211.4</v>
       </c>
-      <c r="D10" s="48">
+      <c r="D10" s="38">
         <v>20430</v>
       </c>
-      <c r="E10" s="48">
+      <c r="E10" s="38">
         <v>33582.9</v>
       </c>
-      <c r="F10" s="49">
+      <c r="F10" s="39">
         <v>22316.9</v>
       </c>
-      <c r="G10" s="49">
+      <c r="G10" s="39">
         <v>19009</v>
       </c>
-      <c r="H10" s="49">
+      <c r="H10" s="39">
         <v>19608.8</v>
       </c>
-      <c r="I10" s="49">
+      <c r="I10" s="39">
         <v>18430.8</v>
       </c>
-      <c r="J10" s="49">
+      <c r="J10" s="39">
         <v>19497.099999999999</v>
       </c>
-      <c r="K10" s="49">
+      <c r="K10" s="39">
         <v>19508.7</v>
       </c>
-      <c r="L10" s="49">
+      <c r="L10" s="39">
         <v>17510.8</v>
       </c>
-      <c r="M10" s="50">
+      <c r="M10" s="40">
         <v>17762</v>
       </c>
-      <c r="N10" s="51">
+      <c r="N10" s="41">
         <v>21359.4</v>
       </c>
       <c r="O10" s="3"/>
       <c r="P10" s="2"/>
       <c r="Q10" s="2"/>
       <c r="R10" s="2"/>
       <c r="S10" s="2"/>
       <c r="T10" s="2"/>
       <c r="U10" s="2"/>
       <c r="V10" s="2"/>
       <c r="W10" s="2"/>
       <c r="X10" s="2"/>
       <c r="Y10" s="2"/>
       <c r="Z10" s="2"/>
     </row>
     <row r="11" spans="1:26">
-      <c r="A11" s="79"/>
-      <c r="B11" s="82">
+      <c r="A11" s="60"/>
+      <c r="B11" s="63">
         <v>2024</v>
       </c>
-      <c r="C11" s="52" t="s">
-[...2 lines deleted...]
-      <c r="D11" s="53">
+      <c r="C11" s="42" t="s">
+        <v>3</v>
+      </c>
+      <c r="D11" s="43">
         <v>18073.099999999999</v>
       </c>
-      <c r="E11" s="54">
+      <c r="E11" s="44">
         <v>29509.200000000001</v>
       </c>
-      <c r="F11" s="54">
+      <c r="F11" s="44">
         <v>29613.3</v>
       </c>
-      <c r="G11" s="55">
+      <c r="G11" s="45">
         <v>13177.4</v>
       </c>
-      <c r="H11" s="55">
+      <c r="H11" s="45">
         <v>14529.3</v>
       </c>
-      <c r="I11" s="55">
+      <c r="I11" s="45">
         <v>12990.6</v>
       </c>
-      <c r="J11" s="52" t="s">
-[...2 lines deleted...]
-      <c r="K11" s="56">
+      <c r="J11" s="42" t="s">
+        <v>4</v>
+      </c>
+      <c r="K11" s="46">
         <v>14524.6</v>
       </c>
-      <c r="L11" s="55">
+      <c r="L11" s="45">
         <v>13926.1</v>
       </c>
-      <c r="M11" s="55">
+      <c r="M11" s="45">
         <v>14003.8</v>
       </c>
-      <c r="N11" s="57">
+      <c r="N11" s="47">
         <v>19461.900000000001</v>
       </c>
     </row>
     <row r="12" spans="1:26">
-      <c r="A12" s="79"/>
-      <c r="B12" s="82">
+      <c r="A12" s="60"/>
+      <c r="B12" s="63">
         <v>2025</v>
       </c>
-      <c r="C12" s="55">
+      <c r="C12" s="45">
         <v>15194.6</v>
       </c>
-      <c r="D12" s="55">
+      <c r="D12" s="45">
         <v>14686.9</v>
       </c>
-      <c r="E12" s="55">
+      <c r="E12" s="45">
         <v>24452.400000000001</v>
       </c>
-      <c r="F12" s="55">
+      <c r="F12" s="45">
         <v>23430.7</v>
       </c>
-      <c r="G12" s="58">
+      <c r="G12" s="48">
         <v>12004.6</v>
       </c>
-      <c r="H12" s="58">
+      <c r="H12" s="48">
         <v>12558.2</v>
       </c>
-      <c r="I12" s="58">
+      <c r="I12" s="48">
         <v>12470.4</v>
       </c>
-      <c r="J12" s="58">
+      <c r="J12" s="48">
         <v>12550.9</v>
       </c>
-      <c r="K12" s="58">
+      <c r="K12" s="48">
         <v>12205.7</v>
       </c>
-      <c r="L12" s="58">
+      <c r="L12" s="48">
         <v>12438.5</v>
       </c>
-      <c r="M12" s="58">
+      <c r="M12" s="48">
         <v>12289.2</v>
       </c>
-      <c r="N12" s="59">
+      <c r="N12" s="49">
         <v>12529.3</v>
       </c>
     </row>
     <row r="13" spans="1:26">
-      <c r="A13" s="80"/>
-      <c r="B13" s="83">
+      <c r="A13" s="61"/>
+      <c r="B13" s="64">
         <v>2026</v>
       </c>
-      <c r="C13" s="60">
+      <c r="C13" s="50">
         <v>17171.900000000001</v>
       </c>
-      <c r="D13" s="60">
+      <c r="D13" s="50">
         <v>17375.3</v>
       </c>
-      <c r="E13" s="61">
+      <c r="E13" s="51">
         <v>28206</v>
       </c>
-      <c r="F13" s="60">
+      <c r="F13" s="50">
         <v>28009.9</v>
       </c>
-      <c r="G13" s="62">
+      <c r="G13" s="52">
         <v>14042.8</v>
       </c>
-      <c r="H13" s="62">
+      <c r="H13" s="52">
         <v>15429.5</v>
       </c>
-      <c r="I13" s="62">
+      <c r="I13" s="52">
         <v>7363.4</v>
       </c>
-      <c r="J13" s="60">
+      <c r="J13" s="50">
         <v>7148.6</v>
       </c>
-      <c r="K13" s="63"/>
-[...2 lines deleted...]
-      <c r="N13" s="64"/>
+      <c r="K13" s="50">
+        <v>7135.6</v>
+      </c>
+      <c r="L13" s="53"/>
+      <c r="M13" s="53"/>
+      <c r="N13" s="54"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B1:N1"/>
     <mergeCell ref="B2:N2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="70" orientation="portrait" r:id="rId1"/>
-</worksheet>
-[...1105 lines deleted...]
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>Объем общипит</vt:lpstr>
-      <vt:lpstr>ИФО общипит</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>