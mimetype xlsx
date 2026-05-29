--- v0 (2026-04-14)
+++ v1 (2026-05-29)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-15" yWindow="6360" windowWidth="28860" windowHeight="6420"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$Y$41</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="268" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="305" uniqueCount="108">
   <si>
     <t>Атырау</t>
   </si>
   <si>
     <t>Көрсетілген қызмет көлемі, млн. теңге</t>
   </si>
   <si>
     <t>НКИ, %-бен</t>
   </si>
   <si>
     <t>Ішкі сауда бойынша көрсетілген қызмет көлемі және НКИ (көтерме және бөлшек сауда) *</t>
   </si>
   <si>
     <t>* жедел ақпарат</t>
   </si>
   <si>
     <t>қаңтар 2019ж.</t>
   </si>
   <si>
     <t>қаңтар-ақпан 2019 ж.</t>
   </si>
   <si>
     <t>қаңтар-наурыз 2019 ж.</t>
   </si>
   <si>
@@ -302,50 +302,86 @@
     <t>қаңтар-сәуір 2025ж.</t>
   </si>
   <si>
     <t>қаңтар-мамыр 2025ж.</t>
   </si>
   <si>
     <t>қаңтар-маусым 2025ж.</t>
   </si>
   <si>
     <t>қаңтар-шілде 2025ж.</t>
   </si>
   <si>
     <t>қаңтар-тамыз 2025ж.</t>
   </si>
   <si>
     <t>қаңтар-қыркүйек 2025ж.</t>
   </si>
   <si>
     <t>қаңтар-қазан 2025ж.</t>
   </si>
   <si>
     <t>қаңтар-қараша 2025ж.</t>
   </si>
   <si>
     <t>қаңтар-желтоқсан 2025ж.</t>
+  </si>
+  <si>
+    <t>қаңтар 2026ж.</t>
+  </si>
+  <si>
+    <t>қаңтар-ақпан 2026ж.</t>
+  </si>
+  <si>
+    <t>қаңтар-наурыз 2026ж.</t>
+  </si>
+  <si>
+    <t>қаңтар-сәуір 2026ж.</t>
+  </si>
+  <si>
+    <t>қаңтар-мамыр 2026ж.</t>
+  </si>
+  <si>
+    <t>қаңтар-маусым 2026ж.</t>
+  </si>
+  <si>
+    <t>қаңтар-шілде 2026ж.</t>
+  </si>
+  <si>
+    <t>қаңтар-тамыз 2026ж.</t>
+  </si>
+  <si>
+    <t>қаңтар-қыркүйек 2026ж.</t>
+  </si>
+  <si>
+    <t>қаңтар-қазан 2026ж.</t>
+  </si>
+  <si>
+    <t>қаңтар-қараша 2026ж.</t>
+  </si>
+  <si>
+    <t>қаңтар-желтоқсан 2026ж.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="8">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -462,51 +498,51 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="41">
+  <cellXfs count="45">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
@@ -538,62 +574,70 @@
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -853,195 +897,195 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Y46"/>
+  <dimension ref="A1:Y50"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="C25" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="V33" sqref="V33"/>
+    <sheetView tabSelected="1" topLeftCell="A22" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="H50" sqref="H50"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="20.7109375" style="6" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="6" customWidth="1"/>
     <col min="3" max="3" width="10.140625" style="6" customWidth="1"/>
     <col min="4" max="4" width="12" style="6" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="6" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="6" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="6" customWidth="1"/>
     <col min="8" max="8" width="12.140625" style="6" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="6" customWidth="1"/>
     <col min="10" max="10" width="12.85546875" style="6" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="6" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="6" customWidth="1"/>
     <col min="13" max="13" width="8.28515625" style="6" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="6" customWidth="1"/>
     <col min="15" max="15" width="8" style="6" customWidth="1"/>
     <col min="16" max="16" width="12.7109375" style="6" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="6" customWidth="1"/>
     <col min="18" max="18" width="13.42578125" style="6" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="6" customWidth="1"/>
     <col min="20" max="20" width="13.5703125" style="6" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="6" customWidth="1"/>
     <col min="22" max="22" width="11.7109375" style="6" customWidth="1"/>
     <col min="23" max="23" width="8.7109375" style="6" customWidth="1"/>
     <col min="24" max="24" width="12.85546875" style="6" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.7109375" style="6" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="26.25" customHeight="1">
-      <c r="A1" s="40" t="s">
+      <c r="A1" s="41" t="s">
         <v>3</v>
       </c>
-      <c r="B1" s="40"/>
-[...22 lines deleted...]
-      <c r="Y1" s="40"/>
+      <c r="B1" s="41"/>
+      <c r="C1" s="41"/>
+      <c r="D1" s="41"/>
+      <c r="E1" s="41"/>
+      <c r="F1" s="41"/>
+      <c r="G1" s="41"/>
+      <c r="H1" s="41"/>
+      <c r="I1" s="41"/>
+      <c r="J1" s="41"/>
+      <c r="K1" s="41"/>
+      <c r="L1" s="41"/>
+      <c r="M1" s="41"/>
+      <c r="N1" s="41"/>
+      <c r="O1" s="41"/>
+      <c r="P1" s="41"/>
+      <c r="Q1" s="41"/>
+      <c r="R1" s="41"/>
+      <c r="S1" s="41"/>
+      <c r="T1" s="41"/>
+      <c r="U1" s="41"/>
+      <c r="V1" s="41"/>
+      <c r="W1" s="41"/>
+      <c r="X1" s="41"/>
+      <c r="Y1" s="41"/>
     </row>
     <row r="3" spans="1:25">
       <c r="A3" s="7"/>
       <c r="B3" s="8"/>
       <c r="C3" s="8"/>
       <c r="D3" s="9"/>
       <c r="E3" s="9"/>
       <c r="F3" s="9"/>
       <c r="G3" s="9"/>
       <c r="H3" s="9"/>
       <c r="I3" s="9"/>
       <c r="J3" s="9"/>
       <c r="K3" s="9"/>
       <c r="L3" s="9"/>
       <c r="M3" s="9"/>
       <c r="N3" s="9"/>
       <c r="O3" s="9"/>
       <c r="P3" s="9"/>
       <c r="Q3" s="9"/>
       <c r="R3" s="9"/>
       <c r="S3" s="9"/>
       <c r="T3" s="9"/>
       <c r="U3" s="9"/>
       <c r="V3" s="9"/>
       <c r="W3" s="9"/>
       <c r="X3" s="9"/>
       <c r="Y3" s="9"/>
     </row>
     <row r="4" spans="1:25" s="10" customFormat="1" ht="15" customHeight="1">
-      <c r="A4" s="39"/>
-      <c r="B4" s="35" t="s">
+      <c r="A4" s="42"/>
+      <c r="B4" s="37" t="s">
         <v>5</v>
       </c>
-      <c r="C4" s="35"/>
-      <c r="D4" s="35" t="s">
+      <c r="C4" s="37"/>
+      <c r="D4" s="37" t="s">
         <v>6</v>
       </c>
-      <c r="E4" s="35"/>
-      <c r="F4" s="35" t="s">
+      <c r="E4" s="37"/>
+      <c r="F4" s="37" t="s">
         <v>7</v>
       </c>
-      <c r="G4" s="35"/>
-      <c r="H4" s="35" t="s">
+      <c r="G4" s="37"/>
+      <c r="H4" s="37" t="s">
         <v>8</v>
       </c>
-      <c r="I4" s="35"/>
-      <c r="J4" s="35" t="s">
+      <c r="I4" s="37"/>
+      <c r="J4" s="37" t="s">
         <v>9</v>
       </c>
-      <c r="K4" s="35"/>
-      <c r="L4" s="35" t="s">
+      <c r="K4" s="37"/>
+      <c r="L4" s="37" t="s">
         <v>10</v>
       </c>
-      <c r="M4" s="35"/>
-      <c r="N4" s="35" t="s">
+      <c r="M4" s="37"/>
+      <c r="N4" s="37" t="s">
         <v>11</v>
       </c>
-      <c r="O4" s="35"/>
-      <c r="P4" s="35" t="s">
+      <c r="O4" s="37"/>
+      <c r="P4" s="37" t="s">
         <v>12</v>
       </c>
-      <c r="Q4" s="35"/>
-      <c r="R4" s="35" t="s">
+      <c r="Q4" s="37"/>
+      <c r="R4" s="37" t="s">
         <v>13</v>
       </c>
-      <c r="S4" s="35"/>
-      <c r="T4" s="35" t="s">
+      <c r="S4" s="37"/>
+      <c r="T4" s="37" t="s">
         <v>14</v>
       </c>
-      <c r="U4" s="35"/>
-      <c r="V4" s="35" t="s">
+      <c r="U4" s="37"/>
+      <c r="V4" s="37" t="s">
         <v>15</v>
       </c>
-      <c r="W4" s="35"/>
-      <c r="X4" s="35" t="s">
+      <c r="W4" s="37"/>
+      <c r="X4" s="37" t="s">
         <v>16</v>
       </c>
-      <c r="Y4" s="35"/>
+      <c r="Y4" s="37"/>
     </row>
     <row r="5" spans="1:25" s="10" customFormat="1" ht="48">
-      <c r="A5" s="39"/>
+      <c r="A5" s="42"/>
       <c r="B5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>2</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>2</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>2</v>
       </c>
       <c r="J5" s="2" t="s">
@@ -1149,102 +1193,102 @@
         <v>2338644.5</v>
       </c>
       <c r="S6" s="14">
         <v>145.9</v>
       </c>
       <c r="T6" s="13">
         <v>2636082.2000000002</v>
       </c>
       <c r="U6" s="14">
         <v>141.30000000000001</v>
       </c>
       <c r="V6" s="11">
         <v>2909889.9</v>
       </c>
       <c r="W6" s="14">
         <v>138.4</v>
       </c>
       <c r="X6" s="13">
         <v>3222218.5</v>
       </c>
       <c r="Y6" s="14">
         <v>139.1</v>
       </c>
     </row>
     <row r="9" spans="1:25" s="10" customFormat="1" ht="27" customHeight="1">
-      <c r="A9" s="39"/>
-      <c r="B9" s="35" t="s">
+      <c r="A9" s="42"/>
+      <c r="B9" s="37" t="s">
         <v>17</v>
       </c>
-      <c r="C9" s="35"/>
-      <c r="D9" s="35" t="s">
+      <c r="C9" s="37"/>
+      <c r="D9" s="37" t="s">
         <v>18</v>
       </c>
-      <c r="E9" s="35"/>
-      <c r="F9" s="35" t="s">
+      <c r="E9" s="37"/>
+      <c r="F9" s="37" t="s">
         <v>19</v>
       </c>
-      <c r="G9" s="35"/>
-      <c r="H9" s="35" t="s">
+      <c r="G9" s="37"/>
+      <c r="H9" s="37" t="s">
         <v>20</v>
       </c>
-      <c r="I9" s="35"/>
-      <c r="J9" s="35" t="s">
+      <c r="I9" s="37"/>
+      <c r="J9" s="37" t="s">
         <v>21</v>
       </c>
-      <c r="K9" s="35"/>
-      <c r="L9" s="35" t="s">
+      <c r="K9" s="37"/>
+      <c r="L9" s="37" t="s">
         <v>22</v>
       </c>
-      <c r="M9" s="35"/>
-      <c r="N9" s="35" t="s">
+      <c r="M9" s="37"/>
+      <c r="N9" s="37" t="s">
         <v>23</v>
       </c>
-      <c r="O9" s="35"/>
-      <c r="P9" s="35" t="s">
+      <c r="O9" s="37"/>
+      <c r="P9" s="37" t="s">
         <v>24</v>
       </c>
-      <c r="Q9" s="35"/>
-      <c r="R9" s="35" t="s">
+      <c r="Q9" s="37"/>
+      <c r="R9" s="37" t="s">
         <v>25</v>
       </c>
-      <c r="S9" s="35"/>
-      <c r="T9" s="35" t="s">
+      <c r="S9" s="37"/>
+      <c r="T9" s="37" t="s">
         <v>26</v>
       </c>
-      <c r="U9" s="35"/>
-      <c r="V9" s="35" t="s">
+      <c r="U9" s="37"/>
+      <c r="V9" s="37" t="s">
         <v>27</v>
       </c>
-      <c r="W9" s="35"/>
-      <c r="X9" s="35" t="s">
+      <c r="W9" s="37"/>
+      <c r="X9" s="37" t="s">
         <v>28</v>
       </c>
-      <c r="Y9" s="35"/>
+      <c r="Y9" s="37"/>
     </row>
     <row r="10" spans="1:25" s="10" customFormat="1" ht="48">
-      <c r="A10" s="39"/>
+      <c r="A10" s="42"/>
       <c r="B10" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>2</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>1</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>2</v>
       </c>
       <c r="H10" s="2" t="s">
         <v>1</v>
       </c>
       <c r="I10" s="2" t="s">
         <v>2</v>
       </c>
       <c r="J10" s="2" t="s">
@@ -1352,102 +1396,102 @@
         <v>1857710.3</v>
       </c>
       <c r="S11" s="11">
         <v>82.8</v>
       </c>
       <c r="T11" s="11">
         <v>2089121.5</v>
       </c>
       <c r="U11" s="14">
         <v>82.7</v>
       </c>
       <c r="V11" s="11">
         <v>2355387.7000000002</v>
       </c>
       <c r="W11" s="14">
         <v>84.4</v>
       </c>
       <c r="X11" s="13">
         <v>2655540.7999999998</v>
       </c>
       <c r="Y11" s="14">
         <v>86</v>
       </c>
     </row>
     <row r="14" spans="1:25" ht="15" customHeight="1">
-      <c r="A14" s="39"/>
-      <c r="B14" s="35" t="s">
+      <c r="A14" s="42"/>
+      <c r="B14" s="37" t="s">
         <v>29</v>
       </c>
-      <c r="C14" s="35"/>
-      <c r="D14" s="35" t="s">
+      <c r="C14" s="37"/>
+      <c r="D14" s="37" t="s">
         <v>30</v>
       </c>
-      <c r="E14" s="35"/>
-      <c r="F14" s="35" t="s">
+      <c r="E14" s="37"/>
+      <c r="F14" s="37" t="s">
         <v>31</v>
       </c>
-      <c r="G14" s="35"/>
-      <c r="H14" s="35" t="s">
+      <c r="G14" s="37"/>
+      <c r="H14" s="37" t="s">
         <v>32</v>
       </c>
-      <c r="I14" s="35"/>
-      <c r="J14" s="35" t="s">
+      <c r="I14" s="37"/>
+      <c r="J14" s="37" t="s">
         <v>33</v>
       </c>
-      <c r="K14" s="35"/>
-      <c r="L14" s="35" t="s">
+      <c r="K14" s="37"/>
+      <c r="L14" s="37" t="s">
         <v>34</v>
       </c>
-      <c r="M14" s="35"/>
-      <c r="N14" s="35" t="s">
+      <c r="M14" s="37"/>
+      <c r="N14" s="37" t="s">
         <v>35</v>
       </c>
-      <c r="O14" s="35"/>
-      <c r="P14" s="35" t="s">
+      <c r="O14" s="37"/>
+      <c r="P14" s="37" t="s">
         <v>36</v>
       </c>
-      <c r="Q14" s="35"/>
-      <c r="R14" s="35" t="s">
+      <c r="Q14" s="37"/>
+      <c r="R14" s="37" t="s">
         <v>37</v>
       </c>
-      <c r="S14" s="35"/>
-      <c r="T14" s="35" t="s">
+      <c r="S14" s="37"/>
+      <c r="T14" s="37" t="s">
         <v>38</v>
       </c>
-      <c r="U14" s="35"/>
-      <c r="V14" s="35" t="s">
+      <c r="U14" s="37"/>
+      <c r="V14" s="37" t="s">
         <v>39</v>
       </c>
-      <c r="W14" s="35"/>
-      <c r="X14" s="35" t="s">
+      <c r="W14" s="37"/>
+      <c r="X14" s="37" t="s">
         <v>40</v>
       </c>
-      <c r="Y14" s="35"/>
+      <c r="Y14" s="37"/>
     </row>
     <row r="15" spans="1:25" ht="48">
-      <c r="A15" s="39"/>
+      <c r="A15" s="42"/>
       <c r="B15" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>2</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>1</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>2</v>
       </c>
       <c r="H15" s="2" t="s">
         <v>1</v>
       </c>
       <c r="I15" s="2" t="s">
         <v>2</v>
       </c>
       <c r="J15" s="2" t="s">
@@ -1555,102 +1599,102 @@
         <v>2895264</v>
       </c>
       <c r="S16" s="11">
         <v>141.30000000000001</v>
       </c>
       <c r="T16" s="11">
         <v>3396621.9</v>
       </c>
       <c r="U16" s="11">
         <v>146.1</v>
       </c>
       <c r="V16" s="11">
         <v>3887096.9</v>
       </c>
       <c r="W16" s="11">
         <v>146.9</v>
       </c>
       <c r="X16" s="11">
         <v>4334145.5999999996</v>
       </c>
       <c r="Y16" s="11">
         <v>144.5</v>
       </c>
     </row>
     <row r="19" spans="1:25" ht="15" customHeight="1">
-      <c r="A19" s="39"/>
-      <c r="B19" s="35" t="s">
+      <c r="A19" s="42"/>
+      <c r="B19" s="37" t="s">
         <v>41</v>
       </c>
-      <c r="C19" s="35"/>
-      <c r="D19" s="35" t="s">
+      <c r="C19" s="37"/>
+      <c r="D19" s="37" t="s">
         <v>42</v>
       </c>
-      <c r="E19" s="35"/>
-      <c r="F19" s="35" t="s">
+      <c r="E19" s="37"/>
+      <c r="F19" s="37" t="s">
         <v>43</v>
       </c>
-      <c r="G19" s="35"/>
-      <c r="H19" s="35" t="s">
+      <c r="G19" s="37"/>
+      <c r="H19" s="37" t="s">
         <v>44</v>
       </c>
-      <c r="I19" s="35"/>
-      <c r="J19" s="35" t="s">
+      <c r="I19" s="37"/>
+      <c r="J19" s="37" t="s">
         <v>45</v>
       </c>
-      <c r="K19" s="35"/>
-      <c r="L19" s="35" t="s">
+      <c r="K19" s="37"/>
+      <c r="L19" s="37" t="s">
         <v>46</v>
       </c>
-      <c r="M19" s="35"/>
-      <c r="N19" s="35" t="s">
+      <c r="M19" s="37"/>
+      <c r="N19" s="37" t="s">
         <v>47</v>
       </c>
-      <c r="O19" s="35"/>
-      <c r="P19" s="35" t="s">
+      <c r="O19" s="37"/>
+      <c r="P19" s="37" t="s">
         <v>48</v>
       </c>
-      <c r="Q19" s="35"/>
-      <c r="R19" s="35" t="s">
+      <c r="Q19" s="37"/>
+      <c r="R19" s="37" t="s">
         <v>49</v>
       </c>
-      <c r="S19" s="35"/>
-      <c r="T19" s="35" t="s">
+      <c r="S19" s="37"/>
+      <c r="T19" s="37" t="s">
         <v>50</v>
       </c>
-      <c r="U19" s="36"/>
-      <c r="V19" s="35" t="s">
+      <c r="U19" s="38"/>
+      <c r="V19" s="37" t="s">
         <v>51</v>
       </c>
-      <c r="W19" s="36"/>
-      <c r="X19" s="35" t="s">
+      <c r="W19" s="38"/>
+      <c r="X19" s="37" t="s">
         <v>52</v>
       </c>
-      <c r="Y19" s="35"/>
+      <c r="Y19" s="37"/>
     </row>
     <row r="20" spans="1:25" ht="48">
-      <c r="A20" s="39"/>
+      <c r="A20" s="42"/>
       <c r="B20" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>2</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>1</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>2</v>
       </c>
       <c r="H20" s="2" t="s">
         <v>1</v>
       </c>
       <c r="I20" s="2" t="s">
         <v>2</v>
       </c>
       <c r="J20" s="2" t="s">
@@ -1762,102 +1806,102 @@
       </c>
       <c r="T21" s="14">
         <v>4111068.4</v>
       </c>
       <c r="U21" s="15">
         <v>103.8</v>
       </c>
       <c r="V21" s="14">
         <v>4582584.4000000004</v>
       </c>
       <c r="W21" s="15">
         <v>101.2</v>
       </c>
       <c r="X21" s="14">
         <v>5102318.2</v>
       </c>
       <c r="Y21" s="15">
         <v>100.9</v>
       </c>
     </row>
     <row r="22" spans="1:25">
       <c r="V22" s="16"/>
       <c r="W22" s="16"/>
     </row>
     <row r="26" spans="1:25" ht="12" customHeight="1">
-      <c r="A26" s="37"/>
-      <c r="B26" s="35" t="s">
+      <c r="A26" s="39"/>
+      <c r="B26" s="37" t="s">
         <v>53</v>
       </c>
-      <c r="C26" s="36"/>
-      <c r="D26" s="35" t="s">
+      <c r="C26" s="38"/>
+      <c r="D26" s="37" t="s">
         <v>54</v>
       </c>
-      <c r="E26" s="36"/>
-      <c r="F26" s="35" t="s">
+      <c r="E26" s="38"/>
+      <c r="F26" s="37" t="s">
         <v>55</v>
       </c>
-      <c r="G26" s="36"/>
-      <c r="H26" s="35" t="s">
+      <c r="G26" s="38"/>
+      <c r="H26" s="37" t="s">
         <v>56</v>
       </c>
-      <c r="I26" s="36"/>
-      <c r="J26" s="35" t="s">
+      <c r="I26" s="38"/>
+      <c r="J26" s="37" t="s">
         <v>57</v>
       </c>
-      <c r="K26" s="35"/>
-      <c r="L26" s="35" t="s">
+      <c r="K26" s="37"/>
+      <c r="L26" s="37" t="s">
         <v>58</v>
       </c>
-      <c r="M26" s="35"/>
-      <c r="N26" s="35" t="s">
+      <c r="M26" s="37"/>
+      <c r="N26" s="37" t="s">
         <v>59</v>
       </c>
-      <c r="O26" s="35"/>
-      <c r="P26" s="35" t="s">
+      <c r="O26" s="37"/>
+      <c r="P26" s="37" t="s">
         <v>60</v>
       </c>
-      <c r="Q26" s="35"/>
-      <c r="R26" s="35" t="s">
+      <c r="Q26" s="37"/>
+      <c r="R26" s="37" t="s">
         <v>61</v>
       </c>
-      <c r="S26" s="35"/>
-      <c r="T26" s="35" t="s">
+      <c r="S26" s="37"/>
+      <c r="T26" s="37" t="s">
         <v>62</v>
       </c>
-      <c r="U26" s="36"/>
-      <c r="V26" s="35" t="s">
+      <c r="U26" s="38"/>
+      <c r="V26" s="37" t="s">
         <v>63</v>
       </c>
-      <c r="W26" s="36"/>
-      <c r="X26" s="35" t="s">
+      <c r="W26" s="38"/>
+      <c r="X26" s="37" t="s">
         <v>64</v>
       </c>
-      <c r="Y26" s="35"/>
+      <c r="Y26" s="37"/>
     </row>
     <row r="27" spans="1:25" ht="48">
-      <c r="A27" s="38"/>
+      <c r="A27" s="40"/>
       <c r="B27" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D27" s="18" t="s">
         <v>1</v>
       </c>
       <c r="E27" s="19" t="s">
         <v>2</v>
       </c>
       <c r="F27" s="20" t="s">
         <v>1</v>
       </c>
       <c r="G27" s="21" t="s">
         <v>2</v>
       </c>
       <c r="H27" s="22" t="s">
         <v>1</v>
       </c>
       <c r="I27" s="23" t="s">
         <v>2</v>
       </c>
       <c r="J27" s="24" t="s">
@@ -1965,102 +2009,102 @@
         <v>4540327.9000000004</v>
       </c>
       <c r="S28" s="28">
         <v>105.9</v>
       </c>
       <c r="T28" s="27">
         <v>5164215.2</v>
       </c>
       <c r="U28" s="28">
         <v>112.5</v>
       </c>
       <c r="V28" s="27">
         <v>5857803.5999999996</v>
       </c>
       <c r="W28" s="26" t="s">
         <v>66</v>
       </c>
       <c r="X28" s="26" t="s">
         <v>67</v>
       </c>
       <c r="Y28" s="28">
         <v>117.5</v>
       </c>
     </row>
     <row r="32" spans="1:25" ht="12" customHeight="1">
-      <c r="A32" s="37"/>
-      <c r="B32" s="35" t="s">
+      <c r="A32" s="39"/>
+      <c r="B32" s="37" t="s">
         <v>68</v>
       </c>
-      <c r="C32" s="36"/>
-      <c r="D32" s="35" t="s">
+      <c r="C32" s="38"/>
+      <c r="D32" s="37" t="s">
         <v>69</v>
       </c>
-      <c r="E32" s="36"/>
-      <c r="F32" s="35" t="s">
+      <c r="E32" s="38"/>
+      <c r="F32" s="37" t="s">
         <v>70</v>
       </c>
-      <c r="G32" s="36"/>
-      <c r="H32" s="35" t="s">
+      <c r="G32" s="38"/>
+      <c r="H32" s="37" t="s">
         <v>71</v>
       </c>
-      <c r="I32" s="36"/>
-      <c r="J32" s="35" t="s">
+      <c r="I32" s="38"/>
+      <c r="J32" s="37" t="s">
         <v>72</v>
       </c>
-      <c r="K32" s="35"/>
-      <c r="L32" s="35" t="s">
+      <c r="K32" s="37"/>
+      <c r="L32" s="37" t="s">
         <v>73</v>
       </c>
-      <c r="M32" s="35"/>
-      <c r="N32" s="35" t="s">
+      <c r="M32" s="37"/>
+      <c r="N32" s="37" t="s">
         <v>74</v>
       </c>
-      <c r="O32" s="35"/>
-      <c r="P32" s="35" t="s">
+      <c r="O32" s="37"/>
+      <c r="P32" s="37" t="s">
         <v>75</v>
       </c>
-      <c r="Q32" s="35"/>
-      <c r="R32" s="35" t="s">
+      <c r="Q32" s="37"/>
+      <c r="R32" s="37" t="s">
         <v>76</v>
       </c>
-      <c r="S32" s="35"/>
-      <c r="T32" s="35" t="s">
+      <c r="S32" s="37"/>
+      <c r="T32" s="37" t="s">
         <v>77</v>
       </c>
-      <c r="U32" s="36"/>
-      <c r="V32" s="35" t="s">
+      <c r="U32" s="38"/>
+      <c r="V32" s="37" t="s">
         <v>78</v>
       </c>
-      <c r="W32" s="36"/>
-      <c r="X32" s="35" t="s">
+      <c r="W32" s="38"/>
+      <c r="X32" s="37" t="s">
         <v>79</v>
       </c>
-      <c r="Y32" s="35"/>
+      <c r="Y32" s="37"/>
     </row>
     <row r="33" spans="1:25" ht="48">
-      <c r="A33" s="38"/>
+      <c r="A33" s="40"/>
       <c r="B33" s="24" t="s">
         <v>1</v>
       </c>
       <c r="C33" s="25" t="s">
         <v>2</v>
       </c>
       <c r="D33" s="24" t="s">
         <v>1</v>
       </c>
       <c r="E33" s="25" t="s">
         <v>2</v>
       </c>
       <c r="F33" s="24" t="s">
         <v>1</v>
       </c>
       <c r="G33" s="25" t="s">
         <v>2</v>
       </c>
       <c r="H33" s="24" t="s">
         <v>1</v>
       </c>
       <c r="I33" s="25" t="s">
         <v>2</v>
       </c>
       <c r="J33" s="24" t="s">
@@ -2168,102 +2212,102 @@
         <v>4967501.2</v>
       </c>
       <c r="S34" s="28">
         <v>89.6</v>
       </c>
       <c r="T34" s="27">
         <v>5439860.5</v>
       </c>
       <c r="U34" s="28">
         <v>86.7</v>
       </c>
       <c r="V34" s="27">
         <v>6240917</v>
       </c>
       <c r="W34" s="26" t="s">
         <v>82</v>
       </c>
       <c r="X34" s="26" t="s">
         <v>83</v>
       </c>
       <c r="Y34" s="28">
         <v>89.1</v>
       </c>
     </row>
     <row r="38" spans="1:25" ht="12" customHeight="1">
-      <c r="A38" s="37"/>
-      <c r="B38" s="35" t="s">
+      <c r="A38" s="39"/>
+      <c r="B38" s="37" t="s">
         <v>84</v>
       </c>
-      <c r="C38" s="36"/>
-      <c r="D38" s="35" t="s">
+      <c r="C38" s="38"/>
+      <c r="D38" s="37" t="s">
         <v>85</v>
       </c>
-      <c r="E38" s="36"/>
-      <c r="F38" s="35" t="s">
+      <c r="E38" s="38"/>
+      <c r="F38" s="37" t="s">
         <v>86</v>
       </c>
-      <c r="G38" s="36"/>
-      <c r="H38" s="35" t="s">
+      <c r="G38" s="38"/>
+      <c r="H38" s="37" t="s">
         <v>87</v>
       </c>
-      <c r="I38" s="36"/>
-      <c r="J38" s="35" t="s">
+      <c r="I38" s="38"/>
+      <c r="J38" s="37" t="s">
         <v>88</v>
       </c>
-      <c r="K38" s="35"/>
-      <c r="L38" s="35" t="s">
+      <c r="K38" s="37"/>
+      <c r="L38" s="37" t="s">
         <v>89</v>
       </c>
-      <c r="M38" s="35"/>
-      <c r="N38" s="35" t="s">
+      <c r="M38" s="37"/>
+      <c r="N38" s="37" t="s">
         <v>90</v>
       </c>
-      <c r="O38" s="35"/>
-      <c r="P38" s="35" t="s">
+      <c r="O38" s="37"/>
+      <c r="P38" s="37" t="s">
         <v>91</v>
       </c>
-      <c r="Q38" s="35"/>
-      <c r="R38" s="35" t="s">
+      <c r="Q38" s="37"/>
+      <c r="R38" s="37" t="s">
         <v>92</v>
       </c>
-      <c r="S38" s="35"/>
-      <c r="T38" s="35" t="s">
+      <c r="S38" s="37"/>
+      <c r="T38" s="37" t="s">
         <v>93</v>
       </c>
-      <c r="U38" s="36"/>
-      <c r="V38" s="35" t="s">
+      <c r="U38" s="38"/>
+      <c r="V38" s="37" t="s">
         <v>94</v>
       </c>
-      <c r="W38" s="36"/>
-      <c r="X38" s="35" t="s">
+      <c r="W38" s="38"/>
+      <c r="X38" s="37" t="s">
         <v>95</v>
       </c>
-      <c r="Y38" s="35"/>
+      <c r="Y38" s="37"/>
     </row>
     <row r="39" spans="1:25" ht="48">
-      <c r="A39" s="38"/>
+      <c r="A39" s="40"/>
       <c r="B39" s="29" t="s">
         <v>1</v>
       </c>
       <c r="C39" s="30" t="s">
         <v>2</v>
       </c>
       <c r="D39" s="29" t="s">
         <v>1</v>
       </c>
       <c r="E39" s="30" t="s">
         <v>2</v>
       </c>
       <c r="F39" s="29" t="s">
         <v>1</v>
       </c>
       <c r="G39" s="30" t="s">
         <v>2</v>
       </c>
       <c r="H39" s="29" t="s">
         <v>1</v>
       </c>
       <c r="I39" s="30" t="s">
         <v>2</v>
       </c>
       <c r="J39" s="29" t="s">
@@ -2363,152 +2407,332 @@
       </c>
       <c r="P40" s="6">
         <v>4794178.2</v>
       </c>
       <c r="Q40" s="6">
         <v>109.3</v>
       </c>
       <c r="R40" s="33">
         <v>5423168.7999999998</v>
       </c>
       <c r="S40" s="34">
         <v>108.6</v>
       </c>
       <c r="T40" s="33">
         <v>6056467.9000000004</v>
       </c>
       <c r="U40" s="34">
         <v>110.7</v>
       </c>
       <c r="V40" s="27">
         <v>6664065.2999999998</v>
       </c>
       <c r="W40" s="6">
         <v>106.7</v>
       </c>
-      <c r="X40" s="26"/>
-      <c r="Y40" s="28"/>
+      <c r="X40" s="15">
+        <v>7205380.2999999998</v>
+      </c>
+      <c r="Y40" s="6">
+        <v>100.7</v>
+      </c>
+    </row>
+    <row r="44" spans="1:25">
+      <c r="A44" s="39"/>
+      <c r="B44" s="37" t="s">
+        <v>96</v>
+      </c>
+      <c r="C44" s="38"/>
+      <c r="D44" s="37" t="s">
+        <v>97</v>
+      </c>
+      <c r="E44" s="38"/>
+      <c r="F44" s="37" t="s">
+        <v>98</v>
+      </c>
+      <c r="G44" s="38"/>
+      <c r="H44" s="37" t="s">
+        <v>99</v>
+      </c>
+      <c r="I44" s="38"/>
+      <c r="J44" s="37" t="s">
+        <v>100</v>
+      </c>
+      <c r="K44" s="37"/>
+      <c r="L44" s="37" t="s">
+        <v>101</v>
+      </c>
+      <c r="M44" s="37"/>
+      <c r="N44" s="37" t="s">
+        <v>102</v>
+      </c>
+      <c r="O44" s="37"/>
+      <c r="P44" s="37" t="s">
+        <v>103</v>
+      </c>
+      <c r="Q44" s="37"/>
+      <c r="R44" s="37" t="s">
+        <v>104</v>
+      </c>
+      <c r="S44" s="37"/>
+      <c r="T44" s="37" t="s">
+        <v>105</v>
+      </c>
+      <c r="U44" s="38"/>
+      <c r="V44" s="37" t="s">
+        <v>106</v>
+      </c>
+      <c r="W44" s="38"/>
+      <c r="X44" s="37" t="s">
+        <v>107</v>
+      </c>
+      <c r="Y44" s="37"/>
+    </row>
+    <row r="45" spans="1:25" ht="48">
+      <c r="A45" s="40"/>
+      <c r="B45" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="C45" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="D45" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="E45" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="F45" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G45" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="H45" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="I45" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="J45" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="K45" s="35" t="s">
+        <v>2</v>
+      </c>
+      <c r="L45" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="M45" s="35" t="s">
+        <v>2</v>
+      </c>
+      <c r="N45" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="O45" s="35" t="s">
+        <v>2</v>
+      </c>
+      <c r="P45" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q45" s="35" t="s">
+        <v>2</v>
+      </c>
+      <c r="R45" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="S45" s="35" t="s">
+        <v>2</v>
+      </c>
+      <c r="T45" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="U45" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="V45" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="W45" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="X45" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y45" s="35" t="s">
+        <v>2</v>
+      </c>
     </row>
     <row r="46" spans="1:25">
-      <c r="A46" s="17" t="s">
+      <c r="A46" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B46" s="15">
+        <v>422884.8</v>
+      </c>
+      <c r="C46" s="31">
+        <v>81.8</v>
+      </c>
+      <c r="D46" s="31">
+        <v>912371</v>
+      </c>
+      <c r="E46" s="31">
+        <v>83.7</v>
+      </c>
+      <c r="F46" s="43">
+        <v>1795092.8</v>
+      </c>
+      <c r="G46" s="31">
+        <v>98.5</v>
+      </c>
+      <c r="H46" s="44">
+        <v>2499674.6</v>
+      </c>
+      <c r="I46" s="6">
+        <v>100</v>
+      </c>
+      <c r="J46" s="13"/>
+      <c r="R46" s="33"/>
+      <c r="S46" s="34"/>
+      <c r="T46" s="33"/>
+      <c r="U46" s="34"/>
+      <c r="V46" s="27"/>
+      <c r="X46" s="26"/>
+      <c r="Y46" s="28"/>
+    </row>
+    <row r="50" spans="1:1">
+      <c r="A50" s="17" t="s">
         <v>4</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="92">
-[...12 lines deleted...]
-    <mergeCell ref="H32:I32"/>
+  <mergeCells count="105">
+    <mergeCell ref="T44:U44"/>
+    <mergeCell ref="V44:W44"/>
+    <mergeCell ref="X44:Y44"/>
+    <mergeCell ref="J44:K44"/>
+    <mergeCell ref="L44:M44"/>
+    <mergeCell ref="N44:O44"/>
+    <mergeCell ref="P44:Q44"/>
+    <mergeCell ref="R44:S44"/>
+    <mergeCell ref="A44:A45"/>
+    <mergeCell ref="B44:C44"/>
+    <mergeCell ref="D44:E44"/>
+    <mergeCell ref="F44:G44"/>
+    <mergeCell ref="H44:I44"/>
+    <mergeCell ref="T38:U38"/>
+    <mergeCell ref="V38:W38"/>
+    <mergeCell ref="X38:Y38"/>
+    <mergeCell ref="J38:K38"/>
+    <mergeCell ref="L38:M38"/>
+    <mergeCell ref="N38:O38"/>
+    <mergeCell ref="P38:Q38"/>
+    <mergeCell ref="R38:S38"/>
+    <mergeCell ref="A38:A39"/>
+    <mergeCell ref="B38:C38"/>
+    <mergeCell ref="D38:E38"/>
+    <mergeCell ref="F38:G38"/>
+    <mergeCell ref="H38:I38"/>
+    <mergeCell ref="A26:A27"/>
+    <mergeCell ref="B26:C26"/>
+    <mergeCell ref="X19:Y19"/>
+    <mergeCell ref="A19:A20"/>
+    <mergeCell ref="B19:C19"/>
+    <mergeCell ref="D26:E26"/>
+    <mergeCell ref="F26:G26"/>
+    <mergeCell ref="H26:I26"/>
+    <mergeCell ref="J26:K26"/>
+    <mergeCell ref="L26:M26"/>
+    <mergeCell ref="N26:O26"/>
+    <mergeCell ref="P26:Q26"/>
+    <mergeCell ref="R26:S26"/>
+    <mergeCell ref="T26:U26"/>
+    <mergeCell ref="V26:W26"/>
+    <mergeCell ref="X26:Y26"/>
+    <mergeCell ref="V14:W14"/>
+    <mergeCell ref="A14:A15"/>
+    <mergeCell ref="B14:C14"/>
+    <mergeCell ref="T14:U14"/>
+    <mergeCell ref="D19:E19"/>
+    <mergeCell ref="F19:G19"/>
+    <mergeCell ref="H19:I19"/>
+    <mergeCell ref="J19:K19"/>
+    <mergeCell ref="L19:M19"/>
+    <mergeCell ref="N19:O19"/>
+    <mergeCell ref="P19:Q19"/>
+    <mergeCell ref="R19:S19"/>
+    <mergeCell ref="T19:U19"/>
+    <mergeCell ref="V19:W19"/>
+    <mergeCell ref="R14:S14"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="H4:I4"/>
+    <mergeCell ref="A9:A10"/>
+    <mergeCell ref="B9:C9"/>
+    <mergeCell ref="D9:E9"/>
+    <mergeCell ref="F9:G9"/>
+    <mergeCell ref="H9:I9"/>
+    <mergeCell ref="T9:U9"/>
+    <mergeCell ref="X4:Y4"/>
+    <mergeCell ref="J4:K4"/>
+    <mergeCell ref="L4:M4"/>
+    <mergeCell ref="N4:O4"/>
+    <mergeCell ref="P4:Q4"/>
+    <mergeCell ref="R4:S4"/>
+    <mergeCell ref="T4:U4"/>
+    <mergeCell ref="V4:W4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="X14:Y14"/>
     <mergeCell ref="D14:E14"/>
     <mergeCell ref="F14:G14"/>
     <mergeCell ref="V9:W9"/>
     <mergeCell ref="X9:Y9"/>
     <mergeCell ref="J9:K9"/>
     <mergeCell ref="L9:M9"/>
     <mergeCell ref="N9:O9"/>
     <mergeCell ref="P9:Q9"/>
     <mergeCell ref="R9:S9"/>
     <mergeCell ref="H14:I14"/>
     <mergeCell ref="J14:K14"/>
     <mergeCell ref="L14:M14"/>
     <mergeCell ref="N14:O14"/>
     <mergeCell ref="P14:Q14"/>
-    <mergeCell ref="T9:U9"/>
-[...61 lines deleted...]
-    <mergeCell ref="R38:S38"/>
+    <mergeCell ref="A32:A33"/>
+    <mergeCell ref="B32:C32"/>
+    <mergeCell ref="D32:E32"/>
+    <mergeCell ref="F32:G32"/>
+    <mergeCell ref="H32:I32"/>
+    <mergeCell ref="T32:U32"/>
+    <mergeCell ref="V32:W32"/>
+    <mergeCell ref="X32:Y32"/>
+    <mergeCell ref="J32:K32"/>
+    <mergeCell ref="L32:M32"/>
+    <mergeCell ref="N32:O32"/>
+    <mergeCell ref="P32:Q32"/>
+    <mergeCell ref="R32:S32"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="30" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="2" max="24" man="1"/>
     <brk id="7" max="24" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>