--- v1 (2026-05-29)
+++ v2 (2026-08-18)
@@ -574,70 +574,70 @@
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -900,192 +900,192 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y50"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A22" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="H50" sqref="H50"/>
+      <selection activeCell="K53" sqref="K53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="20.7109375" style="6" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="6" customWidth="1"/>
     <col min="3" max="3" width="10.140625" style="6" customWidth="1"/>
     <col min="4" max="4" width="12" style="6" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="6" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="6" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="6" customWidth="1"/>
     <col min="8" max="8" width="12.140625" style="6" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="6" customWidth="1"/>
     <col min="10" max="10" width="12.85546875" style="6" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="6" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="6" customWidth="1"/>
     <col min="13" max="13" width="8.28515625" style="6" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="6" customWidth="1"/>
     <col min="15" max="15" width="8" style="6" customWidth="1"/>
     <col min="16" max="16" width="12.7109375" style="6" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="6" customWidth="1"/>
     <col min="18" max="18" width="13.42578125" style="6" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="6" customWidth="1"/>
     <col min="20" max="20" width="13.5703125" style="6" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="6" customWidth="1"/>
     <col min="22" max="22" width="11.7109375" style="6" customWidth="1"/>
     <col min="23" max="23" width="8.7109375" style="6" customWidth="1"/>
     <col min="24" max="24" width="12.85546875" style="6" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.7109375" style="6" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="26.25" customHeight="1">
-      <c r="A1" s="41" t="s">
+      <c r="A1" s="44" t="s">
         <v>3</v>
       </c>
-      <c r="B1" s="41"/>
-[...22 lines deleted...]
-      <c r="Y1" s="41"/>
+      <c r="B1" s="44"/>
+      <c r="C1" s="44"/>
+      <c r="D1" s="44"/>
+      <c r="E1" s="44"/>
+      <c r="F1" s="44"/>
+      <c r="G1" s="44"/>
+      <c r="H1" s="44"/>
+      <c r="I1" s="44"/>
+      <c r="J1" s="44"/>
+      <c r="K1" s="44"/>
+      <c r="L1" s="44"/>
+      <c r="M1" s="44"/>
+      <c r="N1" s="44"/>
+      <c r="O1" s="44"/>
+      <c r="P1" s="44"/>
+      <c r="Q1" s="44"/>
+      <c r="R1" s="44"/>
+      <c r="S1" s="44"/>
+      <c r="T1" s="44"/>
+      <c r="U1" s="44"/>
+      <c r="V1" s="44"/>
+      <c r="W1" s="44"/>
+      <c r="X1" s="44"/>
+      <c r="Y1" s="44"/>
     </row>
     <row r="3" spans="1:25">
       <c r="A3" s="7"/>
       <c r="B3" s="8"/>
       <c r="C3" s="8"/>
       <c r="D3" s="9"/>
       <c r="E3" s="9"/>
       <c r="F3" s="9"/>
       <c r="G3" s="9"/>
       <c r="H3" s="9"/>
       <c r="I3" s="9"/>
       <c r="J3" s="9"/>
       <c r="K3" s="9"/>
       <c r="L3" s="9"/>
       <c r="M3" s="9"/>
       <c r="N3" s="9"/>
       <c r="O3" s="9"/>
       <c r="P3" s="9"/>
       <c r="Q3" s="9"/>
       <c r="R3" s="9"/>
       <c r="S3" s="9"/>
       <c r="T3" s="9"/>
       <c r="U3" s="9"/>
       <c r="V3" s="9"/>
       <c r="W3" s="9"/>
       <c r="X3" s="9"/>
       <c r="Y3" s="9"/>
     </row>
     <row r="4" spans="1:25" s="10" customFormat="1" ht="15" customHeight="1">
-      <c r="A4" s="42"/>
-      <c r="B4" s="37" t="s">
+      <c r="A4" s="43"/>
+      <c r="B4" s="39" t="s">
         <v>5</v>
       </c>
-      <c r="C4" s="37"/>
-      <c r="D4" s="37" t="s">
+      <c r="C4" s="39"/>
+      <c r="D4" s="39" t="s">
         <v>6</v>
       </c>
-      <c r="E4" s="37"/>
-      <c r="F4" s="37" t="s">
+      <c r="E4" s="39"/>
+      <c r="F4" s="39" t="s">
         <v>7</v>
       </c>
-      <c r="G4" s="37"/>
-      <c r="H4" s="37" t="s">
+      <c r="G4" s="39"/>
+      <c r="H4" s="39" t="s">
         <v>8</v>
       </c>
-      <c r="I4" s="37"/>
-      <c r="J4" s="37" t="s">
+      <c r="I4" s="39"/>
+      <c r="J4" s="39" t="s">
         <v>9</v>
       </c>
-      <c r="K4" s="37"/>
-      <c r="L4" s="37" t="s">
+      <c r="K4" s="39"/>
+      <c r="L4" s="39" t="s">
         <v>10</v>
       </c>
-      <c r="M4" s="37"/>
-      <c r="N4" s="37" t="s">
+      <c r="M4" s="39"/>
+      <c r="N4" s="39" t="s">
         <v>11</v>
       </c>
-      <c r="O4" s="37"/>
-      <c r="P4" s="37" t="s">
+      <c r="O4" s="39"/>
+      <c r="P4" s="39" t="s">
         <v>12</v>
       </c>
-      <c r="Q4" s="37"/>
-      <c r="R4" s="37" t="s">
+      <c r="Q4" s="39"/>
+      <c r="R4" s="39" t="s">
         <v>13</v>
       </c>
-      <c r="S4" s="37"/>
-      <c r="T4" s="37" t="s">
+      <c r="S4" s="39"/>
+      <c r="T4" s="39" t="s">
         <v>14</v>
       </c>
-      <c r="U4" s="37"/>
-      <c r="V4" s="37" t="s">
+      <c r="U4" s="39"/>
+      <c r="V4" s="39" t="s">
         <v>15</v>
       </c>
-      <c r="W4" s="37"/>
-      <c r="X4" s="37" t="s">
+      <c r="W4" s="39"/>
+      <c r="X4" s="39" t="s">
         <v>16</v>
       </c>
-      <c r="Y4" s="37"/>
+      <c r="Y4" s="39"/>
     </row>
     <row r="5" spans="1:25" s="10" customFormat="1" ht="48">
-      <c r="A5" s="42"/>
+      <c r="A5" s="43"/>
       <c r="B5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>2</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>2</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>2</v>
       </c>
       <c r="J5" s="2" t="s">
@@ -1193,102 +1193,102 @@
         <v>2338644.5</v>
       </c>
       <c r="S6" s="14">
         <v>145.9</v>
       </c>
       <c r="T6" s="13">
         <v>2636082.2000000002</v>
       </c>
       <c r="U6" s="14">
         <v>141.30000000000001</v>
       </c>
       <c r="V6" s="11">
         <v>2909889.9</v>
       </c>
       <c r="W6" s="14">
         <v>138.4</v>
       </c>
       <c r="X6" s="13">
         <v>3222218.5</v>
       </c>
       <c r="Y6" s="14">
         <v>139.1</v>
       </c>
     </row>
     <row r="9" spans="1:25" s="10" customFormat="1" ht="27" customHeight="1">
-      <c r="A9" s="42"/>
-      <c r="B9" s="37" t="s">
+      <c r="A9" s="43"/>
+      <c r="B9" s="39" t="s">
         <v>17</v>
       </c>
-      <c r="C9" s="37"/>
-      <c r="D9" s="37" t="s">
+      <c r="C9" s="39"/>
+      <c r="D9" s="39" t="s">
         <v>18</v>
       </c>
-      <c r="E9" s="37"/>
-      <c r="F9" s="37" t="s">
+      <c r="E9" s="39"/>
+      <c r="F9" s="39" t="s">
         <v>19</v>
       </c>
-      <c r="G9" s="37"/>
-      <c r="H9" s="37" t="s">
+      <c r="G9" s="39"/>
+      <c r="H9" s="39" t="s">
         <v>20</v>
       </c>
-      <c r="I9" s="37"/>
-      <c r="J9" s="37" t="s">
+      <c r="I9" s="39"/>
+      <c r="J9" s="39" t="s">
         <v>21</v>
       </c>
-      <c r="K9" s="37"/>
-      <c r="L9" s="37" t="s">
+      <c r="K9" s="39"/>
+      <c r="L9" s="39" t="s">
         <v>22</v>
       </c>
-      <c r="M9" s="37"/>
-      <c r="N9" s="37" t="s">
+      <c r="M9" s="39"/>
+      <c r="N9" s="39" t="s">
         <v>23</v>
       </c>
-      <c r="O9" s="37"/>
-      <c r="P9" s="37" t="s">
+      <c r="O9" s="39"/>
+      <c r="P9" s="39" t="s">
         <v>24</v>
       </c>
-      <c r="Q9" s="37"/>
-      <c r="R9" s="37" t="s">
+      <c r="Q9" s="39"/>
+      <c r="R9" s="39" t="s">
         <v>25</v>
       </c>
-      <c r="S9" s="37"/>
-      <c r="T9" s="37" t="s">
+      <c r="S9" s="39"/>
+      <c r="T9" s="39" t="s">
         <v>26</v>
       </c>
-      <c r="U9" s="37"/>
-      <c r="V9" s="37" t="s">
+      <c r="U9" s="39"/>
+      <c r="V9" s="39" t="s">
         <v>27</v>
       </c>
-      <c r="W9" s="37"/>
-      <c r="X9" s="37" t="s">
+      <c r="W9" s="39"/>
+      <c r="X9" s="39" t="s">
         <v>28</v>
       </c>
-      <c r="Y9" s="37"/>
+      <c r="Y9" s="39"/>
     </row>
     <row r="10" spans="1:25" s="10" customFormat="1" ht="48">
-      <c r="A10" s="42"/>
+      <c r="A10" s="43"/>
       <c r="B10" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>2</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>1</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>2</v>
       </c>
       <c r="H10" s="2" t="s">
         <v>1</v>
       </c>
       <c r="I10" s="2" t="s">
         <v>2</v>
       </c>
       <c r="J10" s="2" t="s">
@@ -1396,102 +1396,102 @@
         <v>1857710.3</v>
       </c>
       <c r="S11" s="11">
         <v>82.8</v>
       </c>
       <c r="T11" s="11">
         <v>2089121.5</v>
       </c>
       <c r="U11" s="14">
         <v>82.7</v>
       </c>
       <c r="V11" s="11">
         <v>2355387.7000000002</v>
       </c>
       <c r="W11" s="14">
         <v>84.4</v>
       </c>
       <c r="X11" s="13">
         <v>2655540.7999999998</v>
       </c>
       <c r="Y11" s="14">
         <v>86</v>
       </c>
     </row>
     <row r="14" spans="1:25" ht="15" customHeight="1">
-      <c r="A14" s="42"/>
-      <c r="B14" s="37" t="s">
+      <c r="A14" s="43"/>
+      <c r="B14" s="39" t="s">
         <v>29</v>
       </c>
-      <c r="C14" s="37"/>
-      <c r="D14" s="37" t="s">
+      <c r="C14" s="39"/>
+      <c r="D14" s="39" t="s">
         <v>30</v>
       </c>
-      <c r="E14" s="37"/>
-      <c r="F14" s="37" t="s">
+      <c r="E14" s="39"/>
+      <c r="F14" s="39" t="s">
         <v>31</v>
       </c>
-      <c r="G14" s="37"/>
-      <c r="H14" s="37" t="s">
+      <c r="G14" s="39"/>
+      <c r="H14" s="39" t="s">
         <v>32</v>
       </c>
-      <c r="I14" s="37"/>
-      <c r="J14" s="37" t="s">
+      <c r="I14" s="39"/>
+      <c r="J14" s="39" t="s">
         <v>33</v>
       </c>
-      <c r="K14" s="37"/>
-      <c r="L14" s="37" t="s">
+      <c r="K14" s="39"/>
+      <c r="L14" s="39" t="s">
         <v>34</v>
       </c>
-      <c r="M14" s="37"/>
-      <c r="N14" s="37" t="s">
+      <c r="M14" s="39"/>
+      <c r="N14" s="39" t="s">
         <v>35</v>
       </c>
-      <c r="O14" s="37"/>
-      <c r="P14" s="37" t="s">
+      <c r="O14" s="39"/>
+      <c r="P14" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="Q14" s="37"/>
-      <c r="R14" s="37" t="s">
+      <c r="Q14" s="39"/>
+      <c r="R14" s="39" t="s">
         <v>37</v>
       </c>
-      <c r="S14" s="37"/>
-      <c r="T14" s="37" t="s">
+      <c r="S14" s="39"/>
+      <c r="T14" s="39" t="s">
         <v>38</v>
       </c>
-      <c r="U14" s="37"/>
-      <c r="V14" s="37" t="s">
+      <c r="U14" s="39"/>
+      <c r="V14" s="39" t="s">
         <v>39</v>
       </c>
-      <c r="W14" s="37"/>
-      <c r="X14" s="37" t="s">
+      <c r="W14" s="39"/>
+      <c r="X14" s="39" t="s">
         <v>40</v>
       </c>
-      <c r="Y14" s="37"/>
+      <c r="Y14" s="39"/>
     </row>
     <row r="15" spans="1:25" ht="48">
-      <c r="A15" s="42"/>
+      <c r="A15" s="43"/>
       <c r="B15" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>2</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>1</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>2</v>
       </c>
       <c r="H15" s="2" t="s">
         <v>1</v>
       </c>
       <c r="I15" s="2" t="s">
         <v>2</v>
       </c>
       <c r="J15" s="2" t="s">
@@ -1599,102 +1599,102 @@
         <v>2895264</v>
       </c>
       <c r="S16" s="11">
         <v>141.30000000000001</v>
       </c>
       <c r="T16" s="11">
         <v>3396621.9</v>
       </c>
       <c r="U16" s="11">
         <v>146.1</v>
       </c>
       <c r="V16" s="11">
         <v>3887096.9</v>
       </c>
       <c r="W16" s="11">
         <v>146.9</v>
       </c>
       <c r="X16" s="11">
         <v>4334145.5999999996</v>
       </c>
       <c r="Y16" s="11">
         <v>144.5</v>
       </c>
     </row>
     <row r="19" spans="1:25" ht="15" customHeight="1">
-      <c r="A19" s="42"/>
-      <c r="B19" s="37" t="s">
+      <c r="A19" s="43"/>
+      <c r="B19" s="39" t="s">
         <v>41</v>
       </c>
-      <c r="C19" s="37"/>
-      <c r="D19" s="37" t="s">
+      <c r="C19" s="39"/>
+      <c r="D19" s="39" t="s">
         <v>42</v>
       </c>
-      <c r="E19" s="37"/>
-      <c r="F19" s="37" t="s">
+      <c r="E19" s="39"/>
+      <c r="F19" s="39" t="s">
         <v>43</v>
       </c>
-      <c r="G19" s="37"/>
-      <c r="H19" s="37" t="s">
+      <c r="G19" s="39"/>
+      <c r="H19" s="39" t="s">
         <v>44</v>
       </c>
-      <c r="I19" s="37"/>
-      <c r="J19" s="37" t="s">
+      <c r="I19" s="39"/>
+      <c r="J19" s="39" t="s">
         <v>45</v>
       </c>
-      <c r="K19" s="37"/>
-      <c r="L19" s="37" t="s">
+      <c r="K19" s="39"/>
+      <c r="L19" s="39" t="s">
         <v>46</v>
       </c>
-      <c r="M19" s="37"/>
-      <c r="N19" s="37" t="s">
+      <c r="M19" s="39"/>
+      <c r="N19" s="39" t="s">
         <v>47</v>
       </c>
-      <c r="O19" s="37"/>
-      <c r="P19" s="37" t="s">
+      <c r="O19" s="39"/>
+      <c r="P19" s="39" t="s">
         <v>48</v>
       </c>
-      <c r="Q19" s="37"/>
-      <c r="R19" s="37" t="s">
+      <c r="Q19" s="39"/>
+      <c r="R19" s="39" t="s">
         <v>49</v>
       </c>
-      <c r="S19" s="37"/>
-      <c r="T19" s="37" t="s">
+      <c r="S19" s="39"/>
+      <c r="T19" s="39" t="s">
         <v>50</v>
       </c>
-      <c r="U19" s="38"/>
-      <c r="V19" s="37" t="s">
+      <c r="U19" s="40"/>
+      <c r="V19" s="39" t="s">
         <v>51</v>
       </c>
-      <c r="W19" s="38"/>
-      <c r="X19" s="37" t="s">
+      <c r="W19" s="40"/>
+      <c r="X19" s="39" t="s">
         <v>52</v>
       </c>
-      <c r="Y19" s="37"/>
+      <c r="Y19" s="39"/>
     </row>
     <row r="20" spans="1:25" ht="48">
-      <c r="A20" s="42"/>
+      <c r="A20" s="43"/>
       <c r="B20" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>2</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>1</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>2</v>
       </c>
       <c r="H20" s="2" t="s">
         <v>1</v>
       </c>
       <c r="I20" s="2" t="s">
         <v>2</v>
       </c>
       <c r="J20" s="2" t="s">
@@ -1806,102 +1806,102 @@
       </c>
       <c r="T21" s="14">
         <v>4111068.4</v>
       </c>
       <c r="U21" s="15">
         <v>103.8</v>
       </c>
       <c r="V21" s="14">
         <v>4582584.4000000004</v>
       </c>
       <c r="W21" s="15">
         <v>101.2</v>
       </c>
       <c r="X21" s="14">
         <v>5102318.2</v>
       </c>
       <c r="Y21" s="15">
         <v>100.9</v>
       </c>
     </row>
     <row r="22" spans="1:25">
       <c r="V22" s="16"/>
       <c r="W22" s="16"/>
     </row>
     <row r="26" spans="1:25" ht="12" customHeight="1">
-      <c r="A26" s="39"/>
-      <c r="B26" s="37" t="s">
+      <c r="A26" s="41"/>
+      <c r="B26" s="39" t="s">
         <v>53</v>
       </c>
-      <c r="C26" s="38"/>
-      <c r="D26" s="37" t="s">
+      <c r="C26" s="40"/>
+      <c r="D26" s="39" t="s">
         <v>54</v>
       </c>
-      <c r="E26" s="38"/>
-      <c r="F26" s="37" t="s">
+      <c r="E26" s="40"/>
+      <c r="F26" s="39" t="s">
         <v>55</v>
       </c>
-      <c r="G26" s="38"/>
-      <c r="H26" s="37" t="s">
+      <c r="G26" s="40"/>
+      <c r="H26" s="39" t="s">
         <v>56</v>
       </c>
-      <c r="I26" s="38"/>
-      <c r="J26" s="37" t="s">
+      <c r="I26" s="40"/>
+      <c r="J26" s="39" t="s">
         <v>57</v>
       </c>
-      <c r="K26" s="37"/>
-      <c r="L26" s="37" t="s">
+      <c r="K26" s="39"/>
+      <c r="L26" s="39" t="s">
         <v>58</v>
       </c>
-      <c r="M26" s="37"/>
-      <c r="N26" s="37" t="s">
+      <c r="M26" s="39"/>
+      <c r="N26" s="39" t="s">
         <v>59</v>
       </c>
-      <c r="O26" s="37"/>
-      <c r="P26" s="37" t="s">
+      <c r="O26" s="39"/>
+      <c r="P26" s="39" t="s">
         <v>60</v>
       </c>
-      <c r="Q26" s="37"/>
-      <c r="R26" s="37" t="s">
+      <c r="Q26" s="39"/>
+      <c r="R26" s="39" t="s">
         <v>61</v>
       </c>
-      <c r="S26" s="37"/>
-      <c r="T26" s="37" t="s">
+      <c r="S26" s="39"/>
+      <c r="T26" s="39" t="s">
         <v>62</v>
       </c>
-      <c r="U26" s="38"/>
-      <c r="V26" s="37" t="s">
+      <c r="U26" s="40"/>
+      <c r="V26" s="39" t="s">
         <v>63</v>
       </c>
-      <c r="W26" s="38"/>
-      <c r="X26" s="37" t="s">
+      <c r="W26" s="40"/>
+      <c r="X26" s="39" t="s">
         <v>64</v>
       </c>
-      <c r="Y26" s="37"/>
+      <c r="Y26" s="39"/>
     </row>
     <row r="27" spans="1:25" ht="48">
-      <c r="A27" s="40"/>
+      <c r="A27" s="42"/>
       <c r="B27" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D27" s="18" t="s">
         <v>1</v>
       </c>
       <c r="E27" s="19" t="s">
         <v>2</v>
       </c>
       <c r="F27" s="20" t="s">
         <v>1</v>
       </c>
       <c r="G27" s="21" t="s">
         <v>2</v>
       </c>
       <c r="H27" s="22" t="s">
         <v>1</v>
       </c>
       <c r="I27" s="23" t="s">
         <v>2</v>
       </c>
       <c r="J27" s="24" t="s">
@@ -2009,102 +2009,102 @@
         <v>4540327.9000000004</v>
       </c>
       <c r="S28" s="28">
         <v>105.9</v>
       </c>
       <c r="T28" s="27">
         <v>5164215.2</v>
       </c>
       <c r="U28" s="28">
         <v>112.5</v>
       </c>
       <c r="V28" s="27">
         <v>5857803.5999999996</v>
       </c>
       <c r="W28" s="26" t="s">
         <v>66</v>
       </c>
       <c r="X28" s="26" t="s">
         <v>67</v>
       </c>
       <c r="Y28" s="28">
         <v>117.5</v>
       </c>
     </row>
     <row r="32" spans="1:25" ht="12" customHeight="1">
-      <c r="A32" s="39"/>
-      <c r="B32" s="37" t="s">
+      <c r="A32" s="41"/>
+      <c r="B32" s="39" t="s">
         <v>68</v>
       </c>
-      <c r="C32" s="38"/>
-      <c r="D32" s="37" t="s">
+      <c r="C32" s="40"/>
+      <c r="D32" s="39" t="s">
         <v>69</v>
       </c>
-      <c r="E32" s="38"/>
-      <c r="F32" s="37" t="s">
+      <c r="E32" s="40"/>
+      <c r="F32" s="39" t="s">
         <v>70</v>
       </c>
-      <c r="G32" s="38"/>
-      <c r="H32" s="37" t="s">
+      <c r="G32" s="40"/>
+      <c r="H32" s="39" t="s">
         <v>71</v>
       </c>
-      <c r="I32" s="38"/>
-      <c r="J32" s="37" t="s">
+      <c r="I32" s="40"/>
+      <c r="J32" s="39" t="s">
         <v>72</v>
       </c>
-      <c r="K32" s="37"/>
-      <c r="L32" s="37" t="s">
+      <c r="K32" s="39"/>
+      <c r="L32" s="39" t="s">
         <v>73</v>
       </c>
-      <c r="M32" s="37"/>
-      <c r="N32" s="37" t="s">
+      <c r="M32" s="39"/>
+      <c r="N32" s="39" t="s">
         <v>74</v>
       </c>
-      <c r="O32" s="37"/>
-      <c r="P32" s="37" t="s">
+      <c r="O32" s="39"/>
+      <c r="P32" s="39" t="s">
         <v>75</v>
       </c>
-      <c r="Q32" s="37"/>
-      <c r="R32" s="37" t="s">
+      <c r="Q32" s="39"/>
+      <c r="R32" s="39" t="s">
         <v>76</v>
       </c>
-      <c r="S32" s="37"/>
-      <c r="T32" s="37" t="s">
+      <c r="S32" s="39"/>
+      <c r="T32" s="39" t="s">
         <v>77</v>
       </c>
-      <c r="U32" s="38"/>
-      <c r="V32" s="37" t="s">
+      <c r="U32" s="40"/>
+      <c r="V32" s="39" t="s">
         <v>78</v>
       </c>
-      <c r="W32" s="38"/>
-      <c r="X32" s="37" t="s">
+      <c r="W32" s="40"/>
+      <c r="X32" s="39" t="s">
         <v>79</v>
       </c>
-      <c r="Y32" s="37"/>
+      <c r="Y32" s="39"/>
     </row>
     <row r="33" spans="1:25" ht="48">
-      <c r="A33" s="40"/>
+      <c r="A33" s="42"/>
       <c r="B33" s="24" t="s">
         <v>1</v>
       </c>
       <c r="C33" s="25" t="s">
         <v>2</v>
       </c>
       <c r="D33" s="24" t="s">
         <v>1</v>
       </c>
       <c r="E33" s="25" t="s">
         <v>2</v>
       </c>
       <c r="F33" s="24" t="s">
         <v>1</v>
       </c>
       <c r="G33" s="25" t="s">
         <v>2</v>
       </c>
       <c r="H33" s="24" t="s">
         <v>1</v>
       </c>
       <c r="I33" s="25" t="s">
         <v>2</v>
       </c>
       <c r="J33" s="24" t="s">
@@ -2212,102 +2212,102 @@
         <v>4967501.2</v>
       </c>
       <c r="S34" s="28">
         <v>89.6</v>
       </c>
       <c r="T34" s="27">
         <v>5439860.5</v>
       </c>
       <c r="U34" s="28">
         <v>86.7</v>
       </c>
       <c r="V34" s="27">
         <v>6240917</v>
       </c>
       <c r="W34" s="26" t="s">
         <v>82</v>
       </c>
       <c r="X34" s="26" t="s">
         <v>83</v>
       </c>
       <c r="Y34" s="28">
         <v>89.1</v>
       </c>
     </row>
     <row r="38" spans="1:25" ht="12" customHeight="1">
-      <c r="A38" s="39"/>
-      <c r="B38" s="37" t="s">
+      <c r="A38" s="41"/>
+      <c r="B38" s="39" t="s">
         <v>84</v>
       </c>
-      <c r="C38" s="38"/>
-      <c r="D38" s="37" t="s">
+      <c r="C38" s="40"/>
+      <c r="D38" s="39" t="s">
         <v>85</v>
       </c>
-      <c r="E38" s="38"/>
-      <c r="F38" s="37" t="s">
+      <c r="E38" s="40"/>
+      <c r="F38" s="39" t="s">
         <v>86</v>
       </c>
-      <c r="G38" s="38"/>
-      <c r="H38" s="37" t="s">
+      <c r="G38" s="40"/>
+      <c r="H38" s="39" t="s">
         <v>87</v>
       </c>
-      <c r="I38" s="38"/>
-      <c r="J38" s="37" t="s">
+      <c r="I38" s="40"/>
+      <c r="J38" s="39" t="s">
         <v>88</v>
       </c>
-      <c r="K38" s="37"/>
-      <c r="L38" s="37" t="s">
+      <c r="K38" s="39"/>
+      <c r="L38" s="39" t="s">
         <v>89</v>
       </c>
-      <c r="M38" s="37"/>
-      <c r="N38" s="37" t="s">
+      <c r="M38" s="39"/>
+      <c r="N38" s="39" t="s">
         <v>90</v>
       </c>
-      <c r="O38" s="37"/>
-      <c r="P38" s="37" t="s">
+      <c r="O38" s="39"/>
+      <c r="P38" s="39" t="s">
         <v>91</v>
       </c>
-      <c r="Q38" s="37"/>
-      <c r="R38" s="37" t="s">
+      <c r="Q38" s="39"/>
+      <c r="R38" s="39" t="s">
         <v>92</v>
       </c>
-      <c r="S38" s="37"/>
-      <c r="T38" s="37" t="s">
+      <c r="S38" s="39"/>
+      <c r="T38" s="39" t="s">
         <v>93</v>
       </c>
-      <c r="U38" s="38"/>
-      <c r="V38" s="37" t="s">
+      <c r="U38" s="40"/>
+      <c r="V38" s="39" t="s">
         <v>94</v>
       </c>
-      <c r="W38" s="38"/>
-      <c r="X38" s="37" t="s">
+      <c r="W38" s="40"/>
+      <c r="X38" s="39" t="s">
         <v>95</v>
       </c>
-      <c r="Y38" s="37"/>
+      <c r="Y38" s="39"/>
     </row>
     <row r="39" spans="1:25" ht="48">
-      <c r="A39" s="40"/>
+      <c r="A39" s="42"/>
       <c r="B39" s="29" t="s">
         <v>1</v>
       </c>
       <c r="C39" s="30" t="s">
         <v>2</v>
       </c>
       <c r="D39" s="29" t="s">
         <v>1</v>
       </c>
       <c r="E39" s="30" t="s">
         <v>2</v>
       </c>
       <c r="F39" s="29" t="s">
         <v>1</v>
       </c>
       <c r="G39" s="30" t="s">
         <v>2</v>
       </c>
       <c r="H39" s="29" t="s">
         <v>1</v>
       </c>
       <c r="I39" s="30" t="s">
         <v>2</v>
       </c>
       <c r="J39" s="29" t="s">
@@ -2415,102 +2415,102 @@
         <v>5423168.7999999998</v>
       </c>
       <c r="S40" s="34">
         <v>108.6</v>
       </c>
       <c r="T40" s="33">
         <v>6056467.9000000004</v>
       </c>
       <c r="U40" s="34">
         <v>110.7</v>
       </c>
       <c r="V40" s="27">
         <v>6664065.2999999998</v>
       </c>
       <c r="W40" s="6">
         <v>106.7</v>
       </c>
       <c r="X40" s="15">
         <v>7205380.2999999998</v>
       </c>
       <c r="Y40" s="6">
         <v>100.7</v>
       </c>
     </row>
     <row r="44" spans="1:25">
-      <c r="A44" s="39"/>
-      <c r="B44" s="37" t="s">
+      <c r="A44" s="41"/>
+      <c r="B44" s="39" t="s">
         <v>96</v>
       </c>
-      <c r="C44" s="38"/>
-      <c r="D44" s="37" t="s">
+      <c r="C44" s="40"/>
+      <c r="D44" s="39" t="s">
         <v>97</v>
       </c>
-      <c r="E44" s="38"/>
-      <c r="F44" s="37" t="s">
+      <c r="E44" s="40"/>
+      <c r="F44" s="39" t="s">
         <v>98</v>
       </c>
-      <c r="G44" s="38"/>
-      <c r="H44" s="37" t="s">
+      <c r="G44" s="40"/>
+      <c r="H44" s="39" t="s">
         <v>99</v>
       </c>
-      <c r="I44" s="38"/>
-      <c r="J44" s="37" t="s">
+      <c r="I44" s="40"/>
+      <c r="J44" s="39" t="s">
         <v>100</v>
       </c>
-      <c r="K44" s="37"/>
-      <c r="L44" s="37" t="s">
+      <c r="K44" s="39"/>
+      <c r="L44" s="39" t="s">
         <v>101</v>
       </c>
-      <c r="M44" s="37"/>
-      <c r="N44" s="37" t="s">
+      <c r="M44" s="39"/>
+      <c r="N44" s="39" t="s">
         <v>102</v>
       </c>
-      <c r="O44" s="37"/>
-      <c r="P44" s="37" t="s">
+      <c r="O44" s="39"/>
+      <c r="P44" s="39" t="s">
         <v>103</v>
       </c>
-      <c r="Q44" s="37"/>
-      <c r="R44" s="37" t="s">
+      <c r="Q44" s="39"/>
+      <c r="R44" s="39" t="s">
         <v>104</v>
       </c>
-      <c r="S44" s="37"/>
-      <c r="T44" s="37" t="s">
+      <c r="S44" s="39"/>
+      <c r="T44" s="39" t="s">
         <v>105</v>
       </c>
-      <c r="U44" s="38"/>
-      <c r="V44" s="37" t="s">
+      <c r="U44" s="40"/>
+      <c r="V44" s="39" t="s">
         <v>106</v>
       </c>
-      <c r="W44" s="38"/>
-      <c r="X44" s="37" t="s">
+      <c r="W44" s="40"/>
+      <c r="X44" s="39" t="s">
         <v>107</v>
       </c>
-      <c r="Y44" s="37"/>
+      <c r="Y44" s="39"/>
     </row>
     <row r="45" spans="1:25" ht="48">
-      <c r="A45" s="40"/>
+      <c r="A45" s="42"/>
       <c r="B45" s="35" t="s">
         <v>1</v>
       </c>
       <c r="C45" s="36" t="s">
         <v>2</v>
       </c>
       <c r="D45" s="35" t="s">
         <v>1</v>
       </c>
       <c r="E45" s="36" t="s">
         <v>2</v>
       </c>
       <c r="F45" s="35" t="s">
         <v>1</v>
       </c>
       <c r="G45" s="36" t="s">
         <v>2</v>
       </c>
       <c r="H45" s="35" t="s">
         <v>1</v>
       </c>
       <c r="I45" s="36" t="s">
         <v>2</v>
       </c>
       <c r="J45" s="35" t="s">
@@ -2556,183 +2556,200 @@
         <v>2</v>
       </c>
       <c r="X45" s="35" t="s">
         <v>1</v>
       </c>
       <c r="Y45" s="35" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="46" spans="1:25">
       <c r="A46" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B46" s="15">
         <v>422884.8</v>
       </c>
       <c r="C46" s="31">
         <v>81.8</v>
       </c>
       <c r="D46" s="31">
         <v>912371</v>
       </c>
       <c r="E46" s="31">
         <v>83.7</v>
       </c>
-      <c r="F46" s="43">
+      <c r="F46" s="37">
         <v>1795092.8</v>
       </c>
       <c r="G46" s="31">
         <v>98.5</v>
       </c>
-      <c r="H46" s="44">
+      <c r="H46" s="38">
         <v>2499674.6</v>
       </c>
       <c r="I46" s="6">
         <v>100</v>
       </c>
-      <c r="J46" s="13"/>
+      <c r="J46" s="11">
+        <v>3307164.6</v>
+      </c>
+      <c r="K46" s="6">
+        <v>102.3</v>
+      </c>
+      <c r="L46" s="15">
+        <v>3963949</v>
+      </c>
+      <c r="M46" s="6">
+        <v>102.1</v>
+      </c>
+      <c r="N46" s="11">
+        <v>4338235.2</v>
+      </c>
+      <c r="O46" s="6">
+        <v>98.4</v>
+      </c>
       <c r="R46" s="33"/>
       <c r="S46" s="34"/>
       <c r="T46" s="33"/>
       <c r="U46" s="34"/>
       <c r="V46" s="27"/>
       <c r="X46" s="26"/>
       <c r="Y46" s="28"/>
     </row>
     <row r="50" spans="1:1">
       <c r="A50" s="17" t="s">
         <v>4</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="105">
-    <mergeCell ref="T44:U44"/>
-[...24 lines deleted...]
-    <mergeCell ref="H38:I38"/>
+    <mergeCell ref="A32:A33"/>
+    <mergeCell ref="B32:C32"/>
+    <mergeCell ref="D32:E32"/>
+    <mergeCell ref="F32:G32"/>
+    <mergeCell ref="H32:I32"/>
+    <mergeCell ref="T32:U32"/>
+    <mergeCell ref="V32:W32"/>
+    <mergeCell ref="X32:Y32"/>
+    <mergeCell ref="J32:K32"/>
+    <mergeCell ref="L32:M32"/>
+    <mergeCell ref="N32:O32"/>
+    <mergeCell ref="P32:Q32"/>
+    <mergeCell ref="R32:S32"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="X14:Y14"/>
+    <mergeCell ref="D14:E14"/>
+    <mergeCell ref="F14:G14"/>
+    <mergeCell ref="V9:W9"/>
+    <mergeCell ref="X9:Y9"/>
+    <mergeCell ref="J9:K9"/>
+    <mergeCell ref="L9:M9"/>
+    <mergeCell ref="N9:O9"/>
+    <mergeCell ref="P9:Q9"/>
+    <mergeCell ref="R9:S9"/>
+    <mergeCell ref="H14:I14"/>
+    <mergeCell ref="J14:K14"/>
+    <mergeCell ref="L14:M14"/>
+    <mergeCell ref="N14:O14"/>
+    <mergeCell ref="P14:Q14"/>
+    <mergeCell ref="T9:U9"/>
+    <mergeCell ref="X4:Y4"/>
+    <mergeCell ref="J4:K4"/>
+    <mergeCell ref="L4:M4"/>
+    <mergeCell ref="N4:O4"/>
+    <mergeCell ref="P4:Q4"/>
+    <mergeCell ref="R4:S4"/>
+    <mergeCell ref="T4:U4"/>
+    <mergeCell ref="V4:W4"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="H4:I4"/>
+    <mergeCell ref="A9:A10"/>
+    <mergeCell ref="B9:C9"/>
+    <mergeCell ref="D9:E9"/>
+    <mergeCell ref="F9:G9"/>
+    <mergeCell ref="H9:I9"/>
+    <mergeCell ref="V14:W14"/>
+    <mergeCell ref="A14:A15"/>
+    <mergeCell ref="B14:C14"/>
+    <mergeCell ref="T14:U14"/>
+    <mergeCell ref="D19:E19"/>
+    <mergeCell ref="F19:G19"/>
+    <mergeCell ref="H19:I19"/>
+    <mergeCell ref="J19:K19"/>
+    <mergeCell ref="L19:M19"/>
+    <mergeCell ref="N19:O19"/>
+    <mergeCell ref="P19:Q19"/>
+    <mergeCell ref="R19:S19"/>
+    <mergeCell ref="T19:U19"/>
+    <mergeCell ref="V19:W19"/>
+    <mergeCell ref="R14:S14"/>
     <mergeCell ref="A26:A27"/>
     <mergeCell ref="B26:C26"/>
     <mergeCell ref="X19:Y19"/>
     <mergeCell ref="A19:A20"/>
     <mergeCell ref="B19:C19"/>
     <mergeCell ref="D26:E26"/>
     <mergeCell ref="F26:G26"/>
     <mergeCell ref="H26:I26"/>
     <mergeCell ref="J26:K26"/>
     <mergeCell ref="L26:M26"/>
     <mergeCell ref="N26:O26"/>
     <mergeCell ref="P26:Q26"/>
     <mergeCell ref="R26:S26"/>
     <mergeCell ref="T26:U26"/>
     <mergeCell ref="V26:W26"/>
     <mergeCell ref="X26:Y26"/>
-    <mergeCell ref="V14:W14"/>
-[...61 lines deleted...]
-    <mergeCell ref="R32:S32"/>
+    <mergeCell ref="T38:U38"/>
+    <mergeCell ref="V38:W38"/>
+    <mergeCell ref="X38:Y38"/>
+    <mergeCell ref="J38:K38"/>
+    <mergeCell ref="L38:M38"/>
+    <mergeCell ref="N38:O38"/>
+    <mergeCell ref="P38:Q38"/>
+    <mergeCell ref="R38:S38"/>
+    <mergeCell ref="A38:A39"/>
+    <mergeCell ref="B38:C38"/>
+    <mergeCell ref="D38:E38"/>
+    <mergeCell ref="F38:G38"/>
+    <mergeCell ref="H38:I38"/>
+    <mergeCell ref="T44:U44"/>
+    <mergeCell ref="V44:W44"/>
+    <mergeCell ref="X44:Y44"/>
+    <mergeCell ref="J44:K44"/>
+    <mergeCell ref="L44:M44"/>
+    <mergeCell ref="N44:O44"/>
+    <mergeCell ref="P44:Q44"/>
+    <mergeCell ref="R44:S44"/>
+    <mergeCell ref="A44:A45"/>
+    <mergeCell ref="B44:C44"/>
+    <mergeCell ref="D44:E44"/>
+    <mergeCell ref="F44:G44"/>
+    <mergeCell ref="H44:I44"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="30" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="2" max="24" man="1"/>
     <brk id="7" max="24" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>