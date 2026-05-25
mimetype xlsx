--- v0 (2026-05-01)
+++ v1 (2026-05-25)
@@ -7,58 +7,58 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="2430" yWindow="-30" windowWidth="18150" windowHeight="12300"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$Y$51</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$Y$55</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="270" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="307" uniqueCount="110">
   <si>
     <t>Атырауская</t>
   </si>
   <si>
     <t>ИФО, в %</t>
   </si>
   <si>
     <t>Объем услуг и ИФО по внутренней торговли (оптовая и розничная торговля) *</t>
   </si>
   <si>
     <t>* оперативные данные</t>
   </si>
   <si>
     <t>Объем услуг, млн. тенге</t>
   </si>
   <si>
     <t>январь 2019г.</t>
   </si>
   <si>
     <t>январь-февраль 2019 г.</t>
   </si>
   <si>
     <t>январь-март 2019 г.</t>
   </si>
   <si>
@@ -308,50 +308,86 @@
     <t>январь-апрель 2025г.</t>
   </si>
   <si>
     <t>январь-май 2025г.</t>
   </si>
   <si>
     <t>январь-июнь 2025г.</t>
   </si>
   <si>
     <t>январь-июль 2025г.</t>
   </si>
   <si>
     <t>январь-август 2025г.</t>
   </si>
   <si>
     <t>январь-сентябрь 2025г.</t>
   </si>
   <si>
     <t>январь-октябрь 2025г.</t>
   </si>
   <si>
     <t>январь-ноябрь 2025г.</t>
   </si>
   <si>
     <t>январь-декабрь 2025г.</t>
+  </si>
+  <si>
+    <t>январь 2026г.</t>
+  </si>
+  <si>
+    <t>январь-февраль 2026г.</t>
+  </si>
+  <si>
+    <t>январь-март 2026г.</t>
+  </si>
+  <si>
+    <t>январь-апрель 2026г.</t>
+  </si>
+  <si>
+    <t>январь-май 2026г.</t>
+  </si>
+  <si>
+    <t>январь-июнь 2026г.</t>
+  </si>
+  <si>
+    <t>январь-июль 2026г.</t>
+  </si>
+  <si>
+    <t>январь-август 2026г.</t>
+  </si>
+  <si>
+    <t>январь-сентябрь 2026г.</t>
+  </si>
+  <si>
+    <t>январь-октябрь 2026г.</t>
+  </si>
+  <si>
+    <t>январь-ноябрь 2026г.</t>
+  </si>
+  <si>
+    <t>январь-декабрь 2026г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="8">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -385,51 +421,51 @@
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="5">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
@@ -443,56 +479,78 @@
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="37">
+  <cellXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
@@ -515,65 +573,76 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -833,168 +902,168 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Y49"/>
+  <dimension ref="A1:Y53"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="B19" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="W43" sqref="W43"/>
+    <sheetView tabSelected="1" topLeftCell="A19" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="I49" sqref="I49"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="28.85546875" style="6" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" style="6" customWidth="1"/>
     <col min="3" max="3" width="8" style="6" customWidth="1"/>
     <col min="4" max="4" width="12" style="6" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="6" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="6" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="6" customWidth="1"/>
     <col min="8" max="8" width="14.85546875" style="6" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="6" customWidth="1"/>
     <col min="10" max="10" width="13.140625" style="6" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="6" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="6" customWidth="1"/>
     <col min="13" max="13" width="12.7109375" style="6" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="6" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="6" customWidth="1"/>
     <col min="16" max="16" width="15.85546875" style="6" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="6" customWidth="1"/>
     <col min="18" max="18" width="14.28515625" style="6" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="6" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="6" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="6" customWidth="1"/>
     <col min="22" max="22" width="13.140625" style="6" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.7109375" style="6" customWidth="1"/>
     <col min="24" max="24" width="13.140625" style="6" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.7109375" style="6" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="26.25" customHeight="1">
-      <c r="A1" s="36" t="s">
+      <c r="A1" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="36"/>
-[...22 lines deleted...]
-      <c r="Y1" s="36"/>
+      <c r="B1" s="38"/>
+      <c r="C1" s="38"/>
+      <c r="D1" s="38"/>
+      <c r="E1" s="38"/>
+      <c r="F1" s="38"/>
+      <c r="G1" s="38"/>
+      <c r="H1" s="38"/>
+      <c r="I1" s="38"/>
+      <c r="J1" s="38"/>
+      <c r="K1" s="38"/>
+      <c r="L1" s="38"/>
+      <c r="M1" s="38"/>
+      <c r="N1" s="38"/>
+      <c r="O1" s="38"/>
+      <c r="P1" s="38"/>
+      <c r="Q1" s="38"/>
+      <c r="R1" s="38"/>
+      <c r="S1" s="38"/>
+      <c r="T1" s="38"/>
+      <c r="U1" s="38"/>
+      <c r="V1" s="38"/>
+      <c r="W1" s="38"/>
+      <c r="X1" s="38"/>
+      <c r="Y1" s="38"/>
     </row>
     <row r="4" spans="1:25">
-      <c r="A4" s="32"/>
+      <c r="A4" s="36"/>
       <c r="B4" s="34" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="34"/>
       <c r="D4" s="34" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="34"/>
       <c r="F4" s="34" t="s">
         <v>7</v>
       </c>
       <c r="G4" s="34"/>
       <c r="H4" s="34" t="s">
         <v>8</v>
       </c>
       <c r="I4" s="34"/>
       <c r="J4" s="34" t="s">
         <v>9</v>
       </c>
       <c r="K4" s="34"/>
       <c r="L4" s="34" t="s">
         <v>10</v>
       </c>
       <c r="M4" s="34"/>
       <c r="N4" s="34" t="s">
         <v>11</v>
       </c>
       <c r="O4" s="34"/>
       <c r="P4" s="34" t="s">
         <v>12</v>
       </c>
       <c r="Q4" s="34"/>
       <c r="R4" s="34" t="s">
         <v>13</v>
       </c>
       <c r="S4" s="34"/>
       <c r="T4" s="34" t="s">
         <v>14</v>
       </c>
       <c r="U4" s="34"/>
       <c r="V4" s="34" t="s">
         <v>15</v>
       </c>
       <c r="W4" s="34"/>
       <c r="X4" s="34" t="s">
         <v>16</v>
       </c>
       <c r="Y4" s="34"/>
     </row>
     <row r="5" spans="1:25" ht="24">
-      <c r="A5" s="33"/>
+      <c r="A5" s="37"/>
       <c r="B5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="J5" s="2" t="s">
@@ -1102,102 +1171,102 @@
         <v>2338644.5</v>
       </c>
       <c r="S6" s="10">
         <v>145.9</v>
       </c>
       <c r="T6" s="9">
         <v>2636082.2000000002</v>
       </c>
       <c r="U6" s="10">
         <v>141.30000000000001</v>
       </c>
       <c r="V6" s="9">
         <v>2909889.9</v>
       </c>
       <c r="W6" s="10">
         <v>138.4</v>
       </c>
       <c r="X6" s="7">
         <v>3222218.5</v>
       </c>
       <c r="Y6" s="10">
         <v>139.1</v>
       </c>
     </row>
     <row r="9" spans="1:25">
-      <c r="A9" s="32"/>
+      <c r="A9" s="36"/>
       <c r="B9" s="34" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="34"/>
       <c r="D9" s="34" t="s">
         <v>18</v>
       </c>
       <c r="E9" s="34"/>
       <c r="F9" s="34" t="s">
         <v>19</v>
       </c>
       <c r="G9" s="34"/>
       <c r="H9" s="34" t="s">
         <v>20</v>
       </c>
       <c r="I9" s="34"/>
       <c r="J9" s="34" t="s">
         <v>21</v>
       </c>
       <c r="K9" s="34"/>
       <c r="L9" s="34" t="s">
         <v>22</v>
       </c>
       <c r="M9" s="34"/>
       <c r="N9" s="34" t="s">
         <v>23</v>
       </c>
       <c r="O9" s="34"/>
       <c r="P9" s="34" t="s">
         <v>24</v>
       </c>
       <c r="Q9" s="34"/>
       <c r="R9" s="34" t="s">
         <v>25</v>
       </c>
       <c r="S9" s="34"/>
       <c r="T9" s="34" t="s">
         <v>26</v>
       </c>
       <c r="U9" s="34"/>
       <c r="V9" s="34" t="s">
         <v>27</v>
       </c>
       <c r="W9" s="34"/>
       <c r="X9" s="34" t="s">
         <v>28</v>
       </c>
       <c r="Y9" s="34"/>
     </row>
     <row r="10" spans="1:25" ht="24">
-      <c r="A10" s="33"/>
+      <c r="A10" s="37"/>
       <c r="B10" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H10" s="2" t="s">
         <v>4</v>
       </c>
       <c r="I10" s="2" t="s">
         <v>1</v>
       </c>
       <c r="J10" s="2" t="s">
@@ -1305,102 +1374,102 @@
         <v>1857710.3</v>
       </c>
       <c r="S11" s="7">
         <v>82.8</v>
       </c>
       <c r="T11" s="7">
         <v>2089121.5</v>
       </c>
       <c r="U11" s="10">
         <v>82.7</v>
       </c>
       <c r="V11" s="7">
         <v>2355387.7000000002</v>
       </c>
       <c r="W11" s="6">
         <v>84.4</v>
       </c>
       <c r="X11" s="7">
         <v>2655540.7999999998</v>
       </c>
       <c r="Y11" s="6">
         <v>86</v>
       </c>
     </row>
     <row r="15" spans="1:25" ht="15" customHeight="1">
-      <c r="A15" s="32"/>
+      <c r="A15" s="36"/>
       <c r="B15" s="34" t="s">
         <v>29</v>
       </c>
       <c r="C15" s="34"/>
       <c r="D15" s="34" t="s">
         <v>30</v>
       </c>
       <c r="E15" s="34"/>
       <c r="F15" s="34" t="s">
         <v>31</v>
       </c>
       <c r="G15" s="34"/>
       <c r="H15" s="34" t="s">
         <v>32</v>
       </c>
       <c r="I15" s="34"/>
       <c r="J15" s="34" t="s">
         <v>33</v>
       </c>
       <c r="K15" s="34"/>
       <c r="L15" s="34" t="s">
         <v>34</v>
       </c>
       <c r="M15" s="34"/>
       <c r="N15" s="34" t="s">
         <v>35</v>
       </c>
       <c r="O15" s="34"/>
       <c r="P15" s="34" t="s">
         <v>36</v>
       </c>
       <c r="Q15" s="34"/>
       <c r="R15" s="34" t="s">
         <v>37</v>
       </c>
       <c r="S15" s="34"/>
       <c r="T15" s="34" t="s">
         <v>38</v>
       </c>
       <c r="U15" s="34"/>
       <c r="V15" s="34" t="s">
         <v>39</v>
       </c>
       <c r="W15" s="34"/>
       <c r="X15" s="34" t="s">
         <v>40</v>
       </c>
       <c r="Y15" s="34"/>
     </row>
     <row r="16" spans="1:25" ht="24">
-      <c r="A16" s="33"/>
+      <c r="A16" s="37"/>
       <c r="B16" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H16" s="2" t="s">
         <v>4</v>
       </c>
       <c r="I16" s="2" t="s">
         <v>1</v>
       </c>
       <c r="J16" s="2" t="s">
@@ -1518,102 +1587,102 @@
       </c>
       <c r="V17" s="7">
         <v>3887096.9</v>
       </c>
       <c r="W17" s="10">
         <v>146.9</v>
       </c>
       <c r="X17" s="7">
         <v>4334145.5999999996</v>
       </c>
       <c r="Y17" s="6">
         <v>144.5</v>
       </c>
     </row>
     <row r="20" spans="1:25">
       <c r="V20" s="12"/>
       <c r="W20" s="12"/>
       <c r="X20" s="12"/>
     </row>
     <row r="21" spans="1:25">
       <c r="V21" s="12"/>
       <c r="W21" s="12"/>
       <c r="X21" s="12"/>
     </row>
     <row r="22" spans="1:25">
-      <c r="A22" s="32"/>
+      <c r="A22" s="36"/>
       <c r="B22" s="34" t="s">
         <v>41</v>
       </c>
       <c r="C22" s="34"/>
       <c r="D22" s="34" t="s">
         <v>42</v>
       </c>
       <c r="E22" s="34"/>
       <c r="F22" s="34" t="s">
         <v>43</v>
       </c>
       <c r="G22" s="34"/>
       <c r="H22" s="34" t="s">
         <v>44</v>
       </c>
       <c r="I22" s="34"/>
       <c r="J22" s="34" t="s">
         <v>45</v>
       </c>
       <c r="K22" s="34"/>
       <c r="L22" s="34" t="s">
         <v>46</v>
       </c>
       <c r="M22" s="34"/>
       <c r="N22" s="34" t="s">
         <v>47</v>
       </c>
       <c r="O22" s="34"/>
       <c r="P22" s="34" t="s">
         <v>48</v>
       </c>
       <c r="Q22" s="34"/>
       <c r="R22" s="34" t="s">
         <v>49</v>
       </c>
       <c r="S22" s="34"/>
       <c r="T22" s="34" t="s">
         <v>50</v>
       </c>
       <c r="U22" s="35"/>
       <c r="V22" s="34" t="s">
         <v>51</v>
       </c>
       <c r="W22" s="35"/>
       <c r="X22" s="34" t="s">
         <v>52</v>
       </c>
       <c r="Y22" s="35"/>
     </row>
     <row r="23" spans="1:25" ht="24">
-      <c r="A23" s="33"/>
+      <c r="A23" s="37"/>
       <c r="B23" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H23" s="2" t="s">
         <v>4</v>
       </c>
       <c r="I23" s="2" t="s">
         <v>1</v>
       </c>
       <c r="J23" s="2" t="s">
@@ -1722,102 +1791,102 @@
       </c>
       <c r="S24" s="9">
         <v>114</v>
       </c>
       <c r="T24" s="10">
         <v>4111068.4</v>
       </c>
       <c r="U24" s="11">
         <v>103.8</v>
       </c>
       <c r="V24" s="10">
         <v>4582584.4000000004</v>
       </c>
       <c r="W24" s="11">
         <v>101.2</v>
       </c>
       <c r="X24" s="10">
         <v>5102318.2</v>
       </c>
       <c r="Y24" s="11">
         <v>100.9</v>
       </c>
     </row>
     <row r="25" spans="1:25" ht="15" customHeight="1"/>
     <row r="29" spans="1:25" ht="15" customHeight="1">
-      <c r="A29" s="32"/>
+      <c r="A29" s="36"/>
       <c r="B29" s="34" t="s">
         <v>53</v>
       </c>
       <c r="C29" s="35"/>
       <c r="D29" s="34" t="s">
         <v>54</v>
       </c>
       <c r="E29" s="35"/>
       <c r="F29" s="34" t="s">
         <v>55</v>
       </c>
       <c r="G29" s="35"/>
       <c r="H29" s="34" t="s">
         <v>56</v>
       </c>
       <c r="I29" s="35"/>
       <c r="J29" s="34" t="s">
         <v>57</v>
       </c>
       <c r="K29" s="34"/>
       <c r="L29" s="34" t="s">
         <v>58</v>
       </c>
       <c r="M29" s="34"/>
       <c r="N29" s="34" t="s">
         <v>59</v>
       </c>
       <c r="O29" s="34"/>
       <c r="P29" s="34" t="s">
         <v>60</v>
       </c>
       <c r="Q29" s="34"/>
       <c r="R29" s="34" t="s">
         <v>61</v>
       </c>
       <c r="S29" s="34"/>
       <c r="T29" s="34" t="s">
         <v>62</v>
       </c>
       <c r="U29" s="35"/>
       <c r="V29" s="34" t="s">
         <v>63</v>
       </c>
       <c r="W29" s="35"/>
       <c r="X29" s="34" t="s">
         <v>64</v>
       </c>
       <c r="Y29" s="35"/>
     </row>
     <row r="30" spans="1:25" ht="24">
-      <c r="A30" s="33"/>
+      <c r="A30" s="37"/>
       <c r="B30" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C30" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D30" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>1</v>
       </c>
       <c r="F30" s="14" t="s">
         <v>4</v>
       </c>
       <c r="G30" s="15" t="s">
         <v>1</v>
       </c>
       <c r="H30" s="16" t="s">
         <v>4</v>
       </c>
       <c r="I30" s="17" t="s">
         <v>1</v>
       </c>
       <c r="J30" s="18" t="s">
@@ -1925,102 +1994,102 @@
         <v>4540327.9000000004</v>
       </c>
       <c r="S31" s="22">
         <v>105.9</v>
       </c>
       <c r="T31" s="20">
         <v>5164215.2</v>
       </c>
       <c r="U31" s="22">
         <v>112.5</v>
       </c>
       <c r="V31" s="20">
         <v>5857803.5999999996</v>
       </c>
       <c r="W31" s="21" t="s">
         <v>66</v>
       </c>
       <c r="X31" s="21" t="s">
         <v>67</v>
       </c>
       <c r="Y31" s="22">
         <v>117.5</v>
       </c>
     </row>
     <row r="35" spans="1:25" ht="15" customHeight="1">
-      <c r="A35" s="32"/>
+      <c r="A35" s="36"/>
       <c r="B35" s="34" t="s">
         <v>68</v>
       </c>
       <c r="C35" s="35"/>
       <c r="D35" s="34" t="s">
         <v>69</v>
       </c>
       <c r="E35" s="35"/>
       <c r="F35" s="34" t="s">
         <v>70</v>
       </c>
       <c r="G35" s="35"/>
       <c r="H35" s="34" t="s">
         <v>71</v>
       </c>
       <c r="I35" s="35"/>
       <c r="J35" s="34" t="s">
         <v>72</v>
       </c>
       <c r="K35" s="34"/>
       <c r="L35" s="34" t="s">
         <v>73</v>
       </c>
       <c r="M35" s="34"/>
       <c r="N35" s="34" t="s">
         <v>74</v>
       </c>
       <c r="O35" s="34"/>
       <c r="P35" s="34" t="s">
         <v>75</v>
       </c>
       <c r="Q35" s="34"/>
       <c r="R35" s="34" t="s">
         <v>76</v>
       </c>
       <c r="S35" s="34"/>
       <c r="T35" s="34" t="s">
         <v>77</v>
       </c>
       <c r="U35" s="35"/>
       <c r="V35" s="34" t="s">
         <v>78</v>
       </c>
       <c r="W35" s="35"/>
       <c r="X35" s="34" t="s">
         <v>79</v>
       </c>
       <c r="Y35" s="35"/>
     </row>
     <row r="36" spans="1:25" ht="24">
-      <c r="A36" s="33"/>
+      <c r="A36" s="37"/>
       <c r="B36" s="18" t="s">
         <v>4</v>
       </c>
       <c r="C36" s="19" t="s">
         <v>1</v>
       </c>
       <c r="D36" s="18" t="s">
         <v>4</v>
       </c>
       <c r="E36" s="19" t="s">
         <v>1</v>
       </c>
       <c r="F36" s="18" t="s">
         <v>4</v>
       </c>
       <c r="G36" s="19" t="s">
         <v>1</v>
       </c>
       <c r="H36" s="18" t="s">
         <v>4</v>
       </c>
       <c r="I36" s="19" t="s">
         <v>1</v>
       </c>
       <c r="J36" s="18" t="s">
@@ -2128,102 +2197,102 @@
         <v>4967501.2</v>
       </c>
       <c r="S37" s="22">
         <v>89.6</v>
       </c>
       <c r="T37" s="20">
         <v>5439860.5</v>
       </c>
       <c r="U37" s="22">
         <v>86.7</v>
       </c>
       <c r="V37" s="20">
         <v>6240917</v>
       </c>
       <c r="W37" s="21" t="s">
         <v>84</v>
       </c>
       <c r="X37" s="21" t="s">
         <v>85</v>
       </c>
       <c r="Y37" s="22">
         <v>89.1</v>
       </c>
     </row>
     <row r="40" spans="1:25">
-      <c r="A40" s="32"/>
+      <c r="A40" s="36"/>
       <c r="B40" s="34" t="s">
         <v>86</v>
       </c>
       <c r="C40" s="35"/>
       <c r="D40" s="34" t="s">
         <v>87</v>
       </c>
       <c r="E40" s="35"/>
       <c r="F40" s="34" t="s">
         <v>88</v>
       </c>
       <c r="G40" s="35"/>
       <c r="H40" s="34" t="s">
         <v>89</v>
       </c>
       <c r="I40" s="35"/>
       <c r="J40" s="34" t="s">
         <v>90</v>
       </c>
       <c r="K40" s="34"/>
       <c r="L40" s="34" t="s">
         <v>91</v>
       </c>
       <c r="M40" s="34"/>
       <c r="N40" s="34" t="s">
         <v>92</v>
       </c>
       <c r="O40" s="34"/>
       <c r="P40" s="34" t="s">
         <v>93</v>
       </c>
       <c r="Q40" s="34"/>
       <c r="R40" s="34" t="s">
         <v>94</v>
       </c>
       <c r="S40" s="34"/>
       <c r="T40" s="34" t="s">
         <v>95</v>
       </c>
       <c r="U40" s="35"/>
       <c r="V40" s="34" t="s">
         <v>96</v>
       </c>
       <c r="W40" s="35"/>
       <c r="X40" s="34" t="s">
         <v>97</v>
       </c>
       <c r="Y40" s="35"/>
     </row>
     <row r="41" spans="1:25" ht="24">
-      <c r="A41" s="33"/>
+      <c r="A41" s="37"/>
       <c r="B41" s="24" t="s">
         <v>4</v>
       </c>
       <c r="C41" s="25" t="s">
         <v>1</v>
       </c>
       <c r="D41" s="24" t="s">
         <v>4</v>
       </c>
       <c r="E41" s="25" t="s">
         <v>1</v>
       </c>
       <c r="F41" s="24" t="s">
         <v>4</v>
       </c>
       <c r="G41" s="25" t="s">
         <v>1</v>
       </c>
       <c r="H41" s="24" t="s">
         <v>4</v>
       </c>
       <c r="I41" s="25" t="s">
         <v>1</v>
       </c>
       <c r="J41" s="26" t="s">
@@ -2246,51 +2315,51 @@
       </c>
       <c r="P41" s="24" t="s">
         <v>4</v>
       </c>
       <c r="Q41" s="25" t="s">
         <v>1</v>
       </c>
       <c r="R41" s="29" t="s">
         <v>4</v>
       </c>
       <c r="S41" s="25" t="s">
         <v>1</v>
       </c>
       <c r="T41" s="24" t="s">
         <v>4</v>
       </c>
       <c r="U41" s="25" t="s">
         <v>1</v>
       </c>
       <c r="V41" s="24" t="s">
         <v>4</v>
       </c>
       <c r="W41" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="X41" s="24" t="s">
+      <c r="X41" s="32" t="s">
         <v>4</v>
       </c>
       <c r="Y41" s="25" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:25">
       <c r="A42" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B42" s="27">
         <v>555519.4</v>
       </c>
       <c r="C42" s="27">
         <v>92.2</v>
       </c>
       <c r="D42" s="27">
         <v>1196189.5</v>
       </c>
       <c r="E42" s="27">
         <v>104.9</v>
       </c>
       <c r="F42" s="27">
         <v>1729808.7</v>
       </c>
@@ -2323,158 +2392,339 @@
       </c>
       <c r="P42" s="6">
         <v>4794178.2</v>
       </c>
       <c r="Q42" s="6">
         <v>109.3</v>
       </c>
       <c r="R42" s="30">
         <v>5423168.7999999998</v>
       </c>
       <c r="S42" s="31">
         <v>108.6</v>
       </c>
       <c r="T42" s="30">
         <v>6056467.9000000004</v>
       </c>
       <c r="U42" s="31">
         <v>110.7</v>
       </c>
       <c r="V42" s="20">
         <v>6664065.2999999998</v>
       </c>
       <c r="W42" s="6">
         <v>106.7</v>
       </c>
+      <c r="X42" s="11">
+        <v>7205380.2999999998</v>
+      </c>
+      <c r="Y42" s="6">
+        <v>100.7</v>
+      </c>
     </row>
-    <row r="49" spans="1:1">
-      <c r="A49" s="13" t="s">
+    <row r="46" spans="1:25">
+      <c r="A46" s="36"/>
+      <c r="B46" s="34" t="s">
+        <v>98</v>
+      </c>
+      <c r="C46" s="35"/>
+      <c r="D46" s="34" t="s">
+        <v>99</v>
+      </c>
+      <c r="E46" s="35"/>
+      <c r="F46" s="34" t="s">
+        <v>100</v>
+      </c>
+      <c r="G46" s="35"/>
+      <c r="H46" s="34" t="s">
+        <v>101</v>
+      </c>
+      <c r="I46" s="35"/>
+      <c r="J46" s="34" t="s">
+        <v>102</v>
+      </c>
+      <c r="K46" s="34"/>
+      <c r="L46" s="34" t="s">
+        <v>103</v>
+      </c>
+      <c r="M46" s="34"/>
+      <c r="N46" s="34" t="s">
+        <v>104</v>
+      </c>
+      <c r="O46" s="34"/>
+      <c r="P46" s="34" t="s">
+        <v>105</v>
+      </c>
+      <c r="Q46" s="34"/>
+      <c r="R46" s="34" t="s">
+        <v>106</v>
+      </c>
+      <c r="S46" s="34"/>
+      <c r="T46" s="34" t="s">
+        <v>107</v>
+      </c>
+      <c r="U46" s="35"/>
+      <c r="V46" s="34" t="s">
+        <v>108</v>
+      </c>
+      <c r="W46" s="35"/>
+      <c r="X46" s="34" t="s">
+        <v>109</v>
+      </c>
+      <c r="Y46" s="35"/>
+    </row>
+    <row r="47" spans="1:25" ht="24">
+      <c r="A47" s="37"/>
+      <c r="B47" s="32" t="s">
+        <v>4</v>
+      </c>
+      <c r="C47" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="D47" s="32" t="s">
+        <v>4</v>
+      </c>
+      <c r="E47" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="F47" s="39" t="s">
+        <v>4</v>
+      </c>
+      <c r="G47" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="H47" s="32" t="s">
+        <v>4</v>
+      </c>
+      <c r="I47" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="J47" s="32" t="s">
+        <v>4</v>
+      </c>
+      <c r="K47" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="L47" s="32" t="s">
+        <v>4</v>
+      </c>
+      <c r="M47" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="N47" s="32" t="s">
+        <v>4</v>
+      </c>
+      <c r="O47" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="P47" s="32" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q47" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="R47" s="32" t="s">
+        <v>4</v>
+      </c>
+      <c r="S47" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="T47" s="32" t="s">
+        <v>4</v>
+      </c>
+      <c r="U47" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="V47" s="32" t="s">
+        <v>4</v>
+      </c>
+      <c r="W47" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="X47" s="32" t="s">
+        <v>4</v>
+      </c>
+      <c r="Y47" s="33" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="48" spans="1:25">
+      <c r="A48" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B48" s="11">
+        <v>422884.8</v>
+      </c>
+      <c r="C48" s="27">
+        <v>81.8</v>
+      </c>
+      <c r="D48" s="27">
+        <v>912371</v>
+      </c>
+      <c r="E48" s="27">
+        <v>83.7</v>
+      </c>
+      <c r="F48" s="40">
+        <v>1795092.8</v>
+      </c>
+      <c r="G48" s="27">
+        <v>98.5</v>
+      </c>
+      <c r="H48" s="41">
+        <v>2499674.6</v>
+      </c>
+      <c r="I48" s="6">
+        <v>100</v>
+      </c>
+      <c r="J48" s="9"/>
+      <c r="R48" s="30"/>
+      <c r="S48" s="31"/>
+      <c r="T48" s="30"/>
+      <c r="U48" s="31"/>
+      <c r="V48" s="20"/>
+      <c r="X48" s="11"/>
+    </row>
+    <row r="53" spans="1:1">
+      <c r="A53" s="13" t="s">
         <v>3</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="92">
-[...12 lines deleted...]
-    <mergeCell ref="R40:S40"/>
+  <mergeCells count="105">
+    <mergeCell ref="T46:U46"/>
+    <mergeCell ref="V46:W46"/>
+    <mergeCell ref="X46:Y46"/>
+    <mergeCell ref="J46:K46"/>
+    <mergeCell ref="L46:M46"/>
+    <mergeCell ref="N46:O46"/>
+    <mergeCell ref="P46:Q46"/>
+    <mergeCell ref="R46:S46"/>
+    <mergeCell ref="A46:A47"/>
+    <mergeCell ref="B46:C46"/>
+    <mergeCell ref="D46:E46"/>
+    <mergeCell ref="F46:G46"/>
+    <mergeCell ref="H46:I46"/>
+    <mergeCell ref="A29:A30"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="X22:Y22"/>
+    <mergeCell ref="T22:U22"/>
+    <mergeCell ref="V22:W22"/>
+    <mergeCell ref="F22:G22"/>
+    <mergeCell ref="P22:Q22"/>
+    <mergeCell ref="N22:O22"/>
+    <mergeCell ref="R22:S22"/>
+    <mergeCell ref="L22:M22"/>
+    <mergeCell ref="J22:K22"/>
+    <mergeCell ref="H22:I22"/>
+    <mergeCell ref="F29:G29"/>
+    <mergeCell ref="H29:I29"/>
+    <mergeCell ref="J29:K29"/>
+    <mergeCell ref="L29:M29"/>
+    <mergeCell ref="F15:G15"/>
+    <mergeCell ref="H15:I15"/>
+    <mergeCell ref="V15:W15"/>
+    <mergeCell ref="X15:Y15"/>
+    <mergeCell ref="F9:G9"/>
+    <mergeCell ref="T15:U15"/>
+    <mergeCell ref="J15:K15"/>
+    <mergeCell ref="T9:U9"/>
+    <mergeCell ref="H9:I9"/>
+    <mergeCell ref="N15:O15"/>
+    <mergeCell ref="R15:S15"/>
+    <mergeCell ref="P15:Q15"/>
+    <mergeCell ref="L15:M15"/>
+    <mergeCell ref="X9:Y9"/>
+    <mergeCell ref="J9:K9"/>
+    <mergeCell ref="L9:M9"/>
+    <mergeCell ref="A9:A10"/>
+    <mergeCell ref="B9:C9"/>
+    <mergeCell ref="D9:E9"/>
+    <mergeCell ref="D15:E15"/>
+    <mergeCell ref="A22:A23"/>
+    <mergeCell ref="B22:C22"/>
+    <mergeCell ref="A15:A16"/>
+    <mergeCell ref="B15:C15"/>
+    <mergeCell ref="D22:E22"/>
+    <mergeCell ref="N9:O9"/>
+    <mergeCell ref="P9:Q9"/>
+    <mergeCell ref="R9:S9"/>
+    <mergeCell ref="V9:W9"/>
+    <mergeCell ref="T4:U4"/>
+    <mergeCell ref="V4:W4"/>
+    <mergeCell ref="R29:S29"/>
+    <mergeCell ref="T29:U29"/>
+    <mergeCell ref="V29:W29"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="D29:E29"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="H4:I4"/>
+    <mergeCell ref="X4:Y4"/>
+    <mergeCell ref="J4:K4"/>
+    <mergeCell ref="L4:M4"/>
+    <mergeCell ref="N4:O4"/>
+    <mergeCell ref="P4:Q4"/>
+    <mergeCell ref="R4:S4"/>
     <mergeCell ref="X29:Y29"/>
     <mergeCell ref="A35:A36"/>
     <mergeCell ref="B35:C35"/>
     <mergeCell ref="D35:E35"/>
     <mergeCell ref="F35:G35"/>
     <mergeCell ref="H35:I35"/>
     <mergeCell ref="J35:K35"/>
     <mergeCell ref="L35:M35"/>
     <mergeCell ref="N35:O35"/>
     <mergeCell ref="P35:Q35"/>
     <mergeCell ref="R35:S35"/>
     <mergeCell ref="T35:U35"/>
     <mergeCell ref="V35:W35"/>
     <mergeCell ref="X35:Y35"/>
     <mergeCell ref="N29:O29"/>
     <mergeCell ref="P29:Q29"/>
-    <mergeCell ref="R29:S29"/>
-[...61 lines deleted...]
-    <mergeCell ref="L29:M29"/>
+    <mergeCell ref="T40:U40"/>
+    <mergeCell ref="V40:W40"/>
+    <mergeCell ref="X40:Y40"/>
+    <mergeCell ref="A40:A41"/>
+    <mergeCell ref="B40:C40"/>
+    <mergeCell ref="D40:E40"/>
+    <mergeCell ref="F40:G40"/>
+    <mergeCell ref="H40:I40"/>
+    <mergeCell ref="J40:K40"/>
+    <mergeCell ref="L40:M40"/>
+    <mergeCell ref="N40:O40"/>
+    <mergeCell ref="P40:Q40"/>
+    <mergeCell ref="R40:S40"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="37" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="4" manualBreakCount="4">
     <brk id="2" max="24" man="1"/>
     <brk id="7" max="24" man="1"/>
     <brk id="12" max="24" man="1"/>
-    <brk id="51" max="24" man="1"/>
+    <brk id="55" max="24" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>