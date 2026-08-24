--- v1 (2026-05-25)
+++ v2 (2026-08-24)
@@ -506,51 +506,51 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="42">
+  <cellXfs count="43">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
@@ -582,67 +582,70 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -905,165 +908,165 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y53"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A19" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="I49" sqref="I49"/>
+      <selection activeCell="K54" sqref="K54"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="28.85546875" style="6" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" style="6" customWidth="1"/>
     <col min="3" max="3" width="8" style="6" customWidth="1"/>
     <col min="4" max="4" width="12" style="6" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="6" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="6" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="6" customWidth="1"/>
     <col min="8" max="8" width="14.85546875" style="6" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="6" customWidth="1"/>
     <col min="10" max="10" width="13.140625" style="6" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="6" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="6" customWidth="1"/>
     <col min="13" max="13" width="12.7109375" style="6" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="6" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="6" customWidth="1"/>
     <col min="16" max="16" width="15.85546875" style="6" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="6" customWidth="1"/>
     <col min="18" max="18" width="14.28515625" style="6" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="6" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="6" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="6" customWidth="1"/>
     <col min="22" max="22" width="13.140625" style="6" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.7109375" style="6" customWidth="1"/>
     <col min="24" max="24" width="13.140625" style="6" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.7109375" style="6" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="26.25" customHeight="1">
-      <c r="A1" s="38" t="s">
+      <c r="A1" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="38"/>
-[...22 lines deleted...]
-      <c r="Y1" s="38"/>
+      <c r="B1" s="41"/>
+      <c r="C1" s="41"/>
+      <c r="D1" s="41"/>
+      <c r="E1" s="41"/>
+      <c r="F1" s="41"/>
+      <c r="G1" s="41"/>
+      <c r="H1" s="41"/>
+      <c r="I1" s="41"/>
+      <c r="J1" s="41"/>
+      <c r="K1" s="41"/>
+      <c r="L1" s="41"/>
+      <c r="M1" s="41"/>
+      <c r="N1" s="41"/>
+      <c r="O1" s="41"/>
+      <c r="P1" s="41"/>
+      <c r="Q1" s="41"/>
+      <c r="R1" s="41"/>
+      <c r="S1" s="41"/>
+      <c r="T1" s="41"/>
+      <c r="U1" s="41"/>
+      <c r="V1" s="41"/>
+      <c r="W1" s="41"/>
+      <c r="X1" s="41"/>
+      <c r="Y1" s="41"/>
     </row>
     <row r="4" spans="1:25">
-      <c r="A4" s="36"/>
-      <c r="B4" s="34" t="s">
+      <c r="A4" s="39"/>
+      <c r="B4" s="37" t="s">
         <v>5</v>
       </c>
-      <c r="C4" s="34"/>
-      <c r="D4" s="34" t="s">
+      <c r="C4" s="37"/>
+      <c r="D4" s="37" t="s">
         <v>6</v>
       </c>
-      <c r="E4" s="34"/>
-      <c r="F4" s="34" t="s">
+      <c r="E4" s="37"/>
+      <c r="F4" s="37" t="s">
         <v>7</v>
       </c>
-      <c r="G4" s="34"/>
-      <c r="H4" s="34" t="s">
+      <c r="G4" s="37"/>
+      <c r="H4" s="37" t="s">
         <v>8</v>
       </c>
-      <c r="I4" s="34"/>
-      <c r="J4" s="34" t="s">
+      <c r="I4" s="37"/>
+      <c r="J4" s="37" t="s">
         <v>9</v>
       </c>
-      <c r="K4" s="34"/>
-      <c r="L4" s="34" t="s">
+      <c r="K4" s="37"/>
+      <c r="L4" s="37" t="s">
         <v>10</v>
       </c>
-      <c r="M4" s="34"/>
-      <c r="N4" s="34" t="s">
+      <c r="M4" s="37"/>
+      <c r="N4" s="37" t="s">
         <v>11</v>
       </c>
-      <c r="O4" s="34"/>
-      <c r="P4" s="34" t="s">
+      <c r="O4" s="37"/>
+      <c r="P4" s="37" t="s">
         <v>12</v>
       </c>
-      <c r="Q4" s="34"/>
-      <c r="R4" s="34" t="s">
+      <c r="Q4" s="37"/>
+      <c r="R4" s="37" t="s">
         <v>13</v>
       </c>
-      <c r="S4" s="34"/>
-      <c r="T4" s="34" t="s">
+      <c r="S4" s="37"/>
+      <c r="T4" s="37" t="s">
         <v>14</v>
       </c>
-      <c r="U4" s="34"/>
-      <c r="V4" s="34" t="s">
+      <c r="U4" s="37"/>
+      <c r="V4" s="37" t="s">
         <v>15</v>
       </c>
-      <c r="W4" s="34"/>
-      <c r="X4" s="34" t="s">
+      <c r="W4" s="37"/>
+      <c r="X4" s="37" t="s">
         <v>16</v>
       </c>
-      <c r="Y4" s="34"/>
+      <c r="Y4" s="37"/>
     </row>
     <row r="5" spans="1:25" ht="24">
-      <c r="A5" s="37"/>
+      <c r="A5" s="40"/>
       <c r="B5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="J5" s="2" t="s">
@@ -1171,102 +1174,102 @@
         <v>2338644.5</v>
       </c>
       <c r="S6" s="10">
         <v>145.9</v>
       </c>
       <c r="T6" s="9">
         <v>2636082.2000000002</v>
       </c>
       <c r="U6" s="10">
         <v>141.30000000000001</v>
       </c>
       <c r="V6" s="9">
         <v>2909889.9</v>
       </c>
       <c r="W6" s="10">
         <v>138.4</v>
       </c>
       <c r="X6" s="7">
         <v>3222218.5</v>
       </c>
       <c r="Y6" s="10">
         <v>139.1</v>
       </c>
     </row>
     <row r="9" spans="1:25">
-      <c r="A9" s="36"/>
-      <c r="B9" s="34" t="s">
+      <c r="A9" s="39"/>
+      <c r="B9" s="37" t="s">
         <v>17</v>
       </c>
-      <c r="C9" s="34"/>
-      <c r="D9" s="34" t="s">
+      <c r="C9" s="37"/>
+      <c r="D9" s="37" t="s">
         <v>18</v>
       </c>
-      <c r="E9" s="34"/>
-      <c r="F9" s="34" t="s">
+      <c r="E9" s="37"/>
+      <c r="F9" s="37" t="s">
         <v>19</v>
       </c>
-      <c r="G9" s="34"/>
-      <c r="H9" s="34" t="s">
+      <c r="G9" s="37"/>
+      <c r="H9" s="37" t="s">
         <v>20</v>
       </c>
-      <c r="I9" s="34"/>
-      <c r="J9" s="34" t="s">
+      <c r="I9" s="37"/>
+      <c r="J9" s="37" t="s">
         <v>21</v>
       </c>
-      <c r="K9" s="34"/>
-      <c r="L9" s="34" t="s">
+      <c r="K9" s="37"/>
+      <c r="L9" s="37" t="s">
         <v>22</v>
       </c>
-      <c r="M9" s="34"/>
-      <c r="N9" s="34" t="s">
+      <c r="M9" s="37"/>
+      <c r="N9" s="37" t="s">
         <v>23</v>
       </c>
-      <c r="O9" s="34"/>
-      <c r="P9" s="34" t="s">
+      <c r="O9" s="37"/>
+      <c r="P9" s="37" t="s">
         <v>24</v>
       </c>
-      <c r="Q9" s="34"/>
-      <c r="R9" s="34" t="s">
+      <c r="Q9" s="37"/>
+      <c r="R9" s="37" t="s">
         <v>25</v>
       </c>
-      <c r="S9" s="34"/>
-      <c r="T9" s="34" t="s">
+      <c r="S9" s="37"/>
+      <c r="T9" s="37" t="s">
         <v>26</v>
       </c>
-      <c r="U9" s="34"/>
-      <c r="V9" s="34" t="s">
+      <c r="U9" s="37"/>
+      <c r="V9" s="37" t="s">
         <v>27</v>
       </c>
-      <c r="W9" s="34"/>
-      <c r="X9" s="34" t="s">
+      <c r="W9" s="37"/>
+      <c r="X9" s="37" t="s">
         <v>28</v>
       </c>
-      <c r="Y9" s="34"/>
+      <c r="Y9" s="37"/>
     </row>
     <row r="10" spans="1:25" ht="24">
-      <c r="A10" s="37"/>
+      <c r="A10" s="40"/>
       <c r="B10" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H10" s="2" t="s">
         <v>4</v>
       </c>
       <c r="I10" s="2" t="s">
         <v>1</v>
       </c>
       <c r="J10" s="2" t="s">
@@ -1374,102 +1377,102 @@
         <v>1857710.3</v>
       </c>
       <c r="S11" s="7">
         <v>82.8</v>
       </c>
       <c r="T11" s="7">
         <v>2089121.5</v>
       </c>
       <c r="U11" s="10">
         <v>82.7</v>
       </c>
       <c r="V11" s="7">
         <v>2355387.7000000002</v>
       </c>
       <c r="W11" s="6">
         <v>84.4</v>
       </c>
       <c r="X11" s="7">
         <v>2655540.7999999998</v>
       </c>
       <c r="Y11" s="6">
         <v>86</v>
       </c>
     </row>
     <row r="15" spans="1:25" ht="15" customHeight="1">
-      <c r="A15" s="36"/>
-      <c r="B15" s="34" t="s">
+      <c r="A15" s="39"/>
+      <c r="B15" s="37" t="s">
         <v>29</v>
       </c>
-      <c r="C15" s="34"/>
-      <c r="D15" s="34" t="s">
+      <c r="C15" s="37"/>
+      <c r="D15" s="37" t="s">
         <v>30</v>
       </c>
-      <c r="E15" s="34"/>
-      <c r="F15" s="34" t="s">
+      <c r="E15" s="37"/>
+      <c r="F15" s="37" t="s">
         <v>31</v>
       </c>
-      <c r="G15" s="34"/>
-      <c r="H15" s="34" t="s">
+      <c r="G15" s="37"/>
+      <c r="H15" s="37" t="s">
         <v>32</v>
       </c>
-      <c r="I15" s="34"/>
-      <c r="J15" s="34" t="s">
+      <c r="I15" s="37"/>
+      <c r="J15" s="37" t="s">
         <v>33</v>
       </c>
-      <c r="K15" s="34"/>
-      <c r="L15" s="34" t="s">
+      <c r="K15" s="37"/>
+      <c r="L15" s="37" t="s">
         <v>34</v>
       </c>
-      <c r="M15" s="34"/>
-      <c r="N15" s="34" t="s">
+      <c r="M15" s="37"/>
+      <c r="N15" s="37" t="s">
         <v>35</v>
       </c>
-      <c r="O15" s="34"/>
-      <c r="P15" s="34" t="s">
+      <c r="O15" s="37"/>
+      <c r="P15" s="37" t="s">
         <v>36</v>
       </c>
-      <c r="Q15" s="34"/>
-      <c r="R15" s="34" t="s">
+      <c r="Q15" s="37"/>
+      <c r="R15" s="37" t="s">
         <v>37</v>
       </c>
-      <c r="S15" s="34"/>
-      <c r="T15" s="34" t="s">
+      <c r="S15" s="37"/>
+      <c r="T15" s="37" t="s">
         <v>38</v>
       </c>
-      <c r="U15" s="34"/>
-      <c r="V15" s="34" t="s">
+      <c r="U15" s="37"/>
+      <c r="V15" s="37" t="s">
         <v>39</v>
       </c>
-      <c r="W15" s="34"/>
-      <c r="X15" s="34" t="s">
+      <c r="W15" s="37"/>
+      <c r="X15" s="37" t="s">
         <v>40</v>
       </c>
-      <c r="Y15" s="34"/>
+      <c r="Y15" s="37"/>
     </row>
     <row r="16" spans="1:25" ht="24">
-      <c r="A16" s="37"/>
+      <c r="A16" s="40"/>
       <c r="B16" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H16" s="2" t="s">
         <v>4</v>
       </c>
       <c r="I16" s="2" t="s">
         <v>1</v>
       </c>
       <c r="J16" s="2" t="s">
@@ -1587,102 +1590,102 @@
       </c>
       <c r="V17" s="7">
         <v>3887096.9</v>
       </c>
       <c r="W17" s="10">
         <v>146.9</v>
       </c>
       <c r="X17" s="7">
         <v>4334145.5999999996</v>
       </c>
       <c r="Y17" s="6">
         <v>144.5</v>
       </c>
     </row>
     <row r="20" spans="1:25">
       <c r="V20" s="12"/>
       <c r="W20" s="12"/>
       <c r="X20" s="12"/>
     </row>
     <row r="21" spans="1:25">
       <c r="V21" s="12"/>
       <c r="W21" s="12"/>
       <c r="X21" s="12"/>
     </row>
     <row r="22" spans="1:25">
-      <c r="A22" s="36"/>
-      <c r="B22" s="34" t="s">
+      <c r="A22" s="39"/>
+      <c r="B22" s="37" t="s">
         <v>41</v>
       </c>
-      <c r="C22" s="34"/>
-      <c r="D22" s="34" t="s">
+      <c r="C22" s="37"/>
+      <c r="D22" s="37" t="s">
         <v>42</v>
       </c>
-      <c r="E22" s="34"/>
-      <c r="F22" s="34" t="s">
+      <c r="E22" s="37"/>
+      <c r="F22" s="37" t="s">
         <v>43</v>
       </c>
-      <c r="G22" s="34"/>
-      <c r="H22" s="34" t="s">
+      <c r="G22" s="37"/>
+      <c r="H22" s="37" t="s">
         <v>44</v>
       </c>
-      <c r="I22" s="34"/>
-      <c r="J22" s="34" t="s">
+      <c r="I22" s="37"/>
+      <c r="J22" s="37" t="s">
         <v>45</v>
       </c>
-      <c r="K22" s="34"/>
-      <c r="L22" s="34" t="s">
+      <c r="K22" s="37"/>
+      <c r="L22" s="37" t="s">
         <v>46</v>
       </c>
-      <c r="M22" s="34"/>
-      <c r="N22" s="34" t="s">
+      <c r="M22" s="37"/>
+      <c r="N22" s="37" t="s">
         <v>47</v>
       </c>
-      <c r="O22" s="34"/>
-      <c r="P22" s="34" t="s">
+      <c r="O22" s="37"/>
+      <c r="P22" s="37" t="s">
         <v>48</v>
       </c>
-      <c r="Q22" s="34"/>
-      <c r="R22" s="34" t="s">
+      <c r="Q22" s="37"/>
+      <c r="R22" s="37" t="s">
         <v>49</v>
       </c>
-      <c r="S22" s="34"/>
-      <c r="T22" s="34" t="s">
+      <c r="S22" s="37"/>
+      <c r="T22" s="37" t="s">
         <v>50</v>
       </c>
-      <c r="U22" s="35"/>
-      <c r="V22" s="34" t="s">
+      <c r="U22" s="38"/>
+      <c r="V22" s="37" t="s">
         <v>51</v>
       </c>
-      <c r="W22" s="35"/>
-      <c r="X22" s="34" t="s">
+      <c r="W22" s="38"/>
+      <c r="X22" s="37" t="s">
         <v>52</v>
       </c>
-      <c r="Y22" s="35"/>
+      <c r="Y22" s="38"/>
     </row>
     <row r="23" spans="1:25" ht="24">
-      <c r="A23" s="37"/>
+      <c r="A23" s="40"/>
       <c r="B23" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H23" s="2" t="s">
         <v>4</v>
       </c>
       <c r="I23" s="2" t="s">
         <v>1</v>
       </c>
       <c r="J23" s="2" t="s">
@@ -1791,102 +1794,102 @@
       </c>
       <c r="S24" s="9">
         <v>114</v>
       </c>
       <c r="T24" s="10">
         <v>4111068.4</v>
       </c>
       <c r="U24" s="11">
         <v>103.8</v>
       </c>
       <c r="V24" s="10">
         <v>4582584.4000000004</v>
       </c>
       <c r="W24" s="11">
         <v>101.2</v>
       </c>
       <c r="X24" s="10">
         <v>5102318.2</v>
       </c>
       <c r="Y24" s="11">
         <v>100.9</v>
       </c>
     </row>
     <row r="25" spans="1:25" ht="15" customHeight="1"/>
     <row r="29" spans="1:25" ht="15" customHeight="1">
-      <c r="A29" s="36"/>
-      <c r="B29" s="34" t="s">
+      <c r="A29" s="39"/>
+      <c r="B29" s="37" t="s">
         <v>53</v>
       </c>
-      <c r="C29" s="35"/>
-      <c r="D29" s="34" t="s">
+      <c r="C29" s="38"/>
+      <c r="D29" s="37" t="s">
         <v>54</v>
       </c>
-      <c r="E29" s="35"/>
-      <c r="F29" s="34" t="s">
+      <c r="E29" s="38"/>
+      <c r="F29" s="37" t="s">
         <v>55</v>
       </c>
-      <c r="G29" s="35"/>
-      <c r="H29" s="34" t="s">
+      <c r="G29" s="38"/>
+      <c r="H29" s="37" t="s">
         <v>56</v>
       </c>
-      <c r="I29" s="35"/>
-      <c r="J29" s="34" t="s">
+      <c r="I29" s="38"/>
+      <c r="J29" s="37" t="s">
         <v>57</v>
       </c>
-      <c r="K29" s="34"/>
-      <c r="L29" s="34" t="s">
+      <c r="K29" s="37"/>
+      <c r="L29" s="37" t="s">
         <v>58</v>
       </c>
-      <c r="M29" s="34"/>
-      <c r="N29" s="34" t="s">
+      <c r="M29" s="37"/>
+      <c r="N29" s="37" t="s">
         <v>59</v>
       </c>
-      <c r="O29" s="34"/>
-      <c r="P29" s="34" t="s">
+      <c r="O29" s="37"/>
+      <c r="P29" s="37" t="s">
         <v>60</v>
       </c>
-      <c r="Q29" s="34"/>
-      <c r="R29" s="34" t="s">
+      <c r="Q29" s="37"/>
+      <c r="R29" s="37" t="s">
         <v>61</v>
       </c>
-      <c r="S29" s="34"/>
-      <c r="T29" s="34" t="s">
+      <c r="S29" s="37"/>
+      <c r="T29" s="37" t="s">
         <v>62</v>
       </c>
-      <c r="U29" s="35"/>
-      <c r="V29" s="34" t="s">
+      <c r="U29" s="38"/>
+      <c r="V29" s="37" t="s">
         <v>63</v>
       </c>
-      <c r="W29" s="35"/>
-      <c r="X29" s="34" t="s">
+      <c r="W29" s="38"/>
+      <c r="X29" s="37" t="s">
         <v>64</v>
       </c>
-      <c r="Y29" s="35"/>
+      <c r="Y29" s="38"/>
     </row>
     <row r="30" spans="1:25" ht="24">
-      <c r="A30" s="37"/>
+      <c r="A30" s="40"/>
       <c r="B30" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C30" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D30" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>1</v>
       </c>
       <c r="F30" s="14" t="s">
         <v>4</v>
       </c>
       <c r="G30" s="15" t="s">
         <v>1</v>
       </c>
       <c r="H30" s="16" t="s">
         <v>4</v>
       </c>
       <c r="I30" s="17" t="s">
         <v>1</v>
       </c>
       <c r="J30" s="18" t="s">
@@ -1994,102 +1997,102 @@
         <v>4540327.9000000004</v>
       </c>
       <c r="S31" s="22">
         <v>105.9</v>
       </c>
       <c r="T31" s="20">
         <v>5164215.2</v>
       </c>
       <c r="U31" s="22">
         <v>112.5</v>
       </c>
       <c r="V31" s="20">
         <v>5857803.5999999996</v>
       </c>
       <c r="W31" s="21" t="s">
         <v>66</v>
       </c>
       <c r="X31" s="21" t="s">
         <v>67</v>
       </c>
       <c r="Y31" s="22">
         <v>117.5</v>
       </c>
     </row>
     <row r="35" spans="1:25" ht="15" customHeight="1">
-      <c r="A35" s="36"/>
-      <c r="B35" s="34" t="s">
+      <c r="A35" s="39"/>
+      <c r="B35" s="37" t="s">
         <v>68</v>
       </c>
-      <c r="C35" s="35"/>
-      <c r="D35" s="34" t="s">
+      <c r="C35" s="38"/>
+      <c r="D35" s="37" t="s">
         <v>69</v>
       </c>
-      <c r="E35" s="35"/>
-      <c r="F35" s="34" t="s">
+      <c r="E35" s="38"/>
+      <c r="F35" s="37" t="s">
         <v>70</v>
       </c>
-      <c r="G35" s="35"/>
-      <c r="H35" s="34" t="s">
+      <c r="G35" s="38"/>
+      <c r="H35" s="37" t="s">
         <v>71</v>
       </c>
-      <c r="I35" s="35"/>
-      <c r="J35" s="34" t="s">
+      <c r="I35" s="38"/>
+      <c r="J35" s="37" t="s">
         <v>72</v>
       </c>
-      <c r="K35" s="34"/>
-      <c r="L35" s="34" t="s">
+      <c r="K35" s="37"/>
+      <c r="L35" s="37" t="s">
         <v>73</v>
       </c>
-      <c r="M35" s="34"/>
-      <c r="N35" s="34" t="s">
+      <c r="M35" s="37"/>
+      <c r="N35" s="37" t="s">
         <v>74</v>
       </c>
-      <c r="O35" s="34"/>
-      <c r="P35" s="34" t="s">
+      <c r="O35" s="37"/>
+      <c r="P35" s="37" t="s">
         <v>75</v>
       </c>
-      <c r="Q35" s="34"/>
-      <c r="R35" s="34" t="s">
+      <c r="Q35" s="37"/>
+      <c r="R35" s="37" t="s">
         <v>76</v>
       </c>
-      <c r="S35" s="34"/>
-      <c r="T35" s="34" t="s">
+      <c r="S35" s="37"/>
+      <c r="T35" s="37" t="s">
         <v>77</v>
       </c>
-      <c r="U35" s="35"/>
-      <c r="V35" s="34" t="s">
+      <c r="U35" s="38"/>
+      <c r="V35" s="37" t="s">
         <v>78</v>
       </c>
-      <c r="W35" s="35"/>
-      <c r="X35" s="34" t="s">
+      <c r="W35" s="38"/>
+      <c r="X35" s="37" t="s">
         <v>79</v>
       </c>
-      <c r="Y35" s="35"/>
+      <c r="Y35" s="38"/>
     </row>
     <row r="36" spans="1:25" ht="24">
-      <c r="A36" s="37"/>
+      <c r="A36" s="40"/>
       <c r="B36" s="18" t="s">
         <v>4</v>
       </c>
       <c r="C36" s="19" t="s">
         <v>1</v>
       </c>
       <c r="D36" s="18" t="s">
         <v>4</v>
       </c>
       <c r="E36" s="19" t="s">
         <v>1</v>
       </c>
       <c r="F36" s="18" t="s">
         <v>4</v>
       </c>
       <c r="G36" s="19" t="s">
         <v>1</v>
       </c>
       <c r="H36" s="18" t="s">
         <v>4</v>
       </c>
       <c r="I36" s="19" t="s">
         <v>1</v>
       </c>
       <c r="J36" s="18" t="s">
@@ -2197,102 +2200,102 @@
         <v>4967501.2</v>
       </c>
       <c r="S37" s="22">
         <v>89.6</v>
       </c>
       <c r="T37" s="20">
         <v>5439860.5</v>
       </c>
       <c r="U37" s="22">
         <v>86.7</v>
       </c>
       <c r="V37" s="20">
         <v>6240917</v>
       </c>
       <c r="W37" s="21" t="s">
         <v>84</v>
       </c>
       <c r="X37" s="21" t="s">
         <v>85</v>
       </c>
       <c r="Y37" s="22">
         <v>89.1</v>
       </c>
     </row>
     <row r="40" spans="1:25">
-      <c r="A40" s="36"/>
-      <c r="B40" s="34" t="s">
+      <c r="A40" s="39"/>
+      <c r="B40" s="37" t="s">
         <v>86</v>
       </c>
-      <c r="C40" s="35"/>
-      <c r="D40" s="34" t="s">
+      <c r="C40" s="38"/>
+      <c r="D40" s="37" t="s">
         <v>87</v>
       </c>
-      <c r="E40" s="35"/>
-      <c r="F40" s="34" t="s">
+      <c r="E40" s="38"/>
+      <c r="F40" s="37" t="s">
         <v>88</v>
       </c>
-      <c r="G40" s="35"/>
-      <c r="H40" s="34" t="s">
+      <c r="G40" s="38"/>
+      <c r="H40" s="37" t="s">
         <v>89</v>
       </c>
-      <c r="I40" s="35"/>
-      <c r="J40" s="34" t="s">
+      <c r="I40" s="38"/>
+      <c r="J40" s="37" t="s">
         <v>90</v>
       </c>
-      <c r="K40" s="34"/>
-      <c r="L40" s="34" t="s">
+      <c r="K40" s="37"/>
+      <c r="L40" s="37" t="s">
         <v>91</v>
       </c>
-      <c r="M40" s="34"/>
-      <c r="N40" s="34" t="s">
+      <c r="M40" s="37"/>
+      <c r="N40" s="37" t="s">
         <v>92</v>
       </c>
-      <c r="O40" s="34"/>
-      <c r="P40" s="34" t="s">
+      <c r="O40" s="37"/>
+      <c r="P40" s="37" t="s">
         <v>93</v>
       </c>
-      <c r="Q40" s="34"/>
-      <c r="R40" s="34" t="s">
+      <c r="Q40" s="37"/>
+      <c r="R40" s="37" t="s">
         <v>94</v>
       </c>
-      <c r="S40" s="34"/>
-      <c r="T40" s="34" t="s">
+      <c r="S40" s="37"/>
+      <c r="T40" s="37" t="s">
         <v>95</v>
       </c>
-      <c r="U40" s="35"/>
-      <c r="V40" s="34" t="s">
+      <c r="U40" s="38"/>
+      <c r="V40" s="37" t="s">
         <v>96</v>
       </c>
-      <c r="W40" s="35"/>
-      <c r="X40" s="34" t="s">
+      <c r="W40" s="38"/>
+      <c r="X40" s="37" t="s">
         <v>97</v>
       </c>
-      <c r="Y40" s="35"/>
+      <c r="Y40" s="38"/>
     </row>
     <row r="41" spans="1:25" ht="24">
-      <c r="A41" s="37"/>
+      <c r="A41" s="40"/>
       <c r="B41" s="24" t="s">
         <v>4</v>
       </c>
       <c r="C41" s="25" t="s">
         <v>1</v>
       </c>
       <c r="D41" s="24" t="s">
         <v>4</v>
       </c>
       <c r="E41" s="25" t="s">
         <v>1</v>
       </c>
       <c r="F41" s="24" t="s">
         <v>4</v>
       </c>
       <c r="G41" s="25" t="s">
         <v>1</v>
       </c>
       <c r="H41" s="24" t="s">
         <v>4</v>
       </c>
       <c r="I41" s="25" t="s">
         <v>1</v>
       </c>
       <c r="J41" s="26" t="s">
@@ -2400,127 +2403,127 @@
         <v>5423168.7999999998</v>
       </c>
       <c r="S42" s="31">
         <v>108.6</v>
       </c>
       <c r="T42" s="30">
         <v>6056467.9000000004</v>
       </c>
       <c r="U42" s="31">
         <v>110.7</v>
       </c>
       <c r="V42" s="20">
         <v>6664065.2999999998</v>
       </c>
       <c r="W42" s="6">
         <v>106.7</v>
       </c>
       <c r="X42" s="11">
         <v>7205380.2999999998</v>
       </c>
       <c r="Y42" s="6">
         <v>100.7</v>
       </c>
     </row>
     <row r="46" spans="1:25">
-      <c r="A46" s="36"/>
-      <c r="B46" s="34" t="s">
+      <c r="A46" s="39"/>
+      <c r="B46" s="37" t="s">
         <v>98</v>
       </c>
-      <c r="C46" s="35"/>
-      <c r="D46" s="34" t="s">
+      <c r="C46" s="38"/>
+      <c r="D46" s="37" t="s">
         <v>99</v>
       </c>
-      <c r="E46" s="35"/>
-      <c r="F46" s="34" t="s">
+      <c r="E46" s="38"/>
+      <c r="F46" s="37" t="s">
         <v>100</v>
       </c>
-      <c r="G46" s="35"/>
-      <c r="H46" s="34" t="s">
+      <c r="G46" s="38"/>
+      <c r="H46" s="37" t="s">
         <v>101</v>
       </c>
-      <c r="I46" s="35"/>
-      <c r="J46" s="34" t="s">
+      <c r="I46" s="38"/>
+      <c r="J46" s="37" t="s">
         <v>102</v>
       </c>
-      <c r="K46" s="34"/>
-      <c r="L46" s="34" t="s">
+      <c r="K46" s="37"/>
+      <c r="L46" s="37" t="s">
         <v>103</v>
       </c>
-      <c r="M46" s="34"/>
-      <c r="N46" s="34" t="s">
+      <c r="M46" s="37"/>
+      <c r="N46" s="37" t="s">
         <v>104</v>
       </c>
-      <c r="O46" s="34"/>
-      <c r="P46" s="34" t="s">
+      <c r="O46" s="37"/>
+      <c r="P46" s="37" t="s">
         <v>105</v>
       </c>
-      <c r="Q46" s="34"/>
-      <c r="R46" s="34" t="s">
+      <c r="Q46" s="37"/>
+      <c r="R46" s="37" t="s">
         <v>106</v>
       </c>
-      <c r="S46" s="34"/>
-      <c r="T46" s="34" t="s">
+      <c r="S46" s="37"/>
+      <c r="T46" s="37" t="s">
         <v>107</v>
       </c>
-      <c r="U46" s="35"/>
-      <c r="V46" s="34" t="s">
+      <c r="U46" s="38"/>
+      <c r="V46" s="37" t="s">
         <v>108</v>
       </c>
-      <c r="W46" s="35"/>
-      <c r="X46" s="34" t="s">
+      <c r="W46" s="38"/>
+      <c r="X46" s="37" t="s">
         <v>109</v>
       </c>
-      <c r="Y46" s="35"/>
+      <c r="Y46" s="38"/>
     </row>
     <row r="47" spans="1:25" ht="24">
-      <c r="A47" s="37"/>
+      <c r="A47" s="40"/>
       <c r="B47" s="32" t="s">
         <v>4</v>
       </c>
       <c r="C47" s="33" t="s">
         <v>1</v>
       </c>
       <c r="D47" s="32" t="s">
         <v>4</v>
       </c>
       <c r="E47" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="F47" s="39" t="s">
+      <c r="F47" s="35" t="s">
         <v>4</v>
       </c>
       <c r="G47" s="33" t="s">
         <v>1</v>
       </c>
       <c r="H47" s="32" t="s">
         <v>4</v>
       </c>
       <c r="I47" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="J47" s="32" t="s">
+      <c r="J47" s="34" t="s">
         <v>4</v>
       </c>
       <c r="K47" s="33" t="s">
         <v>1</v>
       </c>
       <c r="L47" s="32" t="s">
         <v>4</v>
       </c>
       <c r="M47" s="33" t="s">
         <v>1</v>
       </c>
       <c r="N47" s="32" t="s">
         <v>4</v>
       </c>
       <c r="O47" s="33" t="s">
         <v>1</v>
       </c>
       <c r="P47" s="32" t="s">
         <v>4</v>
       </c>
       <c r="Q47" s="33" t="s">
         <v>1</v>
       </c>
       <c r="R47" s="32" t="s">
         <v>4</v>
@@ -2541,182 +2544,199 @@
         <v>1</v>
       </c>
       <c r="X47" s="32" t="s">
         <v>4</v>
       </c>
       <c r="Y47" s="33" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:25">
       <c r="A48" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B48" s="11">
         <v>422884.8</v>
       </c>
       <c r="C48" s="27">
         <v>81.8</v>
       </c>
       <c r="D48" s="27">
         <v>912371</v>
       </c>
       <c r="E48" s="27">
         <v>83.7</v>
       </c>
-      <c r="F48" s="40">
+      <c r="F48" s="36">
         <v>1795092.8</v>
       </c>
       <c r="G48" s="27">
         <v>98.5</v>
       </c>
-      <c r="H48" s="41">
+      <c r="H48" s="42">
         <v>2499674.6</v>
       </c>
       <c r="I48" s="6">
         <v>100</v>
       </c>
-      <c r="J48" s="9"/>
+      <c r="J48" s="7">
+        <v>3307164.6</v>
+      </c>
+      <c r="K48" s="6">
+        <v>102.3</v>
+      </c>
+      <c r="L48" s="11">
+        <v>3963949</v>
+      </c>
+      <c r="M48" s="6">
+        <v>102.1</v>
+      </c>
+      <c r="N48" s="7">
+        <v>4338235.2</v>
+      </c>
+      <c r="O48" s="6">
+        <v>98.4</v>
+      </c>
       <c r="R48" s="30"/>
       <c r="S48" s="31"/>
       <c r="T48" s="30"/>
       <c r="U48" s="31"/>
       <c r="V48" s="20"/>
       <c r="X48" s="11"/>
     </row>
     <row r="53" spans="1:1">
       <c r="A53" s="13" t="s">
         <v>3</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="105">
-    <mergeCell ref="T46:U46"/>
-[...56 lines deleted...]
-    <mergeCell ref="V9:W9"/>
+    <mergeCell ref="A40:A41"/>
+    <mergeCell ref="B40:C40"/>
+    <mergeCell ref="D40:E40"/>
+    <mergeCell ref="F40:G40"/>
+    <mergeCell ref="H40:I40"/>
+    <mergeCell ref="J40:K40"/>
+    <mergeCell ref="L40:M40"/>
+    <mergeCell ref="N40:O40"/>
+    <mergeCell ref="P40:Q40"/>
+    <mergeCell ref="R35:S35"/>
+    <mergeCell ref="T35:U35"/>
+    <mergeCell ref="V35:W35"/>
+    <mergeCell ref="X35:Y35"/>
+    <mergeCell ref="N29:O29"/>
+    <mergeCell ref="P29:Q29"/>
+    <mergeCell ref="T40:U40"/>
+    <mergeCell ref="V40:W40"/>
+    <mergeCell ref="X40:Y40"/>
+    <mergeCell ref="R40:S40"/>
+    <mergeCell ref="A35:A36"/>
+    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="D35:E35"/>
+    <mergeCell ref="F35:G35"/>
+    <mergeCell ref="H35:I35"/>
+    <mergeCell ref="J35:K35"/>
+    <mergeCell ref="L35:M35"/>
+    <mergeCell ref="N35:O35"/>
+    <mergeCell ref="P35:Q35"/>
     <mergeCell ref="T4:U4"/>
     <mergeCell ref="V4:W4"/>
     <mergeCell ref="R29:S29"/>
     <mergeCell ref="T29:U29"/>
     <mergeCell ref="V29:W29"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="D29:E29"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="X4:Y4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="L4:M4"/>
     <mergeCell ref="N4:O4"/>
     <mergeCell ref="P4:Q4"/>
     <mergeCell ref="R4:S4"/>
     <mergeCell ref="X29:Y29"/>
-    <mergeCell ref="A35:A36"/>
-[...26 lines deleted...]
-    <mergeCell ref="R40:S40"/>
+    <mergeCell ref="A9:A10"/>
+    <mergeCell ref="B9:C9"/>
+    <mergeCell ref="D9:E9"/>
+    <mergeCell ref="D15:E15"/>
+    <mergeCell ref="A22:A23"/>
+    <mergeCell ref="B22:C22"/>
+    <mergeCell ref="A15:A16"/>
+    <mergeCell ref="B15:C15"/>
+    <mergeCell ref="D22:E22"/>
+    <mergeCell ref="F15:G15"/>
+    <mergeCell ref="H15:I15"/>
+    <mergeCell ref="V15:W15"/>
+    <mergeCell ref="X15:Y15"/>
+    <mergeCell ref="F9:G9"/>
+    <mergeCell ref="T15:U15"/>
+    <mergeCell ref="J15:K15"/>
+    <mergeCell ref="T9:U9"/>
+    <mergeCell ref="H9:I9"/>
+    <mergeCell ref="N15:O15"/>
+    <mergeCell ref="R15:S15"/>
+    <mergeCell ref="P15:Q15"/>
+    <mergeCell ref="L15:M15"/>
+    <mergeCell ref="X9:Y9"/>
+    <mergeCell ref="J9:K9"/>
+    <mergeCell ref="L9:M9"/>
+    <mergeCell ref="N9:O9"/>
+    <mergeCell ref="P9:Q9"/>
+    <mergeCell ref="R9:S9"/>
+    <mergeCell ref="V9:W9"/>
+    <mergeCell ref="A29:A30"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="X22:Y22"/>
+    <mergeCell ref="T22:U22"/>
+    <mergeCell ref="V22:W22"/>
+    <mergeCell ref="F22:G22"/>
+    <mergeCell ref="P22:Q22"/>
+    <mergeCell ref="N22:O22"/>
+    <mergeCell ref="R22:S22"/>
+    <mergeCell ref="L22:M22"/>
+    <mergeCell ref="J22:K22"/>
+    <mergeCell ref="H22:I22"/>
+    <mergeCell ref="F29:G29"/>
+    <mergeCell ref="H29:I29"/>
+    <mergeCell ref="J29:K29"/>
+    <mergeCell ref="L29:M29"/>
+    <mergeCell ref="T46:U46"/>
+    <mergeCell ref="V46:W46"/>
+    <mergeCell ref="X46:Y46"/>
+    <mergeCell ref="J46:K46"/>
+    <mergeCell ref="L46:M46"/>
+    <mergeCell ref="N46:O46"/>
+    <mergeCell ref="P46:Q46"/>
+    <mergeCell ref="R46:S46"/>
+    <mergeCell ref="A46:A47"/>
+    <mergeCell ref="B46:C46"/>
+    <mergeCell ref="D46:E46"/>
+    <mergeCell ref="F46:G46"/>
+    <mergeCell ref="H46:I46"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="37" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="4" manualBreakCount="4">
     <brk id="2" max="24" man="1"/>
     <brk id="7" max="24" man="1"/>
     <brk id="12" max="24" man="1"/>
     <brk id="55" max="24" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>