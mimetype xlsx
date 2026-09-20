--- v2 (2026-08-24)
+++ v3 (2026-09-20)
@@ -1,64 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="2430" yWindow="-30" windowWidth="18150" windowHeight="12300"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12795" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист1" sheetId="3" r:id="rId1"/>
+    <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="6" r:id="rId2"/>
+    <sheet name="Показатель" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$Y$55</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">Показатель!$A$1:$Y$55</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="307" uniqueCount="110">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="349" uniqueCount="150">
   <si>
     <t>Атырауская</t>
   </si>
   <si>
     <t>ИФО, в %</t>
   </si>
   <si>
     <t>Объем услуг и ИФО по внутренней торговли (оптовая и розничная торговля) *</t>
   </si>
   <si>
     <t>* оперативные данные</t>
   </si>
   <si>
     <t>Объем услуг, млн. тенге</t>
   </si>
   <si>
     <t>январь 2019г.</t>
   </si>
   <si>
     <t>январь-февраль 2019 г.</t>
   </si>
   <si>
     <t>январь-март 2019 г.</t>
   </si>
   <si>
@@ -344,128 +348,313 @@
     <t>январь-апрель 2026г.</t>
   </si>
   <si>
     <t>январь-май 2026г.</t>
   </si>
   <si>
     <t>январь-июнь 2026г.</t>
   </si>
   <si>
     <t>январь-июль 2026г.</t>
   </si>
   <si>
     <t>январь-август 2026г.</t>
   </si>
   <si>
     <t>январь-сентябрь 2026г.</t>
   </si>
   <si>
     <t>январь-октябрь 2026г.</t>
   </si>
   <si>
     <t>январь-ноябрь 2026г.</t>
   </si>
   <si>
     <t>январь-декабрь 2026г.</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Объем реализации товаров и услуг в целом по отрасли ''Торговля''</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>млн.тенге</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Статистические формы: «Отчет о реализации товаров и услуг» (индекс – 2-торговля, периодичность – месячная)</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702020?keyword=</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>С 2019 года</t>
+  </si>
+  <si>
+    <t>Абуева Асель Сериковна</t>
+  </si>
+  <si>
+    <t>+7 7122321342</t>
+  </si>
+  <si>
+    <t>а.abueva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/atyrau/dynamic-tables/1448/</t>
+  </si>
+  <si>
+    <t>Отдел статистики торговли и услуг</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="8">
+  <fonts count="19">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="9"/>
-[...5 lines deleted...]
-    <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
-    </font>
-[...7 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="9"/>
+      <sz val="8"/>
       <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="16"/>
       <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="7">
+  <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
@@ -501,163 +690,213 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="43">
+  <cellXfs count="53">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="4" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="7" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...7 lines deleted...]
-      <alignment horizontal="left" indent="1"/>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...64 lines deleted...]
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="6">
+    <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="3"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="5"/>
+    <cellStyle name="Обычный 4 2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -900,1872 +1139,2826 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702020?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.tokbaeva@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:J22"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A26" sqref="A26"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="42.140625" customWidth="1"/>
+    <col min="2" max="2" width="68.28515625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10">
+      <c r="A1" s="5"/>
+      <c r="B1" s="5"/>
+      <c r="C1" s="6"/>
+      <c r="D1" s="6"/>
+      <c r="E1" s="6"/>
+      <c r="F1" s="6"/>
+      <c r="G1" s="6"/>
+      <c r="H1" s="6"/>
+      <c r="I1" s="6"/>
+      <c r="J1" s="6"/>
+    </row>
+    <row r="2" spans="1:10">
+      <c r="A2" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B2" s="8">
+        <v>172402</v>
+      </c>
+      <c r="C2" s="9"/>
+      <c r="D2" s="9"/>
+      <c r="E2" s="9"/>
+      <c r="F2" s="9"/>
+      <c r="G2" s="9"/>
+      <c r="H2" s="9"/>
+      <c r="I2" s="9"/>
+      <c r="J2" s="9"/>
+    </row>
+    <row r="3" spans="1:10">
+      <c r="A3" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B3" s="10" t="s">
+        <v>112</v>
+      </c>
+      <c r="C3" s="9"/>
+      <c r="D3" s="9"/>
+      <c r="E3" s="9"/>
+      <c r="F3" s="9"/>
+      <c r="G3" s="9"/>
+      <c r="H3" s="9"/>
+      <c r="I3" s="9"/>
+      <c r="J3" s="9"/>
+    </row>
+    <row r="4" spans="1:10">
+      <c r="A4" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="B4" s="11" t="s">
+        <v>114</v>
+      </c>
+      <c r="C4" s="9"/>
+      <c r="D4" s="9"/>
+      <c r="E4" s="9"/>
+      <c r="F4" s="9"/>
+      <c r="G4" s="9"/>
+      <c r="H4" s="9"/>
+      <c r="I4" s="9"/>
+      <c r="J4" s="9"/>
+    </row>
+    <row r="5" spans="1:10">
+      <c r="A5" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="B5" s="10" t="s">
+        <v>112</v>
+      </c>
+      <c r="C5" s="13"/>
+      <c r="D5" s="13"/>
+      <c r="E5" s="13"/>
+      <c r="F5" s="13"/>
+      <c r="G5" s="13"/>
+      <c r="H5" s="13"/>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
+    </row>
+    <row r="6" spans="1:10">
+      <c r="A6" s="12" t="s">
+        <v>116</v>
+      </c>
+      <c r="B6" s="14" t="s">
+        <v>137</v>
+      </c>
+      <c r="C6" s="9"/>
+      <c r="D6" s="9"/>
+      <c r="E6" s="9"/>
+      <c r="F6" s="9"/>
+      <c r="G6" s="9"/>
+      <c r="H6" s="9"/>
+      <c r="I6" s="9"/>
+      <c r="J6" s="9"/>
+    </row>
+    <row r="7" spans="1:10">
+      <c r="A7" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="B7" s="10" t="s">
+        <v>112</v>
+      </c>
+      <c r="C7" s="9"/>
+      <c r="D7" s="9"/>
+      <c r="E7" s="9"/>
+      <c r="F7" s="9"/>
+      <c r="G7" s="9"/>
+      <c r="H7" s="9"/>
+      <c r="I7" s="9"/>
+      <c r="J7" s="9"/>
+    </row>
+    <row r="8" spans="1:10">
+      <c r="A8" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="B8" s="11" t="s">
+        <v>119</v>
+      </c>
+      <c r="C8" s="9"/>
+      <c r="D8" s="9"/>
+      <c r="E8" s="9"/>
+      <c r="F8" s="9"/>
+      <c r="G8" s="9"/>
+      <c r="H8" s="9"/>
+      <c r="I8" s="9"/>
+      <c r="J8" s="9"/>
+    </row>
+    <row r="9" spans="1:10">
+      <c r="A9" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="B9" s="10"/>
+      <c r="C9" s="9"/>
+      <c r="D9" s="9"/>
+      <c r="E9" s="9"/>
+      <c r="F9" s="9"/>
+      <c r="G9" s="9"/>
+      <c r="H9" s="9"/>
+      <c r="I9" s="9"/>
+      <c r="J9" s="9"/>
+    </row>
+    <row r="10" spans="1:10" ht="25.5">
+      <c r="A10" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="B10" s="10" t="s">
+        <v>122</v>
+      </c>
+      <c r="C10" s="9"/>
+      <c r="D10" s="9"/>
+      <c r="E10" s="9"/>
+      <c r="F10" s="9"/>
+      <c r="G10" s="9"/>
+      <c r="H10" s="9"/>
+      <c r="I10" s="9"/>
+      <c r="J10" s="9"/>
+    </row>
+    <row r="11" spans="1:10">
+      <c r="A11" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="B11" s="15"/>
+      <c r="C11" s="9"/>
+      <c r="D11" s="9"/>
+      <c r="E11" s="9"/>
+      <c r="F11" s="9"/>
+      <c r="G11" s="9"/>
+      <c r="H11" s="9"/>
+      <c r="I11" s="9"/>
+      <c r="J11" s="9"/>
+    </row>
+    <row r="12" spans="1:10">
+      <c r="A12" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="B12" s="16" t="s">
+        <v>125</v>
+      </c>
+      <c r="C12" s="9"/>
+      <c r="D12" s="9"/>
+      <c r="E12" s="9"/>
+      <c r="F12" s="9"/>
+      <c r="G12" s="9"/>
+      <c r="H12" s="9"/>
+      <c r="I12" s="9"/>
+      <c r="J12" s="9"/>
+    </row>
+    <row r="13" spans="1:10" ht="26.25">
+      <c r="A13" s="17" t="s">
+        <v>126</v>
+      </c>
+      <c r="B13" s="31" t="s">
+        <v>127</v>
+      </c>
+      <c r="C13" s="9"/>
+      <c r="D13" s="9"/>
+      <c r="E13" s="9"/>
+      <c r="F13" s="9"/>
+      <c r="G13" s="9"/>
+      <c r="H13" s="9"/>
+      <c r="I13" s="9"/>
+      <c r="J13" s="9"/>
+    </row>
+    <row r="14" spans="1:10">
+      <c r="A14" s="17" t="s">
+        <v>128</v>
+      </c>
+      <c r="B14" s="30" t="s">
+        <v>148</v>
+      </c>
+      <c r="C14" s="9"/>
+      <c r="D14" s="9"/>
+      <c r="E14" s="9"/>
+      <c r="F14" s="9"/>
+      <c r="G14" s="9"/>
+      <c r="H14" s="9"/>
+      <c r="I14" s="9"/>
+      <c r="J14" s="9"/>
+    </row>
+    <row r="15" spans="1:10">
+      <c r="A15" s="17" t="s">
+        <v>129</v>
+      </c>
+      <c r="B15" s="18" t="s">
+        <v>130</v>
+      </c>
+      <c r="C15" s="9"/>
+      <c r="D15" s="9"/>
+      <c r="E15" s="9"/>
+      <c r="F15" s="9"/>
+      <c r="G15" s="9"/>
+      <c r="H15" s="9"/>
+      <c r="I15" s="9"/>
+      <c r="J15" s="9"/>
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="B16" s="19">
+        <v>46279</v>
+      </c>
+      <c r="C16" s="6"/>
+      <c r="D16" s="6"/>
+      <c r="E16" s="6"/>
+      <c r="F16" s="6"/>
+      <c r="G16" s="6"/>
+      <c r="H16" s="6"/>
+      <c r="I16" s="6"/>
+      <c r="J16" s="6"/>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="7" t="s">
+        <v>132</v>
+      </c>
+      <c r="B17" s="19">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="B18" s="32" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="7" t="s">
+        <v>134</v>
+      </c>
+      <c r="B19" s="20" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="7" t="s">
+        <v>135</v>
+      </c>
+      <c r="B20" s="21" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="B21" s="22" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="23"/>
+      <c r="B22" s="24"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4" display="g.tokbaeva@aspire.gov.kz"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B2:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B22" sqref="B22"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="5.42578125" style="25" customWidth="1"/>
+    <col min="2" max="2" width="103" style="25" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="25"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2">
+      <c r="B2" s="26"/>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="27" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="27" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="27" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="27" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="27" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="27"/>
+    </row>
+    <row r="12" spans="2:2" ht="25.5">
+      <c r="B12" s="28" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="27"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="27"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="29" t="s">
+        <v>147</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y53"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A19" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="K54" sqref="K54"/>
+    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="D23" sqref="D23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="28.85546875" style="6" customWidth="1"/>
-[...24 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="6"/>
+    <col min="1" max="1" width="28.85546875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="13.42578125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="8" style="1" customWidth="1"/>
+    <col min="4" max="4" width="12" style="1" customWidth="1"/>
+    <col min="5" max="5" width="8.140625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="11.85546875" style="1" customWidth="1"/>
+    <col min="7" max="7" width="8.28515625" style="1" customWidth="1"/>
+    <col min="8" max="8" width="14.85546875" style="1" customWidth="1"/>
+    <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
+    <col min="10" max="10" width="13.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="8.5703125" style="1" customWidth="1"/>
+    <col min="12" max="12" width="13.140625" style="1" customWidth="1"/>
+    <col min="13" max="13" width="12.7109375" style="1" customWidth="1"/>
+    <col min="14" max="14" width="13.42578125" style="1" customWidth="1"/>
+    <col min="15" max="15" width="9.28515625" style="1" customWidth="1"/>
+    <col min="16" max="16" width="15.85546875" style="1" customWidth="1"/>
+    <col min="17" max="17" width="7.85546875" style="1" customWidth="1"/>
+    <col min="18" max="18" width="14.28515625" style="1" customWidth="1"/>
+    <col min="19" max="19" width="7.5703125" style="1" customWidth="1"/>
+    <col min="20" max="20" width="12.7109375" style="1" customWidth="1"/>
+    <col min="21" max="21" width="8.28515625" style="1" customWidth="1"/>
+    <col min="22" max="22" width="13.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="8.7109375" style="1" customWidth="1"/>
+    <col min="24" max="24" width="13.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="10.7109375" style="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="26.25" customHeight="1">
-      <c r="A1" s="41" t="s">
+      <c r="A1" s="33" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="41"/>
-[...22 lines deleted...]
-      <c r="Y1" s="41"/>
+      <c r="B1" s="33"/>
+      <c r="C1" s="33"/>
+      <c r="D1" s="33"/>
+      <c r="E1" s="33"/>
+      <c r="F1" s="33"/>
+      <c r="G1" s="33"/>
+      <c r="H1" s="33"/>
+      <c r="I1" s="33"/>
+      <c r="J1" s="33"/>
+      <c r="K1" s="33"/>
+      <c r="L1" s="33"/>
+      <c r="M1" s="33"/>
+      <c r="N1" s="33"/>
+      <c r="O1" s="33"/>
+      <c r="P1" s="33"/>
+      <c r="Q1" s="33"/>
+      <c r="R1" s="33"/>
+      <c r="S1" s="33"/>
+      <c r="T1" s="33"/>
+      <c r="U1" s="33"/>
+      <c r="V1" s="33"/>
+      <c r="W1" s="33"/>
+      <c r="X1" s="33"/>
+      <c r="Y1" s="33"/>
     </row>
     <row r="4" spans="1:25">
-      <c r="A4" s="39"/>
-      <c r="B4" s="37" t="s">
+      <c r="A4" s="34"/>
+      <c r="B4" s="35" t="s">
         <v>5</v>
       </c>
-      <c r="C4" s="37"/>
-      <c r="D4" s="37" t="s">
+      <c r="C4" s="35"/>
+      <c r="D4" s="35" t="s">
         <v>6</v>
       </c>
-      <c r="E4" s="37"/>
-      <c r="F4" s="37" t="s">
+      <c r="E4" s="35"/>
+      <c r="F4" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="G4" s="37"/>
-      <c r="H4" s="37" t="s">
+      <c r="G4" s="35"/>
+      <c r="H4" s="35" t="s">
         <v>8</v>
       </c>
-      <c r="I4" s="37"/>
-      <c r="J4" s="37" t="s">
+      <c r="I4" s="35"/>
+      <c r="J4" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="K4" s="37"/>
-      <c r="L4" s="37" t="s">
+      <c r="K4" s="35"/>
+      <c r="L4" s="35" t="s">
         <v>10</v>
       </c>
-      <c r="M4" s="37"/>
-      <c r="N4" s="37" t="s">
+      <c r="M4" s="35"/>
+      <c r="N4" s="35" t="s">
         <v>11</v>
       </c>
-      <c r="O4" s="37"/>
-      <c r="P4" s="37" t="s">
+      <c r="O4" s="35"/>
+      <c r="P4" s="35" t="s">
         <v>12</v>
       </c>
-      <c r="Q4" s="37"/>
-      <c r="R4" s="37" t="s">
+      <c r="Q4" s="35"/>
+      <c r="R4" s="35" t="s">
         <v>13</v>
       </c>
-      <c r="S4" s="37"/>
-      <c r="T4" s="37" t="s">
+      <c r="S4" s="35"/>
+      <c r="T4" s="35" t="s">
         <v>14</v>
       </c>
-      <c r="U4" s="37"/>
-      <c r="V4" s="37" t="s">
+      <c r="U4" s="35"/>
+      <c r="V4" s="35" t="s">
         <v>15</v>
       </c>
-      <c r="W4" s="37"/>
-      <c r="X4" s="37" t="s">
+      <c r="W4" s="35"/>
+      <c r="X4" s="35" t="s">
         <v>16</v>
       </c>
-      <c r="Y4" s="37"/>
-[...72 lines deleted...]
-      <c r="Y5" s="2" t="s">
+      <c r="Y4" s="35"/>
+    </row>
+    <row r="5" spans="1:25" ht="22.5">
+      <c r="A5" s="36"/>
+      <c r="B5" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="C5" s="37" t="s">
+        <v>1</v>
+      </c>
+      <c r="D5" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="E5" s="37" t="s">
+        <v>1</v>
+      </c>
+      <c r="F5" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="G5" s="37" t="s">
+        <v>1</v>
+      </c>
+      <c r="H5" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="I5" s="37" t="s">
+        <v>1</v>
+      </c>
+      <c r="J5" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="K5" s="37" t="s">
+        <v>1</v>
+      </c>
+      <c r="L5" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="M5" s="37" t="s">
+        <v>1</v>
+      </c>
+      <c r="N5" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="O5" s="37" t="s">
+        <v>1</v>
+      </c>
+      <c r="P5" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q5" s="37" t="s">
+        <v>1</v>
+      </c>
+      <c r="R5" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="S5" s="37" t="s">
+        <v>1</v>
+      </c>
+      <c r="T5" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="U5" s="37" t="s">
+        <v>1</v>
+      </c>
+      <c r="V5" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="W5" s="37" t="s">
+        <v>1</v>
+      </c>
+      <c r="X5" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="Y5" s="37" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:25">
-      <c r="A6" s="1" t="s">
+      <c r="A6" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="B6" s="7">
+      <c r="B6" s="39">
         <v>228915.9</v>
       </c>
-      <c r="C6" s="7">
+      <c r="C6" s="39">
         <v>184.7</v>
       </c>
-      <c r="D6" s="7">
+      <c r="D6" s="39">
         <v>447471.7</v>
       </c>
-      <c r="E6" s="8">
+      <c r="E6" s="40">
         <v>155.1</v>
       </c>
-      <c r="F6" s="7">
+      <c r="F6" s="39">
         <v>674956.1</v>
       </c>
-      <c r="G6" s="8">
+      <c r="G6" s="40">
         <v>151.19999999999999</v>
       </c>
-      <c r="H6" s="7">
+      <c r="H6" s="39">
         <v>874360.6</v>
       </c>
-      <c r="I6" s="8">
+      <c r="I6" s="40">
         <v>140.9</v>
       </c>
-      <c r="J6" s="7">
+      <c r="J6" s="39">
         <v>1064326.6000000001</v>
       </c>
-      <c r="K6" s="8">
+      <c r="K6" s="40">
         <v>133</v>
       </c>
-      <c r="L6" s="7">
+      <c r="L6" s="39">
         <v>1406506.4</v>
       </c>
-      <c r="M6" s="9">
+      <c r="M6" s="41">
         <v>138.5</v>
       </c>
-      <c r="N6" s="9">
+      <c r="N6" s="41">
         <v>1779619.2</v>
       </c>
-      <c r="O6" s="7">
+      <c r="O6" s="39">
         <v>145.5</v>
       </c>
-      <c r="P6" s="9">
+      <c r="P6" s="41">
         <v>2053547.4</v>
       </c>
-      <c r="Q6" s="10">
+      <c r="Q6" s="3">
         <v>146.4</v>
       </c>
-      <c r="R6" s="9">
+      <c r="R6" s="41">
         <v>2338644.5</v>
       </c>
-      <c r="S6" s="10">
+      <c r="S6" s="3">
         <v>145.9</v>
       </c>
-      <c r="T6" s="9">
+      <c r="T6" s="41">
         <v>2636082.2000000002</v>
       </c>
-      <c r="U6" s="10">
+      <c r="U6" s="3">
         <v>141.30000000000001</v>
       </c>
-      <c r="V6" s="9">
+      <c r="V6" s="41">
         <v>2909889.9</v>
       </c>
-      <c r="W6" s="10">
+      <c r="W6" s="3">
         <v>138.4</v>
       </c>
-      <c r="X6" s="7">
+      <c r="X6" s="39">
         <v>3222218.5</v>
       </c>
-      <c r="Y6" s="10">
+      <c r="Y6" s="3">
         <v>139.1</v>
       </c>
     </row>
+    <row r="7" spans="1:25">
+      <c r="A7" s="42"/>
+      <c r="B7" s="42"/>
+      <c r="C7" s="42"/>
+      <c r="D7" s="42"/>
+      <c r="E7" s="42"/>
+      <c r="F7" s="42"/>
+      <c r="G7" s="42"/>
+      <c r="H7" s="42"/>
+      <c r="I7" s="42"/>
+      <c r="J7" s="42"/>
+      <c r="K7" s="42"/>
+      <c r="L7" s="42"/>
+      <c r="M7" s="42"/>
+      <c r="N7" s="42"/>
+      <c r="O7" s="42"/>
+      <c r="P7" s="42"/>
+      <c r="Q7" s="42"/>
+      <c r="R7" s="42"/>
+      <c r="S7" s="42"/>
+      <c r="T7" s="42"/>
+      <c r="U7" s="42"/>
+      <c r="V7" s="42"/>
+      <c r="W7" s="42"/>
+      <c r="X7" s="42"/>
+      <c r="Y7" s="42"/>
+    </row>
+    <row r="8" spans="1:25">
+      <c r="A8" s="42"/>
+      <c r="B8" s="42"/>
+      <c r="C8" s="42"/>
+      <c r="D8" s="42"/>
+      <c r="E8" s="42"/>
+      <c r="F8" s="42"/>
+      <c r="G8" s="42"/>
+      <c r="H8" s="42"/>
+      <c r="I8" s="42"/>
+      <c r="J8" s="42"/>
+      <c r="K8" s="42"/>
+      <c r="L8" s="42"/>
+      <c r="M8" s="42"/>
+      <c r="N8" s="42"/>
+      <c r="O8" s="42"/>
+      <c r="P8" s="42"/>
+      <c r="Q8" s="42"/>
+      <c r="R8" s="42"/>
+      <c r="S8" s="42"/>
+      <c r="T8" s="42"/>
+      <c r="U8" s="42"/>
+      <c r="V8" s="42"/>
+      <c r="W8" s="42"/>
+      <c r="X8" s="42"/>
+      <c r="Y8" s="42"/>
+    </row>
     <row r="9" spans="1:25">
-      <c r="A9" s="39"/>
-      <c r="B9" s="37" t="s">
+      <c r="A9" s="34"/>
+      <c r="B9" s="35" t="s">
         <v>17</v>
       </c>
-      <c r="C9" s="37"/>
-      <c r="D9" s="37" t="s">
+      <c r="C9" s="35"/>
+      <c r="D9" s="35" t="s">
         <v>18</v>
       </c>
-      <c r="E9" s="37"/>
-      <c r="F9" s="37" t="s">
+      <c r="E9" s="35"/>
+      <c r="F9" s="35" t="s">
         <v>19</v>
       </c>
-      <c r="G9" s="37"/>
-      <c r="H9" s="37" t="s">
+      <c r="G9" s="35"/>
+      <c r="H9" s="35" t="s">
         <v>20</v>
       </c>
-      <c r="I9" s="37"/>
-      <c r="J9" s="37" t="s">
+      <c r="I9" s="35"/>
+      <c r="J9" s="35" t="s">
         <v>21</v>
       </c>
-      <c r="K9" s="37"/>
-      <c r="L9" s="37" t="s">
+      <c r="K9" s="35"/>
+      <c r="L9" s="35" t="s">
         <v>22</v>
       </c>
-      <c r="M9" s="37"/>
-      <c r="N9" s="37" t="s">
+      <c r="M9" s="35"/>
+      <c r="N9" s="35" t="s">
         <v>23</v>
       </c>
-      <c r="O9" s="37"/>
-      <c r="P9" s="37" t="s">
+      <c r="O9" s="35"/>
+      <c r="P9" s="35" t="s">
         <v>24</v>
       </c>
-      <c r="Q9" s="37"/>
-      <c r="R9" s="37" t="s">
+      <c r="Q9" s="35"/>
+      <c r="R9" s="35" t="s">
         <v>25</v>
       </c>
-      <c r="S9" s="37"/>
-      <c r="T9" s="37" t="s">
+      <c r="S9" s="35"/>
+      <c r="T9" s="35" t="s">
         <v>26</v>
       </c>
-      <c r="U9" s="37"/>
-      <c r="V9" s="37" t="s">
+      <c r="U9" s="35"/>
+      <c r="V9" s="35" t="s">
         <v>27</v>
       </c>
-      <c r="W9" s="37"/>
-      <c r="X9" s="37" t="s">
+      <c r="W9" s="35"/>
+      <c r="X9" s="35" t="s">
         <v>28</v>
       </c>
-      <c r="Y9" s="37"/>
-[...72 lines deleted...]
-      <c r="Y10" s="2" t="s">
+      <c r="Y9" s="35"/>
+    </row>
+    <row r="10" spans="1:25" ht="22.5">
+      <c r="A10" s="36"/>
+      <c r="B10" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="C10" s="37" t="s">
+        <v>1</v>
+      </c>
+      <c r="D10" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="E10" s="37" t="s">
+        <v>1</v>
+      </c>
+      <c r="F10" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="G10" s="37" t="s">
+        <v>1</v>
+      </c>
+      <c r="H10" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="I10" s="37" t="s">
+        <v>1</v>
+      </c>
+      <c r="J10" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="K10" s="37" t="s">
+        <v>1</v>
+      </c>
+      <c r="L10" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="M10" s="37" t="s">
+        <v>1</v>
+      </c>
+      <c r="N10" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="O10" s="37" t="s">
+        <v>1</v>
+      </c>
+      <c r="P10" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q10" s="37" t="s">
+        <v>1</v>
+      </c>
+      <c r="R10" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="S10" s="37" t="s">
+        <v>1</v>
+      </c>
+      <c r="T10" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="U10" s="37" t="s">
+        <v>1</v>
+      </c>
+      <c r="V10" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="W10" s="37" t="s">
+        <v>1</v>
+      </c>
+      <c r="X10" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="Y10" s="37" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:25">
-      <c r="A11" s="1" t="s">
+      <c r="A11" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="B11" s="7">
+      <c r="B11" s="39">
         <v>296426.5</v>
       </c>
-      <c r="C11" s="7">
+      <c r="C11" s="39">
         <v>126</v>
       </c>
-      <c r="D11" s="9">
+      <c r="D11" s="41">
         <v>542218.30000000005</v>
       </c>
-      <c r="E11" s="10">
+      <c r="E11" s="3">
         <v>118.8</v>
       </c>
-      <c r="F11" s="7">
+      <c r="F11" s="39">
         <v>744470.3</v>
       </c>
-      <c r="G11" s="7">
+      <c r="G11" s="39">
         <v>108.6</v>
       </c>
-      <c r="H11" s="7">
+      <c r="H11" s="39">
         <v>865350.2</v>
       </c>
-      <c r="I11" s="7">
+      <c r="I11" s="39">
         <v>99.3</v>
       </c>
-      <c r="J11" s="7">
+      <c r="J11" s="39">
         <v>981456.4</v>
       </c>
-      <c r="K11" s="7">
+      <c r="K11" s="39">
         <v>94.3</v>
       </c>
-      <c r="L11" s="7">
+      <c r="L11" s="39">
         <v>1158168.7</v>
       </c>
-      <c r="M11" s="7">
+      <c r="M11" s="39">
         <v>85</v>
       </c>
-      <c r="N11" s="7">
+      <c r="N11" s="39">
         <v>1401284.7</v>
       </c>
-      <c r="O11" s="7">
+      <c r="O11" s="39">
         <v>81.8</v>
       </c>
-      <c r="P11" s="7">
+      <c r="P11" s="39">
         <v>1620043.1</v>
       </c>
-      <c r="Q11" s="7">
+      <c r="Q11" s="39">
         <v>82.2</v>
       </c>
-      <c r="R11" s="7">
+      <c r="R11" s="39">
         <v>1857710.3</v>
       </c>
-      <c r="S11" s="7">
+      <c r="S11" s="39">
         <v>82.8</v>
       </c>
-      <c r="T11" s="7">
+      <c r="T11" s="39">
         <v>2089121.5</v>
       </c>
-      <c r="U11" s="10">
+      <c r="U11" s="3">
         <v>82.7</v>
       </c>
-      <c r="V11" s="7">
+      <c r="V11" s="39">
         <v>2355387.7000000002</v>
       </c>
-      <c r="W11" s="6">
+      <c r="W11" s="42">
         <v>84.4</v>
       </c>
-      <c r="X11" s="7">
+      <c r="X11" s="39">
         <v>2655540.7999999998</v>
       </c>
-      <c r="Y11" s="6">
+      <c r="Y11" s="42">
         <v>86</v>
       </c>
     </row>
+    <row r="12" spans="1:25">
+      <c r="A12" s="42"/>
+      <c r="B12" s="42"/>
+      <c r="C12" s="42"/>
+      <c r="D12" s="42"/>
+      <c r="E12" s="42"/>
+      <c r="F12" s="42"/>
+      <c r="G12" s="42"/>
+      <c r="H12" s="42"/>
+      <c r="I12" s="42"/>
+      <c r="J12" s="42"/>
+      <c r="K12" s="42"/>
+      <c r="L12" s="42"/>
+      <c r="M12" s="42"/>
+      <c r="N12" s="42"/>
+      <c r="O12" s="42"/>
+      <c r="P12" s="42"/>
+      <c r="Q12" s="42"/>
+      <c r="R12" s="42"/>
+      <c r="S12" s="42"/>
+      <c r="T12" s="42"/>
+      <c r="U12" s="42"/>
+      <c r="V12" s="42"/>
+      <c r="W12" s="42"/>
+      <c r="X12" s="42"/>
+      <c r="Y12" s="42"/>
+    </row>
+    <row r="13" spans="1:25">
+      <c r="A13" s="42"/>
+      <c r="B13" s="42"/>
+      <c r="C13" s="42"/>
+      <c r="D13" s="42"/>
+      <c r="E13" s="42"/>
+      <c r="F13" s="42"/>
+      <c r="G13" s="42"/>
+      <c r="H13" s="42"/>
+      <c r="I13" s="42"/>
+      <c r="J13" s="42"/>
+      <c r="K13" s="42"/>
+      <c r="L13" s="42"/>
+      <c r="M13" s="42"/>
+      <c r="N13" s="42"/>
+      <c r="O13" s="42"/>
+      <c r="P13" s="42"/>
+      <c r="Q13" s="42"/>
+      <c r="R13" s="42"/>
+      <c r="S13" s="42"/>
+      <c r="T13" s="42"/>
+      <c r="U13" s="42"/>
+      <c r="V13" s="42"/>
+      <c r="W13" s="42"/>
+      <c r="X13" s="42"/>
+      <c r="Y13" s="42"/>
+    </row>
+    <row r="14" spans="1:25">
+      <c r="A14" s="42"/>
+      <c r="B14" s="42"/>
+      <c r="C14" s="42"/>
+      <c r="D14" s="42"/>
+      <c r="E14" s="42"/>
+      <c r="F14" s="42"/>
+      <c r="G14" s="42"/>
+      <c r="H14" s="42"/>
+      <c r="I14" s="42"/>
+      <c r="J14" s="42"/>
+      <c r="K14" s="42"/>
+      <c r="L14" s="42"/>
+      <c r="M14" s="42"/>
+      <c r="N14" s="42"/>
+      <c r="O14" s="42"/>
+      <c r="P14" s="42"/>
+      <c r="Q14" s="42"/>
+      <c r="R14" s="42"/>
+      <c r="S14" s="42"/>
+      <c r="T14" s="42"/>
+      <c r="U14" s="42"/>
+      <c r="V14" s="42"/>
+      <c r="W14" s="42"/>
+      <c r="X14" s="42"/>
+      <c r="Y14" s="42"/>
+    </row>
     <row r="15" spans="1:25" ht="15" customHeight="1">
-      <c r="A15" s="39"/>
-      <c r="B15" s="37" t="s">
+      <c r="A15" s="34"/>
+      <c r="B15" s="35" t="s">
         <v>29</v>
       </c>
-      <c r="C15" s="37"/>
-      <c r="D15" s="37" t="s">
+      <c r="C15" s="35"/>
+      <c r="D15" s="35" t="s">
         <v>30</v>
       </c>
-      <c r="E15" s="37"/>
-      <c r="F15" s="37" t="s">
+      <c r="E15" s="35"/>
+      <c r="F15" s="35" t="s">
         <v>31</v>
       </c>
-      <c r="G15" s="37"/>
-      <c r="H15" s="37" t="s">
+      <c r="G15" s="35"/>
+      <c r="H15" s="35" t="s">
         <v>32</v>
       </c>
-      <c r="I15" s="37"/>
-      <c r="J15" s="37" t="s">
+      <c r="I15" s="35"/>
+      <c r="J15" s="35" t="s">
         <v>33</v>
       </c>
-      <c r="K15" s="37"/>
-      <c r="L15" s="37" t="s">
+      <c r="K15" s="35"/>
+      <c r="L15" s="35" t="s">
         <v>34</v>
       </c>
-      <c r="M15" s="37"/>
-      <c r="N15" s="37" t="s">
+      <c r="M15" s="35"/>
+      <c r="N15" s="35" t="s">
         <v>35</v>
       </c>
-      <c r="O15" s="37"/>
-      <c r="P15" s="37" t="s">
+      <c r="O15" s="35"/>
+      <c r="P15" s="35" t="s">
         <v>36</v>
       </c>
-      <c r="Q15" s="37"/>
-      <c r="R15" s="37" t="s">
+      <c r="Q15" s="35"/>
+      <c r="R15" s="35" t="s">
         <v>37</v>
       </c>
-      <c r="S15" s="37"/>
-      <c r="T15" s="37" t="s">
+      <c r="S15" s="35"/>
+      <c r="T15" s="35" t="s">
         <v>38</v>
       </c>
-      <c r="U15" s="37"/>
-      <c r="V15" s="37" t="s">
+      <c r="U15" s="35"/>
+      <c r="V15" s="35" t="s">
         <v>39</v>
       </c>
-      <c r="W15" s="37"/>
-      <c r="X15" s="37" t="s">
+      <c r="W15" s="35"/>
+      <c r="X15" s="35" t="s">
         <v>40</v>
       </c>
-      <c r="Y15" s="37"/>
-[...72 lines deleted...]
-      <c r="Y16" s="2" t="s">
+      <c r="Y15" s="35"/>
+    </row>
+    <row r="16" spans="1:25" ht="22.5">
+      <c r="A16" s="36"/>
+      <c r="B16" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="C16" s="37" t="s">
+        <v>1</v>
+      </c>
+      <c r="D16" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="E16" s="37" t="s">
+        <v>1</v>
+      </c>
+      <c r="F16" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="G16" s="37" t="s">
+        <v>1</v>
+      </c>
+      <c r="H16" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="I16" s="37" t="s">
+        <v>1</v>
+      </c>
+      <c r="J16" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="K16" s="37" t="s">
+        <v>1</v>
+      </c>
+      <c r="L16" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="M16" s="37" t="s">
+        <v>1</v>
+      </c>
+      <c r="N16" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="O16" s="37" t="s">
+        <v>1</v>
+      </c>
+      <c r="P16" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q16" s="37" t="s">
+        <v>1</v>
+      </c>
+      <c r="R16" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="S16" s="37" t="s">
+        <v>1</v>
+      </c>
+      <c r="T16" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="U16" s="37" t="s">
+        <v>1</v>
+      </c>
+      <c r="V16" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="W16" s="37" t="s">
+        <v>1</v>
+      </c>
+      <c r="X16" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="Y16" s="37" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:25">
-      <c r="A17" s="1" t="s">
+      <c r="A17" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="B17" s="7">
+      <c r="B17" s="39">
         <v>216029</v>
       </c>
-      <c r="C17" s="7">
+      <c r="C17" s="39">
         <v>75.900000000000006</v>
       </c>
-      <c r="D17" s="7">
+      <c r="D17" s="39">
         <v>499852.3</v>
       </c>
-      <c r="E17" s="10">
+      <c r="E17" s="3">
         <v>93.5</v>
       </c>
-      <c r="F17" s="7">
+      <c r="F17" s="39">
         <v>767836.31400000001</v>
       </c>
-      <c r="G17" s="7">
+      <c r="G17" s="39">
         <v>102.56908352153201</v>
       </c>
-      <c r="H17" s="7">
+      <c r="H17" s="39">
         <v>1060789.8999999999</v>
       </c>
-      <c r="I17" s="7">
+      <c r="I17" s="39">
         <v>119.3</v>
       </c>
-      <c r="J17" s="7">
+      <c r="J17" s="39">
         <v>1343605.3</v>
       </c>
-      <c r="K17" s="7">
+      <c r="K17" s="39">
         <v>128.80000000000001</v>
       </c>
-      <c r="L17" s="10">
+      <c r="L17" s="3">
         <v>1672022.4</v>
       </c>
-      <c r="M17" s="7">
+      <c r="M17" s="39">
         <v>135</v>
       </c>
-      <c r="N17" s="10">
+      <c r="N17" s="3">
         <v>2075229.5</v>
       </c>
-      <c r="O17" s="7">
+      <c r="O17" s="39">
         <v>136.1</v>
       </c>
-      <c r="P17" s="7">
+      <c r="P17" s="39">
         <v>2497513.2999999998</v>
       </c>
-      <c r="Q17" s="7">
+      <c r="Q17" s="39">
         <v>140.69999999999999</v>
       </c>
-      <c r="R17" s="7">
+      <c r="R17" s="39">
         <v>2895264</v>
       </c>
-      <c r="S17" s="7">
+      <c r="S17" s="39">
         <v>141.30000000000001</v>
       </c>
-      <c r="T17" s="7">
+      <c r="T17" s="39">
         <v>3396621.9</v>
       </c>
-      <c r="U17" s="10">
+      <c r="U17" s="3">
         <v>146.1</v>
       </c>
-      <c r="V17" s="7">
+      <c r="V17" s="39">
         <v>3887096.9</v>
       </c>
-      <c r="W17" s="10">
+      <c r="W17" s="3">
         <v>146.9</v>
       </c>
-      <c r="X17" s="7">
+      <c r="X17" s="39">
         <v>4334145.5999999996</v>
       </c>
-      <c r="Y17" s="6">
+      <c r="Y17" s="42">
         <v>144.5</v>
       </c>
     </row>
+    <row r="18" spans="1:25">
+      <c r="A18" s="42"/>
+      <c r="B18" s="42"/>
+      <c r="C18" s="42"/>
+      <c r="D18" s="42"/>
+      <c r="E18" s="42"/>
+      <c r="F18" s="42"/>
+      <c r="G18" s="42"/>
+      <c r="H18" s="42"/>
+      <c r="I18" s="42"/>
+      <c r="J18" s="42"/>
+      <c r="K18" s="42"/>
+      <c r="L18" s="42"/>
+      <c r="M18" s="42"/>
+      <c r="N18" s="42"/>
+      <c r="O18" s="42"/>
+      <c r="P18" s="42"/>
+      <c r="Q18" s="42"/>
+      <c r="R18" s="42"/>
+      <c r="S18" s="42"/>
+      <c r="T18" s="42"/>
+      <c r="U18" s="42"/>
+      <c r="V18" s="42"/>
+      <c r="W18" s="42"/>
+      <c r="X18" s="42"/>
+      <c r="Y18" s="42"/>
+    </row>
+    <row r="19" spans="1:25">
+      <c r="A19" s="42"/>
+      <c r="B19" s="42"/>
+      <c r="C19" s="42"/>
+      <c r="D19" s="42"/>
+      <c r="E19" s="42"/>
+      <c r="F19" s="42"/>
+      <c r="G19" s="42"/>
+      <c r="H19" s="42"/>
+      <c r="I19" s="42"/>
+      <c r="J19" s="42"/>
+      <c r="K19" s="42"/>
+      <c r="L19" s="42"/>
+      <c r="M19" s="42"/>
+      <c r="N19" s="42"/>
+      <c r="O19" s="42"/>
+      <c r="P19" s="42"/>
+      <c r="Q19" s="42"/>
+      <c r="R19" s="42"/>
+      <c r="S19" s="42"/>
+      <c r="T19" s="42"/>
+      <c r="U19" s="42"/>
+      <c r="V19" s="42"/>
+      <c r="W19" s="42"/>
+      <c r="X19" s="42"/>
+      <c r="Y19" s="42"/>
+    </row>
     <row r="20" spans="1:25">
-      <c r="V20" s="12"/>
-[...1 lines deleted...]
-      <c r="X20" s="12"/>
+      <c r="A20" s="42"/>
+      <c r="B20" s="42"/>
+      <c r="C20" s="42"/>
+      <c r="D20" s="42"/>
+      <c r="E20" s="42"/>
+      <c r="F20" s="42"/>
+      <c r="G20" s="42"/>
+      <c r="H20" s="42"/>
+      <c r="I20" s="42"/>
+      <c r="J20" s="42"/>
+      <c r="K20" s="42"/>
+      <c r="L20" s="42"/>
+      <c r="M20" s="42"/>
+      <c r="N20" s="42"/>
+      <c r="O20" s="42"/>
+      <c r="P20" s="42"/>
+      <c r="Q20" s="42"/>
+      <c r="R20" s="42"/>
+      <c r="S20" s="42"/>
+      <c r="T20" s="42"/>
+      <c r="U20" s="42"/>
+      <c r="V20" s="43"/>
+      <c r="W20" s="43"/>
+      <c r="X20" s="43"/>
+      <c r="Y20" s="42"/>
     </row>
     <row r="21" spans="1:25">
-      <c r="V21" s="12"/>
-[...1 lines deleted...]
-      <c r="X21" s="12"/>
+      <c r="A21" s="42"/>
+      <c r="B21" s="42"/>
+      <c r="C21" s="42"/>
+      <c r="D21" s="42"/>
+      <c r="E21" s="42"/>
+      <c r="F21" s="42"/>
+      <c r="G21" s="42"/>
+      <c r="H21" s="42"/>
+      <c r="I21" s="42"/>
+      <c r="J21" s="42"/>
+      <c r="K21" s="42"/>
+      <c r="L21" s="42"/>
+      <c r="M21" s="42"/>
+      <c r="N21" s="42"/>
+      <c r="O21" s="42"/>
+      <c r="P21" s="42"/>
+      <c r="Q21" s="42"/>
+      <c r="R21" s="42"/>
+      <c r="S21" s="42"/>
+      <c r="T21" s="42"/>
+      <c r="U21" s="42"/>
+      <c r="V21" s="43"/>
+      <c r="W21" s="43"/>
+      <c r="X21" s="43"/>
+      <c r="Y21" s="42"/>
     </row>
     <row r="22" spans="1:25">
-      <c r="A22" s="39"/>
-      <c r="B22" s="37" t="s">
+      <c r="A22" s="34"/>
+      <c r="B22" s="35" t="s">
         <v>41</v>
       </c>
-      <c r="C22" s="37"/>
-      <c r="D22" s="37" t="s">
+      <c r="C22" s="35"/>
+      <c r="D22" s="35" t="s">
         <v>42</v>
       </c>
-      <c r="E22" s="37"/>
-      <c r="F22" s="37" t="s">
+      <c r="E22" s="35"/>
+      <c r="F22" s="35" t="s">
         <v>43</v>
       </c>
-      <c r="G22" s="37"/>
-      <c r="H22" s="37" t="s">
+      <c r="G22" s="35"/>
+      <c r="H22" s="35" t="s">
         <v>44</v>
       </c>
-      <c r="I22" s="37"/>
-      <c r="J22" s="37" t="s">
+      <c r="I22" s="35"/>
+      <c r="J22" s="35" t="s">
         <v>45</v>
       </c>
-      <c r="K22" s="37"/>
-      <c r="L22" s="37" t="s">
+      <c r="K22" s="35"/>
+      <c r="L22" s="35" t="s">
         <v>46</v>
       </c>
-      <c r="M22" s="37"/>
-      <c r="N22" s="37" t="s">
+      <c r="M22" s="35"/>
+      <c r="N22" s="35" t="s">
         <v>47</v>
       </c>
-      <c r="O22" s="37"/>
-      <c r="P22" s="37" t="s">
+      <c r="O22" s="35"/>
+      <c r="P22" s="35" t="s">
         <v>48</v>
       </c>
-      <c r="Q22" s="37"/>
-      <c r="R22" s="37" t="s">
+      <c r="Q22" s="35"/>
+      <c r="R22" s="35" t="s">
         <v>49</v>
       </c>
-      <c r="S22" s="37"/>
-      <c r="T22" s="37" t="s">
+      <c r="S22" s="35"/>
+      <c r="T22" s="35" t="s">
         <v>50</v>
       </c>
-      <c r="U22" s="38"/>
-      <c r="V22" s="37" t="s">
+      <c r="U22" s="44"/>
+      <c r="V22" s="35" t="s">
         <v>51</v>
       </c>
-      <c r="W22" s="38"/>
-      <c r="X22" s="37" t="s">
+      <c r="W22" s="44"/>
+      <c r="X22" s="35" t="s">
         <v>52</v>
       </c>
-      <c r="Y22" s="38"/>
-[...72 lines deleted...]
-      <c r="Y23" s="3" t="s">
+      <c r="Y22" s="44"/>
+    </row>
+    <row r="23" spans="1:25" ht="22.5">
+      <c r="A23" s="36"/>
+      <c r="B23" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="C23" s="37" t="s">
+        <v>1</v>
+      </c>
+      <c r="D23" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="E23" s="37" t="s">
+        <v>1</v>
+      </c>
+      <c r="F23" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="G23" s="37" t="s">
+        <v>1</v>
+      </c>
+      <c r="H23" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="I23" s="37" t="s">
+        <v>1</v>
+      </c>
+      <c r="J23" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="K23" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="L23" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="M23" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="N23" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="O23" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="P23" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q23" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="R23" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="S23" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="T23" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="U23" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="V23" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="W23" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="X23" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="Y23" s="45" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:25">
-      <c r="A24" s="1" t="s">
+      <c r="A24" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="B24" s="7">
+      <c r="B24" s="39">
         <v>466018.6</v>
       </c>
-      <c r="C24" s="7">
+      <c r="C24" s="39">
         <v>183.1</v>
       </c>
-      <c r="D24" s="7">
+      <c r="D24" s="39">
         <v>1094965.2</v>
       </c>
-      <c r="E24" s="7">
+      <c r="E24" s="39">
         <v>185.9</v>
       </c>
-      <c r="F24" s="7">
+      <c r="F24" s="39">
         <v>1643282</v>
       </c>
-      <c r="G24" s="7">
+      <c r="G24" s="39">
         <v>182.1</v>
       </c>
-      <c r="H24" s="10">
+      <c r="H24" s="3">
         <v>2236229.7000000002</v>
       </c>
-      <c r="I24" s="7">
+      <c r="I24" s="39">
         <v>177.5</v>
       </c>
-      <c r="J24" s="10">
+      <c r="J24" s="3">
         <v>2809064.5</v>
       </c>
-      <c r="K24" s="7">
+      <c r="K24" s="39">
         <v>177.8</v>
       </c>
-      <c r="L24" s="10">
+      <c r="L24" s="3">
         <v>3087856.5</v>
       </c>
-      <c r="M24" s="7">
+      <c r="M24" s="39">
         <v>157</v>
       </c>
-      <c r="N24" s="10">
+      <c r="N24" s="3">
         <v>3370468.6</v>
       </c>
-      <c r="O24" s="7">
+      <c r="O24" s="39">
         <v>139.1</v>
       </c>
-      <c r="P24" s="10">
+      <c r="P24" s="3">
         <v>3547766.5</v>
       </c>
-      <c r="Q24" s="7">
+      <c r="Q24" s="39">
         <v>122.2</v>
       </c>
-      <c r="R24" s="11">
+      <c r="R24" s="4">
         <v>3826449.5</v>
       </c>
-      <c r="S24" s="9">
+      <c r="S24" s="41">
         <v>114</v>
       </c>
-      <c r="T24" s="10">
+      <c r="T24" s="3">
         <v>4111068.4</v>
       </c>
-      <c r="U24" s="11">
+      <c r="U24" s="4">
         <v>103.8</v>
       </c>
-      <c r="V24" s="10">
+      <c r="V24" s="3">
         <v>4582584.4000000004</v>
       </c>
-      <c r="W24" s="11">
+      <c r="W24" s="4">
         <v>101.2</v>
       </c>
-      <c r="X24" s="10">
+      <c r="X24" s="3">
         <v>5102318.2</v>
       </c>
-      <c r="Y24" s="11">
+      <c r="Y24" s="4">
         <v>100.9</v>
       </c>
     </row>
-    <row r="25" spans="1:25" ht="15" customHeight="1"/>
+    <row r="25" spans="1:25" ht="15" customHeight="1">
+      <c r="A25" s="42"/>
+      <c r="B25" s="42"/>
+      <c r="C25" s="42"/>
+      <c r="D25" s="42"/>
+      <c r="E25" s="42"/>
+      <c r="F25" s="42"/>
+      <c r="G25" s="42"/>
+      <c r="H25" s="42"/>
+      <c r="I25" s="42"/>
+      <c r="J25" s="42"/>
+      <c r="K25" s="42"/>
+      <c r="L25" s="42"/>
+      <c r="M25" s="42"/>
+      <c r="N25" s="42"/>
+      <c r="O25" s="42"/>
+      <c r="P25" s="42"/>
+      <c r="Q25" s="42"/>
+      <c r="R25" s="42"/>
+      <c r="S25" s="42"/>
+      <c r="T25" s="42"/>
+      <c r="U25" s="42"/>
+      <c r="V25" s="42"/>
+      <c r="W25" s="42"/>
+      <c r="X25" s="42"/>
+      <c r="Y25" s="42"/>
+    </row>
+    <row r="26" spans="1:25">
+      <c r="A26" s="42"/>
+      <c r="B26" s="42"/>
+      <c r="C26" s="42"/>
+      <c r="D26" s="42"/>
+      <c r="E26" s="42"/>
+      <c r="F26" s="42"/>
+      <c r="G26" s="42"/>
+      <c r="H26" s="42"/>
+      <c r="I26" s="42"/>
+      <c r="J26" s="42"/>
+      <c r="K26" s="42"/>
+      <c r="L26" s="42"/>
+      <c r="M26" s="42"/>
+      <c r="N26" s="42"/>
+      <c r="O26" s="42"/>
+      <c r="P26" s="42"/>
+      <c r="Q26" s="42"/>
+      <c r="R26" s="42"/>
+      <c r="S26" s="42"/>
+      <c r="T26" s="42"/>
+      <c r="U26" s="42"/>
+      <c r="V26" s="42"/>
+      <c r="W26" s="42"/>
+      <c r="X26" s="42"/>
+      <c r="Y26" s="42"/>
+    </row>
+    <row r="27" spans="1:25">
+      <c r="A27" s="42"/>
+      <c r="B27" s="42"/>
+      <c r="C27" s="42"/>
+      <c r="D27" s="42"/>
+      <c r="E27" s="42"/>
+      <c r="F27" s="42"/>
+      <c r="G27" s="42"/>
+      <c r="H27" s="42"/>
+      <c r="I27" s="42"/>
+      <c r="J27" s="42"/>
+      <c r="K27" s="42"/>
+      <c r="L27" s="42"/>
+      <c r="M27" s="42"/>
+      <c r="N27" s="42"/>
+      <c r="O27" s="42"/>
+      <c r="P27" s="42"/>
+      <c r="Q27" s="42"/>
+      <c r="R27" s="42"/>
+      <c r="S27" s="42"/>
+      <c r="T27" s="42"/>
+      <c r="U27" s="42"/>
+      <c r="V27" s="42"/>
+      <c r="W27" s="42"/>
+      <c r="X27" s="42"/>
+      <c r="Y27" s="42"/>
+    </row>
+    <row r="28" spans="1:25">
+      <c r="A28" s="42"/>
+      <c r="B28" s="42"/>
+      <c r="C28" s="42"/>
+      <c r="D28" s="42"/>
+      <c r="E28" s="42"/>
+      <c r="F28" s="42"/>
+      <c r="G28" s="42"/>
+      <c r="H28" s="42"/>
+      <c r="I28" s="42"/>
+      <c r="J28" s="42"/>
+      <c r="K28" s="42"/>
+      <c r="L28" s="42"/>
+      <c r="M28" s="42"/>
+      <c r="N28" s="42"/>
+      <c r="O28" s="42"/>
+      <c r="P28" s="42"/>
+      <c r="Q28" s="42"/>
+      <c r="R28" s="42"/>
+      <c r="S28" s="42"/>
+      <c r="T28" s="42"/>
+      <c r="U28" s="42"/>
+      <c r="V28" s="42"/>
+      <c r="W28" s="42"/>
+      <c r="X28" s="42"/>
+      <c r="Y28" s="42"/>
+    </row>
     <row r="29" spans="1:25" ht="15" customHeight="1">
-      <c r="A29" s="39"/>
-      <c r="B29" s="37" t="s">
+      <c r="A29" s="34"/>
+      <c r="B29" s="35" t="s">
         <v>53</v>
       </c>
-      <c r="C29" s="38"/>
-      <c r="D29" s="37" t="s">
+      <c r="C29" s="44"/>
+      <c r="D29" s="35" t="s">
         <v>54</v>
       </c>
-      <c r="E29" s="38"/>
-      <c r="F29" s="37" t="s">
+      <c r="E29" s="44"/>
+      <c r="F29" s="35" t="s">
         <v>55</v>
       </c>
-      <c r="G29" s="38"/>
-      <c r="H29" s="37" t="s">
+      <c r="G29" s="44"/>
+      <c r="H29" s="35" t="s">
         <v>56</v>
       </c>
-      <c r="I29" s="38"/>
-      <c r="J29" s="37" t="s">
+      <c r="I29" s="44"/>
+      <c r="J29" s="35" t="s">
         <v>57</v>
       </c>
-      <c r="K29" s="37"/>
-      <c r="L29" s="37" t="s">
+      <c r="K29" s="35"/>
+      <c r="L29" s="35" t="s">
         <v>58</v>
       </c>
-      <c r="M29" s="37"/>
-      <c r="N29" s="37" t="s">
+      <c r="M29" s="35"/>
+      <c r="N29" s="35" t="s">
         <v>59</v>
       </c>
-      <c r="O29" s="37"/>
-      <c r="P29" s="37" t="s">
+      <c r="O29" s="35"/>
+      <c r="P29" s="35" t="s">
         <v>60</v>
       </c>
-      <c r="Q29" s="37"/>
-      <c r="R29" s="37" t="s">
+      <c r="Q29" s="35"/>
+      <c r="R29" s="35" t="s">
         <v>61</v>
       </c>
-      <c r="S29" s="37"/>
-      <c r="T29" s="37" t="s">
+      <c r="S29" s="35"/>
+      <c r="T29" s="35" t="s">
         <v>62</v>
       </c>
-      <c r="U29" s="38"/>
-      <c r="V29" s="37" t="s">
+      <c r="U29" s="44"/>
+      <c r="V29" s="35" t="s">
         <v>63</v>
       </c>
-      <c r="W29" s="38"/>
-      <c r="X29" s="37" t="s">
+      <c r="W29" s="44"/>
+      <c r="X29" s="35" t="s">
         <v>64</v>
       </c>
-      <c r="Y29" s="38"/>
-[...72 lines deleted...]
-      <c r="Y30" s="19" t="s">
+      <c r="Y29" s="44"/>
+    </row>
+    <row r="30" spans="1:25" ht="22.5">
+      <c r="A30" s="36"/>
+      <c r="B30" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="C30" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="D30" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="E30" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="F30" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="G30" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="H30" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="I30" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="J30" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="K30" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="L30" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="M30" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="N30" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="O30" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="P30" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q30" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="R30" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="S30" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="T30" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="U30" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="V30" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="W30" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="X30" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="Y30" s="45" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:25">
-      <c r="A31" s="1" t="s">
+      <c r="A31" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="B31" s="9">
+      <c r="B31" s="41">
         <v>497092.3</v>
       </c>
-      <c r="C31" s="11">
+      <c r="C31" s="4">
         <v>89.7</v>
       </c>
-      <c r="D31" s="7">
+      <c r="D31" s="39">
         <v>932398.5</v>
       </c>
-      <c r="E31" s="7">
+      <c r="E31" s="39">
         <v>73.7</v>
       </c>
-      <c r="F31" s="7">
+      <c r="F31" s="39">
         <v>1472183.8</v>
       </c>
-      <c r="G31" s="7">
+      <c r="G31" s="39">
         <v>79.8</v>
       </c>
-      <c r="H31" s="7">
+      <c r="H31" s="39">
         <v>1945712.4</v>
       </c>
-      <c r="I31" s="7">
+      <c r="I31" s="39">
         <v>78.400000000000006</v>
       </c>
-      <c r="J31" s="21" t="s">
+      <c r="J31" s="46" t="s">
         <v>65</v>
       </c>
-      <c r="K31" s="6">
+      <c r="K31" s="42">
         <v>75.099999999999994</v>
       </c>
-      <c r="L31" s="20">
+      <c r="L31" s="47">
         <v>2853256.9</v>
       </c>
-      <c r="M31" s="6">
+      <c r="M31" s="42">
         <v>82.6</v>
       </c>
-      <c r="N31" s="20">
+      <c r="N31" s="47">
         <v>3319713.4</v>
       </c>
-      <c r="O31" s="22">
+      <c r="O31" s="48">
         <v>88.2</v>
       </c>
-      <c r="P31" s="20">
+      <c r="P31" s="47">
         <v>3870913.2</v>
       </c>
-      <c r="Q31" s="22">
+      <c r="Q31" s="48">
         <v>97.7</v>
       </c>
-      <c r="R31" s="20">
+      <c r="R31" s="47">
         <v>4540327.9000000004</v>
       </c>
-      <c r="S31" s="22">
+      <c r="S31" s="48">
         <v>105.9</v>
       </c>
-      <c r="T31" s="20">
+      <c r="T31" s="47">
         <v>5164215.2</v>
       </c>
-      <c r="U31" s="22">
+      <c r="U31" s="48">
         <v>112.5</v>
       </c>
-      <c r="V31" s="20">
+      <c r="V31" s="47">
         <v>5857803.5999999996</v>
       </c>
-      <c r="W31" s="21" t="s">
+      <c r="W31" s="46" t="s">
         <v>66</v>
       </c>
-      <c r="X31" s="21" t="s">
+      <c r="X31" s="46" t="s">
         <v>67</v>
       </c>
-      <c r="Y31" s="22">
+      <c r="Y31" s="48">
         <v>117.5</v>
       </c>
     </row>
+    <row r="32" spans="1:25">
+      <c r="A32" s="42"/>
+      <c r="B32" s="42"/>
+      <c r="C32" s="42"/>
+      <c r="D32" s="42"/>
+      <c r="E32" s="42"/>
+      <c r="F32" s="42"/>
+      <c r="G32" s="42"/>
+      <c r="H32" s="42"/>
+      <c r="I32" s="42"/>
+      <c r="J32" s="42"/>
+      <c r="K32" s="42"/>
+      <c r="L32" s="42"/>
+      <c r="M32" s="42"/>
+      <c r="N32" s="42"/>
+      <c r="O32" s="42"/>
+      <c r="P32" s="42"/>
+      <c r="Q32" s="42"/>
+      <c r="R32" s="42"/>
+      <c r="S32" s="42"/>
+      <c r="T32" s="42"/>
+      <c r="U32" s="42"/>
+      <c r="V32" s="42"/>
+      <c r="W32" s="42"/>
+      <c r="X32" s="42"/>
+      <c r="Y32" s="42"/>
+    </row>
+    <row r="33" spans="1:25">
+      <c r="A33" s="42"/>
+      <c r="B33" s="42"/>
+      <c r="C33" s="42"/>
+      <c r="D33" s="42"/>
+      <c r="E33" s="42"/>
+      <c r="F33" s="42"/>
+      <c r="G33" s="42"/>
+      <c r="H33" s="42"/>
+      <c r="I33" s="42"/>
+      <c r="J33" s="42"/>
+      <c r="K33" s="42"/>
+      <c r="L33" s="42"/>
+      <c r="M33" s="42"/>
+      <c r="N33" s="42"/>
+      <c r="O33" s="42"/>
+      <c r="P33" s="42"/>
+      <c r="Q33" s="42"/>
+      <c r="R33" s="42"/>
+      <c r="S33" s="42"/>
+      <c r="T33" s="42"/>
+      <c r="U33" s="42"/>
+      <c r="V33" s="42"/>
+      <c r="W33" s="42"/>
+      <c r="X33" s="42"/>
+      <c r="Y33" s="42"/>
+    </row>
+    <row r="34" spans="1:25">
+      <c r="A34" s="42"/>
+      <c r="B34" s="42"/>
+      <c r="C34" s="42"/>
+      <c r="D34" s="42"/>
+      <c r="E34" s="42"/>
+      <c r="F34" s="42"/>
+      <c r="G34" s="42"/>
+      <c r="H34" s="42"/>
+      <c r="I34" s="42"/>
+      <c r="J34" s="42"/>
+      <c r="K34" s="42"/>
+      <c r="L34" s="42"/>
+      <c r="M34" s="42"/>
+      <c r="N34" s="42"/>
+      <c r="O34" s="42"/>
+      <c r="P34" s="42"/>
+      <c r="Q34" s="42"/>
+      <c r="R34" s="42"/>
+      <c r="S34" s="42"/>
+      <c r="T34" s="42"/>
+      <c r="U34" s="42"/>
+      <c r="V34" s="42"/>
+      <c r="W34" s="42"/>
+      <c r="X34" s="42"/>
+      <c r="Y34" s="42"/>
+    </row>
     <row r="35" spans="1:25" ht="15" customHeight="1">
-      <c r="A35" s="39"/>
-      <c r="B35" s="37" t="s">
+      <c r="A35" s="34"/>
+      <c r="B35" s="35" t="s">
         <v>68</v>
       </c>
-      <c r="C35" s="38"/>
-      <c r="D35" s="37" t="s">
+      <c r="C35" s="44"/>
+      <c r="D35" s="35" t="s">
         <v>69</v>
       </c>
-      <c r="E35" s="38"/>
-      <c r="F35" s="37" t="s">
+      <c r="E35" s="44"/>
+      <c r="F35" s="35" t="s">
         <v>70</v>
       </c>
-      <c r="G35" s="38"/>
-      <c r="H35" s="37" t="s">
+      <c r="G35" s="44"/>
+      <c r="H35" s="35" t="s">
         <v>71</v>
       </c>
-      <c r="I35" s="38"/>
-      <c r="J35" s="37" t="s">
+      <c r="I35" s="44"/>
+      <c r="J35" s="35" t="s">
         <v>72</v>
       </c>
-      <c r="K35" s="37"/>
-      <c r="L35" s="37" t="s">
+      <c r="K35" s="35"/>
+      <c r="L35" s="35" t="s">
         <v>73</v>
       </c>
-      <c r="M35" s="37"/>
-      <c r="N35" s="37" t="s">
+      <c r="M35" s="35"/>
+      <c r="N35" s="35" t="s">
         <v>74</v>
       </c>
-      <c r="O35" s="37"/>
-      <c r="P35" s="37" t="s">
+      <c r="O35" s="35"/>
+      <c r="P35" s="35" t="s">
         <v>75</v>
       </c>
-      <c r="Q35" s="37"/>
-      <c r="R35" s="37" t="s">
+      <c r="Q35" s="35"/>
+      <c r="R35" s="35" t="s">
         <v>76</v>
       </c>
-      <c r="S35" s="37"/>
-      <c r="T35" s="37" t="s">
+      <c r="S35" s="35"/>
+      <c r="T35" s="35" t="s">
         <v>77</v>
       </c>
-      <c r="U35" s="38"/>
-      <c r="V35" s="37" t="s">
+      <c r="U35" s="44"/>
+      <c r="V35" s="35" t="s">
         <v>78</v>
       </c>
-      <c r="W35" s="38"/>
-      <c r="X35" s="37" t="s">
+      <c r="W35" s="44"/>
+      <c r="X35" s="35" t="s">
         <v>79</v>
       </c>
-      <c r="Y35" s="38"/>
-[...72 lines deleted...]
-      <c r="Y36" s="19" t="s">
+      <c r="Y35" s="44"/>
+    </row>
+    <row r="36" spans="1:25" ht="22.5">
+      <c r="A36" s="36"/>
+      <c r="B36" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="C36" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="D36" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="E36" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="F36" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="G36" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="H36" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="I36" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="J36" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="K36" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="L36" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="M36" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="N36" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="O36" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="P36" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q36" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="R36" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="S36" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="T36" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="U36" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="V36" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="W36" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="X36" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="Y36" s="45" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:25">
-      <c r="A37" s="1" t="s">
+      <c r="A37" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="B37" s="9">
+      <c r="B37" s="41">
         <v>554969</v>
       </c>
-      <c r="C37" s="11">
+      <c r="C37" s="4">
         <v>104.1</v>
       </c>
-      <c r="D37" s="7">
+      <c r="D37" s="39">
         <v>1059048.7</v>
       </c>
-      <c r="E37" s="7">
+      <c r="E37" s="39">
         <v>97.1</v>
       </c>
-      <c r="F37" s="7">
+      <c r="F37" s="39">
         <v>1570218</v>
       </c>
-      <c r="G37" s="7">
+      <c r="G37" s="39">
         <v>88.1</v>
       </c>
-      <c r="H37" s="7">
+      <c r="H37" s="39">
         <v>2141917.7999999998</v>
       </c>
-      <c r="I37" s="7">
+      <c r="I37" s="39">
         <v>90.6</v>
       </c>
-      <c r="J37" s="21" t="s">
+      <c r="J37" s="46" t="s">
         <v>80</v>
       </c>
-      <c r="K37" s="6">
+      <c r="K37" s="42">
         <v>91.2</v>
       </c>
-      <c r="L37" s="21" t="s">
+      <c r="L37" s="46" t="s">
         <v>82</v>
       </c>
-      <c r="M37" s="23">
+      <c r="M37" s="49">
         <v>92.7</v>
       </c>
-      <c r="N37" s="21" t="s">
+      <c r="N37" s="46" t="s">
         <v>83</v>
       </c>
-      <c r="O37" s="22">
+      <c r="O37" s="48">
         <v>93.5</v>
       </c>
-      <c r="P37" s="21" t="s">
+      <c r="P37" s="46" t="s">
         <v>81</v>
       </c>
-      <c r="Q37" s="22">
+      <c r="Q37" s="48">
         <v>92.5</v>
       </c>
-      <c r="R37" s="20">
+      <c r="R37" s="47">
         <v>4967501.2</v>
       </c>
-      <c r="S37" s="22">
+      <c r="S37" s="48">
         <v>89.6</v>
       </c>
-      <c r="T37" s="20">
+      <c r="T37" s="47">
         <v>5439860.5</v>
       </c>
-      <c r="U37" s="22">
+      <c r="U37" s="48">
         <v>86.7</v>
       </c>
-      <c r="V37" s="20">
+      <c r="V37" s="47">
         <v>6240917</v>
       </c>
-      <c r="W37" s="21" t="s">
+      <c r="W37" s="46" t="s">
         <v>84</v>
       </c>
-      <c r="X37" s="21" t="s">
+      <c r="X37" s="46" t="s">
         <v>85</v>
       </c>
-      <c r="Y37" s="22">
+      <c r="Y37" s="48">
         <v>89.1</v>
       </c>
     </row>
+    <row r="38" spans="1:25">
+      <c r="A38" s="42"/>
+      <c r="B38" s="42"/>
+      <c r="C38" s="42"/>
+      <c r="D38" s="42"/>
+      <c r="E38" s="42"/>
+      <c r="F38" s="42"/>
+      <c r="G38" s="42"/>
+      <c r="H38" s="42"/>
+      <c r="I38" s="42"/>
+      <c r="J38" s="42"/>
+      <c r="K38" s="42"/>
+      <c r="L38" s="42"/>
+      <c r="M38" s="42"/>
+      <c r="N38" s="42"/>
+      <c r="O38" s="42"/>
+      <c r="P38" s="42"/>
+      <c r="Q38" s="42"/>
+      <c r="R38" s="42"/>
+      <c r="S38" s="42"/>
+      <c r="T38" s="42"/>
+      <c r="U38" s="42"/>
+      <c r="V38" s="42"/>
+      <c r="W38" s="42"/>
+      <c r="X38" s="42"/>
+      <c r="Y38" s="42"/>
+    </row>
+    <row r="39" spans="1:25">
+      <c r="A39" s="42"/>
+      <c r="B39" s="42"/>
+      <c r="C39" s="42"/>
+      <c r="D39" s="42"/>
+      <c r="E39" s="42"/>
+      <c r="F39" s="42"/>
+      <c r="G39" s="42"/>
+      <c r="H39" s="42"/>
+      <c r="I39" s="42"/>
+      <c r="J39" s="42"/>
+      <c r="K39" s="42"/>
+      <c r="L39" s="42"/>
+      <c r="M39" s="42"/>
+      <c r="N39" s="42"/>
+      <c r="O39" s="42"/>
+      <c r="P39" s="42"/>
+      <c r="Q39" s="42"/>
+      <c r="R39" s="42"/>
+      <c r="S39" s="42"/>
+      <c r="T39" s="42"/>
+      <c r="U39" s="42"/>
+      <c r="V39" s="42"/>
+      <c r="W39" s="42"/>
+      <c r="X39" s="42"/>
+      <c r="Y39" s="42"/>
+    </row>
     <row r="40" spans="1:25">
-      <c r="A40" s="39"/>
-      <c r="B40" s="37" t="s">
+      <c r="A40" s="34"/>
+      <c r="B40" s="35" t="s">
         <v>86</v>
       </c>
-      <c r="C40" s="38"/>
-      <c r="D40" s="37" t="s">
+      <c r="C40" s="44"/>
+      <c r="D40" s="35" t="s">
         <v>87</v>
       </c>
-      <c r="E40" s="38"/>
-      <c r="F40" s="37" t="s">
+      <c r="E40" s="44"/>
+      <c r="F40" s="35" t="s">
         <v>88</v>
       </c>
-      <c r="G40" s="38"/>
-      <c r="H40" s="37" t="s">
+      <c r="G40" s="44"/>
+      <c r="H40" s="35" t="s">
         <v>89</v>
       </c>
-      <c r="I40" s="38"/>
-      <c r="J40" s="37" t="s">
+      <c r="I40" s="44"/>
+      <c r="J40" s="35" t="s">
         <v>90</v>
       </c>
-      <c r="K40" s="37"/>
-      <c r="L40" s="37" t="s">
+      <c r="K40" s="35"/>
+      <c r="L40" s="35" t="s">
         <v>91</v>
       </c>
-      <c r="M40" s="37"/>
-      <c r="N40" s="37" t="s">
+      <c r="M40" s="35"/>
+      <c r="N40" s="35" t="s">
         <v>92</v>
       </c>
-      <c r="O40" s="37"/>
-      <c r="P40" s="37" t="s">
+      <c r="O40" s="35"/>
+      <c r="P40" s="35" t="s">
         <v>93</v>
       </c>
-      <c r="Q40" s="37"/>
-      <c r="R40" s="37" t="s">
+      <c r="Q40" s="35"/>
+      <c r="R40" s="35" t="s">
         <v>94</v>
       </c>
-      <c r="S40" s="37"/>
-      <c r="T40" s="37" t="s">
+      <c r="S40" s="35"/>
+      <c r="T40" s="35" t="s">
         <v>95</v>
       </c>
-      <c r="U40" s="38"/>
-      <c r="V40" s="37" t="s">
+      <c r="U40" s="44"/>
+      <c r="V40" s="35" t="s">
         <v>96</v>
       </c>
-      <c r="W40" s="38"/>
-      <c r="X40" s="37" t="s">
+      <c r="W40" s="44"/>
+      <c r="X40" s="35" t="s">
         <v>97</v>
       </c>
-      <c r="Y40" s="38"/>
-[...72 lines deleted...]
-      <c r="Y41" s="25" t="s">
+      <c r="Y40" s="44"/>
+    </row>
+    <row r="41" spans="1:25" ht="22.5">
+      <c r="A41" s="36"/>
+      <c r="B41" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="C41" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="D41" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="E41" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="F41" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="G41" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="H41" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="I41" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="J41" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="K41" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="L41" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="M41" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="N41" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="O41" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="P41" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q41" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="R41" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="S41" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="T41" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="U41" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="V41" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="W41" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="X41" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="Y41" s="45" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:25">
-      <c r="A42" s="1" t="s">
+      <c r="A42" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="B42" s="27">
+      <c r="B42" s="50">
         <v>555519.4</v>
       </c>
-      <c r="C42" s="27">
+      <c r="C42" s="50">
         <v>92.2</v>
       </c>
-      <c r="D42" s="27">
+      <c r="D42" s="50">
         <v>1196189.5</v>
       </c>
-      <c r="E42" s="27">
+      <c r="E42" s="50">
         <v>104.9</v>
       </c>
-      <c r="F42" s="27">
+      <c r="F42" s="50">
         <v>1729808.7</v>
       </c>
-      <c r="G42" s="27">
+      <c r="G42" s="50">
         <v>104.1</v>
       </c>
-      <c r="H42" s="28">
+      <c r="H42" s="42">
         <v>2314706.2000000002</v>
       </c>
-      <c r="I42" s="6">
+      <c r="I42" s="42">
         <v>103</v>
       </c>
-      <c r="J42" s="9">
+      <c r="J42" s="41">
         <v>2855417.8</v>
       </c>
-      <c r="K42" s="6">
+      <c r="K42" s="42">
         <v>105</v>
       </c>
-      <c r="L42" s="6">
+      <c r="L42" s="42">
         <v>3450431.4</v>
       </c>
-      <c r="M42" s="6">
+      <c r="M42" s="42">
         <v>105.1</v>
       </c>
-      <c r="N42" s="6">
+      <c r="N42" s="42">
         <v>4071373.9</v>
       </c>
-      <c r="O42" s="6">
+      <c r="O42" s="42">
         <v>106.2</v>
       </c>
-      <c r="P42" s="6">
+      <c r="P42" s="42">
         <v>4794178.2</v>
       </c>
-      <c r="Q42" s="6">
+      <c r="Q42" s="42">
         <v>109.3</v>
       </c>
-      <c r="R42" s="30">
+      <c r="R42" s="3">
         <v>5423168.7999999998</v>
       </c>
-      <c r="S42" s="31">
+      <c r="S42" s="4">
         <v>108.6</v>
       </c>
-      <c r="T42" s="30">
+      <c r="T42" s="3">
         <v>6056467.9000000004</v>
       </c>
-      <c r="U42" s="31">
+      <c r="U42" s="4">
         <v>110.7</v>
       </c>
-      <c r="V42" s="20">
+      <c r="V42" s="47">
         <v>6664065.2999999998</v>
       </c>
-      <c r="W42" s="6">
+      <c r="W42" s="42">
         <v>106.7</v>
       </c>
-      <c r="X42" s="11">
+      <c r="X42" s="4">
         <v>7205380.2999999998</v>
       </c>
-      <c r="Y42" s="6">
+      <c r="Y42" s="42">
         <v>100.7</v>
       </c>
     </row>
+    <row r="43" spans="1:25">
+      <c r="A43" s="42"/>
+      <c r="B43" s="42"/>
+      <c r="C43" s="42"/>
+      <c r="D43" s="42"/>
+      <c r="E43" s="42"/>
+      <c r="F43" s="42"/>
+      <c r="G43" s="42"/>
+      <c r="H43" s="42"/>
+      <c r="I43" s="42"/>
+      <c r="J43" s="42"/>
+      <c r="K43" s="42"/>
+      <c r="L43" s="42"/>
+      <c r="M43" s="42"/>
+      <c r="N43" s="42"/>
+      <c r="O43" s="42"/>
+      <c r="P43" s="42"/>
+      <c r="Q43" s="42"/>
+      <c r="R43" s="42"/>
+      <c r="S43" s="42"/>
+      <c r="T43" s="42"/>
+      <c r="U43" s="42"/>
+      <c r="V43" s="42"/>
+      <c r="W43" s="42"/>
+      <c r="X43" s="42"/>
+      <c r="Y43" s="42"/>
+    </row>
+    <row r="44" spans="1:25">
+      <c r="A44" s="42"/>
+      <c r="B44" s="42"/>
+      <c r="C44" s="42"/>
+      <c r="D44" s="42"/>
+      <c r="E44" s="42"/>
+      <c r="F44" s="42"/>
+      <c r="G44" s="42"/>
+      <c r="H44" s="42"/>
+      <c r="I44" s="42"/>
+      <c r="J44" s="42"/>
+      <c r="K44" s="42"/>
+      <c r="L44" s="42"/>
+      <c r="M44" s="42"/>
+      <c r="N44" s="42"/>
+      <c r="O44" s="42"/>
+      <c r="P44" s="42"/>
+      <c r="Q44" s="42"/>
+      <c r="R44" s="42"/>
+      <c r="S44" s="42"/>
+      <c r="T44" s="42"/>
+      <c r="U44" s="42"/>
+      <c r="V44" s="42"/>
+      <c r="W44" s="42"/>
+      <c r="X44" s="42"/>
+      <c r="Y44" s="42"/>
+    </row>
+    <row r="45" spans="1:25">
+      <c r="A45" s="42"/>
+      <c r="B45" s="42"/>
+      <c r="C45" s="42"/>
+      <c r="D45" s="42"/>
+      <c r="E45" s="42"/>
+      <c r="F45" s="42"/>
+      <c r="G45" s="42"/>
+      <c r="H45" s="42"/>
+      <c r="I45" s="42"/>
+      <c r="J45" s="42"/>
+      <c r="K45" s="42"/>
+      <c r="L45" s="42"/>
+      <c r="M45" s="42"/>
+      <c r="N45" s="42"/>
+      <c r="O45" s="42"/>
+      <c r="P45" s="42"/>
+      <c r="Q45" s="42"/>
+      <c r="R45" s="42"/>
+      <c r="S45" s="42"/>
+      <c r="T45" s="42"/>
+      <c r="U45" s="42"/>
+      <c r="V45" s="42"/>
+      <c r="W45" s="42"/>
+      <c r="X45" s="42"/>
+      <c r="Y45" s="42"/>
+    </row>
     <row r="46" spans="1:25">
-      <c r="A46" s="39"/>
-      <c r="B46" s="37" t="s">
+      <c r="A46" s="34"/>
+      <c r="B46" s="35" t="s">
         <v>98</v>
       </c>
-      <c r="C46" s="38"/>
-      <c r="D46" s="37" t="s">
+      <c r="C46" s="44"/>
+      <c r="D46" s="35" t="s">
         <v>99</v>
       </c>
-      <c r="E46" s="38"/>
-      <c r="F46" s="37" t="s">
+      <c r="E46" s="44"/>
+      <c r="F46" s="35" t="s">
         <v>100</v>
       </c>
-      <c r="G46" s="38"/>
-      <c r="H46" s="37" t="s">
+      <c r="G46" s="44"/>
+      <c r="H46" s="35" t="s">
         <v>101</v>
       </c>
-      <c r="I46" s="38"/>
-      <c r="J46" s="37" t="s">
+      <c r="I46" s="44"/>
+      <c r="J46" s="35" t="s">
         <v>102</v>
       </c>
-      <c r="K46" s="37"/>
-      <c r="L46" s="37" t="s">
+      <c r="K46" s="35"/>
+      <c r="L46" s="35" t="s">
         <v>103</v>
       </c>
-      <c r="M46" s="37"/>
-      <c r="N46" s="37" t="s">
+      <c r="M46" s="35"/>
+      <c r="N46" s="35" t="s">
         <v>104</v>
       </c>
-      <c r="O46" s="37"/>
-      <c r="P46" s="37" t="s">
+      <c r="O46" s="35"/>
+      <c r="P46" s="35" t="s">
         <v>105</v>
       </c>
-      <c r="Q46" s="37"/>
-      <c r="R46" s="37" t="s">
+      <c r="Q46" s="35"/>
+      <c r="R46" s="35" t="s">
         <v>106</v>
       </c>
-      <c r="S46" s="37"/>
-      <c r="T46" s="37" t="s">
+      <c r="S46" s="35"/>
+      <c r="T46" s="35" t="s">
         <v>107</v>
       </c>
-      <c r="U46" s="38"/>
-      <c r="V46" s="37" t="s">
+      <c r="U46" s="44"/>
+      <c r="V46" s="35" t="s">
         <v>108</v>
       </c>
-      <c r="W46" s="38"/>
-      <c r="X46" s="37" t="s">
+      <c r="W46" s="44"/>
+      <c r="X46" s="35" t="s">
         <v>109</v>
       </c>
-      <c r="Y46" s="38"/>
-[...72 lines deleted...]
-      <c r="Y47" s="33" t="s">
+      <c r="Y46" s="44"/>
+    </row>
+    <row r="47" spans="1:25" ht="22.5">
+      <c r="A47" s="36"/>
+      <c r="B47" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="C47" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="D47" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="E47" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="F47" s="51" t="s">
+        <v>4</v>
+      </c>
+      <c r="G47" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="H47" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="I47" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="J47" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="K47" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="L47" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="M47" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="N47" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="O47" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="P47" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q47" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="R47" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="S47" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="T47" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="U47" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="V47" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="W47" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="X47" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="Y47" s="45" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:25">
-      <c r="A48" s="1" t="s">
+      <c r="A48" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="B48" s="11">
+      <c r="B48" s="4">
         <v>422884.8</v>
       </c>
-      <c r="C48" s="27">
+      <c r="C48" s="50">
         <v>81.8</v>
       </c>
-      <c r="D48" s="27">
+      <c r="D48" s="50">
         <v>912371</v>
       </c>
-      <c r="E48" s="27">
+      <c r="E48" s="50">
         <v>83.7</v>
       </c>
-      <c r="F48" s="36">
+      <c r="F48" s="52">
         <v>1795092.8</v>
       </c>
-      <c r="G48" s="27">
+      <c r="G48" s="50">
         <v>98.5</v>
       </c>
-      <c r="H48" s="42">
+      <c r="H48" s="39">
         <v>2499674.6</v>
       </c>
-      <c r="I48" s="6">
+      <c r="I48" s="42">
         <v>100</v>
       </c>
-      <c r="J48" s="7">
+      <c r="J48" s="39">
         <v>3307164.6</v>
       </c>
-      <c r="K48" s="6">
+      <c r="K48" s="42">
         <v>102.3</v>
       </c>
-      <c r="L48" s="11">
+      <c r="L48" s="4">
         <v>3963949</v>
       </c>
-      <c r="M48" s="6">
+      <c r="M48" s="42">
         <v>102.1</v>
       </c>
-      <c r="N48" s="7">
+      <c r="N48" s="39">
         <v>4338235.2</v>
       </c>
-      <c r="O48" s="6">
+      <c r="O48" s="42">
         <v>98.4</v>
       </c>
-      <c r="R48" s="30"/>
-[...4 lines deleted...]
-      <c r="X48" s="11"/>
+      <c r="P48" s="39">
+        <v>5123550.9000000004</v>
+      </c>
+      <c r="Q48" s="42">
+        <v>96.7</v>
+      </c>
+      <c r="R48" s="3"/>
+      <c r="S48" s="4"/>
+      <c r="T48" s="3"/>
+      <c r="U48" s="4"/>
+      <c r="V48" s="47"/>
+      <c r="W48" s="42"/>
+      <c r="X48" s="4"/>
+      <c r="Y48" s="42"/>
     </row>
     <row r="53" spans="1:1">
-      <c r="A53" s="13" t="s">
+      <c r="A53" s="2" t="s">
         <v>3</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="105">
-    <mergeCell ref="A40:A41"/>
-[...26 lines deleted...]
-    <mergeCell ref="P35:Q35"/>
+    <mergeCell ref="T46:U46"/>
+    <mergeCell ref="V46:W46"/>
+    <mergeCell ref="X46:Y46"/>
+    <mergeCell ref="J46:K46"/>
+    <mergeCell ref="L46:M46"/>
+    <mergeCell ref="N46:O46"/>
+    <mergeCell ref="P46:Q46"/>
+    <mergeCell ref="R46:S46"/>
+    <mergeCell ref="A46:A47"/>
+    <mergeCell ref="B46:C46"/>
+    <mergeCell ref="D46:E46"/>
+    <mergeCell ref="F46:G46"/>
+    <mergeCell ref="H46:I46"/>
+    <mergeCell ref="A29:A30"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="X22:Y22"/>
+    <mergeCell ref="T22:U22"/>
+    <mergeCell ref="V22:W22"/>
+    <mergeCell ref="F22:G22"/>
+    <mergeCell ref="P22:Q22"/>
+    <mergeCell ref="N22:O22"/>
+    <mergeCell ref="R22:S22"/>
+    <mergeCell ref="L22:M22"/>
+    <mergeCell ref="J22:K22"/>
+    <mergeCell ref="H22:I22"/>
+    <mergeCell ref="F29:G29"/>
+    <mergeCell ref="H29:I29"/>
+    <mergeCell ref="J29:K29"/>
+    <mergeCell ref="L29:M29"/>
+    <mergeCell ref="B22:C22"/>
+    <mergeCell ref="A15:A16"/>
+    <mergeCell ref="B15:C15"/>
+    <mergeCell ref="D22:E22"/>
+    <mergeCell ref="F15:G15"/>
+    <mergeCell ref="H15:I15"/>
+    <mergeCell ref="V15:W15"/>
+    <mergeCell ref="X15:Y15"/>
+    <mergeCell ref="F9:G9"/>
+    <mergeCell ref="T15:U15"/>
+    <mergeCell ref="J15:K15"/>
+    <mergeCell ref="T9:U9"/>
+    <mergeCell ref="H9:I9"/>
+    <mergeCell ref="N15:O15"/>
+    <mergeCell ref="R15:S15"/>
+    <mergeCell ref="P15:Q15"/>
+    <mergeCell ref="L15:M15"/>
+    <mergeCell ref="X9:Y9"/>
+    <mergeCell ref="J9:K9"/>
+    <mergeCell ref="L9:M9"/>
+    <mergeCell ref="N9:O9"/>
+    <mergeCell ref="P9:Q9"/>
+    <mergeCell ref="R9:S9"/>
+    <mergeCell ref="V9:W9"/>
     <mergeCell ref="T4:U4"/>
     <mergeCell ref="V4:W4"/>
     <mergeCell ref="R29:S29"/>
     <mergeCell ref="T29:U29"/>
     <mergeCell ref="V29:W29"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="D29:E29"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="X4:Y4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="L4:M4"/>
     <mergeCell ref="N4:O4"/>
     <mergeCell ref="P4:Q4"/>
     <mergeCell ref="R4:S4"/>
     <mergeCell ref="X29:Y29"/>
     <mergeCell ref="A9:A10"/>
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="D9:E9"/>
     <mergeCell ref="D15:E15"/>
     <mergeCell ref="A22:A23"/>
-    <mergeCell ref="B22:C22"/>
-[...51 lines deleted...]
-    <mergeCell ref="H46:I46"/>
+    <mergeCell ref="A35:A36"/>
+    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="D35:E35"/>
+    <mergeCell ref="F35:G35"/>
+    <mergeCell ref="H35:I35"/>
+    <mergeCell ref="J35:K35"/>
+    <mergeCell ref="L35:M35"/>
+    <mergeCell ref="N35:O35"/>
+    <mergeCell ref="P35:Q35"/>
+    <mergeCell ref="R35:S35"/>
+    <mergeCell ref="T35:U35"/>
+    <mergeCell ref="V35:W35"/>
+    <mergeCell ref="X35:Y35"/>
+    <mergeCell ref="N29:O29"/>
+    <mergeCell ref="P29:Q29"/>
+    <mergeCell ref="T40:U40"/>
+    <mergeCell ref="V40:W40"/>
+    <mergeCell ref="X40:Y40"/>
+    <mergeCell ref="R40:S40"/>
+    <mergeCell ref="A40:A41"/>
+    <mergeCell ref="B40:C40"/>
+    <mergeCell ref="D40:E40"/>
+    <mergeCell ref="F40:G40"/>
+    <mergeCell ref="H40:I40"/>
+    <mergeCell ref="J40:K40"/>
+    <mergeCell ref="L40:M40"/>
+    <mergeCell ref="N40:O40"/>
+    <mergeCell ref="P40:Q40"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="37" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="4" manualBreakCount="4">
     <brk id="2" max="24" man="1"/>
     <brk id="7" max="24" man="1"/>
     <brk id="12" max="24" man="1"/>
     <brk id="55" max="24" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>Лист1!Область_печати</vt:lpstr>
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
+      <vt:lpstr>Показатель</vt:lpstr>
+      <vt:lpstr>Показатель!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>