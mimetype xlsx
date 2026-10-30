--- v3 (2026-09-20)
+++ v4 (2026-10-30)
@@ -797,90 +797,90 @@
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="7" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="3"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="5"/>
     <cellStyle name="Обычный 4 2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1151,51 +1151,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702020?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.tokbaeva@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A26" sqref="A26"/>
+      <selection activeCell="A24" sqref="A24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="42.140625" customWidth="1"/>
     <col min="2" max="2" width="68.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="5"/>
       <c r="B1" s="5"/>
       <c r="C1" s="6"/>
       <c r="D1" s="6"/>
       <c r="E1" s="6"/>
       <c r="F1" s="6"/>
       <c r="G1" s="6"/>
       <c r="H1" s="6"/>
       <c r="I1" s="6"/>
       <c r="J1" s="6"/>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="7" t="s">
         <v>110</v>
       </c>
       <c r="B2" s="8">
@@ -1397,67 +1397,67 @@
       <c r="H14" s="9"/>
       <c r="I14" s="9"/>
       <c r="J14" s="9"/>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="17" t="s">
         <v>129</v>
       </c>
       <c r="B15" s="18" t="s">
         <v>130</v>
       </c>
       <c r="C15" s="9"/>
       <c r="D15" s="9"/>
       <c r="E15" s="9"/>
       <c r="F15" s="9"/>
       <c r="G15" s="9"/>
       <c r="H15" s="9"/>
       <c r="I15" s="9"/>
       <c r="J15" s="9"/>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="7" t="s">
         <v>131</v>
       </c>
       <c r="B16" s="19">
-        <v>46279</v>
+        <v>46308</v>
       </c>
       <c r="C16" s="6"/>
       <c r="D16" s="6"/>
       <c r="E16" s="6"/>
       <c r="F16" s="6"/>
       <c r="G16" s="6"/>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="7" t="s">
         <v>132</v>
       </c>
       <c r="B17" s="19">
-        <v>46307</v>
+        <v>46339</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="7" t="s">
         <v>133</v>
       </c>
       <c r="B18" s="32" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="7" t="s">
         <v>134</v>
       </c>
       <c r="B19" s="20" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="7" t="s">
         <v>135</v>
       </c>
       <c r="B20" s="21" t="s">
         <v>139</v>
       </c>
@@ -1534,2400 +1534,2404 @@
     <row r="12" spans="2:2" ht="25.5">
       <c r="B12" s="28" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="27"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="27"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="29" t="s">
         <v>147</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y53"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="D23" sqref="D23"/>
+    <sheetView tabSelected="1" topLeftCell="C22" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="D48" sqref="D48"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="28.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="8" style="1" customWidth="1"/>
     <col min="4" max="4" width="12" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="14.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.7109375" style="1" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="15.85546875" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="14.28515625" style="1" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="1" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="1" customWidth="1"/>
     <col min="22" max="22" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.7109375" style="1" customWidth="1"/>
     <col min="24" max="24" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.7109375" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="26.25" customHeight="1">
-      <c r="A1" s="33" t="s">
+      <c r="A1" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="33"/>
-[...22 lines deleted...]
-      <c r="Y1" s="33"/>
+      <c r="B1" s="52"/>
+      <c r="C1" s="52"/>
+      <c r="D1" s="52"/>
+      <c r="E1" s="52"/>
+      <c r="F1" s="52"/>
+      <c r="G1" s="52"/>
+      <c r="H1" s="52"/>
+      <c r="I1" s="52"/>
+      <c r="J1" s="52"/>
+      <c r="K1" s="52"/>
+      <c r="L1" s="52"/>
+      <c r="M1" s="52"/>
+      <c r="N1" s="52"/>
+      <c r="O1" s="52"/>
+      <c r="P1" s="52"/>
+      <c r="Q1" s="52"/>
+      <c r="R1" s="52"/>
+      <c r="S1" s="52"/>
+      <c r="T1" s="52"/>
+      <c r="U1" s="52"/>
+      <c r="V1" s="52"/>
+      <c r="W1" s="52"/>
+      <c r="X1" s="52"/>
+      <c r="Y1" s="52"/>
     </row>
     <row r="4" spans="1:25">
-      <c r="A4" s="34"/>
-      <c r="B4" s="35" t="s">
+      <c r="A4" s="50"/>
+      <c r="B4" s="48" t="s">
         <v>5</v>
       </c>
-      <c r="C4" s="35"/>
-      <c r="D4" s="35" t="s">
+      <c r="C4" s="48"/>
+      <c r="D4" s="48" t="s">
         <v>6</v>
       </c>
-      <c r="E4" s="35"/>
-      <c r="F4" s="35" t="s">
+      <c r="E4" s="48"/>
+      <c r="F4" s="48" t="s">
         <v>7</v>
       </c>
-      <c r="G4" s="35"/>
-      <c r="H4" s="35" t="s">
+      <c r="G4" s="48"/>
+      <c r="H4" s="48" t="s">
         <v>8</v>
       </c>
-      <c r="I4" s="35"/>
-      <c r="J4" s="35" t="s">
+      <c r="I4" s="48"/>
+      <c r="J4" s="48" t="s">
         <v>9</v>
       </c>
-      <c r="K4" s="35"/>
-      <c r="L4" s="35" t="s">
+      <c r="K4" s="48"/>
+      <c r="L4" s="48" t="s">
         <v>10</v>
       </c>
-      <c r="M4" s="35"/>
-      <c r="N4" s="35" t="s">
+      <c r="M4" s="48"/>
+      <c r="N4" s="48" t="s">
         <v>11</v>
       </c>
-      <c r="O4" s="35"/>
-      <c r="P4" s="35" t="s">
+      <c r="O4" s="48"/>
+      <c r="P4" s="48" t="s">
         <v>12</v>
       </c>
-      <c r="Q4" s="35"/>
-      <c r="R4" s="35" t="s">
+      <c r="Q4" s="48"/>
+      <c r="R4" s="48" t="s">
         <v>13</v>
       </c>
-      <c r="S4" s="35"/>
-      <c r="T4" s="35" t="s">
+      <c r="S4" s="48"/>
+      <c r="T4" s="48" t="s">
         <v>14</v>
       </c>
-      <c r="U4" s="35"/>
-      <c r="V4" s="35" t="s">
+      <c r="U4" s="48"/>
+      <c r="V4" s="48" t="s">
         <v>15</v>
       </c>
-      <c r="W4" s="35"/>
-      <c r="X4" s="35" t="s">
+      <c r="W4" s="48"/>
+      <c r="X4" s="48" t="s">
         <v>16</v>
       </c>
-      <c r="Y4" s="35"/>
+      <c r="Y4" s="48"/>
     </row>
     <row r="5" spans="1:25" ht="22.5">
-      <c r="A5" s="36"/>
-[...69 lines deleted...]
-      <c r="Y5" s="37" t="s">
+      <c r="A5" s="51"/>
+      <c r="B5" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="C5" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="D5" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="E5" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="F5" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="G5" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="H5" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="I5" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="J5" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="K5" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="L5" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="M5" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="N5" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="O5" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="P5" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q5" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="R5" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="S5" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="T5" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="U5" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="V5" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="W5" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="X5" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="Y5" s="33" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:25">
-      <c r="A6" s="38" t="s">
+      <c r="A6" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="B6" s="39">
+      <c r="B6" s="35">
         <v>228915.9</v>
       </c>
-      <c r="C6" s="39">
+      <c r="C6" s="35">
         <v>184.7</v>
       </c>
-      <c r="D6" s="39">
+      <c r="D6" s="35">
         <v>447471.7</v>
       </c>
-      <c r="E6" s="40">
+      <c r="E6" s="36">
         <v>155.1</v>
       </c>
-      <c r="F6" s="39">
+      <c r="F6" s="35">
         <v>674956.1</v>
       </c>
-      <c r="G6" s="40">
+      <c r="G6" s="36">
         <v>151.19999999999999</v>
       </c>
-      <c r="H6" s="39">
+      <c r="H6" s="35">
         <v>874360.6</v>
       </c>
-      <c r="I6" s="40">
+      <c r="I6" s="36">
         <v>140.9</v>
       </c>
-      <c r="J6" s="39">
+      <c r="J6" s="35">
         <v>1064326.6000000001</v>
       </c>
-      <c r="K6" s="40">
+      <c r="K6" s="36">
         <v>133</v>
       </c>
-      <c r="L6" s="39">
+      <c r="L6" s="35">
         <v>1406506.4</v>
       </c>
-      <c r="M6" s="41">
+      <c r="M6" s="37">
         <v>138.5</v>
       </c>
-      <c r="N6" s="41">
+      <c r="N6" s="37">
         <v>1779619.2</v>
       </c>
-      <c r="O6" s="39">
+      <c r="O6" s="35">
         <v>145.5</v>
       </c>
-      <c r="P6" s="41">
+      <c r="P6" s="37">
         <v>2053547.4</v>
       </c>
       <c r="Q6" s="3">
         <v>146.4</v>
       </c>
-      <c r="R6" s="41">
+      <c r="R6" s="37">
         <v>2338644.5</v>
       </c>
       <c r="S6" s="3">
         <v>145.9</v>
       </c>
-      <c r="T6" s="41">
+      <c r="T6" s="37">
         <v>2636082.2000000002</v>
       </c>
       <c r="U6" s="3">
         <v>141.30000000000001</v>
       </c>
-      <c r="V6" s="41">
+      <c r="V6" s="37">
         <v>2909889.9</v>
       </c>
       <c r="W6" s="3">
         <v>138.4</v>
       </c>
-      <c r="X6" s="39">
+      <c r="X6" s="35">
         <v>3222218.5</v>
       </c>
       <c r="Y6" s="3">
         <v>139.1</v>
       </c>
     </row>
     <row r="7" spans="1:25">
-      <c r="A7" s="42"/>
-[...23 lines deleted...]
-      <c r="Y7" s="42"/>
+      <c r="A7" s="38"/>
+      <c r="B7" s="38"/>
+      <c r="C7" s="38"/>
+      <c r="D7" s="38"/>
+      <c r="E7" s="38"/>
+      <c r="F7" s="38"/>
+      <c r="G7" s="38"/>
+      <c r="H7" s="38"/>
+      <c r="I7" s="38"/>
+      <c r="J7" s="38"/>
+      <c r="K7" s="38"/>
+      <c r="L7" s="38"/>
+      <c r="M7" s="38"/>
+      <c r="N7" s="38"/>
+      <c r="O7" s="38"/>
+      <c r="P7" s="38"/>
+      <c r="Q7" s="38"/>
+      <c r="R7" s="38"/>
+      <c r="S7" s="38"/>
+      <c r="T7" s="38"/>
+      <c r="U7" s="38"/>
+      <c r="V7" s="38"/>
+      <c r="W7" s="38"/>
+      <c r="X7" s="38"/>
+      <c r="Y7" s="38"/>
     </row>
     <row r="8" spans="1:25">
-      <c r="A8" s="42"/>
-[...23 lines deleted...]
-      <c r="Y8" s="42"/>
+      <c r="A8" s="38"/>
+      <c r="B8" s="38"/>
+      <c r="C8" s="38"/>
+      <c r="D8" s="38"/>
+      <c r="E8" s="38"/>
+      <c r="F8" s="38"/>
+      <c r="G8" s="38"/>
+      <c r="H8" s="38"/>
+      <c r="I8" s="38"/>
+      <c r="J8" s="38"/>
+      <c r="K8" s="38"/>
+      <c r="L8" s="38"/>
+      <c r="M8" s="38"/>
+      <c r="N8" s="38"/>
+      <c r="O8" s="38"/>
+      <c r="P8" s="38"/>
+      <c r="Q8" s="38"/>
+      <c r="R8" s="38"/>
+      <c r="S8" s="38"/>
+      <c r="T8" s="38"/>
+      <c r="U8" s="38"/>
+      <c r="V8" s="38"/>
+      <c r="W8" s="38"/>
+      <c r="X8" s="38"/>
+      <c r="Y8" s="38"/>
     </row>
     <row r="9" spans="1:25">
-      <c r="A9" s="34"/>
-      <c r="B9" s="35" t="s">
+      <c r="A9" s="50"/>
+      <c r="B9" s="48" t="s">
         <v>17</v>
       </c>
-      <c r="C9" s="35"/>
-      <c r="D9" s="35" t="s">
+      <c r="C9" s="48"/>
+      <c r="D9" s="48" t="s">
         <v>18</v>
       </c>
-      <c r="E9" s="35"/>
-      <c r="F9" s="35" t="s">
+      <c r="E9" s="48"/>
+      <c r="F9" s="48" t="s">
         <v>19</v>
       </c>
-      <c r="G9" s="35"/>
-      <c r="H9" s="35" t="s">
+      <c r="G9" s="48"/>
+      <c r="H9" s="48" t="s">
         <v>20</v>
       </c>
-      <c r="I9" s="35"/>
-      <c r="J9" s="35" t="s">
+      <c r="I9" s="48"/>
+      <c r="J9" s="48" t="s">
         <v>21</v>
       </c>
-      <c r="K9" s="35"/>
-      <c r="L9" s="35" t="s">
+      <c r="K9" s="48"/>
+      <c r="L9" s="48" t="s">
         <v>22</v>
       </c>
-      <c r="M9" s="35"/>
-      <c r="N9" s="35" t="s">
+      <c r="M9" s="48"/>
+      <c r="N9" s="48" t="s">
         <v>23</v>
       </c>
-      <c r="O9" s="35"/>
-      <c r="P9" s="35" t="s">
+      <c r="O9" s="48"/>
+      <c r="P9" s="48" t="s">
         <v>24</v>
       </c>
-      <c r="Q9" s="35"/>
-      <c r="R9" s="35" t="s">
+      <c r="Q9" s="48"/>
+      <c r="R9" s="48" t="s">
         <v>25</v>
       </c>
-      <c r="S9" s="35"/>
-      <c r="T9" s="35" t="s">
+      <c r="S9" s="48"/>
+      <c r="T9" s="48" t="s">
         <v>26</v>
       </c>
-      <c r="U9" s="35"/>
-      <c r="V9" s="35" t="s">
+      <c r="U9" s="48"/>
+      <c r="V9" s="48" t="s">
         <v>27</v>
       </c>
-      <c r="W9" s="35"/>
-      <c r="X9" s="35" t="s">
+      <c r="W9" s="48"/>
+      <c r="X9" s="48" t="s">
         <v>28</v>
       </c>
-      <c r="Y9" s="35"/>
+      <c r="Y9" s="48"/>
     </row>
     <row r="10" spans="1:25" ht="22.5">
-      <c r="A10" s="36"/>
-[...69 lines deleted...]
-      <c r="Y10" s="37" t="s">
+      <c r="A10" s="51"/>
+      <c r="B10" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="C10" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="D10" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="E10" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="F10" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="G10" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="H10" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="I10" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="J10" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="K10" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="L10" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="M10" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="N10" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="O10" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="P10" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q10" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="R10" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="S10" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="T10" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="U10" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="V10" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="W10" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="X10" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="Y10" s="33" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:25">
-      <c r="A11" s="38" t="s">
+      <c r="A11" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="B11" s="39">
+      <c r="B11" s="35">
         <v>296426.5</v>
       </c>
-      <c r="C11" s="39">
+      <c r="C11" s="35">
         <v>126</v>
       </c>
-      <c r="D11" s="41">
+      <c r="D11" s="37">
         <v>542218.30000000005</v>
       </c>
       <c r="E11" s="3">
         <v>118.8</v>
       </c>
-      <c r="F11" s="39">
+      <c r="F11" s="35">
         <v>744470.3</v>
       </c>
-      <c r="G11" s="39">
+      <c r="G11" s="35">
         <v>108.6</v>
       </c>
-      <c r="H11" s="39">
+      <c r="H11" s="35">
         <v>865350.2</v>
       </c>
-      <c r="I11" s="39">
+      <c r="I11" s="35">
         <v>99.3</v>
       </c>
-      <c r="J11" s="39">
+      <c r="J11" s="35">
         <v>981456.4</v>
       </c>
-      <c r="K11" s="39">
+      <c r="K11" s="35">
         <v>94.3</v>
       </c>
-      <c r="L11" s="39">
+      <c r="L11" s="35">
         <v>1158168.7</v>
       </c>
-      <c r="M11" s="39">
+      <c r="M11" s="35">
         <v>85</v>
       </c>
-      <c r="N11" s="39">
+      <c r="N11" s="35">
         <v>1401284.7</v>
       </c>
-      <c r="O11" s="39">
+      <c r="O11" s="35">
         <v>81.8</v>
       </c>
-      <c r="P11" s="39">
+      <c r="P11" s="35">
         <v>1620043.1</v>
       </c>
-      <c r="Q11" s="39">
+      <c r="Q11" s="35">
         <v>82.2</v>
       </c>
-      <c r="R11" s="39">
+      <c r="R11" s="35">
         <v>1857710.3</v>
       </c>
-      <c r="S11" s="39">
+      <c r="S11" s="35">
         <v>82.8</v>
       </c>
-      <c r="T11" s="39">
+      <c r="T11" s="35">
         <v>2089121.5</v>
       </c>
       <c r="U11" s="3">
         <v>82.7</v>
       </c>
-      <c r="V11" s="39">
+      <c r="V11" s="35">
         <v>2355387.7000000002</v>
       </c>
-      <c r="W11" s="42">
+      <c r="W11" s="38">
         <v>84.4</v>
       </c>
-      <c r="X11" s="39">
+      <c r="X11" s="35">
         <v>2655540.7999999998</v>
       </c>
-      <c r="Y11" s="42">
+      <c r="Y11" s="38">
         <v>86</v>
       </c>
     </row>
     <row r="12" spans="1:25">
-      <c r="A12" s="42"/>
-[...23 lines deleted...]
-      <c r="Y12" s="42"/>
+      <c r="A12" s="38"/>
+      <c r="B12" s="38"/>
+      <c r="C12" s="38"/>
+      <c r="D12" s="38"/>
+      <c r="E12" s="38"/>
+      <c r="F12" s="38"/>
+      <c r="G12" s="38"/>
+      <c r="H12" s="38"/>
+      <c r="I12" s="38"/>
+      <c r="J12" s="38"/>
+      <c r="K12" s="38"/>
+      <c r="L12" s="38"/>
+      <c r="M12" s="38"/>
+      <c r="N12" s="38"/>
+      <c r="O12" s="38"/>
+      <c r="P12" s="38"/>
+      <c r="Q12" s="38"/>
+      <c r="R12" s="38"/>
+      <c r="S12" s="38"/>
+      <c r="T12" s="38"/>
+      <c r="U12" s="38"/>
+      <c r="V12" s="38"/>
+      <c r="W12" s="38"/>
+      <c r="X12" s="38"/>
+      <c r="Y12" s="38"/>
     </row>
     <row r="13" spans="1:25">
-      <c r="A13" s="42"/>
-[...23 lines deleted...]
-      <c r="Y13" s="42"/>
+      <c r="A13" s="38"/>
+      <c r="B13" s="38"/>
+      <c r="C13" s="38"/>
+      <c r="D13" s="38"/>
+      <c r="E13" s="38"/>
+      <c r="F13" s="38"/>
+      <c r="G13" s="38"/>
+      <c r="H13" s="38"/>
+      <c r="I13" s="38"/>
+      <c r="J13" s="38"/>
+      <c r="K13" s="38"/>
+      <c r="L13" s="38"/>
+      <c r="M13" s="38"/>
+      <c r="N13" s="38"/>
+      <c r="O13" s="38"/>
+      <c r="P13" s="38"/>
+      <c r="Q13" s="38"/>
+      <c r="R13" s="38"/>
+      <c r="S13" s="38"/>
+      <c r="T13" s="38"/>
+      <c r="U13" s="38"/>
+      <c r="V13" s="38"/>
+      <c r="W13" s="38"/>
+      <c r="X13" s="38"/>
+      <c r="Y13" s="38"/>
     </row>
     <row r="14" spans="1:25">
-      <c r="A14" s="42"/>
-[...23 lines deleted...]
-      <c r="Y14" s="42"/>
+      <c r="A14" s="38"/>
+      <c r="B14" s="38"/>
+      <c r="C14" s="38"/>
+      <c r="D14" s="38"/>
+      <c r="E14" s="38"/>
+      <c r="F14" s="38"/>
+      <c r="G14" s="38"/>
+      <c r="H14" s="38"/>
+      <c r="I14" s="38"/>
+      <c r="J14" s="38"/>
+      <c r="K14" s="38"/>
+      <c r="L14" s="38"/>
+      <c r="M14" s="38"/>
+      <c r="N14" s="38"/>
+      <c r="O14" s="38"/>
+      <c r="P14" s="38"/>
+      <c r="Q14" s="38"/>
+      <c r="R14" s="38"/>
+      <c r="S14" s="38"/>
+      <c r="T14" s="38"/>
+      <c r="U14" s="38"/>
+      <c r="V14" s="38"/>
+      <c r="W14" s="38"/>
+      <c r="X14" s="38"/>
+      <c r="Y14" s="38"/>
     </row>
     <row r="15" spans="1:25" ht="15" customHeight="1">
-      <c r="A15" s="34"/>
-      <c r="B15" s="35" t="s">
+      <c r="A15" s="50"/>
+      <c r="B15" s="48" t="s">
         <v>29</v>
       </c>
-      <c r="C15" s="35"/>
-      <c r="D15" s="35" t="s">
+      <c r="C15" s="48"/>
+      <c r="D15" s="48" t="s">
         <v>30</v>
       </c>
-      <c r="E15" s="35"/>
-      <c r="F15" s="35" t="s">
+      <c r="E15" s="48"/>
+      <c r="F15" s="48" t="s">
         <v>31</v>
       </c>
-      <c r="G15" s="35"/>
-      <c r="H15" s="35" t="s">
+      <c r="G15" s="48"/>
+      <c r="H15" s="48" t="s">
         <v>32</v>
       </c>
-      <c r="I15" s="35"/>
-      <c r="J15" s="35" t="s">
+      <c r="I15" s="48"/>
+      <c r="J15" s="48" t="s">
         <v>33</v>
       </c>
-      <c r="K15" s="35"/>
-      <c r="L15" s="35" t="s">
+      <c r="K15" s="48"/>
+      <c r="L15" s="48" t="s">
         <v>34</v>
       </c>
-      <c r="M15" s="35"/>
-      <c r="N15" s="35" t="s">
+      <c r="M15" s="48"/>
+      <c r="N15" s="48" t="s">
         <v>35</v>
       </c>
-      <c r="O15" s="35"/>
-      <c r="P15" s="35" t="s">
+      <c r="O15" s="48"/>
+      <c r="P15" s="48" t="s">
         <v>36</v>
       </c>
-      <c r="Q15" s="35"/>
-      <c r="R15" s="35" t="s">
+      <c r="Q15" s="48"/>
+      <c r="R15" s="48" t="s">
         <v>37</v>
       </c>
-      <c r="S15" s="35"/>
-      <c r="T15" s="35" t="s">
+      <c r="S15" s="48"/>
+      <c r="T15" s="48" t="s">
         <v>38</v>
       </c>
-      <c r="U15" s="35"/>
-      <c r="V15" s="35" t="s">
+      <c r="U15" s="48"/>
+      <c r="V15" s="48" t="s">
         <v>39</v>
       </c>
-      <c r="W15" s="35"/>
-      <c r="X15" s="35" t="s">
+      <c r="W15" s="48"/>
+      <c r="X15" s="48" t="s">
         <v>40</v>
       </c>
-      <c r="Y15" s="35"/>
+      <c r="Y15" s="48"/>
     </row>
     <row r="16" spans="1:25" ht="22.5">
-      <c r="A16" s="36"/>
-[...69 lines deleted...]
-      <c r="Y16" s="37" t="s">
+      <c r="A16" s="51"/>
+      <c r="B16" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="C16" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="D16" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="E16" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="F16" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="G16" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="H16" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="I16" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="J16" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="K16" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="L16" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="M16" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="N16" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="O16" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="P16" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q16" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="R16" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="S16" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="T16" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="U16" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="V16" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="W16" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="X16" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="Y16" s="33" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:25">
-      <c r="A17" s="38" t="s">
+      <c r="A17" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="B17" s="39">
+      <c r="B17" s="35">
         <v>216029</v>
       </c>
-      <c r="C17" s="39">
+      <c r="C17" s="35">
         <v>75.900000000000006</v>
       </c>
-      <c r="D17" s="39">
+      <c r="D17" s="35">
         <v>499852.3</v>
       </c>
       <c r="E17" s="3">
         <v>93.5</v>
       </c>
-      <c r="F17" s="39">
+      <c r="F17" s="35">
         <v>767836.31400000001</v>
       </c>
-      <c r="G17" s="39">
+      <c r="G17" s="35">
         <v>102.56908352153201</v>
       </c>
-      <c r="H17" s="39">
+      <c r="H17" s="35">
         <v>1060789.8999999999</v>
       </c>
-      <c r="I17" s="39">
+      <c r="I17" s="35">
         <v>119.3</v>
       </c>
-      <c r="J17" s="39">
+      <c r="J17" s="35">
         <v>1343605.3</v>
       </c>
-      <c r="K17" s="39">
+      <c r="K17" s="35">
         <v>128.80000000000001</v>
       </c>
       <c r="L17" s="3">
         <v>1672022.4</v>
       </c>
-      <c r="M17" s="39">
+      <c r="M17" s="35">
         <v>135</v>
       </c>
       <c r="N17" s="3">
         <v>2075229.5</v>
       </c>
-      <c r="O17" s="39">
+      <c r="O17" s="35">
         <v>136.1</v>
       </c>
-      <c r="P17" s="39">
+      <c r="P17" s="35">
         <v>2497513.2999999998</v>
       </c>
-      <c r="Q17" s="39">
+      <c r="Q17" s="35">
         <v>140.69999999999999</v>
       </c>
-      <c r="R17" s="39">
+      <c r="R17" s="35">
         <v>2895264</v>
       </c>
-      <c r="S17" s="39">
+      <c r="S17" s="35">
         <v>141.30000000000001</v>
       </c>
-      <c r="T17" s="39">
+      <c r="T17" s="35">
         <v>3396621.9</v>
       </c>
       <c r="U17" s="3">
         <v>146.1</v>
       </c>
-      <c r="V17" s="39">
+      <c r="V17" s="35">
         <v>3887096.9</v>
       </c>
       <c r="W17" s="3">
         <v>146.9</v>
       </c>
-      <c r="X17" s="39">
+      <c r="X17" s="35">
         <v>4334145.5999999996</v>
       </c>
-      <c r="Y17" s="42">
+      <c r="Y17" s="38">
         <v>144.5</v>
       </c>
     </row>
     <row r="18" spans="1:25">
-      <c r="A18" s="42"/>
-[...23 lines deleted...]
-      <c r="Y18" s="42"/>
+      <c r="A18" s="38"/>
+      <c r="B18" s="38"/>
+      <c r="C18" s="38"/>
+      <c r="D18" s="38"/>
+      <c r="E18" s="38"/>
+      <c r="F18" s="38"/>
+      <c r="G18" s="38"/>
+      <c r="H18" s="38"/>
+      <c r="I18" s="38"/>
+      <c r="J18" s="38"/>
+      <c r="K18" s="38"/>
+      <c r="L18" s="38"/>
+      <c r="M18" s="38"/>
+      <c r="N18" s="38"/>
+      <c r="O18" s="38"/>
+      <c r="P18" s="38"/>
+      <c r="Q18" s="38"/>
+      <c r="R18" s="38"/>
+      <c r="S18" s="38"/>
+      <c r="T18" s="38"/>
+      <c r="U18" s="38"/>
+      <c r="V18" s="38"/>
+      <c r="W18" s="38"/>
+      <c r="X18" s="38"/>
+      <c r="Y18" s="38"/>
     </row>
     <row r="19" spans="1:25">
-      <c r="A19" s="42"/>
-[...23 lines deleted...]
-      <c r="Y19" s="42"/>
+      <c r="A19" s="38"/>
+      <c r="B19" s="38"/>
+      <c r="C19" s="38"/>
+      <c r="D19" s="38"/>
+      <c r="E19" s="38"/>
+      <c r="F19" s="38"/>
+      <c r="G19" s="38"/>
+      <c r="H19" s="38"/>
+      <c r="I19" s="38"/>
+      <c r="J19" s="38"/>
+      <c r="K19" s="38"/>
+      <c r="L19" s="38"/>
+      <c r="M19" s="38"/>
+      <c r="N19" s="38"/>
+      <c r="O19" s="38"/>
+      <c r="P19" s="38"/>
+      <c r="Q19" s="38"/>
+      <c r="R19" s="38"/>
+      <c r="S19" s="38"/>
+      <c r="T19" s="38"/>
+      <c r="U19" s="38"/>
+      <c r="V19" s="38"/>
+      <c r="W19" s="38"/>
+      <c r="X19" s="38"/>
+      <c r="Y19" s="38"/>
     </row>
     <row r="20" spans="1:25">
-      <c r="A20" s="42"/>
-[...23 lines deleted...]
-      <c r="Y20" s="42"/>
+      <c r="A20" s="38"/>
+      <c r="B20" s="38"/>
+      <c r="C20" s="38"/>
+      <c r="D20" s="38"/>
+      <c r="E20" s="38"/>
+      <c r="F20" s="38"/>
+      <c r="G20" s="38"/>
+      <c r="H20" s="38"/>
+      <c r="I20" s="38"/>
+      <c r="J20" s="38"/>
+      <c r="K20" s="38"/>
+      <c r="L20" s="38"/>
+      <c r="M20" s="38"/>
+      <c r="N20" s="38"/>
+      <c r="O20" s="38"/>
+      <c r="P20" s="38"/>
+      <c r="Q20" s="38"/>
+      <c r="R20" s="38"/>
+      <c r="S20" s="38"/>
+      <c r="T20" s="38"/>
+      <c r="U20" s="38"/>
+      <c r="V20" s="39"/>
+      <c r="W20" s="39"/>
+      <c r="X20" s="39"/>
+      <c r="Y20" s="38"/>
     </row>
     <row r="21" spans="1:25">
-      <c r="A21" s="42"/>
-[...23 lines deleted...]
-      <c r="Y21" s="42"/>
+      <c r="A21" s="38"/>
+      <c r="B21" s="38"/>
+      <c r="C21" s="38"/>
+      <c r="D21" s="38"/>
+      <c r="E21" s="38"/>
+      <c r="F21" s="38"/>
+      <c r="G21" s="38"/>
+      <c r="H21" s="38"/>
+      <c r="I21" s="38"/>
+      <c r="J21" s="38"/>
+      <c r="K21" s="38"/>
+      <c r="L21" s="38"/>
+      <c r="M21" s="38"/>
+      <c r="N21" s="38"/>
+      <c r="O21" s="38"/>
+      <c r="P21" s="38"/>
+      <c r="Q21" s="38"/>
+      <c r="R21" s="38"/>
+      <c r="S21" s="38"/>
+      <c r="T21" s="38"/>
+      <c r="U21" s="38"/>
+      <c r="V21" s="39"/>
+      <c r="W21" s="39"/>
+      <c r="X21" s="39"/>
+      <c r="Y21" s="38"/>
     </row>
     <row r="22" spans="1:25">
-      <c r="A22" s="34"/>
-      <c r="B22" s="35" t="s">
+      <c r="A22" s="50"/>
+      <c r="B22" s="48" t="s">
         <v>41</v>
       </c>
-      <c r="C22" s="35"/>
-      <c r="D22" s="35" t="s">
+      <c r="C22" s="48"/>
+      <c r="D22" s="48" t="s">
         <v>42</v>
       </c>
-      <c r="E22" s="35"/>
-      <c r="F22" s="35" t="s">
+      <c r="E22" s="48"/>
+      <c r="F22" s="48" t="s">
         <v>43</v>
       </c>
-      <c r="G22" s="35"/>
-      <c r="H22" s="35" t="s">
+      <c r="G22" s="48"/>
+      <c r="H22" s="48" t="s">
         <v>44</v>
       </c>
-      <c r="I22" s="35"/>
-      <c r="J22" s="35" t="s">
+      <c r="I22" s="48"/>
+      <c r="J22" s="48" t="s">
         <v>45</v>
       </c>
-      <c r="K22" s="35"/>
-      <c r="L22" s="35" t="s">
+      <c r="K22" s="48"/>
+      <c r="L22" s="48" t="s">
         <v>46</v>
       </c>
-      <c r="M22" s="35"/>
-      <c r="N22" s="35" t="s">
+      <c r="M22" s="48"/>
+      <c r="N22" s="48" t="s">
         <v>47</v>
       </c>
-      <c r="O22" s="35"/>
-      <c r="P22" s="35" t="s">
+      <c r="O22" s="48"/>
+      <c r="P22" s="48" t="s">
         <v>48</v>
       </c>
-      <c r="Q22" s="35"/>
-      <c r="R22" s="35" t="s">
+      <c r="Q22" s="48"/>
+      <c r="R22" s="48" t="s">
         <v>49</v>
       </c>
-      <c r="S22" s="35"/>
-      <c r="T22" s="35" t="s">
+      <c r="S22" s="48"/>
+      <c r="T22" s="48" t="s">
         <v>50</v>
       </c>
-      <c r="U22" s="44"/>
-      <c r="V22" s="35" t="s">
+      <c r="U22" s="49"/>
+      <c r="V22" s="48" t="s">
         <v>51</v>
       </c>
-      <c r="W22" s="44"/>
-      <c r="X22" s="35" t="s">
+      <c r="W22" s="49"/>
+      <c r="X22" s="48" t="s">
         <v>52</v>
       </c>
-      <c r="Y22" s="44"/>
+      <c r="Y22" s="49"/>
     </row>
     <row r="23" spans="1:25" ht="22.5">
-      <c r="A23" s="36"/>
-[...69 lines deleted...]
-      <c r="Y23" s="45" t="s">
+      <c r="A23" s="51"/>
+      <c r="B23" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="C23" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="D23" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="E23" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="F23" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="G23" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="H23" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="I23" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="J23" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="K23" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="L23" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="M23" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="N23" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="O23" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="P23" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q23" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="R23" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="S23" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="T23" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="U23" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="V23" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="W23" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="X23" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="Y23" s="40" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:25">
-      <c r="A24" s="38" t="s">
+      <c r="A24" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="B24" s="39">
+      <c r="B24" s="35">
         <v>466018.6</v>
       </c>
-      <c r="C24" s="39">
+      <c r="C24" s="35">
         <v>183.1</v>
       </c>
-      <c r="D24" s="39">
+      <c r="D24" s="35">
         <v>1094965.2</v>
       </c>
-      <c r="E24" s="39">
+      <c r="E24" s="35">
         <v>185.9</v>
       </c>
-      <c r="F24" s="39">
+      <c r="F24" s="35">
         <v>1643282</v>
       </c>
-      <c r="G24" s="39">
+      <c r="G24" s="35">
         <v>182.1</v>
       </c>
       <c r="H24" s="3">
         <v>2236229.7000000002</v>
       </c>
-      <c r="I24" s="39">
+      <c r="I24" s="35">
         <v>177.5</v>
       </c>
       <c r="J24" s="3">
         <v>2809064.5</v>
       </c>
-      <c r="K24" s="39">
+      <c r="K24" s="35">
         <v>177.8</v>
       </c>
       <c r="L24" s="3">
         <v>3087856.5</v>
       </c>
-      <c r="M24" s="39">
+      <c r="M24" s="35">
         <v>157</v>
       </c>
       <c r="N24" s="3">
         <v>3370468.6</v>
       </c>
-      <c r="O24" s="39">
+      <c r="O24" s="35">
         <v>139.1</v>
       </c>
       <c r="P24" s="3">
         <v>3547766.5</v>
       </c>
-      <c r="Q24" s="39">
+      <c r="Q24" s="35">
         <v>122.2</v>
       </c>
       <c r="R24" s="4">
         <v>3826449.5</v>
       </c>
-      <c r="S24" s="41">
+      <c r="S24" s="37">
         <v>114</v>
       </c>
       <c r="T24" s="3">
         <v>4111068.4</v>
       </c>
       <c r="U24" s="4">
         <v>103.8</v>
       </c>
       <c r="V24" s="3">
         <v>4582584.4000000004</v>
       </c>
       <c r="W24" s="4">
         <v>101.2</v>
       </c>
       <c r="X24" s="3">
         <v>5102318.2</v>
       </c>
       <c r="Y24" s="4">
         <v>100.9</v>
       </c>
     </row>
     <row r="25" spans="1:25" ht="15" customHeight="1">
-      <c r="A25" s="42"/>
-[...23 lines deleted...]
-      <c r="Y25" s="42"/>
+      <c r="A25" s="38"/>
+      <c r="B25" s="38"/>
+      <c r="C25" s="38"/>
+      <c r="D25" s="38"/>
+      <c r="E25" s="38"/>
+      <c r="F25" s="38"/>
+      <c r="G25" s="38"/>
+      <c r="H25" s="38"/>
+      <c r="I25" s="38"/>
+      <c r="J25" s="38"/>
+      <c r="K25" s="38"/>
+      <c r="L25" s="38"/>
+      <c r="M25" s="38"/>
+      <c r="N25" s="38"/>
+      <c r="O25" s="38"/>
+      <c r="P25" s="38"/>
+      <c r="Q25" s="38"/>
+      <c r="R25" s="38"/>
+      <c r="S25" s="38"/>
+      <c r="T25" s="38"/>
+      <c r="U25" s="38"/>
+      <c r="V25" s="38"/>
+      <c r="W25" s="38"/>
+      <c r="X25" s="38"/>
+      <c r="Y25" s="38"/>
     </row>
     <row r="26" spans="1:25">
-      <c r="A26" s="42"/>
-[...23 lines deleted...]
-      <c r="Y26" s="42"/>
+      <c r="A26" s="38"/>
+      <c r="B26" s="38"/>
+      <c r="C26" s="38"/>
+      <c r="D26" s="38"/>
+      <c r="E26" s="38"/>
+      <c r="F26" s="38"/>
+      <c r="G26" s="38"/>
+      <c r="H26" s="38"/>
+      <c r="I26" s="38"/>
+      <c r="J26" s="38"/>
+      <c r="K26" s="38"/>
+      <c r="L26" s="38"/>
+      <c r="M26" s="38"/>
+      <c r="N26" s="38"/>
+      <c r="O26" s="38"/>
+      <c r="P26" s="38"/>
+      <c r="Q26" s="38"/>
+      <c r="R26" s="38"/>
+      <c r="S26" s="38"/>
+      <c r="T26" s="38"/>
+      <c r="U26" s="38"/>
+      <c r="V26" s="38"/>
+      <c r="W26" s="38"/>
+      <c r="X26" s="38"/>
+      <c r="Y26" s="38"/>
     </row>
     <row r="27" spans="1:25">
-      <c r="A27" s="42"/>
-[...23 lines deleted...]
-      <c r="Y27" s="42"/>
+      <c r="A27" s="38"/>
+      <c r="B27" s="38"/>
+      <c r="C27" s="38"/>
+      <c r="D27" s="38"/>
+      <c r="E27" s="38"/>
+      <c r="F27" s="38"/>
+      <c r="G27" s="38"/>
+      <c r="H27" s="38"/>
+      <c r="I27" s="38"/>
+      <c r="J27" s="38"/>
+      <c r="K27" s="38"/>
+      <c r="L27" s="38"/>
+      <c r="M27" s="38"/>
+      <c r="N27" s="38"/>
+      <c r="O27" s="38"/>
+      <c r="P27" s="38"/>
+      <c r="Q27" s="38"/>
+      <c r="R27" s="38"/>
+      <c r="S27" s="38"/>
+      <c r="T27" s="38"/>
+      <c r="U27" s="38"/>
+      <c r="V27" s="38"/>
+      <c r="W27" s="38"/>
+      <c r="X27" s="38"/>
+      <c r="Y27" s="38"/>
     </row>
     <row r="28" spans="1:25">
-      <c r="A28" s="42"/>
-[...23 lines deleted...]
-      <c r="Y28" s="42"/>
+      <c r="A28" s="38"/>
+      <c r="B28" s="38"/>
+      <c r="C28" s="38"/>
+      <c r="D28" s="38"/>
+      <c r="E28" s="38"/>
+      <c r="F28" s="38"/>
+      <c r="G28" s="38"/>
+      <c r="H28" s="38"/>
+      <c r="I28" s="38"/>
+      <c r="J28" s="38"/>
+      <c r="K28" s="38"/>
+      <c r="L28" s="38"/>
+      <c r="M28" s="38"/>
+      <c r="N28" s="38"/>
+      <c r="O28" s="38"/>
+      <c r="P28" s="38"/>
+      <c r="Q28" s="38"/>
+      <c r="R28" s="38"/>
+      <c r="S28" s="38"/>
+      <c r="T28" s="38"/>
+      <c r="U28" s="38"/>
+      <c r="V28" s="38"/>
+      <c r="W28" s="38"/>
+      <c r="X28" s="38"/>
+      <c r="Y28" s="38"/>
     </row>
     <row r="29" spans="1:25" ht="15" customHeight="1">
-      <c r="A29" s="34"/>
-      <c r="B29" s="35" t="s">
+      <c r="A29" s="50"/>
+      <c r="B29" s="48" t="s">
         <v>53</v>
       </c>
-      <c r="C29" s="44"/>
-      <c r="D29" s="35" t="s">
+      <c r="C29" s="49"/>
+      <c r="D29" s="48" t="s">
         <v>54</v>
       </c>
-      <c r="E29" s="44"/>
-      <c r="F29" s="35" t="s">
+      <c r="E29" s="49"/>
+      <c r="F29" s="48" t="s">
         <v>55</v>
       </c>
-      <c r="G29" s="44"/>
-      <c r="H29" s="35" t="s">
+      <c r="G29" s="49"/>
+      <c r="H29" s="48" t="s">
         <v>56</v>
       </c>
-      <c r="I29" s="44"/>
-      <c r="J29" s="35" t="s">
+      <c r="I29" s="49"/>
+      <c r="J29" s="48" t="s">
         <v>57</v>
       </c>
-      <c r="K29" s="35"/>
-      <c r="L29" s="35" t="s">
+      <c r="K29" s="48"/>
+      <c r="L29" s="48" t="s">
         <v>58</v>
       </c>
-      <c r="M29" s="35"/>
-      <c r="N29" s="35" t="s">
+      <c r="M29" s="48"/>
+      <c r="N29" s="48" t="s">
         <v>59</v>
       </c>
-      <c r="O29" s="35"/>
-      <c r="P29" s="35" t="s">
+      <c r="O29" s="48"/>
+      <c r="P29" s="48" t="s">
         <v>60</v>
       </c>
-      <c r="Q29" s="35"/>
-      <c r="R29" s="35" t="s">
+      <c r="Q29" s="48"/>
+      <c r="R29" s="48" t="s">
         <v>61</v>
       </c>
-      <c r="S29" s="35"/>
-      <c r="T29" s="35" t="s">
+      <c r="S29" s="48"/>
+      <c r="T29" s="48" t="s">
         <v>62</v>
       </c>
-      <c r="U29" s="44"/>
-      <c r="V29" s="35" t="s">
+      <c r="U29" s="49"/>
+      <c r="V29" s="48" t="s">
         <v>63</v>
       </c>
-      <c r="W29" s="44"/>
-      <c r="X29" s="35" t="s">
+      <c r="W29" s="49"/>
+      <c r="X29" s="48" t="s">
         <v>64</v>
       </c>
-      <c r="Y29" s="44"/>
+      <c r="Y29" s="49"/>
     </row>
     <row r="30" spans="1:25" ht="22.5">
-      <c r="A30" s="36"/>
-[...69 lines deleted...]
-      <c r="Y30" s="45" t="s">
+      <c r="A30" s="51"/>
+      <c r="B30" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="C30" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="D30" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="E30" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="F30" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="G30" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="H30" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="I30" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="J30" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="K30" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="L30" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="M30" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="N30" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="O30" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="P30" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q30" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="R30" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="S30" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="T30" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="U30" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="V30" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="W30" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="X30" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="Y30" s="40" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:25">
-      <c r="A31" s="38" t="s">
+      <c r="A31" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="B31" s="41">
+      <c r="B31" s="37">
         <v>497092.3</v>
       </c>
       <c r="C31" s="4">
         <v>89.7</v>
       </c>
-      <c r="D31" s="39">
+      <c r="D31" s="35">
         <v>932398.5</v>
       </c>
-      <c r="E31" s="39">
+      <c r="E31" s="35">
         <v>73.7</v>
       </c>
-      <c r="F31" s="39">
+      <c r="F31" s="35">
         <v>1472183.8</v>
       </c>
-      <c r="G31" s="39">
+      <c r="G31" s="35">
         <v>79.8</v>
       </c>
-      <c r="H31" s="39">
+      <c r="H31" s="35">
         <v>1945712.4</v>
       </c>
-      <c r="I31" s="39">
+      <c r="I31" s="35">
         <v>78.400000000000006</v>
       </c>
-      <c r="J31" s="46" t="s">
+      <c r="J31" s="41" t="s">
         <v>65</v>
       </c>
-      <c r="K31" s="42">
+      <c r="K31" s="38">
         <v>75.099999999999994</v>
       </c>
-      <c r="L31" s="47">
+      <c r="L31" s="42">
         <v>2853256.9</v>
       </c>
-      <c r="M31" s="42">
+      <c r="M31" s="38">
         <v>82.6</v>
       </c>
-      <c r="N31" s="47">
+      <c r="N31" s="42">
         <v>3319713.4</v>
       </c>
-      <c r="O31" s="48">
+      <c r="O31" s="43">
         <v>88.2</v>
       </c>
-      <c r="P31" s="47">
+      <c r="P31" s="42">
         <v>3870913.2</v>
       </c>
-      <c r="Q31" s="48">
+      <c r="Q31" s="43">
         <v>97.7</v>
       </c>
-      <c r="R31" s="47">
+      <c r="R31" s="42">
         <v>4540327.9000000004</v>
       </c>
-      <c r="S31" s="48">
+      <c r="S31" s="43">
         <v>105.9</v>
       </c>
-      <c r="T31" s="47">
+      <c r="T31" s="42">
         <v>5164215.2</v>
       </c>
-      <c r="U31" s="48">
+      <c r="U31" s="43">
         <v>112.5</v>
       </c>
-      <c r="V31" s="47">
+      <c r="V31" s="42">
         <v>5857803.5999999996</v>
       </c>
-      <c r="W31" s="46" t="s">
+      <c r="W31" s="41" t="s">
         <v>66</v>
       </c>
-      <c r="X31" s="46" t="s">
+      <c r="X31" s="41" t="s">
         <v>67</v>
       </c>
-      <c r="Y31" s="48">
+      <c r="Y31" s="43">
         <v>117.5</v>
       </c>
     </row>
     <row r="32" spans="1:25">
-      <c r="A32" s="42"/>
-[...23 lines deleted...]
-      <c r="Y32" s="42"/>
+      <c r="A32" s="38"/>
+      <c r="B32" s="38"/>
+      <c r="C32" s="38"/>
+      <c r="D32" s="38"/>
+      <c r="E32" s="38"/>
+      <c r="F32" s="38"/>
+      <c r="G32" s="38"/>
+      <c r="H32" s="38"/>
+      <c r="I32" s="38"/>
+      <c r="J32" s="38"/>
+      <c r="K32" s="38"/>
+      <c r="L32" s="38"/>
+      <c r="M32" s="38"/>
+      <c r="N32" s="38"/>
+      <c r="O32" s="38"/>
+      <c r="P32" s="38"/>
+      <c r="Q32" s="38"/>
+      <c r="R32" s="38"/>
+      <c r="S32" s="38"/>
+      <c r="T32" s="38"/>
+      <c r="U32" s="38"/>
+      <c r="V32" s="38"/>
+      <c r="W32" s="38"/>
+      <c r="X32" s="38"/>
+      <c r="Y32" s="38"/>
     </row>
     <row r="33" spans="1:25">
-      <c r="A33" s="42"/>
-[...23 lines deleted...]
-      <c r="Y33" s="42"/>
+      <c r="A33" s="38"/>
+      <c r="B33" s="38"/>
+      <c r="C33" s="38"/>
+      <c r="D33" s="38"/>
+      <c r="E33" s="38"/>
+      <c r="F33" s="38"/>
+      <c r="G33" s="38"/>
+      <c r="H33" s="38"/>
+      <c r="I33" s="38"/>
+      <c r="J33" s="38"/>
+      <c r="K33" s="38"/>
+      <c r="L33" s="38"/>
+      <c r="M33" s="38"/>
+      <c r="N33" s="38"/>
+      <c r="O33" s="38"/>
+      <c r="P33" s="38"/>
+      <c r="Q33" s="38"/>
+      <c r="R33" s="38"/>
+      <c r="S33" s="38"/>
+      <c r="T33" s="38"/>
+      <c r="U33" s="38"/>
+      <c r="V33" s="38"/>
+      <c r="W33" s="38"/>
+      <c r="X33" s="38"/>
+      <c r="Y33" s="38"/>
     </row>
     <row r="34" spans="1:25">
-      <c r="A34" s="42"/>
-[...23 lines deleted...]
-      <c r="Y34" s="42"/>
+      <c r="A34" s="38"/>
+      <c r="B34" s="38"/>
+      <c r="C34" s="38"/>
+      <c r="D34" s="38"/>
+      <c r="E34" s="38"/>
+      <c r="F34" s="38"/>
+      <c r="G34" s="38"/>
+      <c r="H34" s="38"/>
+      <c r="I34" s="38"/>
+      <c r="J34" s="38"/>
+      <c r="K34" s="38"/>
+      <c r="L34" s="38"/>
+      <c r="M34" s="38"/>
+      <c r="N34" s="38"/>
+      <c r="O34" s="38"/>
+      <c r="P34" s="38"/>
+      <c r="Q34" s="38"/>
+      <c r="R34" s="38"/>
+      <c r="S34" s="38"/>
+      <c r="T34" s="38"/>
+      <c r="U34" s="38"/>
+      <c r="V34" s="38"/>
+      <c r="W34" s="38"/>
+      <c r="X34" s="38"/>
+      <c r="Y34" s="38"/>
     </row>
     <row r="35" spans="1:25" ht="15" customHeight="1">
-      <c r="A35" s="34"/>
-      <c r="B35" s="35" t="s">
+      <c r="A35" s="50"/>
+      <c r="B35" s="48" t="s">
         <v>68</v>
       </c>
-      <c r="C35" s="44"/>
-      <c r="D35" s="35" t="s">
+      <c r="C35" s="49"/>
+      <c r="D35" s="48" t="s">
         <v>69</v>
       </c>
-      <c r="E35" s="44"/>
-      <c r="F35" s="35" t="s">
+      <c r="E35" s="49"/>
+      <c r="F35" s="48" t="s">
         <v>70</v>
       </c>
-      <c r="G35" s="44"/>
-      <c r="H35" s="35" t="s">
+      <c r="G35" s="49"/>
+      <c r="H35" s="48" t="s">
         <v>71</v>
       </c>
-      <c r="I35" s="44"/>
-      <c r="J35" s="35" t="s">
+      <c r="I35" s="49"/>
+      <c r="J35" s="48" t="s">
         <v>72</v>
       </c>
-      <c r="K35" s="35"/>
-      <c r="L35" s="35" t="s">
+      <c r="K35" s="48"/>
+      <c r="L35" s="48" t="s">
         <v>73</v>
       </c>
-      <c r="M35" s="35"/>
-      <c r="N35" s="35" t="s">
+      <c r="M35" s="48"/>
+      <c r="N35" s="48" t="s">
         <v>74</v>
       </c>
-      <c r="O35" s="35"/>
-      <c r="P35" s="35" t="s">
+      <c r="O35" s="48"/>
+      <c r="P35" s="48" t="s">
         <v>75</v>
       </c>
-      <c r="Q35" s="35"/>
-      <c r="R35" s="35" t="s">
+      <c r="Q35" s="48"/>
+      <c r="R35" s="48" t="s">
         <v>76</v>
       </c>
-      <c r="S35" s="35"/>
-      <c r="T35" s="35" t="s">
+      <c r="S35" s="48"/>
+      <c r="T35" s="48" t="s">
         <v>77</v>
       </c>
-      <c r="U35" s="44"/>
-      <c r="V35" s="35" t="s">
+      <c r="U35" s="49"/>
+      <c r="V35" s="48" t="s">
         <v>78</v>
       </c>
-      <c r="W35" s="44"/>
-      <c r="X35" s="35" t="s">
+      <c r="W35" s="49"/>
+      <c r="X35" s="48" t="s">
         <v>79</v>
       </c>
-      <c r="Y35" s="44"/>
+      <c r="Y35" s="49"/>
     </row>
     <row r="36" spans="1:25" ht="22.5">
-      <c r="A36" s="36"/>
-[...69 lines deleted...]
-      <c r="Y36" s="45" t="s">
+      <c r="A36" s="51"/>
+      <c r="B36" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="C36" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="D36" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="E36" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="F36" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="G36" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="H36" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="I36" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="J36" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="K36" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="L36" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="M36" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="N36" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="O36" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="P36" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q36" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="R36" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="S36" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="T36" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="U36" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="V36" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="W36" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="X36" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="Y36" s="40" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:25">
-      <c r="A37" s="38" t="s">
+      <c r="A37" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="B37" s="41">
+      <c r="B37" s="37">
         <v>554969</v>
       </c>
       <c r="C37" s="4">
         <v>104.1</v>
       </c>
-      <c r="D37" s="39">
+      <c r="D37" s="35">
         <v>1059048.7</v>
       </c>
-      <c r="E37" s="39">
+      <c r="E37" s="35">
         <v>97.1</v>
       </c>
-      <c r="F37" s="39">
+      <c r="F37" s="35">
         <v>1570218</v>
       </c>
-      <c r="G37" s="39">
+      <c r="G37" s="35">
         <v>88.1</v>
       </c>
-      <c r="H37" s="39">
+      <c r="H37" s="35">
         <v>2141917.7999999998</v>
       </c>
-      <c r="I37" s="39">
+      <c r="I37" s="35">
         <v>90.6</v>
       </c>
-      <c r="J37" s="46" t="s">
+      <c r="J37" s="41" t="s">
         <v>80</v>
       </c>
-      <c r="K37" s="42">
+      <c r="K37" s="38">
         <v>91.2</v>
       </c>
-      <c r="L37" s="46" t="s">
+      <c r="L37" s="41" t="s">
         <v>82</v>
       </c>
-      <c r="M37" s="49">
+      <c r="M37" s="44">
         <v>92.7</v>
       </c>
-      <c r="N37" s="46" t="s">
+      <c r="N37" s="41" t="s">
         <v>83</v>
       </c>
-      <c r="O37" s="48">
+      <c r="O37" s="43">
         <v>93.5</v>
       </c>
-      <c r="P37" s="46" t="s">
+      <c r="P37" s="41" t="s">
         <v>81</v>
       </c>
-      <c r="Q37" s="48">
+      <c r="Q37" s="43">
         <v>92.5</v>
       </c>
-      <c r="R37" s="47">
+      <c r="R37" s="42">
         <v>4967501.2</v>
       </c>
-      <c r="S37" s="48">
+      <c r="S37" s="43">
         <v>89.6</v>
       </c>
-      <c r="T37" s="47">
+      <c r="T37" s="42">
         <v>5439860.5</v>
       </c>
-      <c r="U37" s="48">
+      <c r="U37" s="43">
         <v>86.7</v>
       </c>
-      <c r="V37" s="47">
+      <c r="V37" s="42">
         <v>6240917</v>
       </c>
-      <c r="W37" s="46" t="s">
+      <c r="W37" s="41" t="s">
         <v>84</v>
       </c>
-      <c r="X37" s="46" t="s">
+      <c r="X37" s="41" t="s">
         <v>85</v>
       </c>
-      <c r="Y37" s="48">
+      <c r="Y37" s="43">
         <v>89.1</v>
       </c>
     </row>
     <row r="38" spans="1:25">
-      <c r="A38" s="42"/>
-[...23 lines deleted...]
-      <c r="Y38" s="42"/>
+      <c r="A38" s="38"/>
+      <c r="B38" s="38"/>
+      <c r="C38" s="38"/>
+      <c r="D38" s="38"/>
+      <c r="E38" s="38"/>
+      <c r="F38" s="38"/>
+      <c r="G38" s="38"/>
+      <c r="H38" s="38"/>
+      <c r="I38" s="38"/>
+      <c r="J38" s="38"/>
+      <c r="K38" s="38"/>
+      <c r="L38" s="38"/>
+      <c r="M38" s="38"/>
+      <c r="N38" s="38"/>
+      <c r="O38" s="38"/>
+      <c r="P38" s="38"/>
+      <c r="Q38" s="38"/>
+      <c r="R38" s="38"/>
+      <c r="S38" s="38"/>
+      <c r="T38" s="38"/>
+      <c r="U38" s="38"/>
+      <c r="V38" s="38"/>
+      <c r="W38" s="38"/>
+      <c r="X38" s="38"/>
+      <c r="Y38" s="38"/>
     </row>
     <row r="39" spans="1:25">
-      <c r="A39" s="42"/>
-[...23 lines deleted...]
-      <c r="Y39" s="42"/>
+      <c r="A39" s="38"/>
+      <c r="B39" s="38"/>
+      <c r="C39" s="38"/>
+      <c r="D39" s="38"/>
+      <c r="E39" s="38"/>
+      <c r="F39" s="38"/>
+      <c r="G39" s="38"/>
+      <c r="H39" s="38"/>
+      <c r="I39" s="38"/>
+      <c r="J39" s="38"/>
+      <c r="K39" s="38"/>
+      <c r="L39" s="38"/>
+      <c r="M39" s="38"/>
+      <c r="N39" s="38"/>
+      <c r="O39" s="38"/>
+      <c r="P39" s="38"/>
+      <c r="Q39" s="38"/>
+      <c r="R39" s="38"/>
+      <c r="S39" s="38"/>
+      <c r="T39" s="38"/>
+      <c r="U39" s="38"/>
+      <c r="V39" s="38"/>
+      <c r="W39" s="38"/>
+      <c r="X39" s="38"/>
+      <c r="Y39" s="38"/>
     </row>
     <row r="40" spans="1:25">
-      <c r="A40" s="34"/>
-      <c r="B40" s="35" t="s">
+      <c r="A40" s="50"/>
+      <c r="B40" s="48" t="s">
         <v>86</v>
       </c>
-      <c r="C40" s="44"/>
-      <c r="D40" s="35" t="s">
+      <c r="C40" s="49"/>
+      <c r="D40" s="48" t="s">
         <v>87</v>
       </c>
-      <c r="E40" s="44"/>
-      <c r="F40" s="35" t="s">
+      <c r="E40" s="49"/>
+      <c r="F40" s="48" t="s">
         <v>88</v>
       </c>
-      <c r="G40" s="44"/>
-      <c r="H40" s="35" t="s">
+      <c r="G40" s="49"/>
+      <c r="H40" s="48" t="s">
         <v>89</v>
       </c>
-      <c r="I40" s="44"/>
-      <c r="J40" s="35" t="s">
+      <c r="I40" s="49"/>
+      <c r="J40" s="48" t="s">
         <v>90</v>
       </c>
-      <c r="K40" s="35"/>
-      <c r="L40" s="35" t="s">
+      <c r="K40" s="48"/>
+      <c r="L40" s="48" t="s">
         <v>91</v>
       </c>
-      <c r="M40" s="35"/>
-      <c r="N40" s="35" t="s">
+      <c r="M40" s="48"/>
+      <c r="N40" s="48" t="s">
         <v>92</v>
       </c>
-      <c r="O40" s="35"/>
-      <c r="P40" s="35" t="s">
+      <c r="O40" s="48"/>
+      <c r="P40" s="48" t="s">
         <v>93</v>
       </c>
-      <c r="Q40" s="35"/>
-      <c r="R40" s="35" t="s">
+      <c r="Q40" s="48"/>
+      <c r="R40" s="48" t="s">
         <v>94</v>
       </c>
-      <c r="S40" s="35"/>
-      <c r="T40" s="35" t="s">
+      <c r="S40" s="48"/>
+      <c r="T40" s="48" t="s">
         <v>95</v>
       </c>
-      <c r="U40" s="44"/>
-      <c r="V40" s="35" t="s">
+      <c r="U40" s="49"/>
+      <c r="V40" s="48" t="s">
         <v>96</v>
       </c>
-      <c r="W40" s="44"/>
-      <c r="X40" s="35" t="s">
+      <c r="W40" s="49"/>
+      <c r="X40" s="48" t="s">
         <v>97</v>
       </c>
-      <c r="Y40" s="44"/>
+      <c r="Y40" s="49"/>
     </row>
     <row r="41" spans="1:25" ht="22.5">
-      <c r="A41" s="36"/>
-[...69 lines deleted...]
-      <c r="Y41" s="45" t="s">
+      <c r="A41" s="51"/>
+      <c r="B41" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="C41" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="D41" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="E41" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="F41" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="G41" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="H41" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="I41" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="J41" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="K41" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="L41" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="M41" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="N41" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="O41" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="P41" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q41" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="R41" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="S41" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="T41" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="U41" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="V41" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="W41" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="X41" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="Y41" s="40" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:25">
-      <c r="A42" s="38" t="s">
+      <c r="A42" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="B42" s="50">
+      <c r="B42" s="45">
         <v>555519.4</v>
       </c>
-      <c r="C42" s="50">
+      <c r="C42" s="45">
         <v>92.2</v>
       </c>
-      <c r="D42" s="50">
+      <c r="D42" s="45">
         <v>1196189.5</v>
       </c>
-      <c r="E42" s="50">
+      <c r="E42" s="45">
         <v>104.9</v>
       </c>
-      <c r="F42" s="50">
+      <c r="F42" s="45">
         <v>1729808.7</v>
       </c>
-      <c r="G42" s="50">
+      <c r="G42" s="45">
         <v>104.1</v>
       </c>
-      <c r="H42" s="42">
+      <c r="H42" s="38">
         <v>2314706.2000000002</v>
       </c>
-      <c r="I42" s="42">
+      <c r="I42" s="38">
         <v>103</v>
       </c>
-      <c r="J42" s="41">
+      <c r="J42" s="37">
         <v>2855417.8</v>
       </c>
-      <c r="K42" s="42">
+      <c r="K42" s="38">
         <v>105</v>
       </c>
-      <c r="L42" s="42">
+      <c r="L42" s="38">
         <v>3450431.4</v>
       </c>
-      <c r="M42" s="42">
+      <c r="M42" s="38">
         <v>105.1</v>
       </c>
-      <c r="N42" s="42">
+      <c r="N42" s="38">
         <v>4071373.9</v>
       </c>
-      <c r="O42" s="42">
+      <c r="O42" s="38">
         <v>106.2</v>
       </c>
-      <c r="P42" s="42">
+      <c r="P42" s="38">
         <v>4794178.2</v>
       </c>
-      <c r="Q42" s="42">
+      <c r="Q42" s="38">
         <v>109.3</v>
       </c>
       <c r="R42" s="3">
         <v>5423168.7999999998</v>
       </c>
       <c r="S42" s="4">
         <v>108.6</v>
       </c>
       <c r="T42" s="3">
         <v>6056467.9000000004</v>
       </c>
       <c r="U42" s="4">
         <v>110.7</v>
       </c>
-      <c r="V42" s="47">
+      <c r="V42" s="42">
         <v>6664065.2999999998</v>
       </c>
-      <c r="W42" s="42">
+      <c r="W42" s="38">
         <v>106.7</v>
       </c>
       <c r="X42" s="4">
         <v>7205380.2999999998</v>
       </c>
-      <c r="Y42" s="42">
+      <c r="Y42" s="38">
         <v>100.7</v>
       </c>
     </row>
     <row r="43" spans="1:25">
-      <c r="A43" s="42"/>
-[...23 lines deleted...]
-      <c r="Y43" s="42"/>
+      <c r="A43" s="38"/>
+      <c r="B43" s="38"/>
+      <c r="C43" s="38"/>
+      <c r="D43" s="38"/>
+      <c r="E43" s="38"/>
+      <c r="F43" s="38"/>
+      <c r="G43" s="38"/>
+      <c r="H43" s="38"/>
+      <c r="I43" s="38"/>
+      <c r="J43" s="38"/>
+      <c r="K43" s="38"/>
+      <c r="L43" s="38"/>
+      <c r="M43" s="38"/>
+      <c r="N43" s="38"/>
+      <c r="O43" s="38"/>
+      <c r="P43" s="38"/>
+      <c r="Q43" s="38"/>
+      <c r="R43" s="38"/>
+      <c r="S43" s="38"/>
+      <c r="T43" s="38"/>
+      <c r="U43" s="38"/>
+      <c r="V43" s="38"/>
+      <c r="W43" s="38"/>
+      <c r="X43" s="38"/>
+      <c r="Y43" s="38"/>
     </row>
     <row r="44" spans="1:25">
-      <c r="A44" s="42"/>
-[...23 lines deleted...]
-      <c r="Y44" s="42"/>
+      <c r="A44" s="38"/>
+      <c r="B44" s="38"/>
+      <c r="C44" s="38"/>
+      <c r="D44" s="38"/>
+      <c r="E44" s="38"/>
+      <c r="F44" s="38"/>
+      <c r="G44" s="38"/>
+      <c r="H44" s="38"/>
+      <c r="I44" s="38"/>
+      <c r="J44" s="38"/>
+      <c r="K44" s="38"/>
+      <c r="L44" s="38"/>
+      <c r="M44" s="38"/>
+      <c r="N44" s="38"/>
+      <c r="O44" s="38"/>
+      <c r="P44" s="38"/>
+      <c r="Q44" s="38"/>
+      <c r="R44" s="38"/>
+      <c r="S44" s="38"/>
+      <c r="T44" s="38"/>
+      <c r="U44" s="38"/>
+      <c r="V44" s="38"/>
+      <c r="W44" s="38"/>
+      <c r="X44" s="38"/>
+      <c r="Y44" s="38"/>
     </row>
     <row r="45" spans="1:25">
-      <c r="A45" s="42"/>
-[...23 lines deleted...]
-      <c r="Y45" s="42"/>
+      <c r="A45" s="38"/>
+      <c r="B45" s="38"/>
+      <c r="C45" s="38"/>
+      <c r="D45" s="38"/>
+      <c r="E45" s="38"/>
+      <c r="F45" s="38"/>
+      <c r="G45" s="38"/>
+      <c r="H45" s="38"/>
+      <c r="I45" s="38"/>
+      <c r="J45" s="38"/>
+      <c r="K45" s="38"/>
+      <c r="L45" s="38"/>
+      <c r="M45" s="38"/>
+      <c r="N45" s="38"/>
+      <c r="O45" s="38"/>
+      <c r="P45" s="38"/>
+      <c r="Q45" s="38"/>
+      <c r="R45" s="38"/>
+      <c r="S45" s="38"/>
+      <c r="T45" s="38"/>
+      <c r="U45" s="38"/>
+      <c r="V45" s="38"/>
+      <c r="W45" s="38"/>
+      <c r="X45" s="38"/>
+      <c r="Y45" s="38"/>
     </row>
     <row r="46" spans="1:25">
-      <c r="A46" s="34"/>
-      <c r="B46" s="35" t="s">
+      <c r="A46" s="50"/>
+      <c r="B46" s="48" t="s">
         <v>98</v>
       </c>
-      <c r="C46" s="44"/>
-      <c r="D46" s="35" t="s">
+      <c r="C46" s="49"/>
+      <c r="D46" s="48" t="s">
         <v>99</v>
       </c>
-      <c r="E46" s="44"/>
-      <c r="F46" s="35" t="s">
+      <c r="E46" s="49"/>
+      <c r="F46" s="48" t="s">
         <v>100</v>
       </c>
-      <c r="G46" s="44"/>
-      <c r="H46" s="35" t="s">
+      <c r="G46" s="49"/>
+      <c r="H46" s="48" t="s">
         <v>101</v>
       </c>
-      <c r="I46" s="44"/>
-      <c r="J46" s="35" t="s">
+      <c r="I46" s="49"/>
+      <c r="J46" s="48" t="s">
         <v>102</v>
       </c>
-      <c r="K46" s="35"/>
-      <c r="L46" s="35" t="s">
+      <c r="K46" s="48"/>
+      <c r="L46" s="48" t="s">
         <v>103</v>
       </c>
-      <c r="M46" s="35"/>
-      <c r="N46" s="35" t="s">
+      <c r="M46" s="48"/>
+      <c r="N46" s="48" t="s">
         <v>104</v>
       </c>
-      <c r="O46" s="35"/>
-      <c r="P46" s="35" t="s">
+      <c r="O46" s="48"/>
+      <c r="P46" s="48" t="s">
         <v>105</v>
       </c>
-      <c r="Q46" s="35"/>
-      <c r="R46" s="35" t="s">
+      <c r="Q46" s="48"/>
+      <c r="R46" s="48" t="s">
         <v>106</v>
       </c>
-      <c r="S46" s="35"/>
-      <c r="T46" s="35" t="s">
+      <c r="S46" s="48"/>
+      <c r="T46" s="48" t="s">
         <v>107</v>
       </c>
-      <c r="U46" s="44"/>
-      <c r="V46" s="35" t="s">
+      <c r="U46" s="49"/>
+      <c r="V46" s="48" t="s">
         <v>108</v>
       </c>
-      <c r="W46" s="44"/>
-      <c r="X46" s="35" t="s">
+      <c r="W46" s="49"/>
+      <c r="X46" s="48" t="s">
         <v>109</v>
       </c>
-      <c r="Y46" s="44"/>
+      <c r="Y46" s="49"/>
     </row>
     <row r="47" spans="1:25" ht="22.5">
-      <c r="A47" s="36"/>
-[...69 lines deleted...]
-      <c r="Y47" s="45" t="s">
+      <c r="A47" s="51"/>
+      <c r="B47" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="C47" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="D47" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="E47" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="F47" s="46" t="s">
+        <v>4</v>
+      </c>
+      <c r="G47" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="H47" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="I47" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="J47" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="K47" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="L47" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="M47" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="N47" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="O47" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="P47" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q47" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="R47" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="S47" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="T47" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="U47" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="V47" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="W47" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="X47" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="Y47" s="40" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:25">
-      <c r="A48" s="38" t="s">
+      <c r="A48" s="34" t="s">
         <v>0</v>
       </c>
       <c r="B48" s="4">
         <v>422884.8</v>
       </c>
-      <c r="C48" s="50">
+      <c r="C48" s="45">
         <v>81.8</v>
       </c>
-      <c r="D48" s="50">
+      <c r="D48" s="45">
         <v>912371</v>
       </c>
-      <c r="E48" s="50">
+      <c r="E48" s="45">
         <v>83.7</v>
       </c>
-      <c r="F48" s="52">
+      <c r="F48" s="47">
         <v>1795092.8</v>
       </c>
-      <c r="G48" s="50">
+      <c r="G48" s="45">
         <v>98.5</v>
       </c>
-      <c r="H48" s="39">
+      <c r="H48" s="35">
         <v>2499674.6</v>
       </c>
-      <c r="I48" s="42">
+      <c r="I48" s="38">
         <v>100</v>
       </c>
-      <c r="J48" s="39">
+      <c r="J48" s="35">
         <v>3307164.6</v>
       </c>
-      <c r="K48" s="42">
+      <c r="K48" s="38">
         <v>102.3</v>
       </c>
       <c r="L48" s="4">
         <v>3963949</v>
       </c>
-      <c r="M48" s="42">
+      <c r="M48" s="38">
         <v>102.1</v>
       </c>
-      <c r="N48" s="39">
+      <c r="N48" s="35">
         <v>4338235.2</v>
       </c>
-      <c r="O48" s="42">
+      <c r="O48" s="38">
         <v>98.4</v>
       </c>
-      <c r="P48" s="39">
+      <c r="P48" s="35">
         <v>5123550.9000000004</v>
       </c>
-      <c r="Q48" s="42">
+      <c r="Q48" s="38">
         <v>96.7</v>
       </c>
-      <c r="R48" s="3"/>
-      <c r="S48" s="4"/>
+      <c r="R48" s="3">
+        <v>6004234.7000000002</v>
+      </c>
+      <c r="S48" s="4">
+        <v>100.3</v>
+      </c>
       <c r="T48" s="3"/>
       <c r="U48" s="4"/>
-      <c r="V48" s="47"/>
-      <c r="W48" s="42"/>
+      <c r="V48" s="42"/>
+      <c r="W48" s="38"/>
       <c r="X48" s="4"/>
-      <c r="Y48" s="42"/>
+      <c r="Y48" s="38"/>
     </row>
     <row r="53" spans="1:1">
       <c r="A53" s="2" t="s">
         <v>3</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="105">
-    <mergeCell ref="T46:U46"/>
-[...51 lines deleted...]
-    <mergeCell ref="V9:W9"/>
+    <mergeCell ref="A40:A41"/>
+    <mergeCell ref="B40:C40"/>
+    <mergeCell ref="D40:E40"/>
+    <mergeCell ref="F40:G40"/>
+    <mergeCell ref="H40:I40"/>
+    <mergeCell ref="J40:K40"/>
+    <mergeCell ref="L40:M40"/>
+    <mergeCell ref="N40:O40"/>
+    <mergeCell ref="P40:Q40"/>
+    <mergeCell ref="R35:S35"/>
+    <mergeCell ref="T35:U35"/>
+    <mergeCell ref="V35:W35"/>
+    <mergeCell ref="X35:Y35"/>
+    <mergeCell ref="N29:O29"/>
+    <mergeCell ref="P29:Q29"/>
+    <mergeCell ref="T40:U40"/>
+    <mergeCell ref="V40:W40"/>
+    <mergeCell ref="X40:Y40"/>
+    <mergeCell ref="R40:S40"/>
+    <mergeCell ref="A35:A36"/>
+    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="D35:E35"/>
+    <mergeCell ref="F35:G35"/>
+    <mergeCell ref="H35:I35"/>
+    <mergeCell ref="J35:K35"/>
+    <mergeCell ref="L35:M35"/>
+    <mergeCell ref="N35:O35"/>
+    <mergeCell ref="P35:Q35"/>
     <mergeCell ref="T4:U4"/>
     <mergeCell ref="V4:W4"/>
     <mergeCell ref="R29:S29"/>
     <mergeCell ref="T29:U29"/>
     <mergeCell ref="V29:W29"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="D29:E29"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="X4:Y4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="L4:M4"/>
     <mergeCell ref="N4:O4"/>
     <mergeCell ref="P4:Q4"/>
     <mergeCell ref="R4:S4"/>
     <mergeCell ref="X29:Y29"/>
     <mergeCell ref="A9:A10"/>
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="D9:E9"/>
     <mergeCell ref="D15:E15"/>
     <mergeCell ref="A22:A23"/>
-    <mergeCell ref="A35:A36"/>
-[...26 lines deleted...]
-    <mergeCell ref="P40:Q40"/>
+    <mergeCell ref="A15:A16"/>
+    <mergeCell ref="B15:C15"/>
+    <mergeCell ref="D22:E22"/>
+    <mergeCell ref="F15:G15"/>
+    <mergeCell ref="H15:I15"/>
+    <mergeCell ref="V15:W15"/>
+    <mergeCell ref="X15:Y15"/>
+    <mergeCell ref="F9:G9"/>
+    <mergeCell ref="T15:U15"/>
+    <mergeCell ref="J15:K15"/>
+    <mergeCell ref="T9:U9"/>
+    <mergeCell ref="H9:I9"/>
+    <mergeCell ref="N15:O15"/>
+    <mergeCell ref="R15:S15"/>
+    <mergeCell ref="P15:Q15"/>
+    <mergeCell ref="L15:M15"/>
+    <mergeCell ref="X9:Y9"/>
+    <mergeCell ref="J9:K9"/>
+    <mergeCell ref="L9:M9"/>
+    <mergeCell ref="N9:O9"/>
+    <mergeCell ref="P9:Q9"/>
+    <mergeCell ref="R9:S9"/>
+    <mergeCell ref="V9:W9"/>
+    <mergeCell ref="A29:A30"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="X22:Y22"/>
+    <mergeCell ref="T22:U22"/>
+    <mergeCell ref="V22:W22"/>
+    <mergeCell ref="F22:G22"/>
+    <mergeCell ref="P22:Q22"/>
+    <mergeCell ref="N22:O22"/>
+    <mergeCell ref="R22:S22"/>
+    <mergeCell ref="L22:M22"/>
+    <mergeCell ref="J22:K22"/>
+    <mergeCell ref="H22:I22"/>
+    <mergeCell ref="F29:G29"/>
+    <mergeCell ref="H29:I29"/>
+    <mergeCell ref="J29:K29"/>
+    <mergeCell ref="L29:M29"/>
+    <mergeCell ref="B22:C22"/>
+    <mergeCell ref="T46:U46"/>
+    <mergeCell ref="V46:W46"/>
+    <mergeCell ref="X46:Y46"/>
+    <mergeCell ref="J46:K46"/>
+    <mergeCell ref="L46:M46"/>
+    <mergeCell ref="N46:O46"/>
+    <mergeCell ref="P46:Q46"/>
+    <mergeCell ref="R46:S46"/>
+    <mergeCell ref="A46:A47"/>
+    <mergeCell ref="B46:C46"/>
+    <mergeCell ref="D46:E46"/>
+    <mergeCell ref="F46:G46"/>
+    <mergeCell ref="H46:I46"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="37" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="4" manualBreakCount="4">
     <brk id="2" max="24" man="1"/>
     <brk id="7" max="24" man="1"/>
     <brk id="12" max="24" man="1"/>
     <brk id="55" max="24" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>