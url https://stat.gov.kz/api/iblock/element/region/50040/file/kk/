--- v2 (2026-08-18)
+++ v3 (2026-09-27)
@@ -1,63 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="28860" windowHeight="6375" activeTab="1"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12795" firstSheet="1" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="Автокөлік бойынша көлемі" sheetId="4" r:id="rId1"/>
-    <sheet name="НКИ Автокөлік" sheetId="5" r:id="rId2"/>
+    <sheet name="Метадеректер" sheetId="6" r:id="rId2"/>
+    <sheet name="Шартты белгілер" sheetId="7" r:id="rId3"/>
+    <sheet name="Көрсеткіш" sheetId="5" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="19">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="77" uniqueCount="76">
   <si>
     <t>желтоқсан</t>
   </si>
   <si>
     <t>қараша</t>
   </si>
   <si>
     <t>қазан</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
@@ -70,62 +74,233 @@
     <t>ақпан</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t xml:space="preserve">млн. теңге </t>
   </si>
   <si>
     <t>Автокөлік құралдарына техникалық қызмет көрсету және жөндеу бойынша көрсетілетін қызметтер өткізу көлемі</t>
   </si>
   <si>
     <t>өткен жылғы тиісті кезеңге, %-бен</t>
   </si>
   <si>
     <t>өткен жылғы тиісті айға, %-бен</t>
   </si>
   <si>
     <t>өткен айға, %-бен</t>
   </si>
   <si>
     <t>Автокөлік құралдарына техникалық қызмет көрсету және жөндеу бойынша көрсетілетін қызметтер өткізудің нақты көлем индекстері</t>
   </si>
   <si>
     <t>1 687,2</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Автокөлік құралдарына техникалық қызмет көрсету және жөндеу бойынша қызметтер көрсетудің нақты көлем индексі</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>пайыз</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Нақты көріністе тауарлар мен қызметтерді сату көлемінің индексі тиісті баға индекстерінің көмегімен сату көлемінің ағымдағы құнын дефляциялау арқылы есептеледі. Сату көлемінің дефляторы ретінде тиісті баға индексі қолданылады</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есептік</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Тауарларды (көрсетілетін қызметтерді) өткізудің нақты көлемінің индексін есептеу үшін есепті және базистік кезеңдердің айналымдары базистік кезең ретінде қабылданған бір кезеңнің бағасымен (тұрақты бағамен)салыстырылады</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>(2-сауда, кзеңділігі-айлық) Тауарлар мен көрсетілетін қызметтерді өткізу көлемі туралы есеп</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/07e/mn0aqjndlmv6qg1qhvmbo3y7wk9o5b9y/%D0%9F%D0%98-89986-template_application_kz(4).docx</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>КАТО коды</t>
+  </si>
+  <si>
+    <t>Атырау облысы</t>
+  </si>
+  <si>
+    <t>КАТО=230000000</t>
+  </si>
+  <si>
+    <t>2019 қаңтардан бастап</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/atyrau/dynamic-tables/4480/</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/702020?keyword=</t>
+  </si>
+  <si>
+    <t>Сауда және қызмет көрсету статистикасы бөлімі</t>
+  </si>
+  <si>
+    <t>Абуева Асель Сериковна</t>
+  </si>
+  <si>
+    <t>+7 7122 321342</t>
+  </si>
+  <si>
+    <t>E-mail: a.abueva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Қаңтар</t>
+  </si>
+  <si>
+    <t>Ақпан</t>
+  </si>
+  <si>
+    <t>Наурыз</t>
+  </si>
+  <si>
+    <t>Сәуір</t>
+  </si>
+  <si>
+    <t>Мамыр</t>
+  </si>
+  <si>
+    <t>Маусым</t>
+  </si>
+  <si>
+    <t>Шілде</t>
+  </si>
+  <si>
+    <t>Тамыз</t>
+  </si>
+  <si>
+    <t>Қыркүйек</t>
+  </si>
+  <si>
+    <t>Қазан</t>
+  </si>
+  <si>
+    <t>Қараша</t>
+  </si>
+  <si>
+    <t>Желтоқсан</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="8">
+  <fonts count="23">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Calibri"/>
@@ -137,60 +312,149 @@
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="12">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
@@ -219,246 +483,270 @@
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="thin">
-[...11 lines deleted...]
-      <left/>
       <right/>
-      <top style="thin">
-[...51 lines deleted...]
-      </top>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="42">
+  <cellXfs count="77">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...16 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFill="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="6" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="19" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="165" fontId="22" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="22" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="166" fontId="22" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="19" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="22" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="6">
+    <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="5"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
+    <cellStyle name="Обычный 2 2" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -705,1569 +993,2145 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.khalykkyzy@economy.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M11"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="130" workbookViewId="0">
       <selection activeCell="H20" sqref="H20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="5" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="31" t="s">
+      <c r="A1" s="49" t="s">
         <v>13</v>
       </c>
-      <c r="B1" s="31"/>
-[...10 lines deleted...]
-      <c r="M1" s="31"/>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
+      <c r="D1" s="49"/>
+      <c r="E1" s="49"/>
+      <c r="F1" s="49"/>
+      <c r="G1" s="49"/>
+      <c r="H1" s="49"/>
+      <c r="I1" s="49"/>
+      <c r="J1" s="49"/>
+      <c r="K1" s="49"/>
+      <c r="L1" s="49"/>
+      <c r="M1" s="49"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1">
-      <c r="A2" s="32" t="s">
+      <c r="A2" s="50" t="s">
         <v>12</v>
       </c>
-      <c r="B2" s="32"/>
-[...10 lines deleted...]
-      <c r="M2" s="32"/>
+      <c r="B2" s="50"/>
+      <c r="C2" s="50"/>
+      <c r="D2" s="50"/>
+      <c r="E2" s="50"/>
+      <c r="F2" s="50"/>
+      <c r="G2" s="50"/>
+      <c r="H2" s="50"/>
+      <c r="I2" s="50"/>
+      <c r="J2" s="50"/>
+      <c r="K2" s="50"/>
+      <c r="L2" s="50"/>
+      <c r="M2" s="50"/>
     </row>
     <row r="3" spans="1:13" ht="13.5" thickBot="1">
       <c r="A3" s="5"/>
       <c r="B3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>8</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="I3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="J3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>2</v>
       </c>
       <c r="L3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="M3" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" s="2">
         <v>2019</v>
       </c>
-      <c r="B4" s="9">
+      <c r="B4" s="7">
         <v>40.299999999999997</v>
       </c>
-      <c r="C4" s="9">
+      <c r="C4" s="7">
         <v>56.4</v>
       </c>
-      <c r="D4" s="9">
+      <c r="D4" s="7">
         <v>271</v>
       </c>
-      <c r="E4" s="9">
+      <c r="E4" s="7">
         <v>346.9</v>
       </c>
-      <c r="F4" s="9">
+      <c r="F4" s="7">
         <v>291.8</v>
       </c>
-      <c r="G4" s="9">
+      <c r="G4" s="7">
         <v>306.8</v>
       </c>
-      <c r="H4" s="9">
+      <c r="H4" s="7">
         <v>318</v>
       </c>
-      <c r="I4" s="9">
+      <c r="I4" s="7">
         <v>175.4</v>
       </c>
-      <c r="J4" s="9">
+      <c r="J4" s="7">
         <v>129</v>
       </c>
-      <c r="K4" s="9">
+      <c r="K4" s="7">
         <v>143.9</v>
       </c>
-      <c r="L4" s="9">
+      <c r="L4" s="7">
         <v>136.80000000000001</v>
       </c>
-      <c r="M4" s="9">
+      <c r="M4" s="7">
         <v>136.19999999999999</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="2">
         <v>2020</v>
       </c>
-      <c r="B5" s="9">
+      <c r="B5" s="7">
         <v>89.5</v>
       </c>
-      <c r="C5" s="9">
+      <c r="C5" s="7">
         <v>102.8</v>
       </c>
-      <c r="D5" s="9">
+      <c r="D5" s="7">
         <v>108.7</v>
       </c>
-      <c r="E5" s="9">
+      <c r="E5" s="7">
         <v>28.5</v>
       </c>
-      <c r="F5" s="9">
+      <c r="F5" s="7">
         <v>57.2</v>
       </c>
-      <c r="G5" s="9">
+      <c r="G5" s="7">
         <v>486.3</v>
       </c>
-      <c r="H5" s="9">
+      <c r="H5" s="7">
         <v>1003.5</v>
       </c>
-      <c r="I5" s="9">
+      <c r="I5" s="7">
         <v>707.7</v>
       </c>
-      <c r="J5" s="9">
+      <c r="J5" s="7">
         <v>690.8</v>
       </c>
-      <c r="K5" s="9">
+      <c r="K5" s="7">
         <v>779.7</v>
       </c>
-      <c r="L5" s="9">
+      <c r="L5" s="7">
         <v>599.20000000000005</v>
       </c>
-      <c r="M5" s="9">
+      <c r="M5" s="7">
         <v>603.29999999999995</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="2">
         <v>2021</v>
       </c>
-      <c r="B6" s="9">
+      <c r="B6" s="7">
         <v>580.29999999999995</v>
       </c>
-      <c r="C6" s="9">
+      <c r="C6" s="7">
         <v>677.7</v>
       </c>
-      <c r="D6" s="9">
+      <c r="D6" s="7">
         <v>714.9</v>
       </c>
-      <c r="E6" s="9">
+      <c r="E6" s="7">
         <v>626.6</v>
       </c>
-      <c r="F6" s="9">
+      <c r="F6" s="7">
         <v>710.6</v>
       </c>
-      <c r="G6" s="9">
+      <c r="G6" s="7">
         <v>679.1</v>
       </c>
-      <c r="H6" s="9">
+      <c r="H6" s="7">
         <v>756.7</v>
       </c>
-      <c r="I6" s="9">
+      <c r="I6" s="7">
         <v>805.3</v>
       </c>
-      <c r="J6" s="9">
+      <c r="J6" s="7">
         <v>1077.8</v>
       </c>
-      <c r="K6" s="9">
+      <c r="K6" s="7">
         <v>1115.0999999999999</v>
       </c>
-      <c r="L6" s="9">
+      <c r="L6" s="7">
         <v>734.4</v>
       </c>
-      <c r="M6" s="9">
+      <c r="M6" s="7">
         <v>630.6</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="2">
         <v>2022</v>
       </c>
-      <c r="B7" s="9">
+      <c r="B7" s="7">
         <v>554.1</v>
       </c>
-      <c r="C7" s="9">
+      <c r="C7" s="7">
         <v>911.7</v>
       </c>
-      <c r="D7" s="9">
+      <c r="D7" s="7">
         <v>829.3</v>
       </c>
-      <c r="E7" s="9">
+      <c r="E7" s="7">
         <v>786.6</v>
       </c>
-      <c r="F7" s="9">
+      <c r="F7" s="7">
         <v>800.4</v>
       </c>
-      <c r="G7" s="9">
+      <c r="G7" s="7">
         <v>877.4</v>
       </c>
-      <c r="H7" s="9">
+      <c r="H7" s="7">
         <v>905.9</v>
       </c>
-      <c r="I7" s="9">
+      <c r="I7" s="7">
         <v>1006.3</v>
       </c>
-      <c r="J7" s="9">
+      <c r="J7" s="7">
         <v>948.8</v>
       </c>
-      <c r="K7" s="9">
+      <c r="K7" s="7">
         <v>1057.3</v>
       </c>
-      <c r="L7" s="9">
+      <c r="L7" s="7">
         <v>900.8</v>
       </c>
-      <c r="M7" s="9">
+      <c r="M7" s="7">
         <v>932.7</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="2">
         <v>2023</v>
       </c>
-      <c r="B8" s="9">
+      <c r="B8" s="7">
         <v>937.1</v>
       </c>
-      <c r="C8" s="9">
+      <c r="C8" s="7">
         <v>828.9</v>
       </c>
-      <c r="D8" s="10">
+      <c r="D8" s="8">
         <v>938.7</v>
       </c>
-      <c r="E8" s="10">
+      <c r="E8" s="8">
         <v>1480.4</v>
       </c>
-      <c r="F8" s="10">
+      <c r="F8" s="8">
         <v>1122.9000000000001</v>
       </c>
-      <c r="G8" s="10">
+      <c r="G8" s="8">
         <v>1046.0999999999999</v>
       </c>
-      <c r="H8" s="10">
+      <c r="H8" s="8">
         <v>1114.9000000000001</v>
       </c>
-      <c r="I8" s="10">
+      <c r="I8" s="8">
         <v>1154.5</v>
       </c>
-      <c r="J8" s="10">
+      <c r="J8" s="8">
         <v>265.8</v>
       </c>
-      <c r="K8" s="10">
+      <c r="K8" s="8">
         <v>255.2</v>
       </c>
-      <c r="L8" s="11">
+      <c r="L8" s="9">
         <v>241</v>
       </c>
-      <c r="M8" s="10">
+      <c r="M8" s="8">
         <v>301.89999999999998</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="2">
         <v>2024</v>
       </c>
-      <c r="B9" s="18">
+      <c r="B9" s="10">
         <v>471.8</v>
       </c>
-      <c r="C9" s="19">
+      <c r="C9" s="11">
         <v>436.3</v>
       </c>
-      <c r="D9" s="20">
+      <c r="D9" s="12">
         <v>486.6</v>
       </c>
-      <c r="E9" s="21">
+      <c r="E9" s="13">
         <v>365.3</v>
       </c>
-      <c r="F9" s="18">
+      <c r="F9" s="10">
         <v>436.4</v>
       </c>
-      <c r="G9" s="22">
+      <c r="G9" s="14">
         <v>1702</v>
       </c>
-      <c r="H9" s="23">
+      <c r="H9" s="15">
         <v>1845.4</v>
       </c>
-      <c r="I9" s="24" t="s">
+      <c r="I9" s="16" t="s">
         <v>18</v>
       </c>
-      <c r="J9" s="22">
+      <c r="J9" s="14">
         <v>1761.6</v>
       </c>
-      <c r="K9" s="25">
+      <c r="K9" s="17">
         <v>1634.2</v>
       </c>
-      <c r="L9" s="19">
+      <c r="L9" s="11">
         <v>1630.7</v>
       </c>
-      <c r="M9" s="19">
+      <c r="M9" s="11">
         <v>1677</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="2">
         <v>2025</v>
       </c>
-      <c r="B10" s="21">
+      <c r="B10" s="13">
         <v>416.2</v>
       </c>
-      <c r="C10" s="21">
+      <c r="C10" s="13">
         <v>395.7</v>
       </c>
-      <c r="D10" s="21">
+      <c r="D10" s="13">
         <v>457.1</v>
       </c>
-      <c r="E10" s="29">
+      <c r="E10" s="19">
         <v>450.2</v>
       </c>
-      <c r="F10" s="29">
+      <c r="F10" s="19">
         <v>578.4</v>
       </c>
-      <c r="G10" s="29">
+      <c r="G10" s="19">
         <v>1826.6</v>
       </c>
-      <c r="H10" s="29">
+      <c r="H10" s="19">
         <v>1857.2</v>
       </c>
-      <c r="I10" s="29">
+      <c r="I10" s="19">
         <v>1827</v>
       </c>
-      <c r="J10" s="18">
+      <c r="J10" s="10">
         <v>1853.5</v>
       </c>
-      <c r="K10" s="29">
+      <c r="K10" s="19">
         <v>1856.3</v>
       </c>
-      <c r="L10" s="29">
+      <c r="L10" s="19">
         <v>1886.8</v>
       </c>
-      <c r="M10" s="29">
+      <c r="M10" s="19">
         <v>1974.7</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="2">
         <v>2026</v>
       </c>
-      <c r="B11" s="18">
+      <c r="B11" s="10">
         <v>442.4</v>
       </c>
-      <c r="C11" s="18">
+      <c r="C11" s="10">
         <v>558</v>
       </c>
-      <c r="D11" s="18">
+      <c r="D11" s="10">
         <v>561.4</v>
       </c>
-      <c r="E11" s="18">
+      <c r="E11" s="10">
         <v>599.9</v>
       </c>
-      <c r="F11" s="28">
+      <c r="F11" s="18">
         <v>636.1</v>
       </c>
-      <c r="G11" s="23">
+      <c r="G11" s="15">
         <v>1997.3</v>
       </c>
-      <c r="H11" s="23">
+      <c r="H11" s="15">
         <v>1899.8</v>
       </c>
-      <c r="I11" s="30"/>
-[...3 lines deleted...]
-      <c r="M11" s="30"/>
+      <c r="I11" s="20"/>
+      <c r="J11" s="20"/>
+      <c r="K11" s="20"/>
+      <c r="L11" s="20"/>
+      <c r="M11" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M29"/>
+  <dimension ref="A1:B22"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="F34" sqref="F34"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A25" sqref="A25"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="42.28515625" style="36" customWidth="1"/>
+    <col min="2" max="2" width="113.85546875" style="36" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="21"/>
+      <c r="B1" s="21"/>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="B2" s="23">
+        <v>171302</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B3" s="23" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="22" t="s">
+        <v>22</v>
+      </c>
+      <c r="B4" s="24" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="B5" s="23" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="B6" s="26" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="25.5">
+      <c r="A7" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="B7" s="27" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="22" t="s">
+        <v>28</v>
+      </c>
+      <c r="B8" s="24" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="25.5">
+      <c r="A9" s="22" t="s">
+        <v>30</v>
+      </c>
+      <c r="B9" s="27" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="22" t="s">
+        <v>32</v>
+      </c>
+      <c r="B10" s="27" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="22" t="s">
+        <v>34</v>
+      </c>
+      <c r="B11" s="28"/>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="22" t="s">
+        <v>35</v>
+      </c>
+      <c r="B12" s="29" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="30" t="s">
+        <v>37</v>
+      </c>
+      <c r="B13" s="31" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="30" t="s">
+        <v>39</v>
+      </c>
+      <c r="B14" s="32" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="30" t="s">
+        <v>40</v>
+      </c>
+      <c r="B15" s="32" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="22" t="s">
+        <v>41</v>
+      </c>
+      <c r="B16" s="33">
+        <v>46279</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="22" t="s">
+        <v>42</v>
+      </c>
+      <c r="B17" s="33">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="22" t="s">
+        <v>43</v>
+      </c>
+      <c r="B18" s="45" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="B19" s="46" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="22" t="s">
+        <v>45</v>
+      </c>
+      <c r="B20" s="47" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="B21" s="48" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="34"/>
+      <c r="B22" s="35"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2" display="https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx"/>
+    <hyperlink ref="B21" r:id="rId3" display="d.khalykkyzy@economy.gov.kz"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B2:D20"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B36" sqref="B36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="12" width="9.140625" style="6"/>
-[...1 lines deleted...]
-    <col min="14" max="16384" width="9.140625" style="6"/>
+    <col min="1" max="1" width="4.42578125" style="38" customWidth="1"/>
+    <col min="2" max="2" width="88.42578125" style="38" customWidth="1"/>
+    <col min="3" max="3" width="37.85546875" style="38" customWidth="1"/>
+    <col min="4" max="256" width="9.140625" style="38"/>
+    <col min="257" max="257" width="4.42578125" style="38" customWidth="1"/>
+    <col min="258" max="258" width="88.42578125" style="38" customWidth="1"/>
+    <col min="259" max="259" width="37.85546875" style="38" customWidth="1"/>
+    <col min="260" max="512" width="9.140625" style="38"/>
+    <col min="513" max="513" width="4.42578125" style="38" customWidth="1"/>
+    <col min="514" max="514" width="88.42578125" style="38" customWidth="1"/>
+    <col min="515" max="515" width="37.85546875" style="38" customWidth="1"/>
+    <col min="516" max="768" width="9.140625" style="38"/>
+    <col min="769" max="769" width="4.42578125" style="38" customWidth="1"/>
+    <col min="770" max="770" width="88.42578125" style="38" customWidth="1"/>
+    <col min="771" max="771" width="37.85546875" style="38" customWidth="1"/>
+    <col min="772" max="1024" width="9.140625" style="38"/>
+    <col min="1025" max="1025" width="4.42578125" style="38" customWidth="1"/>
+    <col min="1026" max="1026" width="88.42578125" style="38" customWidth="1"/>
+    <col min="1027" max="1027" width="37.85546875" style="38" customWidth="1"/>
+    <col min="1028" max="1280" width="9.140625" style="38"/>
+    <col min="1281" max="1281" width="4.42578125" style="38" customWidth="1"/>
+    <col min="1282" max="1282" width="88.42578125" style="38" customWidth="1"/>
+    <col min="1283" max="1283" width="37.85546875" style="38" customWidth="1"/>
+    <col min="1284" max="1536" width="9.140625" style="38"/>
+    <col min="1537" max="1537" width="4.42578125" style="38" customWidth="1"/>
+    <col min="1538" max="1538" width="88.42578125" style="38" customWidth="1"/>
+    <col min="1539" max="1539" width="37.85546875" style="38" customWidth="1"/>
+    <col min="1540" max="1792" width="9.140625" style="38"/>
+    <col min="1793" max="1793" width="4.42578125" style="38" customWidth="1"/>
+    <col min="1794" max="1794" width="88.42578125" style="38" customWidth="1"/>
+    <col min="1795" max="1795" width="37.85546875" style="38" customWidth="1"/>
+    <col min="1796" max="2048" width="9.140625" style="38"/>
+    <col min="2049" max="2049" width="4.42578125" style="38" customWidth="1"/>
+    <col min="2050" max="2050" width="88.42578125" style="38" customWidth="1"/>
+    <col min="2051" max="2051" width="37.85546875" style="38" customWidth="1"/>
+    <col min="2052" max="2304" width="9.140625" style="38"/>
+    <col min="2305" max="2305" width="4.42578125" style="38" customWidth="1"/>
+    <col min="2306" max="2306" width="88.42578125" style="38" customWidth="1"/>
+    <col min="2307" max="2307" width="37.85546875" style="38" customWidth="1"/>
+    <col min="2308" max="2560" width="9.140625" style="38"/>
+    <col min="2561" max="2561" width="4.42578125" style="38" customWidth="1"/>
+    <col min="2562" max="2562" width="88.42578125" style="38" customWidth="1"/>
+    <col min="2563" max="2563" width="37.85546875" style="38" customWidth="1"/>
+    <col min="2564" max="2816" width="9.140625" style="38"/>
+    <col min="2817" max="2817" width="4.42578125" style="38" customWidth="1"/>
+    <col min="2818" max="2818" width="88.42578125" style="38" customWidth="1"/>
+    <col min="2819" max="2819" width="37.85546875" style="38" customWidth="1"/>
+    <col min="2820" max="3072" width="9.140625" style="38"/>
+    <col min="3073" max="3073" width="4.42578125" style="38" customWidth="1"/>
+    <col min="3074" max="3074" width="88.42578125" style="38" customWidth="1"/>
+    <col min="3075" max="3075" width="37.85546875" style="38" customWidth="1"/>
+    <col min="3076" max="3328" width="9.140625" style="38"/>
+    <col min="3329" max="3329" width="4.42578125" style="38" customWidth="1"/>
+    <col min="3330" max="3330" width="88.42578125" style="38" customWidth="1"/>
+    <col min="3331" max="3331" width="37.85546875" style="38" customWidth="1"/>
+    <col min="3332" max="3584" width="9.140625" style="38"/>
+    <col min="3585" max="3585" width="4.42578125" style="38" customWidth="1"/>
+    <col min="3586" max="3586" width="88.42578125" style="38" customWidth="1"/>
+    <col min="3587" max="3587" width="37.85546875" style="38" customWidth="1"/>
+    <col min="3588" max="3840" width="9.140625" style="38"/>
+    <col min="3841" max="3841" width="4.42578125" style="38" customWidth="1"/>
+    <col min="3842" max="3842" width="88.42578125" style="38" customWidth="1"/>
+    <col min="3843" max="3843" width="37.85546875" style="38" customWidth="1"/>
+    <col min="3844" max="4096" width="9.140625" style="38"/>
+    <col min="4097" max="4097" width="4.42578125" style="38" customWidth="1"/>
+    <col min="4098" max="4098" width="88.42578125" style="38" customWidth="1"/>
+    <col min="4099" max="4099" width="37.85546875" style="38" customWidth="1"/>
+    <col min="4100" max="4352" width="9.140625" style="38"/>
+    <col min="4353" max="4353" width="4.42578125" style="38" customWidth="1"/>
+    <col min="4354" max="4354" width="88.42578125" style="38" customWidth="1"/>
+    <col min="4355" max="4355" width="37.85546875" style="38" customWidth="1"/>
+    <col min="4356" max="4608" width="9.140625" style="38"/>
+    <col min="4609" max="4609" width="4.42578125" style="38" customWidth="1"/>
+    <col min="4610" max="4610" width="88.42578125" style="38" customWidth="1"/>
+    <col min="4611" max="4611" width="37.85546875" style="38" customWidth="1"/>
+    <col min="4612" max="4864" width="9.140625" style="38"/>
+    <col min="4865" max="4865" width="4.42578125" style="38" customWidth="1"/>
+    <col min="4866" max="4866" width="88.42578125" style="38" customWidth="1"/>
+    <col min="4867" max="4867" width="37.85546875" style="38" customWidth="1"/>
+    <col min="4868" max="5120" width="9.140625" style="38"/>
+    <col min="5121" max="5121" width="4.42578125" style="38" customWidth="1"/>
+    <col min="5122" max="5122" width="88.42578125" style="38" customWidth="1"/>
+    <col min="5123" max="5123" width="37.85546875" style="38" customWidth="1"/>
+    <col min="5124" max="5376" width="9.140625" style="38"/>
+    <col min="5377" max="5377" width="4.42578125" style="38" customWidth="1"/>
+    <col min="5378" max="5378" width="88.42578125" style="38" customWidth="1"/>
+    <col min="5379" max="5379" width="37.85546875" style="38" customWidth="1"/>
+    <col min="5380" max="5632" width="9.140625" style="38"/>
+    <col min="5633" max="5633" width="4.42578125" style="38" customWidth="1"/>
+    <col min="5634" max="5634" width="88.42578125" style="38" customWidth="1"/>
+    <col min="5635" max="5635" width="37.85546875" style="38" customWidth="1"/>
+    <col min="5636" max="5888" width="9.140625" style="38"/>
+    <col min="5889" max="5889" width="4.42578125" style="38" customWidth="1"/>
+    <col min="5890" max="5890" width="88.42578125" style="38" customWidth="1"/>
+    <col min="5891" max="5891" width="37.85546875" style="38" customWidth="1"/>
+    <col min="5892" max="6144" width="9.140625" style="38"/>
+    <col min="6145" max="6145" width="4.42578125" style="38" customWidth="1"/>
+    <col min="6146" max="6146" width="88.42578125" style="38" customWidth="1"/>
+    <col min="6147" max="6147" width="37.85546875" style="38" customWidth="1"/>
+    <col min="6148" max="6400" width="9.140625" style="38"/>
+    <col min="6401" max="6401" width="4.42578125" style="38" customWidth="1"/>
+    <col min="6402" max="6402" width="88.42578125" style="38" customWidth="1"/>
+    <col min="6403" max="6403" width="37.85546875" style="38" customWidth="1"/>
+    <col min="6404" max="6656" width="9.140625" style="38"/>
+    <col min="6657" max="6657" width="4.42578125" style="38" customWidth="1"/>
+    <col min="6658" max="6658" width="88.42578125" style="38" customWidth="1"/>
+    <col min="6659" max="6659" width="37.85546875" style="38" customWidth="1"/>
+    <col min="6660" max="6912" width="9.140625" style="38"/>
+    <col min="6913" max="6913" width="4.42578125" style="38" customWidth="1"/>
+    <col min="6914" max="6914" width="88.42578125" style="38" customWidth="1"/>
+    <col min="6915" max="6915" width="37.85546875" style="38" customWidth="1"/>
+    <col min="6916" max="7168" width="9.140625" style="38"/>
+    <col min="7169" max="7169" width="4.42578125" style="38" customWidth="1"/>
+    <col min="7170" max="7170" width="88.42578125" style="38" customWidth="1"/>
+    <col min="7171" max="7171" width="37.85546875" style="38" customWidth="1"/>
+    <col min="7172" max="7424" width="9.140625" style="38"/>
+    <col min="7425" max="7425" width="4.42578125" style="38" customWidth="1"/>
+    <col min="7426" max="7426" width="88.42578125" style="38" customWidth="1"/>
+    <col min="7427" max="7427" width="37.85546875" style="38" customWidth="1"/>
+    <col min="7428" max="7680" width="9.140625" style="38"/>
+    <col min="7681" max="7681" width="4.42578125" style="38" customWidth="1"/>
+    <col min="7682" max="7682" width="88.42578125" style="38" customWidth="1"/>
+    <col min="7683" max="7683" width="37.85546875" style="38" customWidth="1"/>
+    <col min="7684" max="7936" width="9.140625" style="38"/>
+    <col min="7937" max="7937" width="4.42578125" style="38" customWidth="1"/>
+    <col min="7938" max="7938" width="88.42578125" style="38" customWidth="1"/>
+    <col min="7939" max="7939" width="37.85546875" style="38" customWidth="1"/>
+    <col min="7940" max="8192" width="9.140625" style="38"/>
+    <col min="8193" max="8193" width="4.42578125" style="38" customWidth="1"/>
+    <col min="8194" max="8194" width="88.42578125" style="38" customWidth="1"/>
+    <col min="8195" max="8195" width="37.85546875" style="38" customWidth="1"/>
+    <col min="8196" max="8448" width="9.140625" style="38"/>
+    <col min="8449" max="8449" width="4.42578125" style="38" customWidth="1"/>
+    <col min="8450" max="8450" width="88.42578125" style="38" customWidth="1"/>
+    <col min="8451" max="8451" width="37.85546875" style="38" customWidth="1"/>
+    <col min="8452" max="8704" width="9.140625" style="38"/>
+    <col min="8705" max="8705" width="4.42578125" style="38" customWidth="1"/>
+    <col min="8706" max="8706" width="88.42578125" style="38" customWidth="1"/>
+    <col min="8707" max="8707" width="37.85546875" style="38" customWidth="1"/>
+    <col min="8708" max="8960" width="9.140625" style="38"/>
+    <col min="8961" max="8961" width="4.42578125" style="38" customWidth="1"/>
+    <col min="8962" max="8962" width="88.42578125" style="38" customWidth="1"/>
+    <col min="8963" max="8963" width="37.85546875" style="38" customWidth="1"/>
+    <col min="8964" max="9216" width="9.140625" style="38"/>
+    <col min="9217" max="9217" width="4.42578125" style="38" customWidth="1"/>
+    <col min="9218" max="9218" width="88.42578125" style="38" customWidth="1"/>
+    <col min="9219" max="9219" width="37.85546875" style="38" customWidth="1"/>
+    <col min="9220" max="9472" width="9.140625" style="38"/>
+    <col min="9473" max="9473" width="4.42578125" style="38" customWidth="1"/>
+    <col min="9474" max="9474" width="88.42578125" style="38" customWidth="1"/>
+    <col min="9475" max="9475" width="37.85546875" style="38" customWidth="1"/>
+    <col min="9476" max="9728" width="9.140625" style="38"/>
+    <col min="9729" max="9729" width="4.42578125" style="38" customWidth="1"/>
+    <col min="9730" max="9730" width="88.42578125" style="38" customWidth="1"/>
+    <col min="9731" max="9731" width="37.85546875" style="38" customWidth="1"/>
+    <col min="9732" max="9984" width="9.140625" style="38"/>
+    <col min="9985" max="9985" width="4.42578125" style="38" customWidth="1"/>
+    <col min="9986" max="9986" width="88.42578125" style="38" customWidth="1"/>
+    <col min="9987" max="9987" width="37.85546875" style="38" customWidth="1"/>
+    <col min="9988" max="10240" width="9.140625" style="38"/>
+    <col min="10241" max="10241" width="4.42578125" style="38" customWidth="1"/>
+    <col min="10242" max="10242" width="88.42578125" style="38" customWidth="1"/>
+    <col min="10243" max="10243" width="37.85546875" style="38" customWidth="1"/>
+    <col min="10244" max="10496" width="9.140625" style="38"/>
+    <col min="10497" max="10497" width="4.42578125" style="38" customWidth="1"/>
+    <col min="10498" max="10498" width="88.42578125" style="38" customWidth="1"/>
+    <col min="10499" max="10499" width="37.85546875" style="38" customWidth="1"/>
+    <col min="10500" max="10752" width="9.140625" style="38"/>
+    <col min="10753" max="10753" width="4.42578125" style="38" customWidth="1"/>
+    <col min="10754" max="10754" width="88.42578125" style="38" customWidth="1"/>
+    <col min="10755" max="10755" width="37.85546875" style="38" customWidth="1"/>
+    <col min="10756" max="11008" width="9.140625" style="38"/>
+    <col min="11009" max="11009" width="4.42578125" style="38" customWidth="1"/>
+    <col min="11010" max="11010" width="88.42578125" style="38" customWidth="1"/>
+    <col min="11011" max="11011" width="37.85546875" style="38" customWidth="1"/>
+    <col min="11012" max="11264" width="9.140625" style="38"/>
+    <col min="11265" max="11265" width="4.42578125" style="38" customWidth="1"/>
+    <col min="11266" max="11266" width="88.42578125" style="38" customWidth="1"/>
+    <col min="11267" max="11267" width="37.85546875" style="38" customWidth="1"/>
+    <col min="11268" max="11520" width="9.140625" style="38"/>
+    <col min="11521" max="11521" width="4.42578125" style="38" customWidth="1"/>
+    <col min="11522" max="11522" width="88.42578125" style="38" customWidth="1"/>
+    <col min="11523" max="11523" width="37.85546875" style="38" customWidth="1"/>
+    <col min="11524" max="11776" width="9.140625" style="38"/>
+    <col min="11777" max="11777" width="4.42578125" style="38" customWidth="1"/>
+    <col min="11778" max="11778" width="88.42578125" style="38" customWidth="1"/>
+    <col min="11779" max="11779" width="37.85546875" style="38" customWidth="1"/>
+    <col min="11780" max="12032" width="9.140625" style="38"/>
+    <col min="12033" max="12033" width="4.42578125" style="38" customWidth="1"/>
+    <col min="12034" max="12034" width="88.42578125" style="38" customWidth="1"/>
+    <col min="12035" max="12035" width="37.85546875" style="38" customWidth="1"/>
+    <col min="12036" max="12288" width="9.140625" style="38"/>
+    <col min="12289" max="12289" width="4.42578125" style="38" customWidth="1"/>
+    <col min="12290" max="12290" width="88.42578125" style="38" customWidth="1"/>
+    <col min="12291" max="12291" width="37.85546875" style="38" customWidth="1"/>
+    <col min="12292" max="12544" width="9.140625" style="38"/>
+    <col min="12545" max="12545" width="4.42578125" style="38" customWidth="1"/>
+    <col min="12546" max="12546" width="88.42578125" style="38" customWidth="1"/>
+    <col min="12547" max="12547" width="37.85546875" style="38" customWidth="1"/>
+    <col min="12548" max="12800" width="9.140625" style="38"/>
+    <col min="12801" max="12801" width="4.42578125" style="38" customWidth="1"/>
+    <col min="12802" max="12802" width="88.42578125" style="38" customWidth="1"/>
+    <col min="12803" max="12803" width="37.85546875" style="38" customWidth="1"/>
+    <col min="12804" max="13056" width="9.140625" style="38"/>
+    <col min="13057" max="13057" width="4.42578125" style="38" customWidth="1"/>
+    <col min="13058" max="13058" width="88.42578125" style="38" customWidth="1"/>
+    <col min="13059" max="13059" width="37.85546875" style="38" customWidth="1"/>
+    <col min="13060" max="13312" width="9.140625" style="38"/>
+    <col min="13313" max="13313" width="4.42578125" style="38" customWidth="1"/>
+    <col min="13314" max="13314" width="88.42578125" style="38" customWidth="1"/>
+    <col min="13315" max="13315" width="37.85546875" style="38" customWidth="1"/>
+    <col min="13316" max="13568" width="9.140625" style="38"/>
+    <col min="13569" max="13569" width="4.42578125" style="38" customWidth="1"/>
+    <col min="13570" max="13570" width="88.42578125" style="38" customWidth="1"/>
+    <col min="13571" max="13571" width="37.85546875" style="38" customWidth="1"/>
+    <col min="13572" max="13824" width="9.140625" style="38"/>
+    <col min="13825" max="13825" width="4.42578125" style="38" customWidth="1"/>
+    <col min="13826" max="13826" width="88.42578125" style="38" customWidth="1"/>
+    <col min="13827" max="13827" width="37.85546875" style="38" customWidth="1"/>
+    <col min="13828" max="14080" width="9.140625" style="38"/>
+    <col min="14081" max="14081" width="4.42578125" style="38" customWidth="1"/>
+    <col min="14082" max="14082" width="88.42578125" style="38" customWidth="1"/>
+    <col min="14083" max="14083" width="37.85546875" style="38" customWidth="1"/>
+    <col min="14084" max="14336" width="9.140625" style="38"/>
+    <col min="14337" max="14337" width="4.42578125" style="38" customWidth="1"/>
+    <col min="14338" max="14338" width="88.42578125" style="38" customWidth="1"/>
+    <col min="14339" max="14339" width="37.85546875" style="38" customWidth="1"/>
+    <col min="14340" max="14592" width="9.140625" style="38"/>
+    <col min="14593" max="14593" width="4.42578125" style="38" customWidth="1"/>
+    <col min="14594" max="14594" width="88.42578125" style="38" customWidth="1"/>
+    <col min="14595" max="14595" width="37.85546875" style="38" customWidth="1"/>
+    <col min="14596" max="14848" width="9.140625" style="38"/>
+    <col min="14849" max="14849" width="4.42578125" style="38" customWidth="1"/>
+    <col min="14850" max="14850" width="88.42578125" style="38" customWidth="1"/>
+    <col min="14851" max="14851" width="37.85546875" style="38" customWidth="1"/>
+    <col min="14852" max="15104" width="9.140625" style="38"/>
+    <col min="15105" max="15105" width="4.42578125" style="38" customWidth="1"/>
+    <col min="15106" max="15106" width="88.42578125" style="38" customWidth="1"/>
+    <col min="15107" max="15107" width="37.85546875" style="38" customWidth="1"/>
+    <col min="15108" max="15360" width="9.140625" style="38"/>
+    <col min="15361" max="15361" width="4.42578125" style="38" customWidth="1"/>
+    <col min="15362" max="15362" width="88.42578125" style="38" customWidth="1"/>
+    <col min="15363" max="15363" width="37.85546875" style="38" customWidth="1"/>
+    <col min="15364" max="15616" width="9.140625" style="38"/>
+    <col min="15617" max="15617" width="4.42578125" style="38" customWidth="1"/>
+    <col min="15618" max="15618" width="88.42578125" style="38" customWidth="1"/>
+    <col min="15619" max="15619" width="37.85546875" style="38" customWidth="1"/>
+    <col min="15620" max="15872" width="9.140625" style="38"/>
+    <col min="15873" max="15873" width="4.42578125" style="38" customWidth="1"/>
+    <col min="15874" max="15874" width="88.42578125" style="38" customWidth="1"/>
+    <col min="15875" max="15875" width="37.85546875" style="38" customWidth="1"/>
+    <col min="15876" max="16128" width="9.140625" style="38"/>
+    <col min="16129" max="16129" width="4.42578125" style="38" customWidth="1"/>
+    <col min="16130" max="16130" width="88.42578125" style="38" customWidth="1"/>
+    <col min="16131" max="16131" width="37.85546875" style="38" customWidth="1"/>
+    <col min="16132" max="16384" width="9.140625" style="38"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="13.5" thickBot="1">
-      <c r="A1" s="33" t="s">
+    <row r="2" spans="2:2" ht="15">
+      <c r="B2" s="37"/>
+    </row>
+    <row r="5" spans="2:2">
+      <c r="B5" s="39" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="39" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="39" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="39" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="39" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="39"/>
+    </row>
+    <row r="11" spans="2:2" ht="25.5">
+      <c r="B11" s="40" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="39"/>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="39"/>
+    </row>
+    <row r="20" spans="2:4">
+      <c r="B20" s="41" t="s">
+        <v>53</v>
+      </c>
+      <c r="C20" s="42"/>
+      <c r="D20" s="42"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:N30"/>
+  <sheetViews>
+    <sheetView tabSelected="1" zoomScaleSheetLayoutView="115" workbookViewId="0">
+      <selection activeCell="A23" sqref="A23"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="17.7109375" style="6" customWidth="1"/>
+    <col min="2" max="13" width="9.140625" style="6"/>
+    <col min="14" max="14" width="11.42578125" style="6" customWidth="1"/>
+    <col min="15" max="16384" width="9.140625" style="6"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:14">
+      <c r="A1" s="52"/>
+      <c r="B1" s="53" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="31"/>
-[...52 lines deleted...]
-      <c r="A3" s="34" t="s">
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
+      <c r="I1" s="54"/>
+      <c r="J1" s="54"/>
+      <c r="K1" s="54"/>
+      <c r="L1" s="54"/>
+      <c r="M1" s="54"/>
+      <c r="N1" s="54"/>
+    </row>
+    <row r="2" spans="1:14">
+      <c r="A2" s="52"/>
+      <c r="B2" s="72"/>
+      <c r="C2" s="73"/>
+      <c r="D2" s="73"/>
+      <c r="E2" s="73"/>
+      <c r="F2" s="73"/>
+      <c r="G2" s="73"/>
+      <c r="H2" s="73"/>
+      <c r="I2" s="73"/>
+      <c r="J2" s="73"/>
+      <c r="K2" s="73"/>
+      <c r="L2" s="73"/>
+      <c r="M2" s="73"/>
+      <c r="N2" s="73"/>
+    </row>
+    <row r="3" spans="1:14">
+      <c r="A3" s="43" t="s">
+        <v>54</v>
+      </c>
+      <c r="B3" s="56"/>
+      <c r="C3" s="51" t="s">
+        <v>64</v>
+      </c>
+      <c r="D3" s="51" t="s">
+        <v>65</v>
+      </c>
+      <c r="E3" s="51" t="s">
+        <v>66</v>
+      </c>
+      <c r="F3" s="51" t="s">
+        <v>67</v>
+      </c>
+      <c r="G3" s="51" t="s">
+        <v>68</v>
+      </c>
+      <c r="H3" s="51" t="s">
+        <v>69</v>
+      </c>
+      <c r="I3" s="51" t="s">
+        <v>70</v>
+      </c>
+      <c r="J3" s="51" t="s">
+        <v>71</v>
+      </c>
+      <c r="K3" s="51" t="s">
+        <v>72</v>
+      </c>
+      <c r="L3" s="51" t="s">
+        <v>73</v>
+      </c>
+      <c r="M3" s="51" t="s">
+        <v>74</v>
+      </c>
+      <c r="N3" s="51" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="4" spans="1:14" ht="12.75" customHeight="1">
+      <c r="A4" s="55" t="s">
+        <v>55</v>
+      </c>
+      <c r="B4" s="57" t="s">
         <v>16</v>
       </c>
-      <c r="B3" s="35"/>
-[...13 lines deleted...]
-      <c r="A4" s="7">
+      <c r="C4" s="57"/>
+      <c r="D4" s="57"/>
+      <c r="E4" s="57"/>
+      <c r="F4" s="57"/>
+      <c r="G4" s="57"/>
+      <c r="H4" s="57"/>
+      <c r="I4" s="57"/>
+      <c r="J4" s="57"/>
+      <c r="K4" s="57"/>
+      <c r="L4" s="57"/>
+      <c r="M4" s="57"/>
+      <c r="N4" s="57"/>
+    </row>
+    <row r="5" spans="1:14">
+      <c r="A5" s="55" t="s">
+        <v>56</v>
+      </c>
+      <c r="B5" s="74">
         <v>2019</v>
       </c>
-      <c r="B4" s="12">
+      <c r="C5" s="58">
         <v>38.700000000000003</v>
       </c>
-      <c r="C4" s="12">
+      <c r="D5" s="58">
         <v>140.19999999999999</v>
       </c>
-      <c r="D4" s="12">
+      <c r="E5" s="58">
         <v>479.3</v>
       </c>
-      <c r="E4" s="12">
+      <c r="F5" s="58">
         <v>128</v>
       </c>
-      <c r="F4" s="12">
+      <c r="G5" s="58">
         <v>84.1</v>
       </c>
-      <c r="G4" s="12">
+      <c r="H5" s="58">
         <v>105.2</v>
       </c>
-      <c r="H4" s="12">
+      <c r="I5" s="58">
         <v>103.6</v>
       </c>
-      <c r="I4" s="12">
+      <c r="J5" s="58">
         <v>55.2</v>
       </c>
-      <c r="J4" s="12">
+      <c r="K5" s="58">
         <v>73.599999999999994</v>
       </c>
-      <c r="K4" s="12">
+      <c r="L5" s="58">
         <v>111.5</v>
       </c>
-      <c r="L4" s="12">
+      <c r="M5" s="58">
         <v>95.1</v>
       </c>
-      <c r="M4" s="12">
+      <c r="N5" s="58">
         <v>99.5</v>
       </c>
     </row>
-    <row r="5" spans="1:13">
-      <c r="A5" s="7">
+    <row r="6" spans="1:14">
+      <c r="A6" s="59"/>
+      <c r="B6" s="74">
         <v>2020</v>
       </c>
-      <c r="B5" s="12">
+      <c r="C6" s="58">
         <v>65.7</v>
       </c>
-      <c r="C5" s="12">
+      <c r="D6" s="58">
         <v>114.9</v>
       </c>
-      <c r="D5" s="12">
+      <c r="E6" s="58">
         <v>105.7</v>
       </c>
-      <c r="E5" s="12">
+      <c r="F6" s="58">
         <v>26.2</v>
       </c>
-      <c r="F5" s="12">
+      <c r="G6" s="58">
         <v>200.7</v>
       </c>
-      <c r="G5" s="12">
+      <c r="H6" s="58">
         <v>849.9</v>
       </c>
-      <c r="H5" s="12">
+      <c r="I6" s="58">
         <v>206.4</v>
       </c>
-      <c r="I5" s="12">
+      <c r="J6" s="58">
         <v>70.5</v>
       </c>
-      <c r="J5" s="12">
+      <c r="K6" s="58">
         <v>97.6</v>
       </c>
-      <c r="K5" s="12">
+      <c r="L6" s="58">
         <v>109.9</v>
       </c>
-      <c r="L5" s="12">
+      <c r="M6" s="58">
         <v>72.8</v>
       </c>
-      <c r="M5" s="12">
+      <c r="N6" s="58">
         <v>100.7</v>
       </c>
     </row>
-    <row r="6" spans="1:13">
-      <c r="A6" s="7">
+    <row r="7" spans="1:14">
+      <c r="A7" s="44"/>
+      <c r="B7" s="74">
         <v>2021</v>
       </c>
-      <c r="B6" s="13">
+      <c r="C7" s="60">
         <v>96.2</v>
       </c>
-      <c r="C6" s="13">
+      <c r="D7" s="60">
         <v>116.8</v>
       </c>
-      <c r="D6" s="13">
+      <c r="E7" s="60">
         <v>105.5</v>
       </c>
-      <c r="E6" s="13">
+      <c r="F7" s="60">
         <v>87.3</v>
       </c>
-      <c r="F6" s="13">
+      <c r="G7" s="60">
         <v>113.4</v>
       </c>
-      <c r="G6" s="13">
+      <c r="H7" s="60">
         <v>95.6</v>
       </c>
-      <c r="H6" s="13">
+      <c r="I7" s="60">
         <v>111.4</v>
       </c>
-      <c r="I6" s="13">
+      <c r="J7" s="60">
         <v>106.4</v>
       </c>
-      <c r="J6" s="13">
+      <c r="K7" s="60">
         <v>133.80000000000001</v>
       </c>
-      <c r="K6" s="13">
+      <c r="L7" s="60">
         <v>103.5</v>
       </c>
-      <c r="L6" s="13">
+      <c r="M7" s="60">
         <v>65.900000000000006</v>
       </c>
-      <c r="M6" s="13">
+      <c r="N7" s="60">
         <v>85.9</v>
       </c>
     </row>
-    <row r="7" spans="1:13">
-      <c r="A7" s="7">
+    <row r="8" spans="1:14">
+      <c r="A8" s="44"/>
+      <c r="B8" s="74">
         <v>2022</v>
       </c>
-      <c r="B7" s="13">
+      <c r="C8" s="60">
         <v>87.9</v>
       </c>
-      <c r="C7" s="12">
+      <c r="D8" s="58">
         <v>162.4</v>
       </c>
-      <c r="D7" s="13">
+      <c r="E8" s="60">
         <v>91</v>
       </c>
-      <c r="E7" s="13">
+      <c r="F8" s="60">
         <v>93.3</v>
       </c>
-      <c r="F7" s="13">
+      <c r="G8" s="60">
         <v>97.6</v>
       </c>
-      <c r="G7" s="13">
+      <c r="H8" s="60">
         <v>105.4</v>
       </c>
-      <c r="H7" s="13">
+      <c r="I8" s="60">
         <v>98.5</v>
       </c>
-      <c r="I7" s="11">
+      <c r="J8" s="61">
         <v>111.1</v>
       </c>
-      <c r="J7" s="13">
+      <c r="K8" s="60">
         <v>94.3</v>
       </c>
-      <c r="K7" s="13">
+      <c r="L8" s="60">
         <v>111.4</v>
       </c>
-      <c r="L7" s="13">
+      <c r="M8" s="60">
         <v>85.2</v>
       </c>
-      <c r="M7" s="13">
+      <c r="N8" s="60">
         <v>103.5</v>
       </c>
     </row>
-    <row r="8" spans="1:13">
-      <c r="A8" s="7">
+    <row r="9" spans="1:14">
+      <c r="A9" s="44"/>
+      <c r="B9" s="74">
         <v>2023</v>
       </c>
-      <c r="B8" s="13">
+      <c r="C9" s="60">
         <v>100.5</v>
       </c>
-      <c r="C8" s="13">
+      <c r="D9" s="60">
         <v>86.1</v>
       </c>
-      <c r="D8" s="13">
+      <c r="E9" s="60">
         <v>113.3</v>
       </c>
-      <c r="E8" s="12">
+      <c r="F9" s="58">
         <v>139.1</v>
       </c>
-      <c r="F8" s="12">
+      <c r="G9" s="58">
         <v>75.8</v>
       </c>
-      <c r="G8" s="12">
+      <c r="H9" s="58">
         <v>91.3</v>
       </c>
-      <c r="H8" s="12">
+      <c r="I9" s="58">
         <v>106.6</v>
       </c>
-      <c r="I8" s="12">
+      <c r="J9" s="58">
         <v>103.6</v>
       </c>
-      <c r="J8" s="12">
+      <c r="K9" s="58">
         <v>23</v>
       </c>
-      <c r="K8" s="12">
+      <c r="L9" s="58">
         <v>92.6</v>
       </c>
-      <c r="L8" s="13">
+      <c r="M9" s="60">
         <v>94.4</v>
       </c>
-      <c r="M8" s="12">
+      <c r="N9" s="58">
         <v>125.3</v>
       </c>
     </row>
-    <row r="9" spans="1:13">
-      <c r="A9" s="7">
+    <row r="10" spans="1:14">
+      <c r="A10" s="44"/>
+      <c r="B10" s="74">
         <v>2024</v>
       </c>
-      <c r="B9" s="13">
+      <c r="C10" s="60">
         <v>156.30000000000001</v>
       </c>
-      <c r="C9" s="13">
+      <c r="D10" s="60">
         <v>92.5</v>
       </c>
-      <c r="D9" s="13">
+      <c r="E10" s="60">
         <v>109</v>
       </c>
-      <c r="E9" s="12">
+      <c r="F10" s="58">
         <v>73.400000000000006</v>
       </c>
-      <c r="F9" s="12">
+      <c r="G10" s="58">
         <v>119.5</v>
       </c>
-      <c r="G9" s="12">
+      <c r="H10" s="58">
         <v>390</v>
       </c>
-      <c r="H9" s="12">
+      <c r="I10" s="58">
         <v>108.4</v>
       </c>
-      <c r="I9" s="12">
+      <c r="J10" s="58">
         <v>90.5</v>
       </c>
-      <c r="J9" s="12">
+      <c r="K10" s="58">
         <v>104.4</v>
       </c>
-      <c r="K9" s="12">
+      <c r="L10" s="58">
         <v>92.8</v>
       </c>
-      <c r="L9" s="13">
+      <c r="M10" s="60">
         <v>99.8</v>
       </c>
-      <c r="M9" s="12">
+      <c r="N10" s="58">
         <v>102.8</v>
       </c>
     </row>
-    <row r="10" spans="1:13">
-      <c r="A10" s="7">
+    <row r="11" spans="1:14">
+      <c r="A11" s="44"/>
+      <c r="B11" s="74">
         <v>2025</v>
       </c>
-      <c r="B10" s="26">
+      <c r="C11" s="62">
         <v>24.8</v>
       </c>
-      <c r="C10" s="26">
+      <c r="D11" s="62">
         <v>95.1</v>
       </c>
-      <c r="D10" s="26">
+      <c r="E11" s="62">
         <v>114.8</v>
       </c>
-      <c r="E10" s="12">
+      <c r="F11" s="58">
         <v>98.5</v>
       </c>
-      <c r="F10" s="12">
+      <c r="G11" s="58">
         <v>128.5</v>
       </c>
-      <c r="G10" s="12">
+      <c r="H11" s="58">
         <v>315.8</v>
       </c>
-      <c r="H10" s="12">
+      <c r="I11" s="58">
         <v>101.7</v>
       </c>
-      <c r="I10" s="12">
+      <c r="J11" s="58">
         <v>98.4</v>
       </c>
-      <c r="J10" s="26">
+      <c r="K11" s="62">
         <v>101.4</v>
       </c>
-      <c r="K10" s="26">
+      <c r="L11" s="62">
         <v>100.2</v>
       </c>
-      <c r="L10" s="13">
+      <c r="M11" s="60">
         <v>101.6</v>
       </c>
-      <c r="M10" s="12">
+      <c r="N11" s="58">
         <v>103.9</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
-      <c r="A11" s="7">
+    <row r="12" spans="1:14">
+      <c r="A12" s="44"/>
+      <c r="B12" s="74">
         <v>2026</v>
       </c>
-      <c r="B11" s="26">
+      <c r="C12" s="62">
         <v>22.4</v>
       </c>
-      <c r="C11" s="26">
+      <c r="D12" s="62">
         <v>126.1</v>
       </c>
-      <c r="D11" s="26">
+      <c r="E12" s="62">
         <v>100.6</v>
       </c>
-      <c r="E11" s="12">
+      <c r="F12" s="58">
         <v>99.6</v>
       </c>
-      <c r="F11" s="40">
+      <c r="G12" s="62">
         <v>105.1</v>
       </c>
-      <c r="G11" s="40">
+      <c r="H12" s="62">
         <v>303.10000000000002</v>
       </c>
-      <c r="H11" s="40">
+      <c r="I12" s="62">
         <v>90.4</v>
       </c>
-      <c r="I11" s="12"/>
-[...6 lines deleted...]
-      <c r="A12" s="37" t="s">
+      <c r="J12" s="58">
+        <v>101.9</v>
+      </c>
+      <c r="K12" s="62"/>
+      <c r="L12" s="62"/>
+      <c r="M12" s="60"/>
+      <c r="N12" s="58"/>
+    </row>
+    <row r="13" spans="1:14" ht="12.75" customHeight="1">
+      <c r="A13" s="44"/>
+      <c r="B13" s="57" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="38"/>
-[...13 lines deleted...]
-      <c r="A13" s="8">
+      <c r="C13" s="57"/>
+      <c r="D13" s="57"/>
+      <c r="E13" s="57"/>
+      <c r="F13" s="57"/>
+      <c r="G13" s="57"/>
+      <c r="H13" s="57"/>
+      <c r="I13" s="57"/>
+      <c r="J13" s="57"/>
+      <c r="K13" s="57"/>
+      <c r="L13" s="57"/>
+      <c r="M13" s="57"/>
+      <c r="N13" s="57"/>
+    </row>
+    <row r="14" spans="1:14">
+      <c r="A14" s="63"/>
+      <c r="B14" s="75">
         <v>2019</v>
       </c>
-      <c r="B13" s="12">
+      <c r="C14" s="58">
         <v>2.1</v>
       </c>
-      <c r="C13" s="12">
+      <c r="D14" s="58">
         <v>3.9</v>
       </c>
-      <c r="D13" s="12">
+      <c r="E14" s="58">
         <v>18.399999999999999</v>
       </c>
-      <c r="E13" s="12">
+      <c r="F14" s="58">
         <v>22.6</v>
       </c>
-      <c r="F13" s="12">
+      <c r="G14" s="58">
         <v>22</v>
       </c>
-      <c r="G13" s="12">
+      <c r="H14" s="58">
         <v>17.899999999999999</v>
       </c>
-      <c r="H13" s="12">
+      <c r="I14" s="58">
         <v>20.9</v>
       </c>
-      <c r="I13" s="12">
+      <c r="J14" s="58">
         <v>11.8</v>
       </c>
-      <c r="J13" s="12">
+      <c r="K14" s="58">
         <v>9.1</v>
       </c>
-      <c r="K13" s="12">
+      <c r="L14" s="58">
         <v>138.6</v>
       </c>
-      <c r="L13" s="12">
+      <c r="M14" s="58">
         <v>85.8</v>
       </c>
-      <c r="M13" s="12">
+      <c r="N14" s="58">
         <v>130.69999999999999</v>
       </c>
     </row>
-    <row r="14" spans="1:13">
-      <c r="A14" s="8">
+    <row r="15" spans="1:14">
+      <c r="A15" s="63"/>
+      <c r="B15" s="75">
         <v>2020</v>
       </c>
-      <c r="B14" s="12">
+      <c r="C15" s="58">
         <v>222</v>
       </c>
-      <c r="C14" s="12">
+      <c r="D15" s="58">
         <v>181.9</v>
       </c>
-      <c r="D14" s="12">
+      <c r="E15" s="58">
         <v>40.1</v>
       </c>
-      <c r="E14" s="12">
+      <c r="F15" s="58">
         <v>8.1999999999999993</v>
       </c>
-      <c r="F14" s="12">
+      <c r="G15" s="58">
         <v>19.600000000000001</v>
       </c>
-      <c r="G14" s="12">
+      <c r="H15" s="58">
         <v>158.5</v>
       </c>
-      <c r="H14" s="12">
+      <c r="I15" s="58">
         <v>315.60000000000002</v>
       </c>
-      <c r="I14" s="12">
+      <c r="J15" s="58">
         <v>403.5</v>
       </c>
-      <c r="J14" s="12">
+      <c r="K15" s="58">
         <v>535.29999999999995</v>
       </c>
-      <c r="K14" s="12">
+      <c r="L15" s="58">
         <v>527.70000000000005</v>
       </c>
-      <c r="L14" s="12">
+      <c r="M15" s="58">
         <v>404</v>
       </c>
-      <c r="M14" s="12">
+      <c r="N15" s="58">
         <v>408.6</v>
       </c>
     </row>
-    <row r="15" spans="1:13">
-      <c r="A15" s="8">
+    <row r="16" spans="1:14">
+      <c r="A16" s="63"/>
+      <c r="B16" s="75">
         <v>2021</v>
       </c>
-      <c r="B15" s="14">
+      <c r="C16" s="64">
         <v>598.1</v>
       </c>
-      <c r="C15" s="14">
+      <c r="D16" s="64">
         <v>607.9</v>
       </c>
-      <c r="D15" s="14">
+      <c r="E16" s="64">
         <v>606.70000000000005</v>
       </c>
-      <c r="E15" s="14">
+      <c r="F16" s="64">
         <v>2018.6</v>
       </c>
-      <c r="F15" s="14">
+      <c r="G16" s="64">
         <v>1140.4000000000001</v>
       </c>
-      <c r="G15" s="14">
+      <c r="H16" s="64">
         <v>128.19999999999999</v>
       </c>
-      <c r="H15" s="14">
+      <c r="I16" s="64">
         <v>69.2</v>
       </c>
-      <c r="I15" s="14">
+      <c r="J16" s="64">
         <v>104.5</v>
       </c>
-      <c r="J15" s="14">
+      <c r="K16" s="64">
         <v>143.30000000000001</v>
       </c>
-      <c r="K15" s="14">
+      <c r="L16" s="64">
         <v>134.9</v>
       </c>
-      <c r="L15" s="14">
+      <c r="M16" s="64">
         <v>122.1</v>
       </c>
-      <c r="M15" s="14">
+      <c r="N16" s="64">
         <v>104.1</v>
       </c>
     </row>
-    <row r="16" spans="1:13">
-      <c r="A16" s="8">
+    <row r="17" spans="1:14">
+      <c r="A17" s="63"/>
+      <c r="B17" s="75">
         <v>2022</v>
       </c>
-      <c r="B16" s="14">
+      <c r="C17" s="64">
         <v>95.1</v>
       </c>
-      <c r="C16" s="15">
+      <c r="D17" s="65">
         <v>132.30000000000001</v>
       </c>
-      <c r="D16" s="15">
+      <c r="E17" s="65">
         <v>114.1</v>
       </c>
-      <c r="E16" s="14">
+      <c r="F17" s="64">
         <v>121.9</v>
       </c>
-      <c r="F16" s="14">
+      <c r="G17" s="64">
         <v>105</v>
       </c>
-      <c r="G16" s="14">
+      <c r="H17" s="64">
         <v>115.9</v>
       </c>
-      <c r="H16" s="14">
+      <c r="I17" s="64">
         <v>102.5</v>
       </c>
-      <c r="I16" s="14">
+      <c r="J17" s="64">
         <v>107</v>
       </c>
-      <c r="J16" s="14">
+      <c r="K17" s="64">
         <v>75.400000000000006</v>
       </c>
-      <c r="K16" s="14">
+      <c r="L17" s="64">
         <v>81.2</v>
       </c>
-      <c r="L16" s="14">
+      <c r="M17" s="64">
         <v>105</v>
       </c>
-      <c r="M16" s="14">
+      <c r="N17" s="64">
         <v>126.6</v>
       </c>
     </row>
-    <row r="17" spans="1:13">
-      <c r="A17" s="8">
+    <row r="18" spans="1:14">
+      <c r="A18" s="63"/>
+      <c r="B18" s="75">
         <v>2023</v>
       </c>
-      <c r="B17" s="14">
+      <c r="C18" s="64">
         <v>144.80000000000001</v>
       </c>
-      <c r="C17" s="14">
+      <c r="D18" s="64">
         <v>76.7</v>
       </c>
-      <c r="D17" s="14">
+      <c r="E18" s="64">
         <v>95.5</v>
       </c>
-      <c r="E17" s="15">
+      <c r="F18" s="65">
         <v>142.4</v>
       </c>
-      <c r="F17" s="15">
+      <c r="G18" s="65">
         <v>110.6</v>
       </c>
-      <c r="G17" s="15">
+      <c r="H18" s="65">
         <v>95.8</v>
       </c>
-      <c r="H17" s="15">
+      <c r="I18" s="65">
         <v>103.6</v>
       </c>
-      <c r="I17" s="15">
+      <c r="J18" s="65">
         <v>96.6</v>
       </c>
-      <c r="J17" s="15">
+      <c r="K18" s="65">
         <v>23.6</v>
       </c>
-      <c r="K17" s="15">
+      <c r="L18" s="65">
         <v>19.600000000000001</v>
       </c>
-      <c r="L17" s="14">
+      <c r="M18" s="64">
         <v>21.7</v>
       </c>
-      <c r="M17" s="16">
+      <c r="N18" s="66">
         <v>26.3</v>
       </c>
     </row>
-    <row r="18" spans="1:13">
-      <c r="A18" s="8">
+    <row r="19" spans="1:14">
+      <c r="A19" s="63"/>
+      <c r="B19" s="75">
         <v>2024</v>
       </c>
-      <c r="B18" s="14">
+      <c r="C19" s="64">
         <v>40.9</v>
       </c>
-      <c r="C18" s="14">
+      <c r="D19" s="64">
         <v>43.9</v>
       </c>
-      <c r="D18" s="14">
+      <c r="E19" s="64">
         <v>42.2</v>
       </c>
-      <c r="E18" s="15">
+      <c r="F19" s="65">
         <v>22.3</v>
       </c>
-      <c r="F18" s="15">
+      <c r="G19" s="65">
         <v>35.1</v>
       </c>
-      <c r="G18" s="15">
+      <c r="H19" s="65">
         <v>150</v>
       </c>
-      <c r="H18" s="15">
+      <c r="I19" s="65">
         <v>152.6</v>
       </c>
-      <c r="I18" s="15">
+      <c r="J19" s="65">
         <v>133.30000000000001</v>
       </c>
-      <c r="J18" s="15">
+      <c r="K19" s="65">
         <v>604.70000000000005</v>
       </c>
-      <c r="K18" s="15">
+      <c r="L19" s="65">
         <v>606.5</v>
       </c>
-      <c r="L18" s="14">
+      <c r="M19" s="64">
         <v>640.9</v>
       </c>
-      <c r="M18" s="16">
+      <c r="N19" s="66">
         <v>526</v>
       </c>
     </row>
-    <row r="19" spans="1:13">
-      <c r="A19" s="8">
+    <row r="20" spans="1:14">
+      <c r="A20" s="63"/>
+      <c r="B20" s="75">
         <v>2025</v>
       </c>
-      <c r="B19" s="26">
+      <c r="C20" s="62">
         <v>83.5</v>
       </c>
-      <c r="C19" s="26">
+      <c r="D20" s="62">
         <v>85.9</v>
       </c>
-      <c r="D19" s="26">
+      <c r="E20" s="62">
         <v>90.3</v>
       </c>
-      <c r="E19" s="15">
+      <c r="F20" s="65">
         <v>121.3</v>
       </c>
-      <c r="F19" s="15">
+      <c r="G20" s="65">
         <v>130.4</v>
       </c>
-      <c r="G19" s="15">
+      <c r="H20" s="65">
         <v>105.6</v>
       </c>
-      <c r="H19" s="15">
+      <c r="I20" s="65">
         <v>99.1</v>
       </c>
-      <c r="I19" s="15">
+      <c r="J20" s="65">
         <v>107.6</v>
       </c>
-      <c r="J19" s="26">
+      <c r="K20" s="62">
         <v>104.6</v>
       </c>
-      <c r="K19" s="26">
+      <c r="L20" s="62">
         <v>112.9</v>
       </c>
-      <c r="L19" s="14">
+      <c r="M20" s="64">
         <v>115</v>
       </c>
-      <c r="M19" s="16">
+      <c r="N20" s="66">
         <v>116.1</v>
       </c>
     </row>
-    <row r="20" spans="1:13">
-      <c r="A20" s="8">
+    <row r="21" spans="1:14">
+      <c r="A21" s="63"/>
+      <c r="B21" s="75">
         <v>2026</v>
       </c>
-      <c r="B20" s="26">
+      <c r="C21" s="62">
         <v>104.8</v>
       </c>
-      <c r="C20" s="26">
+      <c r="D21" s="62">
         <v>139.1</v>
       </c>
-      <c r="D20" s="26">
+      <c r="E21" s="62">
         <v>122</v>
       </c>
-      <c r="E20" s="15">
+      <c r="F21" s="65">
         <v>123.3</v>
       </c>
-      <c r="F20" s="40">
+      <c r="G21" s="62">
         <v>100.8</v>
       </c>
-      <c r="G20" s="40">
+      <c r="H21" s="62">
         <v>96.7</v>
       </c>
-      <c r="H20" s="40">
+      <c r="I21" s="62">
         <v>86</v>
       </c>
-      <c r="I20" s="15"/>
-[...6 lines deleted...]
-      <c r="A21" s="37" t="s">
+      <c r="J21" s="65">
+        <v>89.1</v>
+      </c>
+      <c r="K21" s="62"/>
+      <c r="L21" s="62"/>
+      <c r="M21" s="64"/>
+      <c r="N21" s="66"/>
+    </row>
+    <row r="22" spans="1:14" ht="12.75" customHeight="1">
+      <c r="A22" s="63"/>
+      <c r="B22" s="57" t="s">
         <v>14</v>
       </c>
-      <c r="B21" s="38"/>
-[...13 lines deleted...]
-      <c r="A22" s="7">
+      <c r="C22" s="57"/>
+      <c r="D22" s="57"/>
+      <c r="E22" s="57"/>
+      <c r="F22" s="57"/>
+      <c r="G22" s="57"/>
+      <c r="H22" s="57"/>
+      <c r="I22" s="57"/>
+      <c r="J22" s="57"/>
+      <c r="K22" s="57"/>
+      <c r="L22" s="57"/>
+      <c r="M22" s="57"/>
+      <c r="N22" s="57"/>
+    </row>
+    <row r="23" spans="1:14">
+      <c r="A23" s="63"/>
+      <c r="B23" s="74">
         <v>2019</v>
       </c>
-      <c r="B22" s="12">
+      <c r="C23" s="58">
         <v>2.1</v>
       </c>
-      <c r="C22" s="12">
+      <c r="D23" s="58">
         <v>2.9</v>
       </c>
-      <c r="D22" s="12">
+      <c r="E23" s="58">
         <v>7.7</v>
       </c>
-      <c r="E22" s="12">
+      <c r="F23" s="58">
         <v>11.3</v>
       </c>
-      <c r="F22" s="12">
+      <c r="G23" s="58">
         <v>13.1</v>
       </c>
-      <c r="G22" s="12">
+      <c r="H23" s="58">
         <v>14</v>
       </c>
-      <c r="H22" s="12">
+      <c r="I23" s="58">
         <v>15</v>
       </c>
-      <c r="I22" s="12">
+      <c r="J23" s="58">
         <v>14.6</v>
       </c>
-      <c r="J22" s="12">
+      <c r="K23" s="58">
         <v>14</v>
       </c>
-      <c r="K22" s="12">
+      <c r="L23" s="58">
         <v>15</v>
       </c>
-      <c r="L22" s="12">
+      <c r="M23" s="58">
         <v>15.8</v>
       </c>
-      <c r="M22" s="12">
+      <c r="N23" s="58">
         <v>16.600000000000001</v>
       </c>
     </row>
-    <row r="23" spans="1:13">
-      <c r="A23" s="7">
+    <row r="24" spans="1:14">
+      <c r="A24" s="63"/>
+      <c r="B24" s="74">
         <v>2020</v>
       </c>
-      <c r="B23" s="12">
+      <c r="C24" s="58">
         <v>222</v>
       </c>
-      <c r="C23" s="12">
+      <c r="D24" s="58">
         <v>198.6</v>
       </c>
-      <c r="D23" s="12">
+      <c r="E24" s="58">
         <v>81.8</v>
       </c>
-      <c r="E23" s="12">
+      <c r="F24" s="58">
         <v>46.1</v>
       </c>
-      <c r="F23" s="12">
+      <c r="G24" s="58">
         <v>38.4</v>
       </c>
-      <c r="G23" s="12">
+      <c r="H24" s="58">
         <v>66.5</v>
       </c>
-      <c r="H23" s="12">
+      <c r="I24" s="58">
         <v>115</v>
       </c>
-      <c r="I23" s="12">
+      <c r="J24" s="58">
         <v>143</v>
       </c>
-      <c r="J23" s="12">
+      <c r="K24" s="58">
         <v>169.2</v>
       </c>
-      <c r="K23" s="12">
+      <c r="L24" s="58">
         <v>194.4</v>
       </c>
-      <c r="L23" s="12">
+      <c r="M24" s="58">
         <v>207.9</v>
       </c>
-      <c r="M23" s="12">
+      <c r="N24" s="58">
         <v>219.9</v>
       </c>
     </row>
-    <row r="24" spans="1:13">
-      <c r="A24" s="7">
+    <row r="25" spans="1:14">
+      <c r="A25" s="63"/>
+      <c r="B25" s="74">
         <v>2021</v>
       </c>
-      <c r="B24" s="13">
+      <c r="C25" s="60">
         <v>598.1</v>
       </c>
-      <c r="C24" s="13">
+      <c r="D25" s="60">
         <v>603.29999999999995</v>
       </c>
-      <c r="D24" s="13">
+      <c r="E25" s="60">
         <v>604.5</v>
       </c>
-      <c r="E24" s="13">
+      <c r="F25" s="60">
         <v>727</v>
       </c>
-      <c r="F24" s="13">
+      <c r="G25" s="60">
         <v>788</v>
       </c>
-      <c r="G24" s="13">
+      <c r="H25" s="60">
         <v>420.7</v>
       </c>
-      <c r="H24" s="13">
+      <c r="I25" s="60">
         <v>232.7</v>
       </c>
-      <c r="I24" s="13">
+      <c r="J25" s="60">
         <v>197.6</v>
       </c>
-      <c r="J24" s="13">
+      <c r="K25" s="60">
         <v>186.2</v>
       </c>
-      <c r="K24" s="13">
+      <c r="L25" s="60">
         <v>176.2</v>
       </c>
-      <c r="L24" s="13">
+      <c r="M25" s="60">
         <v>169.2</v>
       </c>
-      <c r="M24" s="13">
+      <c r="N25" s="60">
         <v>161.9</v>
       </c>
     </row>
-    <row r="25" spans="1:13">
-      <c r="A25" s="7">
+    <row r="26" spans="1:14">
+      <c r="A26" s="63"/>
+      <c r="B26" s="74">
         <v>2022</v>
       </c>
-      <c r="B25" s="13">
+      <c r="C26" s="60">
         <v>95.1</v>
       </c>
-      <c r="C25" s="17">
+      <c r="D26" s="67">
         <v>115.3</v>
       </c>
-      <c r="D25" s="17">
+      <c r="E26" s="67">
         <v>114.8</v>
       </c>
-      <c r="E25" s="13">
+      <c r="F26" s="60">
         <v>116.6</v>
       </c>
-      <c r="F25" s="13">
+      <c r="G26" s="60">
         <v>114.1</v>
       </c>
-      <c r="G25" s="13">
+      <c r="H26" s="60">
         <v>114.4</v>
       </c>
-      <c r="H25" s="13">
+      <c r="I26" s="60">
         <v>112.5</v>
       </c>
-      <c r="I25" s="13">
+      <c r="J26" s="60">
         <v>111.9</v>
       </c>
-      <c r="J25" s="13">
+      <c r="K26" s="60">
         <v>106</v>
       </c>
-      <c r="K25" s="13">
+      <c r="L26" s="60">
         <v>102.5</v>
       </c>
-      <c r="L25" s="13">
+      <c r="M26" s="60">
         <v>102.7</v>
       </c>
-      <c r="M25" s="13">
+      <c r="N26" s="60">
         <v>104.3</v>
       </c>
     </row>
-    <row r="26" spans="1:13">
-      <c r="A26" s="7">
+    <row r="27" spans="1:14">
+      <c r="A27" s="63"/>
+      <c r="B27" s="74">
         <v>2023</v>
       </c>
-      <c r="B26" s="13">
+      <c r="C27" s="60">
         <v>144.80000000000001</v>
       </c>
-      <c r="C26" s="13">
+      <c r="D27" s="60">
         <v>102.4</v>
       </c>
-      <c r="D26" s="13">
+      <c r="E27" s="60">
         <v>99.9</v>
       </c>
-      <c r="E26" s="17">
+      <c r="F27" s="67">
         <v>111.7</v>
       </c>
-      <c r="F26" s="17">
+      <c r="G27" s="67">
         <v>111.4</v>
       </c>
-      <c r="G26" s="17">
+      <c r="H27" s="67">
         <v>108.5</v>
       </c>
-      <c r="H26" s="17">
+      <c r="I27" s="67">
         <v>107.8</v>
       </c>
-      <c r="I26" s="17">
+      <c r="J27" s="67">
         <v>106.1</v>
       </c>
-      <c r="J26" s="17">
+      <c r="K27" s="67">
         <v>96</v>
       </c>
-      <c r="K26" s="17">
+      <c r="L27" s="67">
         <v>86.6</v>
       </c>
-      <c r="L26" s="13">
+      <c r="M27" s="60">
         <v>80.400000000000006</v>
       </c>
-      <c r="M26" s="13">
+      <c r="N27" s="60">
         <v>75.599999999999994</v>
       </c>
     </row>
-    <row r="27" spans="1:13">
-      <c r="A27" s="7">
+    <row r="28" spans="1:14">
+      <c r="A28" s="63"/>
+      <c r="B28" s="74">
         <v>2024</v>
       </c>
-      <c r="B27" s="13">
+      <c r="C28" s="60">
         <v>40.9</v>
       </c>
-      <c r="C27" s="13">
+      <c r="D28" s="60">
         <v>42.3</v>
       </c>
-      <c r="D27" s="13">
+      <c r="E28" s="60">
         <v>42.3</v>
       </c>
-      <c r="E27" s="17">
+      <c r="F28" s="67">
         <v>35.4</v>
       </c>
-      <c r="F27" s="17">
+      <c r="G28" s="67">
         <v>35.299999999999997</v>
       </c>
-      <c r="G27" s="17">
+      <c r="H28" s="67">
         <v>53.1</v>
       </c>
-      <c r="H27" s="17">
+      <c r="I28" s="67">
         <v>67.2</v>
       </c>
-      <c r="I27" s="17">
+      <c r="J28" s="67">
         <v>75.7</v>
       </c>
-      <c r="J27" s="17">
+      <c r="K28" s="67">
         <v>91.3</v>
       </c>
-      <c r="K27" s="17">
+      <c r="L28" s="67">
         <v>105.2</v>
       </c>
-      <c r="L27" s="13">
+      <c r="M28" s="60">
         <v>118.7</v>
       </c>
-      <c r="M27" s="13">
+      <c r="N28" s="60">
         <v>131.1</v>
       </c>
     </row>
-    <row r="28" spans="1:13">
-      <c r="A28" s="7">
+    <row r="29" spans="1:14">
+      <c r="A29" s="68"/>
+      <c r="B29" s="74">
         <v>2025</v>
       </c>
-      <c r="B28" s="27">
+      <c r="C29" s="62">
         <v>83.5</v>
       </c>
-      <c r="C28" s="27">
+      <c r="D29" s="62">
         <v>84.7</v>
       </c>
-      <c r="D28" s="27">
+      <c r="E29" s="62">
         <v>86.6</v>
       </c>
-      <c r="E28" s="28">
+      <c r="F29" s="44">
         <v>93.7</v>
       </c>
-      <c r="F28" s="28">
+      <c r="G29" s="44">
         <v>100.9</v>
       </c>
-      <c r="G28" s="28">
+      <c r="H29" s="44">
         <v>102.4</v>
       </c>
-      <c r="H28" s="28">
+      <c r="I29" s="44">
         <v>101</v>
       </c>
-      <c r="I28" s="28">
+      <c r="J29" s="44">
         <v>102.2</v>
       </c>
-      <c r="J28" s="26">
+      <c r="K29" s="62">
         <v>102.5</v>
       </c>
-      <c r="K28" s="26">
+      <c r="L29" s="62">
         <v>104</v>
       </c>
-      <c r="L28" s="28">
+      <c r="M29" s="44">
         <v>105.3</v>
       </c>
-      <c r="M28" s="28">
+      <c r="N29" s="44">
         <v>106.6</v>
       </c>
     </row>
-    <row r="29" spans="1:13">
-      <c r="A29" s="7">
+    <row r="30" spans="1:14">
+      <c r="A30" s="69"/>
+      <c r="B30" s="76">
         <v>2026</v>
       </c>
-      <c r="B29" s="28">
+      <c r="C30" s="70">
         <v>104.8</v>
       </c>
-      <c r="C29" s="28">
+      <c r="D30" s="70">
         <v>121.5</v>
       </c>
-      <c r="D29" s="28">
+      <c r="E30" s="70">
         <v>121.7</v>
       </c>
-      <c r="E29" s="28">
+      <c r="F30" s="70">
         <v>122.2</v>
       </c>
-      <c r="F29" s="41">
+      <c r="G30" s="71">
         <v>117</v>
       </c>
-      <c r="G29" s="27">
+      <c r="H30" s="71">
         <v>110.1</v>
       </c>
-      <c r="H29" s="27">
+      <c r="I30" s="71">
         <v>104.1</v>
       </c>
-      <c r="I29" s="28"/>
-[...3 lines deleted...]
-      <c r="M29" s="28"/>
+      <c r="J30" s="70">
+        <v>101.4</v>
+      </c>
+      <c r="K30" s="70"/>
+      <c r="L30" s="70"/>
+      <c r="M30" s="70"/>
+      <c r="N30" s="70"/>
     </row>
   </sheetData>
   <mergeCells count="4">
-    <mergeCell ref="A1:M1"/>
-[...2 lines deleted...]
-    <mergeCell ref="A21:M21"/>
+    <mergeCell ref="B1:N1"/>
+    <mergeCell ref="B4:N4"/>
+    <mergeCell ref="B13:N13"/>
+    <mergeCell ref="B22:N22"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Автокөлік бойынша көлемі</vt:lpstr>
-      <vt:lpstr>НКИ Автокөлік</vt:lpstr>
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
+      <vt:lpstr>Көрсеткіш</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>