--- v3 (2026-09-27)
+++ v4 (2026-10-18)
@@ -4,119 +4,107 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12795" firstSheet="1" activeTab="3"/>
+    <workbookView xWindow="-15" yWindow="6360" windowWidth="28860" windowHeight="6420" firstSheet="1" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="Автокөлік бойынша көлемі" sheetId="4" r:id="rId1"/>
     <sheet name="Метадеректер" sheetId="6" r:id="rId2"/>
     <sheet name="Шартты белгілер" sheetId="7" r:id="rId3"/>
-    <sheet name="Көрсеткіш" sheetId="5" r:id="rId4"/>
+    <sheet name="Көрсеткіш" sheetId="8" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="77" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="74">
   <si>
     <t>желтоқсан</t>
   </si>
   <si>
     <t>қараша</t>
   </si>
   <si>
     <t>қазан</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t xml:space="preserve">млн. теңге </t>
   </si>
   <si>
     <t>Автокөлік құралдарына техникалық қызмет көрсету және жөндеу бойынша көрсетілетін қызметтер өткізу көлемі</t>
   </si>
   <si>
-    <t>өткен жылғы тиісті кезеңге, %-бен</t>
-[...10 lines deleted...]
-  <si>
     <t>1 687,2</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің коды</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің атауы</t>
   </si>
   <si>
     <t>Автокөлік құралдарына техникалық қызмет көрсету және жөндеу бойынша қызметтер көрсетудің нақты көлем индексі</t>
   </si>
   <si>
     <t>Өлшем бірлігі</t>
   </si>
   <si>
     <t>пайыз</t>
   </si>
   <si>
     <t>СКК қысқаша атауы</t>
   </si>
   <si>
     <t>Көрсеткіш тарихы</t>
   </si>
   <si>
     <t>Көрсеткіштің анықтамасы</t>
@@ -181,56 +169,50 @@
   <si>
     <t>Электрондық почта</t>
   </si>
   <si>
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t>«-»  құбылыс жоқ</t>
   </si>
   <si>
     <t>«0,0» – болмашы шама</t>
   </si>
   <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
   </si>
   <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
   </si>
   <si>
-    <t>КАТО коды</t>
-[...4 lines deleted...]
-  <si>
     <t>КАТО=230000000</t>
   </si>
   <si>
     <t>2019 қаңтардан бастап</t>
   </si>
   <si>
     <t>https://stat.gov.kz/region/atyrau/dynamic-tables/4480/</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/702020?keyword=</t>
   </si>
   <si>
     <t>Сауда және қызмет көрсету статистикасы бөлімі</t>
   </si>
   <si>
     <t>Абуева Асель Сериковна</t>
   </si>
   <si>
     <t>+7 7122 321342</t>
   </si>
   <si>
     <t>E-mail: a.abueva@aspire.gov.kz</t>
   </si>
   <si>
     <t>Қаңтар</t>
@@ -245,60 +227,71 @@
     <t>Сәуір</t>
   </si>
   <si>
     <t>Мамыр</t>
   </si>
   <si>
     <t>Маусым</t>
   </si>
   <si>
     <t>Шілде</t>
   </si>
   <si>
     <t>Тамыз</t>
   </si>
   <si>
     <t>Қыркүйек</t>
   </si>
   <si>
     <t>Қазан</t>
   </si>
   <si>
     <t>Қараша</t>
   </si>
   <si>
     <t>Желтоқсан</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                                                                                                                                                                                                                          млн. тенге</t>
+  </si>
+  <si>
+    <t>код КАТО</t>
+  </si>
+  <si>
+    <t>Атырауская область</t>
+  </si>
+  <si>
+    <t>171301 Автокөлік құралдарына техникалық қызмет көрсету және жөндеу бойынша көрсетілетін қызметтер өткізу көлемі</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="3">
+  <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
-    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="23">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
@@ -390,71 +383,74 @@
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-      <sz val="10"/>
+      <sz val="8"/>
+      <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-[...1 lines deleted...]
-      <name val="Roboto"/>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
       <charset val="204"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="7">
+  <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
@@ -490,81 +486,93 @@
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="77">
+  <cellXfs count="73">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -603,133 +611,114 @@
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="6" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="165" fontId="19" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="4" fontId="19" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="19" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...61 lines deleted...]
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="5"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -1016,2105 +1005,1392 @@
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.khalykkyzy@economy.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M11"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="130" workbookViewId="0">
       <selection activeCell="H20" sqref="H20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="5" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="49" t="s">
+      <c r="A1" s="70" t="s">
         <v>13</v>
       </c>
-      <c r="B1" s="49"/>
-[...10 lines deleted...]
-      <c r="M1" s="49"/>
+      <c r="B1" s="70"/>
+      <c r="C1" s="70"/>
+      <c r="D1" s="70"/>
+      <c r="E1" s="70"/>
+      <c r="F1" s="70"/>
+      <c r="G1" s="70"/>
+      <c r="H1" s="70"/>
+      <c r="I1" s="70"/>
+      <c r="J1" s="70"/>
+      <c r="K1" s="70"/>
+      <c r="L1" s="70"/>
+      <c r="M1" s="70"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1">
-      <c r="A2" s="50" t="s">
+      <c r="A2" s="71" t="s">
         <v>12</v>
       </c>
-      <c r="B2" s="50"/>
-[...10 lines deleted...]
-      <c r="M2" s="50"/>
+      <c r="B2" s="71"/>
+      <c r="C2" s="71"/>
+      <c r="D2" s="71"/>
+      <c r="E2" s="71"/>
+      <c r="F2" s="71"/>
+      <c r="G2" s="71"/>
+      <c r="H2" s="71"/>
+      <c r="I2" s="71"/>
+      <c r="J2" s="71"/>
+      <c r="K2" s="71"/>
+      <c r="L2" s="71"/>
+      <c r="M2" s="71"/>
     </row>
     <row r="3" spans="1:13" ht="13.5" thickBot="1">
       <c r="A3" s="5"/>
       <c r="B3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>8</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="I3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="J3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>2</v>
       </c>
       <c r="L3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="M3" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" s="2">
         <v>2019</v>
       </c>
-      <c r="B4" s="7">
+      <c r="B4" s="6">
         <v>40.299999999999997</v>
       </c>
-      <c r="C4" s="7">
+      <c r="C4" s="6">
         <v>56.4</v>
       </c>
-      <c r="D4" s="7">
+      <c r="D4" s="6">
         <v>271</v>
       </c>
-      <c r="E4" s="7">
+      <c r="E4" s="6">
         <v>346.9</v>
       </c>
-      <c r="F4" s="7">
+      <c r="F4" s="6">
         <v>291.8</v>
       </c>
-      <c r="G4" s="7">
+      <c r="G4" s="6">
         <v>306.8</v>
       </c>
-      <c r="H4" s="7">
+      <c r="H4" s="6">
         <v>318</v>
       </c>
-      <c r="I4" s="7">
+      <c r="I4" s="6">
         <v>175.4</v>
       </c>
-      <c r="J4" s="7">
+      <c r="J4" s="6">
         <v>129</v>
       </c>
-      <c r="K4" s="7">
+      <c r="K4" s="6">
         <v>143.9</v>
       </c>
-      <c r="L4" s="7">
+      <c r="L4" s="6">
         <v>136.80000000000001</v>
       </c>
-      <c r="M4" s="7">
+      <c r="M4" s="6">
         <v>136.19999999999999</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="2">
         <v>2020</v>
       </c>
-      <c r="B5" s="7">
+      <c r="B5" s="6">
         <v>89.5</v>
       </c>
-      <c r="C5" s="7">
+      <c r="C5" s="6">
         <v>102.8</v>
       </c>
-      <c r="D5" s="7">
+      <c r="D5" s="6">
         <v>108.7</v>
       </c>
-      <c r="E5" s="7">
+      <c r="E5" s="6">
         <v>28.5</v>
       </c>
-      <c r="F5" s="7">
+      <c r="F5" s="6">
         <v>57.2</v>
       </c>
-      <c r="G5" s="7">
+      <c r="G5" s="6">
         <v>486.3</v>
       </c>
-      <c r="H5" s="7">
+      <c r="H5" s="6">
         <v>1003.5</v>
       </c>
-      <c r="I5" s="7">
+      <c r="I5" s="6">
         <v>707.7</v>
       </c>
-      <c r="J5" s="7">
+      <c r="J5" s="6">
         <v>690.8</v>
       </c>
-      <c r="K5" s="7">
+      <c r="K5" s="6">
         <v>779.7</v>
       </c>
-      <c r="L5" s="7">
+      <c r="L5" s="6">
         <v>599.20000000000005</v>
       </c>
-      <c r="M5" s="7">
+      <c r="M5" s="6">
         <v>603.29999999999995</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="2">
         <v>2021</v>
       </c>
-      <c r="B6" s="7">
+      <c r="B6" s="6">
         <v>580.29999999999995</v>
       </c>
-      <c r="C6" s="7">
+      <c r="C6" s="6">
         <v>677.7</v>
       </c>
-      <c r="D6" s="7">
+      <c r="D6" s="6">
         <v>714.9</v>
       </c>
-      <c r="E6" s="7">
+      <c r="E6" s="6">
         <v>626.6</v>
       </c>
-      <c r="F6" s="7">
+      <c r="F6" s="6">
         <v>710.6</v>
       </c>
-      <c r="G6" s="7">
+      <c r="G6" s="6">
         <v>679.1</v>
       </c>
-      <c r="H6" s="7">
+      <c r="H6" s="6">
         <v>756.7</v>
       </c>
-      <c r="I6" s="7">
+      <c r="I6" s="6">
         <v>805.3</v>
       </c>
-      <c r="J6" s="7">
+      <c r="J6" s="6">
         <v>1077.8</v>
       </c>
-      <c r="K6" s="7">
+      <c r="K6" s="6">
         <v>1115.0999999999999</v>
       </c>
-      <c r="L6" s="7">
+      <c r="L6" s="6">
         <v>734.4</v>
       </c>
-      <c r="M6" s="7">
+      <c r="M6" s="6">
         <v>630.6</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="2">
         <v>2022</v>
       </c>
-      <c r="B7" s="7">
+      <c r="B7" s="6">
         <v>554.1</v>
       </c>
-      <c r="C7" s="7">
+      <c r="C7" s="6">
         <v>911.7</v>
       </c>
-      <c r="D7" s="7">
+      <c r="D7" s="6">
         <v>829.3</v>
       </c>
-      <c r="E7" s="7">
+      <c r="E7" s="6">
         <v>786.6</v>
       </c>
-      <c r="F7" s="7">
+      <c r="F7" s="6">
         <v>800.4</v>
       </c>
-      <c r="G7" s="7">
+      <c r="G7" s="6">
         <v>877.4</v>
       </c>
-      <c r="H7" s="7">
+      <c r="H7" s="6">
         <v>905.9</v>
       </c>
-      <c r="I7" s="7">
+      <c r="I7" s="6">
         <v>1006.3</v>
       </c>
-      <c r="J7" s="7">
+      <c r="J7" s="6">
         <v>948.8</v>
       </c>
-      <c r="K7" s="7">
+      <c r="K7" s="6">
         <v>1057.3</v>
       </c>
-      <c r="L7" s="7">
+      <c r="L7" s="6">
         <v>900.8</v>
       </c>
-      <c r="M7" s="7">
+      <c r="M7" s="6">
         <v>932.7</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="2">
         <v>2023</v>
       </c>
-      <c r="B8" s="7">
+      <c r="B8" s="6">
         <v>937.1</v>
       </c>
-      <c r="C8" s="7">
+      <c r="C8" s="6">
         <v>828.9</v>
       </c>
-      <c r="D8" s="8">
+      <c r="D8" s="7">
         <v>938.7</v>
       </c>
-      <c r="E8" s="8">
+      <c r="E8" s="7">
         <v>1480.4</v>
       </c>
-      <c r="F8" s="8">
+      <c r="F8" s="7">
         <v>1122.9000000000001</v>
       </c>
-      <c r="G8" s="8">
+      <c r="G8" s="7">
         <v>1046.0999999999999</v>
       </c>
-      <c r="H8" s="8">
+      <c r="H8" s="7">
         <v>1114.9000000000001</v>
       </c>
-      <c r="I8" s="8">
+      <c r="I8" s="7">
         <v>1154.5</v>
       </c>
-      <c r="J8" s="8">
+      <c r="J8" s="7">
         <v>265.8</v>
       </c>
-      <c r="K8" s="8">
+      <c r="K8" s="7">
         <v>255.2</v>
       </c>
-      <c r="L8" s="9">
+      <c r="L8" s="8">
         <v>241</v>
       </c>
-      <c r="M8" s="8">
+      <c r="M8" s="7">
         <v>301.89999999999998</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="2">
         <v>2024</v>
       </c>
-      <c r="B9" s="10">
+      <c r="B9" s="9">
         <v>471.8</v>
       </c>
-      <c r="C9" s="11">
+      <c r="C9" s="10">
         <v>436.3</v>
       </c>
-      <c r="D9" s="12">
+      <c r="D9" s="11">
         <v>486.6</v>
       </c>
-      <c r="E9" s="13">
+      <c r="E9" s="12">
         <v>365.3</v>
       </c>
-      <c r="F9" s="10">
+      <c r="F9" s="9">
         <v>436.4</v>
       </c>
-      <c r="G9" s="14">
+      <c r="G9" s="13">
         <v>1702</v>
       </c>
-      <c r="H9" s="15">
+      <c r="H9" s="14">
         <v>1845.4</v>
       </c>
-      <c r="I9" s="16" t="s">
-[...2 lines deleted...]
-      <c r="J9" s="14">
+      <c r="I9" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="J9" s="13">
         <v>1761.6</v>
       </c>
-      <c r="K9" s="17">
+      <c r="K9" s="16">
         <v>1634.2</v>
       </c>
-      <c r="L9" s="11">
+      <c r="L9" s="10">
         <v>1630.7</v>
       </c>
-      <c r="M9" s="11">
+      <c r="M9" s="10">
         <v>1677</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="2">
         <v>2025</v>
       </c>
-      <c r="B10" s="13">
+      <c r="B10" s="12">
         <v>416.2</v>
       </c>
-      <c r="C10" s="13">
+      <c r="C10" s="12">
         <v>395.7</v>
       </c>
-      <c r="D10" s="13">
+      <c r="D10" s="12">
         <v>457.1</v>
       </c>
-      <c r="E10" s="19">
+      <c r="E10" s="18">
         <v>450.2</v>
       </c>
-      <c r="F10" s="19">
+      <c r="F10" s="18">
         <v>578.4</v>
       </c>
-      <c r="G10" s="19">
+      <c r="G10" s="18">
         <v>1826.6</v>
       </c>
-      <c r="H10" s="19">
+      <c r="H10" s="18">
         <v>1857.2</v>
       </c>
-      <c r="I10" s="19">
+      <c r="I10" s="18">
         <v>1827</v>
       </c>
-      <c r="J10" s="10">
+      <c r="J10" s="9">
         <v>1853.5</v>
       </c>
-      <c r="K10" s="19">
+      <c r="K10" s="18">
         <v>1856.3</v>
       </c>
-      <c r="L10" s="19">
+      <c r="L10" s="18">
         <v>1886.8</v>
       </c>
-      <c r="M10" s="19">
+      <c r="M10" s="18">
         <v>1974.7</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="2">
         <v>2026</v>
       </c>
-      <c r="B11" s="10">
+      <c r="B11" s="9">
         <v>442.4</v>
       </c>
-      <c r="C11" s="10">
+      <c r="C11" s="9">
         <v>558</v>
       </c>
-      <c r="D11" s="10">
+      <c r="D11" s="9">
         <v>561.4</v>
       </c>
-      <c r="E11" s="10">
+      <c r="E11" s="9">
         <v>599.9</v>
       </c>
-      <c r="F11" s="18">
+      <c r="F11" s="17">
         <v>636.1</v>
       </c>
-      <c r="G11" s="15">
+      <c r="G11" s="14">
         <v>1997.3</v>
       </c>
-      <c r="H11" s="15">
+      <c r="H11" s="14">
         <v>1899.8</v>
       </c>
-      <c r="I11" s="20"/>
-[...3 lines deleted...]
-      <c r="M11" s="20"/>
+      <c r="I11" s="19"/>
+      <c r="J11" s="19"/>
+      <c r="K11" s="19"/>
+      <c r="L11" s="19"/>
+      <c r="M11" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B22"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A25" sqref="A25"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A30" sqref="A30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="36" customWidth="1"/>
-    <col min="2" max="2" width="113.85546875" style="36" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="35" customWidth="1"/>
+    <col min="2" max="2" width="113.85546875" style="35" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
-      <c r="A1" s="21"/>
-      <c r="B1" s="21"/>
+      <c r="A1" s="20"/>
+      <c r="B1" s="20"/>
     </row>
     <row r="2" spans="1:2">
-      <c r="A2" s="22" t="s">
+      <c r="A2" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="B2" s="22">
+        <v>171302</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="B3" s="22" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="B4" s="23" t="s">
         <v>19</v>
       </c>
-      <c r="B2" s="23">
-[...4 lines deleted...]
-      <c r="A3" s="22" t="s">
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="24" t="s">
         <v>20</v>
       </c>
-      <c r="B3" s="23" t="s">
+      <c r="B5" s="22" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="24" t="s">
         <v>21</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="22" t="s">
+      <c r="B6" s="25" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="25.5">
+      <c r="A7" s="24" t="s">
         <v>22</v>
       </c>
-      <c r="B4" s="24" t="s">
+      <c r="B7" s="26" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="5" spans="1:2">
-      <c r="A5" s="25" t="s">
+    <row r="8" spans="1:2">
+      <c r="A8" s="21" t="s">
         <v>24</v>
       </c>
-      <c r="B5" s="23" t="s">
-[...4 lines deleted...]
-      <c r="A6" s="25" t="s">
+      <c r="B8" s="23" t="s">
         <v>25</v>
       </c>
-      <c r="B6" s="26" t="s">
+    </row>
+    <row r="9" spans="1:2" ht="25.5">
+      <c r="A9" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="B9" s="26" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="21" t="s">
+        <v>28</v>
+      </c>
+      <c r="B10" s="26" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="B11" s="27"/>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="B12" s="28" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="29" t="s">
+        <v>33</v>
+      </c>
+      <c r="B13" s="30" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="B14" s="31" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="29" t="s">
+        <v>36</v>
+      </c>
+      <c r="B15" s="31" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="21" t="s">
+        <v>37</v>
+      </c>
+      <c r="B16" s="32">
+        <v>46308</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="B17" s="32">
+        <v>46339</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="21" t="s">
+        <v>39</v>
+      </c>
+      <c r="B18" s="43" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="21" t="s">
+        <v>40</v>
+      </c>
+      <c r="B19" s="44" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="21" t="s">
+        <v>41</v>
+      </c>
+      <c r="B20" s="45" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="21" t="s">
+        <v>42</v>
+      </c>
+      <c r="B21" s="46" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="7" spans="1:2" ht="25.5">
-[...116 lines deleted...]
-    </row>
     <row r="22" spans="1:2">
-      <c r="A22" s="34"/>
-      <c r="B22" s="35"/>
+      <c r="A22" s="33"/>
+      <c r="B22" s="34"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2" display="https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx"/>
     <hyperlink ref="B21" r:id="rId3" display="d.khalykkyzy@economy.gov.kz"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B2:D20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B36" sqref="B36"/>
+      <selection activeCell="B30" sqref="B30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" style="38" customWidth="1"/>
-[...254 lines deleted...]
-    <col min="16132" max="16384" width="9.140625" style="38"/>
+    <col min="1" max="1" width="4.42578125" style="37" customWidth="1"/>
+    <col min="2" max="2" width="88.42578125" style="37" customWidth="1"/>
+    <col min="3" max="3" width="37.85546875" style="37" customWidth="1"/>
+    <col min="4" max="256" width="9.140625" style="37"/>
+    <col min="257" max="257" width="4.42578125" style="37" customWidth="1"/>
+    <col min="258" max="258" width="88.42578125" style="37" customWidth="1"/>
+    <col min="259" max="259" width="37.85546875" style="37" customWidth="1"/>
+    <col min="260" max="512" width="9.140625" style="37"/>
+    <col min="513" max="513" width="4.42578125" style="37" customWidth="1"/>
+    <col min="514" max="514" width="88.42578125" style="37" customWidth="1"/>
+    <col min="515" max="515" width="37.85546875" style="37" customWidth="1"/>
+    <col min="516" max="768" width="9.140625" style="37"/>
+    <col min="769" max="769" width="4.42578125" style="37" customWidth="1"/>
+    <col min="770" max="770" width="88.42578125" style="37" customWidth="1"/>
+    <col min="771" max="771" width="37.85546875" style="37" customWidth="1"/>
+    <col min="772" max="1024" width="9.140625" style="37"/>
+    <col min="1025" max="1025" width="4.42578125" style="37" customWidth="1"/>
+    <col min="1026" max="1026" width="88.42578125" style="37" customWidth="1"/>
+    <col min="1027" max="1027" width="37.85546875" style="37" customWidth="1"/>
+    <col min="1028" max="1280" width="9.140625" style="37"/>
+    <col min="1281" max="1281" width="4.42578125" style="37" customWidth="1"/>
+    <col min="1282" max="1282" width="88.42578125" style="37" customWidth="1"/>
+    <col min="1283" max="1283" width="37.85546875" style="37" customWidth="1"/>
+    <col min="1284" max="1536" width="9.140625" style="37"/>
+    <col min="1537" max="1537" width="4.42578125" style="37" customWidth="1"/>
+    <col min="1538" max="1538" width="88.42578125" style="37" customWidth="1"/>
+    <col min="1539" max="1539" width="37.85546875" style="37" customWidth="1"/>
+    <col min="1540" max="1792" width="9.140625" style="37"/>
+    <col min="1793" max="1793" width="4.42578125" style="37" customWidth="1"/>
+    <col min="1794" max="1794" width="88.42578125" style="37" customWidth="1"/>
+    <col min="1795" max="1795" width="37.85546875" style="37" customWidth="1"/>
+    <col min="1796" max="2048" width="9.140625" style="37"/>
+    <col min="2049" max="2049" width="4.42578125" style="37" customWidth="1"/>
+    <col min="2050" max="2050" width="88.42578125" style="37" customWidth="1"/>
+    <col min="2051" max="2051" width="37.85546875" style="37" customWidth="1"/>
+    <col min="2052" max="2304" width="9.140625" style="37"/>
+    <col min="2305" max="2305" width="4.42578125" style="37" customWidth="1"/>
+    <col min="2306" max="2306" width="88.42578125" style="37" customWidth="1"/>
+    <col min="2307" max="2307" width="37.85546875" style="37" customWidth="1"/>
+    <col min="2308" max="2560" width="9.140625" style="37"/>
+    <col min="2561" max="2561" width="4.42578125" style="37" customWidth="1"/>
+    <col min="2562" max="2562" width="88.42578125" style="37" customWidth="1"/>
+    <col min="2563" max="2563" width="37.85546875" style="37" customWidth="1"/>
+    <col min="2564" max="2816" width="9.140625" style="37"/>
+    <col min="2817" max="2817" width="4.42578125" style="37" customWidth="1"/>
+    <col min="2818" max="2818" width="88.42578125" style="37" customWidth="1"/>
+    <col min="2819" max="2819" width="37.85546875" style="37" customWidth="1"/>
+    <col min="2820" max="3072" width="9.140625" style="37"/>
+    <col min="3073" max="3073" width="4.42578125" style="37" customWidth="1"/>
+    <col min="3074" max="3074" width="88.42578125" style="37" customWidth="1"/>
+    <col min="3075" max="3075" width="37.85546875" style="37" customWidth="1"/>
+    <col min="3076" max="3328" width="9.140625" style="37"/>
+    <col min="3329" max="3329" width="4.42578125" style="37" customWidth="1"/>
+    <col min="3330" max="3330" width="88.42578125" style="37" customWidth="1"/>
+    <col min="3331" max="3331" width="37.85546875" style="37" customWidth="1"/>
+    <col min="3332" max="3584" width="9.140625" style="37"/>
+    <col min="3585" max="3585" width="4.42578125" style="37" customWidth="1"/>
+    <col min="3586" max="3586" width="88.42578125" style="37" customWidth="1"/>
+    <col min="3587" max="3587" width="37.85546875" style="37" customWidth="1"/>
+    <col min="3588" max="3840" width="9.140625" style="37"/>
+    <col min="3841" max="3841" width="4.42578125" style="37" customWidth="1"/>
+    <col min="3842" max="3842" width="88.42578125" style="37" customWidth="1"/>
+    <col min="3843" max="3843" width="37.85546875" style="37" customWidth="1"/>
+    <col min="3844" max="4096" width="9.140625" style="37"/>
+    <col min="4097" max="4097" width="4.42578125" style="37" customWidth="1"/>
+    <col min="4098" max="4098" width="88.42578125" style="37" customWidth="1"/>
+    <col min="4099" max="4099" width="37.85546875" style="37" customWidth="1"/>
+    <col min="4100" max="4352" width="9.140625" style="37"/>
+    <col min="4353" max="4353" width="4.42578125" style="37" customWidth="1"/>
+    <col min="4354" max="4354" width="88.42578125" style="37" customWidth="1"/>
+    <col min="4355" max="4355" width="37.85546875" style="37" customWidth="1"/>
+    <col min="4356" max="4608" width="9.140625" style="37"/>
+    <col min="4609" max="4609" width="4.42578125" style="37" customWidth="1"/>
+    <col min="4610" max="4610" width="88.42578125" style="37" customWidth="1"/>
+    <col min="4611" max="4611" width="37.85546875" style="37" customWidth="1"/>
+    <col min="4612" max="4864" width="9.140625" style="37"/>
+    <col min="4865" max="4865" width="4.42578125" style="37" customWidth="1"/>
+    <col min="4866" max="4866" width="88.42578125" style="37" customWidth="1"/>
+    <col min="4867" max="4867" width="37.85546875" style="37" customWidth="1"/>
+    <col min="4868" max="5120" width="9.140625" style="37"/>
+    <col min="5121" max="5121" width="4.42578125" style="37" customWidth="1"/>
+    <col min="5122" max="5122" width="88.42578125" style="37" customWidth="1"/>
+    <col min="5123" max="5123" width="37.85546875" style="37" customWidth="1"/>
+    <col min="5124" max="5376" width="9.140625" style="37"/>
+    <col min="5377" max="5377" width="4.42578125" style="37" customWidth="1"/>
+    <col min="5378" max="5378" width="88.42578125" style="37" customWidth="1"/>
+    <col min="5379" max="5379" width="37.85546875" style="37" customWidth="1"/>
+    <col min="5380" max="5632" width="9.140625" style="37"/>
+    <col min="5633" max="5633" width="4.42578125" style="37" customWidth="1"/>
+    <col min="5634" max="5634" width="88.42578125" style="37" customWidth="1"/>
+    <col min="5635" max="5635" width="37.85546875" style="37" customWidth="1"/>
+    <col min="5636" max="5888" width="9.140625" style="37"/>
+    <col min="5889" max="5889" width="4.42578125" style="37" customWidth="1"/>
+    <col min="5890" max="5890" width="88.42578125" style="37" customWidth="1"/>
+    <col min="5891" max="5891" width="37.85546875" style="37" customWidth="1"/>
+    <col min="5892" max="6144" width="9.140625" style="37"/>
+    <col min="6145" max="6145" width="4.42578125" style="37" customWidth="1"/>
+    <col min="6146" max="6146" width="88.42578125" style="37" customWidth="1"/>
+    <col min="6147" max="6147" width="37.85546875" style="37" customWidth="1"/>
+    <col min="6148" max="6400" width="9.140625" style="37"/>
+    <col min="6401" max="6401" width="4.42578125" style="37" customWidth="1"/>
+    <col min="6402" max="6402" width="88.42578125" style="37" customWidth="1"/>
+    <col min="6403" max="6403" width="37.85546875" style="37" customWidth="1"/>
+    <col min="6404" max="6656" width="9.140625" style="37"/>
+    <col min="6657" max="6657" width="4.42578125" style="37" customWidth="1"/>
+    <col min="6658" max="6658" width="88.42578125" style="37" customWidth="1"/>
+    <col min="6659" max="6659" width="37.85546875" style="37" customWidth="1"/>
+    <col min="6660" max="6912" width="9.140625" style="37"/>
+    <col min="6913" max="6913" width="4.42578125" style="37" customWidth="1"/>
+    <col min="6914" max="6914" width="88.42578125" style="37" customWidth="1"/>
+    <col min="6915" max="6915" width="37.85546875" style="37" customWidth="1"/>
+    <col min="6916" max="7168" width="9.140625" style="37"/>
+    <col min="7169" max="7169" width="4.42578125" style="37" customWidth="1"/>
+    <col min="7170" max="7170" width="88.42578125" style="37" customWidth="1"/>
+    <col min="7171" max="7171" width="37.85546875" style="37" customWidth="1"/>
+    <col min="7172" max="7424" width="9.140625" style="37"/>
+    <col min="7425" max="7425" width="4.42578125" style="37" customWidth="1"/>
+    <col min="7426" max="7426" width="88.42578125" style="37" customWidth="1"/>
+    <col min="7427" max="7427" width="37.85546875" style="37" customWidth="1"/>
+    <col min="7428" max="7680" width="9.140625" style="37"/>
+    <col min="7681" max="7681" width="4.42578125" style="37" customWidth="1"/>
+    <col min="7682" max="7682" width="88.42578125" style="37" customWidth="1"/>
+    <col min="7683" max="7683" width="37.85546875" style="37" customWidth="1"/>
+    <col min="7684" max="7936" width="9.140625" style="37"/>
+    <col min="7937" max="7937" width="4.42578125" style="37" customWidth="1"/>
+    <col min="7938" max="7938" width="88.42578125" style="37" customWidth="1"/>
+    <col min="7939" max="7939" width="37.85546875" style="37" customWidth="1"/>
+    <col min="7940" max="8192" width="9.140625" style="37"/>
+    <col min="8193" max="8193" width="4.42578125" style="37" customWidth="1"/>
+    <col min="8194" max="8194" width="88.42578125" style="37" customWidth="1"/>
+    <col min="8195" max="8195" width="37.85546875" style="37" customWidth="1"/>
+    <col min="8196" max="8448" width="9.140625" style="37"/>
+    <col min="8449" max="8449" width="4.42578125" style="37" customWidth="1"/>
+    <col min="8450" max="8450" width="88.42578125" style="37" customWidth="1"/>
+    <col min="8451" max="8451" width="37.85546875" style="37" customWidth="1"/>
+    <col min="8452" max="8704" width="9.140625" style="37"/>
+    <col min="8705" max="8705" width="4.42578125" style="37" customWidth="1"/>
+    <col min="8706" max="8706" width="88.42578125" style="37" customWidth="1"/>
+    <col min="8707" max="8707" width="37.85546875" style="37" customWidth="1"/>
+    <col min="8708" max="8960" width="9.140625" style="37"/>
+    <col min="8961" max="8961" width="4.42578125" style="37" customWidth="1"/>
+    <col min="8962" max="8962" width="88.42578125" style="37" customWidth="1"/>
+    <col min="8963" max="8963" width="37.85546875" style="37" customWidth="1"/>
+    <col min="8964" max="9216" width="9.140625" style="37"/>
+    <col min="9217" max="9217" width="4.42578125" style="37" customWidth="1"/>
+    <col min="9218" max="9218" width="88.42578125" style="37" customWidth="1"/>
+    <col min="9219" max="9219" width="37.85546875" style="37" customWidth="1"/>
+    <col min="9220" max="9472" width="9.140625" style="37"/>
+    <col min="9473" max="9473" width="4.42578125" style="37" customWidth="1"/>
+    <col min="9474" max="9474" width="88.42578125" style="37" customWidth="1"/>
+    <col min="9475" max="9475" width="37.85546875" style="37" customWidth="1"/>
+    <col min="9476" max="9728" width="9.140625" style="37"/>
+    <col min="9729" max="9729" width="4.42578125" style="37" customWidth="1"/>
+    <col min="9730" max="9730" width="88.42578125" style="37" customWidth="1"/>
+    <col min="9731" max="9731" width="37.85546875" style="37" customWidth="1"/>
+    <col min="9732" max="9984" width="9.140625" style="37"/>
+    <col min="9985" max="9985" width="4.42578125" style="37" customWidth="1"/>
+    <col min="9986" max="9986" width="88.42578125" style="37" customWidth="1"/>
+    <col min="9987" max="9987" width="37.85546875" style="37" customWidth="1"/>
+    <col min="9988" max="10240" width="9.140625" style="37"/>
+    <col min="10241" max="10241" width="4.42578125" style="37" customWidth="1"/>
+    <col min="10242" max="10242" width="88.42578125" style="37" customWidth="1"/>
+    <col min="10243" max="10243" width="37.85546875" style="37" customWidth="1"/>
+    <col min="10244" max="10496" width="9.140625" style="37"/>
+    <col min="10497" max="10497" width="4.42578125" style="37" customWidth="1"/>
+    <col min="10498" max="10498" width="88.42578125" style="37" customWidth="1"/>
+    <col min="10499" max="10499" width="37.85546875" style="37" customWidth="1"/>
+    <col min="10500" max="10752" width="9.140625" style="37"/>
+    <col min="10753" max="10753" width="4.42578125" style="37" customWidth="1"/>
+    <col min="10754" max="10754" width="88.42578125" style="37" customWidth="1"/>
+    <col min="10755" max="10755" width="37.85546875" style="37" customWidth="1"/>
+    <col min="10756" max="11008" width="9.140625" style="37"/>
+    <col min="11009" max="11009" width="4.42578125" style="37" customWidth="1"/>
+    <col min="11010" max="11010" width="88.42578125" style="37" customWidth="1"/>
+    <col min="11011" max="11011" width="37.85546875" style="37" customWidth="1"/>
+    <col min="11012" max="11264" width="9.140625" style="37"/>
+    <col min="11265" max="11265" width="4.42578125" style="37" customWidth="1"/>
+    <col min="11266" max="11266" width="88.42578125" style="37" customWidth="1"/>
+    <col min="11267" max="11267" width="37.85546875" style="37" customWidth="1"/>
+    <col min="11268" max="11520" width="9.140625" style="37"/>
+    <col min="11521" max="11521" width="4.42578125" style="37" customWidth="1"/>
+    <col min="11522" max="11522" width="88.42578125" style="37" customWidth="1"/>
+    <col min="11523" max="11523" width="37.85546875" style="37" customWidth="1"/>
+    <col min="11524" max="11776" width="9.140625" style="37"/>
+    <col min="11777" max="11777" width="4.42578125" style="37" customWidth="1"/>
+    <col min="11778" max="11778" width="88.42578125" style="37" customWidth="1"/>
+    <col min="11779" max="11779" width="37.85546875" style="37" customWidth="1"/>
+    <col min="11780" max="12032" width="9.140625" style="37"/>
+    <col min="12033" max="12033" width="4.42578125" style="37" customWidth="1"/>
+    <col min="12034" max="12034" width="88.42578125" style="37" customWidth="1"/>
+    <col min="12035" max="12035" width="37.85546875" style="37" customWidth="1"/>
+    <col min="12036" max="12288" width="9.140625" style="37"/>
+    <col min="12289" max="12289" width="4.42578125" style="37" customWidth="1"/>
+    <col min="12290" max="12290" width="88.42578125" style="37" customWidth="1"/>
+    <col min="12291" max="12291" width="37.85546875" style="37" customWidth="1"/>
+    <col min="12292" max="12544" width="9.140625" style="37"/>
+    <col min="12545" max="12545" width="4.42578125" style="37" customWidth="1"/>
+    <col min="12546" max="12546" width="88.42578125" style="37" customWidth="1"/>
+    <col min="12547" max="12547" width="37.85546875" style="37" customWidth="1"/>
+    <col min="12548" max="12800" width="9.140625" style="37"/>
+    <col min="12801" max="12801" width="4.42578125" style="37" customWidth="1"/>
+    <col min="12802" max="12802" width="88.42578125" style="37" customWidth="1"/>
+    <col min="12803" max="12803" width="37.85546875" style="37" customWidth="1"/>
+    <col min="12804" max="13056" width="9.140625" style="37"/>
+    <col min="13057" max="13057" width="4.42578125" style="37" customWidth="1"/>
+    <col min="13058" max="13058" width="88.42578125" style="37" customWidth="1"/>
+    <col min="13059" max="13059" width="37.85546875" style="37" customWidth="1"/>
+    <col min="13060" max="13312" width="9.140625" style="37"/>
+    <col min="13313" max="13313" width="4.42578125" style="37" customWidth="1"/>
+    <col min="13314" max="13314" width="88.42578125" style="37" customWidth="1"/>
+    <col min="13315" max="13315" width="37.85546875" style="37" customWidth="1"/>
+    <col min="13316" max="13568" width="9.140625" style="37"/>
+    <col min="13569" max="13569" width="4.42578125" style="37" customWidth="1"/>
+    <col min="13570" max="13570" width="88.42578125" style="37" customWidth="1"/>
+    <col min="13571" max="13571" width="37.85546875" style="37" customWidth="1"/>
+    <col min="13572" max="13824" width="9.140625" style="37"/>
+    <col min="13825" max="13825" width="4.42578125" style="37" customWidth="1"/>
+    <col min="13826" max="13826" width="88.42578125" style="37" customWidth="1"/>
+    <col min="13827" max="13827" width="37.85546875" style="37" customWidth="1"/>
+    <col min="13828" max="14080" width="9.140625" style="37"/>
+    <col min="14081" max="14081" width="4.42578125" style="37" customWidth="1"/>
+    <col min="14082" max="14082" width="88.42578125" style="37" customWidth="1"/>
+    <col min="14083" max="14083" width="37.85546875" style="37" customWidth="1"/>
+    <col min="14084" max="14336" width="9.140625" style="37"/>
+    <col min="14337" max="14337" width="4.42578125" style="37" customWidth="1"/>
+    <col min="14338" max="14338" width="88.42578125" style="37" customWidth="1"/>
+    <col min="14339" max="14339" width="37.85546875" style="37" customWidth="1"/>
+    <col min="14340" max="14592" width="9.140625" style="37"/>
+    <col min="14593" max="14593" width="4.42578125" style="37" customWidth="1"/>
+    <col min="14594" max="14594" width="88.42578125" style="37" customWidth="1"/>
+    <col min="14595" max="14595" width="37.85546875" style="37" customWidth="1"/>
+    <col min="14596" max="14848" width="9.140625" style="37"/>
+    <col min="14849" max="14849" width="4.42578125" style="37" customWidth="1"/>
+    <col min="14850" max="14850" width="88.42578125" style="37" customWidth="1"/>
+    <col min="14851" max="14851" width="37.85546875" style="37" customWidth="1"/>
+    <col min="14852" max="15104" width="9.140625" style="37"/>
+    <col min="15105" max="15105" width="4.42578125" style="37" customWidth="1"/>
+    <col min="15106" max="15106" width="88.42578125" style="37" customWidth="1"/>
+    <col min="15107" max="15107" width="37.85546875" style="37" customWidth="1"/>
+    <col min="15108" max="15360" width="9.140625" style="37"/>
+    <col min="15361" max="15361" width="4.42578125" style="37" customWidth="1"/>
+    <col min="15362" max="15362" width="88.42578125" style="37" customWidth="1"/>
+    <col min="15363" max="15363" width="37.85546875" style="37" customWidth="1"/>
+    <col min="15364" max="15616" width="9.140625" style="37"/>
+    <col min="15617" max="15617" width="4.42578125" style="37" customWidth="1"/>
+    <col min="15618" max="15618" width="88.42578125" style="37" customWidth="1"/>
+    <col min="15619" max="15619" width="37.85546875" style="37" customWidth="1"/>
+    <col min="15620" max="15872" width="9.140625" style="37"/>
+    <col min="15873" max="15873" width="4.42578125" style="37" customWidth="1"/>
+    <col min="15874" max="15874" width="88.42578125" style="37" customWidth="1"/>
+    <col min="15875" max="15875" width="37.85546875" style="37" customWidth="1"/>
+    <col min="15876" max="16128" width="9.140625" style="37"/>
+    <col min="16129" max="16129" width="4.42578125" style="37" customWidth="1"/>
+    <col min="16130" max="16130" width="88.42578125" style="37" customWidth="1"/>
+    <col min="16131" max="16131" width="37.85546875" style="37" customWidth="1"/>
+    <col min="16132" max="16384" width="9.140625" style="37"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" ht="15">
-      <c r="B2" s="37"/>
+      <c r="B2" s="36"/>
     </row>
     <row r="5" spans="2:2">
-      <c r="B5" s="39" t="s">
+      <c r="B5" s="38" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="38" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="38" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="38" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="38" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="6" spans="2:2">
-      <c r="B6" s="39" t="s">
+    <row r="10" spans="2:2">
+      <c r="B10" s="38"/>
+    </row>
+    <row r="11" spans="2:2" ht="25.5">
+      <c r="B11" s="39" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="7" spans="2:2">
-      <c r="B7" s="39" t="s">
+    <row r="12" spans="2:2">
+      <c r="B12" s="38"/>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="38"/>
+    </row>
+    <row r="20" spans="2:4">
+      <c r="B20" s="40" t="s">
         <v>49</v>
       </c>
-    </row>
-[...29 lines deleted...]
-      <c r="D20" s="42"/>
+      <c r="C20" s="41"/>
+      <c r="D20" s="41"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:N30"/>
+  <dimension ref="A1:N11"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="A23" sqref="A23"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="G37" sqref="G37"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="17.7109375" style="6" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="15" max="16384" width="9.140625" style="6"/>
+    <col min="1" max="1" width="19.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
-      <c r="A1" s="52"/>
-[...14 lines deleted...]
-      <c r="N1" s="54"/>
+      <c r="B1" s="69" t="s">
+        <v>73</v>
+      </c>
+      <c r="C1" s="69"/>
+      <c r="D1" s="69"/>
+      <c r="E1" s="69"/>
+      <c r="F1" s="69"/>
+      <c r="G1" s="69"/>
+      <c r="H1" s="69"/>
+      <c r="I1" s="69"/>
+      <c r="J1" s="69"/>
+      <c r="K1" s="69"/>
+      <c r="L1" s="69"/>
+      <c r="M1" s="69"/>
+      <c r="N1" s="69"/>
     </row>
     <row r="2" spans="1:14">
-      <c r="A2" s="52"/>
-[...12 lines deleted...]
-      <c r="N2" s="73"/>
+      <c r="A2" s="51"/>
+      <c r="B2" s="72" t="s">
+        <v>70</v>
+      </c>
+      <c r="C2" s="72"/>
+      <c r="D2" s="72"/>
+      <c r="E2" s="72"/>
+      <c r="F2" s="72"/>
+      <c r="G2" s="72"/>
+      <c r="H2" s="72"/>
+      <c r="I2" s="72"/>
+      <c r="J2" s="72"/>
+      <c r="K2" s="72"/>
+      <c r="L2" s="72"/>
+      <c r="M2" s="72"/>
+      <c r="N2" s="72"/>
     </row>
     <row r="3" spans="1:14">
-      <c r="A3" s="43" t="s">
-[...3 lines deleted...]
-      <c r="C3" s="51" t="s">
+      <c r="A3" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="B3" s="53"/>
+      <c r="C3" s="47" t="s">
+        <v>58</v>
+      </c>
+      <c r="D3" s="47" t="s">
+        <v>59</v>
+      </c>
+      <c r="E3" s="47" t="s">
+        <v>60</v>
+      </c>
+      <c r="F3" s="47" t="s">
+        <v>61</v>
+      </c>
+      <c r="G3" s="47" t="s">
+        <v>62</v>
+      </c>
+      <c r="H3" s="47" t="s">
+        <v>63</v>
+      </c>
+      <c r="I3" s="47" t="s">
         <v>64</v>
       </c>
-      <c r="D3" s="51" t="s">
+      <c r="J3" s="47" t="s">
         <v>65</v>
       </c>
-      <c r="E3" s="51" t="s">
+      <c r="K3" s="47" t="s">
         <v>66</v>
       </c>
-      <c r="F3" s="51" t="s">
+      <c r="L3" s="47" t="s">
         <v>67</v>
       </c>
-      <c r="G3" s="51" t="s">
+      <c r="M3" s="47" t="s">
         <v>68</v>
       </c>
-      <c r="H3" s="51" t="s">
+      <c r="N3" s="47" t="s">
         <v>69</v>
       </c>
-      <c r="I3" s="51" t="s">
-[...5 lines deleted...]
-      <c r="K3" s="51" t="s">
+    </row>
+    <row r="4" spans="1:14">
+      <c r="A4" s="48" t="s">
         <v>72</v>
       </c>
-      <c r="L3" s="51" t="s">
-[...27 lines deleted...]
-      <c r="N4" s="57"/>
+      <c r="B4" s="54">
+        <v>2019</v>
+      </c>
+      <c r="C4" s="55">
+        <v>40.299999999999997</v>
+      </c>
+      <c r="D4" s="55">
+        <v>56.4</v>
+      </c>
+      <c r="E4" s="55">
+        <v>271</v>
+      </c>
+      <c r="F4" s="55">
+        <v>346.9</v>
+      </c>
+      <c r="G4" s="55">
+        <v>291.8</v>
+      </c>
+      <c r="H4" s="55">
+        <v>306.8</v>
+      </c>
+      <c r="I4" s="55">
+        <v>318</v>
+      </c>
+      <c r="J4" s="55">
+        <v>175.4</v>
+      </c>
+      <c r="K4" s="55">
+        <v>129</v>
+      </c>
+      <c r="L4" s="55">
+        <v>143.9</v>
+      </c>
+      <c r="M4" s="55">
+        <v>136.80000000000001</v>
+      </c>
+      <c r="N4" s="55">
+        <v>136.19999999999999</v>
+      </c>
     </row>
     <row r="5" spans="1:14">
-      <c r="A5" s="55" t="s">
-[...39 lines deleted...]
-        <v>99.5</v>
+      <c r="A5" s="48" t="s">
+        <v>50</v>
+      </c>
+      <c r="B5" s="54">
+        <v>2020</v>
+      </c>
+      <c r="C5" s="55">
+        <v>89.5</v>
+      </c>
+      <c r="D5" s="55">
+        <v>102.8</v>
+      </c>
+      <c r="E5" s="55">
+        <v>108.7</v>
+      </c>
+      <c r="F5" s="55">
+        <v>28.5</v>
+      </c>
+      <c r="G5" s="55">
+        <v>57.2</v>
+      </c>
+      <c r="H5" s="55">
+        <v>486.3</v>
+      </c>
+      <c r="I5" s="55">
+        <v>1003.5</v>
+      </c>
+      <c r="J5" s="55">
+        <v>707.7</v>
+      </c>
+      <c r="K5" s="55">
+        <v>690.8</v>
+      </c>
+      <c r="L5" s="55">
+        <v>779.7</v>
+      </c>
+      <c r="M5" s="55">
+        <v>599.20000000000005</v>
+      </c>
+      <c r="N5" s="55">
+        <v>603.29999999999995</v>
       </c>
     </row>
     <row r="6" spans="1:14">
-      <c r="A6" s="59"/>
-[...37 lines deleted...]
-        <v>100.7</v>
+      <c r="A6" s="56"/>
+      <c r="B6" s="54">
+        <v>2021</v>
+      </c>
+      <c r="C6" s="55">
+        <v>580.29999999999995</v>
+      </c>
+      <c r="D6" s="55">
+        <v>677.7</v>
+      </c>
+      <c r="E6" s="55">
+        <v>714.9</v>
+      </c>
+      <c r="F6" s="55">
+        <v>626.6</v>
+      </c>
+      <c r="G6" s="55">
+        <v>710.6</v>
+      </c>
+      <c r="H6" s="55">
+        <v>679.1</v>
+      </c>
+      <c r="I6" s="55">
+        <v>756.7</v>
+      </c>
+      <c r="J6" s="55">
+        <v>805.3</v>
+      </c>
+      <c r="K6" s="55">
+        <v>1077.8</v>
+      </c>
+      <c r="L6" s="55">
+        <v>1115.0999999999999</v>
+      </c>
+      <c r="M6" s="55">
+        <v>734.4</v>
+      </c>
+      <c r="N6" s="55">
+        <v>630.6</v>
       </c>
     </row>
     <row r="7" spans="1:14">
-      <c r="A7" s="44"/>
-[...37 lines deleted...]
-        <v>85.9</v>
+      <c r="A7" s="56"/>
+      <c r="B7" s="54">
+        <v>2022</v>
+      </c>
+      <c r="C7" s="55">
+        <v>554.1</v>
+      </c>
+      <c r="D7" s="55">
+        <v>911.7</v>
+      </c>
+      <c r="E7" s="55">
+        <v>829.3</v>
+      </c>
+      <c r="F7" s="55">
+        <v>786.6</v>
+      </c>
+      <c r="G7" s="55">
+        <v>800.4</v>
+      </c>
+      <c r="H7" s="55">
+        <v>877.4</v>
+      </c>
+      <c r="I7" s="55">
+        <v>905.9</v>
+      </c>
+      <c r="J7" s="55">
+        <v>1006.3</v>
+      </c>
+      <c r="K7" s="55">
+        <v>948.8</v>
+      </c>
+      <c r="L7" s="55">
+        <v>1057.3</v>
+      </c>
+      <c r="M7" s="55">
+        <v>900.8</v>
+      </c>
+      <c r="N7" s="55">
+        <v>932.7</v>
       </c>
     </row>
     <row r="8" spans="1:14">
-      <c r="A8" s="44"/>
-[...37 lines deleted...]
-        <v>103.5</v>
+      <c r="A8" s="51"/>
+      <c r="B8" s="54">
+        <v>2023</v>
+      </c>
+      <c r="C8" s="55">
+        <v>937.1</v>
+      </c>
+      <c r="D8" s="55">
+        <v>828.9</v>
+      </c>
+      <c r="E8" s="57">
+        <v>938.7</v>
+      </c>
+      <c r="F8" s="57">
+        <v>1480.4</v>
+      </c>
+      <c r="G8" s="57">
+        <v>1122.9000000000001</v>
+      </c>
+      <c r="H8" s="57">
+        <v>1046.0999999999999</v>
+      </c>
+      <c r="I8" s="57">
+        <v>1114.9000000000001</v>
+      </c>
+      <c r="J8" s="57">
+        <v>1154.5</v>
+      </c>
+      <c r="K8" s="57">
+        <v>265.8</v>
+      </c>
+      <c r="L8" s="57">
+        <v>255.2</v>
+      </c>
+      <c r="M8" s="49">
+        <v>241</v>
+      </c>
+      <c r="N8" s="57">
+        <v>301.89999999999998</v>
       </c>
     </row>
     <row r="9" spans="1:14">
-      <c r="A9" s="44"/>
-[...7 lines deleted...]
-        <v>86.1</v>
+      <c r="A9" s="51"/>
+      <c r="B9" s="58">
+        <v>2024</v>
+      </c>
+      <c r="C9" s="42">
+        <v>471.8</v>
+      </c>
+      <c r="D9" s="59">
+        <v>436.3</v>
       </c>
       <c r="E9" s="60">
-        <v>113.3</v>
-[...26 lines deleted...]
-        <v>125.3</v>
+        <v>486.6</v>
+      </c>
+      <c r="F9" s="60">
+        <v>365.3</v>
+      </c>
+      <c r="G9" s="42">
+        <v>436.4</v>
+      </c>
+      <c r="H9" s="61">
+        <v>1702</v>
+      </c>
+      <c r="I9" s="61">
+        <v>1845.4</v>
+      </c>
+      <c r="J9" s="62" t="s">
+        <v>14</v>
+      </c>
+      <c r="K9" s="61">
+        <v>1761.6</v>
+      </c>
+      <c r="L9" s="63">
+        <v>1634.2</v>
+      </c>
+      <c r="M9" s="59">
+        <v>1630.7</v>
+      </c>
+      <c r="N9" s="59">
+        <v>1677</v>
       </c>
     </row>
     <row r="10" spans="1:14">
-      <c r="A10" s="44"/>
-[...1 lines deleted...]
-        <v>2024</v>
+      <c r="A10" s="51"/>
+      <c r="B10" s="58">
+        <v>2025</v>
       </c>
       <c r="C10" s="60">
-        <v>156.30000000000001</v>
+        <v>416.2</v>
       </c>
       <c r="D10" s="60">
-        <v>92.5</v>
+        <v>395.7</v>
       </c>
       <c r="E10" s="60">
-        <v>109</v>
-[...26 lines deleted...]
-        <v>102.8</v>
+        <v>457.1</v>
+      </c>
+      <c r="F10" s="64">
+        <v>450.2</v>
+      </c>
+      <c r="G10" s="64">
+        <v>578.4</v>
+      </c>
+      <c r="H10" s="64">
+        <v>1826.6</v>
+      </c>
+      <c r="I10" s="64">
+        <v>1857.2</v>
+      </c>
+      <c r="J10" s="64">
+        <v>1827</v>
+      </c>
+      <c r="K10" s="42">
+        <v>1853.5</v>
+      </c>
+      <c r="L10" s="64">
+        <v>1856.3</v>
+      </c>
+      <c r="M10" s="64">
+        <v>1886.8</v>
+      </c>
+      <c r="N10" s="64">
+        <v>1974.7</v>
       </c>
     </row>
     <row r="11" spans="1:14">
-      <c r="A11" s="44"/>
-[...42 lines deleted...]
-      <c r="B12" s="74">
+      <c r="A11" s="65"/>
+      <c r="B11" s="66">
         <v>2026</v>
       </c>
-      <c r="C12" s="62">
-[...718 lines deleted...]
-      <c r="N30" s="70"/>
+      <c r="C11" s="50">
+        <v>442.4</v>
+      </c>
+      <c r="D11" s="50">
+        <v>558</v>
+      </c>
+      <c r="E11" s="50">
+        <v>561.4</v>
+      </c>
+      <c r="F11" s="50">
+        <v>599.9</v>
+      </c>
+      <c r="G11" s="50">
+        <v>636.1</v>
+      </c>
+      <c r="H11" s="67">
+        <v>1997.3</v>
+      </c>
+      <c r="I11" s="67">
+        <v>1899.8</v>
+      </c>
+      <c r="J11" s="67">
+        <v>1936.3</v>
+      </c>
+      <c r="K11" s="68">
+        <v>2173.1</v>
+      </c>
+      <c r="L11" s="50"/>
+      <c r="M11" s="50"/>
+      <c r="N11" s="50"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
-[...3 lines deleted...]
-    <mergeCell ref="B22:N22"/>
+  <mergeCells count="1">
+    <mergeCell ref="B2:N2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Автокөлік бойынша көлемі</vt:lpstr>
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>Көрсеткіш</vt:lpstr>
     </vt:vector>