--- v2 (2026-08-24)
+++ v3 (2026-09-20)
@@ -1,500 +1,694 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="28860" windowHeight="6375" activeTab="1"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12795" activeTab="3"/>
   </bookViews>
   <sheets>
-    <sheet name="Объем тех. обс" sheetId="4" r:id="rId1"/>
-    <sheet name="ИФО тех.обс." sheetId="5" r:id="rId2"/>
+    <sheet name="Метаданные" sheetId="6" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="7" r:id="rId2"/>
+    <sheet name="Объем тех. обс" sheetId="4" r:id="rId3"/>
+    <sheet name="ИФО тех.обс." sheetId="5" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="19">
-[...35 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="62">
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                          млн. тенге</t>
   </si>
   <si>
     <t>Объем оказанных услуг по техническому обслуживанию и ремонту автомобилей</t>
   </si>
   <si>
     <t>в % к соответствующему периоду предыдущего года</t>
   </si>
   <si>
     <t>в % к соответствующему месяцу предыдущего года</t>
   </si>
   <si>
     <t>в % к предыдущему месяцу</t>
   </si>
   <si>
     <t>Индексы физического объема услуг по техническому обслуживанию и ремонту  автомобилей</t>
   </si>
   <si>
     <t>1 687,2</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702020?keyword=</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>С января  2019 года</t>
+  </si>
+  <si>
+    <t>+7 7122321342</t>
+  </si>
+  <si>
+    <t>Абуева Асель Сериковна</t>
+  </si>
+  <si>
+    <t>a.abueva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/atyrau/dynamic-tables/1448/</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>Отдел статистики торговли и услуг</t>
+  </si>
+  <si>
+    <t>млн теңге</t>
+  </si>
+  <si>
+    <t>Данный показатель включает в себя техническое обслуживание и ремонт транспортных средств: механические, электротехнические ремонтные работы, ремонт систем электронного впрыска топлива, регулярный осмотр и текущий ремонт.</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>"Объем реализации товаров и услуг" (2-торговля, периодичность - месячная)</t>
+  </si>
+  <si>
+    <t>код КАТО</t>
+  </si>
+  <si>
+    <t>Атырауская область</t>
+  </si>
+  <si>
+    <t>КАТО=230000000</t>
+  </si>
+  <si>
+    <t>Январь</t>
+  </si>
+  <si>
+    <t>Февраль</t>
+  </si>
+  <si>
+    <t>Март</t>
+  </si>
+  <si>
+    <t>Апрель</t>
+  </si>
+  <si>
+    <t>Май</t>
+  </si>
+  <si>
+    <t>Июнь</t>
+  </si>
+  <si>
+    <t>Июль</t>
+  </si>
+  <si>
+    <t>Август</t>
+  </si>
+  <si>
+    <t>Сентябрь</t>
+  </si>
+  <si>
+    <t>Октябрь</t>
+  </si>
+  <si>
+    <t>Ноябрь</t>
+  </si>
+  <si>
+    <t>Декабрь</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="8">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <b/>
       <sz val="10"/>
-      <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
-      <name val="Calibri"/>
-[...7 lines deleted...]
-      <family val="2"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
       <color indexed="8"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="14">
+  <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
-        <color indexed="64"/>
-[...44 lines deleted...]
-      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="thin">
-[...11 lines deleted...]
-      <left/>
       <right/>
-      <top style="medium">
-[...1 lines deleted...]
-      </top>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
-      <top style="medium">
-[...1 lines deleted...]
-      </top>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right/>
-      <top style="medium">
+      <right style="thin">
         <color indexed="64"/>
-      </top>
-[...13 lines deleted...]
-      <bottom style="medium">
+      </right>
+      <top/>
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="46">
+  <cellXfs count="76">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFill="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="4" fontId="15" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="17" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="17" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="17" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="17" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="17" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...102 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="5">
+    <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -737,1571 +931,1877 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702020?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.abueva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M11"/>
+  <dimension ref="A1:J22"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A27" sqref="A27"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="47.28515625" defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="44.140625" style="23" customWidth="1"/>
+    <col min="2" max="2" width="109.85546875" style="23" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10">
+      <c r="A1" s="3"/>
+      <c r="B1" s="3"/>
+    </row>
+    <row r="2" spans="1:10" s="6" customFormat="1" ht="12.75">
+      <c r="A2" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="5">
+        <v>171301</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" s="6" customFormat="1" ht="12.75">
+      <c r="A3" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" s="6" customFormat="1" ht="12.75">
+      <c r="A4" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" s="6" customFormat="1" ht="12.75">
+      <c r="A5" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="9"/>
+      <c r="D5" s="9"/>
+      <c r="E5" s="9"/>
+      <c r="F5" s="9"/>
+      <c r="G5" s="9"/>
+      <c r="H5" s="9"/>
+      <c r="I5" s="9"/>
+      <c r="J5" s="9"/>
+    </row>
+    <row r="6" spans="1:10" s="6" customFormat="1" ht="12.75">
+      <c r="A6" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="B6" s="10" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" s="6" customFormat="1" ht="38.25">
+      <c r="A7" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B7" s="11" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" s="6" customFormat="1" ht="12.75">
+      <c r="A8" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" s="6" customFormat="1" ht="12.75">
+      <c r="A9" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" s="11"/>
+    </row>
+    <row r="10" spans="1:10" s="6" customFormat="1" ht="12.75">
+      <c r="A10" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="B10" s="11" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" s="6" customFormat="1" ht="12.75">
+      <c r="A11" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="B11" s="12"/>
+    </row>
+    <row r="12" spans="1:10" s="6" customFormat="1" ht="12.75">
+      <c r="A12" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="B12" s="13" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" s="6" customFormat="1" ht="12.75">
+      <c r="A13" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="B13" s="15" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" s="6" customFormat="1" ht="12.75">
+      <c r="A14" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="B14" s="16" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" s="6" customFormat="1" ht="12.75">
+      <c r="A15" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="B15" s="16" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="B16" s="17">
+        <v>46279</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="B17" s="17">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="B18" s="29" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="B19" s="18" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="B20" s="19" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="B21" s="20" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="21"/>
+      <c r="B22" s="22"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+    <hyperlink ref="B12" r:id="rId3"/>
+    <hyperlink ref="B13" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B2:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="I10" sqref="I10"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="5.42578125" defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="5.42578125" style="24"/>
+    <col min="2" max="2" width="103.5703125" style="24" customWidth="1"/>
+    <col min="3" max="16384" width="5.42578125" style="24"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2">
+      <c r="B2" s="25"/>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="26" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="26" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="26" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="26" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="26" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="26"/>
+    </row>
+    <row r="12" spans="2:2" ht="25.5">
+      <c r="B12" s="27" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="26"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="26"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="28" t="s">
+        <v>41</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:N11"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="C11" sqref="C11"/>
+      <selection activeCell="A12" sqref="A12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="7.7109375" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="24.5703125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="7.7109375" style="1" customWidth="1"/>
+    <col min="3" max="14" width="11.42578125" style="1" customWidth="1"/>
+    <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
-[...50 lines deleted...]
-      <c r="G3" s="18" t="s">
+    <row r="1" spans="1:14">
+      <c r="B1" s="62" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="62"/>
+      <c r="D1" s="62"/>
+      <c r="E1" s="62"/>
+      <c r="F1" s="62"/>
+      <c r="G1" s="62"/>
+      <c r="H1" s="62"/>
+      <c r="I1" s="62"/>
+      <c r="J1" s="62"/>
+      <c r="K1" s="62"/>
+      <c r="L1" s="62"/>
+      <c r="M1" s="62"/>
+      <c r="N1" s="62"/>
+    </row>
+    <row r="2" spans="1:14">
+      <c r="B2" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="C2" s="63"/>
+      <c r="D2" s="63"/>
+      <c r="E2" s="63"/>
+      <c r="F2" s="63"/>
+      <c r="G2" s="63"/>
+      <c r="H2" s="63"/>
+      <c r="I2" s="63"/>
+      <c r="J2" s="63"/>
+      <c r="K2" s="63"/>
+      <c r="L2" s="63"/>
+      <c r="M2" s="63"/>
+      <c r="N2" s="63"/>
+    </row>
+    <row r="3" spans="1:14">
+      <c r="A3" s="30" t="s">
+        <v>47</v>
+      </c>
+      <c r="B3" s="35"/>
+      <c r="C3" s="32" t="s">
+        <v>50</v>
+      </c>
+      <c r="D3" s="32" t="s">
+        <v>51</v>
+      </c>
+      <c r="E3" s="32" t="s">
+        <v>52</v>
+      </c>
+      <c r="F3" s="32" t="s">
+        <v>53</v>
+      </c>
+      <c r="G3" s="32" t="s">
+        <v>54</v>
+      </c>
+      <c r="H3" s="32" t="s">
+        <v>55</v>
+      </c>
+      <c r="I3" s="32" t="s">
+        <v>56</v>
+      </c>
+      <c r="J3" s="32" t="s">
+        <v>57</v>
+      </c>
+      <c r="K3" s="32" t="s">
+        <v>58</v>
+      </c>
+      <c r="L3" s="32" t="s">
+        <v>59</v>
+      </c>
+      <c r="M3" s="32" t="s">
+        <v>60</v>
+      </c>
+      <c r="N3" s="32" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="4" spans="1:14">
+      <c r="A4" s="34" t="s">
+        <v>48</v>
+      </c>
+      <c r="B4" s="71">
+        <v>2019</v>
+      </c>
+      <c r="C4" s="37">
+        <v>40.299999999999997</v>
+      </c>
+      <c r="D4" s="37">
+        <v>56.4</v>
+      </c>
+      <c r="E4" s="37">
+        <v>271</v>
+      </c>
+      <c r="F4" s="37">
+        <v>346.9</v>
+      </c>
+      <c r="G4" s="37">
+        <v>291.8</v>
+      </c>
+      <c r="H4" s="37">
+        <v>306.8</v>
+      </c>
+      <c r="I4" s="37">
+        <v>318</v>
+      </c>
+      <c r="J4" s="37">
+        <v>175.4</v>
+      </c>
+      <c r="K4" s="37">
+        <v>129</v>
+      </c>
+      <c r="L4" s="37">
+        <v>143.9</v>
+      </c>
+      <c r="M4" s="37">
+        <v>136.80000000000001</v>
+      </c>
+      <c r="N4" s="37">
+        <v>136.19999999999999</v>
+      </c>
+    </row>
+    <row r="5" spans="1:14">
+      <c r="A5" s="34" t="s">
+        <v>49</v>
+      </c>
+      <c r="B5" s="71">
+        <v>2020</v>
+      </c>
+      <c r="C5" s="37">
+        <v>89.5</v>
+      </c>
+      <c r="D5" s="37">
+        <v>102.8</v>
+      </c>
+      <c r="E5" s="37">
+        <v>108.7</v>
+      </c>
+      <c r="F5" s="37">
+        <v>28.5</v>
+      </c>
+      <c r="G5" s="37">
+        <v>57.2</v>
+      </c>
+      <c r="H5" s="37">
+        <v>486.3</v>
+      </c>
+      <c r="I5" s="37">
+        <v>1003.5</v>
+      </c>
+      <c r="J5" s="37">
+        <v>707.7</v>
+      </c>
+      <c r="K5" s="37">
+        <v>690.8</v>
+      </c>
+      <c r="L5" s="37">
+        <v>779.7</v>
+      </c>
+      <c r="M5" s="37">
+        <v>599.20000000000005</v>
+      </c>
+      <c r="N5" s="37">
+        <v>603.29999999999995</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14">
+      <c r="A6" s="31"/>
+      <c r="B6" s="71">
+        <v>2021</v>
+      </c>
+      <c r="C6" s="37">
+        <v>580.29999999999995</v>
+      </c>
+      <c r="D6" s="37">
+        <v>677.7</v>
+      </c>
+      <c r="E6" s="37">
+        <v>714.9</v>
+      </c>
+      <c r="F6" s="37">
+        <v>626.6</v>
+      </c>
+      <c r="G6" s="37">
+        <v>710.6</v>
+      </c>
+      <c r="H6" s="37">
+        <v>679.1</v>
+      </c>
+      <c r="I6" s="37">
+        <v>756.7</v>
+      </c>
+      <c r="J6" s="37">
+        <v>805.3</v>
+      </c>
+      <c r="K6" s="37">
+        <v>1077.8</v>
+      </c>
+      <c r="L6" s="37">
+        <v>1115.0999999999999</v>
+      </c>
+      <c r="M6" s="37">
+        <v>734.4</v>
+      </c>
+      <c r="N6" s="37">
+        <v>630.6</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14">
+      <c r="A7" s="31"/>
+      <c r="B7" s="71">
+        <v>2022</v>
+      </c>
+      <c r="C7" s="37">
+        <v>554.1</v>
+      </c>
+      <c r="D7" s="37">
+        <v>911.7</v>
+      </c>
+      <c r="E7" s="37">
+        <v>829.3</v>
+      </c>
+      <c r="F7" s="37">
+        <v>786.6</v>
+      </c>
+      <c r="G7" s="37">
+        <v>800.4</v>
+      </c>
+      <c r="H7" s="37">
+        <v>877.4</v>
+      </c>
+      <c r="I7" s="37">
+        <v>905.9</v>
+      </c>
+      <c r="J7" s="37">
+        <v>1006.3</v>
+      </c>
+      <c r="K7" s="37">
+        <v>948.8</v>
+      </c>
+      <c r="L7" s="37">
+        <v>1057.3</v>
+      </c>
+      <c r="M7" s="37">
+        <v>900.8</v>
+      </c>
+      <c r="N7" s="37">
+        <v>932.7</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14">
+      <c r="B8" s="71">
+        <v>2023</v>
+      </c>
+      <c r="C8" s="37">
+        <v>937.1</v>
+      </c>
+      <c r="D8" s="37">
+        <v>828.9</v>
+      </c>
+      <c r="E8" s="38">
+        <v>938.7</v>
+      </c>
+      <c r="F8" s="38">
+        <v>1480.4</v>
+      </c>
+      <c r="G8" s="38">
+        <v>1122.9000000000001</v>
+      </c>
+      <c r="H8" s="38">
+        <v>1046.0999999999999</v>
+      </c>
+      <c r="I8" s="38">
+        <v>1114.9000000000001</v>
+      </c>
+      <c r="J8" s="38">
+        <v>1154.5</v>
+      </c>
+      <c r="K8" s="38">
+        <v>265.8</v>
+      </c>
+      <c r="L8" s="38">
+        <v>255.2</v>
+      </c>
+      <c r="M8" s="39">
+        <v>241</v>
+      </c>
+      <c r="N8" s="38">
+        <v>301.89999999999998</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14">
+      <c r="B9" s="72">
+        <v>2024</v>
+      </c>
+      <c r="C9" s="40">
+        <v>471.8</v>
+      </c>
+      <c r="D9" s="41">
+        <v>436.3</v>
+      </c>
+      <c r="E9" s="42">
+        <v>486.6</v>
+      </c>
+      <c r="F9" s="42">
+        <v>365.3</v>
+      </c>
+      <c r="G9" s="40">
+        <v>436.4</v>
+      </c>
+      <c r="H9" s="43">
+        <v>1702</v>
+      </c>
+      <c r="I9" s="43">
+        <v>1845.4</v>
+      </c>
+      <c r="J9" s="44" t="s">
         <v>6</v>
       </c>
-      <c r="H3" s="17" t="s">
-[...251 lines deleted...]
-      <c r="J9" s="27">
+      <c r="K9" s="43">
         <v>1761.6</v>
       </c>
-      <c r="K9" s="29">
+      <c r="L9" s="45">
         <v>1634.2</v>
       </c>
-      <c r="L9" s="23">
+      <c r="M9" s="41">
         <v>1630.7</v>
       </c>
-      <c r="M9" s="23">
+      <c r="N9" s="41">
         <v>1677</v>
       </c>
     </row>
-    <row r="10" spans="1:13">
-      <c r="A10" s="21">
+    <row r="10" spans="1:14">
+      <c r="B10" s="72">
         <v>2025</v>
       </c>
-      <c r="B10" s="25">
+      <c r="C10" s="42">
         <v>416.2</v>
       </c>
-      <c r="C10" s="25">
+      <c r="D10" s="42">
         <v>395.7</v>
       </c>
-      <c r="D10" s="25">
+      <c r="E10" s="42">
         <v>457.1</v>
       </c>
-      <c r="E10" s="33">
+      <c r="F10" s="46">
         <v>450.2</v>
       </c>
-      <c r="F10" s="33">
+      <c r="G10" s="46">
         <v>578.4</v>
       </c>
-      <c r="G10" s="33">
+      <c r="H10" s="46">
         <v>1826.6</v>
       </c>
-      <c r="H10" s="33">
+      <c r="I10" s="46">
         <v>1857.2</v>
       </c>
-      <c r="I10" s="33">
+      <c r="J10" s="46">
         <v>1827</v>
       </c>
-      <c r="J10" s="22">
+      <c r="K10" s="40">
         <v>1853.5</v>
       </c>
-      <c r="K10" s="33">
+      <c r="L10" s="46">
         <v>1856.3</v>
       </c>
-      <c r="L10" s="33">
+      <c r="M10" s="46">
         <v>1886.8</v>
       </c>
-      <c r="M10" s="33">
+      <c r="N10" s="46">
         <v>1974.7</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
-      <c r="A11" s="21">
+    <row r="11" spans="1:14">
+      <c r="A11" s="36"/>
+      <c r="B11" s="73">
         <v>2026</v>
       </c>
-      <c r="B11" s="22">
+      <c r="C11" s="47">
         <v>442.4</v>
       </c>
-      <c r="C11" s="22">
+      <c r="D11" s="47">
         <v>558</v>
       </c>
-      <c r="D11" s="22">
+      <c r="E11" s="47">
         <v>561.4</v>
       </c>
-      <c r="E11" s="22">
+      <c r="F11" s="47">
         <v>599.9</v>
       </c>
-      <c r="F11" s="30">
+      <c r="G11" s="47">
         <v>636.1</v>
       </c>
-      <c r="G11" s="26">
+      <c r="H11" s="48">
         <v>1997.3</v>
       </c>
-      <c r="H11" s="26">
+      <c r="I11" s="48">
         <v>1899.8</v>
       </c>
-      <c r="I11" s="34"/>
-[...3 lines deleted...]
-      <c r="M11" s="34"/>
+      <c r="J11" s="48">
+        <v>1936.3</v>
+      </c>
+      <c r="K11" s="47"/>
+      <c r="L11" s="47"/>
+      <c r="M11" s="47"/>
+      <c r="N11" s="47"/>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A1:M1"/>
-    <mergeCell ref="A2:M2"/>
+    <mergeCell ref="B1:N1"/>
+    <mergeCell ref="B2:N2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M29"/>
+  <dimension ref="A1:M30"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="I40" sqref="I40"/>
+      <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="16384" width="9.140625" style="4"/>
+    <col min="1" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="13.5" thickBot="1">
-[...36 lines deleted...]
-      <c r="H2" s="3" t="s">
+    <row r="1" spans="1:13">
+      <c r="A1" s="64" t="s">
         <v>5</v>
       </c>
-      <c r="I2" s="7" t="s">
+      <c r="B1" s="62"/>
+      <c r="C1" s="62"/>
+      <c r="D1" s="62"/>
+      <c r="E1" s="62"/>
+      <c r="F1" s="62"/>
+      <c r="G1" s="62"/>
+      <c r="H1" s="62"/>
+      <c r="I1" s="62"/>
+      <c r="J1" s="62"/>
+      <c r="K1" s="62"/>
+      <c r="L1" s="62"/>
+      <c r="M1" s="62"/>
+    </row>
+    <row r="2" spans="1:13">
+      <c r="A2" s="61"/>
+      <c r="B2" s="33"/>
+      <c r="C2" s="33"/>
+      <c r="D2" s="33"/>
+      <c r="E2" s="33"/>
+      <c r="F2" s="33"/>
+      <c r="G2" s="33"/>
+      <c r="H2" s="33"/>
+      <c r="I2" s="33"/>
+      <c r="J2" s="33"/>
+      <c r="K2" s="33"/>
+      <c r="L2" s="33"/>
+      <c r="M2" s="33"/>
+    </row>
+    <row r="3" spans="1:13">
+      <c r="A3" s="49"/>
+      <c r="B3" s="32" t="s">
+        <v>50</v>
+      </c>
+      <c r="C3" s="32" t="s">
+        <v>51</v>
+      </c>
+      <c r="D3" s="32" t="s">
+        <v>52</v>
+      </c>
+      <c r="E3" s="32" t="s">
+        <v>53</v>
+      </c>
+      <c r="F3" s="32" t="s">
+        <v>54</v>
+      </c>
+      <c r="G3" s="32" t="s">
+        <v>55</v>
+      </c>
+      <c r="H3" s="32" t="s">
+        <v>56</v>
+      </c>
+      <c r="I3" s="32" t="s">
+        <v>57</v>
+      </c>
+      <c r="J3" s="32" t="s">
+        <v>58</v>
+      </c>
+      <c r="K3" s="32" t="s">
+        <v>59</v>
+      </c>
+      <c r="L3" s="32" t="s">
+        <v>60</v>
+      </c>
+      <c r="M3" s="32" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13">
+      <c r="A4" s="65" t="s">
         <v>4</v>
       </c>
-      <c r="J2" s="3" t="s">
+      <c r="B4" s="66"/>
+      <c r="C4" s="66"/>
+      <c r="D4" s="66"/>
+      <c r="E4" s="66"/>
+      <c r="F4" s="66"/>
+      <c r="G4" s="66"/>
+      <c r="H4" s="66"/>
+      <c r="I4" s="66"/>
+      <c r="J4" s="66"/>
+      <c r="K4" s="66"/>
+      <c r="L4" s="66"/>
+      <c r="M4" s="67"/>
+    </row>
+    <row r="5" spans="1:13">
+      <c r="A5" s="74">
+        <v>2019</v>
+      </c>
+      <c r="B5" s="50">
+        <v>38.700000000000003</v>
+      </c>
+      <c r="C5" s="50">
+        <v>140.19999999999999</v>
+      </c>
+      <c r="D5" s="50">
+        <v>479.3</v>
+      </c>
+      <c r="E5" s="50">
+        <v>128</v>
+      </c>
+      <c r="F5" s="50">
+        <v>84.1</v>
+      </c>
+      <c r="G5" s="50">
+        <v>105.2</v>
+      </c>
+      <c r="H5" s="50">
+        <v>103.6</v>
+      </c>
+      <c r="I5" s="50">
+        <v>55.2</v>
+      </c>
+      <c r="J5" s="50">
+        <v>73.599999999999994</v>
+      </c>
+      <c r="K5" s="50">
+        <v>111.5</v>
+      </c>
+      <c r="L5" s="50">
+        <v>95.1</v>
+      </c>
+      <c r="M5" s="50">
+        <v>99.5</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13">
+      <c r="A6" s="74">
+        <v>2020</v>
+      </c>
+      <c r="B6" s="50">
+        <v>65.7</v>
+      </c>
+      <c r="C6" s="50">
+        <v>114.9</v>
+      </c>
+      <c r="D6" s="50">
+        <v>105.7</v>
+      </c>
+      <c r="E6" s="50">
+        <v>26.2</v>
+      </c>
+      <c r="F6" s="50">
+        <v>200.7</v>
+      </c>
+      <c r="G6" s="50">
+        <v>849.9</v>
+      </c>
+      <c r="H6" s="50">
+        <v>206.4</v>
+      </c>
+      <c r="I6" s="50">
+        <v>70.5</v>
+      </c>
+      <c r="J6" s="50">
+        <v>97.6</v>
+      </c>
+      <c r="K6" s="50">
+        <v>109.9</v>
+      </c>
+      <c r="L6" s="50">
+        <v>72.8</v>
+      </c>
+      <c r="M6" s="50">
+        <v>100.7</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13">
+      <c r="A7" s="74">
+        <v>2021</v>
+      </c>
+      <c r="B7" s="51">
+        <v>96.2</v>
+      </c>
+      <c r="C7" s="51">
+        <v>116.8</v>
+      </c>
+      <c r="D7" s="51">
+        <v>105.5</v>
+      </c>
+      <c r="E7" s="51">
+        <v>87.3</v>
+      </c>
+      <c r="F7" s="51">
+        <v>113.4</v>
+      </c>
+      <c r="G7" s="51">
+        <v>95.6</v>
+      </c>
+      <c r="H7" s="51">
+        <v>111.4</v>
+      </c>
+      <c r="I7" s="51">
+        <v>106.4</v>
+      </c>
+      <c r="J7" s="51">
+        <v>133.80000000000001</v>
+      </c>
+      <c r="K7" s="51">
+        <v>103.5</v>
+      </c>
+      <c r="L7" s="51">
+        <v>65.900000000000006</v>
+      </c>
+      <c r="M7" s="51">
+        <v>85.9</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13">
+      <c r="A8" s="74">
+        <v>2022</v>
+      </c>
+      <c r="B8" s="51">
+        <v>87.9</v>
+      </c>
+      <c r="C8" s="50">
+        <v>162.4</v>
+      </c>
+      <c r="D8" s="51">
+        <v>91</v>
+      </c>
+      <c r="E8" s="51">
+        <v>93.3</v>
+      </c>
+      <c r="F8" s="51">
+        <v>97.6</v>
+      </c>
+      <c r="G8" s="51">
+        <v>105.4</v>
+      </c>
+      <c r="H8" s="51">
+        <v>98.5</v>
+      </c>
+      <c r="I8" s="52">
+        <v>111.1</v>
+      </c>
+      <c r="J8" s="51">
+        <v>94.3</v>
+      </c>
+      <c r="K8" s="51">
+        <v>111.4</v>
+      </c>
+      <c r="L8" s="51">
+        <v>85.2</v>
+      </c>
+      <c r="M8" s="51">
+        <v>103.5</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13">
+      <c r="A9" s="74">
+        <v>2023</v>
+      </c>
+      <c r="B9" s="51">
+        <v>100.5</v>
+      </c>
+      <c r="C9" s="51">
+        <v>86.1</v>
+      </c>
+      <c r="D9" s="51">
+        <v>113.3</v>
+      </c>
+      <c r="E9" s="50">
+        <v>139.1</v>
+      </c>
+      <c r="F9" s="50">
+        <v>75.8</v>
+      </c>
+      <c r="G9" s="50">
+        <v>91.3</v>
+      </c>
+      <c r="H9" s="50">
+        <v>106.6</v>
+      </c>
+      <c r="I9" s="50">
+        <v>103.6</v>
+      </c>
+      <c r="J9" s="50">
+        <v>23</v>
+      </c>
+      <c r="K9" s="50">
+        <v>92.6</v>
+      </c>
+      <c r="L9" s="51">
+        <v>94.4</v>
+      </c>
+      <c r="M9" s="50">
+        <v>125.3</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13">
+      <c r="A10" s="74">
+        <v>2024</v>
+      </c>
+      <c r="B10" s="51">
+        <v>156.30000000000001</v>
+      </c>
+      <c r="C10" s="51">
+        <v>92.5</v>
+      </c>
+      <c r="D10" s="51">
+        <v>109</v>
+      </c>
+      <c r="E10" s="50">
+        <v>73.400000000000006</v>
+      </c>
+      <c r="F10" s="50">
+        <v>119.5</v>
+      </c>
+      <c r="G10" s="50">
+        <v>390</v>
+      </c>
+      <c r="H10" s="50">
+        <v>108.4</v>
+      </c>
+      <c r="I10" s="50">
+        <v>90.5</v>
+      </c>
+      <c r="J10" s="50">
+        <v>104.4</v>
+      </c>
+      <c r="K10" s="50">
+        <v>92.8</v>
+      </c>
+      <c r="L10" s="51">
+        <v>99.8</v>
+      </c>
+      <c r="M10" s="50">
+        <v>102.8</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13">
+      <c r="A11" s="74">
+        <v>2025</v>
+      </c>
+      <c r="B11" s="53">
+        <v>24.8</v>
+      </c>
+      <c r="C11" s="53">
+        <v>95.1</v>
+      </c>
+      <c r="D11" s="53">
+        <v>114.8</v>
+      </c>
+      <c r="E11" s="50">
+        <v>98.5</v>
+      </c>
+      <c r="F11" s="50">
+        <v>128.5</v>
+      </c>
+      <c r="G11" s="50">
+        <v>315.8</v>
+      </c>
+      <c r="H11" s="50">
+        <v>101.7</v>
+      </c>
+      <c r="I11" s="50">
+        <v>98.4</v>
+      </c>
+      <c r="J11" s="53">
+        <v>101.4</v>
+      </c>
+      <c r="K11" s="53">
+        <v>100.2</v>
+      </c>
+      <c r="L11" s="51">
+        <v>101.6</v>
+      </c>
+      <c r="M11" s="50">
+        <v>103.9</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13">
+      <c r="A12" s="74">
+        <v>2026</v>
+      </c>
+      <c r="B12" s="53">
+        <v>22.4</v>
+      </c>
+      <c r="C12" s="53">
+        <v>126.1</v>
+      </c>
+      <c r="D12" s="53">
+        <v>100.6</v>
+      </c>
+      <c r="E12" s="50">
+        <v>99.6</v>
+      </c>
+      <c r="F12" s="54">
+        <v>105.1</v>
+      </c>
+      <c r="G12" s="54">
+        <v>303.10000000000002</v>
+      </c>
+      <c r="H12" s="54">
+        <v>90.4</v>
+      </c>
+      <c r="I12" s="50">
+        <v>101.9</v>
+      </c>
+      <c r="J12" s="53"/>
+      <c r="K12" s="53"/>
+      <c r="L12" s="51"/>
+      <c r="M12" s="50"/>
+    </row>
+    <row r="13" spans="1:13">
+      <c r="A13" s="68" t="s">
         <v>3</v>
       </c>
-      <c r="K2" s="7" t="s">
+      <c r="B13" s="69"/>
+      <c r="C13" s="69"/>
+      <c r="D13" s="69"/>
+      <c r="E13" s="69"/>
+      <c r="F13" s="69"/>
+      <c r="G13" s="69"/>
+      <c r="H13" s="69"/>
+      <c r="I13" s="69"/>
+      <c r="J13" s="69"/>
+      <c r="K13" s="69"/>
+      <c r="L13" s="69"/>
+      <c r="M13" s="70"/>
+    </row>
+    <row r="14" spans="1:13">
+      <c r="A14" s="75">
+        <v>2019</v>
+      </c>
+      <c r="B14" s="50">
+        <v>2.1</v>
+      </c>
+      <c r="C14" s="50">
+        <v>3.9</v>
+      </c>
+      <c r="D14" s="50">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="E14" s="50">
+        <v>22.6</v>
+      </c>
+      <c r="F14" s="50">
+        <v>22</v>
+      </c>
+      <c r="G14" s="50">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="H14" s="50">
+        <v>20.9</v>
+      </c>
+      <c r="I14" s="50">
+        <v>11.8</v>
+      </c>
+      <c r="J14" s="50">
+        <v>9.1</v>
+      </c>
+      <c r="K14" s="50">
+        <v>138.6</v>
+      </c>
+      <c r="L14" s="50">
+        <v>85.8</v>
+      </c>
+      <c r="M14" s="50">
+        <v>130.69999999999999</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13">
+      <c r="A15" s="75">
+        <v>2020</v>
+      </c>
+      <c r="B15" s="50">
+        <v>222</v>
+      </c>
+      <c r="C15" s="50">
+        <v>181.9</v>
+      </c>
+      <c r="D15" s="50">
+        <v>40.1</v>
+      </c>
+      <c r="E15" s="50">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="F15" s="50">
+        <v>19.600000000000001</v>
+      </c>
+      <c r="G15" s="50">
+        <v>158.5</v>
+      </c>
+      <c r="H15" s="50">
+        <v>315.60000000000002</v>
+      </c>
+      <c r="I15" s="50">
+        <v>403.5</v>
+      </c>
+      <c r="J15" s="50">
+        <v>535.29999999999995</v>
+      </c>
+      <c r="K15" s="50">
+        <v>527.70000000000005</v>
+      </c>
+      <c r="L15" s="50">
+        <v>404</v>
+      </c>
+      <c r="M15" s="50">
+        <v>408.6</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13">
+      <c r="A16" s="75">
+        <v>2021</v>
+      </c>
+      <c r="B16" s="55">
+        <v>598.1</v>
+      </c>
+      <c r="C16" s="55">
+        <v>607.9</v>
+      </c>
+      <c r="D16" s="55">
+        <v>606.70000000000005</v>
+      </c>
+      <c r="E16" s="55">
+        <v>2018.6</v>
+      </c>
+      <c r="F16" s="55">
+        <v>1140.4000000000001</v>
+      </c>
+      <c r="G16" s="55">
+        <v>128.19999999999999</v>
+      </c>
+      <c r="H16" s="55">
+        <v>69.2</v>
+      </c>
+      <c r="I16" s="55">
+        <v>104.5</v>
+      </c>
+      <c r="J16" s="55">
+        <v>143.30000000000001</v>
+      </c>
+      <c r="K16" s="55">
+        <v>134.9</v>
+      </c>
+      <c r="L16" s="55">
+        <v>122.1</v>
+      </c>
+      <c r="M16" s="55">
+        <v>104.1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13">
+      <c r="A17" s="75">
+        <v>2022</v>
+      </c>
+      <c r="B17" s="55">
+        <v>95.1</v>
+      </c>
+      <c r="C17" s="56">
+        <v>132.30000000000001</v>
+      </c>
+      <c r="D17" s="56">
+        <v>114.1</v>
+      </c>
+      <c r="E17" s="55">
+        <v>121.9</v>
+      </c>
+      <c r="F17" s="55">
+        <v>105</v>
+      </c>
+      <c r="G17" s="55">
+        <v>115.9</v>
+      </c>
+      <c r="H17" s="55">
+        <v>102.5</v>
+      </c>
+      <c r="I17" s="55">
+        <v>107</v>
+      </c>
+      <c r="J17" s="55">
+        <v>75.400000000000006</v>
+      </c>
+      <c r="K17" s="55">
+        <v>81.2</v>
+      </c>
+      <c r="L17" s="55">
+        <v>105</v>
+      </c>
+      <c r="M17" s="55">
+        <v>126.6</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13">
+      <c r="A18" s="75">
+        <v>2023</v>
+      </c>
+      <c r="B18" s="55">
+        <v>144.80000000000001</v>
+      </c>
+      <c r="C18" s="55">
+        <v>76.7</v>
+      </c>
+      <c r="D18" s="55">
+        <v>95.5</v>
+      </c>
+      <c r="E18" s="56">
+        <v>142.4</v>
+      </c>
+      <c r="F18" s="56">
+        <v>110.6</v>
+      </c>
+      <c r="G18" s="56">
+        <v>95.8</v>
+      </c>
+      <c r="H18" s="56">
+        <v>103.6</v>
+      </c>
+      <c r="I18" s="56">
+        <v>96.6</v>
+      </c>
+      <c r="J18" s="56">
+        <v>23.6</v>
+      </c>
+      <c r="K18" s="56">
+        <v>19.600000000000001</v>
+      </c>
+      <c r="L18" s="55">
+        <v>21.7</v>
+      </c>
+      <c r="M18" s="57">
+        <v>26.3</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13">
+      <c r="A19" s="75">
+        <v>2024</v>
+      </c>
+      <c r="B19" s="55">
+        <v>40.9</v>
+      </c>
+      <c r="C19" s="55">
+        <v>43.9</v>
+      </c>
+      <c r="D19" s="55">
+        <v>42.2</v>
+      </c>
+      <c r="E19" s="56">
+        <v>22.3</v>
+      </c>
+      <c r="F19" s="56">
+        <v>35.1</v>
+      </c>
+      <c r="G19" s="56">
+        <v>150</v>
+      </c>
+      <c r="H19" s="56">
+        <v>152.6</v>
+      </c>
+      <c r="I19" s="56">
+        <v>133.30000000000001</v>
+      </c>
+      <c r="J19" s="56">
+        <v>604.70000000000005</v>
+      </c>
+      <c r="K19" s="56">
+        <v>606.5</v>
+      </c>
+      <c r="L19" s="55">
+        <v>640.9</v>
+      </c>
+      <c r="M19" s="57">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20" s="75">
+        <v>2025</v>
+      </c>
+      <c r="B20" s="53">
+        <v>83.5</v>
+      </c>
+      <c r="C20" s="53">
+        <v>85.9</v>
+      </c>
+      <c r="D20" s="53">
+        <v>90.3</v>
+      </c>
+      <c r="E20" s="56">
+        <v>121.3</v>
+      </c>
+      <c r="F20" s="56">
+        <v>130.4</v>
+      </c>
+      <c r="G20" s="56">
+        <v>105.6</v>
+      </c>
+      <c r="H20" s="56">
+        <v>99.1</v>
+      </c>
+      <c r="I20" s="56">
+        <v>107.6</v>
+      </c>
+      <c r="J20" s="53">
+        <v>104.6</v>
+      </c>
+      <c r="K20" s="53">
+        <v>112.9</v>
+      </c>
+      <c r="L20" s="55">
+        <v>115</v>
+      </c>
+      <c r="M20" s="57">
+        <v>116.1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="75">
+        <v>2026</v>
+      </c>
+      <c r="B21" s="53">
+        <v>104.8</v>
+      </c>
+      <c r="C21" s="53">
+        <v>139.1</v>
+      </c>
+      <c r="D21" s="53">
+        <v>122</v>
+      </c>
+      <c r="E21" s="56">
+        <v>123.3</v>
+      </c>
+      <c r="F21" s="54">
+        <v>100.8</v>
+      </c>
+      <c r="G21" s="54">
+        <v>96.7</v>
+      </c>
+      <c r="H21" s="54">
+        <v>86</v>
+      </c>
+      <c r="I21" s="56">
+        <v>89.1</v>
+      </c>
+      <c r="J21" s="53"/>
+      <c r="K21" s="53"/>
+      <c r="L21" s="55"/>
+      <c r="M21" s="57"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="68" t="s">
         <v>2</v>
       </c>
-      <c r="L2" s="3" t="s">
-[...24 lines deleted...]
-      <c r="A4" s="10">
+      <c r="B22" s="69"/>
+      <c r="C22" s="69"/>
+      <c r="D22" s="69"/>
+      <c r="E22" s="69"/>
+      <c r="F22" s="69"/>
+      <c r="G22" s="69"/>
+      <c r="H22" s="69"/>
+      <c r="I22" s="69"/>
+      <c r="J22" s="69"/>
+      <c r="K22" s="69"/>
+      <c r="L22" s="69"/>
+      <c r="M22" s="70"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="A23" s="74">
         <v>2019</v>
       </c>
-      <c r="B4" s="6">
-[...14 lines deleted...]
-      <c r="G4" s="6">
+      <c r="B23" s="50">
+        <v>2.1</v>
+      </c>
+      <c r="C23" s="50">
+        <v>2.9</v>
+      </c>
+      <c r="D23" s="50">
+        <v>7.7</v>
+      </c>
+      <c r="E23" s="50">
+        <v>11.3</v>
+      </c>
+      <c r="F23" s="50">
+        <v>13.1</v>
+      </c>
+      <c r="G23" s="50">
+        <v>14</v>
+      </c>
+      <c r="H23" s="50">
+        <v>15</v>
+      </c>
+      <c r="I23" s="50">
+        <v>14.6</v>
+      </c>
+      <c r="J23" s="50">
+        <v>14</v>
+      </c>
+      <c r="K23" s="50">
+        <v>15</v>
+      </c>
+      <c r="L23" s="50">
+        <v>15.8</v>
+      </c>
+      <c r="M23" s="50">
+        <v>16.600000000000001</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="A24" s="74">
+        <v>2020</v>
+      </c>
+      <c r="B24" s="50">
+        <v>222</v>
+      </c>
+      <c r="C24" s="50">
+        <v>198.6</v>
+      </c>
+      <c r="D24" s="50">
+        <v>81.8</v>
+      </c>
+      <c r="E24" s="50">
+        <v>46.1</v>
+      </c>
+      <c r="F24" s="50">
+        <v>38.4</v>
+      </c>
+      <c r="G24" s="50">
+        <v>66.5</v>
+      </c>
+      <c r="H24" s="50">
+        <v>115</v>
+      </c>
+      <c r="I24" s="50">
+        <v>143</v>
+      </c>
+      <c r="J24" s="50">
+        <v>169.2</v>
+      </c>
+      <c r="K24" s="50">
+        <v>194.4</v>
+      </c>
+      <c r="L24" s="50">
+        <v>207.9</v>
+      </c>
+      <c r="M24" s="50">
+        <v>219.9</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="A25" s="74">
+        <v>2021</v>
+      </c>
+      <c r="B25" s="51">
+        <v>598.1</v>
+      </c>
+      <c r="C25" s="51">
+        <v>603.29999999999995</v>
+      </c>
+      <c r="D25" s="51">
+        <v>604.5</v>
+      </c>
+      <c r="E25" s="51">
+        <v>727</v>
+      </c>
+      <c r="F25" s="51">
+        <v>788</v>
+      </c>
+      <c r="G25" s="51">
+        <v>420.7</v>
+      </c>
+      <c r="H25" s="51">
+        <v>232.7</v>
+      </c>
+      <c r="I25" s="51">
+        <v>197.6</v>
+      </c>
+      <c r="J25" s="51">
+        <v>186.2</v>
+      </c>
+      <c r="K25" s="51">
+        <v>176.2</v>
+      </c>
+      <c r="L25" s="51">
+        <v>169.2</v>
+      </c>
+      <c r="M25" s="51">
+        <v>161.9</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="A26" s="74">
+        <v>2022</v>
+      </c>
+      <c r="B26" s="51">
+        <v>95.1</v>
+      </c>
+      <c r="C26" s="58">
+        <v>115.3</v>
+      </c>
+      <c r="D26" s="58">
+        <v>114.8</v>
+      </c>
+      <c r="E26" s="51">
+        <v>116.6</v>
+      </c>
+      <c r="F26" s="51">
+        <v>114.1</v>
+      </c>
+      <c r="G26" s="51">
+        <v>114.4</v>
+      </c>
+      <c r="H26" s="51">
+        <v>112.5</v>
+      </c>
+      <c r="I26" s="51">
+        <v>111.9</v>
+      </c>
+      <c r="J26" s="51">
+        <v>106</v>
+      </c>
+      <c r="K26" s="51">
+        <v>102.5</v>
+      </c>
+      <c r="L26" s="51">
+        <v>102.7</v>
+      </c>
+      <c r="M26" s="51">
+        <v>104.3</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13">
+      <c r="A27" s="74">
+        <v>2023</v>
+      </c>
+      <c r="B27" s="51">
+        <v>144.80000000000001</v>
+      </c>
+      <c r="C27" s="51">
+        <v>102.4</v>
+      </c>
+      <c r="D27" s="51">
+        <v>99.9</v>
+      </c>
+      <c r="E27" s="58">
+        <v>111.7</v>
+      </c>
+      <c r="F27" s="58">
+        <v>111.4</v>
+      </c>
+      <c r="G27" s="58">
+        <v>108.5</v>
+      </c>
+      <c r="H27" s="58">
+        <v>107.8</v>
+      </c>
+      <c r="I27" s="58">
+        <v>106.1</v>
+      </c>
+      <c r="J27" s="58">
+        <v>96</v>
+      </c>
+      <c r="K27" s="58">
+        <v>86.6</v>
+      </c>
+      <c r="L27" s="51">
+        <v>80.400000000000006</v>
+      </c>
+      <c r="M27" s="51">
+        <v>75.599999999999994</v>
+      </c>
+    </row>
+    <row r="28" spans="1:13">
+      <c r="A28" s="74">
+        <v>2024</v>
+      </c>
+      <c r="B28" s="51">
+        <v>40.9</v>
+      </c>
+      <c r="C28" s="51">
+        <v>42.3</v>
+      </c>
+      <c r="D28" s="51">
+        <v>42.3</v>
+      </c>
+      <c r="E28" s="58">
+        <v>35.4</v>
+      </c>
+      <c r="F28" s="58">
+        <v>35.299999999999997</v>
+      </c>
+      <c r="G28" s="58">
+        <v>53.1</v>
+      </c>
+      <c r="H28" s="58">
+        <v>67.2</v>
+      </c>
+      <c r="I28" s="58">
+        <v>75.7</v>
+      </c>
+      <c r="J28" s="58">
+        <v>91.3</v>
+      </c>
+      <c r="K28" s="58">
         <v>105.2</v>
       </c>
-      <c r="H4" s="6">
-[...163 lines deleted...]
-      <c r="H8" s="6">
+      <c r="L28" s="51">
+        <v>118.7</v>
+      </c>
+      <c r="M28" s="51">
+        <v>131.1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13">
+      <c r="A29" s="74">
+        <v>2025</v>
+      </c>
+      <c r="B29" s="53">
+        <v>83.5</v>
+      </c>
+      <c r="C29" s="53">
+        <v>84.7</v>
+      </c>
+      <c r="D29" s="53">
+        <v>86.6</v>
+      </c>
+      <c r="E29" s="59">
+        <v>93.7</v>
+      </c>
+      <c r="F29" s="59">
+        <v>100.9</v>
+      </c>
+      <c r="G29" s="59">
+        <v>102.4</v>
+      </c>
+      <c r="H29" s="59">
+        <v>101</v>
+      </c>
+      <c r="I29" s="59">
+        <v>102.2</v>
+      </c>
+      <c r="J29" s="53">
+        <v>102.5</v>
+      </c>
+      <c r="K29" s="53">
+        <v>104</v>
+      </c>
+      <c r="L29" s="59">
+        <v>105.3</v>
+      </c>
+      <c r="M29" s="59">
         <v>106.6</v>
       </c>
-      <c r="I8" s="6">
-[...84 lines deleted...]
-      <c r="J10" s="32">
+    </row>
+    <row r="30" spans="1:13">
+      <c r="A30" s="74">
+        <v>2026</v>
+      </c>
+      <c r="B30" s="59">
+        <v>104.8</v>
+      </c>
+      <c r="C30" s="59">
+        <v>121.5</v>
+      </c>
+      <c r="D30" s="59">
+        <v>121.7</v>
+      </c>
+      <c r="E30" s="59">
+        <v>122.2</v>
+      </c>
+      <c r="F30" s="60">
+        <v>117</v>
+      </c>
+      <c r="G30" s="53">
+        <v>110.1</v>
+      </c>
+      <c r="H30" s="53">
+        <v>104.1</v>
+      </c>
+      <c r="I30" s="59">
         <v>101.4</v>
       </c>
-      <c r="K10" s="32">
-[...708 lines deleted...]
-      <c r="M29" s="30"/>
+      <c r="J30" s="59"/>
+      <c r="K30" s="59"/>
+      <c r="L30" s="59"/>
+      <c r="M30" s="59"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
-    <mergeCell ref="A3:M3"/>
-[...1 lines deleted...]
-    <mergeCell ref="A21:M21"/>
+    <mergeCell ref="A4:M4"/>
+    <mergeCell ref="A13:M13"/>
+    <mergeCell ref="A22:M22"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>Объем тех. обс</vt:lpstr>
       <vt:lpstr>ИФО тех.обс.</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>