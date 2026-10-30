--- v3 (2026-09-20)
+++ v4 (2026-10-30)
@@ -1,84 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12795" activeTab="3"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="28860" windowHeight="6375" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="6" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="7" r:id="rId2"/>
     <sheet name="Объем тех. обс" sheetId="4" r:id="rId3"/>
-    <sheet name="ИФО тех.обс." sheetId="5" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="58">
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                          млн. тенге</t>
   </si>
   <si>
     <t>Объем оказанных услуг по техническому обслуживанию и ремонту автомобилей</t>
-  </si>
-[...10 lines deleted...]
-    <t>Индексы физического объема услуг по техническому обслуживанию и ремонту  автомобилей</t>
   </si>
   <si>
     <t>1 687,2</t>
   </si>
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование  статистического показателя</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>Краткое наименование КСП</t>
   </si>
   <si>
     <t>История показателя</t>
   </si>
   <si>
     <t>Определение показателя</t>
   </si>
   <si>
     <t>Метод обработки данных</t>
   </si>
@@ -209,54 +195,53 @@
     <t>Июнь</t>
   </si>
   <si>
     <t>Июль</t>
   </si>
   <si>
     <t>Август</t>
   </si>
   <si>
     <t>Сентябрь</t>
   </si>
   <si>
     <t>Октябрь</t>
   </si>
   <si>
     <t>Ноябрь</t>
   </si>
   <si>
     <t>Декабрь</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="3">
+  <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
-    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -337,156 +322,109 @@
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="8">
+  <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="thin">
-[...22 lines deleted...]
-      <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...20 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="76">
+  <cellXfs count="53">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
@@ -514,181 +452,115 @@
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="15" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1"/>
-[...37 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="4" fontId="15" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
-    </xf>
-[...34 lines deleted...]
-      <alignment horizontal="justify"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -938,1870 +810,760 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702020?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.abueva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A27" sqref="A27"/>
+      <selection activeCell="C20" sqref="C20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="47.28515625" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="44.140625" style="23" customWidth="1"/>
-    <col min="2" max="2" width="109.85546875" style="23" customWidth="1"/>
+    <col min="1" max="1" width="44.140625" style="22" customWidth="1"/>
+    <col min="2" max="2" width="109.85546875" style="22" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
-      <c r="A1" s="3"/>
-[...3 lines deleted...]
-      <c r="A2" s="4" t="s">
+      <c r="A1" s="2"/>
+      <c r="B1" s="2"/>
+    </row>
+    <row r="2" spans="1:10" s="5" customFormat="1" ht="12.75">
+      <c r="A2" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B2" s="4">
+        <v>171301</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" s="5" customFormat="1" ht="12.75">
+      <c r="A3" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B3" s="4" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" s="5" customFormat="1" ht="12.75">
+      <c r="A4" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B4" s="6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" s="5" customFormat="1" ht="12.75">
+      <c r="A5" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="8"/>
+      <c r="D5" s="8"/>
+      <c r="E5" s="8"/>
+      <c r="F5" s="8"/>
+      <c r="G5" s="8"/>
+      <c r="H5" s="8"/>
+      <c r="I5" s="8"/>
+      <c r="J5" s="8"/>
+    </row>
+    <row r="6" spans="1:10" s="5" customFormat="1" ht="12.75">
+      <c r="A6" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="5">
-[...4 lines deleted...]
-      <c r="A3" s="4" t="s">
+      <c r="B6" s="9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" s="5" customFormat="1" ht="38.25">
+      <c r="A7" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="B3" s="5" t="s">
-[...4 lines deleted...]
-      <c r="A4" s="4" t="s">
+      <c r="B7" s="10" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" s="5" customFormat="1" ht="12.75">
+      <c r="A8" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="B4" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A5" s="8" t="s">
+      <c r="B8" s="6" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" s="5" customFormat="1" ht="12.75">
+      <c r="A9" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="B5" s="5" t="s">
-[...12 lines deleted...]
-      <c r="A6" s="8" t="s">
+      <c r="B9" s="10"/>
+    </row>
+    <row r="10" spans="1:10" s="5" customFormat="1" ht="12.75">
+      <c r="A10" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="B6" s="10" t="s">
+      <c r="B10" s="10" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" s="5" customFormat="1" ht="12.75">
+      <c r="A11" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="B11" s="11"/>
+    </row>
+    <row r="12" spans="1:10" s="5" customFormat="1" ht="12.75">
+      <c r="A12" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="B12" s="12" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" s="5" customFormat="1" ht="12.75">
+      <c r="A13" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="B13" s="14" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" s="5" customFormat="1" ht="12.75">
+      <c r="A14" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="B14" s="15" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="7" spans="1:10" s="6" customFormat="1" ht="38.25">
-[...39 lines deleted...]
-      <c r="B12" s="13" t="s">
+    <row r="15" spans="1:10" s="5" customFormat="1" ht="12.75">
+      <c r="A15" s="13" t="s">
         <v>18</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="14" t="s">
+      <c r="B15" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="B13" s="15" t="s">
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16" s="3" t="s">
         <v>20</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="14" t="s">
+      <c r="B16" s="16">
+        <v>46308</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="B14" s="16" t="s">
-[...4 lines deleted...]
-      <c r="A15" s="14" t="s">
+      <c r="B17" s="16">
+        <v>46339</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="B15" s="16" t="s">
+      <c r="B18" s="28" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="3" t="s">
         <v>23</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="4" t="s">
+      <c r="B19" s="17" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="B16" s="17">
-[...4 lines deleted...]
-      <c r="A17" s="4" t="s">
+      <c r="B20" s="18" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="B17" s="17">
-[...28 lines deleted...]
-      <c r="A21" s="4" t="s">
+      <c r="B21" s="19" t="s">
         <v>29</v>
       </c>
-      <c r="B21" s="20" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="22" spans="1:2">
-      <c r="A22" s="21"/>
-      <c r="B22" s="22"/>
+      <c r="A22" s="20"/>
+      <c r="B22" s="21"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="I10" sqref="I10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5.42578125" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="5.42578125" style="24"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="5.42578125" style="24"/>
+    <col min="1" max="1" width="5.42578125" style="23"/>
+    <col min="2" max="2" width="103.5703125" style="23" customWidth="1"/>
+    <col min="3" max="16384" width="5.42578125" style="23"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2">
-      <c r="B2" s="25"/>
+      <c r="B2" s="24"/>
     </row>
     <row r="6" spans="2:2">
-      <c r="B6" s="26" t="s">
+      <c r="B6" s="25" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="25" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="25" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="25" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="25" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="7" spans="2:2">
-      <c r="B7" s="26" t="s">
+    <row r="11" spans="2:2">
+      <c r="B11" s="25"/>
+    </row>
+    <row r="12" spans="2:2" ht="25.5">
+      <c r="B12" s="26" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="8" spans="2:2">
-      <c r="B8" s="26" t="s">
+    <row r="13" spans="2:2">
+      <c r="B13" s="25"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="25"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="27" t="s">
         <v>37</v>
-      </c>
-[...27 lines deleted...]
-        <v>41</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N11"/>
   <sheetViews>
-    <sheetView zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="A12" sqref="A12"/>
+    <sheetView tabSelected="1" zoomScaleSheetLayoutView="130" workbookViewId="0">
+      <selection activeCell="F39" sqref="F39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="24.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="7.7109375" style="1" customWidth="1"/>
     <col min="3" max="14" width="11.42578125" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
-      <c r="B1" s="62" t="s">
+      <c r="B1" s="51" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="62"/>
-[...10 lines deleted...]
-      <c r="N1" s="62"/>
+      <c r="C1" s="51"/>
+      <c r="D1" s="51"/>
+      <c r="E1" s="51"/>
+      <c r="F1" s="51"/>
+      <c r="G1" s="51"/>
+      <c r="H1" s="51"/>
+      <c r="I1" s="51"/>
+      <c r="J1" s="51"/>
+      <c r="K1" s="51"/>
+      <c r="L1" s="51"/>
+      <c r="M1" s="51"/>
+      <c r="N1" s="51"/>
     </row>
     <row r="2" spans="1:14">
-      <c r="B2" s="63" t="s">
+      <c r="B2" s="52" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="63"/>
-[...10 lines deleted...]
-      <c r="N2" s="63"/>
+      <c r="C2" s="52"/>
+      <c r="D2" s="52"/>
+      <c r="E2" s="52"/>
+      <c r="F2" s="52"/>
+      <c r="G2" s="52"/>
+      <c r="H2" s="52"/>
+      <c r="I2" s="52"/>
+      <c r="J2" s="52"/>
+      <c r="K2" s="52"/>
+      <c r="L2" s="52"/>
+      <c r="M2" s="52"/>
+      <c r="N2" s="52"/>
     </row>
     <row r="3" spans="1:14">
-      <c r="A3" s="30" t="s">
+      <c r="A3" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="B3" s="33"/>
+      <c r="C3" s="31" t="s">
+        <v>46</v>
+      </c>
+      <c r="D3" s="31" t="s">
         <v>47</v>
       </c>
-      <c r="B3" s="35"/>
-      <c r="C3" s="32" t="s">
+      <c r="E3" s="31" t="s">
+        <v>48</v>
+      </c>
+      <c r="F3" s="31" t="s">
+        <v>49</v>
+      </c>
+      <c r="G3" s="31" t="s">
         <v>50</v>
       </c>
-      <c r="D3" s="32" t="s">
+      <c r="H3" s="31" t="s">
         <v>51</v>
       </c>
-      <c r="E3" s="32" t="s">
+      <c r="I3" s="31" t="s">
         <v>52</v>
       </c>
-      <c r="F3" s="32" t="s">
+      <c r="J3" s="31" t="s">
         <v>53</v>
       </c>
-      <c r="G3" s="32" t="s">
+      <c r="K3" s="31" t="s">
         <v>54</v>
       </c>
-      <c r="H3" s="32" t="s">
+      <c r="L3" s="31" t="s">
         <v>55</v>
       </c>
-      <c r="I3" s="32" t="s">
+      <c r="M3" s="31" t="s">
         <v>56</v>
       </c>
-      <c r="J3" s="32" t="s">
+      <c r="N3" s="31" t="s">
         <v>57</v>
       </c>
-      <c r="K3" s="32" t="s">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="4" spans="1:14">
-      <c r="A4" s="34" t="s">
-[...2 lines deleted...]
-      <c r="B4" s="71">
+      <c r="A4" s="32" t="s">
+        <v>44</v>
+      </c>
+      <c r="B4" s="47">
         <v>2019</v>
       </c>
-      <c r="C4" s="37">
+      <c r="C4" s="35">
         <v>40.299999999999997</v>
       </c>
-      <c r="D4" s="37">
+      <c r="D4" s="35">
         <v>56.4</v>
       </c>
-      <c r="E4" s="37">
+      <c r="E4" s="35">
         <v>271</v>
       </c>
-      <c r="F4" s="37">
+      <c r="F4" s="35">
         <v>346.9</v>
       </c>
-      <c r="G4" s="37">
+      <c r="G4" s="35">
         <v>291.8</v>
       </c>
-      <c r="H4" s="37">
+      <c r="H4" s="35">
         <v>306.8</v>
       </c>
-      <c r="I4" s="37">
+      <c r="I4" s="35">
         <v>318</v>
       </c>
-      <c r="J4" s="37">
+      <c r="J4" s="35">
         <v>175.4</v>
       </c>
-      <c r="K4" s="37">
+      <c r="K4" s="35">
         <v>129</v>
       </c>
-      <c r="L4" s="37">
+      <c r="L4" s="35">
         <v>143.9</v>
       </c>
-      <c r="M4" s="37">
+      <c r="M4" s="35">
         <v>136.80000000000001</v>
       </c>
-      <c r="N4" s="37">
+      <c r="N4" s="35">
         <v>136.19999999999999</v>
       </c>
     </row>
     <row r="5" spans="1:14">
-      <c r="A5" s="34" t="s">
-[...2 lines deleted...]
-      <c r="B5" s="71">
+      <c r="A5" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="B5" s="47">
         <v>2020</v>
       </c>
-      <c r="C5" s="37">
+      <c r="C5" s="35">
         <v>89.5</v>
       </c>
-      <c r="D5" s="37">
+      <c r="D5" s="35">
         <v>102.8</v>
       </c>
-      <c r="E5" s="37">
+      <c r="E5" s="35">
         <v>108.7</v>
       </c>
-      <c r="F5" s="37">
+      <c r="F5" s="35">
         <v>28.5</v>
       </c>
-      <c r="G5" s="37">
+      <c r="G5" s="35">
         <v>57.2</v>
       </c>
-      <c r="H5" s="37">
+      <c r="H5" s="35">
         <v>486.3</v>
       </c>
-      <c r="I5" s="37">
+      <c r="I5" s="35">
         <v>1003.5</v>
       </c>
-      <c r="J5" s="37">
+      <c r="J5" s="35">
         <v>707.7</v>
       </c>
-      <c r="K5" s="37">
+      <c r="K5" s="35">
         <v>690.8</v>
       </c>
-      <c r="L5" s="37">
+      <c r="L5" s="35">
         <v>779.7</v>
       </c>
-      <c r="M5" s="37">
+      <c r="M5" s="35">
         <v>599.20000000000005</v>
       </c>
-      <c r="N5" s="37">
+      <c r="N5" s="35">
         <v>603.29999999999995</v>
       </c>
     </row>
     <row r="6" spans="1:14">
-      <c r="A6" s="31"/>
-      <c r="B6" s="71">
+      <c r="A6" s="30"/>
+      <c r="B6" s="47">
         <v>2021</v>
       </c>
-      <c r="C6" s="37">
+      <c r="C6" s="35">
         <v>580.29999999999995</v>
       </c>
-      <c r="D6" s="37">
+      <c r="D6" s="35">
         <v>677.7</v>
       </c>
-      <c r="E6" s="37">
+      <c r="E6" s="35">
         <v>714.9</v>
       </c>
-      <c r="F6" s="37">
+      <c r="F6" s="35">
         <v>626.6</v>
       </c>
-      <c r="G6" s="37">
+      <c r="G6" s="35">
         <v>710.6</v>
       </c>
-      <c r="H6" s="37">
+      <c r="H6" s="35">
         <v>679.1</v>
       </c>
-      <c r="I6" s="37">
+      <c r="I6" s="35">
         <v>756.7</v>
       </c>
-      <c r="J6" s="37">
+      <c r="J6" s="35">
         <v>805.3</v>
       </c>
-      <c r="K6" s="37">
+      <c r="K6" s="35">
         <v>1077.8</v>
       </c>
-      <c r="L6" s="37">
+      <c r="L6" s="35">
         <v>1115.0999999999999</v>
       </c>
-      <c r="M6" s="37">
+      <c r="M6" s="35">
         <v>734.4</v>
       </c>
-      <c r="N6" s="37">
+      <c r="N6" s="35">
         <v>630.6</v>
       </c>
     </row>
     <row r="7" spans="1:14">
-      <c r="A7" s="31"/>
-      <c r="B7" s="71">
+      <c r="A7" s="30"/>
+      <c r="B7" s="47">
         <v>2022</v>
       </c>
-      <c r="C7" s="37">
+      <c r="C7" s="35">
         <v>554.1</v>
       </c>
-      <c r="D7" s="37">
+      <c r="D7" s="35">
         <v>911.7</v>
       </c>
-      <c r="E7" s="37">
+      <c r="E7" s="35">
         <v>829.3</v>
       </c>
-      <c r="F7" s="37">
+      <c r="F7" s="35">
         <v>786.6</v>
       </c>
-      <c r="G7" s="37">
+      <c r="G7" s="35">
         <v>800.4</v>
       </c>
-      <c r="H7" s="37">
+      <c r="H7" s="35">
         <v>877.4</v>
       </c>
-      <c r="I7" s="37">
+      <c r="I7" s="35">
         <v>905.9</v>
       </c>
-      <c r="J7" s="37">
+      <c r="J7" s="35">
         <v>1006.3</v>
       </c>
-      <c r="K7" s="37">
+      <c r="K7" s="35">
         <v>948.8</v>
       </c>
-      <c r="L7" s="37">
+      <c r="L7" s="35">
         <v>1057.3</v>
       </c>
-      <c r="M7" s="37">
+      <c r="M7" s="35">
         <v>900.8</v>
       </c>
-      <c r="N7" s="37">
+      <c r="N7" s="35">
         <v>932.7</v>
       </c>
     </row>
     <row r="8" spans="1:14">
-      <c r="B8" s="71">
+      <c r="B8" s="47">
         <v>2023</v>
       </c>
-      <c r="C8" s="37">
+      <c r="C8" s="35">
         <v>937.1</v>
       </c>
-      <c r="D8" s="37">
+      <c r="D8" s="35">
         <v>828.9</v>
       </c>
-      <c r="E8" s="38">
+      <c r="E8" s="36">
         <v>938.7</v>
       </c>
-      <c r="F8" s="38">
+      <c r="F8" s="36">
         <v>1480.4</v>
       </c>
-      <c r="G8" s="38">
+      <c r="G8" s="36">
         <v>1122.9000000000001</v>
       </c>
-      <c r="H8" s="38">
+      <c r="H8" s="36">
         <v>1046.0999999999999</v>
       </c>
-      <c r="I8" s="38">
+      <c r="I8" s="36">
         <v>1114.9000000000001</v>
       </c>
-      <c r="J8" s="38">
+      <c r="J8" s="36">
         <v>1154.5</v>
       </c>
-      <c r="K8" s="38">
+      <c r="K8" s="36">
         <v>265.8</v>
       </c>
-      <c r="L8" s="38">
+      <c r="L8" s="36">
         <v>255.2</v>
       </c>
-      <c r="M8" s="39">
+      <c r="M8" s="37">
         <v>241</v>
       </c>
-      <c r="N8" s="38">
+      <c r="N8" s="36">
         <v>301.89999999999998</v>
       </c>
     </row>
     <row r="9" spans="1:14">
-      <c r="B9" s="72">
+      <c r="B9" s="48">
         <v>2024</v>
       </c>
-      <c r="C9" s="40">
+      <c r="C9" s="38">
         <v>471.8</v>
       </c>
-      <c r="D9" s="41">
+      <c r="D9" s="39">
         <v>436.3</v>
       </c>
-      <c r="E9" s="42">
+      <c r="E9" s="40">
         <v>486.6</v>
       </c>
-      <c r="F9" s="42">
+      <c r="F9" s="40">
         <v>365.3</v>
       </c>
-      <c r="G9" s="40">
+      <c r="G9" s="38">
         <v>436.4</v>
       </c>
-      <c r="H9" s="43">
+      <c r="H9" s="41">
         <v>1702</v>
       </c>
-      <c r="I9" s="43">
+      <c r="I9" s="41">
         <v>1845.4</v>
       </c>
-      <c r="J9" s="44" t="s">
-[...2 lines deleted...]
-      <c r="K9" s="43">
+      <c r="J9" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="K9" s="41">
         <v>1761.6</v>
       </c>
-      <c r="L9" s="45">
+      <c r="L9" s="43">
         <v>1634.2</v>
       </c>
-      <c r="M9" s="41">
+      <c r="M9" s="39">
         <v>1630.7</v>
       </c>
-      <c r="N9" s="41">
+      <c r="N9" s="39">
         <v>1677</v>
       </c>
     </row>
     <row r="10" spans="1:14">
-      <c r="B10" s="72">
+      <c r="B10" s="48">
         <v>2025</v>
       </c>
-      <c r="C10" s="42">
+      <c r="C10" s="40">
         <v>416.2</v>
       </c>
-      <c r="D10" s="42">
+      <c r="D10" s="40">
         <v>395.7</v>
       </c>
-      <c r="E10" s="42">
+      <c r="E10" s="40">
         <v>457.1</v>
       </c>
-      <c r="F10" s="46">
+      <c r="F10" s="44">
         <v>450.2</v>
       </c>
-      <c r="G10" s="46">
+      <c r="G10" s="44">
         <v>578.4</v>
       </c>
-      <c r="H10" s="46">
+      <c r="H10" s="44">
         <v>1826.6</v>
       </c>
-      <c r="I10" s="46">
+      <c r="I10" s="44">
         <v>1857.2</v>
       </c>
-      <c r="J10" s="46">
+      <c r="J10" s="44">
         <v>1827</v>
       </c>
-      <c r="K10" s="40">
+      <c r="K10" s="38">
         <v>1853.5</v>
       </c>
-      <c r="L10" s="46">
+      <c r="L10" s="44">
         <v>1856.3</v>
       </c>
-      <c r="M10" s="46">
+      <c r="M10" s="44">
         <v>1886.8</v>
       </c>
-      <c r="N10" s="46">
+      <c r="N10" s="44">
         <v>1974.7</v>
       </c>
     </row>
     <row r="11" spans="1:14">
-      <c r="A11" s="36"/>
-      <c r="B11" s="73">
+      <c r="A11" s="34"/>
+      <c r="B11" s="49">
         <v>2026</v>
       </c>
-      <c r="C11" s="47">
+      <c r="C11" s="45">
         <v>442.4</v>
       </c>
-      <c r="D11" s="47">
+      <c r="D11" s="45">
         <v>558</v>
       </c>
-      <c r="E11" s="47">
+      <c r="E11" s="45">
         <v>561.4</v>
       </c>
-      <c r="F11" s="47">
+      <c r="F11" s="45">
         <v>599.9</v>
       </c>
-      <c r="G11" s="47">
+      <c r="G11" s="45">
         <v>636.1</v>
       </c>
-      <c r="H11" s="48">
+      <c r="H11" s="46">
         <v>1997.3</v>
       </c>
-      <c r="I11" s="48">
+      <c r="I11" s="46">
         <v>1899.8</v>
       </c>
-      <c r="J11" s="48">
+      <c r="J11" s="46">
         <v>1936.3</v>
       </c>
-      <c r="K11" s="47"/>
-[...2 lines deleted...]
-      <c r="N11" s="47"/>
+      <c r="K11" s="50">
+        <v>2173.1</v>
+      </c>
+      <c r="L11" s="45"/>
+      <c r="M11" s="45"/>
+      <c r="N11" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B1:N1"/>
     <mergeCell ref="B2:N2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
-</worksheet>
-[...1105 lines deleted...]
-  <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>Объем тех. обс</vt:lpstr>
-      <vt:lpstr>ИФО тех.обс.</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>