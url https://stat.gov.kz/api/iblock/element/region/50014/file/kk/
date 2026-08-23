--- v0 (2026-04-16)
+++ v1 (2026-08-23)
@@ -1,64 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\2026\8-31 Сводные показатели годовых отчетов статистики сельского хозяйства (динамические ряды)\ДИНАМИКА\Динамика мес\Производство\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="4365" yWindow="240" windowWidth="14130" windowHeight="11040"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="19200" windowHeight="7100"/>
   </bookViews>
   <sheets>
     <sheet name="лист" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">лист!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="119" uniqueCount="35">
   <si>
     <t>Мал мен құстардың шаруашылықта сойылғаны немесе союға өткізілгені (тірідей салмақта), мың тонна</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
@@ -111,121 +116,470 @@
   </si>
   <si>
     <t>Железин</t>
   </si>
   <si>
     <t>Ертіс</t>
   </si>
   <si>
     <t>Тереңкөл</t>
   </si>
   <si>
     <t>Аққулы</t>
   </si>
   <si>
     <t>Май</t>
   </si>
   <si>
     <t>Успен</t>
   </si>
   <si>
     <t>Шарбақты</t>
   </si>
   <si>
     <t>2023 жыл</t>
   </si>
+  <si>
+    <t>2024 жыл</t>
+  </si>
+  <si>
+    <t>2025 жыл</t>
+  </si>
+  <si>
+    <t>2026 жыл</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="8">
+  <fonts count="35" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="18"/>
+      <color theme="3"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="62"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="63"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="52"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color indexed="56"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="60"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="20"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color indexed="23"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="52"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="17"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="8"/>
+      <color rgb="FF0000FF"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="8"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C5700"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="8"/>
+      <color rgb="FF800080"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="29">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFEB9C"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFCC"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="31"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="45"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="42"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="46"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="27"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="47"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="44"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="29"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="11"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="51"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="30"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="36"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="49"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="52"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="62"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="10"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="57"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="53"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="22"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="55"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="43"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="26"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="5">
+  <borders count="15">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -239,253 +593,1131 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFB2B2B2"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFB2B2B2"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFB2B2B2"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFB2B2B2"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="23"/>
+      </left>
+      <right style="thin">
+        <color indexed="23"/>
+      </right>
+      <top style="thin">
+        <color indexed="23"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="23"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="63"/>
+      </left>
+      <right style="thin">
+        <color indexed="63"/>
+      </right>
+      <top style="thin">
+        <color indexed="63"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="62"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="30"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="62"/>
+      </top>
+      <bottom style="double">
+        <color indexed="62"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="63"/>
+      </left>
+      <right style="double">
+        <color indexed="63"/>
+      </right>
+      <top style="double">
+        <color indexed="63"/>
+      </top>
+      <bottom style="double">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="22"/>
+      </left>
+      <right style="thin">
+        <color indexed="22"/>
+      </right>
+      <top style="thin">
+        <color indexed="22"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color indexed="52"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="368">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="12" borderId="6" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="25" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="25" borderId="6" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="26" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="28" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="5" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="32">
+  <cellXfs count="37">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...19 lines deleted...]
-    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="368">
+    <cellStyle name="20% - Акцент1 2" xfId="2"/>
+    <cellStyle name="20% - Акцент1 2 2" xfId="3"/>
+    <cellStyle name="20% - Акцент1 3" xfId="4"/>
+    <cellStyle name="20% - Акцент1 4" xfId="5"/>
+    <cellStyle name="20% - Акцент2 2" xfId="6"/>
+    <cellStyle name="20% - Акцент2 2 2" xfId="7"/>
+    <cellStyle name="20% - Акцент2 3" xfId="8"/>
+    <cellStyle name="20% - Акцент2 4" xfId="9"/>
+    <cellStyle name="20% - Акцент3 2" xfId="10"/>
+    <cellStyle name="20% - Акцент3 2 2" xfId="11"/>
+    <cellStyle name="20% - Акцент3 3" xfId="12"/>
+    <cellStyle name="20% - Акцент3 4" xfId="13"/>
+    <cellStyle name="20% - Акцент4 2" xfId="14"/>
+    <cellStyle name="20% - Акцент4 2 2" xfId="15"/>
+    <cellStyle name="20% - Акцент4 3" xfId="16"/>
+    <cellStyle name="20% - Акцент4 4" xfId="17"/>
+    <cellStyle name="20% - Акцент5 2" xfId="18"/>
+    <cellStyle name="20% - Акцент5 2 2" xfId="19"/>
+    <cellStyle name="20% - Акцент5 3" xfId="20"/>
+    <cellStyle name="20% - Акцент5 4" xfId="21"/>
+    <cellStyle name="20% - Акцент6 2" xfId="22"/>
+    <cellStyle name="20% - Акцент6 2 2" xfId="23"/>
+    <cellStyle name="20% - Акцент6 3" xfId="24"/>
+    <cellStyle name="20% - Акцент6 4" xfId="25"/>
+    <cellStyle name="40% - Акцент1 2" xfId="26"/>
+    <cellStyle name="40% - Акцент1 2 2" xfId="27"/>
+    <cellStyle name="40% - Акцент1 3" xfId="28"/>
+    <cellStyle name="40% - Акцент1 4" xfId="29"/>
+    <cellStyle name="40% - Акцент2 2" xfId="30"/>
+    <cellStyle name="40% - Акцент2 2 2" xfId="31"/>
+    <cellStyle name="40% - Акцент2 3" xfId="32"/>
+    <cellStyle name="40% - Акцент2 4" xfId="33"/>
+    <cellStyle name="40% - Акцент3 2" xfId="34"/>
+    <cellStyle name="40% - Акцент3 2 2" xfId="35"/>
+    <cellStyle name="40% - Акцент3 3" xfId="36"/>
+    <cellStyle name="40% - Акцент3 4" xfId="37"/>
+    <cellStyle name="40% - Акцент4 2" xfId="38"/>
+    <cellStyle name="40% - Акцент4 2 2" xfId="39"/>
+    <cellStyle name="40% - Акцент4 3" xfId="40"/>
+    <cellStyle name="40% - Акцент4 4" xfId="41"/>
+    <cellStyle name="40% - Акцент5 2" xfId="42"/>
+    <cellStyle name="40% - Акцент5 2 2" xfId="43"/>
+    <cellStyle name="40% - Акцент5 3" xfId="44"/>
+    <cellStyle name="40% - Акцент5 4" xfId="45"/>
+    <cellStyle name="40% - Акцент6 2" xfId="46"/>
+    <cellStyle name="40% - Акцент6 2 2" xfId="47"/>
+    <cellStyle name="40% - Акцент6 3" xfId="48"/>
+    <cellStyle name="40% - Акцент6 4" xfId="49"/>
+    <cellStyle name="60% - Акцент1 2" xfId="50"/>
+    <cellStyle name="60% — акцент1 2" xfId="51"/>
+    <cellStyle name="60% - Акцент1 3" xfId="52"/>
+    <cellStyle name="60% - Акцент2 2" xfId="53"/>
+    <cellStyle name="60% — акцент2 2" xfId="54"/>
+    <cellStyle name="60% - Акцент2 3" xfId="55"/>
+    <cellStyle name="60% - Акцент3 2" xfId="56"/>
+    <cellStyle name="60% — акцент3 2" xfId="57"/>
+    <cellStyle name="60% - Акцент3 3" xfId="58"/>
+    <cellStyle name="60% - Акцент4 2" xfId="59"/>
+    <cellStyle name="60% — акцент4 2" xfId="60"/>
+    <cellStyle name="60% - Акцент4 3" xfId="61"/>
+    <cellStyle name="60% - Акцент5 2" xfId="62"/>
+    <cellStyle name="60% — акцент5 2" xfId="63"/>
+    <cellStyle name="60% - Акцент5 3" xfId="64"/>
+    <cellStyle name="60% - Акцент6 2" xfId="65"/>
+    <cellStyle name="60% — акцент6 2" xfId="66"/>
+    <cellStyle name="60% - Акцент6 3" xfId="67"/>
+    <cellStyle name="Акцент1 2" xfId="68"/>
+    <cellStyle name="Акцент2 2" xfId="69"/>
+    <cellStyle name="Акцент3 2" xfId="70"/>
+    <cellStyle name="Акцент4 2" xfId="71"/>
+    <cellStyle name="Акцент5 2" xfId="72"/>
+    <cellStyle name="Акцент6 2" xfId="73"/>
+    <cellStyle name="Ввод  2" xfId="74"/>
+    <cellStyle name="Вывод 2" xfId="75"/>
+    <cellStyle name="Вычисление 2" xfId="76"/>
+    <cellStyle name="Гиперссылка 2" xfId="77"/>
+    <cellStyle name="Гиперссылка 3" xfId="78"/>
+    <cellStyle name="Заголовок 1 2" xfId="79"/>
+    <cellStyle name="Заголовок 2 2" xfId="80"/>
+    <cellStyle name="Заголовок 3 2" xfId="81"/>
+    <cellStyle name="Заголовок 4 2" xfId="82"/>
+    <cellStyle name="Итог 2" xfId="83"/>
+    <cellStyle name="Контрольная ячейка 2" xfId="84"/>
+    <cellStyle name="Название 2" xfId="85"/>
+    <cellStyle name="Название 2 2" xfId="86"/>
+    <cellStyle name="Нейтральный 2" xfId="87"/>
+    <cellStyle name="Нейтральный 2 2" xfId="88"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 10" xfId="89"/>
+    <cellStyle name="Обычный 11" xfId="90"/>
+    <cellStyle name="Обычный 12" xfId="91"/>
+    <cellStyle name="Обычный 2" xfId="92"/>
+    <cellStyle name="Обычный 2 10" xfId="93"/>
+    <cellStyle name="Обычный 2 11" xfId="94"/>
+    <cellStyle name="Обычный 2 12" xfId="95"/>
+    <cellStyle name="Обычный 2 13" xfId="96"/>
+    <cellStyle name="Обычный 2 14" xfId="97"/>
+    <cellStyle name="Обычный 2 15" xfId="98"/>
+    <cellStyle name="Обычный 2 16" xfId="99"/>
+    <cellStyle name="Обычный 2 17" xfId="100"/>
+    <cellStyle name="Обычный 2 17 2" xfId="101"/>
+    <cellStyle name="Обычный 2 17 2 2" xfId="102"/>
+    <cellStyle name="Обычный 2 17 2 3" xfId="103"/>
+    <cellStyle name="Обычный 2 17 2_10" xfId="104"/>
+    <cellStyle name="Обычный 2 18" xfId="105"/>
+    <cellStyle name="Обычный 2 19" xfId="106"/>
+    <cellStyle name="Обычный 2 19 2" xfId="107"/>
+    <cellStyle name="Обычный 2 19 2 2" xfId="108"/>
+    <cellStyle name="Обычный 2 19 2 2 2" xfId="109"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2" xfId="110"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 2" xfId="111"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 3" xfId="112"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3" xfId="113"/>
+    <cellStyle name="Обычный 2 19 2 2 2_10" xfId="114"/>
+    <cellStyle name="Обычный 2 19 2 2 3" xfId="115"/>
+    <cellStyle name="Обычный 2 19 2 2 4" xfId="116"/>
+    <cellStyle name="Обычный 2 19 2 3" xfId="117"/>
+    <cellStyle name="Обычный 2 19 2 3 2" xfId="118"/>
+    <cellStyle name="Обычный 2 19 2 3 3" xfId="119"/>
+    <cellStyle name="Обычный 2 19 2 4" xfId="120"/>
+    <cellStyle name="Обычный 2 19 2_10" xfId="121"/>
+    <cellStyle name="Обычный 2 19 3" xfId="122"/>
+    <cellStyle name="Обычный 2 19 3 2" xfId="123"/>
+    <cellStyle name="Обычный 2 19 3 2 2" xfId="124"/>
+    <cellStyle name="Обычный 2 19 3 2 3" xfId="125"/>
+    <cellStyle name="Обычный 2 19 3 3" xfId="126"/>
+    <cellStyle name="Обычный 2 19 3_10" xfId="127"/>
+    <cellStyle name="Обычный 2 19 4" xfId="128"/>
+    <cellStyle name="Обычный 2 19 5" xfId="129"/>
+    <cellStyle name="Обычный 2 2" xfId="130"/>
+    <cellStyle name="Обычный 2 2 2" xfId="131"/>
+    <cellStyle name="Обычный 2 2 2 2" xfId="132"/>
+    <cellStyle name="Обычный 2 2 2 2 2" xfId="133"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2" xfId="134"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2" xfId="135"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2" xfId="136"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2" xfId="137"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2" xfId="138"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2" xfId="139"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2" xfId="140"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3" xfId="141"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2_10" xfId="142"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2_10" xfId="143"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3" xfId="144"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4" xfId="145"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2_10" xfId="146"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3" xfId="147"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2" xfId="148"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3" xfId="149"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3_10" xfId="150"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2_10" xfId="151"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3" xfId="152"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2" xfId="153"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2" xfId="154"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3" xfId="155"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2_10" xfId="156"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3_10" xfId="157"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4" xfId="158"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5" xfId="159"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2_10" xfId="160"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3" xfId="161"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2" xfId="162"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2" xfId="163"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2" xfId="164"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3" xfId="165"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2_10" xfId="166"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2_10" xfId="167"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3" xfId="168"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4" xfId="169"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3_10" xfId="170"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4" xfId="171"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2" xfId="172"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3" xfId="173"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4_10" xfId="174"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2_10" xfId="175"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3" xfId="176"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2" xfId="177"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2" xfId="178"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2" xfId="179"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2" xfId="180"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3" xfId="181"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2_10" xfId="182"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2_10" xfId="183"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3" xfId="184"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4" xfId="185"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2_10" xfId="186"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3" xfId="187"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2" xfId="188"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3" xfId="189"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3_10" xfId="190"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3_10" xfId="191"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4" xfId="192"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2" xfId="193"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2" xfId="194"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3" xfId="195"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2_10" xfId="196"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4_10" xfId="197"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5" xfId="198"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6" xfId="199"/>
+    <cellStyle name="Обычный 2 2 2 2 2_10" xfId="200"/>
+    <cellStyle name="Обычный 2 2 2 2 3" xfId="201"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2" xfId="202"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2" xfId="203"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2" xfId="204"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2" xfId="205"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2" xfId="206"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2_10" xfId="207"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3" xfId="208"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2_10" xfId="209"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3" xfId="210"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2" xfId="211"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2_10" xfId="212"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3" xfId="213"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2" xfId="214"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2" xfId="215"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3_10" xfId="216"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4" xfId="217"/>
+    <cellStyle name="Обычный 2 2 2 2 3_10" xfId="218"/>
+    <cellStyle name="Обычный 2 2 2 2 4" xfId="219"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2" xfId="220"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2" xfId="221"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2" xfId="222"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2_10" xfId="223"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3" xfId="224"/>
+    <cellStyle name="Обычный 2 2 2 2 4_10" xfId="225"/>
+    <cellStyle name="Обычный 2 2 2 2 5" xfId="226"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2" xfId="227"/>
+    <cellStyle name="Обычный 2 2 2 2_10" xfId="228"/>
+    <cellStyle name="Обычный 2 2 2 3" xfId="229"/>
+    <cellStyle name="Обычный 2 2 2 4" xfId="230"/>
+    <cellStyle name="Обычный 2 2 2 4 2" xfId="231"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2" xfId="232"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2" xfId="233"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2" xfId="234"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3" xfId="235"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2_10" xfId="236"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2_10" xfId="237"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3" xfId="238"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4" xfId="239"/>
+    <cellStyle name="Обычный 2 2 2 4 2_10" xfId="240"/>
+    <cellStyle name="Обычный 2 2 2 4 3" xfId="241"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2" xfId="242"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3" xfId="243"/>
+    <cellStyle name="Обычный 2 2 2 4 3_10" xfId="244"/>
+    <cellStyle name="Обычный 2 2 2 4_10" xfId="245"/>
+    <cellStyle name="Обычный 2 2 2 5" xfId="246"/>
+    <cellStyle name="Обычный 2 2 2 5 2" xfId="247"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2" xfId="248"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3" xfId="249"/>
+    <cellStyle name="Обычный 2 2 2 5 2_10" xfId="250"/>
+    <cellStyle name="Обычный 2 2 2 5_10" xfId="251"/>
+    <cellStyle name="Обычный 2 2 2 6" xfId="252"/>
+    <cellStyle name="Обычный 2 2 2 7" xfId="253"/>
+    <cellStyle name="Обычный 2 2 2_10" xfId="254"/>
+    <cellStyle name="Обычный 2 2 3" xfId="255"/>
+    <cellStyle name="Обычный 2 2 3 2" xfId="256"/>
+    <cellStyle name="Обычный 2 2 3 3" xfId="257"/>
+    <cellStyle name="Обычный 2 2 3_10" xfId="258"/>
+    <cellStyle name="Обычный 2 2 4" xfId="259"/>
+    <cellStyle name="Обычный 2 2 4 2" xfId="260"/>
+    <cellStyle name="Обычный 2 2 4 2 2" xfId="261"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2" xfId="262"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2" xfId="263"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2" xfId="264"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2_10" xfId="265"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3" xfId="266"/>
+    <cellStyle name="Обычный 2 2 4 2 2_10" xfId="267"/>
+    <cellStyle name="Обычный 2 2 4 2 3" xfId="268"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2" xfId="269"/>
+    <cellStyle name="Обычный 2 2 4 2_10" xfId="270"/>
+    <cellStyle name="Обычный 2 2 4 3" xfId="271"/>
+    <cellStyle name="Обычный 2 2 4 3 2" xfId="272"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2" xfId="273"/>
+    <cellStyle name="Обычный 2 2 4 3_10" xfId="274"/>
+    <cellStyle name="Обычный 2 2 4 4" xfId="275"/>
+    <cellStyle name="Обычный 2 2 4_10" xfId="276"/>
+    <cellStyle name="Обычный 2 2 5" xfId="277"/>
+    <cellStyle name="Обычный 2 2 5 2" xfId="278"/>
+    <cellStyle name="Обычный 2 2 5 2 2" xfId="279"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2" xfId="280"/>
+    <cellStyle name="Обычный 2 2 5 2_10" xfId="281"/>
+    <cellStyle name="Обычный 2 2 5 3" xfId="282"/>
+    <cellStyle name="Обычный 2 2 5_10" xfId="283"/>
+    <cellStyle name="Обычный 2 2 6" xfId="284"/>
+    <cellStyle name="Обычный 2 2 6 2" xfId="285"/>
+    <cellStyle name="Обычный 2 2 7" xfId="286"/>
+    <cellStyle name="Обычный 2 2_10" xfId="287"/>
+    <cellStyle name="Обычный 2 20" xfId="288"/>
+    <cellStyle name="Обычный 2 20 2" xfId="289"/>
+    <cellStyle name="Обычный 2 20 2 2" xfId="290"/>
+    <cellStyle name="Обычный 2 20 2 2 2" xfId="291"/>
+    <cellStyle name="Обычный 2 20 2 2 3" xfId="292"/>
+    <cellStyle name="Обычный 2 20 2 3" xfId="293"/>
+    <cellStyle name="Обычный 2 20 2_10" xfId="294"/>
+    <cellStyle name="Обычный 2 20 3" xfId="295"/>
+    <cellStyle name="Обычный 2 20 4" xfId="296"/>
+    <cellStyle name="Обычный 2 21" xfId="297"/>
+    <cellStyle name="Обычный 2 21 2" xfId="298"/>
+    <cellStyle name="Обычный 2 21 3" xfId="299"/>
+    <cellStyle name="Обычный 2 22" xfId="300"/>
+    <cellStyle name="Обычный 2 23" xfId="301"/>
+    <cellStyle name="Обычный 2 24" xfId="302"/>
+    <cellStyle name="Обычный 2 25" xfId="303"/>
+    <cellStyle name="Обычный 2 3" xfId="304"/>
+    <cellStyle name="Обычный 2 3 2" xfId="305"/>
+    <cellStyle name="Обычный 2 3_10" xfId="306"/>
+    <cellStyle name="Обычный 2 4" xfId="307"/>
+    <cellStyle name="Обычный 2 4 2" xfId="308"/>
+    <cellStyle name="Обычный 2 5" xfId="309"/>
+    <cellStyle name="Обычный 2 5 2" xfId="310"/>
+    <cellStyle name="Обычный 2 6" xfId="311"/>
+    <cellStyle name="Обычный 2 7" xfId="312"/>
+    <cellStyle name="Обычный 2 8" xfId="313"/>
+    <cellStyle name="Обычный 2 9" xfId="314"/>
+    <cellStyle name="Обычный 2_1.1" xfId="315"/>
+    <cellStyle name="Обычный 3" xfId="316"/>
+    <cellStyle name="Обычный 3 10" xfId="317"/>
+    <cellStyle name="Обычный 3 11" xfId="318"/>
+    <cellStyle name="Обычный 3 12" xfId="319"/>
+    <cellStyle name="Обычный 3 13" xfId="320"/>
+    <cellStyle name="Обычный 3 13 2" xfId="321"/>
+    <cellStyle name="Обычный 3 13 3" xfId="322"/>
+    <cellStyle name="Обычный 3 14" xfId="323"/>
+    <cellStyle name="Обычный 3 14 2" xfId="324"/>
+    <cellStyle name="Обычный 3 14 3" xfId="325"/>
+    <cellStyle name="Обычный 3 15" xfId="326"/>
+    <cellStyle name="Обычный 3 2" xfId="327"/>
+    <cellStyle name="Обычный 3 3" xfId="328"/>
+    <cellStyle name="Обычный 3 4" xfId="329"/>
+    <cellStyle name="Обычный 3 5" xfId="330"/>
+    <cellStyle name="Обычный 3 6" xfId="331"/>
+    <cellStyle name="Обычный 3 7" xfId="332"/>
+    <cellStyle name="Обычный 3 8" xfId="333"/>
+    <cellStyle name="Обычный 3 9" xfId="334"/>
+    <cellStyle name="Обычный 4" xfId="335"/>
+    <cellStyle name="Обычный 4 10" xfId="336"/>
+    <cellStyle name="Обычный 4 2" xfId="337"/>
+    <cellStyle name="Обычный 4 3" xfId="338"/>
+    <cellStyle name="Обычный 4 4" xfId="339"/>
+    <cellStyle name="Обычный 4 5" xfId="340"/>
+    <cellStyle name="Обычный 4 6" xfId="341"/>
+    <cellStyle name="Обычный 4 7" xfId="342"/>
+    <cellStyle name="Обычный 4 8" xfId="343"/>
+    <cellStyle name="Обычный 4 9" xfId="344"/>
+    <cellStyle name="Обычный 4 9 2" xfId="345"/>
+    <cellStyle name="Обычный 4 9 3" xfId="346"/>
+    <cellStyle name="Обычный 5" xfId="347"/>
+    <cellStyle name="Обычный 5 2" xfId="348"/>
+    <cellStyle name="Обычный 5 3" xfId="349"/>
+    <cellStyle name="Обычный 5 4" xfId="350"/>
+    <cellStyle name="Обычный 5 5" xfId="351"/>
+    <cellStyle name="Обычный 56" xfId="352"/>
+    <cellStyle name="Обычный 6" xfId="353"/>
+    <cellStyle name="Обычный 6 2" xfId="354"/>
+    <cellStyle name="Обычный 6 3" xfId="355"/>
+    <cellStyle name="Обычный 7" xfId="356"/>
+    <cellStyle name="Обычный 7 2" xfId="357"/>
+    <cellStyle name="Обычный 8" xfId="358"/>
+    <cellStyle name="Обычный 9" xfId="359"/>
     <cellStyle name="Обычный_tabsv2" xfId="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка 2" xfId="360"/>
+    <cellStyle name="Плохой 2" xfId="361"/>
+    <cellStyle name="Пояснение 2" xfId="362"/>
+    <cellStyle name="Примечание 2" xfId="363"/>
+    <cellStyle name="Примечание 2 2" xfId="364"/>
+    <cellStyle name="Связанная ячейка 2" xfId="365"/>
+    <cellStyle name="Текст предупреждения 2" xfId="366"/>
+    <cellStyle name="Хороший 2" xfId="367"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -621,67 +1853,67 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BI23"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:CS23"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="AN1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" sqref="A1:BI1"/>
+      <pane xSplit="1" topLeftCell="Y1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="BB4" sqref="BB4:CM17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="13" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="20.5703125" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="51" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="20.54296875" style="2" customWidth="1"/>
+    <col min="2" max="25" width="8.7265625" style="2" customWidth="1"/>
+    <col min="26" max="50" width="8.7265625" style="1" customWidth="1"/>
+    <col min="51" max="16384" width="9.1796875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:61" ht="28.5" customHeight="1">
+    <row r="1" spans="1:97" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="31" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="31"/>
       <c r="C1" s="31"/>
       <c r="D1" s="31"/>
       <c r="E1" s="31"/>
       <c r="F1" s="31"/>
       <c r="G1" s="31"/>
       <c r="H1" s="31"/>
       <c r="I1" s="31"/>
       <c r="J1" s="31"/>
       <c r="K1" s="31"/>
       <c r="L1" s="31"/>
       <c r="M1" s="31"/>
       <c r="N1" s="31"/>
       <c r="O1" s="31"/>
       <c r="P1" s="31"/>
       <c r="Q1" s="31"/>
       <c r="R1" s="31"/>
       <c r="S1" s="31"/>
       <c r="T1" s="31"/>
       <c r="U1" s="31"/>
       <c r="V1" s="31"/>
       <c r="W1" s="31"/>
@@ -702,51 +1934,51 @@
       <c r="AL1" s="31"/>
       <c r="AM1" s="31"/>
       <c r="AN1" s="31"/>
       <c r="AO1" s="31"/>
       <c r="AP1" s="31"/>
       <c r="AQ1" s="31"/>
       <c r="AR1" s="31"/>
       <c r="AS1" s="31"/>
       <c r="AT1" s="31"/>
       <c r="AU1" s="31"/>
       <c r="AV1" s="31"/>
       <c r="AW1" s="31"/>
       <c r="AX1" s="31"/>
       <c r="AY1" s="31"/>
       <c r="AZ1" s="31"/>
       <c r="BA1" s="31"/>
       <c r="BB1" s="31"/>
       <c r="BC1" s="31"/>
       <c r="BD1" s="31"/>
       <c r="BE1" s="31"/>
       <c r="BF1" s="31"/>
       <c r="BG1" s="31"/>
       <c r="BH1" s="31"/>
       <c r="BI1" s="31"/>
     </row>
-    <row r="2" spans="1:61" s="3" customFormat="1" ht="15.75" customHeight="1">
+    <row r="2" spans="1:97" s="3" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="30"/>
       <c r="B2" s="28" t="s">
         <v>14</v>
       </c>
       <c r="C2" s="28"/>
       <c r="D2" s="28"/>
       <c r="E2" s="28"/>
       <c r="F2" s="28"/>
       <c r="G2" s="28"/>
       <c r="H2" s="28"/>
       <c r="I2" s="28"/>
       <c r="J2" s="28"/>
       <c r="K2" s="28"/>
       <c r="L2" s="28"/>
       <c r="M2" s="28"/>
       <c r="N2" s="28" t="s">
         <v>15</v>
       </c>
       <c r="O2" s="28"/>
       <c r="P2" s="28"/>
       <c r="Q2" s="28"/>
       <c r="R2" s="28"/>
       <c r="S2" s="28"/>
       <c r="T2" s="28"/>
       <c r="U2" s="28"/>
@@ -774,52 +2006,94 @@
       <c r="AM2" s="28"/>
       <c r="AN2" s="28"/>
       <c r="AO2" s="28"/>
       <c r="AP2" s="28"/>
       <c r="AQ2" s="28"/>
       <c r="AR2" s="28"/>
       <c r="AS2" s="28"/>
       <c r="AT2" s="28"/>
       <c r="AU2" s="28"/>
       <c r="AV2" s="28"/>
       <c r="AW2" s="29"/>
       <c r="AX2" s="28" t="s">
         <v>31</v>
       </c>
       <c r="AY2" s="28"/>
       <c r="AZ2" s="28"/>
       <c r="BA2" s="28"/>
       <c r="BB2" s="28"/>
       <c r="BC2" s="28"/>
       <c r="BD2" s="28"/>
       <c r="BE2" s="28"/>
       <c r="BF2" s="28"/>
       <c r="BG2" s="28"/>
       <c r="BH2" s="28"/>
       <c r="BI2" s="29"/>
+      <c r="BJ2" s="28" t="s">
+        <v>32</v>
+      </c>
+      <c r="BK2" s="28"/>
+      <c r="BL2" s="28"/>
+      <c r="BM2" s="28"/>
+      <c r="BN2" s="28"/>
+      <c r="BO2" s="28"/>
+      <c r="BP2" s="28"/>
+      <c r="BQ2" s="28"/>
+      <c r="BR2" s="28"/>
+      <c r="BS2" s="28"/>
+      <c r="BT2" s="28"/>
+      <c r="BU2" s="29"/>
+      <c r="BV2" s="28" t="s">
+        <v>33</v>
+      </c>
+      <c r="BW2" s="28"/>
+      <c r="BX2" s="28"/>
+      <c r="BY2" s="28"/>
+      <c r="BZ2" s="28"/>
+      <c r="CA2" s="28"/>
+      <c r="CB2" s="28"/>
+      <c r="CC2" s="28"/>
+      <c r="CD2" s="28"/>
+      <c r="CE2" s="28"/>
+      <c r="CF2" s="28"/>
+      <c r="CG2" s="29"/>
+      <c r="CH2" s="28" t="s">
+        <v>34</v>
+      </c>
+      <c r="CI2" s="28"/>
+      <c r="CJ2" s="28"/>
+      <c r="CK2" s="28"/>
+      <c r="CL2" s="28"/>
+      <c r="CM2" s="28"/>
+      <c r="CN2" s="28"/>
+      <c r="CO2" s="28"/>
+      <c r="CP2" s="28"/>
+      <c r="CQ2" s="28"/>
+      <c r="CR2" s="28"/>
+      <c r="CS2" s="29"/>
     </row>
-    <row r="3" spans="1:61" s="3" customFormat="1" ht="14.25" customHeight="1">
+    <row r="3" spans="1:97" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="30"/>
       <c r="B3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="6" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="6" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="6" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="6" t="s">
         <v>8</v>
       </c>
@@ -957,52 +2231,160 @@
       </c>
       <c r="BB3" s="6" t="s">
         <v>5</v>
       </c>
       <c r="BC3" s="6" t="s">
         <v>6</v>
       </c>
       <c r="BD3" s="6" t="s">
         <v>7</v>
       </c>
       <c r="BE3" s="6" t="s">
         <v>8</v>
       </c>
       <c r="BF3" s="6" t="s">
         <v>9</v>
       </c>
       <c r="BG3" s="6" t="s">
         <v>10</v>
       </c>
       <c r="BH3" s="6" t="s">
         <v>11</v>
       </c>
       <c r="BI3" s="7" t="s">
         <v>12</v>
       </c>
+      <c r="BJ3" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="BK3" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="BL3" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="BM3" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="BN3" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="BO3" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="BP3" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="BQ3" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="BR3" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="BS3" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="BT3" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="BU3" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="BV3" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="BW3" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="BX3" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="BY3" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="BZ3" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="CA3" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="CB3" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="CC3" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="CD3" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="CE3" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="CF3" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="CG3" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="CH3" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="CI3" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="CJ3" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="CK3" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="CL3" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="CM3" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="CN3" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="CO3" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="CP3" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="CQ3" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="CR3" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="CS3" s="7" t="s">
+        <v>12</v>
+      </c>
     </row>
-    <row r="4" spans="1:61" s="8" customFormat="1" ht="12">
+    <row r="4" spans="1:97" s="8" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A4" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B4" s="9">
         <v>6.5525699999999993</v>
       </c>
       <c r="C4" s="9">
         <v>6.50563</v>
       </c>
       <c r="D4" s="10">
         <v>6.9489099999999997</v>
       </c>
       <c r="E4" s="9">
         <v>6.2587999999999999</v>
       </c>
       <c r="F4" s="10">
         <v>7.1225100000000001</v>
       </c>
       <c r="G4" s="10">
         <v>8.3973899999999997</v>
       </c>
       <c r="H4" s="10">
         <v>7.3526499999999997</v>
       </c>
       <c r="I4" s="9">
@@ -1118,60 +2500,172 @@
       </c>
       <c r="AT4" s="10">
         <v>8.6992899999999977</v>
       </c>
       <c r="AU4" s="10">
         <v>9.3604400000000023</v>
       </c>
       <c r="AV4" s="10">
         <v>12.28026</v>
       </c>
       <c r="AW4" s="10">
         <v>14.9</v>
       </c>
       <c r="AX4" s="10">
         <v>6.9856300000000013</v>
       </c>
       <c r="AY4" s="27">
         <v>7.0489799999999994</v>
       </c>
       <c r="AZ4" s="10">
         <v>7.66547</v>
       </c>
       <c r="BA4" s="10">
         <v>8.6073599999999928</v>
       </c>
-      <c r="BB4" s="10"/>
-[...6 lines deleted...]
-      <c r="BI4" s="10"/>
+      <c r="BB4" s="32">
+        <v>8.6</v>
+      </c>
+      <c r="BC4" s="32">
+        <v>10.4</v>
+      </c>
+      <c r="BD4" s="32">
+        <v>9.4</v>
+      </c>
+      <c r="BE4" s="35">
+        <v>9.1</v>
+      </c>
+      <c r="BF4" s="32">
+        <v>13</v>
+      </c>
+      <c r="BG4" s="32">
+        <v>11.7</v>
+      </c>
+      <c r="BH4" s="32">
+        <v>13.6</v>
+      </c>
+      <c r="BI4" s="32">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="BJ4" s="32">
+        <v>6.1752700000000003</v>
+      </c>
+      <c r="BK4" s="36">
+        <v>6.5</v>
+      </c>
+      <c r="BL4" s="32">
+        <v>6.3</v>
+      </c>
+      <c r="BM4" s="32">
+        <v>7.8</v>
+      </c>
+      <c r="BN4" s="32">
+        <v>7.8</v>
+      </c>
+      <c r="BO4" s="32">
+        <v>12.2</v>
+      </c>
+      <c r="BP4" s="32">
+        <v>10.3</v>
+      </c>
+      <c r="BQ4" s="35">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="BR4" s="32">
+        <v>9.4</v>
+      </c>
+      <c r="BS4" s="32">
+        <v>10.5</v>
+      </c>
+      <c r="BT4" s="32">
+        <v>11.8</v>
+      </c>
+      <c r="BU4" s="32">
+        <v>15.8</v>
+      </c>
+      <c r="BV4" s="32">
+        <v>6</v>
+      </c>
+      <c r="BW4" s="36">
+        <v>6.1</v>
+      </c>
+      <c r="BX4" s="32">
+        <v>7.7</v>
+      </c>
+      <c r="BY4" s="32">
+        <v>7.4</v>
+      </c>
+      <c r="BZ4" s="32">
+        <v>7.1924400000000004</v>
+      </c>
+      <c r="CA4" s="32">
+        <v>11.1</v>
+      </c>
+      <c r="CB4" s="32">
+        <v>10.1</v>
+      </c>
+      <c r="CC4" s="35">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="CD4" s="32">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="CE4" s="32">
+        <v>10.6</v>
+      </c>
+      <c r="CF4" s="32">
+        <v>11.1</v>
+      </c>
+      <c r="CG4" s="32">
+        <v>15.6</v>
+      </c>
+      <c r="CH4" s="32">
+        <v>6.4</v>
+      </c>
+      <c r="CI4" s="36">
+        <v>6.8</v>
+      </c>
+      <c r="CJ4" s="32">
+        <v>7.7</v>
+      </c>
+      <c r="CK4" s="32">
+        <v>8.2380399999999998</v>
+      </c>
+      <c r="CL4" s="32">
+        <v>7.7632199999999996</v>
+      </c>
+      <c r="CM4" s="32">
+        <v>12.204789999999999</v>
+      </c>
+      <c r="CN4" s="10"/>
+      <c r="CO4" s="10"/>
+      <c r="CP4" s="10"/>
+      <c r="CQ4" s="10"/>
+      <c r="CR4" s="10"/>
+      <c r="CS4" s="10"/>
     </row>
-    <row r="5" spans="1:61" s="3" customFormat="1" ht="12">
+    <row r="5" spans="1:97" s="3" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A5" s="20" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="4">
         <v>8.8930000000000009E-2</v>
       </c>
       <c r="C5" s="4">
         <v>0.13788999999999998</v>
       </c>
       <c r="D5" s="4">
         <v>0.10832</v>
       </c>
       <c r="E5" s="4">
         <v>0.14401</v>
       </c>
       <c r="F5" s="4">
         <v>0.16949</v>
       </c>
       <c r="G5" s="4">
         <v>0.15234999999999999</v>
       </c>
       <c r="H5" s="4">
         <v>0.13172999999999999</v>
       </c>
       <c r="I5" s="4">
@@ -1287,60 +2781,172 @@
       </c>
       <c r="AT5" s="13">
         <v>0.13700000000000001</v>
       </c>
       <c r="AU5" s="13">
         <v>0.12540000000000001</v>
       </c>
       <c r="AV5" s="13">
         <v>0.12670000000000001</v>
       </c>
       <c r="AW5" s="13">
         <v>0.1895</v>
       </c>
       <c r="AX5" s="13">
         <v>8.6400000000000005E-2</v>
       </c>
       <c r="AY5" s="13">
         <v>0.13700000000000001</v>
       </c>
       <c r="AZ5" s="13">
         <v>0.108</v>
       </c>
       <c r="BA5" s="13">
         <v>0.13900000000000001</v>
       </c>
-      <c r="BB5" s="13"/>
-[...6 lines deleted...]
-      <c r="BI5" s="13"/>
+      <c r="BB5" s="33">
+        <v>0.2</v>
+      </c>
+      <c r="BC5" s="33">
+        <v>0.2</v>
+      </c>
+      <c r="BD5" s="33">
+        <v>0.1</v>
+      </c>
+      <c r="BE5" s="33">
+        <v>0.2</v>
+      </c>
+      <c r="BF5" s="33">
+        <v>0.3</v>
+      </c>
+      <c r="BG5" s="33">
+        <v>0.2</v>
+      </c>
+      <c r="BH5" s="33">
+        <v>0.7</v>
+      </c>
+      <c r="BI5" s="33">
+        <v>0.8</v>
+      </c>
+      <c r="BJ5" s="33">
+        <v>0.37880000000000003</v>
+      </c>
+      <c r="BK5" s="33">
+        <v>0.1</v>
+      </c>
+      <c r="BL5" s="33">
+        <v>0.1</v>
+      </c>
+      <c r="BM5" s="33">
+        <v>0.1</v>
+      </c>
+      <c r="BN5" s="33">
+        <v>0.2</v>
+      </c>
+      <c r="BO5" s="33">
+        <v>0.2</v>
+      </c>
+      <c r="BP5" s="33">
+        <v>0.1</v>
+      </c>
+      <c r="BQ5" s="33">
+        <v>0.2</v>
+      </c>
+      <c r="BR5" s="33">
+        <v>0.1</v>
+      </c>
+      <c r="BS5" s="33">
+        <v>0.2</v>
+      </c>
+      <c r="BT5" s="33">
+        <v>0.1</v>
+      </c>
+      <c r="BU5" s="33">
+        <v>0.6</v>
+      </c>
+      <c r="BV5" s="33">
+        <v>0.1</v>
+      </c>
+      <c r="BW5" s="33">
+        <v>0.1</v>
+      </c>
+      <c r="BX5" s="33">
+        <v>0.5</v>
+      </c>
+      <c r="BY5" s="33">
+        <v>0.2</v>
+      </c>
+      <c r="BZ5" s="33">
+        <v>0.19394</v>
+      </c>
+      <c r="CA5" s="33">
+        <v>0.2</v>
+      </c>
+      <c r="CB5" s="33">
+        <v>0.2</v>
+      </c>
+      <c r="CC5" s="33">
+        <v>0.2</v>
+      </c>
+      <c r="CD5" s="33">
+        <v>0.4</v>
+      </c>
+      <c r="CE5" s="33">
+        <v>0.6</v>
+      </c>
+      <c r="CF5" s="33">
+        <v>0.5</v>
+      </c>
+      <c r="CG5" s="33">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="CH5" s="33">
+        <v>0.4</v>
+      </c>
+      <c r="CI5" s="33">
+        <v>0.1</v>
+      </c>
+      <c r="CJ5" s="33">
+        <v>0.5</v>
+      </c>
+      <c r="CK5" s="33">
+        <v>0.49519999999999997</v>
+      </c>
+      <c r="CL5" s="33">
+        <v>0.32740000000000002</v>
+      </c>
+      <c r="CM5" s="33">
+        <v>0.1069</v>
+      </c>
+      <c r="CN5" s="13"/>
+      <c r="CO5" s="13"/>
+      <c r="CP5" s="13"/>
+      <c r="CQ5" s="13"/>
+      <c r="CR5" s="13"/>
+      <c r="CS5" s="13"/>
     </row>
-    <row r="6" spans="1:61" s="3" customFormat="1" ht="12">
+    <row r="6" spans="1:97" s="3" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A6" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="4">
         <v>0.79752000000000001</v>
       </c>
       <c r="C6" s="4">
         <v>0.68386999999999998</v>
       </c>
       <c r="D6" s="4">
         <v>0.85724</v>
       </c>
       <c r="E6" s="4">
         <v>0.90566999999999998</v>
       </c>
       <c r="F6" s="4">
         <v>0.8168200000000001</v>
       </c>
       <c r="G6" s="4">
         <v>0.84228999999999998</v>
       </c>
       <c r="H6" s="4">
         <v>0.68864999999999998</v>
       </c>
       <c r="I6" s="4">
@@ -1456,60 +3062,172 @@
       </c>
       <c r="AT6" s="13">
         <v>0.49057000000000001</v>
       </c>
       <c r="AU6" s="13">
         <v>0.57807000000000008</v>
       </c>
       <c r="AV6" s="13">
         <v>0.51391999999999993</v>
       </c>
       <c r="AW6" s="13">
         <v>1.28095</v>
       </c>
       <c r="AX6" s="13">
         <v>0.53146000000000004</v>
       </c>
       <c r="AY6" s="13">
         <v>0.32494000000000001</v>
       </c>
       <c r="AZ6" s="13">
         <v>0.4385</v>
       </c>
       <c r="BA6" s="13">
         <v>1.16211</v>
       </c>
-      <c r="BB6" s="13"/>
-[...6 lines deleted...]
-      <c r="BI6" s="13"/>
+      <c r="BB6" s="33">
+        <v>0.4</v>
+      </c>
+      <c r="BC6" s="33">
+        <v>0.9</v>
+      </c>
+      <c r="BD6" s="33">
+        <v>0.6</v>
+      </c>
+      <c r="BE6" s="33">
+        <v>0.9</v>
+      </c>
+      <c r="BF6" s="33">
+        <v>0.6</v>
+      </c>
+      <c r="BG6" s="33">
+        <v>0.6</v>
+      </c>
+      <c r="BH6" s="33">
+        <v>0.7</v>
+      </c>
+      <c r="BI6" s="33">
+        <v>1.5</v>
+      </c>
+      <c r="BJ6" s="33">
+        <v>0.24751999999999999</v>
+      </c>
+      <c r="BK6" s="33">
+        <v>0.5</v>
+      </c>
+      <c r="BL6" s="33">
+        <v>0.3</v>
+      </c>
+      <c r="BM6" s="33">
+        <v>0.3</v>
+      </c>
+      <c r="BN6" s="33">
+        <v>0.2</v>
+      </c>
+      <c r="BO6" s="33">
+        <v>1.7</v>
+      </c>
+      <c r="BP6" s="33">
+        <v>0.7</v>
+      </c>
+      <c r="BQ6" s="33">
+        <v>0.9</v>
+      </c>
+      <c r="BR6" s="33">
+        <v>0.6</v>
+      </c>
+      <c r="BS6" s="33">
+        <v>0.4</v>
+      </c>
+      <c r="BT6" s="33">
+        <v>0.3</v>
+      </c>
+      <c r="BU6" s="33">
+        <v>1.4</v>
+      </c>
+      <c r="BV6" s="33">
+        <v>0.2</v>
+      </c>
+      <c r="BW6" s="33">
+        <v>0.2</v>
+      </c>
+      <c r="BX6" s="33">
+        <v>0.6</v>
+      </c>
+      <c r="BY6" s="33">
+        <v>0.5</v>
+      </c>
+      <c r="BZ6" s="33">
+        <v>0.47517999999999999</v>
+      </c>
+      <c r="CA6" s="33">
+        <v>0.8</v>
+      </c>
+      <c r="CB6" s="33">
+        <v>1.7</v>
+      </c>
+      <c r="CC6" s="33">
+        <v>0.8</v>
+      </c>
+      <c r="CD6" s="33">
+        <v>0.9</v>
+      </c>
+      <c r="CE6" s="33">
+        <v>0.9</v>
+      </c>
+      <c r="CF6" s="33">
+        <v>0.8</v>
+      </c>
+      <c r="CG6" s="33">
+        <v>1.8</v>
+      </c>
+      <c r="CH6" s="33">
+        <v>0.7</v>
+      </c>
+      <c r="CI6" s="33">
+        <v>0.7</v>
+      </c>
+      <c r="CJ6" s="33">
+        <v>0.7</v>
+      </c>
+      <c r="CK6" s="33">
+        <v>0.69230000000000003</v>
+      </c>
+      <c r="CL6" s="33">
+        <v>0.74560999999999999</v>
+      </c>
+      <c r="CM6" s="33">
+        <v>0.82687999999999995</v>
+      </c>
+      <c r="CN6" s="13"/>
+      <c r="CO6" s="13"/>
+      <c r="CP6" s="13"/>
+      <c r="CQ6" s="13"/>
+      <c r="CR6" s="13"/>
+      <c r="CS6" s="13"/>
     </row>
-    <row r="7" spans="1:61" s="3" customFormat="1" ht="12">
+    <row r="7" spans="1:97" s="3" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A7" s="20" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="4">
         <v>0.30970999999999999</v>
       </c>
       <c r="C7" s="4">
         <v>0.39341999999999999</v>
       </c>
       <c r="D7" s="4">
         <v>0.37063000000000001</v>
       </c>
       <c r="E7" s="4">
         <v>0.24815000000000001</v>
       </c>
       <c r="F7" s="4">
         <v>0.34948000000000001</v>
       </c>
       <c r="G7" s="4">
         <v>0.46686</v>
       </c>
       <c r="H7" s="4">
         <v>0.35263</v>
       </c>
       <c r="I7" s="4">
@@ -1625,60 +3343,172 @@
       </c>
       <c r="AT7" s="13">
         <v>0.35000999999999999</v>
       </c>
       <c r="AU7" s="13">
         <v>0.74492999999999998</v>
       </c>
       <c r="AV7" s="13">
         <v>0.71314999999999995</v>
       </c>
       <c r="AW7" s="13">
         <v>0.90812000000000004</v>
       </c>
       <c r="AX7" s="13">
         <v>0.29146</v>
       </c>
       <c r="AY7" s="13">
         <v>0.42563999999999996</v>
       </c>
       <c r="AZ7" s="13">
         <v>0.39732000000000001</v>
       </c>
       <c r="BA7" s="13">
         <v>0.27151999999999998</v>
       </c>
-      <c r="BB7" s="13"/>
-[...6 lines deleted...]
-      <c r="BI7" s="13"/>
+      <c r="BB7" s="33">
+        <v>0.4</v>
+      </c>
+      <c r="BC7" s="33">
+        <v>0.4</v>
+      </c>
+      <c r="BD7" s="33">
+        <v>1.3</v>
+      </c>
+      <c r="BE7" s="33">
+        <v>0.4</v>
+      </c>
+      <c r="BF7" s="33">
+        <v>0.4</v>
+      </c>
+      <c r="BG7" s="33">
+        <v>0.8</v>
+      </c>
+      <c r="BH7" s="33">
+        <v>0.8</v>
+      </c>
+      <c r="BI7" s="33">
+        <v>1.3</v>
+      </c>
+      <c r="BJ7" s="33">
+        <v>0.22345999999999999</v>
+      </c>
+      <c r="BK7" s="33">
+        <v>0.4</v>
+      </c>
+      <c r="BL7" s="33">
+        <v>0.3</v>
+      </c>
+      <c r="BM7" s="33">
+        <v>0.2</v>
+      </c>
+      <c r="BN7" s="33">
+        <v>0.3</v>
+      </c>
+      <c r="BO7" s="33">
+        <v>0.4</v>
+      </c>
+      <c r="BP7" s="33">
+        <v>1.4</v>
+      </c>
+      <c r="BQ7" s="33">
+        <v>0.7</v>
+      </c>
+      <c r="BR7" s="33">
+        <v>0.4</v>
+      </c>
+      <c r="BS7" s="33">
+        <v>0.6</v>
+      </c>
+      <c r="BT7" s="33">
+        <v>0.7</v>
+      </c>
+      <c r="BU7" s="33">
+        <v>0.9</v>
+      </c>
+      <c r="BV7" s="33">
+        <v>0.2</v>
+      </c>
+      <c r="BW7" s="33">
+        <v>0.4</v>
+      </c>
+      <c r="BX7" s="33">
+        <v>0.5</v>
+      </c>
+      <c r="BY7" s="33">
+        <v>0.3</v>
+      </c>
+      <c r="BZ7" s="33">
+        <v>0.31946999999999998</v>
+      </c>
+      <c r="CA7" s="33">
+        <v>0.4</v>
+      </c>
+      <c r="CB7" s="33">
+        <v>1.4</v>
+      </c>
+      <c r="CC7" s="33">
+        <v>0.6</v>
+      </c>
+      <c r="CD7" s="33">
+        <v>0.4</v>
+      </c>
+      <c r="CE7" s="33">
+        <v>0.6</v>
+      </c>
+      <c r="CF7" s="33">
+        <v>0.6</v>
+      </c>
+      <c r="CG7" s="33">
+        <v>1</v>
+      </c>
+      <c r="CH7" s="33">
+        <v>0.2</v>
+      </c>
+      <c r="CI7" s="33">
+        <v>0.5</v>
+      </c>
+      <c r="CJ7" s="33">
+        <v>0.5</v>
+      </c>
+      <c r="CK7" s="33">
+        <v>0.19184000000000001</v>
+      </c>
+      <c r="CL7" s="33">
+        <v>0.44159999999999999</v>
+      </c>
+      <c r="CM7" s="33">
+        <v>0.88514999999999999</v>
+      </c>
+      <c r="CN7" s="13"/>
+      <c r="CO7" s="13"/>
+      <c r="CP7" s="13"/>
+      <c r="CQ7" s="13"/>
+      <c r="CR7" s="13"/>
+      <c r="CS7" s="13"/>
     </row>
-    <row r="8" spans="1:61" s="3" customFormat="1" ht="12">
+    <row r="8" spans="1:97" s="3" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A8" s="22" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="4">
         <v>0.33302999999999999</v>
       </c>
       <c r="C8" s="4">
         <v>0.4078</v>
       </c>
       <c r="D8" s="4">
         <v>0.31592999999999999</v>
       </c>
       <c r="E8" s="4">
         <v>0.73846000000000001</v>
       </c>
       <c r="F8" s="4">
         <v>0.46217999999999998</v>
       </c>
       <c r="G8" s="4">
         <v>0.43106</v>
       </c>
       <c r="H8" s="4">
         <v>0.27326999999999996</v>
       </c>
       <c r="I8" s="4">
@@ -1794,60 +3624,172 @@
       </c>
       <c r="AT8" s="13">
         <v>1.0560699999999998</v>
       </c>
       <c r="AU8" s="13">
         <v>0.46950999999999998</v>
       </c>
       <c r="AV8" s="13">
         <v>0.64883000000000002</v>
       </c>
       <c r="AW8" s="13">
         <v>0.50476999999999994</v>
       </c>
       <c r="AX8" s="13">
         <v>0.35769999999999996</v>
       </c>
       <c r="AY8" s="13">
         <v>0.44683</v>
       </c>
       <c r="AZ8" s="13">
         <v>0.34625</v>
       </c>
       <c r="BA8" s="13">
         <v>0.82723000000000002</v>
       </c>
-      <c r="BB8" s="13"/>
-[...6 lines deleted...]
-      <c r="BI8" s="13"/>
+      <c r="BB8" s="33">
+        <v>0.6</v>
+      </c>
+      <c r="BC8" s="33">
+        <v>0.6</v>
+      </c>
+      <c r="BD8" s="33">
+        <v>0.4</v>
+      </c>
+      <c r="BE8" s="33">
+        <v>0.6</v>
+      </c>
+      <c r="BF8" s="33">
+        <v>1</v>
+      </c>
+      <c r="BG8" s="33">
+        <v>1</v>
+      </c>
+      <c r="BH8" s="33">
+        <v>0.7</v>
+      </c>
+      <c r="BI8" s="33">
+        <v>0.5</v>
+      </c>
+      <c r="BJ8" s="33">
+        <v>0.20485</v>
+      </c>
+      <c r="BK8" s="33">
+        <v>0.3</v>
+      </c>
+      <c r="BL8" s="33">
+        <v>0.2</v>
+      </c>
+      <c r="BM8" s="33">
+        <v>0.6</v>
+      </c>
+      <c r="BN8" s="33">
+        <v>0.5</v>
+      </c>
+      <c r="BO8" s="33">
+        <v>0.5</v>
+      </c>
+      <c r="BP8" s="33">
+        <v>0.3</v>
+      </c>
+      <c r="BQ8" s="33">
+        <v>0.4</v>
+      </c>
+      <c r="BR8" s="33">
+        <v>0.7</v>
+      </c>
+      <c r="BS8" s="33">
+        <v>0.8</v>
+      </c>
+      <c r="BT8" s="33">
+        <v>0.5</v>
+      </c>
+      <c r="BU8" s="33">
+        <v>0.4</v>
+      </c>
+      <c r="BV8" s="33">
+        <v>0.2</v>
+      </c>
+      <c r="BW8" s="33">
+        <v>0.3</v>
+      </c>
+      <c r="BX8" s="33">
+        <v>0.2</v>
+      </c>
+      <c r="BY8" s="33">
+        <v>0.6</v>
+      </c>
+      <c r="BZ8" s="33">
+        <v>0.33848</v>
+      </c>
+      <c r="CA8" s="33">
+        <v>0.4</v>
+      </c>
+      <c r="CB8" s="33">
+        <v>0.2</v>
+      </c>
+      <c r="CC8" s="33">
+        <v>0.4</v>
+      </c>
+      <c r="CD8" s="33">
+        <v>0.7</v>
+      </c>
+      <c r="CE8" s="33">
+        <v>0.9</v>
+      </c>
+      <c r="CF8" s="33">
+        <v>0.5</v>
+      </c>
+      <c r="CG8" s="33">
+        <v>0.4</v>
+      </c>
+      <c r="CH8" s="33">
+        <v>0.2</v>
+      </c>
+      <c r="CI8" s="33">
+        <v>0.3</v>
+      </c>
+      <c r="CJ8" s="33">
+        <v>0.2</v>
+      </c>
+      <c r="CK8" s="33">
+        <v>0.68672999999999995</v>
+      </c>
+      <c r="CL8" s="33">
+        <v>0.36164000000000002</v>
+      </c>
+      <c r="CM8" s="33">
+        <v>0.43961</v>
+      </c>
+      <c r="CN8" s="13"/>
+      <c r="CO8" s="13"/>
+      <c r="CP8" s="13"/>
+      <c r="CQ8" s="13"/>
+      <c r="CR8" s="13"/>
+      <c r="CS8" s="13"/>
     </row>
-    <row r="9" spans="1:61" s="3" customFormat="1" ht="12">
+    <row r="9" spans="1:97" s="3" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A9" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="4">
         <v>0.48360000000000003</v>
       </c>
       <c r="C9" s="4">
         <v>0.40820000000000001</v>
       </c>
       <c r="D9" s="4">
         <v>0.65189999999999992</v>
       </c>
       <c r="E9" s="4">
         <v>0.51272000000000006</v>
       </c>
       <c r="F9" s="4">
         <v>0.67179999999999995</v>
       </c>
       <c r="G9" s="4">
         <v>1.0822700000000001</v>
       </c>
       <c r="H9" s="4">
         <v>0.65439000000000003</v>
       </c>
       <c r="I9" s="4">
@@ -1963,60 +3905,172 @@
       </c>
       <c r="AT9" s="13">
         <v>0.86065999999999998</v>
       </c>
       <c r="AU9" s="13">
         <v>0.75764999999999993</v>
       </c>
       <c r="AV9" s="13">
         <v>3.0228999999999999</v>
       </c>
       <c r="AW9" s="13">
         <v>3.8451900000000001</v>
       </c>
       <c r="AX9" s="13">
         <v>0.62729999999999997</v>
       </c>
       <c r="AY9" s="13">
         <v>0.42246</v>
       </c>
       <c r="AZ9" s="13">
         <v>0.7631</v>
       </c>
       <c r="BA9" s="13">
         <v>0.71284999999999998</v>
       </c>
-      <c r="BB9" s="13"/>
-[...6 lines deleted...]
-      <c r="BI9" s="13"/>
+      <c r="BB9" s="33">
+        <v>0.8</v>
+      </c>
+      <c r="BC9" s="33">
+        <v>1.3</v>
+      </c>
+      <c r="BD9" s="33">
+        <v>0.8</v>
+      </c>
+      <c r="BE9" s="33">
+        <v>0.9</v>
+      </c>
+      <c r="BF9" s="33">
+        <v>0.8</v>
+      </c>
+      <c r="BG9" s="33">
+        <v>0.8</v>
+      </c>
+      <c r="BH9" s="33">
+        <v>3</v>
+      </c>
+      <c r="BI9" s="33">
+        <v>3.9</v>
+      </c>
+      <c r="BJ9" s="33">
+        <v>0.55472999999999995</v>
+      </c>
+      <c r="BK9" s="33">
+        <v>0.5</v>
+      </c>
+      <c r="BL9" s="33">
+        <v>0.7</v>
+      </c>
+      <c r="BM9" s="33">
+        <v>0.7</v>
+      </c>
+      <c r="BN9" s="33">
+        <v>0.8</v>
+      </c>
+      <c r="BO9" s="33">
+        <v>1.2</v>
+      </c>
+      <c r="BP9" s="33">
+        <v>0.7</v>
+      </c>
+      <c r="BQ9" s="33">
+        <v>0.9</v>
+      </c>
+      <c r="BR9" s="33">
+        <v>0.8</v>
+      </c>
+      <c r="BS9" s="33">
+        <v>0.8</v>
+      </c>
+      <c r="BT9" s="33">
+        <v>3.1</v>
+      </c>
+      <c r="BU9" s="33">
+        <v>5</v>
+      </c>
+      <c r="BV9" s="33">
+        <v>0.9</v>
+      </c>
+      <c r="BW9" s="33">
+        <v>0.4</v>
+      </c>
+      <c r="BX9" s="33">
+        <v>0.7</v>
+      </c>
+      <c r="BY9" s="33">
+        <v>0.7</v>
+      </c>
+      <c r="BZ9" s="33">
+        <v>0.78369999999999995</v>
+      </c>
+      <c r="CA9" s="33">
+        <v>1.3</v>
+      </c>
+      <c r="CB9" s="33">
+        <v>0.9</v>
+      </c>
+      <c r="CC9" s="33">
+        <v>1</v>
+      </c>
+      <c r="CD9" s="33">
+        <v>0.8</v>
+      </c>
+      <c r="CE9" s="33">
+        <v>0.9</v>
+      </c>
+      <c r="CF9" s="33">
+        <v>3</v>
+      </c>
+      <c r="CG9" s="33">
+        <v>4.5</v>
+      </c>
+      <c r="CH9" s="33">
+        <v>0.9</v>
+      </c>
+      <c r="CI9" s="33">
+        <v>0.4</v>
+      </c>
+      <c r="CJ9" s="33">
+        <v>0.7</v>
+      </c>
+      <c r="CK9" s="33">
+        <v>0.65390000000000004</v>
+      </c>
+      <c r="CL9" s="33">
+        <v>0.83592</v>
+      </c>
+      <c r="CM9" s="33">
+        <v>1.3209500000000001</v>
+      </c>
+      <c r="CN9" s="13"/>
+      <c r="CO9" s="13"/>
+      <c r="CP9" s="13"/>
+      <c r="CQ9" s="13"/>
+      <c r="CR9" s="13"/>
+      <c r="CS9" s="13"/>
     </row>
-    <row r="10" spans="1:61" s="3" customFormat="1" ht="12">
+    <row r="10" spans="1:97" s="3" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A10" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="4">
         <v>0.91048000000000007</v>
       </c>
       <c r="C10" s="4">
         <v>0.25691000000000003</v>
       </c>
       <c r="D10" s="4">
         <v>0.37842000000000003</v>
       </c>
       <c r="E10" s="4">
         <v>0.45200000000000001</v>
       </c>
       <c r="F10" s="4">
         <v>0.25614999999999999</v>
       </c>
       <c r="G10" s="4">
         <v>0.64834000000000003</v>
       </c>
       <c r="H10" s="4">
         <v>0.10989</v>
       </c>
       <c r="I10" s="4">
@@ -2132,60 +4186,172 @@
       </c>
       <c r="AT10" s="13">
         <v>0.45968999999999999</v>
       </c>
       <c r="AU10" s="13">
         <v>0.71878999999999993</v>
       </c>
       <c r="AV10" s="13">
         <v>0.61680999999999997</v>
       </c>
       <c r="AW10" s="13">
         <v>1.5839400000000001</v>
       </c>
       <c r="AX10" s="13">
         <v>0.91517999999999999</v>
       </c>
       <c r="AY10" s="13">
         <v>0.26511000000000001</v>
       </c>
       <c r="AZ10" s="13">
         <v>0.37586999999999998</v>
       </c>
       <c r="BA10" s="13">
         <v>0.47432999999999997</v>
       </c>
-      <c r="BB10" s="13"/>
-[...6 lines deleted...]
-      <c r="BI10" s="13"/>
+      <c r="BB10" s="33">
+        <v>0.3</v>
+      </c>
+      <c r="BC10" s="33">
+        <v>0.8</v>
+      </c>
+      <c r="BD10" s="33">
+        <v>0.3</v>
+      </c>
+      <c r="BE10" s="33">
+        <v>0.6</v>
+      </c>
+      <c r="BF10" s="33">
+        <v>1</v>
+      </c>
+      <c r="BG10" s="33">
+        <v>0.8</v>
+      </c>
+      <c r="BH10" s="33">
+        <v>0.7</v>
+      </c>
+      <c r="BI10" s="33">
+        <v>1.9</v>
+      </c>
+      <c r="BJ10" s="33">
+        <v>0.42092000000000002</v>
+      </c>
+      <c r="BK10" s="33">
+        <v>0.2</v>
+      </c>
+      <c r="BL10" s="33">
+        <v>0.3</v>
+      </c>
+      <c r="BM10" s="33">
+        <v>0.3</v>
+      </c>
+      <c r="BN10" s="33">
+        <v>0.3</v>
+      </c>
+      <c r="BO10" s="33">
+        <v>0.9</v>
+      </c>
+      <c r="BP10" s="33">
+        <v>0.4</v>
+      </c>
+      <c r="BQ10" s="33">
+        <v>0.1</v>
+      </c>
+      <c r="BR10" s="33">
+        <v>0.4</v>
+      </c>
+      <c r="BS10" s="33">
+        <v>0.7</v>
+      </c>
+      <c r="BT10" s="33">
+        <v>0.5</v>
+      </c>
+      <c r="BU10" s="33">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="BV10" s="33">
+        <v>0.4</v>
+      </c>
+      <c r="BW10" s="33">
+        <v>0.3</v>
+      </c>
+      <c r="BX10" s="33">
+        <v>0.4</v>
+      </c>
+      <c r="BY10" s="33">
+        <v>0.3</v>
+      </c>
+      <c r="BZ10" s="33">
+        <v>0.16749</v>
+      </c>
+      <c r="CA10" s="33">
+        <v>0.5</v>
+      </c>
+      <c r="CB10" s="33">
+        <v>0.1</v>
+      </c>
+      <c r="CC10" s="33">
+        <v>0.1</v>
+      </c>
+      <c r="CD10" s="33">
+        <v>0.4</v>
+      </c>
+      <c r="CE10" s="33">
+        <v>0.6</v>
+      </c>
+      <c r="CF10" s="33">
+        <v>0.5</v>
+      </c>
+      <c r="CG10" s="33">
+        <v>1.2</v>
+      </c>
+      <c r="CH10" s="33">
+        <v>0.5</v>
+      </c>
+      <c r="CI10" s="33">
+        <v>0.2</v>
+      </c>
+      <c r="CJ10" s="33">
+        <v>0.3</v>
+      </c>
+      <c r="CK10" s="33">
+        <v>0.29338999999999998</v>
+      </c>
+      <c r="CL10" s="33">
+        <v>0.19069</v>
+      </c>
+      <c r="CM10" s="33">
+        <v>0.55528999999999995</v>
+      </c>
+      <c r="CN10" s="13"/>
+      <c r="CO10" s="13"/>
+      <c r="CP10" s="13"/>
+      <c r="CQ10" s="13"/>
+      <c r="CR10" s="13"/>
+      <c r="CS10" s="13"/>
     </row>
-    <row r="11" spans="1:61" s="3" customFormat="1" ht="12">
+    <row r="11" spans="1:97" s="3" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A11" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="4">
         <v>0.58546000000000009</v>
       </c>
       <c r="C11" s="4">
         <v>0.35663</v>
       </c>
       <c r="D11" s="4">
         <v>0.43119999999999997</v>
       </c>
       <c r="E11" s="4">
         <v>0.57213000000000003</v>
       </c>
       <c r="F11" s="4">
         <v>0.45662000000000003</v>
       </c>
       <c r="G11" s="4">
         <v>0.50831000000000004</v>
       </c>
       <c r="H11" s="4">
         <v>0.68501999999999996</v>
       </c>
       <c r="I11" s="4">
@@ -2301,60 +4467,172 @@
       </c>
       <c r="AT11" s="13">
         <v>0.625</v>
       </c>
       <c r="AU11" s="13">
         <v>0.89454</v>
       </c>
       <c r="AV11" s="13">
         <v>0.79761000000000004</v>
       </c>
       <c r="AW11" s="13">
         <v>0.41105999999999998</v>
       </c>
       <c r="AX11" s="13">
         <v>0.62447000000000008</v>
       </c>
       <c r="AY11" s="13">
         <v>0.48324</v>
       </c>
       <c r="AZ11" s="13">
         <v>0.45994999999999997</v>
       </c>
       <c r="BA11" s="13">
         <v>0.67233000000000009</v>
       </c>
-      <c r="BB11" s="13"/>
-[...6 lines deleted...]
-      <c r="BI11" s="13"/>
+      <c r="BB11" s="33">
+        <v>0.4</v>
+      </c>
+      <c r="BC11" s="33">
+        <v>0.6</v>
+      </c>
+      <c r="BD11" s="33">
+        <v>0.7</v>
+      </c>
+      <c r="BE11" s="33">
+        <v>0.5</v>
+      </c>
+      <c r="BF11" s="33">
+        <v>2.7</v>
+      </c>
+      <c r="BG11" s="33">
+        <v>0.9</v>
+      </c>
+      <c r="BH11" s="33">
+        <v>0.6</v>
+      </c>
+      <c r="BI11" s="33">
+        <v>0.4</v>
+      </c>
+      <c r="BJ11" s="33">
+        <v>0.48132000000000003</v>
+      </c>
+      <c r="BK11" s="33">
+        <v>0.5</v>
+      </c>
+      <c r="BL11" s="33">
+        <v>0.6</v>
+      </c>
+      <c r="BM11" s="33">
+        <v>0.9</v>
+      </c>
+      <c r="BN11" s="33">
+        <v>0.8</v>
+      </c>
+      <c r="BO11" s="33">
+        <v>1.4</v>
+      </c>
+      <c r="BP11" s="33">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="BQ11" s="33">
+        <v>0.7</v>
+      </c>
+      <c r="BR11" s="33">
+        <v>0.7</v>
+      </c>
+      <c r="BS11" s="33">
+        <v>1</v>
+      </c>
+      <c r="BT11" s="33">
+        <v>0.5</v>
+      </c>
+      <c r="BU11" s="33">
+        <v>0.4</v>
+      </c>
+      <c r="BV11" s="33">
+        <v>0.5</v>
+      </c>
+      <c r="BW11" s="33">
+        <v>0.5</v>
+      </c>
+      <c r="BX11" s="33">
+        <v>0.5</v>
+      </c>
+      <c r="BY11" s="33">
+        <v>0.7</v>
+      </c>
+      <c r="BZ11" s="33">
+        <v>0.52929000000000004</v>
+      </c>
+      <c r="CA11" s="33">
+        <v>1.4</v>
+      </c>
+      <c r="CB11" s="33">
+        <v>0.7</v>
+      </c>
+      <c r="CC11" s="33">
+        <v>0.7</v>
+      </c>
+      <c r="CD11" s="33">
+        <v>0.7</v>
+      </c>
+      <c r="CE11" s="33">
+        <v>1</v>
+      </c>
+      <c r="CF11" s="33">
+        <v>0.5</v>
+      </c>
+      <c r="CG11" s="33">
+        <v>0.4</v>
+      </c>
+      <c r="CH11" s="33">
+        <v>0.5</v>
+      </c>
+      <c r="CI11" s="33">
+        <v>0.5</v>
+      </c>
+      <c r="CJ11" s="33">
+        <v>0.5</v>
+      </c>
+      <c r="CK11" s="33">
+        <v>0.65580000000000005</v>
+      </c>
+      <c r="CL11" s="33">
+        <v>0.55174999999999996</v>
+      </c>
+      <c r="CM11" s="33">
+        <v>0.7833</v>
+      </c>
+      <c r="CN11" s="13"/>
+      <c r="CO11" s="13"/>
+      <c r="CP11" s="13"/>
+      <c r="CQ11" s="13"/>
+      <c r="CR11" s="13"/>
+      <c r="CS11" s="13"/>
     </row>
-    <row r="12" spans="1:61" s="3" customFormat="1" ht="12">
+    <row r="12" spans="1:97" s="3" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A12" s="24" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="4">
         <v>0.42858999999999997</v>
       </c>
       <c r="C12" s="4">
         <v>0.59845000000000004</v>
       </c>
       <c r="D12" s="4">
         <v>0.46031</v>
       </c>
       <c r="E12" s="4">
         <v>0.43701000000000001</v>
       </c>
       <c r="F12" s="4">
         <v>0.44961000000000001</v>
       </c>
       <c r="G12" s="4">
         <v>0.58607000000000009</v>
       </c>
       <c r="H12" s="4">
         <v>0.29102</v>
       </c>
       <c r="I12" s="4">
@@ -2470,60 +4748,172 @@
       </c>
       <c r="AT12" s="13">
         <v>0.42631999999999998</v>
       </c>
       <c r="AU12" s="13">
         <v>0.34244999999999998</v>
       </c>
       <c r="AV12" s="13">
         <v>0.65625999999999995</v>
       </c>
       <c r="AW12" s="13">
         <v>0.64222999999999997</v>
       </c>
       <c r="AX12" s="13">
         <v>0.45118000000000003</v>
       </c>
       <c r="AY12" s="13">
         <v>0.62805</v>
       </c>
       <c r="AZ12" s="13">
         <v>0.56359999999999999</v>
       </c>
       <c r="BA12" s="13">
         <v>0.48069000000000001</v>
       </c>
-      <c r="BB12" s="13"/>
-[...6 lines deleted...]
-      <c r="BI12" s="13"/>
+      <c r="BB12" s="33">
+        <v>0.5</v>
+      </c>
+      <c r="BC12" s="33">
+        <v>0.6</v>
+      </c>
+      <c r="BD12" s="33">
+        <v>0.3</v>
+      </c>
+      <c r="BE12" s="33">
+        <v>0.6</v>
+      </c>
+      <c r="BF12" s="33">
+        <v>0.9</v>
+      </c>
+      <c r="BG12" s="33">
+        <v>0.4</v>
+      </c>
+      <c r="BH12" s="33">
+        <v>0.8</v>
+      </c>
+      <c r="BI12" s="33">
+        <v>1</v>
+      </c>
+      <c r="BJ12" s="33">
+        <v>0.21348</v>
+      </c>
+      <c r="BK12" s="33">
+        <v>0.4</v>
+      </c>
+      <c r="BL12" s="33">
+        <v>0.3</v>
+      </c>
+      <c r="BM12" s="33">
+        <v>0.4</v>
+      </c>
+      <c r="BN12" s="33">
+        <v>0.3</v>
+      </c>
+      <c r="BO12" s="33">
+        <v>1.2</v>
+      </c>
+      <c r="BP12" s="33">
+        <v>0.3</v>
+      </c>
+      <c r="BQ12" s="33">
+        <v>0.4</v>
+      </c>
+      <c r="BR12" s="33">
+        <v>0.6</v>
+      </c>
+      <c r="BS12" s="33">
+        <v>0.3</v>
+      </c>
+      <c r="BT12" s="33">
+        <v>0.4</v>
+      </c>
+      <c r="BU12" s="33">
+        <v>0.4</v>
+      </c>
+      <c r="BV12" s="33">
+        <v>0.2</v>
+      </c>
+      <c r="BW12" s="33">
+        <v>0.4</v>
+      </c>
+      <c r="BX12" s="33">
+        <v>0.3</v>
+      </c>
+      <c r="BY12" s="33">
+        <v>0.4</v>
+      </c>
+      <c r="BZ12" s="33">
+        <v>0.28655999999999998</v>
+      </c>
+      <c r="CA12" s="33">
+        <v>1.2</v>
+      </c>
+      <c r="CB12" s="33">
+        <v>0.3</v>
+      </c>
+      <c r="CC12" s="33">
+        <v>0.5</v>
+      </c>
+      <c r="CD12" s="33">
+        <v>0.4</v>
+      </c>
+      <c r="CE12" s="33">
+        <v>0.2</v>
+      </c>
+      <c r="CF12" s="33">
+        <v>0.4</v>
+      </c>
+      <c r="CG12" s="33">
+        <v>0.4</v>
+      </c>
+      <c r="CH12" s="33">
+        <v>0.3</v>
+      </c>
+      <c r="CI12" s="33">
+        <v>0.4</v>
+      </c>
+      <c r="CJ12" s="33">
+        <v>0.2</v>
+      </c>
+      <c r="CK12" s="33">
+        <v>0.37219999999999998</v>
+      </c>
+      <c r="CL12" s="33">
+        <v>0.34166000000000002</v>
+      </c>
+      <c r="CM12" s="33">
+        <v>1.3096300000000001</v>
+      </c>
+      <c r="CN12" s="13"/>
+      <c r="CO12" s="13"/>
+      <c r="CP12" s="13"/>
+      <c r="CQ12" s="13"/>
+      <c r="CR12" s="13"/>
+      <c r="CS12" s="13"/>
     </row>
-    <row r="13" spans="1:61" s="3" customFormat="1" ht="12">
+    <row r="13" spans="1:97" s="3" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A13" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="4">
         <v>0.28776999999999997</v>
       </c>
       <c r="C13" s="4">
         <v>0.58216999999999997</v>
       </c>
       <c r="D13" s="4">
         <v>0.65407999999999999</v>
       </c>
       <c r="E13" s="4">
         <v>0.19294</v>
       </c>
       <c r="F13" s="4">
         <v>0.32355</v>
       </c>
       <c r="G13" s="4">
         <v>0.54534000000000005</v>
       </c>
       <c r="H13" s="4">
         <v>0.72839999999999994</v>
       </c>
       <c r="I13" s="4">
@@ -2639,60 +5029,172 @@
       </c>
       <c r="AT13" s="13">
         <v>0.59410000000000007</v>
       </c>
       <c r="AU13" s="13">
         <v>0.88142999999999994</v>
       </c>
       <c r="AV13" s="13">
         <v>0.49810000000000004</v>
       </c>
       <c r="AW13" s="13">
         <v>0.94541999999999993</v>
       </c>
       <c r="AX13" s="13">
         <v>0.30560000000000004</v>
       </c>
       <c r="AY13" s="13">
         <v>0.59899000000000002</v>
       </c>
       <c r="AZ13" s="13">
         <v>0.67440999999999995</v>
       </c>
       <c r="BA13" s="13">
         <v>0.30202999999999997</v>
       </c>
-      <c r="BB13" s="13"/>
-[...6 lines deleted...]
-      <c r="BI13" s="13"/>
+      <c r="BB13" s="33">
+        <v>0.3</v>
+      </c>
+      <c r="BC13" s="33">
+        <v>0.6</v>
+      </c>
+      <c r="BD13" s="33">
+        <v>0.8</v>
+      </c>
+      <c r="BE13" s="33">
+        <v>0.6</v>
+      </c>
+      <c r="BF13" s="33">
+        <v>0.6</v>
+      </c>
+      <c r="BG13" s="33">
+        <v>0.9</v>
+      </c>
+      <c r="BH13" s="33">
+        <v>0.6</v>
+      </c>
+      <c r="BI13" s="33">
+        <v>0.9</v>
+      </c>
+      <c r="BJ13" s="33">
+        <v>0.26917999999999997</v>
+      </c>
+      <c r="BK13" s="33">
+        <v>0.5</v>
+      </c>
+      <c r="BL13" s="33">
+        <v>0.5</v>
+      </c>
+      <c r="BM13" s="33">
+        <v>0.2</v>
+      </c>
+      <c r="BN13" s="33">
+        <v>0.3</v>
+      </c>
+      <c r="BO13" s="33">
+        <v>0.5</v>
+      </c>
+      <c r="BP13" s="33">
+        <v>0.5</v>
+      </c>
+      <c r="BQ13" s="33">
+        <v>0.5</v>
+      </c>
+      <c r="BR13" s="33">
+        <v>0.6</v>
+      </c>
+      <c r="BS13" s="33">
+        <v>0.7</v>
+      </c>
+      <c r="BT13" s="33">
+        <v>0.4</v>
+      </c>
+      <c r="BU13" s="33">
+        <v>0.7</v>
+      </c>
+      <c r="BV13" s="33">
+        <v>0.3</v>
+      </c>
+      <c r="BW13" s="33">
+        <v>0.4</v>
+      </c>
+      <c r="BX13" s="33">
+        <v>0.6</v>
+      </c>
+      <c r="BY13" s="33">
+        <v>0.3</v>
+      </c>
+      <c r="BZ13" s="33">
+        <v>0.24</v>
+      </c>
+      <c r="CA13" s="33">
+        <v>0.4</v>
+      </c>
+      <c r="CB13" s="33">
+        <v>0.6</v>
+      </c>
+      <c r="CC13" s="33">
+        <v>0.4</v>
+      </c>
+      <c r="CD13" s="33">
+        <v>0.5</v>
+      </c>
+      <c r="CE13" s="33">
+        <v>0.7</v>
+      </c>
+      <c r="CF13" s="33">
+        <v>0.4</v>
+      </c>
+      <c r="CG13" s="33">
+        <v>0.7</v>
+      </c>
+      <c r="CH13" s="33">
+        <v>0.3</v>
+      </c>
+      <c r="CI13" s="33">
+        <v>0.5</v>
+      </c>
+      <c r="CJ13" s="33">
+        <v>0.5</v>
+      </c>
+      <c r="CK13" s="33">
+        <v>0.22969999999999999</v>
+      </c>
+      <c r="CL13" s="33">
+        <v>0.30080000000000001</v>
+      </c>
+      <c r="CM13" s="33">
+        <v>0.51570000000000005</v>
+      </c>
+      <c r="CN13" s="13"/>
+      <c r="CO13" s="13"/>
+      <c r="CP13" s="13"/>
+      <c r="CQ13" s="13"/>
+      <c r="CR13" s="13"/>
+      <c r="CS13" s="13"/>
     </row>
-    <row r="14" spans="1:61" s="3" customFormat="1" ht="12">
+    <row r="14" spans="1:97" s="3" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A14" s="23" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="4">
         <v>0.40405000000000002</v>
       </c>
       <c r="C14" s="4">
         <v>0.46044999999999997</v>
       </c>
       <c r="D14" s="4">
         <v>0.74182000000000003</v>
       </c>
       <c r="E14" s="4">
         <v>0.14252000000000001</v>
       </c>
       <c r="F14" s="4">
         <v>0.73232000000000008</v>
       </c>
       <c r="G14" s="4">
         <v>0.74621000000000004</v>
       </c>
       <c r="H14" s="4">
         <v>0.66933000000000009</v>
       </c>
       <c r="I14" s="4">
@@ -2808,60 +5310,172 @@
       </c>
       <c r="AT14" s="13">
         <v>0.93474999999999997</v>
       </c>
       <c r="AU14" s="13">
         <v>1.1225499999999999</v>
       </c>
       <c r="AV14" s="13">
         <v>1.01606</v>
       </c>
       <c r="AW14" s="13">
         <v>0.61170000000000002</v>
       </c>
       <c r="AX14" s="13">
         <v>0.36152000000000001</v>
       </c>
       <c r="AY14" s="13">
         <v>0.43519999999999998</v>
       </c>
       <c r="AZ14" s="13">
         <v>0.97772999999999999</v>
       </c>
       <c r="BA14" s="13">
         <v>0.54659999999999997</v>
       </c>
-      <c r="BB14" s="13"/>
-[...6 lines deleted...]
-      <c r="BI14" s="13"/>
+      <c r="BB14" s="33">
+        <v>1.5</v>
+      </c>
+      <c r="BC14" s="33">
+        <v>1</v>
+      </c>
+      <c r="BD14" s="33">
+        <v>0.1</v>
+      </c>
+      <c r="BE14" s="33">
+        <v>1</v>
+      </c>
+      <c r="BF14" s="33">
+        <v>0.8</v>
+      </c>
+      <c r="BG14" s="33">
+        <v>1.8</v>
+      </c>
+      <c r="BH14" s="33">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="BI14" s="33">
+        <v>0.4</v>
+      </c>
+      <c r="BJ14" s="33">
+        <v>0.17710000000000001</v>
+      </c>
+      <c r="BK14" s="33">
+        <v>0.4</v>
+      </c>
+      <c r="BL14" s="33">
+        <v>0.5</v>
+      </c>
+      <c r="BM14" s="33">
+        <v>1</v>
+      </c>
+      <c r="BN14" s="33">
+        <v>1.2</v>
+      </c>
+      <c r="BO14" s="33">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="BP14" s="33">
+        <v>0.8</v>
+      </c>
+      <c r="BQ14" s="33">
+        <v>1</v>
+      </c>
+      <c r="BR14" s="33">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="BS14" s="33">
+        <v>1.6</v>
+      </c>
+      <c r="BT14" s="33">
+        <v>2.1</v>
+      </c>
+      <c r="BU14" s="33">
+        <v>1.2</v>
+      </c>
+      <c r="BV14" s="33">
+        <v>0.2</v>
+      </c>
+      <c r="BW14" s="33">
+        <v>0.4</v>
+      </c>
+      <c r="BX14" s="33">
+        <v>0.6</v>
+      </c>
+      <c r="BY14" s="33">
+        <v>1</v>
+      </c>
+      <c r="BZ14" s="33">
+        <v>1.23855</v>
+      </c>
+      <c r="CA14" s="33">
+        <v>1.2</v>
+      </c>
+      <c r="CB14" s="33">
+        <v>0.9</v>
+      </c>
+      <c r="CC14" s="33">
+        <v>0.9</v>
+      </c>
+      <c r="CD14" s="33">
+        <v>1.2</v>
+      </c>
+      <c r="CE14" s="33">
+        <v>0.8</v>
+      </c>
+      <c r="CF14" s="33">
+        <v>0.9</v>
+      </c>
+      <c r="CG14" s="33">
+        <v>0.7</v>
+      </c>
+      <c r="CH14" s="33">
+        <v>0.2</v>
+      </c>
+      <c r="CI14" s="33">
+        <v>0.4</v>
+      </c>
+      <c r="CJ14" s="33">
+        <v>0.6</v>
+      </c>
+      <c r="CK14" s="33">
+        <v>0.95155000000000001</v>
+      </c>
+      <c r="CL14" s="33">
+        <v>0.37902000000000002</v>
+      </c>
+      <c r="CM14" s="33">
+        <v>1.30545</v>
+      </c>
+      <c r="CN14" s="13"/>
+      <c r="CO14" s="13"/>
+      <c r="CP14" s="13"/>
+      <c r="CQ14" s="13"/>
+      <c r="CR14" s="13"/>
+      <c r="CS14" s="13"/>
     </row>
-    <row r="15" spans="1:61" s="3" customFormat="1" ht="12">
+    <row r="15" spans="1:97" s="3" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A15" s="23" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="4">
         <v>1.17639</v>
       </c>
       <c r="C15" s="4">
         <v>1.11646</v>
       </c>
       <c r="D15" s="4">
         <v>1.29375</v>
       </c>
       <c r="E15" s="4">
         <v>1.3633299999999999</v>
       </c>
       <c r="F15" s="4">
         <v>1.20519</v>
       </c>
       <c r="G15" s="4">
         <v>1.27119</v>
       </c>
       <c r="H15" s="4">
         <v>1.5545</v>
       </c>
       <c r="I15" s="4">
@@ -2977,60 +5591,172 @@
       </c>
       <c r="AT15" s="13">
         <v>1.9232100000000001</v>
       </c>
       <c r="AU15" s="13">
         <v>1.92153</v>
       </c>
       <c r="AV15" s="13">
         <v>2.1132499999999999</v>
       </c>
       <c r="AW15" s="13">
         <v>1.6967000000000001</v>
       </c>
       <c r="AX15" s="13">
         <v>1.54976</v>
       </c>
       <c r="AY15" s="13">
         <v>1.48875</v>
       </c>
       <c r="AZ15" s="13">
         <v>1.7478900000000002</v>
       </c>
       <c r="BA15" s="13">
         <v>2.2642899999999999</v>
       </c>
-      <c r="BB15" s="13"/>
-[...6 lines deleted...]
-      <c r="BI15" s="13"/>
+      <c r="BB15" s="33">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="BC15" s="33">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="BD15" s="33">
+        <v>2.7</v>
+      </c>
+      <c r="BE15" s="33">
+        <v>2.5</v>
+      </c>
+      <c r="BF15" s="33">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="BG15" s="33">
+        <v>2.5</v>
+      </c>
+      <c r="BH15" s="33">
+        <v>2.4</v>
+      </c>
+      <c r="BI15" s="33">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="BJ15" s="33">
+        <v>2.03478</v>
+      </c>
+      <c r="BK15" s="33">
+        <v>1.6</v>
+      </c>
+      <c r="BL15" s="33">
+        <v>1.9</v>
+      </c>
+      <c r="BM15" s="33">
+        <v>2.4</v>
+      </c>
+      <c r="BN15" s="33">
+        <v>2.1</v>
+      </c>
+      <c r="BO15" s="33">
+        <v>1.9</v>
+      </c>
+      <c r="BP15" s="33">
+        <v>2.7</v>
+      </c>
+      <c r="BQ15" s="33">
+        <v>2.1</v>
+      </c>
+      <c r="BR15" s="33">
+        <v>2</v>
+      </c>
+      <c r="BS15" s="33">
+        <v>2.5</v>
+      </c>
+      <c r="BT15" s="33">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="BU15" s="33">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="BV15" s="33">
+        <v>1.7</v>
+      </c>
+      <c r="BW15" s="33">
+        <v>1.5</v>
+      </c>
+      <c r="BX15" s="33">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="BY15" s="33">
+        <v>2</v>
+      </c>
+      <c r="BZ15" s="33">
+        <v>1.98912</v>
+      </c>
+      <c r="CA15" s="33">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="CB15" s="33">
+        <v>2.7</v>
+      </c>
+      <c r="CC15" s="33">
+        <v>2.4</v>
+      </c>
+      <c r="CD15" s="33">
+        <v>2.1</v>
+      </c>
+      <c r="CE15" s="33">
+        <v>2.4</v>
+      </c>
+      <c r="CF15" s="33">
+        <v>2.4</v>
+      </c>
+      <c r="CG15" s="33">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="CH15" s="33">
+        <v>1.7</v>
+      </c>
+      <c r="CI15" s="33">
+        <v>2.1</v>
+      </c>
+      <c r="CJ15" s="33">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="CK15" s="33">
+        <v>2.3534700000000002</v>
+      </c>
+      <c r="CL15" s="33">
+        <v>2.41418</v>
+      </c>
+      <c r="CM15" s="33">
+        <v>2.4938899999999999</v>
+      </c>
+      <c r="CN15" s="13"/>
+      <c r="CO15" s="13"/>
+      <c r="CP15" s="13"/>
+      <c r="CQ15" s="13"/>
+      <c r="CR15" s="13"/>
+      <c r="CS15" s="13"/>
     </row>
-    <row r="16" spans="1:61" s="3" customFormat="1" ht="12">
+    <row r="16" spans="1:97" s="3" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A16" s="25" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="4">
         <v>0.28426999999999997</v>
       </c>
       <c r="C16" s="4">
         <v>0.36728</v>
       </c>
       <c r="D16" s="4">
         <v>0.33381</v>
       </c>
       <c r="E16" s="4">
         <v>0.31030000000000002</v>
       </c>
       <c r="F16" s="4">
         <v>0.32605000000000001</v>
       </c>
       <c r="G16" s="4">
         <v>0.68495000000000006</v>
       </c>
       <c r="H16" s="4">
         <v>0.52683000000000002</v>
       </c>
       <c r="I16" s="4">
@@ -3146,60 +5872,172 @@
       </c>
       <c r="AT16" s="13">
         <v>0.43992000000000003</v>
       </c>
       <c r="AU16" s="13">
         <v>0.37547000000000003</v>
       </c>
       <c r="AV16" s="13">
         <v>0.71857000000000004</v>
       </c>
       <c r="AW16" s="13">
         <v>0.77907999999999999</v>
       </c>
       <c r="AX16" s="13">
         <v>0.29791000000000001</v>
       </c>
       <c r="AY16" s="13">
         <v>0.45866000000000001</v>
       </c>
       <c r="AZ16" s="13">
         <v>0.33313999999999999</v>
       </c>
       <c r="BA16" s="13">
         <v>0.31016000000000005</v>
       </c>
-      <c r="BB16" s="13"/>
-[...6 lines deleted...]
-      <c r="BI16" s="13"/>
+      <c r="BB16" s="33">
+        <v>0.3</v>
+      </c>
+      <c r="BC16" s="33">
+        <v>0.7</v>
+      </c>
+      <c r="BD16" s="33">
+        <v>0.5</v>
+      </c>
+      <c r="BE16" s="33">
+        <v>0.2</v>
+      </c>
+      <c r="BF16" s="33">
+        <v>0.4</v>
+      </c>
+      <c r="BG16" s="33">
+        <v>0.8</v>
+      </c>
+      <c r="BH16" s="33">
+        <v>0.5</v>
+      </c>
+      <c r="BI16" s="33">
+        <v>0.8</v>
+      </c>
+      <c r="BJ16" s="33">
+        <v>0.17993000000000001</v>
+      </c>
+      <c r="BK16" s="33">
+        <v>0.3</v>
+      </c>
+      <c r="BL16" s="33">
+        <v>0.3</v>
+      </c>
+      <c r="BM16" s="33">
+        <v>0.2</v>
+      </c>
+      <c r="BN16" s="33">
+        <v>0.2</v>
+      </c>
+      <c r="BO16" s="33">
+        <v>0.6</v>
+      </c>
+      <c r="BP16" s="33">
+        <v>0.4</v>
+      </c>
+      <c r="BQ16" s="33">
+        <v>0.1</v>
+      </c>
+      <c r="BR16" s="33">
+        <v>0.2</v>
+      </c>
+      <c r="BS16" s="33">
+        <v>0.5</v>
+      </c>
+      <c r="BT16" s="33">
+        <v>0.3</v>
+      </c>
+      <c r="BU16" s="33">
+        <v>0.5</v>
+      </c>
+      <c r="BV16" s="33">
+        <v>0.2</v>
+      </c>
+      <c r="BW16" s="33">
+        <v>0.3</v>
+      </c>
+      <c r="BX16" s="33">
+        <v>0.3</v>
+      </c>
+      <c r="BY16" s="33">
+        <v>0.2</v>
+      </c>
+      <c r="BZ16" s="33">
+        <v>0.20297000000000001</v>
+      </c>
+      <c r="CA16" s="33">
+        <v>0.6</v>
+      </c>
+      <c r="CB16" s="33">
+        <v>0.5</v>
+      </c>
+      <c r="CC16" s="33">
+        <v>0.2</v>
+      </c>
+      <c r="CD16" s="33">
+        <v>0.3</v>
+      </c>
+      <c r="CE16" s="33">
+        <v>0.6</v>
+      </c>
+      <c r="CF16" s="33">
+        <v>0.3</v>
+      </c>
+      <c r="CG16" s="33">
+        <v>0.5</v>
+      </c>
+      <c r="CH16" s="33">
+        <v>0.2</v>
+      </c>
+      <c r="CI16" s="33">
+        <v>0.4</v>
+      </c>
+      <c r="CJ16" s="33">
+        <v>0.3</v>
+      </c>
+      <c r="CK16" s="33">
+        <v>0.24248</v>
+      </c>
+      <c r="CL16" s="33">
+        <v>0.21511</v>
+      </c>
+      <c r="CM16" s="33">
+        <v>0.64847999999999995</v>
+      </c>
+      <c r="CN16" s="13"/>
+      <c r="CO16" s="13"/>
+      <c r="CP16" s="13"/>
+      <c r="CQ16" s="13"/>
+      <c r="CR16" s="13"/>
+      <c r="CS16" s="13"/>
     </row>
-    <row r="17" spans="1:61" s="3" customFormat="1" ht="12">
+    <row r="17" spans="1:97" s="3" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A17" s="26" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="15">
         <v>0.46276999999999996</v>
       </c>
       <c r="C17" s="15">
         <v>0.73609999999999998</v>
       </c>
       <c r="D17" s="15">
         <v>0.35149999999999998</v>
       </c>
       <c r="E17" s="15">
         <v>0.23956</v>
       </c>
       <c r="F17" s="15">
         <v>0.90325</v>
       </c>
       <c r="G17" s="15">
         <v>0.43214999999999998</v>
       </c>
       <c r="H17" s="15">
         <v>0.68698999999999999</v>
       </c>
       <c r="I17" s="15">
@@ -3315,126 +6153,241 @@
       </c>
       <c r="AT17" s="16">
         <v>0.40200000000000002</v>
       </c>
       <c r="AU17" s="16">
         <v>0.42852999999999997</v>
       </c>
       <c r="AV17" s="16">
         <v>0.8381900000000001</v>
       </c>
       <c r="AW17" s="16">
         <v>1.5438000000000001</v>
       </c>
       <c r="AX17" s="16">
         <v>0.5857</v>
       </c>
       <c r="AY17" s="16">
         <v>0.93430999999999997</v>
       </c>
       <c r="AZ17" s="16">
         <v>0.47970000000000002</v>
       </c>
       <c r="BA17" s="16">
         <v>0.44412999999999997</v>
       </c>
-      <c r="BB17" s="16"/>
-[...6 lines deleted...]
-      <c r="BI17" s="16"/>
+      <c r="BB17" s="34">
+        <v>0.7</v>
+      </c>
+      <c r="BC17" s="34">
+        <v>0.6</v>
+      </c>
+      <c r="BD17" s="34">
+        <v>0.6</v>
+      </c>
+      <c r="BE17" s="34">
+        <v>0.3</v>
+      </c>
+      <c r="BF17" s="34">
+        <v>1.3</v>
+      </c>
+      <c r="BG17" s="34">
+        <v>0.3</v>
+      </c>
+      <c r="BH17" s="34">
+        <v>0.9</v>
+      </c>
+      <c r="BI17" s="34">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="BJ17" s="34">
+        <v>0.78890000000000005</v>
+      </c>
+      <c r="BK17" s="34">
+        <v>0.7</v>
+      </c>
+      <c r="BL17" s="34">
+        <v>0.3</v>
+      </c>
+      <c r="BM17" s="34">
+        <v>0.4</v>
+      </c>
+      <c r="BN17" s="34">
+        <v>0.6</v>
+      </c>
+      <c r="BO17" s="34">
+        <v>0.6</v>
+      </c>
+      <c r="BP17" s="34">
+        <v>0.9</v>
+      </c>
+      <c r="BQ17" s="34">
+        <v>0.7</v>
+      </c>
+      <c r="BR17" s="34">
+        <v>1</v>
+      </c>
+      <c r="BS17" s="34">
+        <v>0.5</v>
+      </c>
+      <c r="BT17" s="34">
+        <v>0.5</v>
+      </c>
+      <c r="BU17" s="34">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="BV17" s="34">
+        <v>1</v>
+      </c>
+      <c r="BW17" s="34">
+        <v>0.8</v>
+      </c>
+      <c r="BX17" s="34">
+        <v>0.4</v>
+      </c>
+      <c r="BY17" s="34">
+        <v>0.2</v>
+      </c>
+      <c r="BZ17" s="34">
+        <v>0.42819000000000002</v>
+      </c>
+      <c r="CA17" s="34">
+        <v>0.4</v>
+      </c>
+      <c r="CB17" s="34">
+        <v>0.1</v>
+      </c>
+      <c r="CC17" s="34">
+        <v>0.2</v>
+      </c>
+      <c r="CD17" s="34">
+        <v>0.4</v>
+      </c>
+      <c r="CE17" s="34">
+        <v>0.3</v>
+      </c>
+      <c r="CF17" s="34">
+        <v>0.3</v>
+      </c>
+      <c r="CG17" s="34">
+        <v>0.8</v>
+      </c>
+      <c r="CH17" s="34">
+        <v>0.3</v>
+      </c>
+      <c r="CI17" s="34">
+        <v>0.4</v>
+      </c>
+      <c r="CJ17" s="34">
+        <v>0.5</v>
+      </c>
+      <c r="CK17" s="34">
+        <v>0.41979</v>
+      </c>
+      <c r="CL17" s="34">
+        <v>0.65834000000000004</v>
+      </c>
+      <c r="CM17" s="34">
+        <v>1.01396</v>
+      </c>
+      <c r="CN17" s="16"/>
+      <c r="CO17" s="16"/>
+      <c r="CP17" s="16"/>
+      <c r="CQ17" s="16"/>
+      <c r="CR17" s="16"/>
+      <c r="CS17" s="16"/>
     </row>
-    <row r="18" spans="1:61" s="3" customFormat="1" ht="12"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:61" s="3" customFormat="1" ht="12">
+    <row r="18" spans="1:97" s="3" customFormat="1" ht="12" x14ac:dyDescent="0.3"/>
+    <row r="19" spans="1:97" s="3" customFormat="1" ht="12" x14ac:dyDescent="0.3"/>
+    <row r="20" spans="1:97" s="3" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="B20" s="18"/>
       <c r="C20" s="18"/>
       <c r="D20" s="18"/>
       <c r="E20" s="18"/>
       <c r="F20" s="18"/>
       <c r="G20" s="18"/>
       <c r="H20" s="18"/>
       <c r="I20" s="18"/>
       <c r="J20" s="18"/>
       <c r="K20" s="18"/>
       <c r="L20" s="18"/>
       <c r="M20" s="18"/>
       <c r="N20" s="18"/>
       <c r="O20" s="18"/>
       <c r="P20" s="18"/>
       <c r="Q20" s="18"/>
       <c r="R20" s="18"/>
       <c r="S20" s="18"/>
       <c r="T20" s="18"/>
       <c r="U20" s="18"/>
       <c r="V20" s="18"/>
       <c r="W20" s="18"/>
       <c r="X20" s="18"/>
       <c r="Y20" s="18"/>
       <c r="Z20" s="18"/>
       <c r="AA20" s="18"/>
       <c r="AB20" s="18"/>
       <c r="AC20" s="18"/>
       <c r="AD20" s="18"/>
       <c r="AE20" s="18"/>
       <c r="AF20" s="18"/>
       <c r="AG20" s="18"/>
       <c r="AH20" s="18"/>
       <c r="AI20" s="18"/>
       <c r="AJ20" s="18"/>
       <c r="AK20" s="18"/>
       <c r="AL20" s="18"/>
       <c r="AM20" s="18"/>
       <c r="AN20" s="18"/>
       <c r="AO20" s="18"/>
       <c r="AP20" s="18"/>
       <c r="AQ20" s="18"/>
       <c r="AR20" s="18"/>
       <c r="AS20" s="18"/>
       <c r="AT20" s="18"/>
       <c r="AU20" s="18"/>
       <c r="AV20" s="18"/>
       <c r="AW20" s="18"/>
       <c r="AX20" s="18"/>
     </row>
-    <row r="21" spans="1:61" s="3" customFormat="1" ht="12"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:61" s="3" customFormat="1">
+    <row r="21" spans="1:97" s="3" customFormat="1" ht="12" x14ac:dyDescent="0.3"/>
+    <row r="22" spans="1:97" s="3" customFormat="1" ht="12" x14ac:dyDescent="0.3"/>
+    <row r="23" spans="1:97" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A23" s="2"/>
     </row>
   </sheetData>
-  <mergeCells count="7">
+  <mergeCells count="10">
+    <mergeCell ref="A1:BI1"/>
+    <mergeCell ref="BJ2:BU2"/>
+    <mergeCell ref="BV2:CG2"/>
+    <mergeCell ref="CH2:CS2"/>
     <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AW2"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="N2:Y2"/>
-    <mergeCell ref="A1:BI1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>