--- v0 (2026-04-16)
+++ v1 (2026-08-23)
@@ -1,64 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\2026\8-31 Сводные показатели годовых отчетов статистики сельского хозяйства (динамические ряды)\ДИНАМИКА\Динамика мес\Производство\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="1455" yWindow="705" windowWidth="19440" windowHeight="11040"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="19200" windowHeight="7100"/>
   </bookViews>
   <sheets>
     <sheet name="лист" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">лист!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="36">
   <si>
     <t>Тауықтың жұмыртқасы, млн. дана</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
@@ -111,115 +116,385 @@
   </si>
   <si>
     <t>Железин</t>
   </si>
   <si>
     <t>Ертіс</t>
   </si>
   <si>
     <t>Тереңкөл</t>
   </si>
   <si>
     <t>Аққулы</t>
   </si>
   <si>
     <t>Май</t>
   </si>
   <si>
     <t>Успен</t>
   </si>
   <si>
     <t>Шарбақты</t>
   </si>
   <si>
     <t>2023 жыл</t>
   </si>
+  <si>
+    <t>2024 жыл</t>
+  </si>
+  <si>
+    <t>2025 жыл</t>
+  </si>
+  <si>
+    <t>2026 жыл</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="7">
+  <fonts count="27" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="62"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="63"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="52"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color indexed="56"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="60"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="20"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color indexed="23"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="52"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="17"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="24">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="31"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="45"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="42"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="46"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="27"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="47"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="44"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="29"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="11"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="51"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="30"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="36"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="49"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="52"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="62"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="10"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="57"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="53"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="22"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="55"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="43"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="26"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="5">
+  <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -233,266 +508,955 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="23"/>
+      </left>
+      <right style="thin">
+        <color indexed="23"/>
+      </right>
+      <top style="thin">
+        <color indexed="23"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="23"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="63"/>
+      </left>
+      <right style="thin">
+        <color indexed="63"/>
+      </right>
+      <top style="thin">
+        <color indexed="63"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="62"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="30"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="62"/>
+      </top>
+      <bottom style="double">
+        <color indexed="62"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="63"/>
+      </left>
+      <right style="double">
+        <color indexed="63"/>
+      </right>
+      <top style="double">
+        <color indexed="63"/>
+      </top>
+      <bottom style="double">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="22"/>
+      </left>
+      <right style="thin">
+        <color indexed="22"/>
+      </right>
+      <top style="thin">
+        <color indexed="22"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color indexed="52"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="281">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="20" borderId="6" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="21" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="41">
+  <cellXfs count="47">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="167" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="281">
+    <cellStyle name="20% - Акцент1 2" xfId="2"/>
+    <cellStyle name="20% - Акцент1 3" xfId="28"/>
+    <cellStyle name="20% - Акцент2 2" xfId="3"/>
+    <cellStyle name="20% - Акцент2 3" xfId="25"/>
+    <cellStyle name="20% - Акцент3 2" xfId="5"/>
+    <cellStyle name="20% - Акцент3 3" xfId="22"/>
+    <cellStyle name="20% - Акцент4 2" xfId="6"/>
+    <cellStyle name="20% - Акцент4 3" xfId="19"/>
+    <cellStyle name="20% - Акцент5 2" xfId="8"/>
+    <cellStyle name="20% - Акцент5 3" xfId="16"/>
+    <cellStyle name="20% - Акцент6 2" xfId="9"/>
+    <cellStyle name="20% - Акцент6 3" xfId="13"/>
+    <cellStyle name="40% - Акцент1 2" xfId="11"/>
+    <cellStyle name="40% - Акцент1 3" xfId="10"/>
+    <cellStyle name="40% - Акцент2 2" xfId="12"/>
+    <cellStyle name="40% - Акцент2 3" xfId="7"/>
+    <cellStyle name="40% - Акцент3 2" xfId="14"/>
+    <cellStyle name="40% - Акцент3 3" xfId="4"/>
+    <cellStyle name="40% - Акцент4 2" xfId="15"/>
+    <cellStyle name="40% - Акцент4 3" xfId="220"/>
+    <cellStyle name="40% - Акцент5 2" xfId="17"/>
+    <cellStyle name="40% - Акцент5 3" xfId="221"/>
+    <cellStyle name="40% - Акцент6 2" xfId="18"/>
+    <cellStyle name="40% - Акцент6 3" xfId="222"/>
+    <cellStyle name="60% - Акцент1 2" xfId="20"/>
+    <cellStyle name="60% - Акцент1 3" xfId="223"/>
+    <cellStyle name="60% - Акцент2 2" xfId="21"/>
+    <cellStyle name="60% - Акцент2 3" xfId="224"/>
+    <cellStyle name="60% - Акцент3 2" xfId="23"/>
+    <cellStyle name="60% - Акцент3 3" xfId="225"/>
+    <cellStyle name="60% - Акцент4 2" xfId="24"/>
+    <cellStyle name="60% - Акцент4 3" xfId="226"/>
+    <cellStyle name="60% - Акцент5 2" xfId="26"/>
+    <cellStyle name="60% - Акцент5 3" xfId="227"/>
+    <cellStyle name="60% - Акцент6 2" xfId="27"/>
+    <cellStyle name="60% - Акцент6 3" xfId="228"/>
+    <cellStyle name="Акцент1 2" xfId="29"/>
+    <cellStyle name="Акцент2 2" xfId="30"/>
+    <cellStyle name="Акцент3 2" xfId="31"/>
+    <cellStyle name="Акцент4 2" xfId="32"/>
+    <cellStyle name="Акцент5 2" xfId="33"/>
+    <cellStyle name="Акцент6 2" xfId="34"/>
+    <cellStyle name="Ввод  2" xfId="35"/>
+    <cellStyle name="Вывод 2" xfId="36"/>
+    <cellStyle name="Вычисление 2" xfId="37"/>
+    <cellStyle name="Заголовок 1 2" xfId="38"/>
+    <cellStyle name="Заголовок 2 2" xfId="39"/>
+    <cellStyle name="Заголовок 3 2" xfId="40"/>
+    <cellStyle name="Заголовок 4 2" xfId="41"/>
+    <cellStyle name="Итог 2" xfId="42"/>
+    <cellStyle name="Контрольная ячейка 2" xfId="43"/>
+    <cellStyle name="Название 2" xfId="44"/>
+    <cellStyle name="Нейтральный 2" xfId="45"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="46"/>
+    <cellStyle name="Обычный 2 10" xfId="47"/>
+    <cellStyle name="Обычный 2 11" xfId="48"/>
+    <cellStyle name="Обычный 2 12" xfId="49"/>
+    <cellStyle name="Обычный 2 13" xfId="50"/>
+    <cellStyle name="Обычный 2 14" xfId="51"/>
+    <cellStyle name="Обычный 2 15" xfId="52"/>
+    <cellStyle name="Обычный 2 16" xfId="53"/>
+    <cellStyle name="Обычный 2 17" xfId="54"/>
+    <cellStyle name="Обычный 2 17 2" xfId="55"/>
+    <cellStyle name="Обычный 2 17 2 2" xfId="56"/>
+    <cellStyle name="Обычный 2 17 2_10" xfId="279"/>
+    <cellStyle name="Обычный 2 18" xfId="57"/>
+    <cellStyle name="Обычный 2 19" xfId="58"/>
+    <cellStyle name="Обычный 2 19 2" xfId="59"/>
+    <cellStyle name="Обычный 2 19 2 2" xfId="60"/>
+    <cellStyle name="Обычный 2 19 2 2 2" xfId="61"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2" xfId="62"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 2" xfId="63"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 3" xfId="64"/>
+    <cellStyle name="Обычный 2 19 2 2 2_10" xfId="278"/>
+    <cellStyle name="Обычный 2 19 2 2 3" xfId="65"/>
+    <cellStyle name="Обычный 2 19 2 2 4" xfId="66"/>
+    <cellStyle name="Обычный 2 19 2 3" xfId="67"/>
+    <cellStyle name="Обычный 2 19 2 3 2" xfId="68"/>
+    <cellStyle name="Обычный 2 19 2 3 3" xfId="69"/>
+    <cellStyle name="Обычный 2 19 2_10" xfId="277"/>
+    <cellStyle name="Обычный 2 19 3" xfId="70"/>
+    <cellStyle name="Обычный 2 19 3 2" xfId="71"/>
+    <cellStyle name="Обычный 2 19 3 2 2" xfId="72"/>
+    <cellStyle name="Обычный 2 19 3 2 3" xfId="73"/>
+    <cellStyle name="Обычный 2 19 3_10" xfId="276"/>
+    <cellStyle name="Обычный 2 19 4" xfId="74"/>
+    <cellStyle name="Обычный 2 19 5" xfId="75"/>
+    <cellStyle name="Обычный 2 2" xfId="76"/>
+    <cellStyle name="Обычный 2 2 2" xfId="77"/>
+    <cellStyle name="Обычный 2 2 2 2" xfId="78"/>
+    <cellStyle name="Обычный 2 2 2 2 2" xfId="79"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2" xfId="80"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2" xfId="81"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2" xfId="82"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2" xfId="83"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2" xfId="84"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2" xfId="85"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2" xfId="86"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2_10" xfId="275"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2_10" xfId="274"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3" xfId="87"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2_10" xfId="273"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3" xfId="88"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2" xfId="89"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3_10" xfId="272"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2_10" xfId="271"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3" xfId="90"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2" xfId="91"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2" xfId="92"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2_10" xfId="270"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3_10" xfId="269"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4" xfId="93"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2_10" xfId="268"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3" xfId="94"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2" xfId="95"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2" xfId="96"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2" xfId="97"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2_10" xfId="267"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2_10" xfId="266"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3" xfId="98"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3_10" xfId="265"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4" xfId="99"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2" xfId="100"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4_10" xfId="264"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2_10" xfId="263"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3" xfId="101"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2" xfId="102"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2" xfId="103"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2" xfId="104"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2" xfId="105"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2_10" xfId="262"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2_10" xfId="261"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3" xfId="106"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2_10" xfId="260"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3" xfId="107"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2" xfId="108"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3_10" xfId="259"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3_10" xfId="258"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4" xfId="109"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2" xfId="110"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2" xfId="111"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2_10" xfId="257"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4_10" xfId="256"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5" xfId="112"/>
+    <cellStyle name="Обычный 2 2 2 2 2_10" xfId="255"/>
+    <cellStyle name="Обычный 2 2 2 2 3" xfId="113"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2" xfId="114"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2" xfId="115"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2" xfId="116"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2" xfId="117"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2_10" xfId="254"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2_10" xfId="253"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3" xfId="118"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2_10" xfId="252"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3" xfId="119"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2" xfId="120"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3_10" xfId="251"/>
+    <cellStyle name="Обычный 2 2 2 2 3_10" xfId="250"/>
+    <cellStyle name="Обычный 2 2 2 2 4" xfId="121"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2" xfId="122"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2" xfId="123"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2_10" xfId="249"/>
+    <cellStyle name="Обычный 2 2 2 2 4_10" xfId="248"/>
+    <cellStyle name="Обычный 2 2 2 2 5" xfId="124"/>
+    <cellStyle name="Обычный 2 2 2 2_10" xfId="247"/>
+    <cellStyle name="Обычный 2 2 2 3" xfId="125"/>
+    <cellStyle name="Обычный 2 2 2 4" xfId="126"/>
+    <cellStyle name="Обычный 2 2 2 4 2" xfId="127"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2" xfId="128"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2" xfId="129"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2" xfId="130"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2_10" xfId="246"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2_10" xfId="245"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3" xfId="131"/>
+    <cellStyle name="Обычный 2 2 2 4 2_10" xfId="244"/>
+    <cellStyle name="Обычный 2 2 2 4 3" xfId="132"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2" xfId="133"/>
+    <cellStyle name="Обычный 2 2 2 4 3_10" xfId="243"/>
+    <cellStyle name="Обычный 2 2 2 4_10" xfId="242"/>
+    <cellStyle name="Обычный 2 2 2 5" xfId="134"/>
+    <cellStyle name="Обычный 2 2 2 5 2" xfId="135"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2" xfId="136"/>
+    <cellStyle name="Обычный 2 2 2 5 2_10" xfId="229"/>
+    <cellStyle name="Обычный 2 2 2 5_10" xfId="241"/>
+    <cellStyle name="Обычный 2 2 2 6" xfId="137"/>
+    <cellStyle name="Обычный 2 2 2_10" xfId="240"/>
+    <cellStyle name="Обычный 2 2 3" xfId="138"/>
+    <cellStyle name="Обычный 2 2 3 2" xfId="139"/>
+    <cellStyle name="Обычный 2 2 3_10" xfId="239"/>
+    <cellStyle name="Обычный 2 2 4" xfId="140"/>
+    <cellStyle name="Обычный 2 2 4 2" xfId="141"/>
+    <cellStyle name="Обычный 2 2 4 2 2" xfId="142"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2" xfId="143"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2" xfId="144"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2_10" xfId="238"/>
+    <cellStyle name="Обычный 2 2 4 2 2_10" xfId="237"/>
+    <cellStyle name="Обычный 2 2 4 2 3" xfId="145"/>
+    <cellStyle name="Обычный 2 2 4 2_10" xfId="236"/>
+    <cellStyle name="Обычный 2 2 4 3" xfId="146"/>
+    <cellStyle name="Обычный 2 2 4 3 2" xfId="147"/>
+    <cellStyle name="Обычный 2 2 4 3_10" xfId="235"/>
+    <cellStyle name="Обычный 2 2 4_10" xfId="234"/>
+    <cellStyle name="Обычный 2 2 5" xfId="148"/>
+    <cellStyle name="Обычный 2 2 5 2" xfId="149"/>
+    <cellStyle name="Обычный 2 2 5 2 2" xfId="150"/>
+    <cellStyle name="Обычный 2 2 5 2_10" xfId="233"/>
+    <cellStyle name="Обычный 2 2 5_10" xfId="232"/>
+    <cellStyle name="Обычный 2 2 6" xfId="151"/>
+    <cellStyle name="Обычный 2 2 7" xfId="152"/>
+    <cellStyle name="Обычный 2 2_10" xfId="231"/>
+    <cellStyle name="Обычный 2 20" xfId="153"/>
+    <cellStyle name="Обычный 2 20 2" xfId="154"/>
+    <cellStyle name="Обычный 2 20 2 2" xfId="155"/>
+    <cellStyle name="Обычный 2 20 2 2 2" xfId="156"/>
+    <cellStyle name="Обычный 2 20 2 2 3" xfId="157"/>
+    <cellStyle name="Обычный 2 20 2_10" xfId="230"/>
+    <cellStyle name="Обычный 2 20 3" xfId="158"/>
+    <cellStyle name="Обычный 2 20 4" xfId="159"/>
+    <cellStyle name="Обычный 2 21" xfId="160"/>
+    <cellStyle name="Обычный 2 21 2" xfId="161"/>
+    <cellStyle name="Обычный 2 21 3" xfId="162"/>
+    <cellStyle name="Обычный 2 22" xfId="163"/>
+    <cellStyle name="Обычный 2 23" xfId="164"/>
+    <cellStyle name="Обычный 2 24" xfId="165"/>
+    <cellStyle name="Обычный 2 3" xfId="166"/>
+    <cellStyle name="Обычный 2 3 2" xfId="167"/>
+    <cellStyle name="Обычный 2 3_10" xfId="280"/>
+    <cellStyle name="Обычный 2 4" xfId="168"/>
+    <cellStyle name="Обычный 2 4 2" xfId="169"/>
+    <cellStyle name="Обычный 2 5" xfId="170"/>
+    <cellStyle name="Обычный 2 5 2" xfId="171"/>
+    <cellStyle name="Обычный 2 6" xfId="172"/>
+    <cellStyle name="Обычный 2 7" xfId="173"/>
+    <cellStyle name="Обычный 2 8" xfId="174"/>
+    <cellStyle name="Обычный 2 9" xfId="175"/>
+    <cellStyle name="Обычный 3" xfId="176"/>
+    <cellStyle name="Обычный 3 10" xfId="177"/>
+    <cellStyle name="Обычный 3 11" xfId="178"/>
+    <cellStyle name="Обычный 3 12" xfId="179"/>
+    <cellStyle name="Обычный 3 13" xfId="180"/>
+    <cellStyle name="Обычный 3 13 2" xfId="181"/>
+    <cellStyle name="Обычный 3 13 3" xfId="182"/>
+    <cellStyle name="Обычный 3 14" xfId="183"/>
+    <cellStyle name="Обычный 3 14 2" xfId="184"/>
+    <cellStyle name="Обычный 3 14 3" xfId="185"/>
+    <cellStyle name="Обычный 3 15" xfId="186"/>
+    <cellStyle name="Обычный 3 2" xfId="187"/>
+    <cellStyle name="Обычный 3 3" xfId="188"/>
+    <cellStyle name="Обычный 3 4" xfId="189"/>
+    <cellStyle name="Обычный 3 5" xfId="190"/>
+    <cellStyle name="Обычный 3 6" xfId="191"/>
+    <cellStyle name="Обычный 3 7" xfId="192"/>
+    <cellStyle name="Обычный 3 8" xfId="193"/>
+    <cellStyle name="Обычный 3 9" xfId="194"/>
+    <cellStyle name="Обычный 4" xfId="195"/>
+    <cellStyle name="Обычный 4 10" xfId="196"/>
+    <cellStyle name="Обычный 4 2" xfId="197"/>
+    <cellStyle name="Обычный 4 3" xfId="198"/>
+    <cellStyle name="Обычный 4 4" xfId="199"/>
+    <cellStyle name="Обычный 4 5" xfId="200"/>
+    <cellStyle name="Обычный 4 6" xfId="201"/>
+    <cellStyle name="Обычный 4 7" xfId="202"/>
+    <cellStyle name="Обычный 4 8" xfId="203"/>
+    <cellStyle name="Обычный 4 9" xfId="204"/>
+    <cellStyle name="Обычный 4 9 2" xfId="205"/>
+    <cellStyle name="Обычный 4 9 3" xfId="206"/>
+    <cellStyle name="Обычный 5 2" xfId="207"/>
+    <cellStyle name="Обычный 5 3" xfId="208"/>
+    <cellStyle name="Обычный 5 4" xfId="209"/>
+    <cellStyle name="Обычный 5 5" xfId="210"/>
+    <cellStyle name="Обычный 6 2" xfId="211"/>
+    <cellStyle name="Обычный 6 3" xfId="212"/>
+    <cellStyle name="Обычный 7 2" xfId="213"/>
     <cellStyle name="Обычный_tabsv4" xfId="1"/>
+    <cellStyle name="Плохой 2" xfId="214"/>
+    <cellStyle name="Пояснение 2" xfId="215"/>
+    <cellStyle name="Примечание 2" xfId="216"/>
+    <cellStyle name="Связанная ячейка 2" xfId="217"/>
+    <cellStyle name="Текст предупреждения 2" xfId="218"/>
+    <cellStyle name="Хороший 2" xfId="219"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -628,206 +1592,248 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BI23"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:CS23"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="96" zoomScaleNormal="96" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="AM1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" sqref="A1:BI1"/>
+      <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="BB4" sqref="BB4:CM17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="13" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="22.140625" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="51" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="22.1796875" style="2" customWidth="1"/>
+    <col min="2" max="49" width="8.7265625" style="1" customWidth="1"/>
+    <col min="50" max="50" width="9.1796875" style="16"/>
+    <col min="51" max="16384" width="9.1796875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:61" ht="34.5" customHeight="1">
-      <c r="A1" s="40" t="s">
+    <row r="1" spans="1:97" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="40"/>
-[...58 lines deleted...]
-      <c r="BI1" s="40"/>
+      <c r="B1" s="39"/>
+      <c r="C1" s="39"/>
+      <c r="D1" s="39"/>
+      <c r="E1" s="39"/>
+      <c r="F1" s="39"/>
+      <c r="G1" s="39"/>
+      <c r="H1" s="39"/>
+      <c r="I1" s="39"/>
+      <c r="J1" s="39"/>
+      <c r="K1" s="39"/>
+      <c r="L1" s="39"/>
+      <c r="M1" s="39"/>
+      <c r="N1" s="39"/>
+      <c r="O1" s="39"/>
+      <c r="P1" s="39"/>
+      <c r="Q1" s="39"/>
+      <c r="R1" s="39"/>
+      <c r="S1" s="39"/>
+      <c r="T1" s="39"/>
+      <c r="U1" s="39"/>
+      <c r="V1" s="39"/>
+      <c r="W1" s="39"/>
+      <c r="X1" s="39"/>
+      <c r="Y1" s="39"/>
+      <c r="Z1" s="39"/>
+      <c r="AA1" s="39"/>
+      <c r="AB1" s="39"/>
+      <c r="AC1" s="39"/>
+      <c r="AD1" s="39"/>
+      <c r="AE1" s="39"/>
+      <c r="AF1" s="39"/>
+      <c r="AG1" s="39"/>
+      <c r="AH1" s="39"/>
+      <c r="AI1" s="39"/>
+      <c r="AJ1" s="39"/>
+      <c r="AK1" s="39"/>
+      <c r="AL1" s="39"/>
+      <c r="AM1" s="39"/>
+      <c r="AN1" s="39"/>
+      <c r="AO1" s="39"/>
+      <c r="AP1" s="39"/>
+      <c r="AQ1" s="39"/>
+      <c r="AR1" s="39"/>
+      <c r="AS1" s="39"/>
+      <c r="AT1" s="39"/>
+      <c r="AU1" s="39"/>
+      <c r="AV1" s="39"/>
+      <c r="AW1" s="39"/>
+      <c r="AX1" s="39"/>
+      <c r="AY1" s="39"/>
+      <c r="AZ1" s="39"/>
+      <c r="BA1" s="39"/>
+      <c r="BB1" s="39"/>
+      <c r="BC1" s="39"/>
+      <c r="BD1" s="39"/>
+      <c r="BE1" s="39"/>
+      <c r="BF1" s="39"/>
+      <c r="BG1" s="39"/>
+      <c r="BH1" s="39"/>
+      <c r="BI1" s="39"/>
     </row>
-    <row r="2" spans="1:61" s="3" customFormat="1" ht="15" customHeight="1">
-[...1 lines deleted...]
-      <c r="B2" s="38" t="s">
+    <row r="2" spans="1:97" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="40"/>
+      <c r="B2" s="37" t="s">
         <v>14</v>
       </c>
-      <c r="C2" s="38"/>
-[...10 lines deleted...]
-      <c r="N2" s="38" t="s">
+      <c r="C2" s="37"/>
+      <c r="D2" s="37"/>
+      <c r="E2" s="37"/>
+      <c r="F2" s="37"/>
+      <c r="G2" s="37"/>
+      <c r="H2" s="37"/>
+      <c r="I2" s="37"/>
+      <c r="J2" s="37"/>
+      <c r="K2" s="37"/>
+      <c r="L2" s="37"/>
+      <c r="M2" s="37"/>
+      <c r="N2" s="37" t="s">
         <v>15</v>
       </c>
-      <c r="O2" s="38"/>
-[...10 lines deleted...]
-      <c r="Z2" s="38" t="s">
+      <c r="O2" s="37"/>
+      <c r="P2" s="37"/>
+      <c r="Q2" s="37"/>
+      <c r="R2" s="37"/>
+      <c r="S2" s="37"/>
+      <c r="T2" s="37"/>
+      <c r="U2" s="37"/>
+      <c r="V2" s="37"/>
+      <c r="W2" s="37"/>
+      <c r="X2" s="37"/>
+      <c r="Y2" s="37"/>
+      <c r="Z2" s="37" t="s">
         <v>17</v>
       </c>
-      <c r="AA2" s="38"/>
-[...10 lines deleted...]
-      <c r="AL2" s="38" t="s">
+      <c r="AA2" s="37"/>
+      <c r="AB2" s="37"/>
+      <c r="AC2" s="37"/>
+      <c r="AD2" s="37"/>
+      <c r="AE2" s="37"/>
+      <c r="AF2" s="37"/>
+      <c r="AG2" s="37"/>
+      <c r="AH2" s="37"/>
+      <c r="AI2" s="37"/>
+      <c r="AJ2" s="37"/>
+      <c r="AK2" s="37"/>
+      <c r="AL2" s="37" t="s">
         <v>16</v>
       </c>
-      <c r="AM2" s="38"/>
-[...10 lines deleted...]
-      <c r="AX2" s="38" t="s">
+      <c r="AM2" s="37"/>
+      <c r="AN2" s="37"/>
+      <c r="AO2" s="37"/>
+      <c r="AP2" s="37"/>
+      <c r="AQ2" s="37"/>
+      <c r="AR2" s="37"/>
+      <c r="AS2" s="37"/>
+      <c r="AT2" s="37"/>
+      <c r="AU2" s="37"/>
+      <c r="AV2" s="37"/>
+      <c r="AW2" s="38"/>
+      <c r="AX2" s="37" t="s">
         <v>31</v>
       </c>
-      <c r="AY2" s="38"/>
-[...9 lines deleted...]
-      <c r="BI2" s="39"/>
+      <c r="AY2" s="37"/>
+      <c r="AZ2" s="37"/>
+      <c r="BA2" s="37"/>
+      <c r="BB2" s="37"/>
+      <c r="BC2" s="37"/>
+      <c r="BD2" s="37"/>
+      <c r="BE2" s="37"/>
+      <c r="BF2" s="37"/>
+      <c r="BG2" s="37"/>
+      <c r="BH2" s="37"/>
+      <c r="BI2" s="38"/>
+      <c r="BJ2" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="BK2" s="37"/>
+      <c r="BL2" s="37"/>
+      <c r="BM2" s="37"/>
+      <c r="BN2" s="37"/>
+      <c r="BO2" s="37"/>
+      <c r="BP2" s="37"/>
+      <c r="BQ2" s="37"/>
+      <c r="BR2" s="37"/>
+      <c r="BS2" s="37"/>
+      <c r="BT2" s="37"/>
+      <c r="BU2" s="38"/>
+      <c r="BV2" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="BW2" s="37"/>
+      <c r="BX2" s="37"/>
+      <c r="BY2" s="37"/>
+      <c r="BZ2" s="37"/>
+      <c r="CA2" s="37"/>
+      <c r="CB2" s="37"/>
+      <c r="CC2" s="37"/>
+      <c r="CD2" s="37"/>
+      <c r="CE2" s="37"/>
+      <c r="CF2" s="37"/>
+      <c r="CG2" s="38"/>
+      <c r="CH2" s="37" t="s">
+        <v>34</v>
+      </c>
+      <c r="CI2" s="37"/>
+      <c r="CJ2" s="37"/>
+      <c r="CK2" s="37"/>
+      <c r="CL2" s="37"/>
+      <c r="CM2" s="37"/>
+      <c r="CN2" s="37"/>
+      <c r="CO2" s="37"/>
+      <c r="CP2" s="37"/>
+      <c r="CQ2" s="37"/>
+      <c r="CR2" s="37"/>
+      <c r="CS2" s="38"/>
     </row>
-    <row r="3" spans="1:61" s="3" customFormat="1" ht="15" customHeight="1">
-      <c r="A3" s="37"/>
+    <row r="3" spans="1:97" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="40"/>
       <c r="B3" s="13" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="14" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="14" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="13" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="14" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="14" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="14" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="14" t="s">
         <v>8</v>
       </c>
       <c r="J3" s="14" t="s">
@@ -964,52 +1970,160 @@
       </c>
       <c r="BB3" s="14" t="s">
         <v>5</v>
       </c>
       <c r="BC3" s="14" t="s">
         <v>6</v>
       </c>
       <c r="BD3" s="14" t="s">
         <v>7</v>
       </c>
       <c r="BE3" s="14" t="s">
         <v>8</v>
       </c>
       <c r="BF3" s="14" t="s">
         <v>9</v>
       </c>
       <c r="BG3" s="14" t="s">
         <v>10</v>
       </c>
       <c r="BH3" s="14" t="s">
         <v>11</v>
       </c>
       <c r="BI3" s="15" t="s">
         <v>12</v>
       </c>
+      <c r="BJ3" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="BK3" s="14" t="s">
+        <v>2</v>
+      </c>
+      <c r="BL3" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="BM3" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="BN3" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="BO3" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="BP3" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="BQ3" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="BR3" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="BS3" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="BT3" s="14" t="s">
+        <v>11</v>
+      </c>
+      <c r="BU3" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="BV3" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="BW3" s="14" t="s">
+        <v>2</v>
+      </c>
+      <c r="BX3" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="BY3" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="BZ3" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="CA3" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="CB3" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="CC3" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="CD3" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="CE3" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="CF3" s="14" t="s">
+        <v>11</v>
+      </c>
+      <c r="CG3" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="CH3" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="CI3" s="14" t="s">
+        <v>2</v>
+      </c>
+      <c r="CJ3" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="CK3" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="CL3" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="CM3" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="CN3" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="CO3" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="CP3" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="CQ3" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="CR3" s="14" t="s">
+        <v>11</v>
+      </c>
+      <c r="CS3" s="15" t="s">
+        <v>12</v>
+      </c>
     </row>
-    <row r="4" spans="1:61" s="21" customFormat="1" ht="12">
+    <row r="4" spans="1:97" s="21" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A4" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B4" s="17">
         <v>17.131699999999999</v>
       </c>
       <c r="C4" s="17">
         <v>16.581</v>
       </c>
       <c r="D4" s="18">
         <v>19.203200000000002</v>
       </c>
       <c r="E4" s="17">
         <v>20.4999</v>
       </c>
       <c r="F4" s="18">
         <v>21.971</v>
       </c>
       <c r="G4" s="18">
         <v>22.429200000000002</v>
       </c>
       <c r="H4" s="18">
         <v>22.3932</v>
       </c>
       <c r="I4" s="18">
@@ -1125,60 +2239,172 @@
       </c>
       <c r="AT4" s="19">
         <v>21.412100000000038</v>
       </c>
       <c r="AU4" s="19">
         <v>18.51149999999997</v>
       </c>
       <c r="AV4" s="19">
         <v>17.9984</v>
       </c>
       <c r="AW4" s="19">
         <v>17.8</v>
       </c>
       <c r="AX4" s="17">
         <v>17.380800000000001</v>
       </c>
       <c r="AY4" s="17">
         <v>16.443200000000001</v>
       </c>
       <c r="AZ4" s="18">
         <v>18.625599999999999</v>
       </c>
       <c r="BA4" s="18">
         <v>19.82670000000001</v>
       </c>
-      <c r="BB4" s="18"/>
-[...6 lines deleted...]
-      <c r="BI4" s="19"/>
+      <c r="BB4" s="46">
+        <v>19.819299999999998</v>
+      </c>
+      <c r="BC4" s="46">
+        <v>20.801100000000002</v>
+      </c>
+      <c r="BD4" s="46">
+        <v>22.422799999999999</v>
+      </c>
+      <c r="BE4" s="41">
+        <v>22.2666</v>
+      </c>
+      <c r="BF4" s="41">
+        <v>21.007899999999999</v>
+      </c>
+      <c r="BG4" s="41">
+        <v>18.348800000000001</v>
+      </c>
+      <c r="BH4" s="41">
+        <v>15.3935</v>
+      </c>
+      <c r="BI4" s="41">
+        <v>17.029699999999998</v>
+      </c>
+      <c r="BJ4" s="42">
+        <v>16.000699999999998</v>
+      </c>
+      <c r="BK4" s="42">
+        <v>15.3247</v>
+      </c>
+      <c r="BL4" s="46">
+        <v>16.6311</v>
+      </c>
+      <c r="BM4" s="46">
+        <v>16.7471</v>
+      </c>
+      <c r="BN4" s="46">
+        <v>17.414000000000001</v>
+      </c>
+      <c r="BO4" s="46">
+        <v>18.8324</v>
+      </c>
+      <c r="BP4" s="46">
+        <v>18.654699999999998</v>
+      </c>
+      <c r="BQ4" s="41">
+        <v>18.689800000000002</v>
+      </c>
+      <c r="BR4" s="41">
+        <v>18.071899999999999</v>
+      </c>
+      <c r="BS4" s="41">
+        <v>16.535499999999999</v>
+      </c>
+      <c r="BT4" s="41">
+        <v>15.8992</v>
+      </c>
+      <c r="BU4" s="41">
+        <v>14.834899999999999</v>
+      </c>
+      <c r="BV4" s="42">
+        <v>15.255100000000001</v>
+      </c>
+      <c r="BW4" s="42">
+        <v>13.505100000000001</v>
+      </c>
+      <c r="BX4" s="46">
+        <v>14.7737</v>
+      </c>
+      <c r="BY4" s="46">
+        <v>16.6327</v>
+      </c>
+      <c r="BZ4" s="46">
+        <v>16.201000000000001</v>
+      </c>
+      <c r="CA4" s="46">
+        <v>16.6996</v>
+      </c>
+      <c r="CB4" s="46">
+        <v>18.734200000000001</v>
+      </c>
+      <c r="CC4" s="41">
+        <v>18.887799999999999</v>
+      </c>
+      <c r="CD4" s="41">
+        <v>17.628</v>
+      </c>
+      <c r="CE4" s="41">
+        <v>16.372399999999999</v>
+      </c>
+      <c r="CF4" s="41">
+        <v>17.1114</v>
+      </c>
+      <c r="CG4" s="41">
+        <v>17.2743</v>
+      </c>
+      <c r="CH4" s="42">
+        <v>16.8446</v>
+      </c>
+      <c r="CI4" s="42">
+        <v>14.9879</v>
+      </c>
+      <c r="CJ4" s="46">
+        <v>15.709099999999999</v>
+      </c>
+      <c r="CK4" s="46">
+        <v>15.815899999999999</v>
+      </c>
+      <c r="CL4" s="46">
+        <v>17.224</v>
+      </c>
+      <c r="CM4" s="46">
+        <v>18.853100000000001</v>
+      </c>
+      <c r="CN4" s="18"/>
+      <c r="CO4" s="17"/>
+      <c r="CP4" s="19"/>
+      <c r="CQ4" s="19"/>
+      <c r="CR4" s="19"/>
+      <c r="CS4" s="19"/>
     </row>
-    <row r="5" spans="1:61" s="7" customFormat="1" ht="12">
+    <row r="5" spans="1:97" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A5" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="22">
         <v>8.5346000000000011</v>
       </c>
       <c r="C5" s="22">
         <v>8.905899999999999</v>
       </c>
       <c r="D5" s="22">
         <v>10.2844</v>
       </c>
       <c r="E5" s="22">
         <v>9.0808</v>
       </c>
       <c r="F5" s="22">
         <v>8.8193000000000001</v>
       </c>
       <c r="G5" s="22">
         <v>8.1504999999999992</v>
       </c>
       <c r="H5" s="22">
         <v>8.5977999999999994</v>
       </c>
       <c r="I5" s="22">
@@ -1294,60 +2520,172 @@
       </c>
       <c r="AT5" s="26">
         <v>11.6304</v>
       </c>
       <c r="AU5" s="26">
         <v>11.599399999999999</v>
       </c>
       <c r="AV5" s="26">
         <v>12.0412</v>
       </c>
       <c r="AW5" s="26">
         <v>12.329000000000001</v>
       </c>
       <c r="AX5" s="26">
         <v>12.131500000000001</v>
       </c>
       <c r="AY5" s="26">
         <v>11.239000000000001</v>
       </c>
       <c r="AZ5" s="26">
         <v>12.51</v>
       </c>
       <c r="BA5" s="26">
         <v>12.159700000000001</v>
       </c>
-      <c r="BB5" s="26"/>
-[...6 lines deleted...]
-      <c r="BI5" s="26"/>
+      <c r="BB5" s="44">
+        <v>12.004300000000001</v>
+      </c>
+      <c r="BC5" s="44">
+        <v>12.202299999999999</v>
+      </c>
+      <c r="BD5" s="44">
+        <v>12.398999999999999</v>
+      </c>
+      <c r="BE5" s="44">
+        <v>12.529400000000001</v>
+      </c>
+      <c r="BF5" s="44">
+        <v>11.824400000000001</v>
+      </c>
+      <c r="BG5" s="44">
+        <v>11.7554</v>
+      </c>
+      <c r="BH5" s="44">
+        <v>9.9901999999999997</v>
+      </c>
+      <c r="BI5" s="44">
+        <v>12.435</v>
+      </c>
+      <c r="BJ5" s="44">
+        <v>12.392799999999999</v>
+      </c>
+      <c r="BK5" s="44">
+        <v>11.493399999999999</v>
+      </c>
+      <c r="BL5" s="44">
+        <v>12.129</v>
+      </c>
+      <c r="BM5" s="44">
+        <v>12.058999999999999</v>
+      </c>
+      <c r="BN5" s="44">
+        <v>11.8811</v>
+      </c>
+      <c r="BO5" s="44">
+        <v>12.102600000000001</v>
+      </c>
+      <c r="BP5" s="44">
+        <v>12.2974</v>
+      </c>
+      <c r="BQ5" s="44">
+        <v>12.1927</v>
+      </c>
+      <c r="BR5" s="44">
+        <v>12.017099999999999</v>
+      </c>
+      <c r="BS5" s="44">
+        <v>12.4611</v>
+      </c>
+      <c r="BT5" s="44">
+        <v>12.955399999999999</v>
+      </c>
+      <c r="BU5" s="44">
+        <v>12.4404</v>
+      </c>
+      <c r="BV5" s="44">
+        <v>12.378</v>
+      </c>
+      <c r="BW5" s="44">
+        <v>10.9574</v>
+      </c>
+      <c r="BX5" s="44">
+        <v>11.1267</v>
+      </c>
+      <c r="BY5" s="44">
+        <v>12.061</v>
+      </c>
+      <c r="BZ5" s="44">
+        <v>11.3451</v>
+      </c>
+      <c r="CA5" s="44">
+        <v>10.833600000000001</v>
+      </c>
+      <c r="CB5" s="44">
+        <v>12.4724</v>
+      </c>
+      <c r="CC5" s="44">
+        <v>12.4627</v>
+      </c>
+      <c r="CD5" s="44">
+        <v>11.896000000000001</v>
+      </c>
+      <c r="CE5" s="44">
+        <v>11.5151</v>
+      </c>
+      <c r="CF5" s="44">
+        <v>11.9984</v>
+      </c>
+      <c r="CG5" s="44">
+        <v>12.244400000000001</v>
+      </c>
+      <c r="CH5" s="44">
+        <v>12.154</v>
+      </c>
+      <c r="CI5" s="44">
+        <v>11.2074</v>
+      </c>
+      <c r="CJ5" s="44">
+        <v>12.1457</v>
+      </c>
+      <c r="CK5" s="44">
+        <v>11.581</v>
+      </c>
+      <c r="CL5" s="44">
+        <v>11.9491</v>
+      </c>
+      <c r="CM5" s="44">
+        <v>12.0876</v>
+      </c>
+      <c r="CN5" s="26"/>
+      <c r="CO5" s="26"/>
+      <c r="CP5" s="26"/>
+      <c r="CQ5" s="26"/>
+      <c r="CR5" s="26"/>
+      <c r="CS5" s="26"/>
     </row>
-    <row r="6" spans="1:61" s="7" customFormat="1" ht="12">
+    <row r="6" spans="1:97" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A6" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="22">
         <v>0.1227</v>
       </c>
       <c r="C6" s="22">
         <v>0.18619999999999998</v>
       </c>
       <c r="D6" s="22">
         <v>0.1943</v>
       </c>
       <c r="E6" s="22">
         <v>0.20449999999999999</v>
       </c>
       <c r="F6" s="22">
         <v>0.2409</v>
       </c>
       <c r="G6" s="22">
         <v>0.26100000000000001</v>
       </c>
       <c r="H6" s="22">
         <v>0.29410000000000003</v>
       </c>
       <c r="I6" s="22">
@@ -1463,60 +2801,172 @@
       </c>
       <c r="AT6" s="26">
         <v>0.2364</v>
       </c>
       <c r="AU6" s="26">
         <v>0.185</v>
       </c>
       <c r="AV6" s="26">
         <v>0.1452</v>
       </c>
       <c r="AW6" s="26">
         <v>0.14699999999999999</v>
       </c>
       <c r="AX6" s="26">
         <v>0.12790000000000001</v>
       </c>
       <c r="AY6" s="26">
         <v>0.17660000000000001</v>
       </c>
       <c r="AZ6" s="26">
         <v>0.21159999999999998</v>
       </c>
       <c r="BA6" s="26">
         <v>0.21240000000000001</v>
       </c>
-      <c r="BB6" s="26"/>
-[...6 lines deleted...]
-      <c r="BI6" s="26"/>
+      <c r="BB6" s="44">
+        <v>0.24759999999999999</v>
+      </c>
+      <c r="BC6" s="44">
+        <v>0.27160000000000001</v>
+      </c>
+      <c r="BD6" s="44">
+        <v>0.3014</v>
+      </c>
+      <c r="BE6" s="44">
+        <v>0.28760000000000002</v>
+      </c>
+      <c r="BF6" s="44">
+        <v>0.26669999999999999</v>
+      </c>
+      <c r="BG6" s="44">
+        <v>0.185</v>
+      </c>
+      <c r="BH6" s="44">
+        <v>0.14699999999999999</v>
+      </c>
+      <c r="BI6" s="44">
+        <v>0.14760000000000001</v>
+      </c>
+      <c r="BJ6" s="44">
+        <v>7.0599999999999996E-2</v>
+      </c>
+      <c r="BK6" s="44">
+        <v>6.2E-2</v>
+      </c>
+      <c r="BL6" s="44">
+        <v>0.10730000000000001</v>
+      </c>
+      <c r="BM6" s="44">
+        <v>0.1167</v>
+      </c>
+      <c r="BN6" s="44">
+        <v>0.1148</v>
+      </c>
+      <c r="BO6" s="44">
+        <v>0.1628</v>
+      </c>
+      <c r="BP6" s="44">
+        <v>0.17979999999999999</v>
+      </c>
+      <c r="BQ6" s="44">
+        <v>0.17030000000000001</v>
+      </c>
+      <c r="BR6" s="44">
+        <v>0.16350000000000001</v>
+      </c>
+      <c r="BS6" s="44">
+        <v>0.1096</v>
+      </c>
+      <c r="BT6" s="44">
+        <v>8.6900000000000005E-2</v>
+      </c>
+      <c r="BU6" s="44">
+        <v>8.7800000000000003E-2</v>
+      </c>
+      <c r="BV6" s="44">
+        <v>7.0599999999999996E-2</v>
+      </c>
+      <c r="BW6" s="44">
+        <v>5.8299999999999998E-2</v>
+      </c>
+      <c r="BX6" s="44">
+        <v>0.10730000000000001</v>
+      </c>
+      <c r="BY6" s="44">
+        <v>0.1167</v>
+      </c>
+      <c r="BZ6" s="44">
+        <v>0.1148</v>
+      </c>
+      <c r="CA6" s="44">
+        <v>0.1628</v>
+      </c>
+      <c r="CB6" s="44">
+        <v>0.17979999999999999</v>
+      </c>
+      <c r="CC6" s="44">
+        <v>0.17030000000000001</v>
+      </c>
+      <c r="CD6" s="44">
+        <v>0.16400000000000001</v>
+      </c>
+      <c r="CE6" s="44">
+        <v>0.1096</v>
+      </c>
+      <c r="CF6" s="44">
+        <v>8.6900000000000005E-2</v>
+      </c>
+      <c r="CG6" s="44">
+        <v>8.7800000000000003E-2</v>
+      </c>
+      <c r="CH6" s="44">
+        <v>7.4499999999999997E-2</v>
+      </c>
+      <c r="CI6" s="44">
+        <v>6.2399999999999997E-2</v>
+      </c>
+      <c r="CJ6" s="44">
+        <v>0.1128</v>
+      </c>
+      <c r="CK6" s="44">
+        <v>0.12709999999999999</v>
+      </c>
+      <c r="CL6" s="44">
+        <v>0.129</v>
+      </c>
+      <c r="CM6" s="44">
+        <v>0.23119999999999999</v>
+      </c>
+      <c r="CN6" s="26"/>
+      <c r="CO6" s="26"/>
+      <c r="CP6" s="26"/>
+      <c r="CQ6" s="26"/>
+      <c r="CR6" s="26"/>
+      <c r="CS6" s="26"/>
     </row>
-    <row r="7" spans="1:61" s="7" customFormat="1" ht="12">
+    <row r="7" spans="1:97" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A7" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="22">
         <v>0.11749999999999999</v>
       </c>
       <c r="C7" s="22">
         <v>0.12990000000000002</v>
       </c>
       <c r="D7" s="22">
         <v>0.13090000000000002</v>
       </c>
       <c r="E7" s="22">
         <v>0.20019999999999999</v>
       </c>
       <c r="F7" s="22">
         <v>0.26430000000000003</v>
       </c>
       <c r="G7" s="22">
         <v>0.38019999999999998</v>
       </c>
       <c r="H7" s="22">
         <v>0.28439999999999999</v>
       </c>
       <c r="I7" s="22">
@@ -1632,60 +3082,172 @@
       </c>
       <c r="AT7" s="26">
         <v>0.126</v>
       </c>
       <c r="AU7" s="26">
         <v>9.7000000000000003E-2</v>
       </c>
       <c r="AV7" s="26">
         <v>0.06</v>
       </c>
       <c r="AW7" s="26">
         <v>7.0400000000000004E-2</v>
       </c>
       <c r="AX7" s="26">
         <v>0.11749999999999999</v>
       </c>
       <c r="AY7" s="26">
         <v>0.11749999999999999</v>
       </c>
       <c r="AZ7" s="26">
         <v>0.1321</v>
       </c>
       <c r="BA7" s="26">
         <v>0.20200000000000001</v>
       </c>
-      <c r="BB7" s="26"/>
-[...6 lines deleted...]
-      <c r="BI7" s="26"/>
+      <c r="BB7" s="44">
+        <v>0.2646</v>
+      </c>
+      <c r="BC7" s="44">
+        <v>0.38350000000000001</v>
+      </c>
+      <c r="BD7" s="44">
+        <v>0.28660000000000002</v>
+      </c>
+      <c r="BE7" s="44">
+        <v>0.2273</v>
+      </c>
+      <c r="BF7" s="44">
+        <v>0.1295</v>
+      </c>
+      <c r="BG7" s="44">
+        <v>9.7799999999999998E-2</v>
+      </c>
+      <c r="BH7" s="44">
+        <v>6.0400000000000002E-2</v>
+      </c>
+      <c r="BI7" s="44">
+        <v>5.5599999999999997E-2</v>
+      </c>
+      <c r="BJ7" s="44">
+        <v>8.5400000000000004E-2</v>
+      </c>
+      <c r="BK7" s="44">
+        <v>7.2599999999999998E-2</v>
+      </c>
+      <c r="BL7" s="44">
+        <v>9.7199999999999995E-2</v>
+      </c>
+      <c r="BM7" s="44">
+        <v>0.15090000000000001</v>
+      </c>
+      <c r="BN7" s="44">
+        <v>0.1656</v>
+      </c>
+      <c r="BO7" s="44">
+        <v>0.28320000000000001</v>
+      </c>
+      <c r="BP7" s="44">
+        <v>0.19769999999999999</v>
+      </c>
+      <c r="BQ7" s="44">
+        <v>0.15740000000000001</v>
+      </c>
+      <c r="BR7" s="44">
+        <v>0.10780000000000001</v>
+      </c>
+      <c r="BS7" s="44">
+        <v>6.6900000000000001E-2</v>
+      </c>
+      <c r="BT7" s="44">
+        <v>4.1200000000000001E-2</v>
+      </c>
+      <c r="BU7" s="44">
+        <v>4.6399999999999997E-2</v>
+      </c>
+      <c r="BV7" s="44">
+        <v>4.9200000000000001E-2</v>
+      </c>
+      <c r="BW7" s="44">
+        <v>4.4999999999999998E-2</v>
+      </c>
+      <c r="BX7" s="44">
+        <v>9.6199999999999994E-2</v>
+      </c>
+      <c r="BY7" s="44">
+        <v>0.15509999999999999</v>
+      </c>
+      <c r="BZ7" s="44">
+        <v>0.1656</v>
+      </c>
+      <c r="CA7" s="44">
+        <v>0.28320000000000001</v>
+      </c>
+      <c r="CB7" s="44">
+        <v>0.19769999999999999</v>
+      </c>
+      <c r="CC7" s="44">
+        <v>0.15740000000000001</v>
+      </c>
+      <c r="CD7" s="44">
+        <v>0.108</v>
+      </c>
+      <c r="CE7" s="44">
+        <v>6.6900000000000001E-2</v>
+      </c>
+      <c r="CF7" s="44">
+        <v>4.1200000000000001E-2</v>
+      </c>
+      <c r="CG7" s="44">
+        <v>4.6399999999999997E-2</v>
+      </c>
+      <c r="CH7" s="44">
+        <v>4.1300000000000003E-2</v>
+      </c>
+      <c r="CI7" s="44">
+        <v>3.7199999999999997E-2</v>
+      </c>
+      <c r="CJ7" s="44">
+        <v>7.9699999999999993E-2</v>
+      </c>
+      <c r="CK7" s="44">
+        <v>0.15509999999999999</v>
+      </c>
+      <c r="CL7" s="44">
+        <v>0.1656</v>
+      </c>
+      <c r="CM7" s="44">
+        <v>0.28320000000000001</v>
+      </c>
+      <c r="CN7" s="26"/>
+      <c r="CO7" s="26"/>
+      <c r="CP7" s="26"/>
+      <c r="CQ7" s="26"/>
+      <c r="CR7" s="26"/>
+      <c r="CS7" s="26"/>
     </row>
-    <row r="8" spans="1:61" s="7" customFormat="1" ht="12">
+    <row r="8" spans="1:97" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="22">
         <v>0.14380000000000001</v>
       </c>
       <c r="C8" s="22">
         <v>0.16490000000000002</v>
       </c>
       <c r="D8" s="22">
         <v>0.2079</v>
       </c>
       <c r="E8" s="22">
         <v>0.34310000000000002</v>
       </c>
       <c r="F8" s="22">
         <v>0.37319999999999998</v>
       </c>
       <c r="G8" s="22">
         <v>0.37210000000000004</v>
       </c>
       <c r="H8" s="22">
         <v>0.64470000000000005</v>
       </c>
       <c r="I8" s="22">
@@ -1801,60 +3363,172 @@
       </c>
       <c r="AT8" s="26">
         <v>0.49569999999999997</v>
       </c>
       <c r="AU8" s="26">
         <v>0.13300000000000001</v>
       </c>
       <c r="AV8" s="26">
         <v>0.26</v>
       </c>
       <c r="AW8" s="26">
         <v>0.1943</v>
       </c>
       <c r="AX8" s="26">
         <v>0.15430000000000002</v>
       </c>
       <c r="AY8" s="26">
         <v>0.16350000000000001</v>
       </c>
       <c r="AZ8" s="26">
         <v>0.222</v>
       </c>
       <c r="BA8" s="26">
         <v>0.36780000000000002</v>
       </c>
-      <c r="BB8" s="26"/>
-[...6 lines deleted...]
-      <c r="BI8" s="26"/>
+      <c r="BB8" s="44">
+        <v>0.38950000000000001</v>
+      </c>
+      <c r="BC8" s="44">
+        <v>0.39539999999999997</v>
+      </c>
+      <c r="BD8" s="44">
+        <v>0.65500000000000003</v>
+      </c>
+      <c r="BE8" s="44">
+        <v>0.64800000000000002</v>
+      </c>
+      <c r="BF8" s="44">
+        <v>0.49780000000000002</v>
+      </c>
+      <c r="BG8" s="44">
+        <v>0.13350000000000001</v>
+      </c>
+      <c r="BH8" s="44">
+        <v>0.2611</v>
+      </c>
+      <c r="BI8" s="44">
+        <v>0.20830000000000001</v>
+      </c>
+      <c r="BJ8" s="44">
+        <v>7.2499999999999995E-2</v>
+      </c>
+      <c r="BK8" s="44">
+        <v>4.36E-2</v>
+      </c>
+      <c r="BL8" s="44">
+        <v>0.1041</v>
+      </c>
+      <c r="BM8" s="44">
+        <v>0.17050000000000001</v>
+      </c>
+      <c r="BN8" s="44">
+        <v>0.18540000000000001</v>
+      </c>
+      <c r="BO8" s="44">
+        <v>0.2253</v>
+      </c>
+      <c r="BP8" s="44">
+        <v>0.27900000000000003</v>
+      </c>
+      <c r="BQ8" s="44">
+        <v>0.36849999999999999</v>
+      </c>
+      <c r="BR8" s="44">
+        <v>0.21149999999999999</v>
+      </c>
+      <c r="BS8" s="44">
+        <v>4.8399999999999999E-2</v>
+      </c>
+      <c r="BT8" s="44">
+        <v>7.2800000000000004E-2</v>
+      </c>
+      <c r="BU8" s="44">
+        <v>2.7300000000000001E-2</v>
+      </c>
+      <c r="BV8" s="44">
+        <v>7.2300000000000003E-2</v>
+      </c>
+      <c r="BW8" s="44">
+        <v>4.3099999999999999E-2</v>
+      </c>
+      <c r="BX8" s="44">
+        <v>6.4399999999999999E-2</v>
+      </c>
+      <c r="BY8" s="44">
+        <v>0.10580000000000001</v>
+      </c>
+      <c r="BZ8" s="44">
+        <v>0.115</v>
+      </c>
+      <c r="CA8" s="44">
+        <v>0.112</v>
+      </c>
+      <c r="CB8" s="44">
+        <v>0.25900000000000001</v>
+      </c>
+      <c r="CC8" s="44">
+        <v>0.17399999999999999</v>
+      </c>
+      <c r="CD8" s="44">
+        <v>0.21299999999999999</v>
+      </c>
+      <c r="CE8" s="44">
+        <v>0.05</v>
+      </c>
+      <c r="CF8" s="44">
+        <v>7.2800000000000004E-2</v>
+      </c>
+      <c r="CG8" s="44">
+        <v>2.75E-2</v>
+      </c>
+      <c r="CH8" s="44">
+        <v>7.2300000000000003E-2</v>
+      </c>
+      <c r="CI8" s="44">
+        <v>5.3100000000000001E-2</v>
+      </c>
+      <c r="CJ8" s="44">
+        <v>7.9299999999999995E-2</v>
+      </c>
+      <c r="CK8" s="44">
+        <v>0.13</v>
+      </c>
+      <c r="CL8" s="44">
+        <v>0.1416</v>
+      </c>
+      <c r="CM8" s="44">
+        <v>0.113</v>
+      </c>
+      <c r="CN8" s="26"/>
+      <c r="CO8" s="26"/>
+      <c r="CP8" s="26"/>
+      <c r="CQ8" s="26"/>
+      <c r="CR8" s="26"/>
+      <c r="CS8" s="26"/>
     </row>
-    <row r="9" spans="1:61" s="7" customFormat="1" ht="12">
+    <row r="9" spans="1:97" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A9" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="22">
         <v>8.8700000000000001E-2</v>
       </c>
       <c r="C9" s="22">
         <v>8.5400000000000004E-2</v>
       </c>
       <c r="D9" s="22">
         <v>0.105</v>
       </c>
       <c r="E9" s="22">
         <v>0.12359999999999999</v>
       </c>
       <c r="F9" s="22">
         <v>0.25630000000000003</v>
       </c>
       <c r="G9" s="22">
         <v>0.35980000000000001</v>
       </c>
       <c r="H9" s="22">
         <v>0.3624</v>
       </c>
       <c r="I9" s="22">
@@ -1970,60 +3644,172 @@
       </c>
       <c r="AT9" s="26">
         <v>0.3795</v>
       </c>
       <c r="AU9" s="26">
         <v>0.20599999999999999</v>
       </c>
       <c r="AV9" s="26">
         <v>0.14680000000000001</v>
       </c>
       <c r="AW9" s="26">
         <v>0.13950000000000001</v>
       </c>
       <c r="AX9" s="26">
         <v>8.270000000000001E-2</v>
       </c>
       <c r="AY9" s="26">
         <v>7.959999999999999E-2</v>
       </c>
       <c r="AZ9" s="26">
         <v>0.105</v>
       </c>
       <c r="BA9" s="26">
         <v>0.12359999999999999</v>
       </c>
-      <c r="BB9" s="26"/>
-[...6 lines deleted...]
-      <c r="BI9" s="26"/>
+      <c r="BB9" s="44">
+        <v>0.25629999999999997</v>
+      </c>
+      <c r="BC9" s="44">
+        <v>0.35980000000000001</v>
+      </c>
+      <c r="BD9" s="44">
+        <v>0.36199999999999999</v>
+      </c>
+      <c r="BE9" s="44">
+        <v>0.3357</v>
+      </c>
+      <c r="BF9" s="44">
+        <v>0.38059999999999999</v>
+      </c>
+      <c r="BG9" s="44">
+        <v>0.20599999999999999</v>
+      </c>
+      <c r="BH9" s="44">
+        <v>0.14680000000000001</v>
+      </c>
+      <c r="BI9" s="44">
+        <v>0.13950000000000001</v>
+      </c>
+      <c r="BJ9" s="44">
+        <v>7.8E-2</v>
+      </c>
+      <c r="BK9" s="44">
+        <v>2.8899999999999999E-2</v>
+      </c>
+      <c r="BL9" s="44">
+        <v>6.9400000000000003E-2</v>
+      </c>
+      <c r="BM9" s="44">
+        <v>0.1236</v>
+      </c>
+      <c r="BN9" s="44">
+        <v>0.2263</v>
+      </c>
+      <c r="BO9" s="44">
+        <v>0.35980000000000001</v>
+      </c>
+      <c r="BP9" s="44">
+        <v>0.26500000000000001</v>
+      </c>
+      <c r="BQ9" s="44">
+        <v>0.2747</v>
+      </c>
+      <c r="BR9" s="44">
+        <v>0.27679999999999999</v>
+      </c>
+      <c r="BS9" s="44">
+        <v>0.1744</v>
+      </c>
+      <c r="BT9" s="44">
+        <v>0.11360000000000001</v>
+      </c>
+      <c r="BU9" s="44">
+        <v>0.13950000000000001</v>
+      </c>
+      <c r="BV9" s="44">
+        <v>4.1700000000000001E-2</v>
+      </c>
+      <c r="BW9" s="44">
+        <v>1.5599999999999999E-2</v>
+      </c>
+      <c r="BX9" s="44">
+        <v>6.8900000000000003E-2</v>
+      </c>
+      <c r="BY9" s="44">
+        <v>0.1236</v>
+      </c>
+      <c r="BZ9" s="44">
+        <v>0.22570000000000001</v>
+      </c>
+      <c r="CA9" s="44">
+        <v>0.35980000000000001</v>
+      </c>
+      <c r="CB9" s="44">
+        <v>0.26500000000000001</v>
+      </c>
+      <c r="CC9" s="44">
+        <v>0.2747</v>
+      </c>
+      <c r="CD9" s="44">
+        <v>0.27700000000000002</v>
+      </c>
+      <c r="CE9" s="44">
+        <v>0.1744</v>
+      </c>
+      <c r="CF9" s="44">
+        <v>0.1067</v>
+      </c>
+      <c r="CG9" s="44">
+        <v>0.13950000000000001</v>
+      </c>
+      <c r="CH9" s="44">
+        <v>4.0500000000000001E-2</v>
+      </c>
+      <c r="CI9" s="44">
+        <v>1.52E-2</v>
+      </c>
+      <c r="CJ9" s="44">
+        <v>6.7000000000000004E-2</v>
+      </c>
+      <c r="CK9" s="44">
+        <v>0.1236</v>
+      </c>
+      <c r="CL9" s="44">
+        <v>0.22570000000000001</v>
+      </c>
+      <c r="CM9" s="44">
+        <v>0.35980000000000001</v>
+      </c>
+      <c r="CN9" s="26"/>
+      <c r="CO9" s="26"/>
+      <c r="CP9" s="26"/>
+      <c r="CQ9" s="26"/>
+      <c r="CR9" s="26"/>
+      <c r="CS9" s="26"/>
     </row>
-    <row r="10" spans="1:61" s="11" customFormat="1">
+    <row r="10" spans="1:97" s="11" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A10" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="27">
         <v>0.55100000000000005</v>
       </c>
       <c r="C10" s="27">
         <v>0.39889999999999998</v>
       </c>
       <c r="D10" s="27">
         <v>0.68500000000000005</v>
       </c>
       <c r="E10" s="27">
         <v>0.68</v>
       </c>
       <c r="F10" s="27">
         <v>0.81599999999999995</v>
       </c>
       <c r="G10" s="27">
         <v>0.92400000000000004</v>
       </c>
       <c r="H10" s="27">
         <v>1.0660000000000001</v>
       </c>
       <c r="I10" s="27">
@@ -2139,60 +3925,172 @@
       </c>
       <c r="AT10" s="30">
         <v>0.98599999999999999</v>
       </c>
       <c r="AU10" s="30">
         <v>0.54800000000000004</v>
       </c>
       <c r="AV10" s="30">
         <v>0.38400000000000001</v>
       </c>
       <c r="AW10" s="30">
         <v>0.106</v>
       </c>
       <c r="AX10" s="30">
         <v>0.318</v>
       </c>
       <c r="AY10" s="30">
         <v>0.318</v>
       </c>
       <c r="AZ10" s="30">
         <v>0.47699999999999998</v>
       </c>
       <c r="BA10" s="30">
         <v>0.53</v>
       </c>
-      <c r="BB10" s="30"/>
-[...6 lines deleted...]
-      <c r="BI10" s="30"/>
+      <c r="BB10" s="45">
+        <v>0.63500000000000001</v>
+      </c>
+      <c r="BC10" s="45">
+        <v>0.74099999999999999</v>
+      </c>
+      <c r="BD10" s="45">
+        <v>0.876</v>
+      </c>
+      <c r="BE10" s="45">
+        <v>0.98499999999999999</v>
+      </c>
+      <c r="BF10" s="45">
+        <v>0.98599999999999999</v>
+      </c>
+      <c r="BG10" s="45">
+        <v>0.54800000000000004</v>
+      </c>
+      <c r="BH10" s="45">
+        <v>0.38400000000000001</v>
+      </c>
+      <c r="BI10" s="45">
+        <v>0.11</v>
+      </c>
+      <c r="BJ10" s="45">
+        <v>0.125</v>
+      </c>
+      <c r="BK10" s="45">
+        <v>4.6699999999999998E-2</v>
+      </c>
+      <c r="BL10" s="45">
+        <v>0.13900000000000001</v>
+      </c>
+      <c r="BM10" s="45">
+        <v>0.20699999999999999</v>
+      </c>
+      <c r="BN10" s="45">
+        <v>0.1981</v>
+      </c>
+      <c r="BO10" s="45">
+        <v>0.27850000000000003</v>
+      </c>
+      <c r="BP10" s="45">
+        <v>0.32600000000000001</v>
+      </c>
+      <c r="BQ10" s="45">
+        <v>0.37030000000000002</v>
+      </c>
+      <c r="BR10" s="45">
+        <v>0.37059999999999998</v>
+      </c>
+      <c r="BS10" s="45">
+        <v>0.20599999999999999</v>
+      </c>
+      <c r="BT10" s="45">
+        <v>0.14430000000000001</v>
+      </c>
+      <c r="BU10" s="45">
+        <v>4.1300000000000003E-2</v>
+      </c>
+      <c r="BV10" s="45">
+        <v>0.11700000000000001</v>
+      </c>
+      <c r="BW10" s="45">
+        <v>4.6699999999999998E-2</v>
+      </c>
+      <c r="BX10" s="45">
+        <v>0.13900000000000001</v>
+      </c>
+      <c r="BY10" s="45">
+        <v>0.19500000000000001</v>
+      </c>
+      <c r="BZ10" s="45">
+        <v>0.1981</v>
+      </c>
+      <c r="CA10" s="45">
+        <v>0.27850000000000003</v>
+      </c>
+      <c r="CB10" s="45">
+        <v>0.32600000000000001</v>
+      </c>
+      <c r="CC10" s="45">
+        <v>0.37030000000000002</v>
+      </c>
+      <c r="CD10" s="45">
+        <v>0.35</v>
+      </c>
+      <c r="CE10" s="45">
+        <v>0.20599999999999999</v>
+      </c>
+      <c r="CF10" s="45">
+        <v>0.1411</v>
+      </c>
+      <c r="CG10" s="45">
+        <v>4.2000000000000003E-2</v>
+      </c>
+      <c r="CH10" s="45">
+        <v>0.1179</v>
+      </c>
+      <c r="CI10" s="45">
+        <v>4.6699999999999998E-2</v>
+      </c>
+      <c r="CJ10" s="45">
+        <v>0.13900000000000001</v>
+      </c>
+      <c r="CK10" s="45">
+        <v>0.19500000000000001</v>
+      </c>
+      <c r="CL10" s="45">
+        <v>0.1981</v>
+      </c>
+      <c r="CM10" s="45">
+        <v>0.27900000000000003</v>
+      </c>
+      <c r="CN10" s="30"/>
+      <c r="CO10" s="30"/>
+      <c r="CP10" s="30"/>
+      <c r="CQ10" s="30"/>
+      <c r="CR10" s="30"/>
+      <c r="CS10" s="30"/>
     </row>
-    <row r="11" spans="1:61" s="11" customFormat="1">
+    <row r="11" spans="1:97" s="11" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A11" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="27">
         <v>0.1918</v>
       </c>
       <c r="C11" s="27">
         <v>0.41099999999999998</v>
       </c>
       <c r="D11" s="27">
         <v>0.4486</v>
       </c>
       <c r="E11" s="27">
         <v>0.5121</v>
       </c>
       <c r="F11" s="27">
         <v>0.64429999999999998</v>
       </c>
       <c r="G11" s="27">
         <v>0.79010000000000002</v>
       </c>
       <c r="H11" s="27">
         <v>0.81489999999999996</v>
       </c>
       <c r="I11" s="27">
@@ -2308,60 +4206,172 @@
       </c>
       <c r="AT11" s="30">
         <v>0.77879999999999994</v>
       </c>
       <c r="AU11" s="30">
         <v>0.47360000000000002</v>
       </c>
       <c r="AV11" s="30">
         <v>0.4209</v>
       </c>
       <c r="AW11" s="30">
         <v>0.33500000000000002</v>
       </c>
       <c r="AX11" s="30">
         <v>0.17610000000000001</v>
       </c>
       <c r="AY11" s="30">
         <v>0.35</v>
       </c>
       <c r="AZ11" s="30">
         <v>0.45219999999999999</v>
       </c>
       <c r="BA11" s="30">
         <v>0.54379999999999995</v>
       </c>
-      <c r="BB11" s="30"/>
-[...6 lines deleted...]
-      <c r="BI11" s="30"/>
+      <c r="BB11" s="45">
+        <v>0.69220000000000004</v>
+      </c>
+      <c r="BC11" s="45">
+        <v>0.84060000000000001</v>
+      </c>
+      <c r="BD11" s="45">
+        <v>1.0012000000000001</v>
+      </c>
+      <c r="BE11" s="45">
+        <v>0.89</v>
+      </c>
+      <c r="BF11" s="45">
+        <v>0.77880000000000005</v>
+      </c>
+      <c r="BG11" s="45">
+        <v>0.47360000000000002</v>
+      </c>
+      <c r="BH11" s="45">
+        <v>0.4209</v>
+      </c>
+      <c r="BI11" s="45">
+        <v>0.33500000000000002</v>
+      </c>
+      <c r="BJ11" s="45">
+        <v>0.1211</v>
+      </c>
+      <c r="BK11" s="45">
+        <v>0.158</v>
+      </c>
+      <c r="BL11" s="45">
+        <v>0.2041</v>
+      </c>
+      <c r="BM11" s="45">
+        <v>0.30020000000000002</v>
+      </c>
+      <c r="BN11" s="45">
+        <v>0.37909999999999999</v>
+      </c>
+      <c r="BO11" s="45">
+        <v>0.61299999999999999</v>
+      </c>
+      <c r="BP11" s="45">
+        <v>0.53620000000000001</v>
+      </c>
+      <c r="BQ11" s="45">
+        <v>0.64910000000000001</v>
+      </c>
+      <c r="BR11" s="45">
+        <v>0.41699999999999998</v>
+      </c>
+      <c r="BS11" s="45">
+        <v>0.2681</v>
+      </c>
+      <c r="BT11" s="45">
+        <v>0.18859999999999999</v>
+      </c>
+      <c r="BU11" s="45">
+        <v>0.15029999999999999</v>
+      </c>
+      <c r="BV11" s="45">
+        <v>0.1211</v>
+      </c>
+      <c r="BW11" s="45">
+        <v>0.158</v>
+      </c>
+      <c r="BX11" s="45">
+        <v>0.2041</v>
+      </c>
+      <c r="BY11" s="45">
+        <v>0.30020000000000002</v>
+      </c>
+      <c r="BZ11" s="45">
+        <v>0.37909999999999999</v>
+      </c>
+      <c r="CA11" s="45">
+        <v>0.61299999999999999</v>
+      </c>
+      <c r="CB11" s="45">
+        <v>0.64900000000000002</v>
+      </c>
+      <c r="CC11" s="45">
+        <v>0.64910000000000001</v>
+      </c>
+      <c r="CD11" s="45">
+        <v>0.56799999999999995</v>
+      </c>
+      <c r="CE11" s="45">
+        <v>0.34939999999999999</v>
+      </c>
+      <c r="CF11" s="45">
+        <v>0.2606</v>
+      </c>
+      <c r="CG11" s="45">
+        <v>0.29310000000000003</v>
+      </c>
+      <c r="CH11" s="45">
+        <v>0.13719999999999999</v>
+      </c>
+      <c r="CI11" s="45">
+        <v>0.1772</v>
+      </c>
+      <c r="CJ11" s="45">
+        <v>0.2175</v>
+      </c>
+      <c r="CK11" s="45">
+        <v>0.30020000000000002</v>
+      </c>
+      <c r="CL11" s="45">
+        <v>0.37909999999999999</v>
+      </c>
+      <c r="CM11" s="45">
+        <v>0.61299999999999999</v>
+      </c>
+      <c r="CN11" s="30"/>
+      <c r="CO11" s="30"/>
+      <c r="CP11" s="30"/>
+      <c r="CQ11" s="30"/>
+      <c r="CR11" s="30"/>
+      <c r="CS11" s="30"/>
     </row>
-    <row r="12" spans="1:61" s="11" customFormat="1">
+    <row r="12" spans="1:97" s="11" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A12" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="27">
         <v>0.307</v>
       </c>
       <c r="C12" s="27">
         <v>0.28599999999999998</v>
       </c>
       <c r="D12" s="27">
         <v>0.34</v>
       </c>
       <c r="E12" s="27">
         <v>0.70499999999999996</v>
       </c>
       <c r="F12" s="27">
         <v>0.71199999999999997</v>
       </c>
       <c r="G12" s="27">
         <v>0.97899999999999998</v>
       </c>
       <c r="H12" s="27">
         <v>0.97</v>
       </c>
       <c r="I12" s="27">
@@ -2477,60 +4487,172 @@
       </c>
       <c r="AT12" s="30">
         <v>1.095</v>
       </c>
       <c r="AU12" s="30">
         <v>0.52070000000000005</v>
       </c>
       <c r="AV12" s="30">
         <v>0.28399999999999997</v>
       </c>
       <c r="AW12" s="30">
         <v>0.2833</v>
       </c>
       <c r="AX12" s="30">
         <v>0.309</v>
       </c>
       <c r="AY12" s="30">
         <v>0.27</v>
       </c>
       <c r="AZ12" s="30">
         <v>0.36099999999999999</v>
       </c>
       <c r="BA12" s="30">
         <v>0.71299999999999997</v>
       </c>
-      <c r="BB12" s="30"/>
-[...6 lines deleted...]
-      <c r="BI12" s="30"/>
+      <c r="BB12" s="45">
+        <v>0.72</v>
+      </c>
+      <c r="BC12" s="45">
+        <v>0.98799999999999999</v>
+      </c>
+      <c r="BD12" s="45">
+        <v>0.98199999999999998</v>
+      </c>
+      <c r="BE12" s="45">
+        <v>0.76200000000000001</v>
+      </c>
+      <c r="BF12" s="45">
+        <v>1.099</v>
+      </c>
+      <c r="BG12" s="45">
+        <v>0.52229999999999999</v>
+      </c>
+      <c r="BH12" s="45">
+        <v>0.28499999999999998</v>
+      </c>
+      <c r="BI12" s="45">
+        <v>0.28410000000000002</v>
+      </c>
+      <c r="BJ12" s="45">
+        <v>0.192</v>
+      </c>
+      <c r="BK12" s="45">
+        <v>5.1299999999999998E-2</v>
+      </c>
+      <c r="BL12" s="45">
+        <v>0.12989999999999999</v>
+      </c>
+      <c r="BM12" s="45">
+        <v>0.32900000000000001</v>
+      </c>
+      <c r="BN12" s="45">
+        <v>0.28010000000000002</v>
+      </c>
+      <c r="BO12" s="45">
+        <v>0.45600000000000002</v>
+      </c>
+      <c r="BP12" s="45">
+        <v>0.45400000000000001</v>
+      </c>
+      <c r="BQ12" s="45">
+        <v>0.35289999999999999</v>
+      </c>
+      <c r="BR12" s="45">
+        <v>0.5071</v>
+      </c>
+      <c r="BS12" s="45">
+        <v>0.24099999999999999</v>
+      </c>
+      <c r="BT12" s="45">
+        <v>0.13150000000000001</v>
+      </c>
+      <c r="BU12" s="45">
+        <v>0.13109999999999999</v>
+      </c>
+      <c r="BV12" s="45">
+        <v>0.1729</v>
+      </c>
+      <c r="BW12" s="45">
+        <v>5.1299999999999998E-2</v>
+      </c>
+      <c r="BX12" s="45">
+        <v>0.12989999999999999</v>
+      </c>
+      <c r="BY12" s="45">
+        <v>0.32900000000000001</v>
+      </c>
+      <c r="BZ12" s="45">
+        <v>0.28010000000000002</v>
+      </c>
+      <c r="CA12" s="45">
+        <v>0.45600000000000002</v>
+      </c>
+      <c r="CB12" s="45">
+        <v>0.4541</v>
+      </c>
+      <c r="CC12" s="45">
+        <v>0.35299999999999998</v>
+      </c>
+      <c r="CD12" s="45">
+        <v>0.50700000000000001</v>
+      </c>
+      <c r="CE12" s="45">
+        <v>0.24099999999999999</v>
+      </c>
+      <c r="CF12" s="45">
+        <v>0.13189999999999999</v>
+      </c>
+      <c r="CG12" s="45">
+        <v>0.13139999999999999</v>
+      </c>
+      <c r="CH12" s="45">
+        <v>0.1457</v>
+      </c>
+      <c r="CI12" s="45">
+        <v>4.1700000000000001E-2</v>
+      </c>
+      <c r="CJ12" s="45">
+        <v>0.12989999999999999</v>
+      </c>
+      <c r="CK12" s="45">
+        <v>0.32900000000000001</v>
+      </c>
+      <c r="CL12" s="45">
+        <v>0.28010000000000002</v>
+      </c>
+      <c r="CM12" s="45">
+        <v>0.45600000000000002</v>
+      </c>
+      <c r="CN12" s="30"/>
+      <c r="CO12" s="30"/>
+      <c r="CP12" s="30"/>
+      <c r="CQ12" s="30"/>
+      <c r="CR12" s="30"/>
+      <c r="CS12" s="30"/>
     </row>
-    <row r="13" spans="1:61" s="11" customFormat="1">
+    <row r="13" spans="1:97" s="11" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A13" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="27">
         <v>7.3499999999999996E-2</v>
       </c>
       <c r="C13" s="27">
         <v>7.5400000000000009E-2</v>
       </c>
       <c r="D13" s="27">
         <v>7.6499999999999999E-2</v>
       </c>
       <c r="E13" s="27">
         <v>0.1</v>
       </c>
       <c r="F13" s="27">
         <v>0.12359999999999999</v>
       </c>
       <c r="G13" s="27">
         <v>0.1832</v>
       </c>
       <c r="H13" s="27">
         <v>0.23930000000000001</v>
       </c>
       <c r="I13" s="27">
@@ -2646,60 +4768,172 @@
       </c>
       <c r="AT13" s="30">
         <v>0.23599999999999999</v>
       </c>
       <c r="AU13" s="30">
         <v>0.1026</v>
       </c>
       <c r="AV13" s="30">
         <v>0.1072</v>
       </c>
       <c r="AW13" s="30">
         <v>0.10679999999999999</v>
       </c>
       <c r="AX13" s="30">
         <v>7.5700000000000003E-2</v>
       </c>
       <c r="AY13" s="30">
         <v>8.2099999999999992E-2</v>
       </c>
       <c r="AZ13" s="30">
         <v>7.6499999999999999E-2</v>
       </c>
       <c r="BA13" s="30">
         <v>0.12</v>
       </c>
-      <c r="BB13" s="30"/>
-[...6 lines deleted...]
-      <c r="BI13" s="30"/>
+      <c r="BB13" s="45">
+        <v>0.1328</v>
+      </c>
+      <c r="BC13" s="45">
+        <v>0.1832</v>
+      </c>
+      <c r="BD13" s="45">
+        <v>0.25</v>
+      </c>
+      <c r="BE13" s="45">
+        <v>0.26300000000000001</v>
+      </c>
+      <c r="BF13" s="45">
+        <v>0.23599999999999999</v>
+      </c>
+      <c r="BG13" s="45">
+        <v>0.1026</v>
+      </c>
+      <c r="BH13" s="45">
+        <v>0.1072</v>
+      </c>
+      <c r="BI13" s="45">
+        <v>0.10680000000000001</v>
+      </c>
+      <c r="BJ13" s="45">
+        <v>3.9699999999999999E-2</v>
+      </c>
+      <c r="BK13" s="45">
+        <v>1.9900000000000001E-2</v>
+      </c>
+      <c r="BL13" s="45">
+        <v>1.9E-2</v>
+      </c>
+      <c r="BM13" s="45">
+        <v>4.9799999999999997E-2</v>
+      </c>
+      <c r="BN13" s="45">
+        <v>3.3000000000000002E-2</v>
+      </c>
+      <c r="BO13" s="45">
+        <v>8.5000000000000006E-2</v>
+      </c>
+      <c r="BP13" s="45" t="s">
+        <v>35</v>
+      </c>
+      <c r="BQ13" s="45">
+        <v>0.1221</v>
+      </c>
+      <c r="BR13" s="45">
+        <v>0.10199999999999999</v>
+      </c>
+      <c r="BS13" s="45">
+        <v>4.7600000000000003E-2</v>
+      </c>
+      <c r="BT13" s="45">
+        <v>4.9799999999999997E-2</v>
+      </c>
+      <c r="BU13" s="45">
+        <v>4.9599999999999998E-2</v>
+      </c>
+      <c r="BV13" s="45">
+        <v>2.7300000000000001E-2</v>
+      </c>
+      <c r="BW13" s="45">
+        <v>1.0699999999999999E-2</v>
+      </c>
+      <c r="BX13" s="45">
+        <v>1.0999999999999999E-2</v>
+      </c>
+      <c r="BY13" s="45">
+        <v>1.5699999999999999E-2</v>
+      </c>
+      <c r="BZ13" s="45">
+        <v>1.7500000000000002E-2</v>
+      </c>
+      <c r="CA13" s="45">
+        <v>2.4400000000000002E-2</v>
+      </c>
+      <c r="CB13" s="45">
+        <v>3.1699999999999999E-2</v>
+      </c>
+      <c r="CC13" s="45">
+        <v>3.3099999999999997E-2</v>
+      </c>
+      <c r="CD13" s="45">
+        <v>0.03</v>
+      </c>
+      <c r="CE13" s="45">
+        <v>1.2200000000000001E-2</v>
+      </c>
+      <c r="CF13" s="45">
+        <v>4.9799999999999997E-2</v>
+      </c>
+      <c r="CG13" s="45">
+        <v>4.9599999999999998E-2</v>
+      </c>
+      <c r="CH13" s="45">
+        <v>3.7199999999999997E-2</v>
+      </c>
+      <c r="CI13" s="45">
+        <v>1.37E-2</v>
+      </c>
+      <c r="CJ13" s="45">
+        <v>1.44E-2</v>
+      </c>
+      <c r="CK13" s="45">
+        <v>2.0500000000000001E-2</v>
+      </c>
+      <c r="CL13" s="45">
+        <v>1.7500000000000002E-2</v>
+      </c>
+      <c r="CM13" s="45">
+        <v>2.4400000000000002E-2</v>
+      </c>
+      <c r="CN13" s="30"/>
+      <c r="CO13" s="30"/>
+      <c r="CP13" s="30"/>
+      <c r="CQ13" s="30"/>
+      <c r="CR13" s="30"/>
+      <c r="CS13" s="30"/>
     </row>
-    <row r="14" spans="1:61" s="11" customFormat="1">
+    <row r="14" spans="1:97" s="11" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A14" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="27">
         <v>2.1000000000000001E-2</v>
       </c>
       <c r="C14" s="27">
         <v>3.4099999999999998E-2</v>
       </c>
       <c r="D14" s="27">
         <v>4.65E-2</v>
       </c>
       <c r="E14" s="27">
         <v>8.5400000000000004E-2</v>
       </c>
       <c r="F14" s="27">
         <v>0.13190000000000002</v>
       </c>
       <c r="G14" s="27">
         <v>0.18180000000000002</v>
       </c>
       <c r="H14" s="27">
         <v>0.1527</v>
       </c>
       <c r="I14" s="27">
@@ -2815,60 +5049,172 @@
       </c>
       <c r="AT14" s="30">
         <v>0.15</v>
       </c>
       <c r="AU14" s="30">
         <v>6.4000000000000001E-2</v>
       </c>
       <c r="AV14" s="30">
         <v>2.0899999999999998E-2</v>
       </c>
       <c r="AW14" s="30">
         <v>3.0100000000000002E-2</v>
       </c>
       <c r="AX14" s="30">
         <v>2.1000000000000001E-2</v>
       </c>
       <c r="AY14" s="30">
         <v>3.4299999999999997E-2</v>
       </c>
       <c r="AZ14" s="30">
         <v>4.6700000000000005E-2</v>
       </c>
       <c r="BA14" s="30">
         <v>8.5500000000000007E-2</v>
       </c>
-      <c r="BB14" s="30"/>
-[...6 lines deleted...]
-      <c r="BI14" s="30"/>
+      <c r="BB14" s="45">
+        <v>0.1323</v>
+      </c>
+      <c r="BC14" s="45">
+        <v>0.1696</v>
+      </c>
+      <c r="BD14" s="45">
+        <v>0.1198</v>
+      </c>
+      <c r="BE14" s="45">
+        <v>0.1048</v>
+      </c>
+      <c r="BF14" s="45">
+        <v>0.109</v>
+      </c>
+      <c r="BG14" s="45">
+        <v>5.0799999999999998E-2</v>
+      </c>
+      <c r="BH14" s="45">
+        <v>2.0899999999999998E-2</v>
+      </c>
+      <c r="BI14" s="45">
+        <v>3.0099999999999998E-2</v>
+      </c>
+      <c r="BJ14" s="45">
+        <v>1.23E-2</v>
+      </c>
+      <c r="BK14" s="45">
+        <v>9.9000000000000008E-3</v>
+      </c>
+      <c r="BL14" s="45">
+        <v>1.35E-2</v>
+      </c>
+      <c r="BM14" s="45">
+        <v>5.0999999999999997E-2</v>
+      </c>
+      <c r="BN14" s="45">
+        <v>7.0999999999999994E-2</v>
+      </c>
+      <c r="BO14" s="45">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="BP14" s="45">
+        <v>5.3999999999999999E-2</v>
+      </c>
+      <c r="BQ14" s="45">
+        <v>4.7199999999999999E-2</v>
+      </c>
+      <c r="BR14" s="45">
+        <v>5.0599999999999999E-2</v>
+      </c>
+      <c r="BS14" s="45">
+        <v>2.3599999999999999E-2</v>
+      </c>
+      <c r="BT14" s="45">
+        <v>1.2500000000000001E-2</v>
+      </c>
+      <c r="BU14" s="45">
+        <v>1.4999999999999999E-2</v>
+      </c>
+      <c r="BV14" s="45">
+        <v>9.4999999999999998E-3</v>
+      </c>
+      <c r="BW14" s="45">
+        <v>5.5999999999999999E-3</v>
+      </c>
+      <c r="BX14" s="45">
+        <v>1.35E-2</v>
+      </c>
+      <c r="BY14" s="45">
+        <v>2.7E-2</v>
+      </c>
+      <c r="BZ14" s="45">
+        <v>3.7999999999999999E-2</v>
+      </c>
+      <c r="CA14" s="45">
+        <v>4.8800000000000003E-2</v>
+      </c>
+      <c r="CB14" s="45">
+        <v>4.2999999999999997E-2</v>
+      </c>
+      <c r="CC14" s="45">
+        <v>3.7900000000000003E-2</v>
+      </c>
+      <c r="CD14" s="45">
+        <v>4.1000000000000002E-2</v>
+      </c>
+      <c r="CE14" s="45">
+        <v>1.89E-2</v>
+      </c>
+      <c r="CF14" s="45">
+        <v>1.2500000000000001E-2</v>
+      </c>
+      <c r="CG14" s="45">
+        <v>1.4999999999999999E-2</v>
+      </c>
+      <c r="CH14" s="45">
+        <v>9.4999999999999998E-3</v>
+      </c>
+      <c r="CI14" s="45">
+        <v>5.5999999999999999E-3</v>
+      </c>
+      <c r="CJ14" s="45">
+        <v>1.35E-2</v>
+      </c>
+      <c r="CK14" s="45">
+        <v>2.7E-2</v>
+      </c>
+      <c r="CL14" s="45">
+        <v>3.7999999999999999E-2</v>
+      </c>
+      <c r="CM14" s="45">
+        <v>3.4000000000000002E-2</v>
+      </c>
+      <c r="CN14" s="30"/>
+      <c r="CO14" s="30"/>
+      <c r="CP14" s="30"/>
+      <c r="CQ14" s="30"/>
+      <c r="CR14" s="30"/>
+      <c r="CS14" s="30"/>
     </row>
-    <row r="15" spans="1:61" s="11" customFormat="1">
+    <row r="15" spans="1:97" s="11" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A15" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="27">
         <v>0.11220000000000001</v>
       </c>
       <c r="C15" s="27">
         <v>0.13769999999999999</v>
       </c>
       <c r="D15" s="27">
         <v>0.25240000000000001</v>
       </c>
       <c r="E15" s="27">
         <v>0.3216</v>
       </c>
       <c r="F15" s="27">
         <v>0.46</v>
       </c>
       <c r="G15" s="27">
         <v>0.47299999999999998</v>
       </c>
       <c r="H15" s="27">
         <v>0.48219999999999996</v>
       </c>
       <c r="I15" s="27">
@@ -2984,60 +5330,172 @@
       </c>
       <c r="AT15" s="30">
         <v>0.22140000000000001</v>
       </c>
       <c r="AU15" s="30">
         <v>0.25950000000000001</v>
       </c>
       <c r="AV15" s="30">
         <v>0.23599999999999999</v>
       </c>
       <c r="AW15" s="30">
         <v>0.1187</v>
       </c>
       <c r="AX15" s="30">
         <v>0.11309999999999999</v>
       </c>
       <c r="AY15" s="30">
         <v>0.1265</v>
       </c>
       <c r="AZ15" s="30">
         <v>0.23200000000000001</v>
       </c>
       <c r="BA15" s="30">
         <v>0.32239999999999996</v>
       </c>
-      <c r="BB15" s="30"/>
-[...6 lines deleted...]
-      <c r="BI15" s="30"/>
+      <c r="BB15" s="45">
+        <v>0.46060000000000001</v>
+      </c>
+      <c r="BC15" s="45">
+        <v>0.46079999999999999</v>
+      </c>
+      <c r="BD15" s="45">
+        <v>0.49930000000000002</v>
+      </c>
+      <c r="BE15" s="45">
+        <v>0.42180000000000001</v>
+      </c>
+      <c r="BF15" s="45">
+        <v>0.222</v>
+      </c>
+      <c r="BG15" s="45">
+        <v>0.24790000000000001</v>
+      </c>
+      <c r="BH15" s="45">
+        <v>0.22550000000000001</v>
+      </c>
+      <c r="BI15" s="45">
+        <v>0.11269999999999999</v>
+      </c>
+      <c r="BJ15" s="45">
+        <v>7.0800000000000002E-2</v>
+      </c>
+      <c r="BK15" s="45">
+        <v>9.64E-2</v>
+      </c>
+      <c r="BL15" s="45">
+        <v>0.1769</v>
+      </c>
+      <c r="BM15" s="45">
+        <v>0.22509999999999999</v>
+      </c>
+      <c r="BN15" s="45">
+        <v>0.32169999999999999</v>
+      </c>
+      <c r="BO15" s="45">
+        <v>0.42049999999999998</v>
+      </c>
+      <c r="BP15" s="45">
+        <v>0.3453</v>
+      </c>
+      <c r="BQ15" s="45">
+        <v>0.29849999999999999</v>
+      </c>
+      <c r="BR15" s="45">
+        <v>0.15690000000000001</v>
+      </c>
+      <c r="BS15" s="45">
+        <v>0.1724</v>
+      </c>
+      <c r="BT15" s="45">
+        <v>0.157</v>
+      </c>
+      <c r="BU15" s="45">
+        <v>7.8399999999999997E-2</v>
+      </c>
+      <c r="BV15" s="45">
+        <v>7.1599999999999997E-2</v>
+      </c>
+      <c r="BW15" s="45">
+        <v>9.7000000000000003E-2</v>
+      </c>
+      <c r="BX15" s="45">
+        <v>0.1779</v>
+      </c>
+      <c r="BY15" s="45">
+        <v>0.2263</v>
+      </c>
+      <c r="BZ15" s="45">
+        <v>0.32319999999999999</v>
+      </c>
+      <c r="CA15" s="45">
+        <v>0.38159999999999999</v>
+      </c>
+      <c r="CB15" s="45">
+        <v>0.35289999999999999</v>
+      </c>
+      <c r="CC15" s="45">
+        <v>0.30420000000000003</v>
+      </c>
+      <c r="CD15" s="45">
+        <v>0.16</v>
+      </c>
+      <c r="CE15" s="45">
+        <v>0.17349999999999999</v>
+      </c>
+      <c r="CF15" s="45">
+        <v>0.15790000000000001</v>
+      </c>
+      <c r="CG15" s="45">
+        <v>7.8799999999999995E-2</v>
+      </c>
+      <c r="CH15" s="45">
+        <v>7.5499999999999998E-2</v>
+      </c>
+      <c r="CI15" s="45">
+        <v>9.7299999999999998E-2</v>
+      </c>
+      <c r="CJ15" s="45">
+        <v>0.17849999999999999</v>
+      </c>
+      <c r="CK15" s="45">
+        <v>0.2271</v>
+      </c>
+      <c r="CL15" s="45">
+        <v>0.32440000000000002</v>
+      </c>
+      <c r="CM15" s="45">
+        <v>0.38119999999999998</v>
+      </c>
+      <c r="CN15" s="30"/>
+      <c r="CO15" s="30"/>
+      <c r="CP15" s="30"/>
+      <c r="CQ15" s="30"/>
+      <c r="CR15" s="30"/>
+      <c r="CS15" s="30"/>
     </row>
-    <row r="16" spans="1:61" s="11" customFormat="1">
+    <row r="16" spans="1:97" s="11" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A16" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="27">
         <v>0.2094</v>
       </c>
       <c r="C16" s="27">
         <v>0.2281</v>
       </c>
       <c r="D16" s="27">
         <v>0.29619999999999996</v>
       </c>
       <c r="E16" s="27">
         <v>0.5595</v>
       </c>
       <c r="F16" s="27">
         <v>0.55089999999999995</v>
       </c>
       <c r="G16" s="27">
         <v>1.2383</v>
       </c>
       <c r="H16" s="27">
         <v>0.84250000000000003</v>
       </c>
       <c r="I16" s="27">
@@ -3153,60 +5611,172 @@
       </c>
       <c r="AT16" s="30">
         <v>0.92459999999999998</v>
       </c>
       <c r="AU16" s="30">
         <v>0.3664</v>
       </c>
       <c r="AV16" s="30">
         <v>0.37739999999999996</v>
       </c>
       <c r="AW16" s="30">
         <v>0.34310000000000002</v>
       </c>
       <c r="AX16" s="30">
         <v>0.22800000000000001</v>
       </c>
       <c r="AY16" s="30">
         <v>0.24659999999999999</v>
       </c>
       <c r="AZ16" s="30">
         <v>0.34239999999999998</v>
       </c>
       <c r="BA16" s="30">
         <v>0.51149999999999995</v>
       </c>
-      <c r="BB16" s="30"/>
-[...6 lines deleted...]
-      <c r="BI16" s="30"/>
+      <c r="BB16" s="45">
+        <v>0.54810000000000003</v>
+      </c>
+      <c r="BC16" s="45">
+        <v>1.1493</v>
+      </c>
+      <c r="BD16" s="45">
+        <v>0.88249999999999995</v>
+      </c>
+      <c r="BE16" s="45">
+        <v>1.0805</v>
+      </c>
+      <c r="BF16" s="45">
+        <v>0.9254</v>
+      </c>
+      <c r="BG16" s="45">
+        <v>0.3664</v>
+      </c>
+      <c r="BH16" s="45">
+        <v>0.3775</v>
+      </c>
+      <c r="BI16" s="45">
+        <v>0.34449999999999997</v>
+      </c>
+      <c r="BJ16" s="45">
+        <v>0.1361</v>
+      </c>
+      <c r="BK16" s="45">
+        <v>0.1152</v>
+      </c>
+      <c r="BL16" s="45">
+        <v>0.1489</v>
+      </c>
+      <c r="BM16" s="45">
+        <v>0.26800000000000002</v>
+      </c>
+      <c r="BN16" s="45">
+        <v>0.2888</v>
+      </c>
+      <c r="BO16" s="45">
+        <v>0.54769999999999996</v>
+      </c>
+      <c r="BP16" s="45">
+        <v>0.32929999999999998</v>
+      </c>
+      <c r="BQ16" s="45">
+        <v>0.41110000000000002</v>
+      </c>
+      <c r="BR16" s="45">
+        <v>0.34970000000000001</v>
+      </c>
+      <c r="BS16" s="45">
+        <v>0.14399999999999999</v>
+      </c>
+      <c r="BT16" s="45">
+        <v>0.1694</v>
+      </c>
+      <c r="BU16" s="45">
+        <v>6.0199999999999997E-2</v>
+      </c>
+      <c r="BV16" s="45">
+        <v>0.122</v>
+      </c>
+      <c r="BW16" s="45">
+        <v>0.1245</v>
+      </c>
+      <c r="BX16" s="45">
+        <v>0.1489</v>
+      </c>
+      <c r="BY16" s="45">
+        <v>0.26800000000000002</v>
+      </c>
+      <c r="BZ16" s="45">
+        <v>0.2888</v>
+      </c>
+      <c r="CA16" s="45">
+        <v>0.51490000000000002</v>
+      </c>
+      <c r="CB16" s="45">
+        <v>0.32929999999999998</v>
+      </c>
+      <c r="CC16" s="45">
+        <v>0.41110000000000002</v>
+      </c>
+      <c r="CD16" s="45">
+        <v>0.35</v>
+      </c>
+      <c r="CE16" s="45">
+        <v>0.14399999999999999</v>
+      </c>
+      <c r="CF16" s="45">
+        <v>0.1694</v>
+      </c>
+      <c r="CG16" s="45">
+        <v>6.0199999999999997E-2</v>
+      </c>
+      <c r="CH16" s="45">
+        <v>0.1191</v>
+      </c>
+      <c r="CI16" s="45">
+        <v>0.1245</v>
+      </c>
+      <c r="CJ16" s="45">
+        <v>0.1489</v>
+      </c>
+      <c r="CK16" s="45">
+        <v>0.26800000000000002</v>
+      </c>
+      <c r="CL16" s="45">
+        <v>0.2888</v>
+      </c>
+      <c r="CM16" s="45">
+        <v>0.52569999999999995</v>
+      </c>
+      <c r="CN16" s="30"/>
+      <c r="CO16" s="30"/>
+      <c r="CP16" s="30"/>
+      <c r="CQ16" s="30"/>
+      <c r="CR16" s="30"/>
+      <c r="CS16" s="30"/>
     </row>
-    <row r="17" spans="1:61" s="11" customFormat="1">
+    <row r="17" spans="1:97" s="11" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A17" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="31">
         <v>6.6585000000000001</v>
       </c>
       <c r="C17" s="31">
         <v>5.5374999999999996</v>
       </c>
       <c r="D17" s="31">
         <v>6.1355000000000004</v>
       </c>
       <c r="E17" s="31">
         <v>7.5841000000000003</v>
       </c>
       <c r="F17" s="31">
         <v>8.5782999999999987</v>
       </c>
       <c r="G17" s="31">
         <v>8.1362000000000005</v>
       </c>
       <c r="H17" s="31">
         <v>7.6421999999999999</v>
       </c>
       <c r="I17" s="31">
@@ -3322,127 +5892,242 @@
       </c>
       <c r="AT17" s="35">
         <v>4.1523000000000003</v>
       </c>
       <c r="AU17" s="35">
         <v>3.9563000000000001</v>
       </c>
       <c r="AV17" s="35">
         <v>3.5148000000000001</v>
       </c>
       <c r="AW17" s="35">
         <v>3.5853000000000002</v>
       </c>
       <c r="AX17" s="35">
         <v>3.5259999999999998</v>
       </c>
       <c r="AY17" s="35">
         <v>3.2395</v>
       </c>
       <c r="AZ17" s="35">
         <v>3.4571000000000001</v>
       </c>
       <c r="BA17" s="35">
         <v>3.9350000000000001</v>
       </c>
-      <c r="BB17" s="35"/>
-[...6 lines deleted...]
-      <c r="BI17" s="35"/>
+      <c r="BB17" s="43">
+        <v>3.3359999999999999</v>
+      </c>
+      <c r="BC17" s="43">
+        <v>2.6560000000000001</v>
+      </c>
+      <c r="BD17" s="43">
+        <v>3.8079999999999998</v>
+      </c>
+      <c r="BE17" s="43">
+        <v>3.7315</v>
+      </c>
+      <c r="BF17" s="43">
+        <v>3.5527000000000002</v>
+      </c>
+      <c r="BG17" s="43">
+        <v>3.6595</v>
+      </c>
+      <c r="BH17" s="43">
+        <v>2.9670000000000001</v>
+      </c>
+      <c r="BI17" s="43">
+        <v>2.7204999999999999</v>
+      </c>
+      <c r="BJ17" s="43">
+        <v>2.6044</v>
+      </c>
+      <c r="BK17" s="43">
+        <v>3.1267999999999998</v>
+      </c>
+      <c r="BL17" s="43">
+        <v>3.2928000000000002</v>
+      </c>
+      <c r="BM17" s="43">
+        <v>2.6962999999999999</v>
+      </c>
+      <c r="BN17" s="43">
+        <v>3.2690000000000001</v>
+      </c>
+      <c r="BO17" s="43">
+        <v>3.2280000000000002</v>
+      </c>
+      <c r="BP17" s="43">
+        <v>3.391</v>
+      </c>
+      <c r="BQ17" s="43">
+        <v>3.2749999999999999</v>
+      </c>
+      <c r="BR17" s="43">
+        <v>3.3412999999999999</v>
+      </c>
+      <c r="BS17" s="43">
+        <v>2.5724</v>
+      </c>
+      <c r="BT17" s="43">
+        <v>1.7762</v>
+      </c>
+      <c r="BU17" s="43">
+        <v>1.5676000000000001</v>
+      </c>
+      <c r="BV17" s="43">
+        <v>2.0019</v>
+      </c>
+      <c r="BW17" s="43">
+        <v>1.8918999999999999</v>
+      </c>
+      <c r="BX17" s="43">
+        <v>2.4859</v>
+      </c>
+      <c r="BY17" s="43">
+        <v>2.7092999999999998</v>
+      </c>
+      <c r="BZ17" s="43">
+        <v>2.71</v>
+      </c>
+      <c r="CA17" s="43">
+        <v>2.6309999999999998</v>
+      </c>
+      <c r="CB17" s="43">
+        <v>3.1743000000000001</v>
+      </c>
+      <c r="CC17" s="43">
+        <v>3.49</v>
+      </c>
+      <c r="CD17" s="43">
+        <v>2.9660000000000002</v>
+      </c>
+      <c r="CE17" s="43">
+        <v>3.3113999999999999</v>
+      </c>
+      <c r="CF17" s="43">
+        <v>3.8822000000000001</v>
+      </c>
+      <c r="CG17" s="43">
+        <v>4.0586000000000002</v>
+      </c>
+      <c r="CH17" s="43">
+        <v>3.8199000000000001</v>
+      </c>
+      <c r="CI17" s="43">
+        <v>3.1059000000000001</v>
+      </c>
+      <c r="CJ17" s="43">
+        <v>2.3828999999999998</v>
+      </c>
+      <c r="CK17" s="43">
+        <v>2.3323</v>
+      </c>
+      <c r="CL17" s="43">
+        <v>3.0870000000000002</v>
+      </c>
+      <c r="CM17" s="43">
+        <v>3.4649999999999999</v>
+      </c>
+      <c r="CN17" s="35"/>
+      <c r="CO17" s="35"/>
+      <c r="CP17" s="35"/>
+      <c r="CQ17" s="35"/>
+      <c r="CR17" s="35"/>
+      <c r="CS17" s="35"/>
     </row>
-    <row r="18" spans="1:61" s="2" customFormat="1">
+    <row r="18" spans="1:97" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="AX18" s="11"/>
     </row>
-    <row r="19" spans="1:61" s="2" customFormat="1">
+    <row r="19" spans="1:97" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="AX19" s="11"/>
     </row>
-    <row r="20" spans="1:61" s="2" customFormat="1">
+    <row r="20" spans="1:97" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B20" s="36"/>
       <c r="C20" s="36"/>
       <c r="D20" s="36"/>
       <c r="E20" s="36"/>
       <c r="F20" s="36"/>
       <c r="G20" s="36"/>
       <c r="H20" s="36"/>
       <c r="I20" s="36"/>
       <c r="J20" s="36"/>
       <c r="K20" s="36"/>
       <c r="L20" s="36"/>
       <c r="M20" s="36"/>
       <c r="N20" s="36"/>
       <c r="O20" s="36"/>
       <c r="P20" s="36"/>
       <c r="Q20" s="36"/>
       <c r="R20" s="36"/>
       <c r="S20" s="36"/>
       <c r="T20" s="36"/>
       <c r="U20" s="36"/>
       <c r="V20" s="36"/>
       <c r="W20" s="36"/>
       <c r="X20" s="36"/>
       <c r="Y20" s="36"/>
       <c r="Z20" s="36"/>
       <c r="AA20" s="36"/>
       <c r="AB20" s="36"/>
       <c r="AC20" s="36"/>
       <c r="AD20" s="36"/>
       <c r="AE20" s="36"/>
       <c r="AF20" s="36"/>
       <c r="AG20" s="36"/>
       <c r="AH20" s="36"/>
       <c r="AI20" s="36"/>
       <c r="AJ20" s="36"/>
       <c r="AK20" s="36"/>
       <c r="AL20" s="36"/>
       <c r="AM20" s="36"/>
       <c r="AN20" s="36"/>
       <c r="AO20" s="36"/>
       <c r="AP20" s="36"/>
       <c r="AQ20" s="36"/>
       <c r="AR20" s="36"/>
       <c r="AS20" s="36"/>
       <c r="AT20" s="36"/>
       <c r="AU20" s="36"/>
       <c r="AV20" s="36"/>
       <c r="AW20" s="36"/>
       <c r="AX20" s="36"/>
     </row>
-    <row r="21" spans="1:61" s="2" customFormat="1">
+    <row r="21" spans="1:97" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="AX21" s="11"/>
     </row>
-    <row r="22" spans="1:61" s="2" customFormat="1">
+    <row r="22" spans="1:97" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="AX22" s="11"/>
     </row>
-    <row r="23" spans="1:61" s="2" customFormat="1">
+    <row r="23" spans="1:97" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="AX23" s="11"/>
     </row>
   </sheetData>
-  <mergeCells count="7">
+  <mergeCells count="10">
+    <mergeCell ref="BJ2:BU2"/>
+    <mergeCell ref="BV2:CG2"/>
+    <mergeCell ref="CH2:CS2"/>
     <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="A1:BI1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AW2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>