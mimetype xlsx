--- v0 (2026-04-14)
+++ v1 (2026-08-23)
@@ -1,64 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\2026\8-31 Сводные показатели годовых отчетов статистики сельского хозяйства (динамические ряды)\ДИНАМИКА\Динамика мес\Производство\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="1125" yWindow="405" windowWidth="19440" windowHeight="11040"/>
+    <workbookView xWindow="1130" yWindow="410" windowWidth="19440" windowHeight="11040"/>
   </bookViews>
   <sheets>
     <sheet name="производство" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">производство!$A:$A</definedName>
   </definedNames>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="36">
   <si>
     <t>Яйца куриные, млн. штук</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
@@ -111,62 +116,74 @@
   </si>
   <si>
     <t>Иртышский</t>
   </si>
   <si>
     <t>Тереңкөл</t>
   </si>
   <si>
     <t>Аққулы</t>
   </si>
   <si>
     <t xml:space="preserve">Майский </t>
   </si>
   <si>
     <t>Павлодарский</t>
   </si>
   <si>
     <t>Успенский</t>
   </si>
   <si>
     <t>Щербактинский</t>
   </si>
   <si>
     <t>2023 год</t>
   </si>
+  <si>
+    <t>2024 год</t>
+  </si>
+  <si>
+    <t>2025 год</t>
+  </si>
+  <si>
+    <t>2026 год</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="29">
+  <fonts count="29" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -952,58 +969,58 @@
     <xf numFmtId="0" fontId="25" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="25" fillId="0" borderId="0" xfId="279" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="26" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="25" fillId="0" borderId="12" xfId="279" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="26" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="28" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="281">
     <cellStyle name="20% - Акцент1 2" xfId="1"/>
     <cellStyle name="20% - Акцент1 3" xfId="27"/>
     <cellStyle name="20% - Акцент2 2" xfId="2"/>
     <cellStyle name="20% - Акцент2 3" xfId="24"/>
     <cellStyle name="20% - Акцент3 2" xfId="4"/>
     <cellStyle name="20% - Акцент3 3" xfId="21"/>
     <cellStyle name="20% - Акцент4 2" xfId="5"/>
     <cellStyle name="20% - Акцент4 3" xfId="18"/>
     <cellStyle name="20% - Акцент5 2" xfId="7"/>
     <cellStyle name="20% - Акцент5 3" xfId="15"/>
     <cellStyle name="20% - Акцент6 2" xfId="8"/>
     <cellStyle name="20% - Акцент6 3" xfId="12"/>
     <cellStyle name="40% - Акцент1 2" xfId="10"/>
     <cellStyle name="40% - Акцент1 3" xfId="9"/>
     <cellStyle name="40% - Акцент2 2" xfId="11"/>
     <cellStyle name="40% - Акцент2 3" xfId="6"/>
     <cellStyle name="40% - Акцент3 2" xfId="13"/>
     <cellStyle name="40% - Акцент3 3" xfId="3"/>
     <cellStyle name="40% - Акцент4 2" xfId="14"/>
@@ -1250,166 +1267,176 @@
     <cellStyle name="Обычный 4 4" xfId="198"/>
     <cellStyle name="Обычный 4 5" xfId="199"/>
     <cellStyle name="Обычный 4 6" xfId="200"/>
     <cellStyle name="Обычный 4 7" xfId="201"/>
     <cellStyle name="Обычный 4 8" xfId="202"/>
     <cellStyle name="Обычный 4 9" xfId="203"/>
     <cellStyle name="Обычный 4 9 2" xfId="204"/>
     <cellStyle name="Обычный 4 9 3" xfId="205"/>
     <cellStyle name="Обычный 5 2" xfId="206"/>
     <cellStyle name="Обычный 5 3" xfId="207"/>
     <cellStyle name="Обычный 5 4" xfId="208"/>
     <cellStyle name="Обычный 5 5" xfId="209"/>
     <cellStyle name="Обычный 6 2" xfId="210"/>
     <cellStyle name="Обычный 6 3" xfId="211"/>
     <cellStyle name="Обычный 7 2" xfId="212"/>
     <cellStyle name="Обычный_tabsv4" xfId="279"/>
     <cellStyle name="Плохой 2" xfId="213"/>
     <cellStyle name="Пояснение 2" xfId="214"/>
     <cellStyle name="Примечание 2" xfId="215"/>
     <cellStyle name="Связанная ячейка 2" xfId="216"/>
     <cellStyle name="Текст предупреждения 2" xfId="217"/>
     <cellStyle name="Хороший 2" xfId="218"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1545,68 +1572,68 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BI35"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:CS35"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="96" zoomScaleNormal="96" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="AK4" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="Z4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="BD27" sqref="BD27"/>
+      <selection pane="bottomRight" activeCell="BB4" sqref="BB4:CM17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="13" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="22.28515625" style="2" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="50" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="22.26953125" style="2" customWidth="1"/>
+    <col min="2" max="49" width="8.7265625" style="2" customWidth="1"/>
+    <col min="50" max="16384" width="9.1796875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:61" s="1" customFormat="1" ht="35.25" customHeight="1">
+    <row r="1" spans="1:97" s="1" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B1" s="33" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="33"/>
       <c r="D1" s="33"/>
       <c r="E1" s="33"/>
       <c r="F1" s="33"/>
       <c r="G1" s="33"/>
       <c r="H1" s="33"/>
       <c r="I1" s="33"/>
       <c r="J1" s="33"/>
       <c r="K1" s="33"/>
       <c r="L1" s="33"/>
       <c r="M1" s="33"/>
       <c r="N1" s="33"/>
       <c r="O1" s="33"/>
       <c r="P1" s="33"/>
       <c r="Q1" s="33"/>
       <c r="R1" s="33"/>
       <c r="S1" s="33"/>
       <c r="T1" s="33"/>
       <c r="U1" s="33"/>
       <c r="V1" s="33"/>
       <c r="W1" s="33"/>
       <c r="X1" s="33"/>
@@ -1626,125 +1653,167 @@
       <c r="AL1" s="33"/>
       <c r="AM1" s="33"/>
       <c r="AN1" s="33"/>
       <c r="AO1" s="33"/>
       <c r="AP1" s="33"/>
       <c r="AQ1" s="33"/>
       <c r="AR1" s="33"/>
       <c r="AS1" s="33"/>
       <c r="AT1" s="33"/>
       <c r="AU1" s="33"/>
       <c r="AV1" s="33"/>
       <c r="AW1" s="33"/>
       <c r="AX1" s="33"/>
       <c r="AY1" s="33"/>
       <c r="AZ1" s="33"/>
       <c r="BA1" s="33"/>
       <c r="BB1" s="33"/>
       <c r="BC1" s="33"/>
       <c r="BD1" s="33"/>
       <c r="BE1" s="33"/>
       <c r="BF1" s="33"/>
       <c r="BG1" s="33"/>
       <c r="BH1" s="33"/>
       <c r="BI1" s="33"/>
     </row>
-    <row r="2" spans="1:61" s="20" customFormat="1" ht="16.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="B2" s="30" t="s">
+    <row r="2" spans="1:97" s="20" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="30"/>
+      <c r="B2" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="C2" s="30"/>
-[...10 lines deleted...]
-      <c r="N2" s="30" t="s">
+      <c r="C2" s="31"/>
+      <c r="D2" s="31"/>
+      <c r="E2" s="31"/>
+      <c r="F2" s="31"/>
+      <c r="G2" s="31"/>
+      <c r="H2" s="31"/>
+      <c r="I2" s="31"/>
+      <c r="J2" s="31"/>
+      <c r="K2" s="31"/>
+      <c r="L2" s="31"/>
+      <c r="M2" s="31"/>
+      <c r="N2" s="31" t="s">
         <v>14</v>
       </c>
-      <c r="O2" s="30"/>
-[...10 lines deleted...]
-      <c r="Z2" s="30" t="s">
+      <c r="O2" s="31"/>
+      <c r="P2" s="31"/>
+      <c r="Q2" s="31"/>
+      <c r="R2" s="31"/>
+      <c r="S2" s="31"/>
+      <c r="T2" s="31"/>
+      <c r="U2" s="31"/>
+      <c r="V2" s="31"/>
+      <c r="W2" s="31"/>
+      <c r="X2" s="31"/>
+      <c r="Y2" s="31"/>
+      <c r="Z2" s="31" t="s">
         <v>16</v>
       </c>
-      <c r="AA2" s="30"/>
-[...10 lines deleted...]
-      <c r="AL2" s="30" t="s">
+      <c r="AA2" s="31"/>
+      <c r="AB2" s="31"/>
+      <c r="AC2" s="31"/>
+      <c r="AD2" s="31"/>
+      <c r="AE2" s="31"/>
+      <c r="AF2" s="31"/>
+      <c r="AG2" s="31"/>
+      <c r="AH2" s="31"/>
+      <c r="AI2" s="31"/>
+      <c r="AJ2" s="31"/>
+      <c r="AK2" s="31"/>
+      <c r="AL2" s="31" t="s">
         <v>15</v>
       </c>
-      <c r="AM2" s="30"/>
-[...10 lines deleted...]
-      <c r="AX2" s="30" t="s">
+      <c r="AM2" s="31"/>
+      <c r="AN2" s="31"/>
+      <c r="AO2" s="31"/>
+      <c r="AP2" s="31"/>
+      <c r="AQ2" s="31"/>
+      <c r="AR2" s="31"/>
+      <c r="AS2" s="31"/>
+      <c r="AT2" s="31"/>
+      <c r="AU2" s="31"/>
+      <c r="AV2" s="31"/>
+      <c r="AW2" s="32"/>
+      <c r="AX2" s="31" t="s">
         <v>31</v>
       </c>
-      <c r="AY2" s="30"/>
-[...9 lines deleted...]
-      <c r="BI2" s="31"/>
+      <c r="AY2" s="31"/>
+      <c r="AZ2" s="31"/>
+      <c r="BA2" s="31"/>
+      <c r="BB2" s="31"/>
+      <c r="BC2" s="31"/>
+      <c r="BD2" s="31"/>
+      <c r="BE2" s="31"/>
+      <c r="BF2" s="31"/>
+      <c r="BG2" s="31"/>
+      <c r="BH2" s="31"/>
+      <c r="BI2" s="32"/>
+      <c r="BJ2" s="31" t="s">
+        <v>32</v>
+      </c>
+      <c r="BK2" s="31"/>
+      <c r="BL2" s="31"/>
+      <c r="BM2" s="31"/>
+      <c r="BN2" s="31"/>
+      <c r="BO2" s="31"/>
+      <c r="BP2" s="31"/>
+      <c r="BQ2" s="31"/>
+      <c r="BR2" s="31"/>
+      <c r="BS2" s="31"/>
+      <c r="BT2" s="31"/>
+      <c r="BU2" s="32"/>
+      <c r="BV2" s="31" t="s">
+        <v>33</v>
+      </c>
+      <c r="BW2" s="31"/>
+      <c r="BX2" s="31"/>
+      <c r="BY2" s="31"/>
+      <c r="BZ2" s="31"/>
+      <c r="CA2" s="31"/>
+      <c r="CB2" s="31"/>
+      <c r="CC2" s="31"/>
+      <c r="CD2" s="31"/>
+      <c r="CE2" s="31"/>
+      <c r="CF2" s="31"/>
+      <c r="CG2" s="32"/>
+      <c r="CH2" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="CI2" s="31"/>
+      <c r="CJ2" s="31"/>
+      <c r="CK2" s="31"/>
+      <c r="CL2" s="31"/>
+      <c r="CM2" s="31"/>
+      <c r="CN2" s="31"/>
+      <c r="CO2" s="31"/>
+      <c r="CP2" s="31"/>
+      <c r="CQ2" s="31"/>
+      <c r="CR2" s="31"/>
+      <c r="CS2" s="32"/>
     </row>
-    <row r="3" spans="1:61" s="20" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A3" s="32"/>
+    <row r="3" spans="1:97" s="20" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="30"/>
       <c r="B3" s="24" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="26" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="26" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="24" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="26" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="26" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="26" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="26" t="s">
         <v>8</v>
       </c>
       <c r="J3" s="26" t="s">
@@ -1881,52 +1950,160 @@
       </c>
       <c r="BB3" s="26" t="s">
         <v>5</v>
       </c>
       <c r="BC3" s="26" t="s">
         <v>6</v>
       </c>
       <c r="BD3" s="26" t="s">
         <v>7</v>
       </c>
       <c r="BE3" s="26" t="s">
         <v>8</v>
       </c>
       <c r="BF3" s="26" t="s">
         <v>9</v>
       </c>
       <c r="BG3" s="26" t="s">
         <v>10</v>
       </c>
       <c r="BH3" s="26" t="s">
         <v>11</v>
       </c>
       <c r="BI3" s="5" t="s">
         <v>12</v>
       </c>
+      <c r="BJ3" s="24" t="s">
+        <v>1</v>
+      </c>
+      <c r="BK3" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="BL3" s="26" t="s">
+        <v>3</v>
+      </c>
+      <c r="BM3" s="24" t="s">
+        <v>4</v>
+      </c>
+      <c r="BN3" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="BO3" s="26" t="s">
+        <v>6</v>
+      </c>
+      <c r="BP3" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="BQ3" s="26" t="s">
+        <v>8</v>
+      </c>
+      <c r="BR3" s="26" t="s">
+        <v>9</v>
+      </c>
+      <c r="BS3" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="BT3" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="BU3" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="BV3" s="24" t="s">
+        <v>1</v>
+      </c>
+      <c r="BW3" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="BX3" s="26" t="s">
+        <v>3</v>
+      </c>
+      <c r="BY3" s="24" t="s">
+        <v>4</v>
+      </c>
+      <c r="BZ3" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="CA3" s="26" t="s">
+        <v>6</v>
+      </c>
+      <c r="CB3" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="CC3" s="26" t="s">
+        <v>8</v>
+      </c>
+      <c r="CD3" s="26" t="s">
+        <v>9</v>
+      </c>
+      <c r="CE3" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="CF3" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="CG3" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="CH3" s="24" t="s">
+        <v>1</v>
+      </c>
+      <c r="CI3" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="CJ3" s="26" t="s">
+        <v>3</v>
+      </c>
+      <c r="CK3" s="24" t="s">
+        <v>4</v>
+      </c>
+      <c r="CL3" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="CM3" s="26" t="s">
+        <v>6</v>
+      </c>
+      <c r="CN3" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="CO3" s="26" t="s">
+        <v>8</v>
+      </c>
+      <c r="CP3" s="26" t="s">
+        <v>9</v>
+      </c>
+      <c r="CQ3" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="CR3" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="CS3" s="5" t="s">
+        <v>12</v>
+      </c>
     </row>
-    <row r="4" spans="1:61" s="21" customFormat="1" ht="14.25" customHeight="1">
+    <row r="4" spans="1:97" s="21" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B4" s="7">
         <v>17.131699999999999</v>
       </c>
       <c r="C4" s="7">
         <v>16.581</v>
       </c>
       <c r="D4" s="27">
         <v>19.203200000000002</v>
       </c>
       <c r="E4" s="7">
         <v>20.4999</v>
       </c>
       <c r="F4" s="27">
         <v>21.971</v>
       </c>
       <c r="G4" s="27">
         <v>22.429200000000002</v>
       </c>
       <c r="H4" s="27">
         <v>22.3932</v>
       </c>
       <c r="I4" s="27">
@@ -2042,60 +2219,172 @@
       </c>
       <c r="AT4" s="6">
         <v>21.412100000000038</v>
       </c>
       <c r="AU4" s="6">
         <v>18.51149999999997</v>
       </c>
       <c r="AV4" s="6">
         <v>17.9984</v>
       </c>
       <c r="AW4" s="6">
         <v>17.788499999999999</v>
       </c>
       <c r="AX4" s="7">
         <v>17.380800000000001</v>
       </c>
       <c r="AY4" s="7">
         <v>16.443200000000001</v>
       </c>
       <c r="AZ4" s="27">
         <v>18.625599999999999</v>
       </c>
       <c r="BA4" s="27">
         <v>19.82670000000001</v>
       </c>
-      <c r="BB4" s="27"/>
-[...6 lines deleted...]
-      <c r="BI4" s="6"/>
+      <c r="BB4" s="27">
+        <v>19.819299999999998</v>
+      </c>
+      <c r="BC4" s="27">
+        <v>20.801100000000002</v>
+      </c>
+      <c r="BD4" s="27">
+        <v>22.422799999999999</v>
+      </c>
+      <c r="BE4" s="6">
+        <v>22.2666</v>
+      </c>
+      <c r="BF4" s="6">
+        <v>21.007899999999999</v>
+      </c>
+      <c r="BG4" s="6">
+        <v>18.348800000000001</v>
+      </c>
+      <c r="BH4" s="6">
+        <v>15.3935</v>
+      </c>
+      <c r="BI4" s="6">
+        <v>17.029699999999998</v>
+      </c>
+      <c r="BJ4" s="7">
+        <v>16.000699999999998</v>
+      </c>
+      <c r="BK4" s="7">
+        <v>15.3247</v>
+      </c>
+      <c r="BL4" s="27">
+        <v>16.6311</v>
+      </c>
+      <c r="BM4" s="27">
+        <v>16.7471</v>
+      </c>
+      <c r="BN4" s="27">
+        <v>17.414000000000001</v>
+      </c>
+      <c r="BO4" s="27">
+        <v>18.8324</v>
+      </c>
+      <c r="BP4" s="27">
+        <v>18.654699999999998</v>
+      </c>
+      <c r="BQ4" s="6">
+        <v>18.689800000000002</v>
+      </c>
+      <c r="BR4" s="6">
+        <v>18.071899999999999</v>
+      </c>
+      <c r="BS4" s="6">
+        <v>16.535499999999999</v>
+      </c>
+      <c r="BT4" s="6">
+        <v>15.8992</v>
+      </c>
+      <c r="BU4" s="6">
+        <v>14.834899999999999</v>
+      </c>
+      <c r="BV4" s="7">
+        <v>15.255100000000001</v>
+      </c>
+      <c r="BW4" s="7">
+        <v>13.505100000000001</v>
+      </c>
+      <c r="BX4" s="27">
+        <v>14.7737</v>
+      </c>
+      <c r="BY4" s="27">
+        <v>16.6327</v>
+      </c>
+      <c r="BZ4" s="27">
+        <v>16.201000000000001</v>
+      </c>
+      <c r="CA4" s="27">
+        <v>16.6996</v>
+      </c>
+      <c r="CB4" s="27">
+        <v>18.734200000000001</v>
+      </c>
+      <c r="CC4" s="6">
+        <v>18.887799999999999</v>
+      </c>
+      <c r="CD4" s="6">
+        <v>17.628</v>
+      </c>
+      <c r="CE4" s="6">
+        <v>16.372399999999999</v>
+      </c>
+      <c r="CF4" s="6">
+        <v>17.1114</v>
+      </c>
+      <c r="CG4" s="6">
+        <v>17.2743</v>
+      </c>
+      <c r="CH4" s="7">
+        <v>16.8446</v>
+      </c>
+      <c r="CI4" s="7">
+        <v>14.9879</v>
+      </c>
+      <c r="CJ4" s="27">
+        <v>15.709099999999999</v>
+      </c>
+      <c r="CK4" s="27">
+        <v>15.815899999999999</v>
+      </c>
+      <c r="CL4" s="27">
+        <v>17.224</v>
+      </c>
+      <c r="CM4" s="27">
+        <v>18.853100000000001</v>
+      </c>
+      <c r="CN4" s="27"/>
+      <c r="CO4" s="6"/>
+      <c r="CP4" s="6"/>
+      <c r="CQ4" s="6"/>
+      <c r="CR4" s="6"/>
+      <c r="CS4" s="6"/>
     </row>
-    <row r="5" spans="1:61" s="20" customFormat="1" ht="12">
+    <row r="5" spans="1:97" s="20" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A5" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="15">
         <v>8.5346000000000011</v>
       </c>
       <c r="C5" s="15">
         <v>8.905899999999999</v>
       </c>
       <c r="D5" s="15">
         <v>10.2844</v>
       </c>
       <c r="E5" s="15">
         <v>9.0808</v>
       </c>
       <c r="F5" s="15">
         <v>8.8193000000000001</v>
       </c>
       <c r="G5" s="15">
         <v>8.1504999999999992</v>
       </c>
       <c r="H5" s="15">
         <v>8.5977999999999994</v>
       </c>
       <c r="I5" s="15">
@@ -2211,60 +2500,172 @@
       </c>
       <c r="AT5" s="19">
         <v>11.6304</v>
       </c>
       <c r="AU5" s="19">
         <v>11.599399999999999</v>
       </c>
       <c r="AV5" s="19">
         <v>12.0412</v>
       </c>
       <c r="AW5" s="19">
         <v>12.329000000000001</v>
       </c>
       <c r="AX5" s="19">
         <v>12.131500000000001</v>
       </c>
       <c r="AY5" s="19">
         <v>11.239000000000001</v>
       </c>
       <c r="AZ5" s="19">
         <v>12.51</v>
       </c>
       <c r="BA5" s="19">
         <v>12.159700000000001</v>
       </c>
-      <c r="BB5" s="19"/>
-[...6 lines deleted...]
-      <c r="BI5" s="19"/>
+      <c r="BB5" s="19">
+        <v>12.004300000000001</v>
+      </c>
+      <c r="BC5" s="19">
+        <v>12.202299999999999</v>
+      </c>
+      <c r="BD5" s="19">
+        <v>12.398999999999999</v>
+      </c>
+      <c r="BE5" s="19">
+        <v>12.529400000000001</v>
+      </c>
+      <c r="BF5" s="19">
+        <v>11.824400000000001</v>
+      </c>
+      <c r="BG5" s="19">
+        <v>11.7554</v>
+      </c>
+      <c r="BH5" s="19">
+        <v>9.9901999999999997</v>
+      </c>
+      <c r="BI5" s="19">
+        <v>12.435</v>
+      </c>
+      <c r="BJ5" s="19">
+        <v>12.392799999999999</v>
+      </c>
+      <c r="BK5" s="19">
+        <v>11.493399999999999</v>
+      </c>
+      <c r="BL5" s="19">
+        <v>12.129</v>
+      </c>
+      <c r="BM5" s="19">
+        <v>12.058999999999999</v>
+      </c>
+      <c r="BN5" s="19">
+        <v>11.8811</v>
+      </c>
+      <c r="BO5" s="19">
+        <v>12.102600000000001</v>
+      </c>
+      <c r="BP5" s="19">
+        <v>12.2974</v>
+      </c>
+      <c r="BQ5" s="19">
+        <v>12.1927</v>
+      </c>
+      <c r="BR5" s="19">
+        <v>12.017099999999999</v>
+      </c>
+      <c r="BS5" s="19">
+        <v>12.4611</v>
+      </c>
+      <c r="BT5" s="19">
+        <v>12.955399999999999</v>
+      </c>
+      <c r="BU5" s="19">
+        <v>12.4404</v>
+      </c>
+      <c r="BV5" s="19">
+        <v>12.378</v>
+      </c>
+      <c r="BW5" s="19">
+        <v>10.9574</v>
+      </c>
+      <c r="BX5" s="19">
+        <v>11.1267</v>
+      </c>
+      <c r="BY5" s="19">
+        <v>12.061</v>
+      </c>
+      <c r="BZ5" s="19">
+        <v>11.3451</v>
+      </c>
+      <c r="CA5" s="19">
+        <v>10.833600000000001</v>
+      </c>
+      <c r="CB5" s="19">
+        <v>12.4724</v>
+      </c>
+      <c r="CC5" s="19">
+        <v>12.4627</v>
+      </c>
+      <c r="CD5" s="19">
+        <v>11.896000000000001</v>
+      </c>
+      <c r="CE5" s="19">
+        <v>11.5151</v>
+      </c>
+      <c r="CF5" s="19">
+        <v>11.9984</v>
+      </c>
+      <c r="CG5" s="19">
+        <v>12.244400000000001</v>
+      </c>
+      <c r="CH5" s="19">
+        <v>12.154</v>
+      </c>
+      <c r="CI5" s="19">
+        <v>11.2074</v>
+      </c>
+      <c r="CJ5" s="19">
+        <v>12.1457</v>
+      </c>
+      <c r="CK5" s="19">
+        <v>11.581</v>
+      </c>
+      <c r="CL5" s="19">
+        <v>11.9491</v>
+      </c>
+      <c r="CM5" s="19">
+        <v>12.0876</v>
+      </c>
+      <c r="CN5" s="19"/>
+      <c r="CO5" s="19"/>
+      <c r="CP5" s="19"/>
+      <c r="CQ5" s="19"/>
+      <c r="CR5" s="19"/>
+      <c r="CS5" s="19"/>
     </row>
-    <row r="6" spans="1:61" s="20" customFormat="1" ht="12">
+    <row r="6" spans="1:97" s="20" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A6" s="20" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="15">
         <v>0.1227</v>
       </c>
       <c r="C6" s="15">
         <v>0.18619999999999998</v>
       </c>
       <c r="D6" s="15">
         <v>0.1943</v>
       </c>
       <c r="E6" s="15">
         <v>0.20449999999999999</v>
       </c>
       <c r="F6" s="15">
         <v>0.2409</v>
       </c>
       <c r="G6" s="15">
         <v>0.26100000000000001</v>
       </c>
       <c r="H6" s="15">
         <v>0.29410000000000003</v>
       </c>
       <c r="I6" s="15">
@@ -2380,60 +2781,172 @@
       </c>
       <c r="AT6" s="19">
         <v>0.2364</v>
       </c>
       <c r="AU6" s="19">
         <v>0.185</v>
       </c>
       <c r="AV6" s="19">
         <v>0.1452</v>
       </c>
       <c r="AW6" s="19">
         <v>0.14699999999999999</v>
       </c>
       <c r="AX6" s="19">
         <v>0.12790000000000001</v>
       </c>
       <c r="AY6" s="19">
         <v>0.17660000000000001</v>
       </c>
       <c r="AZ6" s="19">
         <v>0.21159999999999998</v>
       </c>
       <c r="BA6" s="19">
         <v>0.21240000000000001</v>
       </c>
-      <c r="BB6" s="19"/>
-[...6 lines deleted...]
-      <c r="BI6" s="19"/>
+      <c r="BB6" s="19">
+        <v>0.24759999999999999</v>
+      </c>
+      <c r="BC6" s="19">
+        <v>0.27160000000000001</v>
+      </c>
+      <c r="BD6" s="19">
+        <v>0.3014</v>
+      </c>
+      <c r="BE6" s="19">
+        <v>0.28760000000000002</v>
+      </c>
+      <c r="BF6" s="19">
+        <v>0.26669999999999999</v>
+      </c>
+      <c r="BG6" s="19">
+        <v>0.185</v>
+      </c>
+      <c r="BH6" s="19">
+        <v>0.14699999999999999</v>
+      </c>
+      <c r="BI6" s="19">
+        <v>0.14760000000000001</v>
+      </c>
+      <c r="BJ6" s="19">
+        <v>7.0599999999999996E-2</v>
+      </c>
+      <c r="BK6" s="19">
+        <v>6.2E-2</v>
+      </c>
+      <c r="BL6" s="19">
+        <v>0.10730000000000001</v>
+      </c>
+      <c r="BM6" s="19">
+        <v>0.1167</v>
+      </c>
+      <c r="BN6" s="19">
+        <v>0.1148</v>
+      </c>
+      <c r="BO6" s="19">
+        <v>0.1628</v>
+      </c>
+      <c r="BP6" s="19">
+        <v>0.17979999999999999</v>
+      </c>
+      <c r="BQ6" s="19">
+        <v>0.17030000000000001</v>
+      </c>
+      <c r="BR6" s="19">
+        <v>0.16350000000000001</v>
+      </c>
+      <c r="BS6" s="19">
+        <v>0.1096</v>
+      </c>
+      <c r="BT6" s="19">
+        <v>8.6900000000000005E-2</v>
+      </c>
+      <c r="BU6" s="19">
+        <v>8.7800000000000003E-2</v>
+      </c>
+      <c r="BV6" s="19">
+        <v>7.0599999999999996E-2</v>
+      </c>
+      <c r="BW6" s="19">
+        <v>5.8299999999999998E-2</v>
+      </c>
+      <c r="BX6" s="19">
+        <v>0.10730000000000001</v>
+      </c>
+      <c r="BY6" s="19">
+        <v>0.1167</v>
+      </c>
+      <c r="BZ6" s="19">
+        <v>0.1148</v>
+      </c>
+      <c r="CA6" s="19">
+        <v>0.1628</v>
+      </c>
+      <c r="CB6" s="19">
+        <v>0.17979999999999999</v>
+      </c>
+      <c r="CC6" s="19">
+        <v>0.17030000000000001</v>
+      </c>
+      <c r="CD6" s="19">
+        <v>0.16400000000000001</v>
+      </c>
+      <c r="CE6" s="19">
+        <v>0.1096</v>
+      </c>
+      <c r="CF6" s="19">
+        <v>8.6900000000000005E-2</v>
+      </c>
+      <c r="CG6" s="19">
+        <v>8.7800000000000003E-2</v>
+      </c>
+      <c r="CH6" s="19">
+        <v>7.4499999999999997E-2</v>
+      </c>
+      <c r="CI6" s="19">
+        <v>6.2399999999999997E-2</v>
+      </c>
+      <c r="CJ6" s="19">
+        <v>0.1128</v>
+      </c>
+      <c r="CK6" s="19">
+        <v>0.12709999999999999</v>
+      </c>
+      <c r="CL6" s="19">
+        <v>0.129</v>
+      </c>
+      <c r="CM6" s="19">
+        <v>0.23119999999999999</v>
+      </c>
+      <c r="CN6" s="19"/>
+      <c r="CO6" s="19"/>
+      <c r="CP6" s="19"/>
+      <c r="CQ6" s="19"/>
+      <c r="CR6" s="19"/>
+      <c r="CS6" s="19"/>
     </row>
-    <row r="7" spans="1:61" s="20" customFormat="1" ht="12">
+    <row r="7" spans="1:97" s="20" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A7" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="15">
         <v>0.11749999999999999</v>
       </c>
       <c r="C7" s="15">
         <v>0.12990000000000002</v>
       </c>
       <c r="D7" s="15">
         <v>0.13090000000000002</v>
       </c>
       <c r="E7" s="15">
         <v>0.20019999999999999</v>
       </c>
       <c r="F7" s="15">
         <v>0.26430000000000003</v>
       </c>
       <c r="G7" s="15">
         <v>0.38019999999999998</v>
       </c>
       <c r="H7" s="15">
         <v>0.28439999999999999</v>
       </c>
       <c r="I7" s="15">
@@ -2549,60 +3062,172 @@
       </c>
       <c r="AT7" s="19">
         <v>0.126</v>
       </c>
       <c r="AU7" s="19">
         <v>9.7000000000000003E-2</v>
       </c>
       <c r="AV7" s="19">
         <v>0.06</v>
       </c>
       <c r="AW7" s="19">
         <v>7.0400000000000004E-2</v>
       </c>
       <c r="AX7" s="19">
         <v>0.11749999999999999</v>
       </c>
       <c r="AY7" s="19">
         <v>0.11749999999999999</v>
       </c>
       <c r="AZ7" s="19">
         <v>0.1321</v>
       </c>
       <c r="BA7" s="19">
         <v>0.20200000000000001</v>
       </c>
-      <c r="BB7" s="19"/>
-[...6 lines deleted...]
-      <c r="BI7" s="19"/>
+      <c r="BB7" s="19">
+        <v>0.2646</v>
+      </c>
+      <c r="BC7" s="19">
+        <v>0.38350000000000001</v>
+      </c>
+      <c r="BD7" s="19">
+        <v>0.28660000000000002</v>
+      </c>
+      <c r="BE7" s="19">
+        <v>0.2273</v>
+      </c>
+      <c r="BF7" s="19">
+        <v>0.1295</v>
+      </c>
+      <c r="BG7" s="19">
+        <v>9.7799999999999998E-2</v>
+      </c>
+      <c r="BH7" s="19">
+        <v>6.0400000000000002E-2</v>
+      </c>
+      <c r="BI7" s="19">
+        <v>5.5599999999999997E-2</v>
+      </c>
+      <c r="BJ7" s="19">
+        <v>8.5400000000000004E-2</v>
+      </c>
+      <c r="BK7" s="19">
+        <v>7.2599999999999998E-2</v>
+      </c>
+      <c r="BL7" s="19">
+        <v>9.7199999999999995E-2</v>
+      </c>
+      <c r="BM7" s="19">
+        <v>0.15090000000000001</v>
+      </c>
+      <c r="BN7" s="19">
+        <v>0.1656</v>
+      </c>
+      <c r="BO7" s="19">
+        <v>0.28320000000000001</v>
+      </c>
+      <c r="BP7" s="19">
+        <v>0.19769999999999999</v>
+      </c>
+      <c r="BQ7" s="19">
+        <v>0.15740000000000001</v>
+      </c>
+      <c r="BR7" s="19">
+        <v>0.10780000000000001</v>
+      </c>
+      <c r="BS7" s="19">
+        <v>6.6900000000000001E-2</v>
+      </c>
+      <c r="BT7" s="19">
+        <v>4.1200000000000001E-2</v>
+      </c>
+      <c r="BU7" s="19">
+        <v>4.6399999999999997E-2</v>
+      </c>
+      <c r="BV7" s="19">
+        <v>4.9200000000000001E-2</v>
+      </c>
+      <c r="BW7" s="19">
+        <v>4.4999999999999998E-2</v>
+      </c>
+      <c r="BX7" s="19">
+        <v>9.6199999999999994E-2</v>
+      </c>
+      <c r="BY7" s="19">
+        <v>0.15509999999999999</v>
+      </c>
+      <c r="BZ7" s="19">
+        <v>0.1656</v>
+      </c>
+      <c r="CA7" s="19">
+        <v>0.28320000000000001</v>
+      </c>
+      <c r="CB7" s="19">
+        <v>0.19769999999999999</v>
+      </c>
+      <c r="CC7" s="19">
+        <v>0.15740000000000001</v>
+      </c>
+      <c r="CD7" s="19">
+        <v>0.108</v>
+      </c>
+      <c r="CE7" s="19">
+        <v>6.6900000000000001E-2</v>
+      </c>
+      <c r="CF7" s="19">
+        <v>4.1200000000000001E-2</v>
+      </c>
+      <c r="CG7" s="19">
+        <v>4.6399999999999997E-2</v>
+      </c>
+      <c r="CH7" s="19">
+        <v>4.1300000000000003E-2</v>
+      </c>
+      <c r="CI7" s="19">
+        <v>3.7199999999999997E-2</v>
+      </c>
+      <c r="CJ7" s="19">
+        <v>7.9699999999999993E-2</v>
+      </c>
+      <c r="CK7" s="19">
+        <v>0.15509999999999999</v>
+      </c>
+      <c r="CL7" s="19">
+        <v>0.1656</v>
+      </c>
+      <c r="CM7" s="19">
+        <v>0.28320000000000001</v>
+      </c>
+      <c r="CN7" s="19"/>
+      <c r="CO7" s="19"/>
+      <c r="CP7" s="19"/>
+      <c r="CQ7" s="19"/>
+      <c r="CR7" s="19"/>
+      <c r="CS7" s="19"/>
     </row>
-    <row r="8" spans="1:61" s="20" customFormat="1" ht="12">
+    <row r="8" spans="1:97" s="20" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A8" s="20" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="15">
         <v>0.14380000000000001</v>
       </c>
       <c r="C8" s="15">
         <v>0.16490000000000002</v>
       </c>
       <c r="D8" s="15">
         <v>0.2079</v>
       </c>
       <c r="E8" s="15">
         <v>0.34310000000000002</v>
       </c>
       <c r="F8" s="15">
         <v>0.37319999999999998</v>
       </c>
       <c r="G8" s="15">
         <v>0.37210000000000004</v>
       </c>
       <c r="H8" s="15">
         <v>0.64470000000000005</v>
       </c>
       <c r="I8" s="15">
@@ -2718,60 +3343,172 @@
       </c>
       <c r="AT8" s="19">
         <v>0.49569999999999997</v>
       </c>
       <c r="AU8" s="19">
         <v>0.13300000000000001</v>
       </c>
       <c r="AV8" s="19">
         <v>0.26</v>
       </c>
       <c r="AW8" s="19">
         <v>0.1943</v>
       </c>
       <c r="AX8" s="19">
         <v>0.15430000000000002</v>
       </c>
       <c r="AY8" s="19">
         <v>0.16350000000000001</v>
       </c>
       <c r="AZ8" s="19">
         <v>0.222</v>
       </c>
       <c r="BA8" s="19">
         <v>0.36780000000000002</v>
       </c>
-      <c r="BB8" s="19"/>
-[...6 lines deleted...]
-      <c r="BI8" s="19"/>
+      <c r="BB8" s="19">
+        <v>0.38950000000000001</v>
+      </c>
+      <c r="BC8" s="19">
+        <v>0.39539999999999997</v>
+      </c>
+      <c r="BD8" s="19">
+        <v>0.65500000000000003</v>
+      </c>
+      <c r="BE8" s="19">
+        <v>0.64800000000000002</v>
+      </c>
+      <c r="BF8" s="19">
+        <v>0.49780000000000002</v>
+      </c>
+      <c r="BG8" s="19">
+        <v>0.13350000000000001</v>
+      </c>
+      <c r="BH8" s="19">
+        <v>0.2611</v>
+      </c>
+      <c r="BI8" s="19">
+        <v>0.20830000000000001</v>
+      </c>
+      <c r="BJ8" s="19">
+        <v>7.2499999999999995E-2</v>
+      </c>
+      <c r="BK8" s="19">
+        <v>4.36E-2</v>
+      </c>
+      <c r="BL8" s="19">
+        <v>0.1041</v>
+      </c>
+      <c r="BM8" s="19">
+        <v>0.17050000000000001</v>
+      </c>
+      <c r="BN8" s="19">
+        <v>0.18540000000000001</v>
+      </c>
+      <c r="BO8" s="19">
+        <v>0.2253</v>
+      </c>
+      <c r="BP8" s="19">
+        <v>0.27900000000000003</v>
+      </c>
+      <c r="BQ8" s="19">
+        <v>0.36849999999999999</v>
+      </c>
+      <c r="BR8" s="19">
+        <v>0.21149999999999999</v>
+      </c>
+      <c r="BS8" s="19">
+        <v>4.8399999999999999E-2</v>
+      </c>
+      <c r="BT8" s="19">
+        <v>7.2800000000000004E-2</v>
+      </c>
+      <c r="BU8" s="19">
+        <v>2.7300000000000001E-2</v>
+      </c>
+      <c r="BV8" s="19">
+        <v>7.2300000000000003E-2</v>
+      </c>
+      <c r="BW8" s="19">
+        <v>4.3099999999999999E-2</v>
+      </c>
+      <c r="BX8" s="19">
+        <v>6.4399999999999999E-2</v>
+      </c>
+      <c r="BY8" s="19">
+        <v>0.10580000000000001</v>
+      </c>
+      <c r="BZ8" s="19">
+        <v>0.115</v>
+      </c>
+      <c r="CA8" s="19">
+        <v>0.112</v>
+      </c>
+      <c r="CB8" s="19">
+        <v>0.25900000000000001</v>
+      </c>
+      <c r="CC8" s="19">
+        <v>0.17399999999999999</v>
+      </c>
+      <c r="CD8" s="19">
+        <v>0.21299999999999999</v>
+      </c>
+      <c r="CE8" s="19">
+        <v>0.05</v>
+      </c>
+      <c r="CF8" s="19">
+        <v>7.2800000000000004E-2</v>
+      </c>
+      <c r="CG8" s="19">
+        <v>2.75E-2</v>
+      </c>
+      <c r="CH8" s="19">
+        <v>7.2300000000000003E-2</v>
+      </c>
+      <c r="CI8" s="19">
+        <v>5.3100000000000001E-2</v>
+      </c>
+      <c r="CJ8" s="19">
+        <v>7.9299999999999995E-2</v>
+      </c>
+      <c r="CK8" s="19">
+        <v>0.13</v>
+      </c>
+      <c r="CL8" s="19">
+        <v>0.1416</v>
+      </c>
+      <c r="CM8" s="19">
+        <v>0.113</v>
+      </c>
+      <c r="CN8" s="19"/>
+      <c r="CO8" s="19"/>
+      <c r="CP8" s="19"/>
+      <c r="CQ8" s="19"/>
+      <c r="CR8" s="19"/>
+      <c r="CS8" s="19"/>
     </row>
-    <row r="9" spans="1:61" s="20" customFormat="1" ht="12">
+    <row r="9" spans="1:97" s="20" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A9" s="20" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="15">
         <v>8.8700000000000001E-2</v>
       </c>
       <c r="C9" s="15">
         <v>8.5400000000000004E-2</v>
       </c>
       <c r="D9" s="15">
         <v>0.105</v>
       </c>
       <c r="E9" s="15">
         <v>0.12359999999999999</v>
       </c>
       <c r="F9" s="15">
         <v>0.25630000000000003</v>
       </c>
       <c r="G9" s="15">
         <v>0.35980000000000001</v>
       </c>
       <c r="H9" s="15">
         <v>0.3624</v>
       </c>
       <c r="I9" s="15">
@@ -2887,60 +3624,172 @@
       </c>
       <c r="AT9" s="19">
         <v>0.3795</v>
       </c>
       <c r="AU9" s="19">
         <v>0.20599999999999999</v>
       </c>
       <c r="AV9" s="19">
         <v>0.14680000000000001</v>
       </c>
       <c r="AW9" s="19">
         <v>0.13950000000000001</v>
       </c>
       <c r="AX9" s="19">
         <v>8.270000000000001E-2</v>
       </c>
       <c r="AY9" s="19">
         <v>7.959999999999999E-2</v>
       </c>
       <c r="AZ9" s="19">
         <v>0.105</v>
       </c>
       <c r="BA9" s="19">
         <v>0.12359999999999999</v>
       </c>
-      <c r="BB9" s="19"/>
-[...6 lines deleted...]
-      <c r="BI9" s="19"/>
+      <c r="BB9" s="19">
+        <v>0.25629999999999997</v>
+      </c>
+      <c r="BC9" s="19">
+        <v>0.35980000000000001</v>
+      </c>
+      <c r="BD9" s="19">
+        <v>0.36199999999999999</v>
+      </c>
+      <c r="BE9" s="19">
+        <v>0.3357</v>
+      </c>
+      <c r="BF9" s="19">
+        <v>0.38059999999999999</v>
+      </c>
+      <c r="BG9" s="19">
+        <v>0.20599999999999999</v>
+      </c>
+      <c r="BH9" s="19">
+        <v>0.14680000000000001</v>
+      </c>
+      <c r="BI9" s="19">
+        <v>0.13950000000000001</v>
+      </c>
+      <c r="BJ9" s="19">
+        <v>7.8E-2</v>
+      </c>
+      <c r="BK9" s="19">
+        <v>2.8899999999999999E-2</v>
+      </c>
+      <c r="BL9" s="19">
+        <v>6.9400000000000003E-2</v>
+      </c>
+      <c r="BM9" s="19">
+        <v>0.1236</v>
+      </c>
+      <c r="BN9" s="19">
+        <v>0.2263</v>
+      </c>
+      <c r="BO9" s="19">
+        <v>0.35980000000000001</v>
+      </c>
+      <c r="BP9" s="19">
+        <v>0.26500000000000001</v>
+      </c>
+      <c r="BQ9" s="19">
+        <v>0.2747</v>
+      </c>
+      <c r="BR9" s="19">
+        <v>0.27679999999999999</v>
+      </c>
+      <c r="BS9" s="19">
+        <v>0.1744</v>
+      </c>
+      <c r="BT9" s="19">
+        <v>0.11360000000000001</v>
+      </c>
+      <c r="BU9" s="19">
+        <v>0.13950000000000001</v>
+      </c>
+      <c r="BV9" s="19">
+        <v>4.1700000000000001E-2</v>
+      </c>
+      <c r="BW9" s="19">
+        <v>1.5599999999999999E-2</v>
+      </c>
+      <c r="BX9" s="19">
+        <v>6.8900000000000003E-2</v>
+      </c>
+      <c r="BY9" s="19">
+        <v>0.1236</v>
+      </c>
+      <c r="BZ9" s="19">
+        <v>0.22570000000000001</v>
+      </c>
+      <c r="CA9" s="19">
+        <v>0.35980000000000001</v>
+      </c>
+      <c r="CB9" s="19">
+        <v>0.26500000000000001</v>
+      </c>
+      <c r="CC9" s="19">
+        <v>0.2747</v>
+      </c>
+      <c r="CD9" s="19">
+        <v>0.27700000000000002</v>
+      </c>
+      <c r="CE9" s="19">
+        <v>0.1744</v>
+      </c>
+      <c r="CF9" s="19">
+        <v>0.1067</v>
+      </c>
+      <c r="CG9" s="19">
+        <v>0.13950000000000001</v>
+      </c>
+      <c r="CH9" s="19">
+        <v>4.0500000000000001E-2</v>
+      </c>
+      <c r="CI9" s="19">
+        <v>1.52E-2</v>
+      </c>
+      <c r="CJ9" s="19">
+        <v>6.7000000000000004E-2</v>
+      </c>
+      <c r="CK9" s="19">
+        <v>0.1236</v>
+      </c>
+      <c r="CL9" s="19">
+        <v>0.22570000000000001</v>
+      </c>
+      <c r="CM9" s="19">
+        <v>0.35980000000000001</v>
+      </c>
+      <c r="CN9" s="19"/>
+      <c r="CO9" s="19"/>
+      <c r="CP9" s="19"/>
+      <c r="CQ9" s="19"/>
+      <c r="CR9" s="19"/>
+      <c r="CS9" s="19"/>
     </row>
-    <row r="10" spans="1:61" s="20" customFormat="1" ht="12">
+    <row r="10" spans="1:97" s="20" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A10" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="28">
         <v>0.55100000000000005</v>
       </c>
       <c r="C10" s="28">
         <v>0.39889999999999998</v>
       </c>
       <c r="D10" s="28">
         <v>0.68500000000000005</v>
       </c>
       <c r="E10" s="28">
         <v>0.68</v>
       </c>
       <c r="F10" s="28">
         <v>0.81599999999999995</v>
       </c>
       <c r="G10" s="28">
         <v>0.92400000000000004</v>
       </c>
       <c r="H10" s="28">
         <v>1.0660000000000001</v>
       </c>
       <c r="I10" s="28">
@@ -3056,60 +3905,172 @@
       </c>
       <c r="AT10" s="23">
         <v>0.98599999999999999</v>
       </c>
       <c r="AU10" s="23">
         <v>0.54800000000000004</v>
       </c>
       <c r="AV10" s="23">
         <v>0.38400000000000001</v>
       </c>
       <c r="AW10" s="23">
         <v>0.106</v>
       </c>
       <c r="AX10" s="23">
         <v>0.318</v>
       </c>
       <c r="AY10" s="23">
         <v>0.318</v>
       </c>
       <c r="AZ10" s="23">
         <v>0.47699999999999998</v>
       </c>
       <c r="BA10" s="23">
         <v>0.53</v>
       </c>
-      <c r="BB10" s="23"/>
-[...6 lines deleted...]
-      <c r="BI10" s="23"/>
+      <c r="BB10" s="23">
+        <v>0.63500000000000001</v>
+      </c>
+      <c r="BC10" s="23">
+        <v>0.74099999999999999</v>
+      </c>
+      <c r="BD10" s="23">
+        <v>0.876</v>
+      </c>
+      <c r="BE10" s="23">
+        <v>0.98499999999999999</v>
+      </c>
+      <c r="BF10" s="23">
+        <v>0.98599999999999999</v>
+      </c>
+      <c r="BG10" s="23">
+        <v>0.54800000000000004</v>
+      </c>
+      <c r="BH10" s="23">
+        <v>0.38400000000000001</v>
+      </c>
+      <c r="BI10" s="23">
+        <v>0.11</v>
+      </c>
+      <c r="BJ10" s="23">
+        <v>0.125</v>
+      </c>
+      <c r="BK10" s="23">
+        <v>4.6699999999999998E-2</v>
+      </c>
+      <c r="BL10" s="23">
+        <v>0.13900000000000001</v>
+      </c>
+      <c r="BM10" s="23">
+        <v>0.20699999999999999</v>
+      </c>
+      <c r="BN10" s="23">
+        <v>0.1981</v>
+      </c>
+      <c r="BO10" s="23">
+        <v>0.27850000000000003</v>
+      </c>
+      <c r="BP10" s="23">
+        <v>0.32600000000000001</v>
+      </c>
+      <c r="BQ10" s="23">
+        <v>0.37030000000000002</v>
+      </c>
+      <c r="BR10" s="23">
+        <v>0.37059999999999998</v>
+      </c>
+      <c r="BS10" s="23">
+        <v>0.20599999999999999</v>
+      </c>
+      <c r="BT10" s="23">
+        <v>0.14430000000000001</v>
+      </c>
+      <c r="BU10" s="23">
+        <v>4.1300000000000003E-2</v>
+      </c>
+      <c r="BV10" s="23">
+        <v>0.11700000000000001</v>
+      </c>
+      <c r="BW10" s="23">
+        <v>4.6699999999999998E-2</v>
+      </c>
+      <c r="BX10" s="23">
+        <v>0.13900000000000001</v>
+      </c>
+      <c r="BY10" s="23">
+        <v>0.19500000000000001</v>
+      </c>
+      <c r="BZ10" s="23">
+        <v>0.1981</v>
+      </c>
+      <c r="CA10" s="23">
+        <v>0.27850000000000003</v>
+      </c>
+      <c r="CB10" s="23">
+        <v>0.32600000000000001</v>
+      </c>
+      <c r="CC10" s="23">
+        <v>0.37030000000000002</v>
+      </c>
+      <c r="CD10" s="23">
+        <v>0.35</v>
+      </c>
+      <c r="CE10" s="23">
+        <v>0.20599999999999999</v>
+      </c>
+      <c r="CF10" s="23">
+        <v>0.1411</v>
+      </c>
+      <c r="CG10" s="23">
+        <v>4.2000000000000003E-2</v>
+      </c>
+      <c r="CH10" s="23">
+        <v>0.1179</v>
+      </c>
+      <c r="CI10" s="23">
+        <v>4.6699999999999998E-2</v>
+      </c>
+      <c r="CJ10" s="23">
+        <v>0.13900000000000001</v>
+      </c>
+      <c r="CK10" s="23">
+        <v>0.19500000000000001</v>
+      </c>
+      <c r="CL10" s="23">
+        <v>0.1981</v>
+      </c>
+      <c r="CM10" s="23">
+        <v>0.27900000000000003</v>
+      </c>
+      <c r="CN10" s="23"/>
+      <c r="CO10" s="23"/>
+      <c r="CP10" s="23"/>
+      <c r="CQ10" s="23"/>
+      <c r="CR10" s="23"/>
+      <c r="CS10" s="23"/>
     </row>
-    <row r="11" spans="1:61" s="20" customFormat="1" ht="12">
+    <row r="11" spans="1:97" s="20" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A11" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="28">
         <v>0.1918</v>
       </c>
       <c r="C11" s="28">
         <v>0.41099999999999998</v>
       </c>
       <c r="D11" s="28">
         <v>0.4486</v>
       </c>
       <c r="E11" s="28">
         <v>0.5121</v>
       </c>
       <c r="F11" s="28">
         <v>0.64429999999999998</v>
       </c>
       <c r="G11" s="28">
         <v>0.79010000000000002</v>
       </c>
       <c r="H11" s="28">
         <v>0.81489999999999996</v>
       </c>
       <c r="I11" s="28">
@@ -3225,60 +4186,172 @@
       </c>
       <c r="AT11" s="23">
         <v>0.77879999999999994</v>
       </c>
       <c r="AU11" s="23">
         <v>0.47360000000000002</v>
       </c>
       <c r="AV11" s="23">
         <v>0.4209</v>
       </c>
       <c r="AW11" s="23">
         <v>0.33500000000000002</v>
       </c>
       <c r="AX11" s="23">
         <v>0.17610000000000001</v>
       </c>
       <c r="AY11" s="23">
         <v>0.35</v>
       </c>
       <c r="AZ11" s="23">
         <v>0.45219999999999999</v>
       </c>
       <c r="BA11" s="23">
         <v>0.54379999999999995</v>
       </c>
-      <c r="BB11" s="23"/>
-[...6 lines deleted...]
-      <c r="BI11" s="23"/>
+      <c r="BB11" s="23">
+        <v>0.69220000000000004</v>
+      </c>
+      <c r="BC11" s="23">
+        <v>0.84060000000000001</v>
+      </c>
+      <c r="BD11" s="23">
+        <v>1.0012000000000001</v>
+      </c>
+      <c r="BE11" s="23">
+        <v>0.89</v>
+      </c>
+      <c r="BF11" s="23">
+        <v>0.77880000000000005</v>
+      </c>
+      <c r="BG11" s="23">
+        <v>0.47360000000000002</v>
+      </c>
+      <c r="BH11" s="23">
+        <v>0.4209</v>
+      </c>
+      <c r="BI11" s="23">
+        <v>0.33500000000000002</v>
+      </c>
+      <c r="BJ11" s="23">
+        <v>0.1211</v>
+      </c>
+      <c r="BK11" s="23">
+        <v>0.158</v>
+      </c>
+      <c r="BL11" s="23">
+        <v>0.2041</v>
+      </c>
+      <c r="BM11" s="23">
+        <v>0.30020000000000002</v>
+      </c>
+      <c r="BN11" s="23">
+        <v>0.37909999999999999</v>
+      </c>
+      <c r="BO11" s="23">
+        <v>0.61299999999999999</v>
+      </c>
+      <c r="BP11" s="23">
+        <v>0.53620000000000001</v>
+      </c>
+      <c r="BQ11" s="23">
+        <v>0.64910000000000001</v>
+      </c>
+      <c r="BR11" s="23">
+        <v>0.41699999999999998</v>
+      </c>
+      <c r="BS11" s="23">
+        <v>0.2681</v>
+      </c>
+      <c r="BT11" s="23">
+        <v>0.18859999999999999</v>
+      </c>
+      <c r="BU11" s="23">
+        <v>0.15029999999999999</v>
+      </c>
+      <c r="BV11" s="23">
+        <v>0.1211</v>
+      </c>
+      <c r="BW11" s="23">
+        <v>0.158</v>
+      </c>
+      <c r="BX11" s="23">
+        <v>0.2041</v>
+      </c>
+      <c r="BY11" s="23">
+        <v>0.30020000000000002</v>
+      </c>
+      <c r="BZ11" s="23">
+        <v>0.37909999999999999</v>
+      </c>
+      <c r="CA11" s="23">
+        <v>0.61299999999999999</v>
+      </c>
+      <c r="CB11" s="23">
+        <v>0.64900000000000002</v>
+      </c>
+      <c r="CC11" s="23">
+        <v>0.64910000000000001</v>
+      </c>
+      <c r="CD11" s="23">
+        <v>0.56799999999999995</v>
+      </c>
+      <c r="CE11" s="23">
+        <v>0.34939999999999999</v>
+      </c>
+      <c r="CF11" s="23">
+        <v>0.2606</v>
+      </c>
+      <c r="CG11" s="23">
+        <v>0.29310000000000003</v>
+      </c>
+      <c r="CH11" s="23">
+        <v>0.13719999999999999</v>
+      </c>
+      <c r="CI11" s="23">
+        <v>0.1772</v>
+      </c>
+      <c r="CJ11" s="23">
+        <v>0.2175</v>
+      </c>
+      <c r="CK11" s="23">
+        <v>0.30020000000000002</v>
+      </c>
+      <c r="CL11" s="23">
+        <v>0.37909999999999999</v>
+      </c>
+      <c r="CM11" s="23">
+        <v>0.61299999999999999</v>
+      </c>
+      <c r="CN11" s="23"/>
+      <c r="CO11" s="23"/>
+      <c r="CP11" s="23"/>
+      <c r="CQ11" s="23"/>
+      <c r="CR11" s="23"/>
+      <c r="CS11" s="23"/>
     </row>
-    <row r="12" spans="1:61" s="20" customFormat="1" ht="12">
+    <row r="12" spans="1:97" s="20" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A12" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="28">
         <v>0.307</v>
       </c>
       <c r="C12" s="28">
         <v>0.28599999999999998</v>
       </c>
       <c r="D12" s="28">
         <v>0.34</v>
       </c>
       <c r="E12" s="28">
         <v>0.70499999999999996</v>
       </c>
       <c r="F12" s="28">
         <v>0.71199999999999997</v>
       </c>
       <c r="G12" s="28">
         <v>0.97899999999999998</v>
       </c>
       <c r="H12" s="28">
         <v>0.97</v>
       </c>
       <c r="I12" s="28">
@@ -3394,60 +4467,172 @@
       </c>
       <c r="AT12" s="23">
         <v>1.095</v>
       </c>
       <c r="AU12" s="23">
         <v>0.52070000000000005</v>
       </c>
       <c r="AV12" s="23">
         <v>0.28399999999999997</v>
       </c>
       <c r="AW12" s="23">
         <v>0.2833</v>
       </c>
       <c r="AX12" s="23">
         <v>0.309</v>
       </c>
       <c r="AY12" s="23">
         <v>0.27</v>
       </c>
       <c r="AZ12" s="23">
         <v>0.36099999999999999</v>
       </c>
       <c r="BA12" s="23">
         <v>0.71299999999999997</v>
       </c>
-      <c r="BB12" s="23"/>
-[...6 lines deleted...]
-      <c r="BI12" s="23"/>
+      <c r="BB12" s="23">
+        <v>0.72</v>
+      </c>
+      <c r="BC12" s="23">
+        <v>0.98799999999999999</v>
+      </c>
+      <c r="BD12" s="23">
+        <v>0.98199999999999998</v>
+      </c>
+      <c r="BE12" s="23">
+        <v>0.76200000000000001</v>
+      </c>
+      <c r="BF12" s="23">
+        <v>1.099</v>
+      </c>
+      <c r="BG12" s="23">
+        <v>0.52229999999999999</v>
+      </c>
+      <c r="BH12" s="23">
+        <v>0.28499999999999998</v>
+      </c>
+      <c r="BI12" s="23">
+        <v>0.28410000000000002</v>
+      </c>
+      <c r="BJ12" s="23">
+        <v>0.192</v>
+      </c>
+      <c r="BK12" s="23">
+        <v>5.1299999999999998E-2</v>
+      </c>
+      <c r="BL12" s="23">
+        <v>0.12989999999999999</v>
+      </c>
+      <c r="BM12" s="23">
+        <v>0.32900000000000001</v>
+      </c>
+      <c r="BN12" s="23">
+        <v>0.28010000000000002</v>
+      </c>
+      <c r="BO12" s="23">
+        <v>0.45600000000000002</v>
+      </c>
+      <c r="BP12" s="23">
+        <v>0.45400000000000001</v>
+      </c>
+      <c r="BQ12" s="23">
+        <v>0.35289999999999999</v>
+      </c>
+      <c r="BR12" s="23">
+        <v>0.5071</v>
+      </c>
+      <c r="BS12" s="23">
+        <v>0.24099999999999999</v>
+      </c>
+      <c r="BT12" s="23">
+        <v>0.13150000000000001</v>
+      </c>
+      <c r="BU12" s="23">
+        <v>0.13109999999999999</v>
+      </c>
+      <c r="BV12" s="23">
+        <v>0.1729</v>
+      </c>
+      <c r="BW12" s="23">
+        <v>5.1299999999999998E-2</v>
+      </c>
+      <c r="BX12" s="23">
+        <v>0.12989999999999999</v>
+      </c>
+      <c r="BY12" s="23">
+        <v>0.32900000000000001</v>
+      </c>
+      <c r="BZ12" s="23">
+        <v>0.28010000000000002</v>
+      </c>
+      <c r="CA12" s="23">
+        <v>0.45600000000000002</v>
+      </c>
+      <c r="CB12" s="23">
+        <v>0.4541</v>
+      </c>
+      <c r="CC12" s="23">
+        <v>0.35299999999999998</v>
+      </c>
+      <c r="CD12" s="23">
+        <v>0.50700000000000001</v>
+      </c>
+      <c r="CE12" s="23">
+        <v>0.24099999999999999</v>
+      </c>
+      <c r="CF12" s="23">
+        <v>0.13189999999999999</v>
+      </c>
+      <c r="CG12" s="23">
+        <v>0.13139999999999999</v>
+      </c>
+      <c r="CH12" s="23">
+        <v>0.1457</v>
+      </c>
+      <c r="CI12" s="23">
+        <v>4.1700000000000001E-2</v>
+      </c>
+      <c r="CJ12" s="23">
+        <v>0.12989999999999999</v>
+      </c>
+      <c r="CK12" s="23">
+        <v>0.32900000000000001</v>
+      </c>
+      <c r="CL12" s="23">
+        <v>0.28010000000000002</v>
+      </c>
+      <c r="CM12" s="23">
+        <v>0.45600000000000002</v>
+      </c>
+      <c r="CN12" s="23"/>
+      <c r="CO12" s="23"/>
+      <c r="CP12" s="23"/>
+      <c r="CQ12" s="23"/>
+      <c r="CR12" s="23"/>
+      <c r="CS12" s="23"/>
     </row>
-    <row r="13" spans="1:61" s="20" customFormat="1" ht="12">
+    <row r="13" spans="1:97" s="20" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A13" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="28">
         <v>7.3499999999999996E-2</v>
       </c>
       <c r="C13" s="28">
         <v>7.5400000000000009E-2</v>
       </c>
       <c r="D13" s="28">
         <v>7.6499999999999999E-2</v>
       </c>
       <c r="E13" s="28">
         <v>0.1</v>
       </c>
       <c r="F13" s="28">
         <v>0.12359999999999999</v>
       </c>
       <c r="G13" s="28">
         <v>0.1832</v>
       </c>
       <c r="H13" s="28">
         <v>0.23930000000000001</v>
       </c>
       <c r="I13" s="28">
@@ -3563,60 +4748,172 @@
       </c>
       <c r="AT13" s="23">
         <v>0.23599999999999999</v>
       </c>
       <c r="AU13" s="23">
         <v>0.1026</v>
       </c>
       <c r="AV13" s="23">
         <v>0.1072</v>
       </c>
       <c r="AW13" s="23">
         <v>0.10679999999999999</v>
       </c>
       <c r="AX13" s="23">
         <v>7.5700000000000003E-2</v>
       </c>
       <c r="AY13" s="23">
         <v>8.2099999999999992E-2</v>
       </c>
       <c r="AZ13" s="23">
         <v>7.6499999999999999E-2</v>
       </c>
       <c r="BA13" s="23">
         <v>0.12</v>
       </c>
-      <c r="BB13" s="23"/>
-[...6 lines deleted...]
-      <c r="BI13" s="23"/>
+      <c r="BB13" s="23">
+        <v>0.1328</v>
+      </c>
+      <c r="BC13" s="23">
+        <v>0.1832</v>
+      </c>
+      <c r="BD13" s="23">
+        <v>0.25</v>
+      </c>
+      <c r="BE13" s="23">
+        <v>0.26300000000000001</v>
+      </c>
+      <c r="BF13" s="23">
+        <v>0.23599999999999999</v>
+      </c>
+      <c r="BG13" s="23">
+        <v>0.1026</v>
+      </c>
+      <c r="BH13" s="23">
+        <v>0.1072</v>
+      </c>
+      <c r="BI13" s="23">
+        <v>0.10680000000000001</v>
+      </c>
+      <c r="BJ13" s="23">
+        <v>3.9699999999999999E-2</v>
+      </c>
+      <c r="BK13" s="23">
+        <v>1.9900000000000001E-2</v>
+      </c>
+      <c r="BL13" s="23">
+        <v>1.9E-2</v>
+      </c>
+      <c r="BM13" s="23">
+        <v>4.9799999999999997E-2</v>
+      </c>
+      <c r="BN13" s="23">
+        <v>3.3000000000000002E-2</v>
+      </c>
+      <c r="BO13" s="23">
+        <v>8.5000000000000006E-2</v>
+      </c>
+      <c r="BP13" s="23" t="s">
+        <v>35</v>
+      </c>
+      <c r="BQ13" s="23">
+        <v>0.1221</v>
+      </c>
+      <c r="BR13" s="23">
+        <v>0.10199999999999999</v>
+      </c>
+      <c r="BS13" s="23">
+        <v>4.7600000000000003E-2</v>
+      </c>
+      <c r="BT13" s="23">
+        <v>4.9799999999999997E-2</v>
+      </c>
+      <c r="BU13" s="23">
+        <v>4.9599999999999998E-2</v>
+      </c>
+      <c r="BV13" s="23">
+        <v>2.7300000000000001E-2</v>
+      </c>
+      <c r="BW13" s="23">
+        <v>1.0699999999999999E-2</v>
+      </c>
+      <c r="BX13" s="23">
+        <v>1.0999999999999999E-2</v>
+      </c>
+      <c r="BY13" s="23">
+        <v>1.5699999999999999E-2</v>
+      </c>
+      <c r="BZ13" s="23">
+        <v>1.7500000000000002E-2</v>
+      </c>
+      <c r="CA13" s="23">
+        <v>2.4400000000000002E-2</v>
+      </c>
+      <c r="CB13" s="23">
+        <v>3.1699999999999999E-2</v>
+      </c>
+      <c r="CC13" s="23">
+        <v>3.3099999999999997E-2</v>
+      </c>
+      <c r="CD13" s="23">
+        <v>0.03</v>
+      </c>
+      <c r="CE13" s="23">
+        <v>1.2200000000000001E-2</v>
+      </c>
+      <c r="CF13" s="23">
+        <v>4.9799999999999997E-2</v>
+      </c>
+      <c r="CG13" s="23">
+        <v>4.9599999999999998E-2</v>
+      </c>
+      <c r="CH13" s="23">
+        <v>3.7199999999999997E-2</v>
+      </c>
+      <c r="CI13" s="23">
+        <v>1.37E-2</v>
+      </c>
+      <c r="CJ13" s="23">
+        <v>1.44E-2</v>
+      </c>
+      <c r="CK13" s="23">
+        <v>2.0500000000000001E-2</v>
+      </c>
+      <c r="CL13" s="23">
+        <v>1.7500000000000002E-2</v>
+      </c>
+      <c r="CM13" s="23">
+        <v>2.4400000000000002E-2</v>
+      </c>
+      <c r="CN13" s="23"/>
+      <c r="CO13" s="23"/>
+      <c r="CP13" s="23"/>
+      <c r="CQ13" s="23"/>
+      <c r="CR13" s="23"/>
+      <c r="CS13" s="23"/>
     </row>
-    <row r="14" spans="1:61" s="20" customFormat="1" ht="12">
+    <row r="14" spans="1:97" s="20" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A14" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="28">
         <v>2.1000000000000001E-2</v>
       </c>
       <c r="C14" s="28">
         <v>3.4099999999999998E-2</v>
       </c>
       <c r="D14" s="28">
         <v>4.65E-2</v>
       </c>
       <c r="E14" s="28">
         <v>8.5400000000000004E-2</v>
       </c>
       <c r="F14" s="28">
         <v>0.13190000000000002</v>
       </c>
       <c r="G14" s="28">
         <v>0.18180000000000002</v>
       </c>
       <c r="H14" s="28">
         <v>0.1527</v>
       </c>
       <c r="I14" s="28">
@@ -3732,60 +5029,172 @@
       </c>
       <c r="AT14" s="23">
         <v>0.15</v>
       </c>
       <c r="AU14" s="23">
         <v>6.4000000000000001E-2</v>
       </c>
       <c r="AV14" s="23">
         <v>2.0899999999999998E-2</v>
       </c>
       <c r="AW14" s="23">
         <v>3.0100000000000002E-2</v>
       </c>
       <c r="AX14" s="23">
         <v>2.1000000000000001E-2</v>
       </c>
       <c r="AY14" s="23">
         <v>3.4299999999999997E-2</v>
       </c>
       <c r="AZ14" s="23">
         <v>4.6700000000000005E-2</v>
       </c>
       <c r="BA14" s="23">
         <v>8.5500000000000007E-2</v>
       </c>
-      <c r="BB14" s="23"/>
-[...6 lines deleted...]
-      <c r="BI14" s="23"/>
+      <c r="BB14" s="23">
+        <v>0.1323</v>
+      </c>
+      <c r="BC14" s="23">
+        <v>0.1696</v>
+      </c>
+      <c r="BD14" s="23">
+        <v>0.1198</v>
+      </c>
+      <c r="BE14" s="23">
+        <v>0.1048</v>
+      </c>
+      <c r="BF14" s="23">
+        <v>0.109</v>
+      </c>
+      <c r="BG14" s="23">
+        <v>5.0799999999999998E-2</v>
+      </c>
+      <c r="BH14" s="23">
+        <v>2.0899999999999998E-2</v>
+      </c>
+      <c r="BI14" s="23">
+        <v>3.0099999999999998E-2</v>
+      </c>
+      <c r="BJ14" s="23">
+        <v>1.23E-2</v>
+      </c>
+      <c r="BK14" s="23">
+        <v>9.9000000000000008E-3</v>
+      </c>
+      <c r="BL14" s="23">
+        <v>1.35E-2</v>
+      </c>
+      <c r="BM14" s="23">
+        <v>5.0999999999999997E-2</v>
+      </c>
+      <c r="BN14" s="23">
+        <v>7.0999999999999994E-2</v>
+      </c>
+      <c r="BO14" s="23">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="BP14" s="23">
+        <v>5.3999999999999999E-2</v>
+      </c>
+      <c r="BQ14" s="23">
+        <v>4.7199999999999999E-2</v>
+      </c>
+      <c r="BR14" s="23">
+        <v>5.0599999999999999E-2</v>
+      </c>
+      <c r="BS14" s="23">
+        <v>2.3599999999999999E-2</v>
+      </c>
+      <c r="BT14" s="23">
+        <v>1.2500000000000001E-2</v>
+      </c>
+      <c r="BU14" s="23">
+        <v>1.4999999999999999E-2</v>
+      </c>
+      <c r="BV14" s="23">
+        <v>9.4999999999999998E-3</v>
+      </c>
+      <c r="BW14" s="23">
+        <v>5.5999999999999999E-3</v>
+      </c>
+      <c r="BX14" s="23">
+        <v>1.35E-2</v>
+      </c>
+      <c r="BY14" s="23">
+        <v>2.7E-2</v>
+      </c>
+      <c r="BZ14" s="23">
+        <v>3.7999999999999999E-2</v>
+      </c>
+      <c r="CA14" s="23">
+        <v>4.8800000000000003E-2</v>
+      </c>
+      <c r="CB14" s="23">
+        <v>4.2999999999999997E-2</v>
+      </c>
+      <c r="CC14" s="23">
+        <v>3.7900000000000003E-2</v>
+      </c>
+      <c r="CD14" s="23">
+        <v>4.1000000000000002E-2</v>
+      </c>
+      <c r="CE14" s="23">
+        <v>1.89E-2</v>
+      </c>
+      <c r="CF14" s="23">
+        <v>1.2500000000000001E-2</v>
+      </c>
+      <c r="CG14" s="23">
+        <v>1.4999999999999999E-2</v>
+      </c>
+      <c r="CH14" s="23">
+        <v>9.4999999999999998E-3</v>
+      </c>
+      <c r="CI14" s="23">
+        <v>5.5999999999999999E-3</v>
+      </c>
+      <c r="CJ14" s="23">
+        <v>1.35E-2</v>
+      </c>
+      <c r="CK14" s="23">
+        <v>2.7E-2</v>
+      </c>
+      <c r="CL14" s="23">
+        <v>3.7999999999999999E-2</v>
+      </c>
+      <c r="CM14" s="23">
+        <v>3.4000000000000002E-2</v>
+      </c>
+      <c r="CN14" s="23"/>
+      <c r="CO14" s="23"/>
+      <c r="CP14" s="23"/>
+      <c r="CQ14" s="23"/>
+      <c r="CR14" s="23"/>
+      <c r="CS14" s="23"/>
     </row>
-    <row r="15" spans="1:61" s="20" customFormat="1" ht="12">
+    <row r="15" spans="1:97" s="20" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A15" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="28">
         <v>0.11220000000000001</v>
       </c>
       <c r="C15" s="28">
         <v>0.13769999999999999</v>
       </c>
       <c r="D15" s="28">
         <v>0.25240000000000001</v>
       </c>
       <c r="E15" s="28">
         <v>0.3216</v>
       </c>
       <c r="F15" s="28">
         <v>0.46</v>
       </c>
       <c r="G15" s="28">
         <v>0.47299999999999998</v>
       </c>
       <c r="H15" s="28">
         <v>0.48219999999999996</v>
       </c>
       <c r="I15" s="28">
@@ -3901,60 +5310,172 @@
       </c>
       <c r="AT15" s="23">
         <v>0.22140000000000001</v>
       </c>
       <c r="AU15" s="23">
         <v>0.25950000000000001</v>
       </c>
       <c r="AV15" s="23">
         <v>0.23599999999999999</v>
       </c>
       <c r="AW15" s="23">
         <v>0.1187</v>
       </c>
       <c r="AX15" s="23">
         <v>0.11309999999999999</v>
       </c>
       <c r="AY15" s="23">
         <v>0.1265</v>
       </c>
       <c r="AZ15" s="23">
         <v>0.23200000000000001</v>
       </c>
       <c r="BA15" s="23">
         <v>0.32239999999999996</v>
       </c>
-      <c r="BB15" s="23"/>
-[...6 lines deleted...]
-      <c r="BI15" s="23"/>
+      <c r="BB15" s="23">
+        <v>0.46060000000000001</v>
+      </c>
+      <c r="BC15" s="23">
+        <v>0.46079999999999999</v>
+      </c>
+      <c r="BD15" s="23">
+        <v>0.49930000000000002</v>
+      </c>
+      <c r="BE15" s="23">
+        <v>0.42180000000000001</v>
+      </c>
+      <c r="BF15" s="23">
+        <v>0.222</v>
+      </c>
+      <c r="BG15" s="23">
+        <v>0.24790000000000001</v>
+      </c>
+      <c r="BH15" s="23">
+        <v>0.22550000000000001</v>
+      </c>
+      <c r="BI15" s="23">
+        <v>0.11269999999999999</v>
+      </c>
+      <c r="BJ15" s="23">
+        <v>7.0800000000000002E-2</v>
+      </c>
+      <c r="BK15" s="23">
+        <v>9.64E-2</v>
+      </c>
+      <c r="BL15" s="23">
+        <v>0.1769</v>
+      </c>
+      <c r="BM15" s="23">
+        <v>0.22509999999999999</v>
+      </c>
+      <c r="BN15" s="23">
+        <v>0.32169999999999999</v>
+      </c>
+      <c r="BO15" s="23">
+        <v>0.42049999999999998</v>
+      </c>
+      <c r="BP15" s="23">
+        <v>0.3453</v>
+      </c>
+      <c r="BQ15" s="23">
+        <v>0.29849999999999999</v>
+      </c>
+      <c r="BR15" s="23">
+        <v>0.15690000000000001</v>
+      </c>
+      <c r="BS15" s="23">
+        <v>0.1724</v>
+      </c>
+      <c r="BT15" s="23">
+        <v>0.157</v>
+      </c>
+      <c r="BU15" s="23">
+        <v>7.8399999999999997E-2</v>
+      </c>
+      <c r="BV15" s="23">
+        <v>7.1599999999999997E-2</v>
+      </c>
+      <c r="BW15" s="23">
+        <v>9.7000000000000003E-2</v>
+      </c>
+      <c r="BX15" s="23">
+        <v>0.1779</v>
+      </c>
+      <c r="BY15" s="23">
+        <v>0.2263</v>
+      </c>
+      <c r="BZ15" s="23">
+        <v>0.32319999999999999</v>
+      </c>
+      <c r="CA15" s="23">
+        <v>0.38159999999999999</v>
+      </c>
+      <c r="CB15" s="23">
+        <v>0.35289999999999999</v>
+      </c>
+      <c r="CC15" s="23">
+        <v>0.30420000000000003</v>
+      </c>
+      <c r="CD15" s="23">
+        <v>0.16</v>
+      </c>
+      <c r="CE15" s="23">
+        <v>0.17349999999999999</v>
+      </c>
+      <c r="CF15" s="23">
+        <v>0.15790000000000001</v>
+      </c>
+      <c r="CG15" s="23">
+        <v>7.8799999999999995E-2</v>
+      </c>
+      <c r="CH15" s="23">
+        <v>7.5499999999999998E-2</v>
+      </c>
+      <c r="CI15" s="23">
+        <v>9.7299999999999998E-2</v>
+      </c>
+      <c r="CJ15" s="23">
+        <v>0.17849999999999999</v>
+      </c>
+      <c r="CK15" s="23">
+        <v>0.2271</v>
+      </c>
+      <c r="CL15" s="23">
+        <v>0.32440000000000002</v>
+      </c>
+      <c r="CM15" s="23">
+        <v>0.38119999999999998</v>
+      </c>
+      <c r="CN15" s="23"/>
+      <c r="CO15" s="23"/>
+      <c r="CP15" s="23"/>
+      <c r="CQ15" s="23"/>
+      <c r="CR15" s="23"/>
+      <c r="CS15" s="23"/>
     </row>
-    <row r="16" spans="1:61" s="20" customFormat="1" ht="12">
+    <row r="16" spans="1:97" s="20" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A16" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="28">
         <v>0.2094</v>
       </c>
       <c r="C16" s="28">
         <v>0.2281</v>
       </c>
       <c r="D16" s="28">
         <v>0.29619999999999996</v>
       </c>
       <c r="E16" s="28">
         <v>0.5595</v>
       </c>
       <c r="F16" s="28">
         <v>0.55089999999999995</v>
       </c>
       <c r="G16" s="28">
         <v>1.2383</v>
       </c>
       <c r="H16" s="28">
         <v>0.84250000000000003</v>
       </c>
       <c r="I16" s="28">
@@ -4070,60 +5591,172 @@
       </c>
       <c r="AT16" s="23">
         <v>0.92459999999999998</v>
       </c>
       <c r="AU16" s="23">
         <v>0.3664</v>
       </c>
       <c r="AV16" s="23">
         <v>0.37739999999999996</v>
       </c>
       <c r="AW16" s="23">
         <v>0.34310000000000002</v>
       </c>
       <c r="AX16" s="23">
         <v>0.22800000000000001</v>
       </c>
       <c r="AY16" s="23">
         <v>0.24659999999999999</v>
       </c>
       <c r="AZ16" s="23">
         <v>0.34239999999999998</v>
       </c>
       <c r="BA16" s="23">
         <v>0.51149999999999995</v>
       </c>
-      <c r="BB16" s="23"/>
-[...6 lines deleted...]
-      <c r="BI16" s="23"/>
+      <c r="BB16" s="23">
+        <v>0.54810000000000003</v>
+      </c>
+      <c r="BC16" s="23">
+        <v>1.1493</v>
+      </c>
+      <c r="BD16" s="23">
+        <v>0.88249999999999995</v>
+      </c>
+      <c r="BE16" s="23">
+        <v>1.0805</v>
+      </c>
+      <c r="BF16" s="23">
+        <v>0.9254</v>
+      </c>
+      <c r="BG16" s="23">
+        <v>0.3664</v>
+      </c>
+      <c r="BH16" s="23">
+        <v>0.3775</v>
+      </c>
+      <c r="BI16" s="23">
+        <v>0.34449999999999997</v>
+      </c>
+      <c r="BJ16" s="23">
+        <v>0.1361</v>
+      </c>
+      <c r="BK16" s="23">
+        <v>0.1152</v>
+      </c>
+      <c r="BL16" s="23">
+        <v>0.1489</v>
+      </c>
+      <c r="BM16" s="23">
+        <v>0.26800000000000002</v>
+      </c>
+      <c r="BN16" s="23">
+        <v>0.2888</v>
+      </c>
+      <c r="BO16" s="23">
+        <v>0.54769999999999996</v>
+      </c>
+      <c r="BP16" s="23">
+        <v>0.32929999999999998</v>
+      </c>
+      <c r="BQ16" s="23">
+        <v>0.41110000000000002</v>
+      </c>
+      <c r="BR16" s="23">
+        <v>0.34970000000000001</v>
+      </c>
+      <c r="BS16" s="23">
+        <v>0.14399999999999999</v>
+      </c>
+      <c r="BT16" s="23">
+        <v>0.1694</v>
+      </c>
+      <c r="BU16" s="23">
+        <v>6.0199999999999997E-2</v>
+      </c>
+      <c r="BV16" s="23">
+        <v>0.122</v>
+      </c>
+      <c r="BW16" s="23">
+        <v>0.1245</v>
+      </c>
+      <c r="BX16" s="23">
+        <v>0.1489</v>
+      </c>
+      <c r="BY16" s="23">
+        <v>0.26800000000000002</v>
+      </c>
+      <c r="BZ16" s="23">
+        <v>0.2888</v>
+      </c>
+      <c r="CA16" s="23">
+        <v>0.51490000000000002</v>
+      </c>
+      <c r="CB16" s="23">
+        <v>0.32929999999999998</v>
+      </c>
+      <c r="CC16" s="23">
+        <v>0.41110000000000002</v>
+      </c>
+      <c r="CD16" s="23">
+        <v>0.35</v>
+      </c>
+      <c r="CE16" s="23">
+        <v>0.14399999999999999</v>
+      </c>
+      <c r="CF16" s="23">
+        <v>0.1694</v>
+      </c>
+      <c r="CG16" s="23">
+        <v>6.0199999999999997E-2</v>
+      </c>
+      <c r="CH16" s="23">
+        <v>0.1191</v>
+      </c>
+      <c r="CI16" s="23">
+        <v>0.1245</v>
+      </c>
+      <c r="CJ16" s="23">
+        <v>0.1489</v>
+      </c>
+      <c r="CK16" s="23">
+        <v>0.26800000000000002</v>
+      </c>
+      <c r="CL16" s="23">
+        <v>0.2888</v>
+      </c>
+      <c r="CM16" s="23">
+        <v>0.52569999999999995</v>
+      </c>
+      <c r="CN16" s="23"/>
+      <c r="CO16" s="23"/>
+      <c r="CP16" s="23"/>
+      <c r="CQ16" s="23"/>
+      <c r="CR16" s="23"/>
+      <c r="CS16" s="23"/>
     </row>
-    <row r="17" spans="1:61" s="20" customFormat="1" ht="12">
+    <row r="17" spans="1:97" s="20" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A17" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="10">
         <v>6.6585000000000001</v>
       </c>
       <c r="C17" s="10">
         <v>5.5374999999999996</v>
       </c>
       <c r="D17" s="10">
         <v>6.1355000000000004</v>
       </c>
       <c r="E17" s="10">
         <v>7.5841000000000003</v>
       </c>
       <c r="F17" s="10">
         <v>8.5782999999999987</v>
       </c>
       <c r="G17" s="10">
         <v>8.1362000000000005</v>
       </c>
       <c r="H17" s="10">
         <v>7.6421999999999999</v>
       </c>
       <c r="I17" s="10">
@@ -4239,825 +5872,940 @@
       </c>
       <c r="AT17" s="8">
         <v>4.1523000000000003</v>
       </c>
       <c r="AU17" s="8">
         <v>3.9563000000000001</v>
       </c>
       <c r="AV17" s="8">
         <v>3.5148000000000001</v>
       </c>
       <c r="AW17" s="8">
         <v>3.5853000000000002</v>
       </c>
       <c r="AX17" s="8">
         <v>3.5259999999999998</v>
       </c>
       <c r="AY17" s="8">
         <v>3.2395</v>
       </c>
       <c r="AZ17" s="8">
         <v>3.4571000000000001</v>
       </c>
       <c r="BA17" s="8">
         <v>3.9350000000000001</v>
       </c>
-      <c r="BB17" s="8"/>
-[...6 lines deleted...]
-      <c r="BI17" s="8"/>
+      <c r="BB17" s="8">
+        <v>3.3359999999999999</v>
+      </c>
+      <c r="BC17" s="8">
+        <v>2.6560000000000001</v>
+      </c>
+      <c r="BD17" s="8">
+        <v>3.8079999999999998</v>
+      </c>
+      <c r="BE17" s="8">
+        <v>3.7315</v>
+      </c>
+      <c r="BF17" s="8">
+        <v>3.5527000000000002</v>
+      </c>
+      <c r="BG17" s="8">
+        <v>3.6595</v>
+      </c>
+      <c r="BH17" s="8">
+        <v>2.9670000000000001</v>
+      </c>
+      <c r="BI17" s="8">
+        <v>2.7204999999999999</v>
+      </c>
+      <c r="BJ17" s="8">
+        <v>2.6044</v>
+      </c>
+      <c r="BK17" s="8">
+        <v>3.1267999999999998</v>
+      </c>
+      <c r="BL17" s="8">
+        <v>3.2928000000000002</v>
+      </c>
+      <c r="BM17" s="8">
+        <v>2.6962999999999999</v>
+      </c>
+      <c r="BN17" s="8">
+        <v>3.2690000000000001</v>
+      </c>
+      <c r="BO17" s="8">
+        <v>3.2280000000000002</v>
+      </c>
+      <c r="BP17" s="8">
+        <v>3.391</v>
+      </c>
+      <c r="BQ17" s="8">
+        <v>3.2749999999999999</v>
+      </c>
+      <c r="BR17" s="8">
+        <v>3.3412999999999999</v>
+      </c>
+      <c r="BS17" s="8">
+        <v>2.5724</v>
+      </c>
+      <c r="BT17" s="8">
+        <v>1.7762</v>
+      </c>
+      <c r="BU17" s="8">
+        <v>1.5676000000000001</v>
+      </c>
+      <c r="BV17" s="8">
+        <v>2.0019</v>
+      </c>
+      <c r="BW17" s="8">
+        <v>1.8918999999999999</v>
+      </c>
+      <c r="BX17" s="8">
+        <v>2.4859</v>
+      </c>
+      <c r="BY17" s="8">
+        <v>2.7092999999999998</v>
+      </c>
+      <c r="BZ17" s="8">
+        <v>2.71</v>
+      </c>
+      <c r="CA17" s="8">
+        <v>2.6309999999999998</v>
+      </c>
+      <c r="CB17" s="8">
+        <v>3.1743000000000001</v>
+      </c>
+      <c r="CC17" s="8">
+        <v>3.49</v>
+      </c>
+      <c r="CD17" s="8">
+        <v>2.9660000000000002</v>
+      </c>
+      <c r="CE17" s="8">
+        <v>3.3113999999999999</v>
+      </c>
+      <c r="CF17" s="8">
+        <v>3.8822000000000001</v>
+      </c>
+      <c r="CG17" s="8">
+        <v>4.0586000000000002</v>
+      </c>
+      <c r="CH17" s="8">
+        <v>3.8199000000000001</v>
+      </c>
+      <c r="CI17" s="8">
+        <v>3.1059000000000001</v>
+      </c>
+      <c r="CJ17" s="8">
+        <v>2.3828999999999998</v>
+      </c>
+      <c r="CK17" s="8">
+        <v>2.3323</v>
+      </c>
+      <c r="CL17" s="8">
+        <v>3.0870000000000002</v>
+      </c>
+      <c r="CM17" s="8">
+        <v>3.4649999999999999</v>
+      </c>
+      <c r="CN17" s="8"/>
+      <c r="CO17" s="8"/>
+      <c r="CP17" s="8"/>
+      <c r="CQ17" s="8"/>
+      <c r="CR17" s="8"/>
+      <c r="CS17" s="8"/>
     </row>
-    <row r="18" spans="1:61">
+    <row r="18" spans="1:97" x14ac:dyDescent="0.3">
       <c r="N18" s="4"/>
       <c r="AC18" s="29"/>
       <c r="AO18" s="29"/>
       <c r="AS18" s="29"/>
     </row>
-    <row r="19" spans="1:61">
+    <row r="19" spans="1:97" x14ac:dyDescent="0.3">
       <c r="AC19"/>
       <c r="AO19"/>
       <c r="AS19"/>
     </row>
-    <row r="20" spans="1:61">
+    <row r="20" spans="1:97" x14ac:dyDescent="0.3">
       <c r="B20" s="3"/>
       <c r="C20" s="3"/>
       <c r="D20" s="3"/>
       <c r="E20" s="3"/>
       <c r="F20" s="3"/>
       <c r="G20" s="3"/>
       <c r="H20" s="3"/>
       <c r="I20" s="3"/>
       <c r="J20" s="3"/>
       <c r="K20" s="3"/>
       <c r="L20" s="3"/>
       <c r="M20" s="3"/>
       <c r="N20" s="3"/>
       <c r="O20" s="3"/>
       <c r="P20" s="3"/>
       <c r="Q20" s="3"/>
       <c r="R20" s="3"/>
       <c r="S20" s="3"/>
       <c r="T20" s="3"/>
       <c r="U20" s="3"/>
       <c r="V20" s="3"/>
       <c r="W20" s="3"/>
       <c r="X20" s="3"/>
       <c r="Y20" s="3"/>
       <c r="Z20" s="3"/>
       <c r="AA20" s="3"/>
       <c r="AB20" s="3"/>
       <c r="AC20" s="3"/>
       <c r="AD20" s="3"/>
       <c r="AE20" s="3"/>
       <c r="AF20" s="3"/>
       <c r="AG20" s="3"/>
       <c r="AH20" s="3"/>
       <c r="AI20" s="3"/>
       <c r="AJ20" s="3"/>
       <c r="AK20" s="3"/>
       <c r="AL20" s="3"/>
       <c r="AM20" s="3"/>
       <c r="AN20" s="3"/>
       <c r="AO20" s="3"/>
       <c r="AP20" s="3"/>
       <c r="AQ20" s="3"/>
       <c r="AR20" s="3"/>
       <c r="AS20" s="3"/>
       <c r="AT20" s="3"/>
       <c r="AU20" s="3"/>
       <c r="AV20" s="3"/>
       <c r="AW20" s="3"/>
     </row>
-    <row r="21" spans="1:61">
+    <row r="21" spans="1:97" x14ac:dyDescent="0.3">
       <c r="AC21"/>
     </row>
-    <row r="22" spans="1:61">
+    <row r="22" spans="1:97" x14ac:dyDescent="0.3">
       <c r="B22" s="15"/>
       <c r="C22" s="15"/>
       <c r="D22" s="15"/>
       <c r="E22" s="15"/>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15"/>
       <c r="I22" s="15"/>
       <c r="J22" s="15"/>
       <c r="K22" s="15"/>
       <c r="L22" s="15"/>
       <c r="M22" s="15"/>
       <c r="N22" s="15"/>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15"/>
       <c r="R22" s="15"/>
       <c r="S22" s="15"/>
       <c r="T22" s="15"/>
       <c r="U22" s="15"/>
       <c r="V22" s="15"/>
       <c r="W22" s="15"/>
       <c r="X22" s="15"/>
       <c r="Y22" s="15"/>
       <c r="Z22" s="15"/>
       <c r="AA22" s="15"/>
       <c r="AB22" s="15"/>
       <c r="AC22" s="15"/>
       <c r="AD22" s="15"/>
       <c r="AE22" s="15"/>
       <c r="AF22" s="15"/>
       <c r="AG22" s="15"/>
       <c r="AH22" s="15"/>
       <c r="AI22" s="15"/>
       <c r="AJ22" s="15"/>
       <c r="AK22" s="15"/>
       <c r="AL22" s="15"/>
       <c r="AM22" s="15"/>
       <c r="AN22" s="15"/>
       <c r="AO22" s="15"/>
       <c r="AP22" s="15"/>
       <c r="AQ22" s="15"/>
       <c r="AR22" s="15"/>
       <c r="AS22" s="15"/>
       <c r="AT22" s="15"/>
       <c r="AU22" s="15"/>
       <c r="AV22" s="15"/>
       <c r="AW22" s="15"/>
     </row>
-    <row r="23" spans="1:61">
+    <row r="23" spans="1:97" x14ac:dyDescent="0.3">
       <c r="B23" s="15"/>
       <c r="C23" s="15"/>
       <c r="D23" s="15"/>
       <c r="E23" s="15"/>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15"/>
       <c r="I23" s="15"/>
       <c r="J23" s="15"/>
       <c r="K23" s="15"/>
       <c r="L23" s="15"/>
       <c r="M23" s="15"/>
       <c r="N23" s="15"/>
       <c r="O23" s="15"/>
       <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
       <c r="R23" s="15"/>
       <c r="S23" s="15"/>
       <c r="T23" s="15"/>
       <c r="U23" s="15"/>
       <c r="V23" s="15"/>
       <c r="W23" s="15"/>
       <c r="X23" s="15"/>
       <c r="Y23" s="15"/>
       <c r="Z23" s="15"/>
       <c r="AA23" s="15"/>
       <c r="AB23" s="15"/>
       <c r="AC23" s="15"/>
       <c r="AD23" s="15"/>
       <c r="AE23" s="15"/>
       <c r="AF23" s="15"/>
       <c r="AG23" s="15"/>
       <c r="AH23" s="15"/>
       <c r="AI23" s="15"/>
       <c r="AJ23" s="15"/>
       <c r="AK23" s="15"/>
       <c r="AL23" s="15"/>
       <c r="AM23" s="15"/>
       <c r="AN23" s="15"/>
       <c r="AO23" s="15"/>
       <c r="AP23" s="15"/>
       <c r="AQ23" s="15"/>
       <c r="AR23" s="15"/>
       <c r="AS23" s="15"/>
       <c r="AT23" s="15"/>
       <c r="AU23" s="15"/>
       <c r="AV23" s="15"/>
       <c r="AW23" s="15"/>
     </row>
-    <row r="24" spans="1:61">
+    <row r="24" spans="1:97" x14ac:dyDescent="0.3">
       <c r="B24" s="15"/>
       <c r="C24" s="15"/>
       <c r="D24" s="15"/>
       <c r="E24" s="15"/>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15"/>
       <c r="I24" s="15"/>
       <c r="J24" s="15"/>
       <c r="K24" s="15"/>
       <c r="L24" s="15"/>
       <c r="M24" s="15"/>
       <c r="N24" s="15"/>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24" s="15"/>
       <c r="S24" s="15"/>
       <c r="T24" s="15"/>
       <c r="U24" s="15"/>
       <c r="V24" s="15"/>
       <c r="W24" s="15"/>
       <c r="X24" s="15"/>
       <c r="Y24" s="15"/>
       <c r="Z24" s="15"/>
       <c r="AA24" s="15"/>
       <c r="AB24" s="15"/>
       <c r="AC24" s="15"/>
       <c r="AD24" s="15"/>
       <c r="AE24" s="15"/>
       <c r="AF24" s="15"/>
       <c r="AG24" s="15"/>
       <c r="AH24" s="15"/>
       <c r="AI24" s="15"/>
       <c r="AJ24" s="15"/>
       <c r="AK24" s="15"/>
       <c r="AL24" s="15"/>
       <c r="AM24" s="15"/>
       <c r="AN24" s="15"/>
       <c r="AO24" s="15"/>
       <c r="AP24" s="15"/>
       <c r="AQ24" s="15"/>
       <c r="AR24" s="15"/>
       <c r="AS24" s="15"/>
       <c r="AT24" s="15"/>
       <c r="AU24" s="15"/>
       <c r="AV24" s="15"/>
       <c r="AW24" s="15"/>
     </row>
-    <row r="25" spans="1:61">
+    <row r="25" spans="1:97" x14ac:dyDescent="0.3">
       <c r="B25" s="15"/>
       <c r="C25" s="15"/>
       <c r="D25" s="15"/>
       <c r="E25" s="15"/>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15"/>
       <c r="I25" s="15"/>
       <c r="J25" s="15"/>
       <c r="K25" s="15"/>
       <c r="L25" s="15"/>
       <c r="M25" s="15"/>
       <c r="N25" s="15"/>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
       <c r="R25" s="15"/>
       <c r="S25" s="15"/>
       <c r="T25" s="15"/>
       <c r="U25" s="15"/>
       <c r="V25" s="15"/>
       <c r="W25" s="15"/>
       <c r="X25" s="15"/>
       <c r="Y25" s="15"/>
       <c r="Z25" s="15"/>
       <c r="AA25" s="15"/>
       <c r="AB25" s="15"/>
       <c r="AC25" s="15"/>
       <c r="AD25" s="15"/>
       <c r="AE25" s="15"/>
       <c r="AF25" s="15"/>
       <c r="AG25" s="15"/>
       <c r="AH25" s="15"/>
       <c r="AI25" s="15"/>
       <c r="AJ25" s="15"/>
       <c r="AK25" s="15"/>
       <c r="AL25" s="15"/>
       <c r="AM25" s="15"/>
       <c r="AN25" s="15"/>
       <c r="AO25" s="15"/>
       <c r="AP25" s="15"/>
       <c r="AQ25" s="15"/>
       <c r="AR25" s="15"/>
       <c r="AS25" s="15"/>
       <c r="AT25" s="15"/>
       <c r="AU25" s="15"/>
       <c r="AV25" s="15"/>
       <c r="AW25" s="15"/>
     </row>
-    <row r="26" spans="1:61">
+    <row r="26" spans="1:97" x14ac:dyDescent="0.3">
       <c r="B26" s="15"/>
       <c r="C26" s="15"/>
       <c r="D26" s="15"/>
       <c r="E26" s="15"/>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15"/>
       <c r="I26" s="15"/>
       <c r="J26" s="15"/>
       <c r="K26" s="15"/>
       <c r="L26" s="15"/>
       <c r="M26" s="15"/>
       <c r="N26" s="15"/>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26" s="15"/>
       <c r="S26" s="15"/>
       <c r="T26" s="15"/>
       <c r="U26" s="15"/>
       <c r="V26" s="15"/>
       <c r="W26" s="15"/>
       <c r="X26" s="15"/>
       <c r="Y26" s="15"/>
       <c r="Z26" s="15"/>
       <c r="AA26" s="15"/>
       <c r="AB26" s="15"/>
       <c r="AC26" s="15"/>
       <c r="AD26" s="15"/>
       <c r="AE26" s="15"/>
       <c r="AF26" s="15"/>
       <c r="AG26" s="15"/>
       <c r="AH26" s="15"/>
       <c r="AI26" s="15"/>
       <c r="AJ26" s="15"/>
       <c r="AK26" s="15"/>
       <c r="AL26" s="15"/>
       <c r="AM26" s="15"/>
       <c r="AN26" s="15"/>
       <c r="AO26" s="15"/>
       <c r="AP26" s="15"/>
       <c r="AQ26" s="15"/>
       <c r="AR26" s="15"/>
       <c r="AS26" s="15"/>
       <c r="AT26" s="15"/>
       <c r="AU26" s="15"/>
       <c r="AV26" s="15"/>
       <c r="AW26" s="15"/>
     </row>
-    <row r="27" spans="1:61">
+    <row r="27" spans="1:97" x14ac:dyDescent="0.3">
       <c r="B27" s="15"/>
       <c r="C27" s="15"/>
       <c r="D27" s="15"/>
       <c r="E27" s="15"/>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15"/>
       <c r="I27" s="15"/>
       <c r="J27" s="15"/>
       <c r="K27" s="15"/>
       <c r="L27" s="15"/>
       <c r="M27" s="15"/>
       <c r="N27" s="15"/>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27" s="15"/>
       <c r="S27" s="15"/>
       <c r="T27" s="15"/>
       <c r="U27" s="15"/>
       <c r="V27" s="15"/>
       <c r="W27" s="15"/>
       <c r="X27" s="15"/>
       <c r="Y27" s="15"/>
       <c r="Z27" s="15"/>
       <c r="AA27" s="15"/>
       <c r="AB27" s="15"/>
       <c r="AC27" s="15"/>
       <c r="AD27" s="15"/>
       <c r="AE27" s="15"/>
       <c r="AF27" s="15"/>
       <c r="AG27" s="15"/>
       <c r="AH27" s="15"/>
       <c r="AI27" s="15"/>
       <c r="AJ27" s="15"/>
       <c r="AK27" s="15"/>
       <c r="AL27" s="15"/>
       <c r="AM27" s="15"/>
       <c r="AN27" s="15"/>
       <c r="AO27" s="15"/>
       <c r="AP27" s="15"/>
       <c r="AQ27" s="15"/>
       <c r="AR27" s="15"/>
       <c r="AS27" s="15"/>
       <c r="AT27" s="15"/>
       <c r="AU27" s="15"/>
       <c r="AV27" s="15"/>
       <c r="AW27" s="15"/>
     </row>
-    <row r="28" spans="1:61">
+    <row r="28" spans="1:97" x14ac:dyDescent="0.3">
       <c r="B28" s="15"/>
       <c r="C28" s="15"/>
       <c r="D28" s="15"/>
       <c r="E28" s="15"/>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15"/>
       <c r="I28" s="15"/>
       <c r="J28" s="15"/>
       <c r="K28" s="15"/>
       <c r="L28" s="15"/>
       <c r="M28" s="15"/>
       <c r="N28" s="15"/>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15"/>
       <c r="R28" s="15"/>
       <c r="S28" s="15"/>
       <c r="T28" s="15"/>
       <c r="U28" s="15"/>
       <c r="V28" s="15"/>
       <c r="W28" s="15"/>
       <c r="X28" s="15"/>
       <c r="Y28" s="15"/>
       <c r="Z28" s="15"/>
       <c r="AA28" s="15"/>
       <c r="AB28" s="15"/>
       <c r="AC28" s="15"/>
       <c r="AD28" s="15"/>
       <c r="AE28" s="15"/>
       <c r="AF28" s="15"/>
       <c r="AG28" s="15"/>
       <c r="AH28" s="15"/>
       <c r="AI28" s="15"/>
       <c r="AJ28" s="15"/>
       <c r="AK28" s="15"/>
       <c r="AL28" s="15"/>
       <c r="AM28" s="15"/>
       <c r="AN28" s="15"/>
       <c r="AO28" s="15"/>
       <c r="AP28" s="15"/>
       <c r="AQ28" s="15"/>
       <c r="AR28" s="15"/>
       <c r="AS28" s="15"/>
       <c r="AT28" s="15"/>
       <c r="AU28" s="15"/>
       <c r="AV28" s="15"/>
       <c r="AW28" s="15"/>
     </row>
-    <row r="29" spans="1:61">
+    <row r="29" spans="1:97" x14ac:dyDescent="0.3">
       <c r="B29" s="15"/>
       <c r="C29" s="15"/>
       <c r="D29" s="15"/>
       <c r="E29" s="15"/>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15"/>
       <c r="I29" s="15"/>
       <c r="J29" s="15"/>
       <c r="K29" s="15"/>
       <c r="L29" s="15"/>
       <c r="M29" s="15"/>
       <c r="N29" s="15"/>
       <c r="O29" s="15"/>
       <c r="P29" s="15"/>
       <c r="Q29" s="15"/>
       <c r="R29" s="15"/>
       <c r="S29" s="15"/>
       <c r="T29" s="15"/>
       <c r="U29" s="15"/>
       <c r="V29" s="15"/>
       <c r="W29" s="15"/>
       <c r="X29" s="15"/>
       <c r="Y29" s="15"/>
       <c r="Z29" s="15"/>
       <c r="AA29" s="15"/>
       <c r="AB29" s="15"/>
       <c r="AC29" s="15"/>
       <c r="AD29" s="15"/>
       <c r="AE29" s="15"/>
       <c r="AF29" s="15"/>
       <c r="AG29" s="15"/>
       <c r="AH29" s="15"/>
       <c r="AI29" s="15"/>
       <c r="AJ29" s="15"/>
       <c r="AK29" s="15"/>
       <c r="AL29" s="15"/>
       <c r="AM29" s="15"/>
       <c r="AN29" s="15"/>
       <c r="AO29" s="15"/>
       <c r="AP29" s="15"/>
       <c r="AQ29" s="15"/>
       <c r="AR29" s="15"/>
       <c r="AS29" s="15"/>
       <c r="AT29" s="15"/>
       <c r="AU29" s="15"/>
       <c r="AV29" s="15"/>
       <c r="AW29" s="15"/>
     </row>
-    <row r="30" spans="1:61">
+    <row r="30" spans="1:97" x14ac:dyDescent="0.3">
       <c r="B30" s="15"/>
       <c r="C30" s="15"/>
       <c r="D30" s="15"/>
       <c r="E30" s="15"/>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15"/>
       <c r="I30" s="15"/>
       <c r="J30" s="15"/>
       <c r="K30" s="15"/>
       <c r="L30" s="15"/>
       <c r="M30" s="15"/>
       <c r="N30" s="15"/>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30" s="15"/>
       <c r="S30" s="15"/>
       <c r="T30" s="15"/>
       <c r="U30" s="15"/>
       <c r="V30" s="15"/>
       <c r="W30" s="15"/>
       <c r="X30" s="15"/>
       <c r="Y30" s="15"/>
       <c r="Z30" s="15"/>
       <c r="AA30" s="15"/>
       <c r="AB30" s="15"/>
       <c r="AC30" s="15"/>
       <c r="AD30" s="15"/>
       <c r="AE30" s="15"/>
       <c r="AF30" s="15"/>
       <c r="AG30" s="15"/>
       <c r="AH30" s="15"/>
       <c r="AI30" s="15"/>
       <c r="AJ30" s="15"/>
       <c r="AK30" s="15"/>
       <c r="AL30" s="15"/>
       <c r="AM30" s="15"/>
       <c r="AN30" s="15"/>
       <c r="AO30" s="15"/>
       <c r="AP30" s="15"/>
       <c r="AQ30" s="15"/>
       <c r="AR30" s="15"/>
       <c r="AS30" s="15"/>
       <c r="AT30" s="15"/>
       <c r="AU30" s="15"/>
       <c r="AV30" s="15"/>
       <c r="AW30" s="15"/>
     </row>
-    <row r="31" spans="1:61">
+    <row r="31" spans="1:97" x14ac:dyDescent="0.3">
       <c r="B31" s="15"/>
       <c r="C31" s="15"/>
       <c r="D31" s="15"/>
       <c r="E31" s="15"/>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15"/>
       <c r="I31" s="15"/>
       <c r="J31" s="15"/>
       <c r="K31" s="15"/>
       <c r="L31" s="15"/>
       <c r="M31" s="15"/>
       <c r="N31" s="15"/>
       <c r="O31" s="15"/>
       <c r="P31" s="15"/>
       <c r="Q31" s="15"/>
       <c r="R31" s="15"/>
       <c r="S31" s="15"/>
       <c r="T31" s="15"/>
       <c r="U31" s="15"/>
       <c r="V31" s="15"/>
       <c r="W31" s="15"/>
       <c r="X31" s="15"/>
       <c r="Y31" s="15"/>
       <c r="Z31" s="15"/>
       <c r="AA31" s="15"/>
       <c r="AB31" s="15"/>
       <c r="AC31" s="15"/>
       <c r="AD31" s="15"/>
       <c r="AE31" s="15"/>
       <c r="AF31" s="15"/>
       <c r="AG31" s="15"/>
       <c r="AH31" s="15"/>
       <c r="AI31" s="15"/>
       <c r="AJ31" s="15"/>
       <c r="AK31" s="15"/>
       <c r="AL31" s="15"/>
       <c r="AM31" s="15"/>
       <c r="AN31" s="15"/>
       <c r="AO31" s="15"/>
       <c r="AP31" s="15"/>
       <c r="AQ31" s="15"/>
       <c r="AR31" s="15"/>
       <c r="AS31" s="15"/>
       <c r="AT31" s="15"/>
       <c r="AU31" s="15"/>
       <c r="AV31" s="15"/>
       <c r="AW31" s="15"/>
     </row>
-    <row r="32" spans="1:61">
+    <row r="32" spans="1:97" x14ac:dyDescent="0.3">
       <c r="B32" s="15"/>
       <c r="C32" s="15"/>
       <c r="D32" s="15"/>
       <c r="E32" s="15"/>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15"/>
       <c r="I32" s="15"/>
       <c r="J32" s="15"/>
       <c r="K32" s="15"/>
       <c r="L32" s="15"/>
       <c r="M32" s="15"/>
       <c r="N32" s="15"/>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15"/>
       <c r="R32" s="15"/>
       <c r="S32" s="15"/>
       <c r="T32" s="15"/>
       <c r="U32" s="15"/>
       <c r="V32" s="15"/>
       <c r="W32" s="15"/>
       <c r="X32" s="15"/>
       <c r="Y32" s="15"/>
       <c r="Z32" s="15"/>
       <c r="AA32" s="15"/>
       <c r="AB32" s="15"/>
       <c r="AC32" s="15"/>
       <c r="AD32" s="15"/>
       <c r="AE32" s="15"/>
       <c r="AF32" s="15"/>
       <c r="AG32" s="15"/>
       <c r="AH32" s="15"/>
       <c r="AI32" s="15"/>
       <c r="AJ32" s="15"/>
       <c r="AK32" s="15"/>
       <c r="AL32" s="15"/>
       <c r="AM32" s="15"/>
       <c r="AN32" s="15"/>
       <c r="AO32" s="15"/>
       <c r="AP32" s="15"/>
       <c r="AQ32" s="15"/>
       <c r="AR32" s="15"/>
       <c r="AS32" s="15"/>
       <c r="AT32" s="15"/>
       <c r="AU32" s="15"/>
       <c r="AV32" s="15"/>
       <c r="AW32" s="15"/>
     </row>
-    <row r="33" spans="2:49">
+    <row r="33" spans="2:49" x14ac:dyDescent="0.3">
       <c r="B33" s="15"/>
       <c r="C33" s="15"/>
       <c r="D33" s="15"/>
       <c r="E33" s="15"/>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15"/>
       <c r="I33" s="15"/>
       <c r="J33" s="15"/>
       <c r="K33" s="15"/>
       <c r="L33" s="15"/>
       <c r="M33" s="15"/>
       <c r="N33" s="15"/>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
       <c r="R33" s="15"/>
       <c r="S33" s="15"/>
       <c r="T33" s="15"/>
       <c r="U33" s="15"/>
       <c r="V33" s="15"/>
       <c r="W33" s="15"/>
       <c r="X33" s="15"/>
       <c r="Y33" s="15"/>
       <c r="Z33" s="15"/>
       <c r="AA33" s="15"/>
       <c r="AB33" s="15"/>
       <c r="AC33" s="15"/>
       <c r="AD33" s="15"/>
       <c r="AE33" s="15"/>
       <c r="AF33" s="15"/>
       <c r="AG33" s="15"/>
       <c r="AH33" s="15"/>
       <c r="AI33" s="15"/>
       <c r="AJ33" s="15"/>
       <c r="AK33" s="15"/>
       <c r="AL33" s="15"/>
       <c r="AM33" s="15"/>
       <c r="AN33" s="15"/>
       <c r="AO33" s="15"/>
       <c r="AP33" s="15"/>
       <c r="AQ33" s="15"/>
       <c r="AR33" s="15"/>
       <c r="AS33" s="15"/>
       <c r="AT33" s="15"/>
       <c r="AU33" s="15"/>
       <c r="AV33" s="15"/>
       <c r="AW33" s="15"/>
     </row>
-    <row r="34" spans="2:49">
+    <row r="34" spans="2:49" x14ac:dyDescent="0.3">
       <c r="B34" s="15"/>
       <c r="C34" s="15"/>
       <c r="D34" s="15"/>
       <c r="E34" s="15"/>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15"/>
       <c r="I34" s="15"/>
       <c r="J34" s="15"/>
       <c r="K34" s="15"/>
       <c r="L34" s="15"/>
       <c r="M34" s="15"/>
       <c r="N34" s="15"/>
       <c r="O34" s="15"/>
       <c r="P34" s="15"/>
       <c r="Q34" s="15"/>
       <c r="R34" s="15"/>
       <c r="S34" s="15"/>
       <c r="T34" s="15"/>
       <c r="U34" s="15"/>
       <c r="V34" s="15"/>
       <c r="W34" s="15"/>
       <c r="X34" s="15"/>
       <c r="Y34" s="15"/>
       <c r="Z34" s="15"/>
       <c r="AA34" s="15"/>
       <c r="AB34" s="15"/>
       <c r="AC34" s="15"/>
       <c r="AD34" s="15"/>
       <c r="AE34" s="15"/>
       <c r="AF34" s="15"/>
       <c r="AG34" s="15"/>
       <c r="AH34" s="15"/>
       <c r="AI34" s="15"/>
       <c r="AJ34" s="15"/>
       <c r="AK34" s="15"/>
       <c r="AL34" s="15"/>
       <c r="AM34" s="15"/>
       <c r="AN34" s="15"/>
       <c r="AO34" s="15"/>
       <c r="AP34" s="15"/>
       <c r="AQ34" s="15"/>
       <c r="AR34" s="15"/>
       <c r="AS34" s="15"/>
       <c r="AT34" s="15"/>
       <c r="AU34" s="15"/>
       <c r="AV34" s="15"/>
       <c r="AW34" s="15"/>
     </row>
-    <row r="35" spans="2:49">
+    <row r="35" spans="2:49" x14ac:dyDescent="0.3">
       <c r="B35" s="15"/>
       <c r="C35" s="15"/>
       <c r="D35" s="15"/>
       <c r="E35" s="15"/>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15"/>
       <c r="I35" s="15"/>
       <c r="J35" s="15"/>
       <c r="K35" s="15"/>
       <c r="L35" s="15"/>
       <c r="M35" s="15"/>
       <c r="N35" s="15"/>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35" s="15"/>
       <c r="S35" s="15"/>
       <c r="T35" s="15"/>
       <c r="U35" s="15"/>
       <c r="V35" s="15"/>
       <c r="W35" s="15"/>
       <c r="X35" s="15"/>
       <c r="Y35" s="15"/>
       <c r="Z35" s="15"/>
       <c r="AA35" s="15"/>
       <c r="AB35" s="15"/>
       <c r="AC35" s="15"/>
       <c r="AD35" s="15"/>
       <c r="AE35" s="15"/>
       <c r="AF35" s="15"/>
       <c r="AG35" s="15"/>
       <c r="AH35" s="15"/>
       <c r="AI35" s="15"/>
       <c r="AJ35" s="15"/>
       <c r="AK35" s="15"/>
       <c r="AL35" s="15"/>
       <c r="AM35" s="15"/>
       <c r="AN35" s="15"/>
       <c r="AO35" s="15"/>
       <c r="AP35" s="15"/>
       <c r="AQ35" s="15"/>
       <c r="AR35" s="15"/>
       <c r="AS35" s="15"/>
       <c r="AT35" s="15"/>
       <c r="AU35" s="15"/>
       <c r="AV35" s="15"/>
       <c r="AW35" s="15"/>
     </row>
   </sheetData>
-  <mergeCells count="7">
+  <mergeCells count="10">
+    <mergeCell ref="BJ2:BU2"/>
+    <mergeCell ref="BV2:CG2"/>
+    <mergeCell ref="CH2:CS2"/>
     <mergeCell ref="B1:BI1"/>
     <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AW2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>