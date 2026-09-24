--- v0 (2026-04-15)
+++ v1 (2026-09-24)
@@ -1,107 +1,101 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20730"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...4 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1193E939-CDAC-4AB4-9CC4-84EE9F3FB7DF}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="516" yWindow="-24" windowWidth="10632" windowHeight="8964" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="510" yWindow="-30" windowWidth="10635" windowHeight="8970"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="7">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="7">
   <si>
     <t>…</t>
   </si>
   <si>
     <t>Негізгі капиталға салынған инвестициялар</t>
   </si>
   <si>
     <t>Тұрғын үй құрылысына салынған инвестициялар</t>
   </si>
   <si>
     <t>Негізгі капиталға салынған инвестициялар көрсеткіштерінің серпіні</t>
   </si>
   <si>
     <t>млн. теңге</t>
   </si>
   <si>
     <t>өткен жылға пайызбен</t>
   </si>
   <si>
     <t>… - деректер жоқ</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="8">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###,###,###,##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="169" formatCode="#,##0.0"/>
     <numFmt numFmtId="170" formatCode="_-* #,##0\ _₽_-;\-* #,##0\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
   </numFmts>
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="10">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
@@ -262,74 +256,74 @@
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="169" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="170" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="170" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Финансовый" xfId="1" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -351,152 +345,116 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -632,701 +590,718 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:E40"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:E41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A38" sqref="A38:A39"/>
+      <selection activeCell="B39" sqref="B39"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="9.6640625" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="18.88671875" customWidth="1"/>
+    <col min="1" max="1" width="9.7109375" customWidth="1"/>
+    <col min="2" max="2" width="13.42578125" customWidth="1"/>
+    <col min="3" max="3" width="18.42578125" customWidth="1"/>
+    <col min="4" max="4" width="16.28515625" customWidth="1"/>
+    <col min="5" max="5" width="18.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="28" t="s">
+    <row r="1" spans="1:5" ht="13.5" thickBot="1">
+      <c r="A1" s="34" t="s">
         <v>3</v>
       </c>
-      <c r="B1" s="28"/>
-[...6 lines deleted...]
-      <c r="B2" s="31" t="s">
+      <c r="B1" s="34"/>
+      <c r="C1" s="34"/>
+      <c r="D1" s="34"/>
+      <c r="E1" s="34"/>
+    </row>
+    <row r="2" spans="1:5" ht="29.25" customHeight="1" thickBot="1">
+      <c r="A2" s="35"/>
+      <c r="B2" s="37" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="31"/>
-      <c r="D2" s="31" t="s">
+      <c r="C2" s="37"/>
+      <c r="D2" s="37" t="s">
         <v>2</v>
       </c>
-      <c r="E2" s="31"/>
-[...2 lines deleted...]
-      <c r="A3" s="30"/>
+      <c r="E2" s="37"/>
+    </row>
+    <row r="3" spans="1:5" ht="39" customHeight="1">
+      <c r="A3" s="36"/>
       <c r="B3" s="27" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="27" t="s">
         <v>5</v>
       </c>
       <c r="D3" s="27" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="27" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="4" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:5">
       <c r="A4" s="1">
         <v>1991</v>
       </c>
       <c r="B4" s="2">
         <v>4</v>
       </c>
       <c r="C4" s="3">
         <v>134</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:5">
       <c r="A5" s="1">
         <v>1992</v>
       </c>
       <c r="B5" s="2">
         <v>42</v>
       </c>
       <c r="C5" s="3">
         <v>48</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:5">
       <c r="A6" s="1">
         <v>1993</v>
       </c>
       <c r="B6" s="2">
         <v>469</v>
       </c>
       <c r="C6" s="3">
         <v>56</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>0</v>
       </c>
       <c r="E6" s="4" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="7" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:5">
       <c r="A7" s="1">
         <v>1994</v>
       </c>
       <c r="B7" s="2">
         <v>3738</v>
       </c>
       <c r="C7" s="3">
         <v>41</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>0</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="8" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:5">
       <c r="A8" s="1">
         <v>1995</v>
       </c>
       <c r="B8" s="2">
         <v>7663</v>
       </c>
       <c r="C8" s="3">
         <v>62</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>0</v>
       </c>
       <c r="E8" s="4" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:5">
       <c r="A9" s="1">
         <v>1996</v>
       </c>
       <c r="B9" s="2">
         <v>5782</v>
       </c>
       <c r="C9" s="3">
         <v>64</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>0</v>
       </c>
       <c r="E9" s="4" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:5">
       <c r="A10" s="1">
         <v>1997</v>
       </c>
       <c r="B10" s="2">
         <v>974</v>
       </c>
       <c r="C10" s="3">
         <v>80</v>
       </c>
       <c r="D10" s="2">
         <v>150</v>
       </c>
       <c r="E10" s="4" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:5">
       <c r="A11" s="1">
         <v>1998</v>
       </c>
       <c r="B11" s="2">
         <v>2646</v>
       </c>
       <c r="C11" s="3">
         <v>194</v>
       </c>
       <c r="D11" s="2">
         <v>319</v>
       </c>
       <c r="E11" s="4" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:5">
       <c r="A12" s="1">
         <v>1999</v>
       </c>
       <c r="B12" s="2">
         <v>1069</v>
       </c>
       <c r="C12" s="3">
         <v>40.4</v>
       </c>
       <c r="D12" s="2">
         <v>120</v>
       </c>
       <c r="E12" s="4" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:5">
       <c r="A13" s="1">
         <v>2000</v>
       </c>
       <c r="B13" s="2">
         <v>3293</v>
       </c>
       <c r="C13" s="3">
         <v>305.60000000000002</v>
       </c>
       <c r="D13" s="2">
         <v>284</v>
       </c>
       <c r="E13" s="4" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:5">
       <c r="A14" s="1">
         <v>2001</v>
       </c>
       <c r="B14" s="2">
         <v>11710</v>
       </c>
       <c r="C14" s="3">
         <v>346.7</v>
       </c>
       <c r="D14" s="2">
         <v>120</v>
       </c>
       <c r="E14" s="4" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:5">
       <c r="A15" s="1">
         <v>2002</v>
       </c>
       <c r="B15" s="2">
         <v>14494</v>
       </c>
       <c r="C15" s="3">
         <v>117.7</v>
       </c>
       <c r="D15" s="2">
         <v>135</v>
       </c>
       <c r="E15" s="4" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:5">
       <c r="A16" s="5">
         <v>2003</v>
       </c>
       <c r="B16" s="6">
         <v>15809</v>
       </c>
       <c r="C16" s="7">
         <v>106.9</v>
       </c>
       <c r="D16" s="6">
         <v>298</v>
       </c>
       <c r="E16" s="8">
         <v>205.2</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="5">
         <v>2004</v>
       </c>
       <c r="B17" s="6">
         <v>24428</v>
       </c>
       <c r="C17" s="7">
         <v>149</v>
       </c>
       <c r="D17" s="6">
         <v>875</v>
       </c>
       <c r="E17" s="8">
         <v>281.89999999999998</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="5">
         <v>2005</v>
       </c>
       <c r="B18" s="6">
         <v>38189</v>
       </c>
       <c r="C18" s="7">
         <v>146.1</v>
       </c>
       <c r="D18" s="6">
         <v>3007</v>
       </c>
       <c r="E18" s="8">
         <v>327.9</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="5">
         <v>2006</v>
       </c>
       <c r="B19" s="6">
         <v>44059</v>
       </c>
       <c r="C19" s="7">
         <v>109</v>
       </c>
       <c r="D19" s="6">
         <v>3845</v>
       </c>
       <c r="E19" s="8">
         <v>122</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="5">
         <v>2007</v>
       </c>
       <c r="B20" s="6">
         <v>103071</v>
       </c>
       <c r="C20" s="7">
         <v>220.5</v>
       </c>
       <c r="D20" s="6">
         <v>6520</v>
       </c>
       <c r="E20" s="8">
         <v>160.80000000000001</v>
       </c>
     </row>
-    <row r="21" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5" ht="12" customHeight="1">
       <c r="A21" s="5">
         <v>2008</v>
       </c>
       <c r="B21" s="6">
         <v>142549</v>
       </c>
       <c r="C21" s="7">
         <v>127.8</v>
       </c>
       <c r="D21" s="6">
         <v>8297</v>
       </c>
       <c r="E21" s="8">
         <v>115.1</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="5">
         <v>2009</v>
       </c>
       <c r="B22" s="6">
         <v>149532</v>
       </c>
       <c r="C22" s="7">
         <v>99.1</v>
       </c>
       <c r="D22" s="6">
         <v>8792</v>
       </c>
       <c r="E22" s="8">
         <v>100.1</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="5">
         <v>2010</v>
       </c>
       <c r="B23" s="6">
         <v>106864</v>
       </c>
       <c r="C23" s="7">
         <v>67.8</v>
       </c>
       <c r="D23" s="6">
         <v>6572</v>
       </c>
       <c r="E23" s="8">
         <v>70.900000000000006</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="5">
         <v>2011</v>
       </c>
       <c r="B24" s="6">
         <v>122793</v>
       </c>
       <c r="C24" s="7">
         <v>107.6</v>
       </c>
       <c r="D24" s="6">
         <v>8620</v>
       </c>
       <c r="E24" s="8">
         <v>122.8</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="5">
         <v>2012</v>
       </c>
       <c r="B25" s="6">
         <v>143782</v>
       </c>
       <c r="C25" s="7">
         <v>109.9</v>
       </c>
       <c r="D25" s="6">
         <v>11833</v>
       </c>
       <c r="E25" s="8">
         <v>128.9</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="5">
         <v>2013</v>
       </c>
       <c r="B26" s="6">
         <v>141716</v>
       </c>
       <c r="C26" s="7">
         <v>94.9</v>
       </c>
       <c r="D26" s="6">
         <v>12149</v>
       </c>
       <c r="E26" s="8">
         <v>98.8</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="1">
         <v>2014</v>
       </c>
       <c r="B27" s="9">
         <v>181328</v>
       </c>
       <c r="C27" s="10">
         <v>122.4</v>
       </c>
       <c r="D27" s="11">
         <v>21284</v>
       </c>
       <c r="E27" s="12">
         <v>167.6</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="1">
         <v>2015</v>
       </c>
       <c r="B28" s="11">
         <v>199021</v>
       </c>
       <c r="C28" s="10">
         <v>105.3</v>
       </c>
       <c r="D28" s="13">
         <v>25611</v>
       </c>
       <c r="E28" s="14">
         <v>115.5</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="1">
         <v>2016</v>
       </c>
       <c r="B29" s="11">
         <v>223045</v>
       </c>
       <c r="C29" s="3">
         <v>98.7</v>
       </c>
       <c r="D29" s="13">
         <v>28004</v>
       </c>
       <c r="E29" s="12">
         <v>103.9</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="1">
         <v>2017</v>
       </c>
       <c r="B30" s="11">
         <v>264892</v>
       </c>
       <c r="C30" s="3">
         <v>109.5</v>
       </c>
       <c r="D30" s="15">
         <v>38937</v>
       </c>
       <c r="E30" s="12">
         <v>128.19999999999999</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="1">
         <v>2018</v>
       </c>
       <c r="B31" s="16">
         <v>278177</v>
       </c>
       <c r="C31" s="3">
         <v>99.2</v>
       </c>
       <c r="D31" s="17">
         <v>53560</v>
       </c>
       <c r="E31" s="12">
         <v>129.9</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="18">
         <v>2019</v>
       </c>
       <c r="B32" s="13">
         <v>333723</v>
       </c>
       <c r="C32" s="10">
         <v>115.8</v>
       </c>
       <c r="D32" s="13">
         <v>58783</v>
       </c>
       <c r="E32" s="19">
         <v>105.9</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="18">
         <v>2020</v>
       </c>
       <c r="B33" s="13">
         <v>436633</v>
       </c>
       <c r="C33" s="10">
         <v>129.5</v>
       </c>
       <c r="D33" s="13">
         <v>66652</v>
       </c>
       <c r="E33" s="19">
         <v>112.3</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="20">
         <v>2021</v>
       </c>
       <c r="B34" s="13">
         <v>514683</v>
       </c>
       <c r="C34" s="10">
         <v>113.1</v>
       </c>
       <c r="D34" s="13">
         <v>77186</v>
       </c>
       <c r="E34" s="12">
         <v>111.1</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="18">
         <v>2022</v>
       </c>
       <c r="B35" s="13">
         <v>579973</v>
       </c>
       <c r="C35" s="10">
         <v>106.8</v>
       </c>
       <c r="D35" s="13">
         <v>98693</v>
       </c>
       <c r="E35" s="12">
         <v>121.2</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="18">
         <v>2023</v>
       </c>
       <c r="B36" s="13">
         <v>613526</v>
       </c>
       <c r="C36" s="10">
         <v>101.7</v>
       </c>
       <c r="D36" s="13">
         <v>111709</v>
       </c>
       <c r="E36" s="12">
         <v>108.8</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="21">
         <v>2024</v>
       </c>
       <c r="B37" s="22">
         <v>585509</v>
       </c>
       <c r="C37" s="23">
         <v>95</v>
       </c>
       <c r="D37" s="13">
         <v>106926</v>
       </c>
       <c r="E37" s="10">
         <v>95.2</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
-[...14 lines deleted...]
-      <c r="A40" s="32" t="s">
+    <row r="38" spans="1:5">
+      <c r="A38" s="21">
+        <v>2025</v>
+      </c>
+      <c r="B38" s="22">
+        <v>957185</v>
+      </c>
+      <c r="C38" s="23">
+        <v>158.1</v>
+      </c>
+      <c r="D38" s="13">
+        <v>117500</v>
+      </c>
+      <c r="E38" s="10">
+        <v>106.3</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="29"/>
+      <c r="B39" s="30"/>
+      <c r="C39" s="31"/>
+      <c r="D39" s="32"/>
+      <c r="E39" s="33"/>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="29"/>
+      <c r="B40" s="30"/>
+      <c r="C40" s="31"/>
+      <c r="D40" s="32"/>
+      <c r="E40" s="33"/>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41" s="28" t="s">
         <v>6</v>
       </c>
-      <c r="B40" s="24"/>
-[...2 lines deleted...]
-      <c r="E40" s="26"/>
+      <c r="B41" s="24"/>
+      <c r="C41" s="24"/>
+      <c r="D41" s="25"/>
+      <c r="E41" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="D2:E2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>