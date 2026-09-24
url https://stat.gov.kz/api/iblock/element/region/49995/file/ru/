--- v0 (2026-04-24)
+++ v1 (2026-09-24)
@@ -4,61 +4,61 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-1644" yWindow="408" windowWidth="22368" windowHeight="8556"/>
+    <workbookView xWindow="-1650" yWindow="405" windowWidth="26880" windowHeight="8550"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="179021"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="55">
   <si>
     <t>Промышленность</t>
   </si>
   <si>
     <t>Строительство</t>
   </si>
   <si>
     <t>Транспорт и складирование</t>
   </si>
   <si>
     <t>Информация и связь</t>
   </si>
   <si>
     <t>Образование</t>
   </si>
   <si>
     <t>2006 год</t>
   </si>
   <si>
     <t>2007 год</t>
   </si>
   <si>
     <t>2008 год</t>
   </si>
   <si>
@@ -88,53 +88,50 @@
   <si>
     <t>Операции с недвижимым имуществом</t>
   </si>
   <si>
     <t>Профессиональная, научная и техническая деятельность</t>
   </si>
   <si>
     <t>Деятельность в области административного и вспомогательного обслуживания</t>
   </si>
   <si>
     <t>Государственное управление и оборона; обязательное социальное обеспечение</t>
   </si>
   <si>
     <t>Здравоохранение и социальные услуги</t>
   </si>
   <si>
     <t>Искусство, развлечения и отдых</t>
   </si>
   <si>
     <t>Предоставление прочих видов услуг</t>
   </si>
   <si>
     <t>в том числе:</t>
   </si>
   <si>
-    <t>млн. тенге</t>
-[...1 lines deleted...]
-  <si>
     <t>Инвестиции в основной капитал по направлениям использования*</t>
   </si>
   <si>
     <t>2003 год</t>
   </si>
   <si>
     <t>2004 год</t>
   </si>
   <si>
     <t>2005 год</t>
   </si>
   <si>
     <t>*за 2003-2008 годы инвестиции в основной капитал по видам экономической деятельности, в которые они были направлены пересчитаны в соответствии с классификатором ОКЭД 2008 года ВСТ 01 ред.2</t>
   </si>
   <si>
     <t>2010 год</t>
   </si>
   <si>
     <t>2011 год</t>
   </si>
   <si>
     <t>2012 год</t>
   </si>
   <si>
     <t>2013 год</t>
@@ -176,50 +173,56 @@
     <t>10 028</t>
   </si>
   <si>
     <t>27 424</t>
   </si>
   <si>
     <t>2022 год</t>
   </si>
   <si>
     <t>Предоставление услуг по проживанию и питанию</t>
   </si>
   <si>
     <t>Водоснабжение; сбор, обработка и удаление отходов, деятельность по ликвидации загрязнений</t>
   </si>
   <si>
     <t>Снабжение электроэнергией, газом, паром, горячей водой и кондиционированным воздухом</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>2023 год</t>
   </si>
   <si>
     <t>2024 год</t>
+  </si>
+  <si>
+    <t>2025 год</t>
+  </si>
+  <si>
+    <t>млн. теңге</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="12">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial Cyr"/>
@@ -385,54 +388,54 @@
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -700,323 +703,329 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AR33"/>
+  <dimension ref="A1:AT33"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
       <pane xSplit="1" topLeftCell="U1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AR6" sqref="AR6:AR25"/>
+      <selection pane="topRight" activeCell="AU4" sqref="AU4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="38.21875" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="10.88671875" style="2" customWidth="1"/>
+    <col min="1" max="1" width="38.28515625" style="2" customWidth="1"/>
+    <col min="2" max="3" width="9.7109375" style="2" customWidth="1"/>
+    <col min="4" max="4" width="10.140625" style="2" customWidth="1"/>
+    <col min="5" max="5" width="10.85546875" style="2" customWidth="1"/>
     <col min="6" max="6" width="10" style="2" customWidth="1"/>
-    <col min="7" max="8" width="9.88671875" style="2" customWidth="1"/>
-[...21 lines deleted...]
-    <col min="30" max="30" width="10.6640625" style="2" customWidth="1"/>
+    <col min="7" max="8" width="9.85546875" style="2" customWidth="1"/>
+    <col min="9" max="9" width="9.140625" style="2" customWidth="1"/>
+    <col min="10" max="10" width="10.42578125" style="2" customWidth="1"/>
+    <col min="11" max="11" width="10.140625" style="2" customWidth="1"/>
+    <col min="12" max="12" width="11.7109375" style="2" customWidth="1"/>
+    <col min="13" max="13" width="11.140625" style="2" customWidth="1"/>
+    <col min="14" max="14" width="10.7109375" style="2" customWidth="1"/>
+    <col min="15" max="15" width="9.140625" style="2" customWidth="1"/>
+    <col min="16" max="16" width="11.28515625" style="2" customWidth="1"/>
+    <col min="17" max="17" width="9.140625" style="2" customWidth="1"/>
+    <col min="18" max="18" width="10.5703125" style="2" customWidth="1"/>
+    <col min="19" max="19" width="9.140625" style="2" customWidth="1"/>
+    <col min="20" max="20" width="10.140625" style="2" customWidth="1"/>
+    <col min="21" max="21" width="8.85546875" style="2"/>
+    <col min="22" max="22" width="10.28515625" style="2" customWidth="1"/>
+    <col min="23" max="23" width="8.85546875" style="2" customWidth="1"/>
+    <col min="24" max="24" width="10.28515625" style="2" customWidth="1"/>
+    <col min="25" max="25" width="8.28515625" style="2" customWidth="1"/>
+    <col min="26" max="26" width="9.42578125" style="2" customWidth="1"/>
+    <col min="27" max="27" width="8.140625" style="2" customWidth="1"/>
+    <col min="28" max="28" width="10.140625" style="2" customWidth="1"/>
+    <col min="29" max="29" width="7.7109375" style="2" customWidth="1"/>
+    <col min="30" max="30" width="10.7109375" style="2" customWidth="1"/>
     <col min="31" max="31" width="8" style="2" customWidth="1"/>
-    <col min="32" max="32" width="10.6640625" style="2" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="41" max="16384" width="8.88671875" style="2"/>
+    <col min="32" max="32" width="10.7109375" style="2" customWidth="1"/>
+    <col min="33" max="33" width="9.5703125" style="2" customWidth="1"/>
+    <col min="34" max="34" width="10.5703125" style="2" customWidth="1"/>
+    <col min="35" max="35" width="7.7109375" style="2" customWidth="1"/>
+    <col min="36" max="36" width="10.140625" style="2" customWidth="1"/>
+    <col min="37" max="37" width="8.5703125" style="2" customWidth="1"/>
+    <col min="38" max="38" width="10.140625" style="2" customWidth="1"/>
+    <col min="39" max="39" width="8.85546875" style="2"/>
+    <col min="40" max="40" width="10.7109375" style="2" customWidth="1"/>
+    <col min="41" max="16384" width="8.85546875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:44" ht="15" customHeight="1">
-[...39 lines deleted...]
-      <c r="AL1" s="38"/>
+    <row r="1" spans="1:46" ht="15" customHeight="1">
+      <c r="A1" s="39" t="s">
+        <v>24</v>
+      </c>
+      <c r="B1" s="39"/>
+      <c r="C1" s="39"/>
+      <c r="D1" s="39"/>
+      <c r="E1" s="39"/>
+      <c r="F1" s="39"/>
+      <c r="G1" s="39"/>
+      <c r="H1" s="39"/>
+      <c r="I1" s="39"/>
+      <c r="J1" s="39"/>
+      <c r="K1" s="39"/>
+      <c r="L1" s="39"/>
+      <c r="M1" s="39"/>
+      <c r="N1" s="39"/>
+      <c r="O1" s="39"/>
+      <c r="P1" s="39"/>
+      <c r="Q1" s="39"/>
+      <c r="R1" s="39"/>
+      <c r="S1" s="39"/>
+      <c r="T1" s="39"/>
+      <c r="U1" s="39"/>
+      <c r="V1" s="39"/>
+      <c r="W1" s="39"/>
+      <c r="X1" s="39"/>
+      <c r="Y1" s="39"/>
+      <c r="Z1" s="39"/>
+      <c r="AA1" s="39"/>
+      <c r="AB1" s="39"/>
+      <c r="AC1" s="39"/>
+      <c r="AD1" s="39"/>
+      <c r="AE1" s="39"/>
+      <c r="AF1" s="39"/>
+      <c r="AG1" s="39"/>
+      <c r="AH1" s="39"/>
+      <c r="AI1" s="39"/>
+      <c r="AJ1" s="39"/>
+      <c r="AK1" s="39"/>
+      <c r="AL1" s="39"/>
       <c r="AM1" s="4"/>
       <c r="AN1" s="4"/>
       <c r="AO1" s="4"/>
     </row>
-    <row r="2" spans="1:44" ht="12" customHeight="1">
+    <row r="2" spans="1:46" ht="12" customHeight="1">
       <c r="A2" s="4"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
       <c r="Q2" s="4"/>
       <c r="R2" s="4"/>
       <c r="S2" s="4"/>
       <c r="T2" s="4"/>
       <c r="U2" s="4"/>
       <c r="V2" s="4"/>
       <c r="W2" s="4"/>
       <c r="X2" s="4"/>
       <c r="Y2" s="4"/>
       <c r="Z2" s="4"/>
       <c r="AA2" s="4"/>
       <c r="AB2" s="4"/>
       <c r="AC2" s="4"/>
       <c r="AD2" s="4"/>
       <c r="AE2" s="4"/>
       <c r="AF2" s="4"/>
       <c r="AG2" s="4"/>
       <c r="AH2" s="4"/>
       <c r="AI2" s="4"/>
       <c r="AJ2" s="4"/>
       <c r="AK2" s="4"/>
-      <c r="AL2" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AM2" s="4"/>
       <c r="AN2" s="4"/>
       <c r="AO2" s="4"/>
+      <c r="AS2" s="4" t="s">
+        <v>54</v>
+      </c>
     </row>
-    <row r="3" spans="1:44" s="3" customFormat="1" ht="46.2" customHeight="1">
+    <row r="3" spans="1:46" s="3" customFormat="1" ht="46.15" customHeight="1">
       <c r="A3" s="5"/>
       <c r="B3" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="C3" s="6" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="D3" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="6" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="F3" s="6" t="s">
         <v>9</v>
       </c>
       <c r="G3" s="6" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="6" t="s">
         <v>9</v>
       </c>
       <c r="I3" s="6" t="s">
         <v>6</v>
       </c>
       <c r="J3" s="6" t="s">
         <v>9</v>
       </c>
       <c r="K3" s="6" t="s">
         <v>7</v>
       </c>
       <c r="L3" s="6" t="s">
         <v>9</v>
       </c>
       <c r="M3" s="6" t="s">
         <v>10</v>
       </c>
       <c r="N3" s="6" t="s">
         <v>9</v>
       </c>
       <c r="O3" s="6" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="P3" s="6" t="s">
         <v>9</v>
       </c>
       <c r="Q3" s="6" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="R3" s="6" t="s">
         <v>9</v>
       </c>
       <c r="S3" s="6" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="T3" s="6" t="s">
         <v>9</v>
       </c>
       <c r="U3" s="6" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="V3" s="6" t="s">
         <v>9</v>
       </c>
       <c r="W3" s="6" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="X3" s="6" t="s">
         <v>9</v>
       </c>
       <c r="Y3" s="6" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="Z3" s="6" t="s">
         <v>9</v>
       </c>
       <c r="AA3" s="6" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="AB3" s="6" t="s">
         <v>9</v>
       </c>
       <c r="AC3" s="6" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="AD3" s="6" t="s">
         <v>9</v>
       </c>
       <c r="AE3" s="6" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="AF3" s="6" t="s">
         <v>9</v>
       </c>
       <c r="AG3" s="6" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="AH3" s="6" t="s">
         <v>9</v>
       </c>
       <c r="AI3" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="AJ3" s="6" t="s">
         <v>9</v>
       </c>
       <c r="AK3" s="6" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="AL3" s="6" t="s">
         <v>9</v>
       </c>
       <c r="AM3" s="6" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="AN3" s="6" t="s">
         <v>9</v>
       </c>
       <c r="AO3" s="6" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="AP3" s="31" t="s">
         <v>9</v>
       </c>
       <c r="AQ3" s="6" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AR3" s="31" t="s">
         <v>9</v>
       </c>
+      <c r="AS3" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="AT3" s="31" t="s">
+        <v>9</v>
+      </c>
     </row>
-    <row r="4" spans="1:44">
+    <row r="4" spans="1:46">
       <c r="A4" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="8">
         <v>15809</v>
       </c>
       <c r="C4" s="8">
         <v>24428</v>
       </c>
       <c r="D4" s="9">
         <v>149</v>
       </c>
       <c r="E4" s="8">
         <v>38189</v>
       </c>
       <c r="F4" s="9">
         <v>146.1</v>
       </c>
       <c r="G4" s="8">
         <v>44059</v>
       </c>
       <c r="H4" s="9">
         <v>109</v>
       </c>
       <c r="I4" s="8">
@@ -1105,102 +1114,114 @@
       </c>
       <c r="AK4" s="8">
         <v>514683</v>
       </c>
       <c r="AL4" s="10">
         <v>113.1</v>
       </c>
       <c r="AM4" s="11">
         <v>579973</v>
       </c>
       <c r="AN4" s="12">
         <v>106.8</v>
       </c>
       <c r="AO4" s="32">
         <v>613526</v>
       </c>
       <c r="AP4" s="10">
         <v>101.7</v>
       </c>
       <c r="AQ4" s="36">
         <v>585509</v>
       </c>
       <c r="AR4" s="9">
         <v>95</v>
       </c>
+      <c r="AS4" s="36">
+        <v>957185</v>
+      </c>
+      <c r="AT4" s="9">
+        <v>158.1</v>
+      </c>
     </row>
-    <row r="5" spans="1:44">
+    <row r="5" spans="1:46">
       <c r="A5" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B5" s="14"/>
       <c r="C5" s="14"/>
       <c r="D5" s="15"/>
       <c r="E5" s="14"/>
       <c r="F5" s="15"/>
       <c r="G5" s="14"/>
       <c r="H5" s="15"/>
       <c r="I5" s="14"/>
       <c r="J5" s="15"/>
       <c r="K5" s="14"/>
       <c r="L5" s="16"/>
       <c r="M5" s="17"/>
       <c r="N5" s="16"/>
       <c r="O5" s="14"/>
       <c r="P5" s="16"/>
       <c r="Q5" s="17"/>
       <c r="R5" s="16"/>
       <c r="S5" s="17"/>
       <c r="T5" s="16"/>
       <c r="U5" s="14"/>
       <c r="V5" s="16"/>
       <c r="W5" s="17"/>
       <c r="X5" s="16"/>
       <c r="Y5" s="14"/>
       <c r="Z5" s="16"/>
       <c r="AA5" s="14"/>
       <c r="AB5" s="16"/>
       <c r="AC5" s="14"/>
       <c r="AD5" s="16"/>
       <c r="AE5" s="14"/>
       <c r="AF5" s="16"/>
       <c r="AG5" s="14"/>
       <c r="AH5" s="16"/>
       <c r="AI5" s="14"/>
       <c r="AJ5" s="16"/>
       <c r="AK5" s="14"/>
       <c r="AL5" s="16"/>
       <c r="AM5" s="14"/>
       <c r="AN5" s="18" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="AO5" s="4"/>
       <c r="AP5" s="16"/>
       <c r="AQ5" s="35"/>
       <c r="AR5" s="35"/>
+      <c r="AS5" s="35" t="s">
+        <v>50</v>
+      </c>
+      <c r="AT5" s="35" t="s">
+        <v>50</v>
+      </c>
     </row>
-    <row r="6" spans="1:44">
+    <row r="6" spans="1:46">
       <c r="A6" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="14">
         <v>4192</v>
       </c>
       <c r="C6" s="14">
         <v>6913</v>
       </c>
       <c r="D6" s="15">
         <v>159</v>
       </c>
       <c r="E6" s="14">
         <v>9043</v>
       </c>
       <c r="F6" s="15">
         <v>122.3</v>
       </c>
       <c r="G6" s="14">
         <v>3880</v>
       </c>
       <c r="H6" s="15">
         <v>40.6</v>
       </c>
       <c r="I6" s="14">
@@ -1286,55 +1307,61 @@
       </c>
       <c r="AJ6" s="16">
         <v>121.6</v>
       </c>
       <c r="AK6" s="14">
         <v>102335</v>
       </c>
       <c r="AL6" s="16">
         <v>153.80000000000001</v>
       </c>
       <c r="AM6" s="17">
         <v>99393</v>
       </c>
       <c r="AN6" s="19">
         <v>92.1</v>
       </c>
       <c r="AO6" s="33">
         <v>79820</v>
       </c>
       <c r="AP6" s="19">
         <v>77.2</v>
       </c>
       <c r="AQ6" s="37">
         <v>71832</v>
       </c>
-      <c r="AR6" s="39">
+      <c r="AR6" s="38">
         <v>89.5</v>
       </c>
+      <c r="AS6" s="37">
+        <v>119147</v>
+      </c>
+      <c r="AT6" s="38">
+        <v>160.4</v>
+      </c>
     </row>
-    <row r="7" spans="1:44">
+    <row r="7" spans="1:46">
       <c r="A7" s="13" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="14">
         <v>2076</v>
       </c>
       <c r="C7" s="14">
         <v>5591</v>
       </c>
       <c r="D7" s="15">
         <v>259.7</v>
       </c>
       <c r="E7" s="14">
         <v>10883</v>
       </c>
       <c r="F7" s="15">
         <v>181.9</v>
       </c>
       <c r="G7" s="14">
         <v>13433</v>
       </c>
       <c r="H7" s="15">
         <v>116.7</v>
       </c>
       <c r="I7" s="14">
@@ -1420,55 +1447,61 @@
       </c>
       <c r="AJ7" s="16">
         <v>130.80000000000001</v>
       </c>
       <c r="AK7" s="14">
         <v>232918</v>
       </c>
       <c r="AL7" s="16">
         <v>114.3</v>
       </c>
       <c r="AM7" s="17">
         <v>225387</v>
       </c>
       <c r="AN7" s="19">
         <v>91.7</v>
       </c>
       <c r="AO7" s="33">
         <v>249037</v>
       </c>
       <c r="AP7" s="19">
         <v>106.2</v>
       </c>
       <c r="AQ7" s="37">
         <v>160490</v>
       </c>
-      <c r="AR7" s="39">
+      <c r="AR7" s="38">
         <v>64.099999999999994</v>
       </c>
+      <c r="AS7" s="37">
+        <v>334701</v>
+      </c>
+      <c r="AT7" s="38">
+        <v>201.7</v>
+      </c>
     </row>
-    <row r="8" spans="1:44" ht="26.4">
+    <row r="8" spans="1:46" ht="25.5">
       <c r="A8" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="14">
         <v>1050</v>
       </c>
       <c r="C8" s="14">
         <v>2741</v>
       </c>
       <c r="D8" s="15">
         <v>251.7</v>
       </c>
       <c r="E8" s="14">
         <v>6597</v>
       </c>
       <c r="F8" s="15">
         <v>224.9</v>
       </c>
       <c r="G8" s="14">
         <v>5615</v>
       </c>
       <c r="H8" s="15">
         <v>80.400000000000006</v>
       </c>
       <c r="I8" s="14">
@@ -1554,55 +1587,61 @@
       </c>
       <c r="AJ8" s="16">
         <v>146.4</v>
       </c>
       <c r="AK8" s="14">
         <v>35268</v>
       </c>
       <c r="AL8" s="16">
         <v>104.5</v>
       </c>
       <c r="AM8" s="17">
         <v>33033</v>
       </c>
       <c r="AN8" s="19">
         <v>88.8</v>
       </c>
       <c r="AO8" s="33">
         <v>34635</v>
       </c>
       <c r="AP8" s="19">
         <v>100.8</v>
       </c>
       <c r="AQ8" s="37">
         <v>43691</v>
       </c>
-      <c r="AR8" s="39">
+      <c r="AR8" s="38">
         <v>125.5</v>
       </c>
+      <c r="AS8" s="37">
+        <v>89588</v>
+      </c>
+      <c r="AT8" s="38">
+        <v>198.3</v>
+      </c>
     </row>
-    <row r="9" spans="1:44">
+    <row r="9" spans="1:46">
       <c r="A9" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="14">
         <v>609</v>
       </c>
       <c r="C9" s="14">
         <v>1360</v>
       </c>
       <c r="D9" s="15">
         <v>215.3</v>
       </c>
       <c r="E9" s="14">
         <v>2332</v>
       </c>
       <c r="F9" s="15">
         <v>160.30000000000001</v>
       </c>
       <c r="G9" s="14">
         <v>4778</v>
       </c>
       <c r="H9" s="15">
         <v>193.7</v>
       </c>
       <c r="I9" s="14">
@@ -1688,57 +1727,63 @@
       </c>
       <c r="AJ9" s="16">
         <v>162.69999999999999</v>
       </c>
       <c r="AK9" s="14">
         <v>124319</v>
       </c>
       <c r="AL9" s="16">
         <v>184</v>
       </c>
       <c r="AM9" s="17">
         <v>132678</v>
       </c>
       <c r="AN9" s="19">
         <v>101.2</v>
       </c>
       <c r="AO9" s="33">
         <v>46972</v>
       </c>
       <c r="AP9" s="19">
         <v>34</v>
       </c>
       <c r="AQ9" s="37">
         <v>31568</v>
       </c>
-      <c r="AR9" s="39">
+      <c r="AR9" s="38">
         <v>66.900000000000006</v>
       </c>
+      <c r="AS9" s="37">
+        <v>72967</v>
+      </c>
+      <c r="AT9" s="38">
+        <v>223.5</v>
+      </c>
     </row>
-    <row r="10" spans="1:44" ht="39.6">
+    <row r="10" spans="1:46" ht="38.25">
       <c r="A10" s="29" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B10" s="14">
         <v>309</v>
       </c>
       <c r="C10" s="14">
         <v>904</v>
       </c>
       <c r="D10" s="15">
         <v>282.10000000000002</v>
       </c>
       <c r="E10" s="14">
         <v>1205</v>
       </c>
       <c r="F10" s="15">
         <v>124.6</v>
       </c>
       <c r="G10" s="14">
         <v>1384</v>
       </c>
       <c r="H10" s="15">
         <v>108.6</v>
       </c>
       <c r="I10" s="14">
         <v>1473</v>
       </c>
@@ -1822,57 +1867,63 @@
       </c>
       <c r="AJ10" s="16">
         <v>123.9</v>
       </c>
       <c r="AK10" s="14">
         <v>38474</v>
       </c>
       <c r="AL10" s="16">
         <v>46.1</v>
       </c>
       <c r="AM10" s="17">
         <v>25321</v>
       </c>
       <c r="AN10" s="19">
         <v>62.4</v>
       </c>
       <c r="AO10" s="33">
         <v>146866</v>
       </c>
       <c r="AP10" s="19">
         <v>557.70000000000005</v>
       </c>
       <c r="AQ10" s="37">
         <v>48389</v>
       </c>
-      <c r="AR10" s="39">
+      <c r="AR10" s="38">
         <v>32.799999999999997</v>
       </c>
+      <c r="AS10" s="37">
+        <v>108058</v>
+      </c>
+      <c r="AT10" s="38">
+        <v>216</v>
+      </c>
     </row>
-    <row r="11" spans="1:44" ht="39.6">
+    <row r="11" spans="1:46" ht="38.25">
       <c r="A11" s="29" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B11" s="14">
         <v>108</v>
       </c>
       <c r="C11" s="14">
         <v>586</v>
       </c>
       <c r="D11" s="15">
         <v>523.20000000000005</v>
       </c>
       <c r="E11" s="14">
         <v>750</v>
       </c>
       <c r="F11" s="15">
         <v>119.6</v>
       </c>
       <c r="G11" s="14">
         <v>1656</v>
       </c>
       <c r="H11" s="15">
         <v>208.7</v>
       </c>
       <c r="I11" s="14">
         <v>2561</v>
       </c>
@@ -1882,63 +1933,63 @@
       <c r="K11" s="14">
         <v>5811</v>
       </c>
       <c r="L11" s="15">
         <v>209.7</v>
       </c>
       <c r="M11" s="17">
         <v>15846</v>
       </c>
       <c r="N11" s="15">
         <v>257.5</v>
       </c>
       <c r="O11" s="14">
         <v>14213</v>
       </c>
       <c r="P11" s="15">
         <v>85.1</v>
       </c>
       <c r="Q11" s="17">
         <v>15710</v>
       </c>
       <c r="R11" s="15">
         <v>103.5</v>
       </c>
       <c r="S11" s="17" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="T11" s="15">
         <v>105.8</v>
       </c>
       <c r="U11" s="14">
         <v>12946</v>
       </c>
       <c r="V11" s="15">
         <v>70.400000000000006</v>
       </c>
       <c r="W11" s="17" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="X11" s="15">
         <v>74.099999999999994</v>
       </c>
       <c r="Y11" s="14">
         <v>10634</v>
       </c>
       <c r="Z11" s="15">
         <v>101.8</v>
       </c>
       <c r="AA11" s="14">
         <v>10659</v>
       </c>
       <c r="AB11" s="15">
         <v>95.3</v>
       </c>
       <c r="AC11" s="14">
         <v>16969</v>
       </c>
       <c r="AD11" s="15">
         <v>146.80000000000001</v>
       </c>
       <c r="AE11" s="14">
         <v>11050</v>
       </c>
@@ -1956,55 +2007,61 @@
       </c>
       <c r="AJ11" s="16">
         <v>79.400000000000006</v>
       </c>
       <c r="AK11" s="14">
         <v>34857</v>
       </c>
       <c r="AL11" s="16">
         <v>184.1</v>
       </c>
       <c r="AM11" s="17">
         <v>34355</v>
       </c>
       <c r="AN11" s="19">
         <v>93.4</v>
       </c>
       <c r="AO11" s="33">
         <v>20564</v>
       </c>
       <c r="AP11" s="19">
         <v>57.6</v>
       </c>
       <c r="AQ11" s="37">
         <v>36842</v>
       </c>
-      <c r="AR11" s="39">
+      <c r="AR11" s="38">
         <v>178.3</v>
       </c>
+      <c r="AS11" s="37">
+        <v>64088</v>
+      </c>
+      <c r="AT11" s="38">
+        <v>168.2</v>
+      </c>
     </row>
-    <row r="12" spans="1:44">
+    <row r="12" spans="1:46">
       <c r="A12" s="13" t="s">
         <v>1</v>
       </c>
       <c r="B12" s="14">
         <v>190</v>
       </c>
       <c r="C12" s="14">
         <v>734</v>
       </c>
       <c r="D12" s="15">
         <v>372.5</v>
       </c>
       <c r="E12" s="14">
         <v>415</v>
       </c>
       <c r="F12" s="15">
         <v>52.8</v>
       </c>
       <c r="G12" s="14">
         <v>234</v>
       </c>
       <c r="H12" s="15">
         <v>53.3</v>
       </c>
       <c r="I12" s="14">
@@ -2090,93 +2147,99 @@
       </c>
       <c r="AJ12" s="16">
         <v>199.2</v>
       </c>
       <c r="AK12" s="14">
         <v>178</v>
       </c>
       <c r="AL12" s="15">
         <v>34</v>
       </c>
       <c r="AM12" s="17">
         <v>326</v>
       </c>
       <c r="AN12" s="19">
         <v>173.7</v>
       </c>
       <c r="AO12" s="34">
         <v>550</v>
       </c>
       <c r="AP12" s="19">
         <v>162.19999999999999</v>
       </c>
       <c r="AQ12" s="37">
         <v>2681</v>
       </c>
-      <c r="AR12" s="39">
+      <c r="AR12" s="38">
         <v>485.1</v>
       </c>
+      <c r="AS12" s="37">
+        <v>6099</v>
+      </c>
+      <c r="AT12" s="38">
+        <v>220</v>
+      </c>
     </row>
-    <row r="13" spans="1:44" ht="26.4">
+    <row r="13" spans="1:46" ht="25.5">
       <c r="A13" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="14">
         <v>1135</v>
       </c>
       <c r="C13" s="14">
         <v>1691</v>
       </c>
       <c r="D13" s="15">
         <v>143.69999999999999</v>
       </c>
       <c r="E13" s="14">
         <v>2465</v>
       </c>
       <c r="F13" s="15">
         <v>136.19999999999999</v>
       </c>
       <c r="G13" s="14">
         <v>1908</v>
       </c>
       <c r="H13" s="15">
         <v>73.099999999999994</v>
       </c>
       <c r="I13" s="14">
         <v>3254</v>
       </c>
       <c r="J13" s="15">
         <v>160.69999999999999</v>
       </c>
       <c r="K13" s="14">
         <v>5301</v>
       </c>
       <c r="L13" s="15">
         <v>150.6</v>
       </c>
       <c r="M13" s="17" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="N13" s="15">
         <v>37.9</v>
       </c>
       <c r="O13" s="14">
         <v>3915</v>
       </c>
       <c r="P13" s="15">
         <v>174.5</v>
       </c>
       <c r="Q13" s="17">
         <v>2212</v>
       </c>
       <c r="R13" s="15">
         <v>52.9</v>
       </c>
       <c r="S13" s="17">
         <v>3161</v>
       </c>
       <c r="T13" s="15">
         <v>134.19999999999999</v>
       </c>
       <c r="U13" s="14">
         <v>3271</v>
       </c>
@@ -2224,55 +2287,61 @@
       </c>
       <c r="AJ13" s="16">
         <v>156.4</v>
       </c>
       <c r="AK13" s="14">
         <v>9868</v>
       </c>
       <c r="AL13" s="16">
         <v>165.1</v>
       </c>
       <c r="AM13" s="17">
         <v>8714</v>
       </c>
       <c r="AN13" s="19">
         <v>83.7</v>
       </c>
       <c r="AO13" s="33">
         <v>10207</v>
       </c>
       <c r="AP13" s="19">
         <v>112.6</v>
       </c>
       <c r="AQ13" s="37">
         <v>9748</v>
       </c>
-      <c r="AR13" s="39">
+      <c r="AR13" s="38">
         <v>95</v>
       </c>
+      <c r="AS13" s="37">
+        <v>18807</v>
+      </c>
+      <c r="AT13" s="38">
+        <v>186.6</v>
+      </c>
     </row>
-    <row r="14" spans="1:44">
+    <row r="14" spans="1:46">
       <c r="A14" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="14">
         <v>3291</v>
       </c>
       <c r="C14" s="14">
         <v>3292</v>
       </c>
       <c r="D14" s="15">
         <v>96.5</v>
       </c>
       <c r="E14" s="14">
         <v>2518</v>
       </c>
       <c r="F14" s="15">
         <v>71.5</v>
       </c>
       <c r="G14" s="14">
         <v>14202</v>
       </c>
       <c r="H14" s="15">
         <v>533.1</v>
       </c>
       <c r="I14" s="14">
@@ -2296,51 +2365,51 @@
       <c r="O14" s="14">
         <v>24495</v>
       </c>
       <c r="P14" s="15">
         <v>53.6</v>
       </c>
       <c r="Q14" s="17">
         <v>25877</v>
       </c>
       <c r="R14" s="15">
         <v>98.9</v>
       </c>
       <c r="S14" s="17">
         <v>25654</v>
       </c>
       <c r="T14" s="15">
         <v>93.1</v>
       </c>
       <c r="U14" s="14">
         <v>14723</v>
       </c>
       <c r="V14" s="15">
         <v>55.2</v>
       </c>
       <c r="W14" s="17" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="X14" s="15">
         <v>178.2</v>
       </c>
       <c r="Y14" s="14">
         <v>65432</v>
       </c>
       <c r="Z14" s="15">
         <v>229</v>
       </c>
       <c r="AA14" s="14">
         <v>64089</v>
       </c>
       <c r="AB14" s="15">
         <v>93.1</v>
       </c>
       <c r="AC14" s="14">
         <v>66085</v>
       </c>
       <c r="AD14" s="15">
         <v>95.1</v>
       </c>
       <c r="AE14" s="14">
         <v>29397</v>
       </c>
@@ -2358,57 +2427,63 @@
       </c>
       <c r="AJ14" s="16">
         <v>119.1</v>
       </c>
       <c r="AK14" s="14">
         <v>45815</v>
       </c>
       <c r="AL14" s="16">
         <v>142.69999999999999</v>
       </c>
       <c r="AM14" s="17">
         <v>99327</v>
       </c>
       <c r="AN14" s="19">
         <v>205.5</v>
       </c>
       <c r="AO14" s="33">
         <v>67514</v>
       </c>
       <c r="AP14" s="19">
         <v>65.400000000000006</v>
       </c>
       <c r="AQ14" s="37">
         <v>95115</v>
       </c>
-      <c r="AR14" s="39">
+      <c r="AR14" s="38">
         <v>140.19999999999999</v>
       </c>
+      <c r="AS14" s="37">
+        <v>171334</v>
+      </c>
+      <c r="AT14" s="38">
+        <v>174.2</v>
+      </c>
     </row>
-    <row r="15" spans="1:44" ht="26.4">
+    <row r="15" spans="1:46" ht="25.5">
       <c r="A15" s="20" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B15" s="14">
         <v>45</v>
       </c>
       <c r="C15" s="14">
         <v>316</v>
       </c>
       <c r="D15" s="15">
         <v>677.2</v>
       </c>
       <c r="E15" s="14">
         <v>1033</v>
       </c>
       <c r="F15" s="15">
         <v>305.5</v>
       </c>
       <c r="G15" s="14">
         <v>329</v>
       </c>
       <c r="H15" s="15">
         <v>30.1</v>
       </c>
       <c r="I15" s="14">
         <v>1472</v>
       </c>
@@ -2492,55 +2567,61 @@
       </c>
       <c r="AJ15" s="16">
         <v>55</v>
       </c>
       <c r="AK15" s="14">
         <v>8503</v>
       </c>
       <c r="AL15" s="16">
         <v>85</v>
       </c>
       <c r="AM15" s="17">
         <v>13665</v>
       </c>
       <c r="AN15" s="19">
         <v>152.30000000000001</v>
       </c>
       <c r="AO15" s="33">
         <v>18034</v>
       </c>
       <c r="AP15" s="19">
         <v>126.9</v>
       </c>
       <c r="AQ15" s="37">
         <v>10069</v>
       </c>
-      <c r="AR15" s="39">
+      <c r="AR15" s="38">
         <v>55.6</v>
       </c>
+      <c r="AS15" s="37">
+        <v>13382</v>
+      </c>
+      <c r="AT15" s="38">
+        <v>128.5</v>
+      </c>
     </row>
-    <row r="16" spans="1:44">
+    <row r="16" spans="1:46">
       <c r="A16" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B16" s="14">
         <v>443</v>
       </c>
       <c r="C16" s="14">
         <v>383</v>
       </c>
       <c r="D16" s="15">
         <v>83.4</v>
       </c>
       <c r="E16" s="14">
         <v>1601</v>
       </c>
       <c r="F16" s="15">
         <v>390.7</v>
       </c>
       <c r="G16" s="14">
         <v>1394</v>
       </c>
       <c r="H16" s="15">
         <v>82.3</v>
       </c>
       <c r="I16" s="14">
@@ -2626,55 +2707,61 @@
       </c>
       <c r="AJ16" s="16">
         <v>287.3</v>
       </c>
       <c r="AK16" s="14">
         <v>5389</v>
       </c>
       <c r="AL16" s="16">
         <v>78.400000000000006</v>
       </c>
       <c r="AM16" s="17">
         <v>3932</v>
       </c>
       <c r="AN16" s="19">
         <v>69.2</v>
       </c>
       <c r="AO16" s="33">
         <v>2160</v>
       </c>
       <c r="AP16" s="19">
         <v>52.8</v>
       </c>
       <c r="AQ16" s="37">
         <v>3714</v>
       </c>
-      <c r="AR16" s="39">
+      <c r="AR16" s="38">
         <v>171.1</v>
       </c>
+      <c r="AS16" s="37">
+        <v>12827</v>
+      </c>
+      <c r="AT16" s="38">
+        <v>334</v>
+      </c>
     </row>
-    <row r="17" spans="1:44">
+    <row r="17" spans="1:46">
       <c r="A17" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="14">
         <v>153</v>
       </c>
       <c r="C17" s="14">
         <v>258</v>
       </c>
       <c r="D17" s="15">
         <v>162.6</v>
       </c>
       <c r="E17" s="14">
         <v>312</v>
       </c>
       <c r="F17" s="15">
         <v>113</v>
       </c>
       <c r="G17" s="14">
         <v>678</v>
       </c>
       <c r="H17" s="15">
         <v>205.4</v>
       </c>
       <c r="I17" s="14">
@@ -2760,55 +2847,61 @@
       </c>
       <c r="AJ17" s="16">
         <v>78.400000000000006</v>
       </c>
       <c r="AK17" s="14">
         <v>409</v>
       </c>
       <c r="AL17" s="16">
         <v>68.7</v>
       </c>
       <c r="AM17" s="17">
         <v>487</v>
       </c>
       <c r="AN17" s="19">
         <v>112.9</v>
       </c>
       <c r="AO17" s="34">
         <v>574</v>
       </c>
       <c r="AP17" s="19">
         <v>113.2</v>
       </c>
       <c r="AQ17" s="37">
         <v>1293</v>
       </c>
-      <c r="AR17" s="39">
+      <c r="AR17" s="38">
         <v>224.2</v>
       </c>
+      <c r="AS17" s="37">
+        <v>1392</v>
+      </c>
+      <c r="AT17" s="38">
+        <v>104.1</v>
+      </c>
     </row>
-    <row r="18" spans="1:44" ht="26.4">
+    <row r="18" spans="1:46" ht="25.5">
       <c r="A18" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="14">
         <v>345</v>
       </c>
       <c r="C18" s="14">
         <v>1095</v>
       </c>
       <c r="D18" s="15">
         <v>306.10000000000002</v>
       </c>
       <c r="E18" s="14">
         <v>3776</v>
       </c>
       <c r="F18" s="15">
         <v>322.3</v>
       </c>
       <c r="G18" s="14">
         <v>4063</v>
       </c>
       <c r="H18" s="15">
         <v>101.7</v>
       </c>
       <c r="I18" s="14">
@@ -2894,55 +2987,61 @@
       </c>
       <c r="AJ18" s="16">
         <v>112.7</v>
       </c>
       <c r="AK18" s="14">
         <v>78989</v>
       </c>
       <c r="AL18" s="16">
         <v>110.3</v>
       </c>
       <c r="AM18" s="17">
         <v>102976</v>
       </c>
       <c r="AN18" s="19">
         <v>123.6</v>
       </c>
       <c r="AO18" s="33">
         <v>118896</v>
       </c>
       <c r="AP18" s="19">
         <v>111</v>
       </c>
       <c r="AQ18" s="37">
         <v>111970</v>
       </c>
-      <c r="AR18" s="39">
+      <c r="AR18" s="38">
         <v>93.7</v>
       </c>
+      <c r="AS18" s="37">
+        <v>122787</v>
+      </c>
+      <c r="AT18" s="38">
+        <v>106.1</v>
+      </c>
     </row>
-    <row r="19" spans="1:44" ht="26.4">
+    <row r="19" spans="1:46" ht="25.5">
       <c r="A19" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="14">
         <v>120</v>
       </c>
       <c r="C19" s="14">
         <v>480</v>
       </c>
       <c r="D19" s="15">
         <v>385.7</v>
       </c>
       <c r="E19" s="14">
         <v>300</v>
       </c>
       <c r="F19" s="15">
         <v>58.4</v>
       </c>
       <c r="G19" s="14">
         <v>469</v>
       </c>
       <c r="H19" s="15">
         <v>147.80000000000001</v>
       </c>
       <c r="I19" s="14">
@@ -3028,55 +3127,61 @@
       </c>
       <c r="AJ19" s="16">
         <v>44.5</v>
       </c>
       <c r="AK19" s="14">
         <v>361</v>
       </c>
       <c r="AL19" s="16">
         <v>53.8</v>
       </c>
       <c r="AM19" s="17">
         <v>879</v>
       </c>
       <c r="AN19" s="19">
         <v>231</v>
       </c>
       <c r="AO19" s="33">
         <v>3401</v>
       </c>
       <c r="AP19" s="19">
         <v>372</v>
       </c>
       <c r="AQ19" s="37">
         <v>4328</v>
       </c>
-      <c r="AR19" s="39">
+      <c r="AR19" s="38">
         <v>126.6</v>
       </c>
+      <c r="AS19" s="37">
+        <v>2411</v>
+      </c>
+      <c r="AT19" s="38">
+        <v>53.9</v>
+      </c>
     </row>
-    <row r="20" spans="1:44" ht="25.2" customHeight="1">
+    <row r="20" spans="1:46" ht="46.15" customHeight="1">
       <c r="A20" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="14">
         <v>1071</v>
       </c>
       <c r="C20" s="14">
         <v>2639</v>
       </c>
       <c r="D20" s="15">
         <v>237.6</v>
       </c>
       <c r="E20" s="14">
         <v>4185</v>
       </c>
       <c r="F20" s="15">
         <v>148.19999999999999</v>
       </c>
       <c r="G20" s="14">
         <v>64</v>
       </c>
       <c r="H20" s="15">
         <v>1.4</v>
       </c>
       <c r="I20" s="14">
@@ -3162,55 +3267,61 @@
       </c>
       <c r="AJ20" s="16">
         <v>527.70000000000005</v>
       </c>
       <c r="AK20" s="14">
         <v>3093</v>
       </c>
       <c r="AL20" s="16">
         <v>30.4</v>
       </c>
       <c r="AM20" s="17">
         <v>821</v>
       </c>
       <c r="AN20" s="19">
         <v>25.2</v>
       </c>
       <c r="AO20" s="33">
         <v>1813</v>
       </c>
       <c r="AP20" s="19">
         <v>212.3</v>
       </c>
       <c r="AQ20" s="37">
         <v>2490</v>
       </c>
-      <c r="AR20" s="39">
+      <c r="AR20" s="38">
         <v>136.69999999999999</v>
       </c>
+      <c r="AS20" s="37">
+        <v>9484</v>
+      </c>
+      <c r="AT20" s="38">
+        <v>368.4</v>
+      </c>
     </row>
-    <row r="21" spans="1:44" ht="39.6">
+    <row r="21" spans="1:46" ht="38.25">
       <c r="A21" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="14">
         <v>294</v>
       </c>
       <c r="C21" s="14">
         <v>31</v>
       </c>
       <c r="D21" s="15">
         <v>10.199999999999999</v>
       </c>
       <c r="E21" s="14">
         <v>189</v>
       </c>
       <c r="F21" s="15">
         <v>569.79999999999995</v>
       </c>
       <c r="G21" s="14">
         <v>4</v>
       </c>
       <c r="H21" s="15">
         <v>2</v>
       </c>
       <c r="I21" s="14">
@@ -3296,55 +3407,61 @@
       </c>
       <c r="AJ21" s="16">
         <v>135.69999999999999</v>
       </c>
       <c r="AK21" s="14">
         <v>1540</v>
       </c>
       <c r="AL21" s="16">
         <v>286.5</v>
       </c>
       <c r="AM21" s="17">
         <v>2765</v>
       </c>
       <c r="AN21" s="19">
         <v>170.2</v>
       </c>
       <c r="AO21" s="33">
         <v>18007</v>
       </c>
       <c r="AP21" s="19">
         <v>626.29999999999995</v>
       </c>
       <c r="AQ21" s="37">
         <v>11490</v>
       </c>
-      <c r="AR21" s="39">
+      <c r="AR21" s="38">
         <v>63.5</v>
       </c>
+      <c r="AS21" s="37">
+        <v>8727</v>
+      </c>
+      <c r="AT21" s="38">
+        <v>73.5</v>
+      </c>
     </row>
-    <row r="22" spans="1:44">
+    <row r="22" spans="1:46">
       <c r="A22" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B22" s="14">
         <v>313</v>
       </c>
       <c r="C22" s="14">
         <v>205</v>
       </c>
       <c r="D22" s="15">
         <v>63.2</v>
       </c>
       <c r="E22" s="14">
         <v>784</v>
       </c>
       <c r="F22" s="15">
         <v>357.4</v>
       </c>
       <c r="G22" s="14">
         <v>994</v>
       </c>
       <c r="H22" s="15">
         <v>119.8</v>
       </c>
       <c r="I22" s="14">
@@ -3430,55 +3547,61 @@
       </c>
       <c r="AJ22" s="16">
         <v>162.30000000000001</v>
       </c>
       <c r="AK22" s="14">
         <v>14048</v>
       </c>
       <c r="AL22" s="16">
         <v>105.6</v>
       </c>
       <c r="AM22" s="17">
         <v>9553</v>
       </c>
       <c r="AN22" s="19">
         <v>64.5</v>
       </c>
       <c r="AO22" s="33">
         <v>21706</v>
       </c>
       <c r="AP22" s="19">
         <v>218.5</v>
       </c>
       <c r="AQ22" s="37">
         <v>55949</v>
       </c>
-      <c r="AR22" s="39">
+      <c r="AR22" s="38">
         <v>256.5</v>
       </c>
+      <c r="AS22" s="37">
+        <v>51969</v>
+      </c>
+      <c r="AT22" s="38">
+        <v>89.8</v>
+      </c>
     </row>
-    <row r="23" spans="1:44" ht="26.4">
+    <row r="23" spans="1:46" ht="25.5">
       <c r="A23" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="14">
         <v>728</v>
       </c>
       <c r="C23" s="14">
         <v>295</v>
       </c>
       <c r="D23" s="15">
         <v>39.1</v>
       </c>
       <c r="E23" s="14">
         <v>300</v>
       </c>
       <c r="F23" s="15">
         <v>95</v>
       </c>
       <c r="G23" s="14">
         <v>952</v>
       </c>
       <c r="H23" s="15">
         <v>299.89999999999998</v>
       </c>
       <c r="I23" s="14">
@@ -3564,105 +3687,111 @@
       </c>
       <c r="AJ23" s="16">
         <v>289.39999999999998</v>
       </c>
       <c r="AK23" s="14">
         <v>6314</v>
       </c>
       <c r="AL23" s="16">
         <v>27.6</v>
       </c>
       <c r="AM23" s="17">
         <v>6380</v>
       </c>
       <c r="AN23" s="19">
         <v>95.8</v>
       </c>
       <c r="AO23" s="33">
         <v>10430</v>
       </c>
       <c r="AP23" s="19">
         <v>157.19999999999999</v>
       </c>
       <c r="AQ23" s="37">
         <v>22863</v>
       </c>
-      <c r="AR23" s="39">
+      <c r="AR23" s="38">
         <v>218.1</v>
       </c>
+      <c r="AS23" s="37">
+        <v>59161</v>
+      </c>
+      <c r="AT23" s="38">
+        <v>250.3</v>
+      </c>
     </row>
-    <row r="24" spans="1:44">
+    <row r="24" spans="1:46">
       <c r="A24" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="14">
         <v>1379</v>
       </c>
       <c r="C24" s="14">
         <v>461</v>
       </c>
       <c r="D24" s="15">
         <v>32.200000000000003</v>
       </c>
       <c r="E24" s="14">
         <v>301</v>
       </c>
       <c r="F24" s="15">
         <v>61</v>
       </c>
       <c r="G24" s="14">
         <v>1381</v>
       </c>
       <c r="H24" s="15">
         <v>433.7</v>
       </c>
       <c r="I24" s="14">
         <v>5679</v>
       </c>
       <c r="J24" s="15">
         <v>387.5</v>
       </c>
       <c r="K24" s="14">
         <v>4937</v>
       </c>
       <c r="L24" s="15">
         <v>80.400000000000006</v>
       </c>
       <c r="M24" s="17">
         <v>2865</v>
       </c>
       <c r="N24" s="15">
         <v>54.8</v>
       </c>
       <c r="O24" s="14">
         <v>1415</v>
       </c>
       <c r="P24" s="15">
         <v>46.9</v>
       </c>
       <c r="Q24" s="17" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="R24" s="15">
         <v>176.5</v>
       </c>
       <c r="S24" s="17">
         <v>4158</v>
       </c>
       <c r="T24" s="15">
         <v>146.30000000000001</v>
       </c>
       <c r="U24" s="14">
         <v>5736</v>
       </c>
       <c r="V24" s="15">
         <v>132.80000000000001</v>
       </c>
       <c r="W24" s="17">
         <v>4442</v>
       </c>
       <c r="X24" s="15">
         <v>74.099999999999994</v>
       </c>
       <c r="Y24" s="14">
         <v>5895</v>
       </c>
@@ -3698,55 +3827,61 @@
       </c>
       <c r="AJ24" s="16">
         <v>215.1</v>
       </c>
       <c r="AK24" s="14">
         <v>4539</v>
       </c>
       <c r="AL24" s="16">
         <v>51.7</v>
       </c>
       <c r="AM24" s="17">
         <v>4882</v>
       </c>
       <c r="AN24" s="19">
         <v>101.9</v>
       </c>
       <c r="AO24" s="33">
         <v>10750</v>
       </c>
       <c r="AP24" s="19">
         <v>211.7</v>
       </c>
       <c r="AQ24" s="37">
         <v>20975</v>
       </c>
-      <c r="AR24" s="39">
+      <c r="AR24" s="38">
         <v>194.1</v>
       </c>
+      <c r="AS24" s="37">
+        <v>24642</v>
+      </c>
+      <c r="AT24" s="38">
+        <v>113.6</v>
+      </c>
     </row>
-    <row r="25" spans="1:44">
+    <row r="25" spans="1:46">
       <c r="A25" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="14">
         <v>34</v>
       </c>
       <c r="C25" s="14">
         <v>44</v>
       </c>
       <c r="D25" s="15">
         <v>124.8</v>
       </c>
       <c r="E25" s="14">
         <v>84</v>
       </c>
       <c r="F25" s="15">
         <v>178.4</v>
       </c>
       <c r="G25" s="16">
         <v>74</v>
       </c>
       <c r="H25" s="15">
         <v>83.3</v>
       </c>
       <c r="I25" s="14">
@@ -3832,147 +3967,153 @@
       </c>
       <c r="AJ25" s="16">
         <v>79.8</v>
       </c>
       <c r="AK25" s="16">
         <v>384</v>
       </c>
       <c r="AL25" s="16">
         <v>59.9</v>
       </c>
       <c r="AM25" s="14">
         <v>486</v>
       </c>
       <c r="AN25" s="19">
         <v>119.9</v>
       </c>
       <c r="AO25" s="30">
         <v>629</v>
       </c>
       <c r="AP25" s="19">
         <v>124.5</v>
       </c>
       <c r="AQ25" s="30">
         <v>502</v>
       </c>
-      <c r="AR25" s="39">
+      <c r="AR25" s="38">
         <v>79.400000000000006</v>
       </c>
+      <c r="AS25" s="30">
+        <v>315</v>
+      </c>
+      <c r="AT25" s="38">
+        <v>60.5</v>
+      </c>
     </row>
-    <row r="26" spans="1:44">
+    <row r="26" spans="1:46">
       <c r="A26" s="22"/>
       <c r="B26" s="23"/>
       <c r="C26" s="23"/>
       <c r="D26" s="24"/>
       <c r="E26" s="23"/>
       <c r="F26" s="24"/>
       <c r="G26" s="25"/>
       <c r="H26" s="24"/>
       <c r="I26" s="23"/>
       <c r="J26" s="24"/>
       <c r="K26" s="23"/>
       <c r="L26" s="24"/>
       <c r="M26" s="26"/>
       <c r="N26" s="24"/>
       <c r="O26" s="25"/>
       <c r="P26" s="24"/>
       <c r="Q26" s="25"/>
       <c r="R26" s="24"/>
       <c r="S26" s="27"/>
       <c r="T26" s="24"/>
       <c r="U26" s="23"/>
       <c r="V26" s="24"/>
       <c r="W26" s="27"/>
       <c r="X26" s="24"/>
       <c r="Y26" s="25"/>
       <c r="Z26" s="24"/>
       <c r="AA26" s="25"/>
       <c r="AB26" s="24"/>
       <c r="AC26" s="25"/>
       <c r="AD26" s="24"/>
       <c r="AE26" s="23"/>
       <c r="AF26" s="24"/>
       <c r="AG26" s="25"/>
       <c r="AH26" s="24"/>
       <c r="AI26" s="25"/>
       <c r="AJ26" s="25"/>
       <c r="AK26" s="25"/>
       <c r="AL26" s="25"/>
       <c r="AM26" s="4"/>
       <c r="AN26" s="4"/>
       <c r="AO26" s="4"/>
     </row>
-    <row r="27" spans="1:44" s="1" customFormat="1" ht="15.75" customHeight="1">
+    <row r="27" spans="1:46" s="1" customFormat="1" ht="15.75" customHeight="1">
       <c r="A27" s="28" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B27" s="28"/>
       <c r="C27" s="28"/>
       <c r="D27" s="28"/>
       <c r="E27" s="28"/>
       <c r="F27" s="28"/>
       <c r="G27" s="28"/>
       <c r="H27" s="28"/>
       <c r="I27" s="28"/>
       <c r="J27" s="28"/>
       <c r="K27" s="28"/>
       <c r="L27" s="28"/>
       <c r="M27" s="28"/>
       <c r="N27" s="28"/>
       <c r="O27" s="28"/>
       <c r="P27" s="28"/>
       <c r="Q27" s="28"/>
       <c r="R27" s="28"/>
       <c r="S27" s="28"/>
       <c r="T27" s="28"/>
       <c r="U27" s="28"/>
       <c r="V27" s="28"/>
       <c r="W27" s="28"/>
       <c r="X27" s="28"/>
       <c r="Y27" s="28"/>
       <c r="Z27" s="28"/>
       <c r="AA27" s="28"/>
       <c r="AB27" s="28"/>
       <c r="AC27" s="28"/>
       <c r="AD27" s="28"/>
       <c r="AE27" s="28"/>
       <c r="AF27" s="28"/>
       <c r="AG27" s="28"/>
       <c r="AH27" s="28"/>
       <c r="AI27" s="28"/>
       <c r="AJ27" s="28"/>
       <c r="AK27" s="28"/>
       <c r="AL27" s="28"/>
       <c r="AM27" s="28"/>
       <c r="AN27" s="28"/>
       <c r="AO27" s="28"/>
     </row>
-    <row r="28" spans="1:44" ht="38.25" customHeight="1"/>
-[...3 lines deleted...]
-    <row r="32" spans="1:44" ht="27.75" customHeight="1"/>
+    <row r="28" spans="1:46" ht="38.25" customHeight="1"/>
+    <row r="29" spans="1:46" ht="38.25" customHeight="1"/>
+    <row r="30" spans="1:46" ht="38.25" customHeight="1"/>
+    <row r="31" spans="1:46" ht="27.75" customHeight="1"/>
+    <row r="32" spans="1:46" ht="27.75" customHeight="1"/>
     <row r="33" ht="27.75" customHeight="1"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:AL1"/>
   </mergeCells>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="75" firstPageNumber="6" fitToWidth="0" fitToHeight="0" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>