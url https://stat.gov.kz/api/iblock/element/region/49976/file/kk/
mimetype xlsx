--- v0 (2026-04-15)
+++ v1 (2026-09-24)
@@ -1,67 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="23085" windowHeight="9660"/>
+    <workbookView xWindow="-12" yWindow="-12" windowWidth="23088" windowHeight="9660" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист1" sheetId="1" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="2" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="3" r:id="rId2"/>
+    <sheet name="Көрсеткіш" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="35" uniqueCount="24">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="67">
   <si>
     <t>Пайдалануға берілген тұрғын ғимараттардың жалпы алаңының нақты көлем индексі</t>
   </si>
   <si>
     <t>Ақмола облысы</t>
   </si>
   <si>
     <t>Көкшетау қ.ә.</t>
   </si>
   <si>
     <t>Қосшы қ.ә.</t>
   </si>
   <si>
     <t>Степногорск қ.ә.</t>
   </si>
   <si>
     <t>Аршалы</t>
   </si>
   <si>
     <t>Біржан сал</t>
   </si>
   <si>
     <t>Есіл</t>
   </si>
   <si>
@@ -86,118 +87,344 @@
     <t xml:space="preserve">Атбасар </t>
   </si>
   <si>
     <t xml:space="preserve">Бұланды </t>
   </si>
   <si>
     <t xml:space="preserve">Егіндікөл </t>
   </si>
   <si>
     <t xml:space="preserve">Ерейментау </t>
   </si>
   <si>
     <t xml:space="preserve">Жарқайың </t>
   </si>
   <si>
     <t xml:space="preserve">Зеренді </t>
   </si>
   <si>
     <t xml:space="preserve">Целиноград </t>
   </si>
   <si>
     <t xml:space="preserve">Шортанды </t>
   </si>
   <si>
     <t xml:space="preserve">Бурабай </t>
+  </si>
+  <si>
+    <t>өткен жылға пайызбен</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>%</t>
+  </si>
+  <si>
+    <t>ҚСЖ атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>2003 жылдан бастап</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Барлық үйдің тұрғын жайларының алаңы мен тұрғын емес жайлары алаңының жиынтығы, сондай-ақ, жалпы мүлік болып табылатын талданатын кезеңнің тұрғын үй бөлшектерінің алаңы өткен жылға қатынасы ретінде анықталады.</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдістемесі</t>
+  </si>
+  <si>
+    <t>есеп айрысу</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Есептеу тұрғын үйлердің пайдалануға берілген жалпы ауданы көрсеткіші бойынша талданып отырған кезеңнің алдыңғы кезеңге қатынасында келесі формулаға сай жүзеге асырылады
+</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Құрылыс дайын өнімдері бойынша статистикалық ақпарат пайдалануға берілген нысандар туралы,соның ішінде жеке құрылысшылардан,ай сайынға және жыл сайынғы мерзімділіктегі жалпы мемлекеттік статистикалық бақылау негізінде қалыптастырылады.</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/classifiers/statistical/114/</t>
+  </si>
+  <si>
+    <t>Әдіснамалық түсіндірмелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/methodology/87/</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтемелер:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңартылған күні: </t>
+  </si>
+  <si>
+    <t>03.07.2026ж.</t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>05.07.2027ж.</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Байланыс нөмірі :</t>
+  </si>
+  <si>
+    <t>Электрондық пошта</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі..</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                          © Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/akmola/spreadsheets/?industry=4492&amp;year=&amp;name=12884&amp;period=year&amp;type=</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701885</t>
+  </si>
+  <si>
+    <t>Құрылыс, инвестициялар статистикасы және құрылымдық статистикасы басқармасы</t>
+  </si>
+  <si>
+    <t>Туружанова Ляззат Еркеновна</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> +7 7162 40-19-57</t>
+  </si>
+  <si>
+    <t>l.turuzhanova@aspire.gov.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="8">
+  <fonts count="22">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color rgb="FF0033CC"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="13">
+  <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -313,196 +540,311 @@
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="44">
+  <cellXfs count="77">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...37 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="6">
+    <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="4"/>
+    <cellStyle name="Обычный 2 2" xfId="2"/>
+    <cellStyle name="Обычный 2 3" xfId="5"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -745,1706 +1087,2447 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701885" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.turuzhanova@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:W25"/>
+  <dimension ref="A1:M26"/>
+  <sheetViews>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="B14" sqref="B14:B21"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="42.33203125" style="65" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="65" customWidth="1"/>
+    <col min="257" max="257" width="42.33203125" customWidth="1"/>
+    <col min="258" max="258" width="97.6640625" customWidth="1"/>
+    <col min="513" max="513" width="42.33203125" customWidth="1"/>
+    <col min="514" max="514" width="97.6640625" customWidth="1"/>
+    <col min="769" max="769" width="42.33203125" customWidth="1"/>
+    <col min="770" max="770" width="97.6640625" customWidth="1"/>
+    <col min="1025" max="1025" width="42.33203125" customWidth="1"/>
+    <col min="1026" max="1026" width="97.6640625" customWidth="1"/>
+    <col min="1281" max="1281" width="42.33203125" customWidth="1"/>
+    <col min="1282" max="1282" width="97.6640625" customWidth="1"/>
+    <col min="1537" max="1537" width="42.33203125" customWidth="1"/>
+    <col min="1538" max="1538" width="97.6640625" customWidth="1"/>
+    <col min="1793" max="1793" width="42.33203125" customWidth="1"/>
+    <col min="1794" max="1794" width="97.6640625" customWidth="1"/>
+    <col min="2049" max="2049" width="42.33203125" customWidth="1"/>
+    <col min="2050" max="2050" width="97.6640625" customWidth="1"/>
+    <col min="2305" max="2305" width="42.33203125" customWidth="1"/>
+    <col min="2306" max="2306" width="97.6640625" customWidth="1"/>
+    <col min="2561" max="2561" width="42.33203125" customWidth="1"/>
+    <col min="2562" max="2562" width="97.6640625" customWidth="1"/>
+    <col min="2817" max="2817" width="42.33203125" customWidth="1"/>
+    <col min="2818" max="2818" width="97.6640625" customWidth="1"/>
+    <col min="3073" max="3073" width="42.33203125" customWidth="1"/>
+    <col min="3074" max="3074" width="97.6640625" customWidth="1"/>
+    <col min="3329" max="3329" width="42.33203125" customWidth="1"/>
+    <col min="3330" max="3330" width="97.6640625" customWidth="1"/>
+    <col min="3585" max="3585" width="42.33203125" customWidth="1"/>
+    <col min="3586" max="3586" width="97.6640625" customWidth="1"/>
+    <col min="3841" max="3841" width="42.33203125" customWidth="1"/>
+    <col min="3842" max="3842" width="97.6640625" customWidth="1"/>
+    <col min="4097" max="4097" width="42.33203125" customWidth="1"/>
+    <col min="4098" max="4098" width="97.6640625" customWidth="1"/>
+    <col min="4353" max="4353" width="42.33203125" customWidth="1"/>
+    <col min="4354" max="4354" width="97.6640625" customWidth="1"/>
+    <col min="4609" max="4609" width="42.33203125" customWidth="1"/>
+    <col min="4610" max="4610" width="97.6640625" customWidth="1"/>
+    <col min="4865" max="4865" width="42.33203125" customWidth="1"/>
+    <col min="4866" max="4866" width="97.6640625" customWidth="1"/>
+    <col min="5121" max="5121" width="42.33203125" customWidth="1"/>
+    <col min="5122" max="5122" width="97.6640625" customWidth="1"/>
+    <col min="5377" max="5377" width="42.33203125" customWidth="1"/>
+    <col min="5378" max="5378" width="97.6640625" customWidth="1"/>
+    <col min="5633" max="5633" width="42.33203125" customWidth="1"/>
+    <col min="5634" max="5634" width="97.6640625" customWidth="1"/>
+    <col min="5889" max="5889" width="42.33203125" customWidth="1"/>
+    <col min="5890" max="5890" width="97.6640625" customWidth="1"/>
+    <col min="6145" max="6145" width="42.33203125" customWidth="1"/>
+    <col min="6146" max="6146" width="97.6640625" customWidth="1"/>
+    <col min="6401" max="6401" width="42.33203125" customWidth="1"/>
+    <col min="6402" max="6402" width="97.6640625" customWidth="1"/>
+    <col min="6657" max="6657" width="42.33203125" customWidth="1"/>
+    <col min="6658" max="6658" width="97.6640625" customWidth="1"/>
+    <col min="6913" max="6913" width="42.33203125" customWidth="1"/>
+    <col min="6914" max="6914" width="97.6640625" customWidth="1"/>
+    <col min="7169" max="7169" width="42.33203125" customWidth="1"/>
+    <col min="7170" max="7170" width="97.6640625" customWidth="1"/>
+    <col min="7425" max="7425" width="42.33203125" customWidth="1"/>
+    <col min="7426" max="7426" width="97.6640625" customWidth="1"/>
+    <col min="7681" max="7681" width="42.33203125" customWidth="1"/>
+    <col min="7682" max="7682" width="97.6640625" customWidth="1"/>
+    <col min="7937" max="7937" width="42.33203125" customWidth="1"/>
+    <col min="7938" max="7938" width="97.6640625" customWidth="1"/>
+    <col min="8193" max="8193" width="42.33203125" customWidth="1"/>
+    <col min="8194" max="8194" width="97.6640625" customWidth="1"/>
+    <col min="8449" max="8449" width="42.33203125" customWidth="1"/>
+    <col min="8450" max="8450" width="97.6640625" customWidth="1"/>
+    <col min="8705" max="8705" width="42.33203125" customWidth="1"/>
+    <col min="8706" max="8706" width="97.6640625" customWidth="1"/>
+    <col min="8961" max="8961" width="42.33203125" customWidth="1"/>
+    <col min="8962" max="8962" width="97.6640625" customWidth="1"/>
+    <col min="9217" max="9217" width="42.33203125" customWidth="1"/>
+    <col min="9218" max="9218" width="97.6640625" customWidth="1"/>
+    <col min="9473" max="9473" width="42.33203125" customWidth="1"/>
+    <col min="9474" max="9474" width="97.6640625" customWidth="1"/>
+    <col min="9729" max="9729" width="42.33203125" customWidth="1"/>
+    <col min="9730" max="9730" width="97.6640625" customWidth="1"/>
+    <col min="9985" max="9985" width="42.33203125" customWidth="1"/>
+    <col min="9986" max="9986" width="97.6640625" customWidth="1"/>
+    <col min="10241" max="10241" width="42.33203125" customWidth="1"/>
+    <col min="10242" max="10242" width="97.6640625" customWidth="1"/>
+    <col min="10497" max="10497" width="42.33203125" customWidth="1"/>
+    <col min="10498" max="10498" width="97.6640625" customWidth="1"/>
+    <col min="10753" max="10753" width="42.33203125" customWidth="1"/>
+    <col min="10754" max="10754" width="97.6640625" customWidth="1"/>
+    <col min="11009" max="11009" width="42.33203125" customWidth="1"/>
+    <col min="11010" max="11010" width="97.6640625" customWidth="1"/>
+    <col min="11265" max="11265" width="42.33203125" customWidth="1"/>
+    <col min="11266" max="11266" width="97.6640625" customWidth="1"/>
+    <col min="11521" max="11521" width="42.33203125" customWidth="1"/>
+    <col min="11522" max="11522" width="97.6640625" customWidth="1"/>
+    <col min="11777" max="11777" width="42.33203125" customWidth="1"/>
+    <col min="11778" max="11778" width="97.6640625" customWidth="1"/>
+    <col min="12033" max="12033" width="42.33203125" customWidth="1"/>
+    <col min="12034" max="12034" width="97.6640625" customWidth="1"/>
+    <col min="12289" max="12289" width="42.33203125" customWidth="1"/>
+    <col min="12290" max="12290" width="97.6640625" customWidth="1"/>
+    <col min="12545" max="12545" width="42.33203125" customWidth="1"/>
+    <col min="12546" max="12546" width="97.6640625" customWidth="1"/>
+    <col min="12801" max="12801" width="42.33203125" customWidth="1"/>
+    <col min="12802" max="12802" width="97.6640625" customWidth="1"/>
+    <col min="13057" max="13057" width="42.33203125" customWidth="1"/>
+    <col min="13058" max="13058" width="97.6640625" customWidth="1"/>
+    <col min="13313" max="13313" width="42.33203125" customWidth="1"/>
+    <col min="13314" max="13314" width="97.6640625" customWidth="1"/>
+    <col min="13569" max="13569" width="42.33203125" customWidth="1"/>
+    <col min="13570" max="13570" width="97.6640625" customWidth="1"/>
+    <col min="13825" max="13825" width="42.33203125" customWidth="1"/>
+    <col min="13826" max="13826" width="97.6640625" customWidth="1"/>
+    <col min="14081" max="14081" width="42.33203125" customWidth="1"/>
+    <col min="14082" max="14082" width="97.6640625" customWidth="1"/>
+    <col min="14337" max="14337" width="42.33203125" customWidth="1"/>
+    <col min="14338" max="14338" width="97.6640625" customWidth="1"/>
+    <col min="14593" max="14593" width="42.33203125" customWidth="1"/>
+    <col min="14594" max="14594" width="97.6640625" customWidth="1"/>
+    <col min="14849" max="14849" width="42.33203125" customWidth="1"/>
+    <col min="14850" max="14850" width="97.6640625" customWidth="1"/>
+    <col min="15105" max="15105" width="42.33203125" customWidth="1"/>
+    <col min="15106" max="15106" width="97.6640625" customWidth="1"/>
+    <col min="15361" max="15361" width="42.33203125" customWidth="1"/>
+    <col min="15362" max="15362" width="97.6640625" customWidth="1"/>
+    <col min="15617" max="15617" width="42.33203125" customWidth="1"/>
+    <col min="15618" max="15618" width="97.6640625" customWidth="1"/>
+    <col min="15873" max="15873" width="42.33203125" customWidth="1"/>
+    <col min="15874" max="15874" width="97.6640625" customWidth="1"/>
+    <col min="16129" max="16129" width="42.33203125" customWidth="1"/>
+    <col min="16130" max="16130" width="97.6640625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="48"/>
+      <c r="B1" s="48"/>
+    </row>
+    <row r="2" spans="1:13" s="51" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="49" t="s">
+        <v>24</v>
+      </c>
+      <c r="B2" s="50">
+        <v>163213</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="51" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="B3" s="50" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="51" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="49" t="s">
+        <v>26</v>
+      </c>
+      <c r="B4" s="52" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="51" customFormat="1" ht="27" customHeight="1">
+      <c r="A5" s="53" t="s">
+        <v>28</v>
+      </c>
+      <c r="B5" s="50" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="51" customFormat="1" ht="24" customHeight="1">
+      <c r="A6" s="53" t="s">
+        <v>29</v>
+      </c>
+      <c r="B6" s="50" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="51" customFormat="1" ht="48.75" customHeight="1">
+      <c r="A7" s="49" t="s">
+        <v>31</v>
+      </c>
+      <c r="B7" s="54" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="51" customFormat="1" ht="24" customHeight="1">
+      <c r="A8" s="49" t="s">
+        <v>33</v>
+      </c>
+      <c r="B8" s="52" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="51" customFormat="1" ht="32.4" customHeight="1">
+      <c r="A9" s="49" t="s">
+        <v>35</v>
+      </c>
+      <c r="B9" s="54" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="51" customFormat="1" ht="49.2" customHeight="1">
+      <c r="A10" s="49" t="s">
+        <v>37</v>
+      </c>
+      <c r="B10" s="54" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="51" customFormat="1" ht="18.600000000000001" customHeight="1">
+      <c r="A11" s="49" t="s">
+        <v>39</v>
+      </c>
+      <c r="B11" s="55"/>
+      <c r="M11" s="56"/>
+    </row>
+    <row r="12" spans="1:13" s="51" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A12" s="49" t="s">
+        <v>40</v>
+      </c>
+      <c r="B12" s="57" t="s">
+        <v>41</v>
+      </c>
+      <c r="M12" s="56"/>
+    </row>
+    <row r="13" spans="1:13" s="51" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="58" t="s">
+        <v>42</v>
+      </c>
+      <c r="B13" s="59" t="s">
+        <v>43</v>
+      </c>
+      <c r="M13" s="56"/>
+    </row>
+    <row r="14" spans="1:13" s="51" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A14" s="58" t="s">
+        <v>44</v>
+      </c>
+      <c r="B14" s="59" t="s">
+        <v>61</v>
+      </c>
+      <c r="M14" s="56"/>
+    </row>
+    <row r="15" spans="1:13" s="51" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="58" t="s">
+        <v>45</v>
+      </c>
+      <c r="B15" s="59" t="s">
+        <v>62</v>
+      </c>
+      <c r="M15" s="56"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="49" t="s">
+        <v>46</v>
+      </c>
+      <c r="B16" s="60" t="s">
+        <v>47</v>
+      </c>
+      <c r="M16" s="61"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A17" s="49" t="s">
+        <v>48</v>
+      </c>
+      <c r="B17" s="60" t="s">
+        <v>49</v>
+      </c>
+      <c r="M17" s="62"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A18" s="49" t="s">
+        <v>50</v>
+      </c>
+      <c r="B18" s="73" t="s">
+        <v>63</v>
+      </c>
+      <c r="M18" s="61"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="49" t="s">
+        <v>51</v>
+      </c>
+      <c r="B19" s="74" t="s">
+        <v>64</v>
+      </c>
+      <c r="M19" s="62"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="49" t="s">
+        <v>52</v>
+      </c>
+      <c r="B20" s="75" t="s">
+        <v>65</v>
+      </c>
+      <c r="M20" s="61"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="49" t="s">
+        <v>53</v>
+      </c>
+      <c r="B21" s="76" t="s">
+        <v>66</v>
+      </c>
+      <c r="M21" s="62"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="63"/>
+      <c r="B22" s="64"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="62"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="61"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="62"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="61"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B15" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:C18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B32" sqref="B32"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="4.44140625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="113.5546875" style="1" customWidth="1"/>
+    <col min="3" max="256" width="8.88671875" style="1"/>
+    <col min="257" max="257" width="4.44140625" style="1" customWidth="1"/>
+    <col min="258" max="258" width="113.5546875" style="1" customWidth="1"/>
+    <col min="259" max="512" width="8.88671875" style="1"/>
+    <col min="513" max="513" width="4.44140625" style="1" customWidth="1"/>
+    <col min="514" max="514" width="113.5546875" style="1" customWidth="1"/>
+    <col min="515" max="768" width="8.88671875" style="1"/>
+    <col min="769" max="769" width="4.44140625" style="1" customWidth="1"/>
+    <col min="770" max="770" width="113.5546875" style="1" customWidth="1"/>
+    <col min="771" max="1024" width="8.88671875" style="1"/>
+    <col min="1025" max="1025" width="4.44140625" style="1" customWidth="1"/>
+    <col min="1026" max="1026" width="113.5546875" style="1" customWidth="1"/>
+    <col min="1027" max="1280" width="8.88671875" style="1"/>
+    <col min="1281" max="1281" width="4.44140625" style="1" customWidth="1"/>
+    <col min="1282" max="1282" width="113.5546875" style="1" customWidth="1"/>
+    <col min="1283" max="1536" width="8.88671875" style="1"/>
+    <col min="1537" max="1537" width="4.44140625" style="1" customWidth="1"/>
+    <col min="1538" max="1538" width="113.5546875" style="1" customWidth="1"/>
+    <col min="1539" max="1792" width="8.88671875" style="1"/>
+    <col min="1793" max="1793" width="4.44140625" style="1" customWidth="1"/>
+    <col min="1794" max="1794" width="113.5546875" style="1" customWidth="1"/>
+    <col min="1795" max="2048" width="8.88671875" style="1"/>
+    <col min="2049" max="2049" width="4.44140625" style="1" customWidth="1"/>
+    <col min="2050" max="2050" width="113.5546875" style="1" customWidth="1"/>
+    <col min="2051" max="2304" width="8.88671875" style="1"/>
+    <col min="2305" max="2305" width="4.44140625" style="1" customWidth="1"/>
+    <col min="2306" max="2306" width="113.5546875" style="1" customWidth="1"/>
+    <col min="2307" max="2560" width="8.88671875" style="1"/>
+    <col min="2561" max="2561" width="4.44140625" style="1" customWidth="1"/>
+    <col min="2562" max="2562" width="113.5546875" style="1" customWidth="1"/>
+    <col min="2563" max="2816" width="8.88671875" style="1"/>
+    <col min="2817" max="2817" width="4.44140625" style="1" customWidth="1"/>
+    <col min="2818" max="2818" width="113.5546875" style="1" customWidth="1"/>
+    <col min="2819" max="3072" width="8.88671875" style="1"/>
+    <col min="3073" max="3073" width="4.44140625" style="1" customWidth="1"/>
+    <col min="3074" max="3074" width="113.5546875" style="1" customWidth="1"/>
+    <col min="3075" max="3328" width="8.88671875" style="1"/>
+    <col min="3329" max="3329" width="4.44140625" style="1" customWidth="1"/>
+    <col min="3330" max="3330" width="113.5546875" style="1" customWidth="1"/>
+    <col min="3331" max="3584" width="8.88671875" style="1"/>
+    <col min="3585" max="3585" width="4.44140625" style="1" customWidth="1"/>
+    <col min="3586" max="3586" width="113.5546875" style="1" customWidth="1"/>
+    <col min="3587" max="3840" width="8.88671875" style="1"/>
+    <col min="3841" max="3841" width="4.44140625" style="1" customWidth="1"/>
+    <col min="3842" max="3842" width="113.5546875" style="1" customWidth="1"/>
+    <col min="3843" max="4096" width="8.88671875" style="1"/>
+    <col min="4097" max="4097" width="4.44140625" style="1" customWidth="1"/>
+    <col min="4098" max="4098" width="113.5546875" style="1" customWidth="1"/>
+    <col min="4099" max="4352" width="8.88671875" style="1"/>
+    <col min="4353" max="4353" width="4.44140625" style="1" customWidth="1"/>
+    <col min="4354" max="4354" width="113.5546875" style="1" customWidth="1"/>
+    <col min="4355" max="4608" width="8.88671875" style="1"/>
+    <col min="4609" max="4609" width="4.44140625" style="1" customWidth="1"/>
+    <col min="4610" max="4610" width="113.5546875" style="1" customWidth="1"/>
+    <col min="4611" max="4864" width="8.88671875" style="1"/>
+    <col min="4865" max="4865" width="4.44140625" style="1" customWidth="1"/>
+    <col min="4866" max="4866" width="113.5546875" style="1" customWidth="1"/>
+    <col min="4867" max="5120" width="8.88671875" style="1"/>
+    <col min="5121" max="5121" width="4.44140625" style="1" customWidth="1"/>
+    <col min="5122" max="5122" width="113.5546875" style="1" customWidth="1"/>
+    <col min="5123" max="5376" width="8.88671875" style="1"/>
+    <col min="5377" max="5377" width="4.44140625" style="1" customWidth="1"/>
+    <col min="5378" max="5378" width="113.5546875" style="1" customWidth="1"/>
+    <col min="5379" max="5632" width="8.88671875" style="1"/>
+    <col min="5633" max="5633" width="4.44140625" style="1" customWidth="1"/>
+    <col min="5634" max="5634" width="113.5546875" style="1" customWidth="1"/>
+    <col min="5635" max="5888" width="8.88671875" style="1"/>
+    <col min="5889" max="5889" width="4.44140625" style="1" customWidth="1"/>
+    <col min="5890" max="5890" width="113.5546875" style="1" customWidth="1"/>
+    <col min="5891" max="6144" width="8.88671875" style="1"/>
+    <col min="6145" max="6145" width="4.44140625" style="1" customWidth="1"/>
+    <col min="6146" max="6146" width="113.5546875" style="1" customWidth="1"/>
+    <col min="6147" max="6400" width="8.88671875" style="1"/>
+    <col min="6401" max="6401" width="4.44140625" style="1" customWidth="1"/>
+    <col min="6402" max="6402" width="113.5546875" style="1" customWidth="1"/>
+    <col min="6403" max="6656" width="8.88671875" style="1"/>
+    <col min="6657" max="6657" width="4.44140625" style="1" customWidth="1"/>
+    <col min="6658" max="6658" width="113.5546875" style="1" customWidth="1"/>
+    <col min="6659" max="6912" width="8.88671875" style="1"/>
+    <col min="6913" max="6913" width="4.44140625" style="1" customWidth="1"/>
+    <col min="6914" max="6914" width="113.5546875" style="1" customWidth="1"/>
+    <col min="6915" max="7168" width="8.88671875" style="1"/>
+    <col min="7169" max="7169" width="4.44140625" style="1" customWidth="1"/>
+    <col min="7170" max="7170" width="113.5546875" style="1" customWidth="1"/>
+    <col min="7171" max="7424" width="8.88671875" style="1"/>
+    <col min="7425" max="7425" width="4.44140625" style="1" customWidth="1"/>
+    <col min="7426" max="7426" width="113.5546875" style="1" customWidth="1"/>
+    <col min="7427" max="7680" width="8.88671875" style="1"/>
+    <col min="7681" max="7681" width="4.44140625" style="1" customWidth="1"/>
+    <col min="7682" max="7682" width="113.5546875" style="1" customWidth="1"/>
+    <col min="7683" max="7936" width="8.88671875" style="1"/>
+    <col min="7937" max="7937" width="4.44140625" style="1" customWidth="1"/>
+    <col min="7938" max="7938" width="113.5546875" style="1" customWidth="1"/>
+    <col min="7939" max="8192" width="8.88671875" style="1"/>
+    <col min="8193" max="8193" width="4.44140625" style="1" customWidth="1"/>
+    <col min="8194" max="8194" width="113.5546875" style="1" customWidth="1"/>
+    <col min="8195" max="8448" width="8.88671875" style="1"/>
+    <col min="8449" max="8449" width="4.44140625" style="1" customWidth="1"/>
+    <col min="8450" max="8450" width="113.5546875" style="1" customWidth="1"/>
+    <col min="8451" max="8704" width="8.88671875" style="1"/>
+    <col min="8705" max="8705" width="4.44140625" style="1" customWidth="1"/>
+    <col min="8706" max="8706" width="113.5546875" style="1" customWidth="1"/>
+    <col min="8707" max="8960" width="8.88671875" style="1"/>
+    <col min="8961" max="8961" width="4.44140625" style="1" customWidth="1"/>
+    <col min="8962" max="8962" width="113.5546875" style="1" customWidth="1"/>
+    <col min="8963" max="9216" width="8.88671875" style="1"/>
+    <col min="9217" max="9217" width="4.44140625" style="1" customWidth="1"/>
+    <col min="9218" max="9218" width="113.5546875" style="1" customWidth="1"/>
+    <col min="9219" max="9472" width="8.88671875" style="1"/>
+    <col min="9473" max="9473" width="4.44140625" style="1" customWidth="1"/>
+    <col min="9474" max="9474" width="113.5546875" style="1" customWidth="1"/>
+    <col min="9475" max="9728" width="8.88671875" style="1"/>
+    <col min="9729" max="9729" width="4.44140625" style="1" customWidth="1"/>
+    <col min="9730" max="9730" width="113.5546875" style="1" customWidth="1"/>
+    <col min="9731" max="9984" width="8.88671875" style="1"/>
+    <col min="9985" max="9985" width="4.44140625" style="1" customWidth="1"/>
+    <col min="9986" max="9986" width="113.5546875" style="1" customWidth="1"/>
+    <col min="9987" max="10240" width="8.88671875" style="1"/>
+    <col min="10241" max="10241" width="4.44140625" style="1" customWidth="1"/>
+    <col min="10242" max="10242" width="113.5546875" style="1" customWidth="1"/>
+    <col min="10243" max="10496" width="8.88671875" style="1"/>
+    <col min="10497" max="10497" width="4.44140625" style="1" customWidth="1"/>
+    <col min="10498" max="10498" width="113.5546875" style="1" customWidth="1"/>
+    <col min="10499" max="10752" width="8.88671875" style="1"/>
+    <col min="10753" max="10753" width="4.44140625" style="1" customWidth="1"/>
+    <col min="10754" max="10754" width="113.5546875" style="1" customWidth="1"/>
+    <col min="10755" max="11008" width="8.88671875" style="1"/>
+    <col min="11009" max="11009" width="4.44140625" style="1" customWidth="1"/>
+    <col min="11010" max="11010" width="113.5546875" style="1" customWidth="1"/>
+    <col min="11011" max="11264" width="8.88671875" style="1"/>
+    <col min="11265" max="11265" width="4.44140625" style="1" customWidth="1"/>
+    <col min="11266" max="11266" width="113.5546875" style="1" customWidth="1"/>
+    <col min="11267" max="11520" width="8.88671875" style="1"/>
+    <col min="11521" max="11521" width="4.44140625" style="1" customWidth="1"/>
+    <col min="11522" max="11522" width="113.5546875" style="1" customWidth="1"/>
+    <col min="11523" max="11776" width="8.88671875" style="1"/>
+    <col min="11777" max="11777" width="4.44140625" style="1" customWidth="1"/>
+    <col min="11778" max="11778" width="113.5546875" style="1" customWidth="1"/>
+    <col min="11779" max="12032" width="8.88671875" style="1"/>
+    <col min="12033" max="12033" width="4.44140625" style="1" customWidth="1"/>
+    <col min="12034" max="12034" width="113.5546875" style="1" customWidth="1"/>
+    <col min="12035" max="12288" width="8.88671875" style="1"/>
+    <col min="12289" max="12289" width="4.44140625" style="1" customWidth="1"/>
+    <col min="12290" max="12290" width="113.5546875" style="1" customWidth="1"/>
+    <col min="12291" max="12544" width="8.88671875" style="1"/>
+    <col min="12545" max="12545" width="4.44140625" style="1" customWidth="1"/>
+    <col min="12546" max="12546" width="113.5546875" style="1" customWidth="1"/>
+    <col min="12547" max="12800" width="8.88671875" style="1"/>
+    <col min="12801" max="12801" width="4.44140625" style="1" customWidth="1"/>
+    <col min="12802" max="12802" width="113.5546875" style="1" customWidth="1"/>
+    <col min="12803" max="13056" width="8.88671875" style="1"/>
+    <col min="13057" max="13057" width="4.44140625" style="1" customWidth="1"/>
+    <col min="13058" max="13058" width="113.5546875" style="1" customWidth="1"/>
+    <col min="13059" max="13312" width="8.88671875" style="1"/>
+    <col min="13313" max="13313" width="4.44140625" style="1" customWidth="1"/>
+    <col min="13314" max="13314" width="113.5546875" style="1" customWidth="1"/>
+    <col min="13315" max="13568" width="8.88671875" style="1"/>
+    <col min="13569" max="13569" width="4.44140625" style="1" customWidth="1"/>
+    <col min="13570" max="13570" width="113.5546875" style="1" customWidth="1"/>
+    <col min="13571" max="13824" width="8.88671875" style="1"/>
+    <col min="13825" max="13825" width="4.44140625" style="1" customWidth="1"/>
+    <col min="13826" max="13826" width="113.5546875" style="1" customWidth="1"/>
+    <col min="13827" max="14080" width="8.88671875" style="1"/>
+    <col min="14081" max="14081" width="4.44140625" style="1" customWidth="1"/>
+    <col min="14082" max="14082" width="113.5546875" style="1" customWidth="1"/>
+    <col min="14083" max="14336" width="8.88671875" style="1"/>
+    <col min="14337" max="14337" width="4.44140625" style="1" customWidth="1"/>
+    <col min="14338" max="14338" width="113.5546875" style="1" customWidth="1"/>
+    <col min="14339" max="14592" width="8.88671875" style="1"/>
+    <col min="14593" max="14593" width="4.44140625" style="1" customWidth="1"/>
+    <col min="14594" max="14594" width="113.5546875" style="1" customWidth="1"/>
+    <col min="14595" max="14848" width="8.88671875" style="1"/>
+    <col min="14849" max="14849" width="4.44140625" style="1" customWidth="1"/>
+    <col min="14850" max="14850" width="113.5546875" style="1" customWidth="1"/>
+    <col min="14851" max="15104" width="8.88671875" style="1"/>
+    <col min="15105" max="15105" width="4.44140625" style="1" customWidth="1"/>
+    <col min="15106" max="15106" width="113.5546875" style="1" customWidth="1"/>
+    <col min="15107" max="15360" width="8.88671875" style="1"/>
+    <col min="15361" max="15361" width="4.44140625" style="1" customWidth="1"/>
+    <col min="15362" max="15362" width="113.5546875" style="1" customWidth="1"/>
+    <col min="15363" max="15616" width="8.88671875" style="1"/>
+    <col min="15617" max="15617" width="4.44140625" style="1" customWidth="1"/>
+    <col min="15618" max="15618" width="113.5546875" style="1" customWidth="1"/>
+    <col min="15619" max="15872" width="8.88671875" style="1"/>
+    <col min="15873" max="15873" width="4.44140625" style="1" customWidth="1"/>
+    <col min="15874" max="15874" width="113.5546875" style="1" customWidth="1"/>
+    <col min="15875" max="16128" width="8.88671875" style="1"/>
+    <col min="16129" max="16129" width="4.44140625" style="1" customWidth="1"/>
+    <col min="16130" max="16130" width="113.5546875" style="1" customWidth="1"/>
+    <col min="16131" max="16384" width="8.88671875" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3">
+      <c r="A1" s="66"/>
+      <c r="B1" s="66"/>
+      <c r="C1" s="66"/>
+    </row>
+    <row r="2" spans="1:3">
+      <c r="A2" s="66"/>
+      <c r="B2" s="66"/>
+      <c r="C2" s="66"/>
+    </row>
+    <row r="3" spans="1:3">
+      <c r="A3" s="66"/>
+      <c r="B3" s="67"/>
+      <c r="C3" s="67"/>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="66"/>
+      <c r="B4" s="68" t="s">
+        <v>54</v>
+      </c>
+      <c r="C4" s="67"/>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="66"/>
+      <c r="B5" s="68" t="s">
+        <v>55</v>
+      </c>
+      <c r="C5" s="67"/>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="66"/>
+      <c r="B6" s="68" t="s">
+        <v>56</v>
+      </c>
+      <c r="C6" s="67"/>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="66"/>
+      <c r="B7" s="68" t="s">
+        <v>57</v>
+      </c>
+      <c r="C7" s="67"/>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="66"/>
+      <c r="B8" s="68" t="s">
+        <v>58</v>
+      </c>
+      <c r="C8" s="67"/>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="66"/>
+      <c r="B9" s="66"/>
+      <c r="C9" s="67"/>
+    </row>
+    <row r="10" spans="1:3" ht="26.4">
+      <c r="A10" s="66"/>
+      <c r="B10" s="69" t="s">
+        <v>59</v>
+      </c>
+      <c r="C10" s="67"/>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" s="66"/>
+      <c r="B11" s="66"/>
+      <c r="C11" s="67"/>
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" s="66"/>
+      <c r="B12" s="66"/>
+      <c r="C12" s="67"/>
+    </row>
+    <row r="13" spans="1:3">
+      <c r="A13" s="66"/>
+      <c r="B13" s="66"/>
+      <c r="C13" s="66"/>
+    </row>
+    <row r="14" spans="1:3" ht="14.4">
+      <c r="A14" s="70" t="s">
+        <v>60</v>
+      </c>
+      <c r="B14" s="71"/>
+      <c r="C14" s="71"/>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="A15" s="66"/>
+      <c r="B15" s="66"/>
+      <c r="C15" s="66"/>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="A16" s="66"/>
+      <c r="B16" s="66"/>
+      <c r="C16" s="66"/>
+    </row>
+    <row r="17" spans="1:3">
+      <c r="A17" s="66"/>
+      <c r="B17" s="66"/>
+      <c r="C17" s="66"/>
+    </row>
+    <row r="18" spans="1:3">
+      <c r="B18" s="72"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A14:C14"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:X25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A13" sqref="A13:XFD13"/>
+      <selection activeCell="Q9" sqref="Q9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="25.85546875" style="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="9" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="17" style="1" customWidth="1"/>
+    <col min="2" max="2" width="7.77734375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="8.21875" style="1" customWidth="1"/>
+    <col min="4" max="4" width="8.6640625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="8.5546875" style="1" customWidth="1"/>
+    <col min="6" max="6" width="7.88671875" style="1" customWidth="1"/>
+    <col min="7" max="7" width="7.44140625" style="1" customWidth="1"/>
+    <col min="8" max="8" width="8" style="1" customWidth="1"/>
+    <col min="9" max="9" width="9.109375" style="1"/>
+    <col min="10" max="10" width="7.5546875" style="1" customWidth="1"/>
+    <col min="11" max="11" width="8.33203125" style="1" customWidth="1"/>
+    <col min="12" max="12" width="8.109375" style="1" customWidth="1"/>
+    <col min="13" max="13" width="8.5546875" style="1" customWidth="1"/>
+    <col min="14" max="14" width="7.21875" style="1" customWidth="1"/>
+    <col min="15" max="15" width="7.77734375" style="1" customWidth="1"/>
+    <col min="16" max="16" width="7.5546875" style="1" customWidth="1"/>
+    <col min="17" max="17" width="7.6640625" style="1" customWidth="1"/>
+    <col min="18" max="18" width="8.21875" style="1" customWidth="1"/>
+    <col min="19" max="19" width="7.77734375" style="1" customWidth="1"/>
+    <col min="20" max="20" width="8.44140625" style="1" customWidth="1"/>
+    <col min="21" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" ht="13.5" customHeight="1">
-      <c r="A1" s="22" t="s">
+    <row r="1" spans="1:24" ht="13.5" customHeight="1">
+      <c r="A1" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="38"/>
+      <c r="C1" s="38"/>
+      <c r="D1" s="38"/>
+      <c r="E1" s="38"/>
+      <c r="F1" s="38"/>
+      <c r="G1" s="38"/>
+      <c r="H1" s="38"/>
+      <c r="I1" s="38"/>
+      <c r="J1" s="38"/>
+      <c r="K1" s="38"/>
+      <c r="L1" s="38"/>
+      <c r="M1" s="38"/>
+      <c r="N1" s="38"/>
+      <c r="O1" s="38"/>
+      <c r="P1" s="38"/>
+      <c r="Q1" s="38"/>
+      <c r="R1" s="38"/>
+      <c r="S1" s="38"/>
+      <c r="T1" s="38"/>
+    </row>
+    <row r="2" spans="1:24" ht="14.25" customHeight="1" thickBot="1">
+      <c r="A2" s="35" t="s">
+        <v>23</v>
+      </c>
+      <c r="B2" s="35"/>
+      <c r="C2" s="35"/>
+      <c r="D2" s="35"/>
+      <c r="E2" s="35"/>
+      <c r="F2" s="35"/>
+      <c r="G2" s="35"/>
+      <c r="H2" s="35"/>
+      <c r="I2" s="35"/>
+      <c r="J2" s="35"/>
+      <c r="K2" s="35"/>
+      <c r="L2" s="35"/>
+      <c r="M2" s="35"/>
+      <c r="N2" s="35"/>
+      <c r="O2" s="35"/>
+      <c r="P2" s="35"/>
+      <c r="Q2" s="35"/>
+      <c r="R2" s="35"/>
+      <c r="S2" s="35"/>
+      <c r="T2" s="35"/>
+      <c r="U2" s="35"/>
+      <c r="V2" s="35"/>
+      <c r="W2" s="35"/>
+      <c r="X2" s="35"/>
+    </row>
+    <row r="3" spans="1:24" ht="13.8" thickBot="1">
+      <c r="A3" s="44"/>
+      <c r="B3" s="39">
+        <v>2003</v>
+      </c>
+      <c r="C3" s="39">
+        <v>2004</v>
+      </c>
+      <c r="D3" s="39">
+        <v>2005</v>
+      </c>
+      <c r="E3" s="39">
+        <v>2006</v>
+      </c>
+      <c r="F3" s="47">
+        <v>2007</v>
+      </c>
+      <c r="G3" s="45">
+        <v>2008</v>
+      </c>
+      <c r="H3" s="36">
+        <v>2009</v>
+      </c>
+      <c r="I3" s="40">
+        <v>2010</v>
+      </c>
+      <c r="J3" s="36">
+        <v>2011</v>
+      </c>
+      <c r="K3" s="36">
+        <v>2012</v>
+      </c>
+      <c r="L3" s="42">
+        <v>2013</v>
+      </c>
+      <c r="M3" s="42">
+        <v>2014</v>
+      </c>
+      <c r="N3" s="42">
+        <v>2015</v>
+      </c>
+      <c r="O3" s="42">
+        <v>2016</v>
+      </c>
+      <c r="P3" s="42">
+        <v>2017</v>
+      </c>
+      <c r="Q3" s="42">
+        <v>2018</v>
+      </c>
+      <c r="R3" s="36">
+        <v>2019</v>
+      </c>
+      <c r="S3" s="36">
+        <v>2020</v>
+      </c>
+      <c r="T3" s="40">
+        <v>2021</v>
+      </c>
+      <c r="U3" s="36">
+        <v>2022</v>
+      </c>
+      <c r="V3" s="36">
+        <v>2023</v>
+      </c>
+      <c r="W3" s="36">
+        <v>2024</v>
+      </c>
+      <c r="X3" s="33">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:24" ht="22.5" customHeight="1" thickBot="1">
+      <c r="A4" s="44"/>
+      <c r="B4" s="39"/>
+      <c r="C4" s="39"/>
+      <c r="D4" s="39"/>
+      <c r="E4" s="39"/>
+      <c r="F4" s="47"/>
+      <c r="G4" s="46"/>
+      <c r="H4" s="37"/>
+      <c r="I4" s="41"/>
+      <c r="J4" s="37"/>
+      <c r="K4" s="37"/>
+      <c r="L4" s="43"/>
+      <c r="M4" s="43"/>
+      <c r="N4" s="43"/>
+      <c r="O4" s="43"/>
+      <c r="P4" s="43"/>
+      <c r="Q4" s="43"/>
+      <c r="R4" s="37"/>
+      <c r="S4" s="37"/>
+      <c r="T4" s="41"/>
+      <c r="U4" s="37"/>
+      <c r="V4" s="37"/>
+      <c r="W4" s="37"/>
+      <c r="X4" s="34"/>
+    </row>
+    <row r="5" spans="1:24" ht="15" customHeight="1">
+      <c r="A5" s="2" t="s">
         <v>1</v>
-      </c>
-[...143 lines deleted...]
-        <v>2</v>
       </c>
       <c r="B5" s="3">
         <v>120.79661282734827</v>
       </c>
       <c r="C5" s="3">
         <v>144.83331602450929</v>
       </c>
       <c r="D5" s="3">
         <v>194.27613652660258</v>
       </c>
       <c r="E5" s="3">
         <v>135.27935409457902</v>
       </c>
       <c r="F5" s="4">
         <v>110.21083289566126</v>
       </c>
       <c r="G5" s="4">
         <v>129.66598382215511</v>
       </c>
       <c r="H5" s="5">
         <v>75.086032847603718</v>
       </c>
       <c r="I5" s="6">
         <v>99.166004513237766</v>
       </c>
       <c r="J5" s="6">
         <v>201.25638609513919</v>
       </c>
       <c r="K5" s="6">
         <v>79.482173228948355</v>
       </c>
       <c r="L5" s="6">
         <v>103.84055909307666</v>
       </c>
       <c r="M5" s="7">
         <v>103.40098251463546</v>
       </c>
       <c r="N5" s="7">
         <v>105.2678917982862</v>
       </c>
       <c r="O5" s="6">
         <v>129.33996078834571</v>
       </c>
       <c r="P5" s="7">
         <v>116.86937214752683</v>
       </c>
       <c r="Q5" s="6">
         <v>112.10933560373115</v>
       </c>
-      <c r="R5" s="32">
+      <c r="R5" s="19">
         <v>111.73172436012771</v>
       </c>
-      <c r="S5" s="32">
+      <c r="S5" s="19">
         <v>107.67757301586707</v>
       </c>
-      <c r="T5" s="32">
+      <c r="T5" s="19">
         <v>103.69314773112605</v>
       </c>
-      <c r="U5" s="33">
+      <c r="U5" s="20">
         <v>105</v>
       </c>
-      <c r="V5" s="33">
+      <c r="V5" s="20">
         <v>105.3</v>
       </c>
-      <c r="W5" s="34">
+      <c r="W5" s="21">
         <v>101.6</v>
       </c>
-    </row>
-    <row r="6" spans="1:23">
+      <c r="X5" s="31">
+        <v>104.9</v>
+      </c>
+    </row>
+    <row r="6" spans="1:24">
       <c r="A6" s="8" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B6" s="9">
         <v>100.02908667830134</v>
       </c>
       <c r="C6" s="9">
         <v>110.96248909566734</v>
       </c>
       <c r="D6" s="9">
         <v>290.33455625436756</v>
       </c>
       <c r="E6" s="9">
         <v>100.77924031590824</v>
       </c>
       <c r="F6" s="10">
         <v>75.482513098383421</v>
       </c>
       <c r="G6" s="10">
         <v>99.032985287138104</v>
       </c>
       <c r="H6" s="11">
         <v>93.983506060424531</v>
       </c>
       <c r="I6" s="12">
         <v>118.67590192495643</v>
       </c>
       <c r="J6" s="12">
         <v>103.00236321970783</v>
       </c>
       <c r="K6" s="12">
         <v>105.28913840752263</v>
       </c>
       <c r="L6" s="12">
         <v>169.72893555203382</v>
       </c>
       <c r="M6" s="13">
         <v>103.00831590721198</v>
       </c>
       <c r="N6" s="13">
         <v>117.41511500547647</v>
       </c>
       <c r="O6" s="12">
         <v>102.49533582089552</v>
       </c>
       <c r="P6" s="13">
         <v>124.62045427798047</v>
       </c>
       <c r="Q6" s="12">
         <v>103.55211382881608</v>
       </c>
-      <c r="R6" s="35">
+      <c r="R6" s="22">
         <v>113.3690424801036</v>
       </c>
-      <c r="S6" s="35">
+      <c r="S6" s="22">
         <v>118.51973013847028</v>
       </c>
-      <c r="T6" s="35">
+      <c r="T6" s="22">
         <v>102.71901682813045</v>
       </c>
-      <c r="U6" s="36">
+      <c r="U6" s="23">
         <v>117.7</v>
       </c>
-      <c r="V6" s="36">
+      <c r="V6" s="23">
         <v>102.5</v>
       </c>
-      <c r="W6" s="37">
+      <c r="W6" s="24">
         <v>94.1</v>
       </c>
-    </row>
-    <row r="7" spans="1:23">
+      <c r="X6" s="32">
+        <v>106.6</v>
+      </c>
+    </row>
+    <row r="7" spans="1:24">
       <c r="A7" s="8" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B7" s="9"/>
       <c r="C7" s="9"/>
       <c r="D7" s="9"/>
       <c r="E7" s="9"/>
       <c r="F7" s="10"/>
       <c r="G7" s="10"/>
       <c r="H7" s="11"/>
       <c r="I7" s="12"/>
       <c r="J7" s="12"/>
       <c r="K7" s="12"/>
       <c r="L7" s="12"/>
       <c r="M7" s="13"/>
       <c r="N7" s="13"/>
       <c r="O7" s="12"/>
       <c r="P7" s="13"/>
       <c r="Q7" s="12"/>
-      <c r="R7" s="35">
+      <c r="R7" s="22">
         <v>85.692834913599981</v>
       </c>
-      <c r="S7" s="35">
+      <c r="S7" s="22">
         <v>105.3952463047226</v>
       </c>
-      <c r="T7" s="35">
+      <c r="T7" s="22">
         <v>95.315349136544029</v>
       </c>
-      <c r="U7" s="36">
+      <c r="U7" s="23">
         <v>124.7</v>
       </c>
-      <c r="V7" s="36">
+      <c r="V7" s="23">
         <v>110.6</v>
       </c>
-      <c r="W7" s="37">
+      <c r="W7" s="24">
         <v>86.4</v>
       </c>
-    </row>
-    <row r="8" spans="1:23">
+      <c r="X7" s="32">
+        <v>127.4</v>
+      </c>
+    </row>
+    <row r="8" spans="1:24">
       <c r="A8" s="8" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B8" s="9">
         <v>33.300492610837438</v>
       </c>
       <c r="C8" s="9">
         <v>212.27810650887574</v>
       </c>
       <c r="D8" s="9">
         <v>227.5261324041812</v>
       </c>
       <c r="E8" s="9">
         <v>101.53139356814702</v>
       </c>
       <c r="F8" s="10">
         <v>19.57767722473605</v>
       </c>
       <c r="G8" s="10">
         <v>100.30816640986133</v>
       </c>
       <c r="H8" s="11">
         <v>106.29800307219662</v>
       </c>
       <c r="I8" s="12">
         <v>70.375722543352609</v>
       </c>
       <c r="J8" s="12">
         <v>108.82956878850102</v>
       </c>
       <c r="K8" s="12">
         <v>303.01886792452831</v>
       </c>
       <c r="L8" s="12">
         <v>131.38231631382317</v>
       </c>
       <c r="M8" s="13">
         <v>95.355450236966817</v>
       </c>
       <c r="N8" s="13">
         <v>106.06361829025845</v>
       </c>
       <c r="O8" s="12">
         <v>102.34301780693534</v>
       </c>
       <c r="P8" s="13">
         <v>249.49633699633699</v>
       </c>
       <c r="Q8" s="12">
         <v>179.88621765461551</v>
       </c>
-      <c r="R8" s="35">
+      <c r="R8" s="22">
         <v>133.14629667414815</v>
       </c>
-      <c r="S8" s="35">
+      <c r="S8" s="22">
         <v>72.63044977396369</v>
       </c>
-      <c r="T8" s="35">
+      <c r="T8" s="22">
         <v>91.391496993353726</v>
       </c>
-      <c r="U8" s="36">
+      <c r="U8" s="23">
         <v>40.1</v>
       </c>
-      <c r="V8" s="36">
+      <c r="V8" s="23">
         <v>139.6</v>
       </c>
-      <c r="W8" s="37">
+      <c r="W8" s="24">
         <v>107.1</v>
       </c>
-    </row>
-    <row r="9" spans="1:23">
+      <c r="X8" s="32">
+        <v>38.6</v>
+      </c>
+    </row>
+    <row r="9" spans="1:24">
       <c r="A9" s="8" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B9" s="9">
         <v>492.30769230769226</v>
       </c>
       <c r="C9" s="9">
         <v>239.84375</v>
       </c>
       <c r="D9" s="9">
         <v>112.29641693811075</v>
       </c>
       <c r="E9" s="9">
         <v>260.84118926758521</v>
       </c>
       <c r="F9" s="10">
         <v>61.495690853489023</v>
       </c>
       <c r="G9" s="10">
         <v>310.94032549728752</v>
       </c>
       <c r="H9" s="11">
         <v>71.067170689153826</v>
       </c>
       <c r="I9" s="12">
         <v>62.602291325695575</v>
       </c>
       <c r="J9" s="12">
         <v>133.98692810457516</v>
       </c>
       <c r="K9" s="12">
         <v>101.14634146341463</v>
       </c>
       <c r="L9" s="12">
         <v>168.36267181094769</v>
       </c>
       <c r="M9" s="13">
         <v>107.18991692924665</v>
       </c>
       <c r="N9" s="13">
         <v>101.84393372528059</v>
       </c>
       <c r="O9" s="12">
         <v>113.23799527683023</v>
       </c>
       <c r="P9" s="13">
         <v>258.63746958637466</v>
       </c>
       <c r="Q9" s="12">
         <v>35.18792277023698</v>
       </c>
-      <c r="R9" s="35">
+      <c r="R9" s="22">
         <v>104.8631444939529</v>
       </c>
-      <c r="S9" s="35">
+      <c r="S9" s="22">
         <v>100.88624499210877</v>
       </c>
-      <c r="T9" s="35">
+      <c r="T9" s="22">
         <v>177.99037304452469</v>
       </c>
-      <c r="U9" s="36">
+      <c r="U9" s="23">
         <v>34.5</v>
       </c>
-      <c r="V9" s="36">
+      <c r="V9" s="23">
         <v>116.9</v>
       </c>
-      <c r="W9" s="37">
+      <c r="W9" s="24">
         <v>146.4</v>
       </c>
-    </row>
-    <row r="10" spans="1:23">
+      <c r="X9" s="32">
+        <v>101.1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:24">
       <c r="A10" s="8" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B10" s="9">
         <v>172.9281767955801</v>
       </c>
       <c r="C10" s="9">
         <v>166.13418530351439</v>
       </c>
       <c r="D10" s="9">
         <v>531.92307692307691</v>
       </c>
       <c r="E10" s="9">
         <v>194.72161966738972</v>
       </c>
       <c r="F10" s="10">
         <v>248.31043445971036</v>
       </c>
       <c r="G10" s="10">
         <v>115.44788395394048</v>
       </c>
       <c r="H10" s="11">
         <v>104.17098445595855</v>
       </c>
       <c r="I10" s="12">
         <v>87.043024123352396</v>
       </c>
       <c r="J10" s="12">
         <v>100.15714285714286</v>
       </c>
       <c r="K10" s="12">
         <v>125.04635572671516</v>
       </c>
       <c r="L10" s="12">
         <v>108.50918216037412</v>
       </c>
       <c r="M10" s="13">
         <v>80.442552296856931</v>
       </c>
       <c r="N10" s="13">
         <v>112.47304802352171</v>
       </c>
       <c r="O10" s="12">
         <v>153.19507377715814</v>
       </c>
       <c r="P10" s="13">
         <v>108.38041788328088</v>
       </c>
       <c r="Q10" s="12">
         <v>65.162170672824601</v>
       </c>
-      <c r="R10" s="35">
+      <c r="R10" s="22">
         <v>113.85846219931271</v>
       </c>
-      <c r="S10" s="35">
+      <c r="S10" s="22">
         <v>105.02240037726951</v>
       </c>
-      <c r="T10" s="35">
+      <c r="T10" s="22">
         <v>126.7759317467445</v>
       </c>
-      <c r="U10" s="36">
+      <c r="U10" s="23">
         <v>100.4</v>
       </c>
-      <c r="V10" s="36">
+      <c r="V10" s="23">
         <v>107.4</v>
       </c>
-      <c r="W10" s="37">
+      <c r="W10" s="24">
         <v>101.5</v>
       </c>
-    </row>
-    <row r="11" spans="1:23">
+      <c r="X10" s="32">
+        <v>133.6</v>
+      </c>
+    </row>
+    <row r="11" spans="1:24">
       <c r="A11" s="8" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B11" s="9" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C11" s="9">
         <v>80.769230769230774</v>
       </c>
       <c r="D11" s="9">
         <v>206.49350649350649</v>
       </c>
       <c r="E11" s="9">
         <v>423.68972746331241</v>
       </c>
       <c r="F11" s="10" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G11" s="10" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="H11" s="11">
         <v>266.13475177304969</v>
       </c>
       <c r="I11" s="12">
         <v>31.4457028647568</v>
       </c>
       <c r="J11" s="12">
         <v>100.63559322033899</v>
       </c>
       <c r="K11" s="12">
         <v>178.73684210526315</v>
       </c>
       <c r="L11" s="12">
         <v>108.12720848056537</v>
       </c>
       <c r="M11" s="13">
         <v>103.37690631808279</v>
       </c>
       <c r="N11" s="13">
         <v>108.85142255005269</v>
       </c>
       <c r="O11" s="12">
         <v>106.29235237173282</v>
       </c>
       <c r="P11" s="13">
         <v>101.54826958105646</v>
       </c>
       <c r="Q11" s="12">
         <v>287.08520179372198</v>
       </c>
-      <c r="R11" s="35">
+      <c r="R11" s="22">
         <v>46.922836613558268</v>
       </c>
-      <c r="S11" s="35">
+      <c r="S11" s="22">
         <v>110.71904127829561</v>
       </c>
-      <c r="T11" s="35">
+      <c r="T11" s="22">
         <v>112.50751653638004</v>
       </c>
-      <c r="U11" s="36">
+      <c r="U11" s="23">
         <v>109.5</v>
       </c>
-      <c r="V11" s="36">
+      <c r="V11" s="23">
         <v>102.8</v>
       </c>
-      <c r="W11" s="37">
+      <c r="W11" s="24">
         <v>138.1</v>
       </c>
-    </row>
-    <row r="12" spans="1:23">
+      <c r="X11" s="32">
+        <v>104.7</v>
+      </c>
+    </row>
+    <row r="12" spans="1:24">
       <c r="A12" s="8" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B12" s="9" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C12" s="9" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D12" s="9">
         <v>124.93734335839598</v>
       </c>
       <c r="E12" s="9">
         <v>371.71514543630889</v>
       </c>
       <c r="F12" s="10">
         <v>54.425256341068533</v>
       </c>
       <c r="G12" s="10">
         <v>327.21864154685176</v>
       </c>
       <c r="H12" s="11">
         <v>49.257575757575758</v>
       </c>
       <c r="I12" s="12">
         <v>56.690249154106432</v>
       </c>
       <c r="J12" s="12">
         <v>183.12533912099838</v>
       </c>
       <c r="K12" s="12">
         <v>118.72592592592592</v>
       </c>
       <c r="L12" s="12">
         <v>143.57374594459696</v>
       </c>
       <c r="M12" s="13">
         <v>334.43420823917955</v>
       </c>
       <c r="N12" s="13">
         <v>20.79002079002079</v>
       </c>
       <c r="O12" s="12">
         <v>103.8</v>
       </c>
       <c r="P12" s="13">
         <v>89.065510597302492</v>
       </c>
       <c r="Q12" s="12">
         <v>802.86641427798816</v>
       </c>
-      <c r="R12" s="35">
+      <c r="R12" s="22">
         <v>42.391377568204788</v>
       </c>
-      <c r="S12" s="35">
+      <c r="S12" s="22">
         <v>80.343238518989352</v>
       </c>
-      <c r="T12" s="35">
+      <c r="T12" s="22">
         <v>88.765822784810126</v>
       </c>
-      <c r="U12" s="36">
+      <c r="U12" s="23">
         <v>84.3</v>
       </c>
-      <c r="V12" s="36">
+      <c r="V12" s="23">
         <v>55.3</v>
       </c>
-      <c r="W12" s="37">
+      <c r="W12" s="24">
         <v>953.6</v>
       </c>
-    </row>
-    <row r="13" spans="1:23">
+      <c r="X12" s="32">
+        <v>8.9</v>
+      </c>
+    </row>
+    <row r="13" spans="1:24">
       <c r="A13" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="B13" s="25">
+        <v>94.75</v>
+      </c>
+      <c r="C13" s="25">
+        <v>118.60158311345646</v>
+      </c>
+      <c r="D13" s="25">
+        <v>135.70634037819801</v>
+      </c>
+      <c r="E13" s="25">
+        <v>176.14754098360658</v>
+      </c>
+      <c r="F13" s="26">
+        <v>58.213122382503492</v>
+      </c>
+      <c r="G13" s="26">
+        <v>411.91047162270183</v>
+      </c>
+      <c r="H13" s="27">
+        <v>77.799340190180473</v>
+      </c>
+      <c r="I13" s="28">
+        <v>81.167373409827874</v>
+      </c>
+      <c r="J13" s="28">
+        <v>107.68285187461586</v>
+      </c>
+      <c r="K13" s="28">
+        <v>113.12785388127854</v>
+      </c>
+      <c r="L13" s="28">
+        <v>118.36528758829465</v>
+      </c>
+      <c r="M13" s="29">
+        <v>100.76726342710997</v>
+      </c>
+      <c r="N13" s="29">
+        <v>100.48646362098138</v>
+      </c>
+      <c r="O13" s="28">
+        <v>102.48368764470638</v>
+      </c>
+      <c r="P13" s="29">
+        <v>101.47874306839188</v>
+      </c>
+      <c r="Q13" s="28">
+        <v>82.270795385549491</v>
+      </c>
+      <c r="R13" s="22">
+        <v>206.05166051660518</v>
+      </c>
+      <c r="S13" s="22">
+        <v>173.37631327602674</v>
+      </c>
+      <c r="T13" s="22">
+        <v>71.594821649910486</v>
+      </c>
+      <c r="U13" s="23">
+        <v>68.2</v>
+      </c>
+      <c r="V13" s="23">
+        <v>142.80000000000001</v>
+      </c>
+      <c r="W13" s="24">
+        <v>143.4</v>
+      </c>
+      <c r="X13" s="32">
+        <v>110.4</v>
+      </c>
+    </row>
+    <row r="14" spans="1:24">
+      <c r="A14" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="38">
-[...73 lines deleted...]
-      <c r="C14" s="38">
+      <c r="B14" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="C14" s="25">
         <v>77.952755905511808</v>
       </c>
-      <c r="D14" s="38">
+      <c r="D14" s="25">
         <v>337.37373737373736</v>
       </c>
-      <c r="E14" s="38">
+      <c r="E14" s="25">
         <v>317.36526946107784</v>
       </c>
-      <c r="F14" s="39" t="s">
-[...5 lines deleted...]
-      <c r="H14" s="40">
+      <c r="F14" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="G14" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="H14" s="27">
         <v>96.387096774193552</v>
       </c>
-      <c r="I14" s="41">
+      <c r="I14" s="28">
         <v>119.54484605087015</v>
       </c>
-      <c r="J14" s="41">
+      <c r="J14" s="28">
         <v>45.240761478163492</v>
       </c>
-      <c r="K14" s="41">
+      <c r="K14" s="28">
         <v>202.97029702970298</v>
       </c>
-      <c r="L14" s="41">
+      <c r="L14" s="28">
         <v>23.536585365853661</v>
       </c>
-      <c r="M14" s="42">
+      <c r="M14" s="29">
         <v>235.75129533678756</v>
       </c>
-      <c r="N14" s="42">
+      <c r="N14" s="29">
         <v>39.120879120879124</v>
       </c>
-      <c r="O14" s="41">
+      <c r="O14" s="28">
         <v>305.61797752808991</v>
       </c>
-      <c r="P14" s="42">
+      <c r="P14" s="29">
         <v>257.16911764705878</v>
       </c>
-      <c r="Q14" s="41">
+      <c r="Q14" s="28">
         <v>42.744817726947822</v>
       </c>
-      <c r="R14" s="43">
+      <c r="R14" s="30">
         <v>138.46153846153845</v>
       </c>
-      <c r="S14" s="35">
+      <c r="S14" s="22">
         <v>146.49758454106282</v>
       </c>
-      <c r="T14" s="35">
+      <c r="T14" s="22">
         <v>84.583676834295133</v>
       </c>
-      <c r="U14" s="36">
+      <c r="U14" s="23">
         <v>105.9</v>
       </c>
-      <c r="V14" s="36">
+      <c r="V14" s="23">
         <v>102.4</v>
       </c>
-      <c r="W14" s="37">
+      <c r="W14" s="24">
         <v>105.4</v>
       </c>
-    </row>
-    <row r="15" spans="1:23">
+      <c r="X14" s="32">
+        <v>159.19999999999999</v>
+      </c>
+    </row>
+    <row r="15" spans="1:24">
       <c r="A15" s="8" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B15" s="9">
         <v>143.07692307692307</v>
       </c>
       <c r="C15" s="9">
         <v>437.63440860215053</v>
       </c>
       <c r="D15" s="9">
         <v>246.19164619164619</v>
       </c>
       <c r="E15" s="9">
         <v>69.211576846307395</v>
       </c>
       <c r="F15" s="10">
         <v>43.979812545061286</v>
       </c>
       <c r="G15" s="10">
         <v>708.52459016393448</v>
       </c>
       <c r="H15" s="11">
         <v>64.391485423415091</v>
       </c>
       <c r="I15" s="12">
         <v>18.64893999281351</v>
       </c>
       <c r="J15" s="12">
         <v>209.63391136801539</v>
       </c>
       <c r="K15" s="12">
         <v>113.78676470588235</v>
       </c>
       <c r="L15" s="12">
         <v>108.64297253634895</v>
       </c>
       <c r="M15" s="13">
         <v>100.14869888475837</v>
       </c>
       <c r="N15" s="13">
         <v>89.309576837416472</v>
       </c>
       <c r="O15" s="12">
         <v>100.08312551953451</v>
       </c>
       <c r="P15" s="13">
         <v>491.4451827242525</v>
       </c>
       <c r="Q15" s="12">
         <v>16.021632584079768</v>
       </c>
-      <c r="R15" s="35">
+      <c r="R15" s="22">
         <v>137.13080168776369</v>
       </c>
-      <c r="S15" s="35">
+      <c r="S15" s="22">
         <v>255.69230769230768</v>
       </c>
-      <c r="T15" s="35">
+      <c r="T15" s="22">
         <v>102.85800240673886</v>
       </c>
-      <c r="U15" s="36">
+      <c r="U15" s="23">
         <v>126.4</v>
       </c>
-      <c r="V15" s="36">
+      <c r="V15" s="23">
         <v>99.9</v>
       </c>
-      <c r="W15" s="37">
+      <c r="W15" s="24">
         <v>100.3</v>
       </c>
-    </row>
-    <row r="16" spans="1:23">
+      <c r="X15" s="32">
+        <v>44.1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:24">
       <c r="A16" s="8" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B16" s="9">
         <v>359.27770859277712</v>
       </c>
       <c r="C16" s="9">
         <v>100.34662045060658</v>
       </c>
       <c r="D16" s="9">
         <v>103.97236614853196</v>
       </c>
       <c r="E16" s="9">
         <v>147.04318936877075</v>
       </c>
       <c r="F16" s="10">
         <v>40.465431540894713</v>
       </c>
       <c r="G16" s="10">
         <v>90.619765494137354</v>
       </c>
       <c r="H16" s="11">
         <v>111.21380160197165</v>
       </c>
       <c r="I16" s="12">
         <v>204.98614958448752</v>
       </c>
       <c r="J16" s="12">
         <v>67.78378378378379</v>
       </c>
       <c r="K16" s="12">
         <v>128.94736842105263</v>
       </c>
       <c r="L16" s="12">
         <v>100.52566481137909</v>
       </c>
       <c r="M16" s="13">
         <v>101.50722854506306</v>
       </c>
       <c r="N16" s="13">
         <v>103</v>
       </c>
       <c r="O16" s="12">
         <v>108.88496616651956</v>
       </c>
       <c r="P16" s="13">
         <v>222.66954877060255</v>
       </c>
       <c r="Q16" s="12">
         <v>47.336488290256035</v>
       </c>
-      <c r="R16" s="35">
+      <c r="R16" s="22">
         <v>102.79415534478339</v>
       </c>
-      <c r="S16" s="35">
+      <c r="S16" s="22">
         <v>103.49127182044887</v>
       </c>
-      <c r="T16" s="35">
+      <c r="T16" s="22">
         <v>269.03614457831327</v>
       </c>
-      <c r="U16" s="36">
+      <c r="U16" s="23">
         <v>43.2</v>
       </c>
-      <c r="V16" s="36">
+      <c r="V16" s="23">
         <v>100.6</v>
       </c>
-      <c r="W16" s="37">
+      <c r="W16" s="24">
         <v>100.1</v>
       </c>
-    </row>
-    <row r="17" spans="1:23">
+      <c r="X16" s="32">
+        <v>100.4</v>
+      </c>
+    </row>
+    <row r="17" spans="1:24">
       <c r="A17" s="8" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C17" s="9">
         <v>340.1639344262295</v>
       </c>
       <c r="D17" s="9">
         <v>285.30120481927707</v>
       </c>
       <c r="E17" s="9">
         <v>188.34459459459461</v>
       </c>
       <c r="F17" s="10">
         <v>64.484304932735427</v>
       </c>
       <c r="G17" s="10">
         <v>52.92072322670375</v>
       </c>
       <c r="H17" s="11">
         <v>853.35085413929039</v>
       </c>
       <c r="I17" s="12">
         <v>22.913458577148138</v>
       </c>
       <c r="J17" s="12">
         <v>85.954301075268816</v>
       </c>
       <c r="K17" s="12">
         <v>572.08756841282252</v>
       </c>
       <c r="L17" s="12">
         <v>31.214978816454831</v>
       </c>
       <c r="M17" s="13">
         <v>44.483362521891422</v>
       </c>
       <c r="N17" s="13">
         <v>389.66535433070868</v>
       </c>
       <c r="O17" s="12">
         <v>211.31598888608232</v>
       </c>
       <c r="P17" s="13">
         <v>16.196509682046379</v>
       </c>
       <c r="Q17" s="12">
         <v>176.08856088560884</v>
       </c>
-      <c r="R17" s="35">
+      <c r="R17" s="22">
         <v>108.04694048616932</v>
       </c>
-      <c r="S17" s="35">
+      <c r="S17" s="22">
         <v>255.85725368502713</v>
       </c>
-      <c r="T17" s="35">
+      <c r="T17" s="22">
         <v>53.593086719223777</v>
       </c>
-      <c r="U17" s="36">
+      <c r="U17" s="23">
         <v>43.8</v>
       </c>
-      <c r="V17" s="36">
+      <c r="V17" s="23">
         <v>52.3</v>
       </c>
-      <c r="W17" s="37">
+      <c r="W17" s="24">
         <v>331.2</v>
       </c>
-    </row>
-    <row r="18" spans="1:23">
+      <c r="X17" s="32">
+        <v>41.2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:24">
       <c r="A18" s="8" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B18" s="9" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C18" s="9">
         <v>44.117647058823529</v>
       </c>
       <c r="D18" s="9">
         <v>55.111111111111114</v>
       </c>
       <c r="E18" s="9">
         <v>1320.1612903225807</v>
       </c>
       <c r="F18" s="10">
         <v>55.406230910201586</v>
       </c>
       <c r="G18" s="10">
         <v>255.01653803748621</v>
       </c>
       <c r="H18" s="11">
         <v>47.730220492866408</v>
       </c>
       <c r="I18" s="12">
         <v>296.01449275362319</v>
       </c>
       <c r="J18" s="12">
         <v>15.299877600979192</v>
       </c>
       <c r="K18" s="12">
         <v>204.4</v>
       </c>
       <c r="L18" s="12">
         <v>175.63600782778863</v>
       </c>
       <c r="M18" s="13">
         <v>113.81615598885794</v>
       </c>
       <c r="N18" s="13">
         <v>59.960841899167889</v>
       </c>
       <c r="O18" s="12">
         <v>188.08163265306123</v>
       </c>
       <c r="P18" s="13">
         <v>78.645833333333343</v>
       </c>
       <c r="Q18" s="12">
         <v>66.611479028697573</v>
       </c>
-      <c r="R18" s="35">
+      <c r="R18" s="22">
         <v>280.53024026512014</v>
       </c>
-      <c r="S18" s="35">
+      <c r="S18" s="22">
         <v>114.2055522740697</v>
       </c>
-      <c r="T18" s="35">
+      <c r="T18" s="22">
         <v>69.433669511249022</v>
       </c>
-      <c r="U18" s="36">
+      <c r="U18" s="23">
         <v>86.4</v>
       </c>
-      <c r="V18" s="36">
+      <c r="V18" s="23">
         <v>100.1</v>
       </c>
-      <c r="W18" s="37">
+      <c r="W18" s="24">
         <v>160.4</v>
       </c>
-    </row>
-    <row r="19" spans="1:23">
+      <c r="X18" s="32">
+        <v>46.4</v>
+      </c>
+    </row>
+    <row r="19" spans="1:24">
       <c r="A19" s="8" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B19" s="9" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C19" s="9">
         <v>741.46341463414637</v>
       </c>
       <c r="D19" s="9">
         <v>241.44736842105266</v>
       </c>
       <c r="E19" s="9">
         <v>166.21253405994551</v>
       </c>
       <c r="F19" s="10">
         <v>66.557377049180332</v>
       </c>
       <c r="G19" s="10">
         <v>261.04269293924466</v>
       </c>
       <c r="H19" s="11">
         <v>12.580594433086963</v>
       </c>
       <c r="I19" s="12">
         <v>879.375</v>
       </c>
       <c r="J19" s="12">
         <v>93.944562899786789</v>
       </c>
       <c r="K19" s="12">
         <v>44.499924345589342</v>
       </c>
       <c r="L19" s="12">
         <v>242.12852771166268</v>
       </c>
       <c r="M19" s="13">
         <v>22.117680101109396</v>
       </c>
       <c r="N19" s="13">
         <v>456.88888888888891</v>
       </c>
       <c r="O19" s="12">
         <v>22.47081712062257</v>
       </c>
       <c r="P19" s="13">
         <v>104.143475572047</v>
       </c>
       <c r="Q19" s="12">
         <v>121.43705463182899</v>
       </c>
-      <c r="R19" s="35">
+      <c r="R19" s="22">
         <v>322.7872860635697</v>
       </c>
-      <c r="S19" s="35">
+      <c r="S19" s="22">
         <v>101.51492198151794</v>
       </c>
-      <c r="T19" s="35">
+      <c r="T19" s="22">
         <v>64.930607372034018</v>
       </c>
-      <c r="U19" s="36">
+      <c r="U19" s="23">
         <v>82.3</v>
       </c>
-      <c r="V19" s="36">
+      <c r="V19" s="23">
         <v>113.9</v>
       </c>
-      <c r="W19" s="37">
+      <c r="W19" s="24">
         <v>225.8</v>
       </c>
-    </row>
-    <row r="20" spans="1:23">
+      <c r="X19" s="32">
+        <v>113.1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:24">
       <c r="A20" s="8" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B20" s="9">
         <v>204.13907284768212</v>
       </c>
       <c r="C20" s="9">
         <v>333.7388483373885</v>
       </c>
       <c r="D20" s="9">
         <v>121.67679222357231</v>
       </c>
       <c r="E20" s="9">
         <v>150.98861593768723</v>
       </c>
       <c r="F20" s="10">
         <v>50.793650793650798</v>
       </c>
       <c r="G20" s="10">
         <v>133.80208333333334</v>
       </c>
       <c r="H20" s="11">
         <v>51.265083690151805</v>
       </c>
       <c r="I20" s="12">
         <v>114.2369020501139</v>
       </c>
       <c r="J20" s="12">
         <v>188.13559322033899</v>
       </c>
       <c r="K20" s="12">
         <v>103.02066772655009</v>
       </c>
       <c r="L20" s="12">
         <v>131.18998628257887</v>
       </c>
       <c r="M20" s="13">
         <v>47.392497712717287</v>
       </c>
       <c r="N20" s="13">
         <v>101.90292333149476</v>
       </c>
       <c r="O20" s="12">
         <v>100.62246278755073</v>
       </c>
       <c r="P20" s="13">
         <v>103.60408821947284</v>
       </c>
       <c r="Q20" s="12">
         <v>150.67497403946001</v>
       </c>
-      <c r="R20" s="35">
+      <c r="R20" s="22">
         <v>139.38662991040661</v>
       </c>
-      <c r="S20" s="35">
+      <c r="S20" s="22">
         <v>104.61063040791099</v>
       </c>
-      <c r="T20" s="35">
+      <c r="T20" s="22">
         <v>95.769821576273188</v>
       </c>
-      <c r="U20" s="36">
+      <c r="U20" s="23">
         <v>58.3</v>
       </c>
-      <c r="V20" s="36">
+      <c r="V20" s="23">
         <v>138.19999999999999</v>
       </c>
-      <c r="W20" s="37">
+      <c r="W20" s="24">
         <v>100.8</v>
       </c>
-    </row>
-    <row r="21" spans="1:23">
+      <c r="X20" s="32">
+        <v>140.30000000000001</v>
+      </c>
+    </row>
+    <row r="21" spans="1:24">
       <c r="A21" s="8" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B21" s="9" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C21" s="9">
         <v>179.92424242424241</v>
       </c>
       <c r="D21" s="9">
         <v>156.52631578947367</v>
       </c>
       <c r="E21" s="9">
         <v>112.44115669132482</v>
       </c>
       <c r="F21" s="10">
         <v>126.67464114832536</v>
       </c>
       <c r="G21" s="10">
         <v>103.87157695939565</v>
       </c>
       <c r="H21" s="11">
         <v>107.95454545454545</v>
       </c>
       <c r="I21" s="12">
         <v>103.11578947368422</v>
       </c>
       <c r="J21" s="12">
         <v>105.10412413229891</v>
       </c>
       <c r="K21" s="12">
         <v>115.03496503496504</v>
       </c>
       <c r="L21" s="12">
         <v>104.76190476190476</v>
       </c>
       <c r="M21" s="13">
         <v>118.60090264345584</v>
       </c>
       <c r="N21" s="13">
         <v>90.024463169339498</v>
       </c>
       <c r="O21" s="12">
         <v>117.21014492753623</v>
       </c>
       <c r="P21" s="13">
         <v>97.449768160741883</v>
       </c>
       <c r="Q21" s="12">
         <v>92.466296590007929</v>
       </c>
-      <c r="R21" s="35">
+      <c r="R21" s="22">
         <v>100.02858776443684</v>
       </c>
-      <c r="S21" s="35">
+      <c r="S21" s="22">
         <v>102.00057159188339</v>
       </c>
-      <c r="T21" s="35">
+      <c r="T21" s="22">
         <v>154.83328663491176</v>
       </c>
-      <c r="U21" s="36">
+      <c r="U21" s="23">
         <v>101.9</v>
       </c>
-      <c r="V21" s="36">
+      <c r="V21" s="23">
         <v>53.6</v>
       </c>
-      <c r="W21" s="37">
+      <c r="W21" s="24">
         <v>120.1</v>
       </c>
-    </row>
-    <row r="22" spans="1:23">
+      <c r="X21" s="32">
+        <v>57.2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:24">
       <c r="A22" s="8" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B22" s="9">
         <v>42.515723270440247</v>
       </c>
       <c r="C22" s="9">
         <v>174.85207100591717</v>
       </c>
       <c r="D22" s="9">
         <v>250.42301184433163</v>
       </c>
       <c r="E22" s="9">
         <v>122.36486486486486</v>
       </c>
       <c r="F22" s="15">
         <v>27.33296521258973</v>
       </c>
       <c r="G22" s="15">
         <v>303.23232323232321</v>
       </c>
       <c r="H22" s="11">
         <v>125.7161892071952</v>
       </c>
       <c r="I22" s="12">
         <v>62.427133015368305</v>
       </c>
       <c r="J22" s="12">
         <v>93.548387096774192</v>
       </c>
       <c r="K22" s="12">
         <v>128.31215970961887</v>
       </c>
       <c r="L22" s="12">
         <v>135.78500707213578</v>
       </c>
       <c r="M22" s="12">
         <v>74.270833333333343</v>
       </c>
       <c r="N22" s="12">
         <v>101.96353436185133</v>
       </c>
       <c r="O22" s="12">
         <v>112.31086657496562</v>
       </c>
       <c r="P22" s="12">
         <v>126.51561543172078</v>
       </c>
       <c r="Q22" s="12">
         <v>252.22652468538237</v>
       </c>
-      <c r="R22" s="35">
+      <c r="R22" s="22">
         <v>27.480330071003646</v>
       </c>
-      <c r="S22" s="35">
+      <c r="S22" s="22">
         <v>105.02793296089385</v>
       </c>
-      <c r="T22" s="35">
+      <c r="T22" s="22">
         <v>338.43085106382983</v>
       </c>
-      <c r="U22" s="36">
+      <c r="U22" s="23">
         <v>207.9</v>
       </c>
-      <c r="V22" s="36">
+      <c r="V22" s="23">
         <v>19.399999999999999</v>
       </c>
-      <c r="W22" s="37">
+      <c r="W22" s="24">
         <v>149.1</v>
       </c>
-    </row>
-    <row r="23" spans="1:23">
+      <c r="X22" s="32">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="23" spans="1:24">
       <c r="A23" s="8" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B23" s="16">
         <v>123.4684260131951</v>
       </c>
       <c r="C23" s="16">
         <v>131.45038167938932</v>
       </c>
       <c r="D23" s="16">
         <v>91.085946573751457</v>
       </c>
       <c r="E23" s="16">
         <v>465.44469238125595</v>
       </c>
       <c r="F23" s="16">
         <v>386.27491267721393</v>
       </c>
       <c r="G23" s="12">
         <v>145.67375886524823</v>
       </c>
       <c r="H23" s="12">
         <v>53.545520934761441</v>
       </c>
       <c r="I23" s="12">
         <v>89.875662037142277</v>
       </c>
       <c r="J23" s="12">
         <v>455.74496067174186</v>
       </c>
       <c r="K23" s="12">
         <v>59.563699728630333</v>
       </c>
       <c r="L23" s="12">
         <v>61.03678306562815</v>
       </c>
       <c r="M23" s="12">
         <v>113.26779826596653</v>
       </c>
       <c r="N23" s="12">
         <v>98.997358632957798</v>
       </c>
       <c r="O23" s="12">
         <v>177.76068608766676</v>
       </c>
       <c r="P23" s="12">
         <v>111.90507186999839</v>
       </c>
       <c r="Q23" s="12">
         <v>69.3</v>
       </c>
-      <c r="R23" s="41">
+      <c r="R23" s="28">
         <v>142.4</v>
       </c>
-      <c r="S23" s="41">
+      <c r="S23" s="28">
         <v>99.6</v>
       </c>
-      <c r="T23" s="41">
+      <c r="T23" s="28">
         <v>100.61728825131854</v>
       </c>
-      <c r="U23" s="36">
+      <c r="U23" s="23">
         <v>97.4</v>
       </c>
-      <c r="V23" s="36">
+      <c r="V23" s="23">
         <v>111.9</v>
       </c>
-      <c r="W23" s="37">
+      <c r="W23" s="24">
         <v>82.5</v>
       </c>
-    </row>
-    <row r="24" spans="1:23">
+      <c r="X23" s="32">
+        <v>104.2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:24">
       <c r="A24" s="8" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B24" s="17">
         <v>143.33333333333334</v>
       </c>
       <c r="C24" s="17">
         <v>104.94186046511628</v>
       </c>
       <c r="D24" s="18">
         <v>181.71745152354572</v>
       </c>
       <c r="E24" s="11">
         <v>151.3719512195122</v>
       </c>
       <c r="F24" s="11">
         <v>141.7925478348439</v>
       </c>
       <c r="G24" s="11">
         <v>128.05397727272728</v>
       </c>
       <c r="H24" s="11">
         <v>118.41375485302274</v>
       </c>
       <c r="I24" s="11">
         <v>182.8103044496487</v>
       </c>
       <c r="J24" s="11">
         <v>142.17268767614655</v>
       </c>
       <c r="K24" s="11">
         <v>63.398810596503871</v>
       </c>
       <c r="L24" s="11">
         <v>156.05457646389993</v>
       </c>
       <c r="M24" s="11">
         <v>101.14754098360656</v>
       </c>
       <c r="N24" s="11">
         <v>100.48622366288492</v>
       </c>
       <c r="O24" s="11">
         <v>125.91397849462366</v>
       </c>
       <c r="P24" s="11">
         <v>72.986051807571869</v>
       </c>
       <c r="Q24" s="11">
         <v>110.7</v>
       </c>
-      <c r="R24" s="40">
+      <c r="R24" s="27">
         <v>153.61042620641069</v>
       </c>
-      <c r="S24" s="40">
+      <c r="S24" s="27">
         <v>94.59986241687686</v>
       </c>
-      <c r="T24" s="40">
+      <c r="T24" s="27">
         <v>168.54926675554478</v>
       </c>
-      <c r="U24" s="36">
+      <c r="U24" s="23">
         <v>80.099999999999994</v>
       </c>
-      <c r="V24" s="36">
+      <c r="V24" s="23">
         <v>109.6</v>
       </c>
-      <c r="W24" s="37">
+      <c r="W24" s="24">
         <v>100.2</v>
       </c>
-    </row>
-    <row r="25" spans="1:23">
+      <c r="X24" s="32">
+        <v>101.7</v>
+      </c>
+    </row>
+    <row r="25" spans="1:24">
       <c r="A25" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B25" s="9">
         <v>197.03865336658356</v>
       </c>
       <c r="C25" s="9">
         <v>204.96756842271793</v>
       </c>
       <c r="D25" s="9">
         <v>86.22259956776783</v>
       </c>
       <c r="E25" s="9">
         <v>164.75695998567721</v>
       </c>
       <c r="F25" s="10">
         <v>109.01928823689214</v>
       </c>
       <c r="G25" s="10">
         <v>75.718913531024171</v>
       </c>
       <c r="H25" s="11">
         <v>86.006713618113608</v>
       </c>
       <c r="I25" s="12">
         <v>76.911303283079519</v>
       </c>
       <c r="J25" s="12">
         <v>228.41791044776119</v>
       </c>
       <c r="K25" s="12">
         <v>83.790730092350586</v>
       </c>
       <c r="L25" s="12">
         <v>89.269560696646735</v>
       </c>
       <c r="M25" s="13">
         <v>82.080251586978036</v>
       </c>
       <c r="N25" s="13">
         <v>115.5952887753654</v>
       </c>
       <c r="O25" s="12">
         <v>156.37736312300518</v>
       </c>
       <c r="P25" s="13">
         <v>78.694508772618434</v>
       </c>
       <c r="Q25" s="12">
         <v>125.56237218813905</v>
       </c>
-      <c r="R25" s="35">
+      <c r="R25" s="22">
         <v>108.31810598236275</v>
       </c>
-      <c r="S25" s="35">
+      <c r="S25" s="22">
         <v>80.522957312600852</v>
       </c>
-      <c r="T25" s="35">
+      <c r="T25" s="22">
         <v>100.41444641799882</v>
       </c>
-      <c r="U25" s="36">
+      <c r="U25" s="23">
         <v>118.4</v>
       </c>
-      <c r="V25" s="36">
+      <c r="V25" s="23">
         <v>118.8</v>
       </c>
-      <c r="W25" s="37">
+      <c r="W25" s="24">
         <v>141.5</v>
       </c>
+      <c r="X25" s="32">
+        <v>139.80000000000001</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="25">
+  <mergeCells count="26">
+    <mergeCell ref="E3:E4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="V3:V4"/>
     <mergeCell ref="U3:U4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="N3:N4"/>
     <mergeCell ref="L3:L4"/>
     <mergeCell ref="K3:K4"/>
     <mergeCell ref="T3:T4"/>
+    <mergeCell ref="X3:X4"/>
+    <mergeCell ref="A2:X2"/>
     <mergeCell ref="W3:W4"/>
-    <mergeCell ref="A2:W2"/>
     <mergeCell ref="A1:T1"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="J3:J4"/>
     <mergeCell ref="I3:I4"/>
     <mergeCell ref="M3:M4"/>
     <mergeCell ref="P3:P4"/>
     <mergeCell ref="O3:O4"/>
     <mergeCell ref="Q3:Q4"/>
     <mergeCell ref="R3:R4"/>
     <mergeCell ref="S3:S4"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="A3:A4"/>
-    <mergeCell ref="E3:E4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.74803149606299213" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
@@ -2530,50 +3613,52 @@
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FD11C06A-5B56-4B49-822D-AB775B36E791}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Лист1</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
+      <vt:lpstr>Көрсеткіш</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>I.kokorina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>