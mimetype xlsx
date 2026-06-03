--- v0 (2026-04-16)
+++ v1 (2026-06-03)
@@ -4,55 +4,55 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="2685" yWindow="210" windowWidth="19410" windowHeight="11010" tabRatio="121"/>
   </bookViews>
   <sheets>
-    <sheet name="2022-2025" sheetId="1" r:id="rId1"/>
+    <sheet name="2022-2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2022-2025'!#REF!</definedName>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'2022-2025'!$3:$5</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2022-2026'!#REF!</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">'2022-2026'!$3:$5</definedName>
   </definedNames>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="306" uniqueCount="280">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t>Всего</t>
   </si>
   <si>
     <t>0201</t>
   </si>
   <si>
     <t>Мясо крупного рогатого скота, свежее или охлажденное</t>
   </si>
   <si>
     <t>0202</t>
   </si>
@@ -848,57 +848,57 @@
   <si>
     <t>2501</t>
   </si>
   <si>
     <t>Соль (включая соль столовую и денатурированную) и хлорид натрия чистый, растворенные или не растворенные в воде, а также содержащие добавки агентов, вода морская</t>
   </si>
   <si>
     <t>ТНВЭД ЕАЭС</t>
   </si>
   <si>
     <t>Наименование товара</t>
   </si>
   <si>
     <t>тонн</t>
   </si>
   <si>
     <t>тыс. долларов США</t>
   </si>
   <si>
     <t>*Предварительные данные.</t>
   </si>
   <si>
     <t>Экспорт и импорт по области Абай по продовольственным товарам</t>
   </si>
   <si>
-    <t>январь-февраль 2025 г.*</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve"> 2024 г.</t>
+  </si>
+  <si>
+    <t>январь-март 2025 г.*</t>
+  </si>
+  <si>
+    <t>январь-март 2026 г.*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="35" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -1276,51 +1276,51 @@
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="26"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="15"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="23"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="55"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="21">
+  <borders count="22">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="48"/>
       </left>
       <right style="thin">
         <color indexed="48"/>
       </right>
       <top style="thin">
         <color indexed="48"/>
       </top>
       <bottom style="thin">
         <color indexed="48"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="41"/>
@@ -1526,50 +1526,59 @@
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="81">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="4" fontId="4" fillId="17" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="18" borderId="1" applyNumberFormat="0" applyProtection="0">
@@ -1718,58 +1727,57 @@
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="18" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="19" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="20" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="31" fillId="0" borderId="12" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="31" fillId="0" borderId="17" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="30" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="31" fillId="0" borderId="12" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="165" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="31" fillId="0" borderId="12" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="31" fillId="0" borderId="12" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="31" fillId="0" borderId="17" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="31" fillId="0" borderId="12" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="31" fillId="0" borderId="12" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="31" fillId="0" borderId="17" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -1783,50 +1791,51 @@
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="15" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="16" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="14" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="15" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="16" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="12" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="12" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="165" fontId="29" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="81">
     <cellStyle name="20% - Акцент1 2" xfId="1"/>
     <cellStyle name="20% - Акцент2 2" xfId="2"/>
     <cellStyle name="20% - Акцент3 2" xfId="3"/>
     <cellStyle name="20% - Акцент4 2" xfId="4"/>
     <cellStyle name="20% - Акцент5 2" xfId="5"/>
     <cellStyle name="20% - Акцент6 2" xfId="6"/>
     <cellStyle name="40% - Акцент1 2" xfId="7"/>
     <cellStyle name="40% - Акцент2 2" xfId="8"/>
     <cellStyle name="40% - Акцент3 2" xfId="9"/>
     <cellStyle name="40% - Акцент4 2" xfId="10"/>
     <cellStyle name="40% - Акцент5 2" xfId="11"/>
     <cellStyle name="40% - Акцент6 2" xfId="12"/>
     <cellStyle name="60% - Акцент1 2" xfId="13"/>
     <cellStyle name="60% - Акцент2 2" xfId="14"/>
     <cellStyle name="60% - Акцент3 2" xfId="15"/>
     <cellStyle name="60% - Акцент4 2" xfId="16"/>
     <cellStyle name="60% - Акцент5 2" xfId="17"/>
     <cellStyle name="60% - Акцент6 2" xfId="18"/>
     <cellStyle name="SAPBEXaggData" xfId="19"/>
     <cellStyle name="SAPBEXaggDataEmph" xfId="20"/>
     <cellStyle name="SAPBEXaggItem" xfId="21"/>
     <cellStyle name="SAPBEXaggItemX" xfId="22"/>
     <cellStyle name="SAPBEXchaText" xfId="23"/>
@@ -2175,9466 +2184,9466 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:V141"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="1" topLeftCell="F2" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="1" topLeftCell="E2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="O1" sqref="O1:V1048576"/>
+      <selection pane="bottomRight" activeCell="Q9" sqref="Q9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="10.75" style="8" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="11.25" style="1" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="10.7109375" style="8" customWidth="1"/>
+    <col min="2" max="2" width="36.140625" style="12" customWidth="1"/>
+    <col min="3" max="3" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="13" style="1" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="11.25" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="13" style="1" bestFit="1" customWidth="1"/>
-    <col min="7" max="18" width="9.125" style="5"/>
-    <col min="19" max="16384" width="9.125" style="1"/>
+    <col min="7" max="18" width="9.140625" style="5"/>
+    <col min="19" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="26" t="s">
+      <c r="A1" s="25" t="s">
         <v>276</v>
       </c>
-      <c r="B1" s="26"/>
-[...3 lines deleted...]
-      <c r="F1" s="26"/>
+      <c r="B1" s="25"/>
+      <c r="C1" s="25"/>
+      <c r="D1" s="25"/>
+      <c r="E1" s="25"/>
+      <c r="F1" s="25"/>
     </row>
     <row r="3" spans="1:22" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="34" t="s">
+      <c r="A3" s="33" t="s">
         <v>271</v>
       </c>
-      <c r="B3" s="31" t="s">
+      <c r="B3" s="30" t="s">
         <v>272</v>
       </c>
-      <c r="C3" s="37">
+      <c r="C3" s="36">
         <v>2022</v>
       </c>
-      <c r="D3" s="38"/>
-[...2 lines deleted...]
-      <c r="G3" s="27">
+      <c r="D3" s="37"/>
+      <c r="E3" s="37"/>
+      <c r="F3" s="37"/>
+      <c r="G3" s="26">
         <v>2023</v>
       </c>
-      <c r="H3" s="28"/>
-[...2 lines deleted...]
-      <c r="K3" s="21" t="s">
+      <c r="H3" s="27"/>
+      <c r="I3" s="27"/>
+      <c r="J3" s="28"/>
+      <c r="K3" s="20" t="s">
+        <v>277</v>
+      </c>
+      <c r="L3" s="21"/>
+      <c r="M3" s="21"/>
+      <c r="N3" s="22"/>
+      <c r="O3" s="20" t="s">
+        <v>278</v>
+      </c>
+      <c r="P3" s="21"/>
+      <c r="Q3" s="21"/>
+      <c r="R3" s="22"/>
+      <c r="S3" s="20" t="s">
         <v>279</v>
       </c>
-      <c r="L3" s="22"/>
-[...13 lines deleted...]
-      <c r="V3" s="23"/>
+      <c r="T3" s="21"/>
+      <c r="U3" s="21"/>
+      <c r="V3" s="22"/>
     </row>
     <row r="4" spans="1:22" x14ac:dyDescent="0.2">
-      <c r="A4" s="35"/>
-[...5 lines deleted...]
-      <c r="E4" s="39" t="s">
+      <c r="A4" s="34"/>
+      <c r="B4" s="31"/>
+      <c r="C4" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="D4" s="38"/>
+      <c r="E4" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="F4" s="39"/>
-[...4 lines deleted...]
-      <c r="I4" s="24" t="s">
+      <c r="F4" s="38"/>
+      <c r="G4" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="H4" s="23"/>
+      <c r="I4" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="J4" s="25"/>
-[...4 lines deleted...]
-      <c r="M4" s="24" t="s">
+      <c r="J4" s="24"/>
+      <c r="K4" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="L4" s="23"/>
+      <c r="M4" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="N4" s="25"/>
-[...4 lines deleted...]
-      <c r="Q4" s="24" t="s">
+      <c r="N4" s="24"/>
+      <c r="O4" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="P4" s="23"/>
+      <c r="Q4" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="R4" s="25"/>
-[...4 lines deleted...]
-      <c r="U4" s="24" t="s">
+      <c r="R4" s="24"/>
+      <c r="S4" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="T4" s="23"/>
+      <c r="U4" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="V4" s="25"/>
+      <c r="V4" s="24"/>
     </row>
     <row r="5" spans="1:22" ht="33.75" x14ac:dyDescent="0.2">
-      <c r="A5" s="36"/>
-      <c r="B5" s="33"/>
+      <c r="A5" s="35"/>
+      <c r="B5" s="32"/>
       <c r="C5" s="2" t="s">
         <v>273</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>274</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>273</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>274</v>
       </c>
       <c r="G5" s="13" t="s">
         <v>273</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>274</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>273</v>
       </c>
       <c r="J5" s="14" t="s">
         <v>274</v>
       </c>
       <c r="K5" s="13" t="s">
         <v>273</v>
       </c>
       <c r="L5" s="13" t="s">
         <v>273</v>
       </c>
       <c r="M5" s="13" t="s">
         <v>273</v>
       </c>
       <c r="N5" s="13" t="s">
         <v>273</v>
       </c>
-      <c r="O5" s="15" t="s">
+      <c r="O5" s="19" t="s">
         <v>273</v>
       </c>
-      <c r="P5" s="15" t="s">
+      <c r="P5" s="19" t="s">
         <v>274</v>
       </c>
-      <c r="Q5" s="15" t="s">
+      <c r="Q5" s="19" t="s">
         <v>273</v>
       </c>
       <c r="R5" s="14" t="s">
         <v>274</v>
       </c>
-      <c r="S5" s="15" t="s">
+      <c r="S5" s="19" t="s">
         <v>273</v>
       </c>
-      <c r="T5" s="15" t="s">
+      <c r="T5" s="19" t="s">
         <v>274</v>
       </c>
-      <c r="U5" s="15" t="s">
+      <c r="U5" s="19" t="s">
         <v>273</v>
       </c>
       <c r="V5" s="14" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="6" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A6" s="3"/>
       <c r="B6" s="9" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="4">
         <v>6291.5</v>
       </c>
       <c r="D6" s="4">
         <v>679</v>
       </c>
       <c r="E6" s="4">
         <v>18480.8</v>
       </c>
       <c r="F6" s="4">
         <v>21106</v>
       </c>
       <c r="G6" s="4">
         <v>62961.641580000018</v>
       </c>
       <c r="H6" s="4">
         <v>1287.99332</v>
       </c>
       <c r="I6" s="4">
         <v>23397.677130000004</v>
       </c>
       <c r="J6" s="4">
         <v>20010.764600000006</v>
       </c>
       <c r="K6" s="4">
         <v>195849.11554999996</v>
       </c>
       <c r="L6" s="4">
         <v>1179.70964</v>
       </c>
       <c r="M6" s="4">
         <v>25032.694410000004</v>
       </c>
       <c r="N6" s="4">
         <v>22357.000779999995</v>
       </c>
       <c r="O6" s="4">
-        <v>915.68497999999988</v>
+        <v>1404.6313300000002</v>
       </c>
       <c r="P6" s="4">
-        <v>127.14443</v>
+        <v>208.97806</v>
       </c>
       <c r="Q6" s="4">
-        <v>5918.6773499999999</v>
+        <v>9246.4571200000009</v>
       </c>
       <c r="R6" s="4">
-        <v>4877.47127</v>
-[...11 lines deleted...]
-        <v>9660.441179999998</v>
+        <v>7703.9438899999986</v>
+      </c>
+      <c r="S6" s="39">
+        <v>1106.19515</v>
+      </c>
+      <c r="T6" s="39">
+        <v>172.77443</v>
+      </c>
+      <c r="U6" s="39">
+        <v>13701.401880000005</v>
+      </c>
+      <c r="V6" s="39">
+        <v>12171.471049999998</v>
       </c>
     </row>
     <row r="7" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="5">
         <v>0</v>
       </c>
       <c r="D7" s="5">
         <v>0</v>
       </c>
       <c r="E7" s="5">
         <v>0</v>
       </c>
       <c r="F7" s="5">
         <v>0</v>
       </c>
       <c r="G7" s="5">
         <v>0</v>
       </c>
       <c r="H7" s="5">
         <v>0</v>
       </c>
       <c r="I7" s="5">
         <v>50.658999999999999</v>
       </c>
       <c r="J7" s="5">
         <v>103.53005</v>
       </c>
       <c r="K7" s="5">
         <v>0</v>
       </c>
       <c r="L7" s="5">
         <v>0</v>
       </c>
       <c r="M7" s="5">
         <v>7.8419999999999996</v>
       </c>
       <c r="N7" s="5">
         <v>12.79646</v>
       </c>
-      <c r="O7" s="5">
-[...5 lines deleted...]
-      <c r="Q7" s="5">
+      <c r="O7" s="17">
+        <v>0</v>
+      </c>
+      <c r="P7" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q7" s="17">
         <v>0.72099999999999997</v>
       </c>
-      <c r="R7" s="5">
+      <c r="R7" s="17">
         <v>0.96299999999999997</v>
       </c>
-      <c r="S7" s="20">
-[...8 lines deleted...]
-      <c r="V7" s="20">
+      <c r="S7" s="18">
+        <v>0</v>
+      </c>
+      <c r="T7" s="18">
+        <v>0</v>
+      </c>
+      <c r="U7" s="18">
+        <v>0</v>
+      </c>
+      <c r="V7" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>6</v>
       </c>
       <c r="C8" s="5">
         <v>0</v>
       </c>
       <c r="D8" s="5">
         <v>0</v>
       </c>
       <c r="E8" s="5">
         <v>6.4023599999999998</v>
       </c>
       <c r="F8" s="5">
         <v>8.6973400000000005</v>
       </c>
       <c r="G8" s="5">
         <v>0</v>
       </c>
       <c r="H8" s="5">
         <v>0</v>
       </c>
       <c r="I8" s="5">
         <v>29.725999999999999</v>
       </c>
       <c r="J8" s="5">
         <v>62.76247</v>
       </c>
       <c r="K8" s="5">
         <v>0</v>
       </c>
       <c r="L8" s="5">
         <v>0</v>
       </c>
       <c r="M8" s="5">
         <v>2.3809999999999998</v>
       </c>
       <c r="N8" s="5">
         <v>3.66675</v>
       </c>
-      <c r="O8" s="5">
-[...20 lines deleted...]
-      <c r="V8" s="20">
+      <c r="O8" s="17">
+        <v>0</v>
+      </c>
+      <c r="P8" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q8" s="17">
+        <v>0</v>
+      </c>
+      <c r="R8" s="17">
+        <v>0</v>
+      </c>
+      <c r="S8" s="18">
+        <v>0</v>
+      </c>
+      <c r="T8" s="18">
+        <v>0</v>
+      </c>
+      <c r="U8" s="18">
+        <v>0</v>
+      </c>
+      <c r="V8" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C9" s="5">
         <v>0</v>
       </c>
       <c r="D9" s="5">
         <v>0</v>
       </c>
       <c r="E9" s="5">
         <v>334.60259000000002</v>
       </c>
       <c r="F9" s="5">
         <v>889.61442</v>
       </c>
       <c r="G9" s="5">
         <v>0</v>
       </c>
       <c r="H9" s="5">
         <v>0</v>
       </c>
       <c r="I9" s="5">
         <v>206.16139000000001</v>
       </c>
       <c r="J9" s="5">
         <v>511.54885999999999</v>
       </c>
       <c r="K9" s="5">
         <v>0</v>
       </c>
       <c r="L9" s="5">
         <v>0</v>
       </c>
       <c r="M9" s="5">
         <v>116.559</v>
       </c>
       <c r="N9" s="5">
         <v>328.24885</v>
       </c>
-      <c r="O9" s="5">
-[...17 lines deleted...]
-      <c r="U9" s="20">
+      <c r="O9" s="17">
+        <v>0</v>
+      </c>
+      <c r="P9" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="17">
+        <v>33.145000000000003</v>
+      </c>
+      <c r="R9" s="17">
+        <v>95.095770000000002</v>
+      </c>
+      <c r="S9" s="18">
+        <v>0</v>
+      </c>
+      <c r="T9" s="18">
+        <v>0</v>
+      </c>
+      <c r="U9" s="18">
         <v>23.847000000000001</v>
       </c>
-      <c r="V9" s="20">
+      <c r="V9" s="18">
         <v>61.342149999999997</v>
       </c>
     </row>
     <row r="10" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C10" s="5">
         <v>0</v>
       </c>
       <c r="D10" s="5">
         <v>0</v>
       </c>
       <c r="E10" s="5">
         <v>0</v>
       </c>
       <c r="F10" s="5">
         <v>0</v>
       </c>
       <c r="G10" s="5">
         <v>0</v>
       </c>
       <c r="H10" s="5">
         <v>0</v>
       </c>
       <c r="I10" s="5">
         <v>0</v>
       </c>
       <c r="J10" s="5">
         <v>0</v>
       </c>
       <c r="K10" s="5">
         <v>0</v>
       </c>
       <c r="L10" s="5">
         <v>0</v>
       </c>
       <c r="M10" s="5">
         <v>0</v>
       </c>
       <c r="N10" s="5">
         <v>0</v>
       </c>
-      <c r="O10" s="5">
-[...20 lines deleted...]
-      <c r="V10" s="20">
+      <c r="O10" s="17">
+        <v>0</v>
+      </c>
+      <c r="P10" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="17">
+        <v>0</v>
+      </c>
+      <c r="R10" s="17">
+        <v>0</v>
+      </c>
+      <c r="S10" s="18">
+        <v>0</v>
+      </c>
+      <c r="T10" s="18">
+        <v>0</v>
+      </c>
+      <c r="U10" s="18">
+        <v>0</v>
+      </c>
+      <c r="V10" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C11" s="5">
         <v>0</v>
       </c>
       <c r="D11" s="5">
         <v>0</v>
       </c>
       <c r="E11" s="5">
         <v>65.867000000000004</v>
       </c>
       <c r="F11" s="5">
         <v>61.656359999999999</v>
       </c>
       <c r="G11" s="5">
         <v>0</v>
       </c>
       <c r="H11" s="5">
         <v>0</v>
       </c>
       <c r="I11" s="5">
         <v>58.427</v>
       </c>
       <c r="J11" s="5">
         <v>131.02306999999999</v>
       </c>
       <c r="K11" s="5">
         <v>0</v>
       </c>
       <c r="L11" s="5">
         <v>0</v>
       </c>
       <c r="M11" s="5">
         <v>16.882999999999999</v>
       </c>
       <c r="N11" s="5">
         <v>32.148780000000002</v>
       </c>
-      <c r="O11" s="5">
-[...5 lines deleted...]
-      <c r="Q11" s="5">
+      <c r="O11" s="17">
+        <v>0</v>
+      </c>
+      <c r="P11" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="17">
         <v>0.17199999999999999</v>
       </c>
-      <c r="R11" s="5">
+      <c r="R11" s="17">
         <v>0.25968000000000002</v>
       </c>
-      <c r="S11" s="20">
-[...5 lines deleted...]
-      <c r="U11" s="20">
+      <c r="S11" s="18">
+        <v>0</v>
+      </c>
+      <c r="T11" s="18">
+        <v>0</v>
+      </c>
+      <c r="U11" s="18">
         <v>1.2529999999999999</v>
       </c>
-      <c r="V11" s="20">
+      <c r="V11" s="18">
         <v>2.3041200000000002</v>
       </c>
     </row>
     <row r="12" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="5">
         <v>0</v>
       </c>
       <c r="D12" s="5">
         <v>0</v>
       </c>
       <c r="E12" s="5">
         <v>8.8209999999999997</v>
       </c>
       <c r="F12" s="5">
         <v>12.602830000000001</v>
       </c>
       <c r="G12" s="5">
         <v>0</v>
       </c>
       <c r="H12" s="5">
         <v>0</v>
       </c>
       <c r="I12" s="5">
         <v>1.4410000000000001</v>
       </c>
       <c r="J12" s="5">
         <v>1.1741299999999999</v>
       </c>
       <c r="K12" s="5">
         <v>0</v>
       </c>
       <c r="L12" s="5">
         <v>0</v>
       </c>
       <c r="M12" s="5">
         <v>14.669</v>
       </c>
       <c r="N12" s="5">
         <v>37.515169999999998</v>
       </c>
-      <c r="O12" s="5">
-[...20 lines deleted...]
-      <c r="V12" s="20">
+      <c r="O12" s="17">
+        <v>0</v>
+      </c>
+      <c r="P12" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="17">
+        <v>0</v>
+      </c>
+      <c r="R12" s="17">
+        <v>0</v>
+      </c>
+      <c r="S12" s="18">
+        <v>0</v>
+      </c>
+      <c r="T12" s="18">
+        <v>0</v>
+      </c>
+      <c r="U12" s="18">
+        <v>0</v>
+      </c>
+      <c r="V12" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="5">
         <v>89.984830000000002</v>
       </c>
       <c r="D13" s="5">
         <v>179.6661</v>
       </c>
       <c r="E13" s="5">
         <v>71.619799999999998</v>
       </c>
       <c r="F13" s="5">
         <v>143.34791999999999</v>
       </c>
       <c r="G13" s="5">
         <v>360.93374</v>
       </c>
       <c r="H13" s="5">
         <v>618.89849000000004</v>
       </c>
       <c r="I13" s="5">
         <v>37.382069999999999</v>
       </c>
       <c r="J13" s="5">
         <v>66.120080000000002</v>
       </c>
       <c r="K13" s="5">
         <v>38</v>
       </c>
       <c r="L13" s="5">
         <v>50.435119999999998</v>
       </c>
       <c r="M13" s="5">
         <v>0</v>
       </c>
       <c r="N13" s="5">
         <v>0</v>
       </c>
-      <c r="O13" s="5">
-[...20 lines deleted...]
-      <c r="V13" s="20">
+      <c r="O13" s="17">
+        <v>0</v>
+      </c>
+      <c r="P13" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="17">
+        <v>0</v>
+      </c>
+      <c r="R13" s="17">
+        <v>0</v>
+      </c>
+      <c r="S13" s="18">
+        <v>0</v>
+      </c>
+      <c r="T13" s="18">
+        <v>0</v>
+      </c>
+      <c r="U13" s="18">
+        <v>0</v>
+      </c>
+      <c r="V13" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="5">
         <v>0</v>
       </c>
       <c r="D14" s="5">
         <v>0</v>
       </c>
       <c r="E14" s="5">
         <v>0</v>
       </c>
       <c r="F14" s="5">
         <v>0</v>
       </c>
       <c r="G14" s="5">
         <v>0</v>
       </c>
       <c r="H14" s="5">
         <v>0</v>
       </c>
       <c r="I14" s="5">
         <v>0</v>
       </c>
       <c r="J14" s="5">
         <v>0</v>
       </c>
       <c r="K14" s="5">
         <v>0</v>
       </c>
       <c r="L14" s="5">
         <v>0</v>
       </c>
       <c r="M14" s="5">
         <v>0</v>
       </c>
       <c r="N14" s="5">
         <v>0</v>
       </c>
-      <c r="O14" s="5">
-[...20 lines deleted...]
-      <c r="V14" s="20">
+      <c r="O14" s="17">
+        <v>0</v>
+      </c>
+      <c r="P14" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="17">
+        <v>0</v>
+      </c>
+      <c r="R14" s="17">
+        <v>0</v>
+      </c>
+      <c r="S14" s="18">
+        <v>0</v>
+      </c>
+      <c r="T14" s="18">
+        <v>0</v>
+      </c>
+      <c r="U14" s="18">
+        <v>0</v>
+      </c>
+      <c r="V14" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="5">
         <v>0</v>
       </c>
       <c r="D15" s="5">
         <v>0</v>
       </c>
       <c r="E15" s="5">
         <v>0</v>
       </c>
       <c r="F15" s="5">
         <v>0</v>
       </c>
       <c r="G15" s="5">
         <v>0</v>
       </c>
       <c r="H15" s="5">
         <v>0</v>
       </c>
       <c r="I15" s="5">
         <v>0</v>
       </c>
       <c r="J15" s="5">
         <v>0</v>
       </c>
       <c r="K15" s="5">
         <v>0</v>
       </c>
       <c r="L15" s="5">
         <v>0</v>
       </c>
       <c r="M15" s="5">
         <v>0</v>
       </c>
       <c r="N15" s="5">
         <v>0</v>
       </c>
-      <c r="O15" s="5">
-[...20 lines deleted...]
-      <c r="V15" s="20">
+      <c r="O15" s="17">
+        <v>0</v>
+      </c>
+      <c r="P15" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="17">
+        <v>0</v>
+      </c>
+      <c r="R15" s="17">
+        <v>0</v>
+      </c>
+      <c r="S15" s="18">
+        <v>0</v>
+      </c>
+      <c r="T15" s="18">
+        <v>0</v>
+      </c>
+      <c r="U15" s="18">
+        <v>0</v>
+      </c>
+      <c r="V15" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="5">
         <v>0</v>
       </c>
       <c r="D16" s="5">
         <v>0</v>
       </c>
       <c r="E16" s="5">
         <v>0</v>
       </c>
       <c r="F16" s="5">
         <v>0</v>
       </c>
       <c r="G16" s="5">
         <v>0</v>
       </c>
       <c r="H16" s="5">
         <v>0</v>
       </c>
       <c r="I16" s="5">
         <v>0</v>
       </c>
       <c r="J16" s="5">
         <v>0</v>
       </c>
       <c r="K16" s="5">
         <v>0</v>
       </c>
       <c r="L16" s="5">
         <v>0</v>
       </c>
       <c r="M16" s="5">
         <v>0</v>
       </c>
       <c r="N16" s="5">
         <v>0</v>
       </c>
-      <c r="O16" s="5">
-[...20 lines deleted...]
-      <c r="V16" s="20">
+      <c r="O16" s="17">
+        <v>0</v>
+      </c>
+      <c r="P16" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="17">
+        <v>0</v>
+      </c>
+      <c r="R16" s="17">
+        <v>0</v>
+      </c>
+      <c r="S16" s="18">
+        <v>0</v>
+      </c>
+      <c r="T16" s="18">
+        <v>0</v>
+      </c>
+      <c r="U16" s="18">
+        <v>0</v>
+      </c>
+      <c r="V16" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="5">
         <v>0</v>
       </c>
       <c r="D17" s="5">
         <v>0</v>
       </c>
       <c r="E17" s="5">
         <v>0</v>
       </c>
       <c r="F17" s="5">
         <v>0</v>
       </c>
       <c r="G17" s="5">
         <v>0</v>
       </c>
       <c r="H17" s="5">
         <v>0</v>
       </c>
       <c r="I17" s="5">
         <v>0</v>
       </c>
       <c r="J17" s="5">
         <v>0</v>
       </c>
       <c r="K17" s="5">
         <v>0</v>
       </c>
       <c r="L17" s="5">
         <v>0</v>
       </c>
       <c r="M17" s="5">
         <v>0</v>
       </c>
       <c r="N17" s="5">
         <v>0</v>
       </c>
-      <c r="O17" s="5">
-[...20 lines deleted...]
-      <c r="V17" s="20">
+      <c r="O17" s="17">
+        <v>0</v>
+      </c>
+      <c r="P17" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="17">
+        <v>0</v>
+      </c>
+      <c r="R17" s="17">
+        <v>0</v>
+      </c>
+      <c r="S17" s="18">
+        <v>0</v>
+      </c>
+      <c r="T17" s="18">
+        <v>0</v>
+      </c>
+      <c r="U17" s="18">
+        <v>0</v>
+      </c>
+      <c r="V17" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="5">
         <v>0</v>
       </c>
       <c r="D18" s="5">
         <v>0</v>
       </c>
       <c r="E18" s="5">
         <v>0</v>
       </c>
       <c r="F18" s="5">
         <v>0</v>
       </c>
       <c r="G18" s="5">
         <v>0</v>
       </c>
       <c r="H18" s="5">
         <v>0</v>
       </c>
       <c r="I18" s="5">
         <v>0</v>
       </c>
       <c r="J18" s="5">
         <v>0</v>
       </c>
       <c r="K18" s="5">
         <v>0</v>
       </c>
       <c r="L18" s="5">
         <v>0</v>
       </c>
       <c r="M18" s="5">
         <v>0</v>
       </c>
       <c r="N18" s="5">
         <v>0</v>
       </c>
-      <c r="O18" s="5">
-[...20 lines deleted...]
-      <c r="V18" s="20">
+      <c r="O18" s="17">
+        <v>0</v>
+      </c>
+      <c r="P18" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="17">
+        <v>0</v>
+      </c>
+      <c r="R18" s="17">
+        <v>0</v>
+      </c>
+      <c r="S18" s="18">
+        <v>0</v>
+      </c>
+      <c r="T18" s="18">
+        <v>0</v>
+      </c>
+      <c r="U18" s="18">
+        <v>0</v>
+      </c>
+      <c r="V18" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>28</v>
       </c>
       <c r="C19" s="5">
         <v>0</v>
       </c>
       <c r="D19" s="5">
         <v>0</v>
       </c>
       <c r="E19" s="5">
         <v>132.53822</v>
       </c>
       <c r="F19" s="5">
         <v>182.89806999999999</v>
       </c>
       <c r="G19" s="5">
         <v>0</v>
       </c>
       <c r="H19" s="5">
         <v>0</v>
       </c>
       <c r="I19" s="5">
         <v>127.00721</v>
       </c>
       <c r="J19" s="5">
         <v>156.64876000000001</v>
       </c>
       <c r="K19" s="5">
         <v>0</v>
       </c>
       <c r="L19" s="5">
         <v>0</v>
       </c>
       <c r="M19" s="5">
         <v>177.29159000000001</v>
       </c>
       <c r="N19" s="5">
         <v>262.33870999999999</v>
       </c>
-      <c r="O19" s="5">
-[...21 lines deleted...]
-        <v>25.422619999999998</v>
+      <c r="O19" s="17">
+        <v>0</v>
+      </c>
+      <c r="P19" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="17">
+        <v>23.25</v>
+      </c>
+      <c r="R19" s="17">
+        <v>35.070959999999999</v>
+      </c>
+      <c r="S19" s="18">
+        <v>0</v>
+      </c>
+      <c r="T19" s="18">
+        <v>0</v>
+      </c>
+      <c r="U19" s="18">
+        <v>34.457999999999998</v>
+      </c>
+      <c r="V19" s="18">
+        <v>49.291229999999999</v>
       </c>
     </row>
     <row r="20" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>30</v>
       </c>
       <c r="C20" s="5">
         <v>0</v>
       </c>
       <c r="D20" s="5">
         <v>0</v>
       </c>
       <c r="E20" s="5">
         <v>0</v>
       </c>
       <c r="F20" s="5">
         <v>0</v>
       </c>
       <c r="G20" s="5">
         <v>0</v>
       </c>
       <c r="H20" s="5">
         <v>0</v>
       </c>
       <c r="I20" s="5">
         <v>4.16852</v>
       </c>
       <c r="J20" s="5">
         <v>11.44426</v>
       </c>
       <c r="K20" s="5">
         <v>0</v>
       </c>
       <c r="L20" s="5">
         <v>0</v>
       </c>
       <c r="M20" s="5">
         <v>6.6229699999999996</v>
       </c>
       <c r="N20" s="5">
         <v>17.132560000000002</v>
       </c>
-      <c r="O20" s="5">
-[...17 lines deleted...]
-      <c r="U20" s="20">
+      <c r="O20" s="17">
+        <v>0</v>
+      </c>
+      <c r="P20" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="17">
+        <v>0.28499999999999998</v>
+      </c>
+      <c r="R20" s="17">
+        <v>0.77458000000000005</v>
+      </c>
+      <c r="S20" s="18">
+        <v>0</v>
+      </c>
+      <c r="T20" s="18">
+        <v>0</v>
+      </c>
+      <c r="U20" s="18">
         <v>0.45</v>
       </c>
-      <c r="V20" s="20">
+      <c r="V20" s="18">
         <v>0.99156999999999995</v>
       </c>
     </row>
     <row r="21" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>32</v>
       </c>
       <c r="C21" s="5">
         <v>0</v>
       </c>
       <c r="D21" s="5">
         <v>0</v>
       </c>
       <c r="E21" s="5">
         <v>4.1657999999999999</v>
       </c>
       <c r="F21" s="5">
         <v>42.954329999999999</v>
       </c>
       <c r="G21" s="5">
         <v>0</v>
       </c>
       <c r="H21" s="5">
         <v>0</v>
       </c>
       <c r="I21" s="5">
         <v>4.6413099999999998</v>
       </c>
       <c r="J21" s="5">
         <v>44.29654</v>
       </c>
       <c r="K21" s="5">
         <v>0</v>
       </c>
       <c r="L21" s="5">
         <v>0</v>
       </c>
       <c r="M21" s="5">
         <v>5.5437900000000004</v>
       </c>
       <c r="N21" s="5">
         <v>55.99888</v>
       </c>
-      <c r="O21" s="5">
-[...21 lines deleted...]
-        <v>5.2098100000000001</v>
+      <c r="O21" s="17">
+        <v>0</v>
+      </c>
+      <c r="P21" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="17">
+        <v>0.83196999999999999</v>
+      </c>
+      <c r="R21" s="17">
+        <v>8.8893900000000006</v>
+      </c>
+      <c r="S21" s="18">
+        <v>0</v>
+      </c>
+      <c r="T21" s="18">
+        <v>0</v>
+      </c>
+      <c r="U21" s="18">
+        <v>0.73680000000000001</v>
+      </c>
+      <c r="V21" s="18">
+        <v>8.4992400000000004</v>
       </c>
     </row>
     <row r="22" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>34</v>
       </c>
       <c r="C22" s="5">
         <v>0.5</v>
       </c>
       <c r="D22" s="5">
         <v>0.48299999999999998</v>
       </c>
       <c r="E22" s="5">
         <v>0</v>
       </c>
       <c r="F22" s="5">
         <v>0</v>
       </c>
       <c r="G22" s="5">
         <v>0</v>
       </c>
       <c r="H22" s="5">
         <v>0</v>
       </c>
       <c r="I22" s="5">
         <v>0.1</v>
       </c>
       <c r="J22" s="5">
         <v>0.45600000000000002</v>
       </c>
       <c r="K22" s="5">
         <v>0</v>
       </c>
       <c r="L22" s="5">
         <v>0</v>
       </c>
       <c r="M22" s="5">
         <v>1.3049999999999999</v>
       </c>
       <c r="N22" s="5">
         <v>7.0725800000000003</v>
       </c>
-      <c r="O22" s="5">
-[...20 lines deleted...]
-      <c r="V22" s="20">
+      <c r="O22" s="17">
+        <v>0</v>
+      </c>
+      <c r="P22" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q22" s="17">
+        <v>0</v>
+      </c>
+      <c r="R22" s="17">
+        <v>0</v>
+      </c>
+      <c r="S22" s="18">
+        <v>0</v>
+      </c>
+      <c r="T22" s="18">
+        <v>0</v>
+      </c>
+      <c r="U22" s="18">
+        <v>0</v>
+      </c>
+      <c r="V22" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C23" s="5">
         <v>0</v>
       </c>
       <c r="D23" s="5">
         <v>0</v>
       </c>
       <c r="E23" s="5">
         <v>1.4263399999999999</v>
       </c>
       <c r="F23" s="5">
         <v>14.616989999999999</v>
       </c>
       <c r="G23" s="5">
         <v>0</v>
       </c>
       <c r="H23" s="5">
         <v>0</v>
       </c>
       <c r="I23" s="5">
         <v>1.73129</v>
       </c>
       <c r="J23" s="5">
         <v>17.237629999999999</v>
       </c>
       <c r="K23" s="5">
         <v>0</v>
       </c>
       <c r="L23" s="5">
         <v>0</v>
       </c>
       <c r="M23" s="5">
         <v>2.35806</v>
       </c>
       <c r="N23" s="5">
         <v>22.534590000000001</v>
       </c>
-      <c r="O23" s="5">
-[...21 lines deleted...]
-        <v>3.41412</v>
+      <c r="O23" s="17">
+        <v>0</v>
+      </c>
+      <c r="P23" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="17">
+        <v>0.32623000000000002</v>
+      </c>
+      <c r="R23" s="17">
+        <v>3.9494199999999999</v>
+      </c>
+      <c r="S23" s="18">
+        <v>0</v>
+      </c>
+      <c r="T23" s="18">
+        <v>0</v>
+      </c>
+      <c r="U23" s="18">
+        <v>0.28763</v>
+      </c>
+      <c r="V23" s="18">
+        <v>5.5741699999999996</v>
       </c>
     </row>
     <row r="24" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="3" t="s">
         <v>37</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>38</v>
       </c>
       <c r="C24" s="5">
         <v>0</v>
       </c>
       <c r="D24" s="5">
         <v>0</v>
       </c>
       <c r="E24" s="5">
         <v>0</v>
       </c>
       <c r="F24" s="5">
         <v>0</v>
       </c>
       <c r="G24" s="5">
         <v>0</v>
       </c>
       <c r="H24" s="5">
         <v>0</v>
       </c>
       <c r="I24" s="5">
         <v>0.01</v>
       </c>
       <c r="J24" s="5">
         <v>9.6000000000000002E-2</v>
       </c>
       <c r="K24" s="5">
         <v>0</v>
       </c>
       <c r="L24" s="5">
         <v>0</v>
       </c>
       <c r="M24" s="5">
         <v>0.04</v>
       </c>
       <c r="N24" s="5">
         <v>0.50307999999999997</v>
       </c>
-      <c r="O24" s="5">
-[...20 lines deleted...]
-      <c r="V24" s="20">
+      <c r="O24" s="17">
+        <v>0</v>
+      </c>
+      <c r="P24" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="17">
+        <v>0</v>
+      </c>
+      <c r="R24" s="17">
+        <v>0</v>
+      </c>
+      <c r="S24" s="18">
+        <v>0</v>
+      </c>
+      <c r="T24" s="18">
+        <v>0</v>
+      </c>
+      <c r="U24" s="18">
+        <v>0</v>
+      </c>
+      <c r="V24" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>40</v>
       </c>
       <c r="C25" s="5">
         <v>0</v>
       </c>
       <c r="D25" s="5">
         <v>0</v>
       </c>
       <c r="E25" s="5">
         <v>0</v>
       </c>
       <c r="F25" s="5">
         <v>0</v>
       </c>
       <c r="G25" s="5">
         <v>0</v>
       </c>
       <c r="H25" s="5">
         <v>0</v>
       </c>
       <c r="I25" s="5">
         <v>1.339</v>
       </c>
       <c r="J25" s="5">
         <v>2.839</v>
       </c>
       <c r="K25" s="5">
         <v>0</v>
       </c>
       <c r="L25" s="5">
         <v>0</v>
       </c>
       <c r="M25" s="5">
         <v>36.936</v>
       </c>
       <c r="N25" s="5">
         <v>26.596830000000001</v>
       </c>
-      <c r="O25" s="5">
-[...5 lines deleted...]
-      <c r="Q25" s="5">
+      <c r="O25" s="17">
+        <v>0</v>
+      </c>
+      <c r="P25" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="17">
         <v>37.765599999999999</v>
       </c>
-      <c r="R25" s="5">
+      <c r="R25" s="17">
         <v>28.841819999999998</v>
       </c>
-      <c r="S25" s="20">
-[...9 lines deleted...]
-        <v>13.73455</v>
+      <c r="S25" s="18">
+        <v>0</v>
+      </c>
+      <c r="T25" s="18">
+        <v>0</v>
+      </c>
+      <c r="U25" s="18">
+        <v>42.615929999999999</v>
+      </c>
+      <c r="V25" s="18">
+        <v>28.741589999999999</v>
       </c>
     </row>
     <row r="26" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="3" t="s">
         <v>41</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>42</v>
       </c>
       <c r="C26" s="5">
         <v>0</v>
       </c>
       <c r="D26" s="5">
         <v>0</v>
       </c>
       <c r="E26" s="5">
         <v>25.166419999999999</v>
       </c>
       <c r="F26" s="5">
         <v>39.767620000000001</v>
       </c>
       <c r="G26" s="5">
         <v>0</v>
       </c>
       <c r="H26" s="5">
         <v>0</v>
       </c>
       <c r="I26" s="5">
         <v>31.007190000000001</v>
       </c>
       <c r="J26" s="5">
         <v>44.21358</v>
       </c>
       <c r="K26" s="5">
         <v>0</v>
       </c>
       <c r="L26" s="5">
         <v>0</v>
       </c>
       <c r="M26" s="5">
         <v>32.374479999999998</v>
       </c>
       <c r="N26" s="5">
         <v>39.664380000000001</v>
       </c>
-      <c r="O26" s="5">
-[...21 lines deleted...]
-        <v>6.4791499999999997</v>
+      <c r="O26" s="17">
+        <v>0</v>
+      </c>
+      <c r="P26" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="17">
+        <v>4.8501500000000002</v>
+      </c>
+      <c r="R26" s="17">
+        <v>6.1115399999999998</v>
+      </c>
+      <c r="S26" s="18">
+        <v>0</v>
+      </c>
+      <c r="T26" s="18">
+        <v>0</v>
+      </c>
+      <c r="U26" s="18">
+        <v>4.4370799999999999</v>
+      </c>
+      <c r="V26" s="18">
+        <v>7.5363199999999999</v>
       </c>
     </row>
     <row r="27" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>44</v>
       </c>
       <c r="C27" s="5">
         <v>0</v>
       </c>
       <c r="D27" s="5">
         <v>0</v>
       </c>
       <c r="E27" s="5">
         <v>169.95057</v>
       </c>
       <c r="F27" s="5">
         <v>475.87272999999999</v>
       </c>
       <c r="G27" s="5">
         <v>0</v>
       </c>
       <c r="H27" s="5">
         <v>0</v>
       </c>
       <c r="I27" s="5">
         <v>159.4744</v>
       </c>
       <c r="J27" s="5">
         <v>403.34174000000002</v>
       </c>
       <c r="K27" s="5">
         <v>0</v>
       </c>
       <c r="L27" s="5">
         <v>0</v>
       </c>
       <c r="M27" s="5">
         <v>213.71628000000001</v>
       </c>
       <c r="N27" s="5">
         <v>542.27705000000003</v>
       </c>
-      <c r="O27" s="5">
-[...21 lines deleted...]
-        <v>47.10427</v>
+      <c r="O27" s="17">
+        <v>0</v>
+      </c>
+      <c r="P27" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q27" s="17">
+        <v>40.344149999999999</v>
+      </c>
+      <c r="R27" s="17">
+        <v>110.02811</v>
+      </c>
+      <c r="S27" s="18">
+        <v>0</v>
+      </c>
+      <c r="T27" s="18">
+        <v>0</v>
+      </c>
+      <c r="U27" s="18">
+        <v>44.668799999999997</v>
+      </c>
+      <c r="V27" s="18">
+        <v>148.35363000000001</v>
       </c>
     </row>
     <row r="28" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>46</v>
       </c>
       <c r="C28" s="5">
         <v>0</v>
       </c>
       <c r="D28" s="5">
         <v>0</v>
       </c>
       <c r="E28" s="5">
         <v>20.782800000000002</v>
       </c>
       <c r="F28" s="5">
         <v>94.597399999999993</v>
       </c>
       <c r="G28" s="5">
         <v>0</v>
       </c>
       <c r="H28" s="5">
         <v>0</v>
       </c>
       <c r="I28" s="5">
         <v>14.032780000000001</v>
       </c>
       <c r="J28" s="5">
         <v>43.980829999999997</v>
       </c>
       <c r="K28" s="5">
         <v>0</v>
       </c>
       <c r="L28" s="5">
         <v>0</v>
       </c>
       <c r="M28" s="5">
         <v>26.849720000000001</v>
       </c>
       <c r="N28" s="5">
         <v>114.85165000000001</v>
       </c>
-      <c r="O28" s="5">
-[...21 lines deleted...]
-        <v>9.1300000000000006E-2</v>
+      <c r="O28" s="17">
+        <v>0</v>
+      </c>
+      <c r="P28" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q28" s="17">
+        <v>0.30784</v>
+      </c>
+      <c r="R28" s="17">
+        <v>0.36371999999999999</v>
+      </c>
+      <c r="S28" s="18">
+        <v>0</v>
+      </c>
+      <c r="T28" s="18">
+        <v>0</v>
+      </c>
+      <c r="U28" s="18">
+        <v>7.2599999999999998E-2</v>
+      </c>
+      <c r="V28" s="18">
+        <v>0.13195999999999999</v>
       </c>
     </row>
     <row r="29" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>48</v>
       </c>
       <c r="C29" s="5">
         <v>0</v>
       </c>
       <c r="D29" s="5">
         <v>0</v>
       </c>
       <c r="E29" s="5">
         <v>0</v>
       </c>
       <c r="F29" s="5">
         <v>0</v>
       </c>
       <c r="G29" s="5">
         <v>0</v>
       </c>
       <c r="H29" s="5">
         <v>0</v>
       </c>
       <c r="I29" s="5">
         <v>0</v>
       </c>
       <c r="J29" s="5">
         <v>0</v>
       </c>
       <c r="K29" s="5">
         <v>0</v>
       </c>
       <c r="L29" s="5">
         <v>0</v>
       </c>
       <c r="M29" s="5">
         <v>3.6320000000000001</v>
       </c>
       <c r="N29" s="5">
         <v>3.3618600000000001</v>
       </c>
-      <c r="O29" s="5">
-[...20 lines deleted...]
-      <c r="V29" s="20">
+      <c r="O29" s="17">
+        <v>0</v>
+      </c>
+      <c r="P29" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q29" s="17">
+        <v>0</v>
+      </c>
+      <c r="R29" s="17">
+        <v>0</v>
+      </c>
+      <c r="S29" s="18">
+        <v>0</v>
+      </c>
+      <c r="T29" s="18">
+        <v>0</v>
+      </c>
+      <c r="U29" s="18">
+        <v>0</v>
+      </c>
+      <c r="V29" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B30" s="10" t="s">
         <v>50</v>
       </c>
       <c r="C30" s="5">
         <v>20</v>
       </c>
       <c r="D30" s="5">
         <v>147.95945</v>
       </c>
       <c r="E30" s="5">
         <v>20.97268</v>
       </c>
       <c r="F30" s="5">
         <v>157.90648999999999</v>
       </c>
       <c r="G30" s="5">
         <v>0</v>
       </c>
       <c r="H30" s="5">
         <v>0</v>
       </c>
       <c r="I30" s="5">
         <v>19.480650000000001</v>
       </c>
       <c r="J30" s="5">
         <v>81.496430000000004</v>
       </c>
       <c r="K30" s="5">
         <v>20</v>
       </c>
       <c r="L30" s="5">
         <v>38.531779999999998</v>
       </c>
       <c r="M30" s="5">
         <v>40.941290000000002</v>
       </c>
       <c r="N30" s="5">
         <v>138.28147999999999</v>
       </c>
-      <c r="O30" s="5">
-[...21 lines deleted...]
-        <v>4.0928599999999999</v>
+      <c r="O30" s="17">
+        <v>0</v>
+      </c>
+      <c r="P30" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q30" s="17">
+        <v>6.7694400000000003</v>
+      </c>
+      <c r="R30" s="17">
+        <v>44.122349999999997</v>
+      </c>
+      <c r="S30" s="18">
+        <v>0</v>
+      </c>
+      <c r="T30" s="18">
+        <v>0</v>
+      </c>
+      <c r="U30" s="18">
+        <v>1.57918</v>
+      </c>
+      <c r="V30" s="18">
+        <v>9.6181099999999997</v>
       </c>
     </row>
     <row r="31" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="3" t="s">
         <v>51</v>
       </c>
       <c r="B31" s="10" t="s">
         <v>52</v>
       </c>
       <c r="C31" s="5">
         <v>0</v>
       </c>
       <c r="D31" s="5">
         <v>0</v>
       </c>
       <c r="E31" s="5">
         <v>425.81099999999998</v>
       </c>
       <c r="F31" s="5">
         <v>2180.5801099999999</v>
       </c>
       <c r="G31" s="5">
         <v>0</v>
       </c>
       <c r="H31" s="5">
         <v>0</v>
       </c>
       <c r="I31" s="5">
         <v>559.82799999999997</v>
       </c>
       <c r="J31" s="5">
         <v>1667.31052</v>
       </c>
       <c r="K31" s="5">
         <v>0</v>
       </c>
       <c r="L31" s="5">
         <v>0</v>
       </c>
       <c r="M31" s="5">
         <v>448.70800000000003</v>
       </c>
       <c r="N31" s="5">
         <v>2722.2819599999998</v>
       </c>
-      <c r="O31" s="5">
-[...21 lines deleted...]
-        <v>296.51227</v>
+      <c r="O31" s="17">
+        <v>0</v>
+      </c>
+      <c r="P31" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q31" s="17">
+        <v>175.52699999999999</v>
+      </c>
+      <c r="R31" s="17">
+        <v>992.58434</v>
+      </c>
+      <c r="S31" s="18">
+        <v>0</v>
+      </c>
+      <c r="T31" s="18">
+        <v>0</v>
+      </c>
+      <c r="U31" s="18">
+        <v>97.2</v>
+      </c>
+      <c r="V31" s="18">
+        <v>443.22286000000003</v>
       </c>
     </row>
     <row r="32" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="3" t="s">
         <v>53</v>
       </c>
       <c r="B32" s="10" t="s">
         <v>54</v>
       </c>
       <c r="C32" s="5">
         <v>0</v>
       </c>
       <c r="D32" s="5">
         <v>0</v>
       </c>
       <c r="E32" s="5">
         <v>0</v>
       </c>
       <c r="F32" s="5">
         <v>0</v>
       </c>
       <c r="G32" s="5">
         <v>0</v>
       </c>
       <c r="H32" s="5">
         <v>0</v>
       </c>
       <c r="I32" s="5">
         <v>0</v>
       </c>
       <c r="J32" s="5">
         <v>0</v>
       </c>
       <c r="K32" s="5">
         <v>0</v>
       </c>
       <c r="L32" s="5">
         <v>0</v>
       </c>
       <c r="M32" s="5">
         <v>0</v>
       </c>
       <c r="N32" s="5">
         <v>0</v>
       </c>
-      <c r="O32" s="5">
-[...20 lines deleted...]
-      <c r="V32" s="20">
+      <c r="O32" s="17">
+        <v>0</v>
+      </c>
+      <c r="P32" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q32" s="17">
+        <v>0</v>
+      </c>
+      <c r="R32" s="17">
+        <v>0</v>
+      </c>
+      <c r="S32" s="18">
+        <v>0</v>
+      </c>
+      <c r="T32" s="18">
+        <v>0</v>
+      </c>
+      <c r="U32" s="18">
+        <v>0</v>
+      </c>
+      <c r="V32" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="3" t="s">
         <v>55</v>
       </c>
       <c r="B33" s="10" t="s">
         <v>56</v>
       </c>
       <c r="C33" s="5">
         <v>0</v>
       </c>
       <c r="D33" s="5">
         <v>0</v>
       </c>
       <c r="E33" s="5">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="F33" s="5">
         <v>2.1999999999999999E-2</v>
       </c>
       <c r="G33" s="5">
         <v>0</v>
       </c>
       <c r="H33" s="5">
         <v>0</v>
       </c>
       <c r="I33" s="5">
         <v>5.0830000000000002</v>
       </c>
       <c r="J33" s="5">
         <v>7.1890000000000001</v>
       </c>
       <c r="K33" s="5">
         <v>0</v>
       </c>
       <c r="L33" s="5">
         <v>0</v>
       </c>
       <c r="M33" s="5">
         <v>9.0117200000000004</v>
       </c>
       <c r="N33" s="5">
         <v>6.4231400000000001</v>
       </c>
-      <c r="O33" s="5">
-[...20 lines deleted...]
-      <c r="V33" s="20">
+      <c r="O33" s="17">
+        <v>0</v>
+      </c>
+      <c r="P33" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q33" s="17">
+        <v>0</v>
+      </c>
+      <c r="R33" s="17">
+        <v>0</v>
+      </c>
+      <c r="S33" s="18">
+        <v>0</v>
+      </c>
+      <c r="T33" s="18">
+        <v>0</v>
+      </c>
+      <c r="U33" s="18">
+        <v>0</v>
+      </c>
+      <c r="V33" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="3" t="s">
         <v>57</v>
       </c>
       <c r="B34" s="10" t="s">
         <v>58</v>
       </c>
       <c r="C34" s="5">
         <v>0</v>
       </c>
       <c r="D34" s="5">
         <v>0</v>
       </c>
       <c r="E34" s="5">
         <v>0</v>
       </c>
       <c r="F34" s="5">
         <v>0</v>
       </c>
       <c r="G34" s="5">
         <v>0</v>
       </c>
       <c r="H34" s="5">
         <v>0</v>
       </c>
       <c r="I34" s="5">
         <v>0</v>
       </c>
       <c r="J34" s="5">
         <v>0</v>
       </c>
       <c r="K34" s="5">
         <v>0</v>
       </c>
       <c r="L34" s="5">
         <v>0</v>
       </c>
       <c r="M34" s="5">
         <v>0</v>
       </c>
       <c r="N34" s="5">
         <v>0</v>
       </c>
-      <c r="O34" s="5">
-[...20 lines deleted...]
-      <c r="V34" s="20">
+      <c r="O34" s="17">
+        <v>0</v>
+      </c>
+      <c r="P34" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q34" s="17">
+        <v>0</v>
+      </c>
+      <c r="R34" s="17">
+        <v>0</v>
+      </c>
+      <c r="S34" s="18">
+        <v>0</v>
+      </c>
+      <c r="T34" s="18">
+        <v>0</v>
+      </c>
+      <c r="U34" s="18">
+        <v>0</v>
+      </c>
+      <c r="V34" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="3" t="s">
         <v>59</v>
       </c>
       <c r="B35" s="10" t="s">
         <v>60</v>
       </c>
       <c r="C35" s="5">
         <v>0</v>
       </c>
       <c r="D35" s="5">
         <v>0</v>
       </c>
       <c r="E35" s="5">
         <v>217.8125</v>
       </c>
       <c r="F35" s="5">
         <v>13.48354</v>
       </c>
       <c r="G35" s="5">
         <v>0</v>
       </c>
       <c r="H35" s="5">
         <v>0</v>
       </c>
       <c r="I35" s="5">
         <v>514.20000000000005</v>
       </c>
       <c r="J35" s="5">
         <v>22.107150000000001</v>
       </c>
       <c r="K35" s="5">
         <v>0</v>
       </c>
       <c r="L35" s="5">
         <v>0</v>
       </c>
       <c r="M35" s="5">
         <v>350.98</v>
       </c>
       <c r="N35" s="5">
         <v>8.6419700000000006</v>
       </c>
-      <c r="O35" s="5">
-[...20 lines deleted...]
-      <c r="V35" s="20">
+      <c r="O35" s="17">
+        <v>0</v>
+      </c>
+      <c r="P35" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q35" s="17">
+        <v>0</v>
+      </c>
+      <c r="R35" s="17">
+        <v>0</v>
+      </c>
+      <c r="S35" s="18">
+        <v>0</v>
+      </c>
+      <c r="T35" s="18">
+        <v>0</v>
+      </c>
+      <c r="U35" s="18">
+        <v>0</v>
+      </c>
+      <c r="V35" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="3" t="s">
         <v>61</v>
       </c>
       <c r="B36" s="10" t="s">
         <v>62</v>
       </c>
       <c r="C36" s="5">
         <v>1592.799</v>
       </c>
       <c r="D36" s="5">
         <v>6.6705899999999998</v>
       </c>
       <c r="E36" s="5">
         <v>1.5</v>
       </c>
       <c r="F36" s="5">
         <v>0.2762</v>
       </c>
       <c r="G36" s="5">
         <v>4716.9520000000002</v>
       </c>
       <c r="H36" s="5">
         <v>22.666910000000001</v>
       </c>
       <c r="I36" s="5">
         <v>0</v>
       </c>
       <c r="J36" s="5">
         <v>0</v>
       </c>
       <c r="K36" s="5">
         <v>8091.9769999999999</v>
       </c>
       <c r="L36" s="5">
         <v>35.30753</v>
       </c>
       <c r="M36" s="5">
         <v>11</v>
       </c>
       <c r="N36" s="5">
         <v>1.07525</v>
       </c>
-      <c r="O36" s="5">
-[...20 lines deleted...]
-      <c r="V36" s="20">
+      <c r="O36" s="17">
+        <v>271.82499999999999</v>
+      </c>
+      <c r="P36" s="17">
+        <v>1.93215</v>
+      </c>
+      <c r="Q36" s="17">
+        <v>0</v>
+      </c>
+      <c r="R36" s="17">
+        <v>0</v>
+      </c>
+      <c r="S36" s="18">
+        <v>0</v>
+      </c>
+      <c r="T36" s="18">
+        <v>0</v>
+      </c>
+      <c r="U36" s="18">
+        <v>0</v>
+      </c>
+      <c r="V36" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="3" t="s">
         <v>63</v>
       </c>
       <c r="B37" s="10" t="s">
         <v>64</v>
       </c>
       <c r="C37" s="5">
         <v>116.32</v>
       </c>
       <c r="D37" s="5">
         <v>0.55900000000000005</v>
       </c>
       <c r="E37" s="5">
         <v>0</v>
       </c>
       <c r="F37" s="5">
         <v>0</v>
       </c>
       <c r="G37" s="5">
         <v>1879.739</v>
       </c>
       <c r="H37" s="5">
         <v>6.0668899999999999</v>
       </c>
       <c r="I37" s="5">
         <v>0</v>
       </c>
       <c r="J37" s="5">
         <v>0</v>
       </c>
       <c r="K37" s="5">
         <v>63005.983</v>
       </c>
       <c r="L37" s="5">
         <v>209.10489999999999</v>
       </c>
       <c r="M37" s="5">
         <v>0</v>
       </c>
       <c r="N37" s="5">
         <v>0</v>
       </c>
-      <c r="O37" s="5">
-[...20 lines deleted...]
-      <c r="V37" s="20">
+      <c r="O37" s="17">
+        <v>0</v>
+      </c>
+      <c r="P37" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q37" s="17">
+        <v>0</v>
+      </c>
+      <c r="R37" s="17">
+        <v>0</v>
+      </c>
+      <c r="S37" s="18">
+        <v>0</v>
+      </c>
+      <c r="T37" s="18">
+        <v>0</v>
+      </c>
+      <c r="U37" s="18">
+        <v>0</v>
+      </c>
+      <c r="V37" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="3" t="s">
         <v>65</v>
       </c>
       <c r="B38" s="10" t="s">
         <v>66</v>
       </c>
       <c r="C38" s="5">
         <v>750.75</v>
       </c>
       <c r="D38" s="5">
         <v>3.2446700000000002</v>
       </c>
       <c r="E38" s="5">
         <v>17.5</v>
       </c>
       <c r="F38" s="5">
         <v>0.86648000000000003</v>
       </c>
       <c r="G38" s="5">
         <v>113.251</v>
       </c>
       <c r="H38" s="5">
         <v>0.41038000000000002</v>
       </c>
       <c r="I38" s="5">
         <v>130.21899999999999</v>
       </c>
       <c r="J38" s="5">
         <v>9.77</v>
       </c>
       <c r="K38" s="5">
         <v>18974.138999999999</v>
       </c>
       <c r="L38" s="5">
         <v>61.34028</v>
       </c>
       <c r="M38" s="5">
         <v>0</v>
       </c>
       <c r="N38" s="5">
         <v>0</v>
       </c>
-      <c r="O38" s="5">
+      <c r="O38" s="17">
         <v>16.109000000000002</v>
       </c>
-      <c r="P38" s="5">
+      <c r="P38" s="17">
         <v>4.727E-2</v>
       </c>
-      <c r="Q38" s="5">
+      <c r="Q38" s="17">
         <v>23</v>
       </c>
-      <c r="R38" s="5">
+      <c r="R38" s="17">
         <v>1.55131</v>
       </c>
-      <c r="S38" s="20">
-[...8 lines deleted...]
-      <c r="V38" s="20">
+      <c r="S38" s="18">
+        <v>426.61500000000001</v>
+      </c>
+      <c r="T38" s="18">
+        <v>1.5703199999999999</v>
+      </c>
+      <c r="U38" s="18">
+        <v>0</v>
+      </c>
+      <c r="V38" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="3" t="s">
         <v>67</v>
       </c>
       <c r="B39" s="10" t="s">
         <v>68</v>
       </c>
       <c r="C39" s="5">
         <v>0</v>
       </c>
       <c r="D39" s="5">
         <v>0</v>
       </c>
       <c r="E39" s="5">
         <v>0</v>
       </c>
       <c r="F39" s="5">
         <v>0</v>
       </c>
       <c r="G39" s="5">
         <v>0</v>
       </c>
       <c r="H39" s="5">
         <v>0</v>
       </c>
       <c r="I39" s="5">
         <v>0</v>
       </c>
       <c r="J39" s="5">
         <v>0</v>
       </c>
       <c r="K39" s="5">
         <v>51.284999999999997</v>
       </c>
       <c r="L39" s="5">
         <v>0.16725000000000001</v>
       </c>
       <c r="M39" s="5">
         <v>0</v>
       </c>
       <c r="N39" s="5">
         <v>0</v>
       </c>
-      <c r="O39" s="5">
-[...20 lines deleted...]
-      <c r="V39" s="20">
+      <c r="O39" s="17">
+        <v>0</v>
+      </c>
+      <c r="P39" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q39" s="17">
+        <v>0</v>
+      </c>
+      <c r="R39" s="17">
+        <v>0</v>
+      </c>
+      <c r="S39" s="18">
+        <v>0</v>
+      </c>
+      <c r="T39" s="18">
+        <v>0</v>
+      </c>
+      <c r="U39" s="18">
+        <v>0</v>
+      </c>
+      <c r="V39" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="3" t="s">
         <v>69</v>
       </c>
       <c r="B40" s="10" t="s">
         <v>70</v>
       </c>
       <c r="C40" s="5">
         <v>904.4</v>
       </c>
       <c r="D40" s="5">
         <v>4.3470000000000004</v>
       </c>
       <c r="E40" s="5">
         <v>0</v>
       </c>
       <c r="F40" s="5">
         <v>0</v>
       </c>
       <c r="G40" s="5">
         <v>242.15100000000001</v>
       </c>
       <c r="H40" s="5">
         <v>0.83143</v>
       </c>
       <c r="I40" s="5">
         <v>0</v>
       </c>
       <c r="J40" s="5">
         <v>0</v>
       </c>
       <c r="K40" s="5">
         <v>15627.047</v>
       </c>
       <c r="L40" s="5">
         <v>54.389090000000003</v>
       </c>
       <c r="M40" s="5">
         <v>0</v>
       </c>
       <c r="N40" s="5">
         <v>0</v>
       </c>
-      <c r="O40" s="5">
+      <c r="O40" s="17">
         <v>1.55</v>
       </c>
-      <c r="P40" s="5">
+      <c r="P40" s="17">
         <v>4.5399999999999998E-3</v>
       </c>
-      <c r="Q40" s="5">
-[...14 lines deleted...]
-      <c r="V40" s="20">
+      <c r="Q40" s="17">
+        <v>0</v>
+      </c>
+      <c r="R40" s="17">
+        <v>0</v>
+      </c>
+      <c r="S40" s="18">
+        <v>0</v>
+      </c>
+      <c r="T40" s="18">
+        <v>0</v>
+      </c>
+      <c r="U40" s="18">
+        <v>0</v>
+      </c>
+      <c r="V40" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="3" t="s">
         <v>71</v>
       </c>
       <c r="B41" s="10" t="s">
         <v>72</v>
       </c>
       <c r="C41" s="5">
         <v>882.49699999999996</v>
       </c>
       <c r="D41" s="5">
         <v>3.8317700000000001</v>
       </c>
       <c r="E41" s="5">
         <v>3.5999999999999997E-2</v>
       </c>
       <c r="F41" s="5">
         <v>5.8479999999999997E-2</v>
       </c>
       <c r="G41" s="5">
         <v>1544.8109999999999</v>
       </c>
       <c r="H41" s="5">
         <v>6.6735800000000003</v>
       </c>
       <c r="I41" s="5">
         <v>12.036</v>
       </c>
       <c r="J41" s="5">
         <v>1.36178</v>
       </c>
       <c r="K41" s="5">
         <v>204.88499999999999</v>
       </c>
       <c r="L41" s="5">
         <v>0.91237000000000001</v>
       </c>
       <c r="M41" s="5">
         <v>0</v>
       </c>
       <c r="N41" s="5">
         <v>0</v>
       </c>
-      <c r="O41" s="5">
+      <c r="O41" s="17">
         <v>13.51</v>
       </c>
-      <c r="P41" s="5">
+      <c r="P41" s="17">
         <v>5.2859999999999997E-2</v>
       </c>
-      <c r="Q41" s="5">
-[...14 lines deleted...]
-      <c r="V41" s="20">
+      <c r="Q41" s="17">
+        <v>0</v>
+      </c>
+      <c r="R41" s="17">
+        <v>0</v>
+      </c>
+      <c r="S41" s="18">
+        <v>0</v>
+      </c>
+      <c r="T41" s="18">
+        <v>0</v>
+      </c>
+      <c r="U41" s="18">
+        <v>0</v>
+      </c>
+      <c r="V41" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="3" t="s">
         <v>73</v>
       </c>
       <c r="B42" s="10" t="s">
         <v>74</v>
       </c>
       <c r="C42" s="5">
         <v>0</v>
       </c>
       <c r="D42" s="5">
         <v>0</v>
       </c>
       <c r="E42" s="5">
         <v>7.4880000000000004</v>
       </c>
       <c r="F42" s="5">
         <v>4.8002200000000004</v>
       </c>
       <c r="G42" s="5">
         <v>0</v>
       </c>
       <c r="H42" s="5">
         <v>0</v>
       </c>
       <c r="I42" s="5">
         <v>0</v>
       </c>
       <c r="J42" s="5">
         <v>0</v>
       </c>
       <c r="K42" s="5">
         <v>0</v>
       </c>
       <c r="L42" s="5">
         <v>0</v>
       </c>
       <c r="M42" s="5">
         <v>0</v>
       </c>
       <c r="N42" s="5">
         <v>0</v>
       </c>
-      <c r="O42" s="5">
-[...20 lines deleted...]
-      <c r="V42" s="20">
+      <c r="O42" s="17">
+        <v>0</v>
+      </c>
+      <c r="P42" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q42" s="17">
+        <v>0</v>
+      </c>
+      <c r="R42" s="17">
+        <v>0</v>
+      </c>
+      <c r="S42" s="18">
+        <v>0</v>
+      </c>
+      <c r="T42" s="18">
+        <v>0</v>
+      </c>
+      <c r="U42" s="18">
+        <v>0</v>
+      </c>
+      <c r="V42" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="3" t="s">
         <v>75</v>
       </c>
       <c r="B43" s="10" t="s">
         <v>76</v>
       </c>
       <c r="C43" s="5">
         <v>0</v>
       </c>
       <c r="D43" s="5">
         <v>0</v>
       </c>
       <c r="E43" s="5">
         <v>0.5</v>
       </c>
       <c r="F43" s="5">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="G43" s="5">
         <v>1553.6189999999999</v>
       </c>
       <c r="H43" s="5">
         <v>5.6700600000000003</v>
       </c>
       <c r="I43" s="5">
         <v>0</v>
       </c>
       <c r="J43" s="5">
         <v>0</v>
       </c>
       <c r="K43" s="5">
         <v>7533.933</v>
       </c>
       <c r="L43" s="5">
         <v>27.952279999999998</v>
       </c>
       <c r="M43" s="5">
         <v>0</v>
       </c>
       <c r="N43" s="5">
         <v>0</v>
       </c>
-      <c r="O43" s="5">
+      <c r="O43" s="17">
         <v>14.577</v>
       </c>
-      <c r="P43" s="5">
+      <c r="P43" s="17">
         <v>5.1900000000000002E-2</v>
       </c>
-      <c r="Q43" s="5">
-[...14 lines deleted...]
-      <c r="V43" s="20">
+      <c r="Q43" s="17">
+        <v>0</v>
+      </c>
+      <c r="R43" s="17">
+        <v>0</v>
+      </c>
+      <c r="S43" s="18">
+        <v>0</v>
+      </c>
+      <c r="T43" s="18">
+        <v>0</v>
+      </c>
+      <c r="U43" s="18">
+        <v>0</v>
+      </c>
+      <c r="V43" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="3" t="s">
         <v>77</v>
       </c>
       <c r="B44" s="10" t="s">
         <v>78</v>
       </c>
       <c r="C44" s="5">
         <v>0</v>
       </c>
       <c r="D44" s="5">
         <v>0</v>
       </c>
       <c r="E44" s="5">
         <v>179.41</v>
       </c>
       <c r="F44" s="5">
         <v>46.491500000000002</v>
       </c>
       <c r="G44" s="5">
         <v>0</v>
       </c>
       <c r="H44" s="5">
         <v>0</v>
       </c>
       <c r="I44" s="5">
         <v>1.542</v>
       </c>
       <c r="J44" s="5">
         <v>2.2000000000000002</v>
       </c>
       <c r="K44" s="5">
         <v>2.1840000000000002</v>
       </c>
       <c r="L44" s="5">
         <v>7.4999999999999997E-3</v>
       </c>
       <c r="M44" s="5">
         <v>1.944</v>
       </c>
       <c r="N44" s="5">
         <v>3.2450000000000001</v>
       </c>
-      <c r="O44" s="5">
-[...5 lines deleted...]
-      <c r="Q44" s="5">
+      <c r="O44" s="17">
+        <v>0</v>
+      </c>
+      <c r="P44" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q44" s="17">
         <v>0.2792</v>
       </c>
-      <c r="R44" s="5">
+      <c r="R44" s="17">
         <v>0.39300000000000002</v>
       </c>
-      <c r="S44" s="20">
-[...5 lines deleted...]
-      <c r="U44" s="20">
+      <c r="S44" s="18">
+        <v>0</v>
+      </c>
+      <c r="T44" s="18">
+        <v>0</v>
+      </c>
+      <c r="U44" s="18">
         <v>0.85599999999999998</v>
       </c>
-      <c r="V44" s="20">
+      <c r="V44" s="18">
         <v>1.734</v>
       </c>
     </row>
     <row r="45" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="3" t="s">
         <v>79</v>
       </c>
       <c r="B45" s="10" t="s">
         <v>80</v>
       </c>
       <c r="C45" s="5">
         <v>0</v>
       </c>
       <c r="D45" s="5">
         <v>0</v>
       </c>
       <c r="E45" s="5">
         <v>0</v>
       </c>
       <c r="F45" s="5">
         <v>0</v>
       </c>
       <c r="G45" s="5">
         <v>0</v>
       </c>
       <c r="H45" s="5">
         <v>0</v>
       </c>
       <c r="I45" s="5">
         <v>0</v>
       </c>
       <c r="J45" s="5">
         <v>0</v>
       </c>
       <c r="K45" s="5">
         <v>0</v>
       </c>
       <c r="L45" s="5">
         <v>0</v>
       </c>
       <c r="M45" s="5">
         <v>0.159</v>
       </c>
       <c r="N45" s="5">
         <v>0.28965999999999997</v>
       </c>
-      <c r="O45" s="5">
-[...20 lines deleted...]
-      <c r="V45" s="20">
+      <c r="O45" s="17">
+        <v>0</v>
+      </c>
+      <c r="P45" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q45" s="17">
+        <v>0</v>
+      </c>
+      <c r="R45" s="17">
+        <v>0</v>
+      </c>
+      <c r="S45" s="18">
+        <v>0</v>
+      </c>
+      <c r="T45" s="18">
+        <v>0</v>
+      </c>
+      <c r="U45" s="18">
+        <v>0</v>
+      </c>
+      <c r="V45" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="3" t="s">
         <v>81</v>
       </c>
       <c r="B46" s="10" t="s">
         <v>82</v>
       </c>
       <c r="C46" s="5">
         <v>0</v>
       </c>
       <c r="D46" s="5">
         <v>0</v>
       </c>
       <c r="E46" s="5">
         <v>2.3663799999999999</v>
       </c>
       <c r="F46" s="5">
         <v>15.3025</v>
       </c>
       <c r="G46" s="5">
         <v>0</v>
       </c>
       <c r="H46" s="5">
         <v>0</v>
       </c>
       <c r="I46" s="5">
         <v>3.0624500000000001</v>
       </c>
       <c r="J46" s="5">
         <v>14.338939999999999</v>
       </c>
       <c r="K46" s="5">
         <v>84.034000000000006</v>
       </c>
       <c r="L46" s="5">
         <v>0.27078999999999998</v>
       </c>
       <c r="M46" s="5">
         <v>2.72248</v>
       </c>
       <c r="N46" s="5">
         <v>15.78487</v>
       </c>
-      <c r="O46" s="5">
-[...21 lines deleted...]
-        <v>7.7109999999999998E-2</v>
+      <c r="O46" s="17">
+        <v>0</v>
+      </c>
+      <c r="P46" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q46" s="17">
+        <v>0.69152000000000002</v>
+      </c>
+      <c r="R46" s="17">
+        <v>5.7776399999999999</v>
+      </c>
+      <c r="S46" s="18">
+        <v>0</v>
+      </c>
+      <c r="T46" s="18">
+        <v>0</v>
+      </c>
+      <c r="U46" s="18">
+        <v>1.389E-2</v>
+      </c>
+      <c r="V46" s="18">
+        <v>0.15472</v>
       </c>
     </row>
     <row r="47" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="3" t="s">
         <v>83</v>
       </c>
       <c r="B47" s="10" t="s">
         <v>84</v>
       </c>
       <c r="C47" s="5">
         <v>0</v>
       </c>
       <c r="D47" s="5">
         <v>0</v>
       </c>
       <c r="E47" s="5">
         <v>329.89693</v>
       </c>
       <c r="F47" s="5">
         <v>36.595730000000003</v>
       </c>
       <c r="G47" s="5">
         <v>0</v>
       </c>
       <c r="H47" s="5">
         <v>0</v>
       </c>
       <c r="I47" s="5">
         <v>49.474969999999999</v>
       </c>
       <c r="J47" s="5">
         <v>25.551539999999999</v>
       </c>
       <c r="K47" s="5">
         <v>0</v>
       </c>
       <c r="L47" s="5">
         <v>0</v>
       </c>
       <c r="M47" s="5">
         <v>217.95359999999999</v>
       </c>
       <c r="N47" s="5">
         <v>58.412030000000001</v>
       </c>
-      <c r="O47" s="5">
-[...21 lines deleted...]
-        <v>11.036770000000001</v>
+      <c r="O47" s="17">
+        <v>0</v>
+      </c>
+      <c r="P47" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q47" s="17">
+        <v>11.990600000000001</v>
+      </c>
+      <c r="R47" s="17">
+        <v>6.5593700000000004</v>
+      </c>
+      <c r="S47" s="18">
+        <v>0</v>
+      </c>
+      <c r="T47" s="18">
+        <v>0</v>
+      </c>
+      <c r="U47" s="18">
+        <v>52.655999999999999</v>
+      </c>
+      <c r="V47" s="18">
+        <v>15.47221</v>
       </c>
     </row>
     <row r="48" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="3" t="s">
         <v>85</v>
       </c>
       <c r="B48" s="10" t="s">
         <v>86</v>
       </c>
       <c r="C48" s="5">
         <v>0</v>
       </c>
       <c r="D48" s="5">
         <v>0</v>
       </c>
       <c r="E48" s="5">
         <v>0</v>
       </c>
       <c r="F48" s="5">
         <v>0</v>
       </c>
       <c r="G48" s="5">
         <v>0</v>
       </c>
       <c r="H48" s="5">
         <v>0</v>
       </c>
       <c r="I48" s="5">
         <v>0</v>
       </c>
       <c r="J48" s="5">
         <v>0</v>
       </c>
       <c r="K48" s="5">
         <v>0</v>
       </c>
       <c r="L48" s="5">
         <v>0</v>
       </c>
       <c r="M48" s="5">
         <v>0</v>
       </c>
       <c r="N48" s="5">
         <v>0</v>
       </c>
-      <c r="O48" s="5">
-[...20 lines deleted...]
-      <c r="V48" s="20">
+      <c r="O48" s="17">
+        <v>0</v>
+      </c>
+      <c r="P48" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q48" s="17">
+        <v>0</v>
+      </c>
+      <c r="R48" s="17">
+        <v>0</v>
+      </c>
+      <c r="S48" s="18">
+        <v>0</v>
+      </c>
+      <c r="T48" s="18">
+        <v>0</v>
+      </c>
+      <c r="U48" s="18">
+        <v>0</v>
+      </c>
+      <c r="V48" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="3" t="s">
         <v>87</v>
       </c>
       <c r="B49" s="10" t="s">
         <v>88</v>
       </c>
       <c r="C49" s="5">
         <v>0</v>
       </c>
       <c r="D49" s="5">
         <v>0</v>
       </c>
       <c r="E49" s="5">
         <v>0.3639</v>
       </c>
       <c r="F49" s="5">
         <v>1.68971</v>
       </c>
       <c r="G49" s="5">
         <v>0</v>
       </c>
       <c r="H49" s="5">
         <v>0</v>
       </c>
       <c r="I49" s="5">
         <v>0.26366000000000001</v>
       </c>
       <c r="J49" s="5">
         <v>1.0484100000000001</v>
       </c>
       <c r="K49" s="5">
         <v>0</v>
       </c>
       <c r="L49" s="5">
         <v>0</v>
       </c>
       <c r="M49" s="5">
         <v>0.46927999999999997</v>
       </c>
       <c r="N49" s="5">
         <v>1.68587</v>
       </c>
-      <c r="O49" s="5">
-[...21 lines deleted...]
-        <v>0</v>
+      <c r="O49" s="17">
+        <v>0</v>
+      </c>
+      <c r="P49" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q49" s="17">
+        <v>0.11326</v>
+      </c>
+      <c r="R49" s="17">
+        <v>0.36235000000000001</v>
+      </c>
+      <c r="S49" s="18">
+        <v>0</v>
+      </c>
+      <c r="T49" s="18">
+        <v>0</v>
+      </c>
+      <c r="U49" s="18">
+        <v>2.8800000000000002E-3</v>
+      </c>
+      <c r="V49" s="18">
+        <v>1.644E-2</v>
       </c>
     </row>
     <row r="50" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="3" t="s">
         <v>89</v>
       </c>
       <c r="B50" s="10" t="s">
         <v>90</v>
       </c>
       <c r="C50" s="5">
         <v>0</v>
       </c>
       <c r="D50" s="5">
         <v>0</v>
       </c>
       <c r="E50" s="5">
         <v>0</v>
       </c>
       <c r="F50" s="5">
         <v>0</v>
       </c>
       <c r="G50" s="5">
         <v>0</v>
       </c>
       <c r="H50" s="5">
         <v>0</v>
       </c>
       <c r="I50" s="5">
         <v>0</v>
       </c>
       <c r="J50" s="5">
         <v>0</v>
       </c>
       <c r="K50" s="5">
         <v>0.1</v>
       </c>
       <c r="L50" s="5">
         <v>4.2999999999999999E-4</v>
       </c>
       <c r="M50" s="5">
         <v>20.065000000000001</v>
       </c>
       <c r="N50" s="5">
         <v>1.6419999999999999</v>
       </c>
-      <c r="O50" s="5">
-[...20 lines deleted...]
-      <c r="V50" s="20">
+      <c r="O50" s="17">
+        <v>0</v>
+      </c>
+      <c r="P50" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q50" s="17">
+        <v>0</v>
+      </c>
+      <c r="R50" s="17">
+        <v>0</v>
+      </c>
+      <c r="S50" s="18">
+        <v>0</v>
+      </c>
+      <c r="T50" s="18">
+        <v>0</v>
+      </c>
+      <c r="U50" s="18">
+        <v>0</v>
+      </c>
+      <c r="V50" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="3" t="s">
         <v>91</v>
       </c>
       <c r="B51" s="10" t="s">
         <v>92</v>
       </c>
       <c r="C51" s="5">
         <v>0</v>
       </c>
       <c r="D51" s="5">
         <v>0</v>
       </c>
       <c r="E51" s="5">
         <v>0</v>
       </c>
       <c r="F51" s="5">
         <v>0</v>
       </c>
       <c r="G51" s="5">
         <v>0</v>
       </c>
       <c r="H51" s="5">
         <v>0</v>
       </c>
       <c r="I51" s="5">
         <v>0.01</v>
       </c>
       <c r="J51" s="5">
         <v>0.10453</v>
       </c>
       <c r="K51" s="5">
         <v>0</v>
       </c>
       <c r="L51" s="5">
         <v>0</v>
       </c>
       <c r="M51" s="5">
         <v>0</v>
       </c>
       <c r="N51" s="5">
         <v>0</v>
       </c>
-      <c r="O51" s="5">
-[...20 lines deleted...]
-      <c r="V51" s="20">
+      <c r="O51" s="17">
+        <v>0</v>
+      </c>
+      <c r="P51" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q51" s="17">
+        <v>0</v>
+      </c>
+      <c r="R51" s="17">
+        <v>0</v>
+      </c>
+      <c r="S51" s="18">
+        <v>0</v>
+      </c>
+      <c r="T51" s="18">
+        <v>0</v>
+      </c>
+      <c r="U51" s="18">
+        <v>0</v>
+      </c>
+      <c r="V51" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="3" t="s">
         <v>93</v>
       </c>
       <c r="B52" s="10" t="s">
         <v>94</v>
       </c>
       <c r="C52" s="5">
         <v>0</v>
       </c>
       <c r="D52" s="5">
         <v>0</v>
       </c>
       <c r="E52" s="5">
         <v>0</v>
       </c>
       <c r="F52" s="5">
         <v>0</v>
       </c>
       <c r="G52" s="5">
         <v>0</v>
       </c>
       <c r="H52" s="5">
         <v>0</v>
       </c>
       <c r="I52" s="5">
         <v>0</v>
       </c>
       <c r="J52" s="5">
         <v>0</v>
       </c>
       <c r="K52" s="5">
         <v>45.026000000000003</v>
       </c>
       <c r="L52" s="5">
         <v>2.9180000000000001</v>
       </c>
       <c r="M52" s="5">
         <v>0</v>
       </c>
       <c r="N52" s="5">
         <v>0</v>
       </c>
-      <c r="O52" s="5">
-[...20 lines deleted...]
-      <c r="V52" s="20">
+      <c r="O52" s="17">
+        <v>0</v>
+      </c>
+      <c r="P52" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q52" s="17">
+        <v>0</v>
+      </c>
+      <c r="R52" s="17">
+        <v>0</v>
+      </c>
+      <c r="S52" s="18">
+        <v>0</v>
+      </c>
+      <c r="T52" s="18">
+        <v>0</v>
+      </c>
+      <c r="U52" s="18">
+        <v>0</v>
+      </c>
+      <c r="V52" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="3" t="s">
         <v>95</v>
       </c>
       <c r="B53" s="10" t="s">
         <v>96</v>
       </c>
       <c r="C53" s="5">
         <v>81.004000000000005</v>
       </c>
       <c r="D53" s="5">
         <v>0.76459999999999995</v>
       </c>
       <c r="E53" s="5">
         <v>0</v>
       </c>
       <c r="F53" s="5">
         <v>0</v>
       </c>
       <c r="G53" s="5">
         <v>730.13</v>
       </c>
       <c r="H53" s="5">
         <v>54.044910000000002</v>
       </c>
       <c r="I53" s="5">
         <v>0</v>
       </c>
       <c r="J53" s="5">
         <v>0</v>
       </c>
       <c r="K53" s="5">
         <v>156.51400000000001</v>
       </c>
       <c r="L53" s="5">
         <v>6.5359299999999996</v>
       </c>
       <c r="M53" s="5">
         <v>0</v>
       </c>
       <c r="N53" s="5">
         <v>0</v>
       </c>
-      <c r="O53" s="5">
-[...20 lines deleted...]
-      <c r="V53" s="20">
+      <c r="O53" s="17">
+        <v>1.327</v>
+      </c>
+      <c r="P53" s="17">
+        <v>9.7300000000000008E-3</v>
+      </c>
+      <c r="Q53" s="17">
+        <v>0</v>
+      </c>
+      <c r="R53" s="17">
+        <v>0</v>
+      </c>
+      <c r="S53" s="18">
+        <v>0</v>
+      </c>
+      <c r="T53" s="18">
+        <v>0</v>
+      </c>
+      <c r="U53" s="18">
+        <v>0</v>
+      </c>
+      <c r="V53" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="3" t="s">
         <v>97</v>
       </c>
       <c r="B54" s="10" t="s">
         <v>98</v>
       </c>
       <c r="C54" s="5">
         <v>132.66200000000001</v>
       </c>
       <c r="D54" s="5">
         <v>0.99988999999999995</v>
       </c>
       <c r="E54" s="5">
         <v>0</v>
       </c>
       <c r="F54" s="5">
         <v>0</v>
       </c>
       <c r="G54" s="5">
         <v>6302.0680000000002</v>
       </c>
       <c r="H54" s="5">
         <v>64.60754</v>
       </c>
       <c r="I54" s="5">
         <v>1.56E-3</v>
       </c>
       <c r="J54" s="5">
         <v>1.3650000000000001E-2</v>
       </c>
       <c r="K54" s="5">
         <v>681.28399999999999</v>
       </c>
       <c r="L54" s="5">
         <v>7.5657300000000003</v>
       </c>
       <c r="M54" s="5">
         <v>0</v>
       </c>
       <c r="N54" s="5">
         <v>0</v>
       </c>
-      <c r="O54" s="5">
+      <c r="O54" s="17">
         <v>12.875</v>
       </c>
-      <c r="P54" s="5">
+      <c r="P54" s="17">
         <v>9.4450000000000006E-2</v>
       </c>
-      <c r="Q54" s="5">
-[...14 lines deleted...]
-      <c r="V54" s="20">
+      <c r="Q54" s="17">
+        <v>0</v>
+      </c>
+      <c r="R54" s="17">
+        <v>0</v>
+      </c>
+      <c r="S54" s="18">
+        <v>0</v>
+      </c>
+      <c r="T54" s="18">
+        <v>0</v>
+      </c>
+      <c r="U54" s="18">
+        <v>0</v>
+      </c>
+      <c r="V54" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="3" t="s">
         <v>99</v>
       </c>
       <c r="B55" s="10" t="s">
         <v>100</v>
       </c>
       <c r="C55" s="5">
         <v>0</v>
       </c>
       <c r="D55" s="5">
         <v>0</v>
       </c>
       <c r="E55" s="5">
         <v>0</v>
       </c>
       <c r="F55" s="5">
         <v>0</v>
       </c>
       <c r="G55" s="5">
         <v>0</v>
       </c>
       <c r="H55" s="5">
         <v>0</v>
       </c>
       <c r="I55" s="5">
         <v>0</v>
       </c>
       <c r="J55" s="5">
         <v>0</v>
       </c>
       <c r="K55" s="5">
         <v>43631.099000000002</v>
       </c>
       <c r="L55" s="5">
         <v>172.71417</v>
       </c>
       <c r="M55" s="5">
         <v>0</v>
       </c>
       <c r="N55" s="5">
         <v>0</v>
       </c>
-      <c r="O55" s="5">
-[...20 lines deleted...]
-      <c r="V55" s="20">
+      <c r="O55" s="17">
+        <v>0</v>
+      </c>
+      <c r="P55" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q55" s="17">
+        <v>0</v>
+      </c>
+      <c r="R55" s="17">
+        <v>0</v>
+      </c>
+      <c r="S55" s="18">
+        <v>0</v>
+      </c>
+      <c r="T55" s="18">
+        <v>0</v>
+      </c>
+      <c r="U55" s="18">
+        <v>0</v>
+      </c>
+      <c r="V55" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="3" t="s">
         <v>101</v>
       </c>
       <c r="B56" s="10" t="s">
         <v>102</v>
       </c>
       <c r="C56" s="5">
         <v>0</v>
       </c>
       <c r="D56" s="5">
         <v>0</v>
       </c>
       <c r="E56" s="5">
         <v>0</v>
       </c>
       <c r="F56" s="5">
         <v>0</v>
       </c>
       <c r="G56" s="5">
         <v>27853.816999999999</v>
       </c>
       <c r="H56" s="5">
         <v>38.061880000000002</v>
       </c>
       <c r="I56" s="5">
         <v>0</v>
       </c>
       <c r="J56" s="5">
         <v>0</v>
       </c>
       <c r="K56" s="5">
         <v>11171.876</v>
       </c>
       <c r="L56" s="5">
         <v>54.320689999999999</v>
       </c>
       <c r="M56" s="5">
         <v>0</v>
       </c>
       <c r="N56" s="5">
         <v>0</v>
       </c>
-      <c r="O56" s="5">
+      <c r="O56" s="17">
         <v>36</v>
       </c>
-      <c r="P56" s="5">
+      <c r="P56" s="17">
         <v>0.15153</v>
       </c>
-      <c r="Q56" s="5">
-[...14 lines deleted...]
-      <c r="V56" s="20">
+      <c r="Q56" s="17">
+        <v>0</v>
+      </c>
+      <c r="R56" s="17">
+        <v>0</v>
+      </c>
+      <c r="S56" s="18">
+        <v>0</v>
+      </c>
+      <c r="T56" s="18">
+        <v>0</v>
+      </c>
+      <c r="U56" s="18">
+        <v>0</v>
+      </c>
+      <c r="V56" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="3" t="s">
         <v>103</v>
       </c>
       <c r="B57" s="10" t="s">
         <v>104</v>
       </c>
       <c r="C57" s="5">
         <v>0</v>
       </c>
       <c r="D57" s="5">
         <v>0</v>
       </c>
       <c r="E57" s="5">
         <v>0</v>
       </c>
       <c r="F57" s="5">
         <v>0</v>
       </c>
       <c r="G57" s="5">
         <v>11048.186</v>
       </c>
       <c r="H57" s="5">
         <v>188.71181999999999</v>
       </c>
       <c r="I57" s="5">
         <v>0.2</v>
       </c>
       <c r="J57" s="5">
         <v>0.433</v>
       </c>
       <c r="K57" s="5">
         <v>24791.502</v>
       </c>
       <c r="L57" s="5">
         <v>268.81563999999997</v>
       </c>
       <c r="M57" s="5">
         <v>0</v>
       </c>
       <c r="N57" s="5">
         <v>0</v>
       </c>
-      <c r="O57" s="5">
-[...20 lines deleted...]
-      <c r="V57" s="20">
+      <c r="O57" s="17">
+        <v>0</v>
+      </c>
+      <c r="P57" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q57" s="17">
+        <v>0</v>
+      </c>
+      <c r="R57" s="17">
+        <v>0</v>
+      </c>
+      <c r="S57" s="18">
+        <v>0</v>
+      </c>
+      <c r="T57" s="18">
+        <v>0</v>
+      </c>
+      <c r="U57" s="18">
+        <v>0</v>
+      </c>
+      <c r="V57" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="3" t="s">
         <v>105</v>
       </c>
       <c r="B58" s="10" t="s">
         <v>106</v>
       </c>
       <c r="C58" s="5">
         <v>36.027999999999999</v>
       </c>
       <c r="D58" s="5">
         <v>0.23779</v>
       </c>
       <c r="E58" s="5">
         <v>6.7409999999999997</v>
       </c>
       <c r="F58" s="5">
         <v>3.2210000000000001</v>
       </c>
       <c r="G58" s="5">
         <v>4862.1220000000003</v>
       </c>
       <c r="H58" s="5">
         <v>29.892939999999999</v>
       </c>
       <c r="I58" s="5">
         <v>1.7642500000000001</v>
       </c>
       <c r="J58" s="5">
         <v>3.1081699999999999</v>
       </c>
       <c r="K58" s="5">
         <v>411.33699999999999</v>
       </c>
       <c r="L58" s="5">
         <v>2.6275499999999998</v>
       </c>
       <c r="M58" s="5">
         <v>1.125</v>
       </c>
       <c r="N58" s="5">
         <v>0.76300000000000001</v>
       </c>
-      <c r="O58" s="5">
-[...20 lines deleted...]
-      <c r="V58" s="20">
+      <c r="O58" s="17">
+        <v>7.5019999999999998</v>
+      </c>
+      <c r="P58" s="17">
+        <v>3.322E-2</v>
+      </c>
+      <c r="Q58" s="17">
+        <v>0</v>
+      </c>
+      <c r="R58" s="17">
+        <v>0</v>
+      </c>
+      <c r="S58" s="18">
+        <v>0</v>
+      </c>
+      <c r="T58" s="18">
+        <v>0</v>
+      </c>
+      <c r="U58" s="18">
+        <v>0</v>
+      </c>
+      <c r="V58" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="3" t="s">
         <v>107</v>
       </c>
       <c r="B59" s="10" t="s">
         <v>108</v>
       </c>
       <c r="C59" s="5">
         <v>0</v>
       </c>
       <c r="D59" s="5">
         <v>0</v>
       </c>
       <c r="E59" s="5">
         <v>1.032</v>
       </c>
       <c r="F59" s="5">
         <v>0.88878000000000001</v>
       </c>
       <c r="G59" s="5">
         <v>0</v>
       </c>
       <c r="H59" s="5">
         <v>0</v>
       </c>
       <c r="I59" s="5">
         <v>1.9516</v>
       </c>
       <c r="J59" s="5">
         <v>4.1480199999999998</v>
       </c>
       <c r="K59" s="5">
         <v>0</v>
       </c>
       <c r="L59" s="5">
         <v>0</v>
       </c>
       <c r="M59" s="5">
         <v>1.6976</v>
       </c>
       <c r="N59" s="5">
         <v>3.0188799999999998</v>
       </c>
-      <c r="O59" s="5">
-[...5 lines deleted...]
-      <c r="Q59" s="5">
+      <c r="O59" s="17">
+        <v>0</v>
+      </c>
+      <c r="P59" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q59" s="17">
         <v>0.25700000000000001</v>
       </c>
-      <c r="R59" s="5">
+      <c r="R59" s="17">
         <v>0.67800000000000005</v>
       </c>
-      <c r="S59" s="20">
-[...5 lines deleted...]
-      <c r="U59" s="20">
+      <c r="S59" s="18">
+        <v>0</v>
+      </c>
+      <c r="T59" s="18">
+        <v>0</v>
+      </c>
+      <c r="U59" s="18">
         <v>0.17280000000000001</v>
       </c>
-      <c r="V59" s="20">
+      <c r="V59" s="18">
         <v>0.99529999999999996</v>
       </c>
     </row>
     <row r="60" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="3" t="s">
         <v>109</v>
       </c>
       <c r="B60" s="10" t="s">
         <v>110</v>
       </c>
       <c r="C60" s="5">
         <v>0</v>
       </c>
       <c r="D60" s="5">
         <v>0</v>
       </c>
       <c r="E60" s="5">
         <v>0</v>
       </c>
       <c r="F60" s="5">
         <v>0</v>
       </c>
       <c r="G60" s="5">
         <v>0</v>
       </c>
       <c r="H60" s="5">
         <v>0</v>
       </c>
       <c r="I60" s="5">
         <v>0</v>
       </c>
       <c r="J60" s="5">
         <v>0</v>
       </c>
       <c r="K60" s="5">
         <v>0</v>
       </c>
       <c r="L60" s="5">
         <v>0</v>
       </c>
       <c r="M60" s="5">
         <v>0</v>
       </c>
       <c r="N60" s="5">
         <v>0</v>
       </c>
-      <c r="O60" s="5">
-[...20 lines deleted...]
-      <c r="V60" s="20">
+      <c r="O60" s="17">
+        <v>0</v>
+      </c>
+      <c r="P60" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q60" s="17">
+        <v>0</v>
+      </c>
+      <c r="R60" s="17">
+        <v>0</v>
+      </c>
+      <c r="S60" s="18">
+        <v>0</v>
+      </c>
+      <c r="T60" s="18">
+        <v>0</v>
+      </c>
+      <c r="U60" s="18">
+        <v>0</v>
+      </c>
+      <c r="V60" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="3" t="s">
         <v>111</v>
       </c>
       <c r="B61" s="10" t="s">
         <v>112</v>
       </c>
       <c r="C61" s="5">
         <v>0</v>
       </c>
       <c r="D61" s="5">
         <v>0</v>
       </c>
       <c r="E61" s="5">
         <v>3.9600000000000003E-2</v>
       </c>
       <c r="F61" s="5">
         <v>0.49417</v>
       </c>
       <c r="G61" s="5">
         <v>21.561</v>
       </c>
       <c r="H61" s="5">
         <v>0.15112999999999999</v>
       </c>
       <c r="I61" s="5">
         <v>3.4790000000000001E-2</v>
       </c>
       <c r="J61" s="5">
         <v>0.30125000000000002</v>
       </c>
       <c r="K61" s="5">
         <v>17.888000000000002</v>
       </c>
       <c r="L61" s="5">
         <v>7.6999999999999999E-2</v>
       </c>
       <c r="M61" s="5">
         <v>5.6899999999999999E-2</v>
       </c>
       <c r="N61" s="5">
         <v>0.68520000000000003</v>
       </c>
-      <c r="O61" s="5">
-[...21 lines deleted...]
-        <v>0</v>
+      <c r="O61" s="17">
+        <v>0</v>
+      </c>
+      <c r="P61" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q61" s="17">
+        <v>1.6500000000000001E-2</v>
+      </c>
+      <c r="R61" s="17">
+        <v>0.3498</v>
+      </c>
+      <c r="S61" s="18">
+        <v>0</v>
+      </c>
+      <c r="T61" s="18">
+        <v>0</v>
+      </c>
+      <c r="U61" s="18">
+        <v>1.75E-3</v>
+      </c>
+      <c r="V61" s="18">
+        <v>0.11559999999999999</v>
       </c>
     </row>
     <row r="62" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="3" t="s">
         <v>113</v>
       </c>
       <c r="B62" s="10" t="s">
         <v>114</v>
       </c>
       <c r="C62" s="5">
         <v>0</v>
       </c>
       <c r="D62" s="5">
         <v>0</v>
       </c>
       <c r="E62" s="5">
         <v>0</v>
       </c>
       <c r="F62" s="5">
         <v>0</v>
       </c>
       <c r="G62" s="5">
         <v>0</v>
       </c>
       <c r="H62" s="5">
         <v>0</v>
       </c>
       <c r="I62" s="5">
         <v>0</v>
       </c>
       <c r="J62" s="5">
         <v>0</v>
       </c>
       <c r="K62" s="5">
         <v>0</v>
       </c>
       <c r="L62" s="5">
         <v>0</v>
       </c>
       <c r="M62" s="5">
         <v>0</v>
       </c>
       <c r="N62" s="5">
         <v>0</v>
       </c>
-      <c r="O62" s="5">
-[...20 lines deleted...]
-      <c r="V62" s="20">
+      <c r="O62" s="17">
+        <v>0</v>
+      </c>
+      <c r="P62" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q62" s="17">
+        <v>0</v>
+      </c>
+      <c r="R62" s="17">
+        <v>0</v>
+      </c>
+      <c r="S62" s="18">
+        <v>0</v>
+      </c>
+      <c r="T62" s="18">
+        <v>0</v>
+      </c>
+      <c r="U62" s="18">
+        <v>0</v>
+      </c>
+      <c r="V62" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A63" s="3" t="s">
         <v>115</v>
       </c>
       <c r="B63" s="10" t="s">
         <v>116</v>
       </c>
       <c r="C63" s="5">
         <v>0</v>
       </c>
       <c r="D63" s="5">
         <v>0</v>
       </c>
       <c r="E63" s="5">
         <v>0.21</v>
       </c>
       <c r="F63" s="5">
         <v>1.9090199999999999</v>
       </c>
       <c r="G63" s="5">
         <v>0</v>
       </c>
       <c r="H63" s="5">
         <v>0</v>
       </c>
       <c r="I63" s="5">
         <v>0.14499999999999999</v>
       </c>
       <c r="J63" s="5">
         <v>0.86492000000000002</v>
       </c>
       <c r="K63" s="5">
         <v>0</v>
       </c>
       <c r="L63" s="5">
         <v>0</v>
       </c>
       <c r="M63" s="5">
         <v>0.12634999999999999</v>
       </c>
       <c r="N63" s="5">
         <v>0.75448999999999999</v>
       </c>
-      <c r="O63" s="5">
-[...21 lines deleted...]
-        <v>2.4835500000000001</v>
+      <c r="O63" s="17">
+        <v>0</v>
+      </c>
+      <c r="P63" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q63" s="17">
+        <v>0</v>
+      </c>
+      <c r="R63" s="17">
+        <v>0</v>
+      </c>
+      <c r="S63" s="18">
+        <v>0</v>
+      </c>
+      <c r="T63" s="18">
+        <v>0</v>
+      </c>
+      <c r="U63" s="18">
+        <v>0.25</v>
+      </c>
+      <c r="V63" s="18">
+        <v>6.2017100000000003</v>
       </c>
     </row>
     <row r="64" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A64" s="3" t="s">
         <v>117</v>
       </c>
       <c r="B64" s="10" t="s">
         <v>118</v>
       </c>
       <c r="C64" s="5">
         <v>1.5586100000000001</v>
       </c>
       <c r="D64" s="5">
         <v>6.3685900000000002</v>
       </c>
       <c r="E64" s="5">
         <v>2.38388</v>
       </c>
       <c r="F64" s="5">
         <v>16.46632</v>
       </c>
       <c r="G64" s="5">
         <v>1.0039100000000001</v>
       </c>
       <c r="H64" s="5">
         <v>3.3821099999999999</v>
       </c>
       <c r="I64" s="5">
         <v>4.0644600000000004</v>
       </c>
       <c r="J64" s="5">
         <v>26.144159999999999</v>
       </c>
       <c r="K64" s="5">
         <v>1.0720000000000001</v>
       </c>
       <c r="L64" s="5">
         <v>3.63781</v>
       </c>
       <c r="M64" s="5">
         <v>2.2643499999999999</v>
       </c>
       <c r="N64" s="5">
         <v>16.094629999999999</v>
       </c>
-      <c r="O64" s="5">
+      <c r="O64" s="17">
         <v>0.01</v>
       </c>
-      <c r="P64" s="5">
+      <c r="P64" s="17">
         <v>3.474E-2</v>
       </c>
-      <c r="Q64" s="5">
-[...15 lines deleted...]
-        <v>11.295070000000001</v>
+      <c r="Q64" s="17">
+        <v>1.2029099999999999</v>
+      </c>
+      <c r="R64" s="17">
+        <v>7.73651</v>
+      </c>
+      <c r="S64" s="18">
+        <v>7.3450000000000001E-2</v>
+      </c>
+      <c r="T64" s="18">
+        <v>0.27357999999999999</v>
+      </c>
+      <c r="U64" s="18">
+        <v>1.4303999999999999</v>
+      </c>
+      <c r="V64" s="18">
+        <v>16.641549999999999</v>
       </c>
     </row>
     <row r="65" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="3" t="s">
         <v>119</v>
       </c>
       <c r="B65" s="10" t="s">
         <v>120</v>
       </c>
       <c r="C65" s="5">
         <v>0</v>
       </c>
       <c r="D65" s="5">
         <v>0</v>
       </c>
       <c r="E65" s="5">
         <v>0</v>
       </c>
       <c r="F65" s="5">
         <v>0</v>
       </c>
       <c r="G65" s="5">
         <v>0</v>
       </c>
       <c r="H65" s="5">
         <v>0</v>
       </c>
       <c r="I65" s="5">
         <v>0</v>
       </c>
       <c r="J65" s="5">
         <v>0</v>
       </c>
       <c r="K65" s="5">
         <v>0</v>
       </c>
       <c r="L65" s="5">
         <v>0</v>
       </c>
       <c r="M65" s="5">
         <v>0</v>
       </c>
       <c r="N65" s="5">
         <v>0</v>
       </c>
-      <c r="O65" s="5">
-[...20 lines deleted...]
-      <c r="V65" s="20">
+      <c r="O65" s="17">
+        <v>0</v>
+      </c>
+      <c r="P65" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q65" s="17">
+        <v>0</v>
+      </c>
+      <c r="R65" s="17">
+        <v>0</v>
+      </c>
+      <c r="S65" s="18">
+        <v>0</v>
+      </c>
+      <c r="T65" s="18">
+        <v>0</v>
+      </c>
+      <c r="U65" s="18">
+        <v>0</v>
+      </c>
+      <c r="V65" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="3" t="s">
         <v>121</v>
       </c>
       <c r="B66" s="10" t="s">
         <v>122</v>
       </c>
       <c r="C66" s="5">
         <v>0</v>
       </c>
       <c r="D66" s="5">
         <v>0</v>
       </c>
       <c r="E66" s="5">
         <v>8.1951999999999998</v>
       </c>
       <c r="F66" s="5">
         <v>76.960999999999999</v>
       </c>
       <c r="G66" s="5">
         <v>0</v>
       </c>
       <c r="H66" s="5">
         <v>0</v>
       </c>
       <c r="I66" s="5">
         <v>7.0810199999999996</v>
       </c>
       <c r="J66" s="5">
         <v>50.19547</v>
       </c>
       <c r="K66" s="5">
         <v>36.335999999999999</v>
       </c>
       <c r="L66" s="5">
         <v>0.11608</v>
       </c>
       <c r="M66" s="5">
         <v>11.44584</v>
       </c>
       <c r="N66" s="5">
         <v>88.710340000000002</v>
       </c>
-      <c r="O66" s="5">
-[...21 lines deleted...]
-        <v>2.8268200000000001</v>
+      <c r="O66" s="17">
+        <v>0</v>
+      </c>
+      <c r="P66" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q66" s="17">
+        <v>2.4777399999999998</v>
+      </c>
+      <c r="R66" s="17">
+        <v>21.77008</v>
+      </c>
+      <c r="S66" s="18">
+        <v>0</v>
+      </c>
+      <c r="T66" s="18">
+        <v>0</v>
+      </c>
+      <c r="U66" s="18">
+        <v>0.16875999999999999</v>
+      </c>
+      <c r="V66" s="18">
+        <v>2.8885299999999998</v>
       </c>
     </row>
     <row r="67" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A67" s="3" t="s">
         <v>123</v>
       </c>
       <c r="B67" s="10" t="s">
         <v>124</v>
       </c>
       <c r="C67" s="5">
         <v>0</v>
       </c>
       <c r="D67" s="5">
         <v>0</v>
       </c>
       <c r="E67" s="5">
         <v>0</v>
       </c>
       <c r="F67" s="5">
         <v>0</v>
       </c>
       <c r="G67" s="5">
         <v>0</v>
       </c>
       <c r="H67" s="5">
         <v>0</v>
       </c>
       <c r="I67" s="5">
         <v>0</v>
       </c>
       <c r="J67" s="5">
         <v>0</v>
       </c>
       <c r="K67" s="5">
         <v>0</v>
       </c>
       <c r="L67" s="5">
         <v>0</v>
       </c>
       <c r="M67" s="5">
         <v>0</v>
       </c>
       <c r="N67" s="5">
         <v>0</v>
       </c>
-      <c r="O67" s="5">
-[...20 lines deleted...]
-      <c r="V67" s="20">
+      <c r="O67" s="17">
+        <v>0</v>
+      </c>
+      <c r="P67" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q67" s="17">
+        <v>0</v>
+      </c>
+      <c r="R67" s="17">
+        <v>0</v>
+      </c>
+      <c r="S67" s="18">
+        <v>0</v>
+      </c>
+      <c r="T67" s="18">
+        <v>0</v>
+      </c>
+      <c r="U67" s="18">
+        <v>0</v>
+      </c>
+      <c r="V67" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="3" t="s">
         <v>125</v>
       </c>
       <c r="B68" s="10" t="s">
         <v>126</v>
       </c>
       <c r="C68" s="5">
         <v>0</v>
       </c>
       <c r="D68" s="5">
         <v>0</v>
       </c>
       <c r="E68" s="5">
         <v>0.30243999999999999</v>
       </c>
       <c r="F68" s="5">
         <v>3.0369899999999999</v>
       </c>
       <c r="G68" s="5">
         <v>0</v>
       </c>
       <c r="H68" s="5">
         <v>0</v>
       </c>
       <c r="I68" s="5">
         <v>1.0182</v>
       </c>
       <c r="J68" s="5">
         <v>8.3859399999999997</v>
       </c>
       <c r="K68" s="5">
         <v>0</v>
       </c>
       <c r="L68" s="5">
         <v>0</v>
       </c>
       <c r="M68" s="5">
         <v>0.29894999999999999</v>
       </c>
       <c r="N68" s="5">
         <v>2.5498699999999999</v>
       </c>
-      <c r="O68" s="5">
-[...21 lines deleted...]
-        <v>5.8799999999999998E-3</v>
+      <c r="O68" s="17">
+        <v>0</v>
+      </c>
+      <c r="P68" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q68" s="17">
+        <v>9.5100000000000004E-2</v>
+      </c>
+      <c r="R68" s="17">
+        <v>1.1784399999999999</v>
+      </c>
+      <c r="S68" s="18">
+        <v>0</v>
+      </c>
+      <c r="T68" s="18">
+        <v>0</v>
+      </c>
+      <c r="U68" s="18">
+        <v>1.6000000000000001E-3</v>
+      </c>
+      <c r="V68" s="18">
+        <v>1.145E-2</v>
       </c>
     </row>
     <row r="69" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="3" t="s">
         <v>127</v>
       </c>
       <c r="B69" s="10" t="s">
         <v>128</v>
       </c>
       <c r="C69" s="5">
         <v>0</v>
       </c>
       <c r="D69" s="5">
         <v>0</v>
       </c>
       <c r="E69" s="5">
         <v>0.13403999999999999</v>
       </c>
       <c r="F69" s="5">
         <v>2.3988900000000002</v>
       </c>
       <c r="G69" s="5">
         <v>0</v>
       </c>
       <c r="H69" s="5">
         <v>0</v>
       </c>
       <c r="I69" s="5">
         <v>0.45266000000000001</v>
       </c>
       <c r="J69" s="5">
         <v>4.00298</v>
       </c>
       <c r="K69" s="5">
         <v>0</v>
       </c>
       <c r="L69" s="5">
         <v>0</v>
       </c>
       <c r="M69" s="5">
         <v>0.21745</v>
       </c>
       <c r="N69" s="5">
         <v>3.6153599999999999</v>
       </c>
-      <c r="O69" s="5">
-[...21 lines deleted...]
-        <v>2.4250000000000001E-2</v>
+      <c r="O69" s="17">
+        <v>0</v>
+      </c>
+      <c r="P69" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q69" s="17">
+        <v>6.7460000000000006E-2</v>
+      </c>
+      <c r="R69" s="17">
+        <v>1.4686300000000001</v>
+      </c>
+      <c r="S69" s="18">
+        <v>0</v>
+      </c>
+      <c r="T69" s="18">
+        <v>0</v>
+      </c>
+      <c r="U69" s="18">
+        <v>7.2399999999999999E-3</v>
+      </c>
+      <c r="V69" s="18">
+        <v>0.20707</v>
       </c>
     </row>
     <row r="70" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="3" t="s">
         <v>129</v>
       </c>
       <c r="B70" s="10" t="s">
         <v>130</v>
       </c>
       <c r="C70" s="5">
         <v>0</v>
       </c>
       <c r="D70" s="5">
         <v>0</v>
       </c>
       <c r="E70" s="5">
         <v>2.1999999999999999E-2</v>
       </c>
       <c r="F70" s="5">
         <v>0.19885</v>
       </c>
       <c r="G70" s="5">
         <v>0</v>
       </c>
       <c r="H70" s="5">
         <v>0</v>
       </c>
       <c r="I70" s="5">
         <v>2.64E-2</v>
       </c>
       <c r="J70" s="5">
         <v>0.17469999999999999</v>
       </c>
       <c r="K70" s="5">
         <v>0</v>
       </c>
       <c r="L70" s="5">
         <v>0</v>
       </c>
       <c r="M70" s="5">
         <v>2.104E-2</v>
       </c>
       <c r="N70" s="5">
         <v>0.16650000000000001</v>
       </c>
-      <c r="O70" s="5">
-[...5 lines deleted...]
-      <c r="Q70" s="5">
+      <c r="O70" s="17">
+        <v>0</v>
+      </c>
+      <c r="P70" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q70" s="17">
         <v>1.8E-3</v>
       </c>
-      <c r="R70" s="5">
+      <c r="R70" s="17">
         <v>2.0199999999999999E-2</v>
       </c>
-      <c r="S70" s="20">
-[...9 lines deleted...]
-        <v>7.2999999999999995E-2</v>
+      <c r="S70" s="18">
+        <v>0</v>
+      </c>
+      <c r="T70" s="18">
+        <v>0</v>
+      </c>
+      <c r="U70" s="18">
+        <v>2.0999999999999999E-3</v>
+      </c>
+      <c r="V70" s="18">
+        <v>0.1187</v>
       </c>
     </row>
     <row r="71" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="3" t="s">
         <v>131</v>
       </c>
       <c r="B71" s="10" t="s">
         <v>132</v>
       </c>
       <c r="C71" s="5">
         <v>0</v>
       </c>
       <c r="D71" s="5">
         <v>0</v>
       </c>
       <c r="E71" s="5">
         <v>0.37808000000000003</v>
       </c>
       <c r="F71" s="5">
         <v>1.2220200000000001</v>
       </c>
       <c r="G71" s="5">
         <v>0</v>
       </c>
       <c r="H71" s="5">
         <v>0</v>
       </c>
       <c r="I71" s="5">
         <v>0.37329000000000001</v>
       </c>
       <c r="J71" s="5">
         <v>0.9234</v>
       </c>
       <c r="K71" s="5">
         <v>0</v>
       </c>
       <c r="L71" s="5">
         <v>0</v>
       </c>
       <c r="M71" s="5">
         <v>0.40604000000000001</v>
       </c>
       <c r="N71" s="5">
         <v>0.99439</v>
       </c>
-      <c r="O71" s="5">
-[...21 lines deleted...]
-        <v>0.12318999999999999</v>
+      <c r="O71" s="17">
+        <v>0</v>
+      </c>
+      <c r="P71" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q71" s="17">
+        <v>7.6799999999999993E-2</v>
+      </c>
+      <c r="R71" s="17">
+        <v>0.24897</v>
+      </c>
+      <c r="S71" s="18">
+        <v>0</v>
+      </c>
+      <c r="T71" s="18">
+        <v>0</v>
+      </c>
+      <c r="U71" s="18">
+        <v>1.0319999999999999E-2</v>
+      </c>
+      <c r="V71" s="18">
+        <v>0.19749</v>
       </c>
     </row>
     <row r="72" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="3" t="s">
         <v>133</v>
       </c>
       <c r="B72" s="10" t="s">
         <v>134</v>
       </c>
       <c r="C72" s="5">
         <v>0</v>
       </c>
       <c r="D72" s="5">
         <v>0</v>
       </c>
       <c r="E72" s="5">
         <v>1.68876</v>
       </c>
       <c r="F72" s="5">
         <v>10.969189999999999</v>
       </c>
       <c r="G72" s="5">
         <v>0</v>
       </c>
       <c r="H72" s="5">
         <v>0</v>
       </c>
       <c r="I72" s="5">
         <v>1.80135</v>
       </c>
       <c r="J72" s="5">
         <v>9.8621499999999997</v>
       </c>
       <c r="K72" s="5">
         <v>0</v>
       </c>
       <c r="L72" s="5">
         <v>0</v>
       </c>
       <c r="M72" s="5">
         <v>1.48732</v>
       </c>
       <c r="N72" s="5">
         <v>11.533709999999999</v>
       </c>
-      <c r="O72" s="5">
-[...21 lines deleted...]
-        <v>0.62756000000000001</v>
+      <c r="O72" s="17">
+        <v>0</v>
+      </c>
+      <c r="P72" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q72" s="17">
+        <v>0.30308000000000002</v>
+      </c>
+      <c r="R72" s="17">
+        <v>2.9762900000000001</v>
+      </c>
+      <c r="S72" s="18">
+        <v>0</v>
+      </c>
+      <c r="T72" s="18">
+        <v>0</v>
+      </c>
+      <c r="U72" s="18">
+        <v>4.19E-2</v>
+      </c>
+      <c r="V72" s="18">
+        <v>0.82188000000000005</v>
       </c>
     </row>
     <row r="73" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A73" s="3" t="s">
         <v>135</v>
       </c>
       <c r="B73" s="10" t="s">
         <v>136</v>
       </c>
       <c r="C73" s="5">
         <v>0</v>
       </c>
       <c r="D73" s="5">
         <v>0</v>
       </c>
       <c r="E73" s="5">
         <v>12.451000000000001</v>
       </c>
       <c r="F73" s="5">
         <v>5.5771100000000002</v>
       </c>
       <c r="G73" s="5">
         <v>0</v>
       </c>
       <c r="H73" s="5">
         <v>0</v>
       </c>
       <c r="I73" s="5">
         <v>244.61</v>
       </c>
       <c r="J73" s="5">
         <v>68.34845</v>
       </c>
       <c r="K73" s="5">
         <v>0</v>
       </c>
       <c r="L73" s="5">
         <v>0</v>
       </c>
       <c r="M73" s="5">
         <v>847.04</v>
       </c>
       <c r="N73" s="5">
         <v>221.45348000000001</v>
       </c>
-      <c r="O73" s="5">
-[...21 lines deleted...]
-        <v>7.9215</v>
+      <c r="O73" s="17">
+        <v>656.7</v>
+      </c>
+      <c r="P73" s="17">
+        <v>173.23</v>
+      </c>
+      <c r="Q73" s="17">
+        <v>11.82</v>
+      </c>
+      <c r="R73" s="17">
+        <v>6.0626300000000004</v>
+      </c>
+      <c r="S73" s="18">
+        <v>678.4</v>
+      </c>
+      <c r="T73" s="18">
+        <v>169.6</v>
+      </c>
+      <c r="U73" s="18">
+        <v>27.992000000000001</v>
+      </c>
+      <c r="V73" s="18">
+        <v>9.9798299999999998</v>
       </c>
     </row>
     <row r="74" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A74" s="3" t="s">
         <v>137</v>
       </c>
       <c r="B74" s="10" t="s">
         <v>138</v>
       </c>
       <c r="C74" s="5">
         <v>0</v>
       </c>
       <c r="D74" s="5">
         <v>0</v>
       </c>
       <c r="E74" s="5">
         <v>0.51100000000000001</v>
       </c>
       <c r="F74" s="5">
         <v>0.96199999999999997</v>
       </c>
       <c r="G74" s="5">
         <v>0</v>
       </c>
       <c r="H74" s="5">
         <v>0</v>
       </c>
       <c r="I74" s="5">
         <v>6.9000000000000006E-2</v>
       </c>
       <c r="J74" s="5">
         <v>9.2999999999999999E-2</v>
       </c>
       <c r="K74" s="5">
         <v>0</v>
       </c>
       <c r="L74" s="5">
         <v>0</v>
       </c>
       <c r="M74" s="5">
         <v>0.2296</v>
       </c>
       <c r="N74" s="5">
         <v>0.35064000000000001</v>
       </c>
-      <c r="O74" s="5">
-[...21 lines deleted...]
-        <v>3.4079999999999999E-2</v>
+      <c r="O74" s="17">
+        <v>0</v>
+      </c>
+      <c r="P74" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q74" s="17">
+        <v>0.27779999999999999</v>
+      </c>
+      <c r="R74" s="17">
+        <v>0.37857000000000002</v>
+      </c>
+      <c r="S74" s="18">
+        <v>0</v>
+      </c>
+      <c r="T74" s="18">
+        <v>0</v>
+      </c>
+      <c r="U74" s="18">
+        <v>9.5600000000000004E-2</v>
+      </c>
+      <c r="V74" s="18">
+        <v>0.20565</v>
       </c>
     </row>
     <row r="75" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A75" s="3" t="s">
         <v>139</v>
       </c>
       <c r="B75" s="10" t="s">
         <v>140</v>
       </c>
       <c r="C75" s="5">
         <v>0</v>
       </c>
       <c r="D75" s="5">
         <v>0</v>
       </c>
       <c r="E75" s="5">
         <v>161.51515000000001</v>
       </c>
       <c r="F75" s="5">
         <v>111.19292</v>
       </c>
       <c r="G75" s="5">
         <v>0</v>
       </c>
       <c r="H75" s="5">
         <v>0</v>
       </c>
       <c r="I75" s="5">
         <v>155.88409999999999</v>
       </c>
       <c r="J75" s="5">
         <v>73.550659999999993</v>
       </c>
       <c r="K75" s="5">
         <v>0</v>
       </c>
       <c r="L75" s="5">
         <v>0</v>
       </c>
       <c r="M75" s="5">
         <v>197.96250000000001</v>
       </c>
       <c r="N75" s="5">
         <v>91.064369999999997</v>
       </c>
-      <c r="O75" s="5">
-[...21 lines deleted...]
-        <v>8.8509700000000002</v>
+      <c r="O75" s="17">
+        <v>0</v>
+      </c>
+      <c r="P75" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q75" s="17">
+        <v>52.283999999999999</v>
+      </c>
+      <c r="R75" s="17">
+        <v>26.253779999999999</v>
+      </c>
+      <c r="S75" s="18">
+        <v>0</v>
+      </c>
+      <c r="T75" s="18">
+        <v>0</v>
+      </c>
+      <c r="U75" s="18">
+        <v>43.575000000000003</v>
+      </c>
+      <c r="V75" s="18">
+        <v>22.491289999999999</v>
       </c>
     </row>
     <row r="76" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A76" s="3" t="s">
         <v>141</v>
       </c>
       <c r="B76" s="10" t="s">
         <v>142</v>
       </c>
       <c r="C76" s="5">
         <v>0</v>
       </c>
       <c r="D76" s="5">
         <v>0</v>
       </c>
       <c r="E76" s="5">
         <v>307.72685999999999</v>
       </c>
       <c r="F76" s="5">
         <v>234.93235000000001</v>
       </c>
       <c r="G76" s="5">
         <v>0</v>
       </c>
       <c r="H76" s="5">
         <v>0</v>
       </c>
       <c r="I76" s="5">
         <v>292.54151999999999</v>
       </c>
       <c r="J76" s="5">
         <v>233.76701</v>
       </c>
       <c r="K76" s="5">
         <v>0</v>
       </c>
       <c r="L76" s="5">
         <v>0</v>
       </c>
       <c r="M76" s="5">
         <v>369.64076</v>
       </c>
       <c r="N76" s="5">
         <v>172.0744</v>
       </c>
-      <c r="O76" s="5">
-[...21 lines deleted...]
-        <v>10.623279999999999</v>
+      <c r="O76" s="17">
+        <v>0</v>
+      </c>
+      <c r="P76" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q76" s="17">
+        <v>57.651679999999999</v>
+      </c>
+      <c r="R76" s="17">
+        <v>26.293330000000001</v>
+      </c>
+      <c r="S76" s="18">
+        <v>0</v>
+      </c>
+      <c r="T76" s="18">
+        <v>0</v>
+      </c>
+      <c r="U76" s="18">
+        <v>55.490299999999998</v>
+      </c>
+      <c r="V76" s="18">
+        <v>28.75459</v>
       </c>
     </row>
     <row r="77" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A77" s="3" t="s">
         <v>143</v>
       </c>
       <c r="B77" s="10" t="s">
         <v>144</v>
       </c>
       <c r="C77" s="5">
         <v>0</v>
       </c>
       <c r="D77" s="5">
         <v>0</v>
       </c>
       <c r="E77" s="5">
         <v>0</v>
       </c>
       <c r="F77" s="5">
         <v>0</v>
       </c>
       <c r="G77" s="5">
         <v>0</v>
       </c>
       <c r="H77" s="5">
         <v>0</v>
       </c>
       <c r="I77" s="5">
         <v>0</v>
       </c>
       <c r="J77" s="5">
         <v>0</v>
       </c>
       <c r="K77" s="5">
         <v>0</v>
       </c>
       <c r="L77" s="5">
         <v>0</v>
       </c>
       <c r="M77" s="5">
         <v>0</v>
       </c>
       <c r="N77" s="5">
         <v>0</v>
       </c>
-      <c r="O77" s="5">
-[...20 lines deleted...]
-      <c r="V77" s="20">
+      <c r="O77" s="17">
+        <v>0</v>
+      </c>
+      <c r="P77" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q77" s="17">
+        <v>0</v>
+      </c>
+      <c r="R77" s="17">
+        <v>0</v>
+      </c>
+      <c r="S77" s="18">
+        <v>0</v>
+      </c>
+      <c r="T77" s="18">
+        <v>0</v>
+      </c>
+      <c r="U77" s="18">
+        <v>0</v>
+      </c>
+      <c r="V77" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="3" t="s">
         <v>145</v>
       </c>
       <c r="B78" s="10" t="s">
         <v>146</v>
       </c>
       <c r="C78" s="5">
         <v>0</v>
       </c>
       <c r="D78" s="5">
         <v>0</v>
       </c>
       <c r="E78" s="5">
         <v>4.8000000000000001E-2</v>
       </c>
       <c r="F78" s="5">
         <v>0.125</v>
       </c>
       <c r="G78" s="5">
         <v>0</v>
       </c>
       <c r="H78" s="5">
         <v>0</v>
       </c>
       <c r="I78" s="5">
         <v>0</v>
       </c>
       <c r="J78" s="5">
         <v>0</v>
       </c>
       <c r="K78" s="5">
         <v>0</v>
       </c>
       <c r="L78" s="5">
         <v>0</v>
       </c>
       <c r="M78" s="5">
         <v>0</v>
       </c>
       <c r="N78" s="5">
         <v>0</v>
       </c>
-      <c r="O78" s="5">
-[...20 lines deleted...]
-      <c r="V78" s="20">
+      <c r="O78" s="17">
+        <v>0</v>
+      </c>
+      <c r="P78" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q78" s="17">
+        <v>0</v>
+      </c>
+      <c r="R78" s="17">
+        <v>0</v>
+      </c>
+      <c r="S78" s="18">
+        <v>0</v>
+      </c>
+      <c r="T78" s="18">
+        <v>0</v>
+      </c>
+      <c r="U78" s="18">
+        <v>0</v>
+      </c>
+      <c r="V78" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="3" t="s">
         <v>147</v>
       </c>
       <c r="B79" s="10" t="s">
         <v>148</v>
       </c>
       <c r="C79" s="5">
         <v>175</v>
       </c>
       <c r="D79" s="5">
         <v>54.515549999999998</v>
       </c>
       <c r="E79" s="5">
         <v>60</v>
       </c>
       <c r="F79" s="5">
         <v>0.92</v>
       </c>
       <c r="G79" s="5">
         <v>0</v>
       </c>
       <c r="H79" s="5">
         <v>0</v>
       </c>
       <c r="I79" s="5">
         <v>3153.0479300000002</v>
       </c>
       <c r="J79" s="5">
         <v>1292.19487</v>
       </c>
       <c r="K79" s="5">
         <v>0</v>
       </c>
       <c r="L79" s="5">
         <v>0</v>
       </c>
       <c r="M79" s="5">
         <v>3128.25</v>
       </c>
       <c r="N79" s="5">
         <v>1079.9967099999999</v>
       </c>
-      <c r="O79" s="5">
-[...21 lines deleted...]
-        <v>417.33474999999999</v>
+      <c r="O79" s="17">
+        <v>0</v>
+      </c>
+      <c r="P79" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q79" s="17">
+        <v>620.5</v>
+      </c>
+      <c r="R79" s="17">
+        <v>151.458</v>
+      </c>
+      <c r="S79" s="18">
+        <v>0</v>
+      </c>
+      <c r="T79" s="18">
+        <v>0</v>
+      </c>
+      <c r="U79" s="18">
+        <v>2872</v>
+      </c>
+      <c r="V79" s="18">
+        <v>713.18106999999998</v>
       </c>
     </row>
     <row r="80" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A80" s="3" t="s">
         <v>149</v>
       </c>
       <c r="B80" s="10" t="s">
         <v>150</v>
       </c>
       <c r="C80" s="5">
         <v>0</v>
       </c>
       <c r="D80" s="5">
         <v>0</v>
       </c>
       <c r="E80" s="5">
         <v>0</v>
       </c>
       <c r="F80" s="5">
         <v>0</v>
       </c>
       <c r="G80" s="5">
         <v>0</v>
       </c>
       <c r="H80" s="5">
         <v>0</v>
       </c>
       <c r="I80" s="5">
         <v>1.85</v>
       </c>
       <c r="J80" s="5">
         <v>0.438</v>
       </c>
       <c r="K80" s="5">
         <v>0</v>
       </c>
       <c r="L80" s="5">
         <v>0</v>
       </c>
       <c r="M80" s="5">
         <v>0</v>
       </c>
       <c r="N80" s="5">
         <v>0</v>
       </c>
-      <c r="O80" s="5">
-[...20 lines deleted...]
-      <c r="V80" s="20">
+      <c r="O80" s="17">
+        <v>0</v>
+      </c>
+      <c r="P80" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q80" s="17">
+        <v>0</v>
+      </c>
+      <c r="R80" s="17">
+        <v>0</v>
+      </c>
+      <c r="S80" s="18">
+        <v>0</v>
+      </c>
+      <c r="T80" s="18">
+        <v>0</v>
+      </c>
+      <c r="U80" s="18">
+        <v>0</v>
+      </c>
+      <c r="V80" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A81" s="3" t="s">
         <v>151</v>
       </c>
       <c r="B81" s="10" t="s">
         <v>152</v>
       </c>
       <c r="C81" s="5">
         <v>0</v>
       </c>
       <c r="D81" s="5">
         <v>0</v>
       </c>
       <c r="E81" s="5">
         <v>0.30099999999999999</v>
       </c>
       <c r="F81" s="5">
         <v>0.61699999999999999</v>
       </c>
       <c r="G81" s="5">
         <v>0</v>
       </c>
       <c r="H81" s="5">
         <v>0</v>
       </c>
       <c r="I81" s="5">
         <v>0.14080000000000001</v>
       </c>
       <c r="J81" s="5">
         <v>0.255</v>
       </c>
       <c r="K81" s="5">
         <v>0</v>
       </c>
       <c r="L81" s="5">
         <v>0</v>
       </c>
       <c r="M81" s="5">
         <v>0.09</v>
       </c>
       <c r="N81" s="5">
         <v>0.17516999999999999</v>
       </c>
-      <c r="O81" s="5">
-[...21 lines deleted...]
-        <v>0</v>
+      <c r="O81" s="17">
+        <v>0</v>
+      </c>
+      <c r="P81" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q81" s="17">
+        <v>5.3999999999999999E-2</v>
+      </c>
+      <c r="R81" s="17">
+        <v>0.10902000000000001</v>
+      </c>
+      <c r="S81" s="18">
+        <v>0</v>
+      </c>
+      <c r="T81" s="18">
+        <v>0</v>
+      </c>
+      <c r="U81" s="18">
+        <v>2.7E-2</v>
+      </c>
+      <c r="V81" s="18">
+        <v>9.1749999999999998E-2</v>
       </c>
     </row>
     <row r="82" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A82" s="3" t="s">
         <v>153</v>
       </c>
       <c r="B82" s="10" t="s">
         <v>154</v>
       </c>
       <c r="C82" s="5">
         <v>0</v>
       </c>
       <c r="D82" s="5">
         <v>0</v>
       </c>
       <c r="E82" s="5">
         <v>0</v>
       </c>
       <c r="F82" s="5">
         <v>0</v>
       </c>
       <c r="G82" s="5">
         <v>0</v>
       </c>
       <c r="H82" s="5">
         <v>0</v>
       </c>
       <c r="I82" s="5">
         <v>0</v>
       </c>
       <c r="J82" s="5">
         <v>0</v>
       </c>
       <c r="K82" s="5">
         <v>0</v>
       </c>
       <c r="L82" s="5">
         <v>0</v>
       </c>
       <c r="M82" s="5">
         <v>0</v>
       </c>
       <c r="N82" s="5">
         <v>0</v>
       </c>
-      <c r="O82" s="5">
-[...20 lines deleted...]
-      <c r="V82" s="20">
+      <c r="O82" s="17">
+        <v>0</v>
+      </c>
+      <c r="P82" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q82" s="17">
+        <v>0</v>
+      </c>
+      <c r="R82" s="17">
+        <v>0</v>
+      </c>
+      <c r="S82" s="18">
+        <v>0</v>
+      </c>
+      <c r="T82" s="18">
+        <v>0</v>
+      </c>
+      <c r="U82" s="18">
+        <v>0</v>
+      </c>
+      <c r="V82" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A83" s="3" t="s">
         <v>155</v>
       </c>
       <c r="B83" s="10" t="s">
         <v>156</v>
       </c>
       <c r="C83" s="5">
         <v>0</v>
       </c>
       <c r="D83" s="5">
         <v>0</v>
       </c>
       <c r="E83" s="5">
         <v>0</v>
       </c>
       <c r="F83" s="5">
         <v>0</v>
       </c>
       <c r="G83" s="5">
         <v>0</v>
       </c>
       <c r="H83" s="5">
         <v>0</v>
       </c>
       <c r="I83" s="5">
         <v>1.5269999999999999</v>
       </c>
       <c r="J83" s="5">
         <v>8.5000000000000006E-2</v>
       </c>
       <c r="K83" s="5">
         <v>0</v>
       </c>
       <c r="L83" s="5">
         <v>0</v>
       </c>
       <c r="M83" s="5">
         <v>0</v>
       </c>
       <c r="N83" s="5">
         <v>0</v>
       </c>
-      <c r="O83" s="5">
-[...20 lines deleted...]
-      <c r="V83" s="20">
+      <c r="O83" s="17">
+        <v>0</v>
+      </c>
+      <c r="P83" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q83" s="17">
+        <v>0</v>
+      </c>
+      <c r="R83" s="17">
+        <v>0</v>
+      </c>
+      <c r="S83" s="18">
+        <v>0</v>
+      </c>
+      <c r="T83" s="18">
+        <v>0</v>
+      </c>
+      <c r="U83" s="18">
+        <v>0</v>
+      </c>
+      <c r="V83" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A84" s="3" t="s">
         <v>157</v>
       </c>
       <c r="B84" s="10" t="s">
         <v>158</v>
       </c>
       <c r="C84" s="5">
         <v>0</v>
       </c>
       <c r="D84" s="5">
         <v>0</v>
       </c>
       <c r="E84" s="5">
         <v>0</v>
       </c>
       <c r="F84" s="5">
         <v>0</v>
       </c>
       <c r="G84" s="5">
         <v>0</v>
       </c>
       <c r="H84" s="5">
         <v>0</v>
       </c>
       <c r="I84" s="5">
         <v>0.19661000000000001</v>
       </c>
       <c r="J84" s="5">
         <v>5.5555700000000003</v>
       </c>
       <c r="K84" s="5">
         <v>0</v>
       </c>
       <c r="L84" s="5">
         <v>0</v>
       </c>
       <c r="M84" s="5">
         <v>0</v>
       </c>
       <c r="N84" s="5">
         <v>0</v>
       </c>
-      <c r="O84" s="5">
-[...20 lines deleted...]
-      <c r="V84" s="20">
+      <c r="O84" s="17">
+        <v>0</v>
+      </c>
+      <c r="P84" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q84" s="17">
+        <v>0</v>
+      </c>
+      <c r="R84" s="17">
+        <v>0</v>
+      </c>
+      <c r="S84" s="18">
+        <v>0</v>
+      </c>
+      <c r="T84" s="18">
+        <v>0</v>
+      </c>
+      <c r="U84" s="18">
+        <v>0</v>
+      </c>
+      <c r="V84" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A85" s="3" t="s">
         <v>159</v>
       </c>
       <c r="B85" s="10" t="s">
         <v>160</v>
       </c>
       <c r="C85" s="5">
         <v>0</v>
       </c>
       <c r="D85" s="5">
         <v>0</v>
       </c>
       <c r="E85" s="5">
         <v>0</v>
       </c>
       <c r="F85" s="5">
         <v>0</v>
       </c>
       <c r="G85" s="5">
         <v>0</v>
       </c>
       <c r="H85" s="5">
         <v>0</v>
       </c>
       <c r="I85" s="5">
         <v>0</v>
       </c>
       <c r="J85" s="5">
         <v>0</v>
       </c>
       <c r="K85" s="5">
         <v>0</v>
       </c>
       <c r="L85" s="5">
         <v>0</v>
       </c>
       <c r="M85" s="5">
         <v>0</v>
       </c>
       <c r="N85" s="5">
         <v>0</v>
       </c>
-      <c r="O85" s="5">
-[...20 lines deleted...]
-      <c r="V85" s="20">
+      <c r="O85" s="17">
+        <v>0</v>
+      </c>
+      <c r="P85" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q85" s="17">
+        <v>0</v>
+      </c>
+      <c r="R85" s="17">
+        <v>0</v>
+      </c>
+      <c r="S85" s="18">
+        <v>0</v>
+      </c>
+      <c r="T85" s="18">
+        <v>0</v>
+      </c>
+      <c r="U85" s="18">
+        <v>0</v>
+      </c>
+      <c r="V85" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A86" s="3" t="s">
         <v>161</v>
       </c>
       <c r="B86" s="10" t="s">
         <v>162</v>
       </c>
       <c r="C86" s="5">
         <v>0</v>
       </c>
       <c r="D86" s="5">
         <v>0</v>
       </c>
       <c r="E86" s="5">
         <v>0</v>
       </c>
       <c r="F86" s="5">
         <v>0</v>
       </c>
       <c r="G86" s="5">
         <v>0</v>
       </c>
       <c r="H86" s="5">
         <v>0</v>
       </c>
       <c r="I86" s="5">
         <v>0</v>
       </c>
       <c r="J86" s="5">
         <v>0</v>
       </c>
       <c r="K86" s="5">
         <v>0</v>
       </c>
       <c r="L86" s="5">
         <v>0</v>
       </c>
       <c r="M86" s="5">
         <v>0</v>
       </c>
       <c r="N86" s="5">
         <v>0</v>
       </c>
-      <c r="O86" s="5">
-[...20 lines deleted...]
-      <c r="V86" s="20">
+      <c r="O86" s="17">
+        <v>0</v>
+      </c>
+      <c r="P86" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q86" s="17">
+        <v>0</v>
+      </c>
+      <c r="R86" s="17">
+        <v>0</v>
+      </c>
+      <c r="S86" s="18">
+        <v>0</v>
+      </c>
+      <c r="T86" s="18">
+        <v>0</v>
+      </c>
+      <c r="U86" s="18">
+        <v>0</v>
+      </c>
+      <c r="V86" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A87" s="3" t="s">
         <v>163</v>
       </c>
       <c r="B87" s="10" t="s">
         <v>164</v>
       </c>
       <c r="C87" s="5">
         <v>0</v>
       </c>
       <c r="D87" s="5">
         <v>0</v>
       </c>
       <c r="E87" s="5">
         <v>0</v>
       </c>
       <c r="F87" s="5">
         <v>0</v>
       </c>
       <c r="G87" s="5">
         <v>0</v>
       </c>
       <c r="H87" s="5">
         <v>0</v>
       </c>
       <c r="I87" s="5">
         <v>0</v>
       </c>
       <c r="J87" s="5">
         <v>0</v>
       </c>
       <c r="K87" s="5">
         <v>0</v>
       </c>
       <c r="L87" s="5">
         <v>0</v>
       </c>
       <c r="M87" s="5">
         <v>0</v>
       </c>
       <c r="N87" s="5">
         <v>0</v>
       </c>
-      <c r="O87" s="5">
-[...20 lines deleted...]
-      <c r="V87" s="20">
+      <c r="O87" s="17">
+        <v>0</v>
+      </c>
+      <c r="P87" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q87" s="17">
+        <v>0</v>
+      </c>
+      <c r="R87" s="17">
+        <v>0</v>
+      </c>
+      <c r="S87" s="18">
+        <v>0</v>
+      </c>
+      <c r="T87" s="18">
+        <v>0</v>
+      </c>
+      <c r="U87" s="18">
+        <v>0</v>
+      </c>
+      <c r="V87" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A88" s="3" t="s">
         <v>165</v>
       </c>
       <c r="B88" s="10" t="s">
         <v>166</v>
       </c>
       <c r="C88" s="5">
         <v>0</v>
       </c>
       <c r="D88" s="5">
         <v>0</v>
       </c>
       <c r="E88" s="5">
         <v>1.62548</v>
       </c>
       <c r="F88" s="5">
         <v>8.1995000000000005</v>
       </c>
       <c r="G88" s="5">
         <v>0</v>
       </c>
       <c r="H88" s="5">
         <v>0</v>
       </c>
       <c r="I88" s="5">
         <v>0.61487999999999998</v>
       </c>
       <c r="J88" s="5">
         <v>3.3632</v>
       </c>
       <c r="K88" s="5">
         <v>0</v>
       </c>
       <c r="L88" s="5">
         <v>0</v>
       </c>
       <c r="M88" s="5">
         <v>0.2248</v>
       </c>
       <c r="N88" s="5">
         <v>1.5596399999999999</v>
       </c>
-      <c r="O88" s="5">
-[...21 lines deleted...]
-        <v>0.54696999999999996</v>
+      <c r="O88" s="17">
+        <v>0</v>
+      </c>
+      <c r="P88" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q88" s="17">
+        <v>0.18179999999999999</v>
+      </c>
+      <c r="R88" s="17">
+        <v>1.2817799999999999</v>
+      </c>
+      <c r="S88" s="18">
+        <v>0</v>
+      </c>
+      <c r="T88" s="18">
+        <v>0</v>
+      </c>
+      <c r="U88" s="18">
+        <v>0.06</v>
+      </c>
+      <c r="V88" s="18">
+        <v>0.85382999999999998</v>
       </c>
     </row>
     <row r="89" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A89" s="3" t="s">
         <v>167</v>
       </c>
       <c r="B89" s="10" t="s">
         <v>168</v>
       </c>
       <c r="C89" s="5">
         <v>0</v>
       </c>
       <c r="D89" s="5">
         <v>0</v>
       </c>
       <c r="E89" s="5">
         <v>0</v>
       </c>
       <c r="F89" s="5">
         <v>0</v>
       </c>
       <c r="G89" s="5">
         <v>0</v>
       </c>
       <c r="H89" s="5">
         <v>0</v>
       </c>
       <c r="I89" s="5">
         <v>0</v>
       </c>
       <c r="J89" s="5">
         <v>0</v>
       </c>
       <c r="K89" s="5">
         <v>0</v>
       </c>
       <c r="L89" s="5">
         <v>0</v>
       </c>
       <c r="M89" s="5">
         <v>0</v>
       </c>
       <c r="N89" s="5">
         <v>0</v>
       </c>
-      <c r="O89" s="5">
-[...20 lines deleted...]
-      <c r="V89" s="20">
+      <c r="O89" s="17">
+        <v>0</v>
+      </c>
+      <c r="P89" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q89" s="17">
+        <v>0</v>
+      </c>
+      <c r="R89" s="17">
+        <v>0</v>
+      </c>
+      <c r="S89" s="18">
+        <v>0</v>
+      </c>
+      <c r="T89" s="18">
+        <v>0</v>
+      </c>
+      <c r="U89" s="18">
+        <v>0</v>
+      </c>
+      <c r="V89" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A90" s="3" t="s">
         <v>169</v>
       </c>
       <c r="B90" s="10" t="s">
         <v>170</v>
       </c>
       <c r="C90" s="5">
         <v>0</v>
       </c>
       <c r="D90" s="5">
         <v>0</v>
       </c>
       <c r="E90" s="5">
         <v>0</v>
       </c>
       <c r="F90" s="5">
         <v>0</v>
       </c>
       <c r="G90" s="5">
         <v>0</v>
       </c>
       <c r="H90" s="5">
         <v>0</v>
       </c>
       <c r="I90" s="5">
         <v>0</v>
       </c>
       <c r="J90" s="5">
         <v>0</v>
       </c>
       <c r="K90" s="5">
         <v>0</v>
       </c>
       <c r="L90" s="5">
         <v>0</v>
       </c>
       <c r="M90" s="5">
         <v>0</v>
       </c>
       <c r="N90" s="5">
         <v>0</v>
       </c>
-      <c r="O90" s="5">
-[...20 lines deleted...]
-      <c r="V90" s="20">
+      <c r="O90" s="17">
+        <v>0</v>
+      </c>
+      <c r="P90" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q90" s="17">
+        <v>0</v>
+      </c>
+      <c r="R90" s="17">
+        <v>0</v>
+      </c>
+      <c r="S90" s="18">
+        <v>0</v>
+      </c>
+      <c r="T90" s="18">
+        <v>0</v>
+      </c>
+      <c r="U90" s="18">
+        <v>0</v>
+      </c>
+      <c r="V90" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A91" s="3" t="s">
         <v>171</v>
       </c>
       <c r="B91" s="10" t="s">
         <v>172</v>
       </c>
       <c r="C91" s="5">
         <v>0</v>
       </c>
       <c r="D91" s="5">
         <v>0</v>
       </c>
       <c r="E91" s="5">
         <v>372.68</v>
       </c>
       <c r="F91" s="5">
         <v>485.11185999999998</v>
       </c>
       <c r="G91" s="5">
         <v>0</v>
       </c>
       <c r="H91" s="5">
         <v>0</v>
       </c>
       <c r="I91" s="5">
         <v>187.93639999999999</v>
       </c>
       <c r="J91" s="5">
         <v>198.89057</v>
       </c>
       <c r="K91" s="5">
         <v>0</v>
       </c>
       <c r="L91" s="5">
         <v>0</v>
       </c>
       <c r="M91" s="5">
         <v>240.35242</v>
       </c>
       <c r="N91" s="5">
         <v>201.15</v>
       </c>
-      <c r="O91" s="5">
-[...21 lines deleted...]
-        <v>5805.0545199999997</v>
+      <c r="O91" s="17">
+        <v>0</v>
+      </c>
+      <c r="P91" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q91" s="17">
+        <v>3356.47235</v>
+      </c>
+      <c r="R91" s="17">
+        <v>2447.0947299999998</v>
+      </c>
+      <c r="S91" s="18">
+        <v>0</v>
+      </c>
+      <c r="T91" s="18">
+        <v>0</v>
+      </c>
+      <c r="U91" s="18">
+        <v>5766.8832000000002</v>
+      </c>
+      <c r="V91" s="18">
+        <v>6132.6096799999996</v>
       </c>
     </row>
     <row r="92" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A92" s="3" t="s">
         <v>173</v>
       </c>
       <c r="B92" s="10" t="s">
         <v>174</v>
       </c>
       <c r="C92" s="5">
         <v>0.192</v>
       </c>
       <c r="D92" s="5">
         <v>0.42347000000000001</v>
       </c>
       <c r="E92" s="5">
         <v>0</v>
       </c>
       <c r="F92" s="5">
         <v>0</v>
       </c>
       <c r="G92" s="5">
         <v>0</v>
       </c>
       <c r="H92" s="5">
         <v>0</v>
       </c>
       <c r="I92" s="5">
         <v>0</v>
       </c>
       <c r="J92" s="5">
         <v>0</v>
       </c>
       <c r="K92" s="5">
         <v>0</v>
       </c>
       <c r="L92" s="5">
         <v>0</v>
       </c>
       <c r="M92" s="5">
         <v>0</v>
       </c>
       <c r="N92" s="5">
         <v>0</v>
       </c>
-      <c r="O92" s="5">
-[...20 lines deleted...]
-      <c r="V92" s="20">
+      <c r="O92" s="17">
+        <v>0</v>
+      </c>
+      <c r="P92" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q92" s="17">
+        <v>0</v>
+      </c>
+      <c r="R92" s="17">
+        <v>0</v>
+      </c>
+      <c r="S92" s="18">
+        <v>0</v>
+      </c>
+      <c r="T92" s="18">
+        <v>0</v>
+      </c>
+      <c r="U92" s="18">
+        <v>0</v>
+      </c>
+      <c r="V92" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A93" s="3" t="s">
         <v>175</v>
       </c>
       <c r="B93" s="10" t="s">
         <v>176</v>
       </c>
       <c r="C93" s="5">
         <v>0</v>
       </c>
       <c r="D93" s="5">
         <v>0</v>
       </c>
       <c r="E93" s="5">
         <v>0.60099999999999998</v>
       </c>
       <c r="F93" s="5">
         <v>2.2554099999999999</v>
       </c>
       <c r="G93" s="5">
         <v>0</v>
       </c>
       <c r="H93" s="5">
         <v>0</v>
       </c>
       <c r="I93" s="5">
         <v>0.33535999999999999</v>
       </c>
       <c r="J93" s="5">
         <v>0.85753999999999997</v>
       </c>
       <c r="K93" s="5">
         <v>0</v>
       </c>
       <c r="L93" s="5">
         <v>0</v>
       </c>
       <c r="M93" s="5">
         <v>0.87461</v>
       </c>
       <c r="N93" s="5">
         <v>1.649</v>
       </c>
-      <c r="O93" s="5">
-[...17 lines deleted...]
-      <c r="U93" s="20">
+      <c r="O93" s="17">
+        <v>0</v>
+      </c>
+      <c r="P93" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q93" s="17">
+        <v>0</v>
+      </c>
+      <c r="R93" s="17">
+        <v>0</v>
+      </c>
+      <c r="S93" s="18">
+        <v>0</v>
+      </c>
+      <c r="T93" s="18">
+        <v>0</v>
+      </c>
+      <c r="U93" s="18">
         <v>169.29900000000001</v>
       </c>
-      <c r="V93" s="20">
+      <c r="V93" s="18">
         <v>164.66954999999999</v>
       </c>
     </row>
     <row r="94" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A94" s="3" t="s">
         <v>177</v>
       </c>
       <c r="B94" s="10" t="s">
         <v>178</v>
       </c>
       <c r="C94" s="5">
         <v>0</v>
       </c>
       <c r="D94" s="5">
         <v>0</v>
       </c>
       <c r="E94" s="5">
         <v>1.145</v>
       </c>
       <c r="F94" s="5">
         <v>4.6851099999999999</v>
       </c>
       <c r="G94" s="5">
         <v>0</v>
       </c>
       <c r="H94" s="5">
         <v>0</v>
       </c>
       <c r="I94" s="5">
         <v>1.5134799999999999</v>
       </c>
       <c r="J94" s="5">
         <v>4.8851000000000004</v>
       </c>
       <c r="K94" s="5">
         <v>0</v>
       </c>
       <c r="L94" s="5">
         <v>0</v>
       </c>
       <c r="M94" s="5">
         <v>1.47462</v>
       </c>
       <c r="N94" s="5">
         <v>4.2790400000000002</v>
       </c>
-      <c r="O94" s="5">
-[...21 lines deleted...]
-        <v>0.80505000000000004</v>
+      <c r="O94" s="17">
+        <v>0</v>
+      </c>
+      <c r="P94" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q94" s="17">
+        <v>0.91276000000000002</v>
+      </c>
+      <c r="R94" s="17">
+        <v>2.2629199999999998</v>
+      </c>
+      <c r="S94" s="18">
+        <v>0</v>
+      </c>
+      <c r="T94" s="18">
+        <v>0</v>
+      </c>
+      <c r="U94" s="18">
+        <v>0.439</v>
+      </c>
+      <c r="V94" s="18">
+        <v>1.8637600000000001</v>
       </c>
     </row>
     <row r="95" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A95" s="3" t="s">
         <v>179</v>
       </c>
       <c r="B95" s="10" t="s">
         <v>180</v>
       </c>
       <c r="C95" s="5">
         <v>0</v>
       </c>
       <c r="D95" s="5">
         <v>0</v>
       </c>
       <c r="E95" s="5">
         <v>0</v>
       </c>
       <c r="F95" s="5">
         <v>0</v>
       </c>
       <c r="G95" s="5">
         <v>0</v>
       </c>
       <c r="H95" s="5">
         <v>0</v>
       </c>
       <c r="I95" s="5">
         <v>0</v>
       </c>
       <c r="J95" s="5">
         <v>0</v>
       </c>
       <c r="K95" s="5">
         <v>0</v>
       </c>
       <c r="L95" s="5">
         <v>0</v>
       </c>
       <c r="M95" s="5">
         <v>0</v>
       </c>
       <c r="N95" s="5">
         <v>0</v>
       </c>
-      <c r="O95" s="5">
-[...20 lines deleted...]
-      <c r="V95" s="20">
+      <c r="O95" s="17">
+        <v>0</v>
+      </c>
+      <c r="P95" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q95" s="17">
+        <v>0</v>
+      </c>
+      <c r="R95" s="17">
+        <v>0</v>
+      </c>
+      <c r="S95" s="18">
+        <v>0</v>
+      </c>
+      <c r="T95" s="18">
+        <v>0</v>
+      </c>
+      <c r="U95" s="18">
+        <v>0</v>
+      </c>
+      <c r="V95" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A96" s="3" t="s">
         <v>181</v>
       </c>
       <c r="B96" s="10" t="s">
         <v>182</v>
       </c>
       <c r="C96" s="5">
         <v>0</v>
       </c>
       <c r="D96" s="5">
         <v>0</v>
       </c>
       <c r="E96" s="5">
         <v>222.03595999999999</v>
       </c>
       <c r="F96" s="5">
         <v>359.49434000000002</v>
       </c>
       <c r="G96" s="5">
         <v>0</v>
       </c>
       <c r="H96" s="5">
         <v>0</v>
       </c>
       <c r="I96" s="5">
         <v>334.95085</v>
       </c>
       <c r="J96" s="5">
         <v>410.55855000000003</v>
       </c>
       <c r="K96" s="5">
         <v>0</v>
       </c>
       <c r="L96" s="5">
         <v>0</v>
       </c>
       <c r="M96" s="5">
         <v>288.07121999999998</v>
       </c>
       <c r="N96" s="5">
         <v>339.30720000000002</v>
       </c>
-      <c r="O96" s="5">
-[...21 lines deleted...]
-        <v>57.302750000000003</v>
+      <c r="O96" s="17">
+        <v>0</v>
+      </c>
+      <c r="P96" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q96" s="17">
+        <v>23.64235</v>
+      </c>
+      <c r="R96" s="17">
+        <v>36.805610000000001</v>
+      </c>
+      <c r="S96" s="18">
+        <v>0</v>
+      </c>
+      <c r="T96" s="18">
+        <v>0</v>
+      </c>
+      <c r="U96" s="18">
+        <v>60.35</v>
+      </c>
+      <c r="V96" s="18">
+        <v>84.853849999999994</v>
       </c>
     </row>
     <row r="97" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A97" s="3" t="s">
         <v>183</v>
       </c>
       <c r="B97" s="10" t="s">
         <v>184</v>
       </c>
       <c r="C97" s="5">
         <v>0.4</v>
       </c>
       <c r="D97" s="5">
         <v>1.65239</v>
       </c>
       <c r="E97" s="5">
         <v>300.75688000000002</v>
       </c>
       <c r="F97" s="5">
         <v>914.27775999999994</v>
       </c>
       <c r="G97" s="5">
         <v>0</v>
       </c>
       <c r="H97" s="5">
         <v>0</v>
       </c>
       <c r="I97" s="5">
         <v>230.31787</v>
       </c>
       <c r="J97" s="5">
         <v>694.44713000000002</v>
       </c>
       <c r="K97" s="5">
         <v>0</v>
       </c>
       <c r="L97" s="5">
         <v>0</v>
       </c>
       <c r="M97" s="5">
         <v>187.64610999999999</v>
       </c>
       <c r="N97" s="5">
         <v>690.51845000000003</v>
       </c>
-      <c r="O97" s="5">
-[...21 lines deleted...]
-        <v>66.330550000000002</v>
+      <c r="O97" s="17">
+        <v>0</v>
+      </c>
+      <c r="P97" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q97" s="17">
+        <v>32.882860000000001</v>
+      </c>
+      <c r="R97" s="17">
+        <v>131.01354000000001</v>
+      </c>
+      <c r="S97" s="18">
+        <v>0</v>
+      </c>
+      <c r="T97" s="18">
+        <v>0</v>
+      </c>
+      <c r="U97" s="18">
+        <v>19.475999999999999</v>
+      </c>
+      <c r="V97" s="18">
+        <v>90.695239999999998</v>
       </c>
     </row>
     <row r="98" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A98" s="3" t="s">
         <v>185</v>
       </c>
       <c r="B98" s="10" t="s">
         <v>186</v>
       </c>
       <c r="C98" s="5">
         <v>0</v>
       </c>
       <c r="D98" s="5">
         <v>0</v>
       </c>
       <c r="E98" s="5">
         <v>16.308890000000002</v>
       </c>
       <c r="F98" s="5">
         <v>62.178139999999999</v>
       </c>
       <c r="G98" s="5">
         <v>38</v>
       </c>
       <c r="H98" s="5">
         <v>58.746000000000002</v>
       </c>
       <c r="I98" s="5">
         <v>8.6606100000000001</v>
       </c>
       <c r="J98" s="5">
         <v>16.84262</v>
       </c>
       <c r="K98" s="5">
         <v>0</v>
       </c>
       <c r="L98" s="5">
         <v>0</v>
       </c>
       <c r="M98" s="5">
         <v>2.1980400000000002</v>
       </c>
       <c r="N98" s="5">
         <v>5.0818000000000003</v>
       </c>
-      <c r="O98" s="5">
-[...17 lines deleted...]
-      <c r="U98" s="20">
+      <c r="O98" s="17">
+        <v>0</v>
+      </c>
+      <c r="P98" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q98" s="17">
+        <v>0.15087</v>
+      </c>
+      <c r="R98" s="17">
+        <v>0.22353999999999999</v>
+      </c>
+      <c r="S98" s="18">
+        <v>0</v>
+      </c>
+      <c r="T98" s="18">
+        <v>0</v>
+      </c>
+      <c r="U98" s="18">
         <v>2.2079999999999999E-2</v>
       </c>
-      <c r="V98" s="20">
+      <c r="V98" s="18">
         <v>6.0510000000000001E-2</v>
       </c>
     </row>
     <row r="99" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A99" s="3" t="s">
         <v>187</v>
       </c>
       <c r="B99" s="10" t="s">
         <v>188</v>
       </c>
       <c r="C99" s="5">
         <v>0</v>
       </c>
       <c r="D99" s="5">
         <v>0</v>
       </c>
       <c r="E99" s="5">
         <v>0</v>
       </c>
       <c r="F99" s="5">
         <v>0</v>
       </c>
       <c r="G99" s="5">
         <v>0</v>
       </c>
       <c r="H99" s="5">
         <v>0</v>
       </c>
       <c r="I99" s="5">
         <v>0</v>
       </c>
       <c r="J99" s="5">
         <v>0</v>
       </c>
       <c r="K99" s="5">
         <v>0</v>
       </c>
       <c r="L99" s="5">
         <v>0</v>
       </c>
       <c r="M99" s="5">
         <v>0</v>
       </c>
       <c r="N99" s="5">
         <v>0</v>
       </c>
-      <c r="O99" s="5">
-[...20 lines deleted...]
-      <c r="V99" s="20">
+      <c r="O99" s="17">
+        <v>0</v>
+      </c>
+      <c r="P99" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q99" s="17">
+        <v>0</v>
+      </c>
+      <c r="R99" s="17">
+        <v>0</v>
+      </c>
+      <c r="S99" s="18">
+        <v>0</v>
+      </c>
+      <c r="T99" s="18">
+        <v>0</v>
+      </c>
+      <c r="U99" s="18">
+        <v>0</v>
+      </c>
+      <c r="V99" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A100" s="3" t="s">
         <v>189</v>
       </c>
       <c r="B100" s="10" t="s">
         <v>190</v>
       </c>
       <c r="C100" s="5">
         <v>0</v>
       </c>
       <c r="D100" s="5">
         <v>0</v>
       </c>
       <c r="E100" s="5">
         <v>49.407760000000003</v>
       </c>
       <c r="F100" s="5">
         <v>154.42635999999999</v>
       </c>
       <c r="G100" s="5">
         <v>0</v>
       </c>
       <c r="H100" s="5">
         <v>0</v>
       </c>
       <c r="I100" s="5">
         <v>77.995590000000007</v>
       </c>
       <c r="J100" s="5">
         <v>245.78407000000001</v>
       </c>
       <c r="K100" s="5">
         <v>0</v>
       </c>
       <c r="L100" s="5">
         <v>0</v>
       </c>
       <c r="M100" s="5">
         <v>70.735039999999998</v>
       </c>
       <c r="N100" s="5">
         <v>265.08697000000001</v>
       </c>
-      <c r="O100" s="5">
-[...21 lines deleted...]
-        <v>38.88861</v>
+      <c r="O100" s="17">
+        <v>0</v>
+      </c>
+      <c r="P100" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q100" s="17">
+        <v>17.705380000000002</v>
+      </c>
+      <c r="R100" s="17">
+        <v>81.932659999999998</v>
+      </c>
+      <c r="S100" s="18">
+        <v>0</v>
+      </c>
+      <c r="T100" s="18">
+        <v>0</v>
+      </c>
+      <c r="U100" s="18">
+        <v>7.7767600000000003</v>
+      </c>
+      <c r="V100" s="18">
+        <v>57.176659999999998</v>
       </c>
     </row>
     <row r="101" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A101" s="3" t="s">
         <v>191</v>
       </c>
       <c r="B101" s="10" t="s">
         <v>192</v>
       </c>
       <c r="C101" s="5">
         <v>0</v>
       </c>
       <c r="D101" s="5">
         <v>0</v>
       </c>
       <c r="E101" s="5">
         <v>0.32119999999999999</v>
       </c>
       <c r="F101" s="5">
         <v>1.6856599999999999</v>
       </c>
       <c r="G101" s="5">
         <v>0</v>
       </c>
       <c r="H101" s="5">
         <v>0</v>
       </c>
       <c r="I101" s="5">
         <v>0.628</v>
       </c>
       <c r="J101" s="5">
         <v>2.4925799999999998</v>
       </c>
       <c r="K101" s="5">
         <v>0</v>
       </c>
       <c r="L101" s="5">
         <v>0</v>
       </c>
       <c r="M101" s="5">
         <v>0.44438</v>
       </c>
       <c r="N101" s="5">
         <v>2.0845500000000001</v>
       </c>
-      <c r="O101" s="5">
-[...5 lines deleted...]
-      <c r="Q101" s="5">
+      <c r="O101" s="17">
+        <v>0</v>
+      </c>
+      <c r="P101" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q101" s="17">
         <v>0.01</v>
       </c>
-      <c r="R101" s="5">
+      <c r="R101" s="17">
         <v>0.12</v>
       </c>
-      <c r="S101" s="20">
-[...8 lines deleted...]
-      <c r="V101" s="20">
+      <c r="S101" s="18">
+        <v>0</v>
+      </c>
+      <c r="T101" s="18">
+        <v>0</v>
+      </c>
+      <c r="U101" s="18">
+        <v>0</v>
+      </c>
+      <c r="V101" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A102" s="3" t="s">
         <v>193</v>
       </c>
       <c r="B102" s="10" t="s">
         <v>194</v>
       </c>
       <c r="C102" s="5">
         <v>0</v>
       </c>
       <c r="D102" s="5">
         <v>0</v>
       </c>
       <c r="E102" s="5">
         <v>8.3601600000000005</v>
       </c>
       <c r="F102" s="5">
         <v>13.24996</v>
       </c>
       <c r="G102" s="5">
         <v>0</v>
       </c>
       <c r="H102" s="5">
         <v>0</v>
       </c>
       <c r="I102" s="5">
         <v>124.91083</v>
       </c>
       <c r="J102" s="5">
         <v>104.99784</v>
       </c>
       <c r="K102" s="5">
         <v>0.48199999999999998</v>
       </c>
       <c r="L102" s="5">
         <v>0.52302999999999999</v>
       </c>
       <c r="M102" s="5">
         <v>112.32295000000001</v>
       </c>
       <c r="N102" s="5">
         <v>99.624750000000006</v>
       </c>
-      <c r="O102" s="5">
-[...21 lines deleted...]
-        <v>11.364050000000001</v>
+      <c r="O102" s="17">
+        <v>0</v>
+      </c>
+      <c r="P102" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q102" s="17">
+        <v>30.859000000000002</v>
+      </c>
+      <c r="R102" s="17">
+        <v>20.37303</v>
+      </c>
+      <c r="S102" s="18">
+        <v>0</v>
+      </c>
+      <c r="T102" s="18">
+        <v>0</v>
+      </c>
+      <c r="U102" s="18">
+        <v>11.950799999999999</v>
+      </c>
+      <c r="V102" s="18">
+        <v>14.53941</v>
       </c>
     </row>
     <row r="103" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A103" s="3" t="s">
         <v>195</v>
       </c>
       <c r="B103" s="10" t="s">
         <v>196</v>
       </c>
       <c r="C103" s="5">
         <v>0</v>
       </c>
       <c r="D103" s="5">
         <v>0</v>
       </c>
       <c r="E103" s="5">
         <v>0.46200000000000002</v>
       </c>
       <c r="F103" s="5">
         <v>5.548</v>
       </c>
       <c r="G103" s="5">
         <v>0</v>
       </c>
       <c r="H103" s="5">
         <v>0</v>
       </c>
       <c r="I103" s="5">
         <v>1.72001</v>
       </c>
       <c r="J103" s="5">
         <v>6.8116899999999996</v>
       </c>
       <c r="K103" s="5">
         <v>0</v>
       </c>
       <c r="L103" s="5">
         <v>0</v>
       </c>
       <c r="M103" s="5">
         <v>0.50161999999999995</v>
       </c>
       <c r="N103" s="5">
         <v>3.1547900000000002</v>
       </c>
-      <c r="O103" s="5">
-[...21 lines deleted...]
-        <v>0.56499999999999995</v>
+      <c r="O103" s="17">
+        <v>0</v>
+      </c>
+      <c r="P103" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q103" s="17">
+        <v>0.40698000000000001</v>
+      </c>
+      <c r="R103" s="17">
+        <v>2.0817700000000001</v>
+      </c>
+      <c r="S103" s="18">
+        <v>0</v>
+      </c>
+      <c r="T103" s="18">
+        <v>0</v>
+      </c>
+      <c r="U103" s="18">
+        <v>0.31974000000000002</v>
+      </c>
+      <c r="V103" s="18">
+        <v>1.47688</v>
       </c>
     </row>
     <row r="104" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A104" s="3" t="s">
         <v>197</v>
       </c>
       <c r="B104" s="10" t="s">
         <v>198</v>
       </c>
       <c r="C104" s="5">
         <v>0</v>
       </c>
       <c r="D104" s="5">
         <v>0</v>
       </c>
       <c r="E104" s="5">
         <v>5</v>
       </c>
       <c r="F104" s="5">
         <v>5.6520299999999999</v>
       </c>
       <c r="G104" s="5">
         <v>0</v>
       </c>
       <c r="H104" s="5">
         <v>0</v>
       </c>
       <c r="I104" s="5">
         <v>0</v>
       </c>
       <c r="J104" s="5">
         <v>0</v>
       </c>
       <c r="K104" s="5">
         <v>0</v>
       </c>
       <c r="L104" s="5">
         <v>0</v>
       </c>
       <c r="M104" s="5">
         <v>20</v>
       </c>
       <c r="N104" s="5">
         <v>2.3094399999999999</v>
       </c>
-      <c r="O104" s="5">
-[...20 lines deleted...]
-      <c r="V104" s="20">
+      <c r="O104" s="17">
+        <v>0</v>
+      </c>
+      <c r="P104" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q104" s="17">
+        <v>0</v>
+      </c>
+      <c r="R104" s="17">
+        <v>0</v>
+      </c>
+      <c r="S104" s="18">
+        <v>0</v>
+      </c>
+      <c r="T104" s="18">
+        <v>0</v>
+      </c>
+      <c r="U104" s="18">
+        <v>0</v>
+      </c>
+      <c r="V104" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="105" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A105" s="3" t="s">
         <v>199</v>
       </c>
       <c r="B105" s="10" t="s">
         <v>200</v>
       </c>
       <c r="C105" s="5">
         <v>0.79549999999999998</v>
       </c>
       <c r="D105" s="5">
         <v>1.27149</v>
       </c>
       <c r="E105" s="5">
         <v>222.57084</v>
       </c>
       <c r="F105" s="5">
         <v>581.52578000000005</v>
       </c>
       <c r="G105" s="5">
         <v>2.8660000000000001E-2</v>
       </c>
       <c r="H105" s="5">
         <v>5.8020000000000002E-2</v>
       </c>
       <c r="I105" s="5">
         <v>193.28790000000001</v>
       </c>
       <c r="J105" s="5">
         <v>454.26697999999999</v>
       </c>
       <c r="K105" s="5">
         <v>0</v>
       </c>
       <c r="L105" s="5">
         <v>0</v>
       </c>
       <c r="M105" s="5">
         <v>237.29768999999999</v>
       </c>
       <c r="N105" s="5">
         <v>615.50135999999998</v>
       </c>
-      <c r="O105" s="5">
-[...21 lines deleted...]
-        <v>92.956069999999997</v>
+      <c r="O105" s="17">
+        <v>0</v>
+      </c>
+      <c r="P105" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q105" s="17">
+        <v>42.527279999999998</v>
+      </c>
+      <c r="R105" s="17">
+        <v>126.49106999999999</v>
+      </c>
+      <c r="S105" s="18">
+        <v>0</v>
+      </c>
+      <c r="T105" s="18">
+        <v>0</v>
+      </c>
+      <c r="U105" s="18">
+        <v>48.8093</v>
+      </c>
+      <c r="V105" s="18">
+        <v>149.0735</v>
       </c>
     </row>
     <row r="106" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A106" s="3" t="s">
         <v>201</v>
       </c>
       <c r="B106" s="10" t="s">
         <v>202</v>
       </c>
       <c r="C106" s="5">
         <v>0</v>
       </c>
       <c r="D106" s="5">
         <v>0</v>
       </c>
       <c r="E106" s="5">
         <v>0</v>
       </c>
       <c r="F106" s="5">
         <v>0</v>
       </c>
       <c r="G106" s="5">
         <v>0</v>
       </c>
       <c r="H106" s="5">
         <v>0</v>
       </c>
       <c r="I106" s="5">
         <v>0</v>
       </c>
       <c r="J106" s="5">
         <v>0</v>
       </c>
       <c r="K106" s="5">
         <v>0</v>
       </c>
       <c r="L106" s="5">
         <v>0</v>
       </c>
       <c r="M106" s="5">
         <v>0</v>
       </c>
       <c r="N106" s="5">
         <v>0</v>
       </c>
-      <c r="O106" s="5">
-[...20 lines deleted...]
-      <c r="V106" s="20">
+      <c r="O106" s="17">
+        <v>0</v>
+      </c>
+      <c r="P106" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q106" s="17">
+        <v>0</v>
+      </c>
+      <c r="R106" s="17">
+        <v>0</v>
+      </c>
+      <c r="S106" s="18">
+        <v>0</v>
+      </c>
+      <c r="T106" s="18">
+        <v>0</v>
+      </c>
+      <c r="U106" s="18">
+        <v>0</v>
+      </c>
+      <c r="V106" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="107" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A107" s="3" t="s">
         <v>203</v>
       </c>
       <c r="B107" s="10" t="s">
         <v>204</v>
       </c>
       <c r="C107" s="5">
         <v>0</v>
       </c>
       <c r="D107" s="5">
         <v>0</v>
       </c>
       <c r="E107" s="5">
         <v>0</v>
       </c>
       <c r="F107" s="5">
         <v>0</v>
       </c>
       <c r="G107" s="5">
         <v>0</v>
       </c>
       <c r="H107" s="5">
         <v>0</v>
       </c>
       <c r="I107" s="5">
         <v>0</v>
       </c>
       <c r="J107" s="5">
         <v>0</v>
       </c>
       <c r="K107" s="5">
         <v>0</v>
       </c>
       <c r="L107" s="5">
         <v>0</v>
       </c>
       <c r="M107" s="5">
         <v>0</v>
       </c>
       <c r="N107" s="5">
         <v>0</v>
       </c>
-      <c r="O107" s="5">
-[...20 lines deleted...]
-      <c r="V107" s="20">
+      <c r="O107" s="17">
+        <v>0</v>
+      </c>
+      <c r="P107" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q107" s="17">
+        <v>0</v>
+      </c>
+      <c r="R107" s="17">
+        <v>0</v>
+      </c>
+      <c r="S107" s="18">
+        <v>0</v>
+      </c>
+      <c r="T107" s="18">
+        <v>0</v>
+      </c>
+      <c r="U107" s="18">
+        <v>0</v>
+      </c>
+      <c r="V107" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="108" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A108" s="3" t="s">
         <v>205</v>
       </c>
       <c r="B108" s="10" t="s">
         <v>206</v>
       </c>
       <c r="C108" s="5">
         <v>0</v>
       </c>
       <c r="D108" s="5">
         <v>0</v>
       </c>
       <c r="E108" s="5">
         <v>0.70720000000000005</v>
       </c>
       <c r="F108" s="5">
         <v>2.97722</v>
       </c>
       <c r="G108" s="5">
         <v>0</v>
       </c>
       <c r="H108" s="5">
         <v>0</v>
       </c>
       <c r="I108" s="5">
         <v>0.64756999999999998</v>
       </c>
       <c r="J108" s="5">
         <v>2.60338</v>
       </c>
       <c r="K108" s="5">
         <v>0</v>
       </c>
       <c r="L108" s="5">
         <v>0</v>
       </c>
       <c r="M108" s="5">
         <v>0.6895</v>
       </c>
       <c r="N108" s="5">
         <v>3.3546999999999998</v>
       </c>
-      <c r="O108" s="5">
-[...21 lines deleted...]
-        <v>0.52768000000000004</v>
+      <c r="O108" s="17">
+        <v>0</v>
+      </c>
+      <c r="P108" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q108" s="17">
+        <v>0.24945000000000001</v>
+      </c>
+      <c r="R108" s="17">
+        <v>1.4088799999999999</v>
+      </c>
+      <c r="S108" s="18">
+        <v>0</v>
+      </c>
+      <c r="T108" s="18">
+        <v>0</v>
+      </c>
+      <c r="U108" s="18">
+        <v>0.14940000000000001</v>
+      </c>
+      <c r="V108" s="18">
+        <v>0.86365000000000003</v>
       </c>
     </row>
     <row r="109" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A109" s="3" t="s">
         <v>207</v>
       </c>
       <c r="B109" s="10" t="s">
         <v>208</v>
       </c>
       <c r="C109" s="5">
         <v>0</v>
       </c>
       <c r="D109" s="5">
         <v>0</v>
       </c>
       <c r="E109" s="5">
         <v>700.29115000000002</v>
       </c>
       <c r="F109" s="5">
         <v>2308.9178099999999</v>
       </c>
       <c r="G109" s="5">
         <v>0</v>
       </c>
       <c r="H109" s="5">
         <v>0</v>
       </c>
       <c r="I109" s="5">
         <v>724.92508999999995</v>
       </c>
       <c r="J109" s="5">
         <v>2427.33194</v>
       </c>
       <c r="K109" s="5">
         <v>0</v>
       </c>
       <c r="L109" s="5">
         <v>0</v>
       </c>
       <c r="M109" s="5">
         <v>818.17276000000004</v>
       </c>
       <c r="N109" s="5">
         <v>3033.6659800000002</v>
       </c>
-      <c r="O109" s="5">
-[...21 lines deleted...]
-        <v>454.06723</v>
+      <c r="O109" s="17">
+        <v>0</v>
+      </c>
+      <c r="P109" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q109" s="17">
+        <v>150.50408999999999</v>
+      </c>
+      <c r="R109" s="17">
+        <v>656.92724999999996</v>
+      </c>
+      <c r="S109" s="18">
+        <v>0</v>
+      </c>
+      <c r="T109" s="18">
+        <v>0</v>
+      </c>
+      <c r="U109" s="18">
+        <v>141.64134000000001</v>
+      </c>
+      <c r="V109" s="18">
+        <v>686.75690999999995</v>
       </c>
     </row>
     <row r="110" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A110" s="3" t="s">
         <v>209</v>
       </c>
       <c r="B110" s="10" t="s">
         <v>210</v>
       </c>
       <c r="C110" s="5">
         <v>107.964</v>
       </c>
       <c r="D110" s="5">
         <v>93.017529999999994</v>
       </c>
       <c r="E110" s="5">
         <v>188.59698</v>
       </c>
       <c r="F110" s="5">
         <v>138.17214999999999</v>
       </c>
       <c r="G110" s="5">
         <v>20.260000000000002</v>
       </c>
       <c r="H110" s="5">
         <v>20.771599999999999</v>
       </c>
       <c r="I110" s="5">
         <v>390.25443999999999</v>
       </c>
       <c r="J110" s="5">
         <v>238.32480000000001</v>
       </c>
       <c r="K110" s="5">
         <v>8.4600000000000009</v>
       </c>
       <c r="L110" s="5">
         <v>10.503399999999999</v>
       </c>
       <c r="M110" s="5">
         <v>299.92489999999998</v>
       </c>
       <c r="N110" s="5">
         <v>173.42395999999999</v>
       </c>
-      <c r="O110" s="5">
-[...21 lines deleted...]
-        <v>23.434429999999999</v>
+      <c r="O110" s="17">
+        <v>0</v>
+      </c>
+      <c r="P110" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q110" s="17">
+        <v>49.066090000000003</v>
+      </c>
+      <c r="R110" s="17">
+        <v>31.30828</v>
+      </c>
+      <c r="S110" s="18">
+        <v>0</v>
+      </c>
+      <c r="T110" s="18">
+        <v>0</v>
+      </c>
+      <c r="U110" s="18">
+        <v>41.442030000000003</v>
+      </c>
+      <c r="V110" s="18">
+        <v>30.209620000000001</v>
       </c>
     </row>
     <row r="111" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A111" s="3" t="s">
         <v>211</v>
       </c>
       <c r="B111" s="10" t="s">
         <v>212</v>
       </c>
       <c r="C111" s="5">
         <v>0</v>
       </c>
       <c r="D111" s="5">
         <v>0</v>
       </c>
       <c r="E111" s="5">
         <v>0</v>
       </c>
       <c r="F111" s="5">
         <v>0</v>
       </c>
       <c r="G111" s="5">
         <v>0</v>
       </c>
       <c r="H111" s="5">
         <v>0</v>
       </c>
       <c r="I111" s="5">
         <v>0</v>
       </c>
       <c r="J111" s="5">
         <v>0</v>
       </c>
       <c r="K111" s="5">
         <v>0</v>
       </c>
       <c r="L111" s="5">
         <v>0</v>
       </c>
       <c r="M111" s="5">
         <v>0</v>
       </c>
       <c r="N111" s="5">
         <v>0</v>
       </c>
-      <c r="O111" s="5">
-[...20 lines deleted...]
-      <c r="V111" s="20">
+      <c r="O111" s="17">
+        <v>0</v>
+      </c>
+      <c r="P111" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q111" s="17">
+        <v>0</v>
+      </c>
+      <c r="R111" s="17">
+        <v>0</v>
+      </c>
+      <c r="S111" s="18">
+        <v>0</v>
+      </c>
+      <c r="T111" s="18">
+        <v>0</v>
+      </c>
+      <c r="U111" s="18">
+        <v>0</v>
+      </c>
+      <c r="V111" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="112" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A112" s="3" t="s">
         <v>213</v>
       </c>
       <c r="B112" s="10" t="s">
         <v>214</v>
       </c>
       <c r="C112" s="5">
         <v>0</v>
       </c>
       <c r="D112" s="5">
         <v>0</v>
       </c>
       <c r="E112" s="5">
         <v>92.259770000000003</v>
       </c>
       <c r="F112" s="5">
         <v>146.12221</v>
       </c>
       <c r="G112" s="5">
         <v>0</v>
       </c>
       <c r="H112" s="5">
         <v>0</v>
       </c>
       <c r="I112" s="5">
         <v>39.040399999999998</v>
       </c>
       <c r="J112" s="5">
         <v>77.739320000000006</v>
       </c>
       <c r="K112" s="5">
         <v>0</v>
       </c>
       <c r="L112" s="5">
         <v>0</v>
       </c>
       <c r="M112" s="5">
         <v>39.290880000000001</v>
       </c>
       <c r="N112" s="5">
         <v>71.966340000000002</v>
       </c>
-      <c r="O112" s="5">
-[...21 lines deleted...]
-        <v>7.0106599999999997</v>
+      <c r="O112" s="17">
+        <v>0</v>
+      </c>
+      <c r="P112" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q112" s="17">
+        <v>5.3885199999999998</v>
+      </c>
+      <c r="R112" s="17">
+        <v>12.306570000000001</v>
+      </c>
+      <c r="S112" s="18">
+        <v>0</v>
+      </c>
+      <c r="T112" s="18">
+        <v>0</v>
+      </c>
+      <c r="U112" s="18">
+        <v>5.9568399999999997</v>
+      </c>
+      <c r="V112" s="18">
+        <v>15.6523</v>
       </c>
     </row>
     <row r="113" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A113" s="3" t="s">
         <v>215</v>
       </c>
       <c r="B113" s="10" t="s">
         <v>216</v>
       </c>
       <c r="C113" s="5">
         <v>130.26150000000001</v>
       </c>
       <c r="D113" s="5">
         <v>162.09896000000001</v>
       </c>
       <c r="E113" s="5">
         <v>2100.39273</v>
       </c>
       <c r="F113" s="5">
         <v>4433.6745300000002</v>
       </c>
       <c r="G113" s="5">
         <v>42.366750000000003</v>
       </c>
       <c r="H113" s="5">
         <v>50.687840000000001</v>
       </c>
       <c r="I113" s="5">
         <v>2252.6117199999999</v>
       </c>
       <c r="J113" s="5">
         <v>4598.9669400000002</v>
       </c>
       <c r="K113" s="5">
         <v>97.653549999999996</v>
       </c>
       <c r="L113" s="5">
         <v>99.462779999999995</v>
       </c>
       <c r="M113" s="5">
         <v>2540.00801</v>
       </c>
       <c r="N113" s="5">
         <v>5364.8799300000001</v>
       </c>
-      <c r="O113" s="5">
-[...21 lines deleted...]
-        <v>1103.4134200000001</v>
+      <c r="O113" s="17">
+        <v>7.6463299999999998</v>
+      </c>
+      <c r="P113" s="17">
+        <v>7.1970200000000002</v>
+      </c>
+      <c r="Q113" s="17">
+        <v>543.45429999999999</v>
+      </c>
+      <c r="R113" s="17">
+        <v>1270.92524</v>
+      </c>
+      <c r="S113" s="18">
+        <v>1.1067</v>
+      </c>
+      <c r="T113" s="18">
+        <v>1.33053</v>
+      </c>
+      <c r="U113" s="18">
+        <v>528.80873999999994</v>
+      </c>
+      <c r="V113" s="18">
+        <v>1561.6323</v>
       </c>
     </row>
     <row r="114" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A114" s="3" t="s">
         <v>217</v>
       </c>
       <c r="B114" s="10" t="s">
         <v>218</v>
       </c>
       <c r="C114" s="5">
         <v>0</v>
       </c>
       <c r="D114" s="5">
         <v>0</v>
       </c>
       <c r="E114" s="5">
         <v>42.596040000000002</v>
       </c>
       <c r="F114" s="5">
         <v>78.911510000000007</v>
       </c>
       <c r="G114" s="5">
         <v>0</v>
       </c>
       <c r="H114" s="5">
         <v>0</v>
       </c>
       <c r="I114" s="5">
         <v>47.428890000000003</v>
       </c>
       <c r="J114" s="5">
         <v>85.955240000000003</v>
       </c>
       <c r="K114" s="5">
         <v>0</v>
       </c>
       <c r="L114" s="5">
         <v>0</v>
       </c>
       <c r="M114" s="5">
         <v>83.002020000000002</v>
       </c>
       <c r="N114" s="5">
         <v>127.21111999999999</v>
       </c>
-      <c r="O114" s="5">
-[...21 lines deleted...]
-        <v>19.808540000000001</v>
+      <c r="O114" s="17">
+        <v>0</v>
+      </c>
+      <c r="P114" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q114" s="17">
+        <v>24.879750000000001</v>
+      </c>
+      <c r="R114" s="17">
+        <v>42.846850000000003</v>
+      </c>
+      <c r="S114" s="18">
+        <v>0</v>
+      </c>
+      <c r="T114" s="18">
+        <v>0</v>
+      </c>
+      <c r="U114" s="18">
+        <v>22.828340000000001</v>
+      </c>
+      <c r="V114" s="18">
+        <v>43.834789999999998</v>
       </c>
     </row>
     <row r="115" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A115" s="3" t="s">
         <v>219</v>
       </c>
       <c r="B115" s="10" t="s">
         <v>220</v>
       </c>
       <c r="C115" s="5">
         <v>0</v>
       </c>
       <c r="D115" s="5">
         <v>0</v>
       </c>
       <c r="E115" s="5">
         <v>6.4939799999999996</v>
       </c>
       <c r="F115" s="5">
         <v>13.004149999999999</v>
       </c>
       <c r="G115" s="5">
         <v>0</v>
       </c>
       <c r="H115" s="5">
         <v>0</v>
       </c>
       <c r="I115" s="5">
         <v>11.65701</v>
       </c>
       <c r="J115" s="5">
         <v>17.2134</v>
       </c>
       <c r="K115" s="5">
         <v>0</v>
       </c>
       <c r="L115" s="5">
         <v>0</v>
       </c>
       <c r="M115" s="5">
         <v>46.810209999999998</v>
       </c>
       <c r="N115" s="5">
         <v>69.834230000000005</v>
       </c>
-      <c r="O115" s="5">
-[...5 lines deleted...]
-      <c r="Q115" s="5">
+      <c r="O115" s="17">
+        <v>0</v>
+      </c>
+      <c r="P115" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q115" s="17">
         <v>0.30951000000000001</v>
       </c>
-      <c r="R115" s="5">
+      <c r="R115" s="17">
         <v>0.52537999999999996</v>
       </c>
-      <c r="S115" s="20">
-[...9 lines deleted...]
-        <v>0.28827999999999998</v>
+      <c r="S115" s="18">
+        <v>0</v>
+      </c>
+      <c r="T115" s="18">
+        <v>0</v>
+      </c>
+      <c r="U115" s="18">
+        <v>0.25312000000000001</v>
+      </c>
+      <c r="V115" s="18">
+        <v>0.43236000000000002</v>
       </c>
     </row>
     <row r="116" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A116" s="3" t="s">
         <v>221</v>
       </c>
       <c r="B116" s="10" t="s">
         <v>222</v>
       </c>
       <c r="C116" s="5">
         <v>0</v>
       </c>
       <c r="D116" s="5">
         <v>0</v>
       </c>
       <c r="E116" s="5">
         <v>1.204</v>
       </c>
       <c r="F116" s="5">
         <v>2.27739</v>
       </c>
       <c r="G116" s="5">
         <v>0</v>
       </c>
       <c r="H116" s="5">
         <v>0</v>
       </c>
       <c r="I116" s="5">
         <v>1.7332000000000001</v>
       </c>
       <c r="J116" s="5">
         <v>3.1359599999999999</v>
       </c>
       <c r="K116" s="5">
         <v>0</v>
       </c>
       <c r="L116" s="5">
         <v>0</v>
       </c>
       <c r="M116" s="5">
         <v>0.91185000000000005</v>
       </c>
       <c r="N116" s="5">
         <v>1.31264</v>
       </c>
-      <c r="O116" s="5">
-[...5 lines deleted...]
-      <c r="Q116" s="5">
+      <c r="O116" s="17">
+        <v>0</v>
+      </c>
+      <c r="P116" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q116" s="17">
         <v>0.53039999999999998</v>
       </c>
-      <c r="R116" s="5">
+      <c r="R116" s="17">
         <v>0.76363999999999999</v>
       </c>
-      <c r="S116" s="20">
-[...9 lines deleted...]
-        <v>0.17799999999999999</v>
+      <c r="S116" s="18">
+        <v>0</v>
+      </c>
+      <c r="T116" s="18">
+        <v>0</v>
+      </c>
+      <c r="U116" s="18">
+        <v>0.20100000000000001</v>
+      </c>
+      <c r="V116" s="18">
+        <v>0.45186999999999999</v>
       </c>
     </row>
     <row r="117" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A117" s="3" t="s">
         <v>223</v>
       </c>
       <c r="B117" s="10" t="s">
         <v>224</v>
       </c>
       <c r="C117" s="5">
         <v>0</v>
       </c>
       <c r="D117" s="5">
         <v>0</v>
       </c>
       <c r="E117" s="5">
         <v>2.5804999999999998</v>
       </c>
       <c r="F117" s="5">
         <v>6.6216600000000003</v>
       </c>
       <c r="G117" s="5">
         <v>0</v>
       </c>
       <c r="H117" s="5">
         <v>0</v>
       </c>
       <c r="I117" s="5">
         <v>6.3E-2</v>
       </c>
       <c r="J117" s="5">
         <v>0.189</v>
       </c>
       <c r="K117" s="5">
         <v>0</v>
       </c>
       <c r="L117" s="5">
         <v>0</v>
       </c>
       <c r="M117" s="5">
         <v>0.03</v>
       </c>
       <c r="N117" s="5">
         <v>5.6849999999999998E-2</v>
       </c>
-      <c r="O117" s="5">
-[...20 lines deleted...]
-      <c r="V117" s="20">
+      <c r="O117" s="17">
+        <v>0</v>
+      </c>
+      <c r="P117" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q117" s="17">
+        <v>0</v>
+      </c>
+      <c r="R117" s="17">
+        <v>0</v>
+      </c>
+      <c r="S117" s="18">
+        <v>0</v>
+      </c>
+      <c r="T117" s="18">
+        <v>0</v>
+      </c>
+      <c r="U117" s="18">
+        <v>0</v>
+      </c>
+      <c r="V117" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="118" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A118" s="3" t="s">
         <v>225</v>
       </c>
       <c r="B118" s="10" t="s">
         <v>226</v>
       </c>
       <c r="C118" s="5">
         <v>0</v>
       </c>
       <c r="D118" s="5">
         <v>0</v>
       </c>
       <c r="E118" s="5">
         <v>215.92659</v>
       </c>
       <c r="F118" s="5">
         <v>829.17790000000002</v>
       </c>
       <c r="G118" s="5">
         <v>0</v>
       </c>
       <c r="H118" s="5">
         <v>0</v>
       </c>
       <c r="I118" s="5">
         <v>312.91921000000002</v>
       </c>
       <c r="J118" s="5">
         <v>983.84406000000001</v>
       </c>
       <c r="K118" s="5">
         <v>0</v>
       </c>
       <c r="L118" s="5">
         <v>0</v>
       </c>
       <c r="M118" s="5">
         <v>300.27192000000002</v>
       </c>
       <c r="N118" s="5">
         <v>966.52089000000001</v>
       </c>
-      <c r="O118" s="5">
-[...21 lines deleted...]
-        <v>165.96512999999999</v>
+      <c r="O118" s="17">
+        <v>0</v>
+      </c>
+      <c r="P118" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q118" s="17">
+        <v>59.173279999999998</v>
+      </c>
+      <c r="R118" s="17">
+        <v>228.01017999999999</v>
+      </c>
+      <c r="S118" s="18">
+        <v>0</v>
+      </c>
+      <c r="T118" s="18">
+        <v>0</v>
+      </c>
+      <c r="U118" s="18">
+        <v>67.020520000000005</v>
+      </c>
+      <c r="V118" s="18">
+        <v>272.07889999999998</v>
       </c>
     </row>
     <row r="119" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A119" s="3" t="s">
         <v>227</v>
       </c>
       <c r="B119" s="10" t="s">
         <v>228</v>
       </c>
       <c r="C119" s="5">
         <v>0</v>
       </c>
       <c r="D119" s="5">
         <v>0</v>
       </c>
       <c r="E119" s="5">
         <v>0.09</v>
       </c>
       <c r="F119" s="5">
         <v>0.23100000000000001</v>
       </c>
       <c r="G119" s="5">
         <v>0</v>
       </c>
       <c r="H119" s="5">
         <v>0</v>
       </c>
       <c r="I119" s="5">
         <v>0.3034</v>
       </c>
       <c r="J119" s="5">
         <v>1.0527899999999999</v>
       </c>
       <c r="K119" s="5">
         <v>0</v>
       </c>
       <c r="L119" s="5">
         <v>0</v>
       </c>
       <c r="M119" s="5">
         <v>0.21662999999999999</v>
       </c>
       <c r="N119" s="5">
         <v>0.45185999999999998</v>
       </c>
-      <c r="O119" s="5">
-[...20 lines deleted...]
-      <c r="V119" s="20">
+      <c r="O119" s="17">
+        <v>0</v>
+      </c>
+      <c r="P119" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q119" s="17">
+        <v>0</v>
+      </c>
+      <c r="R119" s="17">
+        <v>0</v>
+      </c>
+      <c r="S119" s="18">
+        <v>0</v>
+      </c>
+      <c r="T119" s="18">
+        <v>0</v>
+      </c>
+      <c r="U119" s="18">
+        <v>0</v>
+      </c>
+      <c r="V119" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="120" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A120" s="3" t="s">
         <v>229</v>
       </c>
       <c r="B120" s="10" t="s">
         <v>230</v>
       </c>
       <c r="C120" s="5">
         <v>0</v>
       </c>
       <c r="D120" s="5">
         <v>0</v>
       </c>
       <c r="E120" s="5">
         <v>43.009300000000003</v>
       </c>
       <c r="F120" s="5">
         <v>95.077029999999993</v>
       </c>
       <c r="G120" s="5">
         <v>0</v>
       </c>
       <c r="H120" s="5">
         <v>0</v>
       </c>
       <c r="I120" s="5">
         <v>62.97372</v>
       </c>
       <c r="J120" s="5">
         <v>100.26634</v>
       </c>
       <c r="K120" s="5">
         <v>0</v>
       </c>
       <c r="L120" s="5">
         <v>0</v>
       </c>
       <c r="M120" s="5">
         <v>61.374839999999999</v>
       </c>
       <c r="N120" s="5">
         <v>94.31156</v>
       </c>
-      <c r="O120" s="5">
-[...21 lines deleted...]
-        <v>14.626659999999999</v>
+      <c r="O120" s="17">
+        <v>0</v>
+      </c>
+      <c r="P120" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q120" s="17">
+        <v>10.01891</v>
+      </c>
+      <c r="R120" s="17">
+        <v>15.373239999999999</v>
+      </c>
+      <c r="S120" s="18">
+        <v>0</v>
+      </c>
+      <c r="T120" s="18">
+        <v>0</v>
+      </c>
+      <c r="U120" s="18">
+        <v>9.8328299999999995</v>
+      </c>
+      <c r="V120" s="18">
+        <v>20.205670000000001</v>
       </c>
     </row>
     <row r="121" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A121" s="3" t="s">
         <v>231</v>
       </c>
       <c r="B121" s="10" t="s">
         <v>232</v>
       </c>
       <c r="C121" s="5">
         <v>4.4999999999999998E-2</v>
       </c>
       <c r="D121" s="5">
         <v>0.72</v>
       </c>
       <c r="E121" s="5">
         <v>54.829720000000002</v>
       </c>
       <c r="F121" s="5">
         <v>163.26609999999999</v>
       </c>
       <c r="G121" s="5">
         <v>0</v>
       </c>
       <c r="H121" s="5">
         <v>0</v>
       </c>
       <c r="I121" s="5">
         <v>88.72636</v>
       </c>
       <c r="J121" s="5">
         <v>231.10496000000001</v>
       </c>
       <c r="K121" s="5">
         <v>0</v>
       </c>
       <c r="L121" s="5">
         <v>0</v>
       </c>
       <c r="M121" s="5">
         <v>86.226749999999996</v>
       </c>
       <c r="N121" s="5">
         <v>238.35602</v>
       </c>
-      <c r="O121" s="5">
-[...21 lines deleted...]
-        <v>28.896599999999999</v>
+      <c r="O121" s="17">
+        <v>0</v>
+      </c>
+      <c r="P121" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q121" s="17">
+        <v>16.193079999999998</v>
+      </c>
+      <c r="R121" s="17">
+        <v>58.102820000000001</v>
+      </c>
+      <c r="S121" s="18">
+        <v>0</v>
+      </c>
+      <c r="T121" s="18">
+        <v>0</v>
+      </c>
+      <c r="U121" s="18">
+        <v>8.9349799999999995</v>
+      </c>
+      <c r="V121" s="18">
+        <v>39.985849999999999</v>
       </c>
     </row>
     <row r="122" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A122" s="3" t="s">
         <v>233</v>
       </c>
       <c r="B122" s="10" t="s">
         <v>234</v>
       </c>
       <c r="C122" s="5">
         <v>0</v>
       </c>
       <c r="D122" s="5">
         <v>0</v>
       </c>
       <c r="E122" s="5">
         <v>120.5077</v>
       </c>
       <c r="F122" s="5">
         <v>85.471299999999999</v>
       </c>
       <c r="G122" s="5">
         <v>0</v>
       </c>
       <c r="H122" s="5">
         <v>0</v>
       </c>
       <c r="I122" s="5">
         <v>128.14782</v>
       </c>
       <c r="J122" s="5">
         <v>78.973780000000005</v>
       </c>
       <c r="K122" s="5">
         <v>0</v>
       </c>
       <c r="L122" s="5">
         <v>0</v>
       </c>
       <c r="M122" s="5">
         <v>147.55279999999999</v>
       </c>
       <c r="N122" s="5">
         <v>103.01882999999999</v>
       </c>
-      <c r="O122" s="5">
-[...21 lines deleted...]
-        <v>18.136710000000001</v>
+      <c r="O122" s="17">
+        <v>0</v>
+      </c>
+      <c r="P122" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q122" s="17">
+        <v>30.463429999999999</v>
+      </c>
+      <c r="R122" s="17">
+        <v>21.831700000000001</v>
+      </c>
+      <c r="S122" s="18">
+        <v>0</v>
+      </c>
+      <c r="T122" s="18">
+        <v>0</v>
+      </c>
+      <c r="U122" s="18">
+        <v>18.055569999999999</v>
+      </c>
+      <c r="V122" s="18">
+        <v>25.25656</v>
       </c>
     </row>
     <row r="123" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A123" s="3" t="s">
         <v>235</v>
       </c>
       <c r="B123" s="10" t="s">
         <v>236</v>
       </c>
       <c r="C123" s="5">
         <v>0.14399999999999999</v>
       </c>
       <c r="D123" s="5">
         <v>1.35877</v>
       </c>
       <c r="E123" s="5">
         <v>12.24619</v>
       </c>
       <c r="F123" s="5">
         <v>73.917839999999998</v>
       </c>
       <c r="G123" s="5">
         <v>0</v>
       </c>
       <c r="H123" s="5">
         <v>0</v>
       </c>
       <c r="I123" s="5">
         <v>15.82795</v>
       </c>
       <c r="J123" s="5">
         <v>55.716360000000002</v>
       </c>
       <c r="K123" s="5">
         <v>0</v>
       </c>
       <c r="L123" s="5">
         <v>0</v>
       </c>
       <c r="M123" s="5">
         <v>8.2232500000000002</v>
       </c>
       <c r="N123" s="5">
         <v>45.398339999999997</v>
       </c>
-      <c r="O123" s="5">
-[...21 lines deleted...]
-        <v>9.1225799999999992</v>
+      <c r="O123" s="17">
+        <v>0</v>
+      </c>
+      <c r="P123" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q123" s="17">
+        <v>2.6136200000000001</v>
+      </c>
+      <c r="R123" s="17">
+        <v>14.78584</v>
+      </c>
+      <c r="S123" s="18">
+        <v>0</v>
+      </c>
+      <c r="T123" s="18">
+        <v>0</v>
+      </c>
+      <c r="U123" s="18">
+        <v>2.1948699999999999</v>
+      </c>
+      <c r="V123" s="18">
+        <v>11.205880000000001</v>
       </c>
     </row>
     <row r="124" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A124" s="3" t="s">
         <v>237</v>
       </c>
       <c r="B124" s="10" t="s">
         <v>238</v>
       </c>
       <c r="C124" s="5">
         <v>0</v>
       </c>
       <c r="D124" s="5">
         <v>0</v>
       </c>
       <c r="E124" s="5">
         <v>2.07457</v>
       </c>
       <c r="F124" s="5">
         <v>14.017950000000001</v>
       </c>
       <c r="G124" s="5">
         <v>0</v>
       </c>
       <c r="H124" s="5">
         <v>0</v>
       </c>
       <c r="I124" s="5">
         <v>2.36592</v>
       </c>
       <c r="J124" s="5">
         <v>12.32957</v>
       </c>
       <c r="K124" s="5">
         <v>0.13</v>
       </c>
       <c r="L124" s="5">
         <v>0.17116999999999999</v>
       </c>
       <c r="M124" s="5">
         <v>1.6122799999999999</v>
       </c>
       <c r="N124" s="5">
         <v>8.8331599999999995</v>
       </c>
-      <c r="O124" s="5">
-[...21 lines deleted...]
-        <v>0.58231999999999995</v>
+      <c r="O124" s="17">
+        <v>0</v>
+      </c>
+      <c r="P124" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q124" s="17">
+        <v>0.3624</v>
+      </c>
+      <c r="R124" s="17">
+        <v>2.1997399999999998</v>
+      </c>
+      <c r="S124" s="18">
+        <v>0</v>
+      </c>
+      <c r="T124" s="18">
+        <v>0</v>
+      </c>
+      <c r="U124" s="18">
+        <v>0.122</v>
+      </c>
+      <c r="V124" s="18">
+        <v>1.2986200000000001</v>
       </c>
     </row>
     <row r="125" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A125" s="3" t="s">
         <v>239</v>
       </c>
       <c r="B125" s="10" t="s">
         <v>240</v>
       </c>
       <c r="C125" s="5">
         <v>0</v>
       </c>
       <c r="D125" s="5">
         <v>0</v>
       </c>
       <c r="E125" s="5">
         <v>1004.01384</v>
       </c>
       <c r="F125" s="5">
         <v>1671.2519199999999</v>
       </c>
       <c r="G125" s="5">
         <v>0</v>
       </c>
       <c r="H125" s="5">
         <v>0</v>
       </c>
       <c r="I125" s="5">
         <v>1080.82385</v>
       </c>
       <c r="J125" s="5">
         <v>1548.1819</v>
       </c>
       <c r="K125" s="5">
         <v>0</v>
       </c>
       <c r="L125" s="5">
         <v>0</v>
       </c>
       <c r="M125" s="5">
         <v>1159.9379200000001</v>
       </c>
       <c r="N125" s="5">
         <v>1525.45958</v>
       </c>
-      <c r="O125" s="5">
-[...21 lines deleted...]
-        <v>249.39259000000001</v>
+      <c r="O125" s="17">
+        <v>0</v>
+      </c>
+      <c r="P125" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q125" s="17">
+        <v>185.55268000000001</v>
+      </c>
+      <c r="R125" s="17">
+        <v>265.24515000000002</v>
+      </c>
+      <c r="S125" s="18">
+        <v>0</v>
+      </c>
+      <c r="T125" s="18">
+        <v>0</v>
+      </c>
+      <c r="U125" s="18">
+        <v>274.16955000000002</v>
+      </c>
+      <c r="V125" s="18">
+        <v>555.43025999999998</v>
       </c>
     </row>
     <row r="126" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A126" s="3" t="s">
         <v>241</v>
       </c>
       <c r="B126" s="10" t="s">
         <v>242</v>
       </c>
       <c r="C126" s="5">
         <v>0</v>
       </c>
       <c r="D126" s="5">
         <v>0</v>
       </c>
       <c r="E126" s="5">
         <v>9.7985000000000007</v>
       </c>
       <c r="F126" s="5">
         <v>26.076450000000001</v>
       </c>
       <c r="G126" s="5">
         <v>0</v>
       </c>
       <c r="H126" s="5">
         <v>0</v>
       </c>
       <c r="I126" s="5">
         <v>7.0773200000000003</v>
       </c>
       <c r="J126" s="5">
         <v>17.731030000000001</v>
       </c>
       <c r="K126" s="5">
         <v>0</v>
       </c>
       <c r="L126" s="5">
         <v>0</v>
       </c>
       <c r="M126" s="5">
         <v>10.50933</v>
       </c>
       <c r="N126" s="5">
         <v>23.269749999999998</v>
       </c>
-      <c r="O126" s="5">
-[...21 lines deleted...]
-        <v>0</v>
+      <c r="O126" s="17">
+        <v>0</v>
+      </c>
+      <c r="P126" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q126" s="17">
+        <v>1.83392</v>
+      </c>
+      <c r="R126" s="17">
+        <v>5.6938199999999997</v>
+      </c>
+      <c r="S126" s="18">
+        <v>0</v>
+      </c>
+      <c r="T126" s="18">
+        <v>0</v>
+      </c>
+      <c r="U126" s="18">
+        <v>6.3E-2</v>
+      </c>
+      <c r="V126" s="18">
+        <v>0.21118999999999999</v>
       </c>
     </row>
     <row r="127" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A127" s="3" t="s">
         <v>243</v>
       </c>
       <c r="B127" s="10" t="s">
         <v>244</v>
       </c>
       <c r="C127" s="5">
         <v>0</v>
       </c>
       <c r="D127" s="5">
         <v>0</v>
       </c>
       <c r="E127" s="5">
         <v>4.8433999999999999</v>
       </c>
       <c r="F127" s="5">
         <v>21.715</v>
       </c>
       <c r="G127" s="5">
         <v>0</v>
       </c>
       <c r="H127" s="5">
         <v>0</v>
       </c>
       <c r="I127" s="5">
         <v>3.0470000000000002</v>
       </c>
       <c r="J127" s="5">
         <v>10.739000000000001</v>
       </c>
       <c r="K127" s="5">
         <v>0</v>
       </c>
       <c r="L127" s="5">
         <v>0</v>
       </c>
       <c r="M127" s="5">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="N127" s="5">
         <v>7.2760000000000005E-2</v>
       </c>
-      <c r="O127" s="5">
-[...5 lines deleted...]
-      <c r="Q127" s="5">
+      <c r="O127" s="17">
+        <v>0</v>
+      </c>
+      <c r="P127" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q127" s="17">
         <v>2.3635999999999999</v>
       </c>
-      <c r="R127" s="5">
+      <c r="R127" s="17">
         <v>13.055490000000001</v>
       </c>
-      <c r="S127" s="20">
-[...9 lines deleted...]
-        <v>2.49288</v>
+      <c r="S127" s="18">
+        <v>0</v>
+      </c>
+      <c r="T127" s="18">
+        <v>0</v>
+      </c>
+      <c r="U127" s="18">
+        <v>0.46844000000000002</v>
+      </c>
+      <c r="V127" s="18">
+        <v>4.6901999999999999</v>
       </c>
     </row>
     <row r="128" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A128" s="3" t="s">
         <v>245</v>
       </c>
       <c r="B128" s="10" t="s">
         <v>246</v>
       </c>
       <c r="C128" s="5">
         <v>0</v>
       </c>
       <c r="D128" s="5">
         <v>0</v>
       </c>
       <c r="E128" s="5">
         <v>116.48933</v>
       </c>
       <c r="F128" s="5">
         <v>281.30678999999998</v>
       </c>
       <c r="G128" s="5">
         <v>0</v>
       </c>
       <c r="H128" s="5">
         <v>0</v>
       </c>
       <c r="I128" s="5">
         <v>149.55934999999999</v>
       </c>
       <c r="J128" s="5">
         <v>287.44529999999997</v>
       </c>
       <c r="K128" s="5">
         <v>1.22</v>
       </c>
       <c r="L128" s="5">
         <v>2.0791900000000001</v>
       </c>
       <c r="M128" s="5">
         <v>237.74288999999999</v>
       </c>
       <c r="N128" s="5">
         <v>385.74207000000001</v>
       </c>
-      <c r="O128" s="5">
-[...21 lines deleted...]
-        <v>90.801000000000002</v>
+      <c r="O128" s="17">
+        <v>0</v>
+      </c>
+      <c r="P128" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q128" s="17">
+        <v>98.543530000000004</v>
+      </c>
+      <c r="R128" s="17">
+        <v>168.89127999999999</v>
+      </c>
+      <c r="S128" s="18">
+        <v>0</v>
+      </c>
+      <c r="T128" s="18">
+        <v>0</v>
+      </c>
+      <c r="U128" s="18">
+        <v>100.21013000000001</v>
+      </c>
+      <c r="V128" s="18">
+        <v>188.44046</v>
       </c>
     </row>
     <row r="129" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A129" s="3" t="s">
         <v>247</v>
       </c>
       <c r="B129" s="10" t="s">
         <v>248</v>
       </c>
       <c r="C129" s="5">
         <v>0</v>
       </c>
       <c r="D129" s="5">
         <v>0</v>
       </c>
       <c r="E129" s="5">
         <v>45.36</v>
       </c>
       <c r="F129" s="5">
         <v>13.395110000000001</v>
       </c>
       <c r="G129" s="5">
         <v>0</v>
       </c>
       <c r="H129" s="5">
         <v>0</v>
       </c>
       <c r="I129" s="5">
         <v>47.917999999999999</v>
       </c>
       <c r="J129" s="5">
         <v>31.247489999999999</v>
       </c>
       <c r="K129" s="5">
         <v>0</v>
       </c>
       <c r="L129" s="5">
         <v>0</v>
       </c>
       <c r="M129" s="5">
         <v>37.447200000000002</v>
       </c>
       <c r="N129" s="5">
         <v>10.103210000000001</v>
       </c>
-      <c r="O129" s="5">
-[...21 lines deleted...]
-        <v>0</v>
+      <c r="O129" s="17">
+        <v>0</v>
+      </c>
+      <c r="P129" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q129" s="17">
+        <v>0</v>
+      </c>
+      <c r="R129" s="17">
+        <v>0</v>
+      </c>
+      <c r="S129" s="18">
+        <v>0</v>
+      </c>
+      <c r="T129" s="18">
+        <v>0</v>
+      </c>
+      <c r="U129" s="18">
+        <v>19.399999999999999</v>
+      </c>
+      <c r="V129" s="18">
+        <v>4</v>
       </c>
     </row>
     <row r="130" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A130" s="3" t="s">
         <v>249</v>
       </c>
       <c r="B130" s="10" t="s">
         <v>250</v>
       </c>
       <c r="C130" s="5">
         <v>0</v>
       </c>
       <c r="D130" s="5">
         <v>0</v>
       </c>
       <c r="E130" s="5">
         <v>1985.4989599999999</v>
       </c>
       <c r="F130" s="5">
         <v>662.68037000000004</v>
       </c>
       <c r="G130" s="5">
         <v>0.92820000000000003</v>
       </c>
       <c r="H130" s="5">
         <v>0.33895999999999998</v>
       </c>
       <c r="I130" s="5">
         <v>2090.4742099999999</v>
       </c>
       <c r="J130" s="5">
         <v>615.64223000000004</v>
       </c>
       <c r="K130" s="5">
         <v>0</v>
       </c>
       <c r="L130" s="5">
         <v>0</v>
       </c>
       <c r="M130" s="5">
         <v>2186.0473299999999</v>
       </c>
       <c r="N130" s="5">
         <v>651.11059</v>
       </c>
-      <c r="O130" s="5">
-[...21 lines deleted...]
-        <v>58.141820000000003</v>
+      <c r="O130" s="17">
+        <v>0</v>
+      </c>
+      <c r="P130" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q130" s="17">
+        <v>490.44110000000001</v>
+      </c>
+      <c r="R130" s="17">
+        <v>156.34415999999999</v>
+      </c>
+      <c r="S130" s="18">
+        <v>0</v>
+      </c>
+      <c r="T130" s="18">
+        <v>0</v>
+      </c>
+      <c r="U130" s="18">
+        <v>352.60336000000001</v>
+      </c>
+      <c r="V130" s="18">
+        <v>91.50703</v>
       </c>
     </row>
     <row r="131" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A131" s="3" t="s">
         <v>251</v>
       </c>
       <c r="B131" s="10" t="s">
         <v>252</v>
       </c>
       <c r="C131" s="5">
         <v>0</v>
       </c>
       <c r="D131" s="5">
         <v>0</v>
       </c>
       <c r="E131" s="5">
         <v>249.72319999999999</v>
       </c>
       <c r="F131" s="5">
         <v>153.36659</v>
       </c>
       <c r="G131" s="5">
         <v>0</v>
       </c>
       <c r="H131" s="5">
         <v>0</v>
       </c>
       <c r="I131" s="5">
         <v>425.46217999999999</v>
       </c>
       <c r="J131" s="5">
         <v>217.99596</v>
       </c>
       <c r="K131" s="5">
         <v>0</v>
       </c>
       <c r="L131" s="5">
         <v>0</v>
       </c>
       <c r="M131" s="5">
         <v>1285.81116</v>
       </c>
       <c r="N131" s="5">
         <v>497.75981000000002</v>
       </c>
-      <c r="O131" s="5">
-[...21 lines deleted...]
-        <v>74.500119999999995</v>
+      <c r="O131" s="17">
+        <v>0</v>
+      </c>
+      <c r="P131" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q131" s="17">
+        <v>481.52440000000001</v>
+      </c>
+      <c r="R131" s="17">
+        <v>181.48050000000001</v>
+      </c>
+      <c r="S131" s="18">
+        <v>0</v>
+      </c>
+      <c r="T131" s="18">
+        <v>0</v>
+      </c>
+      <c r="U131" s="18">
+        <v>276.42200000000003</v>
+      </c>
+      <c r="V131" s="18">
+        <v>110.95225000000001</v>
       </c>
     </row>
     <row r="132" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A132" s="3" t="s">
         <v>253</v>
       </c>
       <c r="B132" s="10" t="s">
         <v>254</v>
       </c>
       <c r="C132" s="5">
         <v>0</v>
       </c>
       <c r="D132" s="5">
         <v>0</v>
       </c>
       <c r="E132" s="5">
         <v>0</v>
       </c>
       <c r="F132" s="5">
         <v>0</v>
       </c>
       <c r="G132" s="5">
         <v>0</v>
       </c>
       <c r="H132" s="5">
         <v>0</v>
       </c>
       <c r="I132" s="5">
         <v>0</v>
       </c>
       <c r="J132" s="5">
         <v>0</v>
       </c>
       <c r="K132" s="5">
         <v>0</v>
       </c>
       <c r="L132" s="5">
         <v>0</v>
       </c>
       <c r="M132" s="5">
         <v>0</v>
       </c>
       <c r="N132" s="5">
         <v>0</v>
       </c>
-      <c r="O132" s="5">
-[...20 lines deleted...]
-      <c r="V132" s="20">
+      <c r="O132" s="17">
+        <v>0</v>
+      </c>
+      <c r="P132" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q132" s="17">
+        <v>0</v>
+      </c>
+      <c r="R132" s="17">
+        <v>0</v>
+      </c>
+      <c r="S132" s="18">
+        <v>0</v>
+      </c>
+      <c r="T132" s="18">
+        <v>0</v>
+      </c>
+      <c r="U132" s="18">
+        <v>0</v>
+      </c>
+      <c r="V132" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="133" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A133" s="3" t="s">
         <v>255</v>
       </c>
       <c r="B133" s="10" t="s">
         <v>256</v>
       </c>
       <c r="C133" s="5">
         <v>0</v>
       </c>
       <c r="D133" s="5">
         <v>0</v>
       </c>
       <c r="E133" s="5">
         <v>0</v>
       </c>
       <c r="F133" s="5">
         <v>0</v>
       </c>
       <c r="G133" s="5">
         <v>0</v>
       </c>
       <c r="H133" s="5">
         <v>0</v>
       </c>
       <c r="I133" s="5">
         <v>0</v>
       </c>
       <c r="J133" s="5">
         <v>0</v>
       </c>
       <c r="K133" s="5">
         <v>0</v>
       </c>
       <c r="L133" s="5">
         <v>0</v>
       </c>
       <c r="M133" s="5">
         <v>0</v>
       </c>
       <c r="N133" s="5">
         <v>0</v>
       </c>
-      <c r="O133" s="5">
-[...20 lines deleted...]
-      <c r="V133" s="20">
+      <c r="O133" s="17">
+        <v>0</v>
+      </c>
+      <c r="P133" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q133" s="17">
+        <v>0</v>
+      </c>
+      <c r="R133" s="17">
+        <v>0</v>
+      </c>
+      <c r="S133" s="18">
+        <v>0</v>
+      </c>
+      <c r="T133" s="18">
+        <v>0</v>
+      </c>
+      <c r="U133" s="18">
+        <v>0</v>
+      </c>
+      <c r="V133" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A134" s="3" t="s">
         <v>257</v>
       </c>
       <c r="B134" s="10" t="s">
         <v>258</v>
       </c>
       <c r="C134" s="5">
         <v>0</v>
       </c>
       <c r="D134" s="5">
         <v>0</v>
       </c>
       <c r="E134" s="5">
         <v>0</v>
       </c>
       <c r="F134" s="5">
         <v>0</v>
       </c>
       <c r="G134" s="5">
         <v>0</v>
       </c>
       <c r="H134" s="5">
         <v>0</v>
       </c>
       <c r="I134" s="5">
         <v>3.3696000000000002</v>
       </c>
       <c r="J134" s="5">
         <v>0.85870000000000002</v>
       </c>
       <c r="K134" s="5">
         <v>0</v>
       </c>
       <c r="L134" s="5">
         <v>0</v>
       </c>
       <c r="M134" s="5">
         <v>0</v>
       </c>
       <c r="N134" s="5">
         <v>0</v>
       </c>
-      <c r="O134" s="5">
-[...21 lines deleted...]
-        <v>6.0298999999999996</v>
+      <c r="O134" s="17">
+        <v>0</v>
+      </c>
+      <c r="P134" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q134" s="17">
+        <v>0</v>
+      </c>
+      <c r="R134" s="17">
+        <v>0</v>
+      </c>
+      <c r="S134" s="18">
+        <v>0</v>
+      </c>
+      <c r="T134" s="18">
+        <v>0</v>
+      </c>
+      <c r="U134" s="18">
+        <v>17.350000000000001</v>
+      </c>
+      <c r="V134" s="18">
+        <v>11.54757</v>
       </c>
     </row>
     <row r="135" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A135" s="3" t="s">
         <v>259</v>
       </c>
       <c r="B135" s="10" t="s">
         <v>260</v>
       </c>
       <c r="C135" s="5">
         <v>0</v>
       </c>
       <c r="D135" s="5">
         <v>0</v>
       </c>
       <c r="E135" s="5">
         <v>59.003450000000001</v>
       </c>
       <c r="F135" s="5">
         <v>56.760480000000001</v>
       </c>
       <c r="G135" s="5">
         <v>0</v>
       </c>
       <c r="H135" s="5">
         <v>0</v>
       </c>
       <c r="I135" s="5">
         <v>69.625990000000002</v>
       </c>
       <c r="J135" s="5">
         <v>50.2547</v>
       </c>
       <c r="K135" s="5">
         <v>0</v>
       </c>
       <c r="L135" s="5">
         <v>0</v>
       </c>
       <c r="M135" s="5">
         <v>66.047650000000004</v>
       </c>
       <c r="N135" s="5">
         <v>44.225520000000003</v>
       </c>
-      <c r="O135" s="5">
-[...21 lines deleted...]
-        <v>6.5577699999999997</v>
+      <c r="O135" s="17">
+        <v>0</v>
+      </c>
+      <c r="P135" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q135" s="17">
+        <v>8.3763799999999993</v>
+      </c>
+      <c r="R135" s="17">
+        <v>5.7874400000000001</v>
+      </c>
+      <c r="S135" s="18">
+        <v>0</v>
+      </c>
+      <c r="T135" s="18">
+        <v>0</v>
+      </c>
+      <c r="U135" s="18">
+        <v>9.91568</v>
+      </c>
+      <c r="V135" s="18">
+        <v>9.4774200000000004</v>
       </c>
     </row>
     <row r="136" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A136" s="3" t="s">
         <v>261</v>
       </c>
       <c r="B136" s="10" t="s">
         <v>262</v>
       </c>
       <c r="C136" s="5">
         <v>0</v>
       </c>
       <c r="D136" s="5">
         <v>0</v>
       </c>
       <c r="E136" s="5">
         <v>40.020000000000003</v>
       </c>
       <c r="F136" s="5">
         <v>80.180999999999997</v>
       </c>
       <c r="G136" s="5">
         <v>0</v>
       </c>
       <c r="H136" s="5">
         <v>0</v>
       </c>
       <c r="I136" s="5">
         <v>63.59</v>
       </c>
       <c r="J136" s="5">
         <v>100.327</v>
       </c>
       <c r="K136" s="5">
         <v>0</v>
       </c>
       <c r="L136" s="5">
         <v>0</v>
       </c>
       <c r="M136" s="5">
         <v>81.608800000000002</v>
       </c>
       <c r="N136" s="5">
         <v>158.12546</v>
       </c>
-      <c r="O136" s="5">
-[...17 lines deleted...]
-      <c r="U136" s="20">
+      <c r="O136" s="17">
+        <v>0</v>
+      </c>
+      <c r="P136" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q136" s="17">
+        <v>0</v>
+      </c>
+      <c r="R136" s="17">
+        <v>0</v>
+      </c>
+      <c r="S136" s="18">
+        <v>0</v>
+      </c>
+      <c r="T136" s="18">
+        <v>0</v>
+      </c>
+      <c r="U136" s="18">
         <v>20</v>
       </c>
-      <c r="V136" s="20">
+      <c r="V136" s="18">
         <v>41.81935</v>
       </c>
     </row>
     <row r="137" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A137" s="3" t="s">
         <v>263</v>
       </c>
       <c r="B137" s="10" t="s">
         <v>264</v>
       </c>
       <c r="C137" s="5">
         <v>48</v>
       </c>
       <c r="D137" s="5">
         <v>2.3969999999999998</v>
       </c>
       <c r="E137" s="5">
         <v>7535.2219999999998</v>
       </c>
       <c r="F137" s="5">
         <v>2245.7969199999998</v>
       </c>
       <c r="G137" s="5">
         <v>0</v>
       </c>
       <c r="H137" s="5">
         <v>0</v>
       </c>
       <c r="I137" s="5">
         <v>8293.7296000000006</v>
       </c>
       <c r="J137" s="5">
         <v>849.95065</v>
       </c>
       <c r="K137" s="5">
         <v>522.6</v>
       </c>
       <c r="L137" s="5">
         <v>41.808</v>
       </c>
       <c r="M137" s="5">
         <v>8010.2006000000001</v>
       </c>
       <c r="N137" s="5">
         <v>363.14375000000001</v>
       </c>
-      <c r="O137" s="5">
+      <c r="O137" s="17">
         <v>325</v>
       </c>
-      <c r="P137" s="5">
+      <c r="P137" s="17">
         <v>26</v>
       </c>
-      <c r="Q137" s="5">
-[...15 lines deleted...]
-        <v>102.01852</v>
+      <c r="Q137" s="17">
+        <v>2467.5883600000002</v>
+      </c>
+      <c r="R137" s="17">
+        <v>110.61915999999999</v>
+      </c>
+      <c r="S137" s="18">
+        <v>0</v>
+      </c>
+      <c r="T137" s="18">
+        <v>0</v>
+      </c>
+      <c r="U137" s="18">
+        <v>2382.7372</v>
+      </c>
+      <c r="V137" s="18">
+        <v>157.16220999999999</v>
       </c>
     </row>
     <row r="138" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A138" s="3" t="s">
         <v>265</v>
       </c>
       <c r="B138" s="10" t="s">
         <v>266</v>
       </c>
       <c r="C138" s="5">
         <v>0</v>
       </c>
       <c r="D138" s="5">
         <v>0</v>
       </c>
       <c r="E138" s="5">
         <v>0</v>
       </c>
       <c r="F138" s="5">
         <v>0</v>
       </c>
       <c r="G138" s="5">
         <v>0</v>
       </c>
       <c r="H138" s="5">
         <v>0</v>
       </c>
       <c r="I138" s="5">
         <v>0</v>
       </c>
       <c r="J138" s="5">
         <v>0</v>
       </c>
       <c r="K138" s="5">
         <v>0</v>
       </c>
       <c r="L138" s="5">
         <v>0</v>
       </c>
       <c r="M138" s="5">
         <v>0</v>
       </c>
       <c r="N138" s="5">
         <v>0</v>
       </c>
-      <c r="O138" s="5">
-[...20 lines deleted...]
-      <c r="V138" s="20">
+      <c r="O138" s="17">
+        <v>0</v>
+      </c>
+      <c r="P138" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q138" s="17">
+        <v>0</v>
+      </c>
+      <c r="R138" s="17">
+        <v>0</v>
+      </c>
+      <c r="S138" s="18">
+        <v>0</v>
+      </c>
+      <c r="T138" s="18">
+        <v>0</v>
+      </c>
+      <c r="U138" s="18">
+        <v>0</v>
+      </c>
+      <c r="V138" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="139" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A139" s="3" t="s">
         <v>267</v>
       </c>
       <c r="B139" s="10" t="s">
         <v>268</v>
       </c>
       <c r="C139" s="5">
         <v>0</v>
       </c>
       <c r="D139" s="5">
         <v>0</v>
       </c>
       <c r="E139" s="5">
         <v>0</v>
       </c>
       <c r="F139" s="5">
         <v>0</v>
       </c>
       <c r="G139" s="5">
         <v>0</v>
       </c>
       <c r="H139" s="5">
         <v>0</v>
       </c>
       <c r="I139" s="5">
         <v>0</v>
       </c>
       <c r="J139" s="5">
         <v>0</v>
       </c>
       <c r="K139" s="5">
         <v>0</v>
       </c>
       <c r="L139" s="5">
         <v>0</v>
       </c>
       <c r="M139" s="5">
         <v>0</v>
       </c>
       <c r="N139" s="5">
         <v>0</v>
       </c>
-      <c r="O139" s="19">
-[...20 lines deleted...]
-      <c r="V139" s="20">
+      <c r="O139" s="17">
+        <v>0</v>
+      </c>
+      <c r="P139" s="17">
+        <v>0</v>
+      </c>
+      <c r="Q139" s="17">
+        <v>0</v>
+      </c>
+      <c r="R139" s="17">
+        <v>0</v>
+      </c>
+      <c r="S139" s="18">
+        <v>0</v>
+      </c>
+      <c r="T139" s="18">
+        <v>0</v>
+      </c>
+      <c r="U139" s="18">
+        <v>0</v>
+      </c>
+      <c r="V139" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="140" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A140" s="6" t="s">
         <v>269</v>
       </c>
       <c r="B140" s="11" t="s">
         <v>270</v>
       </c>
       <c r="C140" s="7">
         <v>1220.2</v>
       </c>
       <c r="D140" s="7">
         <v>6.4417400000000002</v>
       </c>
       <c r="E140" s="7">
         <v>37.007199999999997</v>
       </c>
       <c r="F140" s="7">
         <v>6.4610000000000003</v>
       </c>
       <c r="G140" s="7">
         <v>1629.7133200000001</v>
       </c>
       <c r="H140" s="7">
         <v>117.32083</v>
       </c>
       <c r="I140" s="7">
         <v>29.21312</v>
       </c>
       <c r="J140" s="7">
         <v>5.4082600000000003</v>
       </c>
       <c r="K140" s="7">
         <v>641.06899999999996</v>
       </c>
       <c r="L140" s="7">
         <v>27.414149999999999</v>
       </c>
       <c r="M140" s="7">
         <v>29.49147</v>
       </c>
       <c r="N140" s="7">
         <v>5.61233</v>
       </c>
       <c r="O140" s="7">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="P140" s="7">
-        <v>0.10285</v>
+        <v>0.13865</v>
       </c>
       <c r="Q140" s="7">
-        <v>2.0531700000000002</v>
+        <v>3.8188599999999999</v>
       </c>
       <c r="R140" s="7">
-        <v>0.54803999999999997</v>
-[...11 lines deleted...]
-        <v>1.3194900000000001</v>
+        <v>1.1500300000000001</v>
+      </c>
+      <c r="S140" s="16">
+        <v>0</v>
+      </c>
+      <c r="T140" s="16">
+        <v>0</v>
+      </c>
+      <c r="U140" s="16">
+        <v>8.8335000000000008</v>
+      </c>
+      <c r="V140" s="16">
+        <v>2.6071800000000001</v>
       </c>
     </row>
     <row r="141" spans="1:22" ht="27" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A141" s="30" t="s">
+      <c r="A141" s="29" t="s">
         <v>275</v>
       </c>
-      <c r="B141" s="30"/>
+      <c r="B141" s="29"/>
       <c r="C141" s="5"/>
       <c r="D141" s="5"/>
       <c r="E141" s="5"/>
       <c r="F141" s="5"/>
-      <c r="S141" s="16"/>
-[...2 lines deleted...]
-      <c r="V141" s="16"/>
+      <c r="S141" s="15"/>
+      <c r="T141" s="15"/>
+      <c r="U141" s="15"/>
+      <c r="V141" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="19">
+    <mergeCell ref="O3:R3"/>
+    <mergeCell ref="S3:V3"/>
+    <mergeCell ref="O4:P4"/>
+    <mergeCell ref="Q4:R4"/>
+    <mergeCell ref="S4:T4"/>
+    <mergeCell ref="U4:V4"/>
+    <mergeCell ref="A141:B141"/>
+    <mergeCell ref="B3:B5"/>
+    <mergeCell ref="A3:A5"/>
+    <mergeCell ref="C3:F3"/>
+    <mergeCell ref="C4:D4"/>
+    <mergeCell ref="E4:F4"/>
     <mergeCell ref="K3:N3"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="M4:N4"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="G3:J3"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="I4:J4"/>
-    <mergeCell ref="A141:B141"/>
-[...10 lines deleted...]
-    <mergeCell ref="U4:V4"/>
   </mergeCells>
   <phoneticPr fontId="28" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1">
     <oddHeader>&amp;C&amp;P</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>2022-2025</vt:lpstr>
-      <vt:lpstr>'2022-2025'!Заголовки_для_печати</vt:lpstr>
+      <vt:lpstr>2022-2026</vt:lpstr>
+      <vt:lpstr>'2022-2026'!Заголовки_для_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>o.nurgaliev</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>