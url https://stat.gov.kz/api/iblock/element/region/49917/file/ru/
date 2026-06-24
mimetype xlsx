--- v1 (2026-06-03)
+++ v2 (2026-06-24)
@@ -851,65 +851,65 @@
   <si>
     <t>Соль (включая соль столовую и денатурированную) и хлорид натрия чистый, растворенные или не растворенные в воде, а также содержащие добавки агентов, вода морская</t>
   </si>
   <si>
     <t>ТНВЭД ЕАЭС</t>
   </si>
   <si>
     <t>Наименование товара</t>
   </si>
   <si>
     <t>тонн</t>
   </si>
   <si>
     <t>тыс. долларов США</t>
   </si>
   <si>
     <t>*Предварительные данные.</t>
   </si>
   <si>
     <t>Экспорт и импорт по области Абай по продовольственным товарам</t>
   </si>
   <si>
     <t xml:space="preserve"> 2024 г.</t>
   </si>
   <si>
-    <t>январь-март 2025 г.*</t>
-[...2 lines deleted...]
-    <t>январь-март 2026 г.*</t>
+    <t>январь-апрель 2025 г.*</t>
+  </si>
+  <si>
+    <t>январь-апрель 2026 г.*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="35" x14ac:knownFonts="1">
+  <fonts count="35">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1276,51 +1276,51 @@
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="26"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="15"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="23"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="55"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="22">
+  <borders count="21">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="48"/>
       </left>
       <right style="thin">
         <color indexed="48"/>
       </right>
       <top style="thin">
         <color indexed="48"/>
       </top>
       <bottom style="thin">
         <color indexed="48"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="41"/>
@@ -1526,59 +1526,50 @@
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...7 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="81">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="4" fontId="4" fillId="17" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="18" borderId="1" applyNumberFormat="0" applyProtection="0">
@@ -1695,147 +1686,145 @@
     <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="9" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="7" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="31" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="40">
+  <cellXfs count="38">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="12" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="18" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="19" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="20" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="31" fillId="0" borderId="12" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="31" fillId="0" borderId="17" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="30" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="31" fillId="0" borderId="12" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="31" fillId="0" borderId="12" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="31" fillId="0" borderId="12" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="31" fillId="0" borderId="17" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...10 lines deleted...]
-    <xf numFmtId="3" fontId="31" fillId="0" borderId="17" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="14" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="15" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="16" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="14" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="15" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="16" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="12" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="12" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="29" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="12" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="12" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="17" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="81">
     <cellStyle name="20% - Акцент1 2" xfId="1"/>
     <cellStyle name="20% - Акцент2 2" xfId="2"/>
     <cellStyle name="20% - Акцент3 2" xfId="3"/>
     <cellStyle name="20% - Акцент4 2" xfId="4"/>
     <cellStyle name="20% - Акцент5 2" xfId="5"/>
     <cellStyle name="20% - Акцент6 2" xfId="6"/>
     <cellStyle name="40% - Акцент1 2" xfId="7"/>
     <cellStyle name="40% - Акцент2 2" xfId="8"/>
     <cellStyle name="40% - Акцент3 2" xfId="9"/>
     <cellStyle name="40% - Акцент4 2" xfId="10"/>
     <cellStyle name="40% - Акцент5 2" xfId="11"/>
     <cellStyle name="40% - Акцент6 2" xfId="12"/>
     <cellStyle name="60% - Акцент1 2" xfId="13"/>
     <cellStyle name="60% - Акцент2 2" xfId="14"/>
     <cellStyle name="60% - Акцент3 2" xfId="15"/>
     <cellStyle name="60% - Акцент4 2" xfId="16"/>
     <cellStyle name="60% - Акцент5 2" xfId="17"/>
     <cellStyle name="60% - Акцент6 2" xfId="18"/>
     <cellStyle name="SAPBEXaggData" xfId="19"/>
     <cellStyle name="SAPBEXaggDataEmph" xfId="20"/>
     <cellStyle name="SAPBEXaggItem" xfId="21"/>
     <cellStyle name="SAPBEXaggItemX" xfId="22"/>
     <cellStyle name="SAPBEXchaText" xfId="23"/>
@@ -2184,9437 +2173,9437 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:V141"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="1" topLeftCell="E2" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="1" topLeftCell="G2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="Q9" sqref="Q9"/>
+      <selection pane="bottomRight" activeCell="S141" sqref="S141"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.7109375" style="8" customWidth="1"/>
     <col min="2" max="2" width="36.140625" style="12" customWidth="1"/>
     <col min="3" max="3" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="13" style="1" bestFit="1" customWidth="1"/>
-    <col min="7" max="18" width="9.140625" style="5"/>
-    <col min="19" max="16384" width="9.140625" style="1"/>
+    <col min="7" max="14" width="9.140625" style="5"/>
+    <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="25" t="s">
+    <row r="1" spans="1:22" ht="30" customHeight="1">
+      <c r="A1" s="33" t="s">
         <v>276</v>
       </c>
-      <c r="B1" s="25"/>
-[...6 lines deleted...]
-      <c r="A3" s="33" t="s">
+      <c r="B1" s="33"/>
+      <c r="C1" s="33"/>
+      <c r="D1" s="33"/>
+      <c r="E1" s="33"/>
+      <c r="F1" s="33"/>
+    </row>
+    <row r="3" spans="1:22" ht="11.25" customHeight="1">
+      <c r="A3" s="27" t="s">
         <v>271</v>
       </c>
-      <c r="B3" s="30" t="s">
+      <c r="B3" s="24" t="s">
         <v>272</v>
       </c>
-      <c r="C3" s="36">
+      <c r="C3" s="30">
         <v>2022</v>
       </c>
-      <c r="D3" s="37"/>
-[...2 lines deleted...]
-      <c r="G3" s="26">
+      <c r="D3" s="31"/>
+      <c r="E3" s="31"/>
+      <c r="F3" s="31"/>
+      <c r="G3" s="34">
         <v>2023</v>
       </c>
-      <c r="H3" s="27"/>
-[...2 lines deleted...]
-      <c r="K3" s="20" t="s">
+      <c r="H3" s="35"/>
+      <c r="I3" s="35"/>
+      <c r="J3" s="36"/>
+      <c r="K3" s="18" t="s">
         <v>277</v>
       </c>
-      <c r="L3" s="21"/>
-[...2 lines deleted...]
-      <c r="O3" s="20" t="s">
+      <c r="L3" s="19"/>
+      <c r="M3" s="19"/>
+      <c r="N3" s="20"/>
+      <c r="O3" s="18" t="s">
         <v>278</v>
       </c>
-      <c r="P3" s="21"/>
-[...2 lines deleted...]
-      <c r="S3" s="20" t="s">
+      <c r="P3" s="19"/>
+      <c r="Q3" s="19"/>
+      <c r="R3" s="20"/>
+      <c r="S3" s="18" t="s">
         <v>279</v>
       </c>
-      <c r="T3" s="21"/>
-[...10 lines deleted...]
-      <c r="E4" s="38" t="s">
+      <c r="T3" s="19"/>
+      <c r="U3" s="19"/>
+      <c r="V3" s="20"/>
+    </row>
+    <row r="4" spans="1:22">
+      <c r="A4" s="28"/>
+      <c r="B4" s="25"/>
+      <c r="C4" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="D4" s="32"/>
+      <c r="E4" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="F4" s="38"/>
-[...4 lines deleted...]
-      <c r="I4" s="23" t="s">
+      <c r="F4" s="32"/>
+      <c r="G4" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="H4" s="21"/>
+      <c r="I4" s="21" t="s">
         <v>1</v>
       </c>
-      <c r="J4" s="24"/>
-[...4 lines deleted...]
-      <c r="M4" s="23" t="s">
+      <c r="J4" s="22"/>
+      <c r="K4" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="L4" s="21"/>
+      <c r="M4" s="21" t="s">
         <v>1</v>
       </c>
-      <c r="N4" s="24"/>
-[...4 lines deleted...]
-      <c r="Q4" s="23" t="s">
+      <c r="N4" s="22"/>
+      <c r="O4" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="P4" s="21"/>
+      <c r="Q4" s="21" t="s">
         <v>1</v>
       </c>
-      <c r="R4" s="24"/>
-[...4 lines deleted...]
-      <c r="U4" s="23" t="s">
+      <c r="R4" s="22"/>
+      <c r="S4" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="T4" s="21"/>
+      <c r="U4" s="21" t="s">
         <v>1</v>
       </c>
-      <c r="V4" s="24"/>
-[...3 lines deleted...]
-      <c r="B5" s="32"/>
+      <c r="V4" s="22"/>
+    </row>
+    <row r="5" spans="1:22" ht="33.75">
+      <c r="A5" s="29"/>
+      <c r="B5" s="26"/>
       <c r="C5" s="2" t="s">
         <v>273</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>274</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>273</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>274</v>
       </c>
       <c r="G5" s="13" t="s">
         <v>273</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>274</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>273</v>
       </c>
       <c r="J5" s="14" t="s">
         <v>274</v>
       </c>
       <c r="K5" s="13" t="s">
         <v>273</v>
       </c>
       <c r="L5" s="13" t="s">
         <v>273</v>
       </c>
       <c r="M5" s="13" t="s">
         <v>273</v>
       </c>
       <c r="N5" s="13" t="s">
         <v>273</v>
       </c>
-      <c r="O5" s="19" t="s">
+      <c r="O5" s="17" t="s">
         <v>273</v>
       </c>
-      <c r="P5" s="19" t="s">
+      <c r="P5" s="17" t="s">
         <v>274</v>
       </c>
-      <c r="Q5" s="19" t="s">
+      <c r="Q5" s="17" t="s">
         <v>273</v>
       </c>
       <c r="R5" s="14" t="s">
         <v>274</v>
       </c>
-      <c r="S5" s="19" t="s">
+      <c r="S5" s="17" t="s">
         <v>273</v>
       </c>
-      <c r="T5" s="19" t="s">
+      <c r="T5" s="17" t="s">
         <v>274</v>
       </c>
-      <c r="U5" s="19" t="s">
+      <c r="U5" s="17" t="s">
         <v>273</v>
       </c>
       <c r="V5" s="14" t="s">
         <v>274</v>
       </c>
     </row>
-    <row r="6" spans="1:22" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:22">
       <c r="A6" s="3"/>
       <c r="B6" s="9" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="4">
         <v>6291.5</v>
       </c>
       <c r="D6" s="4">
         <v>679</v>
       </c>
       <c r="E6" s="4">
         <v>18480.8</v>
       </c>
       <c r="F6" s="4">
         <v>21106</v>
       </c>
       <c r="G6" s="4">
         <v>62961.641580000018</v>
       </c>
       <c r="H6" s="4">
         <v>1287.99332</v>
       </c>
       <c r="I6" s="4">
         <v>23397.677130000004</v>
       </c>
       <c r="J6" s="4">
         <v>20010.764600000006</v>
       </c>
       <c r="K6" s="4">
         <v>195849.11554999996</v>
       </c>
       <c r="L6" s="4">
         <v>1179.70964</v>
       </c>
       <c r="M6" s="4">
         <v>25032.694410000004</v>
       </c>
       <c r="N6" s="4">
         <v>22357.000779999995</v>
       </c>
-      <c r="O6" s="4">
-[...24 lines deleted...]
-    <row r="7" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="O6" s="37">
+        <v>2020.2097299999998</v>
+      </c>
+      <c r="P6" s="37">
+        <v>388.80675000000002</v>
+      </c>
+      <c r="Q6" s="37">
+        <v>15231.388910000009</v>
+      </c>
+      <c r="R6" s="37">
+        <v>10980.569280000002</v>
+      </c>
+      <c r="S6" s="37">
+        <v>24993.753199999999</v>
+      </c>
+      <c r="T6" s="37">
+        <v>280.29345000000001</v>
+      </c>
+      <c r="U6" s="37">
+        <v>18023.251190000003</v>
+      </c>
+      <c r="V6" s="37">
+        <v>15392.959959999998</v>
+      </c>
+    </row>
+    <row r="7" spans="1:22">
       <c r="A7" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="5">
         <v>0</v>
       </c>
       <c r="D7" s="5">
         <v>0</v>
       </c>
       <c r="E7" s="5">
         <v>0</v>
       </c>
       <c r="F7" s="5">
         <v>0</v>
       </c>
       <c r="G7" s="5">
         <v>0</v>
       </c>
       <c r="H7" s="5">
         <v>0</v>
       </c>
       <c r="I7" s="5">
         <v>50.658999999999999</v>
       </c>
       <c r="J7" s="5">
         <v>103.53005</v>
       </c>
       <c r="K7" s="5">
         <v>0</v>
       </c>
       <c r="L7" s="5">
         <v>0</v>
       </c>
       <c r="M7" s="5">
         <v>7.8419999999999996</v>
       </c>
       <c r="N7" s="5">
         <v>12.79646</v>
       </c>
-      <c r="O7" s="17">
-[...5 lines deleted...]
-      <c r="Q7" s="17">
+      <c r="O7" s="15">
+        <v>0</v>
+      </c>
+      <c r="P7" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q7" s="15">
         <v>0.72099999999999997</v>
       </c>
-      <c r="R7" s="17">
+      <c r="R7" s="15">
         <v>0.96299999999999997</v>
       </c>
-      <c r="S7" s="18">
-[...12 lines deleted...]
-    <row r="8" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="S7" s="15">
+        <v>0</v>
+      </c>
+      <c r="T7" s="15">
+        <v>0</v>
+      </c>
+      <c r="U7" s="15">
+        <v>0</v>
+      </c>
+      <c r="V7" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:22">
       <c r="A8" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>6</v>
       </c>
       <c r="C8" s="5">
         <v>0</v>
       </c>
       <c r="D8" s="5">
         <v>0</v>
       </c>
       <c r="E8" s="5">
         <v>6.4023599999999998</v>
       </c>
       <c r="F8" s="5">
         <v>8.6973400000000005</v>
       </c>
       <c r="G8" s="5">
         <v>0</v>
       </c>
       <c r="H8" s="5">
         <v>0</v>
       </c>
       <c r="I8" s="5">
         <v>29.725999999999999</v>
       </c>
       <c r="J8" s="5">
         <v>62.76247</v>
       </c>
       <c r="K8" s="5">
         <v>0</v>
       </c>
       <c r="L8" s="5">
         <v>0</v>
       </c>
       <c r="M8" s="5">
         <v>2.3809999999999998</v>
       </c>
       <c r="N8" s="5">
         <v>3.66675</v>
       </c>
-      <c r="O8" s="17">
-[...24 lines deleted...]
-    <row r="9" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O8" s="15">
+        <v>0</v>
+      </c>
+      <c r="P8" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q8" s="15">
+        <v>0</v>
+      </c>
+      <c r="R8" s="15">
+        <v>0</v>
+      </c>
+      <c r="S8" s="15">
+        <v>0</v>
+      </c>
+      <c r="T8" s="15">
+        <v>0</v>
+      </c>
+      <c r="U8" s="15">
+        <v>0</v>
+      </c>
+      <c r="V8" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:22" ht="15" customHeight="1">
       <c r="A9" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C9" s="5">
         <v>0</v>
       </c>
       <c r="D9" s="5">
         <v>0</v>
       </c>
       <c r="E9" s="5">
         <v>334.60259000000002</v>
       </c>
       <c r="F9" s="5">
         <v>889.61442</v>
       </c>
       <c r="G9" s="5">
         <v>0</v>
       </c>
       <c r="H9" s="5">
         <v>0</v>
       </c>
       <c r="I9" s="5">
         <v>206.16139000000001</v>
       </c>
       <c r="J9" s="5">
         <v>511.54885999999999</v>
       </c>
       <c r="K9" s="5">
         <v>0</v>
       </c>
       <c r="L9" s="5">
         <v>0</v>
       </c>
       <c r="M9" s="5">
         <v>116.559</v>
       </c>
       <c r="N9" s="5">
         <v>328.24885</v>
       </c>
-      <c r="O9" s="17">
-[...17 lines deleted...]
-      <c r="U9" s="18">
+      <c r="O9" s="15">
+        <v>0</v>
+      </c>
+      <c r="P9" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="15">
+        <v>48.744</v>
+      </c>
+      <c r="R9" s="15">
+        <v>136.15432000000001</v>
+      </c>
+      <c r="S9" s="15">
+        <v>0</v>
+      </c>
+      <c r="T9" s="15">
+        <v>0</v>
+      </c>
+      <c r="U9" s="15">
         <v>23.847000000000001</v>
       </c>
-      <c r="V9" s="18">
+      <c r="V9" s="15">
         <v>61.342149999999997</v>
       </c>
     </row>
-    <row r="10" spans="1:22" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:22">
       <c r="A10" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C10" s="5">
         <v>0</v>
       </c>
       <c r="D10" s="5">
         <v>0</v>
       </c>
       <c r="E10" s="5">
         <v>0</v>
       </c>
       <c r="F10" s="5">
         <v>0</v>
       </c>
       <c r="G10" s="5">
         <v>0</v>
       </c>
       <c r="H10" s="5">
         <v>0</v>
       </c>
       <c r="I10" s="5">
         <v>0</v>
       </c>
       <c r="J10" s="5">
         <v>0</v>
       </c>
       <c r="K10" s="5">
         <v>0</v>
       </c>
       <c r="L10" s="5">
         <v>0</v>
       </c>
       <c r="M10" s="5">
         <v>0</v>
       </c>
       <c r="N10" s="5">
         <v>0</v>
       </c>
-      <c r="O10" s="17">
-[...24 lines deleted...]
-    <row r="11" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="O10" s="15">
+        <v>0</v>
+      </c>
+      <c r="P10" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="15">
+        <v>0</v>
+      </c>
+      <c r="R10" s="15">
+        <v>0</v>
+      </c>
+      <c r="S10" s="15">
+        <v>0</v>
+      </c>
+      <c r="T10" s="15">
+        <v>0</v>
+      </c>
+      <c r="U10" s="15">
+        <v>0</v>
+      </c>
+      <c r="V10" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:22">
       <c r="A11" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C11" s="5">
         <v>0</v>
       </c>
       <c r="D11" s="5">
         <v>0</v>
       </c>
       <c r="E11" s="5">
         <v>65.867000000000004</v>
       </c>
       <c r="F11" s="5">
         <v>61.656359999999999</v>
       </c>
       <c r="G11" s="5">
         <v>0</v>
       </c>
       <c r="H11" s="5">
         <v>0</v>
       </c>
       <c r="I11" s="5">
         <v>58.427</v>
       </c>
       <c r="J11" s="5">
         <v>131.02306999999999</v>
       </c>
       <c r="K11" s="5">
         <v>0</v>
       </c>
       <c r="L11" s="5">
         <v>0</v>
       </c>
       <c r="M11" s="5">
         <v>16.882999999999999</v>
       </c>
       <c r="N11" s="5">
         <v>32.148780000000002</v>
       </c>
-      <c r="O11" s="17">
-[...17 lines deleted...]
-      <c r="U11" s="18">
+      <c r="O11" s="15">
+        <v>0</v>
+      </c>
+      <c r="P11" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="15">
+        <v>0.55800000000000005</v>
+      </c>
+      <c r="R11" s="15">
+        <v>0.92667999999999995</v>
+      </c>
+      <c r="S11" s="15">
+        <v>0</v>
+      </c>
+      <c r="T11" s="15">
+        <v>0</v>
+      </c>
+      <c r="U11" s="15">
         <v>1.2529999999999999</v>
       </c>
-      <c r="V11" s="18">
+      <c r="V11" s="15">
         <v>2.3041200000000002</v>
       </c>
     </row>
-    <row r="12" spans="1:22" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:22">
       <c r="A12" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="5">
         <v>0</v>
       </c>
       <c r="D12" s="5">
         <v>0</v>
       </c>
       <c r="E12" s="5">
         <v>8.8209999999999997</v>
       </c>
       <c r="F12" s="5">
         <v>12.602830000000001</v>
       </c>
       <c r="G12" s="5">
         <v>0</v>
       </c>
       <c r="H12" s="5">
         <v>0</v>
       </c>
       <c r="I12" s="5">
         <v>1.4410000000000001</v>
       </c>
       <c r="J12" s="5">
         <v>1.1741299999999999</v>
       </c>
       <c r="K12" s="5">
         <v>0</v>
       </c>
       <c r="L12" s="5">
         <v>0</v>
       </c>
       <c r="M12" s="5">
         <v>14.669</v>
       </c>
       <c r="N12" s="5">
         <v>37.515169999999998</v>
       </c>
-      <c r="O12" s="17">
-[...24 lines deleted...]
-    <row r="13" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O12" s="15">
+        <v>0</v>
+      </c>
+      <c r="P12" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="15">
+        <v>0</v>
+      </c>
+      <c r="R12" s="15">
+        <v>0</v>
+      </c>
+      <c r="S12" s="15">
+        <v>0</v>
+      </c>
+      <c r="T12" s="15">
+        <v>0</v>
+      </c>
+      <c r="U12" s="15">
+        <v>0</v>
+      </c>
+      <c r="V12" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:22" ht="12.75" customHeight="1">
       <c r="A13" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="5">
         <v>89.984830000000002</v>
       </c>
       <c r="D13" s="5">
         <v>179.6661</v>
       </c>
       <c r="E13" s="5">
         <v>71.619799999999998</v>
       </c>
       <c r="F13" s="5">
         <v>143.34791999999999</v>
       </c>
       <c r="G13" s="5">
         <v>360.93374</v>
       </c>
       <c r="H13" s="5">
         <v>618.89849000000004</v>
       </c>
       <c r="I13" s="5">
         <v>37.382069999999999</v>
       </c>
       <c r="J13" s="5">
         <v>66.120080000000002</v>
       </c>
       <c r="K13" s="5">
         <v>38</v>
       </c>
       <c r="L13" s="5">
         <v>50.435119999999998</v>
       </c>
       <c r="M13" s="5">
         <v>0</v>
       </c>
       <c r="N13" s="5">
         <v>0</v>
       </c>
-      <c r="O13" s="17">
-[...24 lines deleted...]
-    <row r="14" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O13" s="15">
+        <v>0</v>
+      </c>
+      <c r="P13" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="15">
+        <v>0</v>
+      </c>
+      <c r="R13" s="15">
+        <v>0</v>
+      </c>
+      <c r="S13" s="15">
+        <v>0</v>
+      </c>
+      <c r="T13" s="15">
+        <v>0</v>
+      </c>
+      <c r="U13" s="15">
+        <v>0</v>
+      </c>
+      <c r="V13" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:22" ht="12.75" customHeight="1">
       <c r="A14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="5">
         <v>0</v>
       </c>
       <c r="D14" s="5">
         <v>0</v>
       </c>
       <c r="E14" s="5">
         <v>0</v>
       </c>
       <c r="F14" s="5">
         <v>0</v>
       </c>
       <c r="G14" s="5">
         <v>0</v>
       </c>
       <c r="H14" s="5">
         <v>0</v>
       </c>
       <c r="I14" s="5">
         <v>0</v>
       </c>
       <c r="J14" s="5">
         <v>0</v>
       </c>
       <c r="K14" s="5">
         <v>0</v>
       </c>
       <c r="L14" s="5">
         <v>0</v>
       </c>
       <c r="M14" s="5">
         <v>0</v>
       </c>
       <c r="N14" s="5">
         <v>0</v>
       </c>
-      <c r="O14" s="17">
-[...24 lines deleted...]
-    <row r="15" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O14" s="15">
+        <v>0</v>
+      </c>
+      <c r="P14" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="15">
+        <v>0</v>
+      </c>
+      <c r="R14" s="15">
+        <v>0</v>
+      </c>
+      <c r="S14" s="15">
+        <v>0</v>
+      </c>
+      <c r="T14" s="15">
+        <v>0</v>
+      </c>
+      <c r="U14" s="15">
+        <v>0</v>
+      </c>
+      <c r="V14" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:22" ht="12.75" customHeight="1">
       <c r="A15" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="5">
         <v>0</v>
       </c>
       <c r="D15" s="5">
         <v>0</v>
       </c>
       <c r="E15" s="5">
         <v>0</v>
       </c>
       <c r="F15" s="5">
         <v>0</v>
       </c>
       <c r="G15" s="5">
         <v>0</v>
       </c>
       <c r="H15" s="5">
         <v>0</v>
       </c>
       <c r="I15" s="5">
         <v>0</v>
       </c>
       <c r="J15" s="5">
         <v>0</v>
       </c>
       <c r="K15" s="5">
         <v>0</v>
       </c>
       <c r="L15" s="5">
         <v>0</v>
       </c>
       <c r="M15" s="5">
         <v>0</v>
       </c>
       <c r="N15" s="5">
         <v>0</v>
       </c>
-      <c r="O15" s="17">
-[...24 lines deleted...]
-    <row r="16" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O15" s="15">
+        <v>0</v>
+      </c>
+      <c r="P15" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="15">
+        <v>0</v>
+      </c>
+      <c r="R15" s="15">
+        <v>0</v>
+      </c>
+      <c r="S15" s="15">
+        <v>0</v>
+      </c>
+      <c r="T15" s="15">
+        <v>0</v>
+      </c>
+      <c r="U15" s="15">
+        <v>0</v>
+      </c>
+      <c r="V15" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:22" ht="12.75" customHeight="1">
       <c r="A16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="5">
         <v>0</v>
       </c>
       <c r="D16" s="5">
         <v>0</v>
       </c>
       <c r="E16" s="5">
         <v>0</v>
       </c>
       <c r="F16" s="5">
         <v>0</v>
       </c>
       <c r="G16" s="5">
         <v>0</v>
       </c>
       <c r="H16" s="5">
         <v>0</v>
       </c>
       <c r="I16" s="5">
         <v>0</v>
       </c>
       <c r="J16" s="5">
         <v>0</v>
       </c>
       <c r="K16" s="5">
         <v>0</v>
       </c>
       <c r="L16" s="5">
         <v>0</v>
       </c>
       <c r="M16" s="5">
         <v>0</v>
       </c>
       <c r="N16" s="5">
         <v>0</v>
       </c>
-      <c r="O16" s="17">
-[...24 lines deleted...]
-    <row r="17" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O16" s="15">
+        <v>0</v>
+      </c>
+      <c r="P16" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="15">
+        <v>0</v>
+      </c>
+      <c r="R16" s="15">
+        <v>0</v>
+      </c>
+      <c r="S16" s="15">
+        <v>0</v>
+      </c>
+      <c r="T16" s="15">
+        <v>0</v>
+      </c>
+      <c r="U16" s="15">
+        <v>0</v>
+      </c>
+      <c r="V16" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:22" ht="12.75" customHeight="1">
       <c r="A17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="5">
         <v>0</v>
       </c>
       <c r="D17" s="5">
         <v>0</v>
       </c>
       <c r="E17" s="5">
         <v>0</v>
       </c>
       <c r="F17" s="5">
         <v>0</v>
       </c>
       <c r="G17" s="5">
         <v>0</v>
       </c>
       <c r="H17" s="5">
         <v>0</v>
       </c>
       <c r="I17" s="5">
         <v>0</v>
       </c>
       <c r="J17" s="5">
         <v>0</v>
       </c>
       <c r="K17" s="5">
         <v>0</v>
       </c>
       <c r="L17" s="5">
         <v>0</v>
       </c>
       <c r="M17" s="5">
         <v>0</v>
       </c>
       <c r="N17" s="5">
         <v>0</v>
       </c>
-      <c r="O17" s="17">
-[...24 lines deleted...]
-    <row r="18" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O17" s="15">
+        <v>0</v>
+      </c>
+      <c r="P17" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="15">
+        <v>0</v>
+      </c>
+      <c r="R17" s="15">
+        <v>0</v>
+      </c>
+      <c r="S17" s="15">
+        <v>0</v>
+      </c>
+      <c r="T17" s="15">
+        <v>0</v>
+      </c>
+      <c r="U17" s="15">
+        <v>0</v>
+      </c>
+      <c r="V17" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:22" ht="12.75" customHeight="1">
       <c r="A18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="5">
         <v>0</v>
       </c>
       <c r="D18" s="5">
         <v>0</v>
       </c>
       <c r="E18" s="5">
         <v>0</v>
       </c>
       <c r="F18" s="5">
         <v>0</v>
       </c>
       <c r="G18" s="5">
         <v>0</v>
       </c>
       <c r="H18" s="5">
         <v>0</v>
       </c>
       <c r="I18" s="5">
         <v>0</v>
       </c>
       <c r="J18" s="5">
         <v>0</v>
       </c>
       <c r="K18" s="5">
         <v>0</v>
       </c>
       <c r="L18" s="5">
         <v>0</v>
       </c>
       <c r="M18" s="5">
         <v>0</v>
       </c>
       <c r="N18" s="5">
         <v>0</v>
       </c>
-      <c r="O18" s="17">
-[...24 lines deleted...]
-    <row r="19" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O18" s="15">
+        <v>0</v>
+      </c>
+      <c r="P18" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="15">
+        <v>0</v>
+      </c>
+      <c r="R18" s="15">
+        <v>0</v>
+      </c>
+      <c r="S18" s="15">
+        <v>0</v>
+      </c>
+      <c r="T18" s="15">
+        <v>0</v>
+      </c>
+      <c r="U18" s="15">
+        <v>0</v>
+      </c>
+      <c r="V18" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:22" ht="12.75" customHeight="1">
       <c r="A19" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>28</v>
       </c>
       <c r="C19" s="5">
         <v>0</v>
       </c>
       <c r="D19" s="5">
         <v>0</v>
       </c>
       <c r="E19" s="5">
         <v>132.53822</v>
       </c>
       <c r="F19" s="5">
         <v>182.89806999999999</v>
       </c>
       <c r="G19" s="5">
         <v>0</v>
       </c>
       <c r="H19" s="5">
         <v>0</v>
       </c>
       <c r="I19" s="5">
         <v>127.00721</v>
       </c>
       <c r="J19" s="5">
         <v>156.64876000000001</v>
       </c>
       <c r="K19" s="5">
         <v>0</v>
       </c>
       <c r="L19" s="5">
         <v>0</v>
       </c>
       <c r="M19" s="5">
         <v>177.29159000000001</v>
       </c>
       <c r="N19" s="5">
         <v>262.33870999999999</v>
       </c>
-      <c r="O19" s="17">
-[...24 lines deleted...]
-    <row r="20" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O19" s="15">
+        <v>0</v>
+      </c>
+      <c r="P19" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="15">
+        <v>37.07</v>
+      </c>
+      <c r="R19" s="15">
+        <v>55.332529999999998</v>
+      </c>
+      <c r="S19" s="15">
+        <v>0</v>
+      </c>
+      <c r="T19" s="15">
+        <v>0</v>
+      </c>
+      <c r="U19" s="15">
+        <v>41.347999999999999</v>
+      </c>
+      <c r="V19" s="15">
+        <v>60.405299999999997</v>
+      </c>
+    </row>
+    <row r="20" spans="1:22" ht="12.75" customHeight="1">
       <c r="A20" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>30</v>
       </c>
       <c r="C20" s="5">
         <v>0</v>
       </c>
       <c r="D20" s="5">
         <v>0</v>
       </c>
       <c r="E20" s="5">
         <v>0</v>
       </c>
       <c r="F20" s="5">
         <v>0</v>
       </c>
       <c r="G20" s="5">
         <v>0</v>
       </c>
       <c r="H20" s="5">
         <v>0</v>
       </c>
       <c r="I20" s="5">
         <v>4.16852</v>
       </c>
       <c r="J20" s="5">
         <v>11.44426</v>
       </c>
       <c r="K20" s="5">
         <v>0</v>
       </c>
       <c r="L20" s="5">
         <v>0</v>
       </c>
       <c r="M20" s="5">
         <v>6.6229699999999996</v>
       </c>
       <c r="N20" s="5">
         <v>17.132560000000002</v>
       </c>
-      <c r="O20" s="17">
-[...5 lines deleted...]
-      <c r="Q20" s="17">
+      <c r="O20" s="15">
+        <v>0</v>
+      </c>
+      <c r="P20" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="15">
         <v>0.28499999999999998</v>
       </c>
-      <c r="R20" s="17">
+      <c r="R20" s="15">
         <v>0.77458000000000005</v>
       </c>
-      <c r="S20" s="18">
-[...5 lines deleted...]
-      <c r="U20" s="18">
+      <c r="S20" s="15">
+        <v>0</v>
+      </c>
+      <c r="T20" s="15">
+        <v>0</v>
+      </c>
+      <c r="U20" s="15">
         <v>0.45</v>
       </c>
-      <c r="V20" s="18">
+      <c r="V20" s="15">
         <v>0.99156999999999995</v>
       </c>
     </row>
-    <row r="21" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:22" ht="12.75" customHeight="1">
       <c r="A21" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>32</v>
       </c>
       <c r="C21" s="5">
         <v>0</v>
       </c>
       <c r="D21" s="5">
         <v>0</v>
       </c>
       <c r="E21" s="5">
         <v>4.1657999999999999</v>
       </c>
       <c r="F21" s="5">
         <v>42.954329999999999</v>
       </c>
       <c r="G21" s="5">
         <v>0</v>
       </c>
       <c r="H21" s="5">
         <v>0</v>
       </c>
       <c r="I21" s="5">
         <v>4.6413099999999998</v>
       </c>
       <c r="J21" s="5">
         <v>44.29654</v>
       </c>
       <c r="K21" s="5">
         <v>0</v>
       </c>
       <c r="L21" s="5">
         <v>0</v>
       </c>
       <c r="M21" s="5">
         <v>5.5437900000000004</v>
       </c>
       <c r="N21" s="5">
         <v>55.99888</v>
       </c>
-      <c r="O21" s="17">
-[...24 lines deleted...]
-    <row r="22" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O21" s="15">
+        <v>0</v>
+      </c>
+      <c r="P21" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="15">
+        <v>1.1726700000000001</v>
+      </c>
+      <c r="R21" s="15">
+        <v>12.39785</v>
+      </c>
+      <c r="S21" s="15">
+        <v>0</v>
+      </c>
+      <c r="T21" s="15">
+        <v>0</v>
+      </c>
+      <c r="U21" s="15">
+        <v>1.68947</v>
+      </c>
+      <c r="V21" s="15">
+        <v>18.83014</v>
+      </c>
+    </row>
+    <row r="22" spans="1:22" ht="12.75" customHeight="1">
       <c r="A22" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>34</v>
       </c>
       <c r="C22" s="5">
         <v>0.5</v>
       </c>
       <c r="D22" s="5">
         <v>0.48299999999999998</v>
       </c>
       <c r="E22" s="5">
         <v>0</v>
       </c>
       <c r="F22" s="5">
         <v>0</v>
       </c>
       <c r="G22" s="5">
         <v>0</v>
       </c>
       <c r="H22" s="5">
         <v>0</v>
       </c>
       <c r="I22" s="5">
         <v>0.1</v>
       </c>
       <c r="J22" s="5">
         <v>0.45600000000000002</v>
       </c>
       <c r="K22" s="5">
         <v>0</v>
       </c>
       <c r="L22" s="5">
         <v>0</v>
       </c>
       <c r="M22" s="5">
         <v>1.3049999999999999</v>
       </c>
       <c r="N22" s="5">
         <v>7.0725800000000003</v>
       </c>
-      <c r="O22" s="17">
-[...24 lines deleted...]
-    <row r="23" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O22" s="15">
+        <v>0</v>
+      </c>
+      <c r="P22" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q22" s="15">
+        <v>0</v>
+      </c>
+      <c r="R22" s="15">
+        <v>0</v>
+      </c>
+      <c r="S22" s="15">
+        <v>0</v>
+      </c>
+      <c r="T22" s="15">
+        <v>0</v>
+      </c>
+      <c r="U22" s="15">
+        <v>0</v>
+      </c>
+      <c r="V22" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:22" ht="12.75" customHeight="1">
       <c r="A23" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C23" s="5">
         <v>0</v>
       </c>
       <c r="D23" s="5">
         <v>0</v>
       </c>
       <c r="E23" s="5">
         <v>1.4263399999999999</v>
       </c>
       <c r="F23" s="5">
         <v>14.616989999999999</v>
       </c>
       <c r="G23" s="5">
         <v>0</v>
       </c>
       <c r="H23" s="5">
         <v>0</v>
       </c>
       <c r="I23" s="5">
         <v>1.73129</v>
       </c>
       <c r="J23" s="5">
         <v>17.237629999999999</v>
       </c>
       <c r="K23" s="5">
         <v>0</v>
       </c>
       <c r="L23" s="5">
         <v>0</v>
       </c>
       <c r="M23" s="5">
         <v>2.35806</v>
       </c>
       <c r="N23" s="5">
         <v>22.534590000000001</v>
       </c>
-      <c r="O23" s="17">
-[...24 lines deleted...]
-    <row r="24" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O23" s="15">
+        <v>0</v>
+      </c>
+      <c r="P23" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="15">
+        <v>0.47075</v>
+      </c>
+      <c r="R23" s="15">
+        <v>5.6739499999999996</v>
+      </c>
+      <c r="S23" s="15">
+        <v>0</v>
+      </c>
+      <c r="T23" s="15">
+        <v>0</v>
+      </c>
+      <c r="U23" s="15">
+        <v>0.41549999999999998</v>
+      </c>
+      <c r="V23" s="15">
+        <v>8.2317800000000005</v>
+      </c>
+    </row>
+    <row r="24" spans="1:22" ht="12.75" customHeight="1">
       <c r="A24" s="3" t="s">
         <v>37</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>38</v>
       </c>
       <c r="C24" s="5">
         <v>0</v>
       </c>
       <c r="D24" s="5">
         <v>0</v>
       </c>
       <c r="E24" s="5">
         <v>0</v>
       </c>
       <c r="F24" s="5">
         <v>0</v>
       </c>
       <c r="G24" s="5">
         <v>0</v>
       </c>
       <c r="H24" s="5">
         <v>0</v>
       </c>
       <c r="I24" s="5">
         <v>0.01</v>
       </c>
       <c r="J24" s="5">
         <v>9.6000000000000002E-2</v>
       </c>
       <c r="K24" s="5">
         <v>0</v>
       </c>
       <c r="L24" s="5">
         <v>0</v>
       </c>
       <c r="M24" s="5">
         <v>0.04</v>
       </c>
       <c r="N24" s="5">
         <v>0.50307999999999997</v>
       </c>
-      <c r="O24" s="17">
-[...24 lines deleted...]
-    <row r="25" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O24" s="15">
+        <v>0</v>
+      </c>
+      <c r="P24" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="15">
+        <v>0</v>
+      </c>
+      <c r="R24" s="15">
+        <v>0</v>
+      </c>
+      <c r="S24" s="15">
+        <v>0</v>
+      </c>
+      <c r="T24" s="15">
+        <v>0</v>
+      </c>
+      <c r="U24" s="15">
+        <v>0</v>
+      </c>
+      <c r="V24" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:22" ht="12.75" customHeight="1">
       <c r="A25" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>40</v>
       </c>
       <c r="C25" s="5">
         <v>0</v>
       </c>
       <c r="D25" s="5">
         <v>0</v>
       </c>
       <c r="E25" s="5">
         <v>0</v>
       </c>
       <c r="F25" s="5">
         <v>0</v>
       </c>
       <c r="G25" s="5">
         <v>0</v>
       </c>
       <c r="H25" s="5">
         <v>0</v>
       </c>
       <c r="I25" s="5">
         <v>1.339</v>
       </c>
       <c r="J25" s="5">
         <v>2.839</v>
       </c>
       <c r="K25" s="5">
         <v>0</v>
       </c>
       <c r="L25" s="5">
         <v>0</v>
       </c>
       <c r="M25" s="5">
         <v>36.936</v>
       </c>
       <c r="N25" s="5">
         <v>26.596830000000001</v>
       </c>
-      <c r="O25" s="17">
-[...17 lines deleted...]
-      <c r="U25" s="18">
+      <c r="O25" s="15">
+        <v>0</v>
+      </c>
+      <c r="P25" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="15">
+        <v>56.831800000000001</v>
+      </c>
+      <c r="R25" s="15">
+        <v>43.49295</v>
+      </c>
+      <c r="S25" s="15">
+        <v>0</v>
+      </c>
+      <c r="T25" s="15">
+        <v>0</v>
+      </c>
+      <c r="U25" s="15">
         <v>42.615929999999999</v>
       </c>
-      <c r="V25" s="18">
+      <c r="V25" s="15">
         <v>28.741589999999999</v>
       </c>
     </row>
-    <row r="26" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:22" ht="12.75" customHeight="1">
       <c r="A26" s="3" t="s">
         <v>41</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>42</v>
       </c>
       <c r="C26" s="5">
         <v>0</v>
       </c>
       <c r="D26" s="5">
         <v>0</v>
       </c>
       <c r="E26" s="5">
         <v>25.166419999999999</v>
       </c>
       <c r="F26" s="5">
         <v>39.767620000000001</v>
       </c>
       <c r="G26" s="5">
         <v>0</v>
       </c>
       <c r="H26" s="5">
         <v>0</v>
       </c>
       <c r="I26" s="5">
         <v>31.007190000000001</v>
       </c>
       <c r="J26" s="5">
         <v>44.21358</v>
       </c>
       <c r="K26" s="5">
         <v>0</v>
       </c>
       <c r="L26" s="5">
         <v>0</v>
       </c>
       <c r="M26" s="5">
         <v>32.374479999999998</v>
       </c>
       <c r="N26" s="5">
         <v>39.664380000000001</v>
       </c>
-      <c r="O26" s="17">
-[...24 lines deleted...]
-    <row r="27" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O26" s="15">
+        <v>0</v>
+      </c>
+      <c r="P26" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="15">
+        <v>9.1778700000000004</v>
+      </c>
+      <c r="R26" s="15">
+        <v>13.568619999999999</v>
+      </c>
+      <c r="S26" s="15">
+        <v>0</v>
+      </c>
+      <c r="T26" s="15">
+        <v>0</v>
+      </c>
+      <c r="U26" s="15">
+        <v>6.7860300000000002</v>
+      </c>
+      <c r="V26" s="15">
+        <v>11.84197</v>
+      </c>
+    </row>
+    <row r="27" spans="1:22" ht="12.75" customHeight="1">
       <c r="A27" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>44</v>
       </c>
       <c r="C27" s="5">
         <v>0</v>
       </c>
       <c r="D27" s="5">
         <v>0</v>
       </c>
       <c r="E27" s="5">
         <v>169.95057</v>
       </c>
       <c r="F27" s="5">
         <v>475.87272999999999</v>
       </c>
       <c r="G27" s="5">
         <v>0</v>
       </c>
       <c r="H27" s="5">
         <v>0</v>
       </c>
       <c r="I27" s="5">
         <v>159.4744</v>
       </c>
       <c r="J27" s="5">
         <v>403.34174000000002</v>
       </c>
       <c r="K27" s="5">
         <v>0</v>
       </c>
       <c r="L27" s="5">
         <v>0</v>
       </c>
       <c r="M27" s="5">
         <v>213.71628000000001</v>
       </c>
       <c r="N27" s="5">
         <v>542.27705000000003</v>
       </c>
-      <c r="O27" s="17">
-[...24 lines deleted...]
-    <row r="28" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O27" s="15">
+        <v>0</v>
+      </c>
+      <c r="P27" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q27" s="15">
+        <v>54.047750000000001</v>
+      </c>
+      <c r="R27" s="15">
+        <v>151.91056</v>
+      </c>
+      <c r="S27" s="15">
+        <v>0</v>
+      </c>
+      <c r="T27" s="15">
+        <v>0</v>
+      </c>
+      <c r="U27" s="15">
+        <v>60.393599999999999</v>
+      </c>
+      <c r="V27" s="15">
+        <v>199.90152</v>
+      </c>
+    </row>
+    <row r="28" spans="1:22" ht="12.75" customHeight="1">
       <c r="A28" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>46</v>
       </c>
       <c r="C28" s="5">
         <v>0</v>
       </c>
       <c r="D28" s="5">
         <v>0</v>
       </c>
       <c r="E28" s="5">
         <v>20.782800000000002</v>
       </c>
       <c r="F28" s="5">
         <v>94.597399999999993</v>
       </c>
       <c r="G28" s="5">
         <v>0</v>
       </c>
       <c r="H28" s="5">
         <v>0</v>
       </c>
       <c r="I28" s="5">
         <v>14.032780000000001</v>
       </c>
       <c r="J28" s="5">
         <v>43.980829999999997</v>
       </c>
       <c r="K28" s="5">
         <v>0</v>
       </c>
       <c r="L28" s="5">
         <v>0</v>
       </c>
       <c r="M28" s="5">
         <v>26.849720000000001</v>
       </c>
       <c r="N28" s="5">
         <v>114.85165000000001</v>
       </c>
-      <c r="O28" s="17">
-[...17 lines deleted...]
-      <c r="U28" s="18">
+      <c r="O28" s="15">
+        <v>0</v>
+      </c>
+      <c r="P28" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q28" s="15">
+        <v>0.64104000000000005</v>
+      </c>
+      <c r="R28" s="15">
+        <v>0.83523999999999998</v>
+      </c>
+      <c r="S28" s="15">
+        <v>0</v>
+      </c>
+      <c r="T28" s="15">
+        <v>0</v>
+      </c>
+      <c r="U28" s="15">
         <v>7.2599999999999998E-2</v>
       </c>
-      <c r="V28" s="18">
+      <c r="V28" s="15">
         <v>0.13195999999999999</v>
       </c>
     </row>
-    <row r="29" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:22" ht="12.75" customHeight="1">
       <c r="A29" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>48</v>
       </c>
       <c r="C29" s="5">
         <v>0</v>
       </c>
       <c r="D29" s="5">
         <v>0</v>
       </c>
       <c r="E29" s="5">
         <v>0</v>
       </c>
       <c r="F29" s="5">
         <v>0</v>
       </c>
       <c r="G29" s="5">
         <v>0</v>
       </c>
       <c r="H29" s="5">
         <v>0</v>
       </c>
       <c r="I29" s="5">
         <v>0</v>
       </c>
       <c r="J29" s="5">
         <v>0</v>
       </c>
       <c r="K29" s="5">
         <v>0</v>
       </c>
       <c r="L29" s="5">
         <v>0</v>
       </c>
       <c r="M29" s="5">
         <v>3.6320000000000001</v>
       </c>
       <c r="N29" s="5">
         <v>3.3618600000000001</v>
       </c>
-      <c r="O29" s="17">
-[...24 lines deleted...]
-    <row r="30" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O29" s="15">
+        <v>0</v>
+      </c>
+      <c r="P29" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q29" s="15">
+        <v>0</v>
+      </c>
+      <c r="R29" s="15">
+        <v>0</v>
+      </c>
+      <c r="S29" s="15">
+        <v>0</v>
+      </c>
+      <c r="T29" s="15">
+        <v>0</v>
+      </c>
+      <c r="U29" s="15">
+        <v>0</v>
+      </c>
+      <c r="V29" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:22" ht="12.75" customHeight="1">
       <c r="A30" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B30" s="10" t="s">
         <v>50</v>
       </c>
       <c r="C30" s="5">
         <v>20</v>
       </c>
       <c r="D30" s="5">
         <v>147.95945</v>
       </c>
       <c r="E30" s="5">
         <v>20.97268</v>
       </c>
       <c r="F30" s="5">
         <v>157.90648999999999</v>
       </c>
       <c r="G30" s="5">
         <v>0</v>
       </c>
       <c r="H30" s="5">
         <v>0</v>
       </c>
       <c r="I30" s="5">
         <v>19.480650000000001</v>
       </c>
       <c r="J30" s="5">
         <v>81.496430000000004</v>
       </c>
       <c r="K30" s="5">
         <v>20</v>
       </c>
       <c r="L30" s="5">
         <v>38.531779999999998</v>
       </c>
       <c r="M30" s="5">
         <v>40.941290000000002</v>
       </c>
       <c r="N30" s="5">
         <v>138.28147999999999</v>
       </c>
-      <c r="O30" s="17">
-[...24 lines deleted...]
-    <row r="31" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O30" s="15">
+        <v>0</v>
+      </c>
+      <c r="P30" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q30" s="15">
+        <v>29.117519999999999</v>
+      </c>
+      <c r="R30" s="15">
+        <v>152.24700000000001</v>
+      </c>
+      <c r="S30" s="15">
+        <v>0</v>
+      </c>
+      <c r="T30" s="15">
+        <v>0</v>
+      </c>
+      <c r="U30" s="15">
+        <v>2.9513799999999999</v>
+      </c>
+      <c r="V30" s="15">
+        <v>18.274709999999999</v>
+      </c>
+    </row>
+    <row r="31" spans="1:22" ht="12.75" customHeight="1">
       <c r="A31" s="3" t="s">
         <v>51</v>
       </c>
       <c r="B31" s="10" t="s">
         <v>52</v>
       </c>
       <c r="C31" s="5">
         <v>0</v>
       </c>
       <c r="D31" s="5">
         <v>0</v>
       </c>
       <c r="E31" s="5">
         <v>425.81099999999998</v>
       </c>
       <c r="F31" s="5">
         <v>2180.5801099999999</v>
       </c>
       <c r="G31" s="5">
         <v>0</v>
       </c>
       <c r="H31" s="5">
         <v>0</v>
       </c>
       <c r="I31" s="5">
         <v>559.82799999999997</v>
       </c>
       <c r="J31" s="5">
         <v>1667.31052</v>
       </c>
       <c r="K31" s="5">
         <v>0</v>
       </c>
       <c r="L31" s="5">
         <v>0</v>
       </c>
       <c r="M31" s="5">
         <v>448.70800000000003</v>
       </c>
       <c r="N31" s="5">
         <v>2722.2819599999998</v>
       </c>
-      <c r="O31" s="17">
-[...24 lines deleted...]
-    <row r="32" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O31" s="15">
+        <v>0</v>
+      </c>
+      <c r="P31" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q31" s="15">
+        <v>212.517</v>
+      </c>
+      <c r="R31" s="15">
+        <v>1238.7910300000001</v>
+      </c>
+      <c r="S31" s="15">
+        <v>0</v>
+      </c>
+      <c r="T31" s="15">
+        <v>0</v>
+      </c>
+      <c r="U31" s="15">
+        <v>135</v>
+      </c>
+      <c r="V31" s="15">
+        <v>635.09657000000004</v>
+      </c>
+    </row>
+    <row r="32" spans="1:22" ht="12.75" customHeight="1">
       <c r="A32" s="3" t="s">
         <v>53</v>
       </c>
       <c r="B32" s="10" t="s">
         <v>54</v>
       </c>
       <c r="C32" s="5">
         <v>0</v>
       </c>
       <c r="D32" s="5">
         <v>0</v>
       </c>
       <c r="E32" s="5">
         <v>0</v>
       </c>
       <c r="F32" s="5">
         <v>0</v>
       </c>
       <c r="G32" s="5">
         <v>0</v>
       </c>
       <c r="H32" s="5">
         <v>0</v>
       </c>
       <c r="I32" s="5">
         <v>0</v>
       </c>
       <c r="J32" s="5">
         <v>0</v>
       </c>
       <c r="K32" s="5">
         <v>0</v>
       </c>
       <c r="L32" s="5">
         <v>0</v>
       </c>
       <c r="M32" s="5">
         <v>0</v>
       </c>
       <c r="N32" s="5">
         <v>0</v>
       </c>
-      <c r="O32" s="17">
-[...24 lines deleted...]
-    <row r="33" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O32" s="15">
+        <v>0</v>
+      </c>
+      <c r="P32" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q32" s="15">
+        <v>0</v>
+      </c>
+      <c r="R32" s="15">
+        <v>0</v>
+      </c>
+      <c r="S32" s="15">
+        <v>0</v>
+      </c>
+      <c r="T32" s="15">
+        <v>0</v>
+      </c>
+      <c r="U32" s="15">
+        <v>0</v>
+      </c>
+      <c r="V32" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:22" ht="12.75" customHeight="1">
       <c r="A33" s="3" t="s">
         <v>55</v>
       </c>
       <c r="B33" s="10" t="s">
         <v>56</v>
       </c>
       <c r="C33" s="5">
         <v>0</v>
       </c>
       <c r="D33" s="5">
         <v>0</v>
       </c>
       <c r="E33" s="5">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="F33" s="5">
         <v>2.1999999999999999E-2</v>
       </c>
       <c r="G33" s="5">
         <v>0</v>
       </c>
       <c r="H33" s="5">
         <v>0</v>
       </c>
       <c r="I33" s="5">
         <v>5.0830000000000002</v>
       </c>
       <c r="J33" s="5">
         <v>7.1890000000000001</v>
       </c>
       <c r="K33" s="5">
         <v>0</v>
       </c>
       <c r="L33" s="5">
         <v>0</v>
       </c>
       <c r="M33" s="5">
         <v>9.0117200000000004</v>
       </c>
       <c r="N33" s="5">
         <v>6.4231400000000001</v>
       </c>
-      <c r="O33" s="17">
-[...24 lines deleted...]
-    <row r="34" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O33" s="15">
+        <v>0</v>
+      </c>
+      <c r="P33" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q33" s="15">
+        <v>0</v>
+      </c>
+      <c r="R33" s="15">
+        <v>0</v>
+      </c>
+      <c r="S33" s="15">
+        <v>0</v>
+      </c>
+      <c r="T33" s="15">
+        <v>0</v>
+      </c>
+      <c r="U33" s="15">
+        <v>0</v>
+      </c>
+      <c r="V33" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:22" ht="12.75" customHeight="1">
       <c r="A34" s="3" t="s">
         <v>57</v>
       </c>
       <c r="B34" s="10" t="s">
         <v>58</v>
       </c>
       <c r="C34" s="5">
         <v>0</v>
       </c>
       <c r="D34" s="5">
         <v>0</v>
       </c>
       <c r="E34" s="5">
         <v>0</v>
       </c>
       <c r="F34" s="5">
         <v>0</v>
       </c>
       <c r="G34" s="5">
         <v>0</v>
       </c>
       <c r="H34" s="5">
         <v>0</v>
       </c>
       <c r="I34" s="5">
         <v>0</v>
       </c>
       <c r="J34" s="5">
         <v>0</v>
       </c>
       <c r="K34" s="5">
         <v>0</v>
       </c>
       <c r="L34" s="5">
         <v>0</v>
       </c>
       <c r="M34" s="5">
         <v>0</v>
       </c>
       <c r="N34" s="5">
         <v>0</v>
       </c>
-      <c r="O34" s="17">
-[...24 lines deleted...]
-    <row r="35" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O34" s="15">
+        <v>0</v>
+      </c>
+      <c r="P34" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q34" s="15">
+        <v>0</v>
+      </c>
+      <c r="R34" s="15">
+        <v>0</v>
+      </c>
+      <c r="S34" s="15">
+        <v>0</v>
+      </c>
+      <c r="T34" s="15">
+        <v>0</v>
+      </c>
+      <c r="U34" s="15">
+        <v>0</v>
+      </c>
+      <c r="V34" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:22" ht="12.75" customHeight="1">
       <c r="A35" s="3" t="s">
         <v>59</v>
       </c>
       <c r="B35" s="10" t="s">
         <v>60</v>
       </c>
       <c r="C35" s="5">
         <v>0</v>
       </c>
       <c r="D35" s="5">
         <v>0</v>
       </c>
       <c r="E35" s="5">
         <v>217.8125</v>
       </c>
       <c r="F35" s="5">
         <v>13.48354</v>
       </c>
       <c r="G35" s="5">
         <v>0</v>
       </c>
       <c r="H35" s="5">
         <v>0</v>
       </c>
       <c r="I35" s="5">
         <v>514.20000000000005</v>
       </c>
       <c r="J35" s="5">
         <v>22.107150000000001</v>
       </c>
       <c r="K35" s="5">
         <v>0</v>
       </c>
       <c r="L35" s="5">
         <v>0</v>
       </c>
       <c r="M35" s="5">
         <v>350.98</v>
       </c>
       <c r="N35" s="5">
         <v>8.6419700000000006</v>
       </c>
-      <c r="O35" s="17">
-[...24 lines deleted...]
-    <row r="36" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O35" s="15">
+        <v>0</v>
+      </c>
+      <c r="P35" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q35" s="15">
+        <v>0</v>
+      </c>
+      <c r="R35" s="15">
+        <v>0</v>
+      </c>
+      <c r="S35" s="15">
+        <v>0</v>
+      </c>
+      <c r="T35" s="15">
+        <v>0</v>
+      </c>
+      <c r="U35" s="15">
+        <v>0</v>
+      </c>
+      <c r="V35" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:22" ht="12.75" customHeight="1">
       <c r="A36" s="3" t="s">
         <v>61</v>
       </c>
       <c r="B36" s="10" t="s">
         <v>62</v>
       </c>
       <c r="C36" s="5">
         <v>1592.799</v>
       </c>
       <c r="D36" s="5">
         <v>6.6705899999999998</v>
       </c>
       <c r="E36" s="5">
         <v>1.5</v>
       </c>
       <c r="F36" s="5">
         <v>0.2762</v>
       </c>
       <c r="G36" s="5">
         <v>4716.9520000000002</v>
       </c>
       <c r="H36" s="5">
         <v>22.666910000000001</v>
       </c>
       <c r="I36" s="5">
         <v>0</v>
       </c>
       <c r="J36" s="5">
         <v>0</v>
       </c>
       <c r="K36" s="5">
         <v>8091.9769999999999</v>
       </c>
       <c r="L36" s="5">
         <v>35.30753</v>
       </c>
       <c r="M36" s="5">
         <v>11</v>
       </c>
       <c r="N36" s="5">
         <v>1.07525</v>
       </c>
-      <c r="O36" s="17">
-[...24 lines deleted...]
-    <row r="37" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O36" s="15">
+        <v>288.82499999999999</v>
+      </c>
+      <c r="P36" s="15">
+        <v>2.0139100000000001</v>
+      </c>
+      <c r="Q36" s="15">
+        <v>0</v>
+      </c>
+      <c r="R36" s="15">
+        <v>0</v>
+      </c>
+      <c r="S36" s="15">
+        <v>0</v>
+      </c>
+      <c r="T36" s="15">
+        <v>0</v>
+      </c>
+      <c r="U36" s="15">
+        <v>0</v>
+      </c>
+      <c r="V36" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:22" ht="12.75" customHeight="1">
       <c r="A37" s="3" t="s">
         <v>63</v>
       </c>
       <c r="B37" s="10" t="s">
         <v>64</v>
       </c>
       <c r="C37" s="5">
         <v>116.32</v>
       </c>
       <c r="D37" s="5">
         <v>0.55900000000000005</v>
       </c>
       <c r="E37" s="5">
         <v>0</v>
       </c>
       <c r="F37" s="5">
         <v>0</v>
       </c>
       <c r="G37" s="5">
         <v>1879.739</v>
       </c>
       <c r="H37" s="5">
         <v>6.0668899999999999</v>
       </c>
       <c r="I37" s="5">
         <v>0</v>
       </c>
       <c r="J37" s="5">
         <v>0</v>
       </c>
       <c r="K37" s="5">
         <v>63005.983</v>
       </c>
       <c r="L37" s="5">
         <v>209.10489999999999</v>
       </c>
       <c r="M37" s="5">
         <v>0</v>
       </c>
       <c r="N37" s="5">
         <v>0</v>
       </c>
-      <c r="O37" s="17">
-[...24 lines deleted...]
-    <row r="38" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O37" s="15">
+        <v>20</v>
+      </c>
+      <c r="P37" s="15">
+        <v>9.6670000000000006E-2</v>
+      </c>
+      <c r="Q37" s="15">
+        <v>0</v>
+      </c>
+      <c r="R37" s="15">
+        <v>0</v>
+      </c>
+      <c r="S37" s="15">
+        <v>1561.8620000000001</v>
+      </c>
+      <c r="T37" s="15">
+        <v>6.1237399999999997</v>
+      </c>
+      <c r="U37" s="15">
+        <v>0</v>
+      </c>
+      <c r="V37" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:22" ht="12.75" customHeight="1">
       <c r="A38" s="3" t="s">
         <v>65</v>
       </c>
       <c r="B38" s="10" t="s">
         <v>66</v>
       </c>
       <c r="C38" s="5">
         <v>750.75</v>
       </c>
       <c r="D38" s="5">
         <v>3.2446700000000002</v>
       </c>
       <c r="E38" s="5">
         <v>17.5</v>
       </c>
       <c r="F38" s="5">
         <v>0.86648000000000003</v>
       </c>
       <c r="G38" s="5">
         <v>113.251</v>
       </c>
       <c r="H38" s="5">
         <v>0.41038000000000002</v>
       </c>
       <c r="I38" s="5">
         <v>130.21899999999999</v>
       </c>
       <c r="J38" s="5">
         <v>9.77</v>
       </c>
       <c r="K38" s="5">
         <v>18974.138999999999</v>
       </c>
       <c r="L38" s="5">
         <v>61.34028</v>
       </c>
       <c r="M38" s="5">
         <v>0</v>
       </c>
       <c r="N38" s="5">
         <v>0</v>
       </c>
-      <c r="O38" s="17">
-[...5 lines deleted...]
-      <c r="Q38" s="17">
+      <c r="O38" s="15">
+        <v>29.937000000000001</v>
+      </c>
+      <c r="P38" s="15">
+        <v>0.14338000000000001</v>
+      </c>
+      <c r="Q38" s="15">
         <v>23</v>
       </c>
-      <c r="R38" s="17">
+      <c r="R38" s="15">
         <v>1.55131</v>
       </c>
-      <c r="S38" s="18">
-[...12 lines deleted...]
-    <row r="39" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="S38" s="15">
+        <v>22118.368999999999</v>
+      </c>
+      <c r="T38" s="15">
+        <v>9.0824800000000003</v>
+      </c>
+      <c r="U38" s="15">
+        <v>0</v>
+      </c>
+      <c r="V38" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:22" ht="12.75" customHeight="1">
       <c r="A39" s="3" t="s">
         <v>67</v>
       </c>
       <c r="B39" s="10" t="s">
         <v>68</v>
       </c>
       <c r="C39" s="5">
         <v>0</v>
       </c>
       <c r="D39" s="5">
         <v>0</v>
       </c>
       <c r="E39" s="5">
         <v>0</v>
       </c>
       <c r="F39" s="5">
         <v>0</v>
       </c>
       <c r="G39" s="5">
         <v>0</v>
       </c>
       <c r="H39" s="5">
         <v>0</v>
       </c>
       <c r="I39" s="5">
         <v>0</v>
       </c>
       <c r="J39" s="5">
         <v>0</v>
       </c>
       <c r="K39" s="5">
         <v>51.284999999999997</v>
       </c>
       <c r="L39" s="5">
         <v>0.16725000000000001</v>
       </c>
       <c r="M39" s="5">
         <v>0</v>
       </c>
       <c r="N39" s="5">
         <v>0</v>
       </c>
-      <c r="O39" s="17">
-[...24 lines deleted...]
-    <row r="40" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O39" s="15">
+        <v>0</v>
+      </c>
+      <c r="P39" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q39" s="15">
+        <v>0</v>
+      </c>
+      <c r="R39" s="15">
+        <v>0</v>
+      </c>
+      <c r="S39" s="15">
+        <v>0</v>
+      </c>
+      <c r="T39" s="15">
+        <v>0</v>
+      </c>
+      <c r="U39" s="15">
+        <v>0</v>
+      </c>
+      <c r="V39" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:22" ht="12.75" customHeight="1">
       <c r="A40" s="3" t="s">
         <v>69</v>
       </c>
       <c r="B40" s="10" t="s">
         <v>70</v>
       </c>
       <c r="C40" s="5">
         <v>904.4</v>
       </c>
       <c r="D40" s="5">
         <v>4.3470000000000004</v>
       </c>
       <c r="E40" s="5">
         <v>0</v>
       </c>
       <c r="F40" s="5">
         <v>0</v>
       </c>
       <c r="G40" s="5">
         <v>242.15100000000001</v>
       </c>
       <c r="H40" s="5">
         <v>0.83143</v>
       </c>
       <c r="I40" s="5">
         <v>0</v>
       </c>
       <c r="J40" s="5">
         <v>0</v>
       </c>
       <c r="K40" s="5">
         <v>15627.047</v>
       </c>
       <c r="L40" s="5">
         <v>54.389090000000003</v>
       </c>
       <c r="M40" s="5">
         <v>0</v>
       </c>
       <c r="N40" s="5">
         <v>0</v>
       </c>
-      <c r="O40" s="17">
+      <c r="O40" s="15">
         <v>1.55</v>
       </c>
-      <c r="P40" s="17">
+      <c r="P40" s="15">
         <v>4.5399999999999998E-3</v>
       </c>
-      <c r="Q40" s="17">
-[...18 lines deleted...]
-    <row r="41" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Q40" s="15">
+        <v>0</v>
+      </c>
+      <c r="R40" s="15">
+        <v>0</v>
+      </c>
+      <c r="S40" s="15">
+        <v>260.10500000000002</v>
+      </c>
+      <c r="T40" s="15">
+        <v>1.0119400000000001</v>
+      </c>
+      <c r="U40" s="15">
+        <v>0</v>
+      </c>
+      <c r="V40" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:22" ht="12.75" customHeight="1">
       <c r="A41" s="3" t="s">
         <v>71</v>
       </c>
       <c r="B41" s="10" t="s">
         <v>72</v>
       </c>
       <c r="C41" s="5">
         <v>882.49699999999996</v>
       </c>
       <c r="D41" s="5">
         <v>3.8317700000000001</v>
       </c>
       <c r="E41" s="5">
         <v>3.5999999999999997E-2</v>
       </c>
       <c r="F41" s="5">
         <v>5.8479999999999997E-2</v>
       </c>
       <c r="G41" s="5">
         <v>1544.8109999999999</v>
       </c>
       <c r="H41" s="5">
         <v>6.6735800000000003</v>
       </c>
       <c r="I41" s="5">
         <v>12.036</v>
       </c>
       <c r="J41" s="5">
         <v>1.36178</v>
       </c>
       <c r="K41" s="5">
         <v>204.88499999999999</v>
       </c>
       <c r="L41" s="5">
         <v>0.91237000000000001</v>
       </c>
       <c r="M41" s="5">
         <v>0</v>
       </c>
       <c r="N41" s="5">
         <v>0</v>
       </c>
-      <c r="O41" s="17">
+      <c r="O41" s="15">
         <v>13.51</v>
       </c>
-      <c r="P41" s="17">
+      <c r="P41" s="15">
         <v>5.2859999999999997E-2</v>
       </c>
-      <c r="Q41" s="17">
-[...18 lines deleted...]
-    <row r="42" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Q41" s="15">
+        <v>0</v>
+      </c>
+      <c r="R41" s="15">
+        <v>0</v>
+      </c>
+      <c r="S41" s="15">
+        <v>0</v>
+      </c>
+      <c r="T41" s="15">
+        <v>0</v>
+      </c>
+      <c r="U41" s="15">
+        <v>0</v>
+      </c>
+      <c r="V41" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:22" ht="12.75" customHeight="1">
       <c r="A42" s="3" t="s">
         <v>73</v>
       </c>
       <c r="B42" s="10" t="s">
         <v>74</v>
       </c>
       <c r="C42" s="5">
         <v>0</v>
       </c>
       <c r="D42" s="5">
         <v>0</v>
       </c>
       <c r="E42" s="5">
         <v>7.4880000000000004</v>
       </c>
       <c r="F42" s="5">
         <v>4.8002200000000004</v>
       </c>
       <c r="G42" s="5">
         <v>0</v>
       </c>
       <c r="H42" s="5">
         <v>0</v>
       </c>
       <c r="I42" s="5">
         <v>0</v>
       </c>
       <c r="J42" s="5">
         <v>0</v>
       </c>
       <c r="K42" s="5">
         <v>0</v>
       </c>
       <c r="L42" s="5">
         <v>0</v>
       </c>
       <c r="M42" s="5">
         <v>0</v>
       </c>
       <c r="N42" s="5">
         <v>0</v>
       </c>
-      <c r="O42" s="17">
-[...24 lines deleted...]
-    <row r="43" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O42" s="15">
+        <v>0</v>
+      </c>
+      <c r="P42" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q42" s="15">
+        <v>0</v>
+      </c>
+      <c r="R42" s="15">
+        <v>0</v>
+      </c>
+      <c r="S42" s="15">
+        <v>0</v>
+      </c>
+      <c r="T42" s="15">
+        <v>0</v>
+      </c>
+      <c r="U42" s="15">
+        <v>0</v>
+      </c>
+      <c r="V42" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:22" ht="12.75" customHeight="1">
       <c r="A43" s="3" t="s">
         <v>75</v>
       </c>
       <c r="B43" s="10" t="s">
         <v>76</v>
       </c>
       <c r="C43" s="5">
         <v>0</v>
       </c>
       <c r="D43" s="5">
         <v>0</v>
       </c>
       <c r="E43" s="5">
         <v>0.5</v>
       </c>
       <c r="F43" s="5">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="G43" s="5">
         <v>1553.6189999999999</v>
       </c>
       <c r="H43" s="5">
         <v>5.6700600000000003</v>
       </c>
       <c r="I43" s="5">
         <v>0</v>
       </c>
       <c r="J43" s="5">
         <v>0</v>
       </c>
       <c r="K43" s="5">
         <v>7533.933</v>
       </c>
       <c r="L43" s="5">
         <v>27.952279999999998</v>
       </c>
       <c r="M43" s="5">
         <v>0</v>
       </c>
       <c r="N43" s="5">
         <v>0</v>
       </c>
-      <c r="O43" s="17">
+      <c r="O43" s="15">
         <v>14.577</v>
       </c>
-      <c r="P43" s="17">
+      <c r="P43" s="15">
         <v>5.1900000000000002E-2</v>
       </c>
-      <c r="Q43" s="17">
-[...18 lines deleted...]
-    <row r="44" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Q43" s="15">
+        <v>0</v>
+      </c>
+      <c r="R43" s="15">
+        <v>0</v>
+      </c>
+      <c r="S43" s="15">
+        <v>41</v>
+      </c>
+      <c r="T43" s="15">
+        <v>0.16111</v>
+      </c>
+      <c r="U43" s="15">
+        <v>0</v>
+      </c>
+      <c r="V43" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:22" ht="12.75" customHeight="1">
       <c r="A44" s="3" t="s">
         <v>77</v>
       </c>
       <c r="B44" s="10" t="s">
         <v>78</v>
       </c>
       <c r="C44" s="5">
         <v>0</v>
       </c>
       <c r="D44" s="5">
         <v>0</v>
       </c>
       <c r="E44" s="5">
         <v>179.41</v>
       </c>
       <c r="F44" s="5">
         <v>46.491500000000002</v>
       </c>
       <c r="G44" s="5">
         <v>0</v>
       </c>
       <c r="H44" s="5">
         <v>0</v>
       </c>
       <c r="I44" s="5">
         <v>1.542</v>
       </c>
       <c r="J44" s="5">
         <v>2.2000000000000002</v>
       </c>
       <c r="K44" s="5">
         <v>2.1840000000000002</v>
       </c>
       <c r="L44" s="5">
         <v>7.4999999999999997E-3</v>
       </c>
       <c r="M44" s="5">
         <v>1.944</v>
       </c>
       <c r="N44" s="5">
         <v>3.2450000000000001</v>
       </c>
-      <c r="O44" s="17">
-[...24 lines deleted...]
-    <row r="45" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O44" s="15">
+        <v>0</v>
+      </c>
+      <c r="P44" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q44" s="15">
+        <v>0.53680000000000005</v>
+      </c>
+      <c r="R44" s="15">
+        <v>0.98199999999999998</v>
+      </c>
+      <c r="S44" s="15">
+        <v>0</v>
+      </c>
+      <c r="T44" s="15">
+        <v>0</v>
+      </c>
+      <c r="U44" s="15">
+        <v>2.4032</v>
+      </c>
+      <c r="V44" s="15">
+        <v>4.6409799999999999</v>
+      </c>
+    </row>
+    <row r="45" spans="1:22" ht="12.75" customHeight="1">
       <c r="A45" s="3" t="s">
         <v>79</v>
       </c>
       <c r="B45" s="10" t="s">
         <v>80</v>
       </c>
       <c r="C45" s="5">
         <v>0</v>
       </c>
       <c r="D45" s="5">
         <v>0</v>
       </c>
       <c r="E45" s="5">
         <v>0</v>
       </c>
       <c r="F45" s="5">
         <v>0</v>
       </c>
       <c r="G45" s="5">
         <v>0</v>
       </c>
       <c r="H45" s="5">
         <v>0</v>
       </c>
       <c r="I45" s="5">
         <v>0</v>
       </c>
       <c r="J45" s="5">
         <v>0</v>
       </c>
       <c r="K45" s="5">
         <v>0</v>
       </c>
       <c r="L45" s="5">
         <v>0</v>
       </c>
       <c r="M45" s="5">
         <v>0.159</v>
       </c>
       <c r="N45" s="5">
         <v>0.28965999999999997</v>
       </c>
-      <c r="O45" s="17">
-[...24 lines deleted...]
-    <row r="46" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O45" s="15">
+        <v>0</v>
+      </c>
+      <c r="P45" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q45" s="15">
+        <v>0</v>
+      </c>
+      <c r="R45" s="15">
+        <v>0</v>
+      </c>
+      <c r="S45" s="15">
+        <v>0</v>
+      </c>
+      <c r="T45" s="15">
+        <v>0</v>
+      </c>
+      <c r="U45" s="15">
+        <v>0</v>
+      </c>
+      <c r="V45" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:22" ht="12.75" customHeight="1">
       <c r="A46" s="3" t="s">
         <v>81</v>
       </c>
       <c r="B46" s="10" t="s">
         <v>82</v>
       </c>
       <c r="C46" s="5">
         <v>0</v>
       </c>
       <c r="D46" s="5">
         <v>0</v>
       </c>
       <c r="E46" s="5">
         <v>2.3663799999999999</v>
       </c>
       <c r="F46" s="5">
         <v>15.3025</v>
       </c>
       <c r="G46" s="5">
         <v>0</v>
       </c>
       <c r="H46" s="5">
         <v>0</v>
       </c>
       <c r="I46" s="5">
         <v>3.0624500000000001</v>
       </c>
       <c r="J46" s="5">
         <v>14.338939999999999</v>
       </c>
       <c r="K46" s="5">
         <v>84.034000000000006</v>
       </c>
       <c r="L46" s="5">
         <v>0.27078999999999998</v>
       </c>
       <c r="M46" s="5">
         <v>2.72248</v>
       </c>
       <c r="N46" s="5">
         <v>15.78487</v>
       </c>
-      <c r="O46" s="17">
-[...24 lines deleted...]
-    <row r="47" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O46" s="15">
+        <v>0</v>
+      </c>
+      <c r="P46" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q46" s="15">
+        <v>0.82243999999999995</v>
+      </c>
+      <c r="R46" s="15">
+        <v>7.4766199999999996</v>
+      </c>
+      <c r="S46" s="15">
+        <v>0</v>
+      </c>
+      <c r="T46" s="15">
+        <v>0</v>
+      </c>
+      <c r="U46" s="15">
+        <v>1.7930000000000001E-2</v>
+      </c>
+      <c r="V46" s="15">
+        <v>0.19939999999999999</v>
+      </c>
+    </row>
+    <row r="47" spans="1:22" ht="12.75" customHeight="1">
       <c r="A47" s="3" t="s">
         <v>83</v>
       </c>
       <c r="B47" s="10" t="s">
         <v>84</v>
       </c>
       <c r="C47" s="5">
         <v>0</v>
       </c>
       <c r="D47" s="5">
         <v>0</v>
       </c>
       <c r="E47" s="5">
         <v>329.89693</v>
       </c>
       <c r="F47" s="5">
         <v>36.595730000000003</v>
       </c>
       <c r="G47" s="5">
         <v>0</v>
       </c>
       <c r="H47" s="5">
         <v>0</v>
       </c>
       <c r="I47" s="5">
         <v>49.474969999999999</v>
       </c>
       <c r="J47" s="5">
         <v>25.551539999999999</v>
       </c>
       <c r="K47" s="5">
         <v>0</v>
       </c>
       <c r="L47" s="5">
         <v>0</v>
       </c>
       <c r="M47" s="5">
         <v>217.95359999999999</v>
       </c>
       <c r="N47" s="5">
         <v>58.412030000000001</v>
       </c>
-      <c r="O47" s="17">
-[...24 lines deleted...]
-    <row r="48" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O47" s="15">
+        <v>0</v>
+      </c>
+      <c r="P47" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q47" s="15">
+        <v>36.120199999999997</v>
+      </c>
+      <c r="R47" s="15">
+        <v>17.586490000000001</v>
+      </c>
+      <c r="S47" s="15">
+        <v>0</v>
+      </c>
+      <c r="T47" s="15">
+        <v>0</v>
+      </c>
+      <c r="U47" s="15">
+        <v>57.137999999999998</v>
+      </c>
+      <c r="V47" s="15">
+        <v>18.06129</v>
+      </c>
+    </row>
+    <row r="48" spans="1:22" ht="12.75" customHeight="1">
       <c r="A48" s="3" t="s">
         <v>85</v>
       </c>
       <c r="B48" s="10" t="s">
         <v>86</v>
       </c>
       <c r="C48" s="5">
         <v>0</v>
       </c>
       <c r="D48" s="5">
         <v>0</v>
       </c>
       <c r="E48" s="5">
         <v>0</v>
       </c>
       <c r="F48" s="5">
         <v>0</v>
       </c>
       <c r="G48" s="5">
         <v>0</v>
       </c>
       <c r="H48" s="5">
         <v>0</v>
       </c>
       <c r="I48" s="5">
         <v>0</v>
       </c>
       <c r="J48" s="5">
         <v>0</v>
       </c>
       <c r="K48" s="5">
         <v>0</v>
       </c>
       <c r="L48" s="5">
         <v>0</v>
       </c>
       <c r="M48" s="5">
         <v>0</v>
       </c>
       <c r="N48" s="5">
         <v>0</v>
       </c>
-      <c r="O48" s="17">
-[...24 lines deleted...]
-    <row r="49" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O48" s="15">
+        <v>0</v>
+      </c>
+      <c r="P48" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q48" s="15">
+        <v>0</v>
+      </c>
+      <c r="R48" s="15">
+        <v>0</v>
+      </c>
+      <c r="S48" s="15">
+        <v>0</v>
+      </c>
+      <c r="T48" s="15">
+        <v>0</v>
+      </c>
+      <c r="U48" s="15">
+        <v>0</v>
+      </c>
+      <c r="V48" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:22" ht="12.75" customHeight="1">
       <c r="A49" s="3" t="s">
         <v>87</v>
       </c>
       <c r="B49" s="10" t="s">
         <v>88</v>
       </c>
       <c r="C49" s="5">
         <v>0</v>
       </c>
       <c r="D49" s="5">
         <v>0</v>
       </c>
       <c r="E49" s="5">
         <v>0.3639</v>
       </c>
       <c r="F49" s="5">
         <v>1.68971</v>
       </c>
       <c r="G49" s="5">
         <v>0</v>
       </c>
       <c r="H49" s="5">
         <v>0</v>
       </c>
       <c r="I49" s="5">
         <v>0.26366000000000001</v>
       </c>
       <c r="J49" s="5">
         <v>1.0484100000000001</v>
       </c>
       <c r="K49" s="5">
         <v>0</v>
       </c>
       <c r="L49" s="5">
         <v>0</v>
       </c>
       <c r="M49" s="5">
         <v>0.46927999999999997</v>
       </c>
       <c r="N49" s="5">
         <v>1.68587</v>
       </c>
-      <c r="O49" s="17">
-[...24 lines deleted...]
-    <row r="50" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O49" s="15">
+        <v>0</v>
+      </c>
+      <c r="P49" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q49" s="15">
+        <v>0.1147</v>
+      </c>
+      <c r="R49" s="15">
+        <v>0.36906</v>
+      </c>
+      <c r="S49" s="15">
+        <v>0</v>
+      </c>
+      <c r="T49" s="15">
+        <v>0</v>
+      </c>
+      <c r="U49" s="15">
+        <v>2.7879999999999999E-2</v>
+      </c>
+      <c r="V49" s="15">
+        <v>0.10843999999999999</v>
+      </c>
+    </row>
+    <row r="50" spans="1:22" ht="12.75" customHeight="1">
       <c r="A50" s="3" t="s">
         <v>89</v>
       </c>
       <c r="B50" s="10" t="s">
         <v>90</v>
       </c>
       <c r="C50" s="5">
         <v>0</v>
       </c>
       <c r="D50" s="5">
         <v>0</v>
       </c>
       <c r="E50" s="5">
         <v>0</v>
       </c>
       <c r="F50" s="5">
         <v>0</v>
       </c>
       <c r="G50" s="5">
         <v>0</v>
       </c>
       <c r="H50" s="5">
         <v>0</v>
       </c>
       <c r="I50" s="5">
         <v>0</v>
       </c>
       <c r="J50" s="5">
         <v>0</v>
       </c>
       <c r="K50" s="5">
         <v>0.1</v>
       </c>
       <c r="L50" s="5">
         <v>4.2999999999999999E-4</v>
       </c>
       <c r="M50" s="5">
         <v>20.065000000000001</v>
       </c>
       <c r="N50" s="5">
         <v>1.6419999999999999</v>
       </c>
-      <c r="O50" s="17">
-[...24 lines deleted...]
-    <row r="51" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O50" s="15">
+        <v>0</v>
+      </c>
+      <c r="P50" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q50" s="15">
+        <v>0</v>
+      </c>
+      <c r="R50" s="15">
+        <v>0</v>
+      </c>
+      <c r="S50" s="15">
+        <v>0</v>
+      </c>
+      <c r="T50" s="15">
+        <v>0</v>
+      </c>
+      <c r="U50" s="15">
+        <v>0</v>
+      </c>
+      <c r="V50" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:22" ht="12.75" customHeight="1">
       <c r="A51" s="3" t="s">
         <v>91</v>
       </c>
       <c r="B51" s="10" t="s">
         <v>92</v>
       </c>
       <c r="C51" s="5">
         <v>0</v>
       </c>
       <c r="D51" s="5">
         <v>0</v>
       </c>
       <c r="E51" s="5">
         <v>0</v>
       </c>
       <c r="F51" s="5">
         <v>0</v>
       </c>
       <c r="G51" s="5">
         <v>0</v>
       </c>
       <c r="H51" s="5">
         <v>0</v>
       </c>
       <c r="I51" s="5">
         <v>0.01</v>
       </c>
       <c r="J51" s="5">
         <v>0.10453</v>
       </c>
       <c r="K51" s="5">
         <v>0</v>
       </c>
       <c r="L51" s="5">
         <v>0</v>
       </c>
       <c r="M51" s="5">
         <v>0</v>
       </c>
       <c r="N51" s="5">
         <v>0</v>
       </c>
-      <c r="O51" s="17">
-[...24 lines deleted...]
-    <row r="52" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O51" s="15">
+        <v>0</v>
+      </c>
+      <c r="P51" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q51" s="15">
+        <v>0</v>
+      </c>
+      <c r="R51" s="15">
+        <v>0</v>
+      </c>
+      <c r="S51" s="15">
+        <v>0</v>
+      </c>
+      <c r="T51" s="15">
+        <v>0</v>
+      </c>
+      <c r="U51" s="15">
+        <v>0</v>
+      </c>
+      <c r="V51" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:22" ht="12.75" customHeight="1">
       <c r="A52" s="3" t="s">
         <v>93</v>
       </c>
       <c r="B52" s="10" t="s">
         <v>94</v>
       </c>
       <c r="C52" s="5">
         <v>0</v>
       </c>
       <c r="D52" s="5">
         <v>0</v>
       </c>
       <c r="E52" s="5">
         <v>0</v>
       </c>
       <c r="F52" s="5">
         <v>0</v>
       </c>
       <c r="G52" s="5">
         <v>0</v>
       </c>
       <c r="H52" s="5">
         <v>0</v>
       </c>
       <c r="I52" s="5">
         <v>0</v>
       </c>
       <c r="J52" s="5">
         <v>0</v>
       </c>
       <c r="K52" s="5">
         <v>45.026000000000003</v>
       </c>
       <c r="L52" s="5">
         <v>2.9180000000000001</v>
       </c>
       <c r="M52" s="5">
         <v>0</v>
       </c>
       <c r="N52" s="5">
         <v>0</v>
       </c>
-      <c r="O52" s="17">
-[...24 lines deleted...]
-    <row r="53" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O52" s="15">
+        <v>54.817999999999998</v>
+      </c>
+      <c r="P52" s="15">
+        <v>35.137</v>
+      </c>
+      <c r="Q52" s="15">
+        <v>0</v>
+      </c>
+      <c r="R52" s="15">
+        <v>0</v>
+      </c>
+      <c r="S52" s="15">
+        <v>0</v>
+      </c>
+      <c r="T52" s="15">
+        <v>0</v>
+      </c>
+      <c r="U52" s="15">
+        <v>0</v>
+      </c>
+      <c r="V52" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:22" ht="12.75" customHeight="1">
       <c r="A53" s="3" t="s">
         <v>95</v>
       </c>
       <c r="B53" s="10" t="s">
         <v>96</v>
       </c>
       <c r="C53" s="5">
         <v>81.004000000000005</v>
       </c>
       <c r="D53" s="5">
         <v>0.76459999999999995</v>
       </c>
       <c r="E53" s="5">
         <v>0</v>
       </c>
       <c r="F53" s="5">
         <v>0</v>
       </c>
       <c r="G53" s="5">
         <v>730.13</v>
       </c>
       <c r="H53" s="5">
         <v>54.044910000000002</v>
       </c>
       <c r="I53" s="5">
         <v>0</v>
       </c>
       <c r="J53" s="5">
         <v>0</v>
       </c>
       <c r="K53" s="5">
         <v>156.51400000000001</v>
       </c>
       <c r="L53" s="5">
         <v>6.5359299999999996</v>
       </c>
       <c r="M53" s="5">
         <v>0</v>
       </c>
       <c r="N53" s="5">
         <v>0</v>
       </c>
-      <c r="O53" s="17">
-[...24 lines deleted...]
-    <row r="54" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O53" s="15">
+        <v>20.577999999999999</v>
+      </c>
+      <c r="P53" s="15">
+        <v>14.221730000000001</v>
+      </c>
+      <c r="Q53" s="15">
+        <v>0</v>
+      </c>
+      <c r="R53" s="15">
+        <v>0</v>
+      </c>
+      <c r="S53" s="15">
+        <v>0</v>
+      </c>
+      <c r="T53" s="15">
+        <v>0</v>
+      </c>
+      <c r="U53" s="15">
+        <v>0</v>
+      </c>
+      <c r="V53" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:22" ht="12.75" customHeight="1">
       <c r="A54" s="3" t="s">
         <v>97</v>
       </c>
       <c r="B54" s="10" t="s">
         <v>98</v>
       </c>
       <c r="C54" s="5">
         <v>132.66200000000001</v>
       </c>
       <c r="D54" s="5">
         <v>0.99988999999999995</v>
       </c>
       <c r="E54" s="5">
         <v>0</v>
       </c>
       <c r="F54" s="5">
         <v>0</v>
       </c>
       <c r="G54" s="5">
         <v>6302.0680000000002</v>
       </c>
       <c r="H54" s="5">
         <v>64.60754</v>
       </c>
       <c r="I54" s="5">
         <v>1.56E-3</v>
       </c>
       <c r="J54" s="5">
         <v>1.3650000000000001E-2</v>
       </c>
       <c r="K54" s="5">
         <v>681.28399999999999</v>
       </c>
       <c r="L54" s="5">
         <v>7.5657300000000003</v>
       </c>
       <c r="M54" s="5">
         <v>0</v>
       </c>
       <c r="N54" s="5">
         <v>0</v>
       </c>
-      <c r="O54" s="17">
+      <c r="O54" s="15">
         <v>12.875</v>
       </c>
-      <c r="P54" s="17">
+      <c r="P54" s="15">
         <v>9.4450000000000006E-2</v>
       </c>
-      <c r="Q54" s="17">
-[...18 lines deleted...]
-    <row r="55" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Q54" s="15">
+        <v>0</v>
+      </c>
+      <c r="R54" s="15">
+        <v>0</v>
+      </c>
+      <c r="S54" s="15">
+        <v>0</v>
+      </c>
+      <c r="T54" s="15">
+        <v>0</v>
+      </c>
+      <c r="U54" s="15">
+        <v>0</v>
+      </c>
+      <c r="V54" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:22" ht="12.75" customHeight="1">
       <c r="A55" s="3" t="s">
         <v>99</v>
       </c>
       <c r="B55" s="10" t="s">
         <v>100</v>
       </c>
       <c r="C55" s="5">
         <v>0</v>
       </c>
       <c r="D55" s="5">
         <v>0</v>
       </c>
       <c r="E55" s="5">
         <v>0</v>
       </c>
       <c r="F55" s="5">
         <v>0</v>
       </c>
       <c r="G55" s="5">
         <v>0</v>
       </c>
       <c r="H55" s="5">
         <v>0</v>
       </c>
       <c r="I55" s="5">
         <v>0</v>
       </c>
       <c r="J55" s="5">
         <v>0</v>
       </c>
       <c r="K55" s="5">
         <v>43631.099000000002</v>
       </c>
       <c r="L55" s="5">
         <v>172.71417</v>
       </c>
       <c r="M55" s="5">
         <v>0</v>
       </c>
       <c r="N55" s="5">
         <v>0</v>
       </c>
-      <c r="O55" s="17">
-[...24 lines deleted...]
-    <row r="56" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O55" s="15">
+        <v>0</v>
+      </c>
+      <c r="P55" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q55" s="15">
+        <v>0</v>
+      </c>
+      <c r="R55" s="15">
+        <v>0</v>
+      </c>
+      <c r="S55" s="15">
+        <v>0</v>
+      </c>
+      <c r="T55" s="15">
+        <v>0</v>
+      </c>
+      <c r="U55" s="15">
+        <v>0</v>
+      </c>
+      <c r="V55" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:22" ht="12.75" customHeight="1">
       <c r="A56" s="3" t="s">
         <v>101</v>
       </c>
       <c r="B56" s="10" t="s">
         <v>102</v>
       </c>
       <c r="C56" s="5">
         <v>0</v>
       </c>
       <c r="D56" s="5">
         <v>0</v>
       </c>
       <c r="E56" s="5">
         <v>0</v>
       </c>
       <c r="F56" s="5">
         <v>0</v>
       </c>
       <c r="G56" s="5">
         <v>27853.816999999999</v>
       </c>
       <c r="H56" s="5">
         <v>38.061880000000002</v>
       </c>
       <c r="I56" s="5">
         <v>0</v>
       </c>
       <c r="J56" s="5">
         <v>0</v>
       </c>
       <c r="K56" s="5">
         <v>11171.876</v>
       </c>
       <c r="L56" s="5">
         <v>54.320689999999999</v>
       </c>
       <c r="M56" s="5">
         <v>0</v>
       </c>
       <c r="N56" s="5">
         <v>0</v>
       </c>
-      <c r="O56" s="17">
+      <c r="O56" s="15">
         <v>36</v>
       </c>
-      <c r="P56" s="17">
+      <c r="P56" s="15">
         <v>0.15153</v>
       </c>
-      <c r="Q56" s="17">
-[...18 lines deleted...]
-    <row r="57" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Q56" s="15">
+        <v>0</v>
+      </c>
+      <c r="R56" s="15">
+        <v>0</v>
+      </c>
+      <c r="S56" s="15">
+        <v>0</v>
+      </c>
+      <c r="T56" s="15">
+        <v>0</v>
+      </c>
+      <c r="U56" s="15">
+        <v>0</v>
+      </c>
+      <c r="V56" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:22" ht="12.75" customHeight="1">
       <c r="A57" s="3" t="s">
         <v>103</v>
       </c>
       <c r="B57" s="10" t="s">
         <v>104</v>
       </c>
       <c r="C57" s="5">
         <v>0</v>
       </c>
       <c r="D57" s="5">
         <v>0</v>
       </c>
       <c r="E57" s="5">
         <v>0</v>
       </c>
       <c r="F57" s="5">
         <v>0</v>
       </c>
       <c r="G57" s="5">
         <v>11048.186</v>
       </c>
       <c r="H57" s="5">
         <v>188.71181999999999</v>
       </c>
       <c r="I57" s="5">
         <v>0.2</v>
       </c>
       <c r="J57" s="5">
         <v>0.433</v>
       </c>
       <c r="K57" s="5">
         <v>24791.502</v>
       </c>
       <c r="L57" s="5">
         <v>268.81563999999997</v>
       </c>
       <c r="M57" s="5">
         <v>0</v>
       </c>
       <c r="N57" s="5">
         <v>0</v>
       </c>
-      <c r="O57" s="17">
-[...24 lines deleted...]
-    <row r="58" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O57" s="15">
+        <v>0</v>
+      </c>
+      <c r="P57" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q57" s="15">
+        <v>0</v>
+      </c>
+      <c r="R57" s="15">
+        <v>0</v>
+      </c>
+      <c r="S57" s="15">
+        <v>0</v>
+      </c>
+      <c r="T57" s="15">
+        <v>0</v>
+      </c>
+      <c r="U57" s="15">
+        <v>0</v>
+      </c>
+      <c r="V57" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:22" ht="12.75" customHeight="1">
       <c r="A58" s="3" t="s">
         <v>105</v>
       </c>
       <c r="B58" s="10" t="s">
         <v>106</v>
       </c>
       <c r="C58" s="5">
         <v>36.027999999999999</v>
       </c>
       <c r="D58" s="5">
         <v>0.23779</v>
       </c>
       <c r="E58" s="5">
         <v>6.7409999999999997</v>
       </c>
       <c r="F58" s="5">
         <v>3.2210000000000001</v>
       </c>
       <c r="G58" s="5">
         <v>4862.1220000000003</v>
       </c>
       <c r="H58" s="5">
         <v>29.892939999999999</v>
       </c>
       <c r="I58" s="5">
         <v>1.7642500000000001</v>
       </c>
       <c r="J58" s="5">
         <v>3.1081699999999999</v>
       </c>
       <c r="K58" s="5">
         <v>411.33699999999999</v>
       </c>
       <c r="L58" s="5">
         <v>2.6275499999999998</v>
       </c>
       <c r="M58" s="5">
         <v>1.125</v>
       </c>
       <c r="N58" s="5">
         <v>0.76300000000000001</v>
       </c>
-      <c r="O58" s="17">
-[...24 lines deleted...]
-    <row r="59" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O58" s="15">
+        <v>70.225999999999999</v>
+      </c>
+      <c r="P58" s="15">
+        <v>40.617220000000003</v>
+      </c>
+      <c r="Q58" s="15">
+        <v>0</v>
+      </c>
+      <c r="R58" s="15">
+        <v>0</v>
+      </c>
+      <c r="S58" s="15">
+        <v>0</v>
+      </c>
+      <c r="T58" s="15">
+        <v>0</v>
+      </c>
+      <c r="U58" s="15">
+        <v>0</v>
+      </c>
+      <c r="V58" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:22" ht="12.75" customHeight="1">
       <c r="A59" s="3" t="s">
         <v>107</v>
       </c>
       <c r="B59" s="10" t="s">
         <v>108</v>
       </c>
       <c r="C59" s="5">
         <v>0</v>
       </c>
       <c r="D59" s="5">
         <v>0</v>
       </c>
       <c r="E59" s="5">
         <v>1.032</v>
       </c>
       <c r="F59" s="5">
         <v>0.88878000000000001</v>
       </c>
       <c r="G59" s="5">
         <v>0</v>
       </c>
       <c r="H59" s="5">
         <v>0</v>
       </c>
       <c r="I59" s="5">
         <v>1.9516</v>
       </c>
       <c r="J59" s="5">
         <v>4.1480199999999998</v>
       </c>
       <c r="K59" s="5">
         <v>0</v>
       </c>
       <c r="L59" s="5">
         <v>0</v>
       </c>
       <c r="M59" s="5">
         <v>1.6976</v>
       </c>
       <c r="N59" s="5">
         <v>3.0188799999999998</v>
       </c>
-      <c r="O59" s="17">
-[...24 lines deleted...]
-    <row r="60" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O59" s="15">
+        <v>0</v>
+      </c>
+      <c r="P59" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q59" s="15">
+        <v>0.31640000000000001</v>
+      </c>
+      <c r="R59" s="15">
+        <v>1.0309999999999999</v>
+      </c>
+      <c r="S59" s="15">
+        <v>0</v>
+      </c>
+      <c r="T59" s="15">
+        <v>0</v>
+      </c>
+      <c r="U59" s="15">
+        <v>0.69159999999999999</v>
+      </c>
+      <c r="V59" s="15">
+        <v>3.3732500000000001</v>
+      </c>
+    </row>
+    <row r="60" spans="1:22" ht="12.75" customHeight="1">
       <c r="A60" s="3" t="s">
         <v>109</v>
       </c>
       <c r="B60" s="10" t="s">
         <v>110</v>
       </c>
       <c r="C60" s="5">
         <v>0</v>
       </c>
       <c r="D60" s="5">
         <v>0</v>
       </c>
       <c r="E60" s="5">
         <v>0</v>
       </c>
       <c r="F60" s="5">
         <v>0</v>
       </c>
       <c r="G60" s="5">
         <v>0</v>
       </c>
       <c r="H60" s="5">
         <v>0</v>
       </c>
       <c r="I60" s="5">
         <v>0</v>
       </c>
       <c r="J60" s="5">
         <v>0</v>
       </c>
       <c r="K60" s="5">
         <v>0</v>
       </c>
       <c r="L60" s="5">
         <v>0</v>
       </c>
       <c r="M60" s="5">
         <v>0</v>
       </c>
       <c r="N60" s="5">
         <v>0</v>
       </c>
-      <c r="O60" s="17">
-[...24 lines deleted...]
-    <row r="61" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O60" s="15">
+        <v>0</v>
+      </c>
+      <c r="P60" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q60" s="15">
+        <v>0</v>
+      </c>
+      <c r="R60" s="15">
+        <v>0</v>
+      </c>
+      <c r="S60" s="15">
+        <v>0</v>
+      </c>
+      <c r="T60" s="15">
+        <v>0</v>
+      </c>
+      <c r="U60" s="15">
+        <v>0</v>
+      </c>
+      <c r="V60" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:22" ht="12.75" customHeight="1">
       <c r="A61" s="3" t="s">
         <v>111</v>
       </c>
       <c r="B61" s="10" t="s">
         <v>112</v>
       </c>
       <c r="C61" s="5">
         <v>0</v>
       </c>
       <c r="D61" s="5">
         <v>0</v>
       </c>
       <c r="E61" s="5">
         <v>3.9600000000000003E-2</v>
       </c>
       <c r="F61" s="5">
         <v>0.49417</v>
       </c>
       <c r="G61" s="5">
         <v>21.561</v>
       </c>
       <c r="H61" s="5">
         <v>0.15112999999999999</v>
       </c>
       <c r="I61" s="5">
         <v>3.4790000000000001E-2</v>
       </c>
       <c r="J61" s="5">
         <v>0.30125000000000002</v>
       </c>
       <c r="K61" s="5">
         <v>17.888000000000002</v>
       </c>
       <c r="L61" s="5">
         <v>7.6999999999999999E-2</v>
       </c>
       <c r="M61" s="5">
         <v>5.6899999999999999E-2</v>
       </c>
       <c r="N61" s="5">
         <v>0.68520000000000003</v>
       </c>
-      <c r="O61" s="17">
-[...5 lines deleted...]
-      <c r="Q61" s="17">
+      <c r="O61" s="15">
+        <v>0</v>
+      </c>
+      <c r="P61" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q61" s="15">
         <v>1.6500000000000001E-2</v>
       </c>
-      <c r="R61" s="17">
+      <c r="R61" s="15">
         <v>0.3498</v>
       </c>
-      <c r="S61" s="18">
-[...5 lines deleted...]
-      <c r="U61" s="18">
+      <c r="S61" s="15">
+        <v>0</v>
+      </c>
+      <c r="T61" s="15">
+        <v>0</v>
+      </c>
+      <c r="U61" s="15">
         <v>1.75E-3</v>
       </c>
-      <c r="V61" s="18">
+      <c r="V61" s="15">
         <v>0.11559999999999999</v>
       </c>
     </row>
-    <row r="62" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:22" ht="12.75" customHeight="1">
       <c r="A62" s="3" t="s">
         <v>113</v>
       </c>
       <c r="B62" s="10" t="s">
         <v>114</v>
       </c>
       <c r="C62" s="5">
         <v>0</v>
       </c>
       <c r="D62" s="5">
         <v>0</v>
       </c>
       <c r="E62" s="5">
         <v>0</v>
       </c>
       <c r="F62" s="5">
         <v>0</v>
       </c>
       <c r="G62" s="5">
         <v>0</v>
       </c>
       <c r="H62" s="5">
         <v>0</v>
       </c>
       <c r="I62" s="5">
         <v>0</v>
       </c>
       <c r="J62" s="5">
         <v>0</v>
       </c>
       <c r="K62" s="5">
         <v>0</v>
       </c>
       <c r="L62" s="5">
         <v>0</v>
       </c>
       <c r="M62" s="5">
         <v>0</v>
       </c>
       <c r="N62" s="5">
         <v>0</v>
       </c>
-      <c r="O62" s="17">
-[...24 lines deleted...]
-    <row r="63" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O62" s="15">
+        <v>0</v>
+      </c>
+      <c r="P62" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q62" s="15">
+        <v>0</v>
+      </c>
+      <c r="R62" s="15">
+        <v>0</v>
+      </c>
+      <c r="S62" s="15">
+        <v>0</v>
+      </c>
+      <c r="T62" s="15">
+        <v>0</v>
+      </c>
+      <c r="U62" s="15">
+        <v>0</v>
+      </c>
+      <c r="V62" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63" spans="1:22" ht="12.75" customHeight="1">
       <c r="A63" s="3" t="s">
         <v>115</v>
       </c>
       <c r="B63" s="10" t="s">
         <v>116</v>
       </c>
       <c r="C63" s="5">
         <v>0</v>
       </c>
       <c r="D63" s="5">
         <v>0</v>
       </c>
       <c r="E63" s="5">
         <v>0.21</v>
       </c>
       <c r="F63" s="5">
         <v>1.9090199999999999</v>
       </c>
       <c r="G63" s="5">
         <v>0</v>
       </c>
       <c r="H63" s="5">
         <v>0</v>
       </c>
       <c r="I63" s="5">
         <v>0.14499999999999999</v>
       </c>
       <c r="J63" s="5">
         <v>0.86492000000000002</v>
       </c>
       <c r="K63" s="5">
         <v>0</v>
       </c>
       <c r="L63" s="5">
         <v>0</v>
       </c>
       <c r="M63" s="5">
         <v>0.12634999999999999</v>
       </c>
       <c r="N63" s="5">
         <v>0.75448999999999999</v>
       </c>
-      <c r="O63" s="17">
-[...17 lines deleted...]
-      <c r="U63" s="18">
+      <c r="O63" s="15">
+        <v>0</v>
+      </c>
+      <c r="P63" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q63" s="15">
+        <v>0</v>
+      </c>
+      <c r="R63" s="15">
+        <v>0</v>
+      </c>
+      <c r="S63" s="15">
+        <v>0</v>
+      </c>
+      <c r="T63" s="15">
+        <v>0</v>
+      </c>
+      <c r="U63" s="15">
         <v>0.25</v>
       </c>
-      <c r="V63" s="18">
+      <c r="V63" s="15">
         <v>6.2017100000000003</v>
       </c>
     </row>
-    <row r="64" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:22" ht="12.75" customHeight="1">
       <c r="A64" s="3" t="s">
         <v>117</v>
       </c>
       <c r="B64" s="10" t="s">
         <v>118</v>
       </c>
       <c r="C64" s="5">
         <v>1.5586100000000001</v>
       </c>
       <c r="D64" s="5">
         <v>6.3685900000000002</v>
       </c>
       <c r="E64" s="5">
         <v>2.38388</v>
       </c>
       <c r="F64" s="5">
         <v>16.46632</v>
       </c>
       <c r="G64" s="5">
         <v>1.0039100000000001</v>
       </c>
       <c r="H64" s="5">
         <v>3.3821099999999999</v>
       </c>
       <c r="I64" s="5">
         <v>4.0644600000000004</v>
       </c>
       <c r="J64" s="5">
         <v>26.144159999999999</v>
       </c>
       <c r="K64" s="5">
         <v>1.0720000000000001</v>
       </c>
       <c r="L64" s="5">
         <v>3.63781</v>
       </c>
       <c r="M64" s="5">
         <v>2.2643499999999999</v>
       </c>
       <c r="N64" s="5">
         <v>16.094629999999999</v>
       </c>
-      <c r="O64" s="17">
-[...24 lines deleted...]
-    <row r="65" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O64" s="15">
+        <v>1.0500000000000001E-2</v>
+      </c>
+      <c r="P64" s="15">
+        <v>3.6769999999999997E-2</v>
+      </c>
+      <c r="Q64" s="15">
+        <v>3.5293999999999999</v>
+      </c>
+      <c r="R64" s="15">
+        <v>20.56176</v>
+      </c>
+      <c r="S64" s="15">
+        <v>2.6784500000000002</v>
+      </c>
+      <c r="T64" s="15">
+        <v>10.207319999999999</v>
+      </c>
+      <c r="U64" s="15">
+        <v>1.57362</v>
+      </c>
+      <c r="V64" s="15">
+        <v>17.971329999999998</v>
+      </c>
+    </row>
+    <row r="65" spans="1:22" ht="12.75" customHeight="1">
       <c r="A65" s="3" t="s">
         <v>119</v>
       </c>
       <c r="B65" s="10" t="s">
         <v>120</v>
       </c>
       <c r="C65" s="5">
         <v>0</v>
       </c>
       <c r="D65" s="5">
         <v>0</v>
       </c>
       <c r="E65" s="5">
         <v>0</v>
       </c>
       <c r="F65" s="5">
         <v>0</v>
       </c>
       <c r="G65" s="5">
         <v>0</v>
       </c>
       <c r="H65" s="5">
         <v>0</v>
       </c>
       <c r="I65" s="5">
         <v>0</v>
       </c>
       <c r="J65" s="5">
         <v>0</v>
       </c>
       <c r="K65" s="5">
         <v>0</v>
       </c>
       <c r="L65" s="5">
         <v>0</v>
       </c>
       <c r="M65" s="5">
         <v>0</v>
       </c>
       <c r="N65" s="5">
         <v>0</v>
       </c>
-      <c r="O65" s="17">
-[...24 lines deleted...]
-    <row r="66" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O65" s="15">
+        <v>0</v>
+      </c>
+      <c r="P65" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q65" s="15">
+        <v>0</v>
+      </c>
+      <c r="R65" s="15">
+        <v>0</v>
+      </c>
+      <c r="S65" s="15">
+        <v>0</v>
+      </c>
+      <c r="T65" s="15">
+        <v>0</v>
+      </c>
+      <c r="U65" s="15">
+        <v>0</v>
+      </c>
+      <c r="V65" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66" spans="1:22" ht="12.75" customHeight="1">
       <c r="A66" s="3" t="s">
         <v>121</v>
       </c>
       <c r="B66" s="10" t="s">
         <v>122</v>
       </c>
       <c r="C66" s="5">
         <v>0</v>
       </c>
       <c r="D66" s="5">
         <v>0</v>
       </c>
       <c r="E66" s="5">
         <v>8.1951999999999998</v>
       </c>
       <c r="F66" s="5">
         <v>76.960999999999999</v>
       </c>
       <c r="G66" s="5">
         <v>0</v>
       </c>
       <c r="H66" s="5">
         <v>0</v>
       </c>
       <c r="I66" s="5">
         <v>7.0810199999999996</v>
       </c>
       <c r="J66" s="5">
         <v>50.19547</v>
       </c>
       <c r="K66" s="5">
         <v>36.335999999999999</v>
       </c>
       <c r="L66" s="5">
         <v>0.11608</v>
       </c>
       <c r="M66" s="5">
         <v>11.44584</v>
       </c>
       <c r="N66" s="5">
         <v>88.710340000000002</v>
       </c>
-      <c r="O66" s="17">
-[...24 lines deleted...]
-    <row r="67" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O66" s="15">
+        <v>0</v>
+      </c>
+      <c r="P66" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q66" s="15">
+        <v>2.99838</v>
+      </c>
+      <c r="R66" s="15">
+        <v>28.822430000000001</v>
+      </c>
+      <c r="S66" s="15">
+        <v>0</v>
+      </c>
+      <c r="T66" s="15">
+        <v>0</v>
+      </c>
+      <c r="U66" s="15">
+        <v>0.17655999999999999</v>
+      </c>
+      <c r="V66" s="15">
+        <v>2.9428999999999998</v>
+      </c>
+    </row>
+    <row r="67" spans="1:22" ht="12.75" customHeight="1">
       <c r="A67" s="3" t="s">
         <v>123</v>
       </c>
       <c r="B67" s="10" t="s">
         <v>124</v>
       </c>
       <c r="C67" s="5">
         <v>0</v>
       </c>
       <c r="D67" s="5">
         <v>0</v>
       </c>
       <c r="E67" s="5">
         <v>0</v>
       </c>
       <c r="F67" s="5">
         <v>0</v>
       </c>
       <c r="G67" s="5">
         <v>0</v>
       </c>
       <c r="H67" s="5">
         <v>0</v>
       </c>
       <c r="I67" s="5">
         <v>0</v>
       </c>
       <c r="J67" s="5">
         <v>0</v>
       </c>
       <c r="K67" s="5">
         <v>0</v>
       </c>
       <c r="L67" s="5">
         <v>0</v>
       </c>
       <c r="M67" s="5">
         <v>0</v>
       </c>
       <c r="N67" s="5">
         <v>0</v>
       </c>
-      <c r="O67" s="17">
-[...24 lines deleted...]
-    <row r="68" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O67" s="15">
+        <v>0</v>
+      </c>
+      <c r="P67" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q67" s="15">
+        <v>0</v>
+      </c>
+      <c r="R67" s="15">
+        <v>0</v>
+      </c>
+      <c r="S67" s="15">
+        <v>0</v>
+      </c>
+      <c r="T67" s="15">
+        <v>0</v>
+      </c>
+      <c r="U67" s="15">
+        <v>0</v>
+      </c>
+      <c r="V67" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68" spans="1:22" ht="12.75" customHeight="1">
       <c r="A68" s="3" t="s">
         <v>125</v>
       </c>
       <c r="B68" s="10" t="s">
         <v>126</v>
       </c>
       <c r="C68" s="5">
         <v>0</v>
       </c>
       <c r="D68" s="5">
         <v>0</v>
       </c>
       <c r="E68" s="5">
         <v>0.30243999999999999</v>
       </c>
       <c r="F68" s="5">
         <v>3.0369899999999999</v>
       </c>
       <c r="G68" s="5">
         <v>0</v>
       </c>
       <c r="H68" s="5">
         <v>0</v>
       </c>
       <c r="I68" s="5">
         <v>1.0182</v>
       </c>
       <c r="J68" s="5">
         <v>8.3859399999999997</v>
       </c>
       <c r="K68" s="5">
         <v>0</v>
       </c>
       <c r="L68" s="5">
         <v>0</v>
       </c>
       <c r="M68" s="5">
         <v>0.29894999999999999</v>
       </c>
       <c r="N68" s="5">
         <v>2.5498699999999999</v>
       </c>
-      <c r="O68" s="17">
-[...24 lines deleted...]
-    <row r="69" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O68" s="15">
+        <v>0</v>
+      </c>
+      <c r="P68" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q68" s="15">
+        <v>0.1139</v>
+      </c>
+      <c r="R68" s="15">
+        <v>1.4621599999999999</v>
+      </c>
+      <c r="S68" s="15">
+        <v>0</v>
+      </c>
+      <c r="T68" s="15">
+        <v>0</v>
+      </c>
+      <c r="U68" s="15">
+        <v>2.3999999999999998E-3</v>
+      </c>
+      <c r="V68" s="15">
+        <v>1.7239999999999998E-2</v>
+      </c>
+    </row>
+    <row r="69" spans="1:22" ht="12.75" customHeight="1">
       <c r="A69" s="3" t="s">
         <v>127</v>
       </c>
       <c r="B69" s="10" t="s">
         <v>128</v>
       </c>
       <c r="C69" s="5">
         <v>0</v>
       </c>
       <c r="D69" s="5">
         <v>0</v>
       </c>
       <c r="E69" s="5">
         <v>0.13403999999999999</v>
       </c>
       <c r="F69" s="5">
         <v>2.3988900000000002</v>
       </c>
       <c r="G69" s="5">
         <v>0</v>
       </c>
       <c r="H69" s="5">
         <v>0</v>
       </c>
       <c r="I69" s="5">
         <v>0.45266000000000001</v>
       </c>
       <c r="J69" s="5">
         <v>4.00298</v>
       </c>
       <c r="K69" s="5">
         <v>0</v>
       </c>
       <c r="L69" s="5">
         <v>0</v>
       </c>
       <c r="M69" s="5">
         <v>0.21745</v>
       </c>
       <c r="N69" s="5">
         <v>3.6153599999999999</v>
       </c>
-      <c r="O69" s="17">
-[...24 lines deleted...]
-    <row r="70" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O69" s="15">
+        <v>0</v>
+      </c>
+      <c r="P69" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q69" s="15">
+        <v>9.4079999999999997E-2</v>
+      </c>
+      <c r="R69" s="15">
+        <v>2.1906099999999999</v>
+      </c>
+      <c r="S69" s="15">
+        <v>0</v>
+      </c>
+      <c r="T69" s="15">
+        <v>0</v>
+      </c>
+      <c r="U69" s="15">
+        <v>8.3599999999999994E-3</v>
+      </c>
+      <c r="V69" s="15">
+        <v>0.23205999999999999</v>
+      </c>
+    </row>
+    <row r="70" spans="1:22" ht="12.75" customHeight="1">
       <c r="A70" s="3" t="s">
         <v>129</v>
       </c>
       <c r="B70" s="10" t="s">
         <v>130</v>
       </c>
       <c r="C70" s="5">
         <v>0</v>
       </c>
       <c r="D70" s="5">
         <v>0</v>
       </c>
       <c r="E70" s="5">
         <v>2.1999999999999999E-2</v>
       </c>
       <c r="F70" s="5">
         <v>0.19885</v>
       </c>
       <c r="G70" s="5">
         <v>0</v>
       </c>
       <c r="H70" s="5">
         <v>0</v>
       </c>
       <c r="I70" s="5">
         <v>2.64E-2</v>
       </c>
       <c r="J70" s="5">
         <v>0.17469999999999999</v>
       </c>
       <c r="K70" s="5">
         <v>0</v>
       </c>
       <c r="L70" s="5">
         <v>0</v>
       </c>
       <c r="M70" s="5">
         <v>2.104E-2</v>
       </c>
       <c r="N70" s="5">
         <v>0.16650000000000001</v>
       </c>
-      <c r="O70" s="17">
-[...17 lines deleted...]
-      <c r="U70" s="18">
+      <c r="O70" s="15">
+        <v>0</v>
+      </c>
+      <c r="P70" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q70" s="15">
+        <v>6.3E-3</v>
+      </c>
+      <c r="R70" s="15">
+        <v>8.9700000000000002E-2</v>
+      </c>
+      <c r="S70" s="15">
+        <v>0</v>
+      </c>
+      <c r="T70" s="15">
+        <v>0</v>
+      </c>
+      <c r="U70" s="15">
         <v>2.0999999999999999E-3</v>
       </c>
-      <c r="V70" s="18">
+      <c r="V70" s="15">
         <v>0.1187</v>
       </c>
     </row>
-    <row r="71" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:22" ht="12.75" customHeight="1">
       <c r="A71" s="3" t="s">
         <v>131</v>
       </c>
       <c r="B71" s="10" t="s">
         <v>132</v>
       </c>
       <c r="C71" s="5">
         <v>0</v>
       </c>
       <c r="D71" s="5">
         <v>0</v>
       </c>
       <c r="E71" s="5">
         <v>0.37808000000000003</v>
       </c>
       <c r="F71" s="5">
         <v>1.2220200000000001</v>
       </c>
       <c r="G71" s="5">
         <v>0</v>
       </c>
       <c r="H71" s="5">
         <v>0</v>
       </c>
       <c r="I71" s="5">
         <v>0.37329000000000001</v>
       </c>
       <c r="J71" s="5">
         <v>0.9234</v>
       </c>
       <c r="K71" s="5">
         <v>0</v>
       </c>
       <c r="L71" s="5">
         <v>0</v>
       </c>
       <c r="M71" s="5">
         <v>0.40604000000000001</v>
       </c>
       <c r="N71" s="5">
         <v>0.99439</v>
       </c>
-      <c r="O71" s="17">
-[...17 lines deleted...]
-      <c r="U71" s="18">
+      <c r="O71" s="15">
+        <v>0</v>
+      </c>
+      <c r="P71" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q71" s="15">
+        <v>0.10742</v>
+      </c>
+      <c r="R71" s="15">
+        <v>0.38222</v>
+      </c>
+      <c r="S71" s="15">
+        <v>0</v>
+      </c>
+      <c r="T71" s="15">
+        <v>0</v>
+      </c>
+      <c r="U71" s="15">
         <v>1.0319999999999999E-2</v>
       </c>
-      <c r="V71" s="18">
+      <c r="V71" s="15">
         <v>0.19749</v>
       </c>
     </row>
-    <row r="72" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:22" ht="12.75" customHeight="1">
       <c r="A72" s="3" t="s">
         <v>133</v>
       </c>
       <c r="B72" s="10" t="s">
         <v>134</v>
       </c>
       <c r="C72" s="5">
         <v>0</v>
       </c>
       <c r="D72" s="5">
         <v>0</v>
       </c>
       <c r="E72" s="5">
         <v>1.68876</v>
       </c>
       <c r="F72" s="5">
         <v>10.969189999999999</v>
       </c>
       <c r="G72" s="5">
         <v>0</v>
       </c>
       <c r="H72" s="5">
         <v>0</v>
       </c>
       <c r="I72" s="5">
         <v>1.80135</v>
       </c>
       <c r="J72" s="5">
         <v>9.8621499999999997</v>
       </c>
       <c r="K72" s="5">
         <v>0</v>
       </c>
       <c r="L72" s="5">
         <v>0</v>
       </c>
       <c r="M72" s="5">
         <v>1.48732</v>
       </c>
       <c r="N72" s="5">
         <v>11.533709999999999</v>
       </c>
-      <c r="O72" s="17">
-[...24 lines deleted...]
-    <row r="73" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O72" s="15">
+        <v>0</v>
+      </c>
+      <c r="P72" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q72" s="15">
+        <v>0.41205999999999998</v>
+      </c>
+      <c r="R72" s="15">
+        <v>4.2169699999999999</v>
+      </c>
+      <c r="S72" s="15">
+        <v>0</v>
+      </c>
+      <c r="T72" s="15">
+        <v>0</v>
+      </c>
+      <c r="U72" s="15">
+        <v>4.4060000000000002E-2</v>
+      </c>
+      <c r="V72" s="15">
+        <v>0.84453</v>
+      </c>
+    </row>
+    <row r="73" spans="1:22" ht="12.75" customHeight="1">
       <c r="A73" s="3" t="s">
         <v>135</v>
       </c>
       <c r="B73" s="10" t="s">
         <v>136</v>
       </c>
       <c r="C73" s="5">
         <v>0</v>
       </c>
       <c r="D73" s="5">
         <v>0</v>
       </c>
       <c r="E73" s="5">
         <v>12.451000000000001</v>
       </c>
       <c r="F73" s="5">
         <v>5.5771100000000002</v>
       </c>
       <c r="G73" s="5">
         <v>0</v>
       </c>
       <c r="H73" s="5">
         <v>0</v>
       </c>
       <c r="I73" s="5">
         <v>244.61</v>
       </c>
       <c r="J73" s="5">
         <v>68.34845</v>
       </c>
       <c r="K73" s="5">
         <v>0</v>
       </c>
       <c r="L73" s="5">
         <v>0</v>
       </c>
       <c r="M73" s="5">
         <v>847.04</v>
       </c>
       <c r="N73" s="5">
         <v>221.45348000000001</v>
       </c>
-      <c r="O73" s="17">
-[...24 lines deleted...]
-    <row r="74" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O73" s="15">
+        <v>996.7</v>
+      </c>
+      <c r="P73" s="15">
+        <v>254.83</v>
+      </c>
+      <c r="Q73" s="15">
+        <v>29.396000000000001</v>
+      </c>
+      <c r="R73" s="15">
+        <v>10.68282</v>
+      </c>
+      <c r="S73" s="15">
+        <v>1008.4</v>
+      </c>
+      <c r="T73" s="15">
+        <v>252.1</v>
+      </c>
+      <c r="U73" s="15">
+        <v>31.937999999999999</v>
+      </c>
+      <c r="V73" s="15">
+        <v>12.127789999999999</v>
+      </c>
+    </row>
+    <row r="74" spans="1:22" ht="12.75" customHeight="1">
       <c r="A74" s="3" t="s">
         <v>137</v>
       </c>
       <c r="B74" s="10" t="s">
         <v>138</v>
       </c>
       <c r="C74" s="5">
         <v>0</v>
       </c>
       <c r="D74" s="5">
         <v>0</v>
       </c>
       <c r="E74" s="5">
         <v>0.51100000000000001</v>
       </c>
       <c r="F74" s="5">
         <v>0.96199999999999997</v>
       </c>
       <c r="G74" s="5">
         <v>0</v>
       </c>
       <c r="H74" s="5">
         <v>0</v>
       </c>
       <c r="I74" s="5">
         <v>6.9000000000000006E-2</v>
       </c>
       <c r="J74" s="5">
         <v>9.2999999999999999E-2</v>
       </c>
       <c r="K74" s="5">
         <v>0</v>
       </c>
       <c r="L74" s="5">
         <v>0</v>
       </c>
       <c r="M74" s="5">
         <v>0.2296</v>
       </c>
       <c r="N74" s="5">
         <v>0.35064000000000001</v>
       </c>
-      <c r="O74" s="17">
-[...17 lines deleted...]
-      <c r="U74" s="18">
+      <c r="O74" s="15">
+        <v>0</v>
+      </c>
+      <c r="P74" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q74" s="15">
+        <v>0.34079999999999999</v>
+      </c>
+      <c r="R74" s="15">
+        <v>0.47770000000000001</v>
+      </c>
+      <c r="S74" s="15">
+        <v>0</v>
+      </c>
+      <c r="T74" s="15">
+        <v>0</v>
+      </c>
+      <c r="U74" s="15">
         <v>9.5600000000000004E-2</v>
       </c>
-      <c r="V74" s="18">
+      <c r="V74" s="15">
         <v>0.20565</v>
       </c>
     </row>
-    <row r="75" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:22" ht="12.75" customHeight="1">
       <c r="A75" s="3" t="s">
         <v>139</v>
       </c>
       <c r="B75" s="10" t="s">
         <v>140</v>
       </c>
       <c r="C75" s="5">
         <v>0</v>
       </c>
       <c r="D75" s="5">
         <v>0</v>
       </c>
       <c r="E75" s="5">
         <v>161.51515000000001</v>
       </c>
       <c r="F75" s="5">
         <v>111.19292</v>
       </c>
       <c r="G75" s="5">
         <v>0</v>
       </c>
       <c r="H75" s="5">
         <v>0</v>
       </c>
       <c r="I75" s="5">
         <v>155.88409999999999</v>
       </c>
       <c r="J75" s="5">
         <v>73.550659999999993</v>
       </c>
       <c r="K75" s="5">
         <v>0</v>
       </c>
       <c r="L75" s="5">
         <v>0</v>
       </c>
       <c r="M75" s="5">
         <v>197.96250000000001</v>
       </c>
       <c r="N75" s="5">
         <v>91.064369999999997</v>
       </c>
-      <c r="O75" s="17">
-[...24 lines deleted...]
-    <row r="76" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O75" s="15">
+        <v>0</v>
+      </c>
+      <c r="P75" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q75" s="15">
+        <v>68.867000000000004</v>
+      </c>
+      <c r="R75" s="15">
+        <v>35.108400000000003</v>
+      </c>
+      <c r="S75" s="15">
+        <v>0</v>
+      </c>
+      <c r="T75" s="15">
+        <v>0</v>
+      </c>
+      <c r="U75" s="15">
+        <v>62.406999999999996</v>
+      </c>
+      <c r="V75" s="15">
+        <v>33.188800000000001</v>
+      </c>
+    </row>
+    <row r="76" spans="1:22" ht="12.75" customHeight="1">
       <c r="A76" s="3" t="s">
         <v>141</v>
       </c>
       <c r="B76" s="10" t="s">
         <v>142</v>
       </c>
       <c r="C76" s="5">
         <v>0</v>
       </c>
       <c r="D76" s="5">
         <v>0</v>
       </c>
       <c r="E76" s="5">
         <v>307.72685999999999</v>
       </c>
       <c r="F76" s="5">
         <v>234.93235000000001</v>
       </c>
       <c r="G76" s="5">
         <v>0</v>
       </c>
       <c r="H76" s="5">
         <v>0</v>
       </c>
       <c r="I76" s="5">
         <v>292.54151999999999</v>
       </c>
       <c r="J76" s="5">
         <v>233.76701</v>
       </c>
       <c r="K76" s="5">
         <v>0</v>
       </c>
       <c r="L76" s="5">
         <v>0</v>
       </c>
       <c r="M76" s="5">
         <v>369.64076</v>
       </c>
       <c r="N76" s="5">
         <v>172.0744</v>
       </c>
-      <c r="O76" s="17">
-[...24 lines deleted...]
-    <row r="77" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O76" s="15">
+        <v>0</v>
+      </c>
+      <c r="P76" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q76" s="15">
+        <v>83.895560000000003</v>
+      </c>
+      <c r="R76" s="15">
+        <v>39.982019999999999</v>
+      </c>
+      <c r="S76" s="15">
+        <v>0</v>
+      </c>
+      <c r="T76" s="15">
+        <v>0</v>
+      </c>
+      <c r="U76" s="15">
+        <v>97.384799999999998</v>
+      </c>
+      <c r="V76" s="15">
+        <v>55.606740000000002</v>
+      </c>
+    </row>
+    <row r="77" spans="1:22" ht="12.75" customHeight="1">
       <c r="A77" s="3" t="s">
         <v>143</v>
       </c>
       <c r="B77" s="10" t="s">
         <v>144</v>
       </c>
       <c r="C77" s="5">
         <v>0</v>
       </c>
       <c r="D77" s="5">
         <v>0</v>
       </c>
       <c r="E77" s="5">
         <v>0</v>
       </c>
       <c r="F77" s="5">
         <v>0</v>
       </c>
       <c r="G77" s="5">
         <v>0</v>
       </c>
       <c r="H77" s="5">
         <v>0</v>
       </c>
       <c r="I77" s="5">
         <v>0</v>
       </c>
       <c r="J77" s="5">
         <v>0</v>
       </c>
       <c r="K77" s="5">
         <v>0</v>
       </c>
       <c r="L77" s="5">
         <v>0</v>
       </c>
       <c r="M77" s="5">
         <v>0</v>
       </c>
       <c r="N77" s="5">
         <v>0</v>
       </c>
-      <c r="O77" s="17">
-[...24 lines deleted...]
-    <row r="78" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O77" s="15">
+        <v>0</v>
+      </c>
+      <c r="P77" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q77" s="15">
+        <v>0</v>
+      </c>
+      <c r="R77" s="15">
+        <v>0</v>
+      </c>
+      <c r="S77" s="15">
+        <v>0</v>
+      </c>
+      <c r="T77" s="15">
+        <v>0</v>
+      </c>
+      <c r="U77" s="15">
+        <v>0</v>
+      </c>
+      <c r="V77" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="78" spans="1:22" ht="12.75" customHeight="1">
       <c r="A78" s="3" t="s">
         <v>145</v>
       </c>
       <c r="B78" s="10" t="s">
         <v>146</v>
       </c>
       <c r="C78" s="5">
         <v>0</v>
       </c>
       <c r="D78" s="5">
         <v>0</v>
       </c>
       <c r="E78" s="5">
         <v>4.8000000000000001E-2</v>
       </c>
       <c r="F78" s="5">
         <v>0.125</v>
       </c>
       <c r="G78" s="5">
         <v>0</v>
       </c>
       <c r="H78" s="5">
         <v>0</v>
       </c>
       <c r="I78" s="5">
         <v>0</v>
       </c>
       <c r="J78" s="5">
         <v>0</v>
       </c>
       <c r="K78" s="5">
         <v>0</v>
       </c>
       <c r="L78" s="5">
         <v>0</v>
       </c>
       <c r="M78" s="5">
         <v>0</v>
       </c>
       <c r="N78" s="5">
         <v>0</v>
       </c>
-      <c r="O78" s="17">
-[...24 lines deleted...]
-    <row r="79" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O78" s="15">
+        <v>0</v>
+      </c>
+      <c r="P78" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q78" s="15">
+        <v>0</v>
+      </c>
+      <c r="R78" s="15">
+        <v>0</v>
+      </c>
+      <c r="S78" s="15">
+        <v>0</v>
+      </c>
+      <c r="T78" s="15">
+        <v>0</v>
+      </c>
+      <c r="U78" s="15">
+        <v>0</v>
+      </c>
+      <c r="V78" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="79" spans="1:22" ht="12.75" customHeight="1">
       <c r="A79" s="3" t="s">
         <v>147</v>
       </c>
       <c r="B79" s="10" t="s">
         <v>148</v>
       </c>
       <c r="C79" s="5">
         <v>175</v>
       </c>
       <c r="D79" s="5">
         <v>54.515549999999998</v>
       </c>
       <c r="E79" s="5">
         <v>60</v>
       </c>
       <c r="F79" s="5">
         <v>0.92</v>
       </c>
       <c r="G79" s="5">
         <v>0</v>
       </c>
       <c r="H79" s="5">
         <v>0</v>
       </c>
       <c r="I79" s="5">
         <v>3153.0479300000002</v>
       </c>
       <c r="J79" s="5">
         <v>1292.19487</v>
       </c>
       <c r="K79" s="5">
         <v>0</v>
       </c>
       <c r="L79" s="5">
         <v>0</v>
       </c>
       <c r="M79" s="5">
         <v>3128.25</v>
       </c>
       <c r="N79" s="5">
         <v>1079.9967099999999</v>
       </c>
-      <c r="O79" s="17">
-[...24 lines deleted...]
-    <row r="80" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O79" s="15">
+        <v>0</v>
+      </c>
+      <c r="P79" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q79" s="15">
+        <v>3900.5</v>
+      </c>
+      <c r="R79" s="15">
+        <v>753.09900000000005</v>
+      </c>
+      <c r="S79" s="15">
+        <v>0</v>
+      </c>
+      <c r="T79" s="15">
+        <v>0</v>
+      </c>
+      <c r="U79" s="15">
+        <v>4548</v>
+      </c>
+      <c r="V79" s="15">
+        <v>1172.2850699999999</v>
+      </c>
+    </row>
+    <row r="80" spans="1:22" ht="12.75" customHeight="1">
       <c r="A80" s="3" t="s">
         <v>149</v>
       </c>
       <c r="B80" s="10" t="s">
         <v>150</v>
       </c>
       <c r="C80" s="5">
         <v>0</v>
       </c>
       <c r="D80" s="5">
         <v>0</v>
       </c>
       <c r="E80" s="5">
         <v>0</v>
       </c>
       <c r="F80" s="5">
         <v>0</v>
       </c>
       <c r="G80" s="5">
         <v>0</v>
       </c>
       <c r="H80" s="5">
         <v>0</v>
       </c>
       <c r="I80" s="5">
         <v>1.85</v>
       </c>
       <c r="J80" s="5">
         <v>0.438</v>
       </c>
       <c r="K80" s="5">
         <v>0</v>
       </c>
       <c r="L80" s="5">
         <v>0</v>
       </c>
       <c r="M80" s="5">
         <v>0</v>
       </c>
       <c r="N80" s="5">
         <v>0</v>
       </c>
-      <c r="O80" s="17">
-[...24 lines deleted...]
-    <row r="81" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O80" s="15">
+        <v>0</v>
+      </c>
+      <c r="P80" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q80" s="15">
+        <v>0</v>
+      </c>
+      <c r="R80" s="15">
+        <v>0</v>
+      </c>
+      <c r="S80" s="15">
+        <v>0</v>
+      </c>
+      <c r="T80" s="15">
+        <v>0</v>
+      </c>
+      <c r="U80" s="15">
+        <v>0</v>
+      </c>
+      <c r="V80" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="81" spans="1:22" ht="12.75" customHeight="1">
       <c r="A81" s="3" t="s">
         <v>151</v>
       </c>
       <c r="B81" s="10" t="s">
         <v>152</v>
       </c>
       <c r="C81" s="5">
         <v>0</v>
       </c>
       <c r="D81" s="5">
         <v>0</v>
       </c>
       <c r="E81" s="5">
         <v>0.30099999999999999</v>
       </c>
       <c r="F81" s="5">
         <v>0.61699999999999999</v>
       </c>
       <c r="G81" s="5">
         <v>0</v>
       </c>
       <c r="H81" s="5">
         <v>0</v>
       </c>
       <c r="I81" s="5">
         <v>0.14080000000000001</v>
       </c>
       <c r="J81" s="5">
         <v>0.255</v>
       </c>
       <c r="K81" s="5">
         <v>0</v>
       </c>
       <c r="L81" s="5">
         <v>0</v>
       </c>
       <c r="M81" s="5">
         <v>0.09</v>
       </c>
       <c r="N81" s="5">
         <v>0.17516999999999999</v>
       </c>
-      <c r="O81" s="17">
-[...5 lines deleted...]
-      <c r="Q81" s="17">
+      <c r="O81" s="15">
+        <v>0</v>
+      </c>
+      <c r="P81" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q81" s="15">
         <v>5.3999999999999999E-2</v>
       </c>
-      <c r="R81" s="17">
+      <c r="R81" s="15">
         <v>0.10902000000000001</v>
       </c>
-      <c r="S81" s="18">
-[...5 lines deleted...]
-      <c r="U81" s="18">
+      <c r="S81" s="15">
+        <v>0</v>
+      </c>
+      <c r="T81" s="15">
+        <v>0</v>
+      </c>
+      <c r="U81" s="15">
         <v>2.7E-2</v>
       </c>
-      <c r="V81" s="18">
+      <c r="V81" s="15">
         <v>9.1749999999999998E-2</v>
       </c>
     </row>
-    <row r="82" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="82" spans="1:22" ht="12.75" customHeight="1">
       <c r="A82" s="3" t="s">
         <v>153</v>
       </c>
       <c r="B82" s="10" t="s">
         <v>154</v>
       </c>
       <c r="C82" s="5">
         <v>0</v>
       </c>
       <c r="D82" s="5">
         <v>0</v>
       </c>
       <c r="E82" s="5">
         <v>0</v>
       </c>
       <c r="F82" s="5">
         <v>0</v>
       </c>
       <c r="G82" s="5">
         <v>0</v>
       </c>
       <c r="H82" s="5">
         <v>0</v>
       </c>
       <c r="I82" s="5">
         <v>0</v>
       </c>
       <c r="J82" s="5">
         <v>0</v>
       </c>
       <c r="K82" s="5">
         <v>0</v>
       </c>
       <c r="L82" s="5">
         <v>0</v>
       </c>
       <c r="M82" s="5">
         <v>0</v>
       </c>
       <c r="N82" s="5">
         <v>0</v>
       </c>
-      <c r="O82" s="17">
-[...24 lines deleted...]
-    <row r="83" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O82" s="15">
+        <v>0</v>
+      </c>
+      <c r="P82" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q82" s="15">
+        <v>0</v>
+      </c>
+      <c r="R82" s="15">
+        <v>0</v>
+      </c>
+      <c r="S82" s="15">
+        <v>0</v>
+      </c>
+      <c r="T82" s="15">
+        <v>0</v>
+      </c>
+      <c r="U82" s="15">
+        <v>0</v>
+      </c>
+      <c r="V82" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="83" spans="1:22" ht="12.75" customHeight="1">
       <c r="A83" s="3" t="s">
         <v>155</v>
       </c>
       <c r="B83" s="10" t="s">
         <v>156</v>
       </c>
       <c r="C83" s="5">
         <v>0</v>
       </c>
       <c r="D83" s="5">
         <v>0</v>
       </c>
       <c r="E83" s="5">
         <v>0</v>
       </c>
       <c r="F83" s="5">
         <v>0</v>
       </c>
       <c r="G83" s="5">
         <v>0</v>
       </c>
       <c r="H83" s="5">
         <v>0</v>
       </c>
       <c r="I83" s="5">
         <v>1.5269999999999999</v>
       </c>
       <c r="J83" s="5">
         <v>8.5000000000000006E-2</v>
       </c>
       <c r="K83" s="5">
         <v>0</v>
       </c>
       <c r="L83" s="5">
         <v>0</v>
       </c>
       <c r="M83" s="5">
         <v>0</v>
       </c>
       <c r="N83" s="5">
         <v>0</v>
       </c>
-      <c r="O83" s="17">
-[...24 lines deleted...]
-    <row r="84" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O83" s="15">
+        <v>0</v>
+      </c>
+      <c r="P83" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q83" s="15">
+        <v>0</v>
+      </c>
+      <c r="R83" s="15">
+        <v>0</v>
+      </c>
+      <c r="S83" s="15">
+        <v>0</v>
+      </c>
+      <c r="T83" s="15">
+        <v>0</v>
+      </c>
+      <c r="U83" s="15">
+        <v>0</v>
+      </c>
+      <c r="V83" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="84" spans="1:22" ht="12.75" customHeight="1">
       <c r="A84" s="3" t="s">
         <v>157</v>
       </c>
       <c r="B84" s="10" t="s">
         <v>158</v>
       </c>
       <c r="C84" s="5">
         <v>0</v>
       </c>
       <c r="D84" s="5">
         <v>0</v>
       </c>
       <c r="E84" s="5">
         <v>0</v>
       </c>
       <c r="F84" s="5">
         <v>0</v>
       </c>
       <c r="G84" s="5">
         <v>0</v>
       </c>
       <c r="H84" s="5">
         <v>0</v>
       </c>
       <c r="I84" s="5">
         <v>0.19661000000000001</v>
       </c>
       <c r="J84" s="5">
         <v>5.5555700000000003</v>
       </c>
       <c r="K84" s="5">
         <v>0</v>
       </c>
       <c r="L84" s="5">
         <v>0</v>
       </c>
       <c r="M84" s="5">
         <v>0</v>
       </c>
       <c r="N84" s="5">
         <v>0</v>
       </c>
-      <c r="O84" s="17">
-[...24 lines deleted...]
-    <row r="85" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O84" s="15">
+        <v>0</v>
+      </c>
+      <c r="P84" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q84" s="15">
+        <v>0</v>
+      </c>
+      <c r="R84" s="15">
+        <v>0</v>
+      </c>
+      <c r="S84" s="15">
+        <v>0</v>
+      </c>
+      <c r="T84" s="15">
+        <v>0</v>
+      </c>
+      <c r="U84" s="15">
+        <v>0</v>
+      </c>
+      <c r="V84" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="85" spans="1:22" ht="12.75" customHeight="1">
       <c r="A85" s="3" t="s">
         <v>159</v>
       </c>
       <c r="B85" s="10" t="s">
         <v>160</v>
       </c>
       <c r="C85" s="5">
         <v>0</v>
       </c>
       <c r="D85" s="5">
         <v>0</v>
       </c>
       <c r="E85" s="5">
         <v>0</v>
       </c>
       <c r="F85" s="5">
         <v>0</v>
       </c>
       <c r="G85" s="5">
         <v>0</v>
       </c>
       <c r="H85" s="5">
         <v>0</v>
       </c>
       <c r="I85" s="5">
         <v>0</v>
       </c>
       <c r="J85" s="5">
         <v>0</v>
       </c>
       <c r="K85" s="5">
         <v>0</v>
       </c>
       <c r="L85" s="5">
         <v>0</v>
       </c>
       <c r="M85" s="5">
         <v>0</v>
       </c>
       <c r="N85" s="5">
         <v>0</v>
       </c>
-      <c r="O85" s="17">
-[...24 lines deleted...]
-    <row r="86" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O85" s="15">
+        <v>0</v>
+      </c>
+      <c r="P85" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q85" s="15">
+        <v>0</v>
+      </c>
+      <c r="R85" s="15">
+        <v>0</v>
+      </c>
+      <c r="S85" s="15">
+        <v>0</v>
+      </c>
+      <c r="T85" s="15">
+        <v>0</v>
+      </c>
+      <c r="U85" s="15">
+        <v>0</v>
+      </c>
+      <c r="V85" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="86" spans="1:22" ht="12.75" customHeight="1">
       <c r="A86" s="3" t="s">
         <v>161</v>
       </c>
       <c r="B86" s="10" t="s">
         <v>162</v>
       </c>
       <c r="C86" s="5">
         <v>0</v>
       </c>
       <c r="D86" s="5">
         <v>0</v>
       </c>
       <c r="E86" s="5">
         <v>0</v>
       </c>
       <c r="F86" s="5">
         <v>0</v>
       </c>
       <c r="G86" s="5">
         <v>0</v>
       </c>
       <c r="H86" s="5">
         <v>0</v>
       </c>
       <c r="I86" s="5">
         <v>0</v>
       </c>
       <c r="J86" s="5">
         <v>0</v>
       </c>
       <c r="K86" s="5">
         <v>0</v>
       </c>
       <c r="L86" s="5">
         <v>0</v>
       </c>
       <c r="M86" s="5">
         <v>0</v>
       </c>
       <c r="N86" s="5">
         <v>0</v>
       </c>
-      <c r="O86" s="17">
-[...24 lines deleted...]
-    <row r="87" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O86" s="15">
+        <v>0</v>
+      </c>
+      <c r="P86" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q86" s="15">
+        <v>0</v>
+      </c>
+      <c r="R86" s="15">
+        <v>0</v>
+      </c>
+      <c r="S86" s="15">
+        <v>0</v>
+      </c>
+      <c r="T86" s="15">
+        <v>0</v>
+      </c>
+      <c r="U86" s="15">
+        <v>0</v>
+      </c>
+      <c r="V86" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="87" spans="1:22" ht="12.75" customHeight="1">
       <c r="A87" s="3" t="s">
         <v>163</v>
       </c>
       <c r="B87" s="10" t="s">
         <v>164</v>
       </c>
       <c r="C87" s="5">
         <v>0</v>
       </c>
       <c r="D87" s="5">
         <v>0</v>
       </c>
       <c r="E87" s="5">
         <v>0</v>
       </c>
       <c r="F87" s="5">
         <v>0</v>
       </c>
       <c r="G87" s="5">
         <v>0</v>
       </c>
       <c r="H87" s="5">
         <v>0</v>
       </c>
       <c r="I87" s="5">
         <v>0</v>
       </c>
       <c r="J87" s="5">
         <v>0</v>
       </c>
       <c r="K87" s="5">
         <v>0</v>
       </c>
       <c r="L87" s="5">
         <v>0</v>
       </c>
       <c r="M87" s="5">
         <v>0</v>
       </c>
       <c r="N87" s="5">
         <v>0</v>
       </c>
-      <c r="O87" s="17">
-[...24 lines deleted...]
-    <row r="88" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O87" s="15">
+        <v>0</v>
+      </c>
+      <c r="P87" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q87" s="15">
+        <v>0</v>
+      </c>
+      <c r="R87" s="15">
+        <v>0</v>
+      </c>
+      <c r="S87" s="15">
+        <v>0</v>
+      </c>
+      <c r="T87" s="15">
+        <v>0</v>
+      </c>
+      <c r="U87" s="15">
+        <v>0</v>
+      </c>
+      <c r="V87" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="88" spans="1:22" ht="12.75" customHeight="1">
       <c r="A88" s="3" t="s">
         <v>165</v>
       </c>
       <c r="B88" s="10" t="s">
         <v>166</v>
       </c>
       <c r="C88" s="5">
         <v>0</v>
       </c>
       <c r="D88" s="5">
         <v>0</v>
       </c>
       <c r="E88" s="5">
         <v>1.62548</v>
       </c>
       <c r="F88" s="5">
         <v>8.1995000000000005</v>
       </c>
       <c r="G88" s="5">
         <v>0</v>
       </c>
       <c r="H88" s="5">
         <v>0</v>
       </c>
       <c r="I88" s="5">
         <v>0.61487999999999998</v>
       </c>
       <c r="J88" s="5">
         <v>3.3632</v>
       </c>
       <c r="K88" s="5">
         <v>0</v>
       </c>
       <c r="L88" s="5">
         <v>0</v>
       </c>
       <c r="M88" s="5">
         <v>0.2248</v>
       </c>
       <c r="N88" s="5">
         <v>1.5596399999999999</v>
       </c>
-      <c r="O88" s="17">
-[...17 lines deleted...]
-      <c r="U88" s="18">
+      <c r="O88" s="15">
+        <v>0</v>
+      </c>
+      <c r="P88" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q88" s="15">
+        <v>0.23782</v>
+      </c>
+      <c r="R88" s="15">
+        <v>1.5269999999999999</v>
+      </c>
+      <c r="S88" s="15">
+        <v>0</v>
+      </c>
+      <c r="T88" s="15">
+        <v>0</v>
+      </c>
+      <c r="U88" s="15">
         <v>0.06</v>
       </c>
-      <c r="V88" s="18">
+      <c r="V88" s="15">
         <v>0.85382999999999998</v>
       </c>
     </row>
-    <row r="89" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="89" spans="1:22" ht="12.75" customHeight="1">
       <c r="A89" s="3" t="s">
         <v>167</v>
       </c>
       <c r="B89" s="10" t="s">
         <v>168</v>
       </c>
       <c r="C89" s="5">
         <v>0</v>
       </c>
       <c r="D89" s="5">
         <v>0</v>
       </c>
       <c r="E89" s="5">
         <v>0</v>
       </c>
       <c r="F89" s="5">
         <v>0</v>
       </c>
       <c r="G89" s="5">
         <v>0</v>
       </c>
       <c r="H89" s="5">
         <v>0</v>
       </c>
       <c r="I89" s="5">
         <v>0</v>
       </c>
       <c r="J89" s="5">
         <v>0</v>
       </c>
       <c r="K89" s="5">
         <v>0</v>
       </c>
       <c r="L89" s="5">
         <v>0</v>
       </c>
       <c r="M89" s="5">
         <v>0</v>
       </c>
       <c r="N89" s="5">
         <v>0</v>
       </c>
-      <c r="O89" s="17">
-[...24 lines deleted...]
-    <row r="90" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O89" s="15">
+        <v>0</v>
+      </c>
+      <c r="P89" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q89" s="15">
+        <v>0</v>
+      </c>
+      <c r="R89" s="15">
+        <v>0</v>
+      </c>
+      <c r="S89" s="15">
+        <v>0</v>
+      </c>
+      <c r="T89" s="15">
+        <v>0</v>
+      </c>
+      <c r="U89" s="15">
+        <v>0</v>
+      </c>
+      <c r="V89" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="90" spans="1:22" ht="12.75" customHeight="1">
       <c r="A90" s="3" t="s">
         <v>169</v>
       </c>
       <c r="B90" s="10" t="s">
         <v>170</v>
       </c>
       <c r="C90" s="5">
         <v>0</v>
       </c>
       <c r="D90" s="5">
         <v>0</v>
       </c>
       <c r="E90" s="5">
         <v>0</v>
       </c>
       <c r="F90" s="5">
         <v>0</v>
       </c>
       <c r="G90" s="5">
         <v>0</v>
       </c>
       <c r="H90" s="5">
         <v>0</v>
       </c>
       <c r="I90" s="5">
         <v>0</v>
       </c>
       <c r="J90" s="5">
         <v>0</v>
       </c>
       <c r="K90" s="5">
         <v>0</v>
       </c>
       <c r="L90" s="5">
         <v>0</v>
       </c>
       <c r="M90" s="5">
         <v>0</v>
       </c>
       <c r="N90" s="5">
         <v>0</v>
       </c>
-      <c r="O90" s="17">
-[...24 lines deleted...]
-    <row r="91" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O90" s="15">
+        <v>0</v>
+      </c>
+      <c r="P90" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q90" s="15">
+        <v>0</v>
+      </c>
+      <c r="R90" s="15">
+        <v>0</v>
+      </c>
+      <c r="S90" s="15">
+        <v>0</v>
+      </c>
+      <c r="T90" s="15">
+        <v>0</v>
+      </c>
+      <c r="U90" s="15">
+        <v>0</v>
+      </c>
+      <c r="V90" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="91" spans="1:22" ht="12.75" customHeight="1">
       <c r="A91" s="3" t="s">
         <v>171</v>
       </c>
       <c r="B91" s="10" t="s">
         <v>172</v>
       </c>
       <c r="C91" s="5">
         <v>0</v>
       </c>
       <c r="D91" s="5">
         <v>0</v>
       </c>
       <c r="E91" s="5">
         <v>372.68</v>
       </c>
       <c r="F91" s="5">
         <v>485.11185999999998</v>
       </c>
       <c r="G91" s="5">
         <v>0</v>
       </c>
       <c r="H91" s="5">
         <v>0</v>
       </c>
       <c r="I91" s="5">
         <v>187.93639999999999</v>
       </c>
       <c r="J91" s="5">
         <v>198.89057</v>
       </c>
       <c r="K91" s="5">
         <v>0</v>
       </c>
       <c r="L91" s="5">
         <v>0</v>
       </c>
       <c r="M91" s="5">
         <v>240.35242</v>
       </c>
       <c r="N91" s="5">
         <v>201.15</v>
       </c>
-      <c r="O91" s="17">
-[...24 lines deleted...]
-    <row r="92" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O91" s="15">
+        <v>0</v>
+      </c>
+      <c r="P91" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q91" s="15">
+        <v>3999.7123499999998</v>
+      </c>
+      <c r="R91" s="15">
+        <v>3016.72973</v>
+      </c>
+      <c r="S91" s="15">
+        <v>0</v>
+      </c>
+      <c r="T91" s="15">
+        <v>0</v>
+      </c>
+      <c r="U91" s="15">
+        <v>6584.4431999999997</v>
+      </c>
+      <c r="V91" s="15">
+        <v>7003.7078700000002</v>
+      </c>
+    </row>
+    <row r="92" spans="1:22" ht="12.75" customHeight="1">
       <c r="A92" s="3" t="s">
         <v>173</v>
       </c>
       <c r="B92" s="10" t="s">
         <v>174</v>
       </c>
       <c r="C92" s="5">
         <v>0.192</v>
       </c>
       <c r="D92" s="5">
         <v>0.42347000000000001</v>
       </c>
       <c r="E92" s="5">
         <v>0</v>
       </c>
       <c r="F92" s="5">
         <v>0</v>
       </c>
       <c r="G92" s="5">
         <v>0</v>
       </c>
       <c r="H92" s="5">
         <v>0</v>
       </c>
       <c r="I92" s="5">
         <v>0</v>
       </c>
       <c r="J92" s="5">
         <v>0</v>
       </c>
       <c r="K92" s="5">
         <v>0</v>
       </c>
       <c r="L92" s="5">
         <v>0</v>
       </c>
       <c r="M92" s="5">
         <v>0</v>
       </c>
       <c r="N92" s="5">
         <v>0</v>
       </c>
-      <c r="O92" s="17">
-[...24 lines deleted...]
-    <row r="93" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O92" s="15">
+        <v>0</v>
+      </c>
+      <c r="P92" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q92" s="15">
+        <v>0</v>
+      </c>
+      <c r="R92" s="15">
+        <v>0</v>
+      </c>
+      <c r="S92" s="15">
+        <v>0</v>
+      </c>
+      <c r="T92" s="15">
+        <v>0</v>
+      </c>
+      <c r="U92" s="15">
+        <v>0</v>
+      </c>
+      <c r="V92" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="93" spans="1:22" ht="12.75" customHeight="1">
       <c r="A93" s="3" t="s">
         <v>175</v>
       </c>
       <c r="B93" s="10" t="s">
         <v>176</v>
       </c>
       <c r="C93" s="5">
         <v>0</v>
       </c>
       <c r="D93" s="5">
         <v>0</v>
       </c>
       <c r="E93" s="5">
         <v>0.60099999999999998</v>
       </c>
       <c r="F93" s="5">
         <v>2.2554099999999999</v>
       </c>
       <c r="G93" s="5">
         <v>0</v>
       </c>
       <c r="H93" s="5">
         <v>0</v>
       </c>
       <c r="I93" s="5">
         <v>0.33535999999999999</v>
       </c>
       <c r="J93" s="5">
         <v>0.85753999999999997</v>
       </c>
       <c r="K93" s="5">
         <v>0</v>
       </c>
       <c r="L93" s="5">
         <v>0</v>
       </c>
       <c r="M93" s="5">
         <v>0.87461</v>
       </c>
       <c r="N93" s="5">
         <v>1.649</v>
       </c>
-      <c r="O93" s="17">
-[...24 lines deleted...]
-    <row r="94" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O93" s="15">
+        <v>0</v>
+      </c>
+      <c r="P93" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q93" s="15">
+        <v>6.4099999999999999E-3</v>
+      </c>
+      <c r="R93" s="15">
+        <v>2.7269999999999999E-2</v>
+      </c>
+      <c r="S93" s="15">
+        <v>0</v>
+      </c>
+      <c r="T93" s="15">
+        <v>0</v>
+      </c>
+      <c r="U93" s="15">
+        <v>193.179</v>
+      </c>
+      <c r="V93" s="15">
+        <v>188.81555</v>
+      </c>
+    </row>
+    <row r="94" spans="1:22" ht="12.75" customHeight="1">
       <c r="A94" s="3" t="s">
         <v>177</v>
       </c>
       <c r="B94" s="10" t="s">
         <v>178</v>
       </c>
       <c r="C94" s="5">
         <v>0</v>
       </c>
       <c r="D94" s="5">
         <v>0</v>
       </c>
       <c r="E94" s="5">
         <v>1.145</v>
       </c>
       <c r="F94" s="5">
         <v>4.6851099999999999</v>
       </c>
       <c r="G94" s="5">
         <v>0</v>
       </c>
       <c r="H94" s="5">
         <v>0</v>
       </c>
       <c r="I94" s="5">
         <v>1.5134799999999999</v>
       </c>
       <c r="J94" s="5">
         <v>4.8851000000000004</v>
       </c>
       <c r="K94" s="5">
         <v>0</v>
       </c>
       <c r="L94" s="5">
         <v>0</v>
       </c>
       <c r="M94" s="5">
         <v>1.47462</v>
       </c>
       <c r="N94" s="5">
         <v>4.2790400000000002</v>
       </c>
-      <c r="O94" s="17">
-[...24 lines deleted...]
-    <row r="95" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O94" s="15">
+        <v>0</v>
+      </c>
+      <c r="P94" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q94" s="15">
+        <v>1.3829199999999999</v>
+      </c>
+      <c r="R94" s="15">
+        <v>3.3777599999999999</v>
+      </c>
+      <c r="S94" s="15">
+        <v>0</v>
+      </c>
+      <c r="T94" s="15">
+        <v>0</v>
+      </c>
+      <c r="U94" s="15">
+        <v>0.50649999999999995</v>
+      </c>
+      <c r="V94" s="15">
+        <v>2.0747599999999999</v>
+      </c>
+    </row>
+    <row r="95" spans="1:22" ht="12.75" customHeight="1">
       <c r="A95" s="3" t="s">
         <v>179</v>
       </c>
       <c r="B95" s="10" t="s">
         <v>180</v>
       </c>
       <c r="C95" s="5">
         <v>0</v>
       </c>
       <c r="D95" s="5">
         <v>0</v>
       </c>
       <c r="E95" s="5">
         <v>0</v>
       </c>
       <c r="F95" s="5">
         <v>0</v>
       </c>
       <c r="G95" s="5">
         <v>0</v>
       </c>
       <c r="H95" s="5">
         <v>0</v>
       </c>
       <c r="I95" s="5">
         <v>0</v>
       </c>
       <c r="J95" s="5">
         <v>0</v>
       </c>
       <c r="K95" s="5">
         <v>0</v>
       </c>
       <c r="L95" s="5">
         <v>0</v>
       </c>
       <c r="M95" s="5">
         <v>0</v>
       </c>
       <c r="N95" s="5">
         <v>0</v>
       </c>
-      <c r="O95" s="17">
-[...24 lines deleted...]
-    <row r="96" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O95" s="15">
+        <v>0</v>
+      </c>
+      <c r="P95" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q95" s="15">
+        <v>0</v>
+      </c>
+      <c r="R95" s="15">
+        <v>0</v>
+      </c>
+      <c r="S95" s="15">
+        <v>0</v>
+      </c>
+      <c r="T95" s="15">
+        <v>0</v>
+      </c>
+      <c r="U95" s="15">
+        <v>0</v>
+      </c>
+      <c r="V95" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="96" spans="1:22" ht="12.75" customHeight="1">
       <c r="A96" s="3" t="s">
         <v>181</v>
       </c>
       <c r="B96" s="10" t="s">
         <v>182</v>
       </c>
       <c r="C96" s="5">
         <v>0</v>
       </c>
       <c r="D96" s="5">
         <v>0</v>
       </c>
       <c r="E96" s="5">
         <v>222.03595999999999</v>
       </c>
       <c r="F96" s="5">
         <v>359.49434000000002</v>
       </c>
       <c r="G96" s="5">
         <v>0</v>
       </c>
       <c r="H96" s="5">
         <v>0</v>
       </c>
       <c r="I96" s="5">
         <v>334.95085</v>
       </c>
       <c r="J96" s="5">
         <v>410.55855000000003</v>
       </c>
       <c r="K96" s="5">
         <v>0</v>
       </c>
       <c r="L96" s="5">
         <v>0</v>
       </c>
       <c r="M96" s="5">
         <v>288.07121999999998</v>
       </c>
       <c r="N96" s="5">
         <v>339.30720000000002</v>
       </c>
-      <c r="O96" s="17">
-[...24 lines deleted...]
-    <row r="97" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O96" s="15">
+        <v>0</v>
+      </c>
+      <c r="P96" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q96" s="15">
+        <v>45.106920000000002</v>
+      </c>
+      <c r="R96" s="15">
+        <v>70.064220000000006</v>
+      </c>
+      <c r="S96" s="15">
+        <v>0</v>
+      </c>
+      <c r="T96" s="15">
+        <v>0</v>
+      </c>
+      <c r="U96" s="15">
+        <v>83.62</v>
+      </c>
+      <c r="V96" s="15">
+        <v>116.27197</v>
+      </c>
+    </row>
+    <row r="97" spans="1:22" ht="12.75" customHeight="1">
       <c r="A97" s="3" t="s">
         <v>183</v>
       </c>
       <c r="B97" s="10" t="s">
         <v>184</v>
       </c>
       <c r="C97" s="5">
         <v>0.4</v>
       </c>
       <c r="D97" s="5">
         <v>1.65239</v>
       </c>
       <c r="E97" s="5">
         <v>300.75688000000002</v>
       </c>
       <c r="F97" s="5">
         <v>914.27775999999994</v>
       </c>
       <c r="G97" s="5">
         <v>0</v>
       </c>
       <c r="H97" s="5">
         <v>0</v>
       </c>
       <c r="I97" s="5">
         <v>230.31787</v>
       </c>
       <c r="J97" s="5">
         <v>694.44713000000002</v>
       </c>
       <c r="K97" s="5">
         <v>0</v>
       </c>
       <c r="L97" s="5">
         <v>0</v>
       </c>
       <c r="M97" s="5">
         <v>187.64610999999999</v>
       </c>
       <c r="N97" s="5">
         <v>690.51845000000003</v>
       </c>
-      <c r="O97" s="17">
-[...24 lines deleted...]
-    <row r="98" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O97" s="15">
+        <v>0</v>
+      </c>
+      <c r="P97" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q97" s="15">
+        <v>44.653190000000002</v>
+      </c>
+      <c r="R97" s="15">
+        <v>178.94087999999999</v>
+      </c>
+      <c r="S97" s="15">
+        <v>0</v>
+      </c>
+      <c r="T97" s="15">
+        <v>0</v>
+      </c>
+      <c r="U97" s="15">
+        <v>22.59478</v>
+      </c>
+      <c r="V97" s="15">
+        <v>100.52163</v>
+      </c>
+    </row>
+    <row r="98" spans="1:22" ht="12.75" customHeight="1">
       <c r="A98" s="3" t="s">
         <v>185</v>
       </c>
       <c r="B98" s="10" t="s">
         <v>186</v>
       </c>
       <c r="C98" s="5">
         <v>0</v>
       </c>
       <c r="D98" s="5">
         <v>0</v>
       </c>
       <c r="E98" s="5">
         <v>16.308890000000002</v>
       </c>
       <c r="F98" s="5">
         <v>62.178139999999999</v>
       </c>
       <c r="G98" s="5">
         <v>38</v>
       </c>
       <c r="H98" s="5">
         <v>58.746000000000002</v>
       </c>
       <c r="I98" s="5">
         <v>8.6606100000000001</v>
       </c>
       <c r="J98" s="5">
         <v>16.84262</v>
       </c>
       <c r="K98" s="5">
         <v>0</v>
       </c>
       <c r="L98" s="5">
         <v>0</v>
       </c>
       <c r="M98" s="5">
         <v>2.1980400000000002</v>
       </c>
       <c r="N98" s="5">
         <v>5.0818000000000003</v>
       </c>
-      <c r="O98" s="17">
-[...17 lines deleted...]
-      <c r="U98" s="18">
+      <c r="O98" s="15">
+        <v>0</v>
+      </c>
+      <c r="P98" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q98" s="15">
+        <v>0.76112999999999997</v>
+      </c>
+      <c r="R98" s="15">
+        <v>1.5420100000000001</v>
+      </c>
+      <c r="S98" s="15">
+        <v>0</v>
+      </c>
+      <c r="T98" s="15">
+        <v>0</v>
+      </c>
+      <c r="U98" s="15">
         <v>2.2079999999999999E-2</v>
       </c>
-      <c r="V98" s="18">
+      <c r="V98" s="15">
         <v>6.0510000000000001E-2</v>
       </c>
     </row>
-    <row r="99" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="99" spans="1:22" ht="12.75" customHeight="1">
       <c r="A99" s="3" t="s">
         <v>187</v>
       </c>
       <c r="B99" s="10" t="s">
         <v>188</v>
       </c>
       <c r="C99" s="5">
         <v>0</v>
       </c>
       <c r="D99" s="5">
         <v>0</v>
       </c>
       <c r="E99" s="5">
         <v>0</v>
       </c>
       <c r="F99" s="5">
         <v>0</v>
       </c>
       <c r="G99" s="5">
         <v>0</v>
       </c>
       <c r="H99" s="5">
         <v>0</v>
       </c>
       <c r="I99" s="5">
         <v>0</v>
       </c>
       <c r="J99" s="5">
         <v>0</v>
       </c>
       <c r="K99" s="5">
         <v>0</v>
       </c>
       <c r="L99" s="5">
         <v>0</v>
       </c>
       <c r="M99" s="5">
         <v>0</v>
       </c>
       <c r="N99" s="5">
         <v>0</v>
       </c>
-      <c r="O99" s="17">
-[...24 lines deleted...]
-    <row r="100" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O99" s="15">
+        <v>0</v>
+      </c>
+      <c r="P99" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q99" s="15">
+        <v>0</v>
+      </c>
+      <c r="R99" s="15">
+        <v>0</v>
+      </c>
+      <c r="S99" s="15">
+        <v>0</v>
+      </c>
+      <c r="T99" s="15">
+        <v>0</v>
+      </c>
+      <c r="U99" s="15">
+        <v>0</v>
+      </c>
+      <c r="V99" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="100" spans="1:22" ht="12.75" customHeight="1">
       <c r="A100" s="3" t="s">
         <v>189</v>
       </c>
       <c r="B100" s="10" t="s">
         <v>190</v>
       </c>
       <c r="C100" s="5">
         <v>0</v>
       </c>
       <c r="D100" s="5">
         <v>0</v>
       </c>
       <c r="E100" s="5">
         <v>49.407760000000003</v>
       </c>
       <c r="F100" s="5">
         <v>154.42635999999999</v>
       </c>
       <c r="G100" s="5">
         <v>0</v>
       </c>
       <c r="H100" s="5">
         <v>0</v>
       </c>
       <c r="I100" s="5">
         <v>77.995590000000007</v>
       </c>
       <c r="J100" s="5">
         <v>245.78407000000001</v>
       </c>
       <c r="K100" s="5">
         <v>0</v>
       </c>
       <c r="L100" s="5">
         <v>0</v>
       </c>
       <c r="M100" s="5">
         <v>70.735039999999998</v>
       </c>
       <c r="N100" s="5">
         <v>265.08697000000001</v>
       </c>
-      <c r="O100" s="17">
-[...24 lines deleted...]
-    <row r="101" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O100" s="15">
+        <v>0</v>
+      </c>
+      <c r="P100" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q100" s="15">
+        <v>24.43338</v>
+      </c>
+      <c r="R100" s="15">
+        <v>110.89091999999999</v>
+      </c>
+      <c r="S100" s="15">
+        <v>0</v>
+      </c>
+      <c r="T100" s="15">
+        <v>0</v>
+      </c>
+      <c r="U100" s="15">
+        <v>8.8447200000000006</v>
+      </c>
+      <c r="V100" s="15">
+        <v>63.764830000000003</v>
+      </c>
+    </row>
+    <row r="101" spans="1:22" ht="12.75" customHeight="1">
       <c r="A101" s="3" t="s">
         <v>191</v>
       </c>
       <c r="B101" s="10" t="s">
         <v>192</v>
       </c>
       <c r="C101" s="5">
         <v>0</v>
       </c>
       <c r="D101" s="5">
         <v>0</v>
       </c>
       <c r="E101" s="5">
         <v>0.32119999999999999</v>
       </c>
       <c r="F101" s="5">
         <v>1.6856599999999999</v>
       </c>
       <c r="G101" s="5">
         <v>0</v>
       </c>
       <c r="H101" s="5">
         <v>0</v>
       </c>
       <c r="I101" s="5">
         <v>0.628</v>
       </c>
       <c r="J101" s="5">
         <v>2.4925799999999998</v>
       </c>
       <c r="K101" s="5">
         <v>0</v>
       </c>
       <c r="L101" s="5">
         <v>0</v>
       </c>
       <c r="M101" s="5">
         <v>0.44438</v>
       </c>
       <c r="N101" s="5">
         <v>2.0845500000000001</v>
       </c>
-      <c r="O101" s="17">
-[...24 lines deleted...]
-    <row r="102" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O101" s="15">
+        <v>0</v>
+      </c>
+      <c r="P101" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q101" s="15">
+        <v>2.1999999999999999E-2</v>
+      </c>
+      <c r="R101" s="15">
+        <v>0.13178999999999999</v>
+      </c>
+      <c r="S101" s="15">
+        <v>0</v>
+      </c>
+      <c r="T101" s="15">
+        <v>0</v>
+      </c>
+      <c r="U101" s="15">
+        <v>4.3999999999999997E-2</v>
+      </c>
+      <c r="V101" s="15">
+        <v>0.47</v>
+      </c>
+    </row>
+    <row r="102" spans="1:22" ht="12.75" customHeight="1">
       <c r="A102" s="3" t="s">
         <v>193</v>
       </c>
       <c r="B102" s="10" t="s">
         <v>194</v>
       </c>
       <c r="C102" s="5">
         <v>0</v>
       </c>
       <c r="D102" s="5">
         <v>0</v>
       </c>
       <c r="E102" s="5">
         <v>8.3601600000000005</v>
       </c>
       <c r="F102" s="5">
         <v>13.24996</v>
       </c>
       <c r="G102" s="5">
         <v>0</v>
       </c>
       <c r="H102" s="5">
         <v>0</v>
       </c>
       <c r="I102" s="5">
         <v>124.91083</v>
       </c>
       <c r="J102" s="5">
         <v>104.99784</v>
       </c>
       <c r="K102" s="5">
         <v>0.48199999999999998</v>
       </c>
       <c r="L102" s="5">
         <v>0.52302999999999999</v>
       </c>
       <c r="M102" s="5">
         <v>112.32295000000001</v>
       </c>
       <c r="N102" s="5">
         <v>99.624750000000006</v>
       </c>
-      <c r="O102" s="17">
-[...24 lines deleted...]
-    <row r="103" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O102" s="15">
+        <v>0</v>
+      </c>
+      <c r="P102" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q102" s="15">
+        <v>32.373950000000001</v>
+      </c>
+      <c r="R102" s="15">
+        <v>22.492760000000001</v>
+      </c>
+      <c r="S102" s="15">
+        <v>0</v>
+      </c>
+      <c r="T102" s="15">
+        <v>0</v>
+      </c>
+      <c r="U102" s="15">
+        <v>18.950800000000001</v>
+      </c>
+      <c r="V102" s="15">
+        <v>21.931049999999999</v>
+      </c>
+    </row>
+    <row r="103" spans="1:22" ht="12.75" customHeight="1">
       <c r="A103" s="3" t="s">
         <v>195</v>
       </c>
       <c r="B103" s="10" t="s">
         <v>196</v>
       </c>
       <c r="C103" s="5">
         <v>0</v>
       </c>
       <c r="D103" s="5">
         <v>0</v>
       </c>
       <c r="E103" s="5">
         <v>0.46200000000000002</v>
       </c>
       <c r="F103" s="5">
         <v>5.548</v>
       </c>
       <c r="G103" s="5">
         <v>0</v>
       </c>
       <c r="H103" s="5">
         <v>0</v>
       </c>
       <c r="I103" s="5">
         <v>1.72001</v>
       </c>
       <c r="J103" s="5">
         <v>6.8116899999999996</v>
       </c>
       <c r="K103" s="5">
         <v>0</v>
       </c>
       <c r="L103" s="5">
         <v>0</v>
       </c>
       <c r="M103" s="5">
         <v>0.50161999999999995</v>
       </c>
       <c r="N103" s="5">
         <v>3.1547900000000002</v>
       </c>
-      <c r="O103" s="17">
-[...17 lines deleted...]
-      <c r="U103" s="18">
+      <c r="O103" s="15">
+        <v>0</v>
+      </c>
+      <c r="P103" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q103" s="15">
+        <v>0.55698000000000003</v>
+      </c>
+      <c r="R103" s="15">
+        <v>2.4614600000000002</v>
+      </c>
+      <c r="S103" s="15">
+        <v>0</v>
+      </c>
+      <c r="T103" s="15">
+        <v>0</v>
+      </c>
+      <c r="U103" s="15">
         <v>0.31974000000000002</v>
       </c>
-      <c r="V103" s="18">
+      <c r="V103" s="15">
         <v>1.47688</v>
       </c>
     </row>
-    <row r="104" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="104" spans="1:22" ht="12.75" customHeight="1">
       <c r="A104" s="3" t="s">
         <v>197</v>
       </c>
       <c r="B104" s="10" t="s">
         <v>198</v>
       </c>
       <c r="C104" s="5">
         <v>0</v>
       </c>
       <c r="D104" s="5">
         <v>0</v>
       </c>
       <c r="E104" s="5">
         <v>5</v>
       </c>
       <c r="F104" s="5">
         <v>5.6520299999999999</v>
       </c>
       <c r="G104" s="5">
         <v>0</v>
       </c>
       <c r="H104" s="5">
         <v>0</v>
       </c>
       <c r="I104" s="5">
         <v>0</v>
       </c>
       <c r="J104" s="5">
         <v>0</v>
       </c>
       <c r="K104" s="5">
         <v>0</v>
       </c>
       <c r="L104" s="5">
         <v>0</v>
       </c>
       <c r="M104" s="5">
         <v>20</v>
       </c>
       <c r="N104" s="5">
         <v>2.3094399999999999</v>
       </c>
-      <c r="O104" s="17">
-[...24 lines deleted...]
-    <row r="105" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O104" s="15">
+        <v>0</v>
+      </c>
+      <c r="P104" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q104" s="15">
+        <v>0</v>
+      </c>
+      <c r="R104" s="15">
+        <v>0</v>
+      </c>
+      <c r="S104" s="15">
+        <v>0</v>
+      </c>
+      <c r="T104" s="15">
+        <v>0</v>
+      </c>
+      <c r="U104" s="15">
+        <v>0</v>
+      </c>
+      <c r="V104" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="105" spans="1:22" ht="12.75" customHeight="1">
       <c r="A105" s="3" t="s">
         <v>199</v>
       </c>
       <c r="B105" s="10" t="s">
         <v>200</v>
       </c>
       <c r="C105" s="5">
         <v>0.79549999999999998</v>
       </c>
       <c r="D105" s="5">
         <v>1.27149</v>
       </c>
       <c r="E105" s="5">
         <v>222.57084</v>
       </c>
       <c r="F105" s="5">
         <v>581.52578000000005</v>
       </c>
       <c r="G105" s="5">
         <v>2.8660000000000001E-2</v>
       </c>
       <c r="H105" s="5">
         <v>5.8020000000000002E-2</v>
       </c>
       <c r="I105" s="5">
         <v>193.28790000000001</v>
       </c>
       <c r="J105" s="5">
         <v>454.26697999999999</v>
       </c>
       <c r="K105" s="5">
         <v>0</v>
       </c>
       <c r="L105" s="5">
         <v>0</v>
       </c>
       <c r="M105" s="5">
         <v>237.29768999999999</v>
       </c>
       <c r="N105" s="5">
         <v>615.50135999999998</v>
       </c>
-      <c r="O105" s="17">
-[...24 lines deleted...]
-    <row r="106" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O105" s="15">
+        <v>0</v>
+      </c>
+      <c r="P105" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q105" s="15">
+        <v>58.918039999999998</v>
+      </c>
+      <c r="R105" s="15">
+        <v>173.05561</v>
+      </c>
+      <c r="S105" s="15">
+        <v>0</v>
+      </c>
+      <c r="T105" s="15">
+        <v>0</v>
+      </c>
+      <c r="U105" s="15">
+        <v>73.695939999999993</v>
+      </c>
+      <c r="V105" s="15">
+        <v>216.23625999999999</v>
+      </c>
+    </row>
+    <row r="106" spans="1:22" ht="12.75" customHeight="1">
       <c r="A106" s="3" t="s">
         <v>201</v>
       </c>
       <c r="B106" s="10" t="s">
         <v>202</v>
       </c>
       <c r="C106" s="5">
         <v>0</v>
       </c>
       <c r="D106" s="5">
         <v>0</v>
       </c>
       <c r="E106" s="5">
         <v>0</v>
       </c>
       <c r="F106" s="5">
         <v>0</v>
       </c>
       <c r="G106" s="5">
         <v>0</v>
       </c>
       <c r="H106" s="5">
         <v>0</v>
       </c>
       <c r="I106" s="5">
         <v>0</v>
       </c>
       <c r="J106" s="5">
         <v>0</v>
       </c>
       <c r="K106" s="5">
         <v>0</v>
       </c>
       <c r="L106" s="5">
         <v>0</v>
       </c>
       <c r="M106" s="5">
         <v>0</v>
       </c>
       <c r="N106" s="5">
         <v>0</v>
       </c>
-      <c r="O106" s="17">
-[...24 lines deleted...]
-    <row r="107" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O106" s="15">
+        <v>0</v>
+      </c>
+      <c r="P106" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q106" s="15">
+        <v>0</v>
+      </c>
+      <c r="R106" s="15">
+        <v>0</v>
+      </c>
+      <c r="S106" s="15">
+        <v>0</v>
+      </c>
+      <c r="T106" s="15">
+        <v>0</v>
+      </c>
+      <c r="U106" s="15">
+        <v>0</v>
+      </c>
+      <c r="V106" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="107" spans="1:22" ht="12.75" customHeight="1">
       <c r="A107" s="3" t="s">
         <v>203</v>
       </c>
       <c r="B107" s="10" t="s">
         <v>204</v>
       </c>
       <c r="C107" s="5">
         <v>0</v>
       </c>
       <c r="D107" s="5">
         <v>0</v>
       </c>
       <c r="E107" s="5">
         <v>0</v>
       </c>
       <c r="F107" s="5">
         <v>0</v>
       </c>
       <c r="G107" s="5">
         <v>0</v>
       </c>
       <c r="H107" s="5">
         <v>0</v>
       </c>
       <c r="I107" s="5">
         <v>0</v>
       </c>
       <c r="J107" s="5">
         <v>0</v>
       </c>
       <c r="K107" s="5">
         <v>0</v>
       </c>
       <c r="L107" s="5">
         <v>0</v>
       </c>
       <c r="M107" s="5">
         <v>0</v>
       </c>
       <c r="N107" s="5">
         <v>0</v>
       </c>
-      <c r="O107" s="17">
-[...24 lines deleted...]
-    <row r="108" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O107" s="15">
+        <v>0</v>
+      </c>
+      <c r="P107" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q107" s="15">
+        <v>0</v>
+      </c>
+      <c r="R107" s="15">
+        <v>0</v>
+      </c>
+      <c r="S107" s="15">
+        <v>0</v>
+      </c>
+      <c r="T107" s="15">
+        <v>0</v>
+      </c>
+      <c r="U107" s="15">
+        <v>0</v>
+      </c>
+      <c r="V107" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="108" spans="1:22" ht="12.75" customHeight="1">
       <c r="A108" s="3" t="s">
         <v>205</v>
       </c>
       <c r="B108" s="10" t="s">
         <v>206</v>
       </c>
       <c r="C108" s="5">
         <v>0</v>
       </c>
       <c r="D108" s="5">
         <v>0</v>
       </c>
       <c r="E108" s="5">
         <v>0.70720000000000005</v>
       </c>
       <c r="F108" s="5">
         <v>2.97722</v>
       </c>
       <c r="G108" s="5">
         <v>0</v>
       </c>
       <c r="H108" s="5">
         <v>0</v>
       </c>
       <c r="I108" s="5">
         <v>0.64756999999999998</v>
       </c>
       <c r="J108" s="5">
         <v>2.60338</v>
       </c>
       <c r="K108" s="5">
         <v>0</v>
       </c>
       <c r="L108" s="5">
         <v>0</v>
       </c>
       <c r="M108" s="5">
         <v>0.6895</v>
       </c>
       <c r="N108" s="5">
         <v>3.3546999999999998</v>
       </c>
-      <c r="O108" s="17">
-[...24 lines deleted...]
-    <row r="109" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O108" s="15">
+        <v>0</v>
+      </c>
+      <c r="P108" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q108" s="15">
+        <v>0.41010000000000002</v>
+      </c>
+      <c r="R108" s="15">
+        <v>2.7404999999999999</v>
+      </c>
+      <c r="S108" s="15">
+        <v>0</v>
+      </c>
+      <c r="T108" s="15">
+        <v>0</v>
+      </c>
+      <c r="U108" s="15">
+        <v>0.16220000000000001</v>
+      </c>
+      <c r="V108" s="15">
+        <v>1.00254</v>
+      </c>
+    </row>
+    <row r="109" spans="1:22" ht="12.75" customHeight="1">
       <c r="A109" s="3" t="s">
         <v>207</v>
       </c>
       <c r="B109" s="10" t="s">
         <v>208</v>
       </c>
       <c r="C109" s="5">
         <v>0</v>
       </c>
       <c r="D109" s="5">
         <v>0</v>
       </c>
       <c r="E109" s="5">
         <v>700.29115000000002</v>
       </c>
       <c r="F109" s="5">
         <v>2308.9178099999999</v>
       </c>
       <c r="G109" s="5">
         <v>0</v>
       </c>
       <c r="H109" s="5">
         <v>0</v>
       </c>
       <c r="I109" s="5">
         <v>724.92508999999995</v>
       </c>
       <c r="J109" s="5">
         <v>2427.33194</v>
       </c>
       <c r="K109" s="5">
         <v>0</v>
       </c>
       <c r="L109" s="5">
         <v>0</v>
       </c>
       <c r="M109" s="5">
         <v>818.17276000000004</v>
       </c>
       <c r="N109" s="5">
         <v>3033.6659800000002</v>
       </c>
-      <c r="O109" s="17">
-[...24 lines deleted...]
-    <row r="110" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O109" s="15">
+        <v>0</v>
+      </c>
+      <c r="P109" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q109" s="15">
+        <v>205.33860000000001</v>
+      </c>
+      <c r="R109" s="15">
+        <v>891.53588999999999</v>
+      </c>
+      <c r="S109" s="15">
+        <v>0</v>
+      </c>
+      <c r="T109" s="15">
+        <v>0</v>
+      </c>
+      <c r="U109" s="15">
+        <v>179.92740000000001</v>
+      </c>
+      <c r="V109" s="15">
+        <v>864.28272000000004</v>
+      </c>
+    </row>
+    <row r="110" spans="1:22" ht="12.75" customHeight="1">
       <c r="A110" s="3" t="s">
         <v>209</v>
       </c>
       <c r="B110" s="10" t="s">
         <v>210</v>
       </c>
       <c r="C110" s="5">
         <v>107.964</v>
       </c>
       <c r="D110" s="5">
         <v>93.017529999999994</v>
       </c>
       <c r="E110" s="5">
         <v>188.59698</v>
       </c>
       <c r="F110" s="5">
         <v>138.17214999999999</v>
       </c>
       <c r="G110" s="5">
         <v>20.260000000000002</v>
       </c>
       <c r="H110" s="5">
         <v>20.771599999999999</v>
       </c>
       <c r="I110" s="5">
         <v>390.25443999999999</v>
       </c>
       <c r="J110" s="5">
         <v>238.32480000000001</v>
       </c>
       <c r="K110" s="5">
         <v>8.4600000000000009</v>
       </c>
       <c r="L110" s="5">
         <v>10.503399999999999</v>
       </c>
       <c r="M110" s="5">
         <v>299.92489999999998</v>
       </c>
       <c r="N110" s="5">
         <v>173.42395999999999</v>
       </c>
-      <c r="O110" s="17">
-[...24 lines deleted...]
-    <row r="111" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O110" s="15">
+        <v>7.35</v>
+      </c>
+      <c r="P110" s="15">
+        <v>7.6189999999999998</v>
+      </c>
+      <c r="Q110" s="15">
+        <v>64.273160000000004</v>
+      </c>
+      <c r="R110" s="15">
+        <v>43.971600000000002</v>
+      </c>
+      <c r="S110" s="15">
+        <v>0</v>
+      </c>
+      <c r="T110" s="15">
+        <v>0</v>
+      </c>
+      <c r="U110" s="15">
+        <v>84.720830000000007</v>
+      </c>
+      <c r="V110" s="15">
+        <v>42.067619999999998</v>
+      </c>
+    </row>
+    <row r="111" spans="1:22" ht="12.75" customHeight="1">
       <c r="A111" s="3" t="s">
         <v>211</v>
       </c>
       <c r="B111" s="10" t="s">
         <v>212</v>
       </c>
       <c r="C111" s="5">
         <v>0</v>
       </c>
       <c r="D111" s="5">
         <v>0</v>
       </c>
       <c r="E111" s="5">
         <v>0</v>
       </c>
       <c r="F111" s="5">
         <v>0</v>
       </c>
       <c r="G111" s="5">
         <v>0</v>
       </c>
       <c r="H111" s="5">
         <v>0</v>
       </c>
       <c r="I111" s="5">
         <v>0</v>
       </c>
       <c r="J111" s="5">
         <v>0</v>
       </c>
       <c r="K111" s="5">
         <v>0</v>
       </c>
       <c r="L111" s="5">
         <v>0</v>
       </c>
       <c r="M111" s="5">
         <v>0</v>
       </c>
       <c r="N111" s="5">
         <v>0</v>
       </c>
-      <c r="O111" s="17">
-[...24 lines deleted...]
-    <row r="112" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O111" s="15">
+        <v>0</v>
+      </c>
+      <c r="P111" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q111" s="15">
+        <v>0</v>
+      </c>
+      <c r="R111" s="15">
+        <v>0</v>
+      </c>
+      <c r="S111" s="15">
+        <v>0</v>
+      </c>
+      <c r="T111" s="15">
+        <v>0</v>
+      </c>
+      <c r="U111" s="15">
+        <v>0</v>
+      </c>
+      <c r="V111" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="112" spans="1:22" ht="12.75" customHeight="1">
       <c r="A112" s="3" t="s">
         <v>213</v>
       </c>
       <c r="B112" s="10" t="s">
         <v>214</v>
       </c>
       <c r="C112" s="5">
         <v>0</v>
       </c>
       <c r="D112" s="5">
         <v>0</v>
       </c>
       <c r="E112" s="5">
         <v>92.259770000000003</v>
       </c>
       <c r="F112" s="5">
         <v>146.12221</v>
       </c>
       <c r="G112" s="5">
         <v>0</v>
       </c>
       <c r="H112" s="5">
         <v>0</v>
       </c>
       <c r="I112" s="5">
         <v>39.040399999999998</v>
       </c>
       <c r="J112" s="5">
         <v>77.739320000000006</v>
       </c>
       <c r="K112" s="5">
         <v>0</v>
       </c>
       <c r="L112" s="5">
         <v>0</v>
       </c>
       <c r="M112" s="5">
         <v>39.290880000000001</v>
       </c>
       <c r="N112" s="5">
         <v>71.966340000000002</v>
       </c>
-      <c r="O112" s="17">
-[...24 lines deleted...]
-    <row r="113" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O112" s="15">
+        <v>0</v>
+      </c>
+      <c r="P112" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q112" s="15">
+        <v>7.8337300000000001</v>
+      </c>
+      <c r="R112" s="15">
+        <v>17.10755</v>
+      </c>
+      <c r="S112" s="15">
+        <v>0</v>
+      </c>
+      <c r="T112" s="15">
+        <v>0</v>
+      </c>
+      <c r="U112" s="15">
+        <v>10.13725</v>
+      </c>
+      <c r="V112" s="15">
+        <v>24.095479999999998</v>
+      </c>
+    </row>
+    <row r="113" spans="1:22" ht="12.75" customHeight="1">
       <c r="A113" s="3" t="s">
         <v>215</v>
       </c>
       <c r="B113" s="10" t="s">
         <v>216</v>
       </c>
       <c r="C113" s="5">
         <v>130.26150000000001</v>
       </c>
       <c r="D113" s="5">
         <v>162.09896000000001</v>
       </c>
       <c r="E113" s="5">
         <v>2100.39273</v>
       </c>
       <c r="F113" s="5">
         <v>4433.6745300000002</v>
       </c>
       <c r="G113" s="5">
         <v>42.366750000000003</v>
       </c>
       <c r="H113" s="5">
         <v>50.687840000000001</v>
       </c>
       <c r="I113" s="5">
         <v>2252.6117199999999</v>
       </c>
       <c r="J113" s="5">
         <v>4598.9669400000002</v>
       </c>
       <c r="K113" s="5">
         <v>97.653549999999996</v>
       </c>
       <c r="L113" s="5">
         <v>99.462779999999995</v>
       </c>
       <c r="M113" s="5">
         <v>2540.00801</v>
       </c>
       <c r="N113" s="5">
         <v>5364.8799300000001</v>
       </c>
-      <c r="O113" s="17">
-[...24 lines deleted...]
-    <row r="114" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O113" s="15">
+        <v>8.2532300000000003</v>
+      </c>
+      <c r="P113" s="15">
+        <v>7.4551400000000001</v>
+      </c>
+      <c r="Q113" s="15">
+        <v>749.51648</v>
+      </c>
+      <c r="R113" s="15">
+        <v>1781.43842</v>
+      </c>
+      <c r="S113" s="15">
+        <v>1.3387500000000001</v>
+      </c>
+      <c r="T113" s="15">
+        <v>1.60686</v>
+      </c>
+      <c r="U113" s="15">
+        <v>713.34960999999998</v>
+      </c>
+      <c r="V113" s="15">
+        <v>2122.7129500000001</v>
+      </c>
+    </row>
+    <row r="114" spans="1:22" ht="12.75" customHeight="1">
       <c r="A114" s="3" t="s">
         <v>217</v>
       </c>
       <c r="B114" s="10" t="s">
         <v>218</v>
       </c>
       <c r="C114" s="5">
         <v>0</v>
       </c>
       <c r="D114" s="5">
         <v>0</v>
       </c>
       <c r="E114" s="5">
         <v>42.596040000000002</v>
       </c>
       <c r="F114" s="5">
         <v>78.911510000000007</v>
       </c>
       <c r="G114" s="5">
         <v>0</v>
       </c>
       <c r="H114" s="5">
         <v>0</v>
       </c>
       <c r="I114" s="5">
         <v>47.428890000000003</v>
       </c>
       <c r="J114" s="5">
         <v>85.955240000000003</v>
       </c>
       <c r="K114" s="5">
         <v>0</v>
       </c>
       <c r="L114" s="5">
         <v>0</v>
       </c>
       <c r="M114" s="5">
         <v>83.002020000000002</v>
       </c>
       <c r="N114" s="5">
         <v>127.21111999999999</v>
       </c>
-      <c r="O114" s="17">
-[...24 lines deleted...]
-    <row r="115" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O114" s="15">
+        <v>0</v>
+      </c>
+      <c r="P114" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q114" s="15">
+        <v>27.00337</v>
+      </c>
+      <c r="R114" s="15">
+        <v>48.183340000000001</v>
+      </c>
+      <c r="S114" s="15">
+        <v>0</v>
+      </c>
+      <c r="T114" s="15">
+        <v>0</v>
+      </c>
+      <c r="U114" s="15">
+        <v>33.20055</v>
+      </c>
+      <c r="V114" s="15">
+        <v>65.390110000000007</v>
+      </c>
+    </row>
+    <row r="115" spans="1:22" ht="12.75" customHeight="1">
       <c r="A115" s="3" t="s">
         <v>219</v>
       </c>
       <c r="B115" s="10" t="s">
         <v>220</v>
       </c>
       <c r="C115" s="5">
         <v>0</v>
       </c>
       <c r="D115" s="5">
         <v>0</v>
       </c>
       <c r="E115" s="5">
         <v>6.4939799999999996</v>
       </c>
       <c r="F115" s="5">
         <v>13.004149999999999</v>
       </c>
       <c r="G115" s="5">
         <v>0</v>
       </c>
       <c r="H115" s="5">
         <v>0</v>
       </c>
       <c r="I115" s="5">
         <v>11.65701</v>
       </c>
       <c r="J115" s="5">
         <v>17.2134</v>
       </c>
       <c r="K115" s="5">
         <v>0</v>
       </c>
       <c r="L115" s="5">
         <v>0</v>
       </c>
       <c r="M115" s="5">
         <v>46.810209999999998</v>
       </c>
       <c r="N115" s="5">
         <v>69.834230000000005</v>
       </c>
-      <c r="O115" s="17">
-[...24 lines deleted...]
-    <row r="116" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O115" s="15">
+        <v>0</v>
+      </c>
+      <c r="P115" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q115" s="15">
+        <v>12.95036</v>
+      </c>
+      <c r="R115" s="15">
+        <v>2.34111</v>
+      </c>
+      <c r="S115" s="15">
+        <v>0</v>
+      </c>
+      <c r="T115" s="15">
+        <v>0</v>
+      </c>
+      <c r="U115" s="15">
+        <v>1.9769600000000001</v>
+      </c>
+      <c r="V115" s="15">
+        <v>5.2374499999999999</v>
+      </c>
+    </row>
+    <row r="116" spans="1:22" ht="12.75" customHeight="1">
       <c r="A116" s="3" t="s">
         <v>221</v>
       </c>
       <c r="B116" s="10" t="s">
         <v>222</v>
       </c>
       <c r="C116" s="5">
         <v>0</v>
       </c>
       <c r="D116" s="5">
         <v>0</v>
       </c>
       <c r="E116" s="5">
         <v>1.204</v>
       </c>
       <c r="F116" s="5">
         <v>2.27739</v>
       </c>
       <c r="G116" s="5">
         <v>0</v>
       </c>
       <c r="H116" s="5">
         <v>0</v>
       </c>
       <c r="I116" s="5">
         <v>1.7332000000000001</v>
       </c>
       <c r="J116" s="5">
         <v>3.1359599999999999</v>
       </c>
       <c r="K116" s="5">
         <v>0</v>
       </c>
       <c r="L116" s="5">
         <v>0</v>
       </c>
       <c r="M116" s="5">
         <v>0.91185000000000005</v>
       </c>
       <c r="N116" s="5">
         <v>1.31264</v>
       </c>
-      <c r="O116" s="17">
-[...24 lines deleted...]
-    <row r="117" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O116" s="15">
+        <v>0</v>
+      </c>
+      <c r="P116" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q116" s="15">
+        <v>0.63239999999999996</v>
+      </c>
+      <c r="R116" s="15">
+        <v>1.0655300000000001</v>
+      </c>
+      <c r="S116" s="15">
+        <v>0</v>
+      </c>
+      <c r="T116" s="15">
+        <v>0</v>
+      </c>
+      <c r="U116" s="15">
+        <v>0.48659999999999998</v>
+      </c>
+      <c r="V116" s="15">
+        <v>0.88802000000000003</v>
+      </c>
+    </row>
+    <row r="117" spans="1:22" ht="12.75" customHeight="1">
       <c r="A117" s="3" t="s">
         <v>223</v>
       </c>
       <c r="B117" s="10" t="s">
         <v>224</v>
       </c>
       <c r="C117" s="5">
         <v>0</v>
       </c>
       <c r="D117" s="5">
         <v>0</v>
       </c>
       <c r="E117" s="5">
         <v>2.5804999999999998</v>
       </c>
       <c r="F117" s="5">
         <v>6.6216600000000003</v>
       </c>
       <c r="G117" s="5">
         <v>0</v>
       </c>
       <c r="H117" s="5">
         <v>0</v>
       </c>
       <c r="I117" s="5">
         <v>6.3E-2</v>
       </c>
       <c r="J117" s="5">
         <v>0.189</v>
       </c>
       <c r="K117" s="5">
         <v>0</v>
       </c>
       <c r="L117" s="5">
         <v>0</v>
       </c>
       <c r="M117" s="5">
         <v>0.03</v>
       </c>
       <c r="N117" s="5">
         <v>5.6849999999999998E-2</v>
       </c>
-      <c r="O117" s="17">
-[...24 lines deleted...]
-    <row r="118" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O117" s="15">
+        <v>0</v>
+      </c>
+      <c r="P117" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q117" s="15">
+        <v>0</v>
+      </c>
+      <c r="R117" s="15">
+        <v>0</v>
+      </c>
+      <c r="S117" s="15">
+        <v>0</v>
+      </c>
+      <c r="T117" s="15">
+        <v>0</v>
+      </c>
+      <c r="U117" s="15">
+        <v>0</v>
+      </c>
+      <c r="V117" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="118" spans="1:22" ht="12.75" customHeight="1">
       <c r="A118" s="3" t="s">
         <v>225</v>
       </c>
       <c r="B118" s="10" t="s">
         <v>226</v>
       </c>
       <c r="C118" s="5">
         <v>0</v>
       </c>
       <c r="D118" s="5">
         <v>0</v>
       </c>
       <c r="E118" s="5">
         <v>215.92659</v>
       </c>
       <c r="F118" s="5">
         <v>829.17790000000002</v>
       </c>
       <c r="G118" s="5">
         <v>0</v>
       </c>
       <c r="H118" s="5">
         <v>0</v>
       </c>
       <c r="I118" s="5">
         <v>312.91921000000002</v>
       </c>
       <c r="J118" s="5">
         <v>983.84406000000001</v>
       </c>
       <c r="K118" s="5">
         <v>0</v>
       </c>
       <c r="L118" s="5">
         <v>0</v>
       </c>
       <c r="M118" s="5">
         <v>300.27192000000002</v>
       </c>
       <c r="N118" s="5">
         <v>966.52089000000001</v>
       </c>
-      <c r="O118" s="17">
-[...24 lines deleted...]
-    <row r="119" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O118" s="15">
+        <v>0</v>
+      </c>
+      <c r="P118" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q118" s="15">
+        <v>91.798370000000006</v>
+      </c>
+      <c r="R118" s="15">
+        <v>388.05383999999998</v>
+      </c>
+      <c r="S118" s="15">
+        <v>0</v>
+      </c>
+      <c r="T118" s="15">
+        <v>0</v>
+      </c>
+      <c r="U118" s="15">
+        <v>87.880930000000006</v>
+      </c>
+      <c r="V118" s="15">
+        <v>370.38067999999998</v>
+      </c>
+    </row>
+    <row r="119" spans="1:22" ht="12.75" customHeight="1">
       <c r="A119" s="3" t="s">
         <v>227</v>
       </c>
       <c r="B119" s="10" t="s">
         <v>228</v>
       </c>
       <c r="C119" s="5">
         <v>0</v>
       </c>
       <c r="D119" s="5">
         <v>0</v>
       </c>
       <c r="E119" s="5">
         <v>0.09</v>
       </c>
       <c r="F119" s="5">
         <v>0.23100000000000001</v>
       </c>
       <c r="G119" s="5">
         <v>0</v>
       </c>
       <c r="H119" s="5">
         <v>0</v>
       </c>
       <c r="I119" s="5">
         <v>0.3034</v>
       </c>
       <c r="J119" s="5">
         <v>1.0527899999999999</v>
       </c>
       <c r="K119" s="5">
         <v>0</v>
       </c>
       <c r="L119" s="5">
         <v>0</v>
       </c>
       <c r="M119" s="5">
         <v>0.21662999999999999</v>
       </c>
       <c r="N119" s="5">
         <v>0.45185999999999998</v>
       </c>
-      <c r="O119" s="17">
-[...24 lines deleted...]
-    <row r="120" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O119" s="15">
+        <v>0</v>
+      </c>
+      <c r="P119" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q119" s="15">
+        <v>0</v>
+      </c>
+      <c r="R119" s="15">
+        <v>0</v>
+      </c>
+      <c r="S119" s="15">
+        <v>0</v>
+      </c>
+      <c r="T119" s="15">
+        <v>0</v>
+      </c>
+      <c r="U119" s="15">
+        <v>0</v>
+      </c>
+      <c r="V119" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="120" spans="1:22" ht="12.75" customHeight="1">
       <c r="A120" s="3" t="s">
         <v>229</v>
       </c>
       <c r="B120" s="10" t="s">
         <v>230</v>
       </c>
       <c r="C120" s="5">
         <v>0</v>
       </c>
       <c r="D120" s="5">
         <v>0</v>
       </c>
       <c r="E120" s="5">
         <v>43.009300000000003</v>
       </c>
       <c r="F120" s="5">
         <v>95.077029999999993</v>
       </c>
       <c r="G120" s="5">
         <v>0</v>
       </c>
       <c r="H120" s="5">
         <v>0</v>
       </c>
       <c r="I120" s="5">
         <v>62.97372</v>
       </c>
       <c r="J120" s="5">
         <v>100.26634</v>
       </c>
       <c r="K120" s="5">
         <v>0</v>
       </c>
       <c r="L120" s="5">
         <v>0</v>
       </c>
       <c r="M120" s="5">
         <v>61.374839999999999</v>
       </c>
       <c r="N120" s="5">
         <v>94.31156</v>
       </c>
-      <c r="O120" s="17">
-[...24 lines deleted...]
-    <row r="121" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O120" s="15">
+        <v>0</v>
+      </c>
+      <c r="P120" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q120" s="15">
+        <v>18.12848</v>
+      </c>
+      <c r="R120" s="15">
+        <v>27.25394</v>
+      </c>
+      <c r="S120" s="15">
+        <v>0</v>
+      </c>
+      <c r="T120" s="15">
+        <v>0</v>
+      </c>
+      <c r="U120" s="15">
+        <v>28.592110000000002</v>
+      </c>
+      <c r="V120" s="15">
+        <v>73.362110000000001</v>
+      </c>
+    </row>
+    <row r="121" spans="1:22" ht="12.75" customHeight="1">
       <c r="A121" s="3" t="s">
         <v>231</v>
       </c>
       <c r="B121" s="10" t="s">
         <v>232</v>
       </c>
       <c r="C121" s="5">
         <v>4.4999999999999998E-2</v>
       </c>
       <c r="D121" s="5">
         <v>0.72</v>
       </c>
       <c r="E121" s="5">
         <v>54.829720000000002</v>
       </c>
       <c r="F121" s="5">
         <v>163.26609999999999</v>
       </c>
       <c r="G121" s="5">
         <v>0</v>
       </c>
       <c r="H121" s="5">
         <v>0</v>
       </c>
       <c r="I121" s="5">
         <v>88.72636</v>
       </c>
       <c r="J121" s="5">
         <v>231.10496000000001</v>
       </c>
       <c r="K121" s="5">
         <v>0</v>
       </c>
       <c r="L121" s="5">
         <v>0</v>
       </c>
       <c r="M121" s="5">
         <v>86.226749999999996</v>
       </c>
       <c r="N121" s="5">
         <v>238.35602</v>
       </c>
-      <c r="O121" s="17">
-[...24 lines deleted...]
-    <row r="122" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O121" s="15">
+        <v>0</v>
+      </c>
+      <c r="P121" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q121" s="15">
+        <v>33.123330000000003</v>
+      </c>
+      <c r="R121" s="15">
+        <v>104.87255999999999</v>
+      </c>
+      <c r="S121" s="15">
+        <v>0</v>
+      </c>
+      <c r="T121" s="15">
+        <v>0</v>
+      </c>
+      <c r="U121" s="15">
+        <v>10.68552</v>
+      </c>
+      <c r="V121" s="15">
+        <v>53.223799999999997</v>
+      </c>
+    </row>
+    <row r="122" spans="1:22" ht="12.75" customHeight="1">
       <c r="A122" s="3" t="s">
         <v>233</v>
       </c>
       <c r="B122" s="10" t="s">
         <v>234</v>
       </c>
       <c r="C122" s="5">
         <v>0</v>
       </c>
       <c r="D122" s="5">
         <v>0</v>
       </c>
       <c r="E122" s="5">
         <v>120.5077</v>
       </c>
       <c r="F122" s="5">
         <v>85.471299999999999</v>
       </c>
       <c r="G122" s="5">
         <v>0</v>
       </c>
       <c r="H122" s="5">
         <v>0</v>
       </c>
       <c r="I122" s="5">
         <v>128.14782</v>
       </c>
       <c r="J122" s="5">
         <v>78.973780000000005</v>
       </c>
       <c r="K122" s="5">
         <v>0</v>
       </c>
       <c r="L122" s="5">
         <v>0</v>
       </c>
       <c r="M122" s="5">
         <v>147.55279999999999</v>
       </c>
       <c r="N122" s="5">
         <v>103.01882999999999</v>
       </c>
-      <c r="O122" s="17">
-[...24 lines deleted...]
-    <row r="123" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O122" s="15">
+        <v>0</v>
+      </c>
+      <c r="P122" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q122" s="15">
+        <v>49.692100000000003</v>
+      </c>
+      <c r="R122" s="15">
+        <v>36.165939999999999</v>
+      </c>
+      <c r="S122" s="15">
+        <v>0</v>
+      </c>
+      <c r="T122" s="15">
+        <v>0</v>
+      </c>
+      <c r="U122" s="15">
+        <v>36.235930000000003</v>
+      </c>
+      <c r="V122" s="15">
+        <v>37.04983</v>
+      </c>
+    </row>
+    <row r="123" spans="1:22" ht="12.75" customHeight="1">
       <c r="A123" s="3" t="s">
         <v>235</v>
       </c>
       <c r="B123" s="10" t="s">
         <v>236</v>
       </c>
       <c r="C123" s="5">
         <v>0.14399999999999999</v>
       </c>
       <c r="D123" s="5">
         <v>1.35877</v>
       </c>
       <c r="E123" s="5">
         <v>12.24619</v>
       </c>
       <c r="F123" s="5">
         <v>73.917839999999998</v>
       </c>
       <c r="G123" s="5">
         <v>0</v>
       </c>
       <c r="H123" s="5">
         <v>0</v>
       </c>
       <c r="I123" s="5">
         <v>15.82795</v>
       </c>
       <c r="J123" s="5">
         <v>55.716360000000002</v>
       </c>
       <c r="K123" s="5">
         <v>0</v>
       </c>
       <c r="L123" s="5">
         <v>0</v>
       </c>
       <c r="M123" s="5">
         <v>8.2232500000000002</v>
       </c>
       <c r="N123" s="5">
         <v>45.398339999999997</v>
       </c>
-      <c r="O123" s="17">
-[...24 lines deleted...]
-    <row r="124" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O123" s="15">
+        <v>0</v>
+      </c>
+      <c r="P123" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q123" s="15">
+        <v>3.7429100000000002</v>
+      </c>
+      <c r="R123" s="15">
+        <v>21.74465</v>
+      </c>
+      <c r="S123" s="15">
+        <v>0</v>
+      </c>
+      <c r="T123" s="15">
+        <v>0</v>
+      </c>
+      <c r="U123" s="15">
+        <v>2.2972700000000001</v>
+      </c>
+      <c r="V123" s="15">
+        <v>11.706849999999999</v>
+      </c>
+    </row>
+    <row r="124" spans="1:22" ht="12.75" customHeight="1">
       <c r="A124" s="3" t="s">
         <v>237</v>
       </c>
       <c r="B124" s="10" t="s">
         <v>238</v>
       </c>
       <c r="C124" s="5">
         <v>0</v>
       </c>
       <c r="D124" s="5">
         <v>0</v>
       </c>
       <c r="E124" s="5">
         <v>2.07457</v>
       </c>
       <c r="F124" s="5">
         <v>14.017950000000001</v>
       </c>
       <c r="G124" s="5">
         <v>0</v>
       </c>
       <c r="H124" s="5">
         <v>0</v>
       </c>
       <c r="I124" s="5">
         <v>2.36592</v>
       </c>
       <c r="J124" s="5">
         <v>12.32957</v>
       </c>
       <c r="K124" s="5">
         <v>0.13</v>
       </c>
       <c r="L124" s="5">
         <v>0.17116999999999999</v>
       </c>
       <c r="M124" s="5">
         <v>1.6122799999999999</v>
       </c>
       <c r="N124" s="5">
         <v>8.8331599999999995</v>
       </c>
-      <c r="O124" s="17">
-[...24 lines deleted...]
-    <row r="125" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O124" s="15">
+        <v>0</v>
+      </c>
+      <c r="P124" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q124" s="15">
+        <v>0.83989999999999998</v>
+      </c>
+      <c r="R124" s="15">
+        <v>5.7409600000000003</v>
+      </c>
+      <c r="S124" s="15">
+        <v>0</v>
+      </c>
+      <c r="T124" s="15">
+        <v>0</v>
+      </c>
+      <c r="U124" s="15">
+        <v>0.151</v>
+      </c>
+      <c r="V124" s="15">
+        <v>1.85992</v>
+      </c>
+    </row>
+    <row r="125" spans="1:22" ht="12.75" customHeight="1">
       <c r="A125" s="3" t="s">
         <v>239</v>
       </c>
       <c r="B125" s="10" t="s">
         <v>240</v>
       </c>
       <c r="C125" s="5">
         <v>0</v>
       </c>
       <c r="D125" s="5">
         <v>0</v>
       </c>
       <c r="E125" s="5">
         <v>1004.01384</v>
       </c>
       <c r="F125" s="5">
         <v>1671.2519199999999</v>
       </c>
       <c r="G125" s="5">
         <v>0</v>
       </c>
       <c r="H125" s="5">
         <v>0</v>
       </c>
       <c r="I125" s="5">
         <v>1080.82385</v>
       </c>
       <c r="J125" s="5">
         <v>1548.1819</v>
       </c>
       <c r="K125" s="5">
         <v>0</v>
       </c>
       <c r="L125" s="5">
         <v>0</v>
       </c>
       <c r="M125" s="5">
         <v>1159.9379200000001</v>
       </c>
       <c r="N125" s="5">
         <v>1525.45958</v>
       </c>
-      <c r="O125" s="17">
-[...24 lines deleted...]
-    <row r="126" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O125" s="15">
+        <v>0</v>
+      </c>
+      <c r="P125" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q125" s="15">
+        <v>258.66546</v>
+      </c>
+      <c r="R125" s="15">
+        <v>389.24128000000002</v>
+      </c>
+      <c r="S125" s="15">
+        <v>0</v>
+      </c>
+      <c r="T125" s="15">
+        <v>0</v>
+      </c>
+      <c r="U125" s="15">
+        <v>349.80171000000001</v>
+      </c>
+      <c r="V125" s="15">
+        <v>706.05808000000002</v>
+      </c>
+    </row>
+    <row r="126" spans="1:22" ht="12.75" customHeight="1">
       <c r="A126" s="3" t="s">
         <v>241</v>
       </c>
       <c r="B126" s="10" t="s">
         <v>242</v>
       </c>
       <c r="C126" s="5">
         <v>0</v>
       </c>
       <c r="D126" s="5">
         <v>0</v>
       </c>
       <c r="E126" s="5">
         <v>9.7985000000000007</v>
       </c>
       <c r="F126" s="5">
         <v>26.076450000000001</v>
       </c>
       <c r="G126" s="5">
         <v>0</v>
       </c>
       <c r="H126" s="5">
         <v>0</v>
       </c>
       <c r="I126" s="5">
         <v>7.0773200000000003</v>
       </c>
       <c r="J126" s="5">
         <v>17.731030000000001</v>
       </c>
       <c r="K126" s="5">
         <v>0</v>
       </c>
       <c r="L126" s="5">
         <v>0</v>
       </c>
       <c r="M126" s="5">
         <v>10.50933</v>
       </c>
       <c r="N126" s="5">
         <v>23.269749999999998</v>
       </c>
-      <c r="O126" s="17">
-[...24 lines deleted...]
-    <row r="127" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O126" s="15">
+        <v>0</v>
+      </c>
+      <c r="P126" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q126" s="15">
+        <v>2.2905199999999999</v>
+      </c>
+      <c r="R126" s="15">
+        <v>7.5323599999999997</v>
+      </c>
+      <c r="S126" s="15">
+        <v>0</v>
+      </c>
+      <c r="T126" s="15">
+        <v>0</v>
+      </c>
+      <c r="U126" s="15">
+        <v>0.157</v>
+      </c>
+      <c r="V126" s="15">
+        <v>0.52719000000000005</v>
+      </c>
+    </row>
+    <row r="127" spans="1:22" ht="12.75" customHeight="1">
       <c r="A127" s="3" t="s">
         <v>243</v>
       </c>
       <c r="B127" s="10" t="s">
         <v>244</v>
       </c>
       <c r="C127" s="5">
         <v>0</v>
       </c>
       <c r="D127" s="5">
         <v>0</v>
       </c>
       <c r="E127" s="5">
         <v>4.8433999999999999</v>
       </c>
       <c r="F127" s="5">
         <v>21.715</v>
       </c>
       <c r="G127" s="5">
         <v>0</v>
       </c>
       <c r="H127" s="5">
         <v>0</v>
       </c>
       <c r="I127" s="5">
         <v>3.0470000000000002</v>
       </c>
       <c r="J127" s="5">
         <v>10.739000000000001</v>
       </c>
       <c r="K127" s="5">
         <v>0</v>
       </c>
       <c r="L127" s="5">
         <v>0</v>
       </c>
       <c r="M127" s="5">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="N127" s="5">
         <v>7.2760000000000005E-2</v>
       </c>
-      <c r="O127" s="17">
-[...24 lines deleted...]
-    <row r="128" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O127" s="15">
+        <v>0</v>
+      </c>
+      <c r="P127" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q127" s="15">
+        <v>4.1655199999999999</v>
+      </c>
+      <c r="R127" s="15">
+        <v>24.929010000000002</v>
+      </c>
+      <c r="S127" s="15">
+        <v>0</v>
+      </c>
+      <c r="T127" s="15">
+        <v>0</v>
+      </c>
+      <c r="U127" s="15">
+        <v>0.86241999999999996</v>
+      </c>
+      <c r="V127" s="15">
+        <v>8.87425</v>
+      </c>
+    </row>
+    <row r="128" spans="1:22" ht="12.75" customHeight="1">
       <c r="A128" s="3" t="s">
         <v>245</v>
       </c>
       <c r="B128" s="10" t="s">
         <v>246</v>
       </c>
       <c r="C128" s="5">
         <v>0</v>
       </c>
       <c r="D128" s="5">
         <v>0</v>
       </c>
       <c r="E128" s="5">
         <v>116.48933</v>
       </c>
       <c r="F128" s="5">
         <v>281.30678999999998</v>
       </c>
       <c r="G128" s="5">
         <v>0</v>
       </c>
       <c r="H128" s="5">
         <v>0</v>
       </c>
       <c r="I128" s="5">
         <v>149.55934999999999</v>
       </c>
       <c r="J128" s="5">
         <v>287.44529999999997</v>
       </c>
       <c r="K128" s="5">
         <v>1.22</v>
       </c>
       <c r="L128" s="5">
         <v>2.0791900000000001</v>
       </c>
       <c r="M128" s="5">
         <v>237.74288999999999</v>
       </c>
       <c r="N128" s="5">
         <v>385.74207000000001</v>
       </c>
-      <c r="O128" s="17">
-[...24 lines deleted...]
-    <row r="129" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O128" s="15">
+        <v>0</v>
+      </c>
+      <c r="P128" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q128" s="15">
+        <v>128.9872</v>
+      </c>
+      <c r="R128" s="15">
+        <v>232.38603000000001</v>
+      </c>
+      <c r="S128" s="15">
+        <v>0</v>
+      </c>
+      <c r="T128" s="15">
+        <v>0</v>
+      </c>
+      <c r="U128" s="15">
+        <v>128.36715000000001</v>
+      </c>
+      <c r="V128" s="15">
+        <v>245.54773</v>
+      </c>
+    </row>
+    <row r="129" spans="1:22" ht="12.75" customHeight="1">
       <c r="A129" s="3" t="s">
         <v>247</v>
       </c>
       <c r="B129" s="10" t="s">
         <v>248</v>
       </c>
       <c r="C129" s="5">
         <v>0</v>
       </c>
       <c r="D129" s="5">
         <v>0</v>
       </c>
       <c r="E129" s="5">
         <v>45.36</v>
       </c>
       <c r="F129" s="5">
         <v>13.395110000000001</v>
       </c>
       <c r="G129" s="5">
         <v>0</v>
       </c>
       <c r="H129" s="5">
         <v>0</v>
       </c>
       <c r="I129" s="5">
         <v>47.917999999999999</v>
       </c>
       <c r="J129" s="5">
         <v>31.247489999999999</v>
       </c>
       <c r="K129" s="5">
         <v>0</v>
       </c>
       <c r="L129" s="5">
         <v>0</v>
       </c>
       <c r="M129" s="5">
         <v>37.447200000000002</v>
       </c>
       <c r="N129" s="5">
         <v>10.103210000000001</v>
       </c>
-      <c r="O129" s="17">
-[...17 lines deleted...]
-      <c r="U129" s="18">
+      <c r="O129" s="15">
+        <v>0</v>
+      </c>
+      <c r="P129" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q129" s="15">
+        <v>1.008</v>
+      </c>
+      <c r="R129" s="15">
+        <v>0.245</v>
+      </c>
+      <c r="S129" s="15">
+        <v>0</v>
+      </c>
+      <c r="T129" s="15">
+        <v>0</v>
+      </c>
+      <c r="U129" s="15">
         <v>19.399999999999999</v>
       </c>
-      <c r="V129" s="18">
+      <c r="V129" s="15">
         <v>4</v>
       </c>
     </row>
-    <row r="130" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="130" spans="1:22" ht="12.75" customHeight="1">
       <c r="A130" s="3" t="s">
         <v>249</v>
       </c>
       <c r="B130" s="10" t="s">
         <v>250</v>
       </c>
       <c r="C130" s="5">
         <v>0</v>
       </c>
       <c r="D130" s="5">
         <v>0</v>
       </c>
       <c r="E130" s="5">
         <v>1985.4989599999999</v>
       </c>
       <c r="F130" s="5">
         <v>662.68037000000004</v>
       </c>
       <c r="G130" s="5">
         <v>0.92820000000000003</v>
       </c>
       <c r="H130" s="5">
         <v>0.33895999999999998</v>
       </c>
       <c r="I130" s="5">
         <v>2090.4742099999999</v>
       </c>
       <c r="J130" s="5">
         <v>615.64223000000004</v>
       </c>
       <c r="K130" s="5">
         <v>0</v>
       </c>
       <c r="L130" s="5">
         <v>0</v>
       </c>
       <c r="M130" s="5">
         <v>2186.0473299999999</v>
       </c>
       <c r="N130" s="5">
         <v>651.11059</v>
       </c>
-      <c r="O130" s="17">
-[...24 lines deleted...]
-    <row r="131" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O130" s="15">
+        <v>0</v>
+      </c>
+      <c r="P130" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q130" s="15">
+        <v>755.83033999999998</v>
+      </c>
+      <c r="R130" s="15">
+        <v>221.33482000000001</v>
+      </c>
+      <c r="S130" s="15">
+        <v>0</v>
+      </c>
+      <c r="T130" s="15">
+        <v>0</v>
+      </c>
+      <c r="U130" s="15">
+        <v>581.42192</v>
+      </c>
+      <c r="V130" s="15">
+        <v>175.67658</v>
+      </c>
+    </row>
+    <row r="131" spans="1:22" ht="12.75" customHeight="1">
       <c r="A131" s="3" t="s">
         <v>251</v>
       </c>
       <c r="B131" s="10" t="s">
         <v>252</v>
       </c>
       <c r="C131" s="5">
         <v>0</v>
       </c>
       <c r="D131" s="5">
         <v>0</v>
       </c>
       <c r="E131" s="5">
         <v>249.72319999999999</v>
       </c>
       <c r="F131" s="5">
         <v>153.36659</v>
       </c>
       <c r="G131" s="5">
         <v>0</v>
       </c>
       <c r="H131" s="5">
         <v>0</v>
       </c>
       <c r="I131" s="5">
         <v>425.46217999999999</v>
       </c>
       <c r="J131" s="5">
         <v>217.99596</v>
       </c>
       <c r="K131" s="5">
         <v>0</v>
       </c>
       <c r="L131" s="5">
         <v>0</v>
       </c>
       <c r="M131" s="5">
         <v>1285.81116</v>
       </c>
       <c r="N131" s="5">
         <v>497.75981000000002</v>
       </c>
-      <c r="O131" s="17">
-[...24 lines deleted...]
-    <row r="132" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O131" s="15">
+        <v>0</v>
+      </c>
+      <c r="P131" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q131" s="15">
+        <v>648.03819999999996</v>
+      </c>
+      <c r="R131" s="15">
+        <v>242.20108999999999</v>
+      </c>
+      <c r="S131" s="15">
+        <v>0</v>
+      </c>
+      <c r="T131" s="15">
+        <v>0</v>
+      </c>
+      <c r="U131" s="15">
+        <v>369.654</v>
+      </c>
+      <c r="V131" s="15">
+        <v>152.08036000000001</v>
+      </c>
+    </row>
+    <row r="132" spans="1:22" ht="12.75" customHeight="1">
       <c r="A132" s="3" t="s">
         <v>253</v>
       </c>
       <c r="B132" s="10" t="s">
         <v>254</v>
       </c>
       <c r="C132" s="5">
         <v>0</v>
       </c>
       <c r="D132" s="5">
         <v>0</v>
       </c>
       <c r="E132" s="5">
         <v>0</v>
       </c>
       <c r="F132" s="5">
         <v>0</v>
       </c>
       <c r="G132" s="5">
         <v>0</v>
       </c>
       <c r="H132" s="5">
         <v>0</v>
       </c>
       <c r="I132" s="5">
         <v>0</v>
       </c>
       <c r="J132" s="5">
         <v>0</v>
       </c>
       <c r="K132" s="5">
         <v>0</v>
       </c>
       <c r="L132" s="5">
         <v>0</v>
       </c>
       <c r="M132" s="5">
         <v>0</v>
       </c>
       <c r="N132" s="5">
         <v>0</v>
       </c>
-      <c r="O132" s="17">
-[...24 lines deleted...]
-    <row r="133" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O132" s="15">
+        <v>0</v>
+      </c>
+      <c r="P132" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q132" s="15">
+        <v>0</v>
+      </c>
+      <c r="R132" s="15">
+        <v>0</v>
+      </c>
+      <c r="S132" s="15">
+        <v>0</v>
+      </c>
+      <c r="T132" s="15">
+        <v>0</v>
+      </c>
+      <c r="U132" s="15">
+        <v>0</v>
+      </c>
+      <c r="V132" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="133" spans="1:22" ht="12.75" customHeight="1">
       <c r="A133" s="3" t="s">
         <v>255</v>
       </c>
       <c r="B133" s="10" t="s">
         <v>256</v>
       </c>
       <c r="C133" s="5">
         <v>0</v>
       </c>
       <c r="D133" s="5">
         <v>0</v>
       </c>
       <c r="E133" s="5">
         <v>0</v>
       </c>
       <c r="F133" s="5">
         <v>0</v>
       </c>
       <c r="G133" s="5">
         <v>0</v>
       </c>
       <c r="H133" s="5">
         <v>0</v>
       </c>
       <c r="I133" s="5">
         <v>0</v>
       </c>
       <c r="J133" s="5">
         <v>0</v>
       </c>
       <c r="K133" s="5">
         <v>0</v>
       </c>
       <c r="L133" s="5">
         <v>0</v>
       </c>
       <c r="M133" s="5">
         <v>0</v>
       </c>
       <c r="N133" s="5">
         <v>0</v>
       </c>
-      <c r="O133" s="17">
-[...24 lines deleted...]
-    <row r="134" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O133" s="15">
+        <v>0</v>
+      </c>
+      <c r="P133" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q133" s="15">
+        <v>0</v>
+      </c>
+      <c r="R133" s="15">
+        <v>0</v>
+      </c>
+      <c r="S133" s="15">
+        <v>0</v>
+      </c>
+      <c r="T133" s="15">
+        <v>0</v>
+      </c>
+      <c r="U133" s="15">
+        <v>0</v>
+      </c>
+      <c r="V133" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="134" spans="1:22" ht="12.75" customHeight="1">
       <c r="A134" s="3" t="s">
         <v>257</v>
       </c>
       <c r="B134" s="10" t="s">
         <v>258</v>
       </c>
       <c r="C134" s="5">
         <v>0</v>
       </c>
       <c r="D134" s="5">
         <v>0</v>
       </c>
       <c r="E134" s="5">
         <v>0</v>
       </c>
       <c r="F134" s="5">
         <v>0</v>
       </c>
       <c r="G134" s="5">
         <v>0</v>
       </c>
       <c r="H134" s="5">
         <v>0</v>
       </c>
       <c r="I134" s="5">
         <v>3.3696000000000002</v>
       </c>
       <c r="J134" s="5">
         <v>0.85870000000000002</v>
       </c>
       <c r="K134" s="5">
         <v>0</v>
       </c>
       <c r="L134" s="5">
         <v>0</v>
       </c>
       <c r="M134" s="5">
         <v>0</v>
       </c>
       <c r="N134" s="5">
         <v>0</v>
       </c>
-      <c r="O134" s="17">
-[...24 lines deleted...]
-    <row r="135" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O134" s="15">
+        <v>0</v>
+      </c>
+      <c r="P134" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q134" s="15">
+        <v>0.432</v>
+      </c>
+      <c r="R134" s="15">
+        <v>0.185</v>
+      </c>
+      <c r="S134" s="15">
+        <v>0</v>
+      </c>
+      <c r="T134" s="15">
+        <v>0</v>
+      </c>
+      <c r="U134" s="15">
+        <v>21.65</v>
+      </c>
+      <c r="V134" s="15">
+        <v>14.559519999999999</v>
+      </c>
+    </row>
+    <row r="135" spans="1:22" ht="12.75" customHeight="1">
       <c r="A135" s="3" t="s">
         <v>259</v>
       </c>
       <c r="B135" s="10" t="s">
         <v>260</v>
       </c>
       <c r="C135" s="5">
         <v>0</v>
       </c>
       <c r="D135" s="5">
         <v>0</v>
       </c>
       <c r="E135" s="5">
         <v>59.003450000000001</v>
       </c>
       <c r="F135" s="5">
         <v>56.760480000000001</v>
       </c>
       <c r="G135" s="5">
         <v>0</v>
       </c>
       <c r="H135" s="5">
         <v>0</v>
       </c>
       <c r="I135" s="5">
         <v>69.625990000000002</v>
       </c>
       <c r="J135" s="5">
         <v>50.2547</v>
       </c>
       <c r="K135" s="5">
         <v>0</v>
       </c>
       <c r="L135" s="5">
         <v>0</v>
       </c>
       <c r="M135" s="5">
         <v>66.047650000000004</v>
       </c>
       <c r="N135" s="5">
         <v>44.225520000000003</v>
       </c>
-      <c r="O135" s="17">
-[...24 lines deleted...]
-    <row r="136" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O135" s="15">
+        <v>0</v>
+      </c>
+      <c r="P135" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q135" s="15">
+        <v>16.323340000000002</v>
+      </c>
+      <c r="R135" s="15">
+        <v>11.529680000000001</v>
+      </c>
+      <c r="S135" s="15">
+        <v>0</v>
+      </c>
+      <c r="T135" s="15">
+        <v>0</v>
+      </c>
+      <c r="U135" s="15">
+        <v>13.115679999999999</v>
+      </c>
+      <c r="V135" s="15">
+        <v>10.802519999999999</v>
+      </c>
+    </row>
+    <row r="136" spans="1:22" ht="12.75" customHeight="1">
       <c r="A136" s="3" t="s">
         <v>261</v>
       </c>
       <c r="B136" s="10" t="s">
         <v>262</v>
       </c>
       <c r="C136" s="5">
         <v>0</v>
       </c>
       <c r="D136" s="5">
         <v>0</v>
       </c>
       <c r="E136" s="5">
         <v>40.020000000000003</v>
       </c>
       <c r="F136" s="5">
         <v>80.180999999999997</v>
       </c>
       <c r="G136" s="5">
         <v>0</v>
       </c>
       <c r="H136" s="5">
         <v>0</v>
       </c>
       <c r="I136" s="5">
         <v>63.59</v>
       </c>
       <c r="J136" s="5">
         <v>100.327</v>
       </c>
       <c r="K136" s="5">
         <v>0</v>
       </c>
       <c r="L136" s="5">
         <v>0</v>
       </c>
       <c r="M136" s="5">
         <v>81.608800000000002</v>
       </c>
       <c r="N136" s="5">
         <v>158.12546</v>
       </c>
-      <c r="O136" s="17">
-[...24 lines deleted...]
-    <row r="137" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O136" s="15">
+        <v>0</v>
+      </c>
+      <c r="P136" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q136" s="15">
+        <v>0</v>
+      </c>
+      <c r="R136" s="15">
+        <v>0</v>
+      </c>
+      <c r="S136" s="15">
+        <v>0</v>
+      </c>
+      <c r="T136" s="15">
+        <v>0</v>
+      </c>
+      <c r="U136" s="15">
+        <v>40.020000000000003</v>
+      </c>
+      <c r="V136" s="15">
+        <v>87.912019999999998</v>
+      </c>
+    </row>
+    <row r="137" spans="1:22" ht="12.75" customHeight="1">
       <c r="A137" s="3" t="s">
         <v>263</v>
       </c>
       <c r="B137" s="10" t="s">
         <v>264</v>
       </c>
       <c r="C137" s="5">
         <v>48</v>
       </c>
       <c r="D137" s="5">
         <v>2.3969999999999998</v>
       </c>
       <c r="E137" s="5">
         <v>7535.2219999999998</v>
       </c>
       <c r="F137" s="5">
         <v>2245.7969199999998</v>
       </c>
       <c r="G137" s="5">
         <v>0</v>
       </c>
       <c r="H137" s="5">
         <v>0</v>
       </c>
       <c r="I137" s="5">
         <v>8293.7296000000006</v>
       </c>
       <c r="J137" s="5">
         <v>849.95065</v>
       </c>
       <c r="K137" s="5">
         <v>522.6</v>
       </c>
       <c r="L137" s="5">
         <v>41.808</v>
       </c>
       <c r="M137" s="5">
         <v>8010.2006000000001</v>
       </c>
       <c r="N137" s="5">
         <v>363.14375000000001</v>
       </c>
-      <c r="O137" s="17">
+      <c r="O137" s="15">
         <v>325</v>
       </c>
-      <c r="P137" s="17">
+      <c r="P137" s="15">
         <v>26</v>
       </c>
-      <c r="Q137" s="17">
-[...18 lines deleted...]
-    <row r="138" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Q137" s="15">
+        <v>3330.6516799999999</v>
+      </c>
+      <c r="R137" s="15">
+        <v>155.24256</v>
+      </c>
+      <c r="S137" s="15">
+        <v>0</v>
+      </c>
+      <c r="T137" s="15">
+        <v>0</v>
+      </c>
+      <c r="U137" s="15">
+        <v>3194.8602000000001</v>
+      </c>
+      <c r="V137" s="15">
+        <v>220.24520999999999</v>
+      </c>
+    </row>
+    <row r="138" spans="1:22" ht="12.75" customHeight="1">
       <c r="A138" s="3" t="s">
         <v>265</v>
       </c>
       <c r="B138" s="10" t="s">
         <v>266</v>
       </c>
       <c r="C138" s="5">
         <v>0</v>
       </c>
       <c r="D138" s="5">
         <v>0</v>
       </c>
       <c r="E138" s="5">
         <v>0</v>
       </c>
       <c r="F138" s="5">
         <v>0</v>
       </c>
       <c r="G138" s="5">
         <v>0</v>
       </c>
       <c r="H138" s="5">
         <v>0</v>
       </c>
       <c r="I138" s="5">
         <v>0</v>
       </c>
       <c r="J138" s="5">
         <v>0</v>
       </c>
       <c r="K138" s="5">
         <v>0</v>
       </c>
       <c r="L138" s="5">
         <v>0</v>
       </c>
       <c r="M138" s="5">
         <v>0</v>
       </c>
       <c r="N138" s="5">
         <v>0</v>
       </c>
-      <c r="O138" s="17">
-[...24 lines deleted...]
-    <row r="139" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O138" s="15">
+        <v>0</v>
+      </c>
+      <c r="P138" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q138" s="15">
+        <v>0</v>
+      </c>
+      <c r="R138" s="15">
+        <v>0</v>
+      </c>
+      <c r="S138" s="15">
+        <v>0</v>
+      </c>
+      <c r="T138" s="15">
+        <v>0</v>
+      </c>
+      <c r="U138" s="15">
+        <v>0</v>
+      </c>
+      <c r="V138" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="139" spans="1:22" ht="12.75" customHeight="1">
       <c r="A139" s="3" t="s">
         <v>267</v>
       </c>
       <c r="B139" s="10" t="s">
         <v>268</v>
       </c>
       <c r="C139" s="5">
         <v>0</v>
       </c>
       <c r="D139" s="5">
         <v>0</v>
       </c>
       <c r="E139" s="5">
         <v>0</v>
       </c>
       <c r="F139" s="5">
         <v>0</v>
       </c>
       <c r="G139" s="5">
         <v>0</v>
       </c>
       <c r="H139" s="5">
         <v>0</v>
       </c>
       <c r="I139" s="5">
         <v>0</v>
       </c>
       <c r="J139" s="5">
         <v>0</v>
       </c>
       <c r="K139" s="5">
         <v>0</v>
       </c>
       <c r="L139" s="5">
         <v>0</v>
       </c>
       <c r="M139" s="5">
         <v>0</v>
       </c>
       <c r="N139" s="5">
         <v>0</v>
       </c>
-      <c r="O139" s="17">
-[...24 lines deleted...]
-    <row r="140" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O139" s="15">
+        <v>0</v>
+      </c>
+      <c r="P139" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q139" s="15">
+        <v>0</v>
+      </c>
+      <c r="R139" s="15">
+        <v>0</v>
+      </c>
+      <c r="S139" s="15">
+        <v>0</v>
+      </c>
+      <c r="T139" s="15">
+        <v>0</v>
+      </c>
+      <c r="U139" s="15">
+        <v>0</v>
+      </c>
+      <c r="V139" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="140" spans="1:22" ht="12.75" customHeight="1">
       <c r="A140" s="6" t="s">
         <v>269</v>
       </c>
       <c r="B140" s="11" t="s">
         <v>270</v>
       </c>
       <c r="C140" s="7">
         <v>1220.2</v>
       </c>
       <c r="D140" s="7">
         <v>6.4417400000000002</v>
       </c>
       <c r="E140" s="7">
         <v>37.007199999999997</v>
       </c>
       <c r="F140" s="7">
         <v>6.4610000000000003</v>
       </c>
       <c r="G140" s="7">
         <v>1629.7133200000001</v>
       </c>
       <c r="H140" s="7">
         <v>117.32083</v>
       </c>
       <c r="I140" s="7">
         <v>29.21312</v>
       </c>
       <c r="J140" s="7">
         <v>5.4082600000000003</v>
       </c>
       <c r="K140" s="7">
         <v>641.06899999999996</v>
       </c>
       <c r="L140" s="7">
         <v>27.414149999999999</v>
       </c>
       <c r="M140" s="7">
         <v>29.49147</v>
       </c>
       <c r="N140" s="7">
         <v>5.61233</v>
       </c>
-      <c r="O140" s="7">
-[...9 lines deleted...]
-        <v>1.1500300000000001</v>
+      <c r="O140" s="16">
+        <v>120</v>
+      </c>
+      <c r="P140" s="16">
+        <v>0.28065000000000001</v>
+      </c>
+      <c r="Q140" s="16">
+        <v>8.9519300000000008</v>
+      </c>
+      <c r="R140" s="16">
+        <v>2.68581</v>
       </c>
       <c r="S140" s="16">
         <v>0</v>
       </c>
       <c r="T140" s="16">
         <v>0</v>
       </c>
       <c r="U140" s="16">
         <v>8.8335000000000008</v>
       </c>
       <c r="V140" s="16">
         <v>2.6071800000000001</v>
       </c>
     </row>
-    <row r="141" spans="1:22" ht="27" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A141" s="29" t="s">
+    <row r="141" spans="1:22" ht="27" customHeight="1">
+      <c r="A141" s="23" t="s">
         <v>275</v>
       </c>
-      <c r="B141" s="29"/>
+      <c r="B141" s="23"/>
       <c r="C141" s="5"/>
       <c r="D141" s="5"/>
       <c r="E141" s="5"/>
       <c r="F141" s="5"/>
-      <c r="S141" s="15"/>
-[...2 lines deleted...]
-      <c r="V141" s="15"/>
+      <c r="O141" s="15"/>
+      <c r="P141" s="15"/>
+      <c r="Q141" s="15"/>
+      <c r="R141" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="19">
     <mergeCell ref="O3:R3"/>
     <mergeCell ref="S3:V3"/>
     <mergeCell ref="O4:P4"/>
     <mergeCell ref="Q4:R4"/>
     <mergeCell ref="S4:T4"/>
     <mergeCell ref="U4:V4"/>
-    <mergeCell ref="A141:B141"/>
-[...4 lines deleted...]
-    <mergeCell ref="E4:F4"/>
     <mergeCell ref="K3:N3"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="M4:N4"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="G3:J3"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="I4:J4"/>
+    <mergeCell ref="A141:B141"/>
+    <mergeCell ref="B3:B5"/>
+    <mergeCell ref="A3:A5"/>
+    <mergeCell ref="C3:F3"/>
+    <mergeCell ref="C4:D4"/>
+    <mergeCell ref="E4:F4"/>
   </mergeCells>
   <phoneticPr fontId="28" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1">
     <oddHeader>&amp;C&amp;P</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>