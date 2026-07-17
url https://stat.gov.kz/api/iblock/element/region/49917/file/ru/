--- v2 (2026-06-24)
+++ v3 (2026-07-17)
@@ -851,65 +851,65 @@
   <si>
     <t>Соль (включая соль столовую и денатурированную) и хлорид натрия чистый, растворенные или не растворенные в воде, а также содержащие добавки агентов, вода морская</t>
   </si>
   <si>
     <t>ТНВЭД ЕАЭС</t>
   </si>
   <si>
     <t>Наименование товара</t>
   </si>
   <si>
     <t>тонн</t>
   </si>
   <si>
     <t>тыс. долларов США</t>
   </si>
   <si>
     <t>*Предварительные данные.</t>
   </si>
   <si>
     <t>Экспорт и импорт по области Абай по продовольственным товарам</t>
   </si>
   <si>
     <t xml:space="preserve"> 2024 г.</t>
   </si>
   <si>
-    <t>январь-апрель 2025 г.*</t>
-[...2 lines deleted...]
-    <t>январь-апрель 2026 г.*</t>
+    <t>январь-май 2025 г.*</t>
+  </si>
+  <si>
+    <t>январь-май 2026 г.*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="35">
+  <fonts count="35" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1276,51 +1276,51 @@
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="26"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="15"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="23"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="55"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="21">
+  <borders count="22">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="48"/>
       </left>
       <right style="thin">
         <color indexed="48"/>
       </right>
       <top style="thin">
         <color indexed="48"/>
       </top>
       <bottom style="thin">
         <color indexed="48"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="41"/>
@@ -1526,50 +1526,59 @@
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="81">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="4" fontId="4" fillId="17" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="18" borderId="1" applyNumberFormat="0" applyProtection="0">
@@ -1686,145 +1695,147 @@
     <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="9" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="7" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="31" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="38">
+  <cellXfs count="40">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="12" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="18" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="19" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="20" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="31" fillId="0" borderId="12" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="31" fillId="0" borderId="17" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="165" fontId="30" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="31" fillId="0" borderId="12" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="31" fillId="0" borderId="12" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="31" fillId="0" borderId="12" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="31" fillId="0" borderId="17" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="12" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="12" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="17" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="14" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="15" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="16" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="14" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="15" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="16" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="12" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="12" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="165" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="30" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="81">
     <cellStyle name="20% - Акцент1 2" xfId="1"/>
     <cellStyle name="20% - Акцент2 2" xfId="2"/>
     <cellStyle name="20% - Акцент3 2" xfId="3"/>
     <cellStyle name="20% - Акцент4 2" xfId="4"/>
     <cellStyle name="20% - Акцент5 2" xfId="5"/>
     <cellStyle name="20% - Акцент6 2" xfId="6"/>
     <cellStyle name="40% - Акцент1 2" xfId="7"/>
     <cellStyle name="40% - Акцент2 2" xfId="8"/>
     <cellStyle name="40% - Акцент3 2" xfId="9"/>
     <cellStyle name="40% - Акцент4 2" xfId="10"/>
     <cellStyle name="40% - Акцент5 2" xfId="11"/>
     <cellStyle name="40% - Акцент6 2" xfId="12"/>
     <cellStyle name="60% - Акцент1 2" xfId="13"/>
     <cellStyle name="60% - Акцент2 2" xfId="14"/>
     <cellStyle name="60% - Акцент3 2" xfId="15"/>
     <cellStyle name="60% - Акцент4 2" xfId="16"/>
     <cellStyle name="60% - Акцент5 2" xfId="17"/>
     <cellStyle name="60% - Акцент6 2" xfId="18"/>
     <cellStyle name="SAPBEXaggData" xfId="19"/>
     <cellStyle name="SAPBEXaggDataEmph" xfId="20"/>
     <cellStyle name="SAPBEXaggItem" xfId="21"/>
     <cellStyle name="SAPBEXaggItemX" xfId="22"/>
     <cellStyle name="SAPBEXchaText" xfId="23"/>
@@ -2170,294 +2181,294 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:V141"/>
+  <dimension ref="A1:W142"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="G2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="S141" sqref="S141"/>
+      <selection pane="bottomRight" activeCell="Z22" sqref="Z22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.7109375" style="8" customWidth="1"/>
     <col min="2" max="2" width="36.140625" style="12" customWidth="1"/>
     <col min="3" max="3" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="14" width="9.140625" style="5"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22" ht="30" customHeight="1">
-      <c r="A1" s="33" t="s">
+    <row r="1" spans="1:22" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="23" t="s">
         <v>276</v>
       </c>
-      <c r="B1" s="33"/>
-[...6 lines deleted...]
-      <c r="A3" s="27" t="s">
+      <c r="B1" s="23"/>
+      <c r="C1" s="23"/>
+      <c r="D1" s="23"/>
+      <c r="E1" s="23"/>
+      <c r="F1" s="23"/>
+    </row>
+    <row r="3" spans="1:22" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="31" t="s">
         <v>271</v>
       </c>
-      <c r="B3" s="24" t="s">
+      <c r="B3" s="28" t="s">
         <v>272</v>
       </c>
-      <c r="C3" s="30">
+      <c r="C3" s="34">
         <v>2022</v>
       </c>
-      <c r="D3" s="31"/>
-[...2 lines deleted...]
-      <c r="G3" s="34">
+      <c r="D3" s="35"/>
+      <c r="E3" s="35"/>
+      <c r="F3" s="35"/>
+      <c r="G3" s="24">
         <v>2023</v>
       </c>
-      <c r="H3" s="35"/>
-[...1 lines deleted...]
-      <c r="J3" s="36"/>
+      <c r="H3" s="25"/>
+      <c r="I3" s="25"/>
+      <c r="J3" s="26"/>
       <c r="K3" s="18" t="s">
         <v>277</v>
       </c>
       <c r="L3" s="19"/>
       <c r="M3" s="19"/>
       <c r="N3" s="20"/>
       <c r="O3" s="18" t="s">
         <v>278</v>
       </c>
       <c r="P3" s="19"/>
       <c r="Q3" s="19"/>
       <c r="R3" s="20"/>
       <c r="S3" s="18" t="s">
         <v>279</v>
       </c>
       <c r="T3" s="19"/>
       <c r="U3" s="19"/>
       <c r="V3" s="20"/>
     </row>
-    <row r="4" spans="1:22">
-[...6 lines deleted...]
-      <c r="E4" s="32" t="s">
+    <row r="4" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A4" s="32"/>
+      <c r="B4" s="29"/>
+      <c r="C4" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="D4" s="36"/>
+      <c r="E4" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="F4" s="32"/>
+      <c r="F4" s="36"/>
       <c r="G4" s="21" t="s">
         <v>0</v>
       </c>
       <c r="H4" s="21"/>
       <c r="I4" s="21" t="s">
         <v>1</v>
       </c>
       <c r="J4" s="22"/>
       <c r="K4" s="21" t="s">
         <v>0</v>
       </c>
       <c r="L4" s="21"/>
       <c r="M4" s="21" t="s">
         <v>1</v>
       </c>
       <c r="N4" s="22"/>
       <c r="O4" s="21" t="s">
         <v>0</v>
       </c>
       <c r="P4" s="21"/>
       <c r="Q4" s="21" t="s">
         <v>1</v>
       </c>
       <c r="R4" s="22"/>
       <c r="S4" s="21" t="s">
         <v>0</v>
       </c>
       <c r="T4" s="21"/>
       <c r="U4" s="21" t="s">
         <v>1</v>
       </c>
       <c r="V4" s="22"/>
     </row>
-    <row r="5" spans="1:22" ht="33.75">
-[...1 lines deleted...]
-      <c r="B5" s="26"/>
+    <row r="5" spans="1:22" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A5" s="33"/>
+      <c r="B5" s="30"/>
       <c r="C5" s="2" t="s">
         <v>273</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>274</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>273</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>274</v>
       </c>
       <c r="G5" s="13" t="s">
         <v>273</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>274</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>273</v>
       </c>
       <c r="J5" s="14" t="s">
         <v>274</v>
       </c>
       <c r="K5" s="13" t="s">
         <v>273</v>
       </c>
       <c r="L5" s="13" t="s">
         <v>273</v>
       </c>
       <c r="M5" s="13" t="s">
         <v>273</v>
       </c>
       <c r="N5" s="13" t="s">
         <v>273</v>
       </c>
-      <c r="O5" s="17" t="s">
+      <c r="O5" s="16" t="s">
         <v>273</v>
       </c>
-      <c r="P5" s="17" t="s">
+      <c r="P5" s="16" t="s">
         <v>274</v>
       </c>
-      <c r="Q5" s="17" t="s">
+      <c r="Q5" s="16" t="s">
         <v>273</v>
       </c>
       <c r="R5" s="14" t="s">
         <v>274</v>
       </c>
-      <c r="S5" s="17" t="s">
+      <c r="S5" s="16" t="s">
         <v>273</v>
       </c>
-      <c r="T5" s="17" t="s">
+      <c r="T5" s="16" t="s">
         <v>274</v>
       </c>
-      <c r="U5" s="17" t="s">
+      <c r="U5" s="16" t="s">
         <v>273</v>
       </c>
       <c r="V5" s="14" t="s">
         <v>274</v>
       </c>
     </row>
-    <row r="6" spans="1:22">
+    <row r="6" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A6" s="3"/>
       <c r="B6" s="9" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="4">
         <v>6291.5</v>
       </c>
       <c r="D6" s="4">
         <v>679</v>
       </c>
       <c r="E6" s="4">
         <v>18480.8</v>
       </c>
       <c r="F6" s="4">
         <v>21106</v>
       </c>
       <c r="G6" s="4">
         <v>62961.641580000018</v>
       </c>
       <c r="H6" s="4">
         <v>1287.99332</v>
       </c>
       <c r="I6" s="4">
         <v>23397.677130000004</v>
       </c>
       <c r="J6" s="4">
         <v>20010.764600000006</v>
       </c>
       <c r="K6" s="4">
         <v>195849.11554999996</v>
       </c>
       <c r="L6" s="4">
         <v>1179.70964</v>
       </c>
       <c r="M6" s="4">
         <v>25032.694410000004</v>
       </c>
       <c r="N6" s="4">
         <v>22357.000779999995</v>
       </c>
-      <c r="O6" s="37">
-[...24 lines deleted...]
-    <row r="7" spans="1:22">
+      <c r="O6" s="17">
+        <v>2140.6093299999998</v>
+      </c>
+      <c r="P6" s="17">
+        <v>439.06952999999993</v>
+      </c>
+      <c r="Q6" s="17">
+        <v>18376.799720000006</v>
+      </c>
+      <c r="R6" s="17">
+        <v>13880.310920000004</v>
+      </c>
+      <c r="S6" s="17">
+        <v>33336.753199999999</v>
+      </c>
+      <c r="T6" s="17">
+        <v>315.90028000000001</v>
+      </c>
+      <c r="U6" s="17">
+        <v>21567.300270000003</v>
+      </c>
+      <c r="V6" s="17">
+        <v>18707.683730000008</v>
+      </c>
+    </row>
+    <row r="7" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="5">
         <v>0</v>
       </c>
       <c r="D7" s="5">
         <v>0</v>
       </c>
       <c r="E7" s="5">
         <v>0</v>
       </c>
       <c r="F7" s="5">
         <v>0</v>
       </c>
       <c r="G7" s="5">
         <v>0</v>
       </c>
       <c r="H7" s="5">
         <v>0</v>
       </c>
       <c r="I7" s="5">
@@ -2481,51 +2492,51 @@
       <c r="O7" s="15">
         <v>0</v>
       </c>
       <c r="P7" s="15">
         <v>0</v>
       </c>
       <c r="Q7" s="15">
         <v>0.72099999999999997</v>
       </c>
       <c r="R7" s="15">
         <v>0.96299999999999997</v>
       </c>
       <c r="S7" s="15">
         <v>0</v>
       </c>
       <c r="T7" s="15">
         <v>0</v>
       </c>
       <c r="U7" s="15">
         <v>0</v>
       </c>
       <c r="V7" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="8" spans="1:22">
+    <row r="8" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>6</v>
       </c>
       <c r="C8" s="5">
         <v>0</v>
       </c>
       <c r="D8" s="5">
         <v>0</v>
       </c>
       <c r="E8" s="5">
         <v>6.4023599999999998</v>
       </c>
       <c r="F8" s="5">
         <v>8.6973400000000005</v>
       </c>
       <c r="G8" s="5">
         <v>0</v>
       </c>
       <c r="H8" s="5">
         <v>0</v>
       </c>
       <c r="I8" s="5">
@@ -2549,119 +2560,119 @@
       <c r="O8" s="15">
         <v>0</v>
       </c>
       <c r="P8" s="15">
         <v>0</v>
       </c>
       <c r="Q8" s="15">
         <v>0</v>
       </c>
       <c r="R8" s="15">
         <v>0</v>
       </c>
       <c r="S8" s="15">
         <v>0</v>
       </c>
       <c r="T8" s="15">
         <v>0</v>
       </c>
       <c r="U8" s="15">
         <v>0</v>
       </c>
       <c r="V8" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:22" ht="15" customHeight="1">
+    <row r="9" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C9" s="5">
         <v>0</v>
       </c>
       <c r="D9" s="5">
         <v>0</v>
       </c>
       <c r="E9" s="5">
         <v>334.60259000000002</v>
       </c>
       <c r="F9" s="5">
         <v>889.61442</v>
       </c>
       <c r="G9" s="5">
         <v>0</v>
       </c>
       <c r="H9" s="5">
         <v>0</v>
       </c>
       <c r="I9" s="5">
         <v>206.16139000000001</v>
       </c>
       <c r="J9" s="5">
         <v>511.54885999999999</v>
       </c>
       <c r="K9" s="5">
         <v>0</v>
       </c>
       <c r="L9" s="5">
         <v>0</v>
       </c>
       <c r="M9" s="5">
         <v>116.559</v>
       </c>
       <c r="N9" s="5">
         <v>328.24885</v>
       </c>
       <c r="O9" s="15">
         <v>0</v>
       </c>
       <c r="P9" s="15">
         <v>0</v>
       </c>
       <c r="Q9" s="15">
-        <v>48.744</v>
+        <v>64.302999999999997</v>
       </c>
       <c r="R9" s="15">
-        <v>136.15432000000001</v>
+        <v>179.35509999999999</v>
       </c>
       <c r="S9" s="15">
         <v>0</v>
       </c>
       <c r="T9" s="15">
         <v>0</v>
       </c>
       <c r="U9" s="15">
         <v>23.847000000000001</v>
       </c>
       <c r="V9" s="15">
         <v>61.342149999999997</v>
       </c>
     </row>
-    <row r="10" spans="1:22">
+    <row r="10" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C10" s="5">
         <v>0</v>
       </c>
       <c r="D10" s="5">
         <v>0</v>
       </c>
       <c r="E10" s="5">
         <v>0</v>
       </c>
       <c r="F10" s="5">
         <v>0</v>
       </c>
       <c r="G10" s="5">
         <v>0</v>
       </c>
       <c r="H10" s="5">
         <v>0</v>
       </c>
       <c r="I10" s="5">
@@ -2685,51 +2696,51 @@
       <c r="O10" s="15">
         <v>0</v>
       </c>
       <c r="P10" s="15">
         <v>0</v>
       </c>
       <c r="Q10" s="15">
         <v>0</v>
       </c>
       <c r="R10" s="15">
         <v>0</v>
       </c>
       <c r="S10" s="15">
         <v>0</v>
       </c>
       <c r="T10" s="15">
         <v>0</v>
       </c>
       <c r="U10" s="15">
         <v>0</v>
       </c>
       <c r="V10" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:22">
+    <row r="11" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C11" s="5">
         <v>0</v>
       </c>
       <c r="D11" s="5">
         <v>0</v>
       </c>
       <c r="E11" s="5">
         <v>65.867000000000004</v>
       </c>
       <c r="F11" s="5">
         <v>61.656359999999999</v>
       </c>
       <c r="G11" s="5">
         <v>0</v>
       </c>
       <c r="H11" s="5">
         <v>0</v>
       </c>
       <c r="I11" s="5">
@@ -2753,51 +2764,51 @@
       <c r="O11" s="15">
         <v>0</v>
       </c>
       <c r="P11" s="15">
         <v>0</v>
       </c>
       <c r="Q11" s="15">
         <v>0.55800000000000005</v>
       </c>
       <c r="R11" s="15">
         <v>0.92667999999999995</v>
       </c>
       <c r="S11" s="15">
         <v>0</v>
       </c>
       <c r="T11" s="15">
         <v>0</v>
       </c>
       <c r="U11" s="15">
         <v>1.2529999999999999</v>
       </c>
       <c r="V11" s="15">
         <v>2.3041200000000002</v>
       </c>
     </row>
-    <row r="12" spans="1:22">
+    <row r="12" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="5">
         <v>0</v>
       </c>
       <c r="D12" s="5">
         <v>0</v>
       </c>
       <c r="E12" s="5">
         <v>8.8209999999999997</v>
       </c>
       <c r="F12" s="5">
         <v>12.602830000000001</v>
       </c>
       <c r="G12" s="5">
         <v>0</v>
       </c>
       <c r="H12" s="5">
         <v>0</v>
       </c>
       <c r="I12" s="5">
@@ -2821,51 +2832,51 @@
       <c r="O12" s="15">
         <v>0</v>
       </c>
       <c r="P12" s="15">
         <v>0</v>
       </c>
       <c r="Q12" s="15">
         <v>0</v>
       </c>
       <c r="R12" s="15">
         <v>0</v>
       </c>
       <c r="S12" s="15">
         <v>0</v>
       </c>
       <c r="T12" s="15">
         <v>0</v>
       </c>
       <c r="U12" s="15">
         <v>0</v>
       </c>
       <c r="V12" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:22" ht="12.75" customHeight="1">
+    <row r="13" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="5">
         <v>89.984830000000002</v>
       </c>
       <c r="D13" s="5">
         <v>179.6661</v>
       </c>
       <c r="E13" s="5">
         <v>71.619799999999998</v>
       </c>
       <c r="F13" s="5">
         <v>143.34791999999999</v>
       </c>
       <c r="G13" s="5">
         <v>360.93374</v>
       </c>
       <c r="H13" s="5">
         <v>618.89849000000004</v>
       </c>
       <c r="I13" s="5">
@@ -2889,51 +2900,51 @@
       <c r="O13" s="15">
         <v>0</v>
       </c>
       <c r="P13" s="15">
         <v>0</v>
       </c>
       <c r="Q13" s="15">
         <v>0</v>
       </c>
       <c r="R13" s="15">
         <v>0</v>
       </c>
       <c r="S13" s="15">
         <v>0</v>
       </c>
       <c r="T13" s="15">
         <v>0</v>
       </c>
       <c r="U13" s="15">
         <v>0</v>
       </c>
       <c r="V13" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:22" ht="12.75" customHeight="1">
+    <row r="14" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="5">
         <v>0</v>
       </c>
       <c r="D14" s="5">
         <v>0</v>
       </c>
       <c r="E14" s="5">
         <v>0</v>
       </c>
       <c r="F14" s="5">
         <v>0</v>
       </c>
       <c r="G14" s="5">
         <v>0</v>
       </c>
       <c r="H14" s="5">
         <v>0</v>
       </c>
       <c r="I14" s="5">
@@ -2957,51 +2968,51 @@
       <c r="O14" s="15">
         <v>0</v>
       </c>
       <c r="P14" s="15">
         <v>0</v>
       </c>
       <c r="Q14" s="15">
         <v>0</v>
       </c>
       <c r="R14" s="15">
         <v>0</v>
       </c>
       <c r="S14" s="15">
         <v>0</v>
       </c>
       <c r="T14" s="15">
         <v>0</v>
       </c>
       <c r="U14" s="15">
         <v>0</v>
       </c>
       <c r="V14" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:22" ht="12.75" customHeight="1">
+    <row r="15" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="5">
         <v>0</v>
       </c>
       <c r="D15" s="5">
         <v>0</v>
       </c>
       <c r="E15" s="5">
         <v>0</v>
       </c>
       <c r="F15" s="5">
         <v>0</v>
       </c>
       <c r="G15" s="5">
         <v>0</v>
       </c>
       <c r="H15" s="5">
         <v>0</v>
       </c>
       <c r="I15" s="5">
@@ -3025,51 +3036,51 @@
       <c r="O15" s="15">
         <v>0</v>
       </c>
       <c r="P15" s="15">
         <v>0</v>
       </c>
       <c r="Q15" s="15">
         <v>0</v>
       </c>
       <c r="R15" s="15">
         <v>0</v>
       </c>
       <c r="S15" s="15">
         <v>0</v>
       </c>
       <c r="T15" s="15">
         <v>0</v>
       </c>
       <c r="U15" s="15">
         <v>0</v>
       </c>
       <c r="V15" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:22" ht="12.75" customHeight="1">
+    <row r="16" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="5">
         <v>0</v>
       </c>
       <c r="D16" s="5">
         <v>0</v>
       </c>
       <c r="E16" s="5">
         <v>0</v>
       </c>
       <c r="F16" s="5">
         <v>0</v>
       </c>
       <c r="G16" s="5">
         <v>0</v>
       </c>
       <c r="H16" s="5">
         <v>0</v>
       </c>
       <c r="I16" s="5">
@@ -3093,51 +3104,51 @@
       <c r="O16" s="15">
         <v>0</v>
       </c>
       <c r="P16" s="15">
         <v>0</v>
       </c>
       <c r="Q16" s="15">
         <v>0</v>
       </c>
       <c r="R16" s="15">
         <v>0</v>
       </c>
       <c r="S16" s="15">
         <v>0</v>
       </c>
       <c r="T16" s="15">
         <v>0</v>
       </c>
       <c r="U16" s="15">
         <v>0</v>
       </c>
       <c r="V16" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:22" ht="12.75" customHeight="1">
+    <row r="17" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="5">
         <v>0</v>
       </c>
       <c r="D17" s="5">
         <v>0</v>
       </c>
       <c r="E17" s="5">
         <v>0</v>
       </c>
       <c r="F17" s="5">
         <v>0</v>
       </c>
       <c r="G17" s="5">
         <v>0</v>
       </c>
       <c r="H17" s="5">
         <v>0</v>
       </c>
       <c r="I17" s="5">
@@ -3161,51 +3172,51 @@
       <c r="O17" s="15">
         <v>0</v>
       </c>
       <c r="P17" s="15">
         <v>0</v>
       </c>
       <c r="Q17" s="15">
         <v>0</v>
       </c>
       <c r="R17" s="15">
         <v>0</v>
       </c>
       <c r="S17" s="15">
         <v>0</v>
       </c>
       <c r="T17" s="15">
         <v>0</v>
       </c>
       <c r="U17" s="15">
         <v>0</v>
       </c>
       <c r="V17" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:22" ht="12.75" customHeight="1">
+    <row r="18" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="5">
         <v>0</v>
       </c>
       <c r="D18" s="5">
         <v>0</v>
       </c>
       <c r="E18" s="5">
         <v>0</v>
       </c>
       <c r="F18" s="5">
         <v>0</v>
       </c>
       <c r="G18" s="5">
         <v>0</v>
       </c>
       <c r="H18" s="5">
         <v>0</v>
       </c>
       <c r="I18" s="5">
@@ -3229,255 +3240,255 @@
       <c r="O18" s="15">
         <v>0</v>
       </c>
       <c r="P18" s="15">
         <v>0</v>
       </c>
       <c r="Q18" s="15">
         <v>0</v>
       </c>
       <c r="R18" s="15">
         <v>0</v>
       </c>
       <c r="S18" s="15">
         <v>0</v>
       </c>
       <c r="T18" s="15">
         <v>0</v>
       </c>
       <c r="U18" s="15">
         <v>0</v>
       </c>
       <c r="V18" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:22" ht="12.75" customHeight="1">
+    <row r="19" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>28</v>
       </c>
       <c r="C19" s="5">
         <v>0</v>
       </c>
       <c r="D19" s="5">
         <v>0</v>
       </c>
       <c r="E19" s="5">
         <v>132.53822</v>
       </c>
       <c r="F19" s="5">
         <v>182.89806999999999</v>
       </c>
       <c r="G19" s="5">
         <v>0</v>
       </c>
       <c r="H19" s="5">
         <v>0</v>
       </c>
       <c r="I19" s="5">
         <v>127.00721</v>
       </c>
       <c r="J19" s="5">
         <v>156.64876000000001</v>
       </c>
       <c r="K19" s="5">
         <v>0</v>
       </c>
       <c r="L19" s="5">
         <v>0</v>
       </c>
       <c r="M19" s="5">
         <v>177.29159000000001</v>
       </c>
       <c r="N19" s="5">
         <v>262.33870999999999</v>
       </c>
       <c r="O19" s="15">
         <v>0</v>
       </c>
       <c r="P19" s="15">
         <v>0</v>
       </c>
       <c r="Q19" s="15">
-        <v>37.07</v>
+        <v>49.59</v>
       </c>
       <c r="R19" s="15">
-        <v>55.332529999999998</v>
+        <v>76.595020000000005</v>
       </c>
       <c r="S19" s="15">
         <v>0</v>
       </c>
       <c r="T19" s="15">
         <v>0</v>
       </c>
       <c r="U19" s="15">
-        <v>41.347999999999999</v>
+        <v>51.975499999999997</v>
       </c>
       <c r="V19" s="15">
-        <v>60.405299999999997</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:22" ht="12.75" customHeight="1">
+        <v>80.601150000000004</v>
+      </c>
+    </row>
+    <row r="20" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>30</v>
       </c>
       <c r="C20" s="5">
         <v>0</v>
       </c>
       <c r="D20" s="5">
         <v>0</v>
       </c>
       <c r="E20" s="5">
         <v>0</v>
       </c>
       <c r="F20" s="5">
         <v>0</v>
       </c>
       <c r="G20" s="5">
         <v>0</v>
       </c>
       <c r="H20" s="5">
         <v>0</v>
       </c>
       <c r="I20" s="5">
         <v>4.16852</v>
       </c>
       <c r="J20" s="5">
         <v>11.44426</v>
       </c>
       <c r="K20" s="5">
         <v>0</v>
       </c>
       <c r="L20" s="5">
         <v>0</v>
       </c>
       <c r="M20" s="5">
         <v>6.6229699999999996</v>
       </c>
       <c r="N20" s="5">
         <v>17.132560000000002</v>
       </c>
       <c r="O20" s="15">
         <v>0</v>
       </c>
       <c r="P20" s="15">
         <v>0</v>
       </c>
       <c r="Q20" s="15">
-        <v>0.28499999999999998</v>
+        <v>0.73107999999999995</v>
       </c>
       <c r="R20" s="15">
-        <v>0.77458000000000005</v>
+        <v>2.1611600000000002</v>
       </c>
       <c r="S20" s="15">
         <v>0</v>
       </c>
       <c r="T20" s="15">
         <v>0</v>
       </c>
       <c r="U20" s="15">
-        <v>0.45</v>
+        <v>0.65</v>
       </c>
       <c r="V20" s="15">
-        <v>0.99156999999999995</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:22" ht="12.75" customHeight="1">
+        <v>1.4908699999999999</v>
+      </c>
+    </row>
+    <row r="21" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>32</v>
       </c>
       <c r="C21" s="5">
         <v>0</v>
       </c>
       <c r="D21" s="5">
         <v>0</v>
       </c>
       <c r="E21" s="5">
         <v>4.1657999999999999</v>
       </c>
       <c r="F21" s="5">
         <v>42.954329999999999</v>
       </c>
       <c r="G21" s="5">
         <v>0</v>
       </c>
       <c r="H21" s="5">
         <v>0</v>
       </c>
       <c r="I21" s="5">
         <v>4.6413099999999998</v>
       </c>
       <c r="J21" s="5">
         <v>44.29654</v>
       </c>
       <c r="K21" s="5">
         <v>0</v>
       </c>
       <c r="L21" s="5">
         <v>0</v>
       </c>
       <c r="M21" s="5">
         <v>5.5437900000000004</v>
       </c>
       <c r="N21" s="5">
         <v>55.99888</v>
       </c>
       <c r="O21" s="15">
         <v>0</v>
       </c>
       <c r="P21" s="15">
         <v>0</v>
       </c>
       <c r="Q21" s="15">
-        <v>1.1726700000000001</v>
+        <v>1.6232</v>
       </c>
       <c r="R21" s="15">
-        <v>12.39785</v>
+        <v>17.017019999999999</v>
       </c>
       <c r="S21" s="15">
         <v>0</v>
       </c>
       <c r="T21" s="15">
         <v>0</v>
       </c>
       <c r="U21" s="15">
-        <v>1.68947</v>
+        <v>1.96347</v>
       </c>
       <c r="V21" s="15">
-        <v>18.83014</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:22" ht="12.75" customHeight="1">
+        <v>22.318100000000001</v>
+      </c>
+    </row>
+    <row r="22" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>34</v>
       </c>
       <c r="C22" s="5">
         <v>0.5</v>
       </c>
       <c r="D22" s="5">
         <v>0.48299999999999998</v>
       </c>
       <c r="E22" s="5">
         <v>0</v>
       </c>
       <c r="F22" s="5">
         <v>0</v>
       </c>
       <c r="G22" s="5">
         <v>0</v>
       </c>
       <c r="H22" s="5">
         <v>0</v>
       </c>
       <c r="I22" s="5">
@@ -3501,119 +3512,119 @@
       <c r="O22" s="15">
         <v>0</v>
       </c>
       <c r="P22" s="15">
         <v>0</v>
       </c>
       <c r="Q22" s="15">
         <v>0</v>
       </c>
       <c r="R22" s="15">
         <v>0</v>
       </c>
       <c r="S22" s="15">
         <v>0</v>
       </c>
       <c r="T22" s="15">
         <v>0</v>
       </c>
       <c r="U22" s="15">
         <v>0</v>
       </c>
       <c r="V22" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:22" ht="12.75" customHeight="1">
+    <row r="23" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C23" s="5">
         <v>0</v>
       </c>
       <c r="D23" s="5">
         <v>0</v>
       </c>
       <c r="E23" s="5">
         <v>1.4263399999999999</v>
       </c>
       <c r="F23" s="5">
         <v>14.616989999999999</v>
       </c>
       <c r="G23" s="5">
         <v>0</v>
       </c>
       <c r="H23" s="5">
         <v>0</v>
       </c>
       <c r="I23" s="5">
         <v>1.73129</v>
       </c>
       <c r="J23" s="5">
         <v>17.237629999999999</v>
       </c>
       <c r="K23" s="5">
         <v>0</v>
       </c>
       <c r="L23" s="5">
         <v>0</v>
       </c>
       <c r="M23" s="5">
         <v>2.35806</v>
       </c>
       <c r="N23" s="5">
         <v>22.534590000000001</v>
       </c>
       <c r="O23" s="15">
         <v>0</v>
       </c>
       <c r="P23" s="15">
         <v>0</v>
       </c>
       <c r="Q23" s="15">
-        <v>0.47075</v>
+        <v>0.64198999999999995</v>
       </c>
       <c r="R23" s="15">
-        <v>5.6739499999999996</v>
+        <v>7.7348999999999997</v>
       </c>
       <c r="S23" s="15">
         <v>0</v>
       </c>
       <c r="T23" s="15">
         <v>0</v>
       </c>
       <c r="U23" s="15">
-        <v>0.41549999999999998</v>
+        <v>0.58109</v>
       </c>
       <c r="V23" s="15">
-        <v>8.2317800000000005</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:22" ht="12.75" customHeight="1">
+        <v>11.63659</v>
+      </c>
+    </row>
+    <row r="24" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="3" t="s">
         <v>37</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>38</v>
       </c>
       <c r="C24" s="5">
         <v>0</v>
       </c>
       <c r="D24" s="5">
         <v>0</v>
       </c>
       <c r="E24" s="5">
         <v>0</v>
       </c>
       <c r="F24" s="5">
         <v>0</v>
       </c>
       <c r="G24" s="5">
         <v>0</v>
       </c>
       <c r="H24" s="5">
         <v>0</v>
       </c>
       <c r="I24" s="5">
@@ -3637,51 +3648,51 @@
       <c r="O24" s="15">
         <v>0</v>
       </c>
       <c r="P24" s="15">
         <v>0</v>
       </c>
       <c r="Q24" s="15">
         <v>0</v>
       </c>
       <c r="R24" s="15">
         <v>0</v>
       </c>
       <c r="S24" s="15">
         <v>0</v>
       </c>
       <c r="T24" s="15">
         <v>0</v>
       </c>
       <c r="U24" s="15">
         <v>0</v>
       </c>
       <c r="V24" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:22" ht="12.75" customHeight="1">
+    <row r="25" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>40</v>
       </c>
       <c r="C25" s="5">
         <v>0</v>
       </c>
       <c r="D25" s="5">
         <v>0</v>
       </c>
       <c r="E25" s="5">
         <v>0</v>
       </c>
       <c r="F25" s="5">
         <v>0</v>
       </c>
       <c r="G25" s="5">
         <v>0</v>
       </c>
       <c r="H25" s="5">
         <v>0</v>
       </c>
       <c r="I25" s="5">
@@ -3699,261 +3710,261 @@
       <c r="M25" s="5">
         <v>36.936</v>
       </c>
       <c r="N25" s="5">
         <v>26.596830000000001</v>
       </c>
       <c r="O25" s="15">
         <v>0</v>
       </c>
       <c r="P25" s="15">
         <v>0</v>
       </c>
       <c r="Q25" s="15">
         <v>56.831800000000001</v>
       </c>
       <c r="R25" s="15">
         <v>43.49295</v>
       </c>
       <c r="S25" s="15">
         <v>0</v>
       </c>
       <c r="T25" s="15">
         <v>0</v>
       </c>
       <c r="U25" s="15">
-        <v>42.615929999999999</v>
+        <v>64.20093</v>
       </c>
       <c r="V25" s="15">
-        <v>28.741589999999999</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:22" ht="12.75" customHeight="1">
+        <v>43.958030000000001</v>
+      </c>
+    </row>
+    <row r="26" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="3" t="s">
         <v>41</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>42</v>
       </c>
       <c r="C26" s="5">
         <v>0</v>
       </c>
       <c r="D26" s="5">
         <v>0</v>
       </c>
       <c r="E26" s="5">
         <v>25.166419999999999</v>
       </c>
       <c r="F26" s="5">
         <v>39.767620000000001</v>
       </c>
       <c r="G26" s="5">
         <v>0</v>
       </c>
       <c r="H26" s="5">
         <v>0</v>
       </c>
       <c r="I26" s="5">
         <v>31.007190000000001</v>
       </c>
       <c r="J26" s="5">
         <v>44.21358</v>
       </c>
       <c r="K26" s="5">
         <v>0</v>
       </c>
       <c r="L26" s="5">
         <v>0</v>
       </c>
       <c r="M26" s="5">
         <v>32.374479999999998</v>
       </c>
       <c r="N26" s="5">
         <v>39.664380000000001</v>
       </c>
       <c r="O26" s="15">
         <v>0</v>
       </c>
       <c r="P26" s="15">
         <v>0</v>
       </c>
       <c r="Q26" s="15">
-        <v>9.1778700000000004</v>
+        <v>10.559620000000001</v>
       </c>
       <c r="R26" s="15">
-        <v>13.568619999999999</v>
+        <v>16.080079999999999</v>
       </c>
       <c r="S26" s="15">
         <v>0</v>
       </c>
       <c r="T26" s="15">
         <v>0</v>
       </c>
       <c r="U26" s="15">
-        <v>6.7860300000000002</v>
+        <v>7.3927800000000001</v>
       </c>
       <c r="V26" s="15">
-        <v>11.84197</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:22" ht="12.75" customHeight="1">
+        <v>13.17393</v>
+      </c>
+    </row>
+    <row r="27" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>44</v>
       </c>
       <c r="C27" s="5">
         <v>0</v>
       </c>
       <c r="D27" s="5">
         <v>0</v>
       </c>
       <c r="E27" s="5">
         <v>169.95057</v>
       </c>
       <c r="F27" s="5">
         <v>475.87272999999999</v>
       </c>
       <c r="G27" s="5">
         <v>0</v>
       </c>
       <c r="H27" s="5">
         <v>0</v>
       </c>
       <c r="I27" s="5">
         <v>159.4744</v>
       </c>
       <c r="J27" s="5">
         <v>403.34174000000002</v>
       </c>
       <c r="K27" s="5">
         <v>0</v>
       </c>
       <c r="L27" s="5">
         <v>0</v>
       </c>
       <c r="M27" s="5">
         <v>213.71628000000001</v>
       </c>
       <c r="N27" s="5">
         <v>542.27705000000003</v>
       </c>
       <c r="O27" s="15">
         <v>0</v>
       </c>
       <c r="P27" s="15">
         <v>0</v>
       </c>
       <c r="Q27" s="15">
-        <v>54.047750000000001</v>
+        <v>80.705950000000001</v>
       </c>
       <c r="R27" s="15">
-        <v>151.91056</v>
+        <v>239.52336</v>
       </c>
       <c r="S27" s="15">
         <v>0</v>
       </c>
       <c r="T27" s="15">
         <v>0</v>
       </c>
       <c r="U27" s="15">
-        <v>60.393599999999999</v>
+        <v>75.124799999999993</v>
       </c>
       <c r="V27" s="15">
-        <v>199.90152</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:22" ht="12.75" customHeight="1">
+        <v>251.67335</v>
+      </c>
+    </row>
+    <row r="28" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>46</v>
       </c>
       <c r="C28" s="5">
         <v>0</v>
       </c>
       <c r="D28" s="5">
         <v>0</v>
       </c>
       <c r="E28" s="5">
         <v>20.782800000000002</v>
       </c>
       <c r="F28" s="5">
         <v>94.597399999999993</v>
       </c>
       <c r="G28" s="5">
         <v>0</v>
       </c>
       <c r="H28" s="5">
         <v>0</v>
       </c>
       <c r="I28" s="5">
         <v>14.032780000000001</v>
       </c>
       <c r="J28" s="5">
         <v>43.980829999999997</v>
       </c>
       <c r="K28" s="5">
         <v>0</v>
       </c>
       <c r="L28" s="5">
         <v>0</v>
       </c>
       <c r="M28" s="5">
         <v>26.849720000000001</v>
       </c>
       <c r="N28" s="5">
         <v>114.85165000000001</v>
       </c>
       <c r="O28" s="15">
         <v>0</v>
       </c>
       <c r="P28" s="15">
         <v>0</v>
       </c>
       <c r="Q28" s="15">
-        <v>0.64104000000000005</v>
+        <v>0.70853999999999995</v>
       </c>
       <c r="R28" s="15">
-        <v>0.83523999999999998</v>
+        <v>0.95601999999999998</v>
       </c>
       <c r="S28" s="15">
         <v>0</v>
       </c>
       <c r="T28" s="15">
         <v>0</v>
       </c>
       <c r="U28" s="15">
         <v>7.2599999999999998E-2</v>
       </c>
       <c r="V28" s="15">
         <v>0.13195999999999999</v>
       </c>
     </row>
-    <row r="29" spans="1:22" ht="12.75" customHeight="1">
+    <row r="29" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>48</v>
       </c>
       <c r="C29" s="5">
         <v>0</v>
       </c>
       <c r="D29" s="5">
         <v>0</v>
       </c>
       <c r="E29" s="5">
         <v>0</v>
       </c>
       <c r="F29" s="5">
         <v>0</v>
       </c>
       <c r="G29" s="5">
         <v>0</v>
       </c>
       <c r="H29" s="5">
         <v>0</v>
       </c>
       <c r="I29" s="5">
@@ -3977,187 +3988,187 @@
       <c r="O29" s="15">
         <v>0</v>
       </c>
       <c r="P29" s="15">
         <v>0</v>
       </c>
       <c r="Q29" s="15">
         <v>0</v>
       </c>
       <c r="R29" s="15">
         <v>0</v>
       </c>
       <c r="S29" s="15">
         <v>0</v>
       </c>
       <c r="T29" s="15">
         <v>0</v>
       </c>
       <c r="U29" s="15">
         <v>0</v>
       </c>
       <c r="V29" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:22" ht="12.75" customHeight="1">
+    <row r="30" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B30" s="10" t="s">
         <v>50</v>
       </c>
       <c r="C30" s="5">
         <v>20</v>
       </c>
       <c r="D30" s="5">
         <v>147.95945</v>
       </c>
       <c r="E30" s="5">
         <v>20.97268</v>
       </c>
       <c r="F30" s="5">
         <v>157.90648999999999</v>
       </c>
       <c r="G30" s="5">
         <v>0</v>
       </c>
       <c r="H30" s="5">
         <v>0</v>
       </c>
       <c r="I30" s="5">
         <v>19.480650000000001</v>
       </c>
       <c r="J30" s="5">
         <v>81.496430000000004</v>
       </c>
       <c r="K30" s="5">
         <v>20</v>
       </c>
       <c r="L30" s="5">
         <v>38.531779999999998</v>
       </c>
       <c r="M30" s="5">
         <v>40.941290000000002</v>
       </c>
       <c r="N30" s="5">
         <v>138.28147999999999</v>
       </c>
       <c r="O30" s="15">
         <v>0</v>
       </c>
       <c r="P30" s="15">
         <v>0</v>
       </c>
       <c r="Q30" s="15">
-        <v>29.117519999999999</v>
+        <v>32.862859999999998</v>
       </c>
       <c r="R30" s="15">
-        <v>152.24700000000001</v>
+        <v>173.98219</v>
       </c>
       <c r="S30" s="15">
         <v>0</v>
       </c>
       <c r="T30" s="15">
         <v>0</v>
       </c>
       <c r="U30" s="15">
-        <v>2.9513799999999999</v>
+        <v>4.2325400000000002</v>
       </c>
       <c r="V30" s="15">
-        <v>18.274709999999999</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:22" ht="12.75" customHeight="1">
+        <v>29.072649999999999</v>
+      </c>
+    </row>
+    <row r="31" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="3" t="s">
         <v>51</v>
       </c>
       <c r="B31" s="10" t="s">
         <v>52</v>
       </c>
       <c r="C31" s="5">
         <v>0</v>
       </c>
       <c r="D31" s="5">
         <v>0</v>
       </c>
       <c r="E31" s="5">
         <v>425.81099999999998</v>
       </c>
       <c r="F31" s="5">
         <v>2180.5801099999999</v>
       </c>
       <c r="G31" s="5">
         <v>0</v>
       </c>
       <c r="H31" s="5">
         <v>0</v>
       </c>
       <c r="I31" s="5">
         <v>559.82799999999997</v>
       </c>
       <c r="J31" s="5">
         <v>1667.31052</v>
       </c>
       <c r="K31" s="5">
         <v>0</v>
       </c>
       <c r="L31" s="5">
         <v>0</v>
       </c>
       <c r="M31" s="5">
         <v>448.70800000000003</v>
       </c>
       <c r="N31" s="5">
         <v>2722.2819599999998</v>
       </c>
       <c r="O31" s="15">
         <v>0</v>
       </c>
       <c r="P31" s="15">
         <v>0</v>
       </c>
       <c r="Q31" s="15">
-        <v>212.517</v>
+        <v>253.52699999999999</v>
       </c>
       <c r="R31" s="15">
-        <v>1238.7910300000001</v>
+        <v>1516.23819</v>
       </c>
       <c r="S31" s="15">
         <v>0</v>
       </c>
       <c r="T31" s="15">
         <v>0</v>
       </c>
       <c r="U31" s="15">
-        <v>135</v>
+        <v>178.2</v>
       </c>
       <c r="V31" s="15">
-        <v>635.09657000000004</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:22" ht="12.75" customHeight="1">
+        <v>842.26693</v>
+      </c>
+    </row>
+    <row r="32" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="3" t="s">
         <v>53</v>
       </c>
       <c r="B32" s="10" t="s">
         <v>54</v>
       </c>
       <c r="C32" s="5">
         <v>0</v>
       </c>
       <c r="D32" s="5">
         <v>0</v>
       </c>
       <c r="E32" s="5">
         <v>0</v>
       </c>
       <c r="F32" s="5">
         <v>0</v>
       </c>
       <c r="G32" s="5">
         <v>0</v>
       </c>
       <c r="H32" s="5">
         <v>0</v>
       </c>
       <c r="I32" s="5">
@@ -4181,51 +4192,51 @@
       <c r="O32" s="15">
         <v>0</v>
       </c>
       <c r="P32" s="15">
         <v>0</v>
       </c>
       <c r="Q32" s="15">
         <v>0</v>
       </c>
       <c r="R32" s="15">
         <v>0</v>
       </c>
       <c r="S32" s="15">
         <v>0</v>
       </c>
       <c r="T32" s="15">
         <v>0</v>
       </c>
       <c r="U32" s="15">
         <v>0</v>
       </c>
       <c r="V32" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="33" spans="1:22" ht="12.75" customHeight="1">
+    <row r="33" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="3" t="s">
         <v>55</v>
       </c>
       <c r="B33" s="10" t="s">
         <v>56</v>
       </c>
       <c r="C33" s="5">
         <v>0</v>
       </c>
       <c r="D33" s="5">
         <v>0</v>
       </c>
       <c r="E33" s="5">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="F33" s="5">
         <v>2.1999999999999999E-2</v>
       </c>
       <c r="G33" s="5">
         <v>0</v>
       </c>
       <c r="H33" s="5">
         <v>0</v>
       </c>
       <c r="I33" s="5">
@@ -4249,51 +4260,51 @@
       <c r="O33" s="15">
         <v>0</v>
       </c>
       <c r="P33" s="15">
         <v>0</v>
       </c>
       <c r="Q33" s="15">
         <v>0</v>
       </c>
       <c r="R33" s="15">
         <v>0</v>
       </c>
       <c r="S33" s="15">
         <v>0</v>
       </c>
       <c r="T33" s="15">
         <v>0</v>
       </c>
       <c r="U33" s="15">
         <v>0</v>
       </c>
       <c r="V33" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="34" spans="1:22" ht="12.75" customHeight="1">
+    <row r="34" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="3" t="s">
         <v>57</v>
       </c>
       <c r="B34" s="10" t="s">
         <v>58</v>
       </c>
       <c r="C34" s="5">
         <v>0</v>
       </c>
       <c r="D34" s="5">
         <v>0</v>
       </c>
       <c r="E34" s="5">
         <v>0</v>
       </c>
       <c r="F34" s="5">
         <v>0</v>
       </c>
       <c r="G34" s="5">
         <v>0</v>
       </c>
       <c r="H34" s="5">
         <v>0</v>
       </c>
       <c r="I34" s="5">
@@ -4317,51 +4328,51 @@
       <c r="O34" s="15">
         <v>0</v>
       </c>
       <c r="P34" s="15">
         <v>0</v>
       </c>
       <c r="Q34" s="15">
         <v>0</v>
       </c>
       <c r="R34" s="15">
         <v>0</v>
       </c>
       <c r="S34" s="15">
         <v>0</v>
       </c>
       <c r="T34" s="15">
         <v>0</v>
       </c>
       <c r="U34" s="15">
         <v>0</v>
       </c>
       <c r="V34" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="35" spans="1:22" ht="12.75" customHeight="1">
+    <row r="35" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="3" t="s">
         <v>59</v>
       </c>
       <c r="B35" s="10" t="s">
         <v>60</v>
       </c>
       <c r="C35" s="5">
         <v>0</v>
       </c>
       <c r="D35" s="5">
         <v>0</v>
       </c>
       <c r="E35" s="5">
         <v>217.8125</v>
       </c>
       <c r="F35" s="5">
         <v>13.48354</v>
       </c>
       <c r="G35" s="5">
         <v>0</v>
       </c>
       <c r="H35" s="5">
         <v>0</v>
       </c>
       <c r="I35" s="5">
@@ -4379,125 +4390,125 @@
       <c r="M35" s="5">
         <v>350.98</v>
       </c>
       <c r="N35" s="5">
         <v>8.6419700000000006</v>
       </c>
       <c r="O35" s="15">
         <v>0</v>
       </c>
       <c r="P35" s="15">
         <v>0</v>
       </c>
       <c r="Q35" s="15">
         <v>0</v>
       </c>
       <c r="R35" s="15">
         <v>0</v>
       </c>
       <c r="S35" s="15">
         <v>0</v>
       </c>
       <c r="T35" s="15">
         <v>0</v>
       </c>
       <c r="U35" s="15">
-        <v>0</v>
+        <v>59.76</v>
       </c>
       <c r="V35" s="15">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:22" ht="12.75" customHeight="1">
+        <v>10.791829999999999</v>
+      </c>
+    </row>
+    <row r="36" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="3" t="s">
         <v>61</v>
       </c>
       <c r="B36" s="10" t="s">
         <v>62</v>
       </c>
       <c r="C36" s="5">
         <v>1592.799</v>
       </c>
       <c r="D36" s="5">
         <v>6.6705899999999998</v>
       </c>
       <c r="E36" s="5">
         <v>1.5</v>
       </c>
       <c r="F36" s="5">
         <v>0.2762</v>
       </c>
       <c r="G36" s="5">
         <v>4716.9520000000002</v>
       </c>
       <c r="H36" s="5">
         <v>22.666910000000001</v>
       </c>
       <c r="I36" s="5">
         <v>0</v>
       </c>
       <c r="J36" s="5">
         <v>0</v>
       </c>
       <c r="K36" s="5">
         <v>8091.9769999999999</v>
       </c>
       <c r="L36" s="5">
         <v>35.30753</v>
       </c>
       <c r="M36" s="5">
         <v>11</v>
       </c>
       <c r="N36" s="5">
         <v>1.07525</v>
       </c>
       <c r="O36" s="15">
-        <v>288.82499999999999</v>
+        <v>306.82499999999999</v>
       </c>
       <c r="P36" s="15">
-        <v>2.0139100000000001</v>
+        <v>2.1027</v>
       </c>
       <c r="Q36" s="15">
         <v>0</v>
       </c>
       <c r="R36" s="15">
         <v>0</v>
       </c>
       <c r="S36" s="15">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T36" s="15">
-        <v>0</v>
+        <v>0.50534999999999997</v>
       </c>
       <c r="U36" s="15">
         <v>0</v>
       </c>
       <c r="V36" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="37" spans="1:22" ht="12.75" customHeight="1">
+    <row r="37" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="3" t="s">
         <v>63</v>
       </c>
       <c r="B37" s="10" t="s">
         <v>64</v>
       </c>
       <c r="C37" s="5">
         <v>116.32</v>
       </c>
       <c r="D37" s="5">
         <v>0.55900000000000005</v>
       </c>
       <c r="E37" s="5">
         <v>0</v>
       </c>
       <c r="F37" s="5">
         <v>0</v>
       </c>
       <c r="G37" s="5">
         <v>1879.739</v>
       </c>
       <c r="H37" s="5">
         <v>6.0668899999999999</v>
       </c>
       <c r="I37" s="5">
@@ -4509,63 +4520,63 @@
       <c r="K37" s="5">
         <v>63005.983</v>
       </c>
       <c r="L37" s="5">
         <v>209.10489999999999</v>
       </c>
       <c r="M37" s="5">
         <v>0</v>
       </c>
       <c r="N37" s="5">
         <v>0</v>
       </c>
       <c r="O37" s="15">
         <v>20</v>
       </c>
       <c r="P37" s="15">
         <v>9.6670000000000006E-2</v>
       </c>
       <c r="Q37" s="15">
         <v>0</v>
       </c>
       <c r="R37" s="15">
         <v>0</v>
       </c>
       <c r="S37" s="15">
-        <v>1561.8620000000001</v>
+        <v>8382.7749999999996</v>
       </c>
       <c r="T37" s="15">
-        <v>6.1237399999999997</v>
+        <v>34.392740000000003</v>
       </c>
       <c r="U37" s="15">
         <v>0</v>
       </c>
       <c r="V37" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="38" spans="1:22" ht="12.75" customHeight="1">
+    <row r="38" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="3" t="s">
         <v>65</v>
       </c>
       <c r="B38" s="10" t="s">
         <v>66</v>
       </c>
       <c r="C38" s="5">
         <v>750.75</v>
       </c>
       <c r="D38" s="5">
         <v>3.2446700000000002</v>
       </c>
       <c r="E38" s="5">
         <v>17.5</v>
       </c>
       <c r="F38" s="5">
         <v>0.86648000000000003</v>
       </c>
       <c r="G38" s="5">
         <v>113.251</v>
       </c>
       <c r="H38" s="5">
         <v>0.41038000000000002</v>
       </c>
       <c r="I38" s="5">
@@ -4577,63 +4588,63 @@
       <c r="K38" s="5">
         <v>18974.138999999999</v>
       </c>
       <c r="L38" s="5">
         <v>61.34028</v>
       </c>
       <c r="M38" s="5">
         <v>0</v>
       </c>
       <c r="N38" s="5">
         <v>0</v>
       </c>
       <c r="O38" s="15">
         <v>29.937000000000001</v>
       </c>
       <c r="P38" s="15">
         <v>0.14338000000000001</v>
       </c>
       <c r="Q38" s="15">
         <v>23</v>
       </c>
       <c r="R38" s="15">
         <v>1.55131</v>
       </c>
       <c r="S38" s="15">
-        <v>22118.368999999999</v>
+        <v>22349.710999999999</v>
       </c>
       <c r="T38" s="15">
-        <v>9.0824800000000003</v>
+        <v>9.9905000000000008</v>
       </c>
       <c r="U38" s="15">
         <v>0</v>
       </c>
       <c r="V38" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="39" spans="1:22" ht="12.75" customHeight="1">
+    <row r="39" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="3" t="s">
         <v>67</v>
       </c>
       <c r="B39" s="10" t="s">
         <v>68</v>
       </c>
       <c r="C39" s="5">
         <v>0</v>
       </c>
       <c r="D39" s="5">
         <v>0</v>
       </c>
       <c r="E39" s="5">
         <v>0</v>
       </c>
       <c r="F39" s="5">
         <v>0</v>
       </c>
       <c r="G39" s="5">
         <v>0</v>
       </c>
       <c r="H39" s="5">
         <v>0</v>
       </c>
       <c r="I39" s="5">
@@ -4657,51 +4668,51 @@
       <c r="O39" s="15">
         <v>0</v>
       </c>
       <c r="P39" s="15">
         <v>0</v>
       </c>
       <c r="Q39" s="15">
         <v>0</v>
       </c>
       <c r="R39" s="15">
         <v>0</v>
       </c>
       <c r="S39" s="15">
         <v>0</v>
       </c>
       <c r="T39" s="15">
         <v>0</v>
       </c>
       <c r="U39" s="15">
         <v>0</v>
       </c>
       <c r="V39" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="40" spans="1:22" ht="12.75" customHeight="1">
+    <row r="40" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="3" t="s">
         <v>69</v>
       </c>
       <c r="B40" s="10" t="s">
         <v>70</v>
       </c>
       <c r="C40" s="5">
         <v>904.4</v>
       </c>
       <c r="D40" s="5">
         <v>4.3470000000000004</v>
       </c>
       <c r="E40" s="5">
         <v>0</v>
       </c>
       <c r="F40" s="5">
         <v>0</v>
       </c>
       <c r="G40" s="5">
         <v>242.15100000000001</v>
       </c>
       <c r="H40" s="5">
         <v>0.83143</v>
       </c>
       <c r="I40" s="5">
@@ -4713,63 +4724,63 @@
       <c r="K40" s="5">
         <v>15627.047</v>
       </c>
       <c r="L40" s="5">
         <v>54.389090000000003</v>
       </c>
       <c r="M40" s="5">
         <v>0</v>
       </c>
       <c r="N40" s="5">
         <v>0</v>
       </c>
       <c r="O40" s="15">
         <v>1.55</v>
       </c>
       <c r="P40" s="15">
         <v>4.5399999999999998E-3</v>
       </c>
       <c r="Q40" s="15">
         <v>0</v>
       </c>
       <c r="R40" s="15">
         <v>0</v>
       </c>
       <c r="S40" s="15">
-        <v>260.10500000000002</v>
+        <v>1129.135</v>
       </c>
       <c r="T40" s="15">
-        <v>1.0119400000000001</v>
+        <v>4.5775300000000003</v>
       </c>
       <c r="U40" s="15">
         <v>0</v>
       </c>
       <c r="V40" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="41" spans="1:22" ht="12.75" customHeight="1">
+    <row r="41" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="3" t="s">
         <v>71</v>
       </c>
       <c r="B41" s="10" t="s">
         <v>72</v>
       </c>
       <c r="C41" s="5">
         <v>882.49699999999996</v>
       </c>
       <c r="D41" s="5">
         <v>3.8317700000000001</v>
       </c>
       <c r="E41" s="5">
         <v>3.5999999999999997E-2</v>
       </c>
       <c r="F41" s="5">
         <v>5.8479999999999997E-2</v>
       </c>
       <c r="G41" s="5">
         <v>1544.8109999999999</v>
       </c>
       <c r="H41" s="5">
         <v>6.6735800000000003</v>
       </c>
       <c r="I41" s="5">
@@ -4793,51 +4804,51 @@
       <c r="O41" s="15">
         <v>13.51</v>
       </c>
       <c r="P41" s="15">
         <v>5.2859999999999997E-2</v>
       </c>
       <c r="Q41" s="15">
         <v>0</v>
       </c>
       <c r="R41" s="15">
         <v>0</v>
       </c>
       <c r="S41" s="15">
         <v>0</v>
       </c>
       <c r="T41" s="15">
         <v>0</v>
       </c>
       <c r="U41" s="15">
         <v>0</v>
       </c>
       <c r="V41" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="42" spans="1:22" ht="12.75" customHeight="1">
+    <row r="42" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="3" t="s">
         <v>73</v>
       </c>
       <c r="B42" s="10" t="s">
         <v>74</v>
       </c>
       <c r="C42" s="5">
         <v>0</v>
       </c>
       <c r="D42" s="5">
         <v>0</v>
       </c>
       <c r="E42" s="5">
         <v>7.4880000000000004</v>
       </c>
       <c r="F42" s="5">
         <v>4.8002200000000004</v>
       </c>
       <c r="G42" s="5">
         <v>0</v>
       </c>
       <c r="H42" s="5">
         <v>0</v>
       </c>
       <c r="I42" s="5">
@@ -4861,51 +4872,51 @@
       <c r="O42" s="15">
         <v>0</v>
       </c>
       <c r="P42" s="15">
         <v>0</v>
       </c>
       <c r="Q42" s="15">
         <v>0</v>
       </c>
       <c r="R42" s="15">
         <v>0</v>
       </c>
       <c r="S42" s="15">
         <v>0</v>
       </c>
       <c r="T42" s="15">
         <v>0</v>
       </c>
       <c r="U42" s="15">
         <v>0</v>
       </c>
       <c r="V42" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="43" spans="1:22" ht="12.75" customHeight="1">
+    <row r="43" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="3" t="s">
         <v>75</v>
       </c>
       <c r="B43" s="10" t="s">
         <v>76</v>
       </c>
       <c r="C43" s="5">
         <v>0</v>
       </c>
       <c r="D43" s="5">
         <v>0</v>
       </c>
       <c r="E43" s="5">
         <v>0.5</v>
       </c>
       <c r="F43" s="5">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="G43" s="5">
         <v>1553.6189999999999</v>
       </c>
       <c r="H43" s="5">
         <v>5.6700600000000003</v>
       </c>
       <c r="I43" s="5">
@@ -4929,119 +4940,119 @@
       <c r="O43" s="15">
         <v>14.577</v>
       </c>
       <c r="P43" s="15">
         <v>5.1900000000000002E-2</v>
       </c>
       <c r="Q43" s="15">
         <v>0</v>
       </c>
       <c r="R43" s="15">
         <v>0</v>
       </c>
       <c r="S43" s="15">
         <v>41</v>
       </c>
       <c r="T43" s="15">
         <v>0.16111</v>
       </c>
       <c r="U43" s="15">
         <v>0</v>
       </c>
       <c r="V43" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="44" spans="1:22" ht="12.75" customHeight="1">
+    <row r="44" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="3" t="s">
         <v>77</v>
       </c>
       <c r="B44" s="10" t="s">
         <v>78</v>
       </c>
       <c r="C44" s="5">
         <v>0</v>
       </c>
       <c r="D44" s="5">
         <v>0</v>
       </c>
       <c r="E44" s="5">
         <v>179.41</v>
       </c>
       <c r="F44" s="5">
         <v>46.491500000000002</v>
       </c>
       <c r="G44" s="5">
         <v>0</v>
       </c>
       <c r="H44" s="5">
         <v>0</v>
       </c>
       <c r="I44" s="5">
         <v>1.542</v>
       </c>
       <c r="J44" s="5">
         <v>2.2000000000000002</v>
       </c>
       <c r="K44" s="5">
         <v>2.1840000000000002</v>
       </c>
       <c r="L44" s="5">
         <v>7.4999999999999997E-3</v>
       </c>
       <c r="M44" s="5">
         <v>1.944</v>
       </c>
       <c r="N44" s="5">
         <v>3.2450000000000001</v>
       </c>
       <c r="O44" s="15">
         <v>0</v>
       </c>
       <c r="P44" s="15">
         <v>0</v>
       </c>
       <c r="Q44" s="15">
-        <v>0.53680000000000005</v>
+        <v>1.0276000000000001</v>
       </c>
       <c r="R44" s="15">
-        <v>0.98199999999999998</v>
+        <v>2.056</v>
       </c>
       <c r="S44" s="15">
         <v>0</v>
       </c>
       <c r="T44" s="15">
         <v>0</v>
       </c>
       <c r="U44" s="15">
         <v>2.4032</v>
       </c>
       <c r="V44" s="15">
         <v>4.6409799999999999</v>
       </c>
     </row>
-    <row r="45" spans="1:22" ht="12.75" customHeight="1">
+    <row r="45" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="3" t="s">
         <v>79</v>
       </c>
       <c r="B45" s="10" t="s">
         <v>80</v>
       </c>
       <c r="C45" s="5">
         <v>0</v>
       </c>
       <c r="D45" s="5">
         <v>0</v>
       </c>
       <c r="E45" s="5">
         <v>0</v>
       </c>
       <c r="F45" s="5">
         <v>0</v>
       </c>
       <c r="G45" s="5">
         <v>0</v>
       </c>
       <c r="H45" s="5">
         <v>0</v>
       </c>
       <c r="I45" s="5">
@@ -5053,199 +5064,199 @@
       <c r="K45" s="5">
         <v>0</v>
       </c>
       <c r="L45" s="5">
         <v>0</v>
       </c>
       <c r="M45" s="5">
         <v>0.159</v>
       </c>
       <c r="N45" s="5">
         <v>0.28965999999999997</v>
       </c>
       <c r="O45" s="15">
         <v>0</v>
       </c>
       <c r="P45" s="15">
         <v>0</v>
       </c>
       <c r="Q45" s="15">
         <v>0</v>
       </c>
       <c r="R45" s="15">
         <v>0</v>
       </c>
       <c r="S45" s="15">
-        <v>0</v>
+        <v>17.5</v>
       </c>
       <c r="T45" s="15">
-        <v>0</v>
+        <v>7.1910000000000002E-2</v>
       </c>
       <c r="U45" s="15">
         <v>0</v>
       </c>
       <c r="V45" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="46" spans="1:22" ht="12.75" customHeight="1">
+    <row r="46" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="3" t="s">
         <v>81</v>
       </c>
       <c r="B46" s="10" t="s">
         <v>82</v>
       </c>
       <c r="C46" s="5">
         <v>0</v>
       </c>
       <c r="D46" s="5">
         <v>0</v>
       </c>
       <c r="E46" s="5">
         <v>2.3663799999999999</v>
       </c>
       <c r="F46" s="5">
         <v>15.3025</v>
       </c>
       <c r="G46" s="5">
         <v>0</v>
       </c>
       <c r="H46" s="5">
         <v>0</v>
       </c>
       <c r="I46" s="5">
         <v>3.0624500000000001</v>
       </c>
       <c r="J46" s="5">
         <v>14.338939999999999</v>
       </c>
       <c r="K46" s="5">
         <v>84.034000000000006</v>
       </c>
       <c r="L46" s="5">
         <v>0.27078999999999998</v>
       </c>
       <c r="M46" s="5">
         <v>2.72248</v>
       </c>
       <c r="N46" s="5">
         <v>15.78487</v>
       </c>
       <c r="O46" s="15">
         <v>0</v>
       </c>
       <c r="P46" s="15">
         <v>0</v>
       </c>
       <c r="Q46" s="15">
-        <v>0.82243999999999995</v>
+        <v>1.0947</v>
       </c>
       <c r="R46" s="15">
-        <v>7.4766199999999996</v>
+        <v>10.02374</v>
       </c>
       <c r="S46" s="15">
         <v>0</v>
       </c>
       <c r="T46" s="15">
         <v>0</v>
       </c>
       <c r="U46" s="15">
-        <v>1.7930000000000001E-2</v>
+        <v>2.1180000000000001E-2</v>
       </c>
       <c r="V46" s="15">
-        <v>0.19939999999999999</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:22" ht="12.75" customHeight="1">
+        <v>0.23394999999999999</v>
+      </c>
+    </row>
+    <row r="47" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="3" t="s">
         <v>83</v>
       </c>
       <c r="B47" s="10" t="s">
         <v>84</v>
       </c>
       <c r="C47" s="5">
         <v>0</v>
       </c>
       <c r="D47" s="5">
         <v>0</v>
       </c>
       <c r="E47" s="5">
         <v>329.89693</v>
       </c>
       <c r="F47" s="5">
         <v>36.595730000000003</v>
       </c>
       <c r="G47" s="5">
         <v>0</v>
       </c>
       <c r="H47" s="5">
         <v>0</v>
       </c>
       <c r="I47" s="5">
         <v>49.474969999999999</v>
       </c>
       <c r="J47" s="5">
         <v>25.551539999999999</v>
       </c>
       <c r="K47" s="5">
         <v>0</v>
       </c>
       <c r="L47" s="5">
         <v>0</v>
       </c>
       <c r="M47" s="5">
         <v>217.95359999999999</v>
       </c>
       <c r="N47" s="5">
         <v>58.412030000000001</v>
       </c>
       <c r="O47" s="15">
         <v>0</v>
       </c>
       <c r="P47" s="15">
         <v>0</v>
       </c>
       <c r="Q47" s="15">
-        <v>36.120199999999997</v>
+        <v>124.55800000000001</v>
       </c>
       <c r="R47" s="15">
-        <v>17.586490000000001</v>
+        <v>36.419960000000003</v>
       </c>
       <c r="S47" s="15">
         <v>0</v>
       </c>
       <c r="T47" s="15">
         <v>0</v>
       </c>
       <c r="U47" s="15">
-        <v>57.137999999999998</v>
+        <v>59.143999999999998</v>
       </c>
       <c r="V47" s="15">
-        <v>18.06129</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:22" ht="12.75" customHeight="1">
+        <v>19.031300000000002</v>
+      </c>
+    </row>
+    <row r="48" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="3" t="s">
         <v>85</v>
       </c>
       <c r="B48" s="10" t="s">
         <v>86</v>
       </c>
       <c r="C48" s="5">
         <v>0</v>
       </c>
       <c r="D48" s="5">
         <v>0</v>
       </c>
       <c r="E48" s="5">
         <v>0</v>
       </c>
       <c r="F48" s="5">
         <v>0</v>
       </c>
       <c r="G48" s="5">
         <v>0</v>
       </c>
       <c r="H48" s="5">
         <v>0</v>
       </c>
       <c r="I48" s="5">
@@ -5269,51 +5280,51 @@
       <c r="O48" s="15">
         <v>0</v>
       </c>
       <c r="P48" s="15">
         <v>0</v>
       </c>
       <c r="Q48" s="15">
         <v>0</v>
       </c>
       <c r="R48" s="15">
         <v>0</v>
       </c>
       <c r="S48" s="15">
         <v>0</v>
       </c>
       <c r="T48" s="15">
         <v>0</v>
       </c>
       <c r="U48" s="15">
         <v>0</v>
       </c>
       <c r="V48" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="49" spans="1:22" ht="12.75" customHeight="1">
+    <row r="49" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="3" t="s">
         <v>87</v>
       </c>
       <c r="B49" s="10" t="s">
         <v>88</v>
       </c>
       <c r="C49" s="5">
         <v>0</v>
       </c>
       <c r="D49" s="5">
         <v>0</v>
       </c>
       <c r="E49" s="5">
         <v>0.3639</v>
       </c>
       <c r="F49" s="5">
         <v>1.68971</v>
       </c>
       <c r="G49" s="5">
         <v>0</v>
       </c>
       <c r="H49" s="5">
         <v>0</v>
       </c>
       <c r="I49" s="5">
@@ -5331,57 +5342,57 @@
       <c r="M49" s="5">
         <v>0.46927999999999997</v>
       </c>
       <c r="N49" s="5">
         <v>1.68587</v>
       </c>
       <c r="O49" s="15">
         <v>0</v>
       </c>
       <c r="P49" s="15">
         <v>0</v>
       </c>
       <c r="Q49" s="15">
         <v>0.1147</v>
       </c>
       <c r="R49" s="15">
         <v>0.36906</v>
       </c>
       <c r="S49" s="15">
         <v>0</v>
       </c>
       <c r="T49" s="15">
         <v>0</v>
       </c>
       <c r="U49" s="15">
-        <v>2.7879999999999999E-2</v>
+        <v>2.9319999999999999E-2</v>
       </c>
       <c r="V49" s="15">
-        <v>0.10843999999999999</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:22" ht="12.75" customHeight="1">
+        <v>0.11748</v>
+      </c>
+    </row>
+    <row r="50" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="3" t="s">
         <v>89</v>
       </c>
       <c r="B50" s="10" t="s">
         <v>90</v>
       </c>
       <c r="C50" s="5">
         <v>0</v>
       </c>
       <c r="D50" s="5">
         <v>0</v>
       </c>
       <c r="E50" s="5">
         <v>0</v>
       </c>
       <c r="F50" s="5">
         <v>0</v>
       </c>
       <c r="G50" s="5">
         <v>0</v>
       </c>
       <c r="H50" s="5">
         <v>0</v>
       </c>
       <c r="I50" s="5">
@@ -5405,51 +5416,51 @@
       <c r="O50" s="15">
         <v>0</v>
       </c>
       <c r="P50" s="15">
         <v>0</v>
       </c>
       <c r="Q50" s="15">
         <v>0</v>
       </c>
       <c r="R50" s="15">
         <v>0</v>
       </c>
       <c r="S50" s="15">
         <v>0</v>
       </c>
       <c r="T50" s="15">
         <v>0</v>
       </c>
       <c r="U50" s="15">
         <v>0</v>
       </c>
       <c r="V50" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="51" spans="1:22" ht="12.75" customHeight="1">
+    <row r="51" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="3" t="s">
         <v>91</v>
       </c>
       <c r="B51" s="10" t="s">
         <v>92</v>
       </c>
       <c r="C51" s="5">
         <v>0</v>
       </c>
       <c r="D51" s="5">
         <v>0</v>
       </c>
       <c r="E51" s="5">
         <v>0</v>
       </c>
       <c r="F51" s="5">
         <v>0</v>
       </c>
       <c r="G51" s="5">
         <v>0</v>
       </c>
       <c r="H51" s="5">
         <v>0</v>
       </c>
       <c r="I51" s="5">
@@ -5473,51 +5484,51 @@
       <c r="O51" s="15">
         <v>0</v>
       </c>
       <c r="P51" s="15">
         <v>0</v>
       </c>
       <c r="Q51" s="15">
         <v>0</v>
       </c>
       <c r="R51" s="15">
         <v>0</v>
       </c>
       <c r="S51" s="15">
         <v>0</v>
       </c>
       <c r="T51" s="15">
         <v>0</v>
       </c>
       <c r="U51" s="15">
         <v>0</v>
       </c>
       <c r="V51" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="52" spans="1:22" ht="12.75" customHeight="1">
+    <row r="52" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="3" t="s">
         <v>93</v>
       </c>
       <c r="B52" s="10" t="s">
         <v>94</v>
       </c>
       <c r="C52" s="5">
         <v>0</v>
       </c>
       <c r="D52" s="5">
         <v>0</v>
       </c>
       <c r="E52" s="5">
         <v>0</v>
       </c>
       <c r="F52" s="5">
         <v>0</v>
       </c>
       <c r="G52" s="5">
         <v>0</v>
       </c>
       <c r="H52" s="5">
         <v>0</v>
       </c>
       <c r="I52" s="5">
@@ -5541,51 +5552,51 @@
       <c r="O52" s="15">
         <v>54.817999999999998</v>
       </c>
       <c r="P52" s="15">
         <v>35.137</v>
       </c>
       <c r="Q52" s="15">
         <v>0</v>
       </c>
       <c r="R52" s="15">
         <v>0</v>
       </c>
       <c r="S52" s="15">
         <v>0</v>
       </c>
       <c r="T52" s="15">
         <v>0</v>
       </c>
       <c r="U52" s="15">
         <v>0</v>
       </c>
       <c r="V52" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="53" spans="1:22" ht="12.75" customHeight="1">
+    <row r="53" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="3" t="s">
         <v>95</v>
       </c>
       <c r="B53" s="10" t="s">
         <v>96</v>
       </c>
       <c r="C53" s="5">
         <v>81.004000000000005</v>
       </c>
       <c r="D53" s="5">
         <v>0.76459999999999995</v>
       </c>
       <c r="E53" s="5">
         <v>0</v>
       </c>
       <c r="F53" s="5">
         <v>0</v>
       </c>
       <c r="G53" s="5">
         <v>730.13</v>
       </c>
       <c r="H53" s="5">
         <v>54.044910000000002</v>
       </c>
       <c r="I53" s="5">
@@ -5609,187 +5620,187 @@
       <c r="O53" s="15">
         <v>20.577999999999999</v>
       </c>
       <c r="P53" s="15">
         <v>14.221730000000001</v>
       </c>
       <c r="Q53" s="15">
         <v>0</v>
       </c>
       <c r="R53" s="15">
         <v>0</v>
       </c>
       <c r="S53" s="15">
         <v>0</v>
       </c>
       <c r="T53" s="15">
         <v>0</v>
       </c>
       <c r="U53" s="15">
         <v>0</v>
       </c>
       <c r="V53" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="54" spans="1:22" ht="12.75" customHeight="1">
+    <row r="54" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="3" t="s">
         <v>97</v>
       </c>
       <c r="B54" s="10" t="s">
         <v>98</v>
       </c>
       <c r="C54" s="5">
         <v>132.66200000000001</v>
       </c>
       <c r="D54" s="5">
         <v>0.99988999999999995</v>
       </c>
       <c r="E54" s="5">
         <v>0</v>
       </c>
       <c r="F54" s="5">
         <v>0</v>
       </c>
       <c r="G54" s="5">
         <v>6302.0680000000002</v>
       </c>
       <c r="H54" s="5">
         <v>64.60754</v>
       </c>
       <c r="I54" s="5">
         <v>1.56E-3</v>
       </c>
       <c r="J54" s="5">
         <v>1.3650000000000001E-2</v>
       </c>
       <c r="K54" s="5">
         <v>681.28399999999999</v>
       </c>
       <c r="L54" s="5">
         <v>7.5657300000000003</v>
       </c>
       <c r="M54" s="5">
         <v>0</v>
       </c>
       <c r="N54" s="5">
         <v>0</v>
       </c>
       <c r="O54" s="15">
-        <v>12.875</v>
+        <v>30.812000000000001</v>
       </c>
       <c r="P54" s="15">
-        <v>9.4450000000000006E-2</v>
+        <v>13.967449999999999</v>
       </c>
       <c r="Q54" s="15">
         <v>0</v>
       </c>
       <c r="R54" s="15">
         <v>0</v>
       </c>
       <c r="S54" s="15">
         <v>0</v>
       </c>
       <c r="T54" s="15">
         <v>0</v>
       </c>
       <c r="U54" s="15">
         <v>0</v>
       </c>
       <c r="V54" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="55" spans="1:22" ht="12.75" customHeight="1">
+    <row r="55" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="3" t="s">
         <v>99</v>
       </c>
       <c r="B55" s="10" t="s">
         <v>100</v>
       </c>
       <c r="C55" s="5">
         <v>0</v>
       </c>
       <c r="D55" s="5">
         <v>0</v>
       </c>
       <c r="E55" s="5">
         <v>0</v>
       </c>
       <c r="F55" s="5">
         <v>0</v>
       </c>
       <c r="G55" s="5">
         <v>0</v>
       </c>
       <c r="H55" s="5">
         <v>0</v>
       </c>
       <c r="I55" s="5">
         <v>0</v>
       </c>
       <c r="J55" s="5">
         <v>0</v>
       </c>
       <c r="K55" s="5">
         <v>43631.099000000002</v>
       </c>
       <c r="L55" s="5">
         <v>172.71417</v>
       </c>
       <c r="M55" s="5">
         <v>0</v>
       </c>
       <c r="N55" s="5">
         <v>0</v>
       </c>
       <c r="O55" s="15">
-        <v>0</v>
+        <v>55.290999999999997</v>
       </c>
       <c r="P55" s="15">
-        <v>0</v>
+        <v>16.930289999999999</v>
       </c>
       <c r="Q55" s="15">
         <v>0</v>
       </c>
       <c r="R55" s="15">
         <v>0</v>
       </c>
       <c r="S55" s="15">
-        <v>0</v>
+        <v>151.55000000000001</v>
       </c>
       <c r="T55" s="15">
-        <v>0</v>
+        <v>0.6512</v>
       </c>
       <c r="U55" s="15">
         <v>0</v>
       </c>
       <c r="V55" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="56" spans="1:22" ht="12.75" customHeight="1">
+    <row r="56" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="3" t="s">
         <v>101</v>
       </c>
       <c r="B56" s="10" t="s">
         <v>102</v>
       </c>
       <c r="C56" s="5">
         <v>0</v>
       </c>
       <c r="D56" s="5">
         <v>0</v>
       </c>
       <c r="E56" s="5">
         <v>0</v>
       </c>
       <c r="F56" s="5">
         <v>0</v>
       </c>
       <c r="G56" s="5">
         <v>27853.816999999999</v>
       </c>
       <c r="H56" s="5">
         <v>38.061880000000002</v>
       </c>
       <c r="I56" s="5">
@@ -5801,63 +5812,63 @@
       <c r="K56" s="5">
         <v>11171.876</v>
       </c>
       <c r="L56" s="5">
         <v>54.320689999999999</v>
       </c>
       <c r="M56" s="5">
         <v>0</v>
       </c>
       <c r="N56" s="5">
         <v>0</v>
       </c>
       <c r="O56" s="15">
         <v>36</v>
       </c>
       <c r="P56" s="15">
         <v>0.15153</v>
       </c>
       <c r="Q56" s="15">
         <v>0</v>
       </c>
       <c r="R56" s="15">
         <v>0</v>
       </c>
       <c r="S56" s="15">
-        <v>0</v>
+        <v>162.07599999999999</v>
       </c>
       <c r="T56" s="15">
-        <v>0</v>
+        <v>0.92576000000000003</v>
       </c>
       <c r="U56" s="15">
         <v>0</v>
       </c>
       <c r="V56" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="57" spans="1:22" ht="12.75" customHeight="1">
+    <row r="57" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="3" t="s">
         <v>103</v>
       </c>
       <c r="B57" s="10" t="s">
         <v>104</v>
       </c>
       <c r="C57" s="5">
         <v>0</v>
       </c>
       <c r="D57" s="5">
         <v>0</v>
       </c>
       <c r="E57" s="5">
         <v>0</v>
       </c>
       <c r="F57" s="5">
         <v>0</v>
       </c>
       <c r="G57" s="5">
         <v>11048.186</v>
       </c>
       <c r="H57" s="5">
         <v>188.71181999999999</v>
       </c>
       <c r="I57" s="5">
@@ -5881,187 +5892,187 @@
       <c r="O57" s="15">
         <v>0</v>
       </c>
       <c r="P57" s="15">
         <v>0</v>
       </c>
       <c r="Q57" s="15">
         <v>0</v>
       </c>
       <c r="R57" s="15">
         <v>0</v>
       </c>
       <c r="S57" s="15">
         <v>0</v>
       </c>
       <c r="T57" s="15">
         <v>0</v>
       </c>
       <c r="U57" s="15">
         <v>0</v>
       </c>
       <c r="V57" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="58" spans="1:22" ht="12.75" customHeight="1">
+    <row r="58" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="3" t="s">
         <v>105</v>
       </c>
       <c r="B58" s="10" t="s">
         <v>106</v>
       </c>
       <c r="C58" s="5">
         <v>36.027999999999999</v>
       </c>
       <c r="D58" s="5">
         <v>0.23779</v>
       </c>
       <c r="E58" s="5">
         <v>6.7409999999999997</v>
       </c>
       <c r="F58" s="5">
         <v>3.2210000000000001</v>
       </c>
       <c r="G58" s="5">
         <v>4862.1220000000003</v>
       </c>
       <c r="H58" s="5">
         <v>29.892939999999999</v>
       </c>
       <c r="I58" s="5">
         <v>1.7642500000000001</v>
       </c>
       <c r="J58" s="5">
         <v>3.1081699999999999</v>
       </c>
       <c r="K58" s="5">
         <v>411.33699999999999</v>
       </c>
       <c r="L58" s="5">
         <v>2.6275499999999998</v>
       </c>
       <c r="M58" s="5">
         <v>1.125</v>
       </c>
       <c r="N58" s="5">
         <v>0.76300000000000001</v>
       </c>
       <c r="O58" s="15">
-        <v>70.225999999999999</v>
+        <v>99.052000000000007</v>
       </c>
       <c r="P58" s="15">
-        <v>40.617220000000003</v>
+        <v>59.803220000000003</v>
       </c>
       <c r="Q58" s="15">
         <v>0</v>
       </c>
       <c r="R58" s="15">
         <v>0</v>
       </c>
       <c r="S58" s="15">
         <v>0</v>
       </c>
       <c r="T58" s="15">
         <v>0</v>
       </c>
       <c r="U58" s="15">
-        <v>0</v>
+        <v>1.26</v>
       </c>
       <c r="V58" s="15">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:22" ht="12.75" customHeight="1">
+        <v>1.4410000000000001</v>
+      </c>
+    </row>
+    <row r="59" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="3" t="s">
         <v>107</v>
       </c>
       <c r="B59" s="10" t="s">
         <v>108</v>
       </c>
       <c r="C59" s="5">
         <v>0</v>
       </c>
       <c r="D59" s="5">
         <v>0</v>
       </c>
       <c r="E59" s="5">
         <v>1.032</v>
       </c>
       <c r="F59" s="5">
         <v>0.88878000000000001</v>
       </c>
       <c r="G59" s="5">
         <v>0</v>
       </c>
       <c r="H59" s="5">
         <v>0</v>
       </c>
       <c r="I59" s="5">
         <v>1.9516</v>
       </c>
       <c r="J59" s="5">
         <v>4.1480199999999998</v>
       </c>
       <c r="K59" s="5">
         <v>0</v>
       </c>
       <c r="L59" s="5">
         <v>0</v>
       </c>
       <c r="M59" s="5">
         <v>1.6976</v>
       </c>
       <c r="N59" s="5">
         <v>3.0188799999999998</v>
       </c>
       <c r="O59" s="15">
         <v>0</v>
       </c>
       <c r="P59" s="15">
         <v>0</v>
       </c>
       <c r="Q59" s="15">
-        <v>0.31640000000000001</v>
+        <v>0.53300000000000003</v>
       </c>
       <c r="R59" s="15">
-        <v>1.0309999999999999</v>
+        <v>1.9570000000000001</v>
       </c>
       <c r="S59" s="15">
         <v>0</v>
       </c>
       <c r="T59" s="15">
         <v>0</v>
       </c>
       <c r="U59" s="15">
         <v>0.69159999999999999</v>
       </c>
       <c r="V59" s="15">
         <v>3.3732500000000001</v>
       </c>
     </row>
-    <row r="60" spans="1:22" ht="12.75" customHeight="1">
+    <row r="60" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="3" t="s">
         <v>109</v>
       </c>
       <c r="B60" s="10" t="s">
         <v>110</v>
       </c>
       <c r="C60" s="5">
         <v>0</v>
       </c>
       <c r="D60" s="5">
         <v>0</v>
       </c>
       <c r="E60" s="5">
         <v>0</v>
       </c>
       <c r="F60" s="5">
         <v>0</v>
       </c>
       <c r="G60" s="5">
         <v>0</v>
       </c>
       <c r="H60" s="5">
         <v>0</v>
       </c>
       <c r="I60" s="5">
@@ -6085,51 +6096,51 @@
       <c r="O60" s="15">
         <v>0</v>
       </c>
       <c r="P60" s="15">
         <v>0</v>
       </c>
       <c r="Q60" s="15">
         <v>0</v>
       </c>
       <c r="R60" s="15">
         <v>0</v>
       </c>
       <c r="S60" s="15">
         <v>0</v>
       </c>
       <c r="T60" s="15">
         <v>0</v>
       </c>
       <c r="U60" s="15">
         <v>0</v>
       </c>
       <c r="V60" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="61" spans="1:22" ht="12.75" customHeight="1">
+    <row r="61" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="3" t="s">
         <v>111</v>
       </c>
       <c r="B61" s="10" t="s">
         <v>112</v>
       </c>
       <c r="C61" s="5">
         <v>0</v>
       </c>
       <c r="D61" s="5">
         <v>0</v>
       </c>
       <c r="E61" s="5">
         <v>3.9600000000000003E-2</v>
       </c>
       <c r="F61" s="5">
         <v>0.49417</v>
       </c>
       <c r="G61" s="5">
         <v>21.561</v>
       </c>
       <c r="H61" s="5">
         <v>0.15112999999999999</v>
       </c>
       <c r="I61" s="5">
@@ -6153,51 +6164,51 @@
       <c r="O61" s="15">
         <v>0</v>
       </c>
       <c r="P61" s="15">
         <v>0</v>
       </c>
       <c r="Q61" s="15">
         <v>1.6500000000000001E-2</v>
       </c>
       <c r="R61" s="15">
         <v>0.3498</v>
       </c>
       <c r="S61" s="15">
         <v>0</v>
       </c>
       <c r="T61" s="15">
         <v>0</v>
       </c>
       <c r="U61" s="15">
         <v>1.75E-3</v>
       </c>
       <c r="V61" s="15">
         <v>0.11559999999999999</v>
       </c>
     </row>
-    <row r="62" spans="1:22" ht="12.75" customHeight="1">
+    <row r="62" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="3" t="s">
         <v>113</v>
       </c>
       <c r="B62" s="10" t="s">
         <v>114</v>
       </c>
       <c r="C62" s="5">
         <v>0</v>
       </c>
       <c r="D62" s="5">
         <v>0</v>
       </c>
       <c r="E62" s="5">
         <v>0</v>
       </c>
       <c r="F62" s="5">
         <v>0</v>
       </c>
       <c r="G62" s="5">
         <v>0</v>
       </c>
       <c r="H62" s="5">
         <v>0</v>
       </c>
       <c r="I62" s="5">
@@ -6221,51 +6232,51 @@
       <c r="O62" s="15">
         <v>0</v>
       </c>
       <c r="P62" s="15">
         <v>0</v>
       </c>
       <c r="Q62" s="15">
         <v>0</v>
       </c>
       <c r="R62" s="15">
         <v>0</v>
       </c>
       <c r="S62" s="15">
         <v>0</v>
       </c>
       <c r="T62" s="15">
         <v>0</v>
       </c>
       <c r="U62" s="15">
         <v>0</v>
       </c>
       <c r="V62" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="63" spans="1:22" ht="12.75" customHeight="1">
+    <row r="63" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A63" s="3" t="s">
         <v>115</v>
       </c>
       <c r="B63" s="10" t="s">
         <v>116</v>
       </c>
       <c r="C63" s="5">
         <v>0</v>
       </c>
       <c r="D63" s="5">
         <v>0</v>
       </c>
       <c r="E63" s="5">
         <v>0.21</v>
       </c>
       <c r="F63" s="5">
         <v>1.9090199999999999</v>
       </c>
       <c r="G63" s="5">
         <v>0</v>
       </c>
       <c r="H63" s="5">
         <v>0</v>
       </c>
       <c r="I63" s="5">
@@ -6289,119 +6300,119 @@
       <c r="O63" s="15">
         <v>0</v>
       </c>
       <c r="P63" s="15">
         <v>0</v>
       </c>
       <c r="Q63" s="15">
         <v>0</v>
       </c>
       <c r="R63" s="15">
         <v>0</v>
       </c>
       <c r="S63" s="15">
         <v>0</v>
       </c>
       <c r="T63" s="15">
         <v>0</v>
       </c>
       <c r="U63" s="15">
         <v>0.25</v>
       </c>
       <c r="V63" s="15">
         <v>6.2017100000000003</v>
       </c>
     </row>
-    <row r="64" spans="1:22" ht="12.75" customHeight="1">
+    <row r="64" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A64" s="3" t="s">
         <v>117</v>
       </c>
       <c r="B64" s="10" t="s">
         <v>118</v>
       </c>
       <c r="C64" s="5">
         <v>1.5586100000000001</v>
       </c>
       <c r="D64" s="5">
         <v>6.3685900000000002</v>
       </c>
       <c r="E64" s="5">
         <v>2.38388</v>
       </c>
       <c r="F64" s="5">
         <v>16.46632</v>
       </c>
       <c r="G64" s="5">
         <v>1.0039100000000001</v>
       </c>
       <c r="H64" s="5">
         <v>3.3821099999999999</v>
       </c>
       <c r="I64" s="5">
         <v>4.0644600000000004</v>
       </c>
       <c r="J64" s="5">
         <v>26.144159999999999</v>
       </c>
       <c r="K64" s="5">
         <v>1.0720000000000001</v>
       </c>
       <c r="L64" s="5">
         <v>3.63781</v>
       </c>
       <c r="M64" s="5">
         <v>2.2643499999999999</v>
       </c>
       <c r="N64" s="5">
         <v>16.094629999999999</v>
       </c>
       <c r="O64" s="15">
         <v>1.0500000000000001E-2</v>
       </c>
       <c r="P64" s="15">
         <v>3.6769999999999997E-2</v>
       </c>
       <c r="Q64" s="15">
-        <v>3.5293999999999999</v>
+        <v>4.4840400000000002</v>
       </c>
       <c r="R64" s="15">
-        <v>20.56176</v>
+        <v>26.663430000000002</v>
       </c>
       <c r="S64" s="15">
         <v>2.6784500000000002</v>
       </c>
       <c r="T64" s="15">
         <v>10.207319999999999</v>
       </c>
       <c r="U64" s="15">
-        <v>1.57362</v>
+        <v>1.6775599999999999</v>
       </c>
       <c r="V64" s="15">
-        <v>17.971329999999998</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:22" ht="12.75" customHeight="1">
+        <v>19.027699999999999</v>
+      </c>
+    </row>
+    <row r="65" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="3" t="s">
         <v>119</v>
       </c>
       <c r="B65" s="10" t="s">
         <v>120</v>
       </c>
       <c r="C65" s="5">
         <v>0</v>
       </c>
       <c r="D65" s="5">
         <v>0</v>
       </c>
       <c r="E65" s="5">
         <v>0</v>
       </c>
       <c r="F65" s="5">
         <v>0</v>
       </c>
       <c r="G65" s="5">
         <v>0</v>
       </c>
       <c r="H65" s="5">
         <v>0</v>
       </c>
       <c r="I65" s="5">
@@ -6425,119 +6436,119 @@
       <c r="O65" s="15">
         <v>0</v>
       </c>
       <c r="P65" s="15">
         <v>0</v>
       </c>
       <c r="Q65" s="15">
         <v>0</v>
       </c>
       <c r="R65" s="15">
         <v>0</v>
       </c>
       <c r="S65" s="15">
         <v>0</v>
       </c>
       <c r="T65" s="15">
         <v>0</v>
       </c>
       <c r="U65" s="15">
         <v>0</v>
       </c>
       <c r="V65" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="66" spans="1:22" ht="12.75" customHeight="1">
+    <row r="66" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="3" t="s">
         <v>121</v>
       </c>
       <c r="B66" s="10" t="s">
         <v>122</v>
       </c>
       <c r="C66" s="5">
         <v>0</v>
       </c>
       <c r="D66" s="5">
         <v>0</v>
       </c>
       <c r="E66" s="5">
         <v>8.1951999999999998</v>
       </c>
       <c r="F66" s="5">
         <v>76.960999999999999</v>
       </c>
       <c r="G66" s="5">
         <v>0</v>
       </c>
       <c r="H66" s="5">
         <v>0</v>
       </c>
       <c r="I66" s="5">
         <v>7.0810199999999996</v>
       </c>
       <c r="J66" s="5">
         <v>50.19547</v>
       </c>
       <c r="K66" s="5">
         <v>36.335999999999999</v>
       </c>
       <c r="L66" s="5">
         <v>0.11608</v>
       </c>
       <c r="M66" s="5">
         <v>11.44584</v>
       </c>
       <c r="N66" s="5">
         <v>88.710340000000002</v>
       </c>
       <c r="O66" s="15">
         <v>0</v>
       </c>
       <c r="P66" s="15">
         <v>0</v>
       </c>
       <c r="Q66" s="15">
-        <v>2.99838</v>
+        <v>3.6634799999999998</v>
       </c>
       <c r="R66" s="15">
-        <v>28.822430000000001</v>
+        <v>37.742669999999997</v>
       </c>
       <c r="S66" s="15">
         <v>0</v>
       </c>
       <c r="T66" s="15">
         <v>0</v>
       </c>
       <c r="U66" s="15">
-        <v>0.17655999999999999</v>
+        <v>0.18415999999999999</v>
       </c>
       <c r="V66" s="15">
-        <v>2.9428999999999998</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:22" ht="12.75" customHeight="1">
+        <v>2.9975100000000001</v>
+      </c>
+    </row>
+    <row r="67" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A67" s="3" t="s">
         <v>123</v>
       </c>
       <c r="B67" s="10" t="s">
         <v>124</v>
       </c>
       <c r="C67" s="5">
         <v>0</v>
       </c>
       <c r="D67" s="5">
         <v>0</v>
       </c>
       <c r="E67" s="5">
         <v>0</v>
       </c>
       <c r="F67" s="5">
         <v>0</v>
       </c>
       <c r="G67" s="5">
         <v>0</v>
       </c>
       <c r="H67" s="5">
         <v>0</v>
       </c>
       <c r="I67" s="5">
@@ -6561,187 +6572,187 @@
       <c r="O67" s="15">
         <v>0</v>
       </c>
       <c r="P67" s="15">
         <v>0</v>
       </c>
       <c r="Q67" s="15">
         <v>0</v>
       </c>
       <c r="R67" s="15">
         <v>0</v>
       </c>
       <c r="S67" s="15">
         <v>0</v>
       </c>
       <c r="T67" s="15">
         <v>0</v>
       </c>
       <c r="U67" s="15">
         <v>0</v>
       </c>
       <c r="V67" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="68" spans="1:22" ht="12.75" customHeight="1">
+    <row r="68" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="3" t="s">
         <v>125</v>
       </c>
       <c r="B68" s="10" t="s">
         <v>126</v>
       </c>
       <c r="C68" s="5">
         <v>0</v>
       </c>
       <c r="D68" s="5">
         <v>0</v>
       </c>
       <c r="E68" s="5">
         <v>0.30243999999999999</v>
       </c>
       <c r="F68" s="5">
         <v>3.0369899999999999</v>
       </c>
       <c r="G68" s="5">
         <v>0</v>
       </c>
       <c r="H68" s="5">
         <v>0</v>
       </c>
       <c r="I68" s="5">
         <v>1.0182</v>
       </c>
       <c r="J68" s="5">
         <v>8.3859399999999997</v>
       </c>
       <c r="K68" s="5">
         <v>0</v>
       </c>
       <c r="L68" s="5">
         <v>0</v>
       </c>
       <c r="M68" s="5">
         <v>0.29894999999999999</v>
       </c>
       <c r="N68" s="5">
         <v>2.5498699999999999</v>
       </c>
       <c r="O68" s="15">
         <v>0</v>
       </c>
       <c r="P68" s="15">
         <v>0</v>
       </c>
       <c r="Q68" s="15">
-        <v>0.1139</v>
+        <v>0.13270000000000001</v>
       </c>
       <c r="R68" s="15">
-        <v>1.4621599999999999</v>
+        <v>1.7415700000000001</v>
       </c>
       <c r="S68" s="15">
         <v>0</v>
       </c>
       <c r="T68" s="15">
         <v>0</v>
       </c>
       <c r="U68" s="15">
-        <v>2.3999999999999998E-3</v>
+        <v>3.2000000000000002E-3</v>
       </c>
       <c r="V68" s="15">
-        <v>1.7239999999999998E-2</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:22" ht="12.75" customHeight="1">
+        <v>2.3279999999999999E-2</v>
+      </c>
+    </row>
+    <row r="69" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="3" t="s">
         <v>127</v>
       </c>
       <c r="B69" s="10" t="s">
         <v>128</v>
       </c>
       <c r="C69" s="5">
         <v>0</v>
       </c>
       <c r="D69" s="5">
         <v>0</v>
       </c>
       <c r="E69" s="5">
         <v>0.13403999999999999</v>
       </c>
       <c r="F69" s="5">
         <v>2.3988900000000002</v>
       </c>
       <c r="G69" s="5">
         <v>0</v>
       </c>
       <c r="H69" s="5">
         <v>0</v>
       </c>
       <c r="I69" s="5">
         <v>0.45266000000000001</v>
       </c>
       <c r="J69" s="5">
         <v>4.00298</v>
       </c>
       <c r="K69" s="5">
         <v>0</v>
       </c>
       <c r="L69" s="5">
         <v>0</v>
       </c>
       <c r="M69" s="5">
         <v>0.21745</v>
       </c>
       <c r="N69" s="5">
         <v>3.6153599999999999</v>
       </c>
       <c r="O69" s="15">
         <v>0</v>
       </c>
       <c r="P69" s="15">
         <v>0</v>
       </c>
       <c r="Q69" s="15">
-        <v>9.4079999999999997E-2</v>
+        <v>0.11958000000000001</v>
       </c>
       <c r="R69" s="15">
-        <v>2.1906099999999999</v>
+        <v>2.8808099999999999</v>
       </c>
       <c r="S69" s="15">
         <v>0</v>
       </c>
       <c r="T69" s="15">
         <v>0</v>
       </c>
       <c r="U69" s="15">
-        <v>8.3599999999999994E-3</v>
+        <v>1.172E-2</v>
       </c>
       <c r="V69" s="15">
-        <v>0.23205999999999999</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:22" ht="12.75" customHeight="1">
+        <v>0.30576999999999999</v>
+      </c>
+    </row>
+    <row r="70" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="3" t="s">
         <v>129</v>
       </c>
       <c r="B70" s="10" t="s">
         <v>130</v>
       </c>
       <c r="C70" s="5">
         <v>0</v>
       </c>
       <c r="D70" s="5">
         <v>0</v>
       </c>
       <c r="E70" s="5">
         <v>2.1999999999999999E-2</v>
       </c>
       <c r="F70" s="5">
         <v>0.19885</v>
       </c>
       <c r="G70" s="5">
         <v>0</v>
       </c>
       <c r="H70" s="5">
         <v>0</v>
       </c>
       <c r="I70" s="5">
@@ -6765,255 +6776,255 @@
       <c r="O70" s="15">
         <v>0</v>
       </c>
       <c r="P70" s="15">
         <v>0</v>
       </c>
       <c r="Q70" s="15">
         <v>6.3E-3</v>
       </c>
       <c r="R70" s="15">
         <v>8.9700000000000002E-2</v>
       </c>
       <c r="S70" s="15">
         <v>0</v>
       </c>
       <c r="T70" s="15">
         <v>0</v>
       </c>
       <c r="U70" s="15">
         <v>2.0999999999999999E-3</v>
       </c>
       <c r="V70" s="15">
         <v>0.1187</v>
       </c>
     </row>
-    <row r="71" spans="1:22" ht="12.75" customHeight="1">
+    <row r="71" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="3" t="s">
         <v>131</v>
       </c>
       <c r="B71" s="10" t="s">
         <v>132</v>
       </c>
       <c r="C71" s="5">
         <v>0</v>
       </c>
       <c r="D71" s="5">
         <v>0</v>
       </c>
       <c r="E71" s="5">
         <v>0.37808000000000003</v>
       </c>
       <c r="F71" s="5">
         <v>1.2220200000000001</v>
       </c>
       <c r="G71" s="5">
         <v>0</v>
       </c>
       <c r="H71" s="5">
         <v>0</v>
       </c>
       <c r="I71" s="5">
         <v>0.37329000000000001</v>
       </c>
       <c r="J71" s="5">
         <v>0.9234</v>
       </c>
       <c r="K71" s="5">
         <v>0</v>
       </c>
       <c r="L71" s="5">
         <v>0</v>
       </c>
       <c r="M71" s="5">
         <v>0.40604000000000001</v>
       </c>
       <c r="N71" s="5">
         <v>0.99439</v>
       </c>
       <c r="O71" s="15">
         <v>0</v>
       </c>
       <c r="P71" s="15">
         <v>0</v>
       </c>
       <c r="Q71" s="15">
-        <v>0.10742</v>
+        <v>0.10822</v>
       </c>
       <c r="R71" s="15">
-        <v>0.38222</v>
+        <v>0.38601999999999997</v>
       </c>
       <c r="S71" s="15">
         <v>0</v>
       </c>
       <c r="T71" s="15">
         <v>0</v>
       </c>
       <c r="U71" s="15">
-        <v>1.0319999999999999E-2</v>
+        <v>1.264E-2</v>
       </c>
       <c r="V71" s="15">
-        <v>0.19749</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:22" ht="12.75" customHeight="1">
+        <v>0.21126</v>
+      </c>
+    </row>
+    <row r="72" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="3" t="s">
         <v>133</v>
       </c>
       <c r="B72" s="10" t="s">
         <v>134</v>
       </c>
       <c r="C72" s="5">
         <v>0</v>
       </c>
       <c r="D72" s="5">
         <v>0</v>
       </c>
       <c r="E72" s="5">
         <v>1.68876</v>
       </c>
       <c r="F72" s="5">
         <v>10.969189999999999</v>
       </c>
       <c r="G72" s="5">
         <v>0</v>
       </c>
       <c r="H72" s="5">
         <v>0</v>
       </c>
       <c r="I72" s="5">
         <v>1.80135</v>
       </c>
       <c r="J72" s="5">
         <v>9.8621499999999997</v>
       </c>
       <c r="K72" s="5">
         <v>0</v>
       </c>
       <c r="L72" s="5">
         <v>0</v>
       </c>
       <c r="M72" s="5">
         <v>1.48732</v>
       </c>
       <c r="N72" s="5">
         <v>11.533709999999999</v>
       </c>
       <c r="O72" s="15">
         <v>0</v>
       </c>
       <c r="P72" s="15">
         <v>0</v>
       </c>
       <c r="Q72" s="15">
-        <v>0.41205999999999998</v>
+        <v>0.49481999999999998</v>
       </c>
       <c r="R72" s="15">
-        <v>4.2169699999999999</v>
+        <v>5.6065199999999997</v>
       </c>
       <c r="S72" s="15">
         <v>0</v>
       </c>
       <c r="T72" s="15">
         <v>0</v>
       </c>
       <c r="U72" s="15">
-        <v>4.4060000000000002E-2</v>
+        <v>4.9849999999999998E-2</v>
       </c>
       <c r="V72" s="15">
-        <v>0.84453</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:22" ht="12.75" customHeight="1">
+        <v>0.92062999999999995</v>
+      </c>
+    </row>
+    <row r="73" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A73" s="3" t="s">
         <v>135</v>
       </c>
       <c r="B73" s="10" t="s">
         <v>136</v>
       </c>
       <c r="C73" s="5">
         <v>0</v>
       </c>
       <c r="D73" s="5">
         <v>0</v>
       </c>
       <c r="E73" s="5">
         <v>12.451000000000001</v>
       </c>
       <c r="F73" s="5">
         <v>5.5771100000000002</v>
       </c>
       <c r="G73" s="5">
         <v>0</v>
       </c>
       <c r="H73" s="5">
         <v>0</v>
       </c>
       <c r="I73" s="5">
         <v>244.61</v>
       </c>
       <c r="J73" s="5">
         <v>68.34845</v>
       </c>
       <c r="K73" s="5">
         <v>0</v>
       </c>
       <c r="L73" s="5">
         <v>0</v>
       </c>
       <c r="M73" s="5">
         <v>847.04</v>
       </c>
       <c r="N73" s="5">
         <v>221.45348000000001</v>
       </c>
       <c r="O73" s="15">
         <v>996.7</v>
       </c>
       <c r="P73" s="15">
         <v>254.83</v>
       </c>
       <c r="Q73" s="15">
-        <v>29.396000000000001</v>
+        <v>32.475999999999999</v>
       </c>
       <c r="R73" s="15">
-        <v>10.68282</v>
+        <v>12.2475</v>
       </c>
       <c r="S73" s="15">
         <v>1008.4</v>
       </c>
       <c r="T73" s="15">
         <v>252.1</v>
       </c>
       <c r="U73" s="15">
-        <v>31.937999999999999</v>
+        <v>33.521999999999998</v>
       </c>
       <c r="V73" s="15">
-        <v>12.127789999999999</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:22" ht="12.75" customHeight="1">
+        <v>13.02918</v>
+      </c>
+    </row>
+    <row r="74" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A74" s="3" t="s">
         <v>137</v>
       </c>
       <c r="B74" s="10" t="s">
         <v>138</v>
       </c>
       <c r="C74" s="5">
         <v>0</v>
       </c>
       <c r="D74" s="5">
         <v>0</v>
       </c>
       <c r="E74" s="5">
         <v>0.51100000000000001</v>
       </c>
       <c r="F74" s="5">
         <v>0.96199999999999997</v>
       </c>
       <c r="G74" s="5">
         <v>0</v>
       </c>
       <c r="H74" s="5">
         <v>0</v>
       </c>
       <c r="I74" s="5">
@@ -7031,193 +7042,193 @@
       <c r="M74" s="5">
         <v>0.2296</v>
       </c>
       <c r="N74" s="5">
         <v>0.35064000000000001</v>
       </c>
       <c r="O74" s="15">
         <v>0</v>
       </c>
       <c r="P74" s="15">
         <v>0</v>
       </c>
       <c r="Q74" s="15">
         <v>0.34079999999999999</v>
       </c>
       <c r="R74" s="15">
         <v>0.47770000000000001</v>
       </c>
       <c r="S74" s="15">
         <v>0</v>
       </c>
       <c r="T74" s="15">
         <v>0</v>
       </c>
       <c r="U74" s="15">
-        <v>9.5600000000000004E-2</v>
+        <v>0.1116</v>
       </c>
       <c r="V74" s="15">
-        <v>0.20565</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:22" ht="12.75" customHeight="1">
+        <v>0.22137999999999999</v>
+      </c>
+    </row>
+    <row r="75" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A75" s="3" t="s">
         <v>139</v>
       </c>
       <c r="B75" s="10" t="s">
         <v>140</v>
       </c>
       <c r="C75" s="5">
         <v>0</v>
       </c>
       <c r="D75" s="5">
         <v>0</v>
       </c>
       <c r="E75" s="5">
         <v>161.51515000000001</v>
       </c>
       <c r="F75" s="5">
         <v>111.19292</v>
       </c>
       <c r="G75" s="5">
         <v>0</v>
       </c>
       <c r="H75" s="5">
         <v>0</v>
       </c>
       <c r="I75" s="5">
         <v>155.88409999999999</v>
       </c>
       <c r="J75" s="5">
         <v>73.550659999999993</v>
       </c>
       <c r="K75" s="5">
         <v>0</v>
       </c>
       <c r="L75" s="5">
         <v>0</v>
       </c>
       <c r="M75" s="5">
         <v>197.96250000000001</v>
       </c>
       <c r="N75" s="5">
         <v>91.064369999999997</v>
       </c>
       <c r="O75" s="15">
         <v>0</v>
       </c>
       <c r="P75" s="15">
         <v>0</v>
       </c>
       <c r="Q75" s="15">
-        <v>68.867000000000004</v>
+        <v>76.169799999999995</v>
       </c>
       <c r="R75" s="15">
-        <v>35.108400000000003</v>
+        <v>39.91037</v>
       </c>
       <c r="S75" s="15">
         <v>0</v>
       </c>
       <c r="T75" s="15">
         <v>0</v>
       </c>
       <c r="U75" s="15">
-        <v>62.406999999999996</v>
+        <v>63.962000000000003</v>
       </c>
       <c r="V75" s="15">
-        <v>33.188800000000001</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:22" ht="12.75" customHeight="1">
+        <v>34.219880000000003</v>
+      </c>
+    </row>
+    <row r="76" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A76" s="3" t="s">
         <v>141</v>
       </c>
       <c r="B76" s="10" t="s">
         <v>142</v>
       </c>
       <c r="C76" s="5">
         <v>0</v>
       </c>
       <c r="D76" s="5">
         <v>0</v>
       </c>
       <c r="E76" s="5">
         <v>307.72685999999999</v>
       </c>
       <c r="F76" s="5">
         <v>234.93235000000001</v>
       </c>
       <c r="G76" s="5">
         <v>0</v>
       </c>
       <c r="H76" s="5">
         <v>0</v>
       </c>
       <c r="I76" s="5">
         <v>292.54151999999999</v>
       </c>
       <c r="J76" s="5">
         <v>233.76701</v>
       </c>
       <c r="K76" s="5">
         <v>0</v>
       </c>
       <c r="L76" s="5">
         <v>0</v>
       </c>
       <c r="M76" s="5">
         <v>369.64076</v>
       </c>
       <c r="N76" s="5">
         <v>172.0744</v>
       </c>
       <c r="O76" s="15">
         <v>0</v>
       </c>
       <c r="P76" s="15">
         <v>0</v>
       </c>
       <c r="Q76" s="15">
-        <v>83.895560000000003</v>
+        <v>145.98552000000001</v>
       </c>
       <c r="R76" s="15">
-        <v>39.982019999999999</v>
+        <v>79.748500000000007</v>
       </c>
       <c r="S76" s="15">
         <v>0</v>
       </c>
       <c r="T76" s="15">
         <v>0</v>
       </c>
       <c r="U76" s="15">
-        <v>97.384799999999998</v>
+        <v>107.65179999999999</v>
       </c>
       <c r="V76" s="15">
-        <v>55.606740000000002</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:22" ht="12.75" customHeight="1">
+        <v>61.57938</v>
+      </c>
+    </row>
+    <row r="77" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A77" s="3" t="s">
         <v>143</v>
       </c>
       <c r="B77" s="10" t="s">
         <v>144</v>
       </c>
       <c r="C77" s="5">
         <v>0</v>
       </c>
       <c r="D77" s="5">
         <v>0</v>
       </c>
       <c r="E77" s="5">
         <v>0</v>
       </c>
       <c r="F77" s="5">
         <v>0</v>
       </c>
       <c r="G77" s="5">
         <v>0</v>
       </c>
       <c r="H77" s="5">
         <v>0</v>
       </c>
       <c r="I77" s="5">
@@ -7241,51 +7252,51 @@
       <c r="O77" s="15">
         <v>0</v>
       </c>
       <c r="P77" s="15">
         <v>0</v>
       </c>
       <c r="Q77" s="15">
         <v>0</v>
       </c>
       <c r="R77" s="15">
         <v>0</v>
       </c>
       <c r="S77" s="15">
         <v>0</v>
       </c>
       <c r="T77" s="15">
         <v>0</v>
       </c>
       <c r="U77" s="15">
         <v>0</v>
       </c>
       <c r="V77" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="78" spans="1:22" ht="12.75" customHeight="1">
+    <row r="78" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="3" t="s">
         <v>145</v>
       </c>
       <c r="B78" s="10" t="s">
         <v>146</v>
       </c>
       <c r="C78" s="5">
         <v>0</v>
       </c>
       <c r="D78" s="5">
         <v>0</v>
       </c>
       <c r="E78" s="5">
         <v>4.8000000000000001E-2</v>
       </c>
       <c r="F78" s="5">
         <v>0.125</v>
       </c>
       <c r="G78" s="5">
         <v>0</v>
       </c>
       <c r="H78" s="5">
         <v>0</v>
       </c>
       <c r="I78" s="5">
@@ -7309,119 +7320,119 @@
       <c r="O78" s="15">
         <v>0</v>
       </c>
       <c r="P78" s="15">
         <v>0</v>
       </c>
       <c r="Q78" s="15">
         <v>0</v>
       </c>
       <c r="R78" s="15">
         <v>0</v>
       </c>
       <c r="S78" s="15">
         <v>0</v>
       </c>
       <c r="T78" s="15">
         <v>0</v>
       </c>
       <c r="U78" s="15">
         <v>0</v>
       </c>
       <c r="V78" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="79" spans="1:22" ht="12.75" customHeight="1">
+    <row r="79" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="3" t="s">
         <v>147</v>
       </c>
       <c r="B79" s="10" t="s">
         <v>148</v>
       </c>
       <c r="C79" s="5">
         <v>175</v>
       </c>
       <c r="D79" s="5">
         <v>54.515549999999998</v>
       </c>
       <c r="E79" s="5">
         <v>60</v>
       </c>
       <c r="F79" s="5">
         <v>0.92</v>
       </c>
       <c r="G79" s="5">
         <v>0</v>
       </c>
       <c r="H79" s="5">
         <v>0</v>
       </c>
       <c r="I79" s="5">
         <v>3153.0479300000002</v>
       </c>
       <c r="J79" s="5">
         <v>1292.19487</v>
       </c>
       <c r="K79" s="5">
         <v>0</v>
       </c>
       <c r="L79" s="5">
         <v>0</v>
       </c>
       <c r="M79" s="5">
         <v>3128.25</v>
       </c>
       <c r="N79" s="5">
         <v>1079.9967099999999</v>
       </c>
       <c r="O79" s="15">
         <v>0</v>
       </c>
       <c r="P79" s="15">
         <v>0</v>
       </c>
       <c r="Q79" s="15">
-        <v>3900.5</v>
+        <v>4079.5</v>
       </c>
       <c r="R79" s="15">
-        <v>753.09900000000005</v>
+        <v>804.25699999999995</v>
       </c>
       <c r="S79" s="15">
         <v>0</v>
       </c>
       <c r="T79" s="15">
         <v>0</v>
       </c>
       <c r="U79" s="15">
-        <v>4548</v>
+        <v>5480</v>
       </c>
       <c r="V79" s="15">
-        <v>1172.2850699999999</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:22" ht="12.75" customHeight="1">
+        <v>1420.0947000000001</v>
+      </c>
+    </row>
+    <row r="80" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A80" s="3" t="s">
         <v>149</v>
       </c>
       <c r="B80" s="10" t="s">
         <v>150</v>
       </c>
       <c r="C80" s="5">
         <v>0</v>
       </c>
       <c r="D80" s="5">
         <v>0</v>
       </c>
       <c r="E80" s="5">
         <v>0</v>
       </c>
       <c r="F80" s="5">
         <v>0</v>
       </c>
       <c r="G80" s="5">
         <v>0</v>
       </c>
       <c r="H80" s="5">
         <v>0</v>
       </c>
       <c r="I80" s="5">
@@ -7445,119 +7456,119 @@
       <c r="O80" s="15">
         <v>0</v>
       </c>
       <c r="P80" s="15">
         <v>0</v>
       </c>
       <c r="Q80" s="15">
         <v>0</v>
       </c>
       <c r="R80" s="15">
         <v>0</v>
       </c>
       <c r="S80" s="15">
         <v>0</v>
       </c>
       <c r="T80" s="15">
         <v>0</v>
       </c>
       <c r="U80" s="15">
         <v>0</v>
       </c>
       <c r="V80" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="81" spans="1:22" ht="12.75" customHeight="1">
+    <row r="81" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A81" s="3" t="s">
         <v>151</v>
       </c>
       <c r="B81" s="10" t="s">
         <v>152</v>
       </c>
       <c r="C81" s="5">
         <v>0</v>
       </c>
       <c r="D81" s="5">
         <v>0</v>
       </c>
       <c r="E81" s="5">
         <v>0.30099999999999999</v>
       </c>
       <c r="F81" s="5">
         <v>0.61699999999999999</v>
       </c>
       <c r="G81" s="5">
         <v>0</v>
       </c>
       <c r="H81" s="5">
         <v>0</v>
       </c>
       <c r="I81" s="5">
         <v>0.14080000000000001</v>
       </c>
       <c r="J81" s="5">
         <v>0.255</v>
       </c>
       <c r="K81" s="5">
         <v>0</v>
       </c>
       <c r="L81" s="5">
         <v>0</v>
       </c>
       <c r="M81" s="5">
         <v>0.09</v>
       </c>
       <c r="N81" s="5">
         <v>0.17516999999999999</v>
       </c>
       <c r="O81" s="15">
         <v>0</v>
       </c>
       <c r="P81" s="15">
         <v>0</v>
       </c>
       <c r="Q81" s="15">
-        <v>5.3999999999999999E-2</v>
+        <v>7.5600000000000001E-2</v>
       </c>
       <c r="R81" s="15">
-        <v>0.10902000000000001</v>
+        <v>0.16955000000000001</v>
       </c>
       <c r="S81" s="15">
         <v>0</v>
       </c>
       <c r="T81" s="15">
         <v>0</v>
       </c>
       <c r="U81" s="15">
-        <v>2.7E-2</v>
+        <v>3.2399999999999998E-2</v>
       </c>
       <c r="V81" s="15">
-        <v>9.1749999999999998E-2</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:22" ht="12.75" customHeight="1">
+        <v>0.11124000000000001</v>
+      </c>
+    </row>
+    <row r="82" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A82" s="3" t="s">
         <v>153</v>
       </c>
       <c r="B82" s="10" t="s">
         <v>154</v>
       </c>
       <c r="C82" s="5">
         <v>0</v>
       </c>
       <c r="D82" s="5">
         <v>0</v>
       </c>
       <c r="E82" s="5">
         <v>0</v>
       </c>
       <c r="F82" s="5">
         <v>0</v>
       </c>
       <c r="G82" s="5">
         <v>0</v>
       </c>
       <c r="H82" s="5">
         <v>0</v>
       </c>
       <c r="I82" s="5">
@@ -7581,51 +7592,51 @@
       <c r="O82" s="15">
         <v>0</v>
       </c>
       <c r="P82" s="15">
         <v>0</v>
       </c>
       <c r="Q82" s="15">
         <v>0</v>
       </c>
       <c r="R82" s="15">
         <v>0</v>
       </c>
       <c r="S82" s="15">
         <v>0</v>
       </c>
       <c r="T82" s="15">
         <v>0</v>
       </c>
       <c r="U82" s="15">
         <v>0</v>
       </c>
       <c r="V82" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="83" spans="1:22" ht="12.75" customHeight="1">
+    <row r="83" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A83" s="3" t="s">
         <v>155</v>
       </c>
       <c r="B83" s="10" t="s">
         <v>156</v>
       </c>
       <c r="C83" s="5">
         <v>0</v>
       </c>
       <c r="D83" s="5">
         <v>0</v>
       </c>
       <c r="E83" s="5">
         <v>0</v>
       </c>
       <c r="F83" s="5">
         <v>0</v>
       </c>
       <c r="G83" s="5">
         <v>0</v>
       </c>
       <c r="H83" s="5">
         <v>0</v>
       </c>
       <c r="I83" s="5">
@@ -7649,51 +7660,51 @@
       <c r="O83" s="15">
         <v>0</v>
       </c>
       <c r="P83" s="15">
         <v>0</v>
       </c>
       <c r="Q83" s="15">
         <v>0</v>
       </c>
       <c r="R83" s="15">
         <v>0</v>
       </c>
       <c r="S83" s="15">
         <v>0</v>
       </c>
       <c r="T83" s="15">
         <v>0</v>
       </c>
       <c r="U83" s="15">
         <v>0</v>
       </c>
       <c r="V83" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="84" spans="1:22" ht="12.75" customHeight="1">
+    <row r="84" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A84" s="3" t="s">
         <v>157</v>
       </c>
       <c r="B84" s="10" t="s">
         <v>158</v>
       </c>
       <c r="C84" s="5">
         <v>0</v>
       </c>
       <c r="D84" s="5">
         <v>0</v>
       </c>
       <c r="E84" s="5">
         <v>0</v>
       </c>
       <c r="F84" s="5">
         <v>0</v>
       </c>
       <c r="G84" s="5">
         <v>0</v>
       </c>
       <c r="H84" s="5">
         <v>0</v>
       </c>
       <c r="I84" s="5">
@@ -7717,51 +7728,51 @@
       <c r="O84" s="15">
         <v>0</v>
       </c>
       <c r="P84" s="15">
         <v>0</v>
       </c>
       <c r="Q84" s="15">
         <v>0</v>
       </c>
       <c r="R84" s="15">
         <v>0</v>
       </c>
       <c r="S84" s="15">
         <v>0</v>
       </c>
       <c r="T84" s="15">
         <v>0</v>
       </c>
       <c r="U84" s="15">
         <v>0</v>
       </c>
       <c r="V84" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="85" spans="1:22" ht="12.75" customHeight="1">
+    <row r="85" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A85" s="3" t="s">
         <v>159</v>
       </c>
       <c r="B85" s="10" t="s">
         <v>160</v>
       </c>
       <c r="C85" s="5">
         <v>0</v>
       </c>
       <c r="D85" s="5">
         <v>0</v>
       </c>
       <c r="E85" s="5">
         <v>0</v>
       </c>
       <c r="F85" s="5">
         <v>0</v>
       </c>
       <c r="G85" s="5">
         <v>0</v>
       </c>
       <c r="H85" s="5">
         <v>0</v>
       </c>
       <c r="I85" s="5">
@@ -7785,51 +7796,51 @@
       <c r="O85" s="15">
         <v>0</v>
       </c>
       <c r="P85" s="15">
         <v>0</v>
       </c>
       <c r="Q85" s="15">
         <v>0</v>
       </c>
       <c r="R85" s="15">
         <v>0</v>
       </c>
       <c r="S85" s="15">
         <v>0</v>
       </c>
       <c r="T85" s="15">
         <v>0</v>
       </c>
       <c r="U85" s="15">
         <v>0</v>
       </c>
       <c r="V85" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="86" spans="1:22" ht="12.75" customHeight="1">
+    <row r="86" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A86" s="3" t="s">
         <v>161</v>
       </c>
       <c r="B86" s="10" t="s">
         <v>162</v>
       </c>
       <c r="C86" s="5">
         <v>0</v>
       </c>
       <c r="D86" s="5">
         <v>0</v>
       </c>
       <c r="E86" s="5">
         <v>0</v>
       </c>
       <c r="F86" s="5">
         <v>0</v>
       </c>
       <c r="G86" s="5">
         <v>0</v>
       </c>
       <c r="H86" s="5">
         <v>0</v>
       </c>
       <c r="I86" s="5">
@@ -7853,51 +7864,51 @@
       <c r="O86" s="15">
         <v>0</v>
       </c>
       <c r="P86" s="15">
         <v>0</v>
       </c>
       <c r="Q86" s="15">
         <v>0</v>
       </c>
       <c r="R86" s="15">
         <v>0</v>
       </c>
       <c r="S86" s="15">
         <v>0</v>
       </c>
       <c r="T86" s="15">
         <v>0</v>
       </c>
       <c r="U86" s="15">
         <v>0</v>
       </c>
       <c r="V86" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="87" spans="1:22" ht="12.75" customHeight="1">
+    <row r="87" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A87" s="3" t="s">
         <v>163</v>
       </c>
       <c r="B87" s="10" t="s">
         <v>164</v>
       </c>
       <c r="C87" s="5">
         <v>0</v>
       </c>
       <c r="D87" s="5">
         <v>0</v>
       </c>
       <c r="E87" s="5">
         <v>0</v>
       </c>
       <c r="F87" s="5">
         <v>0</v>
       </c>
       <c r="G87" s="5">
         <v>0</v>
       </c>
       <c r="H87" s="5">
         <v>0</v>
       </c>
       <c r="I87" s="5">
@@ -7921,119 +7932,119 @@
       <c r="O87" s="15">
         <v>0</v>
       </c>
       <c r="P87" s="15">
         <v>0</v>
       </c>
       <c r="Q87" s="15">
         <v>0</v>
       </c>
       <c r="R87" s="15">
         <v>0</v>
       </c>
       <c r="S87" s="15">
         <v>0</v>
       </c>
       <c r="T87" s="15">
         <v>0</v>
       </c>
       <c r="U87" s="15">
         <v>0</v>
       </c>
       <c r="V87" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="88" spans="1:22" ht="12.75" customHeight="1">
+    <row r="88" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A88" s="3" t="s">
         <v>165</v>
       </c>
       <c r="B88" s="10" t="s">
         <v>166</v>
       </c>
       <c r="C88" s="5">
         <v>0</v>
       </c>
       <c r="D88" s="5">
         <v>0</v>
       </c>
       <c r="E88" s="5">
         <v>1.62548</v>
       </c>
       <c r="F88" s="5">
         <v>8.1995000000000005</v>
       </c>
       <c r="G88" s="5">
         <v>0</v>
       </c>
       <c r="H88" s="5">
         <v>0</v>
       </c>
       <c r="I88" s="5">
         <v>0.61487999999999998</v>
       </c>
       <c r="J88" s="5">
         <v>3.3632</v>
       </c>
       <c r="K88" s="5">
         <v>0</v>
       </c>
       <c r="L88" s="5">
         <v>0</v>
       </c>
       <c r="M88" s="5">
         <v>0.2248</v>
       </c>
       <c r="N88" s="5">
         <v>1.5596399999999999</v>
       </c>
       <c r="O88" s="15">
         <v>0</v>
       </c>
       <c r="P88" s="15">
         <v>0</v>
       </c>
       <c r="Q88" s="15">
-        <v>0.23782</v>
+        <v>0.28282000000000002</v>
       </c>
       <c r="R88" s="15">
-        <v>1.5269999999999999</v>
+        <v>2.0074100000000001</v>
       </c>
       <c r="S88" s="15">
         <v>0</v>
       </c>
       <c r="T88" s="15">
         <v>0</v>
       </c>
       <c r="U88" s="15">
-        <v>0.06</v>
+        <v>9.6000000000000002E-2</v>
       </c>
       <c r="V88" s="15">
-        <v>0.85382999999999998</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:22" ht="12.75" customHeight="1">
+        <v>1.3278099999999999</v>
+      </c>
+    </row>
+    <row r="89" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A89" s="3" t="s">
         <v>167</v>
       </c>
       <c r="B89" s="10" t="s">
         <v>168</v>
       </c>
       <c r="C89" s="5">
         <v>0</v>
       </c>
       <c r="D89" s="5">
         <v>0</v>
       </c>
       <c r="E89" s="5">
         <v>0</v>
       </c>
       <c r="F89" s="5">
         <v>0</v>
       </c>
       <c r="G89" s="5">
         <v>0</v>
       </c>
       <c r="H89" s="5">
         <v>0</v>
       </c>
       <c r="I89" s="5">
@@ -8057,51 +8068,51 @@
       <c r="O89" s="15">
         <v>0</v>
       </c>
       <c r="P89" s="15">
         <v>0</v>
       </c>
       <c r="Q89" s="15">
         <v>0</v>
       </c>
       <c r="R89" s="15">
         <v>0</v>
       </c>
       <c r="S89" s="15">
         <v>0</v>
       </c>
       <c r="T89" s="15">
         <v>0</v>
       </c>
       <c r="U89" s="15">
         <v>0</v>
       </c>
       <c r="V89" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="90" spans="1:22" ht="12.75" customHeight="1">
+    <row r="90" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A90" s="3" t="s">
         <v>169</v>
       </c>
       <c r="B90" s="10" t="s">
         <v>170</v>
       </c>
       <c r="C90" s="5">
         <v>0</v>
       </c>
       <c r="D90" s="5">
         <v>0</v>
       </c>
       <c r="E90" s="5">
         <v>0</v>
       </c>
       <c r="F90" s="5">
         <v>0</v>
       </c>
       <c r="G90" s="5">
         <v>0</v>
       </c>
       <c r="H90" s="5">
         <v>0</v>
       </c>
       <c r="I90" s="5">
@@ -8125,119 +8136,119 @@
       <c r="O90" s="15">
         <v>0</v>
       </c>
       <c r="P90" s="15">
         <v>0</v>
       </c>
       <c r="Q90" s="15">
         <v>0</v>
       </c>
       <c r="R90" s="15">
         <v>0</v>
       </c>
       <c r="S90" s="15">
         <v>0</v>
       </c>
       <c r="T90" s="15">
         <v>0</v>
       </c>
       <c r="U90" s="15">
         <v>0</v>
       </c>
       <c r="V90" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="91" spans="1:22" ht="12.75" customHeight="1">
+    <row r="91" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A91" s="3" t="s">
         <v>171</v>
       </c>
       <c r="B91" s="10" t="s">
         <v>172</v>
       </c>
       <c r="C91" s="5">
         <v>0</v>
       </c>
       <c r="D91" s="5">
         <v>0</v>
       </c>
       <c r="E91" s="5">
         <v>372.68</v>
       </c>
       <c r="F91" s="5">
         <v>485.11185999999998</v>
       </c>
       <c r="G91" s="5">
         <v>0</v>
       </c>
       <c r="H91" s="5">
         <v>0</v>
       </c>
       <c r="I91" s="5">
         <v>187.93639999999999</v>
       </c>
       <c r="J91" s="5">
         <v>198.89057</v>
       </c>
       <c r="K91" s="5">
         <v>0</v>
       </c>
       <c r="L91" s="5">
         <v>0</v>
       </c>
       <c r="M91" s="5">
         <v>240.35242</v>
       </c>
       <c r="N91" s="5">
         <v>201.15</v>
       </c>
       <c r="O91" s="15">
         <v>0</v>
       </c>
       <c r="P91" s="15">
         <v>0</v>
       </c>
       <c r="Q91" s="15">
-        <v>3999.7123499999998</v>
+        <v>4759.82485</v>
       </c>
       <c r="R91" s="15">
-        <v>3016.72973</v>
+        <v>3697.3557300000002</v>
       </c>
       <c r="S91" s="15">
         <v>0</v>
       </c>
       <c r="T91" s="15">
         <v>0</v>
       </c>
       <c r="U91" s="15">
-        <v>6584.4431999999997</v>
+        <v>7398.0263999999997</v>
       </c>
       <c r="V91" s="15">
-        <v>7003.7078700000002</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:22" ht="12.75" customHeight="1">
+        <v>7909.4305800000002</v>
+      </c>
+    </row>
+    <row r="92" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A92" s="3" t="s">
         <v>173</v>
       </c>
       <c r="B92" s="10" t="s">
         <v>174</v>
       </c>
       <c r="C92" s="5">
         <v>0.192</v>
       </c>
       <c r="D92" s="5">
         <v>0.42347000000000001</v>
       </c>
       <c r="E92" s="5">
         <v>0</v>
       </c>
       <c r="F92" s="5">
         <v>0</v>
       </c>
       <c r="G92" s="5">
         <v>0</v>
       </c>
       <c r="H92" s="5">
         <v>0</v>
       </c>
       <c r="I92" s="5">
@@ -8261,51 +8272,51 @@
       <c r="O92" s="15">
         <v>0</v>
       </c>
       <c r="P92" s="15">
         <v>0</v>
       </c>
       <c r="Q92" s="15">
         <v>0</v>
       </c>
       <c r="R92" s="15">
         <v>0</v>
       </c>
       <c r="S92" s="15">
         <v>0</v>
       </c>
       <c r="T92" s="15">
         <v>0</v>
       </c>
       <c r="U92" s="15">
         <v>0</v>
       </c>
       <c r="V92" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="93" spans="1:22" ht="12.75" customHeight="1">
+    <row r="93" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A93" s="3" t="s">
         <v>175</v>
       </c>
       <c r="B93" s="10" t="s">
         <v>176</v>
       </c>
       <c r="C93" s="5">
         <v>0</v>
       </c>
       <c r="D93" s="5">
         <v>0</v>
       </c>
       <c r="E93" s="5">
         <v>0.60099999999999998</v>
       </c>
       <c r="F93" s="5">
         <v>2.2554099999999999</v>
       </c>
       <c r="G93" s="5">
         <v>0</v>
       </c>
       <c r="H93" s="5">
         <v>0</v>
       </c>
       <c r="I93" s="5">
@@ -8323,125 +8334,125 @@
       <c r="M93" s="5">
         <v>0.87461</v>
       </c>
       <c r="N93" s="5">
         <v>1.649</v>
       </c>
       <c r="O93" s="15">
         <v>0</v>
       </c>
       <c r="P93" s="15">
         <v>0</v>
       </c>
       <c r="Q93" s="15">
         <v>6.4099999999999999E-3</v>
       </c>
       <c r="R93" s="15">
         <v>2.7269999999999999E-2</v>
       </c>
       <c r="S93" s="15">
         <v>0</v>
       </c>
       <c r="T93" s="15">
         <v>0</v>
       </c>
       <c r="U93" s="15">
-        <v>193.179</v>
+        <v>219.69900000000001</v>
       </c>
       <c r="V93" s="15">
-        <v>188.81555</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:22" ht="12.75" customHeight="1">
+        <v>216.88554999999999</v>
+      </c>
+    </row>
+    <row r="94" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A94" s="3" t="s">
         <v>177</v>
       </c>
       <c r="B94" s="10" t="s">
         <v>178</v>
       </c>
       <c r="C94" s="5">
         <v>0</v>
       </c>
       <c r="D94" s="5">
         <v>0</v>
       </c>
       <c r="E94" s="5">
         <v>1.145</v>
       </c>
       <c r="F94" s="5">
         <v>4.6851099999999999</v>
       </c>
       <c r="G94" s="5">
         <v>0</v>
       </c>
       <c r="H94" s="5">
         <v>0</v>
       </c>
       <c r="I94" s="5">
         <v>1.5134799999999999</v>
       </c>
       <c r="J94" s="5">
         <v>4.8851000000000004</v>
       </c>
       <c r="K94" s="5">
         <v>0</v>
       </c>
       <c r="L94" s="5">
         <v>0</v>
       </c>
       <c r="M94" s="5">
         <v>1.47462</v>
       </c>
       <c r="N94" s="5">
         <v>4.2790400000000002</v>
       </c>
       <c r="O94" s="15">
         <v>0</v>
       </c>
       <c r="P94" s="15">
         <v>0</v>
       </c>
       <c r="Q94" s="15">
-        <v>1.3829199999999999</v>
+        <v>1.5084200000000001</v>
       </c>
       <c r="R94" s="15">
-        <v>3.3777599999999999</v>
+        <v>4.4618599999999997</v>
       </c>
       <c r="S94" s="15">
         <v>0</v>
       </c>
       <c r="T94" s="15">
         <v>0</v>
       </c>
       <c r="U94" s="15">
-        <v>0.50649999999999995</v>
+        <v>0.56279999999999997</v>
       </c>
       <c r="V94" s="15">
-        <v>2.0747599999999999</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:22" ht="12.75" customHeight="1">
+        <v>2.8399800000000002</v>
+      </c>
+    </row>
+    <row r="95" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A95" s="3" t="s">
         <v>179</v>
       </c>
       <c r="B95" s="10" t="s">
         <v>180</v>
       </c>
       <c r="C95" s="5">
         <v>0</v>
       </c>
       <c r="D95" s="5">
         <v>0</v>
       </c>
       <c r="E95" s="5">
         <v>0</v>
       </c>
       <c r="F95" s="5">
         <v>0</v>
       </c>
       <c r="G95" s="5">
         <v>0</v>
       </c>
       <c r="H95" s="5">
         <v>0</v>
       </c>
       <c r="I95" s="5">
@@ -8465,255 +8476,255 @@
       <c r="O95" s="15">
         <v>0</v>
       </c>
       <c r="P95" s="15">
         <v>0</v>
       </c>
       <c r="Q95" s="15">
         <v>0</v>
       </c>
       <c r="R95" s="15">
         <v>0</v>
       </c>
       <c r="S95" s="15">
         <v>0</v>
       </c>
       <c r="T95" s="15">
         <v>0</v>
       </c>
       <c r="U95" s="15">
         <v>0</v>
       </c>
       <c r="V95" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="96" spans="1:22" ht="12.75" customHeight="1">
+    <row r="96" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A96" s="3" t="s">
         <v>181</v>
       </c>
       <c r="B96" s="10" t="s">
         <v>182</v>
       </c>
       <c r="C96" s="5">
         <v>0</v>
       </c>
       <c r="D96" s="5">
         <v>0</v>
       </c>
       <c r="E96" s="5">
         <v>222.03595999999999</v>
       </c>
       <c r="F96" s="5">
         <v>359.49434000000002</v>
       </c>
       <c r="G96" s="5">
         <v>0</v>
       </c>
       <c r="H96" s="5">
         <v>0</v>
       </c>
       <c r="I96" s="5">
         <v>334.95085</v>
       </c>
       <c r="J96" s="5">
         <v>410.55855000000003</v>
       </c>
       <c r="K96" s="5">
         <v>0</v>
       </c>
       <c r="L96" s="5">
         <v>0</v>
       </c>
       <c r="M96" s="5">
         <v>288.07121999999998</v>
       </c>
       <c r="N96" s="5">
         <v>339.30720000000002</v>
       </c>
       <c r="O96" s="15">
         <v>0</v>
       </c>
       <c r="P96" s="15">
         <v>0</v>
       </c>
       <c r="Q96" s="15">
-        <v>45.106920000000002</v>
+        <v>83.811920000000001</v>
       </c>
       <c r="R96" s="15">
-        <v>70.064220000000006</v>
+        <v>129.57324</v>
       </c>
       <c r="S96" s="15">
         <v>0</v>
       </c>
       <c r="T96" s="15">
         <v>0</v>
       </c>
       <c r="U96" s="15">
-        <v>83.62</v>
+        <v>83.6203</v>
       </c>
       <c r="V96" s="15">
-        <v>116.27197</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:22" ht="12.75" customHeight="1">
+        <v>116.31976</v>
+      </c>
+    </row>
+    <row r="97" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A97" s="3" t="s">
         <v>183</v>
       </c>
       <c r="B97" s="10" t="s">
         <v>184</v>
       </c>
       <c r="C97" s="5">
         <v>0.4</v>
       </c>
       <c r="D97" s="5">
         <v>1.65239</v>
       </c>
       <c r="E97" s="5">
         <v>300.75688000000002</v>
       </c>
       <c r="F97" s="5">
         <v>914.27775999999994</v>
       </c>
       <c r="G97" s="5">
         <v>0</v>
       </c>
       <c r="H97" s="5">
         <v>0</v>
       </c>
       <c r="I97" s="5">
         <v>230.31787</v>
       </c>
       <c r="J97" s="5">
         <v>694.44713000000002</v>
       </c>
       <c r="K97" s="5">
         <v>0</v>
       </c>
       <c r="L97" s="5">
         <v>0</v>
       </c>
       <c r="M97" s="5">
         <v>187.64610999999999</v>
       </c>
       <c r="N97" s="5">
         <v>690.51845000000003</v>
       </c>
       <c r="O97" s="15">
         <v>0</v>
       </c>
       <c r="P97" s="15">
         <v>0</v>
       </c>
       <c r="Q97" s="15">
-        <v>44.653190000000002</v>
+        <v>52.272649999999999</v>
       </c>
       <c r="R97" s="15">
-        <v>178.94087999999999</v>
+        <v>211.29313999999999</v>
       </c>
       <c r="S97" s="15">
         <v>0</v>
       </c>
       <c r="T97" s="15">
         <v>0</v>
       </c>
       <c r="U97" s="15">
-        <v>22.59478</v>
+        <v>32.381860000000003</v>
       </c>
       <c r="V97" s="15">
-        <v>100.52163</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:22" ht="12.75" customHeight="1">
+        <v>158.21125000000001</v>
+      </c>
+    </row>
+    <row r="98" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A98" s="3" t="s">
         <v>185</v>
       </c>
       <c r="B98" s="10" t="s">
         <v>186</v>
       </c>
       <c r="C98" s="5">
         <v>0</v>
       </c>
       <c r="D98" s="5">
         <v>0</v>
       </c>
       <c r="E98" s="5">
         <v>16.308890000000002</v>
       </c>
       <c r="F98" s="5">
         <v>62.178139999999999</v>
       </c>
       <c r="G98" s="5">
         <v>38</v>
       </c>
       <c r="H98" s="5">
         <v>58.746000000000002</v>
       </c>
       <c r="I98" s="5">
         <v>8.6606100000000001</v>
       </c>
       <c r="J98" s="5">
         <v>16.84262</v>
       </c>
       <c r="K98" s="5">
         <v>0</v>
       </c>
       <c r="L98" s="5">
         <v>0</v>
       </c>
       <c r="M98" s="5">
         <v>2.1980400000000002</v>
       </c>
       <c r="N98" s="5">
         <v>5.0818000000000003</v>
       </c>
       <c r="O98" s="15">
         <v>0</v>
       </c>
       <c r="P98" s="15">
         <v>0</v>
       </c>
       <c r="Q98" s="15">
-        <v>0.76112999999999997</v>
+        <v>1.1538999999999999</v>
       </c>
       <c r="R98" s="15">
-        <v>1.5420100000000001</v>
+        <v>3.4398200000000001</v>
       </c>
       <c r="S98" s="15">
         <v>0</v>
       </c>
       <c r="T98" s="15">
         <v>0</v>
       </c>
       <c r="U98" s="15">
-        <v>2.2079999999999999E-2</v>
+        <v>0.12540000000000001</v>
       </c>
       <c r="V98" s="15">
-        <v>6.0510000000000001E-2</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:22" ht="12.75" customHeight="1">
+        <v>0.40294999999999997</v>
+      </c>
+    </row>
+    <row r="99" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A99" s="3" t="s">
         <v>187</v>
       </c>
       <c r="B99" s="10" t="s">
         <v>188</v>
       </c>
       <c r="C99" s="5">
         <v>0</v>
       </c>
       <c r="D99" s="5">
         <v>0</v>
       </c>
       <c r="E99" s="5">
         <v>0</v>
       </c>
       <c r="F99" s="5">
         <v>0</v>
       </c>
       <c r="G99" s="5">
         <v>0</v>
       </c>
       <c r="H99" s="5">
         <v>0</v>
       </c>
       <c r="I99" s="5">
@@ -8737,119 +8748,119 @@
       <c r="O99" s="15">
         <v>0</v>
       </c>
       <c r="P99" s="15">
         <v>0</v>
       </c>
       <c r="Q99" s="15">
         <v>0</v>
       </c>
       <c r="R99" s="15">
         <v>0</v>
       </c>
       <c r="S99" s="15">
         <v>0</v>
       </c>
       <c r="T99" s="15">
         <v>0</v>
       </c>
       <c r="U99" s="15">
         <v>0</v>
       </c>
       <c r="V99" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="100" spans="1:22" ht="12.75" customHeight="1">
+    <row r="100" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A100" s="3" t="s">
         <v>189</v>
       </c>
       <c r="B100" s="10" t="s">
         <v>190</v>
       </c>
       <c r="C100" s="5">
         <v>0</v>
       </c>
       <c r="D100" s="5">
         <v>0</v>
       </c>
       <c r="E100" s="5">
         <v>49.407760000000003</v>
       </c>
       <c r="F100" s="5">
         <v>154.42635999999999</v>
       </c>
       <c r="G100" s="5">
         <v>0</v>
       </c>
       <c r="H100" s="5">
         <v>0</v>
       </c>
       <c r="I100" s="5">
         <v>77.995590000000007</v>
       </c>
       <c r="J100" s="5">
         <v>245.78407000000001</v>
       </c>
       <c r="K100" s="5">
         <v>0</v>
       </c>
       <c r="L100" s="5">
         <v>0</v>
       </c>
       <c r="M100" s="5">
         <v>70.735039999999998</v>
       </c>
       <c r="N100" s="5">
         <v>265.08697000000001</v>
       </c>
       <c r="O100" s="15">
         <v>0</v>
       </c>
       <c r="P100" s="15">
         <v>0</v>
       </c>
       <c r="Q100" s="15">
-        <v>24.43338</v>
+        <v>26.348120000000002</v>
       </c>
       <c r="R100" s="15">
-        <v>110.89091999999999</v>
+        <v>121.52453</v>
       </c>
       <c r="S100" s="15">
         <v>0</v>
       </c>
       <c r="T100" s="15">
         <v>0</v>
       </c>
       <c r="U100" s="15">
-        <v>8.8447200000000006</v>
+        <v>11.51313</v>
       </c>
       <c r="V100" s="15">
-        <v>63.764830000000003</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:22" ht="12.75" customHeight="1">
+        <v>81.066360000000003</v>
+      </c>
+    </row>
+    <row r="101" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A101" s="3" t="s">
         <v>191</v>
       </c>
       <c r="B101" s="10" t="s">
         <v>192</v>
       </c>
       <c r="C101" s="5">
         <v>0</v>
       </c>
       <c r="D101" s="5">
         <v>0</v>
       </c>
       <c r="E101" s="5">
         <v>0.32119999999999999</v>
       </c>
       <c r="F101" s="5">
         <v>1.6856599999999999</v>
       </c>
       <c r="G101" s="5">
         <v>0</v>
       </c>
       <c r="H101" s="5">
         <v>0</v>
       </c>
       <c r="I101" s="5">
@@ -8873,187 +8884,187 @@
       <c r="O101" s="15">
         <v>0</v>
       </c>
       <c r="P101" s="15">
         <v>0</v>
       </c>
       <c r="Q101" s="15">
         <v>2.1999999999999999E-2</v>
       </c>
       <c r="R101" s="15">
         <v>0.13178999999999999</v>
       </c>
       <c r="S101" s="15">
         <v>0</v>
       </c>
       <c r="T101" s="15">
         <v>0</v>
       </c>
       <c r="U101" s="15">
         <v>4.3999999999999997E-2</v>
       </c>
       <c r="V101" s="15">
         <v>0.47</v>
       </c>
     </row>
-    <row r="102" spans="1:22" ht="12.75" customHeight="1">
+    <row r="102" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A102" s="3" t="s">
         <v>193</v>
       </c>
       <c r="B102" s="10" t="s">
         <v>194</v>
       </c>
       <c r="C102" s="5">
         <v>0</v>
       </c>
       <c r="D102" s="5">
         <v>0</v>
       </c>
       <c r="E102" s="5">
         <v>8.3601600000000005</v>
       </c>
       <c r="F102" s="5">
         <v>13.24996</v>
       </c>
       <c r="G102" s="5">
         <v>0</v>
       </c>
       <c r="H102" s="5">
         <v>0</v>
       </c>
       <c r="I102" s="5">
         <v>124.91083</v>
       </c>
       <c r="J102" s="5">
         <v>104.99784</v>
       </c>
       <c r="K102" s="5">
         <v>0.48199999999999998</v>
       </c>
       <c r="L102" s="5">
         <v>0.52302999999999999</v>
       </c>
       <c r="M102" s="5">
         <v>112.32295000000001</v>
       </c>
       <c r="N102" s="5">
         <v>99.624750000000006</v>
       </c>
       <c r="O102" s="15">
         <v>0</v>
       </c>
       <c r="P102" s="15">
         <v>0</v>
       </c>
       <c r="Q102" s="15">
-        <v>32.373950000000001</v>
+        <v>46.71895</v>
       </c>
       <c r="R102" s="15">
-        <v>22.492760000000001</v>
+        <v>38.350729999999999</v>
       </c>
       <c r="S102" s="15">
         <v>0</v>
       </c>
       <c r="T102" s="15">
         <v>0</v>
       </c>
       <c r="U102" s="15">
-        <v>18.950800000000001</v>
+        <v>27.039200000000001</v>
       </c>
       <c r="V102" s="15">
-        <v>21.931049999999999</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:22" ht="12.75" customHeight="1">
+        <v>31.624120000000001</v>
+      </c>
+    </row>
+    <row r="103" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A103" s="3" t="s">
         <v>195</v>
       </c>
       <c r="B103" s="10" t="s">
         <v>196</v>
       </c>
       <c r="C103" s="5">
         <v>0</v>
       </c>
       <c r="D103" s="5">
         <v>0</v>
       </c>
       <c r="E103" s="5">
         <v>0.46200000000000002</v>
       </c>
       <c r="F103" s="5">
         <v>5.548</v>
       </c>
       <c r="G103" s="5">
         <v>0</v>
       </c>
       <c r="H103" s="5">
         <v>0</v>
       </c>
       <c r="I103" s="5">
         <v>1.72001</v>
       </c>
       <c r="J103" s="5">
         <v>6.8116899999999996</v>
       </c>
       <c r="K103" s="5">
         <v>0</v>
       </c>
       <c r="L103" s="5">
         <v>0</v>
       </c>
       <c r="M103" s="5">
         <v>0.50161999999999995</v>
       </c>
       <c r="N103" s="5">
         <v>3.1547900000000002</v>
       </c>
       <c r="O103" s="15">
-        <v>0</v>
+        <v>0.06</v>
       </c>
       <c r="P103" s="15">
-        <v>0</v>
+        <v>0.06</v>
       </c>
       <c r="Q103" s="15">
-        <v>0.55698000000000003</v>
+        <v>0.59885999999999995</v>
       </c>
       <c r="R103" s="15">
-        <v>2.4614600000000002</v>
+        <v>3.5339700000000001</v>
       </c>
       <c r="S103" s="15">
         <v>0</v>
       </c>
       <c r="T103" s="15">
         <v>0</v>
       </c>
       <c r="U103" s="15">
-        <v>0.31974000000000002</v>
+        <v>0.45939999999999998</v>
       </c>
       <c r="V103" s="15">
-        <v>1.47688</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:22" ht="12.75" customHeight="1">
+        <v>2.9026000000000001</v>
+      </c>
+    </row>
+    <row r="104" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A104" s="3" t="s">
         <v>197</v>
       </c>
       <c r="B104" s="10" t="s">
         <v>198</v>
       </c>
       <c r="C104" s="5">
         <v>0</v>
       </c>
       <c r="D104" s="5">
         <v>0</v>
       </c>
       <c r="E104" s="5">
         <v>5</v>
       </c>
       <c r="F104" s="5">
         <v>5.6520299999999999</v>
       </c>
       <c r="G104" s="5">
         <v>0</v>
       </c>
       <c r="H104" s="5">
         <v>0</v>
       </c>
       <c r="I104" s="5">
@@ -9077,119 +9088,119 @@
       <c r="O104" s="15">
         <v>0</v>
       </c>
       <c r="P104" s="15">
         <v>0</v>
       </c>
       <c r="Q104" s="15">
         <v>0</v>
       </c>
       <c r="R104" s="15">
         <v>0</v>
       </c>
       <c r="S104" s="15">
         <v>0</v>
       </c>
       <c r="T104" s="15">
         <v>0</v>
       </c>
       <c r="U104" s="15">
         <v>0</v>
       </c>
       <c r="V104" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="105" spans="1:22" ht="12.75" customHeight="1">
+    <row r="105" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A105" s="3" t="s">
         <v>199</v>
       </c>
       <c r="B105" s="10" t="s">
         <v>200</v>
       </c>
       <c r="C105" s="5">
         <v>0.79549999999999998</v>
       </c>
       <c r="D105" s="5">
         <v>1.27149</v>
       </c>
       <c r="E105" s="5">
         <v>222.57084</v>
       </c>
       <c r="F105" s="5">
         <v>581.52578000000005</v>
       </c>
       <c r="G105" s="5">
         <v>2.8660000000000001E-2</v>
       </c>
       <c r="H105" s="5">
         <v>5.8020000000000002E-2</v>
       </c>
       <c r="I105" s="5">
         <v>193.28790000000001</v>
       </c>
       <c r="J105" s="5">
         <v>454.26697999999999</v>
       </c>
       <c r="K105" s="5">
         <v>0</v>
       </c>
       <c r="L105" s="5">
         <v>0</v>
       </c>
       <c r="M105" s="5">
         <v>237.29768999999999</v>
       </c>
       <c r="N105" s="5">
         <v>615.50135999999998</v>
       </c>
       <c r="O105" s="15">
         <v>0</v>
       </c>
       <c r="P105" s="15">
         <v>0</v>
       </c>
       <c r="Q105" s="15">
-        <v>58.918039999999998</v>
+        <v>77.104990000000001</v>
       </c>
       <c r="R105" s="15">
-        <v>173.05561</v>
+        <v>220.65556000000001</v>
       </c>
       <c r="S105" s="15">
         <v>0</v>
       </c>
       <c r="T105" s="15">
         <v>0</v>
       </c>
       <c r="U105" s="15">
-        <v>73.695939999999993</v>
+        <v>97.607919999999993</v>
       </c>
       <c r="V105" s="15">
-        <v>216.23625999999999</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:22" ht="12.75" customHeight="1">
+        <v>313.38569000000001</v>
+      </c>
+    </row>
+    <row r="106" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A106" s="3" t="s">
         <v>201</v>
       </c>
       <c r="B106" s="10" t="s">
         <v>202</v>
       </c>
       <c r="C106" s="5">
         <v>0</v>
       </c>
       <c r="D106" s="5">
         <v>0</v>
       </c>
       <c r="E106" s="5">
         <v>0</v>
       </c>
       <c r="F106" s="5">
         <v>0</v>
       </c>
       <c r="G106" s="5">
         <v>0</v>
       </c>
       <c r="H106" s="5">
         <v>0</v>
       </c>
       <c r="I106" s="5">
@@ -9213,51 +9224,51 @@
       <c r="O106" s="15">
         <v>0</v>
       </c>
       <c r="P106" s="15">
         <v>0</v>
       </c>
       <c r="Q106" s="15">
         <v>0</v>
       </c>
       <c r="R106" s="15">
         <v>0</v>
       </c>
       <c r="S106" s="15">
         <v>0</v>
       </c>
       <c r="T106" s="15">
         <v>0</v>
       </c>
       <c r="U106" s="15">
         <v>0</v>
       </c>
       <c r="V106" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="107" spans="1:22" ht="12.75" customHeight="1">
+    <row r="107" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A107" s="3" t="s">
         <v>203</v>
       </c>
       <c r="B107" s="10" t="s">
         <v>204</v>
       </c>
       <c r="C107" s="5">
         <v>0</v>
       </c>
       <c r="D107" s="5">
         <v>0</v>
       </c>
       <c r="E107" s="5">
         <v>0</v>
       </c>
       <c r="F107" s="5">
         <v>0</v>
       </c>
       <c r="G107" s="5">
         <v>0</v>
       </c>
       <c r="H107" s="5">
         <v>0</v>
       </c>
       <c r="I107" s="5">
@@ -9281,255 +9292,255 @@
       <c r="O107" s="15">
         <v>0</v>
       </c>
       <c r="P107" s="15">
         <v>0</v>
       </c>
       <c r="Q107" s="15">
         <v>0</v>
       </c>
       <c r="R107" s="15">
         <v>0</v>
       </c>
       <c r="S107" s="15">
         <v>0</v>
       </c>
       <c r="T107" s="15">
         <v>0</v>
       </c>
       <c r="U107" s="15">
         <v>0</v>
       </c>
       <c r="V107" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="108" spans="1:22" ht="12.75" customHeight="1">
+    <row r="108" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A108" s="3" t="s">
         <v>205</v>
       </c>
       <c r="B108" s="10" t="s">
         <v>206</v>
       </c>
       <c r="C108" s="5">
         <v>0</v>
       </c>
       <c r="D108" s="5">
         <v>0</v>
       </c>
       <c r="E108" s="5">
         <v>0.70720000000000005</v>
       </c>
       <c r="F108" s="5">
         <v>2.97722</v>
       </c>
       <c r="G108" s="5">
         <v>0</v>
       </c>
       <c r="H108" s="5">
         <v>0</v>
       </c>
       <c r="I108" s="5">
         <v>0.64756999999999998</v>
       </c>
       <c r="J108" s="5">
         <v>2.60338</v>
       </c>
       <c r="K108" s="5">
         <v>0</v>
       </c>
       <c r="L108" s="5">
         <v>0</v>
       </c>
       <c r="M108" s="5">
         <v>0.6895</v>
       </c>
       <c r="N108" s="5">
         <v>3.3546999999999998</v>
       </c>
       <c r="O108" s="15">
         <v>0</v>
       </c>
       <c r="P108" s="15">
         <v>0</v>
       </c>
       <c r="Q108" s="15">
-        <v>0.41010000000000002</v>
+        <v>0.50590000000000002</v>
       </c>
       <c r="R108" s="15">
-        <v>2.7404999999999999</v>
+        <v>3.59423</v>
       </c>
       <c r="S108" s="15">
         <v>0</v>
       </c>
       <c r="T108" s="15">
         <v>0</v>
       </c>
       <c r="U108" s="15">
-        <v>0.16220000000000001</v>
+        <v>0.26679999999999998</v>
       </c>
       <c r="V108" s="15">
-        <v>1.00254</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:22" ht="12.75" customHeight="1">
+        <v>1.5676699999999999</v>
+      </c>
+    </row>
+    <row r="109" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A109" s="3" t="s">
         <v>207</v>
       </c>
       <c r="B109" s="10" t="s">
         <v>208</v>
       </c>
       <c r="C109" s="5">
         <v>0</v>
       </c>
       <c r="D109" s="5">
         <v>0</v>
       </c>
       <c r="E109" s="5">
         <v>700.29115000000002</v>
       </c>
       <c r="F109" s="5">
         <v>2308.9178099999999</v>
       </c>
       <c r="G109" s="5">
         <v>0</v>
       </c>
       <c r="H109" s="5">
         <v>0</v>
       </c>
       <c r="I109" s="5">
         <v>724.92508999999995</v>
       </c>
       <c r="J109" s="5">
         <v>2427.33194</v>
       </c>
       <c r="K109" s="5">
         <v>0</v>
       </c>
       <c r="L109" s="5">
         <v>0</v>
       </c>
       <c r="M109" s="5">
         <v>818.17276000000004</v>
       </c>
       <c r="N109" s="5">
         <v>3033.6659800000002</v>
       </c>
       <c r="O109" s="15">
         <v>0</v>
       </c>
       <c r="P109" s="15">
         <v>0</v>
       </c>
       <c r="Q109" s="15">
-        <v>205.33860000000001</v>
+        <v>257.46373</v>
       </c>
       <c r="R109" s="15">
-        <v>891.53588999999999</v>
+        <v>1130.16869</v>
       </c>
       <c r="S109" s="15">
         <v>0</v>
       </c>
       <c r="T109" s="15">
         <v>0</v>
       </c>
       <c r="U109" s="15">
-        <v>179.92740000000001</v>
+        <v>220.32755</v>
       </c>
       <c r="V109" s="15">
-        <v>864.28272000000004</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:22" ht="12.75" customHeight="1">
+        <v>1061.4019599999999</v>
+      </c>
+    </row>
+    <row r="110" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A110" s="3" t="s">
         <v>209</v>
       </c>
       <c r="B110" s="10" t="s">
         <v>210</v>
       </c>
       <c r="C110" s="5">
         <v>107.964</v>
       </c>
       <c r="D110" s="5">
         <v>93.017529999999994</v>
       </c>
       <c r="E110" s="5">
         <v>188.59698</v>
       </c>
       <c r="F110" s="5">
         <v>138.17214999999999</v>
       </c>
       <c r="G110" s="5">
         <v>20.260000000000002</v>
       </c>
       <c r="H110" s="5">
         <v>20.771599999999999</v>
       </c>
       <c r="I110" s="5">
         <v>390.25443999999999</v>
       </c>
       <c r="J110" s="5">
         <v>238.32480000000001</v>
       </c>
       <c r="K110" s="5">
         <v>8.4600000000000009</v>
       </c>
       <c r="L110" s="5">
         <v>10.503399999999999</v>
       </c>
       <c r="M110" s="5">
         <v>299.92489999999998</v>
       </c>
       <c r="N110" s="5">
         <v>173.42395999999999</v>
       </c>
       <c r="O110" s="15">
         <v>7.35</v>
       </c>
       <c r="P110" s="15">
         <v>7.6189999999999998</v>
       </c>
       <c r="Q110" s="15">
-        <v>64.273160000000004</v>
+        <v>185.67975999999999</v>
       </c>
       <c r="R110" s="15">
-        <v>43.971600000000002</v>
+        <v>71.120829999999998</v>
       </c>
       <c r="S110" s="15">
         <v>0</v>
       </c>
       <c r="T110" s="15">
         <v>0</v>
       </c>
       <c r="U110" s="15">
-        <v>84.720830000000007</v>
+        <v>93.064229999999995</v>
       </c>
       <c r="V110" s="15">
-        <v>42.067619999999998</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:22" ht="12.75" customHeight="1">
+        <v>52.56738</v>
+      </c>
+    </row>
+    <row r="111" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A111" s="3" t="s">
         <v>211</v>
       </c>
       <c r="B111" s="10" t="s">
         <v>212</v>
       </c>
       <c r="C111" s="5">
         <v>0</v>
       </c>
       <c r="D111" s="5">
         <v>0</v>
       </c>
       <c r="E111" s="5">
         <v>0</v>
       </c>
       <c r="F111" s="5">
         <v>0</v>
       </c>
       <c r="G111" s="5">
         <v>0</v>
       </c>
       <c r="H111" s="5">
         <v>0</v>
       </c>
       <c r="I111" s="5">
@@ -9553,391 +9564,391 @@
       <c r="O111" s="15">
         <v>0</v>
       </c>
       <c r="P111" s="15">
         <v>0</v>
       </c>
       <c r="Q111" s="15">
         <v>0</v>
       </c>
       <c r="R111" s="15">
         <v>0</v>
       </c>
       <c r="S111" s="15">
         <v>0</v>
       </c>
       <c r="T111" s="15">
         <v>0</v>
       </c>
       <c r="U111" s="15">
         <v>0</v>
       </c>
       <c r="V111" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="112" spans="1:22" ht="12.75" customHeight="1">
+    <row r="112" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A112" s="3" t="s">
         <v>213</v>
       </c>
       <c r="B112" s="10" t="s">
         <v>214</v>
       </c>
       <c r="C112" s="5">
         <v>0</v>
       </c>
       <c r="D112" s="5">
         <v>0</v>
       </c>
       <c r="E112" s="5">
         <v>92.259770000000003</v>
       </c>
       <c r="F112" s="5">
         <v>146.12221</v>
       </c>
       <c r="G112" s="5">
         <v>0</v>
       </c>
       <c r="H112" s="5">
         <v>0</v>
       </c>
       <c r="I112" s="5">
         <v>39.040399999999998</v>
       </c>
       <c r="J112" s="5">
         <v>77.739320000000006</v>
       </c>
       <c r="K112" s="5">
         <v>0</v>
       </c>
       <c r="L112" s="5">
         <v>0</v>
       </c>
       <c r="M112" s="5">
         <v>39.290880000000001</v>
       </c>
       <c r="N112" s="5">
         <v>71.966340000000002</v>
       </c>
       <c r="O112" s="15">
         <v>0</v>
       </c>
       <c r="P112" s="15">
         <v>0</v>
       </c>
       <c r="Q112" s="15">
-        <v>7.8337300000000001</v>
+        <v>15.59046</v>
       </c>
       <c r="R112" s="15">
-        <v>17.10755</v>
+        <v>31.364550000000001</v>
       </c>
       <c r="S112" s="15">
         <v>0</v>
       </c>
       <c r="T112" s="15">
         <v>0</v>
       </c>
       <c r="U112" s="15">
-        <v>10.13725</v>
+        <v>13.19125</v>
       </c>
       <c r="V112" s="15">
-        <v>24.095479999999998</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:22" ht="12.75" customHeight="1">
+        <v>34.864019999999996</v>
+      </c>
+    </row>
+    <row r="113" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A113" s="3" t="s">
         <v>215</v>
       </c>
       <c r="B113" s="10" t="s">
         <v>216</v>
       </c>
       <c r="C113" s="5">
         <v>130.26150000000001</v>
       </c>
       <c r="D113" s="5">
         <v>162.09896000000001</v>
       </c>
       <c r="E113" s="5">
         <v>2100.39273</v>
       </c>
       <c r="F113" s="5">
         <v>4433.6745300000002</v>
       </c>
       <c r="G113" s="5">
         <v>42.366750000000003</v>
       </c>
       <c r="H113" s="5">
         <v>50.687840000000001</v>
       </c>
       <c r="I113" s="5">
         <v>2252.6117199999999</v>
       </c>
       <c r="J113" s="5">
         <v>4598.9669400000002</v>
       </c>
       <c r="K113" s="5">
         <v>97.653549999999996</v>
       </c>
       <c r="L113" s="5">
         <v>99.462779999999995</v>
       </c>
       <c r="M113" s="5">
         <v>2540.00801</v>
       </c>
       <c r="N113" s="5">
         <v>5364.8799300000001</v>
       </c>
       <c r="O113" s="15">
-        <v>8.2532300000000003</v>
+        <v>8.5388300000000008</v>
       </c>
       <c r="P113" s="15">
-        <v>7.4551400000000001</v>
+        <v>7.5798399999999999</v>
       </c>
       <c r="Q113" s="15">
-        <v>749.51648</v>
+        <v>959.22283000000004</v>
       </c>
       <c r="R113" s="15">
-        <v>1781.43842</v>
+        <v>2315.3365899999999</v>
       </c>
       <c r="S113" s="15">
-        <v>1.3387500000000001</v>
+        <v>1.9277500000000001</v>
       </c>
       <c r="T113" s="15">
-        <v>1.60686</v>
+        <v>2.3168600000000001</v>
       </c>
       <c r="U113" s="15">
-        <v>713.34960999999998</v>
+        <v>926.71274000000005</v>
       </c>
       <c r="V113" s="15">
-        <v>2122.7129500000001</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:22" ht="12.75" customHeight="1">
+        <v>2724.8215500000001</v>
+      </c>
+    </row>
+    <row r="114" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A114" s="3" t="s">
         <v>217</v>
       </c>
       <c r="B114" s="10" t="s">
         <v>218</v>
       </c>
       <c r="C114" s="5">
         <v>0</v>
       </c>
       <c r="D114" s="5">
         <v>0</v>
       </c>
       <c r="E114" s="5">
         <v>42.596040000000002</v>
       </c>
       <c r="F114" s="5">
         <v>78.911510000000007</v>
       </c>
       <c r="G114" s="5">
         <v>0</v>
       </c>
       <c r="H114" s="5">
         <v>0</v>
       </c>
       <c r="I114" s="5">
         <v>47.428890000000003</v>
       </c>
       <c r="J114" s="5">
         <v>85.955240000000003</v>
       </c>
       <c r="K114" s="5">
         <v>0</v>
       </c>
       <c r="L114" s="5">
         <v>0</v>
       </c>
       <c r="M114" s="5">
         <v>83.002020000000002</v>
       </c>
       <c r="N114" s="5">
         <v>127.21111999999999</v>
       </c>
       <c r="O114" s="15">
         <v>0</v>
       </c>
       <c r="P114" s="15">
         <v>0</v>
       </c>
       <c r="Q114" s="15">
-        <v>27.00337</v>
+        <v>28.21462</v>
       </c>
       <c r="R114" s="15">
-        <v>48.183340000000001</v>
+        <v>50.602469999999997</v>
       </c>
       <c r="S114" s="15">
         <v>0</v>
       </c>
       <c r="T114" s="15">
         <v>0</v>
       </c>
       <c r="U114" s="15">
-        <v>33.20055</v>
+        <v>41.610500000000002</v>
       </c>
       <c r="V114" s="15">
-        <v>65.390110000000007</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:22" ht="12.75" customHeight="1">
+        <v>84.505539999999996</v>
+      </c>
+    </row>
+    <row r="115" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A115" s="3" t="s">
         <v>219</v>
       </c>
       <c r="B115" s="10" t="s">
         <v>220</v>
       </c>
       <c r="C115" s="5">
         <v>0</v>
       </c>
       <c r="D115" s="5">
         <v>0</v>
       </c>
       <c r="E115" s="5">
         <v>6.4939799999999996</v>
       </c>
       <c r="F115" s="5">
         <v>13.004149999999999</v>
       </c>
       <c r="G115" s="5">
         <v>0</v>
       </c>
       <c r="H115" s="5">
         <v>0</v>
       </c>
       <c r="I115" s="5">
         <v>11.65701</v>
       </c>
       <c r="J115" s="5">
         <v>17.2134</v>
       </c>
       <c r="K115" s="5">
         <v>0</v>
       </c>
       <c r="L115" s="5">
         <v>0</v>
       </c>
       <c r="M115" s="5">
         <v>46.810209999999998</v>
       </c>
       <c r="N115" s="5">
         <v>69.834230000000005</v>
       </c>
       <c r="O115" s="15">
         <v>0</v>
       </c>
       <c r="P115" s="15">
         <v>0</v>
       </c>
       <c r="Q115" s="15">
-        <v>12.95036</v>
+        <v>13.502800000000001</v>
       </c>
       <c r="R115" s="15">
-        <v>2.34111</v>
+        <v>4.8428199999999997</v>
       </c>
       <c r="S115" s="15">
         <v>0</v>
       </c>
       <c r="T115" s="15">
         <v>0</v>
       </c>
       <c r="U115" s="15">
         <v>1.9769600000000001</v>
       </c>
       <c r="V115" s="15">
         <v>5.2374499999999999</v>
       </c>
     </row>
-    <row r="116" spans="1:22" ht="12.75" customHeight="1">
+    <row r="116" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A116" s="3" t="s">
         <v>221</v>
       </c>
       <c r="B116" s="10" t="s">
         <v>222</v>
       </c>
       <c r="C116" s="5">
         <v>0</v>
       </c>
       <c r="D116" s="5">
         <v>0</v>
       </c>
       <c r="E116" s="5">
         <v>1.204</v>
       </c>
       <c r="F116" s="5">
         <v>2.27739</v>
       </c>
       <c r="G116" s="5">
         <v>0</v>
       </c>
       <c r="H116" s="5">
         <v>0</v>
       </c>
       <c r="I116" s="5">
         <v>1.7332000000000001</v>
       </c>
       <c r="J116" s="5">
         <v>3.1359599999999999</v>
       </c>
       <c r="K116" s="5">
         <v>0</v>
       </c>
       <c r="L116" s="5">
         <v>0</v>
       </c>
       <c r="M116" s="5">
         <v>0.91185000000000005</v>
       </c>
       <c r="N116" s="5">
         <v>1.31264</v>
       </c>
       <c r="O116" s="15">
         <v>0</v>
       </c>
       <c r="P116" s="15">
         <v>0</v>
       </c>
       <c r="Q116" s="15">
-        <v>0.63239999999999996</v>
+        <v>0.73440000000000005</v>
       </c>
       <c r="R116" s="15">
-        <v>1.0655300000000001</v>
+        <v>1.2005999999999999</v>
       </c>
       <c r="S116" s="15">
         <v>0</v>
       </c>
       <c r="T116" s="15">
         <v>0</v>
       </c>
       <c r="U116" s="15">
         <v>0.48659999999999998</v>
       </c>
       <c r="V116" s="15">
         <v>0.88802000000000003</v>
       </c>
     </row>
-    <row r="117" spans="1:22" ht="12.75" customHeight="1">
+    <row r="117" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A117" s="3" t="s">
         <v>223</v>
       </c>
       <c r="B117" s="10" t="s">
         <v>224</v>
       </c>
       <c r="C117" s="5">
         <v>0</v>
       </c>
       <c r="D117" s="5">
         <v>0</v>
       </c>
       <c r="E117" s="5">
         <v>2.5804999999999998</v>
       </c>
       <c r="F117" s="5">
         <v>6.6216600000000003</v>
       </c>
       <c r="G117" s="5">
         <v>0</v>
       </c>
       <c r="H117" s="5">
         <v>0</v>
       </c>
       <c r="I117" s="5">
@@ -9961,119 +9972,119 @@
       <c r="O117" s="15">
         <v>0</v>
       </c>
       <c r="P117" s="15">
         <v>0</v>
       </c>
       <c r="Q117" s="15">
         <v>0</v>
       </c>
       <c r="R117" s="15">
         <v>0</v>
       </c>
       <c r="S117" s="15">
         <v>0</v>
       </c>
       <c r="T117" s="15">
         <v>0</v>
       </c>
       <c r="U117" s="15">
         <v>0</v>
       </c>
       <c r="V117" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="118" spans="1:22" ht="12.75" customHeight="1">
+    <row r="118" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A118" s="3" t="s">
         <v>225</v>
       </c>
       <c r="B118" s="10" t="s">
         <v>226</v>
       </c>
       <c r="C118" s="5">
         <v>0</v>
       </c>
       <c r="D118" s="5">
         <v>0</v>
       </c>
       <c r="E118" s="5">
         <v>215.92659</v>
       </c>
       <c r="F118" s="5">
         <v>829.17790000000002</v>
       </c>
       <c r="G118" s="5">
         <v>0</v>
       </c>
       <c r="H118" s="5">
         <v>0</v>
       </c>
       <c r="I118" s="5">
         <v>312.91921000000002</v>
       </c>
       <c r="J118" s="5">
         <v>983.84406000000001</v>
       </c>
       <c r="K118" s="5">
         <v>0</v>
       </c>
       <c r="L118" s="5">
         <v>0</v>
       </c>
       <c r="M118" s="5">
         <v>300.27192000000002</v>
       </c>
       <c r="N118" s="5">
         <v>966.52089000000001</v>
       </c>
       <c r="O118" s="15">
         <v>0</v>
       </c>
       <c r="P118" s="15">
         <v>0</v>
       </c>
       <c r="Q118" s="15">
-        <v>91.798370000000006</v>
+        <v>127.45529000000001</v>
       </c>
       <c r="R118" s="15">
-        <v>388.05383999999998</v>
+        <v>547.33875</v>
       </c>
       <c r="S118" s="15">
         <v>0</v>
       </c>
       <c r="T118" s="15">
         <v>0</v>
       </c>
       <c r="U118" s="15">
-        <v>87.880930000000006</v>
+        <v>113.19909</v>
       </c>
       <c r="V118" s="15">
-        <v>370.38067999999998</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:22" ht="12.75" customHeight="1">
+        <v>507.61901999999998</v>
+      </c>
+    </row>
+    <row r="119" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A119" s="3" t="s">
         <v>227</v>
       </c>
       <c r="B119" s="10" t="s">
         <v>228</v>
       </c>
       <c r="C119" s="5">
         <v>0</v>
       </c>
       <c r="D119" s="5">
         <v>0</v>
       </c>
       <c r="E119" s="5">
         <v>0.09</v>
       </c>
       <c r="F119" s="5">
         <v>0.23100000000000001</v>
       </c>
       <c r="G119" s="5">
         <v>0</v>
       </c>
       <c r="H119" s="5">
         <v>0</v>
       </c>
       <c r="I119" s="5">
@@ -10097,663 +10108,663 @@
       <c r="O119" s="15">
         <v>0</v>
       </c>
       <c r="P119" s="15">
         <v>0</v>
       </c>
       <c r="Q119" s="15">
         <v>0</v>
       </c>
       <c r="R119" s="15">
         <v>0</v>
       </c>
       <c r="S119" s="15">
         <v>0</v>
       </c>
       <c r="T119" s="15">
         <v>0</v>
       </c>
       <c r="U119" s="15">
         <v>0</v>
       </c>
       <c r="V119" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="120" spans="1:22" ht="12.75" customHeight="1">
+    <row r="120" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A120" s="3" t="s">
         <v>229</v>
       </c>
       <c r="B120" s="10" t="s">
         <v>230</v>
       </c>
       <c r="C120" s="5">
         <v>0</v>
       </c>
       <c r="D120" s="5">
         <v>0</v>
       </c>
       <c r="E120" s="5">
         <v>43.009300000000003</v>
       </c>
       <c r="F120" s="5">
         <v>95.077029999999993</v>
       </c>
       <c r="G120" s="5">
         <v>0</v>
       </c>
       <c r="H120" s="5">
         <v>0</v>
       </c>
       <c r="I120" s="5">
         <v>62.97372</v>
       </c>
       <c r="J120" s="5">
         <v>100.26634</v>
       </c>
       <c r="K120" s="5">
         <v>0</v>
       </c>
       <c r="L120" s="5">
         <v>0</v>
       </c>
       <c r="M120" s="5">
         <v>61.374839999999999</v>
       </c>
       <c r="N120" s="5">
         <v>94.31156</v>
       </c>
       <c r="O120" s="15">
         <v>0</v>
       </c>
       <c r="P120" s="15">
         <v>0</v>
       </c>
       <c r="Q120" s="15">
-        <v>18.12848</v>
+        <v>22.446819999999999</v>
       </c>
       <c r="R120" s="15">
-        <v>27.25394</v>
+        <v>32.650089999999999</v>
       </c>
       <c r="S120" s="15">
         <v>0</v>
       </c>
       <c r="T120" s="15">
         <v>0</v>
       </c>
       <c r="U120" s="15">
-        <v>28.592110000000002</v>
+        <v>37.495869999999996</v>
       </c>
       <c r="V120" s="15">
-        <v>73.362110000000001</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:22" ht="12.75" customHeight="1">
+        <v>100.84344</v>
+      </c>
+    </row>
+    <row r="121" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A121" s="3" t="s">
         <v>231</v>
       </c>
       <c r="B121" s="10" t="s">
         <v>232</v>
       </c>
       <c r="C121" s="5">
         <v>4.4999999999999998E-2</v>
       </c>
       <c r="D121" s="5">
         <v>0.72</v>
       </c>
       <c r="E121" s="5">
         <v>54.829720000000002</v>
       </c>
       <c r="F121" s="5">
         <v>163.26609999999999</v>
       </c>
       <c r="G121" s="5">
         <v>0</v>
       </c>
       <c r="H121" s="5">
         <v>0</v>
       </c>
       <c r="I121" s="5">
         <v>88.72636</v>
       </c>
       <c r="J121" s="5">
         <v>231.10496000000001</v>
       </c>
       <c r="K121" s="5">
         <v>0</v>
       </c>
       <c r="L121" s="5">
         <v>0</v>
       </c>
       <c r="M121" s="5">
         <v>86.226749999999996</v>
       </c>
       <c r="N121" s="5">
         <v>238.35602</v>
       </c>
       <c r="O121" s="15">
         <v>0</v>
       </c>
       <c r="P121" s="15">
         <v>0</v>
       </c>
       <c r="Q121" s="15">
-        <v>33.123330000000003</v>
+        <v>44.214970000000001</v>
       </c>
       <c r="R121" s="15">
-        <v>104.87255999999999</v>
+        <v>145.47722999999999</v>
       </c>
       <c r="S121" s="15">
         <v>0</v>
       </c>
       <c r="T121" s="15">
         <v>0</v>
       </c>
       <c r="U121" s="15">
-        <v>10.68552</v>
+        <v>13.993029999999999</v>
       </c>
       <c r="V121" s="15">
-        <v>53.223799999999997</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:22" ht="12.75" customHeight="1">
+        <v>72.453220000000002</v>
+      </c>
+    </row>
+    <row r="122" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A122" s="3" t="s">
         <v>233</v>
       </c>
       <c r="B122" s="10" t="s">
         <v>234</v>
       </c>
       <c r="C122" s="5">
         <v>0</v>
       </c>
       <c r="D122" s="5">
         <v>0</v>
       </c>
       <c r="E122" s="5">
         <v>120.5077</v>
       </c>
       <c r="F122" s="5">
         <v>85.471299999999999</v>
       </c>
       <c r="G122" s="5">
         <v>0</v>
       </c>
       <c r="H122" s="5">
         <v>0</v>
       </c>
       <c r="I122" s="5">
         <v>128.14782</v>
       </c>
       <c r="J122" s="5">
         <v>78.973780000000005</v>
       </c>
       <c r="K122" s="5">
         <v>0</v>
       </c>
       <c r="L122" s="5">
         <v>0</v>
       </c>
       <c r="M122" s="5">
         <v>147.55279999999999</v>
       </c>
       <c r="N122" s="5">
         <v>103.01882999999999</v>
       </c>
       <c r="O122" s="15">
         <v>0</v>
       </c>
       <c r="P122" s="15">
         <v>0</v>
       </c>
       <c r="Q122" s="15">
-        <v>49.692100000000003</v>
+        <v>65.612139999999997</v>
       </c>
       <c r="R122" s="15">
-        <v>36.165939999999999</v>
+        <v>48.546849999999999</v>
       </c>
       <c r="S122" s="15">
         <v>0</v>
       </c>
       <c r="T122" s="15">
         <v>0</v>
       </c>
       <c r="U122" s="15">
-        <v>36.235930000000003</v>
+        <v>40.051720000000003</v>
       </c>
       <c r="V122" s="15">
-        <v>37.04983</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:22" ht="12.75" customHeight="1">
+        <v>42.792430000000003</v>
+      </c>
+    </row>
+    <row r="123" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A123" s="3" t="s">
         <v>235</v>
       </c>
       <c r="B123" s="10" t="s">
         <v>236</v>
       </c>
       <c r="C123" s="5">
         <v>0.14399999999999999</v>
       </c>
       <c r="D123" s="5">
         <v>1.35877</v>
       </c>
       <c r="E123" s="5">
         <v>12.24619</v>
       </c>
       <c r="F123" s="5">
         <v>73.917839999999998</v>
       </c>
       <c r="G123" s="5">
         <v>0</v>
       </c>
       <c r="H123" s="5">
         <v>0</v>
       </c>
       <c r="I123" s="5">
         <v>15.82795</v>
       </c>
       <c r="J123" s="5">
         <v>55.716360000000002</v>
       </c>
       <c r="K123" s="5">
         <v>0</v>
       </c>
       <c r="L123" s="5">
         <v>0</v>
       </c>
       <c r="M123" s="5">
         <v>8.2232500000000002</v>
       </c>
       <c r="N123" s="5">
         <v>45.398339999999997</v>
       </c>
       <c r="O123" s="15">
         <v>0</v>
       </c>
       <c r="P123" s="15">
         <v>0</v>
       </c>
       <c r="Q123" s="15">
-        <v>3.7429100000000002</v>
+        <v>5.0426900000000003</v>
       </c>
       <c r="R123" s="15">
-        <v>21.74465</v>
+        <v>29.952950000000001</v>
       </c>
       <c r="S123" s="15">
         <v>0</v>
       </c>
       <c r="T123" s="15">
         <v>0</v>
       </c>
       <c r="U123" s="15">
-        <v>2.2972700000000001</v>
+        <v>2.5709300000000002</v>
       </c>
       <c r="V123" s="15">
-        <v>11.706849999999999</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:22" ht="12.75" customHeight="1">
+        <v>13.63125</v>
+      </c>
+    </row>
+    <row r="124" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A124" s="3" t="s">
         <v>237</v>
       </c>
       <c r="B124" s="10" t="s">
         <v>238</v>
       </c>
       <c r="C124" s="5">
         <v>0</v>
       </c>
       <c r="D124" s="5">
         <v>0</v>
       </c>
       <c r="E124" s="5">
         <v>2.07457</v>
       </c>
       <c r="F124" s="5">
         <v>14.017950000000001</v>
       </c>
       <c r="G124" s="5">
         <v>0</v>
       </c>
       <c r="H124" s="5">
         <v>0</v>
       </c>
       <c r="I124" s="5">
         <v>2.36592</v>
       </c>
       <c r="J124" s="5">
         <v>12.32957</v>
       </c>
       <c r="K124" s="5">
         <v>0.13</v>
       </c>
       <c r="L124" s="5">
         <v>0.17116999999999999</v>
       </c>
       <c r="M124" s="5">
         <v>1.6122799999999999</v>
       </c>
       <c r="N124" s="5">
         <v>8.8331599999999995</v>
       </c>
       <c r="O124" s="15">
         <v>0</v>
       </c>
       <c r="P124" s="15">
         <v>0</v>
       </c>
       <c r="Q124" s="15">
-        <v>0.83989999999999998</v>
+        <v>0.84789999999999999</v>
       </c>
       <c r="R124" s="15">
-        <v>5.7409600000000003</v>
+        <v>5.7816599999999996</v>
       </c>
       <c r="S124" s="15">
         <v>0</v>
       </c>
       <c r="T124" s="15">
         <v>0</v>
       </c>
       <c r="U124" s="15">
-        <v>0.151</v>
+        <v>0.1542</v>
       </c>
       <c r="V124" s="15">
-        <v>1.85992</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:22" ht="12.75" customHeight="1">
+        <v>1.8769100000000001</v>
+      </c>
+    </row>
+    <row r="125" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A125" s="3" t="s">
         <v>239</v>
       </c>
       <c r="B125" s="10" t="s">
         <v>240</v>
       </c>
       <c r="C125" s="5">
         <v>0</v>
       </c>
       <c r="D125" s="5">
         <v>0</v>
       </c>
       <c r="E125" s="5">
         <v>1004.01384</v>
       </c>
       <c r="F125" s="5">
         <v>1671.2519199999999</v>
       </c>
       <c r="G125" s="5">
         <v>0</v>
       </c>
       <c r="H125" s="5">
         <v>0</v>
       </c>
       <c r="I125" s="5">
         <v>1080.82385</v>
       </c>
       <c r="J125" s="5">
         <v>1548.1819</v>
       </c>
       <c r="K125" s="5">
         <v>0</v>
       </c>
       <c r="L125" s="5">
         <v>0</v>
       </c>
       <c r="M125" s="5">
         <v>1159.9379200000001</v>
       </c>
       <c r="N125" s="5">
         <v>1525.45958</v>
       </c>
       <c r="O125" s="15">
         <v>0</v>
       </c>
       <c r="P125" s="15">
         <v>0</v>
       </c>
       <c r="Q125" s="15">
-        <v>258.66546</v>
+        <v>331.38977</v>
       </c>
       <c r="R125" s="15">
-        <v>389.24128000000002</v>
+        <v>514.16508999999996</v>
       </c>
       <c r="S125" s="15">
         <v>0</v>
       </c>
       <c r="T125" s="15">
         <v>0</v>
       </c>
       <c r="U125" s="15">
-        <v>349.80171000000001</v>
+        <v>502.60885000000002</v>
       </c>
       <c r="V125" s="15">
-        <v>706.05808000000002</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:22" ht="12.75" customHeight="1">
+        <v>1026.2133799999999</v>
+      </c>
+    </row>
+    <row r="126" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A126" s="3" t="s">
         <v>241</v>
       </c>
       <c r="B126" s="10" t="s">
         <v>242</v>
       </c>
       <c r="C126" s="5">
         <v>0</v>
       </c>
       <c r="D126" s="5">
         <v>0</v>
       </c>
       <c r="E126" s="5">
         <v>9.7985000000000007</v>
       </c>
       <c r="F126" s="5">
         <v>26.076450000000001</v>
       </c>
       <c r="G126" s="5">
         <v>0</v>
       </c>
       <c r="H126" s="5">
         <v>0</v>
       </c>
       <c r="I126" s="5">
         <v>7.0773200000000003</v>
       </c>
       <c r="J126" s="5">
         <v>17.731030000000001</v>
       </c>
       <c r="K126" s="5">
         <v>0</v>
       </c>
       <c r="L126" s="5">
         <v>0</v>
       </c>
       <c r="M126" s="5">
         <v>10.50933</v>
       </c>
       <c r="N126" s="5">
         <v>23.269749999999998</v>
       </c>
       <c r="O126" s="15">
         <v>0</v>
       </c>
       <c r="P126" s="15">
         <v>0</v>
       </c>
       <c r="Q126" s="15">
-        <v>2.2905199999999999</v>
+        <v>3.0643799999999999</v>
       </c>
       <c r="R126" s="15">
-        <v>7.5323599999999997</v>
+        <v>10.40892</v>
       </c>
       <c r="S126" s="15">
         <v>0</v>
       </c>
       <c r="T126" s="15">
         <v>0</v>
       </c>
       <c r="U126" s="15">
         <v>0.157</v>
       </c>
       <c r="V126" s="15">
         <v>0.52719000000000005</v>
       </c>
     </row>
-    <row r="127" spans="1:22" ht="12.75" customHeight="1">
+    <row r="127" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A127" s="3" t="s">
         <v>243</v>
       </c>
       <c r="B127" s="10" t="s">
         <v>244</v>
       </c>
       <c r="C127" s="5">
         <v>0</v>
       </c>
       <c r="D127" s="5">
         <v>0</v>
       </c>
       <c r="E127" s="5">
         <v>4.8433999999999999</v>
       </c>
       <c r="F127" s="5">
         <v>21.715</v>
       </c>
       <c r="G127" s="5">
         <v>0</v>
       </c>
       <c r="H127" s="5">
         <v>0</v>
       </c>
       <c r="I127" s="5">
         <v>3.0470000000000002</v>
       </c>
       <c r="J127" s="5">
         <v>10.739000000000001</v>
       </c>
       <c r="K127" s="5">
         <v>0</v>
       </c>
       <c r="L127" s="5">
         <v>0</v>
       </c>
       <c r="M127" s="5">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="N127" s="5">
         <v>7.2760000000000005E-2</v>
       </c>
       <c r="O127" s="15">
         <v>0</v>
       </c>
       <c r="P127" s="15">
         <v>0</v>
       </c>
       <c r="Q127" s="15">
-        <v>4.1655199999999999</v>
+        <v>4.2565200000000001</v>
       </c>
       <c r="R127" s="15">
-        <v>24.929010000000002</v>
+        <v>25.044350000000001</v>
       </c>
       <c r="S127" s="15">
         <v>0</v>
       </c>
       <c r="T127" s="15">
         <v>0</v>
       </c>
       <c r="U127" s="15">
         <v>0.86241999999999996</v>
       </c>
       <c r="V127" s="15">
         <v>8.87425</v>
       </c>
     </row>
-    <row r="128" spans="1:22" ht="12.75" customHeight="1">
+    <row r="128" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A128" s="3" t="s">
         <v>245</v>
       </c>
       <c r="B128" s="10" t="s">
         <v>246</v>
       </c>
       <c r="C128" s="5">
         <v>0</v>
       </c>
       <c r="D128" s="5">
         <v>0</v>
       </c>
       <c r="E128" s="5">
         <v>116.48933</v>
       </c>
       <c r="F128" s="5">
         <v>281.30678999999998</v>
       </c>
       <c r="G128" s="5">
         <v>0</v>
       </c>
       <c r="H128" s="5">
         <v>0</v>
       </c>
       <c r="I128" s="5">
         <v>149.55934999999999</v>
       </c>
       <c r="J128" s="5">
         <v>287.44529999999997</v>
       </c>
       <c r="K128" s="5">
         <v>1.22</v>
       </c>
       <c r="L128" s="5">
         <v>2.0791900000000001</v>
       </c>
       <c r="M128" s="5">
         <v>237.74288999999999</v>
       </c>
       <c r="N128" s="5">
         <v>385.74207000000001</v>
       </c>
       <c r="O128" s="15">
         <v>0</v>
       </c>
       <c r="P128" s="15">
         <v>0</v>
       </c>
       <c r="Q128" s="15">
-        <v>128.9872</v>
+        <v>152.90066999999999</v>
       </c>
       <c r="R128" s="15">
-        <v>232.38603000000001</v>
+        <v>272.24428999999998</v>
       </c>
       <c r="S128" s="15">
         <v>0</v>
       </c>
       <c r="T128" s="15">
         <v>0</v>
       </c>
       <c r="U128" s="15">
-        <v>128.36715000000001</v>
+        <v>167.84233</v>
       </c>
       <c r="V128" s="15">
-        <v>245.54773</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:22" ht="12.75" customHeight="1">
+        <v>324.95290999999997</v>
+      </c>
+    </row>
+    <row r="129" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A129" s="3" t="s">
         <v>247</v>
       </c>
       <c r="B129" s="10" t="s">
         <v>248</v>
       </c>
       <c r="C129" s="5">
         <v>0</v>
       </c>
       <c r="D129" s="5">
         <v>0</v>
       </c>
       <c r="E129" s="5">
         <v>45.36</v>
       </c>
       <c r="F129" s="5">
         <v>13.395110000000001</v>
       </c>
       <c r="G129" s="5">
         <v>0</v>
       </c>
       <c r="H129" s="5">
         <v>0</v>
       </c>
       <c r="I129" s="5">
@@ -10777,187 +10788,187 @@
       <c r="O129" s="15">
         <v>0</v>
       </c>
       <c r="P129" s="15">
         <v>0</v>
       </c>
       <c r="Q129" s="15">
         <v>1.008</v>
       </c>
       <c r="R129" s="15">
         <v>0.245</v>
       </c>
       <c r="S129" s="15">
         <v>0</v>
       </c>
       <c r="T129" s="15">
         <v>0</v>
       </c>
       <c r="U129" s="15">
         <v>19.399999999999999</v>
       </c>
       <c r="V129" s="15">
         <v>4</v>
       </c>
     </row>
-    <row r="130" spans="1:22" ht="12.75" customHeight="1">
+    <row r="130" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A130" s="3" t="s">
         <v>249</v>
       </c>
       <c r="B130" s="10" t="s">
         <v>250</v>
       </c>
       <c r="C130" s="5">
         <v>0</v>
       </c>
       <c r="D130" s="5">
         <v>0</v>
       </c>
       <c r="E130" s="5">
         <v>1985.4989599999999</v>
       </c>
       <c r="F130" s="5">
         <v>662.68037000000004</v>
       </c>
       <c r="G130" s="5">
         <v>0.92820000000000003</v>
       </c>
       <c r="H130" s="5">
         <v>0.33895999999999998</v>
       </c>
       <c r="I130" s="5">
         <v>2090.4742099999999</v>
       </c>
       <c r="J130" s="5">
         <v>615.64223000000004</v>
       </c>
       <c r="K130" s="5">
         <v>0</v>
       </c>
       <c r="L130" s="5">
         <v>0</v>
       </c>
       <c r="M130" s="5">
         <v>2186.0473299999999</v>
       </c>
       <c r="N130" s="5">
         <v>651.11059</v>
       </c>
       <c r="O130" s="15">
         <v>0</v>
       </c>
       <c r="P130" s="15">
         <v>0</v>
       </c>
       <c r="Q130" s="15">
-        <v>755.83033999999998</v>
+        <v>1022.74045</v>
       </c>
       <c r="R130" s="15">
-        <v>221.33482000000001</v>
+        <v>293.82125000000002</v>
       </c>
       <c r="S130" s="15">
         <v>0</v>
       </c>
       <c r="T130" s="15">
         <v>0</v>
       </c>
       <c r="U130" s="15">
-        <v>581.42192</v>
+        <v>804.82852000000003</v>
       </c>
       <c r="V130" s="15">
-        <v>175.67658</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:22" ht="12.75" customHeight="1">
+        <v>235.38589999999999</v>
+      </c>
+    </row>
+    <row r="131" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A131" s="3" t="s">
         <v>251</v>
       </c>
       <c r="B131" s="10" t="s">
         <v>252</v>
       </c>
       <c r="C131" s="5">
         <v>0</v>
       </c>
       <c r="D131" s="5">
         <v>0</v>
       </c>
       <c r="E131" s="5">
         <v>249.72319999999999</v>
       </c>
       <c r="F131" s="5">
         <v>153.36659</v>
       </c>
       <c r="G131" s="5">
         <v>0</v>
       </c>
       <c r="H131" s="5">
         <v>0</v>
       </c>
       <c r="I131" s="5">
         <v>425.46217999999999</v>
       </c>
       <c r="J131" s="5">
         <v>217.99596</v>
       </c>
       <c r="K131" s="5">
         <v>0</v>
       </c>
       <c r="L131" s="5">
         <v>0</v>
       </c>
       <c r="M131" s="5">
         <v>1285.81116</v>
       </c>
       <c r="N131" s="5">
         <v>497.75981000000002</v>
       </c>
       <c r="O131" s="15">
         <v>0</v>
       </c>
       <c r="P131" s="15">
         <v>0</v>
       </c>
       <c r="Q131" s="15">
-        <v>648.03819999999996</v>
+        <v>848.37980000000005</v>
       </c>
       <c r="R131" s="15">
-        <v>242.20108999999999</v>
+        <v>318.60109</v>
       </c>
       <c r="S131" s="15">
         <v>0</v>
       </c>
       <c r="T131" s="15">
         <v>0</v>
       </c>
       <c r="U131" s="15">
-        <v>369.654</v>
+        <v>488.90440000000001</v>
       </c>
       <c r="V131" s="15">
-        <v>152.08036000000001</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:22" ht="12.75" customHeight="1">
+        <v>204.81824</v>
+      </c>
+    </row>
+    <row r="132" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A132" s="3" t="s">
         <v>253</v>
       </c>
       <c r="B132" s="10" t="s">
         <v>254</v>
       </c>
       <c r="C132" s="5">
         <v>0</v>
       </c>
       <c r="D132" s="5">
         <v>0</v>
       </c>
       <c r="E132" s="5">
         <v>0</v>
       </c>
       <c r="F132" s="5">
         <v>0</v>
       </c>
       <c r="G132" s="5">
         <v>0</v>
       </c>
       <c r="H132" s="5">
         <v>0</v>
       </c>
       <c r="I132" s="5">
@@ -10981,51 +10992,51 @@
       <c r="O132" s="15">
         <v>0</v>
       </c>
       <c r="P132" s="15">
         <v>0</v>
       </c>
       <c r="Q132" s="15">
         <v>0</v>
       </c>
       <c r="R132" s="15">
         <v>0</v>
       </c>
       <c r="S132" s="15">
         <v>0</v>
       </c>
       <c r="T132" s="15">
         <v>0</v>
       </c>
       <c r="U132" s="15">
         <v>0</v>
       </c>
       <c r="V132" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="133" spans="1:22" ht="12.75" customHeight="1">
+    <row r="133" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A133" s="3" t="s">
         <v>255</v>
       </c>
       <c r="B133" s="10" t="s">
         <v>256</v>
       </c>
       <c r="C133" s="5">
         <v>0</v>
       </c>
       <c r="D133" s="5">
         <v>0</v>
       </c>
       <c r="E133" s="5">
         <v>0</v>
       </c>
       <c r="F133" s="5">
         <v>0</v>
       </c>
       <c r="G133" s="5">
         <v>0</v>
       </c>
       <c r="H133" s="5">
         <v>0</v>
       </c>
       <c r="I133" s="5">
@@ -11049,51 +11060,51 @@
       <c r="O133" s="15">
         <v>0</v>
       </c>
       <c r="P133" s="15">
         <v>0</v>
       </c>
       <c r="Q133" s="15">
         <v>0</v>
       </c>
       <c r="R133" s="15">
         <v>0</v>
       </c>
       <c r="S133" s="15">
         <v>0</v>
       </c>
       <c r="T133" s="15">
         <v>0</v>
       </c>
       <c r="U133" s="15">
         <v>0</v>
       </c>
       <c r="V133" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="134" spans="1:22" ht="12.75" customHeight="1">
+    <row r="134" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A134" s="3" t="s">
         <v>257</v>
       </c>
       <c r="B134" s="10" t="s">
         <v>258</v>
       </c>
       <c r="C134" s="5">
         <v>0</v>
       </c>
       <c r="D134" s="5">
         <v>0</v>
       </c>
       <c r="E134" s="5">
         <v>0</v>
       </c>
       <c r="F134" s="5">
         <v>0</v>
       </c>
       <c r="G134" s="5">
         <v>0</v>
       </c>
       <c r="H134" s="5">
         <v>0</v>
       </c>
       <c r="I134" s="5">
@@ -11117,255 +11128,255 @@
       <c r="O134" s="15">
         <v>0</v>
       </c>
       <c r="P134" s="15">
         <v>0</v>
       </c>
       <c r="Q134" s="15">
         <v>0.432</v>
       </c>
       <c r="R134" s="15">
         <v>0.185</v>
       </c>
       <c r="S134" s="15">
         <v>0</v>
       </c>
       <c r="T134" s="15">
         <v>0</v>
       </c>
       <c r="U134" s="15">
         <v>21.65</v>
       </c>
       <c r="V134" s="15">
         <v>14.559519999999999</v>
       </c>
     </row>
-    <row r="135" spans="1:22" ht="12.75" customHeight="1">
+    <row r="135" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A135" s="3" t="s">
         <v>259</v>
       </c>
       <c r="B135" s="10" t="s">
         <v>260</v>
       </c>
       <c r="C135" s="5">
         <v>0</v>
       </c>
       <c r="D135" s="5">
         <v>0</v>
       </c>
       <c r="E135" s="5">
         <v>59.003450000000001</v>
       </c>
       <c r="F135" s="5">
         <v>56.760480000000001</v>
       </c>
       <c r="G135" s="5">
         <v>0</v>
       </c>
       <c r="H135" s="5">
         <v>0</v>
       </c>
       <c r="I135" s="5">
         <v>69.625990000000002</v>
       </c>
       <c r="J135" s="5">
         <v>50.2547</v>
       </c>
       <c r="K135" s="5">
         <v>0</v>
       </c>
       <c r="L135" s="5">
         <v>0</v>
       </c>
       <c r="M135" s="5">
         <v>66.047650000000004</v>
       </c>
       <c r="N135" s="5">
         <v>44.225520000000003</v>
       </c>
       <c r="O135" s="15">
         <v>0</v>
       </c>
       <c r="P135" s="15">
         <v>0</v>
       </c>
       <c r="Q135" s="15">
-        <v>16.323340000000002</v>
+        <v>22.267900000000001</v>
       </c>
       <c r="R135" s="15">
-        <v>11.529680000000001</v>
+        <v>16.277979999999999</v>
       </c>
       <c r="S135" s="15">
         <v>0</v>
       </c>
       <c r="T135" s="15">
         <v>0</v>
       </c>
       <c r="U135" s="15">
-        <v>13.115679999999999</v>
+        <v>20.301680000000001</v>
       </c>
       <c r="V135" s="15">
-        <v>10.802519999999999</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:22" ht="12.75" customHeight="1">
+        <v>18.002749999999999</v>
+      </c>
+    </row>
+    <row r="136" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A136" s="3" t="s">
         <v>261</v>
       </c>
       <c r="B136" s="10" t="s">
         <v>262</v>
       </c>
       <c r="C136" s="5">
         <v>0</v>
       </c>
       <c r="D136" s="5">
         <v>0</v>
       </c>
       <c r="E136" s="5">
         <v>40.020000000000003</v>
       </c>
       <c r="F136" s="5">
         <v>80.180999999999997</v>
       </c>
       <c r="G136" s="5">
         <v>0</v>
       </c>
       <c r="H136" s="5">
         <v>0</v>
       </c>
       <c r="I136" s="5">
         <v>63.59</v>
       </c>
       <c r="J136" s="5">
         <v>100.327</v>
       </c>
       <c r="K136" s="5">
         <v>0</v>
       </c>
       <c r="L136" s="5">
         <v>0</v>
       </c>
       <c r="M136" s="5">
         <v>81.608800000000002</v>
       </c>
       <c r="N136" s="5">
         <v>158.12546</v>
       </c>
       <c r="O136" s="15">
         <v>0</v>
       </c>
       <c r="P136" s="15">
         <v>0</v>
       </c>
       <c r="Q136" s="15">
-        <v>0</v>
+        <v>20.02</v>
       </c>
       <c r="R136" s="15">
-        <v>0</v>
+        <v>38.78642</v>
       </c>
       <c r="S136" s="15">
         <v>0</v>
       </c>
       <c r="T136" s="15">
         <v>0</v>
       </c>
       <c r="U136" s="15">
         <v>40.020000000000003</v>
       </c>
       <c r="V136" s="15">
         <v>87.912019999999998</v>
       </c>
     </row>
-    <row r="137" spans="1:22" ht="12.75" customHeight="1">
+    <row r="137" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A137" s="3" t="s">
         <v>263</v>
       </c>
       <c r="B137" s="10" t="s">
         <v>264</v>
       </c>
       <c r="C137" s="5">
         <v>48</v>
       </c>
       <c r="D137" s="5">
         <v>2.3969999999999998</v>
       </c>
       <c r="E137" s="5">
         <v>7535.2219999999998</v>
       </c>
       <c r="F137" s="5">
         <v>2245.7969199999998</v>
       </c>
       <c r="G137" s="5">
         <v>0</v>
       </c>
       <c r="H137" s="5">
         <v>0</v>
       </c>
       <c r="I137" s="5">
         <v>8293.7296000000006</v>
       </c>
       <c r="J137" s="5">
         <v>849.95065</v>
       </c>
       <c r="K137" s="5">
         <v>522.6</v>
       </c>
       <c r="L137" s="5">
         <v>41.808</v>
       </c>
       <c r="M137" s="5">
         <v>8010.2006000000001</v>
       </c>
       <c r="N137" s="5">
         <v>363.14375000000001</v>
       </c>
       <c r="O137" s="15">
         <v>325</v>
       </c>
       <c r="P137" s="15">
         <v>26</v>
       </c>
       <c r="Q137" s="15">
-        <v>3330.6516799999999</v>
+        <v>4132.88508</v>
       </c>
       <c r="R137" s="15">
-        <v>155.24256</v>
+        <v>196.33994999999999</v>
       </c>
       <c r="S137" s="15">
         <v>0</v>
       </c>
       <c r="T137" s="15">
         <v>0</v>
       </c>
       <c r="U137" s="15">
-        <v>3194.8602000000001</v>
+        <v>3888.9589000000001</v>
       </c>
       <c r="V137" s="15">
-        <v>220.24520999999999</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:22" ht="12.75" customHeight="1">
+        <v>278.98459000000003</v>
+      </c>
+    </row>
+    <row r="138" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A138" s="3" t="s">
         <v>265</v>
       </c>
       <c r="B138" s="10" t="s">
         <v>266</v>
       </c>
       <c r="C138" s="5">
         <v>0</v>
       </c>
       <c r="D138" s="5">
         <v>0</v>
       </c>
       <c r="E138" s="5">
         <v>0</v>
       </c>
       <c r="F138" s="5">
         <v>0</v>
       </c>
       <c r="G138" s="5">
         <v>0</v>
       </c>
       <c r="H138" s="5">
         <v>0</v>
       </c>
       <c r="I138" s="5">
@@ -11389,51 +11400,51 @@
       <c r="O138" s="15">
         <v>0</v>
       </c>
       <c r="P138" s="15">
         <v>0</v>
       </c>
       <c r="Q138" s="15">
         <v>0</v>
       </c>
       <c r="R138" s="15">
         <v>0</v>
       </c>
       <c r="S138" s="15">
         <v>0</v>
       </c>
       <c r="T138" s="15">
         <v>0</v>
       </c>
       <c r="U138" s="15">
         <v>0</v>
       </c>
       <c r="V138" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="139" spans="1:22" ht="12.75" customHeight="1">
+    <row r="139" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A139" s="3" t="s">
         <v>267</v>
       </c>
       <c r="B139" s="10" t="s">
         <v>268</v>
       </c>
       <c r="C139" s="5">
         <v>0</v>
       </c>
       <c r="D139" s="5">
         <v>0</v>
       </c>
       <c r="E139" s="5">
         <v>0</v>
       </c>
       <c r="F139" s="5">
         <v>0</v>
       </c>
       <c r="G139" s="5">
         <v>0</v>
       </c>
       <c r="H139" s="5">
         <v>0</v>
       </c>
       <c r="I139" s="5">
@@ -11457,153 +11468,169 @@
       <c r="O139" s="15">
         <v>0</v>
       </c>
       <c r="P139" s="15">
         <v>0</v>
       </c>
       <c r="Q139" s="15">
         <v>0</v>
       </c>
       <c r="R139" s="15">
         <v>0</v>
       </c>
       <c r="S139" s="15">
         <v>0</v>
       </c>
       <c r="T139" s="15">
         <v>0</v>
       </c>
       <c r="U139" s="15">
         <v>0</v>
       </c>
       <c r="V139" s="15">
         <v>0</v>
       </c>
     </row>
-    <row r="140" spans="1:22" ht="12.75" customHeight="1">
+    <row r="140" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A140" s="6" t="s">
         <v>269</v>
       </c>
       <c r="B140" s="11" t="s">
         <v>270</v>
       </c>
       <c r="C140" s="7">
         <v>1220.2</v>
       </c>
       <c r="D140" s="7">
         <v>6.4417400000000002</v>
       </c>
       <c r="E140" s="7">
         <v>37.007199999999997</v>
       </c>
       <c r="F140" s="7">
         <v>6.4610000000000003</v>
       </c>
       <c r="G140" s="7">
         <v>1629.7133200000001</v>
       </c>
       <c r="H140" s="7">
         <v>117.32083</v>
       </c>
       <c r="I140" s="7">
         <v>29.21312</v>
       </c>
       <c r="J140" s="7">
         <v>5.4082600000000003</v>
       </c>
       <c r="K140" s="7">
         <v>641.06899999999996</v>
       </c>
       <c r="L140" s="7">
         <v>27.414149999999999</v>
       </c>
       <c r="M140" s="7">
         <v>29.49147</v>
       </c>
       <c r="N140" s="7">
         <v>5.61233</v>
       </c>
-      <c r="O140" s="16">
+      <c r="O140" s="15">
         <v>120</v>
       </c>
-      <c r="P140" s="16">
+      <c r="P140" s="15">
         <v>0.28065000000000001</v>
       </c>
-      <c r="Q140" s="16">
-[...19 lines deleted...]
-      <c r="A141" s="23" t="s">
+      <c r="Q140" s="15">
+        <v>14.00155</v>
+      </c>
+      <c r="R140" s="15">
+        <v>4.1843399999999997</v>
+      </c>
+      <c r="S140" s="15">
+        <v>0</v>
+      </c>
+      <c r="T140" s="15">
+        <v>0</v>
+      </c>
+      <c r="U140" s="15">
+        <v>15.2135</v>
+      </c>
+      <c r="V140" s="15">
+        <v>4.7389299999999999</v>
+      </c>
+    </row>
+    <row r="141" spans="1:23" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A141" s="27" t="s">
         <v>275</v>
       </c>
-      <c r="B141" s="23"/>
+      <c r="B141" s="27"/>
       <c r="C141" s="5"/>
       <c r="D141" s="5"/>
       <c r="E141" s="5"/>
       <c r="F141" s="5"/>
-      <c r="O141" s="15"/>
-[...2 lines deleted...]
-      <c r="R141" s="15"/>
+      <c r="O141" s="37"/>
+      <c r="P141" s="37"/>
+      <c r="Q141" s="37"/>
+      <c r="R141" s="37"/>
+      <c r="S141" s="37"/>
+      <c r="T141" s="37"/>
+      <c r="U141" s="37"/>
+      <c r="V141" s="37"/>
+      <c r="W141" s="38"/>
+    </row>
+    <row r="142" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="O142" s="39"/>
+      <c r="P142" s="39"/>
+      <c r="Q142" s="39"/>
+      <c r="R142" s="39"/>
+      <c r="S142" s="39"/>
+      <c r="T142" s="39"/>
+      <c r="U142" s="39"/>
+      <c r="V142" s="39"/>
+      <c r="W142" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="19">
     <mergeCell ref="O3:R3"/>
     <mergeCell ref="S3:V3"/>
     <mergeCell ref="O4:P4"/>
     <mergeCell ref="Q4:R4"/>
     <mergeCell ref="S4:T4"/>
     <mergeCell ref="U4:V4"/>
+    <mergeCell ref="A141:B141"/>
+    <mergeCell ref="B3:B5"/>
+    <mergeCell ref="A3:A5"/>
+    <mergeCell ref="C3:F3"/>
+    <mergeCell ref="C4:D4"/>
+    <mergeCell ref="E4:F4"/>
     <mergeCell ref="K3:N3"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="M4:N4"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="G3:J3"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="I4:J4"/>
-    <mergeCell ref="A141:B141"/>
-[...4 lines deleted...]
-    <mergeCell ref="E4:F4"/>
   </mergeCells>
   <phoneticPr fontId="28" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1">
     <oddHeader>&amp;C&amp;P</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>