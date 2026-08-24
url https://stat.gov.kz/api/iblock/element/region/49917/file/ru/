--- v3 (2026-07-17)
+++ v4 (2026-08-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="2685" yWindow="210" windowWidth="19410" windowHeight="11010" tabRatio="121"/>
+    <workbookView xWindow="825" yWindow="135" windowWidth="27525" windowHeight="12255" tabRatio="121"/>
   </bookViews>
   <sheets>
     <sheet name="2022-2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2022-2026'!#REF!</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'2022-2026'!$3:$5</definedName>
   </definedNames>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="306" uniqueCount="280">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t>Всего</t>
   </si>
   <si>
     <t>0201</t>
@@ -851,65 +851,64 @@
   <si>
     <t>Соль (включая соль столовую и денатурированную) и хлорид натрия чистый, растворенные или не растворенные в воде, а также содержащие добавки агентов, вода морская</t>
   </si>
   <si>
     <t>ТНВЭД ЕАЭС</t>
   </si>
   <si>
     <t>Наименование товара</t>
   </si>
   <si>
     <t>тонн</t>
   </si>
   <si>
     <t>тыс. долларов США</t>
   </si>
   <si>
     <t>*Предварительные данные.</t>
   </si>
   <si>
     <t>Экспорт и импорт по области Абай по продовольственным товарам</t>
   </si>
   <si>
     <t xml:space="preserve"> 2024 г.</t>
   </si>
   <si>
-    <t>январь-май 2025 г.*</t>
-[...2 lines deleted...]
-    <t>январь-май 2026 г.*</t>
+    <t>январь-июнь 2026 г.*</t>
+  </si>
+  <si>
+    <t>январь-июнь 2025 г.*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="2">
+  <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
-    <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="35" x14ac:knownFonts="1">
+  <fonts count="35">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1695,147 +1694,144 @@
     <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="9" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="7" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="31" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="40">
+  <cellXfs count="37">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="12" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="18" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="19" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="20" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="31" fillId="0" borderId="12" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="31" fillId="0" borderId="17" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="31" fillId="0" borderId="12" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="31" fillId="0" borderId="12" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="31" fillId="0" borderId="12" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="31" fillId="0" borderId="17" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...10 lines deleted...]
-    <xf numFmtId="3" fontId="31" fillId="0" borderId="17" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="14" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="15" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="16" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="14" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="15" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="16" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="12" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="12" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="30" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="12" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="12" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="17" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="30" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="81">
     <cellStyle name="20% - Акцент1 2" xfId="1"/>
     <cellStyle name="20% - Акцент2 2" xfId="2"/>
     <cellStyle name="20% - Акцент3 2" xfId="3"/>
     <cellStyle name="20% - Акцент4 2" xfId="4"/>
     <cellStyle name="20% - Акцент5 2" xfId="5"/>
     <cellStyle name="20% - Акцент6 2" xfId="6"/>
     <cellStyle name="40% - Акцент1 2" xfId="7"/>
     <cellStyle name="40% - Акцент2 2" xfId="8"/>
     <cellStyle name="40% - Акцент3 2" xfId="9"/>
     <cellStyle name="40% - Акцент4 2" xfId="10"/>
     <cellStyle name="40% - Акцент5 2" xfId="11"/>
     <cellStyle name="40% - Акцент6 2" xfId="12"/>
     <cellStyle name="60% - Акцент1 2" xfId="13"/>
     <cellStyle name="60% - Акцент2 2" xfId="14"/>
     <cellStyle name="60% - Акцент3 2" xfId="15"/>
     <cellStyle name="60% - Акцент4 2" xfId="16"/>
     <cellStyle name="60% - Акцент5 2" xfId="17"/>
     <cellStyle name="60% - Акцент6 2" xfId="18"/>
     <cellStyle name="SAPBEXaggData" xfId="19"/>
     <cellStyle name="SAPBEXaggDataEmph" xfId="20"/>
     <cellStyle name="SAPBEXaggItem" xfId="21"/>
     <cellStyle name="SAPBEXaggItemX" xfId="22"/>
     <cellStyle name="SAPBEXchaText" xfId="23"/>
@@ -2181,9456 +2177,9447 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:W142"/>
+  <dimension ref="A1:V142"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="G2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="Z22" sqref="Z22"/>
+      <selection pane="bottomRight" activeCell="O1" sqref="O1:V1048576"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.7109375" style="8" customWidth="1"/>
     <col min="2" max="2" width="36.140625" style="12" customWidth="1"/>
     <col min="3" max="3" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="14" width="9.140625" style="5"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="23" t="s">
+    <row r="1" spans="1:22" ht="30" customHeight="1">
+      <c r="A1" s="32" t="s">
         <v>276</v>
       </c>
-      <c r="B1" s="23"/>
-[...6 lines deleted...]
-      <c r="A3" s="31" t="s">
+      <c r="B1" s="32"/>
+      <c r="C1" s="32"/>
+      <c r="D1" s="32"/>
+      <c r="E1" s="32"/>
+      <c r="F1" s="32"/>
+    </row>
+    <row r="3" spans="1:22" ht="11.25" customHeight="1">
+      <c r="A3" s="26" t="s">
         <v>271</v>
       </c>
-      <c r="B3" s="28" t="s">
+      <c r="B3" s="23" t="s">
         <v>272</v>
       </c>
-      <c r="C3" s="34">
+      <c r="C3" s="29">
         <v>2022</v>
       </c>
-      <c r="D3" s="35"/>
-[...2 lines deleted...]
-      <c r="G3" s="24">
+      <c r="D3" s="30"/>
+      <c r="E3" s="30"/>
+      <c r="F3" s="30"/>
+      <c r="G3" s="33">
         <v>2023</v>
       </c>
-      <c r="H3" s="25"/>
-[...2 lines deleted...]
-      <c r="K3" s="18" t="s">
+      <c r="H3" s="34"/>
+      <c r="I3" s="34"/>
+      <c r="J3" s="35"/>
+      <c r="K3" s="17" t="s">
         <v>277</v>
       </c>
-      <c r="L3" s="19"/>
-[...2 lines deleted...]
-      <c r="O3" s="18" t="s">
+      <c r="L3" s="18"/>
+      <c r="M3" s="18"/>
+      <c r="N3" s="19"/>
+      <c r="O3" s="17" t="s">
+        <v>279</v>
+      </c>
+      <c r="P3" s="18"/>
+      <c r="Q3" s="18"/>
+      <c r="R3" s="19"/>
+      <c r="S3" s="17" t="s">
         <v>278</v>
       </c>
-      <c r="P3" s="19"/>
-[...16 lines deleted...]
-      <c r="E4" s="36" t="s">
+      <c r="T3" s="18"/>
+      <c r="U3" s="18"/>
+      <c r="V3" s="19"/>
+    </row>
+    <row r="4" spans="1:22">
+      <c r="A4" s="27"/>
+      <c r="B4" s="24"/>
+      <c r="C4" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="D4" s="31"/>
+      <c r="E4" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="F4" s="36"/>
-[...4 lines deleted...]
-      <c r="I4" s="21" t="s">
+      <c r="F4" s="31"/>
+      <c r="G4" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="H4" s="20"/>
+      <c r="I4" s="20" t="s">
         <v>1</v>
       </c>
-      <c r="J4" s="22"/>
-[...4 lines deleted...]
-      <c r="M4" s="21" t="s">
+      <c r="J4" s="21"/>
+      <c r="K4" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="L4" s="20"/>
+      <c r="M4" s="20" t="s">
         <v>1</v>
       </c>
-      <c r="N4" s="22"/>
-[...4 lines deleted...]
-      <c r="Q4" s="21" t="s">
+      <c r="N4" s="21"/>
+      <c r="O4" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="P4" s="20"/>
+      <c r="Q4" s="20" t="s">
         <v>1</v>
       </c>
-      <c r="R4" s="22"/>
-[...4 lines deleted...]
-      <c r="U4" s="21" t="s">
+      <c r="R4" s="21"/>
+      <c r="S4" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="T4" s="20"/>
+      <c r="U4" s="20" t="s">
         <v>1</v>
       </c>
-      <c r="V4" s="22"/>
-[...3 lines deleted...]
-      <c r="B5" s="30"/>
+      <c r="V4" s="21"/>
+    </row>
+    <row r="5" spans="1:22" ht="33.75">
+      <c r="A5" s="28"/>
+      <c r="B5" s="25"/>
       <c r="C5" s="2" t="s">
         <v>273</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>274</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>273</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>274</v>
       </c>
       <c r="G5" s="13" t="s">
         <v>273</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>274</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>273</v>
       </c>
       <c r="J5" s="14" t="s">
         <v>274</v>
       </c>
       <c r="K5" s="13" t="s">
         <v>273</v>
       </c>
       <c r="L5" s="13" t="s">
         <v>273</v>
       </c>
       <c r="M5" s="13" t="s">
         <v>273</v>
       </c>
       <c r="N5" s="13" t="s">
         <v>273</v>
       </c>
-      <c r="O5" s="16" t="s">
+      <c r="O5" s="15" t="s">
         <v>273</v>
       </c>
-      <c r="P5" s="16" t="s">
+      <c r="P5" s="15" t="s">
         <v>274</v>
       </c>
-      <c r="Q5" s="16" t="s">
+      <c r="Q5" s="15" t="s">
         <v>273</v>
       </c>
       <c r="R5" s="14" t="s">
         <v>274</v>
       </c>
-      <c r="S5" s="16" t="s">
+      <c r="S5" s="15" t="s">
         <v>273</v>
       </c>
-      <c r="T5" s="16" t="s">
+      <c r="T5" s="15" t="s">
         <v>274</v>
       </c>
-      <c r="U5" s="16" t="s">
+      <c r="U5" s="15" t="s">
         <v>273</v>
       </c>
       <c r="V5" s="14" t="s">
         <v>274</v>
       </c>
     </row>
-    <row r="6" spans="1:22" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:22">
       <c r="A6" s="3"/>
       <c r="B6" s="9" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="4">
         <v>6291.5</v>
       </c>
       <c r="D6" s="4">
         <v>679</v>
       </c>
       <c r="E6" s="4">
         <v>18480.8</v>
       </c>
       <c r="F6" s="4">
         <v>21106</v>
       </c>
       <c r="G6" s="4">
         <v>62961.641580000018</v>
       </c>
       <c r="H6" s="4">
         <v>1287.99332</v>
       </c>
       <c r="I6" s="4">
         <v>23397.677130000004</v>
       </c>
       <c r="J6" s="4">
         <v>20010.764600000006</v>
       </c>
       <c r="K6" s="4">
         <v>195849.11554999996</v>
       </c>
       <c r="L6" s="4">
         <v>1179.70964</v>
       </c>
       <c r="M6" s="4">
         <v>25032.694410000004</v>
       </c>
       <c r="N6" s="4">
         <v>22357.000779999995</v>
       </c>
-      <c r="O6" s="17">
-[...24 lines deleted...]
-    <row r="7" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="O6" s="4">
+        <v>5680.7891799999998</v>
+      </c>
+      <c r="P6" s="4">
+        <v>457.75356999999997</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>22872.82776</v>
+      </c>
+      <c r="R6" s="4">
+        <v>17795.788929999999</v>
+      </c>
+      <c r="S6" s="4">
+        <v>58094.919700000006</v>
+      </c>
+      <c r="T6" s="4">
+        <v>358.84895</v>
+      </c>
+      <c r="U6" s="4">
+        <v>24663.09533</v>
+      </c>
+      <c r="V6" s="4">
+        <v>21933.972319999997</v>
+      </c>
+    </row>
+    <row r="7" spans="1:22">
       <c r="A7" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="5">
         <v>0</v>
       </c>
       <c r="D7" s="5">
         <v>0</v>
       </c>
       <c r="E7" s="5">
         <v>0</v>
       </c>
       <c r="F7" s="5">
         <v>0</v>
       </c>
       <c r="G7" s="5">
         <v>0</v>
       </c>
       <c r="H7" s="5">
         <v>0</v>
       </c>
       <c r="I7" s="5">
         <v>50.658999999999999</v>
       </c>
       <c r="J7" s="5">
         <v>103.53005</v>
       </c>
       <c r="K7" s="5">
         <v>0</v>
       </c>
       <c r="L7" s="5">
         <v>0</v>
       </c>
       <c r="M7" s="5">
         <v>7.8419999999999996</v>
       </c>
       <c r="N7" s="5">
         <v>12.79646</v>
       </c>
-      <c r="O7" s="15">
-[...5 lines deleted...]
-      <c r="Q7" s="15">
+      <c r="O7" s="5">
+        <v>0</v>
+      </c>
+      <c r="P7" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q7" s="5">
         <v>0.72099999999999997</v>
       </c>
-      <c r="R7" s="15">
+      <c r="R7" s="5">
         <v>0.96299999999999997</v>
       </c>
-      <c r="S7" s="15">
-[...12 lines deleted...]
-    <row r="8" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="S7" s="5">
+        <v>0</v>
+      </c>
+      <c r="T7" s="5">
+        <v>0</v>
+      </c>
+      <c r="U7" s="5">
+        <v>0</v>
+      </c>
+      <c r="V7" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:22">
       <c r="A8" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>6</v>
       </c>
       <c r="C8" s="5">
         <v>0</v>
       </c>
       <c r="D8" s="5">
         <v>0</v>
       </c>
       <c r="E8" s="5">
         <v>6.4023599999999998</v>
       </c>
       <c r="F8" s="5">
         <v>8.6973400000000005</v>
       </c>
       <c r="G8" s="5">
         <v>0</v>
       </c>
       <c r="H8" s="5">
         <v>0</v>
       </c>
       <c r="I8" s="5">
         <v>29.725999999999999</v>
       </c>
       <c r="J8" s="5">
         <v>62.76247</v>
       </c>
       <c r="K8" s="5">
         <v>0</v>
       </c>
       <c r="L8" s="5">
         <v>0</v>
       </c>
       <c r="M8" s="5">
         <v>2.3809999999999998</v>
       </c>
       <c r="N8" s="5">
         <v>3.66675</v>
       </c>
-      <c r="O8" s="15">
-[...24 lines deleted...]
-    <row r="9" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O8" s="5">
+        <v>0</v>
+      </c>
+      <c r="P8" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q8" s="5">
+        <v>0</v>
+      </c>
+      <c r="R8" s="5">
+        <v>0</v>
+      </c>
+      <c r="S8" s="5">
+        <v>0</v>
+      </c>
+      <c r="T8" s="5">
+        <v>0</v>
+      </c>
+      <c r="U8" s="5">
+        <v>0</v>
+      </c>
+      <c r="V8" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:22" ht="15" customHeight="1">
       <c r="A9" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C9" s="5">
         <v>0</v>
       </c>
       <c r="D9" s="5">
         <v>0</v>
       </c>
       <c r="E9" s="5">
         <v>334.60259000000002</v>
       </c>
       <c r="F9" s="5">
         <v>889.61442</v>
       </c>
       <c r="G9" s="5">
         <v>0</v>
       </c>
       <c r="H9" s="5">
         <v>0</v>
       </c>
       <c r="I9" s="5">
         <v>206.16139000000001</v>
       </c>
       <c r="J9" s="5">
         <v>511.54885999999999</v>
       </c>
       <c r="K9" s="5">
         <v>0</v>
       </c>
       <c r="L9" s="5">
         <v>0</v>
       </c>
       <c r="M9" s="5">
         <v>116.559</v>
       </c>
       <c r="N9" s="5">
         <v>328.24885</v>
       </c>
-      <c r="O9" s="15">
-[...24 lines deleted...]
-    <row r="10" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="O9" s="5">
+        <v>0</v>
+      </c>
+      <c r="P9" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="5">
+        <v>72.091999999999999</v>
+      </c>
+      <c r="R9" s="5">
+        <v>202.67339000000001</v>
+      </c>
+      <c r="S9" s="5">
+        <v>0</v>
+      </c>
+      <c r="T9" s="5">
+        <v>0</v>
+      </c>
+      <c r="U9" s="5">
+        <v>38.636000000000003</v>
+      </c>
+      <c r="V9" s="5">
+        <v>96.36815</v>
+      </c>
+    </row>
+    <row r="10" spans="1:22">
       <c r="A10" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C10" s="5">
         <v>0</v>
       </c>
       <c r="D10" s="5">
         <v>0</v>
       </c>
       <c r="E10" s="5">
         <v>0</v>
       </c>
       <c r="F10" s="5">
         <v>0</v>
       </c>
       <c r="G10" s="5">
         <v>0</v>
       </c>
       <c r="H10" s="5">
         <v>0</v>
       </c>
       <c r="I10" s="5">
         <v>0</v>
       </c>
       <c r="J10" s="5">
         <v>0</v>
       </c>
       <c r="K10" s="5">
         <v>0</v>
       </c>
       <c r="L10" s="5">
         <v>0</v>
       </c>
       <c r="M10" s="5">
         <v>0</v>
       </c>
       <c r="N10" s="5">
         <v>0</v>
       </c>
-      <c r="O10" s="15">
-[...24 lines deleted...]
-    <row r="11" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="O10" s="5">
+        <v>0</v>
+      </c>
+      <c r="P10" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="5">
+        <v>0</v>
+      </c>
+      <c r="R10" s="5">
+        <v>0</v>
+      </c>
+      <c r="S10" s="5">
+        <v>0</v>
+      </c>
+      <c r="T10" s="5">
+        <v>0</v>
+      </c>
+      <c r="U10" s="5">
+        <v>0</v>
+      </c>
+      <c r="V10" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:22">
       <c r="A11" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C11" s="5">
         <v>0</v>
       </c>
       <c r="D11" s="5">
         <v>0</v>
       </c>
       <c r="E11" s="5">
         <v>65.867000000000004</v>
       </c>
       <c r="F11" s="5">
         <v>61.656359999999999</v>
       </c>
       <c r="G11" s="5">
         <v>0</v>
       </c>
       <c r="H11" s="5">
         <v>0</v>
       </c>
       <c r="I11" s="5">
         <v>58.427</v>
       </c>
       <c r="J11" s="5">
         <v>131.02306999999999</v>
       </c>
       <c r="K11" s="5">
         <v>0</v>
       </c>
       <c r="L11" s="5">
         <v>0</v>
       </c>
       <c r="M11" s="5">
         <v>16.882999999999999</v>
       </c>
       <c r="N11" s="5">
         <v>32.148780000000002</v>
       </c>
-      <c r="O11" s="15">
-[...17 lines deleted...]
-      <c r="U11" s="15">
+      <c r="O11" s="5">
+        <v>0</v>
+      </c>
+      <c r="P11" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="5">
+        <v>3.7850000000000001</v>
+      </c>
+      <c r="R11" s="5">
+        <v>6.5242399999999998</v>
+      </c>
+      <c r="S11" s="5">
+        <v>0</v>
+      </c>
+      <c r="T11" s="5">
+        <v>0</v>
+      </c>
+      <c r="U11" s="5">
         <v>1.2529999999999999</v>
       </c>
-      <c r="V11" s="15">
+      <c r="V11" s="5">
         <v>2.3041200000000002</v>
       </c>
     </row>
-    <row r="12" spans="1:22" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:22">
       <c r="A12" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="5">
         <v>0</v>
       </c>
       <c r="D12" s="5">
         <v>0</v>
       </c>
       <c r="E12" s="5">
         <v>8.8209999999999997</v>
       </c>
       <c r="F12" s="5">
         <v>12.602830000000001</v>
       </c>
       <c r="G12" s="5">
         <v>0</v>
       </c>
       <c r="H12" s="5">
         <v>0</v>
       </c>
       <c r="I12" s="5">
         <v>1.4410000000000001</v>
       </c>
       <c r="J12" s="5">
         <v>1.1741299999999999</v>
       </c>
       <c r="K12" s="5">
         <v>0</v>
       </c>
       <c r="L12" s="5">
         <v>0</v>
       </c>
       <c r="M12" s="5">
         <v>14.669</v>
       </c>
       <c r="N12" s="5">
         <v>37.515169999999998</v>
       </c>
-      <c r="O12" s="15">
-[...24 lines deleted...]
-    <row r="13" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O12" s="5">
+        <v>0</v>
+      </c>
+      <c r="P12" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="5">
+        <v>0</v>
+      </c>
+      <c r="R12" s="5">
+        <v>0</v>
+      </c>
+      <c r="S12" s="5">
+        <v>0</v>
+      </c>
+      <c r="T12" s="5">
+        <v>0</v>
+      </c>
+      <c r="U12" s="5">
+        <v>0</v>
+      </c>
+      <c r="V12" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:22" ht="12.75" customHeight="1">
       <c r="A13" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="5">
         <v>89.984830000000002</v>
       </c>
       <c r="D13" s="5">
         <v>179.6661</v>
       </c>
       <c r="E13" s="5">
         <v>71.619799999999998</v>
       </c>
       <c r="F13" s="5">
         <v>143.34791999999999</v>
       </c>
       <c r="G13" s="5">
         <v>360.93374</v>
       </c>
       <c r="H13" s="5">
         <v>618.89849000000004</v>
       </c>
       <c r="I13" s="5">
         <v>37.382069999999999</v>
       </c>
       <c r="J13" s="5">
         <v>66.120080000000002</v>
       </c>
       <c r="K13" s="5">
         <v>38</v>
       </c>
       <c r="L13" s="5">
         <v>50.435119999999998</v>
       </c>
       <c r="M13" s="5">
         <v>0</v>
       </c>
       <c r="N13" s="5">
         <v>0</v>
       </c>
-      <c r="O13" s="15">
-[...24 lines deleted...]
-    <row r="14" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O13" s="5">
+        <v>0</v>
+      </c>
+      <c r="P13" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="5">
+        <v>0</v>
+      </c>
+      <c r="R13" s="5">
+        <v>0</v>
+      </c>
+      <c r="S13" s="5">
+        <v>0</v>
+      </c>
+      <c r="T13" s="5">
+        <v>0</v>
+      </c>
+      <c r="U13" s="5">
+        <v>0</v>
+      </c>
+      <c r="V13" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:22" ht="12.75" customHeight="1">
       <c r="A14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="5">
         <v>0</v>
       </c>
       <c r="D14" s="5">
         <v>0</v>
       </c>
       <c r="E14" s="5">
         <v>0</v>
       </c>
       <c r="F14" s="5">
         <v>0</v>
       </c>
       <c r="G14" s="5">
         <v>0</v>
       </c>
       <c r="H14" s="5">
         <v>0</v>
       </c>
       <c r="I14" s="5">
         <v>0</v>
       </c>
       <c r="J14" s="5">
         <v>0</v>
       </c>
       <c r="K14" s="5">
         <v>0</v>
       </c>
       <c r="L14" s="5">
         <v>0</v>
       </c>
       <c r="M14" s="5">
         <v>0</v>
       </c>
       <c r="N14" s="5">
         <v>0</v>
       </c>
-      <c r="O14" s="15">
-[...24 lines deleted...]
-    <row r="15" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O14" s="5">
+        <v>0</v>
+      </c>
+      <c r="P14" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="5">
+        <v>0</v>
+      </c>
+      <c r="R14" s="5">
+        <v>0</v>
+      </c>
+      <c r="S14" s="5">
+        <v>0</v>
+      </c>
+      <c r="T14" s="5">
+        <v>0</v>
+      </c>
+      <c r="U14" s="5">
+        <v>0</v>
+      </c>
+      <c r="V14" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:22" ht="12.75" customHeight="1">
       <c r="A15" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="5">
         <v>0</v>
       </c>
       <c r="D15" s="5">
         <v>0</v>
       </c>
       <c r="E15" s="5">
         <v>0</v>
       </c>
       <c r="F15" s="5">
         <v>0</v>
       </c>
       <c r="G15" s="5">
         <v>0</v>
       </c>
       <c r="H15" s="5">
         <v>0</v>
       </c>
       <c r="I15" s="5">
         <v>0</v>
       </c>
       <c r="J15" s="5">
         <v>0</v>
       </c>
       <c r="K15" s="5">
         <v>0</v>
       </c>
       <c r="L15" s="5">
         <v>0</v>
       </c>
       <c r="M15" s="5">
         <v>0</v>
       </c>
       <c r="N15" s="5">
         <v>0</v>
       </c>
-      <c r="O15" s="15">
-[...24 lines deleted...]
-    <row r="16" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O15" s="5">
+        <v>0</v>
+      </c>
+      <c r="P15" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="5">
+        <v>0</v>
+      </c>
+      <c r="R15" s="5">
+        <v>0</v>
+      </c>
+      <c r="S15" s="5">
+        <v>0</v>
+      </c>
+      <c r="T15" s="5">
+        <v>0</v>
+      </c>
+      <c r="U15" s="5">
+        <v>0</v>
+      </c>
+      <c r="V15" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:22" ht="12.75" customHeight="1">
       <c r="A16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="5">
         <v>0</v>
       </c>
       <c r="D16" s="5">
         <v>0</v>
       </c>
       <c r="E16" s="5">
         <v>0</v>
       </c>
       <c r="F16" s="5">
         <v>0</v>
       </c>
       <c r="G16" s="5">
         <v>0</v>
       </c>
       <c r="H16" s="5">
         <v>0</v>
       </c>
       <c r="I16" s="5">
         <v>0</v>
       </c>
       <c r="J16" s="5">
         <v>0</v>
       </c>
       <c r="K16" s="5">
         <v>0</v>
       </c>
       <c r="L16" s="5">
         <v>0</v>
       </c>
       <c r="M16" s="5">
         <v>0</v>
       </c>
       <c r="N16" s="5">
         <v>0</v>
       </c>
-      <c r="O16" s="15">
-[...24 lines deleted...]
-    <row r="17" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O16" s="5">
+        <v>0</v>
+      </c>
+      <c r="P16" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="5">
+        <v>0</v>
+      </c>
+      <c r="R16" s="5">
+        <v>0</v>
+      </c>
+      <c r="S16" s="5">
+        <v>0</v>
+      </c>
+      <c r="T16" s="5">
+        <v>0</v>
+      </c>
+      <c r="U16" s="5">
+        <v>0</v>
+      </c>
+      <c r="V16" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:22" ht="12.75" customHeight="1">
       <c r="A17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="5">
         <v>0</v>
       </c>
       <c r="D17" s="5">
         <v>0</v>
       </c>
       <c r="E17" s="5">
         <v>0</v>
       </c>
       <c r="F17" s="5">
         <v>0</v>
       </c>
       <c r="G17" s="5">
         <v>0</v>
       </c>
       <c r="H17" s="5">
         <v>0</v>
       </c>
       <c r="I17" s="5">
         <v>0</v>
       </c>
       <c r="J17" s="5">
         <v>0</v>
       </c>
       <c r="K17" s="5">
         <v>0</v>
       </c>
       <c r="L17" s="5">
         <v>0</v>
       </c>
       <c r="M17" s="5">
         <v>0</v>
       </c>
       <c r="N17" s="5">
         <v>0</v>
       </c>
-      <c r="O17" s="15">
-[...24 lines deleted...]
-    <row r="18" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O17" s="5">
+        <v>0</v>
+      </c>
+      <c r="P17" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="5">
+        <v>0</v>
+      </c>
+      <c r="R17" s="5">
+        <v>0</v>
+      </c>
+      <c r="S17" s="5">
+        <v>0</v>
+      </c>
+      <c r="T17" s="5">
+        <v>0</v>
+      </c>
+      <c r="U17" s="5">
+        <v>0</v>
+      </c>
+      <c r="V17" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:22" ht="12.75" customHeight="1">
       <c r="A18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="5">
         <v>0</v>
       </c>
       <c r="D18" s="5">
         <v>0</v>
       </c>
       <c r="E18" s="5">
         <v>0</v>
       </c>
       <c r="F18" s="5">
         <v>0</v>
       </c>
       <c r="G18" s="5">
         <v>0</v>
       </c>
       <c r="H18" s="5">
         <v>0</v>
       </c>
       <c r="I18" s="5">
         <v>0</v>
       </c>
       <c r="J18" s="5">
         <v>0</v>
       </c>
       <c r="K18" s="5">
         <v>0</v>
       </c>
       <c r="L18" s="5">
         <v>0</v>
       </c>
       <c r="M18" s="5">
         <v>0</v>
       </c>
       <c r="N18" s="5">
         <v>0</v>
       </c>
-      <c r="O18" s="15">
-[...24 lines deleted...]
-    <row r="19" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O18" s="5">
+        <v>0</v>
+      </c>
+      <c r="P18" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="5">
+        <v>0</v>
+      </c>
+      <c r="R18" s="5">
+        <v>0</v>
+      </c>
+      <c r="S18" s="5">
+        <v>0</v>
+      </c>
+      <c r="T18" s="5">
+        <v>0</v>
+      </c>
+      <c r="U18" s="5">
+        <v>0</v>
+      </c>
+      <c r="V18" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:22" ht="12.75" customHeight="1">
       <c r="A19" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>28</v>
       </c>
       <c r="C19" s="5">
         <v>0</v>
       </c>
       <c r="D19" s="5">
         <v>0</v>
       </c>
       <c r="E19" s="5">
         <v>132.53822</v>
       </c>
       <c r="F19" s="5">
         <v>182.89806999999999</v>
       </c>
       <c r="G19" s="5">
         <v>0</v>
       </c>
       <c r="H19" s="5">
         <v>0</v>
       </c>
       <c r="I19" s="5">
         <v>127.00721</v>
       </c>
       <c r="J19" s="5">
         <v>156.64876000000001</v>
       </c>
       <c r="K19" s="5">
         <v>0</v>
       </c>
       <c r="L19" s="5">
         <v>0</v>
       </c>
       <c r="M19" s="5">
         <v>177.29159000000001</v>
       </c>
       <c r="N19" s="5">
         <v>262.33870999999999</v>
       </c>
-      <c r="O19" s="15">
-[...17 lines deleted...]
-      <c r="U19" s="15">
+      <c r="O19" s="5">
+        <v>0</v>
+      </c>
+      <c r="P19" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="5">
+        <v>52.59</v>
+      </c>
+      <c r="R19" s="5">
+        <v>81.503020000000006</v>
+      </c>
+      <c r="S19" s="5">
+        <v>0</v>
+      </c>
+      <c r="T19" s="5">
+        <v>0</v>
+      </c>
+      <c r="U19" s="5">
         <v>51.975499999999997</v>
       </c>
-      <c r="V19" s="15">
+      <c r="V19" s="5">
         <v>80.601150000000004</v>
       </c>
     </row>
-    <row r="20" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:22" ht="12.75" customHeight="1">
       <c r="A20" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>30</v>
       </c>
       <c r="C20" s="5">
         <v>0</v>
       </c>
       <c r="D20" s="5">
         <v>0</v>
       </c>
       <c r="E20" s="5">
         <v>0</v>
       </c>
       <c r="F20" s="5">
         <v>0</v>
       </c>
       <c r="G20" s="5">
         <v>0</v>
       </c>
       <c r="H20" s="5">
         <v>0</v>
       </c>
       <c r="I20" s="5">
         <v>4.16852</v>
       </c>
       <c r="J20" s="5">
         <v>11.44426</v>
       </c>
       <c r="K20" s="5">
         <v>0</v>
       </c>
       <c r="L20" s="5">
         <v>0</v>
       </c>
       <c r="M20" s="5">
         <v>6.6229699999999996</v>
       </c>
       <c r="N20" s="5">
         <v>17.132560000000002</v>
       </c>
-      <c r="O20" s="15">
-[...5 lines deleted...]
-      <c r="Q20" s="15">
+      <c r="O20" s="5">
+        <v>0</v>
+      </c>
+      <c r="P20" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="5">
         <v>0.73107999999999995</v>
       </c>
-      <c r="R20" s="15">
+      <c r="R20" s="5">
         <v>2.1611600000000002</v>
       </c>
-      <c r="S20" s="15">
-[...5 lines deleted...]
-      <c r="U20" s="15">
+      <c r="S20" s="5">
+        <v>0</v>
+      </c>
+      <c r="T20" s="5">
+        <v>0</v>
+      </c>
+      <c r="U20" s="5">
         <v>0.65</v>
       </c>
-      <c r="V20" s="15">
+      <c r="V20" s="5">
         <v>1.4908699999999999</v>
       </c>
     </row>
-    <row r="21" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:22" ht="12.75" customHeight="1">
       <c r="A21" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>32</v>
       </c>
       <c r="C21" s="5">
         <v>0</v>
       </c>
       <c r="D21" s="5">
         <v>0</v>
       </c>
       <c r="E21" s="5">
         <v>4.1657999999999999</v>
       </c>
       <c r="F21" s="5">
         <v>42.954329999999999</v>
       </c>
       <c r="G21" s="5">
         <v>0</v>
       </c>
       <c r="H21" s="5">
         <v>0</v>
       </c>
       <c r="I21" s="5">
         <v>4.6413099999999998</v>
       </c>
       <c r="J21" s="5">
         <v>44.29654</v>
       </c>
       <c r="K21" s="5">
         <v>0</v>
       </c>
       <c r="L21" s="5">
         <v>0</v>
       </c>
       <c r="M21" s="5">
         <v>5.5437900000000004</v>
       </c>
       <c r="N21" s="5">
         <v>55.99888</v>
       </c>
-      <c r="O21" s="15">
-[...24 lines deleted...]
-    <row r="22" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O21" s="5">
+        <v>0</v>
+      </c>
+      <c r="P21" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="5">
+        <v>1.96</v>
+      </c>
+      <c r="R21" s="5">
+        <v>21.64593</v>
+      </c>
+      <c r="S21" s="5">
+        <v>0</v>
+      </c>
+      <c r="T21" s="5">
+        <v>0</v>
+      </c>
+      <c r="U21" s="5">
+        <v>2.4772699999999999</v>
+      </c>
+      <c r="V21" s="5">
+        <v>27.99024</v>
+      </c>
+    </row>
+    <row r="22" spans="1:22" ht="12.75" customHeight="1">
       <c r="A22" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>34</v>
       </c>
       <c r="C22" s="5">
         <v>0.5</v>
       </c>
       <c r="D22" s="5">
         <v>0.48299999999999998</v>
       </c>
       <c r="E22" s="5">
         <v>0</v>
       </c>
       <c r="F22" s="5">
         <v>0</v>
       </c>
       <c r="G22" s="5">
         <v>0</v>
       </c>
       <c r="H22" s="5">
         <v>0</v>
       </c>
       <c r="I22" s="5">
         <v>0.1</v>
       </c>
       <c r="J22" s="5">
         <v>0.45600000000000002</v>
       </c>
       <c r="K22" s="5">
         <v>0</v>
       </c>
       <c r="L22" s="5">
         <v>0</v>
       </c>
       <c r="M22" s="5">
         <v>1.3049999999999999</v>
       </c>
       <c r="N22" s="5">
         <v>7.0725800000000003</v>
       </c>
-      <c r="O22" s="15">
-[...24 lines deleted...]
-    <row r="23" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O22" s="5">
+        <v>0</v>
+      </c>
+      <c r="P22" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q22" s="5">
+        <v>0</v>
+      </c>
+      <c r="R22" s="5">
+        <v>0</v>
+      </c>
+      <c r="S22" s="5">
+        <v>0</v>
+      </c>
+      <c r="T22" s="5">
+        <v>0</v>
+      </c>
+      <c r="U22" s="5">
+        <v>0</v>
+      </c>
+      <c r="V22" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:22" ht="12.75" customHeight="1">
       <c r="A23" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C23" s="5">
         <v>0</v>
       </c>
       <c r="D23" s="5">
         <v>0</v>
       </c>
       <c r="E23" s="5">
         <v>1.4263399999999999</v>
       </c>
       <c r="F23" s="5">
         <v>14.616989999999999</v>
       </c>
       <c r="G23" s="5">
         <v>0</v>
       </c>
       <c r="H23" s="5">
         <v>0</v>
       </c>
       <c r="I23" s="5">
         <v>1.73129</v>
       </c>
       <c r="J23" s="5">
         <v>17.237629999999999</v>
       </c>
       <c r="K23" s="5">
         <v>0</v>
       </c>
       <c r="L23" s="5">
         <v>0</v>
       </c>
       <c r="M23" s="5">
         <v>2.35806</v>
       </c>
       <c r="N23" s="5">
         <v>22.534590000000001</v>
       </c>
-      <c r="O23" s="15">
-[...24 lines deleted...]
-    <row r="24" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O23" s="5">
+        <v>0</v>
+      </c>
+      <c r="P23" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="5">
+        <v>0.76063000000000003</v>
+      </c>
+      <c r="R23" s="5">
+        <v>10.25178</v>
+      </c>
+      <c r="S23" s="5">
+        <v>0</v>
+      </c>
+      <c r="T23" s="5">
+        <v>0</v>
+      </c>
+      <c r="U23" s="5">
+        <v>0.77117999999999998</v>
+      </c>
+      <c r="V23" s="5">
+        <v>14.479839999999999</v>
+      </c>
+    </row>
+    <row r="24" spans="1:22" ht="12.75" customHeight="1">
       <c r="A24" s="3" t="s">
         <v>37</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>38</v>
       </c>
       <c r="C24" s="5">
         <v>0</v>
       </c>
       <c r="D24" s="5">
         <v>0</v>
       </c>
       <c r="E24" s="5">
         <v>0</v>
       </c>
       <c r="F24" s="5">
         <v>0</v>
       </c>
       <c r="G24" s="5">
         <v>0</v>
       </c>
       <c r="H24" s="5">
         <v>0</v>
       </c>
       <c r="I24" s="5">
         <v>0.01</v>
       </c>
       <c r="J24" s="5">
         <v>9.6000000000000002E-2</v>
       </c>
       <c r="K24" s="5">
         <v>0</v>
       </c>
       <c r="L24" s="5">
         <v>0</v>
       </c>
       <c r="M24" s="5">
         <v>0.04</v>
       </c>
       <c r="N24" s="5">
         <v>0.50307999999999997</v>
       </c>
-      <c r="O24" s="15">
-[...24 lines deleted...]
-    <row r="25" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O24" s="5">
+        <v>0</v>
+      </c>
+      <c r="P24" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="5">
+        <v>0</v>
+      </c>
+      <c r="R24" s="5">
+        <v>0</v>
+      </c>
+      <c r="S24" s="5">
+        <v>0</v>
+      </c>
+      <c r="T24" s="5">
+        <v>0</v>
+      </c>
+      <c r="U24" s="5">
+        <v>0</v>
+      </c>
+      <c r="V24" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:22" ht="12.75" customHeight="1">
       <c r="A25" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>40</v>
       </c>
       <c r="C25" s="5">
         <v>0</v>
       </c>
       <c r="D25" s="5">
         <v>0</v>
       </c>
       <c r="E25" s="5">
         <v>0</v>
       </c>
       <c r="F25" s="5">
         <v>0</v>
       </c>
       <c r="G25" s="5">
         <v>0</v>
       </c>
       <c r="H25" s="5">
         <v>0</v>
       </c>
       <c r="I25" s="5">
         <v>1.339</v>
       </c>
       <c r="J25" s="5">
         <v>2.839</v>
       </c>
       <c r="K25" s="5">
         <v>0</v>
       </c>
       <c r="L25" s="5">
         <v>0</v>
       </c>
       <c r="M25" s="5">
         <v>36.936</v>
       </c>
       <c r="N25" s="5">
         <v>26.596830000000001</v>
       </c>
-      <c r="O25" s="15">
-[...17 lines deleted...]
-      <c r="U25" s="15">
+      <c r="O25" s="5">
+        <v>0</v>
+      </c>
+      <c r="P25" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="5">
+        <v>75.282200000000003</v>
+      </c>
+      <c r="R25" s="5">
+        <v>58.795729999999999</v>
+      </c>
+      <c r="S25" s="5">
+        <v>0</v>
+      </c>
+      <c r="T25" s="5">
+        <v>0</v>
+      </c>
+      <c r="U25" s="5">
         <v>64.20093</v>
       </c>
-      <c r="V25" s="15">
+      <c r="V25" s="5">
         <v>43.958030000000001</v>
       </c>
     </row>
-    <row r="26" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:22" ht="12.75" customHeight="1">
       <c r="A26" s="3" t="s">
         <v>41</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>42</v>
       </c>
       <c r="C26" s="5">
         <v>0</v>
       </c>
       <c r="D26" s="5">
         <v>0</v>
       </c>
       <c r="E26" s="5">
         <v>25.166419999999999</v>
       </c>
       <c r="F26" s="5">
         <v>39.767620000000001</v>
       </c>
       <c r="G26" s="5">
         <v>0</v>
       </c>
       <c r="H26" s="5">
         <v>0</v>
       </c>
       <c r="I26" s="5">
         <v>31.007190000000001</v>
       </c>
       <c r="J26" s="5">
         <v>44.21358</v>
       </c>
       <c r="K26" s="5">
         <v>0</v>
       </c>
       <c r="L26" s="5">
         <v>0</v>
       </c>
       <c r="M26" s="5">
         <v>32.374479999999998</v>
       </c>
       <c r="N26" s="5">
         <v>39.664380000000001</v>
       </c>
-      <c r="O26" s="15">
-[...24 lines deleted...]
-    <row r="27" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O26" s="5">
+        <v>0</v>
+      </c>
+      <c r="P26" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="5">
+        <v>12.84394</v>
+      </c>
+      <c r="R26" s="5">
+        <v>19.349270000000001</v>
+      </c>
+      <c r="S26" s="5">
+        <v>0</v>
+      </c>
+      <c r="T26" s="5">
+        <v>0</v>
+      </c>
+      <c r="U26" s="5">
+        <v>8.3617799999999995</v>
+      </c>
+      <c r="V26" s="5">
+        <v>15.021929999999999</v>
+      </c>
+    </row>
+    <row r="27" spans="1:22" ht="12.75" customHeight="1">
       <c r="A27" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>44</v>
       </c>
       <c r="C27" s="5">
         <v>0</v>
       </c>
       <c r="D27" s="5">
         <v>0</v>
       </c>
       <c r="E27" s="5">
         <v>169.95057</v>
       </c>
       <c r="F27" s="5">
         <v>475.87272999999999</v>
       </c>
       <c r="G27" s="5">
         <v>0</v>
       </c>
       <c r="H27" s="5">
         <v>0</v>
       </c>
       <c r="I27" s="5">
         <v>159.4744</v>
       </c>
       <c r="J27" s="5">
         <v>403.34174000000002</v>
       </c>
       <c r="K27" s="5">
         <v>0</v>
       </c>
       <c r="L27" s="5">
         <v>0</v>
       </c>
       <c r="M27" s="5">
         <v>213.71628000000001</v>
       </c>
       <c r="N27" s="5">
         <v>542.27705000000003</v>
       </c>
-      <c r="O27" s="15">
-[...24 lines deleted...]
-    <row r="28" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O27" s="5">
+        <v>0</v>
+      </c>
+      <c r="P27" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q27" s="5">
+        <v>94.34675</v>
+      </c>
+      <c r="R27" s="5">
+        <v>288.0788</v>
+      </c>
+      <c r="S27" s="5">
+        <v>0</v>
+      </c>
+      <c r="T27" s="5">
+        <v>0</v>
+      </c>
+      <c r="U27" s="5">
+        <v>90.892799999999994</v>
+      </c>
+      <c r="V27" s="5">
+        <v>299.58927</v>
+      </c>
+    </row>
+    <row r="28" spans="1:22" ht="12.75" customHeight="1">
       <c r="A28" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>46</v>
       </c>
       <c r="C28" s="5">
         <v>0</v>
       </c>
       <c r="D28" s="5">
         <v>0</v>
       </c>
       <c r="E28" s="5">
         <v>20.782800000000002</v>
       </c>
       <c r="F28" s="5">
         <v>94.597399999999993</v>
       </c>
       <c r="G28" s="5">
         <v>0</v>
       </c>
       <c r="H28" s="5">
         <v>0</v>
       </c>
       <c r="I28" s="5">
         <v>14.032780000000001</v>
       </c>
       <c r="J28" s="5">
         <v>43.980829999999997</v>
       </c>
       <c r="K28" s="5">
         <v>0</v>
       </c>
       <c r="L28" s="5">
         <v>0</v>
       </c>
       <c r="M28" s="5">
         <v>26.849720000000001</v>
       </c>
       <c r="N28" s="5">
         <v>114.85165000000001</v>
       </c>
-      <c r="O28" s="15">
-[...5 lines deleted...]
-      <c r="Q28" s="15">
+      <c r="O28" s="5">
+        <v>0</v>
+      </c>
+      <c r="P28" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q28" s="5">
         <v>0.70853999999999995</v>
       </c>
-      <c r="R28" s="15">
+      <c r="R28" s="5">
         <v>0.95601999999999998</v>
       </c>
-      <c r="S28" s="15">
-[...5 lines deleted...]
-      <c r="U28" s="15">
+      <c r="S28" s="5">
+        <v>0</v>
+      </c>
+      <c r="T28" s="5">
+        <v>0</v>
+      </c>
+      <c r="U28" s="5">
         <v>7.2599999999999998E-2</v>
       </c>
-      <c r="V28" s="15">
+      <c r="V28" s="5">
         <v>0.13195999999999999</v>
       </c>
     </row>
-    <row r="29" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:22" ht="12.75" customHeight="1">
       <c r="A29" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>48</v>
       </c>
       <c r="C29" s="5">
         <v>0</v>
       </c>
       <c r="D29" s="5">
         <v>0</v>
       </c>
       <c r="E29" s="5">
         <v>0</v>
       </c>
       <c r="F29" s="5">
         <v>0</v>
       </c>
       <c r="G29" s="5">
         <v>0</v>
       </c>
       <c r="H29" s="5">
         <v>0</v>
       </c>
       <c r="I29" s="5">
         <v>0</v>
       </c>
       <c r="J29" s="5">
         <v>0</v>
       </c>
       <c r="K29" s="5">
         <v>0</v>
       </c>
       <c r="L29" s="5">
         <v>0</v>
       </c>
       <c r="M29" s="5">
         <v>3.6320000000000001</v>
       </c>
       <c r="N29" s="5">
         <v>3.3618600000000001</v>
       </c>
-      <c r="O29" s="15">
-[...24 lines deleted...]
-    <row r="30" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O29" s="5">
+        <v>0</v>
+      </c>
+      <c r="P29" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q29" s="5">
+        <v>0</v>
+      </c>
+      <c r="R29" s="5">
+        <v>0</v>
+      </c>
+      <c r="S29" s="5">
+        <v>0</v>
+      </c>
+      <c r="T29" s="5">
+        <v>0</v>
+      </c>
+      <c r="U29" s="5">
+        <v>0</v>
+      </c>
+      <c r="V29" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:22" ht="12.75" customHeight="1">
       <c r="A30" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B30" s="10" t="s">
         <v>50</v>
       </c>
       <c r="C30" s="5">
         <v>20</v>
       </c>
       <c r="D30" s="5">
         <v>147.95945</v>
       </c>
       <c r="E30" s="5">
         <v>20.97268</v>
       </c>
       <c r="F30" s="5">
         <v>157.90648999999999</v>
       </c>
       <c r="G30" s="5">
         <v>0</v>
       </c>
       <c r="H30" s="5">
         <v>0</v>
       </c>
       <c r="I30" s="5">
         <v>19.480650000000001</v>
       </c>
       <c r="J30" s="5">
         <v>81.496430000000004</v>
       </c>
       <c r="K30" s="5">
         <v>20</v>
       </c>
       <c r="L30" s="5">
         <v>38.531779999999998</v>
       </c>
       <c r="M30" s="5">
         <v>40.941290000000002</v>
       </c>
       <c r="N30" s="5">
         <v>138.28147999999999</v>
       </c>
-      <c r="O30" s="15">
-[...24 lines deleted...]
-    <row r="31" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O30" s="5">
+        <v>0</v>
+      </c>
+      <c r="P30" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q30" s="5">
+        <v>34.262860000000003</v>
+      </c>
+      <c r="R30" s="5">
+        <v>182.67719</v>
+      </c>
+      <c r="S30" s="5">
+        <v>0</v>
+      </c>
+      <c r="T30" s="5">
+        <v>0</v>
+      </c>
+      <c r="U30" s="5">
+        <v>5.09084</v>
+      </c>
+      <c r="V30" s="5">
+        <v>35.232419999999998</v>
+      </c>
+    </row>
+    <row r="31" spans="1:22" ht="12.75" customHeight="1">
       <c r="A31" s="3" t="s">
         <v>51</v>
       </c>
       <c r="B31" s="10" t="s">
         <v>52</v>
       </c>
       <c r="C31" s="5">
         <v>0</v>
       </c>
       <c r="D31" s="5">
         <v>0</v>
       </c>
       <c r="E31" s="5">
         <v>425.81099999999998</v>
       </c>
       <c r="F31" s="5">
         <v>2180.5801099999999</v>
       </c>
       <c r="G31" s="5">
         <v>0</v>
       </c>
       <c r="H31" s="5">
         <v>0</v>
       </c>
       <c r="I31" s="5">
         <v>559.82799999999997</v>
       </c>
       <c r="J31" s="5">
         <v>1667.31052</v>
       </c>
       <c r="K31" s="5">
         <v>0</v>
       </c>
       <c r="L31" s="5">
         <v>0</v>
       </c>
       <c r="M31" s="5">
         <v>448.70800000000003</v>
       </c>
       <c r="N31" s="5">
         <v>2722.2819599999998</v>
       </c>
-      <c r="O31" s="15">
-[...24 lines deleted...]
-    <row r="32" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O31" s="5">
+        <v>0</v>
+      </c>
+      <c r="P31" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q31" s="5">
+        <v>286.85700000000003</v>
+      </c>
+      <c r="R31" s="5">
+        <v>1737.76856</v>
+      </c>
+      <c r="S31" s="5">
+        <v>0</v>
+      </c>
+      <c r="T31" s="5">
+        <v>0</v>
+      </c>
+      <c r="U31" s="5">
+        <v>199.8</v>
+      </c>
+      <c r="V31" s="5">
+        <v>941.28944999999999</v>
+      </c>
+    </row>
+    <row r="32" spans="1:22" ht="12.75" customHeight="1">
       <c r="A32" s="3" t="s">
         <v>53</v>
       </c>
       <c r="B32" s="10" t="s">
         <v>54</v>
       </c>
       <c r="C32" s="5">
         <v>0</v>
       </c>
       <c r="D32" s="5">
         <v>0</v>
       </c>
       <c r="E32" s="5">
         <v>0</v>
       </c>
       <c r="F32" s="5">
         <v>0</v>
       </c>
       <c r="G32" s="5">
         <v>0</v>
       </c>
       <c r="H32" s="5">
         <v>0</v>
       </c>
       <c r="I32" s="5">
         <v>0</v>
       </c>
       <c r="J32" s="5">
         <v>0</v>
       </c>
       <c r="K32" s="5">
         <v>0</v>
       </c>
       <c r="L32" s="5">
         <v>0</v>
       </c>
       <c r="M32" s="5">
         <v>0</v>
       </c>
       <c r="N32" s="5">
         <v>0</v>
       </c>
-      <c r="O32" s="15">
-[...24 lines deleted...]
-    <row r="33" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O32" s="5">
+        <v>0</v>
+      </c>
+      <c r="P32" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q32" s="5">
+        <v>0</v>
+      </c>
+      <c r="R32" s="5">
+        <v>0</v>
+      </c>
+      <c r="S32" s="5">
+        <v>0</v>
+      </c>
+      <c r="T32" s="5">
+        <v>0</v>
+      </c>
+      <c r="U32" s="5">
+        <v>0</v>
+      </c>
+      <c r="V32" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:22" ht="12.75" customHeight="1">
       <c r="A33" s="3" t="s">
         <v>55</v>
       </c>
       <c r="B33" s="10" t="s">
         <v>56</v>
       </c>
       <c r="C33" s="5">
         <v>0</v>
       </c>
       <c r="D33" s="5">
         <v>0</v>
       </c>
       <c r="E33" s="5">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="F33" s="5">
         <v>2.1999999999999999E-2</v>
       </c>
       <c r="G33" s="5">
         <v>0</v>
       </c>
       <c r="H33" s="5">
         <v>0</v>
       </c>
       <c r="I33" s="5">
         <v>5.0830000000000002</v>
       </c>
       <c r="J33" s="5">
         <v>7.1890000000000001</v>
       </c>
       <c r="K33" s="5">
         <v>0</v>
       </c>
       <c r="L33" s="5">
         <v>0</v>
       </c>
       <c r="M33" s="5">
         <v>9.0117200000000004</v>
       </c>
       <c r="N33" s="5">
         <v>6.4231400000000001</v>
       </c>
-      <c r="O33" s="15">
-[...24 lines deleted...]
-    <row r="34" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O33" s="5">
+        <v>0</v>
+      </c>
+      <c r="P33" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q33" s="5">
+        <v>0</v>
+      </c>
+      <c r="R33" s="5">
+        <v>0</v>
+      </c>
+      <c r="S33" s="5">
+        <v>0</v>
+      </c>
+      <c r="T33" s="5">
+        <v>0</v>
+      </c>
+      <c r="U33" s="5">
+        <v>0</v>
+      </c>
+      <c r="V33" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:22" ht="12.75" customHeight="1">
       <c r="A34" s="3" t="s">
         <v>57</v>
       </c>
       <c r="B34" s="10" t="s">
         <v>58</v>
       </c>
       <c r="C34" s="5">
         <v>0</v>
       </c>
       <c r="D34" s="5">
         <v>0</v>
       </c>
       <c r="E34" s="5">
         <v>0</v>
       </c>
       <c r="F34" s="5">
         <v>0</v>
       </c>
       <c r="G34" s="5">
         <v>0</v>
       </c>
       <c r="H34" s="5">
         <v>0</v>
       </c>
       <c r="I34" s="5">
         <v>0</v>
       </c>
       <c r="J34" s="5">
         <v>0</v>
       </c>
       <c r="K34" s="5">
         <v>0</v>
       </c>
       <c r="L34" s="5">
         <v>0</v>
       </c>
       <c r="M34" s="5">
         <v>0</v>
       </c>
       <c r="N34" s="5">
         <v>0</v>
       </c>
-      <c r="O34" s="15">
-[...24 lines deleted...]
-    <row r="35" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O34" s="5">
+        <v>0</v>
+      </c>
+      <c r="P34" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q34" s="5">
+        <v>0</v>
+      </c>
+      <c r="R34" s="5">
+        <v>0</v>
+      </c>
+      <c r="S34" s="5">
+        <v>0</v>
+      </c>
+      <c r="T34" s="5">
+        <v>0</v>
+      </c>
+      <c r="U34" s="5">
+        <v>0</v>
+      </c>
+      <c r="V34" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:22" ht="12.75" customHeight="1">
       <c r="A35" s="3" t="s">
         <v>59</v>
       </c>
       <c r="B35" s="10" t="s">
         <v>60</v>
       </c>
       <c r="C35" s="5">
         <v>0</v>
       </c>
       <c r="D35" s="5">
         <v>0</v>
       </c>
       <c r="E35" s="5">
         <v>217.8125</v>
       </c>
       <c r="F35" s="5">
         <v>13.48354</v>
       </c>
       <c r="G35" s="5">
         <v>0</v>
       </c>
       <c r="H35" s="5">
         <v>0</v>
       </c>
       <c r="I35" s="5">
         <v>514.20000000000005</v>
       </c>
       <c r="J35" s="5">
         <v>22.107150000000001</v>
       </c>
       <c r="K35" s="5">
         <v>0</v>
       </c>
       <c r="L35" s="5">
         <v>0</v>
       </c>
       <c r="M35" s="5">
         <v>350.98</v>
       </c>
       <c r="N35" s="5">
         <v>8.6419700000000006</v>
       </c>
-      <c r="O35" s="15">
-[...17 lines deleted...]
-      <c r="U35" s="15">
+      <c r="O35" s="5">
+        <v>0</v>
+      </c>
+      <c r="P35" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q35" s="5">
+        <v>0</v>
+      </c>
+      <c r="R35" s="5">
+        <v>0</v>
+      </c>
+      <c r="S35" s="5">
+        <v>0</v>
+      </c>
+      <c r="T35" s="5">
+        <v>0</v>
+      </c>
+      <c r="U35" s="5">
         <v>59.76</v>
       </c>
-      <c r="V35" s="15">
+      <c r="V35" s="5">
         <v>10.791829999999999</v>
       </c>
     </row>
-    <row r="36" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:22" ht="12.75" customHeight="1">
       <c r="A36" s="3" t="s">
         <v>61</v>
       </c>
       <c r="B36" s="10" t="s">
         <v>62</v>
       </c>
       <c r="C36" s="5">
         <v>1592.799</v>
       </c>
       <c r="D36" s="5">
         <v>6.6705899999999998</v>
       </c>
       <c r="E36" s="5">
         <v>1.5</v>
       </c>
       <c r="F36" s="5">
         <v>0.2762</v>
       </c>
       <c r="G36" s="5">
         <v>4716.9520000000002</v>
       </c>
       <c r="H36" s="5">
         <v>22.666910000000001</v>
       </c>
       <c r="I36" s="5">
         <v>0</v>
       </c>
       <c r="J36" s="5">
         <v>0</v>
       </c>
       <c r="K36" s="5">
         <v>8091.9769999999999</v>
       </c>
       <c r="L36" s="5">
         <v>35.30753</v>
       </c>
       <c r="M36" s="5">
         <v>11</v>
       </c>
       <c r="N36" s="5">
         <v>1.07525</v>
       </c>
-      <c r="O36" s="15">
-[...24 lines deleted...]
-    <row r="37" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O36" s="5">
+        <v>558.82500000000005</v>
+      </c>
+      <c r="P36" s="5">
+        <v>3.3527</v>
+      </c>
+      <c r="Q36" s="5">
+        <v>0</v>
+      </c>
+      <c r="R36" s="5">
+        <v>0</v>
+      </c>
+      <c r="S36" s="5">
+        <v>198</v>
+      </c>
+      <c r="T36" s="5">
+        <v>1.1071500000000001</v>
+      </c>
+      <c r="U36" s="5">
+        <v>0</v>
+      </c>
+      <c r="V36" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:22" ht="12.75" customHeight="1">
       <c r="A37" s="3" t="s">
         <v>63</v>
       </c>
       <c r="B37" s="10" t="s">
         <v>64</v>
       </c>
       <c r="C37" s="5">
         <v>116.32</v>
       </c>
       <c r="D37" s="5">
         <v>0.55900000000000005</v>
       </c>
       <c r="E37" s="5">
         <v>0</v>
       </c>
       <c r="F37" s="5">
         <v>0</v>
       </c>
       <c r="G37" s="5">
         <v>1879.739</v>
       </c>
       <c r="H37" s="5">
         <v>6.0668899999999999</v>
       </c>
       <c r="I37" s="5">
         <v>0</v>
       </c>
       <c r="J37" s="5">
         <v>0</v>
       </c>
       <c r="K37" s="5">
         <v>63005.983</v>
       </c>
       <c r="L37" s="5">
         <v>209.10489999999999</v>
       </c>
       <c r="M37" s="5">
         <v>0</v>
       </c>
       <c r="N37" s="5">
         <v>0</v>
       </c>
-      <c r="O37" s="15">
-[...24 lines deleted...]
-    <row r="38" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O37" s="5">
+        <v>382.483</v>
+      </c>
+      <c r="P37" s="5">
+        <v>1.45367</v>
+      </c>
+      <c r="Q37" s="5">
+        <v>0</v>
+      </c>
+      <c r="R37" s="5">
+        <v>0</v>
+      </c>
+      <c r="S37" s="5">
+        <v>9601.6219999999994</v>
+      </c>
+      <c r="T37" s="5">
+        <v>39.364040000000003</v>
+      </c>
+      <c r="U37" s="5">
+        <v>0</v>
+      </c>
+      <c r="V37" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:22" ht="12.75" customHeight="1">
       <c r="A38" s="3" t="s">
         <v>65</v>
       </c>
       <c r="B38" s="10" t="s">
         <v>66</v>
       </c>
       <c r="C38" s="5">
         <v>750.75</v>
       </c>
       <c r="D38" s="5">
         <v>3.2446700000000002</v>
       </c>
       <c r="E38" s="5">
         <v>17.5</v>
       </c>
       <c r="F38" s="5">
         <v>0.86648000000000003</v>
       </c>
       <c r="G38" s="5">
         <v>113.251</v>
       </c>
       <c r="H38" s="5">
         <v>0.41038000000000002</v>
       </c>
       <c r="I38" s="5">
         <v>130.21899999999999</v>
       </c>
       <c r="J38" s="5">
         <v>9.77</v>
       </c>
       <c r="K38" s="5">
         <v>18974.138999999999</v>
       </c>
       <c r="L38" s="5">
         <v>61.34028</v>
       </c>
       <c r="M38" s="5">
         <v>0</v>
       </c>
       <c r="N38" s="5">
         <v>0</v>
       </c>
-      <c r="O38" s="15">
+      <c r="O38" s="5">
         <v>29.937000000000001</v>
       </c>
-      <c r="P38" s="15">
+      <c r="P38" s="5">
         <v>0.14338000000000001</v>
       </c>
-      <c r="Q38" s="15">
+      <c r="Q38" s="5">
         <v>23</v>
       </c>
-      <c r="R38" s="15">
+      <c r="R38" s="5">
         <v>1.55131</v>
       </c>
-      <c r="S38" s="15">
+      <c r="S38" s="5">
         <v>22349.710999999999</v>
       </c>
-      <c r="T38" s="15">
+      <c r="T38" s="5">
         <v>9.9905000000000008</v>
       </c>
-      <c r="U38" s="15">
-[...6 lines deleted...]
-    <row r="39" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="U38" s="5">
+        <v>0</v>
+      </c>
+      <c r="V38" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:22" ht="12.75" customHeight="1">
       <c r="A39" s="3" t="s">
         <v>67</v>
       </c>
       <c r="B39" s="10" t="s">
         <v>68</v>
       </c>
       <c r="C39" s="5">
         <v>0</v>
       </c>
       <c r="D39" s="5">
         <v>0</v>
       </c>
       <c r="E39" s="5">
         <v>0</v>
       </c>
       <c r="F39" s="5">
         <v>0</v>
       </c>
       <c r="G39" s="5">
         <v>0</v>
       </c>
       <c r="H39" s="5">
         <v>0</v>
       </c>
       <c r="I39" s="5">
         <v>0</v>
       </c>
       <c r="J39" s="5">
         <v>0</v>
       </c>
       <c r="K39" s="5">
         <v>51.284999999999997</v>
       </c>
       <c r="L39" s="5">
         <v>0.16725000000000001</v>
       </c>
       <c r="M39" s="5">
         <v>0</v>
       </c>
       <c r="N39" s="5">
         <v>0</v>
       </c>
-      <c r="O39" s="15">
-[...24 lines deleted...]
-    <row r="40" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O39" s="5">
+        <v>0</v>
+      </c>
+      <c r="P39" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q39" s="5">
+        <v>0</v>
+      </c>
+      <c r="R39" s="5">
+        <v>0</v>
+      </c>
+      <c r="S39" s="5">
+        <v>0</v>
+      </c>
+      <c r="T39" s="5">
+        <v>0</v>
+      </c>
+      <c r="U39" s="5">
+        <v>0</v>
+      </c>
+      <c r="V39" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:22" ht="12.75" customHeight="1">
       <c r="A40" s="3" t="s">
         <v>69</v>
       </c>
       <c r="B40" s="10" t="s">
         <v>70</v>
       </c>
       <c r="C40" s="5">
         <v>904.4</v>
       </c>
       <c r="D40" s="5">
         <v>4.3470000000000004</v>
       </c>
       <c r="E40" s="5">
         <v>0</v>
       </c>
       <c r="F40" s="5">
         <v>0</v>
       </c>
       <c r="G40" s="5">
         <v>242.15100000000001</v>
       </c>
       <c r="H40" s="5">
         <v>0.83143</v>
       </c>
       <c r="I40" s="5">
         <v>0</v>
       </c>
       <c r="J40" s="5">
         <v>0</v>
       </c>
       <c r="K40" s="5">
         <v>15627.047</v>
       </c>
       <c r="L40" s="5">
         <v>54.389090000000003</v>
       </c>
       <c r="M40" s="5">
         <v>0</v>
       </c>
       <c r="N40" s="5">
         <v>0</v>
       </c>
-      <c r="O40" s="15">
-[...24 lines deleted...]
-    <row r="41" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O40" s="5">
+        <v>42.457999999999998</v>
+      </c>
+      <c r="P40" s="5">
+        <v>0.15903999999999999</v>
+      </c>
+      <c r="Q40" s="5">
+        <v>0</v>
+      </c>
+      <c r="R40" s="5">
+        <v>0</v>
+      </c>
+      <c r="S40" s="5">
+        <v>1283.115</v>
+      </c>
+      <c r="T40" s="5">
+        <v>5.21753</v>
+      </c>
+      <c r="U40" s="5">
+        <v>0</v>
+      </c>
+      <c r="V40" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:22" ht="12.75" customHeight="1">
       <c r="A41" s="3" t="s">
         <v>71</v>
       </c>
       <c r="B41" s="10" t="s">
         <v>72</v>
       </c>
       <c r="C41" s="5">
         <v>882.49699999999996</v>
       </c>
       <c r="D41" s="5">
         <v>3.8317700000000001</v>
       </c>
       <c r="E41" s="5">
         <v>3.5999999999999997E-2</v>
       </c>
       <c r="F41" s="5">
         <v>5.8479999999999997E-2</v>
       </c>
       <c r="G41" s="5">
         <v>1544.8109999999999</v>
       </c>
       <c r="H41" s="5">
         <v>6.6735800000000003</v>
       </c>
       <c r="I41" s="5">
         <v>12.036</v>
       </c>
       <c r="J41" s="5">
         <v>1.36178</v>
       </c>
       <c r="K41" s="5">
         <v>204.88499999999999</v>
       </c>
       <c r="L41" s="5">
         <v>0.91237000000000001</v>
       </c>
       <c r="M41" s="5">
         <v>0</v>
       </c>
       <c r="N41" s="5">
         <v>0</v>
       </c>
-      <c r="O41" s="15">
+      <c r="O41" s="5">
         <v>13.51</v>
       </c>
-      <c r="P41" s="15">
+      <c r="P41" s="5">
         <v>5.2859999999999997E-2</v>
       </c>
-      <c r="Q41" s="15">
-[...18 lines deleted...]
-    <row r="42" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Q41" s="5">
+        <v>0</v>
+      </c>
+      <c r="R41" s="5">
+        <v>0</v>
+      </c>
+      <c r="S41" s="5">
+        <v>0</v>
+      </c>
+      <c r="T41" s="5">
+        <v>0</v>
+      </c>
+      <c r="U41" s="5">
+        <v>0</v>
+      </c>
+      <c r="V41" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:22" ht="12.75" customHeight="1">
       <c r="A42" s="3" t="s">
         <v>73</v>
       </c>
       <c r="B42" s="10" t="s">
         <v>74</v>
       </c>
       <c r="C42" s="5">
         <v>0</v>
       </c>
       <c r="D42" s="5">
         <v>0</v>
       </c>
       <c r="E42" s="5">
         <v>7.4880000000000004</v>
       </c>
       <c r="F42" s="5">
         <v>4.8002200000000004</v>
       </c>
       <c r="G42" s="5">
         <v>0</v>
       </c>
       <c r="H42" s="5">
         <v>0</v>
       </c>
       <c r="I42" s="5">
         <v>0</v>
       </c>
       <c r="J42" s="5">
         <v>0</v>
       </c>
       <c r="K42" s="5">
         <v>0</v>
       </c>
       <c r="L42" s="5">
         <v>0</v>
       </c>
       <c r="M42" s="5">
         <v>0</v>
       </c>
       <c r="N42" s="5">
         <v>0</v>
       </c>
-      <c r="O42" s="15">
-[...24 lines deleted...]
-    <row r="43" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O42" s="5">
+        <v>0</v>
+      </c>
+      <c r="P42" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q42" s="5">
+        <v>0</v>
+      </c>
+      <c r="R42" s="5">
+        <v>0</v>
+      </c>
+      <c r="S42" s="5">
+        <v>0</v>
+      </c>
+      <c r="T42" s="5">
+        <v>0</v>
+      </c>
+      <c r="U42" s="5">
+        <v>0</v>
+      </c>
+      <c r="V42" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:22" ht="12.75" customHeight="1">
       <c r="A43" s="3" t="s">
         <v>75</v>
       </c>
       <c r="B43" s="10" t="s">
         <v>76</v>
       </c>
       <c r="C43" s="5">
         <v>0</v>
       </c>
       <c r="D43" s="5">
         <v>0</v>
       </c>
       <c r="E43" s="5">
         <v>0.5</v>
       </c>
       <c r="F43" s="5">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="G43" s="5">
         <v>1553.6189999999999</v>
       </c>
       <c r="H43" s="5">
         <v>5.6700600000000003</v>
       </c>
       <c r="I43" s="5">
         <v>0</v>
       </c>
       <c r="J43" s="5">
         <v>0</v>
       </c>
       <c r="K43" s="5">
         <v>7533.933</v>
       </c>
       <c r="L43" s="5">
         <v>27.952279999999998</v>
       </c>
       <c r="M43" s="5">
         <v>0</v>
       </c>
       <c r="N43" s="5">
         <v>0</v>
       </c>
-      <c r="O43" s="15">
-[...11 lines deleted...]
-      <c r="S43" s="15">
+      <c r="O43" s="5">
+        <v>65.123000000000005</v>
+      </c>
+      <c r="P43" s="5">
+        <v>0.25990000000000002</v>
+      </c>
+      <c r="Q43" s="5">
+        <v>0</v>
+      </c>
+      <c r="R43" s="5">
+        <v>0</v>
+      </c>
+      <c r="S43" s="5">
         <v>41</v>
       </c>
-      <c r="T43" s="15">
+      <c r="T43" s="5">
         <v>0.16111</v>
       </c>
-      <c r="U43" s="15">
-[...6 lines deleted...]
-    <row r="44" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="U43" s="5">
+        <v>0</v>
+      </c>
+      <c r="V43" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:22" ht="12.75" customHeight="1">
       <c r="A44" s="3" t="s">
         <v>77</v>
       </c>
       <c r="B44" s="10" t="s">
         <v>78</v>
       </c>
       <c r="C44" s="5">
         <v>0</v>
       </c>
       <c r="D44" s="5">
         <v>0</v>
       </c>
       <c r="E44" s="5">
         <v>179.41</v>
       </c>
       <c r="F44" s="5">
         <v>46.491500000000002</v>
       </c>
       <c r="G44" s="5">
         <v>0</v>
       </c>
       <c r="H44" s="5">
         <v>0</v>
       </c>
       <c r="I44" s="5">
         <v>1.542</v>
       </c>
       <c r="J44" s="5">
         <v>2.2000000000000002</v>
       </c>
       <c r="K44" s="5">
         <v>2.1840000000000002</v>
       </c>
       <c r="L44" s="5">
         <v>7.4999999999999997E-3</v>
       </c>
       <c r="M44" s="5">
         <v>1.944</v>
       </c>
       <c r="N44" s="5">
         <v>3.2450000000000001</v>
       </c>
-      <c r="O44" s="15">
-[...24 lines deleted...]
-    <row r="45" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O44" s="5">
+        <v>0</v>
+      </c>
+      <c r="P44" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q44" s="5">
+        <v>1.927</v>
+      </c>
+      <c r="R44" s="5">
+        <v>3.754</v>
+      </c>
+      <c r="S44" s="5">
+        <v>0</v>
+      </c>
+      <c r="T44" s="5">
+        <v>0</v>
+      </c>
+      <c r="U44" s="5">
+        <v>2.9131999999999998</v>
+      </c>
+      <c r="V44" s="5">
+        <v>5.9859799999999996</v>
+      </c>
+    </row>
+    <row r="45" spans="1:22" ht="12.75" customHeight="1">
       <c r="A45" s="3" t="s">
         <v>79</v>
       </c>
       <c r="B45" s="10" t="s">
         <v>80</v>
       </c>
       <c r="C45" s="5">
         <v>0</v>
       </c>
       <c r="D45" s="5">
         <v>0</v>
       </c>
       <c r="E45" s="5">
         <v>0</v>
       </c>
       <c r="F45" s="5">
         <v>0</v>
       </c>
       <c r="G45" s="5">
         <v>0</v>
       </c>
       <c r="H45" s="5">
         <v>0</v>
       </c>
       <c r="I45" s="5">
         <v>0</v>
       </c>
       <c r="J45" s="5">
         <v>0</v>
       </c>
       <c r="K45" s="5">
         <v>0</v>
       </c>
       <c r="L45" s="5">
         <v>0</v>
       </c>
       <c r="M45" s="5">
         <v>0.159</v>
       </c>
       <c r="N45" s="5">
         <v>0.28965999999999997</v>
       </c>
-      <c r="O45" s="15">
-[...11 lines deleted...]
-      <c r="S45" s="15">
+      <c r="O45" s="5">
+        <v>0</v>
+      </c>
+      <c r="P45" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q45" s="5">
+        <v>0</v>
+      </c>
+      <c r="R45" s="5">
+        <v>0</v>
+      </c>
+      <c r="S45" s="5">
         <v>17.5</v>
       </c>
-      <c r="T45" s="15">
+      <c r="T45" s="5">
         <v>7.1910000000000002E-2</v>
       </c>
-      <c r="U45" s="15">
-[...6 lines deleted...]
-    <row r="46" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="U45" s="5">
+        <v>0</v>
+      </c>
+      <c r="V45" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:22" ht="12.75" customHeight="1">
       <c r="A46" s="3" t="s">
         <v>81</v>
       </c>
       <c r="B46" s="10" t="s">
         <v>82</v>
       </c>
       <c r="C46" s="5">
         <v>0</v>
       </c>
       <c r="D46" s="5">
         <v>0</v>
       </c>
       <c r="E46" s="5">
         <v>2.3663799999999999</v>
       </c>
       <c r="F46" s="5">
         <v>15.3025</v>
       </c>
       <c r="G46" s="5">
         <v>0</v>
       </c>
       <c r="H46" s="5">
         <v>0</v>
       </c>
       <c r="I46" s="5">
         <v>3.0624500000000001</v>
       </c>
       <c r="J46" s="5">
         <v>14.338939999999999</v>
       </c>
       <c r="K46" s="5">
         <v>84.034000000000006</v>
       </c>
       <c r="L46" s="5">
         <v>0.27078999999999998</v>
       </c>
       <c r="M46" s="5">
         <v>2.72248</v>
       </c>
       <c r="N46" s="5">
         <v>15.78487</v>
       </c>
-      <c r="O46" s="15">
-[...24 lines deleted...]
-    <row r="47" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O46" s="5">
+        <v>0</v>
+      </c>
+      <c r="P46" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q46" s="5">
+        <v>1.3068599999999999</v>
+      </c>
+      <c r="R46" s="5">
+        <v>12.24677</v>
+      </c>
+      <c r="S46" s="5">
+        <v>0</v>
+      </c>
+      <c r="T46" s="5">
+        <v>0</v>
+      </c>
+      <c r="U46" s="5">
+        <v>2.6020000000000001E-2</v>
+      </c>
+      <c r="V46" s="5">
+        <v>0.28391</v>
+      </c>
+    </row>
+    <row r="47" spans="1:22" ht="12.75" customHeight="1">
       <c r="A47" s="3" t="s">
         <v>83</v>
       </c>
       <c r="B47" s="10" t="s">
         <v>84</v>
       </c>
       <c r="C47" s="5">
         <v>0</v>
       </c>
       <c r="D47" s="5">
         <v>0</v>
       </c>
       <c r="E47" s="5">
         <v>329.89693</v>
       </c>
       <c r="F47" s="5">
         <v>36.595730000000003</v>
       </c>
       <c r="G47" s="5">
         <v>0</v>
       </c>
       <c r="H47" s="5">
         <v>0</v>
       </c>
       <c r="I47" s="5">
         <v>49.474969999999999</v>
       </c>
       <c r="J47" s="5">
         <v>25.551539999999999</v>
       </c>
       <c r="K47" s="5">
         <v>0</v>
       </c>
       <c r="L47" s="5">
         <v>0</v>
       </c>
       <c r="M47" s="5">
         <v>217.95359999999999</v>
       </c>
       <c r="N47" s="5">
         <v>58.412030000000001</v>
       </c>
-      <c r="O47" s="15">
-[...24 lines deleted...]
-    <row r="48" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O47" s="5">
+        <v>0</v>
+      </c>
+      <c r="P47" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q47" s="5">
+        <v>129.988</v>
+      </c>
+      <c r="R47" s="5">
+        <v>39.719920000000002</v>
+      </c>
+      <c r="S47" s="5">
+        <v>0</v>
+      </c>
+      <c r="T47" s="5">
+        <v>0</v>
+      </c>
+      <c r="U47" s="5">
+        <v>62.395000000000003</v>
+      </c>
+      <c r="V47" s="5">
+        <v>20.529810000000001</v>
+      </c>
+    </row>
+    <row r="48" spans="1:22" ht="12.75" customHeight="1">
       <c r="A48" s="3" t="s">
         <v>85</v>
       </c>
       <c r="B48" s="10" t="s">
         <v>86</v>
       </c>
       <c r="C48" s="5">
         <v>0</v>
       </c>
       <c r="D48" s="5">
         <v>0</v>
       </c>
       <c r="E48" s="5">
         <v>0</v>
       </c>
       <c r="F48" s="5">
         <v>0</v>
       </c>
       <c r="G48" s="5">
         <v>0</v>
       </c>
       <c r="H48" s="5">
         <v>0</v>
       </c>
       <c r="I48" s="5">
         <v>0</v>
       </c>
       <c r="J48" s="5">
         <v>0</v>
       </c>
       <c r="K48" s="5">
         <v>0</v>
       </c>
       <c r="L48" s="5">
         <v>0</v>
       </c>
       <c r="M48" s="5">
         <v>0</v>
       </c>
       <c r="N48" s="5">
         <v>0</v>
       </c>
-      <c r="O48" s="15">
-[...24 lines deleted...]
-    <row r="49" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O48" s="5">
+        <v>0</v>
+      </c>
+      <c r="P48" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q48" s="5">
+        <v>0</v>
+      </c>
+      <c r="R48" s="5">
+        <v>0</v>
+      </c>
+      <c r="S48" s="5">
+        <v>0</v>
+      </c>
+      <c r="T48" s="5">
+        <v>0</v>
+      </c>
+      <c r="U48" s="5">
+        <v>0</v>
+      </c>
+      <c r="V48" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:22" ht="12.75" customHeight="1">
       <c r="A49" s="3" t="s">
         <v>87</v>
       </c>
       <c r="B49" s="10" t="s">
         <v>88</v>
       </c>
       <c r="C49" s="5">
         <v>0</v>
       </c>
       <c r="D49" s="5">
         <v>0</v>
       </c>
       <c r="E49" s="5">
         <v>0.3639</v>
       </c>
       <c r="F49" s="5">
         <v>1.68971</v>
       </c>
       <c r="G49" s="5">
         <v>0</v>
       </c>
       <c r="H49" s="5">
         <v>0</v>
       </c>
       <c r="I49" s="5">
         <v>0.26366000000000001</v>
       </c>
       <c r="J49" s="5">
         <v>1.0484100000000001</v>
       </c>
       <c r="K49" s="5">
         <v>0</v>
       </c>
       <c r="L49" s="5">
         <v>0</v>
       </c>
       <c r="M49" s="5">
         <v>0.46927999999999997</v>
       </c>
       <c r="N49" s="5">
         <v>1.68587</v>
       </c>
-      <c r="O49" s="15">
-[...17 lines deleted...]
-      <c r="U49" s="15">
+      <c r="O49" s="5">
+        <v>0</v>
+      </c>
+      <c r="P49" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q49" s="5">
+        <v>0.13969999999999999</v>
+      </c>
+      <c r="R49" s="5">
+        <v>0.46805999999999998</v>
+      </c>
+      <c r="S49" s="5">
+        <v>0</v>
+      </c>
+      <c r="T49" s="5">
+        <v>0</v>
+      </c>
+      <c r="U49" s="5">
         <v>2.9319999999999999E-2</v>
       </c>
-      <c r="V49" s="15">
+      <c r="V49" s="5">
         <v>0.11748</v>
       </c>
     </row>
-    <row r="50" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:22" ht="12.75" customHeight="1">
       <c r="A50" s="3" t="s">
         <v>89</v>
       </c>
       <c r="B50" s="10" t="s">
         <v>90</v>
       </c>
       <c r="C50" s="5">
         <v>0</v>
       </c>
       <c r="D50" s="5">
         <v>0</v>
       </c>
       <c r="E50" s="5">
         <v>0</v>
       </c>
       <c r="F50" s="5">
         <v>0</v>
       </c>
       <c r="G50" s="5">
         <v>0</v>
       </c>
       <c r="H50" s="5">
         <v>0</v>
       </c>
       <c r="I50" s="5">
         <v>0</v>
       </c>
       <c r="J50" s="5">
         <v>0</v>
       </c>
       <c r="K50" s="5">
         <v>0.1</v>
       </c>
       <c r="L50" s="5">
         <v>4.2999999999999999E-4</v>
       </c>
       <c r="M50" s="5">
         <v>20.065000000000001</v>
       </c>
       <c r="N50" s="5">
         <v>1.6419999999999999</v>
       </c>
-      <c r="O50" s="15">
-[...24 lines deleted...]
-    <row r="51" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O50" s="5">
+        <v>0</v>
+      </c>
+      <c r="P50" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q50" s="5">
+        <v>0</v>
+      </c>
+      <c r="R50" s="5">
+        <v>0</v>
+      </c>
+      <c r="S50" s="5">
+        <v>0</v>
+      </c>
+      <c r="T50" s="5">
+        <v>0</v>
+      </c>
+      <c r="U50" s="5">
+        <v>0</v>
+      </c>
+      <c r="V50" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:22" ht="12.75" customHeight="1">
       <c r="A51" s="3" t="s">
         <v>91</v>
       </c>
       <c r="B51" s="10" t="s">
         <v>92</v>
       </c>
       <c r="C51" s="5">
         <v>0</v>
       </c>
       <c r="D51" s="5">
         <v>0</v>
       </c>
       <c r="E51" s="5">
         <v>0</v>
       </c>
       <c r="F51" s="5">
         <v>0</v>
       </c>
       <c r="G51" s="5">
         <v>0</v>
       </c>
       <c r="H51" s="5">
         <v>0</v>
       </c>
       <c r="I51" s="5">
         <v>0.01</v>
       </c>
       <c r="J51" s="5">
         <v>0.10453</v>
       </c>
       <c r="K51" s="5">
         <v>0</v>
       </c>
       <c r="L51" s="5">
         <v>0</v>
       </c>
       <c r="M51" s="5">
         <v>0</v>
       </c>
       <c r="N51" s="5">
         <v>0</v>
       </c>
-      <c r="O51" s="15">
-[...24 lines deleted...]
-    <row r="52" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O51" s="5">
+        <v>0</v>
+      </c>
+      <c r="P51" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q51" s="5">
+        <v>0</v>
+      </c>
+      <c r="R51" s="5">
+        <v>0</v>
+      </c>
+      <c r="S51" s="5">
+        <v>0</v>
+      </c>
+      <c r="T51" s="5">
+        <v>0</v>
+      </c>
+      <c r="U51" s="5">
+        <v>0</v>
+      </c>
+      <c r="V51" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:22" ht="12.75" customHeight="1">
       <c r="A52" s="3" t="s">
         <v>93</v>
       </c>
       <c r="B52" s="10" t="s">
         <v>94</v>
       </c>
       <c r="C52" s="5">
         <v>0</v>
       </c>
       <c r="D52" s="5">
         <v>0</v>
       </c>
       <c r="E52" s="5">
         <v>0</v>
       </c>
       <c r="F52" s="5">
         <v>0</v>
       </c>
       <c r="G52" s="5">
         <v>0</v>
       </c>
       <c r="H52" s="5">
         <v>0</v>
       </c>
       <c r="I52" s="5">
         <v>0</v>
       </c>
       <c r="J52" s="5">
         <v>0</v>
       </c>
       <c r="K52" s="5">
         <v>45.026000000000003</v>
       </c>
       <c r="L52" s="5">
         <v>2.9180000000000001</v>
       </c>
       <c r="M52" s="5">
         <v>0</v>
       </c>
       <c r="N52" s="5">
         <v>0</v>
       </c>
-      <c r="O52" s="15">
+      <c r="O52" s="5">
         <v>54.817999999999998</v>
       </c>
-      <c r="P52" s="15">
+      <c r="P52" s="5">
         <v>35.137</v>
       </c>
-      <c r="Q52" s="15">
-[...18 lines deleted...]
-    <row r="53" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Q52" s="5">
+        <v>0</v>
+      </c>
+      <c r="R52" s="5">
+        <v>0</v>
+      </c>
+      <c r="S52" s="5">
+        <v>0</v>
+      </c>
+      <c r="T52" s="5">
+        <v>0</v>
+      </c>
+      <c r="U52" s="5">
+        <v>0</v>
+      </c>
+      <c r="V52" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:22" ht="12.75" customHeight="1">
       <c r="A53" s="3" t="s">
         <v>95</v>
       </c>
       <c r="B53" s="10" t="s">
         <v>96</v>
       </c>
       <c r="C53" s="5">
         <v>81.004000000000005</v>
       </c>
       <c r="D53" s="5">
         <v>0.76459999999999995</v>
       </c>
       <c r="E53" s="5">
         <v>0</v>
       </c>
       <c r="F53" s="5">
         <v>0</v>
       </c>
       <c r="G53" s="5">
         <v>730.13</v>
       </c>
       <c r="H53" s="5">
         <v>54.044910000000002</v>
       </c>
       <c r="I53" s="5">
         <v>0</v>
       </c>
       <c r="J53" s="5">
         <v>0</v>
       </c>
       <c r="K53" s="5">
         <v>156.51400000000001</v>
       </c>
       <c r="L53" s="5">
         <v>6.5359299999999996</v>
       </c>
       <c r="M53" s="5">
         <v>0</v>
       </c>
       <c r="N53" s="5">
         <v>0</v>
       </c>
-      <c r="O53" s="15">
+      <c r="O53" s="5">
         <v>20.577999999999999</v>
       </c>
-      <c r="P53" s="15">
+      <c r="P53" s="5">
         <v>14.221730000000001</v>
       </c>
-      <c r="Q53" s="15">
-[...18 lines deleted...]
-    <row r="54" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Q53" s="5">
+        <v>0</v>
+      </c>
+      <c r="R53" s="5">
+        <v>0</v>
+      </c>
+      <c r="S53" s="5">
+        <v>0</v>
+      </c>
+      <c r="T53" s="5">
+        <v>0</v>
+      </c>
+      <c r="U53" s="5">
+        <v>0</v>
+      </c>
+      <c r="V53" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:22" ht="12.75" customHeight="1">
       <c r="A54" s="3" t="s">
         <v>97</v>
       </c>
       <c r="B54" s="10" t="s">
         <v>98</v>
       </c>
       <c r="C54" s="5">
         <v>132.66200000000001</v>
       </c>
       <c r="D54" s="5">
         <v>0.99988999999999995</v>
       </c>
       <c r="E54" s="5">
         <v>0</v>
       </c>
       <c r="F54" s="5">
         <v>0</v>
       </c>
       <c r="G54" s="5">
         <v>6302.0680000000002</v>
       </c>
       <c r="H54" s="5">
         <v>64.60754</v>
       </c>
       <c r="I54" s="5">
         <v>1.56E-3</v>
       </c>
       <c r="J54" s="5">
         <v>1.3650000000000001E-2</v>
       </c>
       <c r="K54" s="5">
         <v>681.28399999999999</v>
       </c>
       <c r="L54" s="5">
         <v>7.5657300000000003</v>
       </c>
       <c r="M54" s="5">
         <v>0</v>
       </c>
       <c r="N54" s="5">
         <v>0</v>
       </c>
-      <c r="O54" s="15">
+      <c r="O54" s="5">
         <v>30.812000000000001</v>
       </c>
-      <c r="P54" s="15">
+      <c r="P54" s="5">
         <v>13.967449999999999</v>
       </c>
-      <c r="Q54" s="15">
-[...18 lines deleted...]
-    <row r="55" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Q54" s="5">
+        <v>0</v>
+      </c>
+      <c r="R54" s="5">
+        <v>0</v>
+      </c>
+      <c r="S54" s="5">
+        <v>0</v>
+      </c>
+      <c r="T54" s="5">
+        <v>0</v>
+      </c>
+      <c r="U54" s="5">
+        <v>0</v>
+      </c>
+      <c r="V54" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:22" ht="12.75" customHeight="1">
       <c r="A55" s="3" t="s">
         <v>99</v>
       </c>
       <c r="B55" s="10" t="s">
         <v>100</v>
       </c>
       <c r="C55" s="5">
         <v>0</v>
       </c>
       <c r="D55" s="5">
         <v>0</v>
       </c>
       <c r="E55" s="5">
         <v>0</v>
       </c>
       <c r="F55" s="5">
         <v>0</v>
       </c>
       <c r="G55" s="5">
         <v>0</v>
       </c>
       <c r="H55" s="5">
         <v>0</v>
       </c>
       <c r="I55" s="5">
         <v>0</v>
       </c>
       <c r="J55" s="5">
         <v>0</v>
       </c>
       <c r="K55" s="5">
         <v>43631.099000000002</v>
       </c>
       <c r="L55" s="5">
         <v>172.71417</v>
       </c>
       <c r="M55" s="5">
         <v>0</v>
       </c>
       <c r="N55" s="5">
         <v>0</v>
       </c>
-      <c r="O55" s="15">
-[...24 lines deleted...]
-    <row r="56" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O55" s="5">
+        <v>1202.836</v>
+      </c>
+      <c r="P55" s="5">
+        <v>21.19529</v>
+      </c>
+      <c r="Q55" s="5">
+        <v>0</v>
+      </c>
+      <c r="R55" s="5">
+        <v>0</v>
+      </c>
+      <c r="S55" s="5">
+        <v>22736.473000000002</v>
+      </c>
+      <c r="T55" s="5">
+        <v>11.252079999999999</v>
+      </c>
+      <c r="U55" s="5">
+        <v>0</v>
+      </c>
+      <c r="V55" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:22" ht="12.75" customHeight="1">
       <c r="A56" s="3" t="s">
         <v>101</v>
       </c>
       <c r="B56" s="10" t="s">
         <v>102</v>
       </c>
       <c r="C56" s="5">
         <v>0</v>
       </c>
       <c r="D56" s="5">
         <v>0</v>
       </c>
       <c r="E56" s="5">
         <v>0</v>
       </c>
       <c r="F56" s="5">
         <v>0</v>
       </c>
       <c r="G56" s="5">
         <v>27853.816999999999</v>
       </c>
       <c r="H56" s="5">
         <v>38.061880000000002</v>
       </c>
       <c r="I56" s="5">
         <v>0</v>
       </c>
       <c r="J56" s="5">
         <v>0</v>
       </c>
       <c r="K56" s="5">
         <v>11171.876</v>
       </c>
       <c r="L56" s="5">
         <v>54.320689999999999</v>
       </c>
       <c r="M56" s="5">
         <v>0</v>
       </c>
       <c r="N56" s="5">
         <v>0</v>
       </c>
-      <c r="O56" s="15">
-[...24 lines deleted...]
-    <row r="57" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O56" s="5">
+        <v>634.92200000000003</v>
+      </c>
+      <c r="P56" s="5">
+        <v>3.8695300000000001</v>
+      </c>
+      <c r="Q56" s="5">
+        <v>0</v>
+      </c>
+      <c r="R56" s="5">
+        <v>0</v>
+      </c>
+      <c r="S56" s="5">
+        <v>268.69600000000003</v>
+      </c>
+      <c r="T56" s="5">
+        <v>1.50396</v>
+      </c>
+      <c r="U56" s="5">
+        <v>0</v>
+      </c>
+      <c r="V56" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:22" ht="12.75" customHeight="1">
       <c r="A57" s="3" t="s">
         <v>103</v>
       </c>
       <c r="B57" s="10" t="s">
         <v>104</v>
       </c>
       <c r="C57" s="5">
         <v>0</v>
       </c>
       <c r="D57" s="5">
         <v>0</v>
       </c>
       <c r="E57" s="5">
         <v>0</v>
       </c>
       <c r="F57" s="5">
         <v>0</v>
       </c>
       <c r="G57" s="5">
         <v>11048.186</v>
       </c>
       <c r="H57" s="5">
         <v>188.71181999999999</v>
       </c>
       <c r="I57" s="5">
         <v>0.2</v>
       </c>
       <c r="J57" s="5">
         <v>0.433</v>
       </c>
       <c r="K57" s="5">
         <v>24791.502</v>
       </c>
       <c r="L57" s="5">
         <v>268.81563999999997</v>
       </c>
       <c r="M57" s="5">
         <v>0</v>
       </c>
       <c r="N57" s="5">
         <v>0</v>
       </c>
-      <c r="O57" s="15">
-[...24 lines deleted...]
-    <row r="58" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O57" s="5">
+        <v>1086.9169999999999</v>
+      </c>
+      <c r="P57" s="5">
+        <v>6.9690000000000003</v>
+      </c>
+      <c r="Q57" s="5">
+        <v>0</v>
+      </c>
+      <c r="R57" s="5">
+        <v>0</v>
+      </c>
+      <c r="S57" s="5">
+        <v>517.05499999999995</v>
+      </c>
+      <c r="T57" s="5">
+        <v>2.8678900000000001</v>
+      </c>
+      <c r="U57" s="5">
+        <v>0</v>
+      </c>
+      <c r="V57" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:22" ht="12.75" customHeight="1">
       <c r="A58" s="3" t="s">
         <v>105</v>
       </c>
       <c r="B58" s="10" t="s">
         <v>106</v>
       </c>
       <c r="C58" s="5">
         <v>36.027999999999999</v>
       </c>
       <c r="D58" s="5">
         <v>0.23779</v>
       </c>
       <c r="E58" s="5">
         <v>6.7409999999999997</v>
       </c>
       <c r="F58" s="5">
         <v>3.2210000000000001</v>
       </c>
       <c r="G58" s="5">
         <v>4862.1220000000003</v>
       </c>
       <c r="H58" s="5">
         <v>29.892939999999999</v>
       </c>
       <c r="I58" s="5">
         <v>1.7642500000000001</v>
       </c>
       <c r="J58" s="5">
         <v>3.1081699999999999</v>
       </c>
       <c r="K58" s="5">
         <v>411.33699999999999</v>
       </c>
       <c r="L58" s="5">
         <v>2.6275499999999998</v>
       </c>
       <c r="M58" s="5">
         <v>1.125</v>
       </c>
       <c r="N58" s="5">
         <v>0.76300000000000001</v>
       </c>
-      <c r="O58" s="15">
+      <c r="O58" s="5">
         <v>99.052000000000007</v>
       </c>
-      <c r="P58" s="15">
+      <c r="P58" s="5">
         <v>59.803220000000003</v>
       </c>
-      <c r="Q58" s="15">
-[...11 lines deleted...]
-      <c r="U58" s="15">
+      <c r="Q58" s="5">
+        <v>0</v>
+      </c>
+      <c r="R58" s="5">
+        <v>0</v>
+      </c>
+      <c r="S58" s="5">
+        <v>0</v>
+      </c>
+      <c r="T58" s="5">
+        <v>0</v>
+      </c>
+      <c r="U58" s="5">
         <v>1.26</v>
       </c>
-      <c r="V58" s="15">
+      <c r="V58" s="5">
         <v>1.4410000000000001</v>
       </c>
     </row>
-    <row r="59" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:22" ht="12.75" customHeight="1">
       <c r="A59" s="3" t="s">
         <v>107</v>
       </c>
       <c r="B59" s="10" t="s">
         <v>108</v>
       </c>
       <c r="C59" s="5">
         <v>0</v>
       </c>
       <c r="D59" s="5">
         <v>0</v>
       </c>
       <c r="E59" s="5">
         <v>1.032</v>
       </c>
       <c r="F59" s="5">
         <v>0.88878000000000001</v>
       </c>
       <c r="G59" s="5">
         <v>0</v>
       </c>
       <c r="H59" s="5">
         <v>0</v>
       </c>
       <c r="I59" s="5">
         <v>1.9516</v>
       </c>
       <c r="J59" s="5">
         <v>4.1480199999999998</v>
       </c>
       <c r="K59" s="5">
         <v>0</v>
       </c>
       <c r="L59" s="5">
         <v>0</v>
       </c>
       <c r="M59" s="5">
         <v>1.6976</v>
       </c>
       <c r="N59" s="5">
         <v>3.0188799999999998</v>
       </c>
-      <c r="O59" s="15">
-[...17 lines deleted...]
-      <c r="U59" s="15">
+      <c r="O59" s="5">
+        <v>0</v>
+      </c>
+      <c r="P59" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q59" s="5">
+        <v>0.80859999999999999</v>
+      </c>
+      <c r="R59" s="5">
+        <v>2.8820000000000001</v>
+      </c>
+      <c r="S59" s="5">
+        <v>0</v>
+      </c>
+      <c r="T59" s="5">
+        <v>0</v>
+      </c>
+      <c r="U59" s="5">
         <v>0.69159999999999999</v>
       </c>
-      <c r="V59" s="15">
+      <c r="V59" s="5">
         <v>3.3732500000000001</v>
       </c>
     </row>
-    <row r="60" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:22" ht="12.75" customHeight="1">
       <c r="A60" s="3" t="s">
         <v>109</v>
       </c>
       <c r="B60" s="10" t="s">
         <v>110</v>
       </c>
       <c r="C60" s="5">
         <v>0</v>
       </c>
       <c r="D60" s="5">
         <v>0</v>
       </c>
       <c r="E60" s="5">
         <v>0</v>
       </c>
       <c r="F60" s="5">
         <v>0</v>
       </c>
       <c r="G60" s="5">
         <v>0</v>
       </c>
       <c r="H60" s="5">
         <v>0</v>
       </c>
       <c r="I60" s="5">
         <v>0</v>
       </c>
       <c r="J60" s="5">
         <v>0</v>
       </c>
       <c r="K60" s="5">
         <v>0</v>
       </c>
       <c r="L60" s="5">
         <v>0</v>
       </c>
       <c r="M60" s="5">
         <v>0</v>
       </c>
       <c r="N60" s="5">
         <v>0</v>
       </c>
-      <c r="O60" s="15">
-[...24 lines deleted...]
-    <row r="61" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O60" s="5">
+        <v>0</v>
+      </c>
+      <c r="P60" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q60" s="5">
+        <v>0</v>
+      </c>
+      <c r="R60" s="5">
+        <v>0</v>
+      </c>
+      <c r="S60" s="5">
+        <v>0</v>
+      </c>
+      <c r="T60" s="5">
+        <v>0</v>
+      </c>
+      <c r="U60" s="5">
+        <v>0</v>
+      </c>
+      <c r="V60" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:22" ht="12.75" customHeight="1">
       <c r="A61" s="3" t="s">
         <v>111</v>
       </c>
       <c r="B61" s="10" t="s">
         <v>112</v>
       </c>
       <c r="C61" s="5">
         <v>0</v>
       </c>
       <c r="D61" s="5">
         <v>0</v>
       </c>
       <c r="E61" s="5">
         <v>3.9600000000000003E-2</v>
       </c>
       <c r="F61" s="5">
         <v>0.49417</v>
       </c>
       <c r="G61" s="5">
         <v>21.561</v>
       </c>
       <c r="H61" s="5">
         <v>0.15112999999999999</v>
       </c>
       <c r="I61" s="5">
         <v>3.4790000000000001E-2</v>
       </c>
       <c r="J61" s="5">
         <v>0.30125000000000002</v>
       </c>
       <c r="K61" s="5">
         <v>17.888000000000002</v>
       </c>
       <c r="L61" s="5">
         <v>7.6999999999999999E-2</v>
       </c>
       <c r="M61" s="5">
         <v>5.6899999999999999E-2</v>
       </c>
       <c r="N61" s="5">
         <v>0.68520000000000003</v>
       </c>
-      <c r="O61" s="15">
-[...5 lines deleted...]
-      <c r="Q61" s="15">
+      <c r="O61" s="5">
+        <v>0</v>
+      </c>
+      <c r="P61" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q61" s="5">
         <v>1.6500000000000001E-2</v>
       </c>
-      <c r="R61" s="15">
+      <c r="R61" s="5">
         <v>0.3498</v>
       </c>
-      <c r="S61" s="15">
-[...5 lines deleted...]
-      <c r="U61" s="15">
+      <c r="S61" s="5">
+        <v>0</v>
+      </c>
+      <c r="T61" s="5">
+        <v>0</v>
+      </c>
+      <c r="U61" s="5">
         <v>1.75E-3</v>
       </c>
-      <c r="V61" s="15">
+      <c r="V61" s="5">
         <v>0.11559999999999999</v>
       </c>
     </row>
-    <row r="62" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:22" ht="12.75" customHeight="1">
       <c r="A62" s="3" t="s">
         <v>113</v>
       </c>
       <c r="B62" s="10" t="s">
         <v>114</v>
       </c>
       <c r="C62" s="5">
         <v>0</v>
       </c>
       <c r="D62" s="5">
         <v>0</v>
       </c>
       <c r="E62" s="5">
         <v>0</v>
       </c>
       <c r="F62" s="5">
         <v>0</v>
       </c>
       <c r="G62" s="5">
         <v>0</v>
       </c>
       <c r="H62" s="5">
         <v>0</v>
       </c>
       <c r="I62" s="5">
         <v>0</v>
       </c>
       <c r="J62" s="5">
         <v>0</v>
       </c>
       <c r="K62" s="5">
         <v>0</v>
       </c>
       <c r="L62" s="5">
         <v>0</v>
       </c>
       <c r="M62" s="5">
         <v>0</v>
       </c>
       <c r="N62" s="5">
         <v>0</v>
       </c>
-      <c r="O62" s="15">
-[...24 lines deleted...]
-    <row r="63" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O62" s="5">
+        <v>0</v>
+      </c>
+      <c r="P62" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q62" s="5">
+        <v>0</v>
+      </c>
+      <c r="R62" s="5">
+        <v>0</v>
+      </c>
+      <c r="S62" s="5">
+        <v>0</v>
+      </c>
+      <c r="T62" s="5">
+        <v>0</v>
+      </c>
+      <c r="U62" s="5">
+        <v>0</v>
+      </c>
+      <c r="V62" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63" spans="1:22" ht="12.75" customHeight="1">
       <c r="A63" s="3" t="s">
         <v>115</v>
       </c>
       <c r="B63" s="10" t="s">
         <v>116</v>
       </c>
       <c r="C63" s="5">
         <v>0</v>
       </c>
       <c r="D63" s="5">
         <v>0</v>
       </c>
       <c r="E63" s="5">
         <v>0.21</v>
       </c>
       <c r="F63" s="5">
         <v>1.9090199999999999</v>
       </c>
       <c r="G63" s="5">
         <v>0</v>
       </c>
       <c r="H63" s="5">
         <v>0</v>
       </c>
       <c r="I63" s="5">
         <v>0.14499999999999999</v>
       </c>
       <c r="J63" s="5">
         <v>0.86492000000000002</v>
       </c>
       <c r="K63" s="5">
         <v>0</v>
       </c>
       <c r="L63" s="5">
         <v>0</v>
       </c>
       <c r="M63" s="5">
         <v>0.12634999999999999</v>
       </c>
       <c r="N63" s="5">
         <v>0.75448999999999999</v>
       </c>
-      <c r="O63" s="15">
-[...17 lines deleted...]
-      <c r="U63" s="15">
+      <c r="O63" s="5">
+        <v>0</v>
+      </c>
+      <c r="P63" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q63" s="5">
+        <v>0.06</v>
+      </c>
+      <c r="R63" s="5">
+        <v>1.3697900000000001</v>
+      </c>
+      <c r="S63" s="5">
+        <v>0</v>
+      </c>
+      <c r="T63" s="5">
+        <v>0</v>
+      </c>
+      <c r="U63" s="5">
         <v>0.25</v>
       </c>
-      <c r="V63" s="15">
+      <c r="V63" s="5">
         <v>6.2017100000000003</v>
       </c>
     </row>
-    <row r="64" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:22" ht="12.75" customHeight="1">
       <c r="A64" s="3" t="s">
         <v>117</v>
       </c>
       <c r="B64" s="10" t="s">
         <v>118</v>
       </c>
       <c r="C64" s="5">
         <v>1.5586100000000001</v>
       </c>
       <c r="D64" s="5">
         <v>6.3685900000000002</v>
       </c>
       <c r="E64" s="5">
         <v>2.38388</v>
       </c>
       <c r="F64" s="5">
         <v>16.46632</v>
       </c>
       <c r="G64" s="5">
         <v>1.0039100000000001</v>
       </c>
       <c r="H64" s="5">
         <v>3.3821099999999999</v>
       </c>
       <c r="I64" s="5">
         <v>4.0644600000000004</v>
       </c>
       <c r="J64" s="5">
         <v>26.144159999999999</v>
       </c>
       <c r="K64" s="5">
         <v>1.0720000000000001</v>
       </c>
       <c r="L64" s="5">
         <v>3.63781</v>
       </c>
       <c r="M64" s="5">
         <v>2.2643499999999999</v>
       </c>
       <c r="N64" s="5">
         <v>16.094629999999999</v>
       </c>
-      <c r="O64" s="15">
-[...24 lines deleted...]
-    <row r="65" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O64" s="5">
+        <v>0.1545</v>
+      </c>
+      <c r="P64" s="5">
+        <v>0.52732000000000001</v>
+      </c>
+      <c r="Q64" s="5">
+        <v>4.6249000000000002</v>
+      </c>
+      <c r="R64" s="5">
+        <v>27.819140000000001</v>
+      </c>
+      <c r="S64" s="5">
+        <v>2.8844500000000002</v>
+      </c>
+      <c r="T64" s="5">
+        <v>11.193899999999999</v>
+      </c>
+      <c r="U64" s="5">
+        <v>1.81796</v>
+      </c>
+      <c r="V64" s="5">
+        <v>20.298639999999999</v>
+      </c>
+    </row>
+    <row r="65" spans="1:22" ht="12.75" customHeight="1">
       <c r="A65" s="3" t="s">
         <v>119</v>
       </c>
       <c r="B65" s="10" t="s">
         <v>120</v>
       </c>
       <c r="C65" s="5">
         <v>0</v>
       </c>
       <c r="D65" s="5">
         <v>0</v>
       </c>
       <c r="E65" s="5">
         <v>0</v>
       </c>
       <c r="F65" s="5">
         <v>0</v>
       </c>
       <c r="G65" s="5">
         <v>0</v>
       </c>
       <c r="H65" s="5">
         <v>0</v>
       </c>
       <c r="I65" s="5">
         <v>0</v>
       </c>
       <c r="J65" s="5">
         <v>0</v>
       </c>
       <c r="K65" s="5">
         <v>0</v>
       </c>
       <c r="L65" s="5">
         <v>0</v>
       </c>
       <c r="M65" s="5">
         <v>0</v>
       </c>
       <c r="N65" s="5">
         <v>0</v>
       </c>
-      <c r="O65" s="15">
-[...24 lines deleted...]
-    <row r="66" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O65" s="5">
+        <v>0</v>
+      </c>
+      <c r="P65" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q65" s="5">
+        <v>0</v>
+      </c>
+      <c r="R65" s="5">
+        <v>0</v>
+      </c>
+      <c r="S65" s="5">
+        <v>0</v>
+      </c>
+      <c r="T65" s="5">
+        <v>0</v>
+      </c>
+      <c r="U65" s="5">
+        <v>0</v>
+      </c>
+      <c r="V65" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66" spans="1:22" ht="12.75" customHeight="1">
       <c r="A66" s="3" t="s">
         <v>121</v>
       </c>
       <c r="B66" s="10" t="s">
         <v>122</v>
       </c>
       <c r="C66" s="5">
         <v>0</v>
       </c>
       <c r="D66" s="5">
         <v>0</v>
       </c>
       <c r="E66" s="5">
         <v>8.1951999999999998</v>
       </c>
       <c r="F66" s="5">
         <v>76.960999999999999</v>
       </c>
       <c r="G66" s="5">
         <v>0</v>
       </c>
       <c r="H66" s="5">
         <v>0</v>
       </c>
       <c r="I66" s="5">
         <v>7.0810199999999996</v>
       </c>
       <c r="J66" s="5">
         <v>50.19547</v>
       </c>
       <c r="K66" s="5">
         <v>36.335999999999999</v>
       </c>
       <c r="L66" s="5">
         <v>0.11608</v>
       </c>
       <c r="M66" s="5">
         <v>11.44584</v>
       </c>
       <c r="N66" s="5">
         <v>88.710340000000002</v>
       </c>
-      <c r="O66" s="15">
-[...24 lines deleted...]
-    <row r="67" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O66" s="5">
+        <v>0</v>
+      </c>
+      <c r="P66" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q66" s="5">
+        <v>4.6421000000000001</v>
+      </c>
+      <c r="R66" s="5">
+        <v>50.999760000000002</v>
+      </c>
+      <c r="S66" s="5">
+        <v>0</v>
+      </c>
+      <c r="T66" s="5">
+        <v>0</v>
+      </c>
+      <c r="U66" s="5">
+        <v>0.19087999999999999</v>
+      </c>
+      <c r="V66" s="5">
+        <v>3.0531000000000001</v>
+      </c>
+    </row>
+    <row r="67" spans="1:22" ht="12.75" customHeight="1">
       <c r="A67" s="3" t="s">
         <v>123</v>
       </c>
       <c r="B67" s="10" t="s">
         <v>124</v>
       </c>
       <c r="C67" s="5">
         <v>0</v>
       </c>
       <c r="D67" s="5">
         <v>0</v>
       </c>
       <c r="E67" s="5">
         <v>0</v>
       </c>
       <c r="F67" s="5">
         <v>0</v>
       </c>
       <c r="G67" s="5">
         <v>0</v>
       </c>
       <c r="H67" s="5">
         <v>0</v>
       </c>
       <c r="I67" s="5">
         <v>0</v>
       </c>
       <c r="J67" s="5">
         <v>0</v>
       </c>
       <c r="K67" s="5">
         <v>0</v>
       </c>
       <c r="L67" s="5">
         <v>0</v>
       </c>
       <c r="M67" s="5">
         <v>0</v>
       </c>
       <c r="N67" s="5">
         <v>0</v>
       </c>
-      <c r="O67" s="15">
-[...24 lines deleted...]
-    <row r="68" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O67" s="5">
+        <v>0</v>
+      </c>
+      <c r="P67" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q67" s="5">
+        <v>0</v>
+      </c>
+      <c r="R67" s="5">
+        <v>0</v>
+      </c>
+      <c r="S67" s="5">
+        <v>0</v>
+      </c>
+      <c r="T67" s="5">
+        <v>0</v>
+      </c>
+      <c r="U67" s="5">
+        <v>0</v>
+      </c>
+      <c r="V67" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68" spans="1:22" ht="12.75" customHeight="1">
       <c r="A68" s="3" t="s">
         <v>125</v>
       </c>
       <c r="B68" s="10" t="s">
         <v>126</v>
       </c>
       <c r="C68" s="5">
         <v>0</v>
       </c>
       <c r="D68" s="5">
         <v>0</v>
       </c>
       <c r="E68" s="5">
         <v>0.30243999999999999</v>
       </c>
       <c r="F68" s="5">
         <v>3.0369899999999999</v>
       </c>
       <c r="G68" s="5">
         <v>0</v>
       </c>
       <c r="H68" s="5">
         <v>0</v>
       </c>
       <c r="I68" s="5">
         <v>1.0182</v>
       </c>
       <c r="J68" s="5">
         <v>8.3859399999999997</v>
       </c>
       <c r="K68" s="5">
         <v>0</v>
       </c>
       <c r="L68" s="5">
         <v>0</v>
       </c>
       <c r="M68" s="5">
         <v>0.29894999999999999</v>
       </c>
       <c r="N68" s="5">
         <v>2.5498699999999999</v>
       </c>
-      <c r="O68" s="15">
-[...17 lines deleted...]
-      <c r="U68" s="15">
+      <c r="O68" s="5">
+        <v>0</v>
+      </c>
+      <c r="P68" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q68" s="5">
+        <v>0.16689999999999999</v>
+      </c>
+      <c r="R68" s="5">
+        <v>2.34117</v>
+      </c>
+      <c r="S68" s="5">
+        <v>0</v>
+      </c>
+      <c r="T68" s="5">
+        <v>0</v>
+      </c>
+      <c r="U68" s="5">
         <v>3.2000000000000002E-3</v>
       </c>
-      <c r="V68" s="15">
+      <c r="V68" s="5">
         <v>2.3279999999999999E-2</v>
       </c>
     </row>
-    <row r="69" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:22" ht="12.75" customHeight="1">
       <c r="A69" s="3" t="s">
         <v>127</v>
       </c>
       <c r="B69" s="10" t="s">
         <v>128</v>
       </c>
       <c r="C69" s="5">
         <v>0</v>
       </c>
       <c r="D69" s="5">
         <v>0</v>
       </c>
       <c r="E69" s="5">
         <v>0.13403999999999999</v>
       </c>
       <c r="F69" s="5">
         <v>2.3988900000000002</v>
       </c>
       <c r="G69" s="5">
         <v>0</v>
       </c>
       <c r="H69" s="5">
         <v>0</v>
       </c>
       <c r="I69" s="5">
         <v>0.45266000000000001</v>
       </c>
       <c r="J69" s="5">
         <v>4.00298</v>
       </c>
       <c r="K69" s="5">
         <v>0</v>
       </c>
       <c r="L69" s="5">
         <v>0</v>
       </c>
       <c r="M69" s="5">
         <v>0.21745</v>
       </c>
       <c r="N69" s="5">
         <v>3.6153599999999999</v>
       </c>
-      <c r="O69" s="15">
-[...24 lines deleted...]
-    <row r="70" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O69" s="5">
+        <v>0</v>
+      </c>
+      <c r="P69" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q69" s="5">
+        <v>0.1507</v>
+      </c>
+      <c r="R69" s="5">
+        <v>3.74146</v>
+      </c>
+      <c r="S69" s="5">
+        <v>0</v>
+      </c>
+      <c r="T69" s="5">
+        <v>0</v>
+      </c>
+      <c r="U69" s="5">
+        <v>1.2840000000000001E-2</v>
+      </c>
+      <c r="V69" s="5">
+        <v>0.32956000000000002</v>
+      </c>
+    </row>
+    <row r="70" spans="1:22" ht="12.75" customHeight="1">
       <c r="A70" s="3" t="s">
         <v>129</v>
       </c>
       <c r="B70" s="10" t="s">
         <v>130</v>
       </c>
       <c r="C70" s="5">
         <v>0</v>
       </c>
       <c r="D70" s="5">
         <v>0</v>
       </c>
       <c r="E70" s="5">
         <v>2.1999999999999999E-2</v>
       </c>
       <c r="F70" s="5">
         <v>0.19885</v>
       </c>
       <c r="G70" s="5">
         <v>0</v>
       </c>
       <c r="H70" s="5">
         <v>0</v>
       </c>
       <c r="I70" s="5">
         <v>2.64E-2</v>
       </c>
       <c r="J70" s="5">
         <v>0.17469999999999999</v>
       </c>
       <c r="K70" s="5">
         <v>0</v>
       </c>
       <c r="L70" s="5">
         <v>0</v>
       </c>
       <c r="M70" s="5">
         <v>2.104E-2</v>
       </c>
       <c r="N70" s="5">
         <v>0.16650000000000001</v>
       </c>
-      <c r="O70" s="15">
-[...5 lines deleted...]
-      <c r="Q70" s="15">
+      <c r="O70" s="5">
+        <v>0</v>
+      </c>
+      <c r="P70" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q70" s="5">
         <v>6.3E-3</v>
       </c>
-      <c r="R70" s="15">
+      <c r="R70" s="5">
         <v>8.9700000000000002E-2</v>
       </c>
-      <c r="S70" s="15">
-[...5 lines deleted...]
-      <c r="U70" s="15">
+      <c r="S70" s="5">
+        <v>0</v>
+      </c>
+      <c r="T70" s="5">
+        <v>0</v>
+      </c>
+      <c r="U70" s="5">
         <v>2.0999999999999999E-3</v>
       </c>
-      <c r="V70" s="15">
+      <c r="V70" s="5">
         <v>0.1187</v>
       </c>
     </row>
-    <row r="71" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:22" ht="12.75" customHeight="1">
       <c r="A71" s="3" t="s">
         <v>131</v>
       </c>
       <c r="B71" s="10" t="s">
         <v>132</v>
       </c>
       <c r="C71" s="5">
         <v>0</v>
       </c>
       <c r="D71" s="5">
         <v>0</v>
       </c>
       <c r="E71" s="5">
         <v>0.37808000000000003</v>
       </c>
       <c r="F71" s="5">
         <v>1.2220200000000001</v>
       </c>
       <c r="G71" s="5">
         <v>0</v>
       </c>
       <c r="H71" s="5">
         <v>0</v>
       </c>
       <c r="I71" s="5">
         <v>0.37329000000000001</v>
       </c>
       <c r="J71" s="5">
         <v>0.9234</v>
       </c>
       <c r="K71" s="5">
         <v>0</v>
       </c>
       <c r="L71" s="5">
         <v>0</v>
       </c>
       <c r="M71" s="5">
         <v>0.40604000000000001</v>
       </c>
       <c r="N71" s="5">
         <v>0.99439</v>
       </c>
-      <c r="O71" s="15">
-[...17 lines deleted...]
-      <c r="U71" s="15">
+      <c r="O71" s="5">
+        <v>0</v>
+      </c>
+      <c r="P71" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q71" s="5">
+        <v>0.13732</v>
+      </c>
+      <c r="R71" s="5">
+        <v>0.51382000000000005</v>
+      </c>
+      <c r="S71" s="5">
+        <v>0</v>
+      </c>
+      <c r="T71" s="5">
+        <v>0</v>
+      </c>
+      <c r="U71" s="5">
         <v>1.264E-2</v>
       </c>
-      <c r="V71" s="15">
+      <c r="V71" s="5">
         <v>0.21126</v>
       </c>
     </row>
-    <row r="72" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:22" ht="12.75" customHeight="1">
       <c r="A72" s="3" t="s">
         <v>133</v>
       </c>
       <c r="B72" s="10" t="s">
         <v>134</v>
       </c>
       <c r="C72" s="5">
         <v>0</v>
       </c>
       <c r="D72" s="5">
         <v>0</v>
       </c>
       <c r="E72" s="5">
         <v>1.68876</v>
       </c>
       <c r="F72" s="5">
         <v>10.969189999999999</v>
       </c>
       <c r="G72" s="5">
         <v>0</v>
       </c>
       <c r="H72" s="5">
         <v>0</v>
       </c>
       <c r="I72" s="5">
         <v>1.80135</v>
       </c>
       <c r="J72" s="5">
         <v>9.8621499999999997</v>
       </c>
       <c r="K72" s="5">
         <v>0</v>
       </c>
       <c r="L72" s="5">
         <v>0</v>
       </c>
       <c r="M72" s="5">
         <v>1.48732</v>
       </c>
       <c r="N72" s="5">
         <v>11.533709999999999</v>
       </c>
-      <c r="O72" s="15">
-[...24 lines deleted...]
-    <row r="73" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O72" s="5">
+        <v>0</v>
+      </c>
+      <c r="P72" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q72" s="5">
+        <v>0.60314000000000001</v>
+      </c>
+      <c r="R72" s="5">
+        <v>6.7336799999999997</v>
+      </c>
+      <c r="S72" s="5">
+        <v>0</v>
+      </c>
+      <c r="T72" s="5">
+        <v>0</v>
+      </c>
+      <c r="U72" s="5">
+        <v>5.3809999999999997E-2</v>
+      </c>
+      <c r="V72" s="5">
+        <v>0.95731999999999995</v>
+      </c>
+    </row>
+    <row r="73" spans="1:22" ht="12.75" customHeight="1">
       <c r="A73" s="3" t="s">
         <v>135</v>
       </c>
       <c r="B73" s="10" t="s">
         <v>136</v>
       </c>
       <c r="C73" s="5">
         <v>0</v>
       </c>
       <c r="D73" s="5">
         <v>0</v>
       </c>
       <c r="E73" s="5">
         <v>12.451000000000001</v>
       </c>
       <c r="F73" s="5">
         <v>5.5771100000000002</v>
       </c>
       <c r="G73" s="5">
         <v>0</v>
       </c>
       <c r="H73" s="5">
         <v>0</v>
       </c>
       <c r="I73" s="5">
         <v>244.61</v>
       </c>
       <c r="J73" s="5">
         <v>68.34845</v>
       </c>
       <c r="K73" s="5">
         <v>0</v>
       </c>
       <c r="L73" s="5">
         <v>0</v>
       </c>
       <c r="M73" s="5">
         <v>847.04</v>
       </c>
       <c r="N73" s="5">
         <v>221.45348000000001</v>
       </c>
-      <c r="O73" s="15">
+      <c r="O73" s="5">
         <v>996.7</v>
       </c>
-      <c r="P73" s="15">
+      <c r="P73" s="5">
         <v>254.83</v>
       </c>
-      <c r="Q73" s="15">
-[...18 lines deleted...]
-    <row r="74" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Q73" s="5">
+        <v>35.311999999999998</v>
+      </c>
+      <c r="R73" s="5">
+        <v>13.70116</v>
+      </c>
+      <c r="S73" s="5">
+        <v>1076.4000000000001</v>
+      </c>
+      <c r="T73" s="5">
+        <v>273.18</v>
+      </c>
+      <c r="U73" s="5">
+        <v>35.25</v>
+      </c>
+      <c r="V73" s="5">
+        <v>13.925219999999999</v>
+      </c>
+    </row>
+    <row r="74" spans="1:22" ht="12.75" customHeight="1">
       <c r="A74" s="3" t="s">
         <v>137</v>
       </c>
       <c r="B74" s="10" t="s">
         <v>138</v>
       </c>
       <c r="C74" s="5">
         <v>0</v>
       </c>
       <c r="D74" s="5">
         <v>0</v>
       </c>
       <c r="E74" s="5">
         <v>0.51100000000000001</v>
       </c>
       <c r="F74" s="5">
         <v>0.96199999999999997</v>
       </c>
       <c r="G74" s="5">
         <v>0</v>
       </c>
       <c r="H74" s="5">
         <v>0</v>
       </c>
       <c r="I74" s="5">
         <v>6.9000000000000006E-2</v>
       </c>
       <c r="J74" s="5">
         <v>9.2999999999999999E-2</v>
       </c>
       <c r="K74" s="5">
         <v>0</v>
       </c>
       <c r="L74" s="5">
         <v>0</v>
       </c>
       <c r="M74" s="5">
         <v>0.2296</v>
       </c>
       <c r="N74" s="5">
         <v>0.35064000000000001</v>
       </c>
-      <c r="O74" s="15">
-[...5 lines deleted...]
-      <c r="Q74" s="15">
+      <c r="O74" s="5">
+        <v>0</v>
+      </c>
+      <c r="P74" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q74" s="5">
         <v>0.34079999999999999</v>
       </c>
-      <c r="R74" s="15">
+      <c r="R74" s="5">
         <v>0.47770000000000001</v>
       </c>
-      <c r="S74" s="15">
-[...12 lines deleted...]
-    <row r="75" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="S74" s="5">
+        <v>0</v>
+      </c>
+      <c r="T74" s="5">
+        <v>0</v>
+      </c>
+      <c r="U74" s="5">
+        <v>0.2016</v>
+      </c>
+      <c r="V74" s="5">
+        <v>0.41880000000000001</v>
+      </c>
+    </row>
+    <row r="75" spans="1:22" ht="12.75" customHeight="1">
       <c r="A75" s="3" t="s">
         <v>139</v>
       </c>
       <c r="B75" s="10" t="s">
         <v>140</v>
       </c>
       <c r="C75" s="5">
         <v>0</v>
       </c>
       <c r="D75" s="5">
         <v>0</v>
       </c>
       <c r="E75" s="5">
         <v>161.51515000000001</v>
       </c>
       <c r="F75" s="5">
         <v>111.19292</v>
       </c>
       <c r="G75" s="5">
         <v>0</v>
       </c>
       <c r="H75" s="5">
         <v>0</v>
       </c>
       <c r="I75" s="5">
         <v>155.88409999999999</v>
       </c>
       <c r="J75" s="5">
         <v>73.550659999999993</v>
       </c>
       <c r="K75" s="5">
         <v>0</v>
       </c>
       <c r="L75" s="5">
         <v>0</v>
       </c>
       <c r="M75" s="5">
         <v>197.96250000000001</v>
       </c>
       <c r="N75" s="5">
         <v>91.064369999999997</v>
       </c>
-      <c r="O75" s="15">
-[...24 lines deleted...]
-    <row r="76" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O75" s="5">
+        <v>0</v>
+      </c>
+      <c r="P75" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q75" s="5">
+        <v>94.408799999999999</v>
+      </c>
+      <c r="R75" s="5">
+        <v>50.348700000000001</v>
+      </c>
+      <c r="S75" s="5">
+        <v>0</v>
+      </c>
+      <c r="T75" s="5">
+        <v>0</v>
+      </c>
+      <c r="U75" s="5">
+        <v>80.114000000000004</v>
+      </c>
+      <c r="V75" s="5">
+        <v>43.350189999999998</v>
+      </c>
+    </row>
+    <row r="76" spans="1:22" ht="12.75" customHeight="1">
       <c r="A76" s="3" t="s">
         <v>141</v>
       </c>
       <c r="B76" s="10" t="s">
         <v>142</v>
       </c>
       <c r="C76" s="5">
         <v>0</v>
       </c>
       <c r="D76" s="5">
         <v>0</v>
       </c>
       <c r="E76" s="5">
         <v>307.72685999999999</v>
       </c>
       <c r="F76" s="5">
         <v>234.93235000000001</v>
       </c>
       <c r="G76" s="5">
         <v>0</v>
       </c>
       <c r="H76" s="5">
         <v>0</v>
       </c>
       <c r="I76" s="5">
         <v>292.54151999999999</v>
       </c>
       <c r="J76" s="5">
         <v>233.76701</v>
       </c>
       <c r="K76" s="5">
         <v>0</v>
       </c>
       <c r="L76" s="5">
         <v>0</v>
       </c>
       <c r="M76" s="5">
         <v>369.64076</v>
       </c>
       <c r="N76" s="5">
         <v>172.0744</v>
       </c>
-      <c r="O76" s="15">
-[...24 lines deleted...]
-    <row r="77" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O76" s="5">
+        <v>0</v>
+      </c>
+      <c r="P76" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q76" s="5">
+        <v>190.07012</v>
+      </c>
+      <c r="R76" s="5">
+        <v>108.58651</v>
+      </c>
+      <c r="S76" s="5">
+        <v>0</v>
+      </c>
+      <c r="T76" s="5">
+        <v>0</v>
+      </c>
+      <c r="U76" s="5">
+        <v>116.5098</v>
+      </c>
+      <c r="V76" s="5">
+        <v>66.730360000000005</v>
+      </c>
+    </row>
+    <row r="77" spans="1:22" ht="12.75" customHeight="1">
       <c r="A77" s="3" t="s">
         <v>143</v>
       </c>
       <c r="B77" s="10" t="s">
         <v>144</v>
       </c>
       <c r="C77" s="5">
         <v>0</v>
       </c>
       <c r="D77" s="5">
         <v>0</v>
       </c>
       <c r="E77" s="5">
         <v>0</v>
       </c>
       <c r="F77" s="5">
         <v>0</v>
       </c>
       <c r="G77" s="5">
         <v>0</v>
       </c>
       <c r="H77" s="5">
         <v>0</v>
       </c>
       <c r="I77" s="5">
         <v>0</v>
       </c>
       <c r="J77" s="5">
         <v>0</v>
       </c>
       <c r="K77" s="5">
         <v>0</v>
       </c>
       <c r="L77" s="5">
         <v>0</v>
       </c>
       <c r="M77" s="5">
         <v>0</v>
       </c>
       <c r="N77" s="5">
         <v>0</v>
       </c>
-      <c r="O77" s="15">
-[...24 lines deleted...]
-    <row r="78" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O77" s="5">
+        <v>0</v>
+      </c>
+      <c r="P77" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q77" s="5">
+        <v>0</v>
+      </c>
+      <c r="R77" s="5">
+        <v>0</v>
+      </c>
+      <c r="S77" s="5">
+        <v>0</v>
+      </c>
+      <c r="T77" s="5">
+        <v>0</v>
+      </c>
+      <c r="U77" s="5">
+        <v>0</v>
+      </c>
+      <c r="V77" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="78" spans="1:22" ht="12.75" customHeight="1">
       <c r="A78" s="3" t="s">
         <v>145</v>
       </c>
       <c r="B78" s="10" t="s">
         <v>146</v>
       </c>
       <c r="C78" s="5">
         <v>0</v>
       </c>
       <c r="D78" s="5">
         <v>0</v>
       </c>
       <c r="E78" s="5">
         <v>4.8000000000000001E-2</v>
       </c>
       <c r="F78" s="5">
         <v>0.125</v>
       </c>
       <c r="G78" s="5">
         <v>0</v>
       </c>
       <c r="H78" s="5">
         <v>0</v>
       </c>
       <c r="I78" s="5">
         <v>0</v>
       </c>
       <c r="J78" s="5">
         <v>0</v>
       </c>
       <c r="K78" s="5">
         <v>0</v>
       </c>
       <c r="L78" s="5">
         <v>0</v>
       </c>
       <c r="M78" s="5">
         <v>0</v>
       </c>
       <c r="N78" s="5">
         <v>0</v>
       </c>
-      <c r="O78" s="15">
-[...24 lines deleted...]
-    <row r="79" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O78" s="5">
+        <v>0</v>
+      </c>
+      <c r="P78" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q78" s="5">
+        <v>0</v>
+      </c>
+      <c r="R78" s="5">
+        <v>0</v>
+      </c>
+      <c r="S78" s="5">
+        <v>0</v>
+      </c>
+      <c r="T78" s="5">
+        <v>0</v>
+      </c>
+      <c r="U78" s="5">
+        <v>0</v>
+      </c>
+      <c r="V78" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="79" spans="1:22" ht="12.75" customHeight="1">
       <c r="A79" s="3" t="s">
         <v>147</v>
       </c>
       <c r="B79" s="10" t="s">
         <v>148</v>
       </c>
       <c r="C79" s="5">
         <v>175</v>
       </c>
       <c r="D79" s="5">
         <v>54.515549999999998</v>
       </c>
       <c r="E79" s="5">
         <v>60</v>
       </c>
       <c r="F79" s="5">
         <v>0.92</v>
       </c>
       <c r="G79" s="5">
         <v>0</v>
       </c>
       <c r="H79" s="5">
         <v>0</v>
       </c>
       <c r="I79" s="5">
         <v>3153.0479300000002</v>
       </c>
       <c r="J79" s="5">
         <v>1292.19487</v>
       </c>
       <c r="K79" s="5">
         <v>0</v>
       </c>
       <c r="L79" s="5">
         <v>0</v>
       </c>
       <c r="M79" s="5">
         <v>3128.25</v>
       </c>
       <c r="N79" s="5">
         <v>1079.9967099999999</v>
       </c>
-      <c r="O79" s="15">
-[...24 lines deleted...]
-    <row r="80" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O79" s="5">
+        <v>0</v>
+      </c>
+      <c r="P79" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q79" s="5">
+        <v>4239.5</v>
+      </c>
+      <c r="R79" s="5">
+        <v>850.39800000000002</v>
+      </c>
+      <c r="S79" s="5">
+        <v>0</v>
+      </c>
+      <c r="T79" s="5">
+        <v>0</v>
+      </c>
+      <c r="U79" s="5">
+        <v>5680</v>
+      </c>
+      <c r="V79" s="5">
+        <v>1471.56853</v>
+      </c>
+    </row>
+    <row r="80" spans="1:22" ht="12.75" customHeight="1">
       <c r="A80" s="3" t="s">
         <v>149</v>
       </c>
       <c r="B80" s="10" t="s">
         <v>150</v>
       </c>
       <c r="C80" s="5">
         <v>0</v>
       </c>
       <c r="D80" s="5">
         <v>0</v>
       </c>
       <c r="E80" s="5">
         <v>0</v>
       </c>
       <c r="F80" s="5">
         <v>0</v>
       </c>
       <c r="G80" s="5">
         <v>0</v>
       </c>
       <c r="H80" s="5">
         <v>0</v>
       </c>
       <c r="I80" s="5">
         <v>1.85</v>
       </c>
       <c r="J80" s="5">
         <v>0.438</v>
       </c>
       <c r="K80" s="5">
         <v>0</v>
       </c>
       <c r="L80" s="5">
         <v>0</v>
       </c>
       <c r="M80" s="5">
         <v>0</v>
       </c>
       <c r="N80" s="5">
         <v>0</v>
       </c>
-      <c r="O80" s="15">
-[...24 lines deleted...]
-    <row r="81" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O80" s="5">
+        <v>0</v>
+      </c>
+      <c r="P80" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q80" s="5">
+        <v>0</v>
+      </c>
+      <c r="R80" s="5">
+        <v>0</v>
+      </c>
+      <c r="S80" s="5">
+        <v>0</v>
+      </c>
+      <c r="T80" s="5">
+        <v>0</v>
+      </c>
+      <c r="U80" s="5">
+        <v>0</v>
+      </c>
+      <c r="V80" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="81" spans="1:22" ht="12.75" customHeight="1">
       <c r="A81" s="3" t="s">
         <v>151</v>
       </c>
       <c r="B81" s="10" t="s">
         <v>152</v>
       </c>
       <c r="C81" s="5">
         <v>0</v>
       </c>
       <c r="D81" s="5">
         <v>0</v>
       </c>
       <c r="E81" s="5">
         <v>0.30099999999999999</v>
       </c>
       <c r="F81" s="5">
         <v>0.61699999999999999</v>
       </c>
       <c r="G81" s="5">
         <v>0</v>
       </c>
       <c r="H81" s="5">
         <v>0</v>
       </c>
       <c r="I81" s="5">
         <v>0.14080000000000001</v>
       </c>
       <c r="J81" s="5">
         <v>0.255</v>
       </c>
       <c r="K81" s="5">
         <v>0</v>
       </c>
       <c r="L81" s="5">
         <v>0</v>
       </c>
       <c r="M81" s="5">
         <v>0.09</v>
       </c>
       <c r="N81" s="5">
         <v>0.17516999999999999</v>
       </c>
-      <c r="O81" s="15">
-[...5 lines deleted...]
-      <c r="Q81" s="15">
+      <c r="O81" s="5">
+        <v>0</v>
+      </c>
+      <c r="P81" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q81" s="5">
         <v>7.5600000000000001E-2</v>
       </c>
-      <c r="R81" s="15">
+      <c r="R81" s="5">
         <v>0.16955000000000001</v>
       </c>
-      <c r="S81" s="15">
-[...12 lines deleted...]
-    <row r="82" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="S81" s="5">
+        <v>0</v>
+      </c>
+      <c r="T81" s="5">
+        <v>0</v>
+      </c>
+      <c r="U81" s="5">
+        <v>4.3200000000000002E-2</v>
+      </c>
+      <c r="V81" s="5">
+        <v>0.15090999999999999</v>
+      </c>
+    </row>
+    <row r="82" spans="1:22" ht="12.75" customHeight="1">
       <c r="A82" s="3" t="s">
         <v>153</v>
       </c>
       <c r="B82" s="10" t="s">
         <v>154</v>
       </c>
       <c r="C82" s="5">
         <v>0</v>
       </c>
       <c r="D82" s="5">
         <v>0</v>
       </c>
       <c r="E82" s="5">
         <v>0</v>
       </c>
       <c r="F82" s="5">
         <v>0</v>
       </c>
       <c r="G82" s="5">
         <v>0</v>
       </c>
       <c r="H82" s="5">
         <v>0</v>
       </c>
       <c r="I82" s="5">
         <v>0</v>
       </c>
       <c r="J82" s="5">
         <v>0</v>
       </c>
       <c r="K82" s="5">
         <v>0</v>
       </c>
       <c r="L82" s="5">
         <v>0</v>
       </c>
       <c r="M82" s="5">
         <v>0</v>
       </c>
       <c r="N82" s="5">
         <v>0</v>
       </c>
-      <c r="O82" s="15">
-[...24 lines deleted...]
-    <row r="83" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O82" s="5">
+        <v>0</v>
+      </c>
+      <c r="P82" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q82" s="5">
+        <v>0</v>
+      </c>
+      <c r="R82" s="5">
+        <v>0</v>
+      </c>
+      <c r="S82" s="5">
+        <v>0</v>
+      </c>
+      <c r="T82" s="5">
+        <v>0</v>
+      </c>
+      <c r="U82" s="5">
+        <v>0</v>
+      </c>
+      <c r="V82" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="83" spans="1:22" ht="12.75" customHeight="1">
       <c r="A83" s="3" t="s">
         <v>155</v>
       </c>
       <c r="B83" s="10" t="s">
         <v>156</v>
       </c>
       <c r="C83" s="5">
         <v>0</v>
       </c>
       <c r="D83" s="5">
         <v>0</v>
       </c>
       <c r="E83" s="5">
         <v>0</v>
       </c>
       <c r="F83" s="5">
         <v>0</v>
       </c>
       <c r="G83" s="5">
         <v>0</v>
       </c>
       <c r="H83" s="5">
         <v>0</v>
       </c>
       <c r="I83" s="5">
         <v>1.5269999999999999</v>
       </c>
       <c r="J83" s="5">
         <v>8.5000000000000006E-2</v>
       </c>
       <c r="K83" s="5">
         <v>0</v>
       </c>
       <c r="L83" s="5">
         <v>0</v>
       </c>
       <c r="M83" s="5">
         <v>0</v>
       </c>
       <c r="N83" s="5">
         <v>0</v>
       </c>
-      <c r="O83" s="15">
-[...24 lines deleted...]
-    <row r="84" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O83" s="5">
+        <v>0</v>
+      </c>
+      <c r="P83" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q83" s="5">
+        <v>0</v>
+      </c>
+      <c r="R83" s="5">
+        <v>0</v>
+      </c>
+      <c r="S83" s="5">
+        <v>0</v>
+      </c>
+      <c r="T83" s="5">
+        <v>0</v>
+      </c>
+      <c r="U83" s="5">
+        <v>0</v>
+      </c>
+      <c r="V83" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="84" spans="1:22" ht="12.75" customHeight="1">
       <c r="A84" s="3" t="s">
         <v>157</v>
       </c>
       <c r="B84" s="10" t="s">
         <v>158</v>
       </c>
       <c r="C84" s="5">
         <v>0</v>
       </c>
       <c r="D84" s="5">
         <v>0</v>
       </c>
       <c r="E84" s="5">
         <v>0</v>
       </c>
       <c r="F84" s="5">
         <v>0</v>
       </c>
       <c r="G84" s="5">
         <v>0</v>
       </c>
       <c r="H84" s="5">
         <v>0</v>
       </c>
       <c r="I84" s="5">
         <v>0.19661000000000001</v>
       </c>
       <c r="J84" s="5">
         <v>5.5555700000000003</v>
       </c>
       <c r="K84" s="5">
         <v>0</v>
       </c>
       <c r="L84" s="5">
         <v>0</v>
       </c>
       <c r="M84" s="5">
         <v>0</v>
       </c>
       <c r="N84" s="5">
         <v>0</v>
       </c>
-      <c r="O84" s="15">
-[...24 lines deleted...]
-    <row r="85" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O84" s="5">
+        <v>0</v>
+      </c>
+      <c r="P84" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q84" s="5">
+        <v>0</v>
+      </c>
+      <c r="R84" s="5">
+        <v>0</v>
+      </c>
+      <c r="S84" s="5">
+        <v>0</v>
+      </c>
+      <c r="T84" s="5">
+        <v>0</v>
+      </c>
+      <c r="U84" s="5">
+        <v>0</v>
+      </c>
+      <c r="V84" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="85" spans="1:22" ht="12.75" customHeight="1">
       <c r="A85" s="3" t="s">
         <v>159</v>
       </c>
       <c r="B85" s="10" t="s">
         <v>160</v>
       </c>
       <c r="C85" s="5">
         <v>0</v>
       </c>
       <c r="D85" s="5">
         <v>0</v>
       </c>
       <c r="E85" s="5">
         <v>0</v>
       </c>
       <c r="F85" s="5">
         <v>0</v>
       </c>
       <c r="G85" s="5">
         <v>0</v>
       </c>
       <c r="H85" s="5">
         <v>0</v>
       </c>
       <c r="I85" s="5">
         <v>0</v>
       </c>
       <c r="J85" s="5">
         <v>0</v>
       </c>
       <c r="K85" s="5">
         <v>0</v>
       </c>
       <c r="L85" s="5">
         <v>0</v>
       </c>
       <c r="M85" s="5">
         <v>0</v>
       </c>
       <c r="N85" s="5">
         <v>0</v>
       </c>
-      <c r="O85" s="15">
-[...24 lines deleted...]
-    <row r="86" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O85" s="5">
+        <v>0</v>
+      </c>
+      <c r="P85" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q85" s="5">
+        <v>0</v>
+      </c>
+      <c r="R85" s="5">
+        <v>0</v>
+      </c>
+      <c r="S85" s="5">
+        <v>0</v>
+      </c>
+      <c r="T85" s="5">
+        <v>0</v>
+      </c>
+      <c r="U85" s="5">
+        <v>0</v>
+      </c>
+      <c r="V85" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="86" spans="1:22" ht="12.75" customHeight="1">
       <c r="A86" s="3" t="s">
         <v>161</v>
       </c>
       <c r="B86" s="10" t="s">
         <v>162</v>
       </c>
       <c r="C86" s="5">
         <v>0</v>
       </c>
       <c r="D86" s="5">
         <v>0</v>
       </c>
       <c r="E86" s="5">
         <v>0</v>
       </c>
       <c r="F86" s="5">
         <v>0</v>
       </c>
       <c r="G86" s="5">
         <v>0</v>
       </c>
       <c r="H86" s="5">
         <v>0</v>
       </c>
       <c r="I86" s="5">
         <v>0</v>
       </c>
       <c r="J86" s="5">
         <v>0</v>
       </c>
       <c r="K86" s="5">
         <v>0</v>
       </c>
       <c r="L86" s="5">
         <v>0</v>
       </c>
       <c r="M86" s="5">
         <v>0</v>
       </c>
       <c r="N86" s="5">
         <v>0</v>
       </c>
-      <c r="O86" s="15">
-[...24 lines deleted...]
-    <row r="87" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O86" s="5">
+        <v>0</v>
+      </c>
+      <c r="P86" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q86" s="5">
+        <v>0</v>
+      </c>
+      <c r="R86" s="5">
+        <v>0</v>
+      </c>
+      <c r="S86" s="5">
+        <v>0</v>
+      </c>
+      <c r="T86" s="5">
+        <v>0</v>
+      </c>
+      <c r="U86" s="5">
+        <v>0</v>
+      </c>
+      <c r="V86" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="87" spans="1:22" ht="12.75" customHeight="1">
       <c r="A87" s="3" t="s">
         <v>163</v>
       </c>
       <c r="B87" s="10" t="s">
         <v>164</v>
       </c>
       <c r="C87" s="5">
         <v>0</v>
       </c>
       <c r="D87" s="5">
         <v>0</v>
       </c>
       <c r="E87" s="5">
         <v>0</v>
       </c>
       <c r="F87" s="5">
         <v>0</v>
       </c>
       <c r="G87" s="5">
         <v>0</v>
       </c>
       <c r="H87" s="5">
         <v>0</v>
       </c>
       <c r="I87" s="5">
         <v>0</v>
       </c>
       <c r="J87" s="5">
         <v>0</v>
       </c>
       <c r="K87" s="5">
         <v>0</v>
       </c>
       <c r="L87" s="5">
         <v>0</v>
       </c>
       <c r="M87" s="5">
         <v>0</v>
       </c>
       <c r="N87" s="5">
         <v>0</v>
       </c>
-      <c r="O87" s="15">
-[...24 lines deleted...]
-    <row r="88" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O87" s="5">
+        <v>0</v>
+      </c>
+      <c r="P87" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q87" s="5">
+        <v>0</v>
+      </c>
+      <c r="R87" s="5">
+        <v>0</v>
+      </c>
+      <c r="S87" s="5">
+        <v>0</v>
+      </c>
+      <c r="T87" s="5">
+        <v>0</v>
+      </c>
+      <c r="U87" s="5">
+        <v>0</v>
+      </c>
+      <c r="V87" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="88" spans="1:22" ht="12.75" customHeight="1">
       <c r="A88" s="3" t="s">
         <v>165</v>
       </c>
       <c r="B88" s="10" t="s">
         <v>166</v>
       </c>
       <c r="C88" s="5">
         <v>0</v>
       </c>
       <c r="D88" s="5">
         <v>0</v>
       </c>
       <c r="E88" s="5">
         <v>1.62548</v>
       </c>
       <c r="F88" s="5">
         <v>8.1995000000000005</v>
       </c>
       <c r="G88" s="5">
         <v>0</v>
       </c>
       <c r="H88" s="5">
         <v>0</v>
       </c>
       <c r="I88" s="5">
         <v>0.61487999999999998</v>
       </c>
       <c r="J88" s="5">
         <v>3.3632</v>
       </c>
       <c r="K88" s="5">
         <v>0</v>
       </c>
       <c r="L88" s="5">
         <v>0</v>
       </c>
       <c r="M88" s="5">
         <v>0.2248</v>
       </c>
       <c r="N88" s="5">
         <v>1.5596399999999999</v>
       </c>
-      <c r="O88" s="15">
-[...5 lines deleted...]
-      <c r="Q88" s="15">
+      <c r="O88" s="5">
+        <v>0</v>
+      </c>
+      <c r="P88" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q88" s="5">
         <v>0.28282000000000002</v>
       </c>
-      <c r="R88" s="15">
+      <c r="R88" s="5">
         <v>2.0074100000000001</v>
       </c>
-      <c r="S88" s="15">
-[...12 lines deleted...]
-    <row r="89" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="S88" s="5">
+        <v>0</v>
+      </c>
+      <c r="T88" s="5">
+        <v>0</v>
+      </c>
+      <c r="U88" s="5">
+        <v>0.14699999999999999</v>
+      </c>
+      <c r="V88" s="5">
+        <v>1.8594999999999999</v>
+      </c>
+    </row>
+    <row r="89" spans="1:22" ht="12.75" customHeight="1">
       <c r="A89" s="3" t="s">
         <v>167</v>
       </c>
       <c r="B89" s="10" t="s">
         <v>168</v>
       </c>
       <c r="C89" s="5">
         <v>0</v>
       </c>
       <c r="D89" s="5">
         <v>0</v>
       </c>
       <c r="E89" s="5">
         <v>0</v>
       </c>
       <c r="F89" s="5">
         <v>0</v>
       </c>
       <c r="G89" s="5">
         <v>0</v>
       </c>
       <c r="H89" s="5">
         <v>0</v>
       </c>
       <c r="I89" s="5">
         <v>0</v>
       </c>
       <c r="J89" s="5">
         <v>0</v>
       </c>
       <c r="K89" s="5">
         <v>0</v>
       </c>
       <c r="L89" s="5">
         <v>0</v>
       </c>
       <c r="M89" s="5">
         <v>0</v>
       </c>
       <c r="N89" s="5">
         <v>0</v>
       </c>
-      <c r="O89" s="15">
-[...24 lines deleted...]
-    <row r="90" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O89" s="5">
+        <v>0</v>
+      </c>
+      <c r="P89" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q89" s="5">
+        <v>0</v>
+      </c>
+      <c r="R89" s="5">
+        <v>0</v>
+      </c>
+      <c r="S89" s="5">
+        <v>0</v>
+      </c>
+      <c r="T89" s="5">
+        <v>0</v>
+      </c>
+      <c r="U89" s="5">
+        <v>0</v>
+      </c>
+      <c r="V89" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="90" spans="1:22" ht="12.75" customHeight="1">
       <c r="A90" s="3" t="s">
         <v>169</v>
       </c>
       <c r="B90" s="10" t="s">
         <v>170</v>
       </c>
       <c r="C90" s="5">
         <v>0</v>
       </c>
       <c r="D90" s="5">
         <v>0</v>
       </c>
       <c r="E90" s="5">
         <v>0</v>
       </c>
       <c r="F90" s="5">
         <v>0</v>
       </c>
       <c r="G90" s="5">
         <v>0</v>
       </c>
       <c r="H90" s="5">
         <v>0</v>
       </c>
       <c r="I90" s="5">
         <v>0</v>
       </c>
       <c r="J90" s="5">
         <v>0</v>
       </c>
       <c r="K90" s="5">
         <v>0</v>
       </c>
       <c r="L90" s="5">
         <v>0</v>
       </c>
       <c r="M90" s="5">
         <v>0</v>
       </c>
       <c r="N90" s="5">
         <v>0</v>
       </c>
-      <c r="O90" s="15">
-[...24 lines deleted...]
-    <row r="91" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O90" s="5">
+        <v>0</v>
+      </c>
+      <c r="P90" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q90" s="5">
+        <v>0</v>
+      </c>
+      <c r="R90" s="5">
+        <v>0</v>
+      </c>
+      <c r="S90" s="5">
+        <v>0</v>
+      </c>
+      <c r="T90" s="5">
+        <v>0</v>
+      </c>
+      <c r="U90" s="5">
+        <v>0</v>
+      </c>
+      <c r="V90" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="91" spans="1:22" ht="12.75" customHeight="1">
       <c r="A91" s="3" t="s">
         <v>171</v>
       </c>
       <c r="B91" s="10" t="s">
         <v>172</v>
       </c>
       <c r="C91" s="5">
         <v>0</v>
       </c>
       <c r="D91" s="5">
         <v>0</v>
       </c>
       <c r="E91" s="5">
         <v>372.68</v>
       </c>
       <c r="F91" s="5">
         <v>485.11185999999998</v>
       </c>
       <c r="G91" s="5">
         <v>0</v>
       </c>
       <c r="H91" s="5">
         <v>0</v>
       </c>
       <c r="I91" s="5">
         <v>187.93639999999999</v>
       </c>
       <c r="J91" s="5">
         <v>198.89057</v>
       </c>
       <c r="K91" s="5">
         <v>0</v>
       </c>
       <c r="L91" s="5">
         <v>0</v>
       </c>
       <c r="M91" s="5">
         <v>240.35242</v>
       </c>
       <c r="N91" s="5">
         <v>201.15</v>
       </c>
-      <c r="O91" s="15">
-[...24 lines deleted...]
-    <row r="92" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O91" s="5">
+        <v>0</v>
+      </c>
+      <c r="P91" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q91" s="5">
+        <v>6724.6448499999997</v>
+      </c>
+      <c r="R91" s="5">
+        <v>5705.58673</v>
+      </c>
+      <c r="S91" s="5">
+        <v>0</v>
+      </c>
+      <c r="T91" s="5">
+        <v>0</v>
+      </c>
+      <c r="U91" s="5">
+        <v>8499.6363999999994</v>
+      </c>
+      <c r="V91" s="5">
+        <v>9124.9875800000009</v>
+      </c>
+    </row>
+    <row r="92" spans="1:22" ht="12.75" customHeight="1">
       <c r="A92" s="3" t="s">
         <v>173</v>
       </c>
       <c r="B92" s="10" t="s">
         <v>174</v>
       </c>
       <c r="C92" s="5">
         <v>0.192</v>
       </c>
       <c r="D92" s="5">
         <v>0.42347000000000001</v>
       </c>
       <c r="E92" s="5">
         <v>0</v>
       </c>
       <c r="F92" s="5">
         <v>0</v>
       </c>
       <c r="G92" s="5">
         <v>0</v>
       </c>
       <c r="H92" s="5">
         <v>0</v>
       </c>
       <c r="I92" s="5">
         <v>0</v>
       </c>
       <c r="J92" s="5">
         <v>0</v>
       </c>
       <c r="K92" s="5">
         <v>0</v>
       </c>
       <c r="L92" s="5">
         <v>0</v>
       </c>
       <c r="M92" s="5">
         <v>0</v>
       </c>
       <c r="N92" s="5">
         <v>0</v>
       </c>
-      <c r="O92" s="15">
-[...24 lines deleted...]
-    <row r="93" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O92" s="5">
+        <v>0</v>
+      </c>
+      <c r="P92" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q92" s="5">
+        <v>0</v>
+      </c>
+      <c r="R92" s="5">
+        <v>0</v>
+      </c>
+      <c r="S92" s="5">
+        <v>0</v>
+      </c>
+      <c r="T92" s="5">
+        <v>0</v>
+      </c>
+      <c r="U92" s="5">
+        <v>0</v>
+      </c>
+      <c r="V92" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="93" spans="1:22" ht="12.75" customHeight="1">
       <c r="A93" s="3" t="s">
         <v>175</v>
       </c>
       <c r="B93" s="10" t="s">
         <v>176</v>
       </c>
       <c r="C93" s="5">
         <v>0</v>
       </c>
       <c r="D93" s="5">
         <v>0</v>
       </c>
       <c r="E93" s="5">
         <v>0.60099999999999998</v>
       </c>
       <c r="F93" s="5">
         <v>2.2554099999999999</v>
       </c>
       <c r="G93" s="5">
         <v>0</v>
       </c>
       <c r="H93" s="5">
         <v>0</v>
       </c>
       <c r="I93" s="5">
         <v>0.33535999999999999</v>
       </c>
       <c r="J93" s="5">
         <v>0.85753999999999997</v>
       </c>
       <c r="K93" s="5">
         <v>0</v>
       </c>
       <c r="L93" s="5">
         <v>0</v>
       </c>
       <c r="M93" s="5">
         <v>0.87461</v>
       </c>
       <c r="N93" s="5">
         <v>1.649</v>
       </c>
-      <c r="O93" s="15">
-[...5 lines deleted...]
-      <c r="Q93" s="15">
+      <c r="O93" s="5">
+        <v>0</v>
+      </c>
+      <c r="P93" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q93" s="5">
         <v>6.4099999999999999E-3</v>
       </c>
-      <c r="R93" s="15">
+      <c r="R93" s="5">
         <v>2.7269999999999999E-2</v>
       </c>
-      <c r="S93" s="15">
-[...12 lines deleted...]
-    <row r="94" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="S93" s="5">
+        <v>0</v>
+      </c>
+      <c r="T93" s="5">
+        <v>0</v>
+      </c>
+      <c r="U93" s="5">
+        <v>422.71899999999999</v>
+      </c>
+      <c r="V93" s="5">
+        <v>420.99754999999999</v>
+      </c>
+    </row>
+    <row r="94" spans="1:22" ht="12.75" customHeight="1">
       <c r="A94" s="3" t="s">
         <v>177</v>
       </c>
       <c r="B94" s="10" t="s">
         <v>178</v>
       </c>
       <c r="C94" s="5">
         <v>0</v>
       </c>
       <c r="D94" s="5">
         <v>0</v>
       </c>
       <c r="E94" s="5">
         <v>1.145</v>
       </c>
       <c r="F94" s="5">
         <v>4.6851099999999999</v>
       </c>
       <c r="G94" s="5">
         <v>0</v>
       </c>
       <c r="H94" s="5">
         <v>0</v>
       </c>
       <c r="I94" s="5">
         <v>1.5134799999999999</v>
       </c>
       <c r="J94" s="5">
         <v>4.8851000000000004</v>
       </c>
       <c r="K94" s="5">
         <v>0</v>
       </c>
       <c r="L94" s="5">
         <v>0</v>
       </c>
       <c r="M94" s="5">
         <v>1.47462</v>
       </c>
       <c r="N94" s="5">
         <v>4.2790400000000002</v>
       </c>
-      <c r="O94" s="15">
-[...24 lines deleted...]
-    <row r="95" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O94" s="5">
+        <v>0</v>
+      </c>
+      <c r="P94" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q94" s="5">
+        <v>1.6209199999999999</v>
+      </c>
+      <c r="R94" s="5">
+        <v>4.8398599999999998</v>
+      </c>
+      <c r="S94" s="5">
+        <v>0</v>
+      </c>
+      <c r="T94" s="5">
+        <v>0</v>
+      </c>
+      <c r="U94" s="5">
+        <v>0.65180000000000005</v>
+      </c>
+      <c r="V94" s="5">
+        <v>3.6542400000000002</v>
+      </c>
+    </row>
+    <row r="95" spans="1:22" ht="12.75" customHeight="1">
       <c r="A95" s="3" t="s">
         <v>179</v>
       </c>
       <c r="B95" s="10" t="s">
         <v>180</v>
       </c>
       <c r="C95" s="5">
         <v>0</v>
       </c>
       <c r="D95" s="5">
         <v>0</v>
       </c>
       <c r="E95" s="5">
         <v>0</v>
       </c>
       <c r="F95" s="5">
         <v>0</v>
       </c>
       <c r="G95" s="5">
         <v>0</v>
       </c>
       <c r="H95" s="5">
         <v>0</v>
       </c>
       <c r="I95" s="5">
         <v>0</v>
       </c>
       <c r="J95" s="5">
         <v>0</v>
       </c>
       <c r="K95" s="5">
         <v>0</v>
       </c>
       <c r="L95" s="5">
         <v>0</v>
       </c>
       <c r="M95" s="5">
         <v>0</v>
       </c>
       <c r="N95" s="5">
         <v>0</v>
       </c>
-      <c r="O95" s="15">
-[...24 lines deleted...]
-    <row r="96" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O95" s="5">
+        <v>0</v>
+      </c>
+      <c r="P95" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q95" s="5">
+        <v>0</v>
+      </c>
+      <c r="R95" s="5">
+        <v>0</v>
+      </c>
+      <c r="S95" s="5">
+        <v>0</v>
+      </c>
+      <c r="T95" s="5">
+        <v>0</v>
+      </c>
+      <c r="U95" s="5">
+        <v>0</v>
+      </c>
+      <c r="V95" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="96" spans="1:22" ht="12.75" customHeight="1">
       <c r="A96" s="3" t="s">
         <v>181</v>
       </c>
       <c r="B96" s="10" t="s">
         <v>182</v>
       </c>
       <c r="C96" s="5">
         <v>0</v>
       </c>
       <c r="D96" s="5">
         <v>0</v>
       </c>
       <c r="E96" s="5">
         <v>222.03595999999999</v>
       </c>
       <c r="F96" s="5">
         <v>359.49434000000002</v>
       </c>
       <c r="G96" s="5">
         <v>0</v>
       </c>
       <c r="H96" s="5">
         <v>0</v>
       </c>
       <c r="I96" s="5">
         <v>334.95085</v>
       </c>
       <c r="J96" s="5">
         <v>410.55855000000003</v>
       </c>
       <c r="K96" s="5">
         <v>0</v>
       </c>
       <c r="L96" s="5">
         <v>0</v>
       </c>
       <c r="M96" s="5">
         <v>288.07121999999998</v>
       </c>
       <c r="N96" s="5">
         <v>339.30720000000002</v>
       </c>
-      <c r="O96" s="15">
-[...17 lines deleted...]
-      <c r="U96" s="15">
+      <c r="O96" s="5">
+        <v>0</v>
+      </c>
+      <c r="P96" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q96" s="5">
+        <v>84.081919999999997</v>
+      </c>
+      <c r="R96" s="5">
+        <v>130.03523999999999</v>
+      </c>
+      <c r="S96" s="5">
+        <v>0</v>
+      </c>
+      <c r="T96" s="5">
+        <v>0</v>
+      </c>
+      <c r="U96" s="5">
         <v>83.6203</v>
       </c>
-      <c r="V96" s="15">
+      <c r="V96" s="5">
         <v>116.31976</v>
       </c>
     </row>
-    <row r="97" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="97" spans="1:22" ht="12.75" customHeight="1">
       <c r="A97" s="3" t="s">
         <v>183</v>
       </c>
       <c r="B97" s="10" t="s">
         <v>184</v>
       </c>
       <c r="C97" s="5">
         <v>0.4</v>
       </c>
       <c r="D97" s="5">
         <v>1.65239</v>
       </c>
       <c r="E97" s="5">
         <v>300.75688000000002</v>
       </c>
       <c r="F97" s="5">
         <v>914.27775999999994</v>
       </c>
       <c r="G97" s="5">
         <v>0</v>
       </c>
       <c r="H97" s="5">
         <v>0</v>
       </c>
       <c r="I97" s="5">
         <v>230.31787</v>
       </c>
       <c r="J97" s="5">
         <v>694.44713000000002</v>
       </c>
       <c r="K97" s="5">
         <v>0</v>
       </c>
       <c r="L97" s="5">
         <v>0</v>
       </c>
       <c r="M97" s="5">
         <v>187.64610999999999</v>
       </c>
       <c r="N97" s="5">
         <v>690.51845000000003</v>
       </c>
-      <c r="O97" s="15">
-[...24 lines deleted...]
-    <row r="98" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O97" s="5">
+        <v>0</v>
+      </c>
+      <c r="P97" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q97" s="5">
+        <v>60.080979999999997</v>
+      </c>
+      <c r="R97" s="5">
+        <v>252.89275000000001</v>
+      </c>
+      <c r="S97" s="5">
+        <v>0</v>
+      </c>
+      <c r="T97" s="5">
+        <v>0</v>
+      </c>
+      <c r="U97" s="5">
+        <v>37.778799999999997</v>
+      </c>
+      <c r="V97" s="5">
+        <v>183.06339</v>
+      </c>
+    </row>
+    <row r="98" spans="1:22" ht="12.75" customHeight="1">
       <c r="A98" s="3" t="s">
         <v>185</v>
       </c>
       <c r="B98" s="10" t="s">
         <v>186</v>
       </c>
       <c r="C98" s="5">
         <v>0</v>
       </c>
       <c r="D98" s="5">
         <v>0</v>
       </c>
       <c r="E98" s="5">
         <v>16.308890000000002</v>
       </c>
       <c r="F98" s="5">
         <v>62.178139999999999</v>
       </c>
       <c r="G98" s="5">
         <v>38</v>
       </c>
       <c r="H98" s="5">
         <v>58.746000000000002</v>
       </c>
       <c r="I98" s="5">
         <v>8.6606100000000001</v>
       </c>
       <c r="J98" s="5">
         <v>16.84262</v>
       </c>
       <c r="K98" s="5">
         <v>0</v>
       </c>
       <c r="L98" s="5">
         <v>0</v>
       </c>
       <c r="M98" s="5">
         <v>2.1980400000000002</v>
       </c>
       <c r="N98" s="5">
         <v>5.0818000000000003</v>
       </c>
-      <c r="O98" s="15">
-[...5 lines deleted...]
-      <c r="Q98" s="15">
+      <c r="O98" s="5">
+        <v>0</v>
+      </c>
+      <c r="P98" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q98" s="5">
         <v>1.1538999999999999</v>
       </c>
-      <c r="R98" s="15">
+      <c r="R98" s="5">
         <v>3.4398200000000001</v>
       </c>
-      <c r="S98" s="15">
-[...12 lines deleted...]
-    <row r="99" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="S98" s="5">
+        <v>0</v>
+      </c>
+      <c r="T98" s="5">
+        <v>0</v>
+      </c>
+      <c r="U98" s="5">
+        <v>0.15851999999999999</v>
+      </c>
+      <c r="V98" s="5">
+        <v>0.50968999999999998</v>
+      </c>
+    </row>
+    <row r="99" spans="1:22" ht="12.75" customHeight="1">
       <c r="A99" s="3" t="s">
         <v>187</v>
       </c>
       <c r="B99" s="10" t="s">
         <v>188</v>
       </c>
       <c r="C99" s="5">
         <v>0</v>
       </c>
       <c r="D99" s="5">
         <v>0</v>
       </c>
       <c r="E99" s="5">
         <v>0</v>
       </c>
       <c r="F99" s="5">
         <v>0</v>
       </c>
       <c r="G99" s="5">
         <v>0</v>
       </c>
       <c r="H99" s="5">
         <v>0</v>
       </c>
       <c r="I99" s="5">
         <v>0</v>
       </c>
       <c r="J99" s="5">
         <v>0</v>
       </c>
       <c r="K99" s="5">
         <v>0</v>
       </c>
       <c r="L99" s="5">
         <v>0</v>
       </c>
       <c r="M99" s="5">
         <v>0</v>
       </c>
       <c r="N99" s="5">
         <v>0</v>
       </c>
-      <c r="O99" s="15">
-[...24 lines deleted...]
-    <row r="100" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O99" s="5">
+        <v>0</v>
+      </c>
+      <c r="P99" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q99" s="5">
+        <v>0</v>
+      </c>
+      <c r="R99" s="5">
+        <v>0</v>
+      </c>
+      <c r="S99" s="5">
+        <v>0</v>
+      </c>
+      <c r="T99" s="5">
+        <v>0</v>
+      </c>
+      <c r="U99" s="5">
+        <v>0</v>
+      </c>
+      <c r="V99" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="100" spans="1:22" ht="12.75" customHeight="1">
       <c r="A100" s="3" t="s">
         <v>189</v>
       </c>
       <c r="B100" s="10" t="s">
         <v>190</v>
       </c>
       <c r="C100" s="5">
         <v>0</v>
       </c>
       <c r="D100" s="5">
         <v>0</v>
       </c>
       <c r="E100" s="5">
         <v>49.407760000000003</v>
       </c>
       <c r="F100" s="5">
         <v>154.42635999999999</v>
       </c>
       <c r="G100" s="5">
         <v>0</v>
       </c>
       <c r="H100" s="5">
         <v>0</v>
       </c>
       <c r="I100" s="5">
         <v>77.995590000000007</v>
       </c>
       <c r="J100" s="5">
         <v>245.78407000000001</v>
       </c>
       <c r="K100" s="5">
         <v>0</v>
       </c>
       <c r="L100" s="5">
         <v>0</v>
       </c>
       <c r="M100" s="5">
         <v>70.735039999999998</v>
       </c>
       <c r="N100" s="5">
         <v>265.08697000000001</v>
       </c>
-      <c r="O100" s="15">
-[...24 lines deleted...]
-    <row r="101" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O100" s="5">
+        <v>0</v>
+      </c>
+      <c r="P100" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q100" s="5">
+        <v>32.09008</v>
+      </c>
+      <c r="R100" s="5">
+        <v>152.74776</v>
+      </c>
+      <c r="S100" s="5">
+        <v>0</v>
+      </c>
+      <c r="T100" s="5">
+        <v>0</v>
+      </c>
+      <c r="U100" s="5">
+        <v>15.42793</v>
+      </c>
+      <c r="V100" s="5">
+        <v>103.43298</v>
+      </c>
+    </row>
+    <row r="101" spans="1:22" ht="12.75" customHeight="1">
       <c r="A101" s="3" t="s">
         <v>191</v>
       </c>
       <c r="B101" s="10" t="s">
         <v>192</v>
       </c>
       <c r="C101" s="5">
         <v>0</v>
       </c>
       <c r="D101" s="5">
         <v>0</v>
       </c>
       <c r="E101" s="5">
         <v>0.32119999999999999</v>
       </c>
       <c r="F101" s="5">
         <v>1.6856599999999999</v>
       </c>
       <c r="G101" s="5">
         <v>0</v>
       </c>
       <c r="H101" s="5">
         <v>0</v>
       </c>
       <c r="I101" s="5">
         <v>0.628</v>
       </c>
       <c r="J101" s="5">
         <v>2.4925799999999998</v>
       </c>
       <c r="K101" s="5">
         <v>0</v>
       </c>
       <c r="L101" s="5">
         <v>0</v>
       </c>
       <c r="M101" s="5">
         <v>0.44438</v>
       </c>
       <c r="N101" s="5">
         <v>2.0845500000000001</v>
       </c>
-      <c r="O101" s="15">
-[...5 lines deleted...]
-      <c r="Q101" s="15">
+      <c r="O101" s="5">
+        <v>0</v>
+      </c>
+      <c r="P101" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q101" s="5">
         <v>2.1999999999999999E-2</v>
       </c>
-      <c r="R101" s="15">
+      <c r="R101" s="5">
         <v>0.13178999999999999</v>
       </c>
-      <c r="S101" s="15">
-[...12 lines deleted...]
-    <row r="102" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="S101" s="5">
+        <v>0</v>
+      </c>
+      <c r="T101" s="5">
+        <v>0</v>
+      </c>
+      <c r="U101" s="5">
+        <v>7.3999999999999996E-2</v>
+      </c>
+      <c r="V101" s="5">
+        <v>0.63200000000000001</v>
+      </c>
+    </row>
+    <row r="102" spans="1:22" ht="12.75" customHeight="1">
       <c r="A102" s="3" t="s">
         <v>193</v>
       </c>
       <c r="B102" s="10" t="s">
         <v>194</v>
       </c>
       <c r="C102" s="5">
         <v>0</v>
       </c>
       <c r="D102" s="5">
         <v>0</v>
       </c>
       <c r="E102" s="5">
         <v>8.3601600000000005</v>
       </c>
       <c r="F102" s="5">
         <v>13.24996</v>
       </c>
       <c r="G102" s="5">
         <v>0</v>
       </c>
       <c r="H102" s="5">
         <v>0</v>
       </c>
       <c r="I102" s="5">
         <v>124.91083</v>
       </c>
       <c r="J102" s="5">
         <v>104.99784</v>
       </c>
       <c r="K102" s="5">
         <v>0.48199999999999998</v>
       </c>
       <c r="L102" s="5">
         <v>0.52302999999999999</v>
       </c>
       <c r="M102" s="5">
         <v>112.32295000000001</v>
       </c>
       <c r="N102" s="5">
         <v>99.624750000000006</v>
       </c>
-      <c r="O102" s="15">
-[...24 lines deleted...]
-    <row r="103" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O102" s="5">
+        <v>0</v>
+      </c>
+      <c r="P102" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q102" s="5">
+        <v>66.521950000000004</v>
+      </c>
+      <c r="R102" s="5">
+        <v>57.772959999999998</v>
+      </c>
+      <c r="S102" s="5">
+        <v>0</v>
+      </c>
+      <c r="T102" s="5">
+        <v>0</v>
+      </c>
+      <c r="U102" s="5">
+        <v>41.039200000000001</v>
+      </c>
+      <c r="V102" s="5">
+        <v>47.25074</v>
+      </c>
+    </row>
+    <row r="103" spans="1:22" ht="12.75" customHeight="1">
       <c r="A103" s="3" t="s">
         <v>195</v>
       </c>
       <c r="B103" s="10" t="s">
         <v>196</v>
       </c>
       <c r="C103" s="5">
         <v>0</v>
       </c>
       <c r="D103" s="5">
         <v>0</v>
       </c>
       <c r="E103" s="5">
         <v>0.46200000000000002</v>
       </c>
       <c r="F103" s="5">
         <v>5.548</v>
       </c>
       <c r="G103" s="5">
         <v>0</v>
       </c>
       <c r="H103" s="5">
         <v>0</v>
       </c>
       <c r="I103" s="5">
         <v>1.72001</v>
       </c>
       <c r="J103" s="5">
         <v>6.8116899999999996</v>
       </c>
       <c r="K103" s="5">
         <v>0</v>
       </c>
       <c r="L103" s="5">
         <v>0</v>
       </c>
       <c r="M103" s="5">
         <v>0.50161999999999995</v>
       </c>
       <c r="N103" s="5">
         <v>3.1547900000000002</v>
       </c>
-      <c r="O103" s="15">
+      <c r="O103" s="5">
         <v>0.06</v>
       </c>
-      <c r="P103" s="15">
+      <c r="P103" s="5">
         <v>0.06</v>
       </c>
-      <c r="Q103" s="15">
-[...18 lines deleted...]
-    <row r="104" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Q103" s="5">
+        <v>0.62885999999999997</v>
+      </c>
+      <c r="R103" s="5">
+        <v>3.6009699999999998</v>
+      </c>
+      <c r="S103" s="5">
+        <v>0</v>
+      </c>
+      <c r="T103" s="5">
+        <v>0</v>
+      </c>
+      <c r="U103" s="5">
+        <v>0.50161999999999995</v>
+      </c>
+      <c r="V103" s="5">
+        <v>3.7978900000000002</v>
+      </c>
+    </row>
+    <row r="104" spans="1:22" ht="12.75" customHeight="1">
       <c r="A104" s="3" t="s">
         <v>197</v>
       </c>
       <c r="B104" s="10" t="s">
         <v>198</v>
       </c>
       <c r="C104" s="5">
         <v>0</v>
       </c>
       <c r="D104" s="5">
         <v>0</v>
       </c>
       <c r="E104" s="5">
         <v>5</v>
       </c>
       <c r="F104" s="5">
         <v>5.6520299999999999</v>
       </c>
       <c r="G104" s="5">
         <v>0</v>
       </c>
       <c r="H104" s="5">
         <v>0</v>
       </c>
       <c r="I104" s="5">
         <v>0</v>
       </c>
       <c r="J104" s="5">
         <v>0</v>
       </c>
       <c r="K104" s="5">
         <v>0</v>
       </c>
       <c r="L104" s="5">
         <v>0</v>
       </c>
       <c r="M104" s="5">
         <v>20</v>
       </c>
       <c r="N104" s="5">
         <v>2.3094399999999999</v>
       </c>
-      <c r="O104" s="15">
-[...24 lines deleted...]
-    <row r="105" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O104" s="5">
+        <v>0</v>
+      </c>
+      <c r="P104" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q104" s="5">
+        <v>0</v>
+      </c>
+      <c r="R104" s="5">
+        <v>0</v>
+      </c>
+      <c r="S104" s="5">
+        <v>0</v>
+      </c>
+      <c r="T104" s="5">
+        <v>0</v>
+      </c>
+      <c r="U104" s="5">
+        <v>0</v>
+      </c>
+      <c r="V104" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="105" spans="1:22" ht="12.75" customHeight="1">
       <c r="A105" s="3" t="s">
         <v>199</v>
       </c>
       <c r="B105" s="10" t="s">
         <v>200</v>
       </c>
       <c r="C105" s="5">
         <v>0.79549999999999998</v>
       </c>
       <c r="D105" s="5">
         <v>1.27149</v>
       </c>
       <c r="E105" s="5">
         <v>222.57084</v>
       </c>
       <c r="F105" s="5">
         <v>581.52578000000005</v>
       </c>
       <c r="G105" s="5">
         <v>2.8660000000000001E-2</v>
       </c>
       <c r="H105" s="5">
         <v>5.8020000000000002E-2</v>
       </c>
       <c r="I105" s="5">
         <v>193.28790000000001</v>
       </c>
       <c r="J105" s="5">
         <v>454.26697999999999</v>
       </c>
       <c r="K105" s="5">
         <v>0</v>
       </c>
       <c r="L105" s="5">
         <v>0</v>
       </c>
       <c r="M105" s="5">
         <v>237.29768999999999</v>
       </c>
       <c r="N105" s="5">
         <v>615.50135999999998</v>
       </c>
-      <c r="O105" s="15">
-[...24 lines deleted...]
-    <row r="106" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O105" s="5">
+        <v>0</v>
+      </c>
+      <c r="P105" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q105" s="5">
+        <v>90.798950000000005</v>
+      </c>
+      <c r="R105" s="5">
+        <v>260.11673999999999</v>
+      </c>
+      <c r="S105" s="5">
+        <v>0</v>
+      </c>
+      <c r="T105" s="5">
+        <v>0</v>
+      </c>
+      <c r="U105" s="5">
+        <v>117.13172</v>
+      </c>
+      <c r="V105" s="5">
+        <v>373.83013999999997</v>
+      </c>
+    </row>
+    <row r="106" spans="1:22" ht="12.75" customHeight="1">
       <c r="A106" s="3" t="s">
         <v>201</v>
       </c>
       <c r="B106" s="10" t="s">
         <v>202</v>
       </c>
       <c r="C106" s="5">
         <v>0</v>
       </c>
       <c r="D106" s="5">
         <v>0</v>
       </c>
       <c r="E106" s="5">
         <v>0</v>
       </c>
       <c r="F106" s="5">
         <v>0</v>
       </c>
       <c r="G106" s="5">
         <v>0</v>
       </c>
       <c r="H106" s="5">
         <v>0</v>
       </c>
       <c r="I106" s="5">
         <v>0</v>
       </c>
       <c r="J106" s="5">
         <v>0</v>
       </c>
       <c r="K106" s="5">
         <v>0</v>
       </c>
       <c r="L106" s="5">
         <v>0</v>
       </c>
       <c r="M106" s="5">
         <v>0</v>
       </c>
       <c r="N106" s="5">
         <v>0</v>
       </c>
-      <c r="O106" s="15">
-[...24 lines deleted...]
-    <row r="107" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O106" s="5">
+        <v>0</v>
+      </c>
+      <c r="P106" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q106" s="5">
+        <v>0</v>
+      </c>
+      <c r="R106" s="5">
+        <v>0</v>
+      </c>
+      <c r="S106" s="5">
+        <v>0</v>
+      </c>
+      <c r="T106" s="5">
+        <v>0</v>
+      </c>
+      <c r="U106" s="5">
+        <v>0</v>
+      </c>
+      <c r="V106" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="107" spans="1:22" ht="12.75" customHeight="1">
       <c r="A107" s="3" t="s">
         <v>203</v>
       </c>
       <c r="B107" s="10" t="s">
         <v>204</v>
       </c>
       <c r="C107" s="5">
         <v>0</v>
       </c>
       <c r="D107" s="5">
         <v>0</v>
       </c>
       <c r="E107" s="5">
         <v>0</v>
       </c>
       <c r="F107" s="5">
         <v>0</v>
       </c>
       <c r="G107" s="5">
         <v>0</v>
       </c>
       <c r="H107" s="5">
         <v>0</v>
       </c>
       <c r="I107" s="5">
         <v>0</v>
       </c>
       <c r="J107" s="5">
         <v>0</v>
       </c>
       <c r="K107" s="5">
         <v>0</v>
       </c>
       <c r="L107" s="5">
         <v>0</v>
       </c>
       <c r="M107" s="5">
         <v>0</v>
       </c>
       <c r="N107" s="5">
         <v>0</v>
       </c>
-      <c r="O107" s="15">
-[...24 lines deleted...]
-    <row r="108" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O107" s="5">
+        <v>0</v>
+      </c>
+      <c r="P107" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q107" s="5">
+        <v>0</v>
+      </c>
+      <c r="R107" s="5">
+        <v>0</v>
+      </c>
+      <c r="S107" s="5">
+        <v>0</v>
+      </c>
+      <c r="T107" s="5">
+        <v>0</v>
+      </c>
+      <c r="U107" s="5">
+        <v>0</v>
+      </c>
+      <c r="V107" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="108" spans="1:22" ht="12.75" customHeight="1">
       <c r="A108" s="3" t="s">
         <v>205</v>
       </c>
       <c r="B108" s="10" t="s">
         <v>206</v>
       </c>
       <c r="C108" s="5">
         <v>0</v>
       </c>
       <c r="D108" s="5">
         <v>0</v>
       </c>
       <c r="E108" s="5">
         <v>0.70720000000000005</v>
       </c>
       <c r="F108" s="5">
         <v>2.97722</v>
       </c>
       <c r="G108" s="5">
         <v>0</v>
       </c>
       <c r="H108" s="5">
         <v>0</v>
       </c>
       <c r="I108" s="5">
         <v>0.64756999999999998</v>
       </c>
       <c r="J108" s="5">
         <v>2.60338</v>
       </c>
       <c r="K108" s="5">
         <v>0</v>
       </c>
       <c r="L108" s="5">
         <v>0</v>
       </c>
       <c r="M108" s="5">
         <v>0.6895</v>
       </c>
       <c r="N108" s="5">
         <v>3.3546999999999998</v>
       </c>
-      <c r="O108" s="15">
-[...24 lines deleted...]
-    <row r="109" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O108" s="5">
+        <v>0</v>
+      </c>
+      <c r="P108" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q108" s="5">
+        <v>0.51870000000000005</v>
+      </c>
+      <c r="R108" s="5">
+        <v>3.6583399999999999</v>
+      </c>
+      <c r="S108" s="5">
+        <v>0</v>
+      </c>
+      <c r="T108" s="5">
+        <v>0</v>
+      </c>
+      <c r="U108" s="5">
+        <v>0.2732</v>
+      </c>
+      <c r="V108" s="5">
+        <v>1.63527</v>
+      </c>
+    </row>
+    <row r="109" spans="1:22" ht="12.75" customHeight="1">
       <c r="A109" s="3" t="s">
         <v>207</v>
       </c>
       <c r="B109" s="10" t="s">
         <v>208</v>
       </c>
       <c r="C109" s="5">
         <v>0</v>
       </c>
       <c r="D109" s="5">
         <v>0</v>
       </c>
       <c r="E109" s="5">
         <v>700.29115000000002</v>
       </c>
       <c r="F109" s="5">
         <v>2308.9178099999999</v>
       </c>
       <c r="G109" s="5">
         <v>0</v>
       </c>
       <c r="H109" s="5">
         <v>0</v>
       </c>
       <c r="I109" s="5">
         <v>724.92508999999995</v>
       </c>
       <c r="J109" s="5">
         <v>2427.33194</v>
       </c>
       <c r="K109" s="5">
         <v>0</v>
       </c>
       <c r="L109" s="5">
         <v>0</v>
       </c>
       <c r="M109" s="5">
         <v>818.17276000000004</v>
       </c>
       <c r="N109" s="5">
         <v>3033.6659800000002</v>
       </c>
-      <c r="O109" s="15">
-[...24 lines deleted...]
-    <row r="110" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O109" s="5">
+        <v>0</v>
+      </c>
+      <c r="P109" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q109" s="5">
+        <v>299.31450000000001</v>
+      </c>
+      <c r="R109" s="5">
+        <v>1305.1499699999999</v>
+      </c>
+      <c r="S109" s="5">
+        <v>0</v>
+      </c>
+      <c r="T109" s="5">
+        <v>0</v>
+      </c>
+      <c r="U109" s="5">
+        <v>260.41996999999998</v>
+      </c>
+      <c r="V109" s="5">
+        <v>1242.51917</v>
+      </c>
+    </row>
+    <row r="110" spans="1:22" ht="12.75" customHeight="1">
       <c r="A110" s="3" t="s">
         <v>209</v>
       </c>
       <c r="B110" s="10" t="s">
         <v>210</v>
       </c>
       <c r="C110" s="5">
         <v>107.964</v>
       </c>
       <c r="D110" s="5">
         <v>93.017529999999994</v>
       </c>
       <c r="E110" s="5">
         <v>188.59698</v>
       </c>
       <c r="F110" s="5">
         <v>138.17214999999999</v>
       </c>
       <c r="G110" s="5">
         <v>20.260000000000002</v>
       </c>
       <c r="H110" s="5">
         <v>20.771599999999999</v>
       </c>
       <c r="I110" s="5">
         <v>390.25443999999999</v>
       </c>
       <c r="J110" s="5">
         <v>238.32480000000001</v>
       </c>
       <c r="K110" s="5">
         <v>8.4600000000000009</v>
       </c>
       <c r="L110" s="5">
         <v>10.503399999999999</v>
       </c>
       <c r="M110" s="5">
         <v>299.92489999999998</v>
       </c>
       <c r="N110" s="5">
         <v>173.42395999999999</v>
       </c>
-      <c r="O110" s="15">
+      <c r="O110" s="5">
         <v>7.35</v>
       </c>
-      <c r="P110" s="15">
+      <c r="P110" s="5">
         <v>7.6189999999999998</v>
       </c>
-      <c r="Q110" s="15">
-[...18 lines deleted...]
-    <row r="111" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Q110" s="5">
+        <v>267.47268000000003</v>
+      </c>
+      <c r="R110" s="5">
+        <v>83.590239999999994</v>
+      </c>
+      <c r="S110" s="5">
+        <v>0</v>
+      </c>
+      <c r="T110" s="5">
+        <v>0</v>
+      </c>
+      <c r="U110" s="5">
+        <v>100.74823000000001</v>
+      </c>
+      <c r="V110" s="5">
+        <v>59.544440000000002</v>
+      </c>
+    </row>
+    <row r="111" spans="1:22" ht="12.75" customHeight="1">
       <c r="A111" s="3" t="s">
         <v>211</v>
       </c>
       <c r="B111" s="10" t="s">
         <v>212</v>
       </c>
       <c r="C111" s="5">
         <v>0</v>
       </c>
       <c r="D111" s="5">
         <v>0</v>
       </c>
       <c r="E111" s="5">
         <v>0</v>
       </c>
       <c r="F111" s="5">
         <v>0</v>
       </c>
       <c r="G111" s="5">
         <v>0</v>
       </c>
       <c r="H111" s="5">
         <v>0</v>
       </c>
       <c r="I111" s="5">
         <v>0</v>
       </c>
       <c r="J111" s="5">
         <v>0</v>
       </c>
       <c r="K111" s="5">
         <v>0</v>
       </c>
       <c r="L111" s="5">
         <v>0</v>
       </c>
       <c r="M111" s="5">
         <v>0</v>
       </c>
       <c r="N111" s="5">
         <v>0</v>
       </c>
-      <c r="O111" s="15">
-[...24 lines deleted...]
-    <row r="112" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O111" s="5">
+        <v>0</v>
+      </c>
+      <c r="P111" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q111" s="5">
+        <v>0</v>
+      </c>
+      <c r="R111" s="5">
+        <v>0</v>
+      </c>
+      <c r="S111" s="5">
+        <v>0</v>
+      </c>
+      <c r="T111" s="5">
+        <v>0</v>
+      </c>
+      <c r="U111" s="5">
+        <v>0</v>
+      </c>
+      <c r="V111" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="112" spans="1:22" ht="12.75" customHeight="1">
       <c r="A112" s="3" t="s">
         <v>213</v>
       </c>
       <c r="B112" s="10" t="s">
         <v>214</v>
       </c>
       <c r="C112" s="5">
         <v>0</v>
       </c>
       <c r="D112" s="5">
         <v>0</v>
       </c>
       <c r="E112" s="5">
         <v>92.259770000000003</v>
       </c>
       <c r="F112" s="5">
         <v>146.12221</v>
       </c>
       <c r="G112" s="5">
         <v>0</v>
       </c>
       <c r="H112" s="5">
         <v>0</v>
       </c>
       <c r="I112" s="5">
         <v>39.040399999999998</v>
       </c>
       <c r="J112" s="5">
         <v>77.739320000000006</v>
       </c>
       <c r="K112" s="5">
         <v>0</v>
       </c>
       <c r="L112" s="5">
         <v>0</v>
       </c>
       <c r="M112" s="5">
         <v>39.290880000000001</v>
       </c>
       <c r="N112" s="5">
         <v>71.966340000000002</v>
       </c>
-      <c r="O112" s="15">
-[...24 lines deleted...]
-    <row r="113" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O112" s="5">
+        <v>0</v>
+      </c>
+      <c r="P112" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q112" s="5">
+        <v>19.464359999999999</v>
+      </c>
+      <c r="R112" s="5">
+        <v>39.123950000000001</v>
+      </c>
+      <c r="S112" s="5">
+        <v>0</v>
+      </c>
+      <c r="T112" s="5">
+        <v>0</v>
+      </c>
+      <c r="U112" s="5">
+        <v>14.663629999999999</v>
+      </c>
+      <c r="V112" s="5">
+        <v>38.987920000000003</v>
+      </c>
+    </row>
+    <row r="113" spans="1:22" ht="12.75" customHeight="1">
       <c r="A113" s="3" t="s">
         <v>215</v>
       </c>
       <c r="B113" s="10" t="s">
         <v>216</v>
       </c>
       <c r="C113" s="5">
         <v>130.26150000000001</v>
       </c>
       <c r="D113" s="5">
         <v>162.09896000000001</v>
       </c>
       <c r="E113" s="5">
         <v>2100.39273</v>
       </c>
       <c r="F113" s="5">
         <v>4433.6745300000002</v>
       </c>
       <c r="G113" s="5">
         <v>42.366750000000003</v>
       </c>
       <c r="H113" s="5">
         <v>50.687840000000001</v>
       </c>
       <c r="I113" s="5">
         <v>2252.6117199999999</v>
       </c>
       <c r="J113" s="5">
         <v>4598.9669400000002</v>
       </c>
       <c r="K113" s="5">
         <v>97.653549999999996</v>
       </c>
       <c r="L113" s="5">
         <v>99.462779999999995</v>
       </c>
       <c r="M113" s="5">
         <v>2540.00801</v>
       </c>
       <c r="N113" s="5">
         <v>5364.8799300000001</v>
       </c>
-      <c r="O113" s="15">
-[...24 lines deleted...]
-    <row r="114" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O113" s="5">
+        <v>9.2536799999999992</v>
+      </c>
+      <c r="P113" s="5">
+        <v>7.8518299999999996</v>
+      </c>
+      <c r="Q113" s="5">
+        <v>1137.24749</v>
+      </c>
+      <c r="R113" s="5">
+        <v>2782.0895300000002</v>
+      </c>
+      <c r="S113" s="5">
+        <v>2.4632499999999999</v>
+      </c>
+      <c r="T113" s="5">
+        <v>2.9388800000000002</v>
+      </c>
+      <c r="U113" s="5">
+        <v>1106.42383</v>
+      </c>
+      <c r="V113" s="5">
+        <v>3209.74145</v>
+      </c>
+    </row>
+    <row r="114" spans="1:22" ht="12.75" customHeight="1">
       <c r="A114" s="3" t="s">
         <v>217</v>
       </c>
       <c r="B114" s="10" t="s">
         <v>218</v>
       </c>
       <c r="C114" s="5">
         <v>0</v>
       </c>
       <c r="D114" s="5">
         <v>0</v>
       </c>
       <c r="E114" s="5">
         <v>42.596040000000002</v>
       </c>
       <c r="F114" s="5">
         <v>78.911510000000007</v>
       </c>
       <c r="G114" s="5">
         <v>0</v>
       </c>
       <c r="H114" s="5">
         <v>0</v>
       </c>
       <c r="I114" s="5">
         <v>47.428890000000003</v>
       </c>
       <c r="J114" s="5">
         <v>85.955240000000003</v>
       </c>
       <c r="K114" s="5">
         <v>0</v>
       </c>
       <c r="L114" s="5">
         <v>0</v>
       </c>
       <c r="M114" s="5">
         <v>83.002020000000002</v>
       </c>
       <c r="N114" s="5">
         <v>127.21111999999999</v>
       </c>
-      <c r="O114" s="15">
-[...24 lines deleted...]
-    <row r="115" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O114" s="5">
+        <v>0</v>
+      </c>
+      <c r="P114" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q114" s="5">
+        <v>39.828919999999997</v>
+      </c>
+      <c r="R114" s="5">
+        <v>72.468010000000007</v>
+      </c>
+      <c r="S114" s="5">
+        <v>0</v>
+      </c>
+      <c r="T114" s="5">
+        <v>0</v>
+      </c>
+      <c r="U114" s="5">
+        <v>41.982300000000002</v>
+      </c>
+      <c r="V114" s="5">
+        <v>85.589299999999994</v>
+      </c>
+    </row>
+    <row r="115" spans="1:22" ht="12.75" customHeight="1">
       <c r="A115" s="3" t="s">
         <v>219</v>
       </c>
       <c r="B115" s="10" t="s">
         <v>220</v>
       </c>
       <c r="C115" s="5">
         <v>0</v>
       </c>
       <c r="D115" s="5">
         <v>0</v>
       </c>
       <c r="E115" s="5">
         <v>6.4939799999999996</v>
       </c>
       <c r="F115" s="5">
         <v>13.004149999999999</v>
       </c>
       <c r="G115" s="5">
         <v>0</v>
       </c>
       <c r="H115" s="5">
         <v>0</v>
       </c>
       <c r="I115" s="5">
         <v>11.65701</v>
       </c>
       <c r="J115" s="5">
         <v>17.2134</v>
       </c>
       <c r="K115" s="5">
         <v>0</v>
       </c>
       <c r="L115" s="5">
         <v>0</v>
       </c>
       <c r="M115" s="5">
         <v>46.810209999999998</v>
       </c>
       <c r="N115" s="5">
         <v>69.834230000000005</v>
       </c>
-      <c r="O115" s="15">
-[...17 lines deleted...]
-      <c r="U115" s="15">
+      <c r="O115" s="5">
+        <v>0</v>
+      </c>
+      <c r="P115" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q115" s="5">
+        <v>13.6647</v>
+      </c>
+      <c r="R115" s="5">
+        <v>5.1227299999999998</v>
+      </c>
+      <c r="S115" s="5">
+        <v>0</v>
+      </c>
+      <c r="T115" s="5">
+        <v>0</v>
+      </c>
+      <c r="U115" s="5">
         <v>1.9769600000000001</v>
       </c>
-      <c r="V115" s="15">
+      <c r="V115" s="5">
         <v>5.2374499999999999</v>
       </c>
     </row>
-    <row r="116" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="116" spans="1:22" ht="12.75" customHeight="1">
       <c r="A116" s="3" t="s">
         <v>221</v>
       </c>
       <c r="B116" s="10" t="s">
         <v>222</v>
       </c>
       <c r="C116" s="5">
         <v>0</v>
       </c>
       <c r="D116" s="5">
         <v>0</v>
       </c>
       <c r="E116" s="5">
         <v>1.204</v>
       </c>
       <c r="F116" s="5">
         <v>2.27739</v>
       </c>
       <c r="G116" s="5">
         <v>0</v>
       </c>
       <c r="H116" s="5">
         <v>0</v>
       </c>
       <c r="I116" s="5">
         <v>1.7332000000000001</v>
       </c>
       <c r="J116" s="5">
         <v>3.1359599999999999</v>
       </c>
       <c r="K116" s="5">
         <v>0</v>
       </c>
       <c r="L116" s="5">
         <v>0</v>
       </c>
       <c r="M116" s="5">
         <v>0.91185000000000005</v>
       </c>
       <c r="N116" s="5">
         <v>1.31264</v>
       </c>
-      <c r="O116" s="15">
-[...5 lines deleted...]
-      <c r="Q116" s="15">
+      <c r="O116" s="5">
+        <v>0</v>
+      </c>
+      <c r="P116" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q116" s="5">
         <v>0.73440000000000005</v>
       </c>
-      <c r="R116" s="15">
+      <c r="R116" s="5">
         <v>1.2005999999999999</v>
       </c>
-      <c r="S116" s="15">
-[...5 lines deleted...]
-      <c r="U116" s="15">
+      <c r="S116" s="5">
+        <v>0</v>
+      </c>
+      <c r="T116" s="5">
+        <v>0</v>
+      </c>
+      <c r="U116" s="5">
         <v>0.48659999999999998</v>
       </c>
-      <c r="V116" s="15">
+      <c r="V116" s="5">
         <v>0.88802000000000003</v>
       </c>
     </row>
-    <row r="117" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="117" spans="1:22" ht="12.75" customHeight="1">
       <c r="A117" s="3" t="s">
         <v>223</v>
       </c>
       <c r="B117" s="10" t="s">
         <v>224</v>
       </c>
       <c r="C117" s="5">
         <v>0</v>
       </c>
       <c r="D117" s="5">
         <v>0</v>
       </c>
       <c r="E117" s="5">
         <v>2.5804999999999998</v>
       </c>
       <c r="F117" s="5">
         <v>6.6216600000000003</v>
       </c>
       <c r="G117" s="5">
         <v>0</v>
       </c>
       <c r="H117" s="5">
         <v>0</v>
       </c>
       <c r="I117" s="5">
         <v>6.3E-2</v>
       </c>
       <c r="J117" s="5">
         <v>0.189</v>
       </c>
       <c r="K117" s="5">
         <v>0</v>
       </c>
       <c r="L117" s="5">
         <v>0</v>
       </c>
       <c r="M117" s="5">
         <v>0.03</v>
       </c>
       <c r="N117" s="5">
         <v>5.6849999999999998E-2</v>
       </c>
-      <c r="O117" s="15">
-[...24 lines deleted...]
-    <row r="118" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O117" s="5">
+        <v>0</v>
+      </c>
+      <c r="P117" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q117" s="5">
+        <v>0</v>
+      </c>
+      <c r="R117" s="5">
+        <v>0</v>
+      </c>
+      <c r="S117" s="5">
+        <v>0</v>
+      </c>
+      <c r="T117" s="5">
+        <v>0</v>
+      </c>
+      <c r="U117" s="5">
+        <v>0</v>
+      </c>
+      <c r="V117" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="118" spans="1:22" ht="12.75" customHeight="1">
       <c r="A118" s="3" t="s">
         <v>225</v>
       </c>
       <c r="B118" s="10" t="s">
         <v>226</v>
       </c>
       <c r="C118" s="5">
         <v>0</v>
       </c>
       <c r="D118" s="5">
         <v>0</v>
       </c>
       <c r="E118" s="5">
         <v>215.92659</v>
       </c>
       <c r="F118" s="5">
         <v>829.17790000000002</v>
       </c>
       <c r="G118" s="5">
         <v>0</v>
       </c>
       <c r="H118" s="5">
         <v>0</v>
       </c>
       <c r="I118" s="5">
         <v>312.91921000000002</v>
       </c>
       <c r="J118" s="5">
         <v>983.84406000000001</v>
       </c>
       <c r="K118" s="5">
         <v>0</v>
       </c>
       <c r="L118" s="5">
         <v>0</v>
       </c>
       <c r="M118" s="5">
         <v>300.27192000000002</v>
       </c>
       <c r="N118" s="5">
         <v>966.52089000000001</v>
       </c>
-      <c r="O118" s="15">
-[...24 lines deleted...]
-    <row r="119" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O118" s="5">
+        <v>0</v>
+      </c>
+      <c r="P118" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q118" s="5">
+        <v>145.93661</v>
+      </c>
+      <c r="R118" s="5">
+        <v>639.12983999999994</v>
+      </c>
+      <c r="S118" s="5">
+        <v>0</v>
+      </c>
+      <c r="T118" s="5">
+        <v>0</v>
+      </c>
+      <c r="U118" s="5">
+        <v>142.21924999999999</v>
+      </c>
+      <c r="V118" s="5">
+        <v>646.94785999999999</v>
+      </c>
+    </row>
+    <row r="119" spans="1:22" ht="12.75" customHeight="1">
       <c r="A119" s="3" t="s">
         <v>227</v>
       </c>
       <c r="B119" s="10" t="s">
         <v>228</v>
       </c>
       <c r="C119" s="5">
         <v>0</v>
       </c>
       <c r="D119" s="5">
         <v>0</v>
       </c>
       <c r="E119" s="5">
         <v>0.09</v>
       </c>
       <c r="F119" s="5">
         <v>0.23100000000000001</v>
       </c>
       <c r="G119" s="5">
         <v>0</v>
       </c>
       <c r="H119" s="5">
         <v>0</v>
       </c>
       <c r="I119" s="5">
         <v>0.3034</v>
       </c>
       <c r="J119" s="5">
         <v>1.0527899999999999</v>
       </c>
       <c r="K119" s="5">
         <v>0</v>
       </c>
       <c r="L119" s="5">
         <v>0</v>
       </c>
       <c r="M119" s="5">
         <v>0.21662999999999999</v>
       </c>
       <c r="N119" s="5">
         <v>0.45185999999999998</v>
       </c>
-      <c r="O119" s="15">
-[...24 lines deleted...]
-    <row r="120" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O119" s="5">
+        <v>0</v>
+      </c>
+      <c r="P119" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q119" s="5">
+        <v>0</v>
+      </c>
+      <c r="R119" s="5">
+        <v>0</v>
+      </c>
+      <c r="S119" s="5">
+        <v>0</v>
+      </c>
+      <c r="T119" s="5">
+        <v>0</v>
+      </c>
+      <c r="U119" s="5">
+        <v>0</v>
+      </c>
+      <c r="V119" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="120" spans="1:22" ht="12.75" customHeight="1">
       <c r="A120" s="3" t="s">
         <v>229</v>
       </c>
       <c r="B120" s="10" t="s">
         <v>230</v>
       </c>
       <c r="C120" s="5">
         <v>0</v>
       </c>
       <c r="D120" s="5">
         <v>0</v>
       </c>
       <c r="E120" s="5">
         <v>43.009300000000003</v>
       </c>
       <c r="F120" s="5">
         <v>95.077029999999993</v>
       </c>
       <c r="G120" s="5">
         <v>0</v>
       </c>
       <c r="H120" s="5">
         <v>0</v>
       </c>
       <c r="I120" s="5">
         <v>62.97372</v>
       </c>
       <c r="J120" s="5">
         <v>100.26634</v>
       </c>
       <c r="K120" s="5">
         <v>0</v>
       </c>
       <c r="L120" s="5">
         <v>0</v>
       </c>
       <c r="M120" s="5">
         <v>61.374839999999999</v>
       </c>
       <c r="N120" s="5">
         <v>94.31156</v>
       </c>
-      <c r="O120" s="15">
-[...24 lines deleted...]
-    <row r="121" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O120" s="5">
+        <v>0</v>
+      </c>
+      <c r="P120" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q120" s="5">
+        <v>25.813420000000001</v>
+      </c>
+      <c r="R120" s="5">
+        <v>36.940300000000001</v>
+      </c>
+      <c r="S120" s="5">
+        <v>0</v>
+      </c>
+      <c r="T120" s="5">
+        <v>0</v>
+      </c>
+      <c r="U120" s="5">
+        <v>43.009099999999997</v>
+      </c>
+      <c r="V120" s="5">
+        <v>118.62014000000001</v>
+      </c>
+    </row>
+    <row r="121" spans="1:22" ht="12.75" customHeight="1">
       <c r="A121" s="3" t="s">
         <v>231</v>
       </c>
       <c r="B121" s="10" t="s">
         <v>232</v>
       </c>
       <c r="C121" s="5">
         <v>4.4999999999999998E-2</v>
       </c>
       <c r="D121" s="5">
         <v>0.72</v>
       </c>
       <c r="E121" s="5">
         <v>54.829720000000002</v>
       </c>
       <c r="F121" s="5">
         <v>163.26609999999999</v>
       </c>
       <c r="G121" s="5">
         <v>0</v>
       </c>
       <c r="H121" s="5">
         <v>0</v>
       </c>
       <c r="I121" s="5">
         <v>88.72636</v>
       </c>
       <c r="J121" s="5">
         <v>231.10496000000001</v>
       </c>
       <c r="K121" s="5">
         <v>0</v>
       </c>
       <c r="L121" s="5">
         <v>0</v>
       </c>
       <c r="M121" s="5">
         <v>86.226749999999996</v>
       </c>
       <c r="N121" s="5">
         <v>238.35602</v>
       </c>
-      <c r="O121" s="15">
-[...24 lines deleted...]
-    <row r="122" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O121" s="5">
+        <v>0</v>
+      </c>
+      <c r="P121" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q121" s="5">
+        <v>56.662849999999999</v>
+      </c>
+      <c r="R121" s="5">
+        <v>181.70260999999999</v>
+      </c>
+      <c r="S121" s="5">
+        <v>0</v>
+      </c>
+      <c r="T121" s="5">
+        <v>0</v>
+      </c>
+      <c r="U121" s="5">
+        <v>16.918040000000001</v>
+      </c>
+      <c r="V121" s="5">
+        <v>90.461039999999997</v>
+      </c>
+    </row>
+    <row r="122" spans="1:22" ht="12.75" customHeight="1">
       <c r="A122" s="3" t="s">
         <v>233</v>
       </c>
       <c r="B122" s="10" t="s">
         <v>234</v>
       </c>
       <c r="C122" s="5">
         <v>0</v>
       </c>
       <c r="D122" s="5">
         <v>0</v>
       </c>
       <c r="E122" s="5">
         <v>120.5077</v>
       </c>
       <c r="F122" s="5">
         <v>85.471299999999999</v>
       </c>
       <c r="G122" s="5">
         <v>0</v>
       </c>
       <c r="H122" s="5">
         <v>0</v>
       </c>
       <c r="I122" s="5">
         <v>128.14782</v>
       </c>
       <c r="J122" s="5">
         <v>78.973780000000005</v>
       </c>
       <c r="K122" s="5">
         <v>0</v>
       </c>
       <c r="L122" s="5">
         <v>0</v>
       </c>
       <c r="M122" s="5">
         <v>147.55279999999999</v>
       </c>
       <c r="N122" s="5">
         <v>103.01882999999999</v>
       </c>
-      <c r="O122" s="15">
-[...24 lines deleted...]
-    <row r="123" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O122" s="5">
+        <v>0</v>
+      </c>
+      <c r="P122" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q122" s="5">
+        <v>75.79468</v>
+      </c>
+      <c r="R122" s="5">
+        <v>54.657899999999998</v>
+      </c>
+      <c r="S122" s="5">
+        <v>0</v>
+      </c>
+      <c r="T122" s="5">
+        <v>0</v>
+      </c>
+      <c r="U122" s="5">
+        <v>41.991610000000001</v>
+      </c>
+      <c r="V122" s="5">
+        <v>46.409309999999998</v>
+      </c>
+    </row>
+    <row r="123" spans="1:22" ht="12.75" customHeight="1">
       <c r="A123" s="3" t="s">
         <v>235</v>
       </c>
       <c r="B123" s="10" t="s">
         <v>236</v>
       </c>
       <c r="C123" s="5">
         <v>0.14399999999999999</v>
       </c>
       <c r="D123" s="5">
         <v>1.35877</v>
       </c>
       <c r="E123" s="5">
         <v>12.24619</v>
       </c>
       <c r="F123" s="5">
         <v>73.917839999999998</v>
       </c>
       <c r="G123" s="5">
         <v>0</v>
       </c>
       <c r="H123" s="5">
         <v>0</v>
       </c>
       <c r="I123" s="5">
         <v>15.82795</v>
       </c>
       <c r="J123" s="5">
         <v>55.716360000000002</v>
       </c>
       <c r="K123" s="5">
         <v>0</v>
       </c>
       <c r="L123" s="5">
         <v>0</v>
       </c>
       <c r="M123" s="5">
         <v>8.2232500000000002</v>
       </c>
       <c r="N123" s="5">
         <v>45.398339999999997</v>
       </c>
-      <c r="O123" s="15">
-[...24 lines deleted...]
-    <row r="124" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O123" s="5">
+        <v>0</v>
+      </c>
+      <c r="P123" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q123" s="5">
+        <v>6.34903</v>
+      </c>
+      <c r="R123" s="5">
+        <v>38.055959999999999</v>
+      </c>
+      <c r="S123" s="5">
+        <v>0</v>
+      </c>
+      <c r="T123" s="5">
+        <v>0</v>
+      </c>
+      <c r="U123" s="5">
+        <v>2.9037299999999999</v>
+      </c>
+      <c r="V123" s="5">
+        <v>15.24757</v>
+      </c>
+    </row>
+    <row r="124" spans="1:22" ht="12.75" customHeight="1">
       <c r="A124" s="3" t="s">
         <v>237</v>
       </c>
       <c r="B124" s="10" t="s">
         <v>238</v>
       </c>
       <c r="C124" s="5">
         <v>0</v>
       </c>
       <c r="D124" s="5">
         <v>0</v>
       </c>
       <c r="E124" s="5">
         <v>2.07457</v>
       </c>
       <c r="F124" s="5">
         <v>14.017950000000001</v>
       </c>
       <c r="G124" s="5">
         <v>0</v>
       </c>
       <c r="H124" s="5">
         <v>0</v>
       </c>
       <c r="I124" s="5">
         <v>2.36592</v>
       </c>
       <c r="J124" s="5">
         <v>12.32957</v>
       </c>
       <c r="K124" s="5">
         <v>0.13</v>
       </c>
       <c r="L124" s="5">
         <v>0.17116999999999999</v>
       </c>
       <c r="M124" s="5">
         <v>1.6122799999999999</v>
       </c>
       <c r="N124" s="5">
         <v>8.8331599999999995</v>
       </c>
-      <c r="O124" s="15">
-[...24 lines deleted...]
-    <row r="125" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O124" s="5">
+        <v>0</v>
+      </c>
+      <c r="P124" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q124" s="5">
+        <v>0.89410000000000001</v>
+      </c>
+      <c r="R124" s="5">
+        <v>6.8216999999999999</v>
+      </c>
+      <c r="S124" s="5">
+        <v>0</v>
+      </c>
+      <c r="T124" s="5">
+        <v>0</v>
+      </c>
+      <c r="U124" s="5">
+        <v>0.1804</v>
+      </c>
+      <c r="V124" s="5">
+        <v>2.4138199999999999</v>
+      </c>
+    </row>
+    <row r="125" spans="1:22" ht="12.75" customHeight="1">
       <c r="A125" s="3" t="s">
         <v>239</v>
       </c>
       <c r="B125" s="10" t="s">
         <v>240</v>
       </c>
       <c r="C125" s="5">
         <v>0</v>
       </c>
       <c r="D125" s="5">
         <v>0</v>
       </c>
       <c r="E125" s="5">
         <v>1004.01384</v>
       </c>
       <c r="F125" s="5">
         <v>1671.2519199999999</v>
       </c>
       <c r="G125" s="5">
         <v>0</v>
       </c>
       <c r="H125" s="5">
         <v>0</v>
       </c>
       <c r="I125" s="5">
         <v>1080.82385</v>
       </c>
       <c r="J125" s="5">
         <v>1548.1819</v>
       </c>
       <c r="K125" s="5">
         <v>0</v>
       </c>
       <c r="L125" s="5">
         <v>0</v>
       </c>
       <c r="M125" s="5">
         <v>1159.9379200000001</v>
       </c>
       <c r="N125" s="5">
         <v>1525.45958</v>
       </c>
-      <c r="O125" s="15">
-[...24 lines deleted...]
-    <row r="126" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O125" s="5">
+        <v>0</v>
+      </c>
+      <c r="P125" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q125" s="5">
+        <v>371.48230000000001</v>
+      </c>
+      <c r="R125" s="5">
+        <v>607.57212000000004</v>
+      </c>
+      <c r="S125" s="5">
+        <v>0</v>
+      </c>
+      <c r="T125" s="5">
+        <v>0</v>
+      </c>
+      <c r="U125" s="5">
+        <v>665.84020999999996</v>
+      </c>
+      <c r="V125" s="5">
+        <v>1363.2226000000001</v>
+      </c>
+    </row>
+    <row r="126" spans="1:22" ht="12.75" customHeight="1">
       <c r="A126" s="3" t="s">
         <v>241</v>
       </c>
       <c r="B126" s="10" t="s">
         <v>242</v>
       </c>
       <c r="C126" s="5">
         <v>0</v>
       </c>
       <c r="D126" s="5">
         <v>0</v>
       </c>
       <c r="E126" s="5">
         <v>9.7985000000000007</v>
       </c>
       <c r="F126" s="5">
         <v>26.076450000000001</v>
       </c>
       <c r="G126" s="5">
         <v>0</v>
       </c>
       <c r="H126" s="5">
         <v>0</v>
       </c>
       <c r="I126" s="5">
         <v>7.0773200000000003</v>
       </c>
       <c r="J126" s="5">
         <v>17.731030000000001</v>
       </c>
       <c r="K126" s="5">
         <v>0</v>
       </c>
       <c r="L126" s="5">
         <v>0</v>
       </c>
       <c r="M126" s="5">
         <v>10.50933</v>
       </c>
       <c r="N126" s="5">
         <v>23.269749999999998</v>
       </c>
-      <c r="O126" s="15">
-[...17 lines deleted...]
-      <c r="U126" s="15">
+      <c r="O126" s="5">
+        <v>0</v>
+      </c>
+      <c r="P126" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q126" s="5">
+        <v>3.8541599999999998</v>
+      </c>
+      <c r="R126" s="5">
+        <v>13.6515</v>
+      </c>
+      <c r="S126" s="5">
+        <v>0</v>
+      </c>
+      <c r="T126" s="5">
+        <v>0</v>
+      </c>
+      <c r="U126" s="5">
         <v>0.157</v>
       </c>
-      <c r="V126" s="15">
+      <c r="V126" s="5">
         <v>0.52719000000000005</v>
       </c>
     </row>
-    <row r="127" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="127" spans="1:22" ht="12.75" customHeight="1">
       <c r="A127" s="3" t="s">
         <v>243</v>
       </c>
       <c r="B127" s="10" t="s">
         <v>244</v>
       </c>
       <c r="C127" s="5">
         <v>0</v>
       </c>
       <c r="D127" s="5">
         <v>0</v>
       </c>
       <c r="E127" s="5">
         <v>4.8433999999999999</v>
       </c>
       <c r="F127" s="5">
         <v>21.715</v>
       </c>
       <c r="G127" s="5">
         <v>0</v>
       </c>
       <c r="H127" s="5">
         <v>0</v>
       </c>
       <c r="I127" s="5">
         <v>3.0470000000000002</v>
       </c>
       <c r="J127" s="5">
         <v>10.739000000000001</v>
       </c>
       <c r="K127" s="5">
         <v>0</v>
       </c>
       <c r="L127" s="5">
         <v>0</v>
       </c>
       <c r="M127" s="5">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="N127" s="5">
         <v>7.2760000000000005E-2</v>
       </c>
-      <c r="O127" s="15">
-[...17 lines deleted...]
-      <c r="U127" s="15">
+      <c r="O127" s="5">
+        <v>0</v>
+      </c>
+      <c r="P127" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q127" s="5">
+        <v>5.5511200000000001</v>
+      </c>
+      <c r="R127" s="5">
+        <v>34.018300000000004</v>
+      </c>
+      <c r="S127" s="5">
+        <v>0</v>
+      </c>
+      <c r="T127" s="5">
+        <v>0</v>
+      </c>
+      <c r="U127" s="5">
         <v>0.86241999999999996</v>
       </c>
-      <c r="V127" s="15">
+      <c r="V127" s="5">
         <v>8.87425</v>
       </c>
     </row>
-    <row r="128" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="128" spans="1:22" ht="12.75" customHeight="1">
       <c r="A128" s="3" t="s">
         <v>245</v>
       </c>
       <c r="B128" s="10" t="s">
         <v>246</v>
       </c>
       <c r="C128" s="5">
         <v>0</v>
       </c>
       <c r="D128" s="5">
         <v>0</v>
       </c>
       <c r="E128" s="5">
         <v>116.48933</v>
       </c>
       <c r="F128" s="5">
         <v>281.30678999999998</v>
       </c>
       <c r="G128" s="5">
         <v>0</v>
       </c>
       <c r="H128" s="5">
         <v>0</v>
       </c>
       <c r="I128" s="5">
         <v>149.55934999999999</v>
       </c>
       <c r="J128" s="5">
         <v>287.44529999999997</v>
       </c>
       <c r="K128" s="5">
         <v>1.22</v>
       </c>
       <c r="L128" s="5">
         <v>2.0791900000000001</v>
       </c>
       <c r="M128" s="5">
         <v>237.74288999999999</v>
       </c>
       <c r="N128" s="5">
         <v>385.74207000000001</v>
       </c>
-      <c r="O128" s="15">
-[...24 lines deleted...]
-    <row r="129" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O128" s="5">
+        <v>0</v>
+      </c>
+      <c r="P128" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q128" s="5">
+        <v>194.46575999999999</v>
+      </c>
+      <c r="R128" s="5">
+        <v>364.93383</v>
+      </c>
+      <c r="S128" s="5">
+        <v>0</v>
+      </c>
+      <c r="T128" s="5">
+        <v>0</v>
+      </c>
+      <c r="U128" s="5">
+        <v>193.83858000000001</v>
+      </c>
+      <c r="V128" s="5">
+        <v>390.63261999999997</v>
+      </c>
+    </row>
+    <row r="129" spans="1:22" ht="12.75" customHeight="1">
       <c r="A129" s="3" t="s">
         <v>247</v>
       </c>
       <c r="B129" s="10" t="s">
         <v>248</v>
       </c>
       <c r="C129" s="5">
         <v>0</v>
       </c>
       <c r="D129" s="5">
         <v>0</v>
       </c>
       <c r="E129" s="5">
         <v>45.36</v>
       </c>
       <c r="F129" s="5">
         <v>13.395110000000001</v>
       </c>
       <c r="G129" s="5">
         <v>0</v>
       </c>
       <c r="H129" s="5">
         <v>0</v>
       </c>
       <c r="I129" s="5">
         <v>47.917999999999999</v>
       </c>
       <c r="J129" s="5">
         <v>31.247489999999999</v>
       </c>
       <c r="K129" s="5">
         <v>0</v>
       </c>
       <c r="L129" s="5">
         <v>0</v>
       </c>
       <c r="M129" s="5">
         <v>37.447200000000002</v>
       </c>
       <c r="N129" s="5">
         <v>10.103210000000001</v>
       </c>
-      <c r="O129" s="15">
-[...5 lines deleted...]
-      <c r="Q129" s="15">
+      <c r="O129" s="5">
+        <v>0</v>
+      </c>
+      <c r="P129" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q129" s="5">
         <v>1.008</v>
       </c>
-      <c r="R129" s="15">
+      <c r="R129" s="5">
         <v>0.245</v>
       </c>
-      <c r="S129" s="15">
-[...12 lines deleted...]
-    <row r="130" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="S129" s="5">
+        <v>0</v>
+      </c>
+      <c r="T129" s="5">
+        <v>0</v>
+      </c>
+      <c r="U129" s="5">
+        <v>38.6</v>
+      </c>
+      <c r="V129" s="5">
+        <v>10.28</v>
+      </c>
+    </row>
+    <row r="130" spans="1:22" ht="12.75" customHeight="1">
       <c r="A130" s="3" t="s">
         <v>249</v>
       </c>
       <c r="B130" s="10" t="s">
         <v>250</v>
       </c>
       <c r="C130" s="5">
         <v>0</v>
       </c>
       <c r="D130" s="5">
         <v>0</v>
       </c>
       <c r="E130" s="5">
         <v>1985.4989599999999</v>
       </c>
       <c r="F130" s="5">
         <v>662.68037000000004</v>
       </c>
       <c r="G130" s="5">
         <v>0.92820000000000003</v>
       </c>
       <c r="H130" s="5">
         <v>0.33895999999999998</v>
       </c>
       <c r="I130" s="5">
         <v>2090.4742099999999</v>
       </c>
       <c r="J130" s="5">
         <v>615.64223000000004</v>
       </c>
       <c r="K130" s="5">
         <v>0</v>
       </c>
       <c r="L130" s="5">
         <v>0</v>
       </c>
       <c r="M130" s="5">
         <v>2186.0473299999999</v>
       </c>
       <c r="N130" s="5">
         <v>651.11059</v>
       </c>
-      <c r="O130" s="15">
-[...24 lines deleted...]
-    <row r="131" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O130" s="5">
+        <v>0</v>
+      </c>
+      <c r="P130" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q130" s="5">
+        <v>1424.1401699999999</v>
+      </c>
+      <c r="R130" s="5">
+        <v>434.11275000000001</v>
+      </c>
+      <c r="S130" s="5">
+        <v>0</v>
+      </c>
+      <c r="T130" s="5">
+        <v>0</v>
+      </c>
+      <c r="U130" s="5">
+        <v>1020.86154</v>
+      </c>
+      <c r="V130" s="5">
+        <v>291.36955999999998</v>
+      </c>
+    </row>
+    <row r="131" spans="1:22" ht="12.75" customHeight="1">
       <c r="A131" s="3" t="s">
         <v>251</v>
       </c>
       <c r="B131" s="10" t="s">
         <v>252</v>
       </c>
       <c r="C131" s="5">
         <v>0</v>
       </c>
       <c r="D131" s="5">
         <v>0</v>
       </c>
       <c r="E131" s="5">
         <v>249.72319999999999</v>
       </c>
       <c r="F131" s="5">
         <v>153.36659</v>
       </c>
       <c r="G131" s="5">
         <v>0</v>
       </c>
       <c r="H131" s="5">
         <v>0</v>
       </c>
       <c r="I131" s="5">
         <v>425.46217999999999</v>
       </c>
       <c r="J131" s="5">
         <v>217.99596</v>
       </c>
       <c r="K131" s="5">
         <v>0</v>
       </c>
       <c r="L131" s="5">
         <v>0</v>
       </c>
       <c r="M131" s="5">
         <v>1285.81116</v>
       </c>
       <c r="N131" s="5">
         <v>497.75981000000002</v>
       </c>
-      <c r="O131" s="15">
-[...24 lines deleted...]
-    <row r="132" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O131" s="5">
+        <v>0</v>
+      </c>
+      <c r="P131" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q131" s="5">
+        <v>1061.5703000000001</v>
+      </c>
+      <c r="R131" s="5">
+        <v>407.71947</v>
+      </c>
+      <c r="S131" s="5">
+        <v>0</v>
+      </c>
+      <c r="T131" s="5">
+        <v>0</v>
+      </c>
+      <c r="U131" s="5">
+        <v>528.72040000000004</v>
+      </c>
+      <c r="V131" s="5">
+        <v>224.62338</v>
+      </c>
+    </row>
+    <row r="132" spans="1:22" ht="12.75" customHeight="1">
       <c r="A132" s="3" t="s">
         <v>253</v>
       </c>
       <c r="B132" s="10" t="s">
         <v>254</v>
       </c>
       <c r="C132" s="5">
         <v>0</v>
       </c>
       <c r="D132" s="5">
         <v>0</v>
       </c>
       <c r="E132" s="5">
         <v>0</v>
       </c>
       <c r="F132" s="5">
         <v>0</v>
       </c>
       <c r="G132" s="5">
         <v>0</v>
       </c>
       <c r="H132" s="5">
         <v>0</v>
       </c>
       <c r="I132" s="5">
         <v>0</v>
       </c>
       <c r="J132" s="5">
         <v>0</v>
       </c>
       <c r="K132" s="5">
         <v>0</v>
       </c>
       <c r="L132" s="5">
         <v>0</v>
       </c>
       <c r="M132" s="5">
         <v>0</v>
       </c>
       <c r="N132" s="5">
         <v>0</v>
       </c>
-      <c r="O132" s="15">
-[...24 lines deleted...]
-    <row r="133" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O132" s="5">
+        <v>0</v>
+      </c>
+      <c r="P132" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q132" s="5">
+        <v>0</v>
+      </c>
+      <c r="R132" s="5">
+        <v>0</v>
+      </c>
+      <c r="S132" s="5">
+        <v>0</v>
+      </c>
+      <c r="T132" s="5">
+        <v>0</v>
+      </c>
+      <c r="U132" s="5">
+        <v>0</v>
+      </c>
+      <c r="V132" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="133" spans="1:22" ht="12.75" customHeight="1">
       <c r="A133" s="3" t="s">
         <v>255</v>
       </c>
       <c r="B133" s="10" t="s">
         <v>256</v>
       </c>
       <c r="C133" s="5">
         <v>0</v>
       </c>
       <c r="D133" s="5">
         <v>0</v>
       </c>
       <c r="E133" s="5">
         <v>0</v>
       </c>
       <c r="F133" s="5">
         <v>0</v>
       </c>
       <c r="G133" s="5">
         <v>0</v>
       </c>
       <c r="H133" s="5">
         <v>0</v>
       </c>
       <c r="I133" s="5">
         <v>0</v>
       </c>
       <c r="J133" s="5">
         <v>0</v>
       </c>
       <c r="K133" s="5">
         <v>0</v>
       </c>
       <c r="L133" s="5">
         <v>0</v>
       </c>
       <c r="M133" s="5">
         <v>0</v>
       </c>
       <c r="N133" s="5">
         <v>0</v>
       </c>
-      <c r="O133" s="15">
-[...24 lines deleted...]
-    <row r="134" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O133" s="5">
+        <v>0</v>
+      </c>
+      <c r="P133" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q133" s="5">
+        <v>0</v>
+      </c>
+      <c r="R133" s="5">
+        <v>0</v>
+      </c>
+      <c r="S133" s="5">
+        <v>0</v>
+      </c>
+      <c r="T133" s="5">
+        <v>0</v>
+      </c>
+      <c r="U133" s="5">
+        <v>0</v>
+      </c>
+      <c r="V133" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="134" spans="1:22" ht="12.75" customHeight="1">
       <c r="A134" s="3" t="s">
         <v>257</v>
       </c>
       <c r="B134" s="10" t="s">
         <v>258</v>
       </c>
       <c r="C134" s="5">
         <v>0</v>
       </c>
       <c r="D134" s="5">
         <v>0</v>
       </c>
       <c r="E134" s="5">
         <v>0</v>
       </c>
       <c r="F134" s="5">
         <v>0</v>
       </c>
       <c r="G134" s="5">
         <v>0</v>
       </c>
       <c r="H134" s="5">
         <v>0</v>
       </c>
       <c r="I134" s="5">
         <v>3.3696000000000002</v>
       </c>
       <c r="J134" s="5">
         <v>0.85870000000000002</v>
       </c>
       <c r="K134" s="5">
         <v>0</v>
       </c>
       <c r="L134" s="5">
         <v>0</v>
       </c>
       <c r="M134" s="5">
         <v>0</v>
       </c>
       <c r="N134" s="5">
         <v>0</v>
       </c>
-      <c r="O134" s="15">
-[...5 lines deleted...]
-      <c r="Q134" s="15">
+      <c r="O134" s="5">
+        <v>0</v>
+      </c>
+      <c r="P134" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q134" s="5">
         <v>0.432</v>
       </c>
-      <c r="R134" s="15">
+      <c r="R134" s="5">
         <v>0.185</v>
       </c>
-      <c r="S134" s="15">
-[...5 lines deleted...]
-      <c r="U134" s="15">
+      <c r="S134" s="5">
+        <v>0</v>
+      </c>
+      <c r="T134" s="5">
+        <v>0</v>
+      </c>
+      <c r="U134" s="5">
         <v>21.65</v>
       </c>
-      <c r="V134" s="15">
+      <c r="V134" s="5">
         <v>14.559519999999999</v>
       </c>
     </row>
-    <row r="135" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="135" spans="1:22" ht="12.75" customHeight="1">
       <c r="A135" s="3" t="s">
         <v>259</v>
       </c>
       <c r="B135" s="10" t="s">
         <v>260</v>
       </c>
       <c r="C135" s="5">
         <v>0</v>
       </c>
       <c r="D135" s="5">
         <v>0</v>
       </c>
       <c r="E135" s="5">
         <v>59.003450000000001</v>
       </c>
       <c r="F135" s="5">
         <v>56.760480000000001</v>
       </c>
       <c r="G135" s="5">
         <v>0</v>
       </c>
       <c r="H135" s="5">
         <v>0</v>
       </c>
       <c r="I135" s="5">
         <v>69.625990000000002</v>
       </c>
       <c r="J135" s="5">
         <v>50.2547</v>
       </c>
       <c r="K135" s="5">
         <v>0</v>
       </c>
       <c r="L135" s="5">
         <v>0</v>
       </c>
       <c r="M135" s="5">
         <v>66.047650000000004</v>
       </c>
       <c r="N135" s="5">
         <v>44.225520000000003</v>
       </c>
-      <c r="O135" s="15">
-[...24 lines deleted...]
-    <row r="136" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O135" s="5">
+        <v>0</v>
+      </c>
+      <c r="P135" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q135" s="5">
+        <v>30.927900000000001</v>
+      </c>
+      <c r="R135" s="5">
+        <v>21.319179999999999</v>
+      </c>
+      <c r="S135" s="5">
+        <v>0</v>
+      </c>
+      <c r="T135" s="5">
+        <v>0</v>
+      </c>
+      <c r="U135" s="5">
+        <v>27.105519999999999</v>
+      </c>
+      <c r="V135" s="5">
+        <v>24.848939999999999</v>
+      </c>
+    </row>
+    <row r="136" spans="1:22" ht="12.75" customHeight="1">
       <c r="A136" s="3" t="s">
         <v>261</v>
       </c>
       <c r="B136" s="10" t="s">
         <v>262</v>
       </c>
       <c r="C136" s="5">
         <v>0</v>
       </c>
       <c r="D136" s="5">
         <v>0</v>
       </c>
       <c r="E136" s="5">
         <v>40.020000000000003</v>
       </c>
       <c r="F136" s="5">
         <v>80.180999999999997</v>
       </c>
       <c r="G136" s="5">
         <v>0</v>
       </c>
       <c r="H136" s="5">
         <v>0</v>
       </c>
       <c r="I136" s="5">
         <v>63.59</v>
       </c>
       <c r="J136" s="5">
         <v>100.327</v>
       </c>
       <c r="K136" s="5">
         <v>0</v>
       </c>
       <c r="L136" s="5">
         <v>0</v>
       </c>
       <c r="M136" s="5">
         <v>81.608800000000002</v>
       </c>
       <c r="N136" s="5">
         <v>158.12546</v>
       </c>
-      <c r="O136" s="15">
-[...5 lines deleted...]
-      <c r="Q136" s="15">
+      <c r="O136" s="5">
+        <v>0</v>
+      </c>
+      <c r="P136" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q136" s="5">
         <v>20.02</v>
       </c>
-      <c r="R136" s="15">
+      <c r="R136" s="5">
         <v>38.78642</v>
       </c>
-      <c r="S136" s="15">
-[...5 lines deleted...]
-      <c r="U136" s="15">
+      <c r="S136" s="5">
+        <v>0</v>
+      </c>
+      <c r="T136" s="5">
+        <v>0</v>
+      </c>
+      <c r="U136" s="5">
         <v>40.020000000000003</v>
       </c>
-      <c r="V136" s="15">
+      <c r="V136" s="5">
         <v>87.912019999999998</v>
       </c>
     </row>
-    <row r="137" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="137" spans="1:22" ht="12.75" customHeight="1">
       <c r="A137" s="3" t="s">
         <v>263</v>
       </c>
       <c r="B137" s="10" t="s">
         <v>264</v>
       </c>
       <c r="C137" s="5">
         <v>48</v>
       </c>
       <c r="D137" s="5">
         <v>2.3969999999999998</v>
       </c>
       <c r="E137" s="5">
         <v>7535.2219999999998</v>
       </c>
       <c r="F137" s="5">
         <v>2245.7969199999998</v>
       </c>
       <c r="G137" s="5">
         <v>0</v>
       </c>
       <c r="H137" s="5">
         <v>0</v>
       </c>
       <c r="I137" s="5">
         <v>8293.7296000000006</v>
       </c>
       <c r="J137" s="5">
         <v>849.95065</v>
       </c>
       <c r="K137" s="5">
         <v>522.6</v>
       </c>
       <c r="L137" s="5">
         <v>41.808</v>
       </c>
       <c r="M137" s="5">
         <v>8010.2006000000001</v>
       </c>
       <c r="N137" s="5">
         <v>363.14375000000001</v>
       </c>
-      <c r="O137" s="15">
+      <c r="O137" s="5">
         <v>325</v>
       </c>
-      <c r="P137" s="15">
+      <c r="P137" s="5">
         <v>26</v>
       </c>
-      <c r="Q137" s="15">
-[...18 lines deleted...]
-    <row r="138" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Q137" s="5">
+        <v>5229.5180799999998</v>
+      </c>
+      <c r="R137" s="5">
+        <v>254.53995</v>
+      </c>
+      <c r="S137" s="5">
+        <v>0</v>
+      </c>
+      <c r="T137" s="5">
+        <v>0</v>
+      </c>
+      <c r="U137" s="5">
+        <v>4606.8702000000003</v>
+      </c>
+      <c r="V137" s="5">
+        <v>338.30417999999997</v>
+      </c>
+    </row>
+    <row r="138" spans="1:22" ht="12.75" customHeight="1">
       <c r="A138" s="3" t="s">
         <v>265</v>
       </c>
       <c r="B138" s="10" t="s">
         <v>266</v>
       </c>
       <c r="C138" s="5">
         <v>0</v>
       </c>
       <c r="D138" s="5">
         <v>0</v>
       </c>
       <c r="E138" s="5">
         <v>0</v>
       </c>
       <c r="F138" s="5">
         <v>0</v>
       </c>
       <c r="G138" s="5">
         <v>0</v>
       </c>
       <c r="H138" s="5">
         <v>0</v>
       </c>
       <c r="I138" s="5">
         <v>0</v>
       </c>
       <c r="J138" s="5">
         <v>0</v>
       </c>
       <c r="K138" s="5">
         <v>0</v>
       </c>
       <c r="L138" s="5">
         <v>0</v>
       </c>
       <c r="M138" s="5">
         <v>0</v>
       </c>
       <c r="N138" s="5">
         <v>0</v>
       </c>
-      <c r="O138" s="15">
-[...24 lines deleted...]
-    <row r="139" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O138" s="5">
+        <v>0</v>
+      </c>
+      <c r="P138" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q138" s="5">
+        <v>0</v>
+      </c>
+      <c r="R138" s="5">
+        <v>0</v>
+      </c>
+      <c r="S138" s="5">
+        <v>0</v>
+      </c>
+      <c r="T138" s="5">
+        <v>0</v>
+      </c>
+      <c r="U138" s="5">
+        <v>0</v>
+      </c>
+      <c r="V138" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="139" spans="1:22" ht="12.75" customHeight="1">
       <c r="A139" s="3" t="s">
         <v>267</v>
       </c>
       <c r="B139" s="10" t="s">
         <v>268</v>
       </c>
       <c r="C139" s="5">
         <v>0</v>
       </c>
       <c r="D139" s="5">
         <v>0</v>
       </c>
       <c r="E139" s="5">
         <v>0</v>
       </c>
       <c r="F139" s="5">
         <v>0</v>
       </c>
       <c r="G139" s="5">
         <v>0</v>
       </c>
       <c r="H139" s="5">
         <v>0</v>
       </c>
       <c r="I139" s="5">
         <v>0</v>
       </c>
       <c r="J139" s="5">
         <v>0</v>
       </c>
       <c r="K139" s="5">
         <v>0</v>
       </c>
       <c r="L139" s="5">
         <v>0</v>
       </c>
       <c r="M139" s="5">
         <v>0</v>
       </c>
       <c r="N139" s="5">
         <v>0</v>
       </c>
-      <c r="O139" s="15">
-[...24 lines deleted...]
-    <row r="140" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O139" s="5">
+        <v>0</v>
+      </c>
+      <c r="P139" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q139" s="5">
+        <v>0</v>
+      </c>
+      <c r="R139" s="5">
+        <v>0</v>
+      </c>
+      <c r="S139" s="5">
+        <v>0</v>
+      </c>
+      <c r="T139" s="5">
+        <v>0</v>
+      </c>
+      <c r="U139" s="5">
+        <v>0</v>
+      </c>
+      <c r="V139" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="140" spans="1:22" ht="12.75" customHeight="1">
       <c r="A140" s="6" t="s">
         <v>269</v>
       </c>
       <c r="B140" s="11" t="s">
         <v>270</v>
       </c>
       <c r="C140" s="7">
         <v>1220.2</v>
       </c>
       <c r="D140" s="7">
         <v>6.4417400000000002</v>
       </c>
       <c r="E140" s="7">
         <v>37.007199999999997</v>
       </c>
       <c r="F140" s="7">
         <v>6.4610000000000003</v>
       </c>
       <c r="G140" s="7">
         <v>1629.7133200000001</v>
       </c>
       <c r="H140" s="7">
         <v>117.32083</v>
       </c>
       <c r="I140" s="7">
         <v>29.21312</v>
       </c>
       <c r="J140" s="7">
         <v>5.4082600000000003</v>
       </c>
       <c r="K140" s="7">
         <v>641.06899999999996</v>
       </c>
       <c r="L140" s="7">
         <v>27.414149999999999</v>
       </c>
       <c r="M140" s="7">
         <v>29.49147</v>
       </c>
       <c r="N140" s="7">
         <v>5.61233</v>
       </c>
-      <c r="O140" s="15">
+      <c r="O140" s="5">
         <v>120</v>
       </c>
-      <c r="P140" s="15">
+      <c r="P140" s="7">
         <v>0.28065000000000001</v>
       </c>
-      <c r="Q140" s="15">
+      <c r="Q140" s="7">
         <v>14.00155</v>
       </c>
-      <c r="R140" s="15">
+      <c r="R140" s="7">
         <v>4.1843399999999997</v>
       </c>
-      <c r="S140" s="15">
-[...13 lines deleted...]
-      <c r="A141" s="27" t="s">
+      <c r="S140" s="7">
+        <v>0</v>
+      </c>
+      <c r="T140" s="7">
+        <v>0</v>
+      </c>
+      <c r="U140" s="7">
+        <v>19.765499999999999</v>
+      </c>
+      <c r="V140" s="7">
+        <v>5.8059700000000003</v>
+      </c>
+    </row>
+    <row r="141" spans="1:22" ht="27" customHeight="1">
+      <c r="A141" s="22" t="s">
         <v>275</v>
       </c>
-      <c r="B141" s="27"/>
+      <c r="B141" s="22"/>
       <c r="C141" s="5"/>
       <c r="D141" s="5"/>
       <c r="E141" s="5"/>
       <c r="F141" s="5"/>
-      <c r="O141" s="37"/>
-[...18 lines deleted...]
-      <c r="W142" s="39"/>
+      <c r="O141" s="36"/>
+      <c r="P141" s="5"/>
+      <c r="Q141" s="5"/>
+      <c r="R141" s="5"/>
+      <c r="S141" s="5"/>
+      <c r="T141" s="5"/>
+      <c r="U141" s="5"/>
+      <c r="V141" s="5"/>
+    </row>
+    <row r="142" spans="1:22">
+      <c r="O142" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="19">
     <mergeCell ref="O3:R3"/>
     <mergeCell ref="S3:V3"/>
     <mergeCell ref="O4:P4"/>
     <mergeCell ref="Q4:R4"/>
     <mergeCell ref="S4:T4"/>
     <mergeCell ref="U4:V4"/>
-    <mergeCell ref="A141:B141"/>
-[...4 lines deleted...]
-    <mergeCell ref="E4:F4"/>
     <mergeCell ref="K3:N3"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="M4:N4"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="G3:J3"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="I4:J4"/>
+    <mergeCell ref="A141:B141"/>
+    <mergeCell ref="B3:B5"/>
+    <mergeCell ref="A3:A5"/>
+    <mergeCell ref="C3:F3"/>
+    <mergeCell ref="C4:D4"/>
+    <mergeCell ref="E4:F4"/>
   </mergeCells>
   <phoneticPr fontId="28" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1">
     <oddHeader>&amp;C&amp;P</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>