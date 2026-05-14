--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-1788" yWindow="4548" windowWidth="19416" windowHeight="7848" tabRatio="911"/>
+    <workbookView xWindow="-1785" yWindow="4545" windowWidth="19410" windowHeight="7845" tabRatio="911"/>
   </bookViews>
   <sheets>
     <sheet name="Абай" sheetId="17" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="16">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="15">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t xml:space="preserve">Көрсеткіштің атауы
 </t>
   </si>
   <si>
     <t xml:space="preserve">АӨК өнімдері бойынша барлығы:
 </t>
   </si>
   <si>
     <t xml:space="preserve">Өсімдік шаруашылығы
 </t>
   </si>
   <si>
     <t xml:space="preserve">Мал шарушылығы
 </t>
   </si>
   <si>
     <t xml:space="preserve">Өңделген а/ш өнімдері 
 </t>
@@ -63,68 +63,65 @@
   <si>
     <t xml:space="preserve">АӨК өнімдері экспортының жалпы көлеміндегі өңделген өнімінің үлесі, %
 </t>
   </si>
   <si>
     <t xml:space="preserve">тонна
 </t>
   </si>
   <si>
     <t xml:space="preserve">мың АҚШ доллары
 </t>
   </si>
   <si>
     <t xml:space="preserve">АӨК өнімдерінің экспорты мен импорты
 </t>
   </si>
   <si>
     <t xml:space="preserve">* Алдын ала деректер.
   </t>
   </si>
   <si>
     <t xml:space="preserve">Абай облысы
 </t>
   </si>
   <si>
-    <t>2024 жылғы қаңтар-желтоқсан</t>
+    <t>2026 жылғы қаңтар*</t>
   </si>
   <si>
-    <t>2025 жылғы қаңтар*</t>
-[...2 lines deleted...]
-    <t>2026 жылғы қаңтар*</t>
+    <t>2025 жылғы қаңтар-ақпан*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="13">
+  <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -477,87 +474,87 @@
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...16 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 4" xfId="3"/>
     <cellStyle name="Обычный 5" xfId="4"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -613,84 +610,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -826,175 +825,175 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист18"/>
   <dimension ref="A1:U12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="I7" activePane="bottomRight" state="frozen"/>
       <selection sqref="A1:M1"/>
       <selection pane="topRight" sqref="A1:M1"/>
       <selection pane="bottomLeft" sqref="A1:M1"/>
-      <selection pane="bottomRight" activeCell="L15" sqref="L15"/>
+      <selection pane="bottomRight" activeCell="P17" sqref="P17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="42.109375" style="8" customWidth="1"/>
-    <col min="2" max="16384" width="9.109375" style="8"/>
+    <col min="1" max="1" width="42.125" style="8" customWidth="1"/>
+    <col min="2" max="16384" width="9.125" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" s="1" customFormat="1" ht="29.25" customHeight="1">
-      <c r="A1" s="66" t="s">
+    <row r="1" spans="1:21" s="1" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="59" t="s">
         <v>10</v>
       </c>
-      <c r="B1" s="66"/>
-[...6 lines deleted...]
-      <c r="I1" s="66"/>
+      <c r="B1" s="59"/>
+      <c r="C1" s="59"/>
+      <c r="D1" s="59"/>
+      <c r="E1" s="59"/>
+      <c r="F1" s="59"/>
+      <c r="G1" s="59"/>
+      <c r="H1" s="59"/>
+      <c r="I1" s="59"/>
     </row>
-    <row r="2" spans="1:21" s="2" customFormat="1" ht="29.25" customHeight="1">
-      <c r="A2" s="67" t="s">
+    <row r="2" spans="1:21" s="2" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="60" t="s">
         <v>12</v>
       </c>
-      <c r="B2" s="67"/>
-[...6 lines deleted...]
-      <c r="I2" s="67"/>
+      <c r="B2" s="60"/>
+      <c r="C2" s="60"/>
+      <c r="D2" s="60"/>
+      <c r="E2" s="60"/>
+      <c r="F2" s="60"/>
+      <c r="G2" s="60"/>
+      <c r="H2" s="60"/>
+      <c r="I2" s="60"/>
     </row>
-    <row r="3" spans="1:21" s="1" customFormat="1"/>
-[...1 lines deleted...]
-      <c r="A4" s="63" t="s">
+    <row r="3" spans="1:21" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="4" spans="1:21" s="3" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="56" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="56">
+      <c r="B4" s="62">
         <v>2022</v>
       </c>
-      <c r="C4" s="61"/>
-[...2 lines deleted...]
-      <c r="F4" s="56">
+      <c r="C4" s="67"/>
+      <c r="D4" s="67"/>
+      <c r="E4" s="68"/>
+      <c r="F4" s="62">
         <v>2023</v>
       </c>
-      <c r="G4" s="61"/>
-[...2 lines deleted...]
-      <c r="J4" s="56" t="s">
+      <c r="G4" s="67"/>
+      <c r="H4" s="67"/>
+      <c r="I4" s="68"/>
+      <c r="J4" s="62">
+        <v>2024</v>
+      </c>
+      <c r="K4" s="67"/>
+      <c r="L4" s="67"/>
+      <c r="M4" s="68"/>
+      <c r="N4" s="62" t="s">
+        <v>14</v>
+      </c>
+      <c r="O4" s="63"/>
+      <c r="P4" s="63"/>
+      <c r="Q4" s="64"/>
+      <c r="R4" s="62" t="s">
         <v>13</v>
       </c>
-      <c r="K4" s="61"/>
-[...13 lines deleted...]
-      <c r="U4" s="58"/>
+      <c r="S4" s="63"/>
+      <c r="T4" s="63"/>
+      <c r="U4" s="64"/>
     </row>
-    <row r="5" spans="1:21" s="4" customFormat="1">
-[...1 lines deleted...]
-      <c r="B5" s="68" t="s">
+    <row r="5" spans="1:21" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="57"/>
+      <c r="B5" s="61" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="68"/>
-      <c r="D5" s="68" t="s">
+      <c r="C5" s="61"/>
+      <c r="D5" s="61" t="s">
         <v>1</v>
       </c>
-      <c r="E5" s="68"/>
-      <c r="F5" s="68" t="s">
+      <c r="E5" s="61"/>
+      <c r="F5" s="61" t="s">
         <v>0</v>
       </c>
-      <c r="G5" s="68"/>
-      <c r="H5" s="68" t="s">
+      <c r="G5" s="61"/>
+      <c r="H5" s="61" t="s">
         <v>1</v>
       </c>
-      <c r="I5" s="68"/>
-      <c r="J5" s="68" t="s">
+      <c r="I5" s="61"/>
+      <c r="J5" s="61" t="s">
         <v>0</v>
       </c>
-      <c r="K5" s="68"/>
-      <c r="L5" s="68" t="s">
+      <c r="K5" s="61"/>
+      <c r="L5" s="61" t="s">
         <v>1</v>
       </c>
-      <c r="M5" s="68"/>
-      <c r="N5" s="59" t="s">
+      <c r="M5" s="61"/>
+      <c r="N5" s="65" t="s">
         <v>0</v>
       </c>
-      <c r="O5" s="60"/>
-      <c r="P5" s="59" t="s">
+      <c r="O5" s="66"/>
+      <c r="P5" s="65" t="s">
         <v>1</v>
       </c>
-      <c r="Q5" s="60"/>
-      <c r="R5" s="59" t="s">
+      <c r="Q5" s="66"/>
+      <c r="R5" s="65" t="s">
         <v>0</v>
       </c>
-      <c r="S5" s="60"/>
-      <c r="T5" s="59" t="s">
+      <c r="S5" s="66"/>
+      <c r="T5" s="65" t="s">
         <v>1</v>
       </c>
-      <c r="U5" s="60"/>
+      <c r="U5" s="66"/>
     </row>
-    <row r="6" spans="1:21" s="3" customFormat="1" ht="30.6">
-      <c r="A6" s="65"/>
+    <row r="6" spans="1:21" s="3" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A6" s="58"/>
       <c r="B6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="J6" s="5" t="s">
@@ -1012,374 +1011,374 @@
       <c r="N6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="O6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="P6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="Q6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="R6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="S6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="T6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="U6" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="7" spans="1:21" s="13" customFormat="1" ht="15.75" customHeight="1">
+    <row r="7" spans="1:21" s="13" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="10">
         <v>6170.9064399999997</v>
       </c>
       <c r="C7" s="11">
         <v>940.94493000000011</v>
       </c>
       <c r="D7" s="11">
         <v>225069.05157999997</v>
       </c>
       <c r="E7" s="12">
         <v>85636.322119999997</v>
       </c>
       <c r="F7" s="29">
         <v>62631.966260000008</v>
       </c>
       <c r="G7" s="30">
         <v>1475.25532</v>
       </c>
       <c r="H7" s="30">
         <v>321954.0639200001</v>
       </c>
       <c r="I7" s="31">
         <v>108498.59724999999</v>
       </c>
       <c r="J7" s="29">
         <v>196278.09655000002</v>
       </c>
       <c r="K7" s="30">
         <v>1397.7224900000001</v>
       </c>
       <c r="L7" s="30">
         <v>214671.08722999998</v>
       </c>
       <c r="M7" s="31">
         <v>83776.612439999997</v>
       </c>
       <c r="N7" s="32">
-        <v>891.67340000000002</v>
+        <v>1498.6349799999998</v>
       </c>
       <c r="O7" s="33">
-        <v>133.34615000000002</v>
+        <v>238.70593</v>
       </c>
       <c r="P7" s="33">
-        <v>15245.436710000002</v>
+        <v>30479.04796</v>
       </c>
       <c r="Q7" s="34">
-        <v>6143.2918300000001</v>
+        <v>12787.235769999999</v>
       </c>
       <c r="R7" s="32">
-        <v>1146.4322499999998</v>
+        <v>1280.3677499999999</v>
       </c>
       <c r="S7" s="33">
-        <v>252.14760000000001</v>
+        <v>280.23926</v>
       </c>
       <c r="T7" s="33">
-        <v>7960.6181200000001</v>
+        <v>24624.119300000006</v>
       </c>
       <c r="U7" s="34">
-        <v>5756.3784800000003</v>
+        <v>13555.338389999992</v>
       </c>
     </row>
-    <row r="8" spans="1:21" s="16" customFormat="1" ht="15.75" customHeight="1">
+    <row r="8" spans="1:21" s="16" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="14" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="15">
         <v>5070.0609999999997</v>
       </c>
       <c r="C8" s="16">
         <v>110.06718000000001</v>
       </c>
       <c r="D8" s="16">
         <v>205939.57499999998</v>
       </c>
       <c r="E8" s="17">
         <v>63172.616270000006</v>
       </c>
       <c r="F8" s="35">
         <v>60869.595000000008</v>
       </c>
       <c r="G8" s="36">
         <v>421.77030000000002</v>
       </c>
       <c r="H8" s="36">
         <v>290689.16264000005</v>
       </c>
       <c r="I8" s="37">
         <v>84728.685659999988</v>
       </c>
       <c r="J8" s="38">
         <v>194440.94500000001</v>
       </c>
       <c r="K8" s="39">
         <v>915.72342000000003</v>
       </c>
       <c r="L8" s="39">
         <v>186360.85017999998</v>
       </c>
       <c r="M8" s="40">
         <v>58519.361099999995</v>
       </c>
       <c r="N8" s="41">
-        <v>215.77500000000001</v>
+        <v>291.72499999999997</v>
       </c>
       <c r="O8" s="42">
-        <v>3.0503499999999999</v>
+        <v>29.36355</v>
       </c>
       <c r="P8" s="42">
-        <v>12541.735410000001</v>
+        <v>23834.43665</v>
       </c>
       <c r="Q8" s="43">
-        <v>4040.7961999999998</v>
+        <v>7404.8584100000007</v>
       </c>
       <c r="R8" s="41">
         <v>0</v>
       </c>
       <c r="S8" s="42">
         <v>0</v>
       </c>
       <c r="T8" s="42">
-        <v>3558.9767199999997</v>
+        <v>15920.249330000002</v>
       </c>
       <c r="U8" s="43">
-        <v>1018.64962</v>
+        <v>4278.7354999999989</v>
       </c>
     </row>
-    <row r="9" spans="1:21" s="22" customFormat="1" ht="15.75" customHeight="1">
+    <row r="9" spans="1:21" s="22" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="21" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="18">
         <v>0.5</v>
       </c>
       <c r="C9" s="19">
         <v>0.48299999999999998</v>
       </c>
       <c r="D9" s="19">
         <v>1106.1355099999998</v>
       </c>
       <c r="E9" s="20">
         <v>3453.6941400000001</v>
       </c>
       <c r="F9" s="38">
         <v>0</v>
       </c>
       <c r="G9" s="39">
         <v>0</v>
       </c>
       <c r="H9" s="39">
         <v>1370.2838899999999</v>
       </c>
       <c r="I9" s="40">
         <v>2983.2179300000003</v>
       </c>
       <c r="J9" s="44">
         <v>0</v>
       </c>
       <c r="K9" s="45">
         <v>0</v>
       </c>
       <c r="L9" s="45">
         <v>949.43786999999998</v>
       </c>
       <c r="M9" s="46">
         <v>3682.9521199999995</v>
       </c>
       <c r="N9" s="47">
         <v>0</v>
       </c>
       <c r="O9" s="48">
         <v>0</v>
       </c>
       <c r="P9" s="48">
-        <v>83.057999999999993</v>
+        <v>173.4854</v>
       </c>
       <c r="Q9" s="49">
-        <v>343.73238000000003</v>
+        <v>737.93724000000009</v>
       </c>
       <c r="R9" s="47">
         <v>0</v>
       </c>
       <c r="S9" s="48">
         <v>0</v>
       </c>
       <c r="T9" s="48">
-        <v>47.688399999999994</v>
+        <v>119.19703999999999</v>
       </c>
       <c r="U9" s="49">
-        <v>183.38461000000001</v>
+        <v>409.91849999999994</v>
       </c>
     </row>
-    <row r="10" spans="1:21" s="22" customFormat="1" ht="15.75" customHeight="1">
+    <row r="10" spans="1:21" s="22" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="23" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="15">
         <v>1100.3454400000001</v>
       </c>
       <c r="C10" s="16">
         <v>830.39475000000016</v>
       </c>
       <c r="D10" s="16">
         <v>18023.341070000002</v>
       </c>
       <c r="E10" s="17">
         <v>19010.011709999999</v>
       </c>
       <c r="F10" s="35">
         <v>1762.3712599999999</v>
       </c>
       <c r="G10" s="36">
         <v>1053.4850200000001</v>
       </c>
       <c r="H10" s="36">
         <v>29894.617389999999</v>
       </c>
       <c r="I10" s="37">
         <v>20786.693659999997</v>
       </c>
       <c r="J10" s="44">
         <v>1837.15155</v>
       </c>
       <c r="K10" s="45">
         <v>481.99906999999996</v>
       </c>
       <c r="L10" s="45">
         <v>27360.799180000002</v>
       </c>
       <c r="M10" s="46">
         <v>21574.299219999997</v>
       </c>
       <c r="N10" s="47">
-        <v>675.89840000000004</v>
+        <v>1206.9099799999999</v>
       </c>
       <c r="O10" s="48">
-        <v>130.29580000000001</v>
+        <v>209.34237999999999</v>
       </c>
       <c r="P10" s="48">
-        <v>2620.6432999999997</v>
+        <v>6471.1259099999997</v>
       </c>
       <c r="Q10" s="49">
-        <v>1758.7632499999995</v>
+        <v>4644.4401199999993</v>
       </c>
       <c r="R10" s="47">
-        <v>1146.4322499999998</v>
+        <v>1280.3677499999999</v>
       </c>
       <c r="S10" s="48">
-        <v>252.14760000000001</v>
+        <v>280.23926</v>
       </c>
       <c r="T10" s="48">
-        <v>4353.9530000000004</v>
+        <v>8584.6729300000025</v>
       </c>
       <c r="U10" s="49">
-        <v>4554.3442500000001</v>
+        <v>8866.6843899999931</v>
       </c>
     </row>
-    <row r="11" spans="1:21" s="28" customFormat="1" ht="22.5" customHeight="1">
+    <row r="11" spans="1:21" s="28" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="24" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="25"/>
       <c r="C11" s="26">
         <v>88.3</v>
       </c>
       <c r="D11" s="26"/>
       <c r="E11" s="27"/>
       <c r="F11" s="50"/>
       <c r="G11" s="51">
         <v>71.400000000000006</v>
       </c>
       <c r="H11" s="51"/>
       <c r="I11" s="52"/>
       <c r="J11" s="50"/>
       <c r="K11" s="51">
         <v>34.4</v>
       </c>
       <c r="L11" s="51"/>
       <c r="M11" s="52"/>
       <c r="N11" s="53"/>
       <c r="O11" s="54">
-        <v>97.7</v>
+        <v>87.698860267107733</v>
       </c>
       <c r="P11" s="54"/>
       <c r="Q11" s="55"/>
       <c r="R11" s="53"/>
       <c r="S11" s="54">
         <v>100</v>
       </c>
       <c r="T11" s="54"/>
       <c r="U11" s="55"/>
     </row>
-    <row r="12" spans="1:21" s="2" customFormat="1" ht="29.25" customHeight="1">
+    <row r="12" spans="1:21" s="2" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="6" t="s">
         <v>11</v>
       </c>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="N4:Q4"/>
+    <mergeCell ref="R4:U4"/>
+    <mergeCell ref="N5:O5"/>
+    <mergeCell ref="P5:Q5"/>
+    <mergeCell ref="R5:S5"/>
+    <mergeCell ref="T5:U5"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="F4:I4"/>
+    <mergeCell ref="J4:M4"/>
+    <mergeCell ref="J5:K5"/>
+    <mergeCell ref="L5:M5"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
-    <mergeCell ref="R4:U4"/>
-[...9 lines deleted...]
-    <mergeCell ref="L5:M5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Абай</vt:lpstr>