--- v1 (2026-05-14)
+++ v2 (2026-06-04)
@@ -1,57 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-1785" yWindow="4545" windowWidth="19410" windowHeight="7845" tabRatio="911"/>
+    <workbookView xWindow="1755" yWindow="6195" windowWidth="27060" windowHeight="6210" tabRatio="911"/>
   </bookViews>
   <sheets>
     <sheet name="Абай" sheetId="17" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="145621"/>
 </workbook>
+</file>
+
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="U7" i="17" l="1"/>
+  <c r="T7" i="17"/>
+  <c r="S7" i="17"/>
+  <c r="R7" i="17"/>
+  <c r="Q7" i="17"/>
+  <c r="P7" i="17"/>
+  <c r="O7" i="17"/>
+  <c r="N7" i="17"/>
+</calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="15">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t xml:space="preserve">Көрсеткіштің атауы
 </t>
   </si>
   <si>
     <t xml:space="preserve">АӨК өнімдері бойынша барлығы:
 </t>
   </si>
   <si>
     <t xml:space="preserve">Өсімдік шаруашылығы
 </t>
   </si>
   <si>
     <t xml:space="preserve">Мал шарушылығы
 </t>
@@ -63,54 +77,54 @@
   <si>
     <t xml:space="preserve">АӨК өнімдері экспортының жалпы көлеміндегі өңделген өнімінің үлесі, %
 </t>
   </si>
   <si>
     <t xml:space="preserve">тонна
 </t>
   </si>
   <si>
     <t xml:space="preserve">мың АҚШ доллары
 </t>
   </si>
   <si>
     <t xml:space="preserve">АӨК өнімдерінің экспорты мен импорты
 </t>
   </si>
   <si>
     <t xml:space="preserve">* Алдын ала деректер.
   </t>
   </si>
   <si>
     <t xml:space="preserve">Абай облысы
 </t>
   </si>
   <si>
-    <t>2026 жылғы қаңтар*</t>
-[...2 lines deleted...]
-    <t>2025 жылғы қаңтар-ақпан*</t>
+    <t>2025 жылғы қаңтар-наурыз*</t>
+  </si>
+  <si>
+    <t>2026 жылғы қаңтар-наурыз*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -402,181 +416,157 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...22 lines deleted...]
-    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 4" xfId="3"/>
     <cellStyle name="Обычный 5" xfId="4"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -834,166 +824,166 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист18"/>
   <dimension ref="A1:U12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="I7" activePane="bottomRight" state="frozen"/>
       <selection sqref="A1:M1"/>
       <selection pane="topRight" sqref="A1:M1"/>
       <selection pane="bottomLeft" sqref="A1:M1"/>
-      <selection pane="bottomRight" activeCell="P17" sqref="P17"/>
+      <selection pane="bottomRight" activeCell="X3" sqref="X3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="42.125" style="8" customWidth="1"/>
-    <col min="2" max="16384" width="9.125" style="8"/>
+    <col min="1" max="1" width="42.140625" style="8" customWidth="1"/>
+    <col min="2" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" s="1" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="59" t="s">
+      <c r="A1" s="55" t="s">
         <v>10</v>
       </c>
-      <c r="B1" s="59"/>
-[...6 lines deleted...]
-      <c r="I1" s="59"/>
+      <c r="B1" s="55"/>
+      <c r="C1" s="55"/>
+      <c r="D1" s="55"/>
+      <c r="E1" s="55"/>
+      <c r="F1" s="55"/>
+      <c r="G1" s="55"/>
+      <c r="H1" s="55"/>
+      <c r="I1" s="55"/>
     </row>
     <row r="2" spans="1:21" s="2" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="60" t="s">
+      <c r="A2" s="56" t="s">
         <v>12</v>
       </c>
-      <c r="B2" s="60"/>
-[...6 lines deleted...]
-      <c r="I2" s="60"/>
+      <c r="B2" s="56"/>
+      <c r="C2" s="56"/>
+      <c r="D2" s="56"/>
+      <c r="E2" s="56"/>
+      <c r="F2" s="56"/>
+      <c r="G2" s="56"/>
+      <c r="H2" s="56"/>
+      <c r="I2" s="56"/>
     </row>
     <row r="3" spans="1:21" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="4" spans="1:21" s="3" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="56" t="s">
+      <c r="A4" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="62">
+      <c r="B4" s="44">
         <v>2022</v>
       </c>
-      <c r="C4" s="67"/>
-[...2 lines deleted...]
-      <c r="F4" s="62">
+      <c r="C4" s="49"/>
+      <c r="D4" s="49"/>
+      <c r="E4" s="50"/>
+      <c r="F4" s="44">
         <v>2023</v>
       </c>
-      <c r="G4" s="67"/>
-[...2 lines deleted...]
-      <c r="J4" s="62">
+      <c r="G4" s="49"/>
+      <c r="H4" s="49"/>
+      <c r="I4" s="50"/>
+      <c r="J4" s="44">
         <v>2024</v>
       </c>
-      <c r="K4" s="67"/>
-[...2 lines deleted...]
-      <c r="N4" s="62" t="s">
+      <c r="K4" s="49"/>
+      <c r="L4" s="49"/>
+      <c r="M4" s="50"/>
+      <c r="N4" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="O4" s="45"/>
+      <c r="P4" s="45"/>
+      <c r="Q4" s="46"/>
+      <c r="R4" s="44" t="s">
         <v>14</v>
       </c>
-      <c r="O4" s="63"/>
-[...7 lines deleted...]
-      <c r="U4" s="64"/>
+      <c r="S4" s="45"/>
+      <c r="T4" s="45"/>
+      <c r="U4" s="46"/>
     </row>
     <row r="5" spans="1:21" s="4" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="57"/>
-      <c r="B5" s="61" t="s">
+      <c r="A5" s="53"/>
+      <c r="B5" s="51" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="61"/>
-      <c r="D5" s="61" t="s">
+      <c r="C5" s="51"/>
+      <c r="D5" s="51" t="s">
         <v>1</v>
       </c>
-      <c r="E5" s="61"/>
-      <c r="F5" s="61" t="s">
+      <c r="E5" s="51"/>
+      <c r="F5" s="51" t="s">
         <v>0</v>
       </c>
-      <c r="G5" s="61"/>
-      <c r="H5" s="61" t="s">
+      <c r="G5" s="51"/>
+      <c r="H5" s="51" t="s">
         <v>1</v>
       </c>
-      <c r="I5" s="61"/>
-      <c r="J5" s="61" t="s">
+      <c r="I5" s="51"/>
+      <c r="J5" s="51" t="s">
         <v>0</v>
       </c>
-      <c r="K5" s="61"/>
-      <c r="L5" s="61" t="s">
+      <c r="K5" s="51"/>
+      <c r="L5" s="51" t="s">
         <v>1</v>
       </c>
-      <c r="M5" s="61"/>
-      <c r="N5" s="65" t="s">
+      <c r="M5" s="51"/>
+      <c r="N5" s="47" t="s">
         <v>0</v>
       </c>
-      <c r="O5" s="66"/>
-      <c r="P5" s="65" t="s">
+      <c r="O5" s="48"/>
+      <c r="P5" s="47" t="s">
         <v>1</v>
       </c>
-      <c r="Q5" s="66"/>
-      <c r="R5" s="65" t="s">
+      <c r="Q5" s="48"/>
+      <c r="R5" s="47" t="s">
         <v>0</v>
       </c>
-      <c r="S5" s="66"/>
-      <c r="T5" s="65" t="s">
+      <c r="S5" s="48"/>
+      <c r="T5" s="47" t="s">
         <v>1</v>
       </c>
-      <c r="U5" s="66"/>
+      <c r="U5" s="48"/>
     </row>
     <row r="6" spans="1:21" s="3" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
-      <c r="A6" s="58"/>
+      <c r="A6" s="54"/>
       <c r="B6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="J6" s="5" t="s">
@@ -1051,334 +1041,342 @@
       </c>
       <c r="F7" s="29">
         <v>62631.966260000008</v>
       </c>
       <c r="G7" s="30">
         <v>1475.25532</v>
       </c>
       <c r="H7" s="30">
         <v>321954.0639200001</v>
       </c>
       <c r="I7" s="31">
         <v>108498.59724999999</v>
       </c>
       <c r="J7" s="29">
         <v>196278.09655000002</v>
       </c>
       <c r="K7" s="30">
         <v>1397.7224900000001</v>
       </c>
       <c r="L7" s="30">
         <v>214671.08722999998</v>
       </c>
       <c r="M7" s="31">
         <v>83776.612439999997</v>
       </c>
-      <c r="N7" s="32">
-[...21 lines deleted...]
-        <v>13555.338389999992</v>
+      <c r="N7" s="57">
+        <f>N8+N9+N10</f>
+        <v>2301.3813300000002</v>
+      </c>
+      <c r="O7" s="58">
+        <f t="shared" ref="O7:U7" si="0">O8+O9+O10</f>
+        <v>419.68576000000002</v>
+      </c>
+      <c r="P7" s="58">
+        <f t="shared" si="0"/>
+        <v>32540.706809999996</v>
+      </c>
+      <c r="Q7" s="58">
+        <f t="shared" si="0"/>
+        <v>16355.251260000001</v>
+      </c>
+      <c r="R7" s="57">
+        <f t="shared" si="0"/>
+        <v>2046.6451500000001</v>
+      </c>
+      <c r="S7" s="58">
+        <f t="shared" si="0"/>
+        <v>367.31442999999996</v>
+      </c>
+      <c r="T7" s="58">
+        <f t="shared" si="0"/>
+        <v>49499.428310000018</v>
+      </c>
+      <c r="U7" s="59">
+        <f t="shared" si="0"/>
+        <v>21745.939909999997</v>
       </c>
     </row>
     <row r="8" spans="1:21" s="16" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="14" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="15">
         <v>5070.0609999999997</v>
       </c>
       <c r="C8" s="16">
         <v>110.06718000000001</v>
       </c>
       <c r="D8" s="16">
         <v>205939.57499999998</v>
       </c>
       <c r="E8" s="17">
         <v>63172.616270000006</v>
       </c>
-      <c r="F8" s="35">
+      <c r="F8" s="32">
         <v>60869.595000000008</v>
       </c>
-      <c r="G8" s="36">
+      <c r="G8" s="33">
         <v>421.77030000000002</v>
       </c>
-      <c r="H8" s="36">
+      <c r="H8" s="33">
         <v>290689.16264000005</v>
       </c>
-      <c r="I8" s="37">
+      <c r="I8" s="34">
         <v>84728.685659999988</v>
       </c>
-      <c r="J8" s="38">
+      <c r="J8" s="35">
         <v>194440.94500000001</v>
       </c>
-      <c r="K8" s="39">
+      <c r="K8" s="36">
         <v>915.72342000000003</v>
       </c>
-      <c r="L8" s="39">
+      <c r="L8" s="36">
         <v>186360.85017999998</v>
       </c>
-      <c r="M8" s="40">
+      <c r="M8" s="37">
         <v>58519.361099999995</v>
       </c>
-      <c r="N8" s="41">
-[...21 lines deleted...]
-        <v>4278.7354999999989</v>
+      <c r="N8" s="60">
+        <v>375.77499999999998</v>
+      </c>
+      <c r="O8" s="61">
+        <v>3.79365</v>
+      </c>
+      <c r="P8" s="61">
+        <v>22630.326870000001</v>
+      </c>
+      <c r="Q8" s="62">
+        <v>8086.270770000001</v>
+      </c>
+      <c r="R8" s="60">
+        <v>426.61500000000001</v>
+      </c>
+      <c r="S8" s="61">
+        <v>1.5703199999999999</v>
+      </c>
+      <c r="T8" s="61">
+        <v>38408.651430000013</v>
+      </c>
+      <c r="U8" s="62">
+        <v>10161.204329999999</v>
       </c>
     </row>
     <row r="9" spans="1:21" s="22" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="21" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="18">
         <v>0.5</v>
       </c>
       <c r="C9" s="19">
         <v>0.48299999999999998</v>
       </c>
       <c r="D9" s="19">
         <v>1106.1355099999998</v>
       </c>
       <c r="E9" s="20">
         <v>3453.6941400000001</v>
       </c>
-      <c r="F9" s="38">
+      <c r="F9" s="35">
         <v>0</v>
       </c>
-      <c r="G9" s="39">
+      <c r="G9" s="36">
         <v>0</v>
       </c>
-      <c r="H9" s="39">
+      <c r="H9" s="36">
         <v>1370.2838899999999</v>
       </c>
-      <c r="I9" s="40">
+      <c r="I9" s="37">
         <v>2983.2179300000003</v>
       </c>
-      <c r="J9" s="44">
+      <c r="J9" s="38">
         <v>0</v>
       </c>
-      <c r="K9" s="45">
+      <c r="K9" s="39">
         <v>0</v>
       </c>
-      <c r="L9" s="45">
+      <c r="L9" s="39">
         <v>949.43786999999998</v>
       </c>
-      <c r="M9" s="46">
+      <c r="M9" s="40">
         <v>3682.9521199999995</v>
       </c>
-      <c r="N9" s="47">
+      <c r="N9" s="63">
         <v>0</v>
       </c>
-      <c r="O9" s="48">
+      <c r="O9" s="64">
         <v>0</v>
       </c>
-      <c r="P9" s="48">
-[...5 lines deleted...]
-      <c r="R9" s="47">
+      <c r="P9" s="64">
+        <v>264.21622999999994</v>
+      </c>
+      <c r="Q9" s="65">
+        <v>1168.25335</v>
+      </c>
+      <c r="R9" s="63">
         <v>0</v>
       </c>
-      <c r="S9" s="48">
+      <c r="S9" s="64">
         <v>0</v>
       </c>
-      <c r="T9" s="48">
-[...3 lines deleted...]
-        <v>409.91849999999994</v>
+      <c r="T9" s="64">
+        <v>169.73562999999999</v>
+      </c>
+      <c r="U9" s="65">
+        <v>596.03736000000004</v>
       </c>
     </row>
     <row r="10" spans="1:21" s="22" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="23" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="15">
         <v>1100.3454400000001</v>
       </c>
       <c r="C10" s="16">
         <v>830.39475000000016</v>
       </c>
       <c r="D10" s="16">
         <v>18023.341070000002</v>
       </c>
       <c r="E10" s="17">
         <v>19010.011709999999</v>
       </c>
-      <c r="F10" s="35">
+      <c r="F10" s="32">
         <v>1762.3712599999999</v>
       </c>
-      <c r="G10" s="36">
+      <c r="G10" s="33">
         <v>1053.4850200000001</v>
       </c>
-      <c r="H10" s="36">
+      <c r="H10" s="33">
         <v>29894.617389999999</v>
       </c>
-      <c r="I10" s="37">
+      <c r="I10" s="34">
         <v>20786.693659999997</v>
       </c>
-      <c r="J10" s="44">
+      <c r="J10" s="38">
         <v>1837.15155</v>
       </c>
-      <c r="K10" s="45">
+      <c r="K10" s="39">
         <v>481.99906999999996</v>
       </c>
-      <c r="L10" s="45">
+      <c r="L10" s="39">
         <v>27360.799180000002</v>
       </c>
-      <c r="M10" s="46">
+      <c r="M10" s="40">
         <v>21574.299219999997</v>
       </c>
-      <c r="N10" s="47">
-[...21 lines deleted...]
-        <v>8866.6843899999931</v>
+      <c r="N10" s="63">
+        <v>1925.6063300000001</v>
+      </c>
+      <c r="O10" s="64">
+        <v>415.89211</v>
+      </c>
+      <c r="P10" s="64">
+        <v>9646.1637099999989</v>
+      </c>
+      <c r="Q10" s="65">
+        <v>7100.7271399999991</v>
+      </c>
+      <c r="R10" s="63">
+        <v>1620.03015</v>
+      </c>
+      <c r="S10" s="64">
+        <v>365.74410999999998</v>
+      </c>
+      <c r="T10" s="64">
+        <v>10921.04125</v>
+      </c>
+      <c r="U10" s="65">
+        <v>10988.698219999998</v>
       </c>
     </row>
     <row r="11" spans="1:21" s="28" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="24" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="25"/>
       <c r="C11" s="26">
         <v>88.3</v>
       </c>
       <c r="D11" s="26"/>
       <c r="E11" s="27"/>
-      <c r="F11" s="50"/>
-      <c r="G11" s="51">
+      <c r="F11" s="41"/>
+      <c r="G11" s="42">
         <v>71.400000000000006</v>
       </c>
-      <c r="H11" s="51"/>
-[...2 lines deleted...]
-      <c r="K11" s="51">
+      <c r="H11" s="42"/>
+      <c r="I11" s="43"/>
+      <c r="J11" s="41"/>
+      <c r="K11" s="42">
         <v>34.4</v>
       </c>
-      <c r="L11" s="51"/>
-[...12 lines deleted...]
-      <c r="U11" s="55"/>
+      <c r="L11" s="42"/>
+      <c r="M11" s="43"/>
+      <c r="N11" s="66"/>
+      <c r="O11" s="67">
+        <v>99.1</v>
+      </c>
+      <c r="P11" s="67"/>
+      <c r="Q11" s="68"/>
+      <c r="R11" s="66"/>
+      <c r="S11" s="67">
+        <v>99.6</v>
+      </c>
+      <c r="T11" s="67"/>
+      <c r="U11" s="68"/>
     </row>
     <row r="12" spans="1:21" s="2" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="6" t="s">
         <v>11</v>
       </c>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="18">
-    <mergeCell ref="N4:Q4"/>
-[...9 lines deleted...]
-    <mergeCell ref="L5:M5"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="F4:I4"/>
+    <mergeCell ref="J4:M4"/>
+    <mergeCell ref="J5:K5"/>
+    <mergeCell ref="L5:M5"/>
+    <mergeCell ref="N4:Q4"/>
+    <mergeCell ref="R4:U4"/>
+    <mergeCell ref="N5:O5"/>
+    <mergeCell ref="P5:Q5"/>
+    <mergeCell ref="R5:S5"/>
+    <mergeCell ref="T5:U5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Абай</vt:lpstr>