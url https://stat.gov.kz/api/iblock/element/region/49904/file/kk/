--- v2 (2026-06-04)
+++ v3 (2026-06-24)
@@ -1,73 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="1755" yWindow="6195" windowWidth="27060" windowHeight="6210" tabRatio="911"/>
   </bookViews>
   <sheets>
     <sheet name="Абай" sheetId="17" r:id="rId1"/>
   </sheets>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="15">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t xml:space="preserve">Көрсеткіштің атауы
 </t>
   </si>
   <si>
     <t xml:space="preserve">АӨК өнімдері бойынша барлығы:
 </t>
   </si>
   <si>
     <t xml:space="preserve">Өсімдік шаруашылығы
 </t>
   </si>
   <si>
     <t xml:space="preserve">Мал шарушылығы
 </t>
   </si>
   <si>
@@ -77,65 +63,65 @@
   <si>
     <t xml:space="preserve">АӨК өнімдері экспортының жалпы көлеміндегі өңделген өнімінің үлесі, %
 </t>
   </si>
   <si>
     <t xml:space="preserve">тонна
 </t>
   </si>
   <si>
     <t xml:space="preserve">мың АҚШ доллары
 </t>
   </si>
   <si>
     <t xml:space="preserve">АӨК өнімдерінің экспорты мен импорты
 </t>
   </si>
   <si>
     <t xml:space="preserve">* Алдын ала деректер.
   </t>
   </si>
   <si>
     <t xml:space="preserve">Абай облысы
 </t>
   </si>
   <si>
-    <t>2025 жылғы қаңтар-наурыз*</t>
-[...2 lines deleted...]
-    <t>2026 жылғы қаңтар-наурыз*</t>
+    <t>2025 жылғы қаңтар-сәуір*</t>
+  </si>
+  <si>
+    <t>2026 жылғы қаңтар-сәуір*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="13" x14ac:knownFonts="1">
+  <fonts count="13">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -452,121 +438,121 @@
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...37 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 4" xfId="3"/>
     <cellStyle name="Обычный 5" xfId="4"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -820,170 +806,170 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист18"/>
   <dimension ref="A1:U12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="I7" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
       <selection sqref="A1:M1"/>
       <selection pane="topRight" sqref="A1:M1"/>
       <selection pane="bottomLeft" sqref="A1:M1"/>
-      <selection pane="bottomRight" activeCell="X3" sqref="X3"/>
+      <selection pane="bottomRight" activeCell="R17" sqref="R17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="42.140625" style="8" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" s="1" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="55" t="s">
+    <row r="1" spans="1:21" s="1" customFormat="1" ht="29.25" customHeight="1">
+      <c r="A1" s="59" t="s">
         <v>10</v>
       </c>
-      <c r="B1" s="55"/>
-[...6 lines deleted...]
-      <c r="I1" s="55"/>
+      <c r="B1" s="59"/>
+      <c r="C1" s="59"/>
+      <c r="D1" s="59"/>
+      <c r="E1" s="59"/>
+      <c r="F1" s="59"/>
+      <c r="G1" s="59"/>
+      <c r="H1" s="59"/>
+      <c r="I1" s="59"/>
     </row>
-    <row r="2" spans="1:21" s="2" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="56" t="s">
+    <row r="2" spans="1:21" s="2" customFormat="1" ht="29.25" customHeight="1">
+      <c r="A2" s="60" t="s">
         <v>12</v>
       </c>
-      <c r="B2" s="56"/>
-[...6 lines deleted...]
-      <c r="I2" s="56"/>
+      <c r="B2" s="60"/>
+      <c r="C2" s="60"/>
+      <c r="D2" s="60"/>
+      <c r="E2" s="60"/>
+      <c r="F2" s="60"/>
+      <c r="G2" s="60"/>
+      <c r="H2" s="60"/>
+      <c r="I2" s="60"/>
     </row>
-    <row r="3" spans="1:21" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="A4" s="52" t="s">
+    <row r="3" spans="1:21" s="1" customFormat="1"/>
+    <row r="4" spans="1:21" s="3" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A4" s="56" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="44">
+      <c r="B4" s="62">
         <v>2022</v>
       </c>
-      <c r="C4" s="49"/>
-[...2 lines deleted...]
-      <c r="F4" s="44">
+      <c r="C4" s="63"/>
+      <c r="D4" s="63"/>
+      <c r="E4" s="64"/>
+      <c r="F4" s="62">
         <v>2023</v>
       </c>
-      <c r="G4" s="49"/>
-[...2 lines deleted...]
-      <c r="J4" s="44">
+      <c r="G4" s="63"/>
+      <c r="H4" s="63"/>
+      <c r="I4" s="64"/>
+      <c r="J4" s="62">
         <v>2024</v>
       </c>
-      <c r="K4" s="49"/>
-[...2 lines deleted...]
-      <c r="N4" s="44" t="s">
+      <c r="K4" s="63"/>
+      <c r="L4" s="63"/>
+      <c r="M4" s="64"/>
+      <c r="N4" s="62" t="s">
         <v>13</v>
       </c>
-      <c r="O4" s="45"/>
-[...2 lines deleted...]
-      <c r="R4" s="44" t="s">
+      <c r="O4" s="65"/>
+      <c r="P4" s="65"/>
+      <c r="Q4" s="66"/>
+      <c r="R4" s="62" t="s">
         <v>14</v>
       </c>
-      <c r="S4" s="45"/>
-[...1 lines deleted...]
-      <c r="U4" s="46"/>
+      <c r="S4" s="65"/>
+      <c r="T4" s="65"/>
+      <c r="U4" s="66"/>
     </row>
-    <row r="5" spans="1:21" s="4" customFormat="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B5" s="51" t="s">
+    <row r="5" spans="1:21" s="4" customFormat="1">
+      <c r="A5" s="57"/>
+      <c r="B5" s="61" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="51"/>
-      <c r="D5" s="51" t="s">
+      <c r="C5" s="61"/>
+      <c r="D5" s="61" t="s">
         <v>1</v>
       </c>
-      <c r="E5" s="51"/>
-      <c r="F5" s="51" t="s">
+      <c r="E5" s="61"/>
+      <c r="F5" s="61" t="s">
         <v>0</v>
       </c>
-      <c r="G5" s="51"/>
-      <c r="H5" s="51" t="s">
+      <c r="G5" s="61"/>
+      <c r="H5" s="61" t="s">
         <v>1</v>
       </c>
-      <c r="I5" s="51"/>
-      <c r="J5" s="51" t="s">
+      <c r="I5" s="61"/>
+      <c r="J5" s="61" t="s">
         <v>0</v>
       </c>
-      <c r="K5" s="51"/>
-      <c r="L5" s="51" t="s">
+      <c r="K5" s="61"/>
+      <c r="L5" s="61" t="s">
         <v>1</v>
       </c>
-      <c r="M5" s="51"/>
-      <c r="N5" s="47" t="s">
+      <c r="M5" s="61"/>
+      <c r="N5" s="67" t="s">
         <v>0</v>
       </c>
-      <c r="O5" s="48"/>
-      <c r="P5" s="47" t="s">
+      <c r="O5" s="68"/>
+      <c r="P5" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="Q5" s="48"/>
-      <c r="R5" s="47" t="s">
+      <c r="Q5" s="68"/>
+      <c r="R5" s="67" t="s">
         <v>0</v>
       </c>
-      <c r="S5" s="48"/>
-      <c r="T5" s="47" t="s">
+      <c r="S5" s="68"/>
+      <c r="T5" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="U5" s="48"/>
+      <c r="U5" s="68"/>
     </row>
-    <row r="6" spans="1:21" s="3" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
-      <c r="A6" s="54"/>
+    <row r="6" spans="1:21" s="3" customFormat="1" ht="33.75">
+      <c r="A6" s="58"/>
       <c r="B6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="J6" s="5" t="s">
@@ -1001,382 +987,374 @@
       <c r="N6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="O6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="P6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="Q6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="R6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="S6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="T6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="U6" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="7" spans="1:21" s="13" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:21" s="13" customFormat="1" ht="15.75" customHeight="1">
       <c r="A7" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="10">
         <v>6170.9064399999997</v>
       </c>
       <c r="C7" s="11">
         <v>940.94493000000011</v>
       </c>
       <c r="D7" s="11">
         <v>225069.05157999997</v>
       </c>
       <c r="E7" s="12">
         <v>85636.322119999997</v>
       </c>
       <c r="F7" s="29">
         <v>62631.966260000008</v>
       </c>
       <c r="G7" s="30">
         <v>1475.25532</v>
       </c>
       <c r="H7" s="30">
         <v>321954.0639200001</v>
       </c>
       <c r="I7" s="31">
         <v>108498.59724999999</v>
       </c>
       <c r="J7" s="29">
         <v>196278.09655000002</v>
       </c>
       <c r="K7" s="30">
         <v>1397.7224900000001</v>
       </c>
       <c r="L7" s="30">
         <v>214671.08722999998</v>
       </c>
       <c r="M7" s="31">
         <v>83776.612439999997</v>
       </c>
-      <c r="N7" s="57">
-[...29 lines deleted...]
-        <v>21745.939909999997</v>
+      <c r="N7" s="44">
+        <v>2913.5237300000003</v>
+      </c>
+      <c r="O7" s="45">
+        <v>640.02939000000003</v>
+      </c>
+      <c r="P7" s="45">
+        <v>61529.45824</v>
+      </c>
+      <c r="Q7" s="45">
+        <v>27272.444819999997</v>
+      </c>
+      <c r="R7" s="44">
+        <v>25934.2032</v>
+      </c>
+      <c r="S7" s="45">
+        <v>474.83344999999997</v>
+      </c>
+      <c r="T7" s="45">
+        <v>74637.396800000002</v>
+      </c>
+      <c r="U7" s="46">
+        <v>31621.688710000009</v>
       </c>
     </row>
-    <row r="8" spans="1:21" s="16" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:21" s="16" customFormat="1" ht="15.75" customHeight="1">
       <c r="A8" s="14" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="15">
         <v>5070.0609999999997</v>
       </c>
       <c r="C8" s="16">
         <v>110.06718000000001</v>
       </c>
       <c r="D8" s="16">
         <v>205939.57499999998</v>
       </c>
       <c r="E8" s="17">
         <v>63172.616270000006</v>
       </c>
       <c r="F8" s="32">
         <v>60869.595000000008</v>
       </c>
       <c r="G8" s="33">
         <v>421.77030000000002</v>
       </c>
       <c r="H8" s="33">
         <v>290689.16264000005</v>
       </c>
       <c r="I8" s="34">
         <v>84728.685659999988</v>
       </c>
       <c r="J8" s="35">
         <v>194440.94500000001</v>
       </c>
       <c r="K8" s="36">
         <v>915.72342000000003</v>
       </c>
       <c r="L8" s="36">
         <v>186360.85017999998</v>
       </c>
       <c r="M8" s="37">
         <v>58519.361099999995</v>
       </c>
-      <c r="N8" s="60">
-[...21 lines deleted...]
-        <v>10161.204329999999</v>
+      <c r="N8" s="47">
+        <v>572.86</v>
+      </c>
+      <c r="O8" s="48">
+        <v>121.70813000000001</v>
+      </c>
+      <c r="P8" s="48">
+        <v>48453.839750000006</v>
+      </c>
+      <c r="Q8" s="49">
+        <v>16125.94218</v>
+      </c>
+      <c r="R8" s="47">
+        <v>23981.335999999999</v>
+      </c>
+      <c r="S8" s="48">
+        <v>16.379270000000002</v>
+      </c>
+      <c r="T8" s="48">
+        <v>60570.360630000003</v>
+      </c>
+      <c r="U8" s="49">
+        <v>17110.373290000003</v>
       </c>
     </row>
-    <row r="9" spans="1:21" s="22" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:21" s="22" customFormat="1" ht="15.75" customHeight="1">
       <c r="A9" s="21" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="18">
         <v>0.5</v>
       </c>
       <c r="C9" s="19">
         <v>0.48299999999999998</v>
       </c>
       <c r="D9" s="19">
         <v>1106.1355099999998</v>
       </c>
       <c r="E9" s="20">
         <v>3453.6941400000001</v>
       </c>
       <c r="F9" s="35">
         <v>0</v>
       </c>
       <c r="G9" s="36">
         <v>0</v>
       </c>
       <c r="H9" s="36">
         <v>1370.2838899999999</v>
       </c>
       <c r="I9" s="37">
         <v>2983.2179300000003</v>
       </c>
       <c r="J9" s="38">
         <v>0</v>
       </c>
       <c r="K9" s="39">
         <v>0</v>
       </c>
       <c r="L9" s="39">
         <v>949.43786999999998</v>
       </c>
       <c r="M9" s="40">
         <v>3682.9521199999995</v>
       </c>
-      <c r="N9" s="63">
+      <c r="N9" s="50">
         <v>0</v>
       </c>
-      <c r="O9" s="64">
+      <c r="O9" s="51">
         <v>0</v>
       </c>
-      <c r="P9" s="64">
-[...5 lines deleted...]
-      <c r="R9" s="63">
+      <c r="P9" s="51">
+        <v>341.23874999999998</v>
+      </c>
+      <c r="Q9" s="52">
+        <v>1483.3166900000001</v>
+      </c>
+      <c r="R9" s="50">
         <v>0</v>
       </c>
-      <c r="S9" s="64">
+      <c r="S9" s="51">
         <v>0</v>
       </c>
-      <c r="T9" s="64">
-[...3 lines deleted...]
-        <v>596.03736000000004</v>
+      <c r="T9" s="51">
+        <v>215.93949999999998</v>
+      </c>
+      <c r="U9" s="52">
+        <v>832.84175000000005</v>
       </c>
     </row>
-    <row r="10" spans="1:21" s="22" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:21" s="22" customFormat="1" ht="15.75" customHeight="1">
       <c r="A10" s="23" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="15">
         <v>1100.3454400000001</v>
       </c>
       <c r="C10" s="16">
         <v>830.39475000000016</v>
       </c>
       <c r="D10" s="16">
         <v>18023.341070000002</v>
       </c>
       <c r="E10" s="17">
         <v>19010.011709999999</v>
       </c>
       <c r="F10" s="32">
         <v>1762.3712599999999</v>
       </c>
       <c r="G10" s="33">
         <v>1053.4850200000001</v>
       </c>
       <c r="H10" s="33">
         <v>29894.617389999999</v>
       </c>
       <c r="I10" s="34">
         <v>20786.693659999997</v>
       </c>
       <c r="J10" s="38">
         <v>1837.15155</v>
       </c>
       <c r="K10" s="39">
         <v>481.99906999999996</v>
       </c>
       <c r="L10" s="39">
         <v>27360.799180000002</v>
       </c>
       <c r="M10" s="40">
         <v>21574.299219999997</v>
       </c>
-      <c r="N10" s="63">
-[...21 lines deleted...]
-        <v>10988.698219999998</v>
+      <c r="N10" s="50">
+        <v>2340.6637300000002</v>
+      </c>
+      <c r="O10" s="51">
+        <v>518.32126000000005</v>
+      </c>
+      <c r="P10" s="51">
+        <v>12734.379739999998</v>
+      </c>
+      <c r="Q10" s="52">
+        <v>9663.1859499999973</v>
+      </c>
+      <c r="R10" s="50">
+        <v>1952.8672000000001</v>
+      </c>
+      <c r="S10" s="51">
+        <v>458.45417999999995</v>
+      </c>
+      <c r="T10" s="51">
+        <v>13851.096669999997</v>
+      </c>
+      <c r="U10" s="52">
+        <v>13678.473670000005</v>
       </c>
     </row>
-    <row r="11" spans="1:21" s="28" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:21" s="28" customFormat="1" ht="22.5" customHeight="1">
       <c r="A11" s="24" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="25"/>
       <c r="C11" s="26">
         <v>88.3</v>
       </c>
       <c r="D11" s="26"/>
       <c r="E11" s="27"/>
       <c r="F11" s="41"/>
       <c r="G11" s="42">
         <v>71.400000000000006</v>
       </c>
       <c r="H11" s="42"/>
       <c r="I11" s="43"/>
       <c r="J11" s="41"/>
       <c r="K11" s="42">
         <v>34.4</v>
       </c>
       <c r="L11" s="42"/>
       <c r="M11" s="43"/>
-      <c r="N11" s="66"/>
-[...10 lines deleted...]
-      <c r="U11" s="68"/>
+      <c r="N11" s="53"/>
+      <c r="O11" s="54">
+        <v>81</v>
+      </c>
+      <c r="P11" s="54"/>
+      <c r="Q11" s="55"/>
+      <c r="R11" s="53"/>
+      <c r="S11" s="54">
+        <v>96.6</v>
+      </c>
+      <c r="T11" s="54"/>
+      <c r="U11" s="55"/>
     </row>
-    <row r="12" spans="1:21" s="2" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:21" s="2" customFormat="1" ht="29.25" customHeight="1">
       <c r="A12" s="6" t="s">
         <v>11</v>
       </c>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="J4:M4"/>
+    <mergeCell ref="J5:K5"/>
+    <mergeCell ref="L5:M5"/>
+    <mergeCell ref="N4:Q4"/>
+    <mergeCell ref="R4:U4"/>
+    <mergeCell ref="N5:O5"/>
+    <mergeCell ref="P5:Q5"/>
+    <mergeCell ref="R5:S5"/>
+    <mergeCell ref="T5:U5"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
-    <mergeCell ref="J4:M4"/>
-[...7 lines deleted...]
-    <mergeCell ref="T5:U5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Абай</vt:lpstr>