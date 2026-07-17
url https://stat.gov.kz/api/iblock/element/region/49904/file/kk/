--- v3 (2026-06-24)
+++ v4 (2026-07-17)
@@ -63,65 +63,65 @@
   <si>
     <t xml:space="preserve">АӨК өнімдері экспортының жалпы көлеміндегі өңделген өнімінің үлесі, %
 </t>
   </si>
   <si>
     <t xml:space="preserve">тонна
 </t>
   </si>
   <si>
     <t xml:space="preserve">мың АҚШ доллары
 </t>
   </si>
   <si>
     <t xml:space="preserve">АӨК өнімдерінің экспорты мен импорты
 </t>
   </si>
   <si>
     <t xml:space="preserve">* Алдын ала деректер.
   </t>
   </si>
   <si>
     <t xml:space="preserve">Абай облысы
 </t>
   </si>
   <si>
-    <t>2025 жылғы қаңтар-сәуір*</t>
-[...2 lines deleted...]
-    <t>2026 жылғы қаңтар-сәуір*</t>
+    <t>2025 жылғы қаңтар-мамыр*</t>
+  </si>
+  <si>
+    <t>2026 жылғы қаңтар-мамыр*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="13">
+  <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -317,51 +317,51 @@
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="69">
+  <cellXfs count="70">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -438,101 +438,102 @@
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...22 lines deleted...]
-    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 4" xfId="3"/>
     <cellStyle name="Обычный 5" xfId="4"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -810,166 +811,166 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист18"/>
   <dimension ref="A1:U12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
       <selection sqref="A1:M1"/>
       <selection pane="topRight" sqref="A1:M1"/>
       <selection pane="bottomLeft" sqref="A1:M1"/>
-      <selection pane="bottomRight" activeCell="R17" sqref="R17"/>
+      <selection pane="bottomRight" activeCell="R19" sqref="R19"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.140625" style="8" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" s="1" customFormat="1" ht="29.25" customHeight="1">
-      <c r="A1" s="59" t="s">
+    <row r="1" spans="1:21" s="1" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="61" t="s">
         <v>10</v>
       </c>
-      <c r="B1" s="59"/>
-[...6 lines deleted...]
-      <c r="I1" s="59"/>
+      <c r="B1" s="61"/>
+      <c r="C1" s="61"/>
+      <c r="D1" s="61"/>
+      <c r="E1" s="61"/>
+      <c r="F1" s="61"/>
+      <c r="G1" s="61"/>
+      <c r="H1" s="61"/>
+      <c r="I1" s="61"/>
     </row>
-    <row r="2" spans="1:21" s="2" customFormat="1" ht="29.25" customHeight="1">
-      <c r="A2" s="60" t="s">
+    <row r="2" spans="1:21" s="2" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="62" t="s">
         <v>12</v>
       </c>
-      <c r="B2" s="60"/>
-[...6 lines deleted...]
-      <c r="I2" s="60"/>
+      <c r="B2" s="62"/>
+      <c r="C2" s="62"/>
+      <c r="D2" s="62"/>
+      <c r="E2" s="62"/>
+      <c r="F2" s="62"/>
+      <c r="G2" s="62"/>
+      <c r="H2" s="62"/>
+      <c r="I2" s="62"/>
     </row>
-    <row r="3" spans="1:21" s="1" customFormat="1"/>
-[...1 lines deleted...]
-      <c r="A4" s="56" t="s">
+    <row r="3" spans="1:21" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="4" spans="1:21" s="3" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="58" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="62">
+      <c r="B4" s="50">
         <v>2022</v>
       </c>
-      <c r="C4" s="63"/>
-[...2 lines deleted...]
-      <c r="F4" s="62">
+      <c r="C4" s="51"/>
+      <c r="D4" s="51"/>
+      <c r="E4" s="52"/>
+      <c r="F4" s="50">
         <v>2023</v>
       </c>
-      <c r="G4" s="63"/>
-[...2 lines deleted...]
-      <c r="J4" s="62">
+      <c r="G4" s="51"/>
+      <c r="H4" s="51"/>
+      <c r="I4" s="52"/>
+      <c r="J4" s="50">
         <v>2024</v>
       </c>
-      <c r="K4" s="63"/>
-[...2 lines deleted...]
-      <c r="N4" s="62" t="s">
+      <c r="K4" s="51"/>
+      <c r="L4" s="51"/>
+      <c r="M4" s="52"/>
+      <c r="N4" s="50" t="s">
         <v>13</v>
       </c>
-      <c r="O4" s="65"/>
-[...2 lines deleted...]
-      <c r="R4" s="62" t="s">
+      <c r="O4" s="54"/>
+      <c r="P4" s="54"/>
+      <c r="Q4" s="55"/>
+      <c r="R4" s="50" t="s">
         <v>14</v>
       </c>
-      <c r="S4" s="65"/>
-[...1 lines deleted...]
-      <c r="U4" s="66"/>
+      <c r="S4" s="54"/>
+      <c r="T4" s="54"/>
+      <c r="U4" s="55"/>
     </row>
-    <row r="5" spans="1:21" s="4" customFormat="1">
-[...1 lines deleted...]
-      <c r="B5" s="61" t="s">
+    <row r="5" spans="1:21" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="59"/>
+      <c r="B5" s="53" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="61"/>
-      <c r="D5" s="61" t="s">
+      <c r="C5" s="53"/>
+      <c r="D5" s="53" t="s">
         <v>1</v>
       </c>
-      <c r="E5" s="61"/>
-      <c r="F5" s="61" t="s">
+      <c r="E5" s="53"/>
+      <c r="F5" s="53" t="s">
         <v>0</v>
       </c>
-      <c r="G5" s="61"/>
-      <c r="H5" s="61" t="s">
+      <c r="G5" s="53"/>
+      <c r="H5" s="53" t="s">
         <v>1</v>
       </c>
-      <c r="I5" s="61"/>
-      <c r="J5" s="61" t="s">
+      <c r="I5" s="53"/>
+      <c r="J5" s="53" t="s">
         <v>0</v>
       </c>
-      <c r="K5" s="61"/>
-      <c r="L5" s="61" t="s">
+      <c r="K5" s="53"/>
+      <c r="L5" s="53" t="s">
         <v>1</v>
       </c>
-      <c r="M5" s="61"/>
-      <c r="N5" s="67" t="s">
+      <c r="M5" s="53"/>
+      <c r="N5" s="56" t="s">
         <v>0</v>
       </c>
-      <c r="O5" s="68"/>
-      <c r="P5" s="67" t="s">
+      <c r="O5" s="57"/>
+      <c r="P5" s="56" t="s">
         <v>1</v>
       </c>
-      <c r="Q5" s="68"/>
-      <c r="R5" s="67" t="s">
+      <c r="Q5" s="57"/>
+      <c r="R5" s="56" t="s">
         <v>0</v>
       </c>
-      <c r="S5" s="68"/>
-      <c r="T5" s="67" t="s">
+      <c r="S5" s="57"/>
+      <c r="T5" s="56" t="s">
         <v>1</v>
       </c>
-      <c r="U5" s="68"/>
+      <c r="U5" s="57"/>
     </row>
-    <row r="6" spans="1:21" s="3" customFormat="1" ht="33.75">
-      <c r="A6" s="58"/>
+    <row r="6" spans="1:21" s="3" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A6" s="60"/>
       <c r="B6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="J6" s="5" t="s">
@@ -987,374 +988,374 @@
       <c r="N6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="O6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="P6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="Q6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="R6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="S6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="T6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="U6" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="7" spans="1:21" s="13" customFormat="1" ht="15.75" customHeight="1">
+    <row r="7" spans="1:21" s="13" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="10">
         <v>6170.9064399999997</v>
       </c>
       <c r="C7" s="11">
         <v>940.94493000000011</v>
       </c>
       <c r="D7" s="11">
         <v>225069.05157999997</v>
       </c>
       <c r="E7" s="12">
         <v>85636.322119999997</v>
       </c>
       <c r="F7" s="29">
         <v>62631.966260000008</v>
       </c>
       <c r="G7" s="30">
         <v>1475.25532</v>
       </c>
       <c r="H7" s="30">
         <v>321954.0639200001</v>
       </c>
       <c r="I7" s="31">
         <v>108498.59724999999</v>
       </c>
       <c r="J7" s="29">
         <v>196278.09655000002</v>
       </c>
       <c r="K7" s="30">
         <v>1397.7224900000001</v>
       </c>
       <c r="L7" s="30">
         <v>214671.08722999998</v>
       </c>
       <c r="M7" s="31">
         <v>83776.612439999997</v>
       </c>
-      <c r="N7" s="44">
-[...21 lines deleted...]
-        <v>31621.688710000009</v>
+      <c r="N7" s="63">
+        <v>3441.0583299999998</v>
+      </c>
+      <c r="O7" s="64">
+        <v>773.19117000000006</v>
+      </c>
+      <c r="P7" s="64">
+        <v>88751.220300000015</v>
+      </c>
+      <c r="Q7" s="64">
+        <v>39979.99583</v>
+      </c>
+      <c r="R7" s="65">
+        <v>34612.153199999993</v>
+      </c>
+      <c r="S7" s="64">
+        <v>580.78028000000006</v>
+      </c>
+      <c r="T7" s="64">
+        <v>89254.097429999994</v>
+      </c>
+      <c r="U7" s="66">
+        <v>38886.785670000012</v>
       </c>
     </row>
-    <row r="8" spans="1:21" s="16" customFormat="1" ht="15.75" customHeight="1">
+    <row r="8" spans="1:21" s="16" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="14" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="15">
         <v>5070.0609999999997</v>
       </c>
       <c r="C8" s="16">
         <v>110.06718000000001</v>
       </c>
       <c r="D8" s="16">
         <v>205939.57499999998</v>
       </c>
       <c r="E8" s="17">
         <v>63172.616270000006</v>
       </c>
       <c r="F8" s="32">
         <v>60869.595000000008</v>
       </c>
       <c r="G8" s="33">
         <v>421.77030000000002</v>
       </c>
       <c r="H8" s="33">
         <v>290689.16264000005</v>
       </c>
       <c r="I8" s="34">
         <v>84728.685659999988</v>
       </c>
       <c r="J8" s="35">
         <v>194440.94500000001</v>
       </c>
       <c r="K8" s="36">
         <v>915.72342000000003</v>
       </c>
       <c r="L8" s="36">
         <v>186360.85017999998</v>
       </c>
       <c r="M8" s="37">
         <v>58519.361099999995</v>
       </c>
-      <c r="N8" s="47">
-[...21 lines deleted...]
-        <v>17110.373290000003</v>
+      <c r="N8" s="44">
+        <v>693.49900000000002</v>
+      </c>
+      <c r="O8" s="45">
+        <v>175.68020999999999</v>
+      </c>
+      <c r="P8" s="45">
+        <v>72383.146300000008</v>
+      </c>
+      <c r="Q8" s="46">
+        <v>25792.375709999997</v>
+      </c>
+      <c r="R8" s="44">
+        <v>32306.246999999996</v>
+      </c>
+      <c r="S8" s="45">
+        <v>51.204190000000011</v>
+      </c>
+      <c r="T8" s="45">
+        <v>72197.580950000003</v>
+      </c>
+      <c r="U8" s="46">
+        <v>21082.011830000003</v>
       </c>
     </row>
-    <row r="9" spans="1:21" s="22" customFormat="1" ht="15.75" customHeight="1">
+    <row r="9" spans="1:21" s="22" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="21" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="18">
         <v>0.5</v>
       </c>
       <c r="C9" s="19">
         <v>0.48299999999999998</v>
       </c>
       <c r="D9" s="19">
         <v>1106.1355099999998</v>
       </c>
       <c r="E9" s="20">
         <v>3453.6941400000001</v>
       </c>
       <c r="F9" s="35">
         <v>0</v>
       </c>
       <c r="G9" s="36">
         <v>0</v>
       </c>
       <c r="H9" s="36">
         <v>1370.2838899999999</v>
       </c>
       <c r="I9" s="37">
         <v>2983.2179300000003</v>
       </c>
       <c r="J9" s="38">
         <v>0</v>
       </c>
       <c r="K9" s="39">
         <v>0</v>
       </c>
       <c r="L9" s="39">
         <v>949.43786999999998</v>
       </c>
       <c r="M9" s="40">
         <v>3682.9521199999995</v>
       </c>
-      <c r="N9" s="50">
+      <c r="N9" s="67">
         <v>0</v>
       </c>
-      <c r="O9" s="51">
+      <c r="O9" s="68">
         <v>0</v>
       </c>
-      <c r="P9" s="51">
-[...5 lines deleted...]
-      <c r="R9" s="50">
+      <c r="P9" s="68">
+        <v>421.17998999999998</v>
+      </c>
+      <c r="Q9" s="69">
+        <v>1840.97389</v>
+      </c>
+      <c r="R9" s="67">
         <v>0</v>
       </c>
-      <c r="S9" s="51">
+      <c r="S9" s="68">
         <v>0</v>
       </c>
-      <c r="T9" s="51">
-[...3 lines deleted...]
-        <v>832.84175000000005</v>
+      <c r="T9" s="68">
+        <v>269.93258999999995</v>
+      </c>
+      <c r="U9" s="69">
+        <v>1063.6127700000002</v>
       </c>
     </row>
-    <row r="10" spans="1:21" s="22" customFormat="1" ht="15.75" customHeight="1">
+    <row r="10" spans="1:21" s="22" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="23" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="15">
         <v>1100.3454400000001</v>
       </c>
       <c r="C10" s="16">
         <v>830.39475000000016</v>
       </c>
       <c r="D10" s="16">
         <v>18023.341070000002</v>
       </c>
       <c r="E10" s="17">
         <v>19010.011709999999</v>
       </c>
       <c r="F10" s="32">
         <v>1762.3712599999999</v>
       </c>
       <c r="G10" s="33">
         <v>1053.4850200000001</v>
       </c>
       <c r="H10" s="33">
         <v>29894.617389999999</v>
       </c>
       <c r="I10" s="34">
         <v>20786.693659999997</v>
       </c>
       <c r="J10" s="38">
         <v>1837.15155</v>
       </c>
       <c r="K10" s="39">
         <v>481.99906999999996</v>
       </c>
       <c r="L10" s="39">
         <v>27360.799180000002</v>
       </c>
       <c r="M10" s="40">
         <v>21574.299219999997</v>
       </c>
-      <c r="N10" s="50">
-[...21 lines deleted...]
-        <v>13678.473670000005</v>
+      <c r="N10" s="67">
+        <v>2747.55933</v>
+      </c>
+      <c r="O10" s="68">
+        <v>597.51096000000007</v>
+      </c>
+      <c r="P10" s="68">
+        <v>15946.894010000004</v>
+      </c>
+      <c r="Q10" s="69">
+        <v>12346.646230000004</v>
+      </c>
+      <c r="R10" s="67">
+        <v>2305.9062000000004</v>
+      </c>
+      <c r="S10" s="68">
+        <v>529.57609000000002</v>
+      </c>
+      <c r="T10" s="68">
+        <v>16786.583889999998</v>
+      </c>
+      <c r="U10" s="69">
+        <v>16741.161070000006</v>
       </c>
     </row>
-    <row r="11" spans="1:21" s="28" customFormat="1" ht="22.5" customHeight="1">
+    <row r="11" spans="1:21" s="28" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="24" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="25"/>
       <c r="C11" s="26">
         <v>88.3</v>
       </c>
       <c r="D11" s="26"/>
       <c r="E11" s="27"/>
       <c r="F11" s="41"/>
       <c r="G11" s="42">
         <v>71.400000000000006</v>
       </c>
       <c r="H11" s="42"/>
       <c r="I11" s="43"/>
       <c r="J11" s="41"/>
       <c r="K11" s="42">
         <v>34.4</v>
       </c>
       <c r="L11" s="42"/>
       <c r="M11" s="43"/>
-      <c r="N11" s="53"/>
-[...10 lines deleted...]
-      <c r="U11" s="55"/>
+      <c r="N11" s="47"/>
+      <c r="O11" s="48">
+        <v>77.3</v>
+      </c>
+      <c r="P11" s="48"/>
+      <c r="Q11" s="49"/>
+      <c r="R11" s="47"/>
+      <c r="S11" s="48">
+        <v>91.2</v>
+      </c>
+      <c r="T11" s="48"/>
+      <c r="U11" s="49"/>
     </row>
-    <row r="12" spans="1:21" s="2" customFormat="1" ht="29.25" customHeight="1">
+    <row r="12" spans="1:21" s="2" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="6" t="s">
         <v>11</v>
       </c>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A2:I2"/>
+    <mergeCell ref="F5:G5"/>
+    <mergeCell ref="H5:I5"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="D5:E5"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="F4:I4"/>
     <mergeCell ref="J4:M4"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="N4:Q4"/>
     <mergeCell ref="R4:U4"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="R5:S5"/>
     <mergeCell ref="T5:U5"/>
-    <mergeCell ref="A4:A6"/>
-[...7 lines deleted...]
-    <mergeCell ref="F4:I4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Абай</vt:lpstr>