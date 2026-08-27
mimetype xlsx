--- v4 (2026-07-17)
+++ v5 (2026-08-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="1755" yWindow="6195" windowWidth="27060" windowHeight="6210" tabRatio="911"/>
+    <workbookView xWindow="-1800" yWindow="5745" windowWidth="28620" windowHeight="6210" tabRatio="911"/>
   </bookViews>
   <sheets>
     <sheet name="Абай" sheetId="17" r:id="rId1"/>
   </sheets>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="15">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t xml:space="preserve">Көрсеткіштің атауы
 </t>
   </si>
   <si>
     <t xml:space="preserve">АӨК өнімдері бойынша барлығы:
 </t>
   </si>
   <si>
@@ -63,65 +63,65 @@
   <si>
     <t xml:space="preserve">АӨК өнімдері экспортының жалпы көлеміндегі өңделген өнімінің үлесі, %
 </t>
   </si>
   <si>
     <t xml:space="preserve">тонна
 </t>
   </si>
   <si>
     <t xml:space="preserve">мың АҚШ доллары
 </t>
   </si>
   <si>
     <t xml:space="preserve">АӨК өнімдерінің экспорты мен импорты
 </t>
   </si>
   <si>
     <t xml:space="preserve">* Алдын ала деректер.
   </t>
   </si>
   <si>
     <t xml:space="preserve">Абай облысы
 </t>
   </si>
   <si>
-    <t>2025 жылғы қаңтар-мамыр*</t>
-[...2 lines deleted...]
-    <t>2026 жылғы қаңтар-мамыр*</t>
+    <t>2025 жылғы қаңтар-маусым*</t>
+  </si>
+  <si>
+    <t>2026 жылғы қаңтар-маусым*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="13" x14ac:knownFonts="1">
+  <fonts count="13">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -444,96 +444,96 @@
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...37 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 4" xfId="3"/>
     <cellStyle name="Обычный 5" xfId="4"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -811,166 +811,166 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист18"/>
   <dimension ref="A1:U12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
       <selection sqref="A1:M1"/>
       <selection pane="topRight" sqref="A1:M1"/>
       <selection pane="bottomLeft" sqref="A1:M1"/>
-      <selection pane="bottomRight" activeCell="R19" sqref="R19"/>
+      <selection pane="bottomRight" activeCell="N7" sqref="N7:U11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="42.140625" style="8" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" s="1" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="61" t="s">
+    <row r="1" spans="1:21" s="1" customFormat="1" ht="29.25" customHeight="1">
+      <c r="A1" s="60" t="s">
         <v>10</v>
       </c>
-      <c r="B1" s="61"/>
-[...6 lines deleted...]
-      <c r="I1" s="61"/>
+      <c r="B1" s="60"/>
+      <c r="C1" s="60"/>
+      <c r="D1" s="60"/>
+      <c r="E1" s="60"/>
+      <c r="F1" s="60"/>
+      <c r="G1" s="60"/>
+      <c r="H1" s="60"/>
+      <c r="I1" s="60"/>
     </row>
-    <row r="2" spans="1:21" s="2" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="62" t="s">
+    <row r="2" spans="1:21" s="2" customFormat="1" ht="29.25" customHeight="1">
+      <c r="A2" s="61" t="s">
         <v>12</v>
       </c>
-      <c r="B2" s="62"/>
-[...6 lines deleted...]
-      <c r="I2" s="62"/>
+      <c r="B2" s="61"/>
+      <c r="C2" s="61"/>
+      <c r="D2" s="61"/>
+      <c r="E2" s="61"/>
+      <c r="F2" s="61"/>
+      <c r="G2" s="61"/>
+      <c r="H2" s="61"/>
+      <c r="I2" s="61"/>
     </row>
-    <row r="3" spans="1:21" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="A4" s="58" t="s">
+    <row r="3" spans="1:21" s="1" customFormat="1"/>
+    <row r="4" spans="1:21" s="3" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A4" s="57" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="50">
+      <c r="B4" s="63">
         <v>2022</v>
       </c>
-      <c r="C4" s="51"/>
-[...2 lines deleted...]
-      <c r="F4" s="50">
+      <c r="C4" s="64"/>
+      <c r="D4" s="64"/>
+      <c r="E4" s="65"/>
+      <c r="F4" s="63">
         <v>2023</v>
       </c>
-      <c r="G4" s="51"/>
-[...2 lines deleted...]
-      <c r="J4" s="50">
+      <c r="G4" s="64"/>
+      <c r="H4" s="64"/>
+      <c r="I4" s="65"/>
+      <c r="J4" s="63">
         <v>2024</v>
       </c>
-      <c r="K4" s="51"/>
-[...2 lines deleted...]
-      <c r="N4" s="50" t="s">
+      <c r="K4" s="64"/>
+      <c r="L4" s="64"/>
+      <c r="M4" s="65"/>
+      <c r="N4" s="63" t="s">
         <v>13</v>
       </c>
-      <c r="O4" s="54"/>
-[...2 lines deleted...]
-      <c r="R4" s="50" t="s">
+      <c r="O4" s="66"/>
+      <c r="P4" s="66"/>
+      <c r="Q4" s="67"/>
+      <c r="R4" s="63" t="s">
         <v>14</v>
       </c>
-      <c r="S4" s="54"/>
-[...1 lines deleted...]
-      <c r="U4" s="55"/>
+      <c r="S4" s="66"/>
+      <c r="T4" s="66"/>
+      <c r="U4" s="67"/>
     </row>
-    <row r="5" spans="1:21" s="4" customFormat="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B5" s="53" t="s">
+    <row r="5" spans="1:21" s="4" customFormat="1">
+      <c r="A5" s="58"/>
+      <c r="B5" s="62" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="53"/>
-      <c r="D5" s="53" t="s">
+      <c r="C5" s="62"/>
+      <c r="D5" s="62" t="s">
         <v>1</v>
       </c>
-      <c r="E5" s="53"/>
-      <c r="F5" s="53" t="s">
+      <c r="E5" s="62"/>
+      <c r="F5" s="62" t="s">
         <v>0</v>
       </c>
-      <c r="G5" s="53"/>
-      <c r="H5" s="53" t="s">
+      <c r="G5" s="62"/>
+      <c r="H5" s="62" t="s">
         <v>1</v>
       </c>
-      <c r="I5" s="53"/>
-      <c r="J5" s="53" t="s">
+      <c r="I5" s="62"/>
+      <c r="J5" s="62" t="s">
         <v>0</v>
       </c>
-      <c r="K5" s="53"/>
-      <c r="L5" s="53" t="s">
+      <c r="K5" s="62"/>
+      <c r="L5" s="62" t="s">
         <v>1</v>
       </c>
-      <c r="M5" s="53"/>
-      <c r="N5" s="56" t="s">
+      <c r="M5" s="62"/>
+      <c r="N5" s="68" t="s">
         <v>0</v>
       </c>
-      <c r="O5" s="57"/>
-      <c r="P5" s="56" t="s">
+      <c r="O5" s="69"/>
+      <c r="P5" s="68" t="s">
         <v>1</v>
       </c>
-      <c r="Q5" s="57"/>
-      <c r="R5" s="56" t="s">
+      <c r="Q5" s="69"/>
+      <c r="R5" s="68" t="s">
         <v>0</v>
       </c>
-      <c r="S5" s="57"/>
-      <c r="T5" s="56" t="s">
+      <c r="S5" s="69"/>
+      <c r="T5" s="68" t="s">
         <v>1</v>
       </c>
-      <c r="U5" s="57"/>
+      <c r="U5" s="69"/>
     </row>
-    <row r="6" spans="1:21" s="3" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
-      <c r="A6" s="60"/>
+    <row r="6" spans="1:21" s="3" customFormat="1" ht="33.75">
+      <c r="A6" s="59"/>
       <c r="B6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="J6" s="5" t="s">
@@ -988,374 +988,374 @@
       <c r="N6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="O6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="P6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="Q6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="R6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="S6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="T6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="U6" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="7" spans="1:21" s="13" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:21" s="13" customFormat="1" ht="15.75" customHeight="1">
       <c r="A7" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="10">
         <v>6170.9064399999997</v>
       </c>
       <c r="C7" s="11">
         <v>940.94493000000011</v>
       </c>
       <c r="D7" s="11">
         <v>225069.05157999997</v>
       </c>
       <c r="E7" s="12">
         <v>85636.322119999997</v>
       </c>
       <c r="F7" s="29">
         <v>62631.966260000008</v>
       </c>
       <c r="G7" s="30">
         <v>1475.25532</v>
       </c>
       <c r="H7" s="30">
         <v>321954.0639200001</v>
       </c>
       <c r="I7" s="31">
         <v>108498.59724999999</v>
       </c>
       <c r="J7" s="29">
         <v>196278.09655000002</v>
       </c>
       <c r="K7" s="30">
         <v>1397.7224900000001</v>
       </c>
       <c r="L7" s="30">
         <v>214671.08722999998</v>
       </c>
       <c r="M7" s="31">
         <v>83776.612439999997</v>
       </c>
-      <c r="N7" s="63">
-[...21 lines deleted...]
-        <v>38886.785670000012</v>
+      <c r="N7" s="50">
+        <v>7594.2381800000003</v>
+      </c>
+      <c r="O7" s="51">
+        <v>914.47521000000006</v>
+      </c>
+      <c r="P7" s="51">
+        <v>114241.54875999999</v>
+      </c>
+      <c r="Q7" s="51">
+        <v>53131.056570000015</v>
+      </c>
+      <c r="R7" s="52">
+        <v>59835.869700000003</v>
+      </c>
+      <c r="S7" s="51">
+        <v>720.79094999999995</v>
+      </c>
+      <c r="T7" s="51">
+        <v>103826.40702999997</v>
+      </c>
+      <c r="U7" s="53">
+        <v>46026.347519999988</v>
       </c>
     </row>
-    <row r="8" spans="1:21" s="16" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:21" s="16" customFormat="1" ht="15.75" customHeight="1">
       <c r="A8" s="14" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="15">
         <v>5070.0609999999997</v>
       </c>
       <c r="C8" s="16">
         <v>110.06718000000001</v>
       </c>
       <c r="D8" s="16">
         <v>205939.57499999998</v>
       </c>
       <c r="E8" s="17">
         <v>63172.616270000006</v>
       </c>
       <c r="F8" s="32">
         <v>60869.595000000008</v>
       </c>
       <c r="G8" s="33">
         <v>421.77030000000002</v>
       </c>
       <c r="H8" s="33">
         <v>290689.16264000005</v>
       </c>
       <c r="I8" s="34">
         <v>84728.685659999988</v>
       </c>
       <c r="J8" s="35">
         <v>194440.94500000001</v>
       </c>
       <c r="K8" s="36">
         <v>915.72342000000003</v>
       </c>
       <c r="L8" s="36">
         <v>186360.85017999998</v>
       </c>
       <c r="M8" s="37">
         <v>58519.361099999995</v>
       </c>
       <c r="N8" s="44">
-        <v>693.49900000000002</v>
+        <v>4232.82</v>
       </c>
       <c r="O8" s="45">
-        <v>175.68020999999999</v>
+        <v>193.60171</v>
       </c>
       <c r="P8" s="45">
-        <v>72383.146300000008</v>
+        <v>93380.221579999983</v>
       </c>
       <c r="Q8" s="46">
-        <v>25792.375709999997</v>
+        <v>34982.637190000009</v>
       </c>
       <c r="R8" s="44">
-        <v>32306.246999999996</v>
+        <v>56995.672000000006</v>
       </c>
       <c r="S8" s="45">
-        <v>51.204190000000011</v>
+        <v>71.46426000000001</v>
       </c>
       <c r="T8" s="45">
-        <v>72197.580950000003</v>
+        <v>83145.388949999979</v>
       </c>
       <c r="U8" s="46">
-        <v>21082.011830000003</v>
+        <v>24707.124579999996</v>
       </c>
     </row>
-    <row r="9" spans="1:21" s="22" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:21" s="22" customFormat="1" ht="15.75" customHeight="1">
       <c r="A9" s="21" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="18">
         <v>0.5</v>
       </c>
       <c r="C9" s="19">
         <v>0.48299999999999998</v>
       </c>
       <c r="D9" s="19">
         <v>1106.1355099999998</v>
       </c>
       <c r="E9" s="20">
         <v>3453.6941400000001</v>
       </c>
       <c r="F9" s="35">
         <v>0</v>
       </c>
       <c r="G9" s="36">
         <v>0</v>
       </c>
       <c r="H9" s="36">
         <v>1370.2838899999999</v>
       </c>
       <c r="I9" s="37">
         <v>2983.2179300000003</v>
       </c>
       <c r="J9" s="38">
         <v>0</v>
       </c>
       <c r="K9" s="39">
         <v>0</v>
       </c>
       <c r="L9" s="39">
         <v>949.43786999999998</v>
       </c>
       <c r="M9" s="40">
         <v>3682.9521199999995</v>
       </c>
-      <c r="N9" s="67">
+      <c r="N9" s="54">
         <v>0</v>
       </c>
-      <c r="O9" s="68">
+      <c r="O9" s="55">
         <v>0</v>
       </c>
-      <c r="P9" s="68">
-[...5 lines deleted...]
-      <c r="R9" s="67">
+      <c r="P9" s="55">
+        <v>476.03963000000005</v>
+      </c>
+      <c r="Q9" s="56">
+        <v>2113.19461</v>
+      </c>
+      <c r="R9" s="54">
         <v>0</v>
       </c>
-      <c r="S9" s="68">
+      <c r="S9" s="55">
         <v>0</v>
       </c>
-      <c r="T9" s="68">
-[...3 lines deleted...]
-        <v>1063.6127700000002</v>
+      <c r="T9" s="55">
+        <v>308.33168000000001</v>
+      </c>
+      <c r="U9" s="56">
+        <v>1213.88833</v>
       </c>
     </row>
-    <row r="10" spans="1:21" s="22" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:21" s="22" customFormat="1" ht="15.75" customHeight="1">
       <c r="A10" s="23" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="15">
         <v>1100.3454400000001</v>
       </c>
       <c r="C10" s="16">
         <v>830.39475000000016</v>
       </c>
       <c r="D10" s="16">
         <v>18023.341070000002</v>
       </c>
       <c r="E10" s="17">
         <v>19010.011709999999</v>
       </c>
       <c r="F10" s="32">
         <v>1762.3712599999999</v>
       </c>
       <c r="G10" s="33">
         <v>1053.4850200000001</v>
       </c>
       <c r="H10" s="33">
         <v>29894.617389999999</v>
       </c>
       <c r="I10" s="34">
         <v>20786.693659999997</v>
       </c>
       <c r="J10" s="38">
         <v>1837.15155</v>
       </c>
       <c r="K10" s="39">
         <v>481.99906999999996</v>
       </c>
       <c r="L10" s="39">
         <v>27360.799180000002</v>
       </c>
       <c r="M10" s="40">
         <v>21574.299219999997</v>
       </c>
-      <c r="N10" s="67">
-[...21 lines deleted...]
-        <v>16741.161070000006</v>
+      <c r="N10" s="54">
+        <v>3361.4181800000001</v>
+      </c>
+      <c r="O10" s="55">
+        <v>720.87350000000004</v>
+      </c>
+      <c r="P10" s="55">
+        <v>20385.287550000008</v>
+      </c>
+      <c r="Q10" s="56">
+        <v>16035.224770000004</v>
+      </c>
+      <c r="R10" s="54">
+        <v>2840.1977000000002</v>
+      </c>
+      <c r="S10" s="55">
+        <v>649.32668999999999</v>
+      </c>
+      <c r="T10" s="55">
+        <v>20372.686399999995</v>
+      </c>
+      <c r="U10" s="56">
+        <v>20105.334609999991</v>
       </c>
     </row>
-    <row r="11" spans="1:21" s="28" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:21" s="28" customFormat="1" ht="22.5" customHeight="1">
       <c r="A11" s="24" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="25"/>
       <c r="C11" s="26">
         <v>88.3</v>
       </c>
       <c r="D11" s="26"/>
       <c r="E11" s="27"/>
       <c r="F11" s="41"/>
       <c r="G11" s="42">
         <v>71.400000000000006</v>
       </c>
       <c r="H11" s="42"/>
       <c r="I11" s="43"/>
       <c r="J11" s="41"/>
       <c r="K11" s="42">
         <v>34.4</v>
       </c>
       <c r="L11" s="42"/>
       <c r="M11" s="43"/>
       <c r="N11" s="47"/>
       <c r="O11" s="48">
-        <v>77.3</v>
+        <v>78.8</v>
       </c>
       <c r="P11" s="48"/>
       <c r="Q11" s="49"/>
       <c r="R11" s="47"/>
       <c r="S11" s="48">
-        <v>91.2</v>
+        <v>90</v>
       </c>
       <c r="T11" s="48"/>
       <c r="U11" s="49"/>
     </row>
-    <row r="12" spans="1:21" s="2" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:21" s="2" customFormat="1" ht="29.25" customHeight="1">
       <c r="A12" s="6" t="s">
         <v>11</v>
       </c>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="J4:M4"/>
+    <mergeCell ref="J5:K5"/>
+    <mergeCell ref="L5:M5"/>
+    <mergeCell ref="N4:Q4"/>
+    <mergeCell ref="R4:U4"/>
+    <mergeCell ref="N5:O5"/>
+    <mergeCell ref="P5:Q5"/>
+    <mergeCell ref="R5:S5"/>
+    <mergeCell ref="T5:U5"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
-    <mergeCell ref="J4:M4"/>
-[...7 lines deleted...]
-    <mergeCell ref="T5:U5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Абай</vt:lpstr>