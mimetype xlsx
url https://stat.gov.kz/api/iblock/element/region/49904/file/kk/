--- v5 (2026-08-27)
+++ v6 (2026-10-06)
@@ -63,54 +63,54 @@
   <si>
     <t xml:space="preserve">АӨК өнімдері экспортының жалпы көлеміндегі өңделген өнімінің үлесі, %
 </t>
   </si>
   <si>
     <t xml:space="preserve">тонна
 </t>
   </si>
   <si>
     <t xml:space="preserve">мың АҚШ доллары
 </t>
   </si>
   <si>
     <t xml:space="preserve">АӨК өнімдерінің экспорты мен импорты
 </t>
   </si>
   <si>
     <t xml:space="preserve">* Алдын ала деректер.
   </t>
   </si>
   <si>
     <t xml:space="preserve">Абай облысы
 </t>
   </si>
   <si>
-    <t>2025 жылғы қаңтар-маусым*</t>
-[...2 lines deleted...]
-    <t>2026 жылғы қаңтар-маусым*</t>
+    <t>2025 жылғы қаңтар-шілде*</t>
+  </si>
+  <si>
+    <t>2026 жылғы қаңтар-шілде*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="13">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -451,88 +451,88 @@
     <xf numFmtId="164" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...22 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 4" xfId="3"/>
     <cellStyle name="Обычный 5" xfId="4"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -821,156 +821,156 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист18"/>
   <dimension ref="A1:U12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
       <selection sqref="A1:M1"/>
       <selection pane="topRight" sqref="A1:M1"/>
       <selection pane="bottomLeft" sqref="A1:M1"/>
       <selection pane="bottomRight" activeCell="N7" sqref="N7:U11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="42.140625" style="8" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" s="1" customFormat="1" ht="29.25" customHeight="1">
-      <c r="A1" s="60" t="s">
+      <c r="A1" s="68" t="s">
         <v>10</v>
       </c>
-      <c r="B1" s="60"/>
-[...6 lines deleted...]
-      <c r="I1" s="60"/>
+      <c r="B1" s="68"/>
+      <c r="C1" s="68"/>
+      <c r="D1" s="68"/>
+      <c r="E1" s="68"/>
+      <c r="F1" s="68"/>
+      <c r="G1" s="68"/>
+      <c r="H1" s="68"/>
+      <c r="I1" s="68"/>
     </row>
     <row r="2" spans="1:21" s="2" customFormat="1" ht="29.25" customHeight="1">
-      <c r="A2" s="61" t="s">
+      <c r="A2" s="69" t="s">
         <v>12</v>
       </c>
-      <c r="B2" s="61"/>
-[...6 lines deleted...]
-      <c r="I2" s="61"/>
+      <c r="B2" s="69"/>
+      <c r="C2" s="69"/>
+      <c r="D2" s="69"/>
+      <c r="E2" s="69"/>
+      <c r="F2" s="69"/>
+      <c r="G2" s="69"/>
+      <c r="H2" s="69"/>
+      <c r="I2" s="69"/>
     </row>
     <row r="3" spans="1:21" s="1" customFormat="1"/>
     <row r="4" spans="1:21" s="3" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A4" s="57" t="s">
+      <c r="A4" s="65" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="63">
+      <c r="B4" s="57">
         <v>2022</v>
       </c>
-      <c r="C4" s="64"/>
-[...2 lines deleted...]
-      <c r="F4" s="63">
+      <c r="C4" s="58"/>
+      <c r="D4" s="58"/>
+      <c r="E4" s="59"/>
+      <c r="F4" s="57">
         <v>2023</v>
       </c>
-      <c r="G4" s="64"/>
-[...2 lines deleted...]
-      <c r="J4" s="63">
+      <c r="G4" s="58"/>
+      <c r="H4" s="58"/>
+      <c r="I4" s="59"/>
+      <c r="J4" s="57">
         <v>2024</v>
       </c>
-      <c r="K4" s="64"/>
-[...2 lines deleted...]
-      <c r="N4" s="63" t="s">
+      <c r="K4" s="58"/>
+      <c r="L4" s="58"/>
+      <c r="M4" s="59"/>
+      <c r="N4" s="57" t="s">
         <v>13</v>
       </c>
-      <c r="O4" s="66"/>
-[...2 lines deleted...]
-      <c r="R4" s="63" t="s">
+      <c r="O4" s="61"/>
+      <c r="P4" s="61"/>
+      <c r="Q4" s="62"/>
+      <c r="R4" s="57" t="s">
         <v>14</v>
       </c>
-      <c r="S4" s="66"/>
-[...1 lines deleted...]
-      <c r="U4" s="67"/>
+      <c r="S4" s="61"/>
+      <c r="T4" s="61"/>
+      <c r="U4" s="62"/>
     </row>
     <row r="5" spans="1:21" s="4" customFormat="1">
-      <c r="A5" s="58"/>
-      <c r="B5" s="62" t="s">
+      <c r="A5" s="66"/>
+      <c r="B5" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="62"/>
-      <c r="D5" s="62" t="s">
+      <c r="C5" s="60"/>
+      <c r="D5" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="E5" s="62"/>
-      <c r="F5" s="62" t="s">
+      <c r="E5" s="60"/>
+      <c r="F5" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="G5" s="62"/>
-      <c r="H5" s="62" t="s">
+      <c r="G5" s="60"/>
+      <c r="H5" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="I5" s="62"/>
-      <c r="J5" s="62" t="s">
+      <c r="I5" s="60"/>
+      <c r="J5" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="K5" s="62"/>
-      <c r="L5" s="62" t="s">
+      <c r="K5" s="60"/>
+      <c r="L5" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="M5" s="62"/>
-      <c r="N5" s="68" t="s">
+      <c r="M5" s="60"/>
+      <c r="N5" s="63" t="s">
         <v>0</v>
       </c>
-      <c r="O5" s="69"/>
-      <c r="P5" s="68" t="s">
+      <c r="O5" s="64"/>
+      <c r="P5" s="63" t="s">
         <v>1</v>
       </c>
-      <c r="Q5" s="69"/>
-      <c r="R5" s="68" t="s">
+      <c r="Q5" s="64"/>
+      <c r="R5" s="63" t="s">
         <v>0</v>
       </c>
-      <c r="S5" s="69"/>
-      <c r="T5" s="68" t="s">
+      <c r="S5" s="64"/>
+      <c r="T5" s="63" t="s">
         <v>1</v>
       </c>
-      <c r="U5" s="69"/>
+      <c r="U5" s="64"/>
     </row>
     <row r="6" spans="1:21" s="3" customFormat="1" ht="33.75">
-      <c r="A6" s="59"/>
+      <c r="A6" s="67"/>
       <c r="B6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="J6" s="5" t="s">
@@ -1029,333 +1029,333 @@
       <c r="F7" s="29">
         <v>62631.966260000008</v>
       </c>
       <c r="G7" s="30">
         <v>1475.25532</v>
       </c>
       <c r="H7" s="30">
         <v>321954.0639200001</v>
       </c>
       <c r="I7" s="31">
         <v>108498.59724999999</v>
       </c>
       <c r="J7" s="29">
         <v>196278.09655000002</v>
       </c>
       <c r="K7" s="30">
         <v>1397.7224900000001</v>
       </c>
       <c r="L7" s="30">
         <v>214671.08722999998</v>
       </c>
       <c r="M7" s="31">
         <v>83776.612439999997</v>
       </c>
       <c r="N7" s="50">
-        <v>7594.2381800000003</v>
+        <v>9073.7162799999987</v>
       </c>
       <c r="O7" s="51">
-        <v>914.47521000000006</v>
+        <v>1124.49611</v>
       </c>
       <c r="P7" s="51">
-        <v>114241.54875999999</v>
+        <v>129534.21462000003</v>
       </c>
       <c r="Q7" s="51">
-        <v>53131.056570000015</v>
+        <v>63236.751569999993</v>
       </c>
       <c r="R7" s="52">
-        <v>59835.869700000003</v>
+        <v>60765.634999999995</v>
       </c>
       <c r="S7" s="51">
-        <v>720.79094999999995</v>
+        <v>829.0174300000001</v>
       </c>
       <c r="T7" s="51">
-        <v>103826.40702999997</v>
+        <v>121688.34426000001</v>
       </c>
       <c r="U7" s="53">
-        <v>46026.347519999988</v>
+        <v>54982.492929999993</v>
       </c>
     </row>
     <row r="8" spans="1:21" s="16" customFormat="1" ht="15.75" customHeight="1">
       <c r="A8" s="14" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="15">
         <v>5070.0609999999997</v>
       </c>
       <c r="C8" s="16">
         <v>110.06718000000001</v>
       </c>
       <c r="D8" s="16">
         <v>205939.57499999998</v>
       </c>
       <c r="E8" s="17">
         <v>63172.616270000006</v>
       </c>
       <c r="F8" s="32">
         <v>60869.595000000008</v>
       </c>
       <c r="G8" s="33">
         <v>421.77030000000002</v>
       </c>
       <c r="H8" s="33">
         <v>290689.16264000005</v>
       </c>
       <c r="I8" s="34">
         <v>84728.685659999988</v>
       </c>
       <c r="J8" s="35">
         <v>194440.94500000001</v>
       </c>
       <c r="K8" s="36">
         <v>915.72342000000003</v>
       </c>
       <c r="L8" s="36">
         <v>186360.85017999998</v>
       </c>
       <c r="M8" s="37">
         <v>58519.361099999995</v>
       </c>
       <c r="N8" s="44">
-        <v>4232.82</v>
+        <v>4713.2739999999994</v>
       </c>
       <c r="O8" s="45">
-        <v>193.60171</v>
+        <v>196.19026000000002</v>
       </c>
       <c r="P8" s="45">
-        <v>93380.221579999983</v>
+        <v>102728.95020000002</v>
       </c>
       <c r="Q8" s="46">
-        <v>34982.637190000009</v>
+        <v>39378.524259999991</v>
       </c>
       <c r="R8" s="44">
-        <v>56995.672000000006</v>
+        <v>57492.436999999998</v>
       </c>
       <c r="S8" s="45">
-        <v>71.46426000000001</v>
+        <v>73.444860000000006</v>
       </c>
       <c r="T8" s="45">
-        <v>83145.388949999979</v>
+        <v>95935.539309999993</v>
       </c>
       <c r="U8" s="46">
-        <v>24707.124579999996</v>
+        <v>28789.254270000001</v>
       </c>
     </row>
     <row r="9" spans="1:21" s="22" customFormat="1" ht="15.75" customHeight="1">
       <c r="A9" s="21" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="18">
         <v>0.5</v>
       </c>
       <c r="C9" s="19">
         <v>0.48299999999999998</v>
       </c>
       <c r="D9" s="19">
         <v>1106.1355099999998</v>
       </c>
       <c r="E9" s="20">
         <v>3453.6941400000001</v>
       </c>
       <c r="F9" s="35">
         <v>0</v>
       </c>
       <c r="G9" s="36">
         <v>0</v>
       </c>
       <c r="H9" s="36">
         <v>1370.2838899999999</v>
       </c>
       <c r="I9" s="37">
         <v>2983.2179300000003</v>
       </c>
       <c r="J9" s="38">
         <v>0</v>
       </c>
       <c r="K9" s="39">
         <v>0</v>
       </c>
       <c r="L9" s="39">
         <v>949.43786999999998</v>
       </c>
       <c r="M9" s="40">
         <v>3682.9521199999995</v>
       </c>
       <c r="N9" s="54">
         <v>0</v>
       </c>
       <c r="O9" s="55">
         <v>0</v>
       </c>
       <c r="P9" s="55">
-        <v>476.03963000000005</v>
+        <v>603.95741999999996</v>
       </c>
       <c r="Q9" s="56">
-        <v>2113.19461</v>
+        <v>2617.0906600000003</v>
       </c>
       <c r="R9" s="54">
         <v>0</v>
       </c>
       <c r="S9" s="55">
         <v>0</v>
       </c>
       <c r="T9" s="55">
-        <v>308.33168000000001</v>
+        <v>352.95536000000004</v>
       </c>
       <c r="U9" s="56">
-        <v>1213.88833</v>
+        <v>1349.2618199999999</v>
       </c>
     </row>
     <row r="10" spans="1:21" s="22" customFormat="1" ht="15.75" customHeight="1">
       <c r="A10" s="23" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="15">
         <v>1100.3454400000001</v>
       </c>
       <c r="C10" s="16">
         <v>830.39475000000016</v>
       </c>
       <c r="D10" s="16">
         <v>18023.341070000002</v>
       </c>
       <c r="E10" s="17">
         <v>19010.011709999999</v>
       </c>
       <c r="F10" s="32">
         <v>1762.3712599999999</v>
       </c>
       <c r="G10" s="33">
         <v>1053.4850200000001</v>
       </c>
       <c r="H10" s="33">
         <v>29894.617389999999</v>
       </c>
       <c r="I10" s="34">
         <v>20786.693659999997</v>
       </c>
       <c r="J10" s="38">
         <v>1837.15155</v>
       </c>
       <c r="K10" s="39">
         <v>481.99906999999996</v>
       </c>
       <c r="L10" s="39">
         <v>27360.799180000002</v>
       </c>
       <c r="M10" s="40">
         <v>21574.299219999997</v>
       </c>
       <c r="N10" s="54">
-        <v>3361.4181800000001</v>
+        <v>4360.4422799999993</v>
       </c>
       <c r="O10" s="55">
-        <v>720.87350000000004</v>
+        <v>928.30585000000008</v>
       </c>
       <c r="P10" s="55">
-        <v>20385.287550000008</v>
+        <v>26201.307000000004</v>
       </c>
       <c r="Q10" s="56">
-        <v>16035.224770000004</v>
+        <v>21241.13665</v>
       </c>
       <c r="R10" s="54">
-        <v>2840.1977000000002</v>
+        <v>3273.1980000000003</v>
       </c>
       <c r="S10" s="55">
-        <v>649.32668999999999</v>
+        <v>755.57257000000004</v>
       </c>
       <c r="T10" s="55">
-        <v>20372.686399999995</v>
+        <v>25399.849590000005</v>
       </c>
       <c r="U10" s="56">
-        <v>20105.334609999991</v>
+        <v>24843.976839999988</v>
       </c>
     </row>
     <row r="11" spans="1:21" s="28" customFormat="1" ht="22.5" customHeight="1">
       <c r="A11" s="24" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="25"/>
       <c r="C11" s="26">
         <v>88.3</v>
       </c>
       <c r="D11" s="26"/>
       <c r="E11" s="27"/>
       <c r="F11" s="41"/>
       <c r="G11" s="42">
         <v>71.400000000000006</v>
       </c>
       <c r="H11" s="42"/>
       <c r="I11" s="43"/>
       <c r="J11" s="41"/>
       <c r="K11" s="42">
         <v>34.4</v>
       </c>
       <c r="L11" s="42"/>
       <c r="M11" s="43"/>
       <c r="N11" s="47"/>
       <c r="O11" s="48">
-        <v>78.8</v>
+        <v>82.553051250661952</v>
       </c>
       <c r="P11" s="48"/>
       <c r="Q11" s="49"/>
       <c r="R11" s="47"/>
       <c r="S11" s="48">
-        <v>90</v>
+        <v>91.140733916776625</v>
       </c>
       <c r="T11" s="48"/>
       <c r="U11" s="49"/>
     </row>
     <row r="12" spans="1:21" s="2" customFormat="1" ht="29.25" customHeight="1">
       <c r="A12" s="6" t="s">
         <v>11</v>
       </c>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A2:I2"/>
+    <mergeCell ref="F5:G5"/>
+    <mergeCell ref="H5:I5"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="D5:E5"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="F4:I4"/>
     <mergeCell ref="J4:M4"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="N4:Q4"/>
     <mergeCell ref="R4:U4"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="R5:S5"/>
     <mergeCell ref="T5:U5"/>
-    <mergeCell ref="A4:A6"/>
-[...7 lines deleted...]
-    <mergeCell ref="F4:I4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Абай</vt:lpstr>