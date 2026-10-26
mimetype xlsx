--- v6 (2026-10-06)
+++ v7 (2026-10-26)
@@ -1,61 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-1800" yWindow="5745" windowWidth="28620" windowHeight="6210" tabRatio="911"/>
   </bookViews>
   <sheets>
-    <sheet name="Абай" sheetId="17" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="19" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="18" r:id="rId2"/>
+    <sheet name="Абай" sheetId="17" r:id="rId3"/>
   </sheets>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="15">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="57">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t xml:space="preserve">Көрсеткіштің атауы
 </t>
   </si>
   <si>
     <t xml:space="preserve">АӨК өнімдері бойынша барлығы:
 </t>
   </si>
   <si>
     <t xml:space="preserve">Өсімдік шаруашылығы
 </t>
   </si>
   <si>
     <t xml:space="preserve">Мал шарушылығы
 </t>
   </si>
   <si>
     <t xml:space="preserve">Өңделген а/ш өнімдері 
 </t>
@@ -63,65 +67,191 @@
   <si>
     <t xml:space="preserve">АӨК өнімдері экспортының жалпы көлеміндегі өңделген өнімінің үлесі, %
 </t>
   </si>
   <si>
     <t xml:space="preserve">тонна
 </t>
   </si>
   <si>
     <t xml:space="preserve">мың АҚШ доллары
 </t>
   </si>
   <si>
     <t xml:space="preserve">АӨК өнімдерінің экспорты мен импорты
 </t>
   </si>
   <si>
     <t xml:space="preserve">* Алдын ала деректер.
   </t>
   </si>
   <si>
     <t xml:space="preserve">Абай облысы
 </t>
   </si>
   <si>
-    <t>2025 жылғы қаңтар-шілде*</t>
-[...2 lines deleted...]
-    <t>2026 жылғы қаңтар-шілде*</t>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Сауда айналымы шетел валютасымен</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>мың АҚШ доллары, тонна, қосымша өлшем бірліктер</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Сауда айналымы шетел валютасымен - Экспорт, импорт</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есептеу</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Еуразиялық экономикалық одаққа мүше мемлекеттердің тауарларымен өзара сауда статистикасын жүргізу әдістемесі 2018 жылғы 25 желтоқсандағы № 210 Еуразиялық экономикалық комиссия Алқа Шешімімен бекітілген</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Ақпараттың негізгі дереккөзі 1-ТС  "Еуразиялық экономикалық одаққа мүше мемлекеттермен өзара тауарлар саудасы туралы есеп" статистикалық есептілік деректері</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/classifiers/statistical/115/</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/methodology/95/</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/vko/dynamic-tables/4481/</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/industries/economy/foreign-market/dynamic-tables/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>Сауда және қызмет көрсету  статистика бөлімі</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Каттебаева Мадина </t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Көрсеткіш 2022 жылдан бастап құрастырылады </t>
+  </si>
+  <si>
+    <t>+7 7222 362612</t>
+  </si>
+  <si>
+    <t>M.Kattebaeva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>2025 жылғы қаңтар-тамыз*</t>
+  </si>
+  <si>
+    <t>2026 жылғы қаңтар-тамыз*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="13">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -160,60 +290,90 @@
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="MS Sans Serif"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="13">
+  <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
@@ -309,59 +469,79 @@
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="5">
+  <cellStyleXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="70">
+  <cellXfs count="93">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -451,109 +631,172 @@
     <xf numFmtId="164" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="7" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="7" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="7" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="13" fillId="0" borderId="2" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="2" xfId="7" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="5">
+  <cellStyles count="9">
+    <cellStyle name="Гиперссылка" xfId="7" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="8"/>
+    <cellStyle name="Обычный 2 3" xfId="5"/>
+    <cellStyle name="Обычный 2 4 2" xfId="6"/>
     <cellStyle name="Обычный 4" xfId="3"/>
     <cellStyle name="Обычный 5" xfId="4"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -798,179 +1041,438 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/foreign-market/dynamic-tables/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/115/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:M.Kattebaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/vko/dynamic-tables/4481/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/95/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:B21"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B4" sqref="B4"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="54.7109375" customWidth="1"/>
+    <col min="2" max="2" width="65.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:2" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="57" t="s">
+        <v>13</v>
+      </c>
+      <c r="B2" s="58">
+        <v>312101</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="57" t="s">
+        <v>14</v>
+      </c>
+      <c r="B3" s="58" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="57" t="s">
+        <v>16</v>
+      </c>
+      <c r="B4" s="59" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="60" t="s">
+        <v>18</v>
+      </c>
+      <c r="B5" s="58" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="60" t="s">
+        <v>20</v>
+      </c>
+      <c r="B6" s="58" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="60" t="s">
+        <v>21</v>
+      </c>
+      <c r="B7" s="58" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="57" t="s">
+        <v>22</v>
+      </c>
+      <c r="B8" s="61" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="57" t="s">
+        <v>24</v>
+      </c>
+      <c r="B9" s="61" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="57" t="s">
+        <v>26</v>
+      </c>
+      <c r="B10" s="59" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A11" s="57" t="s">
+        <v>28</v>
+      </c>
+      <c r="B11" s="58"/>
+    </row>
+    <row r="12" spans="1:2" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="62" t="s">
+        <v>29</v>
+      </c>
+      <c r="B12" s="63" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="64" t="s">
+        <v>31</v>
+      </c>
+      <c r="B13" s="65" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="66" t="s">
+        <v>33</v>
+      </c>
+      <c r="B14" s="67" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="68" t="s">
+        <v>35</v>
+      </c>
+      <c r="B15" s="65" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="57" t="s">
+        <v>37</v>
+      </c>
+      <c r="B16" s="69">
+        <v>46310</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="57" t="s">
+        <v>38</v>
+      </c>
+      <c r="B17" s="69">
+        <v>46342</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="B18" s="70" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="57" t="s">
+        <v>40</v>
+      </c>
+      <c r="B19" s="71" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="57" t="s">
+        <v>41</v>
+      </c>
+      <c r="B20" s="72" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A21" s="57" t="s">
+        <v>42</v>
+      </c>
+      <c r="B21" s="79" t="s">
+        <v>54</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B15" r:id="rId3"/>
+    <hyperlink ref="B13" r:id="rId4"/>
+    <hyperlink ref="B14" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B6:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B25" sqref="B25"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="2" max="2" width="108.28515625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B6" s="73" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B7" s="74" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B8" s="75" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B9" s="75" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B10" s="75" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B11" s="75"/>
+    </row>
+    <row r="12" spans="2:2" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="76" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B13" s="75"/>
+    </row>
+    <row r="14" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B14" s="75"/>
+    </row>
+    <row r="15" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B15" s="77"/>
+    </row>
+    <row r="16" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B16" s="77"/>
+    </row>
+    <row r="17" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B17" s="77"/>
+    </row>
+    <row r="18" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B18" s="78" t="s">
+        <v>51</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист18"/>
   <dimension ref="A1:U12"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
       <selection sqref="A1:M1"/>
       <selection pane="topRight" sqref="A1:M1"/>
       <selection pane="bottomLeft" sqref="A1:M1"/>
-      <selection pane="bottomRight" activeCell="N7" sqref="N7:U11"/>
+      <selection pane="bottomRight" activeCell="N18" sqref="N18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.140625" style="8" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" s="1" customFormat="1" ht="29.25" customHeight="1">
-      <c r="A1" s="68" t="s">
+    <row r="1" spans="1:21" s="1" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="91" t="s">
         <v>10</v>
       </c>
-      <c r="B1" s="68"/>
-[...9 lines deleted...]
-      <c r="A2" s="69" t="s">
+      <c r="B1" s="91"/>
+      <c r="C1" s="91"/>
+      <c r="D1" s="91"/>
+      <c r="E1" s="91"/>
+      <c r="F1" s="91"/>
+      <c r="G1" s="91"/>
+      <c r="H1" s="91"/>
+      <c r="I1" s="91"/>
+    </row>
+    <row r="2" spans="1:21" s="2" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="92" t="s">
         <v>12</v>
       </c>
-      <c r="B2" s="69"/>
-[...10 lines deleted...]
-      <c r="A4" s="65" t="s">
+      <c r="B2" s="92"/>
+      <c r="C2" s="92"/>
+      <c r="D2" s="92"/>
+      <c r="E2" s="92"/>
+      <c r="F2" s="92"/>
+      <c r="G2" s="92"/>
+      <c r="H2" s="92"/>
+      <c r="I2" s="92"/>
+    </row>
+    <row r="3" spans="1:21" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="4" spans="1:21" s="3" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="88" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="57">
+      <c r="B4" s="80">
         <v>2022</v>
       </c>
-      <c r="C4" s="58"/>
-[...2 lines deleted...]
-      <c r="F4" s="57">
+      <c r="C4" s="81"/>
+      <c r="D4" s="81"/>
+      <c r="E4" s="82"/>
+      <c r="F4" s="80">
         <v>2023</v>
       </c>
-      <c r="G4" s="58"/>
-[...2 lines deleted...]
-      <c r="J4" s="57">
+      <c r="G4" s="81"/>
+      <c r="H4" s="81"/>
+      <c r="I4" s="82"/>
+      <c r="J4" s="80">
         <v>2024</v>
       </c>
-      <c r="K4" s="58"/>
-[...17 lines deleted...]
-      <c r="B5" s="60" t="s">
+      <c r="K4" s="81"/>
+      <c r="L4" s="81"/>
+      <c r="M4" s="82"/>
+      <c r="N4" s="80" t="s">
+        <v>55</v>
+      </c>
+      <c r="O4" s="84"/>
+      <c r="P4" s="84"/>
+      <c r="Q4" s="85"/>
+      <c r="R4" s="80" t="s">
+        <v>56</v>
+      </c>
+      <c r="S4" s="84"/>
+      <c r="T4" s="84"/>
+      <c r="U4" s="85"/>
+    </row>
+    <row r="5" spans="1:21" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="89"/>
+      <c r="B5" s="83" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="60"/>
-      <c r="D5" s="60" t="s">
+      <c r="C5" s="83"/>
+      <c r="D5" s="83" t="s">
         <v>1</v>
       </c>
-      <c r="E5" s="60"/>
-      <c r="F5" s="60" t="s">
+      <c r="E5" s="83"/>
+      <c r="F5" s="83" t="s">
         <v>0</v>
       </c>
-      <c r="G5" s="60"/>
-      <c r="H5" s="60" t="s">
+      <c r="G5" s="83"/>
+      <c r="H5" s="83" t="s">
         <v>1</v>
       </c>
-      <c r="I5" s="60"/>
-      <c r="J5" s="60" t="s">
+      <c r="I5" s="83"/>
+      <c r="J5" s="83" t="s">
         <v>0</v>
       </c>
-      <c r="K5" s="60"/>
-      <c r="L5" s="60" t="s">
+      <c r="K5" s="83"/>
+      <c r="L5" s="83" t="s">
         <v>1</v>
       </c>
-      <c r="M5" s="60"/>
-      <c r="N5" s="63" t="s">
+      <c r="M5" s="83"/>
+      <c r="N5" s="86" t="s">
         <v>0</v>
       </c>
-      <c r="O5" s="64"/>
-      <c r="P5" s="63" t="s">
+      <c r="O5" s="87"/>
+      <c r="P5" s="86" t="s">
         <v>1</v>
       </c>
-      <c r="Q5" s="64"/>
-      <c r="R5" s="63" t="s">
+      <c r="Q5" s="87"/>
+      <c r="R5" s="86" t="s">
         <v>0</v>
       </c>
-      <c r="S5" s="64"/>
-      <c r="T5" s="63" t="s">
+      <c r="S5" s="87"/>
+      <c r="T5" s="86" t="s">
         <v>1</v>
       </c>
-      <c r="U5" s="64"/>
-[...2 lines deleted...]
-      <c r="A6" s="67"/>
+      <c r="U5" s="87"/>
+    </row>
+    <row r="6" spans="1:21" s="3" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A6" s="90"/>
       <c r="B6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="J6" s="5" t="s">
@@ -988,391 +1490,393 @@
       <c r="N6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="O6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="P6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="Q6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="R6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="S6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="T6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="U6" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="7" spans="1:21" s="13" customFormat="1" ht="15.75" customHeight="1">
+    <row r="7" spans="1:21" s="13" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="10">
         <v>6170.9064399999997</v>
       </c>
       <c r="C7" s="11">
         <v>940.94493000000011</v>
       </c>
       <c r="D7" s="11">
         <v>225069.05157999997</v>
       </c>
       <c r="E7" s="12">
         <v>85636.322119999997</v>
       </c>
       <c r="F7" s="29">
         <v>62631.966260000008</v>
       </c>
       <c r="G7" s="30">
         <v>1475.25532</v>
       </c>
       <c r="H7" s="30">
         <v>321954.0639200001</v>
       </c>
       <c r="I7" s="31">
         <v>108498.59724999999</v>
       </c>
       <c r="J7" s="29">
         <v>196278.09655000002</v>
       </c>
       <c r="K7" s="30">
         <v>1397.7224900000001</v>
       </c>
       <c r="L7" s="30">
         <v>214671.08722999998</v>
       </c>
       <c r="M7" s="31">
         <v>83776.612439999997</v>
       </c>
       <c r="N7" s="50">
-        <v>9073.7162799999987</v>
+        <v>10687.72918</v>
       </c>
       <c r="O7" s="51">
-        <v>1124.49611</v>
+        <v>1386.23262</v>
       </c>
       <c r="P7" s="51">
-        <v>129534.21462000003</v>
+        <v>136225.89968</v>
       </c>
       <c r="Q7" s="51">
-        <v>63236.751569999993</v>
+        <v>68408.425480000005</v>
       </c>
       <c r="R7" s="52">
-        <v>60765.634999999995</v>
+        <v>61067.658899999995</v>
       </c>
       <c r="S7" s="51">
-        <v>829.0174300000001</v>
+        <v>869.31073000000004</v>
       </c>
       <c r="T7" s="51">
-        <v>121688.34426000001</v>
+        <v>135238.89353999999</v>
       </c>
       <c r="U7" s="53">
-        <v>54982.492929999993</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:21" s="16" customFormat="1" ht="15.75" customHeight="1">
+        <v>63698.51986</v>
+      </c>
+    </row>
+    <row r="8" spans="1:21" s="16" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="14" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="15">
         <v>5070.0609999999997</v>
       </c>
       <c r="C8" s="16">
         <v>110.06718000000001</v>
       </c>
       <c r="D8" s="16">
         <v>205939.57499999998</v>
       </c>
       <c r="E8" s="17">
         <v>63172.616270000006</v>
       </c>
       <c r="F8" s="32">
         <v>60869.595000000008</v>
       </c>
       <c r="G8" s="33">
         <v>421.77030000000002</v>
       </c>
       <c r="H8" s="33">
         <v>290689.16264000005</v>
       </c>
       <c r="I8" s="34">
         <v>84728.685659999988</v>
       </c>
       <c r="J8" s="35">
         <v>194440.94500000001</v>
       </c>
       <c r="K8" s="36">
         <v>915.72342000000003</v>
       </c>
       <c r="L8" s="36">
         <v>186360.85017999998</v>
       </c>
       <c r="M8" s="37">
         <v>58519.361099999995</v>
       </c>
       <c r="N8" s="44">
-        <v>4713.2739999999994</v>
+        <v>5137.634</v>
       </c>
       <c r="O8" s="45">
-        <v>196.19026000000002</v>
+        <v>197.92420000000001</v>
       </c>
       <c r="P8" s="45">
-        <v>102728.95020000002</v>
+        <v>105756.94027000001</v>
       </c>
       <c r="Q8" s="46">
-        <v>39378.524259999991</v>
+        <v>40728.599140000006</v>
       </c>
       <c r="R8" s="44">
-        <v>57492.436999999998</v>
+        <v>57606.210999999996</v>
       </c>
       <c r="S8" s="45">
-        <v>73.444860000000006</v>
+        <v>73.865160000000017</v>
       </c>
       <c r="T8" s="45">
-        <v>95935.539309999993</v>
+        <v>101618.49341999998</v>
       </c>
       <c r="U8" s="46">
-        <v>28789.254270000001</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:21" s="22" customFormat="1" ht="15.75" customHeight="1">
+        <v>30123.783579999996</v>
+      </c>
+    </row>
+    <row r="9" spans="1:21" s="22" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="21" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="18">
         <v>0.5</v>
       </c>
       <c r="C9" s="19">
         <v>0.48299999999999998</v>
       </c>
       <c r="D9" s="19">
         <v>1106.1355099999998</v>
       </c>
       <c r="E9" s="20">
         <v>3453.6941400000001</v>
       </c>
       <c r="F9" s="35">
         <v>0</v>
       </c>
       <c r="G9" s="36">
         <v>0</v>
       </c>
       <c r="H9" s="36">
         <v>1370.2838899999999</v>
       </c>
       <c r="I9" s="37">
         <v>2983.2179300000003</v>
       </c>
       <c r="J9" s="38">
         <v>0</v>
       </c>
       <c r="K9" s="39">
         <v>0</v>
       </c>
       <c r="L9" s="39">
         <v>949.43786999999998</v>
       </c>
       <c r="M9" s="40">
         <v>3682.9521199999995</v>
       </c>
       <c r="N9" s="54">
         <v>0</v>
       </c>
       <c r="O9" s="55">
         <v>0</v>
       </c>
       <c r="P9" s="55">
-        <v>603.95741999999996</v>
+        <v>678.29898000000003</v>
       </c>
       <c r="Q9" s="56">
-        <v>2617.0906600000003</v>
+        <v>3016.2322900000004</v>
       </c>
       <c r="R9" s="54">
         <v>0</v>
       </c>
       <c r="S9" s="55">
         <v>0</v>
       </c>
       <c r="T9" s="55">
-        <v>352.95536000000004</v>
+        <v>394.72650999999996</v>
       </c>
       <c r="U9" s="56">
-        <v>1349.2618199999999</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:21" s="22" customFormat="1" ht="15.75" customHeight="1">
+        <v>1474.6364200000003</v>
+      </c>
+    </row>
+    <row r="10" spans="1:21" s="22" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="23" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="15">
         <v>1100.3454400000001</v>
       </c>
       <c r="C10" s="16">
         <v>830.39475000000016</v>
       </c>
       <c r="D10" s="16">
         <v>18023.341070000002</v>
       </c>
       <c r="E10" s="17">
         <v>19010.011709999999</v>
       </c>
       <c r="F10" s="32">
         <v>1762.3712599999999</v>
       </c>
       <c r="G10" s="33">
         <v>1053.4850200000001</v>
       </c>
       <c r="H10" s="33">
         <v>29894.617389999999</v>
       </c>
       <c r="I10" s="34">
         <v>20786.693659999997</v>
       </c>
       <c r="J10" s="38">
         <v>1837.15155</v>
       </c>
       <c r="K10" s="39">
         <v>481.99906999999996</v>
       </c>
       <c r="L10" s="39">
         <v>27360.799180000002</v>
       </c>
       <c r="M10" s="40">
         <v>21574.299219999997</v>
       </c>
       <c r="N10" s="54">
-        <v>4360.4422799999993</v>
+        <v>5550.0951800000003</v>
       </c>
       <c r="O10" s="55">
-        <v>928.30585000000008</v>
+        <v>1188.3084200000001</v>
       </c>
       <c r="P10" s="55">
-        <v>26201.307000000004</v>
+        <v>29790.66043</v>
       </c>
       <c r="Q10" s="56">
-        <v>21241.13665</v>
+        <v>24663.594050000003</v>
       </c>
       <c r="R10" s="54">
-        <v>3273.1980000000003</v>
+        <v>3461.4479000000001</v>
       </c>
       <c r="S10" s="55">
-        <v>755.57257000000004</v>
+        <v>795.44556999999998</v>
       </c>
       <c r="T10" s="55">
-        <v>25399.849590000005</v>
+        <v>33225.673610000005</v>
       </c>
       <c r="U10" s="56">
-        <v>24843.976839999988</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:21" s="28" customFormat="1" ht="22.5" customHeight="1">
+        <v>32100.099860000009</v>
+      </c>
+    </row>
+    <row r="11" spans="1:21" s="28" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="24" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="25"/>
       <c r="C11" s="26">
         <v>88.3</v>
       </c>
       <c r="D11" s="26"/>
       <c r="E11" s="27"/>
       <c r="F11" s="41"/>
       <c r="G11" s="42">
         <v>71.400000000000006</v>
       </c>
       <c r="H11" s="42"/>
       <c r="I11" s="43"/>
       <c r="J11" s="41"/>
       <c r="K11" s="42">
         <v>34.4</v>
       </c>
       <c r="L11" s="42"/>
       <c r="M11" s="43"/>
       <c r="N11" s="47"/>
       <c r="O11" s="48">
-        <v>82.553051250661952</v>
+        <v>85.7</v>
       </c>
       <c r="P11" s="48"/>
       <c r="Q11" s="49"/>
       <c r="R11" s="47"/>
       <c r="S11" s="48">
-        <v>91.140733916776625</v>
+        <v>91.5</v>
       </c>
       <c r="T11" s="48"/>
       <c r="U11" s="49"/>
     </row>
-    <row r="12" spans="1:21" s="2" customFormat="1" ht="29.25" customHeight="1">
+    <row r="12" spans="1:21" s="2" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="6" t="s">
         <v>11</v>
       </c>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="18">
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="J4:M4"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="N4:Q4"/>
     <mergeCell ref="R4:U4"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="R5:S5"/>
     <mergeCell ref="T5:U5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>Абай</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>