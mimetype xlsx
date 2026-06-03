--- v0 (2026-04-16)
+++ v1 (2026-06-03)
@@ -1,59 +1,73 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-600" yWindow="570" windowWidth="19410" windowHeight="9465" tabRatio="911"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="19575" windowHeight="5805" tabRatio="911"/>
   </bookViews>
   <sheets>
     <sheet name="Абай" sheetId="17" r:id="rId1"/>
   </sheets>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="O7" i="17" l="1"/>
+  <c r="P7" i="17"/>
+  <c r="Q7" i="17"/>
+  <c r="R7" i="17"/>
+  <c r="S7" i="17"/>
+  <c r="T7" i="17"/>
+  <c r="U7" i="17"/>
+  <c r="N7" i="17"/>
+</calcChain>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="18">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t xml:space="preserve">
 Наименование показателя</t>
   </si>
   <si>
     <t xml:space="preserve">
 Всего по продукции АПК:</t>
   </si>
   <si>
     <t xml:space="preserve">
 Растениеводство</t>
   </si>
   <si>
     <t xml:space="preserve">
 Животноводство</t>
   </si>
   <si>
@@ -67,57 +81,57 @@
   <si>
     <t xml:space="preserve">
 тонн</t>
   </si>
   <si>
     <t xml:space="preserve">
 тыс. долларов США</t>
   </si>
   <si>
     <t xml:space="preserve"> 
 Переработанная с/х продукция</t>
   </si>
   <si>
     <t>Экспорт и импорт продукции АПК</t>
   </si>
   <si>
     <t>Область Абай</t>
   </si>
   <si>
     <t>2022 года</t>
   </si>
   <si>
     <t xml:space="preserve"> 2023 года</t>
   </si>
   <si>
-    <t>январь-февраль 2025 года*</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve"> 2024 года</t>
+  </si>
+  <si>
+    <t>январь-март 2025 года*</t>
+  </si>
+  <si>
+    <t>январь-март 2026 года*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -487,51 +501,51 @@
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 3 2" xfId="6"/>
     <cellStyle name="Обычный 4" xfId="3"/>
     <cellStyle name="Обычный 5" xfId="5"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -788,57 +802,57 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист10"/>
   <dimension ref="A1:U16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="I7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="S14" sqref="S14"/>
+      <selection pane="bottomRight" activeCell="P15" sqref="P15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="39.25" style="8" customWidth="1"/>
-    <col min="2" max="16384" width="9.125" style="8"/>
+    <col min="1" max="1" width="39.28515625" style="8" customWidth="1"/>
+    <col min="2" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" s="1" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="23" t="s">
         <v>11</v>
       </c>
       <c r="B1" s="12"/>
       <c r="C1" s="12"/>
       <c r="D1" s="12"/>
       <c r="E1" s="12"/>
       <c r="F1" s="12"/>
       <c r="G1" s="12"/>
       <c r="H1" s="12"/>
       <c r="I1" s="12"/>
     </row>
     <row r="2" spans="1:21" s="1" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="23" t="s">
         <v>12</v>
       </c>
       <c r="B2" s="12"/>
       <c r="C2" s="12"/>
       <c r="D2" s="12"/>
       <c r="E2" s="12"/>
       <c r="F2" s="12"/>
       <c r="G2" s="12"/>
@@ -851,63 +865,63 @@
       <c r="C3" s="12"/>
       <c r="D3" s="12"/>
       <c r="E3" s="12"/>
       <c r="F3" s="12"/>
       <c r="G3" s="12"/>
       <c r="H3" s="12"/>
       <c r="I3" s="12"/>
     </row>
     <row r="4" spans="1:21" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="48" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="44" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="45"/>
       <c r="D4" s="45"/>
       <c r="E4" s="46"/>
       <c r="F4" s="44" t="s">
         <v>14</v>
       </c>
       <c r="G4" s="45"/>
       <c r="H4" s="45"/>
       <c r="I4" s="46"/>
       <c r="J4" s="44" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="K4" s="45"/>
       <c r="L4" s="45"/>
       <c r="M4" s="46"/>
       <c r="N4" s="44" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="O4" s="45"/>
       <c r="P4" s="45"/>
       <c r="Q4" s="46"/>
       <c r="R4" s="44" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="S4" s="45"/>
       <c r="T4" s="45"/>
       <c r="U4" s="46"/>
     </row>
     <row r="5" spans="1:21" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A5" s="49"/>
       <c r="B5" s="47" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="47"/>
       <c r="D5" s="47" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="47"/>
       <c r="F5" s="47" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="47"/>
       <c r="H5" s="47" t="s">
         <v>1</v>
       </c>
       <c r="I5" s="47"/>
       <c r="J5" s="47" t="s">
         <v>0</v>
@@ -1016,300 +1030,308 @@
       <c r="F7" s="15">
         <v>62631.966260000008</v>
       </c>
       <c r="G7" s="14">
         <v>1475.25532</v>
       </c>
       <c r="H7" s="14">
         <v>321954.0639200001</v>
       </c>
       <c r="I7" s="14">
         <v>108498.59724999999</v>
       </c>
       <c r="J7" s="37">
         <v>196278.09655000002</v>
       </c>
       <c r="K7" s="14">
         <v>1397.7224900000001</v>
       </c>
       <c r="L7" s="14">
         <v>214671.08722999998</v>
       </c>
       <c r="M7" s="14">
         <v>83776.612439999997</v>
       </c>
       <c r="N7" s="15">
-        <v>1498.6349799999998</v>
+        <f>N8+N9+N10</f>
+        <v>2301.3813300000002</v>
       </c>
       <c r="O7" s="14">
-        <v>238.70593</v>
+        <f t="shared" ref="O7:U7" si="0">O8+O9+O10</f>
+        <v>419.68576000000002</v>
       </c>
       <c r="P7" s="14">
-        <v>30479.04796</v>
-[...2 lines deleted...]
-        <v>12787.235769999999</v>
+        <f t="shared" si="0"/>
+        <v>32540.706809999996</v>
+      </c>
+      <c r="Q7" s="14">
+        <f t="shared" si="0"/>
+        <v>16355.251260000001</v>
       </c>
       <c r="R7" s="15">
-        <v>1280.3677499999999</v>
+        <f t="shared" si="0"/>
+        <v>2046.6451500000001</v>
       </c>
       <c r="S7" s="14">
-        <v>280.23926</v>
+        <f t="shared" si="0"/>
+        <v>367.31442999999996</v>
       </c>
       <c r="T7" s="14">
-        <v>24624.119300000006</v>
+        <f t="shared" si="0"/>
+        <v>49499.428310000018</v>
       </c>
       <c r="U7" s="16">
-        <v>13555.338389999992</v>
+        <f t="shared" si="0"/>
+        <v>21745.939909999997</v>
       </c>
     </row>
     <row r="8" spans="1:21" s="5" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="33" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="9">
         <v>5070.0609999999997</v>
       </c>
       <c r="C8" s="10">
         <v>110.06718000000001</v>
       </c>
       <c r="D8" s="10">
         <v>205939.57499999998</v>
       </c>
       <c r="E8" s="11">
         <v>63172.616270000006</v>
       </c>
       <c r="F8" s="9">
         <v>60869.595000000008</v>
       </c>
       <c r="G8" s="10">
         <v>421.77030000000002</v>
       </c>
       <c r="H8" s="10">
         <v>290689.16264000005</v>
       </c>
       <c r="I8" s="10">
         <v>84728.685659999988</v>
       </c>
       <c r="J8" s="38">
         <v>194440.94500000001</v>
       </c>
       <c r="K8" s="39">
         <v>915.72342000000003</v>
       </c>
       <c r="L8" s="39">
         <v>186360.85017999998</v>
       </c>
       <c r="M8" s="39">
         <v>58519.361099999995</v>
       </c>
       <c r="N8" s="40">
-        <v>291.72499999999997</v>
+        <v>375.77499999999998</v>
       </c>
       <c r="O8" s="41">
-        <v>29.36355</v>
+        <v>3.79365</v>
       </c>
       <c r="P8" s="41">
-        <v>23834.43665</v>
+        <v>22630.326870000001</v>
       </c>
       <c r="Q8" s="42">
-        <v>7404.8584100000007</v>
+        <v>8086.270770000001</v>
       </c>
       <c r="R8" s="40">
-        <v>0</v>
+        <v>426.61500000000001</v>
       </c>
       <c r="S8" s="41">
-        <v>0</v>
+        <v>1.5703199999999999</v>
       </c>
       <c r="T8" s="41">
-        <v>15920.249330000002</v>
+        <v>38408.651430000013</v>
       </c>
       <c r="U8" s="42">
-        <v>4278.7354999999989</v>
+        <v>10161.204329999999</v>
       </c>
     </row>
     <row r="9" spans="1:21" s="27" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="34" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="24">
         <v>0.5</v>
       </c>
       <c r="C9" s="25">
         <v>0.48299999999999998</v>
       </c>
       <c r="D9" s="25">
         <v>1106.1355099999998</v>
       </c>
       <c r="E9" s="26">
         <v>3453.6941400000001</v>
       </c>
       <c r="F9" s="24">
         <v>0</v>
       </c>
       <c r="G9" s="25">
         <v>0</v>
       </c>
       <c r="H9" s="25">
         <v>1370.2838899999999</v>
       </c>
       <c r="I9" s="25">
         <v>2983.2179300000003</v>
       </c>
       <c r="J9" s="38">
         <v>0</v>
       </c>
       <c r="K9" s="39">
         <v>0</v>
       </c>
       <c r="L9" s="39">
         <v>949.43786999999998</v>
       </c>
       <c r="M9" s="39">
         <v>3682.9521199999995</v>
       </c>
       <c r="N9" s="38">
         <v>0</v>
       </c>
       <c r="O9" s="39">
         <v>0</v>
       </c>
       <c r="P9" s="39">
-        <v>173.4854</v>
+        <v>264.21622999999994</v>
       </c>
       <c r="Q9" s="43">
-        <v>737.93724000000009</v>
+        <v>1168.25335</v>
       </c>
       <c r="R9" s="38">
         <v>0</v>
       </c>
       <c r="S9" s="39">
         <v>0</v>
       </c>
       <c r="T9" s="39">
-        <v>119.19703999999999</v>
+        <v>169.73562999999999</v>
       </c>
       <c r="U9" s="43">
-        <v>409.91849999999994</v>
+        <v>596.03736000000004</v>
       </c>
     </row>
     <row r="10" spans="1:21" s="27" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="35" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="28">
         <v>1100.3454400000001</v>
       </c>
       <c r="C10" s="29">
         <v>830.39475000000016</v>
       </c>
       <c r="D10" s="29">
         <v>18023.341070000002</v>
       </c>
       <c r="E10" s="30">
         <v>19010.011709999999</v>
       </c>
       <c r="F10" s="28">
         <v>1762.3712599999999</v>
       </c>
       <c r="G10" s="29">
         <v>1053.4850200000001</v>
       </c>
       <c r="H10" s="29">
         <v>29894.617389999999</v>
       </c>
       <c r="I10" s="29">
         <v>20786.693659999997</v>
       </c>
       <c r="J10" s="38">
         <v>1837.15155</v>
       </c>
       <c r="K10" s="39">
         <v>481.99906999999996</v>
       </c>
       <c r="L10" s="39">
         <v>27360.799180000002</v>
       </c>
       <c r="M10" s="39">
         <v>21574.299219999997</v>
       </c>
       <c r="N10" s="38">
-        <v>1206.9099799999999</v>
+        <v>1925.6063300000001</v>
       </c>
       <c r="O10" s="39">
-        <v>209.34237999999999</v>
+        <v>415.89211</v>
       </c>
       <c r="P10" s="39">
-        <v>6471.1259099999997</v>
+        <v>9646.1637099999989</v>
       </c>
       <c r="Q10" s="43">
-        <v>4644.4401199999993</v>
+        <v>7100.7271399999991</v>
       </c>
       <c r="R10" s="38">
-        <v>1280.3677499999999</v>
+        <v>1620.03015</v>
       </c>
       <c r="S10" s="39">
-        <v>280.23926</v>
+        <v>365.74410999999998</v>
       </c>
       <c r="T10" s="39">
-        <v>8584.6729300000025</v>
+        <v>10921.04125</v>
       </c>
       <c r="U10" s="43">
-        <v>8866.6843899999931</v>
+        <v>10988.698219999998</v>
       </c>
     </row>
     <row r="11" spans="1:21" s="6" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="36" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="18"/>
       <c r="C11" s="17">
         <v>88.3</v>
       </c>
       <c r="D11" s="17"/>
       <c r="E11" s="19"/>
       <c r="F11" s="18"/>
       <c r="G11" s="17">
         <v>71.400000000000006</v>
       </c>
       <c r="H11" s="17"/>
       <c r="I11" s="17"/>
       <c r="J11" s="18"/>
       <c r="K11" s="17">
-        <v>34.4</v>
+        <v>34.5</v>
       </c>
       <c r="L11" s="17"/>
       <c r="M11" s="17"/>
       <c r="N11" s="18"/>
       <c r="O11" s="17">
-        <v>87.698860267107733</v>
+        <v>99.1</v>
       </c>
       <c r="P11" s="17"/>
       <c r="Q11" s="19"/>
       <c r="R11" s="18"/>
       <c r="S11" s="17">
-        <v>100</v>
+        <v>99.6</v>
       </c>
       <c r="T11" s="17"/>
       <c r="U11" s="19"/>
     </row>
     <row r="12" spans="1:21" s="7" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="20" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="21"/>
       <c r="C12" s="21"/>
       <c r="D12" s="21"/>
       <c r="E12" s="21"/>
       <c r="F12" s="21"/>
       <c r="G12" s="21"/>
       <c r="H12" s="21"/>
       <c r="I12" s="21"/>
       <c r="J12" s="31"/>
       <c r="K12" s="31"/>
       <c r="L12" s="31"/>
       <c r="M12" s="31"/>
     </row>
     <row r="13" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="22"/>
       <c r="B13" s="22"/>
       <c r="C13" s="22"/>
@@ -1333,66 +1355,66 @@
     </row>
     <row r="15" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A15" s="22"/>
       <c r="B15" s="22"/>
       <c r="C15" s="22"/>
       <c r="D15" s="22"/>
       <c r="E15" s="22"/>
       <c r="F15" s="22"/>
       <c r="G15" s="22"/>
       <c r="H15" s="22"/>
       <c r="I15" s="22"/>
     </row>
     <row r="16" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A16" s="22"/>
       <c r="B16" s="22"/>
       <c r="C16" s="22"/>
       <c r="D16" s="22"/>
       <c r="E16" s="22"/>
       <c r="F16" s="22"/>
       <c r="G16" s="22"/>
       <c r="H16" s="22"/>
       <c r="I16" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="16">
-    <mergeCell ref="N4:Q4"/>
-[...4 lines deleted...]
-    <mergeCell ref="T5:U5"/>
     <mergeCell ref="J4:M4"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
+    <mergeCell ref="N4:Q4"/>
+    <mergeCell ref="R4:U4"/>
+    <mergeCell ref="N5:O5"/>
+    <mergeCell ref="P5:Q5"/>
+    <mergeCell ref="R5:S5"/>
+    <mergeCell ref="T5:U5"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Абай</vt:lpstr>