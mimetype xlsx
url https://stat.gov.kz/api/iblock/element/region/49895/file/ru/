--- v1 (2026-06-03)
+++ v2 (2026-06-24)
@@ -1,73 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-15" yWindow="-15" windowWidth="19575" windowHeight="5805" tabRatio="911"/>
   </bookViews>
   <sheets>
     <sheet name="Абай" sheetId="17" r:id="rId1"/>
   </sheets>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="18">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t xml:space="preserve">
 Наименование показателя</t>
   </si>
   <si>
     <t xml:space="preserve">
 Всего по продукции АПК:</t>
   </si>
   <si>
     <t xml:space="preserve">
 Растениеводство</t>
   </si>
   <si>
     <t xml:space="preserve">
 Животноводство</t>
   </si>
   <si>
@@ -84,65 +70,65 @@
   </si>
   <si>
     <t xml:space="preserve">
 тыс. долларов США</t>
   </si>
   <si>
     <t xml:space="preserve"> 
 Переработанная с/х продукция</t>
   </si>
   <si>
     <t>Экспорт и импорт продукции АПК</t>
   </si>
   <si>
     <t>Область Абай</t>
   </si>
   <si>
     <t>2022 года</t>
   </si>
   <si>
     <t xml:space="preserve"> 2023 года</t>
   </si>
   <si>
     <t xml:space="preserve"> 2024 года</t>
   </si>
   <si>
-    <t>январь-март 2025 года*</t>
-[...2 lines deleted...]
-    <t>январь-март 2026 года*</t>
+    <t>январь-апрель 2025 года*</t>
+  </si>
+  <si>
+    <t>январь-апрель 2026 года*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="19" x14ac:knownFonts="1">
+  <fonts count="19">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Calibri"/>
@@ -501,51 +487,51 @@
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 3 2" xfId="6"/>
     <cellStyle name="Обычный 4" xfId="3"/>
     <cellStyle name="Обычный 5" xfId="5"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -799,178 +785,178 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист10"/>
   <dimension ref="A1:U16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="I7" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="P15" sqref="P15"/>
+      <selection pane="bottomRight" activeCell="S18" sqref="S18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="39.28515625" style="8" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" s="1" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:21" s="1" customFormat="1" ht="26.25" customHeight="1">
       <c r="A1" s="23" t="s">
         <v>11</v>
       </c>
       <c r="B1" s="12"/>
       <c r="C1" s="12"/>
       <c r="D1" s="12"/>
       <c r="E1" s="12"/>
       <c r="F1" s="12"/>
       <c r="G1" s="12"/>
       <c r="H1" s="12"/>
       <c r="I1" s="12"/>
     </row>
-    <row r="2" spans="1:21" s="1" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:21" s="1" customFormat="1" ht="15.75" customHeight="1">
       <c r="A2" s="23" t="s">
         <v>12</v>
       </c>
       <c r="B2" s="12"/>
       <c r="C2" s="12"/>
       <c r="D2" s="12"/>
       <c r="E2" s="12"/>
       <c r="F2" s="12"/>
       <c r="G2" s="12"/>
       <c r="H2" s="12"/>
       <c r="I2" s="12"/>
     </row>
-    <row r="3" spans="1:21" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:21" s="1" customFormat="1">
       <c r="A3" s="12"/>
       <c r="B3" s="12"/>
       <c r="C3" s="12"/>
       <c r="D3" s="12"/>
       <c r="E3" s="12"/>
       <c r="F3" s="12"/>
       <c r="G3" s="12"/>
       <c r="H3" s="12"/>
       <c r="I3" s="12"/>
     </row>
-    <row r="4" spans="1:21" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:21" s="2" customFormat="1" ht="25.5" customHeight="1">
       <c r="A4" s="48" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="44" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="45"/>
       <c r="D4" s="45"/>
       <c r="E4" s="46"/>
       <c r="F4" s="44" t="s">
         <v>14</v>
       </c>
       <c r="G4" s="45"/>
       <c r="H4" s="45"/>
       <c r="I4" s="46"/>
       <c r="J4" s="44" t="s">
         <v>15</v>
       </c>
       <c r="K4" s="45"/>
       <c r="L4" s="45"/>
       <c r="M4" s="46"/>
       <c r="N4" s="44" t="s">
         <v>16</v>
       </c>
       <c r="O4" s="45"/>
       <c r="P4" s="45"/>
       <c r="Q4" s="46"/>
       <c r="R4" s="44" t="s">
         <v>17</v>
       </c>
       <c r="S4" s="45"/>
       <c r="T4" s="45"/>
       <c r="U4" s="46"/>
     </row>
-    <row r="5" spans="1:21" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:21" s="3" customFormat="1">
       <c r="A5" s="49"/>
       <c r="B5" s="47" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="47"/>
       <c r="D5" s="47" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="47"/>
       <c r="F5" s="47" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="47"/>
       <c r="H5" s="47" t="s">
         <v>1</v>
       </c>
       <c r="I5" s="47"/>
       <c r="J5" s="47" t="s">
         <v>0</v>
       </c>
       <c r="K5" s="47"/>
       <c r="L5" s="47" t="s">
         <v>1</v>
       </c>
       <c r="M5" s="47"/>
       <c r="N5" s="47" t="s">
         <v>0</v>
       </c>
       <c r="O5" s="47"/>
       <c r="P5" s="47" t="s">
         <v>1</v>
       </c>
       <c r="Q5" s="47"/>
       <c r="R5" s="47" t="s">
         <v>0</v>
       </c>
       <c r="S5" s="47"/>
       <c r="T5" s="47" t="s">
         <v>1</v>
       </c>
       <c r="U5" s="47"/>
     </row>
-    <row r="6" spans="1:21" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:21" s="2" customFormat="1" ht="45">
       <c r="A6" s="50"/>
       <c r="B6" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="13" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>8</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>8</v>
       </c>
       <c r="G6" s="13" t="s">
         <v>9</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>8</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>9</v>
       </c>
@@ -989,404 +975,396 @@
       <c r="N6" s="13" t="s">
         <v>8</v>
       </c>
       <c r="O6" s="13" t="s">
         <v>9</v>
       </c>
       <c r="P6" s="13" t="s">
         <v>8</v>
       </c>
       <c r="Q6" s="13" t="s">
         <v>9</v>
       </c>
       <c r="R6" s="13" t="s">
         <v>8</v>
       </c>
       <c r="S6" s="13" t="s">
         <v>9</v>
       </c>
       <c r="T6" s="13" t="s">
         <v>8</v>
       </c>
       <c r="U6" s="13" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="7" spans="1:21" s="4" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:21" s="4" customFormat="1" ht="19.5" customHeight="1">
       <c r="A7" s="32" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="15">
         <v>6170.9064399999997</v>
       </c>
       <c r="C7" s="14">
         <v>940.94493000000011</v>
       </c>
       <c r="D7" s="14">
         <v>225069.05157999997</v>
       </c>
       <c r="E7" s="16">
         <v>85636.322119999997</v>
       </c>
       <c r="F7" s="15">
         <v>62631.966260000008</v>
       </c>
       <c r="G7" s="14">
         <v>1475.25532</v>
       </c>
       <c r="H7" s="14">
         <v>321954.0639200001</v>
       </c>
       <c r="I7" s="14">
         <v>108498.59724999999</v>
       </c>
       <c r="J7" s="37">
         <v>196278.09655000002</v>
       </c>
       <c r="K7" s="14">
         <v>1397.7224900000001</v>
       </c>
       <c r="L7" s="14">
         <v>214671.08722999998</v>
       </c>
       <c r="M7" s="14">
         <v>83776.612439999997</v>
       </c>
       <c r="N7" s="15">
-        <f>N8+N9+N10</f>
-        <v>2301.3813300000002</v>
+        <v>2913.5237300000003</v>
       </c>
       <c r="O7" s="14">
-        <f t="shared" ref="O7:U7" si="0">O8+O9+O10</f>
-        <v>419.68576000000002</v>
+        <v>640.02939000000003</v>
       </c>
       <c r="P7" s="14">
-        <f t="shared" si="0"/>
-        <v>32540.706809999996</v>
+        <v>61529.45824</v>
       </c>
       <c r="Q7" s="14">
-        <f t="shared" si="0"/>
-        <v>16355.251260000001</v>
+        <v>27272.444819999997</v>
       </c>
       <c r="R7" s="15">
-        <f t="shared" si="0"/>
-        <v>2046.6451500000001</v>
+        <v>25934.2032</v>
       </c>
       <c r="S7" s="14">
-        <f t="shared" si="0"/>
-        <v>367.31442999999996</v>
+        <v>474.83344999999997</v>
       </c>
       <c r="T7" s="14">
-        <f t="shared" si="0"/>
-        <v>49499.428310000018</v>
+        <v>74637.396800000002</v>
       </c>
       <c r="U7" s="16">
-        <f t="shared" si="0"/>
-[...3 lines deleted...]
-    <row r="8" spans="1:21" s="5" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>31621.688710000009</v>
+      </c>
+    </row>
+    <row r="8" spans="1:21" s="5" customFormat="1" ht="15.75" customHeight="1">
       <c r="A8" s="33" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="9">
         <v>5070.0609999999997</v>
       </c>
       <c r="C8" s="10">
         <v>110.06718000000001</v>
       </c>
       <c r="D8" s="10">
         <v>205939.57499999998</v>
       </c>
       <c r="E8" s="11">
         <v>63172.616270000006</v>
       </c>
       <c r="F8" s="9">
         <v>60869.595000000008</v>
       </c>
       <c r="G8" s="10">
         <v>421.77030000000002</v>
       </c>
       <c r="H8" s="10">
         <v>290689.16264000005</v>
       </c>
       <c r="I8" s="10">
         <v>84728.685659999988</v>
       </c>
       <c r="J8" s="38">
         <v>194440.94500000001</v>
       </c>
       <c r="K8" s="39">
         <v>915.72342000000003</v>
       </c>
       <c r="L8" s="39">
         <v>186360.85017999998</v>
       </c>
       <c r="M8" s="39">
         <v>58519.361099999995</v>
       </c>
       <c r="N8" s="40">
-        <v>375.77499999999998</v>
+        <v>572.86</v>
       </c>
       <c r="O8" s="41">
-        <v>3.79365</v>
+        <v>121.70813000000001</v>
       </c>
       <c r="P8" s="41">
-        <v>22630.326870000001</v>
+        <v>48453.839750000006</v>
       </c>
       <c r="Q8" s="42">
-        <v>8086.270770000001</v>
+        <v>16125.94218</v>
       </c>
       <c r="R8" s="40">
-        <v>426.61500000000001</v>
+        <v>23981.335999999999</v>
       </c>
       <c r="S8" s="41">
-        <v>1.5703199999999999</v>
+        <v>16.379270000000002</v>
       </c>
       <c r="T8" s="41">
-        <v>38408.651430000013</v>
+        <v>60570.360630000003</v>
       </c>
       <c r="U8" s="42">
-        <v>10161.204329999999</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:21" s="27" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>17110.373290000003</v>
+      </c>
+    </row>
+    <row r="9" spans="1:21" s="27" customFormat="1" ht="15.75" customHeight="1">
       <c r="A9" s="34" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="24">
         <v>0.5</v>
       </c>
       <c r="C9" s="25">
         <v>0.48299999999999998</v>
       </c>
       <c r="D9" s="25">
         <v>1106.1355099999998</v>
       </c>
       <c r="E9" s="26">
         <v>3453.6941400000001</v>
       </c>
       <c r="F9" s="24">
         <v>0</v>
       </c>
       <c r="G9" s="25">
         <v>0</v>
       </c>
       <c r="H9" s="25">
         <v>1370.2838899999999</v>
       </c>
       <c r="I9" s="25">
         <v>2983.2179300000003</v>
       </c>
       <c r="J9" s="38">
         <v>0</v>
       </c>
       <c r="K9" s="39">
         <v>0</v>
       </c>
       <c r="L9" s="39">
         <v>949.43786999999998</v>
       </c>
       <c r="M9" s="39">
         <v>3682.9521199999995</v>
       </c>
       <c r="N9" s="38">
         <v>0</v>
       </c>
       <c r="O9" s="39">
         <v>0</v>
       </c>
       <c r="P9" s="39">
-        <v>264.21622999999994</v>
+        <v>341.23874999999998</v>
       </c>
       <c r="Q9" s="43">
-        <v>1168.25335</v>
+        <v>1483.3166900000001</v>
       </c>
       <c r="R9" s="38">
         <v>0</v>
       </c>
       <c r="S9" s="39">
         <v>0</v>
       </c>
       <c r="T9" s="39">
-        <v>169.73562999999999</v>
+        <v>215.93949999999998</v>
       </c>
       <c r="U9" s="43">
-        <v>596.03736000000004</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:21" s="27" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>832.84175000000005</v>
+      </c>
+    </row>
+    <row r="10" spans="1:21" s="27" customFormat="1" ht="15.75" customHeight="1">
       <c r="A10" s="35" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="28">
         <v>1100.3454400000001</v>
       </c>
       <c r="C10" s="29">
         <v>830.39475000000016</v>
       </c>
       <c r="D10" s="29">
         <v>18023.341070000002</v>
       </c>
       <c r="E10" s="30">
         <v>19010.011709999999</v>
       </c>
       <c r="F10" s="28">
         <v>1762.3712599999999</v>
       </c>
       <c r="G10" s="29">
         <v>1053.4850200000001</v>
       </c>
       <c r="H10" s="29">
         <v>29894.617389999999</v>
       </c>
       <c r="I10" s="29">
         <v>20786.693659999997</v>
       </c>
       <c r="J10" s="38">
         <v>1837.15155</v>
       </c>
       <c r="K10" s="39">
         <v>481.99906999999996</v>
       </c>
       <c r="L10" s="39">
         <v>27360.799180000002</v>
       </c>
       <c r="M10" s="39">
         <v>21574.299219999997</v>
       </c>
       <c r="N10" s="38">
-        <v>1925.6063300000001</v>
+        <v>2340.6637300000002</v>
       </c>
       <c r="O10" s="39">
-        <v>415.89211</v>
+        <v>518.32126000000005</v>
       </c>
       <c r="P10" s="39">
-        <v>9646.1637099999989</v>
+        <v>12734.379739999998</v>
       </c>
       <c r="Q10" s="43">
-        <v>7100.7271399999991</v>
+        <v>9663.1859499999973</v>
       </c>
       <c r="R10" s="38">
-        <v>1620.03015</v>
+        <v>1952.8672000000001</v>
       </c>
       <c r="S10" s="39">
-        <v>365.74410999999998</v>
+        <v>458.45417999999995</v>
       </c>
       <c r="T10" s="39">
-        <v>10921.04125</v>
+        <v>13851.096669999997</v>
       </c>
       <c r="U10" s="43">
-        <v>10988.698219999998</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:21" s="6" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>13678.473670000005</v>
+      </c>
+    </row>
+    <row r="11" spans="1:21" s="6" customFormat="1" ht="15.75" customHeight="1">
       <c r="A11" s="36" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="18"/>
       <c r="C11" s="17">
         <v>88.3</v>
       </c>
       <c r="D11" s="17"/>
       <c r="E11" s="19"/>
       <c r="F11" s="18"/>
       <c r="G11" s="17">
         <v>71.400000000000006</v>
       </c>
       <c r="H11" s="17"/>
       <c r="I11" s="17"/>
       <c r="J11" s="18"/>
       <c r="K11" s="17">
         <v>34.5</v>
       </c>
       <c r="L11" s="17"/>
       <c r="M11" s="17"/>
       <c r="N11" s="18"/>
       <c r="O11" s="17">
-        <v>99.1</v>
+        <v>81</v>
       </c>
       <c r="P11" s="17"/>
       <c r="Q11" s="19"/>
       <c r="R11" s="18"/>
       <c r="S11" s="17">
-        <v>99.6</v>
+        <v>96.6</v>
       </c>
       <c r="T11" s="17"/>
       <c r="U11" s="19"/>
     </row>
-    <row r="12" spans="1:21" s="7" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:21" s="7" customFormat="1" ht="29.25" customHeight="1">
       <c r="A12" s="20" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="21"/>
       <c r="C12" s="21"/>
       <c r="D12" s="21"/>
       <c r="E12" s="21"/>
       <c r="F12" s="21"/>
       <c r="G12" s="21"/>
       <c r="H12" s="21"/>
       <c r="I12" s="21"/>
       <c r="J12" s="31"/>
       <c r="K12" s="31"/>
       <c r="L12" s="31"/>
       <c r="M12" s="31"/>
     </row>
-    <row r="13" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:21" ht="15" customHeight="1">
       <c r="A13" s="22"/>
       <c r="B13" s="22"/>
       <c r="C13" s="22"/>
       <c r="D13" s="22"/>
       <c r="E13" s="22"/>
       <c r="F13" s="22"/>
       <c r="G13" s="22"/>
       <c r="H13" s="22"/>
       <c r="I13" s="22"/>
     </row>
-    <row r="14" spans="1:21" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:21">
       <c r="A14" s="22"/>
       <c r="B14" s="22"/>
       <c r="C14" s="22"/>
       <c r="D14" s="22"/>
       <c r="E14" s="22"/>
       <c r="F14" s="22"/>
       <c r="G14" s="22"/>
       <c r="H14" s="22"/>
       <c r="I14" s="22"/>
     </row>
-    <row r="15" spans="1:21" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:21">
       <c r="A15" s="22"/>
       <c r="B15" s="22"/>
       <c r="C15" s="22"/>
       <c r="D15" s="22"/>
       <c r="E15" s="22"/>
       <c r="F15" s="22"/>
       <c r="G15" s="22"/>
       <c r="H15" s="22"/>
       <c r="I15" s="22"/>
     </row>
-    <row r="16" spans="1:21" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:21">
       <c r="A16" s="22"/>
       <c r="B16" s="22"/>
       <c r="C16" s="22"/>
       <c r="D16" s="22"/>
       <c r="E16" s="22"/>
       <c r="F16" s="22"/>
       <c r="G16" s="22"/>
       <c r="H16" s="22"/>
       <c r="I16" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="J4:M4"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="N4:Q4"/>
     <mergeCell ref="R4:U4"/>
     <mergeCell ref="N5:O5"/>