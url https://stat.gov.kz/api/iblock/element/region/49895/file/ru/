--- v2 (2026-06-24)
+++ v3 (2026-07-17)
@@ -70,65 +70,65 @@
   </si>
   <si>
     <t xml:space="preserve">
 тыс. долларов США</t>
   </si>
   <si>
     <t xml:space="preserve"> 
 Переработанная с/х продукция</t>
   </si>
   <si>
     <t>Экспорт и импорт продукции АПК</t>
   </si>
   <si>
     <t>Область Абай</t>
   </si>
   <si>
     <t>2022 года</t>
   </si>
   <si>
     <t xml:space="preserve"> 2023 года</t>
   </si>
   <si>
     <t xml:space="preserve"> 2024 года</t>
   </si>
   <si>
-    <t>январь-апрель 2025 года*</t>
-[...2 lines deleted...]
-    <t>январь-апрель 2026 года*</t>
+    <t>январь-май 2025 года*</t>
+  </si>
+  <si>
+    <t>январь-май 2026 года*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="19">
+  <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Calibri"/>
@@ -382,51 +382,51 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="51">
+  <cellXfs count="57">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -444,72 +444,78 @@
     <xf numFmtId="164" fontId="11" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="12" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 3 2" xfId="6"/>
     <cellStyle name="Обычный 4" xfId="3"/>
     <cellStyle name="Обычный 5" xfId="5"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -788,176 +794,176 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист10"/>
   <dimension ref="A1:U16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="S18" sqref="S18"/>
+      <selection pane="bottomRight" activeCell="O14" sqref="O14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="39.28515625" style="8" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" s="1" customFormat="1" ht="26.25" customHeight="1">
+    <row r="1" spans="1:21" s="1" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="23" t="s">
         <v>11</v>
       </c>
       <c r="B1" s="12"/>
       <c r="C1" s="12"/>
       <c r="D1" s="12"/>
       <c r="E1" s="12"/>
       <c r="F1" s="12"/>
       <c r="G1" s="12"/>
       <c r="H1" s="12"/>
       <c r="I1" s="12"/>
     </row>
-    <row r="2" spans="1:21" s="1" customFormat="1" ht="15.75" customHeight="1">
+    <row r="2" spans="1:21" s="1" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="23" t="s">
         <v>12</v>
       </c>
       <c r="B2" s="12"/>
       <c r="C2" s="12"/>
       <c r="D2" s="12"/>
       <c r="E2" s="12"/>
       <c r="F2" s="12"/>
       <c r="G2" s="12"/>
       <c r="H2" s="12"/>
       <c r="I2" s="12"/>
     </row>
-    <row r="3" spans="1:21" s="1" customFormat="1">
+    <row r="3" spans="1:21" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A3" s="12"/>
       <c r="B3" s="12"/>
       <c r="C3" s="12"/>
       <c r="D3" s="12"/>
       <c r="E3" s="12"/>
       <c r="F3" s="12"/>
       <c r="G3" s="12"/>
       <c r="H3" s="12"/>
       <c r="I3" s="12"/>
     </row>
-    <row r="4" spans="1:21" s="2" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A4" s="48" t="s">
+    <row r="4" spans="1:21" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="47" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="44" t="s">
+      <c r="B4" s="43" t="s">
         <v>13</v>
       </c>
-      <c r="C4" s="45"/>
-[...2 lines deleted...]
-      <c r="F4" s="44" t="s">
+      <c r="C4" s="44"/>
+      <c r="D4" s="44"/>
+      <c r="E4" s="45"/>
+      <c r="F4" s="43" t="s">
         <v>14</v>
       </c>
-      <c r="G4" s="45"/>
-[...2 lines deleted...]
-      <c r="J4" s="44" t="s">
+      <c r="G4" s="44"/>
+      <c r="H4" s="44"/>
+      <c r="I4" s="45"/>
+      <c r="J4" s="43" t="s">
         <v>15</v>
       </c>
-      <c r="K4" s="45"/>
-[...2 lines deleted...]
-      <c r="N4" s="44" t="s">
+      <c r="K4" s="44"/>
+      <c r="L4" s="44"/>
+      <c r="M4" s="45"/>
+      <c r="N4" s="43" t="s">
         <v>16</v>
       </c>
-      <c r="O4" s="45"/>
-[...2 lines deleted...]
-      <c r="R4" s="44" t="s">
+      <c r="O4" s="44"/>
+      <c r="P4" s="44"/>
+      <c r="Q4" s="45"/>
+      <c r="R4" s="43" t="s">
         <v>17</v>
       </c>
-      <c r="S4" s="45"/>
-[...5 lines deleted...]
-      <c r="B5" s="47" t="s">
+      <c r="S4" s="44"/>
+      <c r="T4" s="44"/>
+      <c r="U4" s="45"/>
+    </row>
+    <row r="5" spans="1:21" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="48"/>
+      <c r="B5" s="46" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="47"/>
-      <c r="D5" s="47" t="s">
+      <c r="C5" s="46"/>
+      <c r="D5" s="46" t="s">
         <v>1</v>
       </c>
-      <c r="E5" s="47"/>
-      <c r="F5" s="47" t="s">
+      <c r="E5" s="46"/>
+      <c r="F5" s="46" t="s">
         <v>0</v>
       </c>
-      <c r="G5" s="47"/>
-      <c r="H5" s="47" t="s">
+      <c r="G5" s="46"/>
+      <c r="H5" s="46" t="s">
         <v>1</v>
       </c>
-      <c r="I5" s="47"/>
-      <c r="J5" s="47" t="s">
+      <c r="I5" s="46"/>
+      <c r="J5" s="46" t="s">
         <v>0</v>
       </c>
-      <c r="K5" s="47"/>
-      <c r="L5" s="47" t="s">
+      <c r="K5" s="46"/>
+      <c r="L5" s="46" t="s">
         <v>1</v>
       </c>
-      <c r="M5" s="47"/>
-      <c r="N5" s="47" t="s">
+      <c r="M5" s="46"/>
+      <c r="N5" s="46" t="s">
         <v>0</v>
       </c>
-      <c r="O5" s="47"/>
-      <c r="P5" s="47" t="s">
+      <c r="O5" s="46"/>
+      <c r="P5" s="46" t="s">
         <v>1</v>
       </c>
-      <c r="Q5" s="47"/>
-      <c r="R5" s="47" t="s">
+      <c r="Q5" s="46"/>
+      <c r="R5" s="46" t="s">
         <v>0</v>
       </c>
-      <c r="S5" s="47"/>
-      <c r="T5" s="47" t="s">
+      <c r="S5" s="46"/>
+      <c r="T5" s="46" t="s">
         <v>1</v>
       </c>
-      <c r="U5" s="47"/>
-[...2 lines deleted...]
-      <c r="A6" s="50"/>
+      <c r="U5" s="46"/>
+    </row>
+    <row r="6" spans="1:21" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+      <c r="A6" s="49"/>
       <c r="B6" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="13" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>8</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>8</v>
       </c>
       <c r="G6" s="13" t="s">
         <v>9</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>8</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>9</v>
       </c>
       <c r="J6" s="13" t="s">
@@ -975,424 +981,424 @@
       <c r="N6" s="13" t="s">
         <v>8</v>
       </c>
       <c r="O6" s="13" t="s">
         <v>9</v>
       </c>
       <c r="P6" s="13" t="s">
         <v>8</v>
       </c>
       <c r="Q6" s="13" t="s">
         <v>9</v>
       </c>
       <c r="R6" s="13" t="s">
         <v>8</v>
       </c>
       <c r="S6" s="13" t="s">
         <v>9</v>
       </c>
       <c r="T6" s="13" t="s">
         <v>8</v>
       </c>
       <c r="U6" s="13" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="7" spans="1:21" s="4" customFormat="1" ht="19.5" customHeight="1">
+    <row r="7" spans="1:21" s="4" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="32" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="15">
         <v>6170.9064399999997</v>
       </c>
       <c r="C7" s="14">
         <v>940.94493000000011</v>
       </c>
       <c r="D7" s="14">
         <v>225069.05157999997</v>
       </c>
       <c r="E7" s="16">
         <v>85636.322119999997</v>
       </c>
       <c r="F7" s="15">
         <v>62631.966260000008</v>
       </c>
       <c r="G7" s="14">
         <v>1475.25532</v>
       </c>
       <c r="H7" s="14">
         <v>321954.0639200001</v>
       </c>
       <c r="I7" s="14">
         <v>108498.59724999999</v>
       </c>
       <c r="J7" s="37">
         <v>196278.09655000002</v>
       </c>
       <c r="K7" s="14">
         <v>1397.7224900000001</v>
       </c>
       <c r="L7" s="14">
         <v>214671.08722999998</v>
       </c>
       <c r="M7" s="14">
         <v>83776.612439999997</v>
       </c>
-      <c r="N7" s="15">
-[...24 lines deleted...]
-    <row r="8" spans="1:21" s="5" customFormat="1" ht="15.75" customHeight="1">
+      <c r="N7" s="50">
+        <v>3441.0583299999998</v>
+      </c>
+      <c r="O7" s="51">
+        <v>773.19117000000006</v>
+      </c>
+      <c r="P7" s="51">
+        <v>88751.220300000015</v>
+      </c>
+      <c r="Q7" s="51">
+        <v>39979.99583</v>
+      </c>
+      <c r="R7" s="52">
+        <v>34612.153199999993</v>
+      </c>
+      <c r="S7" s="51">
+        <v>580.78028000000006</v>
+      </c>
+      <c r="T7" s="51">
+        <v>89254.097429999994</v>
+      </c>
+      <c r="U7" s="53">
+        <v>38886.785670000012</v>
+      </c>
+    </row>
+    <row r="8" spans="1:21" s="5" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="33" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="9">
         <v>5070.0609999999997</v>
       </c>
       <c r="C8" s="10">
         <v>110.06718000000001</v>
       </c>
       <c r="D8" s="10">
         <v>205939.57499999998</v>
       </c>
       <c r="E8" s="11">
         <v>63172.616270000006</v>
       </c>
       <c r="F8" s="9">
         <v>60869.595000000008</v>
       </c>
       <c r="G8" s="10">
         <v>421.77030000000002</v>
       </c>
       <c r="H8" s="10">
         <v>290689.16264000005</v>
       </c>
       <c r="I8" s="10">
         <v>84728.685659999988</v>
       </c>
       <c r="J8" s="38">
         <v>194440.94500000001</v>
       </c>
       <c r="K8" s="39">
         <v>915.72342000000003</v>
       </c>
       <c r="L8" s="39">
         <v>186360.85017999998</v>
       </c>
       <c r="M8" s="39">
         <v>58519.361099999995</v>
       </c>
       <c r="N8" s="40">
-        <v>572.86</v>
+        <v>693.49900000000002</v>
       </c>
       <c r="O8" s="41">
-        <v>121.70813000000001</v>
+        <v>175.68020999999999</v>
       </c>
       <c r="P8" s="41">
-        <v>48453.839750000006</v>
+        <v>72383.146300000008</v>
       </c>
       <c r="Q8" s="42">
-        <v>16125.94218</v>
+        <v>25792.375709999997</v>
       </c>
       <c r="R8" s="40">
-        <v>23981.335999999999</v>
+        <v>32306.246999999996</v>
       </c>
       <c r="S8" s="41">
-        <v>16.379270000000002</v>
+        <v>51.204190000000011</v>
       </c>
       <c r="T8" s="41">
-        <v>60570.360630000003</v>
+        <v>72197.580950000003</v>
       </c>
       <c r="U8" s="42">
-        <v>17110.373290000003</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:21" s="27" customFormat="1" ht="15.75" customHeight="1">
+        <v>21082.011830000003</v>
+      </c>
+    </row>
+    <row r="9" spans="1:21" s="27" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="34" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="24">
         <v>0.5</v>
       </c>
       <c r="C9" s="25">
         <v>0.48299999999999998</v>
       </c>
       <c r="D9" s="25">
         <v>1106.1355099999998</v>
       </c>
       <c r="E9" s="26">
         <v>3453.6941400000001</v>
       </c>
       <c r="F9" s="24">
         <v>0</v>
       </c>
       <c r="G9" s="25">
         <v>0</v>
       </c>
       <c r="H9" s="25">
         <v>1370.2838899999999</v>
       </c>
       <c r="I9" s="25">
         <v>2983.2179300000003</v>
       </c>
       <c r="J9" s="38">
         <v>0</v>
       </c>
       <c r="K9" s="39">
         <v>0</v>
       </c>
       <c r="L9" s="39">
         <v>949.43786999999998</v>
       </c>
       <c r="M9" s="39">
         <v>3682.9521199999995</v>
       </c>
-      <c r="N9" s="38">
+      <c r="N9" s="54">
         <v>0</v>
       </c>
-      <c r="O9" s="39">
+      <c r="O9" s="55">
         <v>0</v>
       </c>
-      <c r="P9" s="39">
-[...5 lines deleted...]
-      <c r="R9" s="38">
+      <c r="P9" s="55">
+        <v>421.17998999999998</v>
+      </c>
+      <c r="Q9" s="56">
+        <v>1840.97389</v>
+      </c>
+      <c r="R9" s="54">
         <v>0</v>
       </c>
-      <c r="S9" s="39">
+      <c r="S9" s="55">
         <v>0</v>
       </c>
-      <c r="T9" s="39">
-[...6 lines deleted...]
-    <row r="10" spans="1:21" s="27" customFormat="1" ht="15.75" customHeight="1">
+      <c r="T9" s="55">
+        <v>269.93258999999995</v>
+      </c>
+      <c r="U9" s="56">
+        <v>1063.6127700000002</v>
+      </c>
+    </row>
+    <row r="10" spans="1:21" s="27" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="35" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="28">
         <v>1100.3454400000001</v>
       </c>
       <c r="C10" s="29">
         <v>830.39475000000016</v>
       </c>
       <c r="D10" s="29">
         <v>18023.341070000002</v>
       </c>
       <c r="E10" s="30">
         <v>19010.011709999999</v>
       </c>
       <c r="F10" s="28">
         <v>1762.3712599999999</v>
       </c>
       <c r="G10" s="29">
         <v>1053.4850200000001</v>
       </c>
       <c r="H10" s="29">
         <v>29894.617389999999</v>
       </c>
       <c r="I10" s="29">
         <v>20786.693659999997</v>
       </c>
       <c r="J10" s="38">
         <v>1837.15155</v>
       </c>
       <c r="K10" s="39">
         <v>481.99906999999996</v>
       </c>
       <c r="L10" s="39">
         <v>27360.799180000002</v>
       </c>
       <c r="M10" s="39">
         <v>21574.299219999997</v>
       </c>
-      <c r="N10" s="38">
-[...24 lines deleted...]
-    <row r="11" spans="1:21" s="6" customFormat="1" ht="15.75" customHeight="1">
+      <c r="N10" s="54">
+        <v>2747.55933</v>
+      </c>
+      <c r="O10" s="55">
+        <v>597.51096000000007</v>
+      </c>
+      <c r="P10" s="55">
+        <v>15946.894010000004</v>
+      </c>
+      <c r="Q10" s="56">
+        <v>12346.646230000004</v>
+      </c>
+      <c r="R10" s="54">
+        <v>2305.9062000000004</v>
+      </c>
+      <c r="S10" s="55">
+        <v>529.57609000000002</v>
+      </c>
+      <c r="T10" s="55">
+        <v>16786.583889999998</v>
+      </c>
+      <c r="U10" s="56">
+        <v>16741.161070000006</v>
+      </c>
+    </row>
+    <row r="11" spans="1:21" s="6" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="36" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="18"/>
       <c r="C11" s="17">
         <v>88.3</v>
       </c>
       <c r="D11" s="17"/>
       <c r="E11" s="19"/>
       <c r="F11" s="18"/>
       <c r="G11" s="17">
         <v>71.400000000000006</v>
       </c>
       <c r="H11" s="17"/>
       <c r="I11" s="17"/>
       <c r="J11" s="18"/>
       <c r="K11" s="17">
         <v>34.5</v>
       </c>
       <c r="L11" s="17"/>
       <c r="M11" s="17"/>
       <c r="N11" s="18"/>
       <c r="O11" s="17">
-        <v>81</v>
+        <v>77.3</v>
       </c>
       <c r="P11" s="17"/>
       <c r="Q11" s="19"/>
       <c r="R11" s="18"/>
       <c r="S11" s="17">
-        <v>96.6</v>
+        <v>91.2</v>
       </c>
       <c r="T11" s="17"/>
       <c r="U11" s="19"/>
     </row>
-    <row r="12" spans="1:21" s="7" customFormat="1" ht="29.25" customHeight="1">
+    <row r="12" spans="1:21" s="7" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="20" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="21"/>
       <c r="C12" s="21"/>
       <c r="D12" s="21"/>
       <c r="E12" s="21"/>
       <c r="F12" s="21"/>
       <c r="G12" s="21"/>
       <c r="H12" s="21"/>
       <c r="I12" s="21"/>
       <c r="J12" s="31"/>
       <c r="K12" s="31"/>
       <c r="L12" s="31"/>
       <c r="M12" s="31"/>
     </row>
-    <row r="13" spans="1:21" ht="15" customHeight="1">
+    <row r="13" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="22"/>
       <c r="B13" s="22"/>
       <c r="C13" s="22"/>
       <c r="D13" s="22"/>
       <c r="E13" s="22"/>
       <c r="F13" s="22"/>
       <c r="G13" s="22"/>
       <c r="H13" s="22"/>
       <c r="I13" s="22"/>
     </row>
-    <row r="14" spans="1:21">
+    <row r="14" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A14" s="22"/>
       <c r="B14" s="22"/>
       <c r="C14" s="22"/>
       <c r="D14" s="22"/>
       <c r="E14" s="22"/>
       <c r="F14" s="22"/>
       <c r="G14" s="22"/>
       <c r="H14" s="22"/>
       <c r="I14" s="22"/>
     </row>
-    <row r="15" spans="1:21">
+    <row r="15" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A15" s="22"/>
       <c r="B15" s="22"/>
       <c r="C15" s="22"/>
       <c r="D15" s="22"/>
       <c r="E15" s="22"/>
       <c r="F15" s="22"/>
       <c r="G15" s="22"/>
       <c r="H15" s="22"/>
       <c r="I15" s="22"/>
     </row>
-    <row r="16" spans="1:21">
+    <row r="16" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A16" s="22"/>
       <c r="B16" s="22"/>
       <c r="C16" s="22"/>
       <c r="D16" s="22"/>
       <c r="E16" s="22"/>
       <c r="F16" s="22"/>
       <c r="G16" s="22"/>
       <c r="H16" s="22"/>
       <c r="I16" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="16">
+    <mergeCell ref="N4:Q4"/>
+    <mergeCell ref="R4:U4"/>
+    <mergeCell ref="N5:O5"/>
+    <mergeCell ref="P5:Q5"/>
+    <mergeCell ref="R5:S5"/>
+    <mergeCell ref="T5:U5"/>
     <mergeCell ref="J4:M4"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
-    <mergeCell ref="N4:Q4"/>
-[...4 lines deleted...]
-    <mergeCell ref="T5:U5"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Абай</vt:lpstr>