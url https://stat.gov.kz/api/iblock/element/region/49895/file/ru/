--- v3 (2026-07-17)
+++ v4 (2026-08-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="19575" windowHeight="5805" tabRatio="911"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="28815" windowHeight="5805" tabRatio="911"/>
   </bookViews>
   <sheets>
     <sheet name="Абай" sheetId="17" r:id="rId1"/>
   </sheets>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="18">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t xml:space="preserve">
 Наименование показателя</t>
   </si>
   <si>
     <t xml:space="preserve">
 Всего по продукции АПК:</t>
   </si>
   <si>
@@ -70,65 +70,65 @@
   </si>
   <si>
     <t xml:space="preserve">
 тыс. долларов США</t>
   </si>
   <si>
     <t xml:space="preserve"> 
 Переработанная с/х продукция</t>
   </si>
   <si>
     <t>Экспорт и импорт продукции АПК</t>
   </si>
   <si>
     <t>Область Абай</t>
   </si>
   <si>
     <t>2022 года</t>
   </si>
   <si>
     <t xml:space="preserve"> 2023 года</t>
   </si>
   <si>
     <t xml:space="preserve"> 2024 года</t>
   </si>
   <si>
-    <t>январь-май 2025 года*</t>
-[...2 lines deleted...]
-    <t>январь-май 2026 года*</t>
+    <t>январь-июнь 2025 года*</t>
+  </si>
+  <si>
+    <t>январь-июнь 2026 года*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="19" x14ac:knownFonts="1">
+  <fonts count="22">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Calibri"/>
@@ -209,50 +209,69 @@
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -382,51 +401,51 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="57">
+  <cellXfs count="61">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -441,81 +460,87 @@
     <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="12" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="12" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="164" fontId="12" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 3 2" xfId="6"/>
     <cellStyle name="Обычный 4" xfId="3"/>
     <cellStyle name="Обычный 5" xfId="5"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -791,179 +816,179 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист10"/>
   <dimension ref="A1:U16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="6" topLeftCell="F7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="O14" sqref="O14"/>
+      <selection pane="bottomRight" activeCell="W23" sqref="W23"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="39.28515625" style="8" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" s="1" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="23" t="s">
+    <row r="1" spans="1:21" s="60" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A1" s="58" t="s">
         <v>11</v>
       </c>
-      <c r="B1" s="12"/>
-[...8 lines deleted...]
-    <row r="2" spans="1:21" s="1" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B1" s="59"/>
+      <c r="C1" s="59"/>
+      <c r="D1" s="59"/>
+      <c r="E1" s="59"/>
+      <c r="F1" s="59"/>
+      <c r="G1" s="59"/>
+      <c r="H1" s="59"/>
+      <c r="I1" s="59"/>
+    </row>
+    <row r="2" spans="1:21" s="1" customFormat="1" ht="15.75" customHeight="1">
       <c r="A2" s="23" t="s">
         <v>12</v>
       </c>
       <c r="B2" s="12"/>
       <c r="C2" s="12"/>
       <c r="D2" s="12"/>
       <c r="E2" s="12"/>
       <c r="F2" s="12"/>
       <c r="G2" s="12"/>
       <c r="H2" s="12"/>
       <c r="I2" s="12"/>
     </row>
-    <row r="3" spans="1:21" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:21" s="1" customFormat="1">
       <c r="A3" s="12"/>
       <c r="B3" s="12"/>
       <c r="C3" s="12"/>
       <c r="D3" s="12"/>
       <c r="E3" s="12"/>
       <c r="F3" s="12"/>
       <c r="G3" s="12"/>
       <c r="H3" s="12"/>
       <c r="I3" s="12"/>
     </row>
-    <row r="4" spans="1:21" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="47" t="s">
+    <row r="4" spans="1:21" s="2" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A4" s="55" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="43" t="s">
+      <c r="B4" s="51" t="s">
         <v>13</v>
       </c>
-      <c r="C4" s="44"/>
-[...2 lines deleted...]
-      <c r="F4" s="43" t="s">
+      <c r="C4" s="52"/>
+      <c r="D4" s="52"/>
+      <c r="E4" s="53"/>
+      <c r="F4" s="51" t="s">
         <v>14</v>
       </c>
-      <c r="G4" s="44"/>
-[...2 lines deleted...]
-      <c r="J4" s="43" t="s">
+      <c r="G4" s="52"/>
+      <c r="H4" s="52"/>
+      <c r="I4" s="53"/>
+      <c r="J4" s="51" t="s">
         <v>15</v>
       </c>
-      <c r="K4" s="44"/>
-[...2 lines deleted...]
-      <c r="N4" s="43" t="s">
+      <c r="K4" s="52"/>
+      <c r="L4" s="52"/>
+      <c r="M4" s="53"/>
+      <c r="N4" s="51" t="s">
         <v>16</v>
       </c>
-      <c r="O4" s="44"/>
-[...2 lines deleted...]
-      <c r="R4" s="43" t="s">
+      <c r="O4" s="52"/>
+      <c r="P4" s="52"/>
+      <c r="Q4" s="53"/>
+      <c r="R4" s="51" t="s">
         <v>17</v>
       </c>
-      <c r="S4" s="44"/>
-[...5 lines deleted...]
-      <c r="B5" s="46" t="s">
+      <c r="S4" s="52"/>
+      <c r="T4" s="52"/>
+      <c r="U4" s="53"/>
+    </row>
+    <row r="5" spans="1:21" s="3" customFormat="1">
+      <c r="A5" s="56"/>
+      <c r="B5" s="54" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="46"/>
-      <c r="D5" s="46" t="s">
+      <c r="C5" s="54"/>
+      <c r="D5" s="54" t="s">
         <v>1</v>
       </c>
-      <c r="E5" s="46"/>
-      <c r="F5" s="46" t="s">
+      <c r="E5" s="54"/>
+      <c r="F5" s="54" t="s">
         <v>0</v>
       </c>
-      <c r="G5" s="46"/>
-      <c r="H5" s="46" t="s">
+      <c r="G5" s="54"/>
+      <c r="H5" s="54" t="s">
         <v>1</v>
       </c>
-      <c r="I5" s="46"/>
-      <c r="J5" s="46" t="s">
+      <c r="I5" s="54"/>
+      <c r="J5" s="54" t="s">
         <v>0</v>
       </c>
-      <c r="K5" s="46"/>
-      <c r="L5" s="46" t="s">
+      <c r="K5" s="54"/>
+      <c r="L5" s="54" t="s">
         <v>1</v>
       </c>
-      <c r="M5" s="46"/>
-      <c r="N5" s="46" t="s">
+      <c r="M5" s="54"/>
+      <c r="N5" s="54" t="s">
         <v>0</v>
       </c>
-      <c r="O5" s="46"/>
-      <c r="P5" s="46" t="s">
+      <c r="O5" s="54"/>
+      <c r="P5" s="54" t="s">
         <v>1</v>
       </c>
-      <c r="Q5" s="46"/>
-      <c r="R5" s="46" t="s">
+      <c r="Q5" s="54"/>
+      <c r="R5" s="54" t="s">
         <v>0</v>
       </c>
-      <c r="S5" s="46"/>
-      <c r="T5" s="46" t="s">
+      <c r="S5" s="54"/>
+      <c r="T5" s="54" t="s">
         <v>1</v>
       </c>
-      <c r="U5" s="46"/>
-[...2 lines deleted...]
-      <c r="A6" s="49"/>
+      <c r="U5" s="54"/>
+    </row>
+    <row r="6" spans="1:21" s="2" customFormat="1" ht="45">
+      <c r="A6" s="57"/>
       <c r="B6" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="13" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>8</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>8</v>
       </c>
       <c r="G6" s="13" t="s">
         <v>9</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>8</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>9</v>
       </c>
       <c r="J6" s="13" t="s">
@@ -981,424 +1006,424 @@
       <c r="N6" s="13" t="s">
         <v>8</v>
       </c>
       <c r="O6" s="13" t="s">
         <v>9</v>
       </c>
       <c r="P6" s="13" t="s">
         <v>8</v>
       </c>
       <c r="Q6" s="13" t="s">
         <v>9</v>
       </c>
       <c r="R6" s="13" t="s">
         <v>8</v>
       </c>
       <c r="S6" s="13" t="s">
         <v>9</v>
       </c>
       <c r="T6" s="13" t="s">
         <v>8</v>
       </c>
       <c r="U6" s="13" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="7" spans="1:21" s="4" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:21" s="4" customFormat="1" ht="19.5" customHeight="1">
       <c r="A7" s="32" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="15">
         <v>6170.9064399999997</v>
       </c>
       <c r="C7" s="14">
         <v>940.94493000000011</v>
       </c>
       <c r="D7" s="14">
         <v>225069.05157999997</v>
       </c>
       <c r="E7" s="16">
         <v>85636.322119999997</v>
       </c>
       <c r="F7" s="15">
         <v>62631.966260000008</v>
       </c>
       <c r="G7" s="14">
         <v>1475.25532</v>
       </c>
       <c r="H7" s="14">
         <v>321954.0639200001</v>
       </c>
       <c r="I7" s="14">
         <v>108498.59724999999</v>
       </c>
       <c r="J7" s="37">
         <v>196278.09655000002</v>
       </c>
       <c r="K7" s="14">
         <v>1397.7224900000001</v>
       </c>
       <c r="L7" s="14">
         <v>214671.08722999998</v>
       </c>
       <c r="M7" s="14">
         <v>83776.612439999997</v>
       </c>
-      <c r="N7" s="50">
-[...24 lines deleted...]
-    <row r="8" spans="1:21" s="5" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N7" s="42">
+        <v>7594.2381800000003</v>
+      </c>
+      <c r="O7" s="43">
+        <v>914.47521000000006</v>
+      </c>
+      <c r="P7" s="43">
+        <v>114241.54875999999</v>
+      </c>
+      <c r="Q7" s="44">
+        <v>53131.056570000015</v>
+      </c>
+      <c r="R7" s="4">
+        <v>59835.869700000003</v>
+      </c>
+      <c r="S7" s="4">
+        <v>720.79094999999995</v>
+      </c>
+      <c r="T7" s="4">
+        <v>103826.40702999997</v>
+      </c>
+      <c r="U7" s="4">
+        <v>46026.347519999988</v>
+      </c>
+    </row>
+    <row r="8" spans="1:21" s="5" customFormat="1" ht="15.75" customHeight="1">
       <c r="A8" s="33" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="9">
         <v>5070.0609999999997</v>
       </c>
       <c r="C8" s="10">
         <v>110.06718000000001</v>
       </c>
       <c r="D8" s="10">
         <v>205939.57499999998</v>
       </c>
       <c r="E8" s="11">
         <v>63172.616270000006</v>
       </c>
       <c r="F8" s="9">
         <v>60869.595000000008</v>
       </c>
       <c r="G8" s="10">
         <v>421.77030000000002</v>
       </c>
       <c r="H8" s="10">
         <v>290689.16264000005</v>
       </c>
       <c r="I8" s="10">
         <v>84728.685659999988</v>
       </c>
       <c r="J8" s="38">
         <v>194440.94500000001</v>
       </c>
       <c r="K8" s="39">
         <v>915.72342000000003</v>
       </c>
       <c r="L8" s="39">
         <v>186360.85017999998</v>
       </c>
       <c r="M8" s="39">
         <v>58519.361099999995</v>
       </c>
-      <c r="N8" s="40">
-[...24 lines deleted...]
-    <row r="9" spans="1:21" s="27" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N8" s="45">
+        <v>4232.82</v>
+      </c>
+      <c r="O8" s="5">
+        <v>193.60171</v>
+      </c>
+      <c r="P8" s="5">
+        <v>93380.221579999983</v>
+      </c>
+      <c r="Q8" s="46">
+        <v>34982.637190000009</v>
+      </c>
+      <c r="R8" s="5">
+        <v>56995.672000000006</v>
+      </c>
+      <c r="S8" s="5">
+        <v>71.46426000000001</v>
+      </c>
+      <c r="T8" s="5">
+        <v>83145.388949999979</v>
+      </c>
+      <c r="U8" s="5">
+        <v>24707.124579999996</v>
+      </c>
+    </row>
+    <row r="9" spans="1:21" s="27" customFormat="1" ht="15.75" customHeight="1">
       <c r="A9" s="34" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="24">
         <v>0.5</v>
       </c>
       <c r="C9" s="25">
         <v>0.48299999999999998</v>
       </c>
       <c r="D9" s="25">
         <v>1106.1355099999998</v>
       </c>
       <c r="E9" s="26">
         <v>3453.6941400000001</v>
       </c>
       <c r="F9" s="24">
         <v>0</v>
       </c>
       <c r="G9" s="25">
         <v>0</v>
       </c>
       <c r="H9" s="25">
         <v>1370.2838899999999</v>
       </c>
       <c r="I9" s="25">
         <v>2983.2179300000003</v>
       </c>
       <c r="J9" s="38">
         <v>0</v>
       </c>
       <c r="K9" s="39">
         <v>0</v>
       </c>
       <c r="L9" s="39">
         <v>949.43786999999998</v>
       </c>
       <c r="M9" s="39">
         <v>3682.9521199999995</v>
       </c>
-      <c r="N9" s="54">
+      <c r="N9" s="47">
         <v>0</v>
       </c>
-      <c r="O9" s="55">
+      <c r="O9" s="48">
         <v>0</v>
       </c>
-      <c r="P9" s="55">
-[...5 lines deleted...]
-      <c r="R9" s="54">
+      <c r="P9" s="48">
+        <v>476.03963000000005</v>
+      </c>
+      <c r="Q9" s="49">
+        <v>2113.19461</v>
+      </c>
+      <c r="R9" s="27">
         <v>0</v>
       </c>
-      <c r="S9" s="55">
+      <c r="S9" s="27">
         <v>0</v>
       </c>
-      <c r="T9" s="55">
-[...6 lines deleted...]
-    <row r="10" spans="1:21" s="27" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T9" s="27">
+        <v>308.33168000000001</v>
+      </c>
+      <c r="U9" s="27">
+        <v>1213.88833</v>
+      </c>
+    </row>
+    <row r="10" spans="1:21" s="27" customFormat="1" ht="15.75" customHeight="1">
       <c r="A10" s="35" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="28">
         <v>1100.3454400000001</v>
       </c>
       <c r="C10" s="29">
         <v>830.39475000000016</v>
       </c>
       <c r="D10" s="29">
         <v>18023.341070000002</v>
       </c>
       <c r="E10" s="30">
         <v>19010.011709999999</v>
       </c>
       <c r="F10" s="28">
         <v>1762.3712599999999</v>
       </c>
       <c r="G10" s="29">
         <v>1053.4850200000001</v>
       </c>
       <c r="H10" s="29">
         <v>29894.617389999999</v>
       </c>
       <c r="I10" s="29">
         <v>20786.693659999997</v>
       </c>
       <c r="J10" s="38">
         <v>1837.15155</v>
       </c>
       <c r="K10" s="39">
         <v>481.99906999999996</v>
       </c>
       <c r="L10" s="39">
         <v>27360.799180000002</v>
       </c>
       <c r="M10" s="39">
         <v>21574.299219999997</v>
       </c>
-      <c r="N10" s="54">
-[...24 lines deleted...]
-    <row r="11" spans="1:21" s="6" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N10" s="47">
+        <v>3361.4181800000001</v>
+      </c>
+      <c r="O10" s="48">
+        <v>720.87350000000004</v>
+      </c>
+      <c r="P10" s="48">
+        <v>20385.287550000008</v>
+      </c>
+      <c r="Q10" s="49">
+        <v>16035.224770000004</v>
+      </c>
+      <c r="R10" s="27">
+        <v>2840.1977000000002</v>
+      </c>
+      <c r="S10" s="27">
+        <v>649.32668999999999</v>
+      </c>
+      <c r="T10" s="27">
+        <v>20372.686399999995</v>
+      </c>
+      <c r="U10" s="27">
+        <v>20105.334609999991</v>
+      </c>
+    </row>
+    <row r="11" spans="1:21" s="6" customFormat="1" ht="15.75" customHeight="1">
       <c r="A11" s="36" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="18"/>
       <c r="C11" s="17">
         <v>88.3</v>
       </c>
       <c r="D11" s="17"/>
       <c r="E11" s="19"/>
       <c r="F11" s="18"/>
       <c r="G11" s="17">
         <v>71.400000000000006</v>
       </c>
       <c r="H11" s="17"/>
       <c r="I11" s="17"/>
       <c r="J11" s="18"/>
       <c r="K11" s="17">
         <v>34.5</v>
       </c>
       <c r="L11" s="17"/>
       <c r="M11" s="17"/>
-      <c r="N11" s="18"/>
-[...12 lines deleted...]
-    <row r="12" spans="1:21" s="7" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N11" s="40"/>
+      <c r="O11" s="41">
+        <v>78.8</v>
+      </c>
+      <c r="P11" s="41"/>
+      <c r="Q11" s="50"/>
+      <c r="R11" s="41"/>
+      <c r="S11" s="41">
+        <v>90</v>
+      </c>
+      <c r="T11" s="41"/>
+      <c r="U11" s="41"/>
+    </row>
+    <row r="12" spans="1:21" s="7" customFormat="1" ht="29.25" customHeight="1">
       <c r="A12" s="20" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="21"/>
       <c r="C12" s="21"/>
       <c r="D12" s="21"/>
       <c r="E12" s="21"/>
       <c r="F12" s="21"/>
       <c r="G12" s="21"/>
       <c r="H12" s="21"/>
       <c r="I12" s="21"/>
       <c r="J12" s="31"/>
       <c r="K12" s="31"/>
       <c r="L12" s="31"/>
       <c r="M12" s="31"/>
     </row>
-    <row r="13" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:21" ht="15" customHeight="1">
       <c r="A13" s="22"/>
       <c r="B13" s="22"/>
       <c r="C13" s="22"/>
       <c r="D13" s="22"/>
       <c r="E13" s="22"/>
       <c r="F13" s="22"/>
       <c r="G13" s="22"/>
       <c r="H13" s="22"/>
       <c r="I13" s="22"/>
     </row>
-    <row r="14" spans="1:21" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:21">
       <c r="A14" s="22"/>
       <c r="B14" s="22"/>
       <c r="C14" s="22"/>
       <c r="D14" s="22"/>
       <c r="E14" s="22"/>
       <c r="F14" s="22"/>
       <c r="G14" s="22"/>
       <c r="H14" s="22"/>
       <c r="I14" s="22"/>
     </row>
-    <row r="15" spans="1:21" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:21">
       <c r="A15" s="22"/>
       <c r="B15" s="22"/>
       <c r="C15" s="22"/>
       <c r="D15" s="22"/>
       <c r="E15" s="22"/>
       <c r="F15" s="22"/>
       <c r="G15" s="22"/>
       <c r="H15" s="22"/>
       <c r="I15" s="22"/>
     </row>
-    <row r="16" spans="1:21" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:21">
       <c r="A16" s="22"/>
       <c r="B16" s="22"/>
       <c r="C16" s="22"/>
       <c r="D16" s="22"/>
       <c r="E16" s="22"/>
       <c r="F16" s="22"/>
       <c r="G16" s="22"/>
       <c r="H16" s="22"/>
       <c r="I16" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="16">
-    <mergeCell ref="N4:Q4"/>
-[...4 lines deleted...]
-    <mergeCell ref="T5:U5"/>
     <mergeCell ref="J4:M4"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
+    <mergeCell ref="N4:Q4"/>
+    <mergeCell ref="R4:U4"/>
+    <mergeCell ref="N5:O5"/>
+    <mergeCell ref="P5:Q5"/>
+    <mergeCell ref="R5:S5"/>
+    <mergeCell ref="T5:U5"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Абай</vt:lpstr>