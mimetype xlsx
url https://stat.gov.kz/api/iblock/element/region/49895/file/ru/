--- v4 (2026-08-24)
+++ v5 (2026-10-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="28815" windowHeight="5805" tabRatio="911"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="28815" windowHeight="10245" tabRatio="911"/>
   </bookViews>
   <sheets>
     <sheet name="Абай" sheetId="17" r:id="rId1"/>
   </sheets>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="18">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t xml:space="preserve">
 Наименование показателя</t>
   </si>
   <si>
     <t xml:space="preserve">
 Всего по продукции АПК:</t>
   </si>
   <si>
@@ -70,65 +70,65 @@
   </si>
   <si>
     <t xml:space="preserve">
 тыс. долларов США</t>
   </si>
   <si>
     <t xml:space="preserve"> 
 Переработанная с/х продукция</t>
   </si>
   <si>
     <t>Экспорт и импорт продукции АПК</t>
   </si>
   <si>
     <t>Область Абай</t>
   </si>
   <si>
     <t>2022 года</t>
   </si>
   <si>
     <t xml:space="preserve"> 2023 года</t>
   </si>
   <si>
     <t xml:space="preserve"> 2024 года</t>
   </si>
   <si>
-    <t>январь-июнь 2025 года*</t>
-[...2 lines deleted...]
-    <t>январь-июнь 2026 года*</t>
+    <t>январь-июль 2025 года*</t>
+  </si>
+  <si>
+    <t>январь-июль 2026 года*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="22">
+  <fonts count="19">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Calibri"/>
@@ -209,69 +209,50 @@
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
-    </font>
-[...17 lines deleted...]
-      <charset val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -401,51 +382,51 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="61">
+  <cellXfs count="57">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -462,85 +443,79 @@
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 3 2" xfId="6"/>
     <cellStyle name="Обычный 4" xfId="3"/>
     <cellStyle name="Обычный 5" xfId="5"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -819,176 +794,176 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист10"/>
   <dimension ref="A1:U16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="F7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="W23" sqref="W23"/>
+      <selection pane="bottomRight" activeCell="N7" sqref="N7:U11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="39.28515625" style="8" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" s="60" customFormat="1" ht="26.25" customHeight="1">
-      <c r="A1" s="58" t="s">
+    <row r="1" spans="1:21" s="1" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A1" s="23" t="s">
         <v>11</v>
       </c>
-      <c r="B1" s="59"/>
-[...6 lines deleted...]
-      <c r="I1" s="59"/>
+      <c r="B1" s="12"/>
+      <c r="C1" s="12"/>
+      <c r="D1" s="12"/>
+      <c r="E1" s="12"/>
+      <c r="F1" s="12"/>
+      <c r="G1" s="12"/>
+      <c r="H1" s="12"/>
+      <c r="I1" s="12"/>
     </row>
     <row r="2" spans="1:21" s="1" customFormat="1" ht="15.75" customHeight="1">
       <c r="A2" s="23" t="s">
         <v>12</v>
       </c>
       <c r="B2" s="12"/>
       <c r="C2" s="12"/>
       <c r="D2" s="12"/>
       <c r="E2" s="12"/>
       <c r="F2" s="12"/>
       <c r="G2" s="12"/>
       <c r="H2" s="12"/>
       <c r="I2" s="12"/>
     </row>
     <row r="3" spans="1:21" s="1" customFormat="1">
       <c r="A3" s="12"/>
       <c r="B3" s="12"/>
       <c r="C3" s="12"/>
       <c r="D3" s="12"/>
       <c r="E3" s="12"/>
       <c r="F3" s="12"/>
       <c r="G3" s="12"/>
       <c r="H3" s="12"/>
       <c r="I3" s="12"/>
     </row>
     <row r="4" spans="1:21" s="2" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A4" s="55" t="s">
+      <c r="A4" s="54" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="51" t="s">
+      <c r="B4" s="50" t="s">
         <v>13</v>
       </c>
-      <c r="C4" s="52"/>
-[...2 lines deleted...]
-      <c r="F4" s="51" t="s">
+      <c r="C4" s="51"/>
+      <c r="D4" s="51"/>
+      <c r="E4" s="52"/>
+      <c r="F4" s="50" t="s">
         <v>14</v>
       </c>
-      <c r="G4" s="52"/>
-[...2 lines deleted...]
-      <c r="J4" s="51" t="s">
+      <c r="G4" s="51"/>
+      <c r="H4" s="51"/>
+      <c r="I4" s="52"/>
+      <c r="J4" s="50" t="s">
         <v>15</v>
       </c>
-      <c r="K4" s="52"/>
-[...2 lines deleted...]
-      <c r="N4" s="51" t="s">
+      <c r="K4" s="51"/>
+      <c r="L4" s="51"/>
+      <c r="M4" s="52"/>
+      <c r="N4" s="50" t="s">
         <v>16</v>
       </c>
-      <c r="O4" s="52"/>
-[...2 lines deleted...]
-      <c r="R4" s="51" t="s">
+      <c r="O4" s="51"/>
+      <c r="P4" s="51"/>
+      <c r="Q4" s="52"/>
+      <c r="R4" s="50" t="s">
         <v>17</v>
       </c>
-      <c r="S4" s="52"/>
-[...1 lines deleted...]
-      <c r="U4" s="53"/>
+      <c r="S4" s="51"/>
+      <c r="T4" s="51"/>
+      <c r="U4" s="52"/>
     </row>
     <row r="5" spans="1:21" s="3" customFormat="1">
-      <c r="A5" s="56"/>
-      <c r="B5" s="54" t="s">
+      <c r="A5" s="55"/>
+      <c r="B5" s="53" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="54"/>
-      <c r="D5" s="54" t="s">
+      <c r="C5" s="53"/>
+      <c r="D5" s="53" t="s">
         <v>1</v>
       </c>
-      <c r="E5" s="54"/>
-      <c r="F5" s="54" t="s">
+      <c r="E5" s="53"/>
+      <c r="F5" s="53" t="s">
         <v>0</v>
       </c>
-      <c r="G5" s="54"/>
-      <c r="H5" s="54" t="s">
+      <c r="G5" s="53"/>
+      <c r="H5" s="53" t="s">
         <v>1</v>
       </c>
-      <c r="I5" s="54"/>
-      <c r="J5" s="54" t="s">
+      <c r="I5" s="53"/>
+      <c r="J5" s="53" t="s">
         <v>0</v>
       </c>
-      <c r="K5" s="54"/>
-      <c r="L5" s="54" t="s">
+      <c r="K5" s="53"/>
+      <c r="L5" s="53" t="s">
         <v>1</v>
       </c>
-      <c r="M5" s="54"/>
-      <c r="N5" s="54" t="s">
+      <c r="M5" s="53"/>
+      <c r="N5" s="53" t="s">
         <v>0</v>
       </c>
-      <c r="O5" s="54"/>
-      <c r="P5" s="54" t="s">
+      <c r="O5" s="53"/>
+      <c r="P5" s="53" t="s">
         <v>1</v>
       </c>
-      <c r="Q5" s="54"/>
-      <c r="R5" s="54" t="s">
+      <c r="Q5" s="53"/>
+      <c r="R5" s="53" t="s">
         <v>0</v>
       </c>
-      <c r="S5" s="54"/>
-      <c r="T5" s="54" t="s">
+      <c r="S5" s="53"/>
+      <c r="T5" s="53" t="s">
         <v>1</v>
       </c>
-      <c r="U5" s="54"/>
+      <c r="U5" s="53"/>
     </row>
     <row r="6" spans="1:21" s="2" customFormat="1" ht="45">
-      <c r="A6" s="57"/>
+      <c r="A6" s="56"/>
       <c r="B6" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="13" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>8</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>8</v>
       </c>
       <c r="G6" s="13" t="s">
         <v>9</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>8</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>9</v>
       </c>
       <c r="J6" s="13" t="s">
@@ -1046,304 +1021,304 @@
       </c>
       <c r="F7" s="15">
         <v>62631.966260000008</v>
       </c>
       <c r="G7" s="14">
         <v>1475.25532</v>
       </c>
       <c r="H7" s="14">
         <v>321954.0639200001</v>
       </c>
       <c r="I7" s="14">
         <v>108498.59724999999</v>
       </c>
       <c r="J7" s="37">
         <v>196278.09655000002</v>
       </c>
       <c r="K7" s="14">
         <v>1397.7224900000001</v>
       </c>
       <c r="L7" s="14">
         <v>214671.08722999998</v>
       </c>
       <c r="M7" s="14">
         <v>83776.612439999997</v>
       </c>
-      <c r="N7" s="42">
-[...21 lines deleted...]
-        <v>46026.347519999988</v>
+      <c r="N7" s="43">
+        <v>9073.7162799999987</v>
+      </c>
+      <c r="O7" s="44">
+        <v>1124.49611</v>
+      </c>
+      <c r="P7" s="44">
+        <v>129534.21462000003</v>
+      </c>
+      <c r="Q7" s="45">
+        <v>63236.751569999993</v>
+      </c>
+      <c r="R7" s="43">
+        <v>60765.634999999995</v>
+      </c>
+      <c r="S7" s="44">
+        <v>829.0174300000001</v>
+      </c>
+      <c r="T7" s="44">
+        <v>121688.34426000001</v>
+      </c>
+      <c r="U7" s="45">
+        <v>54982.492929999993</v>
       </c>
     </row>
     <row r="8" spans="1:21" s="5" customFormat="1" ht="15.75" customHeight="1">
       <c r="A8" s="33" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="9">
         <v>5070.0609999999997</v>
       </c>
       <c r="C8" s="10">
         <v>110.06718000000001</v>
       </c>
       <c r="D8" s="10">
         <v>205939.57499999998</v>
       </c>
       <c r="E8" s="11">
         <v>63172.616270000006</v>
       </c>
       <c r="F8" s="9">
         <v>60869.595000000008</v>
       </c>
       <c r="G8" s="10">
         <v>421.77030000000002</v>
       </c>
       <c r="H8" s="10">
         <v>290689.16264000005</v>
       </c>
       <c r="I8" s="10">
         <v>84728.685659999988</v>
       </c>
       <c r="J8" s="38">
         <v>194440.94500000001</v>
       </c>
       <c r="K8" s="39">
         <v>915.72342000000003</v>
       </c>
       <c r="L8" s="39">
         <v>186360.85017999998</v>
       </c>
       <c r="M8" s="39">
         <v>58519.361099999995</v>
       </c>
-      <c r="N8" s="45">
-[...21 lines deleted...]
-        <v>24707.124579999996</v>
+      <c r="N8" s="46">
+        <v>4713.2739999999994</v>
+      </c>
+      <c r="O8" s="47">
+        <v>196.19026000000002</v>
+      </c>
+      <c r="P8" s="47">
+        <v>102728.95020000002</v>
+      </c>
+      <c r="Q8" s="48">
+        <v>39378.524259999991</v>
+      </c>
+      <c r="R8" s="38">
+        <v>57492.436999999998</v>
+      </c>
+      <c r="S8" s="39">
+        <v>73.444860000000006</v>
+      </c>
+      <c r="T8" s="39">
+        <v>95935.539309999993</v>
+      </c>
+      <c r="U8" s="49">
+        <v>28789.254270000001</v>
       </c>
     </row>
     <row r="9" spans="1:21" s="27" customFormat="1" ht="15.75" customHeight="1">
       <c r="A9" s="34" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="24">
         <v>0.5</v>
       </c>
       <c r="C9" s="25">
         <v>0.48299999999999998</v>
       </c>
       <c r="D9" s="25">
         <v>1106.1355099999998</v>
       </c>
       <c r="E9" s="26">
         <v>3453.6941400000001</v>
       </c>
       <c r="F9" s="24">
         <v>0</v>
       </c>
       <c r="G9" s="25">
         <v>0</v>
       </c>
       <c r="H9" s="25">
         <v>1370.2838899999999</v>
       </c>
       <c r="I9" s="25">
         <v>2983.2179300000003</v>
       </c>
       <c r="J9" s="38">
         <v>0</v>
       </c>
       <c r="K9" s="39">
         <v>0</v>
       </c>
       <c r="L9" s="39">
         <v>949.43786999999998</v>
       </c>
       <c r="M9" s="39">
         <v>3682.9521199999995</v>
       </c>
-      <c r="N9" s="47">
+      <c r="N9" s="38">
         <v>0</v>
       </c>
-      <c r="O9" s="48">
+      <c r="O9" s="39">
         <v>0</v>
       </c>
-      <c r="P9" s="48">
-        <v>476.03963000000005</v>
+      <c r="P9" s="39">
+        <v>603.95741999999996</v>
       </c>
       <c r="Q9" s="49">
-        <v>2113.19461</v>
-[...1 lines deleted...]
-      <c r="R9" s="27">
+        <v>2617.0906600000003</v>
+      </c>
+      <c r="R9" s="38">
         <v>0</v>
       </c>
-      <c r="S9" s="27">
+      <c r="S9" s="39">
         <v>0</v>
       </c>
-      <c r="T9" s="27">
-[...3 lines deleted...]
-        <v>1213.88833</v>
+      <c r="T9" s="39">
+        <v>352.95536000000004</v>
+      </c>
+      <c r="U9" s="49">
+        <v>1349.2618199999999</v>
       </c>
     </row>
     <row r="10" spans="1:21" s="27" customFormat="1" ht="15.75" customHeight="1">
       <c r="A10" s="35" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="28">
         <v>1100.3454400000001</v>
       </c>
       <c r="C10" s="29">
         <v>830.39475000000016</v>
       </c>
       <c r="D10" s="29">
         <v>18023.341070000002</v>
       </c>
       <c r="E10" s="30">
         <v>19010.011709999999</v>
       </c>
       <c r="F10" s="28">
         <v>1762.3712599999999</v>
       </c>
       <c r="G10" s="29">
         <v>1053.4850200000001</v>
       </c>
       <c r="H10" s="29">
         <v>29894.617389999999</v>
       </c>
       <c r="I10" s="29">
         <v>20786.693659999997</v>
       </c>
       <c r="J10" s="38">
         <v>1837.15155</v>
       </c>
       <c r="K10" s="39">
         <v>481.99906999999996</v>
       </c>
       <c r="L10" s="39">
         <v>27360.799180000002</v>
       </c>
       <c r="M10" s="39">
         <v>21574.299219999997</v>
       </c>
-      <c r="N10" s="47">
-[...6 lines deleted...]
-        <v>20385.287550000008</v>
+      <c r="N10" s="38">
+        <v>4360.4422799999993</v>
+      </c>
+      <c r="O10" s="39">
+        <v>928.30585000000008</v>
+      </c>
+      <c r="P10" s="39">
+        <v>26201.307000000004</v>
       </c>
       <c r="Q10" s="49">
-        <v>16035.224770000004</v>
-[...11 lines deleted...]
-        <v>20105.334609999991</v>
+        <v>21241.13665</v>
+      </c>
+      <c r="R10" s="38">
+        <v>3273.1980000000003</v>
+      </c>
+      <c r="S10" s="39">
+        <v>755.57257000000004</v>
+      </c>
+      <c r="T10" s="39">
+        <v>25399.849590000005</v>
+      </c>
+      <c r="U10" s="49">
+        <v>24843.976839999988</v>
       </c>
     </row>
     <row r="11" spans="1:21" s="6" customFormat="1" ht="15.75" customHeight="1">
       <c r="A11" s="36" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="18"/>
       <c r="C11" s="17">
         <v>88.3</v>
       </c>
       <c r="D11" s="17"/>
       <c r="E11" s="19"/>
       <c r="F11" s="18"/>
       <c r="G11" s="17">
         <v>71.400000000000006</v>
       </c>
       <c r="H11" s="17"/>
       <c r="I11" s="17"/>
       <c r="J11" s="18"/>
       <c r="K11" s="17">
         <v>34.5</v>
       </c>
       <c r="L11" s="17"/>
       <c r="M11" s="17"/>
       <c r="N11" s="40"/>
       <c r="O11" s="41">
-        <v>78.8</v>
+        <v>82.553051250661952</v>
       </c>
       <c r="P11" s="41"/>
-      <c r="Q11" s="50"/>
-      <c r="R11" s="41"/>
+      <c r="Q11" s="42"/>
+      <c r="R11" s="40"/>
       <c r="S11" s="41">
-        <v>90</v>
+        <v>91.140733916776625</v>
       </c>
       <c r="T11" s="41"/>
-      <c r="U11" s="41"/>
+      <c r="U11" s="42"/>
     </row>
     <row r="12" spans="1:21" s="7" customFormat="1" ht="29.25" customHeight="1">
       <c r="A12" s="20" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="21"/>
       <c r="C12" s="21"/>
       <c r="D12" s="21"/>
       <c r="E12" s="21"/>
       <c r="F12" s="21"/>
       <c r="G12" s="21"/>
       <c r="H12" s="21"/>
       <c r="I12" s="21"/>
       <c r="J12" s="31"/>
       <c r="K12" s="31"/>
       <c r="L12" s="31"/>
       <c r="M12" s="31"/>
     </row>
     <row r="13" spans="1:21" ht="15" customHeight="1">
       <c r="A13" s="22"/>
       <c r="B13" s="22"/>
       <c r="C13" s="22"/>
       <c r="D13" s="22"/>
       <c r="E13" s="22"/>
       <c r="F13" s="22"/>