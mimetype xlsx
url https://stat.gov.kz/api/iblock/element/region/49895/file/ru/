--- v5 (2026-10-06)
+++ v6 (2026-10-26)
@@ -1,61 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-15" yWindow="-15" windowWidth="28815" windowHeight="10245" tabRatio="911"/>
   </bookViews>
   <sheets>
-    <sheet name="Абай" sheetId="17" r:id="rId1"/>
+    <sheet name="Метаданные " sheetId="18" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="20" r:id="rId2"/>
+    <sheet name="Абай" sheetId="17" r:id="rId3"/>
   </sheets>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="18">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="87" uniqueCount="60">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t xml:space="preserve">
 Наименование показателя</t>
   </si>
   <si>
     <t xml:space="preserve">
 Всего по продукции АПК:</t>
   </si>
   <si>
     <t xml:space="preserve">
 Растениеводство</t>
   </si>
   <si>
     <t xml:space="preserve">
 Животноводство</t>
   </si>
   <si>
     <t xml:space="preserve">
 Доля переработанной продукции в общем объеме экспорта продукции АПК, %</t>
@@ -70,65 +74,191 @@
   </si>
   <si>
     <t xml:space="preserve">
 тыс. долларов США</t>
   </si>
   <si>
     <t xml:space="preserve"> 
 Переработанная с/х продукция</t>
   </si>
   <si>
     <t>Экспорт и импорт продукции АПК</t>
   </si>
   <si>
     <t>Область Абай</t>
   </si>
   <si>
     <t>2022 года</t>
   </si>
   <si>
     <t xml:space="preserve"> 2023 года</t>
   </si>
   <si>
     <t xml:space="preserve"> 2024 года</t>
   </si>
   <si>
-    <t>январь-июль 2025 года*</t>
-[...2 lines deleted...]
-    <t>январь-июль 2026 года*</t>
+    <t>январь-август 2025 года*</t>
+  </si>
+  <si>
+    <t>январь-август 2026 года*</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Товарооборот в иностранной валюте</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>тыс.долларов США, тонн, дополнительные единицы измерения</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>Товарооборот в иностранной валюте - Экспорт, импорт</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Расчетный</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Методология ведения статистики взаимной торговли товарами государств – членов Евразийского экономического союза Утверждена Решением Коллегии Евразийской экономической комиссии от 25 декабря 2018 г. № 210</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Основными источниками информации являются данные статистической отчетности 1-ТС «Отчет о взаимной торговле товарами с государствами-членами Евразийского экономического союза» со странами ЕАЭС</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/20/</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/29/</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/vko/dynamic-tables/1450/</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/industries/economy/foreign-market/dynamic-tables/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Отдел статистики торговли и сферы услуг </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Каттебаева Мадина </t>
+  </si>
+  <si>
+    <t>+7 7222 36 26 12</t>
+  </si>
+  <si>
+    <t>M.Kattebaeva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Показатель формируется с 2022 года</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="19">
+  <fonts count="24" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Calibri"/>
@@ -208,50 +338,81 @@
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="MS Sans Serif"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color indexed="12"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
@@ -373,60 +534,66 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="7">
+  <cellStyleXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="57">
+  <cellXfs count="74">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -444,100 +611,148 @@
     <xf numFmtId="164" fontId="11" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="9" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="9" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="19" fillId="0" borderId="2" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="2" xfId="9" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="7">
+  <cellStyles count="10">
+    <cellStyle name="Гиперссылка" xfId="9" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="8"/>
+    <cellStyle name="Обычный 2 3" xfId="7"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 3 2" xfId="6"/>
     <cellStyle name="Обычный 4" xfId="3"/>
     <cellStyle name="Обычный 5" xfId="5"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -782,188 +997,446 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/29/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/foreign-market/dynamic-tables/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/20/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:M.Kattebaeva@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:B21"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B23" sqref="B23"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="54.28515625" customWidth="1"/>
+    <col min="2" max="2" width="64" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A2" s="47" t="s">
+        <v>18</v>
+      </c>
+      <c r="B2" s="48">
+        <v>312101</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="47" t="s">
+        <v>19</v>
+      </c>
+      <c r="B3" s="48" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="47" t="s">
+        <v>21</v>
+      </c>
+      <c r="B4" s="49" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="50" t="s">
+        <v>23</v>
+      </c>
+      <c r="B5" s="48" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="50" t="s">
+        <v>25</v>
+      </c>
+      <c r="B6" s="48" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="47" t="s">
+        <v>26</v>
+      </c>
+      <c r="B7" s="51" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A8" s="47" t="s">
+        <v>27</v>
+      </c>
+      <c r="B8" s="51" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="B9" s="51" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="53.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="47" t="s">
+        <v>31</v>
+      </c>
+      <c r="B10" s="51" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A11" s="47" t="s">
+        <v>33</v>
+      </c>
+      <c r="B11" s="48"/>
+    </row>
+    <row r="12" spans="1:2" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="47" t="s">
+        <v>34</v>
+      </c>
+      <c r="B12" s="52" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A13" s="53" t="s">
+        <v>36</v>
+      </c>
+      <c r="B13" s="54" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A14" s="53" t="s">
+        <v>38</v>
+      </c>
+      <c r="B14" s="49" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" ht="30" x14ac:dyDescent="0.25">
+      <c r="A15" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="B15" s="54" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A16" s="47" t="s">
+        <v>42</v>
+      </c>
+      <c r="B16" s="55">
+        <v>46310</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A17" s="47" t="s">
+        <v>43</v>
+      </c>
+      <c r="B17" s="55">
+        <v>46342</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A18" s="47" t="s">
+        <v>44</v>
+      </c>
+      <c r="B18" s="56" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A19" s="47" t="s">
+        <v>45</v>
+      </c>
+      <c r="B19" s="56" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A20" s="47" t="s">
+        <v>46</v>
+      </c>
+      <c r="B20" s="57" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A21" s="47" t="s">
+        <v>47</v>
+      </c>
+      <c r="B21" s="62" t="s">
+        <v>58</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B6:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B24" sqref="B24"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="2" max="2" width="112.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B6" s="58" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B7" s="58" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B8" s="58" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B9" s="58" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B10" s="58" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B11" s="58"/>
+    </row>
+    <row r="12" spans="2:2" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="59" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B13" s="58"/>
+    </row>
+    <row r="14" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B14" s="58"/>
+    </row>
+    <row r="15" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B15" s="60"/>
+    </row>
+    <row r="16" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B16" s="60"/>
+    </row>
+    <row r="17" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B17" s="60"/>
+    </row>
+    <row r="18" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B18" s="61" t="s">
+        <v>54</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист10"/>
   <dimension ref="A1:U16"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="F7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="N7" sqref="N7:U11"/>
+      <selection pane="bottomRight" activeCell="V20" sqref="V20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="39.28515625" style="8" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" s="1" customFormat="1" ht="26.25" customHeight="1">
+    <row r="1" spans="1:21" s="1" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="23" t="s">
         <v>11</v>
       </c>
       <c r="B1" s="12"/>
       <c r="C1" s="12"/>
       <c r="D1" s="12"/>
       <c r="E1" s="12"/>
       <c r="F1" s="12"/>
       <c r="G1" s="12"/>
       <c r="H1" s="12"/>
       <c r="I1" s="12"/>
     </row>
-    <row r="2" spans="1:21" s="1" customFormat="1" ht="15.75" customHeight="1">
+    <row r="2" spans="1:21" s="1" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="23" t="s">
         <v>12</v>
       </c>
       <c r="B2" s="12"/>
       <c r="C2" s="12"/>
       <c r="D2" s="12"/>
       <c r="E2" s="12"/>
       <c r="F2" s="12"/>
       <c r="G2" s="12"/>
       <c r="H2" s="12"/>
       <c r="I2" s="12"/>
     </row>
-    <row r="3" spans="1:21" s="1" customFormat="1">
+    <row r="3" spans="1:21" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A3" s="12"/>
       <c r="B3" s="12"/>
       <c r="C3" s="12"/>
       <c r="D3" s="12"/>
       <c r="E3" s="12"/>
       <c r="F3" s="12"/>
       <c r="G3" s="12"/>
       <c r="H3" s="12"/>
       <c r="I3" s="12"/>
     </row>
-    <row r="4" spans="1:21" s="2" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A4" s="54" t="s">
+    <row r="4" spans="1:21" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="69" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="50" t="s">
+      <c r="B4" s="65" t="s">
         <v>13</v>
       </c>
-      <c r="C4" s="51"/>
-[...2 lines deleted...]
-      <c r="F4" s="50" t="s">
+      <c r="C4" s="66"/>
+      <c r="D4" s="66"/>
+      <c r="E4" s="67"/>
+      <c r="F4" s="65" t="s">
         <v>14</v>
       </c>
-      <c r="G4" s="51"/>
-[...2 lines deleted...]
-      <c r="J4" s="50" t="s">
+      <c r="G4" s="66"/>
+      <c r="H4" s="66"/>
+      <c r="I4" s="67"/>
+      <c r="J4" s="65" t="s">
         <v>15</v>
       </c>
-      <c r="K4" s="51"/>
-[...2 lines deleted...]
-      <c r="N4" s="50" t="s">
+      <c r="K4" s="66"/>
+      <c r="L4" s="66"/>
+      <c r="M4" s="67"/>
+      <c r="N4" s="65" t="s">
         <v>16</v>
       </c>
-      <c r="O4" s="51"/>
-[...2 lines deleted...]
-      <c r="R4" s="50" t="s">
+      <c r="O4" s="66"/>
+      <c r="P4" s="66"/>
+      <c r="Q4" s="67"/>
+      <c r="R4" s="65" t="s">
         <v>17</v>
       </c>
-      <c r="S4" s="51"/>
-[...5 lines deleted...]
-      <c r="B5" s="53" t="s">
+      <c r="S4" s="66"/>
+      <c r="T4" s="66"/>
+      <c r="U4" s="67"/>
+    </row>
+    <row r="5" spans="1:21" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="70"/>
+      <c r="B5" s="68" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="53"/>
-      <c r="D5" s="53" t="s">
+      <c r="C5" s="68"/>
+      <c r="D5" s="68" t="s">
         <v>1</v>
       </c>
-      <c r="E5" s="53"/>
-      <c r="F5" s="53" t="s">
+      <c r="E5" s="68"/>
+      <c r="F5" s="68" t="s">
         <v>0</v>
       </c>
-      <c r="G5" s="53"/>
-      <c r="H5" s="53" t="s">
+      <c r="G5" s="68"/>
+      <c r="H5" s="68" t="s">
         <v>1</v>
       </c>
-      <c r="I5" s="53"/>
-      <c r="J5" s="53" t="s">
+      <c r="I5" s="68"/>
+      <c r="J5" s="68" t="s">
         <v>0</v>
       </c>
-      <c r="K5" s="53"/>
-      <c r="L5" s="53" t="s">
+      <c r="K5" s="68"/>
+      <c r="L5" s="68" t="s">
         <v>1</v>
       </c>
-      <c r="M5" s="53"/>
-      <c r="N5" s="53" t="s">
+      <c r="M5" s="68"/>
+      <c r="N5" s="68" t="s">
         <v>0</v>
       </c>
-      <c r="O5" s="53"/>
-      <c r="P5" s="53" t="s">
+      <c r="O5" s="68"/>
+      <c r="P5" s="68" t="s">
         <v>1</v>
       </c>
-      <c r="Q5" s="53"/>
-      <c r="R5" s="53" t="s">
+      <c r="Q5" s="68"/>
+      <c r="R5" s="68" t="s">
         <v>0</v>
       </c>
-      <c r="S5" s="53"/>
-      <c r="T5" s="53" t="s">
+      <c r="S5" s="68"/>
+      <c r="T5" s="68" t="s">
         <v>1</v>
       </c>
-      <c r="U5" s="53"/>
-[...2 lines deleted...]
-      <c r="A6" s="56"/>
+      <c r="U5" s="68"/>
+    </row>
+    <row r="6" spans="1:21" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+      <c r="A6" s="71"/>
       <c r="B6" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="13" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>8</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>8</v>
       </c>
       <c r="G6" s="13" t="s">
         <v>9</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>8</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>9</v>
       </c>
       <c r="J6" s="13" t="s">
@@ -981,441 +1454,443 @@
       <c r="N6" s="13" t="s">
         <v>8</v>
       </c>
       <c r="O6" s="13" t="s">
         <v>9</v>
       </c>
       <c r="P6" s="13" t="s">
         <v>8</v>
       </c>
       <c r="Q6" s="13" t="s">
         <v>9</v>
       </c>
       <c r="R6" s="13" t="s">
         <v>8</v>
       </c>
       <c r="S6" s="13" t="s">
         <v>9</v>
       </c>
       <c r="T6" s="13" t="s">
         <v>8</v>
       </c>
       <c r="U6" s="13" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="7" spans="1:21" s="4" customFormat="1" ht="19.5" customHeight="1">
+    <row r="7" spans="1:21" s="4" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="32" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="15">
         <v>6170.9064399999997</v>
       </c>
       <c r="C7" s="14">
         <v>940.94493000000011</v>
       </c>
       <c r="D7" s="14">
         <v>225069.05157999997</v>
       </c>
       <c r="E7" s="16">
         <v>85636.322119999997</v>
       </c>
       <c r="F7" s="15">
         <v>62631.966260000008</v>
       </c>
       <c r="G7" s="14">
         <v>1475.25532</v>
       </c>
       <c r="H7" s="14">
         <v>321954.0639200001</v>
       </c>
       <c r="I7" s="14">
         <v>108498.59724999999</v>
       </c>
       <c r="J7" s="37">
         <v>196278.09655000002</v>
       </c>
       <c r="K7" s="14">
         <v>1397.7224900000001</v>
       </c>
       <c r="L7" s="14">
         <v>214671.08722999998</v>
       </c>
       <c r="M7" s="14">
         <v>83776.612439999997</v>
       </c>
-      <c r="N7" s="43">
-[...24 lines deleted...]
-    <row r="8" spans="1:21" s="5" customFormat="1" ht="15.75" customHeight="1">
+      <c r="N7" s="72">
+        <v>10687.72918</v>
+      </c>
+      <c r="O7" s="72">
+        <v>1386.23262</v>
+      </c>
+      <c r="P7" s="72">
+        <v>136225.89968</v>
+      </c>
+      <c r="Q7" s="73">
+        <v>68408.425480000005</v>
+      </c>
+      <c r="R7" s="72">
+        <v>61067.658899999995</v>
+      </c>
+      <c r="S7" s="72">
+        <v>869.31073000000004</v>
+      </c>
+      <c r="T7" s="72">
+        <v>135238.89353999999</v>
+      </c>
+      <c r="U7" s="73">
+        <v>63698.51986</v>
+      </c>
+    </row>
+    <row r="8" spans="1:21" s="5" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="33" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="9">
         <v>5070.0609999999997</v>
       </c>
       <c r="C8" s="10">
         <v>110.06718000000001</v>
       </c>
       <c r="D8" s="10">
         <v>205939.57499999998</v>
       </c>
       <c r="E8" s="11">
         <v>63172.616270000006</v>
       </c>
       <c r="F8" s="9">
         <v>60869.595000000008</v>
       </c>
       <c r="G8" s="10">
         <v>421.77030000000002</v>
       </c>
       <c r="H8" s="10">
         <v>290689.16264000005</v>
       </c>
       <c r="I8" s="10">
         <v>84728.685659999988</v>
       </c>
       <c r="J8" s="38">
         <v>194440.94500000001</v>
       </c>
       <c r="K8" s="39">
         <v>915.72342000000003</v>
       </c>
       <c r="L8" s="39">
         <v>186360.85017999998</v>
       </c>
       <c r="M8" s="39">
         <v>58519.361099999995</v>
       </c>
-      <c r="N8" s="46">
-[...12 lines deleted...]
-        <v>57492.436999999998</v>
+      <c r="N8" s="43">
+        <v>5137.634</v>
+      </c>
+      <c r="O8" s="44">
+        <v>197.92420000000001</v>
+      </c>
+      <c r="P8" s="44">
+        <v>105756.94027000001</v>
+      </c>
+      <c r="Q8" s="45">
+        <v>40728.599140000006</v>
+      </c>
+      <c r="R8" s="39">
+        <v>57606.210999999996</v>
       </c>
       <c r="S8" s="39">
-        <v>73.444860000000006</v>
+        <v>73.865160000000017</v>
       </c>
       <c r="T8" s="39">
-        <v>95935.539309999993</v>
-[...5 lines deleted...]
-    <row r="9" spans="1:21" s="27" customFormat="1" ht="15.75" customHeight="1">
+        <v>101618.49341999998</v>
+      </c>
+      <c r="U8" s="46">
+        <v>30123.783579999996</v>
+      </c>
+    </row>
+    <row r="9" spans="1:21" s="27" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="34" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="24">
         <v>0.5</v>
       </c>
       <c r="C9" s="25">
         <v>0.48299999999999998</v>
       </c>
       <c r="D9" s="25">
         <v>1106.1355099999998</v>
       </c>
       <c r="E9" s="26">
         <v>3453.6941400000001</v>
       </c>
       <c r="F9" s="24">
         <v>0</v>
       </c>
       <c r="G9" s="25">
         <v>0</v>
       </c>
       <c r="H9" s="25">
         <v>1370.2838899999999</v>
       </c>
       <c r="I9" s="25">
         <v>2983.2179300000003</v>
       </c>
       <c r="J9" s="38">
         <v>0</v>
       </c>
       <c r="K9" s="39">
         <v>0</v>
       </c>
       <c r="L9" s="39">
         <v>949.43786999999998</v>
       </c>
       <c r="M9" s="39">
         <v>3682.9521199999995</v>
       </c>
-      <c r="N9" s="38">
+      <c r="N9" s="63">
         <v>0</v>
       </c>
-      <c r="O9" s="39">
+      <c r="O9" s="63">
         <v>0</v>
       </c>
-      <c r="P9" s="39">
-[...5 lines deleted...]
-      <c r="R9" s="38">
+      <c r="P9" s="63">
+        <v>678.29898000000003</v>
+      </c>
+      <c r="Q9" s="46">
+        <v>3016.2322900000004</v>
+      </c>
+      <c r="R9" s="64">
         <v>0</v>
       </c>
-      <c r="S9" s="39">
+      <c r="S9" s="64">
         <v>0</v>
       </c>
-      <c r="T9" s="39">
-[...6 lines deleted...]
-    <row r="10" spans="1:21" s="27" customFormat="1" ht="15.75" customHeight="1">
+      <c r="T9" s="64">
+        <v>394.72650999999996</v>
+      </c>
+      <c r="U9" s="45">
+        <v>1474.6364200000003</v>
+      </c>
+    </row>
+    <row r="10" spans="1:21" s="27" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="35" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="28">
         <v>1100.3454400000001</v>
       </c>
       <c r="C10" s="29">
         <v>830.39475000000016</v>
       </c>
       <c r="D10" s="29">
         <v>18023.341070000002</v>
       </c>
       <c r="E10" s="30">
         <v>19010.011709999999</v>
       </c>
       <c r="F10" s="28">
         <v>1762.3712599999999</v>
       </c>
       <c r="G10" s="29">
         <v>1053.4850200000001</v>
       </c>
       <c r="H10" s="29">
         <v>29894.617389999999</v>
       </c>
       <c r="I10" s="29">
         <v>20786.693659999997</v>
       </c>
       <c r="J10" s="38">
         <v>1837.15155</v>
       </c>
       <c r="K10" s="39">
         <v>481.99906999999996</v>
       </c>
       <c r="L10" s="39">
         <v>27360.799180000002</v>
       </c>
       <c r="M10" s="39">
         <v>21574.299219999997</v>
       </c>
       <c r="N10" s="38">
-        <v>4360.4422799999993</v>
+        <v>5550.0951800000003</v>
       </c>
       <c r="O10" s="39">
-        <v>928.30585000000008</v>
+        <v>1188.3084200000001</v>
       </c>
       <c r="P10" s="39">
-        <v>26201.307000000004</v>
-[...5 lines deleted...]
-        <v>3273.1980000000003</v>
+        <v>29790.66043</v>
+      </c>
+      <c r="Q10" s="46">
+        <v>24663.594050000003</v>
+      </c>
+      <c r="R10" s="39">
+        <v>3461.4479000000001</v>
       </c>
       <c r="S10" s="39">
-        <v>755.57257000000004</v>
+        <v>795.44556999999998</v>
       </c>
       <c r="T10" s="39">
-        <v>25399.849590000005</v>
-[...5 lines deleted...]
-    <row r="11" spans="1:21" s="6" customFormat="1" ht="15.75" customHeight="1">
+        <v>33225.673610000005</v>
+      </c>
+      <c r="U10" s="46">
+        <v>32100.099860000009</v>
+      </c>
+    </row>
+    <row r="11" spans="1:21" s="6" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="36" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="18"/>
       <c r="C11" s="17">
         <v>88.3</v>
       </c>
       <c r="D11" s="17"/>
       <c r="E11" s="19"/>
       <c r="F11" s="18"/>
       <c r="G11" s="17">
         <v>71.400000000000006</v>
       </c>
       <c r="H11" s="17"/>
       <c r="I11" s="17"/>
       <c r="J11" s="18"/>
       <c r="K11" s="17">
         <v>34.5</v>
       </c>
       <c r="L11" s="17"/>
       <c r="M11" s="17"/>
       <c r="N11" s="40"/>
       <c r="O11" s="41">
-        <v>82.553051250661952</v>
+        <v>85.7</v>
       </c>
       <c r="P11" s="41"/>
       <c r="Q11" s="42"/>
-      <c r="R11" s="40"/>
+      <c r="R11" s="41"/>
       <c r="S11" s="41">
-        <v>91.140733916776625</v>
+        <v>91.5</v>
       </c>
       <c r="T11" s="41"/>
       <c r="U11" s="42"/>
     </row>
-    <row r="12" spans="1:21" s="7" customFormat="1" ht="29.25" customHeight="1">
+    <row r="12" spans="1:21" s="7" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="20" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="21"/>
       <c r="C12" s="21"/>
       <c r="D12" s="21"/>
       <c r="E12" s="21"/>
       <c r="F12" s="21"/>
       <c r="G12" s="21"/>
       <c r="H12" s="21"/>
       <c r="I12" s="21"/>
       <c r="J12" s="31"/>
       <c r="K12" s="31"/>
       <c r="L12" s="31"/>
       <c r="M12" s="31"/>
     </row>
-    <row r="13" spans="1:21" ht="15" customHeight="1">
+    <row r="13" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="22"/>
       <c r="B13" s="22"/>
       <c r="C13" s="22"/>
       <c r="D13" s="22"/>
       <c r="E13" s="22"/>
       <c r="F13" s="22"/>
       <c r="G13" s="22"/>
       <c r="H13" s="22"/>
       <c r="I13" s="22"/>
     </row>
-    <row r="14" spans="1:21">
+    <row r="14" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A14" s="22"/>
       <c r="B14" s="22"/>
       <c r="C14" s="22"/>
       <c r="D14" s="22"/>
       <c r="E14" s="22"/>
       <c r="F14" s="22"/>
       <c r="G14" s="22"/>
       <c r="H14" s="22"/>
       <c r="I14" s="22"/>
     </row>
-    <row r="15" spans="1:21">
+    <row r="15" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A15" s="22"/>
       <c r="B15" s="22"/>
       <c r="C15" s="22"/>
       <c r="D15" s="22"/>
       <c r="E15" s="22"/>
       <c r="F15" s="22"/>
       <c r="G15" s="22"/>
       <c r="H15" s="22"/>
       <c r="I15" s="22"/>
     </row>
-    <row r="16" spans="1:21">
+    <row r="16" spans="1:21" x14ac:dyDescent="0.2">
       <c r="A16" s="22"/>
       <c r="B16" s="22"/>
       <c r="C16" s="22"/>
       <c r="D16" s="22"/>
       <c r="E16" s="22"/>
       <c r="F16" s="22"/>
       <c r="G16" s="22"/>
       <c r="H16" s="22"/>
       <c r="I16" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="16">
+    <mergeCell ref="N4:Q4"/>
+    <mergeCell ref="R4:U4"/>
+    <mergeCell ref="N5:O5"/>
+    <mergeCell ref="P5:Q5"/>
+    <mergeCell ref="R5:S5"/>
+    <mergeCell ref="T5:U5"/>
     <mergeCell ref="J4:M4"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
-    <mergeCell ref="N4:Q4"/>
-[...4 lines deleted...]
-    <mergeCell ref="T5:U5"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метаданные </vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>Абай</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>