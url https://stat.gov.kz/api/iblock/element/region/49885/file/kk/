--- v0 (2026-04-23)
+++ v1 (2026-07-15)
@@ -1,132 +1,265 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\I.Konkobayeva\Desktop\Строительство\каз\районы\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Zha.karimova\Desktop\ДИНАМИКА\2025\Строительство\строительство динамика каз\районы\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="-105" yWindow="6195" windowWidth="17550" windowHeight="6510"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист1" sheetId="1" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="2" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="3" r:id="rId2"/>
+    <sheet name="Көрсеткіш" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="104" uniqueCount="17">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="148" uniqueCount="60">
   <si>
     <t>бірлік</t>
   </si>
   <si>
     <t>Мердігерлік құрылыс ұйымдарының саны</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Ақтөбе облысы</t>
   </si>
   <si>
     <t>Ақтөбе қаласы</t>
   </si>
   <si>
     <t>Алға</t>
   </si>
   <si>
     <t>Әйтеке би</t>
   </si>
   <si>
     <t>Байғанин</t>
   </si>
   <si>
     <t>Қарғалы</t>
   </si>
   <si>
     <t>Қобда</t>
   </si>
   <si>
     <t>Мәртөк</t>
   </si>
   <si>
     <t>Мұғалжар</t>
   </si>
   <si>
     <t>Ойыл</t>
   </si>
   <si>
     <t>Темір</t>
   </si>
   <si>
     <t>Хромтау</t>
   </si>
   <si>
     <t>Шалқар</t>
   </si>
   <si>
     <t>Ырғыз</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Құрылыс қызметін жүзеге асыратын ұйымдар, кәсіпорындар саны</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>Бірлік</t>
+  </si>
+  <si>
+    <t>ҚСЖ атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Құрылыс ұйымдарына – жөндеу-құрылыс ұйымдарын қоса алғандағы, жалпықұрылыстық және мамандандырылған барлық ұйымдар жатады. Құрылыс ұйымдарының негізгі қызметі тапсырыс берушімен мердігерлік шарт бойынша мемлекеттік «Экономикалық қызмет түрлерінің жалпы жіктеуішіне (ЭҚЖЖ)» сәйкес қызмет түрі «Құрылыс» қызметіне жататын жұмыстарды орындаудан тұрады.</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Жинақталған</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Құрылыс жұмыстарының көлемі негізгі және қосалқы экономикалық қызмет түрлерінің 41-43 "Құрылыс" коды бойынша ірі,орта және шағын кәсіпорындардың бастапқы статистикалық деректерінен қалыптастырады.</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Ақпараттық база болып негізгі және қосалқы экономикалық қызмет түрлерінің 41-43  "Құрылыс" кодтары бойынша,ірі,орта және шағын кәсіпорындарға қатысты жалпы мемлекеттік статистикалық бақылаудың бастапқы деректері табылады.</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/classifiers/statistical/114/</t>
+  </si>
+  <si>
+    <t>Әдіснамалық түсіндірмелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/methodology/87/</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/305554/file/kk/</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтемелер:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701889</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңартылған күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Байланыс нөмірі :</t>
+  </si>
+  <si>
+    <t>Электрондық пошта</t>
+  </si>
+  <si>
+    <t>2005 жылдан бастап</t>
+  </si>
+  <si>
+    <t>14.07.2026ж.</t>
+  </si>
+  <si>
+    <t>12.07.2027ж.</t>
+  </si>
+  <si>
+    <t>Құрылыс және инвестиция статистикасы департаменті</t>
+  </si>
+  <si>
+    <t>Каримова Жанна Сергалиевна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">zha.karimova@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t>+7 7132544434</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі..</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                          © Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="4">
-    <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
-[...2 lines deleted...]
-    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="166" formatCode="#,##0_ ;\-#,##0\ "/>
+    <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="9" x14ac:knownFonts="1">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
@@ -136,228 +269,365 @@
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="4">
+  <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="5">
+  <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="34">
+  <cellXfs count="58">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="1" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="5" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="5" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="5" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="5">
+  <cellStyles count="7">
+    <cellStyle name="Гиперссылка" xfId="5" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="6"/>
     <cellStyle name="Обычный 4" xfId="3"/>
     <cellStyle name="Обычный_КФС" xfId="4"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -602,142 +872,472 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701889" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/305554/file/kk/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:U18"/>
+  <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="W11" sqref="W11"/>
+      <selection activeCell="E10" sqref="E10"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="36.5703125" customWidth="1"/>
+    <col min="2" max="2" width="82.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A1" s="33"/>
+      <c r="B1" s="33"/>
+    </row>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A2" s="34" t="s">
+        <v>17</v>
+      </c>
+      <c r="B2" s="35">
+        <v>162104</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A3" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="B3" s="35" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A4" s="34" t="s">
+        <v>20</v>
+      </c>
+      <c r="B4" s="36" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A5" s="37" t="s">
+        <v>22</v>
+      </c>
+      <c r="B5" s="35" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A6" s="37" t="s">
+        <v>23</v>
+      </c>
+      <c r="B6" s="35" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="69.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="34" t="s">
+        <v>24</v>
+      </c>
+      <c r="B7" s="38" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A8" s="34" t="s">
+        <v>26</v>
+      </c>
+      <c r="B8" s="36" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="B9" s="39" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="34" t="s">
+        <v>30</v>
+      </c>
+      <c r="B10" s="39" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="34" t="s">
+        <v>32</v>
+      </c>
+      <c r="B11" s="40" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="41" t="s">
+        <v>34</v>
+      </c>
+      <c r="B12" s="42" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A13" s="41" t="s">
+        <v>36</v>
+      </c>
+      <c r="B13" s="42" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A14" s="41" t="s">
+        <v>38</v>
+      </c>
+      <c r="B14" s="42" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A15" s="34" t="s">
+        <v>40</v>
+      </c>
+      <c r="B15" s="43" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A16" s="34" t="s">
+        <v>41</v>
+      </c>
+      <c r="B16" s="43" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A17" s="34" t="s">
+        <v>42</v>
+      </c>
+      <c r="B17" s="36" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A18" s="34" t="s">
+        <v>43</v>
+      </c>
+      <c r="B18" s="36" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A19" s="34" t="s">
+        <v>44</v>
+      </c>
+      <c r="B19" s="44" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A20" s="34" t="s">
+        <v>45</v>
+      </c>
+      <c r="B20" s="45" t="s">
+        <v>51</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B13" r:id="rId1"/>
+    <hyperlink ref="B14" r:id="rId2"/>
+    <hyperlink ref="B11" r:id="rId3"/>
+    <hyperlink ref="B12" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:C20"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="2" max="2" width="118.28515625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A1" s="46"/>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
+    </row>
+    <row r="2" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A2" s="46"/>
+      <c r="B2" s="47"/>
+      <c r="C2" s="46"/>
+    </row>
+    <row r="3" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A3" s="46"/>
+      <c r="B3" s="46"/>
+      <c r="C3" s="46"/>
+    </row>
+    <row r="4" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A4" s="1"/>
+      <c r="B4" s="1"/>
+      <c r="C4" s="1"/>
+    </row>
+    <row r="5" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A5" s="1"/>
+      <c r="B5" s="1"/>
+      <c r="C5" s="1"/>
+    </row>
+    <row r="6" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A6" s="48"/>
+      <c r="B6" s="49" t="s">
+        <v>53</v>
+      </c>
+      <c r="C6" s="50"/>
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A7" s="48"/>
+      <c r="B7" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="C7" s="50"/>
+    </row>
+    <row r="8" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A8" s="48"/>
+      <c r="B8" s="49" t="s">
+        <v>55</v>
+      </c>
+      <c r="C8" s="50"/>
+    </row>
+    <row r="9" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A9" s="48"/>
+      <c r="B9" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="C9" s="50"/>
+    </row>
+    <row r="10" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A10" s="48"/>
+      <c r="B10" s="49" t="s">
+        <v>57</v>
+      </c>
+      <c r="C10" s="50"/>
+    </row>
+    <row r="11" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A11" s="48"/>
+      <c r="B11" s="48"/>
+      <c r="C11" s="50"/>
+    </row>
+    <row r="12" spans="1:3" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="48"/>
+      <c r="B12" s="51" t="s">
+        <v>58</v>
+      </c>
+      <c r="C12" s="50"/>
+    </row>
+    <row r="13" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A13" s="48"/>
+      <c r="B13" s="48"/>
+      <c r="C13" s="50"/>
+    </row>
+    <row r="14" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A14" s="48"/>
+      <c r="B14" s="48"/>
+      <c r="C14" s="50"/>
+    </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A15" s="48"/>
+      <c r="B15" s="48"/>
+      <c r="C15" s="48"/>
+    </row>
+    <row r="16" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A16" s="54" t="s">
+        <v>59</v>
+      </c>
+      <c r="B16" s="55"/>
+      <c r="C16" s="55"/>
+    </row>
+    <row r="17" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A17" s="1"/>
+      <c r="B17" s="1"/>
+      <c r="C17" s="1"/>
+    </row>
+    <row r="18" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A18" s="1"/>
+      <c r="B18" s="52"/>
+      <c r="C18" s="1"/>
+    </row>
+    <row r="19" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A19" s="53"/>
+      <c r="B19" s="53"/>
+      <c r="C19" s="53"/>
+    </row>
+    <row r="20" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A20" s="53"/>
+      <c r="B20" s="53"/>
+      <c r="C20" s="53"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A16:C16"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:V18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="Q34" sqref="Q34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="13.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="6.28515625" style="1" customWidth="1"/>
     <col min="3" max="3" width="6" style="1" customWidth="1"/>
     <col min="4" max="4" width="6.28515625" style="1" customWidth="1"/>
     <col min="5" max="6" width="6" style="1" customWidth="1"/>
     <col min="7" max="7" width="6.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="6.28515625" style="1" customWidth="1"/>
     <col min="9" max="18" width="6.7109375" style="1" customWidth="1"/>
     <col min="19" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
-[...21 lines deleted...]
-    <row r="2" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:22" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A1" s="57" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" s="57"/>
+      <c r="C1" s="57"/>
+      <c r="D1" s="57"/>
+      <c r="E1" s="57"/>
+      <c r="F1" s="57"/>
+      <c r="G1" s="57"/>
+      <c r="H1" s="57"/>
+      <c r="I1" s="57"/>
+      <c r="J1" s="57"/>
+      <c r="K1" s="57"/>
+      <c r="L1" s="57"/>
+      <c r="M1" s="57"/>
+      <c r="N1" s="57"/>
+      <c r="O1" s="57"/>
+      <c r="P1" s="57"/>
+      <c r="Q1" s="57"/>
+      <c r="R1" s="57"/>
+      <c r="S1" s="57"/>
+      <c r="T1" s="57"/>
+      <c r="U1" s="57"/>
+      <c r="V1" s="57"/>
+    </row>
+    <row r="2" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
     </row>
-    <row r="3" spans="1:21" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
-      <c r="T3" s="32" t="s">
+      <c r="T3" s="56" t="s">
         <v>0</v>
       </c>
-      <c r="U3" s="32"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:21" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="U3" s="56"/>
+      <c r="V3" s="56"/>
+    </row>
+    <row r="4" spans="1:22" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="17"/>
       <c r="B4" s="18">
         <v>2005</v>
       </c>
       <c r="C4" s="18">
         <v>2006</v>
       </c>
       <c r="D4" s="18">
         <v>2007</v>
       </c>
       <c r="E4" s="18">
         <v>2008</v>
       </c>
       <c r="F4" s="18">
         <v>2009</v>
       </c>
       <c r="G4" s="19">
         <v>2010</v>
       </c>
       <c r="H4" s="19">
         <v>2011</v>
       </c>
       <c r="I4" s="19">
         <v>2012</v>
       </c>
@@ -755,52 +1355,55 @@
       </c>
       <c r="N4" s="19">
         <v>2017</v>
       </c>
       <c r="O4" s="20">
         <v>2018</v>
       </c>
       <c r="P4" s="20">
         <v>2019</v>
       </c>
       <c r="Q4" s="20">
         <v>2020</v>
       </c>
       <c r="R4" s="20">
         <v>2021</v>
       </c>
       <c r="S4" s="20">
         <v>2022</v>
       </c>
       <c r="T4" s="21">
         <v>2023</v>
       </c>
       <c r="U4" s="21">
         <v>2024</v>
       </c>
-    </row>
-    <row r="5" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="V4" s="21">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="5">
         <v>175</v>
       </c>
       <c r="C5" s="5">
         <v>183</v>
       </c>
       <c r="D5" s="5">
         <v>235</v>
       </c>
       <c r="E5" s="5">
         <v>204</v>
       </c>
       <c r="F5" s="6">
         <v>243</v>
       </c>
       <c r="G5" s="7">
         <v>234</v>
       </c>
       <c r="H5" s="8">
         <v>256</v>
       </c>
       <c r="I5" s="8">
@@ -817,55 +1420,58 @@
       </c>
       <c r="M5" s="10">
         <v>332</v>
       </c>
       <c r="N5" s="10">
         <v>330</v>
       </c>
       <c r="O5" s="7">
         <v>369</v>
       </c>
       <c r="P5" s="11">
         <v>321</v>
       </c>
       <c r="Q5" s="11">
         <v>329</v>
       </c>
       <c r="R5" s="11">
         <v>347</v>
       </c>
       <c r="S5" s="10">
         <v>381</v>
       </c>
       <c r="T5" s="12">
         <v>389</v>
       </c>
-      <c r="U5" s="33">
+      <c r="U5" s="31">
         <v>430</v>
       </c>
-    </row>
-    <row r="6" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="V5" s="32">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="6" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A6" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="13">
         <v>169</v>
       </c>
       <c r="C6" s="13">
         <v>178</v>
       </c>
       <c r="D6" s="13">
         <v>231</v>
       </c>
       <c r="E6" s="13">
         <v>177</v>
       </c>
       <c r="F6" s="14">
         <v>222</v>
       </c>
       <c r="G6" s="13">
         <v>210</v>
       </c>
       <c r="H6" s="8">
         <v>226</v>
       </c>
       <c r="I6" s="15">
@@ -882,55 +1488,58 @@
       </c>
       <c r="M6" s="13">
         <v>296</v>
       </c>
       <c r="N6" s="10">
         <v>291</v>
       </c>
       <c r="O6" s="10">
         <v>341</v>
       </c>
       <c r="P6" s="10">
         <v>287</v>
       </c>
       <c r="Q6" s="10">
         <v>292</v>
       </c>
       <c r="R6" s="10">
         <v>305</v>
       </c>
       <c r="S6" s="10">
         <v>335</v>
       </c>
       <c r="T6" s="12">
         <v>339</v>
       </c>
-      <c r="U6" s="33">
+      <c r="U6" s="31">
         <v>371</v>
       </c>
-    </row>
-    <row r="7" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="V6" s="10">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="7" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A7" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="13" t="s">
         <v>2</v>
       </c>
       <c r="C7" s="13" t="s">
         <v>2</v>
       </c>
       <c r="D7" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E7" s="13">
         <v>2</v>
       </c>
       <c r="F7" s="14">
         <v>4</v>
       </c>
       <c r="G7" s="13">
         <v>6</v>
       </c>
       <c r="H7" s="8">
         <v>6</v>
       </c>
       <c r="I7" s="15">
@@ -947,55 +1556,58 @@
       </c>
       <c r="M7" s="13">
         <v>5</v>
       </c>
       <c r="N7" s="10">
         <v>5</v>
       </c>
       <c r="O7" s="10">
         <v>3</v>
       </c>
       <c r="P7" s="10">
         <v>3</v>
       </c>
       <c r="Q7" s="10">
         <v>3</v>
       </c>
       <c r="R7" s="10">
         <v>4</v>
       </c>
       <c r="S7" s="13">
         <v>4</v>
       </c>
       <c r="T7" s="12">
         <v>7</v>
       </c>
-      <c r="U7" s="33">
+      <c r="U7" s="31">
         <v>7</v>
       </c>
-    </row>
-    <row r="8" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="V7" s="10">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="8" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A8" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="13" t="s">
         <v>2</v>
       </c>
       <c r="C8" s="13" t="s">
         <v>2</v>
       </c>
       <c r="D8" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E8" s="13" t="s">
         <v>2</v>
       </c>
       <c r="F8" s="14" t="s">
         <v>2</v>
       </c>
       <c r="G8" s="13">
         <v>1</v>
       </c>
       <c r="H8" s="8" t="s">
         <v>2</v>
       </c>
       <c r="I8" s="15" t="s">
@@ -1010,55 +1622,58 @@
       <c r="L8" s="15" t="s">
         <v>2</v>
       </c>
       <c r="M8" s="15" t="s">
         <v>2</v>
       </c>
       <c r="N8" s="15" t="s">
         <v>2</v>
       </c>
       <c r="O8" s="13"/>
       <c r="P8" s="13" t="s">
         <v>2</v>
       </c>
       <c r="Q8" s="13" t="s">
         <v>2</v>
       </c>
       <c r="R8" s="10">
         <v>2</v>
       </c>
       <c r="S8" s="13" t="s">
         <v>2</v>
       </c>
       <c r="T8" s="12">
         <v>1</v>
       </c>
-      <c r="U8" s="33">
-[...3 lines deleted...]
-    <row r="9" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="U8" s="31">
+        <v>1</v>
+      </c>
+      <c r="V8" s="10">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="9" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A9" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="13" t="s">
         <v>2</v>
       </c>
       <c r="C9" s="13" t="s">
         <v>2</v>
       </c>
       <c r="D9" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E9" s="13">
         <v>4</v>
       </c>
       <c r="F9" s="14">
         <v>1</v>
       </c>
       <c r="G9" s="13">
         <v>1</v>
       </c>
       <c r="H9" s="8" t="s">
         <v>2</v>
       </c>
       <c r="I9" s="15" t="s">
@@ -1075,55 +1690,58 @@
       </c>
       <c r="M9" s="15" t="s">
         <v>2</v>
       </c>
       <c r="N9" s="15" t="s">
         <v>2</v>
       </c>
       <c r="O9" s="10">
         <v>1</v>
       </c>
       <c r="P9" s="10">
         <v>1</v>
       </c>
       <c r="Q9" s="10">
         <v>3</v>
       </c>
       <c r="R9" s="10">
         <v>2</v>
       </c>
       <c r="S9" s="13">
         <v>1</v>
       </c>
       <c r="T9" s="12">
         <v>2</v>
       </c>
-      <c r="U9" s="33">
-[...3 lines deleted...]
-    <row r="10" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="U9" s="31">
+        <v>1</v>
+      </c>
+      <c r="V9" s="10">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A10" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="13" t="s">
         <v>2</v>
       </c>
       <c r="C10" s="13" t="s">
         <v>2</v>
       </c>
       <c r="D10" s="13">
         <v>1</v>
       </c>
       <c r="E10" s="13">
         <v>1</v>
       </c>
       <c r="F10" s="14">
         <v>1</v>
       </c>
       <c r="G10" s="13" t="s">
         <v>2</v>
       </c>
       <c r="H10" s="8">
         <v>1</v>
       </c>
       <c r="I10" s="15" t="s">
@@ -1140,55 +1758,58 @@
       </c>
       <c r="M10" s="15" t="s">
         <v>2</v>
       </c>
       <c r="N10" s="15" t="s">
         <v>2</v>
       </c>
       <c r="O10" s="15" t="s">
         <v>2</v>
       </c>
       <c r="P10" s="13" t="s">
         <v>2</v>
       </c>
       <c r="Q10" s="10">
         <v>1</v>
       </c>
       <c r="R10" s="10">
         <v>2</v>
       </c>
       <c r="S10" s="13" t="s">
         <v>2</v>
       </c>
       <c r="T10" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="U10" s="33">
-[...3 lines deleted...]
-    <row r="11" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="U10" s="31">
+        <v>2</v>
+      </c>
+      <c r="V10" s="10">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A11" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="13" t="s">
         <v>2</v>
       </c>
       <c r="C11" s="13" t="s">
         <v>2</v>
       </c>
       <c r="D11" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E11" s="13" t="s">
         <v>2</v>
       </c>
       <c r="F11" s="14" t="s">
         <v>2</v>
       </c>
       <c r="G11" s="13" t="s">
         <v>2</v>
       </c>
       <c r="H11" s="8">
         <v>6</v>
       </c>
       <c r="I11" s="15">
@@ -1205,55 +1826,58 @@
       </c>
       <c r="M11" s="13">
         <v>1</v>
       </c>
       <c r="N11" s="10">
         <v>1</v>
       </c>
       <c r="O11" s="10">
         <v>2</v>
       </c>
       <c r="P11" s="10">
         <v>1</v>
       </c>
       <c r="Q11" s="10">
         <v>2</v>
       </c>
       <c r="R11" s="10">
         <v>2</v>
       </c>
       <c r="S11" s="13">
         <v>2</v>
       </c>
       <c r="T11" s="12">
         <v>6</v>
       </c>
-      <c r="U11" s="33">
+      <c r="U11" s="31">
         <v>4</v>
       </c>
-    </row>
-    <row r="12" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="V11" s="10">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A12" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="13" t="s">
         <v>2</v>
       </c>
       <c r="C12" s="13" t="s">
         <v>2</v>
       </c>
       <c r="D12" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E12" s="13" t="s">
         <v>2</v>
       </c>
       <c r="F12" s="14">
         <v>1</v>
       </c>
       <c r="G12" s="13">
         <v>1</v>
       </c>
       <c r="H12" s="8">
         <v>9</v>
       </c>
       <c r="I12" s="15">
@@ -1270,55 +1894,58 @@
       </c>
       <c r="M12" s="13">
         <v>4</v>
       </c>
       <c r="N12" s="10">
         <v>7</v>
       </c>
       <c r="O12" s="10">
         <v>3</v>
       </c>
       <c r="P12" s="10">
         <v>5</v>
       </c>
       <c r="Q12" s="10">
         <v>4</v>
       </c>
       <c r="R12" s="10">
         <v>3</v>
       </c>
       <c r="S12" s="13">
         <v>7</v>
       </c>
       <c r="T12" s="12">
         <v>4</v>
       </c>
-      <c r="U12" s="33">
+      <c r="U12" s="31">
         <v>6</v>
       </c>
-    </row>
-    <row r="13" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="V12" s="10">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="13" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A13" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="13">
         <v>3</v>
       </c>
       <c r="C13" s="13">
         <v>2</v>
       </c>
       <c r="D13" s="13">
         <v>2</v>
       </c>
       <c r="E13" s="13">
         <v>5</v>
       </c>
       <c r="F13" s="14">
         <v>1</v>
       </c>
       <c r="G13" s="13">
         <v>1</v>
       </c>
       <c r="H13" s="8">
         <v>1</v>
       </c>
       <c r="I13" s="15">
@@ -1335,55 +1962,58 @@
       </c>
       <c r="M13" s="13">
         <v>8</v>
       </c>
       <c r="N13" s="10">
         <v>4</v>
       </c>
       <c r="O13" s="10">
         <v>2</v>
       </c>
       <c r="P13" s="10">
         <v>3</v>
       </c>
       <c r="Q13" s="10">
         <v>6</v>
       </c>
       <c r="R13" s="10">
         <v>3</v>
       </c>
       <c r="S13" s="13">
         <v>4</v>
       </c>
       <c r="T13" s="12">
         <v>6</v>
       </c>
-      <c r="U13" s="33">
+      <c r="U13" s="31">
         <v>5</v>
       </c>
-    </row>
-    <row r="14" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="V13" s="10">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="14" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A14" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="13">
         <v>1</v>
       </c>
       <c r="C14" s="13">
         <v>1</v>
       </c>
       <c r="D14" s="13"/>
       <c r="E14" s="13" t="s">
         <v>2</v>
       </c>
       <c r="F14" s="13" t="s">
         <v>2</v>
       </c>
       <c r="G14" s="13" t="s">
         <v>2</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>2</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>2</v>
       </c>
@@ -1398,55 +2028,58 @@
       </c>
       <c r="M14" s="13" t="s">
         <v>2</v>
       </c>
       <c r="N14" s="13" t="s">
         <v>2</v>
       </c>
       <c r="O14" s="13" t="s">
         <v>2</v>
       </c>
       <c r="P14" s="13" t="s">
         <v>2</v>
       </c>
       <c r="Q14" s="13" t="s">
         <v>2</v>
       </c>
       <c r="R14" s="13" t="s">
         <v>2</v>
       </c>
       <c r="S14" s="13" t="s">
         <v>2</v>
       </c>
       <c r="T14" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="U14" s="33">
-[...3 lines deleted...]
-    <row r="15" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="U14" s="31">
+        <v>1</v>
+      </c>
+      <c r="V14" s="10">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A15" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>2</v>
       </c>
       <c r="C15" s="13" t="s">
         <v>2</v>
       </c>
       <c r="D15" s="13"/>
       <c r="E15" s="13">
         <v>1</v>
       </c>
       <c r="F15" s="14">
         <v>5</v>
       </c>
       <c r="G15" s="13">
         <v>6</v>
       </c>
       <c r="H15" s="8">
         <v>2</v>
       </c>
       <c r="I15" s="15">
         <v>7</v>
       </c>
@@ -1461,55 +2094,58 @@
       </c>
       <c r="M15" s="13">
         <v>4</v>
       </c>
       <c r="N15" s="10">
         <v>4</v>
       </c>
       <c r="O15" s="10">
         <v>3</v>
       </c>
       <c r="P15" s="10">
         <v>6</v>
       </c>
       <c r="Q15" s="10">
         <v>4</v>
       </c>
       <c r="R15" s="10">
         <v>5</v>
       </c>
       <c r="S15" s="13">
         <v>1</v>
       </c>
       <c r="T15" s="12">
         <v>2</v>
       </c>
-      <c r="U15" s="33">
+      <c r="U15" s="31">
         <v>3</v>
       </c>
-    </row>
-    <row r="16" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="V15" s="10">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="16" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A16" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="13">
         <v>2</v>
       </c>
       <c r="C16" s="13">
         <v>2</v>
       </c>
       <c r="D16" s="13">
         <v>1</v>
       </c>
       <c r="E16" s="13">
         <v>8</v>
       </c>
       <c r="F16" s="14">
         <v>2</v>
       </c>
       <c r="G16" s="13">
         <v>3</v>
       </c>
       <c r="H16" s="8" t="s">
         <v>2</v>
       </c>
       <c r="I16" s="15">
@@ -1526,55 +2162,58 @@
       </c>
       <c r="M16" s="13">
         <v>8</v>
       </c>
       <c r="N16" s="10">
         <v>10</v>
       </c>
       <c r="O16" s="10">
         <v>7</v>
       </c>
       <c r="P16" s="10">
         <v>13</v>
       </c>
       <c r="Q16" s="10">
         <v>12</v>
       </c>
       <c r="R16" s="10">
         <v>18</v>
       </c>
       <c r="S16" s="13">
         <v>26</v>
       </c>
       <c r="T16" s="12">
         <v>17</v>
       </c>
-      <c r="U16" s="33">
+      <c r="U16" s="31">
         <v>24</v>
       </c>
-    </row>
-    <row r="17" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="V16" s="10">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="17" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A17" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="13" t="s">
         <v>2</v>
       </c>
       <c r="C17" s="13" t="s">
         <v>2</v>
       </c>
       <c r="D17" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E17" s="13">
         <v>5</v>
       </c>
       <c r="F17" s="14">
         <v>4</v>
       </c>
       <c r="G17" s="13">
         <v>5</v>
       </c>
       <c r="H17" s="8">
         <v>5</v>
       </c>
       <c r="I17" s="15">
@@ -1591,55 +2230,58 @@
       </c>
       <c r="M17" s="13">
         <v>5</v>
       </c>
       <c r="N17" s="10">
         <v>6</v>
       </c>
       <c r="O17" s="10">
         <v>5</v>
       </c>
       <c r="P17" s="10">
         <v>2</v>
       </c>
       <c r="Q17" s="10">
         <v>2</v>
       </c>
       <c r="R17" s="10">
         <v>1</v>
       </c>
       <c r="S17" s="13">
         <v>1</v>
       </c>
       <c r="T17" s="12">
         <v>5</v>
       </c>
-      <c r="U17" s="33">
+      <c r="U17" s="31">
         <v>4</v>
       </c>
-    </row>
-    <row r="18" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="V17" s="10">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="18" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A18" s="22" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C18" s="23" t="s">
         <v>2</v>
       </c>
       <c r="D18" s="23" t="s">
         <v>2</v>
       </c>
       <c r="E18" s="23">
         <v>1</v>
       </c>
       <c r="F18" s="24">
         <v>2</v>
       </c>
       <c r="G18" s="23" t="s">
         <v>2</v>
       </c>
       <c r="H18" s="25" t="s">
         <v>2</v>
       </c>
       <c r="I18" s="26" t="s">
@@ -1659,187 +2301,192 @@
       </c>
       <c r="N18" s="30">
         <v>2</v>
       </c>
       <c r="O18" s="30">
         <v>2</v>
       </c>
       <c r="P18" s="28" t="s">
         <v>2</v>
       </c>
       <c r="Q18" s="28" t="s">
         <v>2</v>
       </c>
       <c r="R18" s="28" t="s">
         <v>2</v>
       </c>
       <c r="S18" s="23" t="s">
         <v>2</v>
       </c>
       <c r="T18" s="23" t="s">
         <v>2</v>
       </c>
       <c r="U18" s="30">
         <v>1</v>
       </c>
+      <c r="V18" s="30">
+        <v>1</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A1:R1"/>
-    <mergeCell ref="T3:U3"/>
+    <mergeCell ref="T3:V3"/>
+    <mergeCell ref="A1:V1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Құжат" ma:contentTypeID="0x010100A122E9E3F791814CB8DEC0832DD656B5" ma:contentTypeVersion="0" ma:contentTypeDescription="Жаңа құжат жасау." ma:contentTypeScope="" ma:versionID="fad0ac2c0ad0a8fb167661bf62c8c66a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3c0155d2cd5dce572d3de8309e44211c">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Мазмұн түрі" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Тақырып"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E467E970-6BC2-4050-BD33-53C268A5D4C4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8F78AE78-8AFB-4793-86EF-C0A7F57D72E5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8F78AE78-8AFB-4793-86EF-C0A7F57D72E5}">
-[...12 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66530801-F5EC-4131-A286-FBE4B6813B7A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E467E970-6BC2-4050-BD33-53C268A5D4C4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Лист1</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
+      <vt:lpstr>Көрсеткіш</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>I.kokorina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>