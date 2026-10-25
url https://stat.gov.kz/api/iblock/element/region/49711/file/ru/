--- v1 (2026-09-14)
+++ v2 (2026-10-25)
@@ -1,272 +1,502 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Kulzhabaeva\Desktop\Динамика на проверку\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="10425" yWindow="-240" windowWidth="13800" windowHeight="12330"/>
+    <workbookView xWindow="30" yWindow="-345" windowWidth="13800" windowHeight="12330"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист1" sheetId="1" r:id="rId1"/>
+    <sheet name="Метаданные" sheetId="1" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="2" r:id="rId2"/>
+    <sheet name="Показатель" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="12" uniqueCount="12">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="59">
   <si>
     <t>Объем произведенной продукции, выполненных работ и оказанных услуг</t>
   </si>
   <si>
     <t>Доход от реализации продукции и оказания услуг</t>
   </si>
   <si>
     <t>Прибыль (убыток) до налогооблажения</t>
   </si>
   <si>
     <t>Дебиторская задолженность</t>
   </si>
   <si>
     <t>213 111 816</t>
   </si>
   <si>
     <t>Задолженность по обязательствам</t>
   </si>
   <si>
     <t>572 895 071</t>
   </si>
   <si>
     <t>Рентабельность (убыточность), %</t>
   </si>
   <si>
     <r>
       <t>Динамика показателей финансово-хозяйственной деятельности крупных и средних предприятий в Туркестанской области за 2005 - 2025 гг.</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>*)</t>
     </r>
   </si>
   <si>
     <t>тыс. теңге</t>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
-        <sz val="9"/>
+        <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>*)</t>
     </r>
     <r>
       <rPr>
         <i/>
-        <sz val="9"/>
+        <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>С 2005 года по 2017 год данные по Южно-Казахстанской области, с 2018 года – по Туркестанской области.</t>
     </r>
   </si>
   <si>
+    <t>Код КСП</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Наименование показателя </t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Объем произведенной продукции, выполненных работ и оказанных услуг, млн.теңге</t>
+  </si>
+  <si>
+    <t>Доход от реализации продукции и оказания услуг, млн.теңге</t>
+  </si>
+  <si>
+    <t>Прибыль (убыток) до налогооблажения, млн.теңге</t>
+  </si>
+  <si>
+    <t>Дебиторская задолженность, млн.теңге</t>
+  </si>
+  <si>
+    <t>Задолженность по обязательствам, млн.теңге</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Объем произведенной продукции, выполненных работ и оказанных услуг – стоимость всей выпущенной продукции, выполненных работ и оказанных услуг в ценах производителя; доход от реализации продукции и оказания услуг – сумма подлежащего к получению (полученного) дохода за минусом налога на добавленную стоимость, акцизов, а также стоимости возвращенных товаров, скидки с продаж и скидки с цены, представленных покупателю; прибыль (убыток) до налогообложения определяется как разница между суммой валовой прибыли, доходов от финансирования, прочих доходов и суммой расходов по реализации продукции и оказанию услуг, расходов на финансирование, административных и прочих расходов; дебиторская задолженность – сумма долгов, причитающаяся предприятию, от юридических или физических лиц в итоге хозяйственных взаимоотношений с ними.</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Показатель формируется в соответствии с  международными и национальными стандартами финансовой отчетности (МСФО, НСФО). </t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Формируется на основе </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>статистической формы</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> общегосударственного статистического наблюдения 1-ПФ "Отчет о финансово-хозяйственной деятельности предприятий". </t>
+    </r>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Публикуется по РК</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/22/</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/respondents/statistical-forms/</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/industries/business-statistics/stat-struct/spreadsheets/</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t xml:space="preserve">271305, 271201, 271301, 271401, 271304 </t>
+  </si>
+  <si>
+    <t>С 2005 года</t>
+  </si>
+  <si>
+    <t>Кулжабаева Динара Мырзабековна</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> +7 7252 39 01 73</t>
+  </si>
+  <si>
+    <t>Управление структурной статистики</t>
+  </si>
+  <si>
+    <t>d.kulzhabaeva@aspire.gov.kz</t>
+  </si>
+  <si>
     <r>
       <t>2018</t>
     </r>
     <r>
       <rPr>
+        <b/>
         <vertAlign val="superscript"/>
-        <sz val="8"/>
+        <sz val="10"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="0.0"/>
   </numFmts>
-  <fonts count="16" x14ac:knownFonts="1">
+  <fonts count="26" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
-      <color rgb="FF000000"/>
-[...4 lines deleted...]
-      <sz val="8"/>
       <color indexed="8"/>
-      <name val="Roboto"/>
-[...3 lines deleted...]
-      <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <i/>
       <sz val="8"/>
-      <color indexed="8"/>
-[...5 lines deleted...]
-      <sz val="9"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
-      <vertAlign val="superscript"/>
-[...5 lines deleted...]
-    <font>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
       <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <charset val="204"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="6">
+  <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -287,248 +517,397 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="41">
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+  <cellXfs count="70">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="25" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="166" fontId="25" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="25" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="25" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="14" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="5">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="3"/>
+    <cellStyle name="Обычный 2 2" xfId="4"/>
+    <cellStyle name="Обычный 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -692,1186 +1071,1234 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/346969/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/respondents/statistical-forms/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/22/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.kulzhabaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:V35"/>
+  <dimension ref="A1:K29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A18" sqref="A18"/>
+      <selection activeCell="B29" sqref="B29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="36.42578125" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="22" max="22" width="11.5703125" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="34" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="34" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22" x14ac:dyDescent="0.25">
-[...476 lines deleted...]
-      <c r="A10" s="23" t="s">
+    <row r="1" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A1" s="17"/>
+      <c r="B1" s="17"/>
+    </row>
+    <row r="2" spans="1:11" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A2" s="18" t="s">
+        <v>20</v>
+      </c>
+      <c r="B2" s="19" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A3" s="18" t="s">
+        <v>21</v>
+      </c>
+      <c r="B3" s="19" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A4" s="67"/>
+      <c r="B4" s="21" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A5" s="67"/>
+      <c r="B5" s="21" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A6" s="67"/>
+      <c r="B6" s="21" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A7" s="67"/>
+      <c r="B7" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A8" s="67"/>
+      <c r="B8" s="21" t="s">
         <v>7</v>
       </c>
-      <c r="B10" s="24">
-[...14 lines deleted...]
-      <c r="G10" s="24">
+    </row>
+    <row r="9" spans="1:11" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A9" s="22" t="s">
         <v>27</v>
       </c>
-      <c r="H10" s="24">
-[...595 lines deleted...]
-      <c r="T35" s="1"/>
+      <c r="B9" s="19" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" s="20" customFormat="1" ht="114.75" x14ac:dyDescent="0.2">
+      <c r="A10" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="B10" s="23" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A11" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="B11" s="24" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" s="20" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A12" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="B12" s="23" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" s="20" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A13" s="18" t="s">
+        <v>34</v>
+      </c>
+      <c r="B13" s="25" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A14" s="18" t="s">
+        <v>36</v>
+      </c>
+      <c r="B14" s="26" t="s">
+        <v>37</v>
+      </c>
+      <c r="K14" s="27"/>
+    </row>
+    <row r="15" spans="1:11" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A15" s="18" t="s">
+        <v>38</v>
+      </c>
+      <c r="B15" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="K15" s="27"/>
+    </row>
+    <row r="16" spans="1:11" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A16" s="29" t="s">
+        <v>40</v>
+      </c>
+      <c r="B16" s="28" t="s">
+        <v>41</v>
+      </c>
+      <c r="K16" s="27"/>
+    </row>
+    <row r="17" spans="1:11" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A17" s="29" t="s">
+        <v>42</v>
+      </c>
+      <c r="B17" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="K17" s="27"/>
+    </row>
+    <row r="18" spans="1:11" s="20" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A18" s="29" t="s">
+        <v>44</v>
+      </c>
+      <c r="B18" s="28" t="s">
+        <v>45</v>
+      </c>
+      <c r="K18" s="27"/>
+    </row>
+    <row r="19" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A19" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="B19" s="69">
+        <v>46231</v>
+      </c>
+      <c r="K19" s="30"/>
+    </row>
+    <row r="20" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A20" s="18" t="s">
+        <v>47</v>
+      </c>
+      <c r="B20" s="69">
+        <v>46609</v>
+      </c>
+      <c r="K20" s="31"/>
+    </row>
+    <row r="21" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A21" s="18" t="s">
+        <v>48</v>
+      </c>
+      <c r="B21" s="35" t="s">
+        <v>56</v>
+      </c>
+      <c r="K21" s="30"/>
+    </row>
+    <row r="22" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A22" s="18" t="s">
+        <v>49</v>
+      </c>
+      <c r="B22" s="36" t="s">
+        <v>54</v>
+      </c>
+      <c r="K22" s="31"/>
+    </row>
+    <row r="23" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A23" s="18" t="s">
+        <v>50</v>
+      </c>
+      <c r="B23" s="37" t="s">
+        <v>55</v>
+      </c>
+      <c r="K23" s="30"/>
+    </row>
+    <row r="24" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A24" s="18" t="s">
+        <v>51</v>
+      </c>
+      <c r="B24" s="28" t="s">
+        <v>57</v>
+      </c>
+      <c r="K24" s="31"/>
+    </row>
+    <row r="25" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A25" s="32"/>
+      <c r="B25" s="33"/>
+    </row>
+    <row r="26" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="K26" s="31"/>
+    </row>
+    <row r="27" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="K27" s="30"/>
+    </row>
+    <row r="28" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="K28" s="31"/>
+    </row>
+    <row r="29" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="K29" s="30"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="A2:Q2"/>
+    <mergeCell ref="A4:A8"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B16" r:id="rId2"/>
+    <hyperlink ref="B17" r:id="rId3"/>
+    <hyperlink ref="B18" r:id="rId4"/>
+    <hyperlink ref="B24" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId6"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B2:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B26" sqref="B26"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="14" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="14" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="14"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B2" s="13"/>
+    </row>
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B6" s="15" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B7" s="15" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B8" s="15" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B9" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B10" s="15" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B11" s="15"/>
+    </row>
+    <row r="12" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="B12" s="16" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B13" s="15"/>
+    </row>
+    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B14" s="15"/>
+    </row>
+    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B18" s="38" t="s">
+        <v>19</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:W35"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B2" sqref="B2:R2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="9.140625" style="1"/>
+    <col min="2" max="2" width="29.42578125" style="1" customWidth="1"/>
+    <col min="3" max="10" width="11" style="1" customWidth="1"/>
+    <col min="11" max="11" width="12.28515625" style="1" customWidth="1"/>
+    <col min="12" max="12" width="12.5703125" style="1" customWidth="1"/>
+    <col min="13" max="13" width="12.7109375" style="1" customWidth="1"/>
+    <col min="14" max="14" width="12.28515625" style="1" customWidth="1"/>
+    <col min="15" max="15" width="12.5703125" style="1" customWidth="1"/>
+    <col min="16" max="18" width="11" style="1" customWidth="1"/>
+    <col min="19" max="19" width="12.42578125" style="1" customWidth="1"/>
+    <col min="20" max="20" width="12.5703125" style="1" customWidth="1"/>
+    <col min="21" max="22" width="12.85546875" style="1" customWidth="1"/>
+    <col min="23" max="23" width="13" style="1" customWidth="1"/>
+    <col min="24" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:23" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B2" s="68" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" s="68"/>
+      <c r="D2" s="68"/>
+      <c r="E2" s="68"/>
+      <c r="F2" s="68"/>
+      <c r="G2" s="68"/>
+      <c r="H2" s="68"/>
+      <c r="I2" s="68"/>
+      <c r="J2" s="68"/>
+      <c r="K2" s="68"/>
+      <c r="L2" s="68"/>
+      <c r="M2" s="68"/>
+      <c r="N2" s="68"/>
+      <c r="O2" s="68"/>
+      <c r="P2" s="68"/>
+      <c r="Q2" s="68"/>
+      <c r="R2" s="68"/>
+      <c r="S2" s="7"/>
+      <c r="T2" s="8"/>
+    </row>
+    <row r="3" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="B3" s="7"/>
+      <c r="C3" s="7"/>
+      <c r="D3" s="7"/>
+      <c r="E3" s="7"/>
+      <c r="F3" s="7"/>
+      <c r="G3" s="7"/>
+      <c r="H3" s="7"/>
+      <c r="I3" s="7"/>
+      <c r="J3" s="7"/>
+      <c r="K3" s="7"/>
+      <c r="L3" s="7"/>
+      <c r="M3" s="7"/>
+      <c r="N3" s="7"/>
+      <c r="O3" s="7"/>
+      <c r="P3" s="9"/>
+      <c r="Q3" s="9"/>
+      <c r="R3" s="7"/>
+      <c r="S3" s="8"/>
+      <c r="T3" s="9"/>
+      <c r="W3" s="9" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="4" spans="1:23" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A4" s="39" t="s">
+        <v>11</v>
+      </c>
+      <c r="B4" s="40" t="s">
+        <v>12</v>
+      </c>
+      <c r="C4" s="41">
+        <v>2005</v>
+      </c>
+      <c r="D4" s="41">
+        <v>2006</v>
+      </c>
+      <c r="E4" s="41">
+        <v>2007</v>
+      </c>
+      <c r="F4" s="41">
+        <v>2008</v>
+      </c>
+      <c r="G4" s="41">
+        <v>2009</v>
+      </c>
+      <c r="H4" s="41">
+        <v>2010</v>
+      </c>
+      <c r="I4" s="41">
+        <v>2011</v>
+      </c>
+      <c r="J4" s="41">
+        <v>2012</v>
+      </c>
+      <c r="K4" s="41">
+        <v>2013</v>
+      </c>
+      <c r="L4" s="41">
+        <v>2014</v>
+      </c>
+      <c r="M4" s="41">
+        <v>2015</v>
+      </c>
+      <c r="N4" s="41">
+        <v>2016</v>
+      </c>
+      <c r="O4" s="41">
+        <v>2017</v>
+      </c>
+      <c r="P4" s="41" t="s">
+        <v>58</v>
+      </c>
+      <c r="Q4" s="42">
+        <v>2019</v>
+      </c>
+      <c r="R4" s="43">
+        <v>2020</v>
+      </c>
+      <c r="S4" s="44">
+        <v>2021</v>
+      </c>
+      <c r="T4" s="44">
+        <v>2022</v>
+      </c>
+      <c r="U4" s="44">
+        <v>2023</v>
+      </c>
+      <c r="V4" s="44">
+        <v>2024</v>
+      </c>
+      <c r="W4" s="44">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:23" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A5" s="45">
+        <v>271305</v>
+      </c>
+      <c r="B5" s="46" t="s">
+        <v>0</v>
+      </c>
+      <c r="C5" s="47">
+        <v>165145672</v>
+      </c>
+      <c r="D5" s="47">
+        <v>159895428</v>
+      </c>
+      <c r="E5" s="47">
+        <v>212828471</v>
+      </c>
+      <c r="F5" s="47">
+        <v>383759421</v>
+      </c>
+      <c r="G5" s="47">
+        <v>370540736</v>
+      </c>
+      <c r="H5" s="47">
+        <v>534976908</v>
+      </c>
+      <c r="I5" s="47">
+        <v>629643290</v>
+      </c>
+      <c r="J5" s="47">
+        <v>727369839</v>
+      </c>
+      <c r="K5" s="47">
+        <v>730692165</v>
+      </c>
+      <c r="L5" s="48">
+        <v>801263329</v>
+      </c>
+      <c r="M5" s="47">
+        <v>771353364</v>
+      </c>
+      <c r="N5" s="48">
+        <v>840690340</v>
+      </c>
+      <c r="O5" s="49">
+        <v>862291630</v>
+      </c>
+      <c r="P5" s="50">
+        <v>464697826</v>
+      </c>
+      <c r="Q5" s="50">
+        <v>608825451</v>
+      </c>
+      <c r="R5" s="50">
+        <v>589048227</v>
+      </c>
+      <c r="S5" s="50">
+        <v>777069892</v>
+      </c>
+      <c r="T5" s="51">
+        <v>949422159</v>
+      </c>
+      <c r="U5" s="51">
+        <v>1260346770</v>
+      </c>
+      <c r="V5" s="51">
+        <v>1837055110</v>
+      </c>
+      <c r="W5" s="51">
+        <v>2262401837</v>
+      </c>
+    </row>
+    <row r="6" spans="1:23" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A6" s="52">
+        <v>271201</v>
+      </c>
+      <c r="B6" s="53" t="s">
+        <v>1</v>
+      </c>
+      <c r="C6" s="54">
+        <v>163960841</v>
+      </c>
+      <c r="D6" s="55">
+        <v>183039523</v>
+      </c>
+      <c r="E6" s="55">
+        <v>286540706</v>
+      </c>
+      <c r="F6" s="54">
+        <v>451141792</v>
+      </c>
+      <c r="G6" s="54">
+        <v>559822054</v>
+      </c>
+      <c r="H6" s="54">
+        <v>789681221</v>
+      </c>
+      <c r="I6" s="54">
+        <v>924150613</v>
+      </c>
+      <c r="J6" s="54">
+        <v>991339688</v>
+      </c>
+      <c r="K6" s="54">
+        <v>1049976544</v>
+      </c>
+      <c r="L6" s="56">
+        <v>1078170426</v>
+      </c>
+      <c r="M6" s="54">
+        <v>1005166884</v>
+      </c>
+      <c r="N6" s="48">
+        <v>1109345192</v>
+      </c>
+      <c r="O6" s="57">
+        <v>1173476191</v>
+      </c>
+      <c r="P6" s="58">
+        <v>560233925</v>
+      </c>
+      <c r="Q6" s="50">
+        <v>741293168</v>
+      </c>
+      <c r="R6" s="50">
+        <v>820189873</v>
+      </c>
+      <c r="S6" s="50">
+        <v>1060586470</v>
+      </c>
+      <c r="T6" s="51">
+        <v>1319676674</v>
+      </c>
+      <c r="U6" s="51">
+        <v>1717255149</v>
+      </c>
+      <c r="V6" s="51">
+        <v>2522392874</v>
+      </c>
+      <c r="W6" s="51">
+        <v>2928191960</v>
+      </c>
+    </row>
+    <row r="7" spans="1:23" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A7" s="52">
+        <v>271301</v>
+      </c>
+      <c r="B7" s="53" t="s">
+        <v>2</v>
+      </c>
+      <c r="C7" s="54">
+        <v>-623850</v>
+      </c>
+      <c r="D7" s="54">
+        <v>9564443</v>
+      </c>
+      <c r="E7" s="54">
+        <v>64440424</v>
+      </c>
+      <c r="F7" s="54">
+        <v>55459034</v>
+      </c>
+      <c r="G7" s="54">
+        <v>96025367</v>
+      </c>
+      <c r="H7" s="54">
+        <v>174070660</v>
+      </c>
+      <c r="I7" s="54">
+        <v>220258715</v>
+      </c>
+      <c r="J7" s="54">
+        <v>189095469</v>
+      </c>
+      <c r="K7" s="54">
+        <v>99992809</v>
+      </c>
+      <c r="L7" s="48">
+        <v>136169982</v>
+      </c>
+      <c r="M7" s="54">
+        <v>93989384</v>
+      </c>
+      <c r="N7" s="48">
+        <v>217778680</v>
+      </c>
+      <c r="O7" s="57">
+        <v>149015141</v>
+      </c>
+      <c r="P7" s="50">
+        <v>160511956</v>
+      </c>
+      <c r="Q7" s="50">
+        <v>231277351</v>
+      </c>
+      <c r="R7" s="50">
+        <v>306194596</v>
+      </c>
+      <c r="S7" s="50">
+        <v>452949347</v>
+      </c>
+      <c r="T7" s="51">
+        <v>688261585</v>
+      </c>
+      <c r="U7" s="51">
+        <v>846465941</v>
+      </c>
+      <c r="V7" s="51">
+        <v>1451834344</v>
+      </c>
+      <c r="W7" s="51">
+        <v>1420208302</v>
+      </c>
+    </row>
+    <row r="8" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A8" s="52">
+        <v>271401</v>
+      </c>
+      <c r="B8" s="53" t="s">
+        <v>3</v>
+      </c>
+      <c r="C8" s="56">
+        <v>97440589</v>
+      </c>
+      <c r="D8" s="56">
+        <v>113588965</v>
+      </c>
+      <c r="E8" s="56">
+        <v>113908456</v>
+      </c>
+      <c r="F8" s="56">
+        <v>99194506</v>
+      </c>
+      <c r="G8" s="56">
+        <v>163833429</v>
+      </c>
+      <c r="H8" s="56">
+        <v>187378029</v>
+      </c>
+      <c r="I8" s="59" t="s">
+        <v>4</v>
+      </c>
+      <c r="J8" s="56">
+        <v>246957280</v>
+      </c>
+      <c r="K8" s="56">
+        <v>227343735</v>
+      </c>
+      <c r="L8" s="48">
+        <v>248459672</v>
+      </c>
+      <c r="M8" s="48">
+        <v>369375390</v>
+      </c>
+      <c r="N8" s="48">
+        <v>287129467</v>
+      </c>
+      <c r="O8" s="48">
+        <v>404324138</v>
+      </c>
+      <c r="P8" s="50">
+        <v>144491396</v>
+      </c>
+      <c r="Q8" s="58">
+        <v>189511447</v>
+      </c>
+      <c r="R8" s="50">
+        <v>208044897</v>
+      </c>
+      <c r="S8" s="50">
+        <v>499198326</v>
+      </c>
+      <c r="T8" s="51">
+        <v>472739368</v>
+      </c>
+      <c r="U8" s="51">
+        <v>648628148</v>
+      </c>
+      <c r="V8" s="51">
+        <v>1051137577</v>
+      </c>
+      <c r="W8" s="51">
+        <v>1005117846</v>
+      </c>
+    </row>
+    <row r="9" spans="1:23" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A9" s="52">
+        <v>271401</v>
+      </c>
+      <c r="B9" s="53" t="s">
+        <v>5</v>
+      </c>
+      <c r="C9" s="56">
+        <v>165949362</v>
+      </c>
+      <c r="D9" s="56">
+        <v>239138026</v>
+      </c>
+      <c r="E9" s="56">
+        <v>301789439</v>
+      </c>
+      <c r="F9" s="56">
+        <v>372007633</v>
+      </c>
+      <c r="G9" s="56">
+        <v>457272539</v>
+      </c>
+      <c r="H9" s="56">
+        <v>513009700</v>
+      </c>
+      <c r="I9" s="59" t="s">
+        <v>6</v>
+      </c>
+      <c r="J9" s="56">
+        <v>647065983</v>
+      </c>
+      <c r="K9" s="56">
+        <v>671362460</v>
+      </c>
+      <c r="L9" s="48">
+        <v>850887387</v>
+      </c>
+      <c r="M9" s="56">
+        <v>1059447664</v>
+      </c>
+      <c r="N9" s="48">
+        <v>1165092541</v>
+      </c>
+      <c r="O9" s="48">
+        <v>1213356072</v>
+      </c>
+      <c r="P9" s="50">
+        <v>344180410</v>
+      </c>
+      <c r="Q9" s="58">
+        <v>438299367</v>
+      </c>
+      <c r="R9" s="50">
+        <v>445050074</v>
+      </c>
+      <c r="S9" s="50">
+        <v>767160910</v>
+      </c>
+      <c r="T9" s="51">
+        <v>639135260</v>
+      </c>
+      <c r="U9" s="51">
+        <v>623674730</v>
+      </c>
+      <c r="V9" s="51">
+        <v>1090953028</v>
+      </c>
+      <c r="W9" s="51">
+        <v>1622478022</v>
+      </c>
+    </row>
+    <row r="10" spans="1:23" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A10" s="60">
+        <v>271304</v>
+      </c>
+      <c r="B10" s="61" t="s">
+        <v>7</v>
+      </c>
+      <c r="C10" s="62">
+        <v>-0.4</v>
+      </c>
+      <c r="D10" s="62">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="E10" s="62">
+        <v>2.4</v>
+      </c>
+      <c r="F10" s="62">
+        <v>13.2</v>
+      </c>
+      <c r="G10" s="62">
+        <v>19.399999999999999</v>
+      </c>
+      <c r="H10" s="62">
+        <v>27</v>
+      </c>
+      <c r="I10" s="62">
+        <v>30.4</v>
+      </c>
+      <c r="J10" s="62">
+        <v>22.7</v>
+      </c>
+      <c r="K10" s="62">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="L10" s="63">
+        <v>13.7</v>
+      </c>
+      <c r="M10" s="62">
+        <v>9.4</v>
+      </c>
+      <c r="N10" s="63">
+        <v>22.3</v>
+      </c>
+      <c r="O10" s="64">
+        <v>13.9</v>
+      </c>
+      <c r="P10" s="65">
+        <v>37.1</v>
+      </c>
+      <c r="Q10" s="65">
+        <v>43.6</v>
+      </c>
+      <c r="R10" s="65">
+        <v>55.6</v>
+      </c>
+      <c r="S10" s="65">
+        <v>71.7</v>
+      </c>
+      <c r="T10" s="66">
+        <v>100.2</v>
+      </c>
+      <c r="U10" s="66">
+        <v>91.9</v>
+      </c>
+      <c r="V10" s="66">
+        <v>121.6</v>
+      </c>
+      <c r="W10" s="66">
+        <v>86.2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="7"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="7"/>
+      <c r="I11" s="7"/>
+      <c r="J11" s="7"/>
+      <c r="K11" s="7"/>
+      <c r="L11" s="7"/>
+      <c r="M11" s="7"/>
+      <c r="N11" s="7"/>
+      <c r="O11" s="7"/>
+      <c r="P11" s="7"/>
+      <c r="Q11" s="7"/>
+      <c r="R11" s="7"/>
+      <c r="S11" s="7"/>
+      <c r="T11" s="7"/>
+    </row>
+    <row r="12" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A12" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="11"/>
+      <c r="G12" s="11"/>
+      <c r="H12" s="11"/>
+      <c r="I12" s="11"/>
+      <c r="J12" s="11"/>
+      <c r="K12" s="11"/>
+      <c r="L12" s="11"/>
+      <c r="M12" s="11"/>
+      <c r="N12" s="7"/>
+      <c r="O12" s="7"/>
+      <c r="P12" s="7"/>
+      <c r="Q12" s="7"/>
+      <c r="R12" s="7"/>
+      <c r="S12" s="7"/>
+      <c r="T12" s="8"/>
+    </row>
+    <row r="13" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="F13" s="2"/>
+      <c r="G13" s="2"/>
+      <c r="H13" s="2"/>
+      <c r="I13" s="2"/>
+      <c r="J13" s="2"/>
+      <c r="K13" s="2"/>
+      <c r="L13" s="2"/>
+      <c r="M13" s="2"/>
+    </row>
+    <row r="14" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="F14" s="2"/>
+      <c r="G14" s="2"/>
+      <c r="H14" s="2"/>
+      <c r="I14" s="2"/>
+      <c r="J14" s="2"/>
+      <c r="K14" s="2"/>
+      <c r="L14" s="2"/>
+      <c r="M14" s="2"/>
+    </row>
+    <row r="15" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="F15" s="2"/>
+      <c r="G15" s="2"/>
+      <c r="H15" s="2"/>
+      <c r="I15" s="2"/>
+      <c r="J15" s="2"/>
+      <c r="K15" s="2"/>
+      <c r="L15" s="2"/>
+      <c r="M15" s="2"/>
+      <c r="T15" s="10"/>
+    </row>
+    <row r="16" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="F16" s="2"/>
+      <c r="G16" s="2"/>
+      <c r="H16" s="2"/>
+      <c r="I16" s="2"/>
+      <c r="J16" s="2"/>
+      <c r="K16" s="2"/>
+      <c r="L16" s="2"/>
+      <c r="M16" s="2"/>
+    </row>
+    <row r="17" spans="5:14" x14ac:dyDescent="0.25">
+      <c r="F17" s="2"/>
+      <c r="G17" s="2"/>
+      <c r="H17" s="2"/>
+      <c r="I17" s="2"/>
+      <c r="J17" s="2"/>
+      <c r="K17" s="2"/>
+      <c r="L17" s="2"/>
+      <c r="M17" s="2"/>
+    </row>
+    <row r="18" spans="5:14" x14ac:dyDescent="0.25">
+      <c r="F18" s="2"/>
+      <c r="G18" s="2"/>
+      <c r="H18" s="2"/>
+      <c r="I18" s="2"/>
+      <c r="J18" s="2"/>
+      <c r="K18" s="2"/>
+      <c r="L18" s="2"/>
+      <c r="M18" s="2"/>
+    </row>
+    <row r="19" spans="5:14" x14ac:dyDescent="0.25">
+      <c r="F19" s="2"/>
+      <c r="G19" s="2"/>
+      <c r="H19" s="2"/>
+      <c r="I19" s="2"/>
+      <c r="J19" s="2"/>
+      <c r="K19" s="3"/>
+      <c r="L19" s="5"/>
+      <c r="M19" s="5"/>
+      <c r="N19" s="4"/>
+    </row>
+    <row r="20" spans="5:14" x14ac:dyDescent="0.25">
+      <c r="F20" s="2"/>
+      <c r="G20" s="2"/>
+      <c r="H20" s="2"/>
+      <c r="I20" s="2"/>
+      <c r="J20" s="2"/>
+      <c r="K20" s="2"/>
+      <c r="L20" s="2"/>
+      <c r="M20" s="2"/>
+    </row>
+    <row r="21" spans="5:14" x14ac:dyDescent="0.25">
+      <c r="E21" s="5"/>
+      <c r="F21" s="6"/>
+      <c r="G21" s="5"/>
+      <c r="H21" s="6"/>
+      <c r="I21" s="5"/>
+      <c r="J21" s="6"/>
+      <c r="K21" s="5"/>
+      <c r="L21" s="6"/>
+      <c r="M21" s="2"/>
+    </row>
+    <row r="22" spans="5:14" x14ac:dyDescent="0.25">
+      <c r="F22" s="2"/>
+      <c r="G22" s="2"/>
+      <c r="H22" s="2"/>
+      <c r="I22" s="2"/>
+      <c r="J22" s="2"/>
+      <c r="K22" s="2"/>
+      <c r="L22" s="2"/>
+      <c r="M22" s="2"/>
+    </row>
+    <row r="23" spans="5:14" x14ac:dyDescent="0.25">
+      <c r="F23" s="2"/>
+      <c r="G23" s="2"/>
+      <c r="H23" s="2"/>
+      <c r="I23" s="2"/>
+      <c r="J23" s="2"/>
+      <c r="K23" s="2"/>
+      <c r="L23" s="2"/>
+      <c r="M23" s="2"/>
+    </row>
+    <row r="24" spans="5:14" x14ac:dyDescent="0.25">
+      <c r="F24" s="2"/>
+      <c r="G24" s="2"/>
+      <c r="H24" s="2"/>
+      <c r="I24" s="2"/>
+      <c r="J24" s="2"/>
+      <c r="K24" s="2"/>
+      <c r="L24" s="2"/>
+      <c r="M24" s="2"/>
+    </row>
+    <row r="25" spans="5:14" x14ac:dyDescent="0.25">
+      <c r="F25" s="2"/>
+      <c r="G25" s="2"/>
+      <c r="H25" s="2"/>
+      <c r="I25" s="2"/>
+      <c r="J25" s="2"/>
+      <c r="K25" s="2"/>
+      <c r="L25" s="2"/>
+      <c r="M25" s="2"/>
+    </row>
+    <row r="26" spans="5:14" x14ac:dyDescent="0.25">
+      <c r="F26" s="2"/>
+      <c r="G26" s="2"/>
+      <c r="H26" s="2"/>
+      <c r="I26" s="2"/>
+      <c r="J26" s="2"/>
+      <c r="K26" s="2"/>
+      <c r="L26" s="2"/>
+      <c r="M26" s="2"/>
+    </row>
+    <row r="27" spans="5:14" x14ac:dyDescent="0.25">
+      <c r="F27" s="2"/>
+      <c r="G27" s="2"/>
+      <c r="H27" s="2"/>
+      <c r="I27" s="2"/>
+      <c r="J27" s="2"/>
+      <c r="K27" s="2"/>
+      <c r="L27" s="2"/>
+      <c r="M27" s="2"/>
+    </row>
+    <row r="28" spans="5:14" x14ac:dyDescent="0.25">
+      <c r="F28" s="2"/>
+      <c r="G28" s="2"/>
+      <c r="H28" s="2"/>
+      <c r="I28" s="2"/>
+      <c r="J28" s="2"/>
+      <c r="K28" s="2"/>
+      <c r="L28" s="2"/>
+      <c r="M28" s="2"/>
+    </row>
+    <row r="29" spans="5:14" x14ac:dyDescent="0.25">
+      <c r="F29" s="2"/>
+      <c r="G29" s="2"/>
+      <c r="H29" s="2"/>
+      <c r="I29" s="2"/>
+      <c r="J29" s="2"/>
+      <c r="K29" s="2"/>
+      <c r="L29" s="2"/>
+      <c r="M29" s="2"/>
+    </row>
+    <row r="30" spans="5:14" x14ac:dyDescent="0.25">
+      <c r="F30" s="2"/>
+      <c r="G30" s="2"/>
+      <c r="H30" s="2"/>
+      <c r="I30" s="2"/>
+      <c r="J30" s="2"/>
+      <c r="K30" s="2"/>
+      <c r="L30" s="2"/>
+      <c r="M30" s="2"/>
+    </row>
+    <row r="31" spans="5:14" x14ac:dyDescent="0.25">
+      <c r="F31" s="2"/>
+      <c r="G31" s="2"/>
+      <c r="H31" s="2"/>
+      <c r="I31" s="2"/>
+      <c r="J31" s="2"/>
+      <c r="K31" s="2"/>
+      <c r="L31" s="2"/>
+      <c r="M31" s="2"/>
+    </row>
+    <row r="32" spans="5:14" x14ac:dyDescent="0.25">
+      <c r="F32" s="2"/>
+      <c r="G32" s="2"/>
+      <c r="H32" s="2"/>
+      <c r="I32" s="2"/>
+      <c r="J32" s="2"/>
+      <c r="K32" s="2"/>
+      <c r="L32" s="2"/>
+      <c r="M32" s="2"/>
+    </row>
+    <row r="33" spans="6:13" x14ac:dyDescent="0.25">
+      <c r="F33" s="2"/>
+      <c r="G33" s="2"/>
+      <c r="H33" s="2"/>
+      <c r="I33" s="2"/>
+      <c r="J33" s="2"/>
+      <c r="K33" s="2"/>
+      <c r="L33" s="2"/>
+      <c r="M33" s="2"/>
+    </row>
+    <row r="34" spans="6:13" x14ac:dyDescent="0.25">
+      <c r="F34" s="2"/>
+      <c r="G34" s="2"/>
+      <c r="H34" s="2"/>
+      <c r="I34" s="2"/>
+      <c r="J34" s="2"/>
+      <c r="K34" s="2"/>
+      <c r="L34" s="2"/>
+      <c r="M34" s="2"/>
+    </row>
+    <row r="35" spans="6:13" x14ac:dyDescent="0.25">
+      <c r="F35" s="2"/>
+      <c r="G35" s="2"/>
+      <c r="H35" s="2"/>
+      <c r="I35" s="2"/>
+      <c r="J35" s="2"/>
+      <c r="K35" s="2"/>
+      <c r="L35" s="2"/>
+      <c r="M35" s="2"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="B2:R2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Лист1</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
+      <vt:lpstr>Показатель</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>SPecialiST RePack</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>A.Shanrakshieva</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>