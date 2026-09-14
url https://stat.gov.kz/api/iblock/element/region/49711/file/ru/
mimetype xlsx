--- v0 (2026-04-14)
+++ v1 (2026-09-14)
@@ -1,155 +1,154 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="30" yWindow="-345" windowWidth="13800" windowHeight="12330"/>
+    <workbookView xWindow="10425" yWindow="-240" windowWidth="13800" windowHeight="12330"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="12" uniqueCount="12">
-  <si>
-[...1 lines deleted...]
-  </si>
   <si>
     <t>Объем произведенной продукции, выполненных работ и оказанных услуг</t>
   </si>
   <si>
     <t>Доход от реализации продукции и оказания услуг</t>
   </si>
   <si>
     <t>Прибыль (убыток) до налогооблажения</t>
   </si>
   <si>
     <t>Дебиторская задолженность</t>
   </si>
   <si>
     <t>213 111 816</t>
   </si>
   <si>
     <t>Задолженность по обязательствам</t>
   </si>
   <si>
     <t>572 895 071</t>
   </si>
   <si>
     <t>Рентабельность (убыточность), %</t>
   </si>
   <si>
     <r>
-      <t>2018</t>
-[...38 lines deleted...]
-      <t>Динамика показателей финансово-хозяйственной деятельности крупных и средних предприятий в Туркестанской области за 2005 - 2024 гг.</t>
+      <t>Динамика показателей финансово-хозяйственной деятельности крупных и средних предприятий в Туркестанской области за 2005 - 2025 гг.</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>*)</t>
     </r>
   </si>
+  <si>
+    <t>тыс. теңге</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>*)</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>С 2005 года по 2017 год данные по Южно-Казахстанской области, с 2018 года – по Туркестанской области.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2018</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="0.0"/>
   </numFmts>
-  <fonts count="16">
+  <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
@@ -179,83 +178,84 @@
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...1 lines deleted...]
-      <color theme="1"/>
+      <sz val="8"/>
+      <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
-      <sz val="7"/>
+      <sz val="9"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
-      <sz val="7"/>
+      <sz val="9"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
       <vertAlign val="superscript"/>
-      <sz val="7"/>
+      <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
-      <color indexed="8"/>
-      <name val="Roboto"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -291,51 +291,51 @@
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="40">
+  <cellXfs count="41">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -359,84 +359,88 @@
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -477,84 +481,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -690,1119 +696,1141 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:U35"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:V35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="N22" sqref="N22"/>
+      <selection activeCell="A18" sqref="A18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="29.42578125" customWidth="1"/>
+    <col min="1" max="1" width="36.42578125" customWidth="1"/>
     <col min="2" max="19" width="11" customWidth="1"/>
     <col min="20" max="20" width="10.5703125" customWidth="1"/>
     <col min="21" max="21" width="11" customWidth="1"/>
+    <col min="22" max="22" width="11.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21">
+    <row r="1" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
     </row>
-    <row r="2" spans="1:21" ht="15.75">
-[...18 lines deleted...]
-      <c r="Q2" s="39"/>
+    <row r="2" spans="1:22" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A2" s="35" t="s">
+        <v>8</v>
+      </c>
+      <c r="B2" s="35"/>
+      <c r="C2" s="35"/>
+      <c r="D2" s="35"/>
+      <c r="E2" s="35"/>
+      <c r="F2" s="35"/>
+      <c r="G2" s="35"/>
+      <c r="H2" s="35"/>
+      <c r="I2" s="35"/>
+      <c r="J2" s="35"/>
+      <c r="K2" s="35"/>
+      <c r="L2" s="35"/>
+      <c r="M2" s="35"/>
+      <c r="N2" s="35"/>
+      <c r="O2" s="35"/>
+      <c r="P2" s="35"/>
+      <c r="Q2" s="35"/>
       <c r="R2" s="8"/>
       <c r="S2" s="9"/>
       <c r="T2" s="2"/>
     </row>
-    <row r="3" spans="1:21">
+    <row r="3" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A3" s="8"/>
       <c r="B3" s="8"/>
       <c r="C3" s="8"/>
       <c r="D3" s="8"/>
       <c r="E3" s="8"/>
       <c r="F3" s="8"/>
       <c r="G3" s="8"/>
       <c r="H3" s="8"/>
       <c r="I3" s="8"/>
       <c r="J3" s="8"/>
       <c r="K3" s="8"/>
       <c r="L3" s="8"/>
       <c r="M3" s="8"/>
       <c r="N3" s="8"/>
       <c r="O3" s="10"/>
       <c r="P3" s="10"/>
       <c r="Q3" s="8"/>
       <c r="R3" s="9"/>
       <c r="S3" s="10"/>
-      <c r="U3" s="10" t="s">
+      <c r="V3" s="10" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="4" spans="1:22" s="40" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A4" s="11"/>
+      <c r="B4" s="36">
+        <v>2005</v>
+      </c>
+      <c r="C4" s="36">
+        <v>2006</v>
+      </c>
+      <c r="D4" s="36">
+        <v>2007</v>
+      </c>
+      <c r="E4" s="36">
+        <v>2008</v>
+      </c>
+      <c r="F4" s="36">
+        <v>2009</v>
+      </c>
+      <c r="G4" s="36">
+        <v>2010</v>
+      </c>
+      <c r="H4" s="36">
+        <v>2011</v>
+      </c>
+      <c r="I4" s="36">
+        <v>2012</v>
+      </c>
+      <c r="J4" s="36">
+        <v>2013</v>
+      </c>
+      <c r="K4" s="36">
+        <v>2014</v>
+      </c>
+      <c r="L4" s="36">
+        <v>2015</v>
+      </c>
+      <c r="M4" s="36">
+        <v>2016</v>
+      </c>
+      <c r="N4" s="36">
+        <v>2017</v>
+      </c>
+      <c r="O4" s="36" t="s">
+        <v>11</v>
+      </c>
+      <c r="P4" s="37">
+        <v>2019</v>
+      </c>
+      <c r="Q4" s="38">
+        <v>2020</v>
+      </c>
+      <c r="R4" s="39">
+        <v>2021</v>
+      </c>
+      <c r="S4" s="39">
+        <v>2022</v>
+      </c>
+      <c r="T4" s="39">
+        <v>2023</v>
+      </c>
+      <c r="U4" s="39">
+        <v>2024</v>
+      </c>
+      <c r="V4" s="39">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:22" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A5" s="12" t="s">
         <v>0</v>
-      </c>
-[...66 lines deleted...]
-        <v>1</v>
       </c>
       <c r="B5" s="13">
         <v>165145672</v>
       </c>
       <c r="C5" s="13">
         <v>159895428</v>
       </c>
       <c r="D5" s="13">
         <v>212828471</v>
       </c>
       <c r="E5" s="13">
         <v>383759421</v>
       </c>
       <c r="F5" s="13">
         <v>370540736</v>
       </c>
       <c r="G5" s="13">
         <v>534976908</v>
       </c>
       <c r="H5" s="13">
         <v>629643290</v>
       </c>
       <c r="I5" s="13">
         <v>727369839</v>
       </c>
       <c r="J5" s="13">
         <v>730692165</v>
       </c>
-      <c r="K5" s="34">
+      <c r="K5" s="29">
         <v>801263329</v>
       </c>
       <c r="L5" s="13">
         <v>771353364</v>
       </c>
-      <c r="M5" s="34">
+      <c r="M5" s="29">
         <v>840690340</v>
       </c>
       <c r="N5" s="14">
         <v>862291630</v>
       </c>
       <c r="O5" s="15">
         <v>464697826</v>
       </c>
       <c r="P5" s="15">
         <v>608825451</v>
       </c>
       <c r="Q5" s="15">
         <v>589048227</v>
       </c>
       <c r="R5" s="15">
         <v>777069892</v>
       </c>
       <c r="S5" s="16">
         <v>949422159</v>
       </c>
       <c r="T5" s="16">
         <v>1260346770</v>
       </c>
-      <c r="U5" s="37">
+      <c r="U5" s="32">
         <v>1837055110</v>
       </c>
-    </row>
-    <row r="6" spans="1:21" ht="23.25">
+      <c r="V5" s="32">
+        <v>2262401837</v>
+      </c>
+    </row>
+    <row r="6" spans="1:22" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A6" s="17" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B6" s="18">
         <v>163960841</v>
       </c>
       <c r="C6" s="19">
         <v>183039523</v>
       </c>
       <c r="D6" s="19">
         <v>286540706</v>
       </c>
       <c r="E6" s="18">
         <v>451141792</v>
       </c>
       <c r="F6" s="18">
         <v>559822054</v>
       </c>
       <c r="G6" s="18">
         <v>789681221</v>
       </c>
       <c r="H6" s="18">
         <v>924150613</v>
       </c>
       <c r="I6" s="18">
         <v>991339688</v>
       </c>
       <c r="J6" s="18">
         <v>1049976544</v>
       </c>
-      <c r="K6" s="35">
+      <c r="K6" s="30">
         <v>1078170426</v>
       </c>
       <c r="L6" s="18">
         <v>1005166884</v>
       </c>
-      <c r="M6" s="34">
+      <c r="M6" s="29">
         <v>1109345192</v>
       </c>
       <c r="N6" s="20">
         <v>1173476191</v>
       </c>
       <c r="O6" s="21">
         <v>560233925</v>
       </c>
       <c r="P6" s="15">
         <v>741293168</v>
       </c>
       <c r="Q6" s="15">
         <v>820189873</v>
       </c>
       <c r="R6" s="15">
         <v>1060586470</v>
       </c>
       <c r="S6" s="16">
         <v>1319676674</v>
       </c>
       <c r="T6" s="16">
         <v>1717255149</v>
       </c>
-      <c r="U6" s="37">
+      <c r="U6" s="32">
         <v>2522392874</v>
       </c>
-    </row>
-    <row r="7" spans="1:21" ht="23.25">
+      <c r="V6" s="32">
+        <v>2928191960</v>
+      </c>
+    </row>
+    <row r="7" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A7" s="17" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B7" s="18">
         <v>-623850</v>
       </c>
       <c r="C7" s="18">
         <v>9564443</v>
       </c>
       <c r="D7" s="18">
         <v>64440424</v>
       </c>
       <c r="E7" s="18">
         <v>55459034</v>
       </c>
       <c r="F7" s="18">
         <v>96025367</v>
       </c>
       <c r="G7" s="18">
         <v>174070660</v>
       </c>
       <c r="H7" s="18">
         <v>220258715</v>
       </c>
       <c r="I7" s="18">
         <v>189095469</v>
       </c>
       <c r="J7" s="18">
         <v>99992809</v>
       </c>
-      <c r="K7" s="34">
+      <c r="K7" s="29">
         <v>136169982</v>
       </c>
       <c r="L7" s="18">
         <v>93989384</v>
       </c>
-      <c r="M7" s="34">
+      <c r="M7" s="29">
         <v>217778680</v>
       </c>
       <c r="N7" s="20">
         <v>149015141</v>
       </c>
       <c r="O7" s="15">
         <v>160511956</v>
       </c>
       <c r="P7" s="15">
         <v>231277351</v>
       </c>
       <c r="Q7" s="15">
         <v>306194596</v>
       </c>
       <c r="R7" s="15">
         <v>452949347</v>
       </c>
       <c r="S7" s="16">
         <v>688261585</v>
       </c>
       <c r="T7" s="16">
         <v>846465941</v>
       </c>
-      <c r="U7" s="37">
+      <c r="U7" s="32">
         <v>1451834344</v>
       </c>
-    </row>
-    <row r="8" spans="1:21">
+      <c r="V7" s="32">
+        <v>1420208302</v>
+      </c>
+    </row>
+    <row r="8" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A8" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="B8" s="30">
+        <v>97440589</v>
+      </c>
+      <c r="C8" s="30">
+        <v>113588965</v>
+      </c>
+      <c r="D8" s="30">
+        <v>113908456</v>
+      </c>
+      <c r="E8" s="30">
+        <v>99194506</v>
+      </c>
+      <c r="F8" s="30">
+        <v>163833429</v>
+      </c>
+      <c r="G8" s="30">
+        <v>187378029</v>
+      </c>
+      <c r="H8" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="B8" s="35">
-[...20 lines deleted...]
-      <c r="I8" s="35">
+      <c r="I8" s="30">
         <v>246957280</v>
       </c>
-      <c r="J8" s="35">
+      <c r="J8" s="30">
         <v>227343735</v>
       </c>
-      <c r="K8" s="34">
+      <c r="K8" s="29">
         <v>248459672</v>
       </c>
-      <c r="L8" s="34">
+      <c r="L8" s="29">
         <v>369375390</v>
       </c>
-      <c r="M8" s="34">
+      <c r="M8" s="29">
         <v>287129467</v>
       </c>
-      <c r="N8" s="34">
+      <c r="N8" s="29">
         <v>404324138</v>
       </c>
       <c r="O8" s="15">
         <v>144491396</v>
       </c>
       <c r="P8" s="21">
         <v>189511447</v>
       </c>
       <c r="Q8" s="15">
         <v>208044897</v>
       </c>
       <c r="R8" s="15">
         <v>499198326</v>
       </c>
       <c r="S8" s="16">
         <v>472739368</v>
       </c>
       <c r="T8" s="16">
         <v>648628148</v>
       </c>
       <c r="U8" s="16">
         <v>1051137577</v>
       </c>
-    </row>
-    <row r="9" spans="1:21">
+      <c r="V8" s="32">
+        <v>1005117846</v>
+      </c>
+    </row>
+    <row r="9" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A9" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="B9" s="30">
+        <v>165949362</v>
+      </c>
+      <c r="C9" s="30">
+        <v>239138026</v>
+      </c>
+      <c r="D9" s="30">
+        <v>301789439</v>
+      </c>
+      <c r="E9" s="30">
+        <v>372007633</v>
+      </c>
+      <c r="F9" s="30">
+        <v>457272539</v>
+      </c>
+      <c r="G9" s="30">
+        <v>513009700</v>
+      </c>
+      <c r="H9" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="B9" s="35">
-[...20 lines deleted...]
-      <c r="I9" s="35">
+      <c r="I9" s="30">
         <v>647065983</v>
       </c>
-      <c r="J9" s="35">
+      <c r="J9" s="30">
         <v>671362460</v>
       </c>
-      <c r="K9" s="34">
+      <c r="K9" s="29">
         <v>850887387</v>
       </c>
-      <c r="L9" s="35">
+      <c r="L9" s="30">
         <v>1059447664</v>
       </c>
-      <c r="M9" s="34">
+      <c r="M9" s="29">
         <v>1165092541</v>
       </c>
-      <c r="N9" s="34">
+      <c r="N9" s="29">
         <v>1213356072</v>
       </c>
       <c r="O9" s="15">
         <v>344180410</v>
       </c>
       <c r="P9" s="21">
         <v>438299367</v>
       </c>
       <c r="Q9" s="15">
         <v>445050074</v>
       </c>
       <c r="R9" s="15">
         <v>767160910</v>
       </c>
       <c r="S9" s="16">
         <v>639135260</v>
       </c>
       <c r="T9" s="16">
         <v>623674730</v>
       </c>
       <c r="U9" s="16">
         <v>1090953028</v>
       </c>
-    </row>
-    <row r="10" spans="1:21">
+      <c r="V9" s="32">
+        <v>1622478022</v>
+      </c>
+    </row>
+    <row r="10" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A10" s="23" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B10" s="24">
         <v>-0.4</v>
       </c>
       <c r="C10" s="24">
         <v>4.4000000000000004</v>
       </c>
       <c r="D10" s="24">
         <v>2.4</v>
       </c>
       <c r="E10" s="24">
         <v>13.2</v>
       </c>
       <c r="F10" s="24">
         <v>19.399999999999999</v>
       </c>
       <c r="G10" s="24">
         <v>27</v>
       </c>
       <c r="H10" s="24">
         <v>30.4</v>
       </c>
       <c r="I10" s="24">
         <v>22.7</v>
       </c>
       <c r="J10" s="24">
         <v>10.199999999999999</v>
       </c>
-      <c r="K10" s="36">
+      <c r="K10" s="31">
         <v>13.7</v>
       </c>
       <c r="L10" s="24">
         <v>9.4</v>
       </c>
-      <c r="M10" s="36">
+      <c r="M10" s="31">
         <v>22.3</v>
       </c>
       <c r="N10" s="25">
         <v>13.9</v>
       </c>
       <c r="O10" s="26">
         <v>37.1</v>
       </c>
       <c r="P10" s="26">
         <v>43.6</v>
       </c>
       <c r="Q10" s="26">
         <v>55.6</v>
       </c>
       <c r="R10" s="26">
         <v>71.7</v>
       </c>
       <c r="S10" s="27">
         <v>100.2</v>
       </c>
       <c r="T10" s="27">
         <v>91.9</v>
       </c>
-      <c r="U10" s="38">
+      <c r="U10" s="33">
         <v>121.6</v>
       </c>
-    </row>
-    <row r="11" spans="1:21">
+      <c r="V10" s="33">
+        <v>86.2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A11" s="8"/>
       <c r="B11" s="8"/>
       <c r="C11" s="8"/>
       <c r="D11" s="8"/>
       <c r="E11" s="8"/>
       <c r="F11" s="8"/>
       <c r="G11" s="8"/>
       <c r="H11" s="8"/>
       <c r="I11" s="8"/>
       <c r="J11" s="8"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8"/>
       <c r="P11" s="8"/>
       <c r="Q11" s="8"/>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="2"/>
     </row>
-    <row r="12" spans="1:21">
-      <c r="A12" s="33" t="s">
+    <row r="12" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A12" s="34" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="8"/>
       <c r="C12" s="8"/>
       <c r="D12" s="28"/>
       <c r="E12" s="28"/>
       <c r="F12" s="28"/>
       <c r="G12" s="28"/>
       <c r="H12" s="28"/>
       <c r="I12" s="28"/>
       <c r="J12" s="28"/>
       <c r="K12" s="28"/>
       <c r="L12" s="28"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8"/>
       <c r="P12" s="8"/>
       <c r="Q12" s="8"/>
       <c r="R12" s="8"/>
       <c r="S12" s="9"/>
       <c r="T12" s="2"/>
     </row>
-    <row r="13" spans="1:21">
+    <row r="13" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A13" s="2"/>
       <c r="B13" s="2"/>
       <c r="C13" s="2"/>
       <c r="D13" s="2"/>
       <c r="E13" s="3"/>
       <c r="F13" s="3"/>
       <c r="G13" s="3"/>
       <c r="H13" s="3"/>
       <c r="I13" s="3"/>
       <c r="J13" s="3"/>
       <c r="K13" s="3"/>
       <c r="L13" s="3"/>
       <c r="M13" s="2"/>
       <c r="N13" s="2"/>
       <c r="O13" s="2"/>
       <c r="P13" s="2"/>
       <c r="Q13" s="2"/>
       <c r="R13" s="2"/>
       <c r="S13" s="2"/>
       <c r="T13" s="2"/>
     </row>
-    <row r="14" spans="1:21">
+    <row r="14" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A14" s="2"/>
       <c r="B14" s="2"/>
       <c r="C14" s="2"/>
       <c r="D14" s="2"/>
       <c r="E14" s="3"/>
       <c r="F14" s="3"/>
       <c r="G14" s="3"/>
       <c r="H14" s="3"/>
       <c r="I14" s="3"/>
       <c r="J14" s="3"/>
       <c r="K14" s="3"/>
       <c r="L14" s="3"/>
       <c r="M14" s="2"/>
       <c r="N14" s="2"/>
       <c r="O14" s="2"/>
       <c r="P14" s="2"/>
       <c r="Q14" s="2"/>
       <c r="R14" s="2"/>
       <c r="S14" s="2"/>
       <c r="T14" s="2"/>
     </row>
-    <row r="15" spans="1:21">
+    <row r="15" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="2"/>
       <c r="E15" s="3"/>
       <c r="F15" s="3"/>
       <c r="G15" s="3"/>
       <c r="H15" s="3"/>
       <c r="I15" s="3"/>
       <c r="J15" s="3"/>
       <c r="K15" s="3"/>
       <c r="L15" s="3"/>
       <c r="M15" s="2"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>
       <c r="P15" s="1"/>
       <c r="Q15" s="1"/>
       <c r="R15" s="1"/>
       <c r="S15" s="16"/>
       <c r="T15" s="1"/>
     </row>
-    <row r="16" spans="1:21">
+    <row r="16" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A16" s="1"/>
       <c r="B16" s="1"/>
       <c r="C16" s="1"/>
       <c r="D16" s="2"/>
       <c r="E16" s="3"/>
       <c r="F16" s="3"/>
       <c r="G16" s="3"/>
       <c r="H16" s="3"/>
       <c r="I16" s="3"/>
       <c r="J16" s="3"/>
       <c r="K16" s="3"/>
       <c r="L16" s="3"/>
       <c r="M16" s="2"/>
       <c r="N16" s="1"/>
       <c r="O16" s="1"/>
       <c r="P16" s="1"/>
       <c r="Q16" s="1"/>
       <c r="R16" s="1"/>
       <c r="S16" s="1"/>
       <c r="T16" s="1"/>
     </row>
-    <row r="17" spans="1:20">
+    <row r="17" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A17" s="1"/>
       <c r="B17" s="1"/>
       <c r="C17" s="1"/>
       <c r="D17" s="2"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
       <c r="L17" s="3"/>
       <c r="M17" s="2"/>
       <c r="N17" s="1"/>
       <c r="O17" s="1"/>
       <c r="P17" s="1"/>
       <c r="Q17" s="1"/>
       <c r="R17" s="1"/>
       <c r="S17" s="1"/>
       <c r="T17" s="1"/>
     </row>
-    <row r="18" spans="1:20">
+    <row r="18" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A18" s="1"/>
       <c r="B18" s="1"/>
       <c r="C18" s="1"/>
       <c r="D18" s="2"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
       <c r="K18" s="3"/>
       <c r="L18" s="3"/>
       <c r="M18" s="2"/>
       <c r="N18" s="1"/>
       <c r="O18" s="1"/>
       <c r="P18" s="1"/>
       <c r="Q18" s="1"/>
       <c r="R18" s="1"/>
       <c r="S18" s="1"/>
       <c r="T18" s="1"/>
     </row>
-    <row r="19" spans="1:20">
+    <row r="19" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A19" s="1"/>
       <c r="B19" s="1"/>
       <c r="C19" s="1"/>
       <c r="D19" s="2"/>
       <c r="E19" s="3"/>
       <c r="F19" s="3"/>
       <c r="G19" s="3"/>
       <c r="H19" s="3"/>
       <c r="I19" s="3"/>
       <c r="J19" s="4"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="5"/>
       <c r="N19" s="1"/>
       <c r="O19" s="1"/>
       <c r="P19" s="1"/>
       <c r="Q19" s="1"/>
       <c r="R19" s="1"/>
       <c r="S19" s="1"/>
       <c r="T19" s="1"/>
     </row>
-    <row r="20" spans="1:20">
+    <row r="20" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A20" s="1"/>
       <c r="B20" s="1"/>
       <c r="C20" s="1"/>
       <c r="D20" s="2"/>
       <c r="E20" s="3"/>
       <c r="F20" s="3"/>
       <c r="G20" s="3"/>
       <c r="H20" s="3"/>
       <c r="I20" s="3"/>
       <c r="J20" s="3"/>
       <c r="K20" s="3"/>
       <c r="L20" s="3"/>
       <c r="M20" s="2"/>
       <c r="N20" s="1"/>
       <c r="O20" s="1"/>
       <c r="P20" s="1"/>
       <c r="Q20" s="1"/>
       <c r="R20" s="1"/>
       <c r="S20" s="1"/>
       <c r="T20" s="1"/>
     </row>
-    <row r="21" spans="1:20">
+    <row r="21" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A21" s="1"/>
       <c r="B21" s="1"/>
       <c r="C21" s="1"/>
       <c r="D21" s="6"/>
       <c r="E21" s="7"/>
       <c r="F21" s="6"/>
       <c r="G21" s="7"/>
       <c r="H21" s="6"/>
       <c r="I21" s="7"/>
       <c r="J21" s="6"/>
       <c r="K21" s="7"/>
       <c r="L21" s="3"/>
       <c r="M21" s="2"/>
       <c r="N21" s="1"/>
       <c r="O21" s="1"/>
       <c r="P21" s="1"/>
       <c r="Q21" s="1"/>
       <c r="R21" s="1"/>
       <c r="S21" s="1"/>
       <c r="T21" s="1"/>
     </row>
-    <row r="22" spans="1:20">
+    <row r="22" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A22" s="1"/>
       <c r="B22" s="1"/>
       <c r="C22" s="1"/>
       <c r="D22" s="2"/>
       <c r="E22" s="3"/>
       <c r="F22" s="3"/>
       <c r="G22" s="3"/>
       <c r="H22" s="3"/>
       <c r="I22" s="3"/>
       <c r="J22" s="3"/>
       <c r="K22" s="3"/>
       <c r="L22" s="3"/>
       <c r="M22" s="2"/>
       <c r="N22" s="1"/>
       <c r="O22" s="1"/>
       <c r="P22" s="1"/>
       <c r="Q22" s="1"/>
       <c r="R22" s="1"/>
       <c r="S22" s="1"/>
       <c r="T22" s="1"/>
     </row>
-    <row r="23" spans="1:20">
+    <row r="23" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A23" s="1"/>
       <c r="B23" s="1"/>
       <c r="C23" s="1"/>
       <c r="D23" s="2"/>
       <c r="E23" s="3"/>
       <c r="F23" s="3"/>
       <c r="G23" s="3"/>
       <c r="H23" s="3"/>
       <c r="I23" s="3"/>
       <c r="J23" s="3"/>
       <c r="K23" s="3"/>
       <c r="L23" s="3"/>
       <c r="M23" s="2"/>
       <c r="N23" s="1"/>
       <c r="O23" s="1"/>
       <c r="P23" s="1"/>
       <c r="Q23" s="1"/>
       <c r="R23" s="1"/>
       <c r="S23" s="1"/>
       <c r="T23" s="1"/>
     </row>
-    <row r="24" spans="1:20">
+    <row r="24" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A24" s="1"/>
       <c r="B24" s="1"/>
       <c r="C24" s="1"/>
       <c r="D24" s="2"/>
       <c r="E24" s="3"/>
       <c r="F24" s="3"/>
       <c r="G24" s="3"/>
       <c r="H24" s="3"/>
       <c r="I24" s="3"/>
       <c r="J24" s="3"/>
       <c r="K24" s="3"/>
       <c r="L24" s="3"/>
       <c r="M24" s="2"/>
       <c r="N24" s="1"/>
       <c r="O24" s="1"/>
       <c r="P24" s="1"/>
       <c r="Q24" s="1"/>
       <c r="R24" s="1"/>
       <c r="S24" s="1"/>
       <c r="T24" s="1"/>
     </row>
-    <row r="25" spans="1:20">
+    <row r="25" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A25" s="1"/>
       <c r="B25" s="1"/>
       <c r="C25" s="1"/>
       <c r="D25" s="2"/>
       <c r="E25" s="3"/>
       <c r="F25" s="3"/>
       <c r="G25" s="3"/>
       <c r="H25" s="3"/>
       <c r="I25" s="3"/>
       <c r="J25" s="3"/>
       <c r="K25" s="3"/>
       <c r="L25" s="3"/>
       <c r="M25" s="2"/>
       <c r="N25" s="1"/>
       <c r="O25" s="1"/>
       <c r="P25" s="1"/>
       <c r="Q25" s="1"/>
       <c r="R25" s="1"/>
       <c r="S25" s="1"/>
       <c r="T25" s="1"/>
     </row>
-    <row r="26" spans="1:20">
+    <row r="26" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A26" s="1"/>
       <c r="B26" s="1"/>
       <c r="C26" s="1"/>
       <c r="D26" s="2"/>
       <c r="E26" s="3"/>
       <c r="F26" s="3"/>
       <c r="G26" s="3"/>
       <c r="H26" s="3"/>
       <c r="I26" s="3"/>
       <c r="J26" s="3"/>
       <c r="K26" s="3"/>
       <c r="L26" s="3"/>
       <c r="M26" s="2"/>
       <c r="N26" s="1"/>
       <c r="O26" s="1"/>
       <c r="P26" s="1"/>
       <c r="Q26" s="1"/>
       <c r="R26" s="1"/>
       <c r="S26" s="1"/>
       <c r="T26" s="1"/>
     </row>
-    <row r="27" spans="1:20">
+    <row r="27" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A27" s="1"/>
       <c r="B27" s="1"/>
       <c r="C27" s="1"/>
       <c r="D27" s="2"/>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
       <c r="G27" s="3"/>
       <c r="H27" s="3"/>
       <c r="I27" s="3"/>
       <c r="J27" s="3"/>
       <c r="K27" s="3"/>
       <c r="L27" s="3"/>
       <c r="M27" s="2"/>
       <c r="N27" s="1"/>
       <c r="O27" s="1"/>
       <c r="P27" s="1"/>
       <c r="Q27" s="1"/>
       <c r="R27" s="1"/>
       <c r="S27" s="1"/>
       <c r="T27" s="1"/>
     </row>
-    <row r="28" spans="1:20">
+    <row r="28" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A28" s="1"/>
       <c r="B28" s="1"/>
       <c r="C28" s="1"/>
       <c r="D28" s="2"/>
       <c r="E28" s="3"/>
       <c r="F28" s="3"/>
       <c r="G28" s="3"/>
       <c r="H28" s="3"/>
       <c r="I28" s="3"/>
       <c r="J28" s="3"/>
       <c r="K28" s="3"/>
       <c r="L28" s="3"/>
       <c r="M28" s="2"/>
       <c r="N28" s="1"/>
       <c r="O28" s="1"/>
       <c r="P28" s="1"/>
       <c r="Q28" s="1"/>
       <c r="R28" s="1"/>
       <c r="S28" s="1"/>
       <c r="T28" s="1"/>
     </row>
-    <row r="29" spans="1:20">
+    <row r="29" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A29" s="1"/>
       <c r="B29" s="1"/>
       <c r="C29" s="1"/>
       <c r="D29" s="2"/>
       <c r="E29" s="3"/>
       <c r="F29" s="3"/>
       <c r="G29" s="3"/>
       <c r="H29" s="3"/>
       <c r="I29" s="3"/>
       <c r="J29" s="3"/>
       <c r="K29" s="3"/>
       <c r="L29" s="3"/>
       <c r="M29" s="2"/>
       <c r="N29" s="1"/>
       <c r="O29" s="1"/>
       <c r="P29" s="1"/>
       <c r="Q29" s="1"/>
       <c r="R29" s="1"/>
       <c r="S29" s="1"/>
       <c r="T29" s="1"/>
     </row>
-    <row r="30" spans="1:20">
+    <row r="30" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A30" s="1"/>
       <c r="B30" s="1"/>
       <c r="C30" s="1"/>
       <c r="D30" s="2"/>
       <c r="E30" s="3"/>
       <c r="F30" s="3"/>
       <c r="G30" s="3"/>
       <c r="H30" s="3"/>
       <c r="I30" s="3"/>
       <c r="J30" s="3"/>
       <c r="K30" s="3"/>
       <c r="L30" s="3"/>
       <c r="M30" s="2"/>
       <c r="N30" s="1"/>
       <c r="O30" s="1"/>
       <c r="P30" s="1"/>
       <c r="Q30" s="1"/>
       <c r="R30" s="1"/>
       <c r="S30" s="1"/>
       <c r="T30" s="1"/>
     </row>
-    <row r="31" spans="1:20">
+    <row r="31" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A31" s="1"/>
       <c r="B31" s="1"/>
       <c r="C31" s="1"/>
       <c r="D31" s="1"/>
       <c r="E31" s="3"/>
       <c r="F31" s="3"/>
       <c r="G31" s="3"/>
       <c r="H31" s="3"/>
       <c r="I31" s="3"/>
       <c r="J31" s="3"/>
       <c r="K31" s="3"/>
       <c r="L31" s="3"/>
       <c r="M31" s="1"/>
       <c r="N31" s="1"/>
       <c r="O31" s="1"/>
       <c r="P31" s="1"/>
       <c r="Q31" s="1"/>
       <c r="R31" s="1"/>
       <c r="S31" s="1"/>
       <c r="T31" s="1"/>
     </row>
-    <row r="32" spans="1:20">
+    <row r="32" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A32" s="1"/>
       <c r="B32" s="1"/>
       <c r="C32" s="1"/>
       <c r="D32" s="1"/>
       <c r="E32" s="3"/>
       <c r="F32" s="3"/>
       <c r="G32" s="3"/>
       <c r="H32" s="3"/>
       <c r="I32" s="3"/>
       <c r="J32" s="3"/>
       <c r="K32" s="3"/>
       <c r="L32" s="3"/>
       <c r="M32" s="1"/>
       <c r="N32" s="1"/>
       <c r="O32" s="1"/>
       <c r="P32" s="1"/>
       <c r="Q32" s="1"/>
       <c r="R32" s="1"/>
       <c r="S32" s="1"/>
       <c r="T32" s="1"/>
     </row>
-    <row r="33" spans="1:20">
+    <row r="33" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A33" s="1"/>
       <c r="B33" s="1"/>
       <c r="C33" s="1"/>
       <c r="D33" s="1"/>
       <c r="E33" s="3"/>
       <c r="F33" s="3"/>
       <c r="G33" s="3"/>
       <c r="H33" s="3"/>
       <c r="I33" s="3"/>
       <c r="J33" s="3"/>
       <c r="K33" s="3"/>
       <c r="L33" s="3"/>
       <c r="M33" s="1"/>
       <c r="N33" s="1"/>
       <c r="O33" s="1"/>
       <c r="P33" s="1"/>
       <c r="Q33" s="1"/>
       <c r="R33" s="1"/>
       <c r="S33" s="1"/>
       <c r="T33" s="1"/>
     </row>
-    <row r="34" spans="1:20">
+    <row r="34" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A34" s="1"/>
       <c r="B34" s="1"/>
       <c r="C34" s="1"/>
       <c r="D34" s="1"/>
       <c r="E34" s="3"/>
       <c r="F34" s="3"/>
       <c r="G34" s="3"/>
       <c r="H34" s="3"/>
       <c r="I34" s="3"/>
       <c r="J34" s="3"/>
       <c r="K34" s="3"/>
       <c r="L34" s="3"/>
       <c r="M34" s="1"/>
       <c r="N34" s="1"/>
       <c r="O34" s="1"/>
       <c r="P34" s="1"/>
       <c r="Q34" s="1"/>
       <c r="R34" s="1"/>
       <c r="S34" s="1"/>
       <c r="T34" s="1"/>
     </row>
-    <row r="35" spans="1:20">
+    <row r="35" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A35" s="1"/>
       <c r="B35" s="1"/>
       <c r="C35" s="1"/>
       <c r="D35" s="1"/>
       <c r="E35" s="3"/>
       <c r="F35" s="3"/>
       <c r="G35" s="3"/>
       <c r="H35" s="3"/>
       <c r="I35" s="3"/>
       <c r="J35" s="3"/>
       <c r="K35" s="3"/>
       <c r="L35" s="3"/>
       <c r="M35" s="1"/>
       <c r="N35" s="1"/>
       <c r="O35" s="1"/>
       <c r="P35" s="1"/>
       <c r="Q35" s="1"/>
       <c r="R35" s="1"/>
       <c r="S35" s="1"/>
       <c r="T35" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:Q2"/>
   </mergeCells>