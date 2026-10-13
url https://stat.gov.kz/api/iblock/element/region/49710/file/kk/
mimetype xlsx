--- v1 (2026-08-11)
+++ v2 (2026-10-13)
@@ -1,64 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="1230" yWindow="555" windowWidth="21315" windowHeight="9720"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11730"/>
   </bookViews>
   <sheets>
-    <sheet name="каз" sheetId="1" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="1" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="3" r:id="rId2"/>
+    <sheet name="Көрсеткіш" sheetId="2" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_GoBack" localSheetId="0">каз!$A$12</definedName>
+    <definedName name="_GoBack" localSheetId="0">Метадеректер!#REF!</definedName>
   </definedNames>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="12" uniqueCount="12">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="60">
   <si>
     <t xml:space="preserve">Салық салынғанға дейінгі пайда (залал)   </t>
   </si>
   <si>
     <t>Өндіріс пайдалылығы (залалы),  %</t>
   </si>
   <si>
     <t>Дебиторлық берешек</t>
   </si>
   <si>
     <t>Міндеттемелер бойынша берешек</t>
   </si>
   <si>
     <t>Өндірілген өнім, орындалған жұмыстар мен көрсетілген қызметтер көлемі</t>
   </si>
   <si>
     <t xml:space="preserve">Өнімдерді өткізу мен қызметтерді көрсетуден түскен кіріс      </t>
   </si>
   <si>
     <t>213 111 816</t>
   </si>
   <si>
     <t>572 895 071</t>
   </si>
   <si>
@@ -74,193 +78,366 @@
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">           1)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2005 жылдан 2017 жылға дейін деректер Оңтүстік Қазақстан облысы бойынша, 2018 жылдан – Түркістан облысы бойынша.</t>
     </r>
   </si>
   <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өндірілген өнім, орындалған жұмыстар мен көрсетілген қызметтер көлемі, млн.теңге</t>
+  </si>
+  <si>
+    <t>Өнімдерді  өткізуден және қызметтер көрсетуден түскен кіріс, млн.теңге</t>
+  </si>
+  <si>
+    <t>Салық салынғанға дейінгі пайда (залал), млн.теңге</t>
+  </si>
+  <si>
+    <t>Дебиторлық берешек, млн.теңге</t>
+  </si>
+  <si>
+    <t>Міндеттемелер бойынша берешек, млн.теңге</t>
+  </si>
+  <si>
+    <t>Өндіріс пайдалылығы (залалы), %</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Өндірілген өнім, орындалған жұмыстар мен көрсетілген қызметтер көлемі – өндірушінің бағасымен жіберілген өнім, орындалған жұмыстар мен көрсетілген қызметтердің құны; өнімдерді өткізу мен қызмет көрсетулерден түскен кіріс – қосылған құн салығы, акциздерді, сондай-ақ қайтарылып берілген тауарлар құны, сатып алушыларға ұсынылған сауда жеңілдіктері мен баға жеңілдіктерін алып тастағанда алуға жататын (алынған) кіріс сомасы; «cалық салынғанға дейінгі пайда (залал)» қаржыландырудан түскен жалпы пайда, кіріс, өзге де табыстардың сомасы мен өнімді өткізу мен қызмет көрсету бойынша шығыстардың, қаржыландыруға арналған шығыстардың, әкімшілік және өзге де шығыстардың сомасының айырмасы ретінде анықталады; дебиторлық берешек – жеке және заңды тұлғалармен шаруашылық қатынасының қорытындылары бойынша кәсіпорынға олардан тиесілі борыштар сомасы.</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Агрегация </t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Көрсеткіш халықаралық және ұлттық қаржылық есептіліктің стандарттарына сәйкес қалыптастырылады (ХҚЕС, ҰҚЕС). </t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>1-ПФ "Кәсіпорынның қаржы-шаруашылық қызметі туралы есеп" жалпымемлекеттік статистикалық байқаудың статистикалық нысанның негізінде қалыптастырылады.</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ҚР бойынша жарияланады </t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/22/</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/respondents/statistical-forms/</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/industries/business-statistics/stat-struct/spreadsheets/</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t xml:space="preserve">СКЖ коды </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Көрсеткіштің атауы </t>
+  </si>
+  <si>
+    <t xml:space="preserve">271305, 271201, 271301, 271401, 271304 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">2005 жылдан бастап </t>
+  </si>
+  <si>
+    <t>Құрылымдық статистика басқармасы</t>
+  </si>
+  <si>
+    <t>Кулжабаева Динара Мырзабековна</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> +7 7252 39 01 73</t>
+  </si>
+  <si>
+    <t>d.kulzhabaeva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                                 © Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
+  </si>
+  <si>
     <r>
       <t>2018</t>
     </r>
     <r>
       <rPr>
+        <b/>
         <vertAlign val="superscript"/>
-        <sz val="7"/>
+        <sz val="10"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="16" x14ac:knownFonts="1">
+  <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-[...15 lines deleted...]
-    <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <color theme="1"/>
-      <name val="Roboto"/>
-[...4 lines deleted...]
-      <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="7"/>
-      <color theme="1"/>
+      <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <vertAlign val="superscript"/>
-[...1 lines deleted...]
-      <color theme="1"/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="6">
+  <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -281,234 +458,367 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="33">
+  <cellXfs count="59">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...41 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="20" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="166" fontId="20" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="20" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...8 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="14" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="5">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="4"/>
+    <cellStyle name="Обычный 3" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -672,717 +982,1027 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/business-statistics/stat-struct/spreadsheets/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/respondents/statistical-forms/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/22/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.kulzhabaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:V14"/>
+  <dimension ref="A1:F25"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <selection activeCell="B6" sqref="B6"/>
+      <selection activeCell="A10" sqref="A10"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="44.28515625" style="13" customWidth="1"/>
+    <col min="2" max="2" width="94.7109375" style="13" customWidth="1"/>
+    <col min="3" max="5" width="9.140625" style="13"/>
+    <col min="6" max="6" width="13.5703125" style="13" customWidth="1"/>
+    <col min="7" max="16384" width="9.140625" style="13"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A1" s="53"/>
+      <c r="B1" s="53"/>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="B2" s="15" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="B3" s="15" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="55"/>
+      <c r="B4" s="15" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" s="55"/>
+      <c r="B5" s="15" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="55"/>
+      <c r="B6" s="16" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="55"/>
+      <c r="B7" s="16" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="56"/>
+      <c r="B8" s="16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="B9" s="15" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" ht="127.5" x14ac:dyDescent="0.25">
+      <c r="A10" s="17" t="s">
+        <v>26</v>
+      </c>
+      <c r="B10" s="18" t="s">
+        <v>27</v>
+      </c>
+      <c r="F10" s="19"/>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="B11" s="20" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A12" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="B12" s="18" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A13" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="B13" s="21" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="B14" s="22" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="14" t="s">
+        <v>36</v>
+      </c>
+      <c r="B15" s="23" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="B16" s="23" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A17" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="B17" s="23" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A18" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="B18" s="23" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A19" s="14" t="s">
+        <v>44</v>
+      </c>
+      <c r="B19" s="58">
+        <v>46231</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A20" s="14" t="s">
+        <v>45</v>
+      </c>
+      <c r="B20" s="58">
+        <v>46609</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A21" s="14" t="s">
+        <v>46</v>
+      </c>
+      <c r="B21" s="27" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A22" s="14" t="s">
+        <v>47</v>
+      </c>
+      <c r="B22" s="20" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A23" s="14" t="s">
+        <v>48</v>
+      </c>
+      <c r="B23" s="28" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A24" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="B24" s="23" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="25" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="B25" s="25"/>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A1:B1"/>
+    <mergeCell ref="A3:A8"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B16" r:id="rId2"/>
+    <hyperlink ref="B17" r:id="rId3"/>
+    <hyperlink ref="B18" r:id="rId4"/>
+    <hyperlink ref="B24" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="75" orientation="landscape" horizontalDpi="180" verticalDpi="180" r:id="rId6"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B2:D20"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B28" sqref="B28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="29.85546875" style="1" customWidth="1"/>
-[...21 lines deleted...]
-    <col min="23" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="4.42578125" style="9" customWidth="1"/>
+    <col min="2" max="2" width="94.7109375" style="9" customWidth="1"/>
+    <col min="3" max="3" width="37.85546875" style="9" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:22" ht="15" x14ac:dyDescent="0.2">
-      <c r="A2" s="27" t="s">
+    <row r="2" spans="2:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="B2" s="8"/>
+    </row>
+    <row r="5" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B5" s="10" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B6" s="10" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B7" s="10" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B8" s="10" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B9" s="10" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B10" s="10"/>
+    </row>
+    <row r="11" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="B11" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B12" s="10"/>
+    </row>
+    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B13" s="10"/>
+    </row>
+    <row r="20" spans="2:4" x14ac:dyDescent="0.2">
+      <c r="B20" s="29" t="s">
+        <v>58</v>
+      </c>
+      <c r="C20" s="12"/>
+      <c r="D20" s="12"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:W14"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B2" sqref="B2:R2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="11" style="1" customWidth="1"/>
+    <col min="2" max="2" width="29.85546875" style="1" customWidth="1"/>
+    <col min="3" max="3" width="12.7109375" style="1" customWidth="1"/>
+    <col min="4" max="4" width="13.7109375" style="1" customWidth="1"/>
+    <col min="5" max="5" width="13.28515625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="12.42578125" style="1" customWidth="1"/>
+    <col min="7" max="7" width="12" style="1" customWidth="1"/>
+    <col min="8" max="8" width="13.28515625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="13.42578125" style="1" customWidth="1"/>
+    <col min="10" max="10" width="12.28515625" style="1" customWidth="1"/>
+    <col min="11" max="11" width="13" style="1" customWidth="1"/>
+    <col min="12" max="12" width="13.42578125" style="1" customWidth="1"/>
+    <col min="13" max="13" width="13.28515625" style="1" customWidth="1"/>
+    <col min="14" max="14" width="13.140625" style="1" customWidth="1"/>
+    <col min="15" max="15" width="12.85546875" style="1" customWidth="1"/>
+    <col min="16" max="16" width="12" style="1" customWidth="1"/>
+    <col min="17" max="17" width="12.5703125" style="1" customWidth="1"/>
+    <col min="18" max="18" width="11.7109375" style="1" customWidth="1"/>
+    <col min="19" max="19" width="12.140625" style="1" customWidth="1"/>
+    <col min="20" max="20" width="12" style="1" customWidth="1"/>
+    <col min="21" max="21" width="13" style="1" customWidth="1"/>
+    <col min="22" max="22" width="13.140625" style="1" customWidth="1"/>
+    <col min="23" max="23" width="12" style="1" customWidth="1"/>
+    <col min="24" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:23" ht="15" x14ac:dyDescent="0.2">
+      <c r="B2" s="57" t="s">
         <v>9</v>
       </c>
-      <c r="B2" s="27"/>
-[...18 lines deleted...]
-      <c r="A3" s="3"/>
+      <c r="C2" s="57"/>
+      <c r="D2" s="57"/>
+      <c r="E2" s="57"/>
+      <c r="F2" s="57"/>
+      <c r="G2" s="57"/>
+      <c r="H2" s="57"/>
+      <c r="I2" s="57"/>
+      <c r="J2" s="57"/>
+      <c r="K2" s="57"/>
+      <c r="L2" s="57"/>
+      <c r="M2" s="57"/>
+      <c r="N2" s="57"/>
+      <c r="O2" s="57"/>
+      <c r="P2" s="57"/>
+      <c r="Q2" s="57"/>
+      <c r="R2" s="57"/>
+      <c r="S2" s="2"/>
+    </row>
+    <row r="3" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="A3" s="26"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
-      <c r="R3" s="18"/>
-      <c r="V3" s="19" t="s">
+      <c r="R3" s="3"/>
+      <c r="S3" s="4"/>
+      <c r="W3" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:22" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="30">
+    <row r="4" spans="1:23" ht="15" x14ac:dyDescent="0.2">
+      <c r="A4" s="30" t="s">
+        <v>50</v>
+      </c>
+      <c r="B4" s="30" t="s">
+        <v>51</v>
+      </c>
+      <c r="C4" s="31">
         <v>2005</v>
       </c>
-      <c r="C4" s="30">
+      <c r="D4" s="31">
         <v>2006</v>
       </c>
-      <c r="D4" s="30">
+      <c r="E4" s="31">
         <v>2007</v>
       </c>
-      <c r="E4" s="30">
+      <c r="F4" s="31">
         <v>2008</v>
       </c>
-      <c r="F4" s="30">
+      <c r="G4" s="31">
         <v>2009</v>
       </c>
-      <c r="G4" s="30">
+      <c r="H4" s="31">
         <v>2010</v>
       </c>
-      <c r="H4" s="30">
+      <c r="I4" s="31">
         <v>2011</v>
       </c>
-      <c r="I4" s="30">
+      <c r="J4" s="31">
         <v>2012</v>
       </c>
-      <c r="J4" s="30">
+      <c r="K4" s="31">
         <v>2013</v>
       </c>
-      <c r="K4" s="30">
+      <c r="L4" s="31">
         <v>2014</v>
       </c>
-      <c r="L4" s="30">
+      <c r="M4" s="31">
         <v>2015</v>
       </c>
-      <c r="M4" s="30">
+      <c r="N4" s="31">
         <v>2016</v>
       </c>
-      <c r="N4" s="30">
+      <c r="O4" s="31">
         <v>2017</v>
       </c>
-      <c r="O4" s="30" t="s">
-[...2 lines deleted...]
-      <c r="P4" s="30">
+      <c r="P4" s="31" t="s">
+        <v>59</v>
+      </c>
+      <c r="Q4" s="31">
         <v>2019</v>
       </c>
-      <c r="Q4" s="31">
+      <c r="R4" s="32">
         <v>2020</v>
       </c>
-      <c r="R4" s="32">
+      <c r="S4" s="33">
         <v>2021</v>
       </c>
-      <c r="S4" s="32">
+      <c r="T4" s="33">
         <v>2022</v>
       </c>
-      <c r="T4" s="32">
+      <c r="U4" s="33">
         <v>2023</v>
       </c>
-      <c r="U4" s="32">
+      <c r="V4" s="33">
         <v>2024</v>
       </c>
-      <c r="V4" s="32">
+      <c r="W4" s="33">
         <v>2025</v>
       </c>
     </row>
-    <row r="5" spans="1:22" ht="33.75" x14ac:dyDescent="0.2">
-      <c r="A5" s="5" t="s">
+    <row r="5" spans="1:23" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="34">
+        <v>271305</v>
+      </c>
+      <c r="B5" s="35" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="6">
+      <c r="C5" s="36">
         <v>165145672</v>
       </c>
-      <c r="C5" s="6">
+      <c r="D5" s="36">
         <v>159895428</v>
       </c>
-      <c r="D5" s="6">
+      <c r="E5" s="36">
         <v>212828471</v>
       </c>
-      <c r="E5" s="6">
+      <c r="F5" s="36">
         <v>383759421</v>
       </c>
-      <c r="F5" s="6">
+      <c r="G5" s="36">
         <v>370540736</v>
       </c>
-      <c r="G5" s="6">
+      <c r="H5" s="36">
         <v>534976908</v>
       </c>
-      <c r="H5" s="6">
+      <c r="I5" s="36">
         <v>629643290</v>
       </c>
-      <c r="I5" s="6">
+      <c r="J5" s="36">
         <v>727369839</v>
       </c>
-      <c r="J5" s="6">
+      <c r="K5" s="36">
         <v>730692165</v>
       </c>
-      <c r="K5" s="22">
+      <c r="L5" s="37">
         <v>801263329</v>
       </c>
-      <c r="L5" s="6">
+      <c r="M5" s="36">
         <v>771353364</v>
       </c>
-      <c r="M5" s="22">
+      <c r="N5" s="37">
         <v>840690340</v>
       </c>
-      <c r="N5" s="7">
+      <c r="O5" s="38">
         <v>862291630</v>
       </c>
-      <c r="O5" s="8">
+      <c r="P5" s="39">
         <v>464697826</v>
       </c>
-      <c r="P5" s="8">
+      <c r="Q5" s="39">
         <v>608825451</v>
       </c>
-      <c r="Q5" s="8">
+      <c r="R5" s="39">
         <v>589048227</v>
       </c>
-      <c r="R5" s="8">
+      <c r="S5" s="39">
         <v>777069892</v>
       </c>
-      <c r="S5" s="20">
+      <c r="T5" s="40">
         <v>949422159</v>
       </c>
-      <c r="T5" s="20">
+      <c r="U5" s="40">
         <v>1260346770</v>
       </c>
-      <c r="U5" s="25">
+      <c r="V5" s="40">
         <v>1837055110</v>
       </c>
-      <c r="V5" s="25">
+      <c r="W5" s="40">
         <v>2262401837</v>
       </c>
     </row>
-    <row r="6" spans="1:22" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A6" s="5" t="s">
+    <row r="6" spans="1:23" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A6" s="41">
+        <v>271201</v>
+      </c>
+      <c r="B6" s="35" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="9">
+      <c r="C6" s="42">
         <v>163960841</v>
       </c>
-      <c r="C6" s="10">
+      <c r="D6" s="43">
         <v>183039523</v>
       </c>
-      <c r="D6" s="10">
+      <c r="E6" s="43">
         <v>286540706</v>
       </c>
-      <c r="E6" s="9">
+      <c r="F6" s="42">
         <v>451141792</v>
       </c>
-      <c r="F6" s="9">
+      <c r="G6" s="42">
         <v>559822054</v>
       </c>
-      <c r="G6" s="9">
+      <c r="H6" s="42">
         <v>789681221</v>
       </c>
-      <c r="H6" s="9">
+      <c r="I6" s="42">
         <v>924150613</v>
       </c>
-      <c r="I6" s="9">
+      <c r="J6" s="42">
         <v>991339688</v>
       </c>
-      <c r="J6" s="9">
+      <c r="K6" s="42">
         <v>1049976544</v>
       </c>
-      <c r="K6" s="23">
+      <c r="L6" s="44">
         <v>1078170426</v>
       </c>
-      <c r="L6" s="9">
+      <c r="M6" s="42">
         <v>1005166884</v>
       </c>
-      <c r="M6" s="22">
+      <c r="N6" s="37">
         <v>1109345192</v>
       </c>
-      <c r="N6" s="11">
+      <c r="O6" s="45">
         <v>1173476191</v>
       </c>
-      <c r="O6" s="12">
+      <c r="P6" s="45">
         <v>560233925</v>
       </c>
-      <c r="P6" s="8">
+      <c r="Q6" s="39">
         <v>741293168</v>
       </c>
-      <c r="Q6" s="8">
+      <c r="R6" s="39">
         <v>820189873</v>
       </c>
-      <c r="R6" s="8">
+      <c r="S6" s="39">
         <v>1060586470</v>
       </c>
-      <c r="S6" s="20">
+      <c r="T6" s="40">
         <v>1319676674</v>
       </c>
-      <c r="T6" s="20">
+      <c r="U6" s="40">
         <v>1717255149</v>
       </c>
-      <c r="U6" s="25">
+      <c r="V6" s="40">
         <v>2522392874</v>
       </c>
-      <c r="V6" s="25">
+      <c r="W6" s="40">
         <v>2928191960</v>
       </c>
     </row>
-    <row r="7" spans="1:22" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A7" s="5" t="s">
+    <row r="7" spans="1:23" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A7" s="41">
+        <v>271301</v>
+      </c>
+      <c r="B7" s="35" t="s">
         <v>0</v>
       </c>
-      <c r="B7" s="9">
+      <c r="C7" s="42">
         <v>-623850</v>
       </c>
-      <c r="C7" s="9">
+      <c r="D7" s="42">
         <v>9564443</v>
       </c>
-      <c r="D7" s="9">
+      <c r="E7" s="42">
         <v>64440424</v>
       </c>
-      <c r="E7" s="9">
+      <c r="F7" s="42">
         <v>55459034</v>
       </c>
-      <c r="F7" s="9">
+      <c r="G7" s="42">
         <v>96025367</v>
       </c>
-      <c r="G7" s="9">
+      <c r="H7" s="42">
         <v>174070660</v>
       </c>
-      <c r="H7" s="9">
+      <c r="I7" s="42">
         <v>220258715</v>
       </c>
-      <c r="I7" s="9">
+      <c r="J7" s="42">
         <v>189095469</v>
       </c>
-      <c r="J7" s="9">
+      <c r="K7" s="42">
         <v>99992809</v>
       </c>
-      <c r="K7" s="22">
+      <c r="L7" s="37">
         <v>136169982</v>
       </c>
-      <c r="L7" s="9">
+      <c r="M7" s="42">
         <v>93989384</v>
       </c>
-      <c r="M7" s="22">
+      <c r="N7" s="37">
         <v>217778680</v>
       </c>
-      <c r="N7" s="11">
+      <c r="O7" s="45">
         <v>149015141</v>
       </c>
-      <c r="O7" s="8">
+      <c r="P7" s="39">
         <v>160511956</v>
       </c>
-      <c r="P7" s="8">
+      <c r="Q7" s="39">
         <v>231277351</v>
       </c>
-      <c r="Q7" s="8">
+      <c r="R7" s="39">
         <v>306194596</v>
       </c>
-      <c r="R7" s="8">
+      <c r="S7" s="39">
         <v>452949347</v>
       </c>
-      <c r="S7" s="20">
+      <c r="T7" s="40">
         <v>688261585</v>
       </c>
-      <c r="T7" s="20">
+      <c r="U7" s="40">
         <v>846465941</v>
       </c>
-      <c r="U7" s="25">
+      <c r="V7" s="40">
         <v>1451834344</v>
       </c>
-      <c r="V7" s="25">
+      <c r="W7" s="40">
         <v>1420208302</v>
       </c>
     </row>
-    <row r="8" spans="1:22" x14ac:dyDescent="0.2">
-      <c r="A8" s="5" t="s">
+    <row r="8" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="A8" s="41">
+        <v>271401</v>
+      </c>
+      <c r="B8" s="35" t="s">
         <v>2</v>
       </c>
-      <c r="B8" s="23">
+      <c r="C8" s="44">
         <v>97440589</v>
       </c>
-      <c r="C8" s="23">
+      <c r="D8" s="44">
         <v>113588965</v>
       </c>
-      <c r="D8" s="23">
+      <c r="E8" s="44">
         <v>113908456</v>
       </c>
-      <c r="E8" s="23">
+      <c r="F8" s="44">
         <v>99194506</v>
       </c>
-      <c r="F8" s="23">
+      <c r="G8" s="44">
         <v>163833429</v>
       </c>
-      <c r="G8" s="23">
+      <c r="H8" s="44">
         <v>187378029</v>
       </c>
-      <c r="H8" s="13" t="s">
+      <c r="I8" s="46" t="s">
         <v>6</v>
       </c>
-      <c r="I8" s="23">
+      <c r="J8" s="44">
         <v>246957280</v>
       </c>
-      <c r="J8" s="23">
+      <c r="K8" s="44">
         <v>227343735</v>
       </c>
-      <c r="K8" s="22">
+      <c r="L8" s="37">
         <v>248459672</v>
       </c>
-      <c r="L8" s="22">
+      <c r="M8" s="37">
         <v>369375390</v>
       </c>
-      <c r="M8" s="22">
+      <c r="N8" s="37">
         <v>287129467</v>
       </c>
-      <c r="N8" s="22">
+      <c r="O8" s="37">
         <v>404324138</v>
       </c>
-      <c r="O8" s="8">
+      <c r="P8" s="39">
         <v>144491396</v>
       </c>
-      <c r="P8" s="12">
+      <c r="Q8" s="45">
         <v>189511447</v>
       </c>
-      <c r="Q8" s="8">
+      <c r="R8" s="39">
         <v>208044897</v>
       </c>
-      <c r="R8" s="8">
+      <c r="S8" s="39">
         <v>499198326</v>
       </c>
-      <c r="S8" s="20">
+      <c r="T8" s="40">
         <v>472739368</v>
       </c>
-      <c r="T8" s="20">
+      <c r="U8" s="40">
         <v>648628148</v>
       </c>
-      <c r="U8" s="20">
+      <c r="V8" s="40">
         <v>1051137577</v>
       </c>
-      <c r="V8" s="25">
+      <c r="W8" s="40">
         <v>1005117846</v>
       </c>
     </row>
-    <row r="9" spans="1:22" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="5" t="s">
+    <row r="9" spans="1:23" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="41">
+        <v>271401</v>
+      </c>
+      <c r="B9" s="35" t="s">
         <v>3</v>
       </c>
-      <c r="B9" s="23">
+      <c r="C9" s="44">
         <v>165949362</v>
       </c>
-      <c r="C9" s="23">
+      <c r="D9" s="44">
         <v>239138026</v>
       </c>
-      <c r="D9" s="23">
+      <c r="E9" s="44">
         <v>301789439</v>
       </c>
-      <c r="E9" s="23">
+      <c r="F9" s="44">
         <v>372007633</v>
       </c>
-      <c r="F9" s="23">
+      <c r="G9" s="44">
         <v>457272539</v>
       </c>
-      <c r="G9" s="23">
+      <c r="H9" s="44">
         <v>513009700</v>
       </c>
-      <c r="H9" s="13" t="s">
+      <c r="I9" s="46" t="s">
         <v>7</v>
       </c>
-      <c r="I9" s="23">
+      <c r="J9" s="44">
         <v>647065983</v>
       </c>
-      <c r="J9" s="23">
+      <c r="K9" s="44">
         <v>671362460</v>
       </c>
-      <c r="K9" s="22">
+      <c r="L9" s="37">
         <v>850887387</v>
       </c>
-      <c r="L9" s="23">
+      <c r="M9" s="44">
         <v>1059447664</v>
       </c>
-      <c r="M9" s="22">
+      <c r="N9" s="37">
         <v>1165092541</v>
       </c>
-      <c r="N9" s="22">
+      <c r="O9" s="37">
         <v>1213356072</v>
       </c>
-      <c r="O9" s="8">
+      <c r="P9" s="39">
         <v>344180410</v>
       </c>
-      <c r="P9" s="12">
+      <c r="Q9" s="45">
         <v>438299367</v>
       </c>
-      <c r="Q9" s="8">
+      <c r="R9" s="39">
         <v>445050074</v>
       </c>
-      <c r="R9" s="8">
+      <c r="S9" s="39">
         <v>767160910</v>
       </c>
-      <c r="S9" s="20">
+      <c r="T9" s="40">
         <v>639135260</v>
       </c>
-      <c r="T9" s="20">
+      <c r="U9" s="40">
         <v>623674730</v>
       </c>
-      <c r="U9" s="20">
+      <c r="V9" s="40">
         <v>1090953028</v>
       </c>
-      <c r="V9" s="25">
+      <c r="W9" s="40">
         <v>1622478022</v>
       </c>
     </row>
-    <row r="10" spans="1:22" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="14" t="s">
+    <row r="10" spans="1:23" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="47">
+        <v>271304</v>
+      </c>
+      <c r="B10" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="B10" s="15">
+      <c r="C10" s="49">
         <v>-0.4</v>
       </c>
-      <c r="C10" s="15">
+      <c r="D10" s="49">
         <v>4.4000000000000004</v>
       </c>
-      <c r="D10" s="15">
+      <c r="E10" s="49">
         <v>2.4</v>
       </c>
-      <c r="E10" s="15">
+      <c r="F10" s="49">
         <v>13.2</v>
       </c>
-      <c r="F10" s="15">
+      <c r="G10" s="49">
         <v>19.399999999999999</v>
       </c>
-      <c r="G10" s="15">
+      <c r="H10" s="49">
         <v>27</v>
       </c>
-      <c r="H10" s="15">
+      <c r="I10" s="49">
         <v>30.4</v>
       </c>
-      <c r="I10" s="15">
+      <c r="J10" s="49">
         <v>22.7</v>
       </c>
-      <c r="J10" s="15">
+      <c r="K10" s="49">
         <v>10.199999999999999</v>
       </c>
-      <c r="K10" s="24">
+      <c r="L10" s="50">
         <v>13.7</v>
       </c>
-      <c r="L10" s="15">
+      <c r="M10" s="49">
         <v>9.4</v>
       </c>
-      <c r="M10" s="24">
+      <c r="N10" s="50">
         <v>22.3</v>
       </c>
-      <c r="N10" s="16">
+      <c r="O10" s="51">
         <v>13.9</v>
       </c>
-      <c r="O10" s="17">
+      <c r="P10" s="51">
         <v>37.1</v>
       </c>
-      <c r="P10" s="17">
+      <c r="Q10" s="51">
         <v>43.6</v>
       </c>
-      <c r="Q10" s="17">
+      <c r="R10" s="51">
         <v>55.6</v>
       </c>
-      <c r="R10" s="17">
+      <c r="S10" s="51">
         <v>71.7</v>
       </c>
-      <c r="S10" s="21">
+      <c r="T10" s="52">
         <v>100.2</v>
       </c>
-      <c r="T10" s="21">
+      <c r="U10" s="52">
         <v>91.9</v>
       </c>
-      <c r="U10" s="26">
+      <c r="V10" s="52">
         <v>121.6</v>
       </c>
-      <c r="V10" s="26">
+      <c r="W10" s="52">
         <v>86.2</v>
       </c>
     </row>
-    <row r="11" spans="1:22" x14ac:dyDescent="0.2">
-      <c r="A11" s="3"/>
+    <row r="11" spans="1:23" x14ac:dyDescent="0.2">
       <c r="B11" s="3"/>
       <c r="C11" s="3"/>
       <c r="D11" s="3"/>
       <c r="E11" s="3"/>
       <c r="F11" s="3"/>
       <c r="G11" s="3"/>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
       <c r="J11" s="3"/>
       <c r="K11" s="3"/>
       <c r="L11" s="3"/>
       <c r="M11" s="3"/>
       <c r="N11" s="3"/>
       <c r="O11" s="3"/>
       <c r="P11" s="3"/>
       <c r="Q11" s="3"/>
       <c r="R11" s="3"/>
       <c r="S11" s="3"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="28" t="s">
+      <c r="T11" s="3"/>
+    </row>
+    <row r="12" spans="1:23" s="7" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="B12" s="3"/>
       <c r="C12" s="3"/>
       <c r="D12" s="3"/>
       <c r="E12" s="3"/>
       <c r="F12" s="3"/>
       <c r="G12" s="3"/>
       <c r="H12" s="3"/>
       <c r="I12" s="3"/>
       <c r="J12" s="3"/>
       <c r="K12" s="3"/>
       <c r="L12" s="3"/>
       <c r="M12" s="3"/>
       <c r="N12" s="3"/>
       <c r="O12" s="3"/>
       <c r="P12" s="3"/>
       <c r="Q12" s="3"/>
       <c r="R12" s="3"/>
       <c r="S12" s="3"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="3"/>
+      <c r="T12" s="3"/>
+    </row>
+    <row r="13" spans="1:23" x14ac:dyDescent="0.2">
       <c r="B13" s="3"/>
       <c r="C13" s="3"/>
       <c r="D13" s="3"/>
       <c r="E13" s="3"/>
       <c r="F13" s="3"/>
       <c r="G13" s="3"/>
       <c r="H13" s="3"/>
       <c r="I13" s="3"/>
       <c r="J13" s="3"/>
       <c r="K13" s="3"/>
       <c r="L13" s="3"/>
       <c r="M13" s="3"/>
       <c r="N13" s="3"/>
       <c r="O13" s="3"/>
       <c r="P13" s="3"/>
       <c r="Q13" s="3"/>
-      <c r="R13" s="2"/>
-[...2 lines deleted...]
-      <c r="A14" s="3"/>
+      <c r="R13" s="3"/>
+      <c r="S13" s="2"/>
+    </row>
+    <row r="14" spans="1:23" x14ac:dyDescent="0.2">
       <c r="B14" s="3"/>
       <c r="C14" s="3"/>
       <c r="D14" s="3"/>
       <c r="E14" s="3"/>
       <c r="F14" s="3"/>
       <c r="G14" s="3"/>
       <c r="H14" s="3"/>
       <c r="I14" s="3"/>
       <c r="J14" s="3"/>
       <c r="K14" s="3"/>
       <c r="L14" s="3"/>
       <c r="M14" s="3"/>
       <c r="N14" s="3"/>
       <c r="O14" s="3"/>
       <c r="P14" s="3"/>
       <c r="Q14" s="3"/>
-      <c r="R14" s="2"/>
+      <c r="R14" s="3"/>
+      <c r="S14" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="A2:Q2"/>
+    <mergeCell ref="B2:R2"/>
   </mergeCells>
-  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="75" orientation="landscape" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
-[...5 lines deleted...]
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>каз!_GoBack</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
+      <vt:lpstr>Көрсеткіш</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>