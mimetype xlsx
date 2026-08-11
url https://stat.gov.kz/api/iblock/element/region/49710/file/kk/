--- v0 (2026-04-20)
+++ v1 (2026-08-11)
@@ -1,149 +1,148 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="1230" yWindow="555" windowWidth="21315" windowHeight="9720"/>
   </bookViews>
   <sheets>
     <sheet name="каз" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_GoBack" localSheetId="0">каз!$A$12</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="12" uniqueCount="12">
   <si>
     <t xml:space="preserve">Салық салынғанға дейінгі пайда (залал)   </t>
   </si>
   <si>
     <t>Өндіріс пайдалылығы (залалы),  %</t>
   </si>
   <si>
     <t>Дебиторлық берешек</t>
   </si>
   <si>
     <t>Міндеттемелер бойынша берешек</t>
   </si>
   <si>
     <t>Өндірілген өнім, орындалған жұмыстар мен көрсетілген қызметтер көлемі</t>
   </si>
   <si>
     <t xml:space="preserve">Өнімдерді өткізу мен қызметтерді көрсетуден түскен кіріс      </t>
   </si>
   <si>
     <t>213 111 816</t>
   </si>
   <si>
     <t>572 895 071</t>
   </si>
   <si>
     <t>мың теңге</t>
   </si>
   <si>
     <r>
-      <t>2018</t>
+      <t>2005-2025 жылдардағы Түркістан облысындағы ірі және орта кәсіпорындардың қаржы-шаруашылық қызмет көрсеткіштерінің динамикасы</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
-        <sz val="7"/>
+        <sz val="10"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">           1)</t>
     </r>
     <r>
       <rPr>
         <i/>
-        <sz val="7"/>
+        <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2005 жылдан 2017 жылға дейін деректер Оңтүстік Қазақстан облысы бойынша, 2018 жылдан – Түркістан облысы бойынша.</t>
     </r>
   </si>
   <si>
     <r>
-      <t>2005-2024 жылдардағы Түркістан облысындағы ірі және орта кәсіпорындардың қаржы-шаруашылық қызмет көрсеткіштерінің динамикасы</t>
+      <t>2018</t>
     </r>
     <r>
       <rPr>
-        <b/>
         <vertAlign val="superscript"/>
-        <sz val="10"/>
+        <sz val="7"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="15">
+  <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
@@ -168,83 +167,89 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <vertAlign val="superscript"/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <sz val="7"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
       <vertAlign val="superscript"/>
       <sz val="7"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
-    </font>
-[...18 lines deleted...]
-      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -280,51 +285,51 @@
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="32">
+  <cellXfs count="33">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -337,81 +342,85 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -452,84 +461,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -665,646 +676,668 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:U14"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:V14"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <selection activeCell="E25" sqref="E25"/>
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="29.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="12.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="13.7109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="13.28515625" style="1" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="12" style="1" customWidth="1"/>
     <col min="7" max="7" width="13.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="9" width="12.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="13" style="1" customWidth="1"/>
     <col min="11" max="11" width="13.42578125" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.28515625" style="1" customWidth="1"/>
     <col min="13" max="13" width="13.140625" style="1" customWidth="1"/>
     <col min="14" max="14" width="12.85546875" style="1" customWidth="1"/>
     <col min="15" max="15" width="12" style="1" customWidth="1"/>
-    <col min="16" max="16" width="13.28515625" style="1" customWidth="1"/>
+    <col min="16" max="16" width="12.5703125" style="1" customWidth="1"/>
     <col min="17" max="17" width="11.7109375" style="1" customWidth="1"/>
     <col min="18" max="18" width="12.140625" style="1" customWidth="1"/>
     <col min="19" max="19" width="11.28515625" style="1" customWidth="1"/>
-    <col min="20" max="20" width="11.42578125" style="1" customWidth="1"/>
+    <col min="20" max="20" width="10.42578125" style="1" customWidth="1"/>
     <col min="21" max="21" width="11.7109375" style="1" customWidth="1"/>
-    <col min="22" max="16384" width="9.140625" style="1"/>
+    <col min="22" max="22" width="10.85546875" style="1" customWidth="1"/>
+    <col min="23" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:21" ht="15">
-[...18 lines deleted...]
-      <c r="Q2" s="29"/>
+    <row r="2" spans="1:22" ht="15" x14ac:dyDescent="0.2">
+      <c r="A2" s="27" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2" s="27"/>
+      <c r="C2" s="27"/>
+      <c r="D2" s="27"/>
+      <c r="E2" s="27"/>
+      <c r="F2" s="27"/>
+      <c r="G2" s="27"/>
+      <c r="H2" s="27"/>
+      <c r="I2" s="27"/>
+      <c r="J2" s="27"/>
+      <c r="K2" s="27"/>
+      <c r="L2" s="27"/>
+      <c r="M2" s="27"/>
+      <c r="N2" s="27"/>
+      <c r="O2" s="27"/>
+      <c r="P2" s="27"/>
+      <c r="Q2" s="27"/>
       <c r="R2" s="2"/>
     </row>
-    <row r="3" spans="1:21">
+    <row r="3" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="18"/>
-      <c r="U3" s="19" t="s">
+      <c r="V3" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:21">
+    <row r="4" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A4" s="4"/>
-      <c r="B4" s="22">
+      <c r="B4" s="30">
         <v>2005</v>
       </c>
-      <c r="C4" s="22">
+      <c r="C4" s="30">
         <v>2006</v>
       </c>
-      <c r="D4" s="22">
+      <c r="D4" s="30">
         <v>2007</v>
       </c>
-      <c r="E4" s="22">
+      <c r="E4" s="30">
         <v>2008</v>
       </c>
-      <c r="F4" s="22">
+      <c r="F4" s="30">
         <v>2009</v>
       </c>
-      <c r="G4" s="22">
+      <c r="G4" s="30">
         <v>2010</v>
       </c>
-      <c r="H4" s="22">
+      <c r="H4" s="30">
         <v>2011</v>
       </c>
-      <c r="I4" s="22">
+      <c r="I4" s="30">
         <v>2012</v>
       </c>
-      <c r="J4" s="22">
+      <c r="J4" s="30">
         <v>2013</v>
       </c>
-      <c r="K4" s="22">
+      <c r="K4" s="30">
         <v>2014</v>
       </c>
-      <c r="L4" s="22">
+      <c r="L4" s="30">
         <v>2015</v>
       </c>
-      <c r="M4" s="22">
+      <c r="M4" s="30">
         <v>2016</v>
       </c>
-      <c r="N4" s="22">
+      <c r="N4" s="30">
         <v>2017</v>
       </c>
-      <c r="O4" s="22" t="s">
-[...2 lines deleted...]
-      <c r="P4" s="22">
+      <c r="O4" s="30" t="s">
+        <v>11</v>
+      </c>
+      <c r="P4" s="30">
         <v>2019</v>
       </c>
-      <c r="Q4" s="23">
+      <c r="Q4" s="31">
         <v>2020</v>
       </c>
-      <c r="R4" s="24">
+      <c r="R4" s="32">
         <v>2021</v>
       </c>
-      <c r="S4" s="24">
+      <c r="S4" s="32">
         <v>2022</v>
       </c>
-      <c r="T4" s="24">
+      <c r="T4" s="32">
         <v>2023</v>
       </c>
-      <c r="U4" s="24">
+      <c r="U4" s="32">
         <v>2024</v>
       </c>
+      <c r="V4" s="32">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="5" spans="1:21" ht="33.75">
+    <row r="5" spans="1:22" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="6">
         <v>165145672</v>
       </c>
       <c r="C5" s="6">
         <v>159895428</v>
       </c>
       <c r="D5" s="6">
         <v>212828471</v>
       </c>
       <c r="E5" s="6">
         <v>383759421</v>
       </c>
       <c r="F5" s="6">
         <v>370540736</v>
       </c>
       <c r="G5" s="6">
         <v>534976908</v>
       </c>
       <c r="H5" s="6">
         <v>629643290</v>
       </c>
       <c r="I5" s="6">
         <v>727369839</v>
       </c>
       <c r="J5" s="6">
         <v>730692165</v>
       </c>
-      <c r="K5" s="26">
+      <c r="K5" s="22">
         <v>801263329</v>
       </c>
       <c r="L5" s="6">
         <v>771353364</v>
       </c>
-      <c r="M5" s="26">
+      <c r="M5" s="22">
         <v>840690340</v>
       </c>
       <c r="N5" s="7">
         <v>862291630</v>
       </c>
       <c r="O5" s="8">
         <v>464697826</v>
       </c>
       <c r="P5" s="8">
         <v>608825451</v>
       </c>
       <c r="Q5" s="8">
         <v>589048227</v>
       </c>
       <c r="R5" s="8">
         <v>777069892</v>
       </c>
       <c r="S5" s="20">
         <v>949422159</v>
       </c>
       <c r="T5" s="20">
         <v>1260346770</v>
       </c>
-      <c r="U5" s="30">
+      <c r="U5" s="25">
         <v>1837055110</v>
       </c>
+      <c r="V5" s="25">
+        <v>2262401837</v>
+      </c>
     </row>
-    <row r="6" spans="1:21" ht="22.5">
+    <row r="6" spans="1:22" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="9">
         <v>163960841</v>
       </c>
       <c r="C6" s="10">
         <v>183039523</v>
       </c>
       <c r="D6" s="10">
         <v>286540706</v>
       </c>
       <c r="E6" s="9">
         <v>451141792</v>
       </c>
       <c r="F6" s="9">
         <v>559822054</v>
       </c>
       <c r="G6" s="9">
         <v>789681221</v>
       </c>
       <c r="H6" s="9">
         <v>924150613</v>
       </c>
       <c r="I6" s="9">
         <v>991339688</v>
       </c>
       <c r="J6" s="9">
         <v>1049976544</v>
       </c>
-      <c r="K6" s="27">
+      <c r="K6" s="23">
         <v>1078170426</v>
       </c>
       <c r="L6" s="9">
         <v>1005166884</v>
       </c>
-      <c r="M6" s="26">
+      <c r="M6" s="22">
         <v>1109345192</v>
       </c>
       <c r="N6" s="11">
         <v>1173476191</v>
       </c>
       <c r="O6" s="12">
         <v>560233925</v>
       </c>
       <c r="P6" s="8">
         <v>741293168</v>
       </c>
       <c r="Q6" s="8">
         <v>820189873</v>
       </c>
       <c r="R6" s="8">
         <v>1060586470</v>
       </c>
       <c r="S6" s="20">
         <v>1319676674</v>
       </c>
       <c r="T6" s="20">
         <v>1717255149</v>
       </c>
-      <c r="U6" s="30">
+      <c r="U6" s="25">
         <v>2522392874</v>
       </c>
+      <c r="V6" s="25">
+        <v>2928191960</v>
+      </c>
     </row>
-    <row r="7" spans="1:21" ht="22.5">
+    <row r="7" spans="1:22" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A7" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="9">
         <v>-623850</v>
       </c>
       <c r="C7" s="9">
         <v>9564443</v>
       </c>
       <c r="D7" s="9">
         <v>64440424</v>
       </c>
       <c r="E7" s="9">
         <v>55459034</v>
       </c>
       <c r="F7" s="9">
         <v>96025367</v>
       </c>
       <c r="G7" s="9">
         <v>174070660</v>
       </c>
       <c r="H7" s="9">
         <v>220258715</v>
       </c>
       <c r="I7" s="9">
         <v>189095469</v>
       </c>
       <c r="J7" s="9">
         <v>99992809</v>
       </c>
-      <c r="K7" s="26">
+      <c r="K7" s="22">
         <v>136169982</v>
       </c>
       <c r="L7" s="9">
         <v>93989384</v>
       </c>
-      <c r="M7" s="26">
+      <c r="M7" s="22">
         <v>217778680</v>
       </c>
       <c r="N7" s="11">
         <v>149015141</v>
       </c>
       <c r="O7" s="8">
         <v>160511956</v>
       </c>
       <c r="P7" s="8">
         <v>231277351</v>
       </c>
       <c r="Q7" s="8">
         <v>306194596</v>
       </c>
       <c r="R7" s="8">
         <v>452949347</v>
       </c>
       <c r="S7" s="20">
         <v>688261585</v>
       </c>
       <c r="T7" s="20">
         <v>846465941</v>
       </c>
-      <c r="U7" s="30">
+      <c r="U7" s="25">
         <v>1451834344</v>
       </c>
+      <c r="V7" s="25">
+        <v>1420208302</v>
+      </c>
     </row>
-    <row r="8" spans="1:21">
+    <row r="8" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A8" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="B8" s="27">
+      <c r="B8" s="23">
         <v>97440589</v>
       </c>
-      <c r="C8" s="27">
+      <c r="C8" s="23">
         <v>113588965</v>
       </c>
-      <c r="D8" s="27">
+      <c r="D8" s="23">
         <v>113908456</v>
       </c>
-      <c r="E8" s="27">
+      <c r="E8" s="23">
         <v>99194506</v>
       </c>
-      <c r="F8" s="27">
+      <c r="F8" s="23">
         <v>163833429</v>
       </c>
-      <c r="G8" s="27">
+      <c r="G8" s="23">
         <v>187378029</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="I8" s="27">
+      <c r="I8" s="23">
         <v>246957280</v>
       </c>
-      <c r="J8" s="27">
+      <c r="J8" s="23">
         <v>227343735</v>
       </c>
-      <c r="K8" s="26">
+      <c r="K8" s="22">
         <v>248459672</v>
       </c>
-      <c r="L8" s="26">
+      <c r="L8" s="22">
         <v>369375390</v>
       </c>
-      <c r="M8" s="26">
+      <c r="M8" s="22">
         <v>287129467</v>
       </c>
-      <c r="N8" s="26">
+      <c r="N8" s="22">
         <v>404324138</v>
       </c>
       <c r="O8" s="8">
         <v>144491396</v>
       </c>
       <c r="P8" s="12">
         <v>189511447</v>
       </c>
       <c r="Q8" s="8">
         <v>208044897</v>
       </c>
       <c r="R8" s="8">
         <v>499198326</v>
       </c>
       <c r="S8" s="20">
         <v>472739368</v>
       </c>
       <c r="T8" s="20">
         <v>648628148</v>
       </c>
       <c r="U8" s="20">
         <v>1051137577</v>
       </c>
+      <c r="V8" s="25">
+        <v>1005117846</v>
+      </c>
     </row>
-    <row r="9" spans="1:21" ht="19.5" customHeight="1">
+    <row r="9" spans="1:22" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B9" s="27">
+      <c r="B9" s="23">
         <v>165949362</v>
       </c>
-      <c r="C9" s="27">
+      <c r="C9" s="23">
         <v>239138026</v>
       </c>
-      <c r="D9" s="27">
+      <c r="D9" s="23">
         <v>301789439</v>
       </c>
-      <c r="E9" s="27">
+      <c r="E9" s="23">
         <v>372007633</v>
       </c>
-      <c r="F9" s="27">
+      <c r="F9" s="23">
         <v>457272539</v>
       </c>
-      <c r="G9" s="27">
+      <c r="G9" s="23">
         <v>513009700</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="I9" s="27">
+      <c r="I9" s="23">
         <v>647065983</v>
       </c>
-      <c r="J9" s="27">
+      <c r="J9" s="23">
         <v>671362460</v>
       </c>
-      <c r="K9" s="26">
+      <c r="K9" s="22">
         <v>850887387</v>
       </c>
-      <c r="L9" s="27">
+      <c r="L9" s="23">
         <v>1059447664</v>
       </c>
-      <c r="M9" s="26">
+      <c r="M9" s="22">
         <v>1165092541</v>
       </c>
-      <c r="N9" s="26">
+      <c r="N9" s="22">
         <v>1213356072</v>
       </c>
       <c r="O9" s="8">
         <v>344180410</v>
       </c>
       <c r="P9" s="12">
         <v>438299367</v>
       </c>
       <c r="Q9" s="8">
         <v>445050074</v>
       </c>
       <c r="R9" s="8">
         <v>767160910</v>
       </c>
       <c r="S9" s="20">
         <v>639135260</v>
       </c>
       <c r="T9" s="20">
         <v>623674730</v>
       </c>
       <c r="U9" s="20">
         <v>1090953028</v>
       </c>
+      <c r="V9" s="25">
+        <v>1622478022</v>
+      </c>
     </row>
-    <row r="10" spans="1:21" ht="14.25" customHeight="1">
+    <row r="10" spans="1:22" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="14" t="s">
         <v>1</v>
       </c>
       <c r="B10" s="15">
         <v>-0.4</v>
       </c>
       <c r="C10" s="15">
         <v>4.4000000000000004</v>
       </c>
       <c r="D10" s="15">
         <v>2.4</v>
       </c>
       <c r="E10" s="15">
         <v>13.2</v>
       </c>
       <c r="F10" s="15">
         <v>19.399999999999999</v>
       </c>
       <c r="G10" s="15">
         <v>27</v>
       </c>
       <c r="H10" s="15">
         <v>30.4</v>
       </c>
       <c r="I10" s="15">
         <v>22.7</v>
       </c>
       <c r="J10" s="15">
         <v>10.199999999999999</v>
       </c>
-      <c r="K10" s="28">
+      <c r="K10" s="24">
         <v>13.7</v>
       </c>
       <c r="L10" s="15">
         <v>9.4</v>
       </c>
-      <c r="M10" s="28">
+      <c r="M10" s="24">
         <v>22.3</v>
       </c>
       <c r="N10" s="16">
         <v>13.9</v>
       </c>
       <c r="O10" s="17">
         <v>37.1</v>
       </c>
       <c r="P10" s="17">
         <v>43.6</v>
       </c>
       <c r="Q10" s="17">
         <v>55.6</v>
       </c>
       <c r="R10" s="17">
         <v>71.7</v>
       </c>
       <c r="S10" s="21">
         <v>100.2</v>
       </c>
       <c r="T10" s="21">
         <v>91.9</v>
       </c>
-      <c r="U10" s="31">
+      <c r="U10" s="26">
         <v>121.6</v>
       </c>
+      <c r="V10" s="26">
+        <v>86.2</v>
+      </c>
     </row>
-    <row r="11" spans="1:21">
+    <row r="11" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A11" s="3"/>
       <c r="B11" s="3"/>
       <c r="C11" s="3"/>
       <c r="D11" s="3"/>
       <c r="E11" s="3"/>
       <c r="F11" s="3"/>
       <c r="G11" s="3"/>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
       <c r="J11" s="3"/>
       <c r="K11" s="3"/>
       <c r="L11" s="3"/>
       <c r="M11" s="3"/>
       <c r="N11" s="3"/>
       <c r="O11" s="3"/>
       <c r="P11" s="3"/>
       <c r="Q11" s="3"/>
       <c r="R11" s="3"/>
       <c r="S11" s="3"/>
     </row>
-    <row r="12" spans="1:21">
-      <c r="A12" s="25" t="s">
+    <row r="12" spans="1:22" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="28" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="3"/>
       <c r="C12" s="3"/>
       <c r="D12" s="3"/>
       <c r="E12" s="3"/>
       <c r="F12" s="3"/>
       <c r="G12" s="3"/>
       <c r="H12" s="3"/>
       <c r="I12" s="3"/>
       <c r="J12" s="3"/>
       <c r="K12" s="3"/>
       <c r="L12" s="3"/>
       <c r="M12" s="3"/>
       <c r="N12" s="3"/>
       <c r="O12" s="3"/>
       <c r="P12" s="3"/>
       <c r="Q12" s="3"/>
       <c r="R12" s="3"/>
-      <c r="S12" s="18"/>
+      <c r="S12" s="3"/>
     </row>
-    <row r="13" spans="1:21">
+    <row r="13" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A13" s="3"/>
       <c r="B13" s="3"/>
       <c r="C13" s="3"/>
       <c r="D13" s="3"/>
       <c r="E13" s="3"/>
       <c r="F13" s="3"/>
       <c r="G13" s="3"/>
       <c r="H13" s="3"/>
       <c r="I13" s="3"/>
       <c r="J13" s="3"/>
       <c r="K13" s="3"/>
       <c r="L13" s="3"/>
       <c r="M13" s="3"/>
       <c r="N13" s="3"/>
       <c r="O13" s="3"/>
       <c r="P13" s="3"/>
       <c r="Q13" s="3"/>
       <c r="R13" s="2"/>
     </row>
-    <row r="14" spans="1:21">
+    <row r="14" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A14" s="3"/>
       <c r="B14" s="3"/>
       <c r="C14" s="3"/>
       <c r="D14" s="3"/>
       <c r="E14" s="3"/>
       <c r="F14" s="3"/>
       <c r="G14" s="3"/>
       <c r="H14" s="3"/>
       <c r="I14" s="3"/>
       <c r="J14" s="3"/>
       <c r="K14" s="3"/>
       <c r="L14" s="3"/>
       <c r="M14" s="3"/>
       <c r="N14" s="3"/>
       <c r="O14" s="3"/>
       <c r="P14" s="3"/>
       <c r="Q14" s="3"/>
       <c r="R14" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:Q2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>