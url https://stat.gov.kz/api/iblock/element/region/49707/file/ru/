--- v0 (2026-04-14)
+++ v1 (2026-08-23)
@@ -1,64 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="1605" yWindow="-195" windowWidth="19200" windowHeight="11310"/>
+    <workbookView xWindow="1740" yWindow="-75" windowWidth="22305" windowHeight="11670"/>
   </bookViews>
   <sheets>
     <sheet name="Лист2" sheetId="5" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="144525"/>
+  <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="109" uniqueCount="79">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="117" uniqueCount="82">
   <si>
     <t>Всего</t>
   </si>
   <si>
     <t>Сельское, лесное и рыбное хозяйство</t>
   </si>
   <si>
     <t>Промышленность</t>
   </si>
   <si>
     <t>Строительство</t>
   </si>
   <si>
     <t>Торговля</t>
   </si>
   <si>
     <t>Транспорт и связь</t>
   </si>
   <si>
     <t>Прочие услуги</t>
   </si>
   <si>
     <t>1 205 298,2</t>
   </si>
   <si>
@@ -89,53 +86,50 @@
     <t xml:space="preserve">1 040 782,1 </t>
   </si>
   <si>
     <t>2 016 120,7</t>
   </si>
   <si>
     <t>375 552,6</t>
   </si>
   <si>
     <t>357 964,0</t>
   </si>
   <si>
     <t>142 077,2</t>
   </si>
   <si>
     <t>105 912,4</t>
   </si>
   <si>
     <t>817 146,2</t>
   </si>
   <si>
     <t>5)</t>
   </si>
   <si>
     <t xml:space="preserve">C 2013 года в объемы ВРП впервые включена оценка объемов незаконных видов деятельности. </t>
-  </si>
-[...1 lines deleted...]
-    <t>тыс. тенге</t>
   </si>
   <si>
     <t xml:space="preserve">Ранее в расчет Валового регионального продукта не включались следующие показатели: государственное управление; финансовая деятельность; косвенно-измеряемые услуги финансового посредничества; налоги на продукты и импорт и субсидии на продукты и импорт.  </t>
   </si>
   <si>
     <t>С 2006 года все показатели полностью распределены по регионам и валовой региональный продукт равен валовому внутреннему продукту.</t>
   </si>
   <si>
     <t>продолжение</t>
   </si>
   <si>
     <t>окончание</t>
   </si>
   <si>
     <t>Туркестанская область</t>
   </si>
   <si>
     <t>1 671,8</t>
   </si>
   <si>
     <r>
       <t>Валовой региональный продукт</t>
     </r>
     <r>
       <rPr>
@@ -641,210 +635,261 @@
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2)</t>
     </r>
   </si>
   <si>
     <r>
       <t>40,2</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2)</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">1) </t>
-[...98 lines deleted...]
-    <r>
       <t>298924,2</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>3)</t>
     </r>
   </si>
   <si>
     <r>
-      <t>276033,3</t>
+      <t>Индекс физического объема Валового регионального продукта</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">в процентах к соответствующему периоду прошлого года </t>
+  </si>
+  <si>
+    <t xml:space="preserve">в процентах </t>
+  </si>
+  <si>
+    <r>
+      <t>384 265,2</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>276 033,3</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>3)</t>
     </r>
   </si>
   <si>
-    <r>
-      <t>Индекс физического объема Валового регионального продукта</t>
+    <t>млн. теңге</t>
+  </si>
+  <si>
+    <r>
+      <t>8,2</t>
     </r>
     <r>
       <rPr>
-        <b/>
         <vertAlign val="superscript"/>
-        <sz val="10"/>
+        <sz val="8"/>
+        <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t>1)</t>
-[...6 lines deleted...]
-    <t xml:space="preserve">в процентах </t>
+      <t>3)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>327 402,4</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3)</t>
+    </r>
+  </si>
+  <si>
+    <t>тыс. теңге</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">1) </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>С</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color rgb="FF000000"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> 1990 года по 2017 год данные по Южно-Казахстанской области, с 2018 года – по Туркестанской области.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">2) </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">1990-1992гг. в млн. рублях. </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> 3) </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>С учетом подотраслей: складирование и информация.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">4) </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">Изменения связаны с уточнением перечня налогов на продукты. Дата уточнения – август 2016 года  </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">5) </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">Ранее не рассчитывался. </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">6) </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>С 2017 года расчеты произведены в соответствии с новой Методикой оценки ненаблюдаемой экономики, зарегистрированной в Министерстве юстиции  Республики Казахстан №19215 от 8 августа 2019г.</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
-  <fonts count="21" x14ac:knownFonts="1">
+  <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -914,74 +959,66 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
       <vertAlign val="superscript"/>
-      <sz val="7"/>
+      <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
-      <sz val="7"/>
-[...6 lines deleted...]
-      <sz val="7"/>
+      <sz val="8"/>
       <color rgb="FF000000"/>
-      <name val="Roboto"/>
-[...5 lines deleted...]
-      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
@@ -1024,51 +1061,51 @@
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="54">
+  <cellXfs count="67">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -1100,113 +1137,142 @@
     <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -1473,215 +1539,216 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:R118"/>
+  <dimension ref="A1:R135"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A82" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D89" sqref="D89"/>
+    <sheetView tabSelected="1" topLeftCell="A103" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="D114" sqref="D114"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.5703125" customWidth="1"/>
     <col min="2" max="3" width="13.42578125" customWidth="1"/>
     <col min="4" max="4" width="14" customWidth="1"/>
     <col min="5" max="12" width="13.42578125" customWidth="1"/>
+    <col min="13" max="13" width="10.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="47" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="B1" s="47"/>
       <c r="C1" s="47"/>
       <c r="D1" s="47"/>
       <c r="E1" s="47"/>
       <c r="F1" s="47"/>
       <c r="G1" s="47"/>
       <c r="H1" s="47"/>
       <c r="I1" s="7"/>
       <c r="J1" s="7"/>
       <c r="K1" s="7"/>
       <c r="L1" s="7"/>
       <c r="M1" s="7"/>
       <c r="N1" s="7"/>
     </row>
     <row r="2" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A2" s="7"/>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="8" t="s">
-        <v>0</v>
+        <v>72</v>
       </c>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
     </row>
     <row r="3" spans="1:14" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A3" s="9"/>
       <c r="B3" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="10" t="s">
+      <c r="D3" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="10" t="s">
+      <c r="E3" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="10" t="s">
+      <c r="F3" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="10" t="s">
+      <c r="G3" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="11" t="s">
+      <c r="H3" s="11" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>7</v>
       </c>
       <c r="I3" s="12"/>
       <c r="J3" s="12"/>
       <c r="K3" s="12"/>
       <c r="L3" s="12"/>
       <c r="M3" s="12"/>
       <c r="N3" s="12"/>
     </row>
     <row r="4" spans="1:14" ht="22.5" x14ac:dyDescent="0.25">
       <c r="A4" s="13" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B4" s="14"/>
       <c r="C4" s="14"/>
       <c r="D4" s="14"/>
       <c r="E4" s="14"/>
       <c r="F4" s="14"/>
       <c r="G4" s="14"/>
       <c r="H4" s="14"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
     </row>
     <row r="5" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A5" s="14" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="B5" s="15">
         <v>3908.5</v>
       </c>
       <c r="C5" s="16">
         <v>1621.2</v>
       </c>
       <c r="D5" s="14">
         <v>595.29999999999995</v>
       </c>
       <c r="E5" s="14">
         <v>471.1</v>
       </c>
       <c r="F5" s="14">
         <v>333.6</v>
       </c>
       <c r="G5" s="14">
         <v>270.7</v>
       </c>
       <c r="H5" s="14">
         <v>616.6</v>
       </c>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
     </row>
     <row r="6" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A6" s="14" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="B6" s="15">
         <v>6986.4</v>
       </c>
       <c r="C6" s="16">
         <v>2826</v>
       </c>
       <c r="D6" s="16">
         <v>1912</v>
       </c>
       <c r="E6" s="14">
         <v>519.6</v>
       </c>
       <c r="F6" s="14">
         <v>376.4</v>
       </c>
       <c r="G6" s="14">
         <v>345.9</v>
       </c>
       <c r="H6" s="16">
         <v>1006.5</v>
       </c>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
     </row>
     <row r="7" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A7" s="14" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="B7" s="17">
         <v>76470.100000000006</v>
       </c>
       <c r="C7" s="18">
         <v>25835.1</v>
       </c>
       <c r="D7" s="18">
         <v>32294.799999999999</v>
       </c>
       <c r="E7" s="18">
         <v>5097.8</v>
       </c>
       <c r="F7" s="18">
         <v>5479.4</v>
       </c>
       <c r="G7" s="18">
         <v>3098</v>
       </c>
       <c r="H7" s="18">
         <v>4665</v>
       </c>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
@@ -2216,2644 +2283,3012 @@
       </c>
       <c r="E24" s="18">
         <v>95587.8</v>
       </c>
       <c r="F24" s="18">
         <v>70906.7</v>
       </c>
       <c r="G24" s="18">
         <v>74140</v>
       </c>
       <c r="H24" s="18">
         <v>403352.3</v>
       </c>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
     </row>
     <row r="25" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A25" s="19">
         <v>2010</v>
       </c>
       <c r="B25" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="C25" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="C25" s="18" t="s">
+      <c r="D25" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="D25" s="18" t="s">
+      <c r="E25" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="E25" s="18" t="s">
+      <c r="F25" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="F25" s="18" t="s">
+      <c r="G25" s="18" t="s">
+        <v>35</v>
+      </c>
+      <c r="H25" s="18" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>13</v>
       </c>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
     </row>
     <row r="26" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A26" s="14" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="B26" s="17">
         <v>1512565.3</v>
       </c>
       <c r="C26" s="18">
         <v>129299.5</v>
       </c>
       <c r="D26" s="18">
         <v>297156</v>
       </c>
       <c r="E26" s="18">
         <v>108049.7</v>
       </c>
       <c r="F26" s="18">
         <v>223123.8</v>
       </c>
       <c r="G26" s="18" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="H26" s="18">
         <v>641889.9</v>
       </c>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
     </row>
     <row r="27" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A27" s="14" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="B27" s="17">
         <v>1868713</v>
       </c>
       <c r="C27" s="18">
         <v>177612.4</v>
       </c>
       <c r="D27" s="18">
         <v>467357.2</v>
       </c>
       <c r="E27" s="18">
         <v>137255</v>
       </c>
       <c r="F27" s="18">
         <v>216658.3</v>
       </c>
       <c r="G27" s="18" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="H27" s="18" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
     </row>
     <row r="28" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A28" s="14" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="B28" s="17">
         <v>2141408.5</v>
       </c>
       <c r="C28" s="18">
         <v>201012.4</v>
       </c>
       <c r="D28" s="18">
         <v>545001.5</v>
       </c>
       <c r="E28" s="18">
         <v>149087.70000000001</v>
       </c>
       <c r="F28" s="18">
         <v>220283.1</v>
       </c>
       <c r="G28" s="18" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="H28" s="18" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
     </row>
     <row r="29" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A29" s="14" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="B29" s="17">
         <v>2398774.6</v>
       </c>
       <c r="C29" s="18">
         <v>207624.7</v>
       </c>
       <c r="D29" s="18">
         <v>640575.1</v>
       </c>
       <c r="E29" s="18">
         <v>155914.20000000001</v>
       </c>
       <c r="F29" s="18">
         <v>282261.8</v>
       </c>
       <c r="G29" s="18" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="H29" s="18" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
     </row>
     <row r="30" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A30" s="14">
         <v>2015</v>
       </c>
       <c r="B30" s="17">
         <v>2508380.9</v>
       </c>
       <c r="C30" s="18">
         <v>232810.4</v>
       </c>
       <c r="D30" s="18">
         <v>658204.19999999995</v>
       </c>
       <c r="E30" s="18">
         <v>156782.39999999999</v>
       </c>
       <c r="F30" s="18">
         <v>272804.09999999998</v>
       </c>
       <c r="G30" s="18" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="H30" s="18">
         <v>950073.2</v>
       </c>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
     </row>
     <row r="31" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A31" s="14">
         <v>2016</v>
       </c>
       <c r="B31" s="17">
         <v>2789228</v>
       </c>
       <c r="C31" s="18">
         <v>274720.40000000002</v>
       </c>
       <c r="D31" s="18">
         <v>696938.7</v>
       </c>
       <c r="E31" s="18">
         <v>166006</v>
       </c>
       <c r="F31" s="18">
         <v>309889.3</v>
       </c>
       <c r="G31" s="18" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="H31" s="18" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
     </row>
     <row r="32" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A32" s="14" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="B32" s="17">
         <v>3187724.4</v>
       </c>
       <c r="C32" s="20">
         <v>302383.09999999998</v>
       </c>
       <c r="D32" s="20">
         <v>777267.6</v>
       </c>
       <c r="E32" s="20">
         <v>180548.3</v>
       </c>
       <c r="F32" s="20">
         <v>348822.5</v>
       </c>
       <c r="G32" s="18" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="H32" s="18">
         <v>1230688.2</v>
       </c>
       <c r="I32" s="7"/>
       <c r="J32" s="7"/>
       <c r="K32" s="7"/>
       <c r="L32" s="7"/>
       <c r="M32" s="7"/>
       <c r="N32" s="7"/>
     </row>
     <row r="33" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A33" s="14">
         <v>2018</v>
       </c>
       <c r="B33" s="17">
         <v>1659958.8</v>
       </c>
       <c r="C33" s="18">
         <v>323231.5</v>
       </c>
       <c r="D33" s="18">
         <v>324423.8</v>
       </c>
       <c r="E33" s="18">
         <v>108206</v>
       </c>
       <c r="F33" s="18">
         <v>85823.6</v>
       </c>
       <c r="G33" s="18" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="H33" s="18">
         <v>615480.1</v>
       </c>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7"/>
     </row>
     <row r="34" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A34" s="14">
         <v>2019</v>
       </c>
       <c r="B34" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="C34" s="18" t="s">
         <v>18</v>
       </c>
-      <c r="C34" s="18" t="s">
+      <c r="D34" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="D34" s="18" t="s">
+      <c r="E34" s="18" t="s">
         <v>20</v>
       </c>
-      <c r="E34" s="18" t="s">
+      <c r="F34" s="18" t="s">
         <v>21</v>
       </c>
-      <c r="F34" s="18" t="s">
+      <c r="G34" s="18" t="s">
+        <v>49</v>
+      </c>
+      <c r="H34" s="18" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7"/>
     </row>
     <row r="35" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A35" s="14">
         <v>2020</v>
       </c>
       <c r="B35" s="17">
         <v>2384159.2999999998</v>
       </c>
       <c r="C35" s="20">
         <v>453018.5</v>
       </c>
       <c r="D35" s="20">
         <v>391627.7</v>
       </c>
       <c r="E35" s="20">
         <v>239411.3</v>
       </c>
       <c r="F35" s="20">
         <v>119194.5</v>
       </c>
       <c r="G35" s="18" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="H35" s="18">
         <v>972436.2</v>
       </c>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
     </row>
     <row r="36" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A36" s="14">
         <v>2021</v>
       </c>
-      <c r="B36" s="43">
+      <c r="B36" s="39">
         <v>2808045.6</v>
       </c>
       <c r="C36" s="20">
         <v>478833.4</v>
       </c>
       <c r="D36" s="20">
         <v>490839.7</v>
       </c>
       <c r="E36" s="20">
         <v>276187.40000000002</v>
       </c>
       <c r="F36" s="20">
         <v>144285</v>
       </c>
       <c r="G36" s="20" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="H36" s="18">
         <v>1141866.8</v>
       </c>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
     </row>
     <row r="37" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A37" s="21">
+      <c r="A37" s="26">
         <v>2022</v>
       </c>
-      <c r="B37" s="44">
+      <c r="B37" s="50">
         <v>3517281.1</v>
       </c>
-      <c r="C37" s="45">
+      <c r="C37" s="51">
         <v>570385.30000000005</v>
       </c>
-      <c r="D37" s="45">
+      <c r="D37" s="51">
         <v>607459.80000000005</v>
       </c>
-      <c r="E37" s="45">
+      <c r="E37" s="51">
         <v>298373.09999999998</v>
       </c>
-      <c r="F37" s="45">
+      <c r="F37" s="51">
         <v>165635.29999999999</v>
       </c>
-      <c r="G37" s="22" t="s">
-[...2 lines deleted...]
-      <c r="H37" s="22">
+      <c r="G37" s="52" t="s">
+        <v>66</v>
+      </c>
+      <c r="H37" s="52">
         <v>1576503.4</v>
       </c>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
     </row>
-    <row r="38" spans="1:14" x14ac:dyDescent="0.25">
-[...44 lines deleted...]
-      <c r="I40" s="7"/>
+    <row r="38" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="26">
+        <v>2023</v>
+      </c>
+      <c r="B38" s="55">
+        <v>3831527.6</v>
+      </c>
+      <c r="C38" s="55">
+        <v>547368.1</v>
+      </c>
+      <c r="D38" s="55">
+        <v>749953.3</v>
+      </c>
+      <c r="E38" s="55">
+        <v>340861.1</v>
+      </c>
+      <c r="F38" s="55">
+        <v>193273.2</v>
+      </c>
+      <c r="G38" s="56" t="s">
+        <v>74</v>
+      </c>
+      <c r="H38" s="55">
+        <v>1672669.5</v>
+      </c>
+      <c r="I38" s="54"/>
+      <c r="J38" s="54"/>
+      <c r="K38" s="54"/>
+      <c r="L38" s="54"/>
+      <c r="M38" s="54"/>
+      <c r="N38" s="54"/>
+    </row>
+    <row r="39" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="26">
+        <v>2024</v>
+      </c>
+      <c r="B39" s="55">
+        <v>4673463.8</v>
+      </c>
+      <c r="C39" s="55">
+        <v>623635.5</v>
+      </c>
+      <c r="D39" s="55">
+        <v>958277.9</v>
+      </c>
+      <c r="E39" s="55">
+        <v>464877.7</v>
+      </c>
+      <c r="F39" s="55">
+        <v>268910.40000000002</v>
+      </c>
+      <c r="G39" s="56" t="s">
+        <v>70</v>
+      </c>
+      <c r="H39" s="55">
+        <v>1973497.1</v>
+      </c>
+      <c r="I39" s="54"/>
+      <c r="J39" s="54"/>
+      <c r="K39" s="54"/>
+      <c r="L39" s="54"/>
+      <c r="M39" s="54"/>
+      <c r="N39" s="54"/>
+    </row>
+    <row r="40" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="21">
+        <v>2025</v>
+      </c>
+      <c r="B40" s="40"/>
+      <c r="C40" s="41"/>
+      <c r="D40" s="41"/>
+      <c r="E40" s="41"/>
+      <c r="F40" s="41"/>
+      <c r="G40" s="22"/>
+      <c r="H40" s="22"/>
+      <c r="I40" s="54"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
     </row>
-    <row r="41" spans="1:14" s="2" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
-[...39 lines deleted...]
-      <c r="H42" s="14"/>
+    <row r="41" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="26"/>
+      <c r="B41" s="50"/>
+      <c r="C41" s="51"/>
+      <c r="D41" s="51"/>
+      <c r="E41" s="51"/>
+      <c r="F41" s="51"/>
+      <c r="G41" s="52"/>
+      <c r="H41" s="52"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+      <c r="N41" s="7"/>
+    </row>
+    <row r="42" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A42" s="7"/>
+      <c r="B42" s="7"/>
+      <c r="C42" s="23"/>
+      <c r="D42" s="23"/>
+      <c r="E42" s="23"/>
+      <c r="F42" s="23"/>
+      <c r="G42" s="23"/>
+      <c r="H42" s="23"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>
       <c r="K42" s="7"/>
       <c r="L42" s="7"/>
       <c r="M42" s="7"/>
       <c r="N42" s="7"/>
     </row>
-    <row r="43" spans="1:14" x14ac:dyDescent="0.25">
-[...23 lines deleted...]
-      </c>
+    <row r="43" spans="1:14" s="1" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A43" s="49" t="s">
+        <v>51</v>
+      </c>
+      <c r="B43" s="49"/>
+      <c r="C43" s="49"/>
+      <c r="D43" s="49"/>
+      <c r="E43" s="49"/>
+      <c r="F43" s="49"/>
+      <c r="G43" s="49"/>
+      <c r="H43" s="49"/>
       <c r="I43" s="7"/>
       <c r="J43" s="7"/>
       <c r="K43" s="7"/>
       <c r="L43" s="7"/>
       <c r="M43" s="7"/>
       <c r="N43" s="7"/>
     </row>
     <row r="44" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A44" s="19">
-[...21 lines deleted...]
-        <v>14.4</v>
+      <c r="A44" s="7"/>
+      <c r="B44" s="7"/>
+      <c r="C44" s="7"/>
+      <c r="D44" s="7"/>
+      <c r="E44" s="7"/>
+      <c r="F44" s="7"/>
+      <c r="G44" s="7"/>
+      <c r="H44" s="14" t="s">
+        <v>69</v>
       </c>
       <c r="I44" s="7"/>
       <c r="J44" s="7"/>
       <c r="K44" s="7"/>
       <c r="L44" s="7"/>
       <c r="M44" s="7"/>
       <c r="N44" s="7"/>
     </row>
-    <row r="45" spans="1:14" x14ac:dyDescent="0.25">
-[...18 lines deleted...]
-      <c r="G45" s="25">
+    <row r="45" spans="1:14" s="2" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="24"/>
+      <c r="B45" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="C45" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="D45" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="E45" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="F45" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="H45" s="25">
-[...33 lines deleted...]
-      </c>
+      <c r="G45" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="H45" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="I45" s="12"/>
+      <c r="J45" s="12"/>
+      <c r="K45" s="12"/>
+      <c r="L45" s="12"/>
+      <c r="M45" s="12"/>
+      <c r="N45" s="12"/>
+    </row>
+    <row r="46" spans="1:14" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A46" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="B46" s="14"/>
+      <c r="C46" s="14"/>
+      <c r="D46" s="14"/>
+      <c r="E46" s="14"/>
+      <c r="F46" s="14"/>
+      <c r="G46" s="14"/>
+      <c r="H46" s="14"/>
       <c r="I46" s="7"/>
       <c r="J46" s="7"/>
       <c r="K46" s="7"/>
       <c r="L46" s="7"/>
       <c r="M46" s="7"/>
       <c r="N46" s="7"/>
     </row>
     <row r="47" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A47" s="19">
-        <v>1994</v>
+        <v>1990</v>
       </c>
       <c r="B47" s="14">
         <v>100</v>
       </c>
       <c r="C47" s="25">
-        <v>27.7</v>
+        <v>41.5</v>
       </c>
       <c r="D47" s="25">
-        <v>15.3</v>
+        <v>15.2</v>
       </c>
       <c r="E47" s="25">
-        <v>7.4</v>
+        <v>12.1</v>
       </c>
       <c r="F47" s="25">
-        <v>11.4</v>
+        <v>8.5</v>
       </c>
       <c r="G47" s="25">
-        <v>11.1</v>
+        <v>6.9</v>
       </c>
       <c r="H47" s="25">
-        <v>27.1</v>
+        <v>15.8</v>
       </c>
       <c r="I47" s="7"/>
       <c r="J47" s="7"/>
       <c r="K47" s="7"/>
       <c r="L47" s="7"/>
       <c r="M47" s="7"/>
       <c r="N47" s="7"/>
     </row>
     <row r="48" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A48" s="19">
-        <v>1995</v>
+        <v>1991</v>
       </c>
       <c r="B48" s="14">
         <v>100</v>
       </c>
       <c r="C48" s="25">
-        <v>23.2</v>
+        <v>40.4</v>
       </c>
       <c r="D48" s="25">
-        <v>25</v>
+        <v>27.4</v>
       </c>
       <c r="E48" s="25">
-        <v>3.5</v>
+        <v>7.4</v>
       </c>
       <c r="F48" s="25">
-        <v>10.5</v>
+        <v>5.4</v>
       </c>
       <c r="G48" s="25">
-        <v>13.3</v>
+        <v>5</v>
       </c>
       <c r="H48" s="25">
-        <v>24.5</v>
+        <v>14.4</v>
       </c>
       <c r="I48" s="7"/>
       <c r="J48" s="7"/>
       <c r="K48" s="7"/>
       <c r="L48" s="7"/>
       <c r="M48" s="7"/>
       <c r="N48" s="7"/>
     </row>
     <row r="49" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A49" s="19">
-        <v>1996</v>
+        <v>1992</v>
       </c>
       <c r="B49" s="14">
         <v>100</v>
       </c>
       <c r="C49" s="25">
-        <v>15.8</v>
+        <v>33.799999999999997</v>
       </c>
       <c r="D49" s="25">
-        <v>19.100000000000001</v>
+        <v>42.2</v>
       </c>
       <c r="E49" s="25">
-        <v>2.7</v>
+        <v>6.7</v>
       </c>
       <c r="F49" s="25">
-        <v>28.2</v>
+        <v>7.2</v>
       </c>
       <c r="G49" s="25">
-        <v>10.199999999999999</v>
+        <v>4</v>
       </c>
       <c r="H49" s="25">
-        <v>24</v>
+        <v>6.1</v>
       </c>
       <c r="I49" s="7"/>
       <c r="J49" s="7"/>
       <c r="K49" s="7"/>
       <c r="L49" s="7"/>
       <c r="M49" s="7"/>
       <c r="N49" s="7"/>
     </row>
     <row r="50" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A50" s="19">
-        <v>1997</v>
+        <v>1993</v>
       </c>
       <c r="B50" s="14">
         <v>100</v>
       </c>
       <c r="C50" s="25">
-        <v>28.7</v>
+        <v>39.6</v>
       </c>
       <c r="D50" s="25">
-        <v>21</v>
+        <v>18.3</v>
       </c>
       <c r="E50" s="25">
-        <v>1.7</v>
+        <v>7</v>
       </c>
       <c r="F50" s="25">
-        <v>16.399999999999999</v>
+        <v>10</v>
       </c>
       <c r="G50" s="25">
-        <v>10</v>
+        <v>4.9000000000000004</v>
       </c>
       <c r="H50" s="25">
-        <v>22.2</v>
+        <v>20.2</v>
       </c>
       <c r="I50" s="7"/>
       <c r="J50" s="7"/>
       <c r="K50" s="7"/>
       <c r="L50" s="7"/>
       <c r="M50" s="7"/>
       <c r="N50" s="7"/>
     </row>
     <row r="51" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A51" s="19">
-        <v>1998</v>
+        <v>1994</v>
       </c>
       <c r="B51" s="14">
         <v>100</v>
       </c>
       <c r="C51" s="25">
-        <v>19.899999999999999</v>
+        <v>27.7</v>
       </c>
       <c r="D51" s="25">
-        <v>23.8</v>
+        <v>15.3</v>
       </c>
       <c r="E51" s="25">
-        <v>2.1</v>
+        <v>7.4</v>
       </c>
       <c r="F51" s="25">
-        <v>9.1999999999999993</v>
+        <v>11.4</v>
       </c>
       <c r="G51" s="25">
-        <v>9.1</v>
+        <v>11.1</v>
       </c>
       <c r="H51" s="25">
-        <v>35.9</v>
+        <v>27.1</v>
       </c>
       <c r="I51" s="7"/>
       <c r="J51" s="7"/>
       <c r="K51" s="7"/>
       <c r="L51" s="7"/>
       <c r="M51" s="7"/>
       <c r="N51" s="7"/>
     </row>
     <row r="52" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A52" s="19">
-        <v>1999</v>
+        <v>1995</v>
       </c>
       <c r="B52" s="14">
         <v>100</v>
       </c>
       <c r="C52" s="25">
-        <v>18.7</v>
+        <v>23.2</v>
       </c>
       <c r="D52" s="25">
-        <v>33.200000000000003</v>
+        <v>25</v>
       </c>
       <c r="E52" s="25">
-        <v>1.8</v>
+        <v>3.5</v>
       </c>
       <c r="F52" s="25">
-        <v>8.1</v>
+        <v>10.5</v>
       </c>
       <c r="G52" s="25">
-        <v>7.4</v>
+        <v>13.3</v>
       </c>
       <c r="H52" s="25">
-        <v>30.8</v>
+        <v>24.5</v>
       </c>
       <c r="I52" s="7"/>
       <c r="J52" s="7"/>
       <c r="K52" s="7"/>
       <c r="L52" s="7"/>
       <c r="M52" s="7"/>
       <c r="N52" s="7"/>
     </row>
     <row r="53" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A53" s="19">
-        <v>2000</v>
+        <v>1996</v>
       </c>
       <c r="B53" s="14">
         <v>100</v>
       </c>
       <c r="C53" s="25">
-        <v>14.9</v>
+        <v>15.8</v>
       </c>
       <c r="D53" s="25">
-        <v>31</v>
+        <v>19.100000000000001</v>
       </c>
       <c r="E53" s="25">
-        <v>4</v>
+        <v>2.7</v>
       </c>
       <c r="F53" s="25">
-        <v>7.5</v>
+        <v>28.2</v>
       </c>
       <c r="G53" s="25">
-        <v>10.9</v>
+        <v>10.199999999999999</v>
       </c>
       <c r="H53" s="25">
-        <v>31.7</v>
+        <v>24</v>
       </c>
       <c r="I53" s="7"/>
       <c r="J53" s="7"/>
       <c r="K53" s="7"/>
       <c r="L53" s="7"/>
       <c r="M53" s="7"/>
       <c r="N53" s="7"/>
     </row>
     <row r="54" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A54" s="19">
-        <v>2001</v>
+        <v>1997</v>
       </c>
       <c r="B54" s="14">
         <v>100</v>
       </c>
       <c r="C54" s="25">
-        <v>13.8</v>
+        <v>28.7</v>
       </c>
       <c r="D54" s="25">
-        <v>33.799999999999997</v>
+        <v>21</v>
       </c>
       <c r="E54" s="25">
-        <v>3.6</v>
+        <v>1.7</v>
       </c>
       <c r="F54" s="25">
-        <v>8.5</v>
+        <v>16.399999999999999</v>
       </c>
       <c r="G54" s="25">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="H54" s="25">
-        <v>31.3</v>
+        <v>22.2</v>
       </c>
       <c r="I54" s="7"/>
       <c r="J54" s="7"/>
       <c r="K54" s="7"/>
       <c r="L54" s="7"/>
       <c r="M54" s="7"/>
       <c r="N54" s="7"/>
     </row>
     <row r="55" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A55" s="19">
-        <v>2002</v>
+        <v>1998</v>
       </c>
       <c r="B55" s="14">
         <v>100</v>
       </c>
       <c r="C55" s="25">
-        <v>15.2</v>
+        <v>19.899999999999999</v>
       </c>
       <c r="D55" s="25">
-        <v>27.4</v>
+        <v>23.8</v>
       </c>
       <c r="E55" s="25">
-        <v>2.8</v>
+        <v>2.1</v>
       </c>
       <c r="F55" s="25">
-        <v>10.4</v>
+        <v>9.1999999999999993</v>
       </c>
       <c r="G55" s="25">
-        <v>9.6999999999999993</v>
+        <v>9.1</v>
       </c>
       <c r="H55" s="25">
-        <v>34.5</v>
+        <v>35.9</v>
       </c>
       <c r="I55" s="7"/>
       <c r="J55" s="7"/>
       <c r="K55" s="7"/>
       <c r="L55" s="7"/>
       <c r="M55" s="7"/>
       <c r="N55" s="7"/>
     </row>
     <row r="56" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A56" s="19">
-        <v>2003</v>
+        <v>1999</v>
       </c>
       <c r="B56" s="14">
         <v>100</v>
       </c>
       <c r="C56" s="25">
-        <v>15.9</v>
+        <v>18.7</v>
       </c>
       <c r="D56" s="25">
-        <v>23.8</v>
+        <v>33.200000000000003</v>
       </c>
       <c r="E56" s="25">
-        <v>2.2999999999999998</v>
+        <v>1.8</v>
       </c>
       <c r="F56" s="25">
-        <v>8.3000000000000007</v>
+        <v>8.1</v>
       </c>
       <c r="G56" s="25">
-        <v>11.2</v>
+        <v>7.4</v>
       </c>
       <c r="H56" s="25">
-        <v>38.5</v>
+        <v>30.8</v>
       </c>
       <c r="I56" s="7"/>
       <c r="J56" s="7"/>
       <c r="K56" s="7"/>
       <c r="L56" s="7"/>
       <c r="M56" s="7"/>
       <c r="N56" s="7"/>
     </row>
     <row r="57" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A57" s="19">
-        <v>2004</v>
+        <v>2000</v>
       </c>
       <c r="B57" s="14">
         <v>100</v>
       </c>
       <c r="C57" s="25">
-        <v>16</v>
+        <v>14.9</v>
       </c>
       <c r="D57" s="25">
-        <v>24.6</v>
+        <v>31</v>
       </c>
       <c r="E57" s="25">
-        <v>3.6</v>
+        <v>4</v>
       </c>
       <c r="F57" s="25">
-        <v>10.199999999999999</v>
+        <v>7.5</v>
       </c>
       <c r="G57" s="25">
-        <v>13.3</v>
+        <v>10.9</v>
       </c>
       <c r="H57" s="25">
-        <v>32.299999999999997</v>
+        <v>31.7</v>
       </c>
       <c r="I57" s="7"/>
       <c r="J57" s="7"/>
       <c r="K57" s="7"/>
       <c r="L57" s="7"/>
       <c r="M57" s="7"/>
       <c r="N57" s="7"/>
     </row>
     <row r="58" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A58" s="19">
-        <v>2005</v>
+        <v>2001</v>
       </c>
       <c r="B58" s="14">
         <v>100</v>
       </c>
       <c r="C58" s="25">
-        <v>16.600000000000001</v>
+        <v>13.8</v>
       </c>
       <c r="D58" s="25">
-        <v>20.8</v>
+        <v>33.799999999999997</v>
       </c>
       <c r="E58" s="25">
-        <v>6.9</v>
+        <v>3.6</v>
       </c>
       <c r="F58" s="25">
-        <v>10.1</v>
+        <v>8.5</v>
       </c>
       <c r="G58" s="25">
-        <v>12.4</v>
+        <v>9</v>
       </c>
       <c r="H58" s="25">
-        <v>33.200000000000003</v>
+        <v>31.3</v>
       </c>
       <c r="I58" s="7"/>
       <c r="J58" s="7"/>
       <c r="K58" s="7"/>
       <c r="L58" s="7"/>
       <c r="M58" s="7"/>
       <c r="N58" s="7"/>
     </row>
     <row r="59" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A59" s="19">
-        <v>2006</v>
+        <v>2002</v>
       </c>
       <c r="B59" s="14">
         <v>100</v>
       </c>
       <c r="C59" s="25">
-        <v>15.7</v>
+        <v>15.2</v>
       </c>
       <c r="D59" s="25">
-        <v>19.399999999999999</v>
+        <v>27.4</v>
       </c>
       <c r="E59" s="25">
-        <v>7.6</v>
+        <v>2.8</v>
       </c>
       <c r="F59" s="25">
+        <v>10.4</v>
+      </c>
+      <c r="G59" s="25">
         <v>9.6999999999999993</v>
       </c>
-      <c r="G59" s="25">
-[...1 lines deleted...]
-      </c>
       <c r="H59" s="25">
-        <v>35.299999999999997</v>
+        <v>34.5</v>
       </c>
       <c r="I59" s="7"/>
       <c r="J59" s="7"/>
       <c r="K59" s="7"/>
       <c r="L59" s="7"/>
       <c r="M59" s="7"/>
       <c r="N59" s="7"/>
     </row>
     <row r="60" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A60" s="19">
-        <v>2007</v>
+        <v>2003</v>
       </c>
       <c r="B60" s="14">
         <v>100</v>
       </c>
       <c r="C60" s="25">
-        <v>13.3</v>
+        <v>15.9</v>
       </c>
       <c r="D60" s="25">
-        <v>15.3</v>
+        <v>23.8</v>
       </c>
       <c r="E60" s="25">
-        <v>7.1</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="F60" s="25">
-        <v>8.9</v>
+        <v>8.3000000000000007</v>
       </c>
       <c r="G60" s="25">
-        <v>8.4</v>
+        <v>11.2</v>
       </c>
       <c r="H60" s="25">
-        <v>47</v>
+        <v>38.5</v>
       </c>
       <c r="I60" s="7"/>
       <c r="J60" s="7"/>
       <c r="K60" s="7"/>
       <c r="L60" s="7"/>
       <c r="M60" s="7"/>
       <c r="N60" s="7"/>
     </row>
     <row r="61" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A61" s="19">
-        <v>2008</v>
+        <v>2004</v>
       </c>
       <c r="B61" s="14">
         <v>100</v>
       </c>
       <c r="C61" s="25">
-        <v>11.1</v>
+        <v>16</v>
       </c>
       <c r="D61" s="25">
-        <v>15.4</v>
+        <v>24.6</v>
       </c>
       <c r="E61" s="25">
-        <v>8.1</v>
+        <v>3.6</v>
       </c>
       <c r="F61" s="25">
-        <v>10.8</v>
+        <v>10.199999999999999</v>
       </c>
       <c r="G61" s="25">
-        <v>7.7</v>
+        <v>13.3</v>
       </c>
       <c r="H61" s="25">
-        <v>46.9</v>
+        <v>32.299999999999997</v>
       </c>
       <c r="I61" s="7"/>
       <c r="J61" s="7"/>
       <c r="K61" s="7"/>
       <c r="L61" s="7"/>
       <c r="M61" s="7"/>
       <c r="N61" s="7"/>
     </row>
     <row r="62" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A62" s="19">
-        <v>2009</v>
+        <v>2005</v>
       </c>
       <c r="B62" s="14">
         <v>100</v>
       </c>
       <c r="C62" s="25">
-        <v>9.3000000000000007</v>
+        <v>16.600000000000001</v>
       </c>
       <c r="D62" s="25">
-        <v>21.2</v>
+        <v>20.8</v>
       </c>
       <c r="E62" s="25">
-        <v>10.3</v>
+        <v>6.9</v>
       </c>
       <c r="F62" s="25">
-        <v>7.7</v>
+        <v>10.1</v>
       </c>
       <c r="G62" s="25">
-        <v>8</v>
+        <v>12.4</v>
       </c>
       <c r="H62" s="25">
-        <v>43.5</v>
+        <v>33.200000000000003</v>
       </c>
       <c r="I62" s="7"/>
       <c r="J62" s="7"/>
       <c r="K62" s="7"/>
       <c r="L62" s="7"/>
       <c r="M62" s="7"/>
       <c r="N62" s="7"/>
     </row>
     <row r="63" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A63" s="19">
-        <v>2010</v>
+        <v>2006</v>
       </c>
       <c r="B63" s="14">
         <v>100</v>
       </c>
       <c r="C63" s="25">
-        <v>9</v>
+        <v>15.7</v>
       </c>
       <c r="D63" s="25">
-        <v>26.6</v>
+        <v>19.399999999999999</v>
       </c>
       <c r="E63" s="25">
-        <v>8.3000000000000007</v>
+        <v>7.6</v>
       </c>
       <c r="F63" s="25">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="G63" s="25">
+        <v>12.3</v>
       </c>
       <c r="H63" s="25">
-        <v>40.6</v>
+        <v>35.299999999999997</v>
       </c>
       <c r="I63" s="7"/>
       <c r="J63" s="7"/>
       <c r="K63" s="7"/>
       <c r="L63" s="7"/>
       <c r="M63" s="7"/>
       <c r="N63" s="7"/>
     </row>
     <row r="64" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A64" s="19">
-        <v>2011</v>
+        <v>2007</v>
       </c>
       <c r="B64" s="14">
         <v>100</v>
       </c>
       <c r="C64" s="25">
-        <v>8.5</v>
+        <v>13.3</v>
       </c>
       <c r="D64" s="25">
-        <v>19.7</v>
+        <v>15.3</v>
       </c>
       <c r="E64" s="25">
         <v>7.1</v>
       </c>
       <c r="F64" s="25">
-        <v>14.9</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>8.9</v>
+      </c>
+      <c r="G64" s="25">
+        <v>8.4</v>
       </c>
       <c r="H64" s="25">
-        <v>42.3</v>
+        <v>47</v>
       </c>
       <c r="I64" s="7"/>
       <c r="J64" s="7"/>
       <c r="K64" s="7"/>
       <c r="L64" s="7"/>
       <c r="M64" s="7"/>
       <c r="N64" s="7"/>
     </row>
     <row r="65" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A65" s="19">
-        <v>2012</v>
+        <v>2008</v>
       </c>
       <c r="B65" s="14">
         <v>100</v>
       </c>
       <c r="C65" s="25">
-        <v>9.5</v>
+        <v>11.1</v>
       </c>
       <c r="D65" s="25">
-        <v>24.9</v>
+        <v>15.4</v>
       </c>
       <c r="E65" s="25">
-        <v>7.3</v>
+        <v>8.1</v>
       </c>
       <c r="F65" s="25">
-        <v>11.6</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>10.8</v>
+      </c>
+      <c r="G65" s="25">
+        <v>7.7</v>
       </c>
       <c r="H65" s="25">
-        <v>38.1</v>
+        <v>46.9</v>
       </c>
       <c r="I65" s="7"/>
       <c r="J65" s="7"/>
       <c r="K65" s="7"/>
       <c r="L65" s="7"/>
       <c r="M65" s="7"/>
       <c r="N65" s="7"/>
     </row>
     <row r="66" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A66" s="19">
-        <v>2013</v>
+        <v>2009</v>
       </c>
       <c r="B66" s="14">
         <v>100</v>
       </c>
       <c r="C66" s="25">
-        <v>9.4</v>
+        <v>9.3000000000000007</v>
       </c>
       <c r="D66" s="25">
-        <v>25.5</v>
+        <v>21.2</v>
       </c>
       <c r="E66" s="25">
-        <v>7</v>
+        <v>10.3</v>
       </c>
       <c r="F66" s="25">
-        <v>10.3</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>7.7</v>
+      </c>
+      <c r="G66" s="25">
+        <v>8</v>
       </c>
       <c r="H66" s="25">
-        <v>39.1</v>
+        <v>43.5</v>
       </c>
       <c r="I66" s="7"/>
       <c r="J66" s="7"/>
       <c r="K66" s="7"/>
       <c r="L66" s="7"/>
       <c r="M66" s="7"/>
       <c r="N66" s="7"/>
     </row>
     <row r="67" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A67" s="19">
-        <v>2014</v>
+        <v>2010</v>
       </c>
       <c r="B67" s="14">
         <v>100</v>
       </c>
       <c r="C67" s="25">
-        <v>8.6999999999999993</v>
+        <v>9</v>
       </c>
       <c r="D67" s="25">
-        <v>26.7</v>
+        <v>26.6</v>
       </c>
       <c r="E67" s="25">
-        <v>6.5</v>
+        <v>8.3000000000000007</v>
       </c>
       <c r="F67" s="25">
-        <v>11.8</v>
+        <v>8</v>
       </c>
       <c r="G67" s="25" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="H67" s="25">
-        <v>37.299999999999997</v>
+        <v>40.6</v>
       </c>
       <c r="I67" s="7"/>
       <c r="J67" s="7"/>
       <c r="K67" s="7"/>
       <c r="L67" s="7"/>
       <c r="M67" s="7"/>
       <c r="N67" s="7"/>
     </row>
     <row r="68" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A68" s="19">
-        <v>2015</v>
+        <v>2011</v>
       </c>
       <c r="B68" s="14">
         <v>100</v>
       </c>
       <c r="C68" s="25">
-        <v>9.3000000000000007</v>
+        <v>8.5</v>
       </c>
       <c r="D68" s="25">
-        <v>26.2</v>
+        <v>19.7</v>
       </c>
       <c r="E68" s="25">
-        <v>6.3</v>
+        <v>7.1</v>
       </c>
       <c r="F68" s="25">
-        <v>10.9</v>
+        <v>14.9</v>
       </c>
       <c r="G68" s="25" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="H68" s="25">
-        <v>37.799999999999997</v>
+        <v>42.3</v>
       </c>
       <c r="I68" s="7"/>
       <c r="J68" s="7"/>
       <c r="K68" s="7"/>
       <c r="L68" s="7"/>
       <c r="M68" s="7"/>
       <c r="N68" s="7"/>
     </row>
     <row r="69" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A69" s="19">
-        <v>2016</v>
+        <v>2012</v>
       </c>
       <c r="B69" s="14">
         <v>100</v>
       </c>
       <c r="C69" s="25">
-        <v>9.9</v>
+        <v>9.5</v>
       </c>
       <c r="D69" s="25">
-        <v>25</v>
+        <v>24.9</v>
       </c>
       <c r="E69" s="25">
-        <v>6</v>
+        <v>7.3</v>
       </c>
       <c r="F69" s="25">
-        <v>11.1</v>
+        <v>11.6</v>
       </c>
       <c r="G69" s="25" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="H69" s="25">
-        <v>37.200000000000003</v>
+        <v>38.1</v>
       </c>
       <c r="I69" s="7"/>
       <c r="J69" s="7"/>
       <c r="K69" s="7"/>
       <c r="L69" s="7"/>
       <c r="M69" s="7"/>
       <c r="N69" s="7"/>
     </row>
-    <row r="70" spans="1:14" s="2" customFormat="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B70" s="26">
+    <row r="70" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A70" s="19">
+        <v>2013</v>
+      </c>
+      <c r="B70" s="14">
         <v>100</v>
       </c>
-      <c r="C70" s="27">
-[...22 lines deleted...]
-      <c r="N70" s="12"/>
+      <c r="C70" s="25">
+        <v>9.4</v>
+      </c>
+      <c r="D70" s="25">
+        <v>25.5</v>
+      </c>
+      <c r="E70" s="25">
+        <v>7</v>
+      </c>
+      <c r="F70" s="25">
+        <v>10.3</v>
+      </c>
+      <c r="G70" s="25" t="s">
+        <v>54</v>
+      </c>
+      <c r="H70" s="25">
+        <v>39.1</v>
+      </c>
+      <c r="I70" s="7"/>
+      <c r="J70" s="7"/>
+      <c r="K70" s="7"/>
+      <c r="L70" s="7"/>
+      <c r="M70" s="7"/>
+      <c r="N70" s="7"/>
     </row>
     <row r="71" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A71" s="19">
-        <v>2018</v>
+        <v>2014</v>
       </c>
       <c r="B71" s="14">
         <v>100</v>
       </c>
       <c r="C71" s="25">
-        <v>19.5</v>
+        <v>8.6999999999999993</v>
       </c>
       <c r="D71" s="25">
-        <v>19.5</v>
+        <v>26.7</v>
       </c>
       <c r="E71" s="25">
         <v>6.5</v>
       </c>
       <c r="F71" s="25">
-        <v>5.2</v>
+        <v>11.8</v>
       </c>
       <c r="G71" s="25" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="H71" s="25">
-        <v>37.1</v>
+        <v>37.299999999999997</v>
       </c>
       <c r="I71" s="7"/>
       <c r="J71" s="7"/>
       <c r="K71" s="7"/>
       <c r="L71" s="7"/>
       <c r="M71" s="7"/>
       <c r="N71" s="7"/>
     </row>
     <row r="72" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A72" s="19">
-        <v>2019</v>
+        <v>2015</v>
       </c>
       <c r="B72" s="14">
         <v>100</v>
       </c>
       <c r="C72" s="25">
-        <v>18.600000000000001</v>
+        <v>9.3000000000000007</v>
       </c>
       <c r="D72" s="25">
-        <v>17.8</v>
+        <v>26.2</v>
       </c>
       <c r="E72" s="25">
-        <v>7.1</v>
+        <v>6.3</v>
       </c>
       <c r="F72" s="25">
-        <v>5.2</v>
+        <v>10.9</v>
       </c>
       <c r="G72" s="25" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="H72" s="25">
-        <v>40.5</v>
+        <v>37.799999999999997</v>
       </c>
       <c r="I72" s="7"/>
       <c r="J72" s="7"/>
       <c r="K72" s="7"/>
       <c r="L72" s="7"/>
       <c r="M72" s="7"/>
       <c r="N72" s="7"/>
     </row>
     <row r="73" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A73" s="19">
-        <v>2020</v>
+        <v>2016</v>
       </c>
       <c r="B73" s="14">
         <v>100</v>
       </c>
-      <c r="C73" s="14">
-[...15 lines deleted...]
-        <v>40.9</v>
+      <c r="C73" s="25">
+        <v>9.9</v>
+      </c>
+      <c r="D73" s="25">
+        <v>25</v>
+      </c>
+      <c r="E73" s="25">
+        <v>6</v>
+      </c>
+      <c r="F73" s="25">
+        <v>11.1</v>
+      </c>
+      <c r="G73" s="25" t="s">
+        <v>57</v>
+      </c>
+      <c r="H73" s="25">
+        <v>37.200000000000003</v>
       </c>
       <c r="I73" s="7"/>
       <c r="J73" s="7"/>
       <c r="K73" s="7"/>
       <c r="L73" s="7"/>
       <c r="M73" s="7"/>
       <c r="N73" s="7"/>
     </row>
-    <row r="74" spans="1:14" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B74" s="28">
+    <row r="74" spans="1:14" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="B74" s="26">
         <v>100</v>
       </c>
-      <c r="C74" s="28">
-[...22 lines deleted...]
-      <c r="N74" s="7"/>
+      <c r="C74" s="27">
+        <v>9.5</v>
+      </c>
+      <c r="D74" s="27">
+        <v>24.4</v>
+      </c>
+      <c r="E74" s="27">
+        <v>5.7</v>
+      </c>
+      <c r="F74" s="27">
+        <v>10.9</v>
+      </c>
+      <c r="G74" s="27" t="s">
+        <v>58</v>
+      </c>
+      <c r="H74" s="27">
+        <v>38.6</v>
+      </c>
+      <c r="I74" s="12"/>
+      <c r="J74" s="12"/>
+      <c r="K74" s="12"/>
+      <c r="L74" s="12"/>
+      <c r="M74" s="12"/>
+      <c r="N74" s="12"/>
     </row>
     <row r="75" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A75" s="21">
-[...2 lines deleted...]
-      <c r="B75" s="29">
+      <c r="A75" s="19">
+        <v>2018</v>
+      </c>
+      <c r="B75" s="14">
         <v>100</v>
       </c>
-      <c r="C75" s="29">
-[...15 lines deleted...]
-        <v>44.8</v>
+      <c r="C75" s="25">
+        <v>19.5</v>
+      </c>
+      <c r="D75" s="25">
+        <v>19.5</v>
+      </c>
+      <c r="E75" s="25">
+        <v>6.5</v>
+      </c>
+      <c r="F75" s="25">
+        <v>5.2</v>
+      </c>
+      <c r="G75" s="25" t="s">
+        <v>59</v>
+      </c>
+      <c r="H75" s="25">
+        <v>37.1</v>
       </c>
       <c r="I75" s="7"/>
       <c r="J75" s="7"/>
       <c r="K75" s="7"/>
       <c r="L75" s="7"/>
       <c r="M75" s="7"/>
       <c r="N75" s="7"/>
     </row>
     <row r="76" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A76" s="7"/>
-[...6 lines deleted...]
-      <c r="H76" s="7"/>
+      <c r="A76" s="19">
+        <v>2019</v>
+      </c>
+      <c r="B76" s="14">
+        <v>100</v>
+      </c>
+      <c r="C76" s="25">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="D76" s="25">
+        <v>17.8</v>
+      </c>
+      <c r="E76" s="25">
+        <v>7.1</v>
+      </c>
+      <c r="F76" s="25">
+        <v>5.2</v>
+      </c>
+      <c r="G76" s="25" t="s">
+        <v>57</v>
+      </c>
+      <c r="H76" s="25">
+        <v>40.5</v>
+      </c>
       <c r="I76" s="7"/>
       <c r="J76" s="7"/>
       <c r="K76" s="7"/>
       <c r="L76" s="7"/>
       <c r="M76" s="7"/>
       <c r="N76" s="7"/>
     </row>
     <row r="77" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A77" s="7"/>
-[...6 lines deleted...]
-      <c r="H77" s="7"/>
+      <c r="A77" s="19">
+        <v>2020</v>
+      </c>
+      <c r="B77" s="14">
+        <v>100</v>
+      </c>
+      <c r="C77" s="14">
+        <v>19</v>
+      </c>
+      <c r="D77" s="14">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="E77" s="14">
+        <v>10</v>
+      </c>
+      <c r="F77" s="25">
+        <v>5</v>
+      </c>
+      <c r="G77" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="H77" s="14">
+        <v>40.9</v>
+      </c>
       <c r="I77" s="7"/>
       <c r="J77" s="7"/>
       <c r="K77" s="7"/>
       <c r="L77" s="7"/>
       <c r="M77" s="7"/>
       <c r="N77" s="7"/>
     </row>
-    <row r="78" spans="1:14" s="51" customFormat="1" x14ac:dyDescent="0.25">
-[...109 lines deleted...]
-      </c>
+    <row r="78" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A78" s="19">
+        <v>2021</v>
+      </c>
+      <c r="B78" s="28">
+        <v>100</v>
+      </c>
+      <c r="C78" s="28">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="D78" s="28">
+        <v>17.5</v>
+      </c>
+      <c r="E78" s="28">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="F78" s="28">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="G78" s="28" t="s">
+        <v>60</v>
+      </c>
+      <c r="H78" s="14">
+        <v>40.700000000000003</v>
+      </c>
+      <c r="I78" s="7"/>
+      <c r="J78" s="7"/>
+      <c r="K78" s="7"/>
+      <c r="L78" s="7"/>
+      <c r="M78" s="7"/>
+      <c r="N78" s="7"/>
+    </row>
+    <row r="79" spans="1:14" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="26">
+        <v>2022</v>
+      </c>
+      <c r="B79" s="53">
+        <v>100</v>
+      </c>
+      <c r="C79" s="53">
+        <v>16.2</v>
+      </c>
+      <c r="D79" s="53">
+        <v>17.3</v>
+      </c>
+      <c r="E79" s="53">
+        <v>8.5</v>
+      </c>
+      <c r="F79" s="53">
+        <v>4.7</v>
+      </c>
+      <c r="G79" s="53" t="s">
+        <v>61</v>
+      </c>
+      <c r="H79" s="26">
+        <v>44.8</v>
+      </c>
+      <c r="I79" s="12"/>
+      <c r="J79" s="12"/>
+      <c r="K79" s="12"/>
+      <c r="L79" s="12"/>
+      <c r="M79" s="12"/>
+      <c r="N79" s="12"/>
+    </row>
+    <row r="80" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="26">
+        <v>2023</v>
+      </c>
+      <c r="B80" s="53">
+        <v>100</v>
+      </c>
+      <c r="C80" s="51">
+        <v>14.3</v>
+      </c>
+      <c r="D80" s="51">
+        <v>19.600000000000001</v>
+      </c>
+      <c r="E80" s="51">
+        <v>8.9</v>
+      </c>
+      <c r="F80" s="51">
+        <v>5</v>
+      </c>
+      <c r="G80" s="53" t="s">
+        <v>61</v>
+      </c>
+      <c r="H80" s="52">
+        <v>43.7</v>
+      </c>
+      <c r="I80" s="7"/>
+      <c r="J80" s="7"/>
+      <c r="K80" s="7"/>
+      <c r="L80" s="7"/>
+      <c r="M80" s="7"/>
+      <c r="N80" s="7"/>
+    </row>
+    <row r="81" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="26">
+        <v>2024</v>
+      </c>
+      <c r="B81" s="53">
+        <v>100</v>
+      </c>
+      <c r="C81" s="51">
+        <v>13.3</v>
+      </c>
+      <c r="D81" s="51">
+        <v>20.5</v>
+      </c>
+      <c r="E81" s="51">
+        <v>9.9</v>
+      </c>
+      <c r="F81" s="51">
+        <v>5.8</v>
+      </c>
+      <c r="G81" s="53" t="s">
+        <v>73</v>
+      </c>
+      <c r="H81" s="52">
+        <v>42.2</v>
+      </c>
+      <c r="I81" s="7"/>
+      <c r="J81" s="7"/>
+      <c r="K81" s="7"/>
+      <c r="L81" s="7"/>
       <c r="M81" s="7"/>
       <c r="N81" s="7"/>
     </row>
-    <row r="82" spans="1:18" s="1" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
-[...51 lines deleted...]
-      <c r="L84" s="8" t="s">
+    <row r="82" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="21">
+        <v>2025</v>
+      </c>
+      <c r="B82" s="40"/>
+      <c r="C82" s="41"/>
+      <c r="D82" s="41"/>
+      <c r="E82" s="41"/>
+      <c r="F82" s="41"/>
+      <c r="G82" s="22"/>
+      <c r="H82" s="22"/>
+      <c r="I82" s="7"/>
+      <c r="J82" s="7"/>
+      <c r="K82" s="7"/>
+      <c r="L82" s="7"/>
+      <c r="M82" s="7"/>
+      <c r="N82" s="7"/>
+    </row>
+    <row r="83" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A83" s="7"/>
+      <c r="B83" s="7"/>
+      <c r="C83" s="7"/>
+      <c r="D83" s="7"/>
+      <c r="E83" s="7"/>
+      <c r="F83" s="7"/>
+      <c r="G83" s="7"/>
+      <c r="H83" s="7"/>
+      <c r="I83" s="7"/>
+      <c r="J83" s="7"/>
+      <c r="K83" s="7"/>
+      <c r="L83" s="7"/>
+      <c r="M83" s="7"/>
+      <c r="N83" s="7"/>
+    </row>
+    <row r="84" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A84" s="7"/>
+      <c r="B84" s="7"/>
+      <c r="C84" s="7"/>
+      <c r="D84" s="7"/>
+      <c r="E84" s="7"/>
+      <c r="F84" s="7"/>
+      <c r="G84" s="7"/>
+      <c r="H84" s="7"/>
+      <c r="I84" s="7"/>
+      <c r="J84" s="7"/>
+      <c r="K84" s="7"/>
+      <c r="L84" s="7"/>
+      <c r="M84" s="7"/>
+      <c r="N84" s="7"/>
+    </row>
+    <row r="85" spans="1:18" s="44" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="48" t="s">
+        <v>67</v>
+      </c>
+      <c r="B85" s="48"/>
+      <c r="C85" s="48"/>
+      <c r="D85" s="48"/>
+      <c r="E85" s="48"/>
+      <c r="F85" s="48"/>
+      <c r="G85" s="48"/>
+      <c r="H85" s="48"/>
+      <c r="I85" s="48"/>
+      <c r="J85" s="48"/>
+      <c r="K85" s="48"/>
+      <c r="L85" s="48"/>
+      <c r="M85" s="48"/>
+      <c r="N85" s="43"/>
+    </row>
+    <row r="86" spans="1:18" s="44" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="43"/>
+      <c r="B86" s="43"/>
+      <c r="C86" s="43"/>
+      <c r="D86" s="43"/>
+      <c r="E86" s="43"/>
+      <c r="F86" s="43"/>
+      <c r="G86" s="43"/>
+      <c r="H86" s="43"/>
+      <c r="I86" s="43"/>
+      <c r="J86" s="43"/>
+      <c r="K86" s="45"/>
+      <c r="L86" s="46" t="s">
+        <v>68</v>
+      </c>
+      <c r="M86" s="43"/>
+      <c r="N86" s="43"/>
+    </row>
+    <row r="87" spans="1:18" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="30"/>
+      <c r="B87" s="9">
+        <v>1990</v>
+      </c>
+      <c r="C87" s="10">
+        <v>1991</v>
+      </c>
+      <c r="D87" s="10">
+        <v>1992</v>
+      </c>
+      <c r="E87" s="10">
+        <v>1993</v>
+      </c>
+      <c r="F87" s="10">
+        <v>1994</v>
+      </c>
+      <c r="G87" s="10">
+        <v>1995</v>
+      </c>
+      <c r="H87" s="10">
+        <v>1996</v>
+      </c>
+      <c r="I87" s="10">
+        <v>1997</v>
+      </c>
+      <c r="J87" s="10">
+        <v>1998</v>
+      </c>
+      <c r="K87" s="11">
+        <v>1999</v>
+      </c>
+      <c r="L87" s="11">
+        <v>2000</v>
+      </c>
+      <c r="M87" s="12"/>
+      <c r="N87" s="12"/>
+    </row>
+    <row r="88" spans="1:18" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A88" s="31" t="s">
         <v>29</v>
       </c>
-      <c r="M84" s="37"/>
-[...113 lines deleted...]
-        <v>30</v>
+      <c r="B88" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="C88" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="D88" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="E88" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="F88" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="G88" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="H88" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="I88" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="J88" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="K88" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="L88" s="32" t="s">
+        <v>23</v>
       </c>
       <c r="M88" s="7"/>
       <c r="N88" s="7"/>
     </row>
-    <row r="89" spans="1:18" x14ac:dyDescent="0.25">
-[...59 lines deleted...]
-      <c r="H90" s="38">
+    <row r="89" spans="1:18" s="1" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A89" s="33"/>
+      <c r="B89" s="34"/>
+      <c r="C89" s="35"/>
+      <c r="D89" s="35"/>
+      <c r="E89" s="35"/>
+      <c r="F89" s="35"/>
+      <c r="G89" s="35"/>
+      <c r="H89" s="35"/>
+      <c r="I89" s="35"/>
+      <c r="J89" s="35"/>
+      <c r="K89" s="34"/>
+      <c r="L89" s="34"/>
+      <c r="M89" s="36"/>
+      <c r="N89" s="34"/>
+      <c r="O89" s="6"/>
+      <c r="P89" s="3"/>
+      <c r="Q89" s="5"/>
+      <c r="R89" s="4"/>
+    </row>
+    <row r="90" spans="1:18" s="1" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A90" s="33"/>
+      <c r="B90" s="34"/>
+      <c r="C90" s="35"/>
+      <c r="D90" s="35"/>
+      <c r="E90" s="35"/>
+      <c r="F90" s="35"/>
+      <c r="G90" s="35"/>
+      <c r="H90" s="35"/>
+      <c r="I90" s="35"/>
+      <c r="J90" s="35"/>
+      <c r="K90" s="34"/>
+      <c r="L90" s="34"/>
+      <c r="M90" s="36"/>
+      <c r="N90" s="34"/>
+      <c r="O90" s="6"/>
+      <c r="P90" s="3"/>
+      <c r="Q90" s="5"/>
+      <c r="R90" s="4"/>
+    </row>
+    <row r="91" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A91" s="33"/>
+      <c r="B91" s="34"/>
+      <c r="C91" s="35"/>
+      <c r="D91" s="35"/>
+      <c r="E91" s="35"/>
+      <c r="F91" s="35"/>
+      <c r="G91" s="35"/>
+      <c r="H91" s="35"/>
+      <c r="I91" s="35"/>
+      <c r="J91" s="35"/>
+      <c r="K91" s="34"/>
+      <c r="L91" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="M91" s="36"/>
+      <c r="N91" s="34"/>
+      <c r="O91" s="6"/>
+      <c r="P91" s="3"/>
+      <c r="Q91" s="5"/>
+      <c r="R91" s="4"/>
+    </row>
+    <row r="92" spans="1:18" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A92" s="30"/>
+      <c r="B92" s="9">
+        <v>2001</v>
+      </c>
+      <c r="C92" s="10">
+        <v>2002</v>
+      </c>
+      <c r="D92" s="10">
+        <v>2003</v>
+      </c>
+      <c r="E92" s="10">
+        <v>2004</v>
+      </c>
+      <c r="F92" s="10">
+        <v>2005</v>
+      </c>
+      <c r="G92" s="10">
+        <v>2006</v>
+      </c>
+      <c r="H92" s="10">
+        <v>2007</v>
+      </c>
+      <c r="I92" s="10">
+        <v>2008</v>
+      </c>
+      <c r="J92" s="10">
+        <v>2009</v>
+      </c>
+      <c r="K92" s="11">
+        <v>2010</v>
+      </c>
+      <c r="L92" s="11">
+        <v>2011</v>
+      </c>
+      <c r="M92" s="12"/>
+      <c r="N92" s="12"/>
+    </row>
+    <row r="93" spans="1:18" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A93" s="31" t="s">
+        <v>29</v>
+      </c>
+      <c r="B93" s="37">
+        <v>116.6</v>
+      </c>
+      <c r="C93" s="37">
+        <v>107.6</v>
+      </c>
+      <c r="D93" s="37">
+        <v>108.7</v>
+      </c>
+      <c r="E93" s="37">
+        <v>92.9</v>
+      </c>
+      <c r="F93" s="37">
+        <v>109.4</v>
+      </c>
+      <c r="G93" s="37">
         <v>107.7</v>
       </c>
-      <c r="I90" s="38">
-[...60 lines deleted...]
-      <c r="L93" s="47"/>
+      <c r="H93" s="37">
+        <v>104.7</v>
+      </c>
+      <c r="I93" s="37">
+        <v>107.9</v>
+      </c>
+      <c r="J93" s="37">
+        <v>103.2</v>
+      </c>
+      <c r="K93" s="37">
+        <v>104.5</v>
+      </c>
+      <c r="L93" s="37">
+        <v>105.7</v>
+      </c>
       <c r="M93" s="7"/>
       <c r="N93" s="7"/>
     </row>
-    <row r="94" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.25">
-[...13 lines deleted...]
-      </c>
+    <row r="94" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A94" s="29"/>
+      <c r="B94" s="29"/>
+      <c r="C94" s="29"/>
+      <c r="D94" s="29"/>
+      <c r="E94" s="29"/>
+      <c r="F94" s="29"/>
+      <c r="G94" s="29"/>
+      <c r="H94" s="29"/>
+      <c r="I94" s="29"/>
+      <c r="J94" s="29"/>
+      <c r="K94" s="29"/>
+      <c r="L94" s="29"/>
       <c r="M94" s="7"/>
       <c r="N94" s="7"/>
     </row>
-    <row r="95" spans="1:18" s="2" customFormat="1" x14ac:dyDescent="0.25">
-[...72 lines deleted...]
-        <v>88.3</v>
+    <row r="95" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A95" s="29"/>
+      <c r="B95" s="29"/>
+      <c r="C95" s="29"/>
+      <c r="D95" s="29"/>
+      <c r="E95" s="29"/>
+      <c r="F95" s="29"/>
+      <c r="G95" s="29"/>
+      <c r="H95" s="29"/>
+      <c r="I95" s="29"/>
+      <c r="J95" s="29"/>
+      <c r="K95" s="29"/>
+      <c r="L95" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="M95" s="7"/>
+      <c r="N95" s="7"/>
+    </row>
+    <row r="96" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A96" s="30"/>
+      <c r="B96" s="9">
+        <v>2012</v>
+      </c>
+      <c r="C96" s="10">
+        <v>2013</v>
+      </c>
+      <c r="D96" s="10">
+        <v>2014</v>
+      </c>
+      <c r="E96" s="10">
+        <v>2015</v>
+      </c>
+      <c r="F96" s="10">
+        <v>2016</v>
+      </c>
+      <c r="G96" s="10">
+        <v>2017</v>
+      </c>
+      <c r="H96" s="10">
+        <v>2018</v>
+      </c>
+      <c r="I96" s="10">
+        <v>2019</v>
+      </c>
+      <c r="J96" s="10">
+        <v>2020</v>
+      </c>
+      <c r="K96" s="11">
+        <v>2021</v>
+      </c>
+      <c r="L96" s="42">
+        <v>2022</v>
       </c>
       <c r="M96" s="7"/>
       <c r="N96" s="7"/>
     </row>
-    <row r="97" spans="1:18" s="1" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
-[...50 lines deleted...]
-      <c r="K99" s="35"/>
+    <row r="97" spans="1:18" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A97" s="31" t="s">
+        <v>29</v>
+      </c>
+      <c r="B97" s="37">
+        <v>104</v>
+      </c>
+      <c r="C97" s="37">
+        <v>103</v>
+      </c>
+      <c r="D97" s="37">
+        <v>102.3</v>
+      </c>
+      <c r="E97" s="37">
+        <v>101.4</v>
+      </c>
+      <c r="F97" s="37">
+        <v>101.9</v>
+      </c>
+      <c r="G97" s="37">
+        <v>103.4</v>
+      </c>
+      <c r="H97" s="37">
+        <v>107.7</v>
+      </c>
+      <c r="I97" s="37">
+        <v>107.8</v>
+      </c>
+      <c r="J97" s="37">
+        <v>104.9</v>
+      </c>
+      <c r="K97" s="37">
+        <v>104.3</v>
+      </c>
+      <c r="L97" s="37">
+        <v>100.3</v>
+      </c>
+      <c r="M97" s="7"/>
+      <c r="N97" s="7"/>
+    </row>
+    <row r="98" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A98" s="7"/>
+      <c r="B98" s="7"/>
+      <c r="C98" s="7"/>
+      <c r="D98" s="7"/>
+      <c r="E98" s="7"/>
+      <c r="F98" s="7"/>
+      <c r="G98" s="7"/>
+      <c r="H98" s="7"/>
+      <c r="I98" s="7"/>
+      <c r="J98" s="7"/>
+      <c r="K98" s="7"/>
+      <c r="L98" s="7"/>
+      <c r="M98" s="7"/>
+      <c r="N98" s="7"/>
+    </row>
+    <row r="99" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A99" s="7"/>
+      <c r="B99" s="7"/>
+      <c r="C99" s="7"/>
+      <c r="D99" s="7"/>
+      <c r="E99" s="7"/>
+      <c r="F99" s="7"/>
+      <c r="G99" s="7"/>
+      <c r="H99" s="7"/>
+      <c r="I99" s="7"/>
+      <c r="J99" s="7"/>
+      <c r="K99" s="7"/>
       <c r="L99" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="M99" s="7"/>
+      <c r="N99" s="7"/>
+    </row>
+    <row r="100" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A100" s="30"/>
+      <c r="B100" s="9">
+        <v>2023</v>
+      </c>
+      <c r="C100" s="60">
+        <v>2024</v>
+      </c>
+      <c r="D100" s="10">
+        <v>2025</v>
+      </c>
+      <c r="E100" s="10"/>
+      <c r="F100" s="10"/>
+      <c r="G100" s="10"/>
+      <c r="H100" s="10"/>
+      <c r="I100" s="10"/>
+      <c r="J100" s="10"/>
+      <c r="K100" s="11"/>
+      <c r="L100" s="42"/>
+      <c r="M100" s="7"/>
+      <c r="N100" s="7"/>
+    </row>
+    <row r="101" spans="1:18" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A101" s="31" t="s">
         <v>29</v>
       </c>
-      <c r="M99" s="37"/>
-[...80 lines deleted...]
-      </c>
+      <c r="B101" s="59">
+        <v>102.2</v>
+      </c>
+      <c r="C101" s="59">
+        <v>110.4</v>
+      </c>
+      <c r="D101" s="37"/>
+      <c r="E101" s="37"/>
+      <c r="F101" s="37"/>
+      <c r="G101" s="37"/>
+      <c r="H101" s="37"/>
+      <c r="I101" s="37"/>
+      <c r="J101" s="37"/>
+      <c r="K101" s="37"/>
+      <c r="L101" s="37"/>
       <c r="M101" s="7"/>
       <c r="N101" s="7"/>
     </row>
     <row r="102" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A102" s="30"/>
-[...10 lines deleted...]
-      <c r="L102" s="30"/>
+      <c r="A102" s="57"/>
+      <c r="B102" s="66"/>
+      <c r="C102" s="66"/>
+      <c r="D102" s="26"/>
+      <c r="E102" s="26"/>
+      <c r="F102" s="26"/>
+      <c r="G102" s="26"/>
+      <c r="H102" s="26"/>
+      <c r="I102" s="26"/>
+      <c r="J102" s="26"/>
+      <c r="K102" s="26"/>
+      <c r="L102" s="26"/>
       <c r="M102" s="7"/>
       <c r="N102" s="7"/>
     </row>
     <row r="103" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A103" s="30"/>
-[...12 lines deleted...]
-      </c>
+      <c r="A103" s="57"/>
+      <c r="B103" s="66"/>
+      <c r="C103" s="66"/>
+      <c r="D103" s="26"/>
+      <c r="E103" s="26"/>
+      <c r="F103" s="26"/>
+      <c r="G103" s="26"/>
+      <c r="H103" s="26"/>
+      <c r="I103" s="26"/>
+      <c r="J103" s="26"/>
+      <c r="K103" s="26"/>
+      <c r="L103" s="26"/>
       <c r="M103" s="7"/>
       <c r="N103" s="7"/>
     </row>
-    <row r="104" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.25">
-[...33 lines deleted...]
-      </c>
+    <row r="104" spans="1:18" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A104" s="47" t="s">
+        <v>62</v>
+      </c>
+      <c r="B104" s="47"/>
+      <c r="C104" s="47"/>
+      <c r="D104" s="47"/>
+      <c r="E104" s="47"/>
+      <c r="F104" s="47"/>
+      <c r="G104" s="47"/>
+      <c r="H104" s="47"/>
+      <c r="I104" s="47"/>
+      <c r="J104" s="47"/>
+      <c r="K104" s="47"/>
+      <c r="L104" s="47"/>
       <c r="M104" s="7"/>
       <c r="N104" s="7"/>
     </row>
-    <row r="105" spans="1:18" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.25">
-[...34 lines deleted...]
-        <v>32</v>
+    <row r="105" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A105" s="7"/>
+      <c r="B105" s="7"/>
+      <c r="C105" s="7"/>
+      <c r="D105" s="7"/>
+      <c r="E105" s="7"/>
+      <c r="F105" s="7"/>
+      <c r="G105" s="7"/>
+      <c r="H105" s="7"/>
+      <c r="I105" s="7"/>
+      <c r="J105" s="7"/>
+      <c r="K105" s="7"/>
+      <c r="L105" s="8" t="s">
+        <v>75</v>
       </c>
       <c r="M105" s="7"/>
       <c r="N105" s="7"/>
     </row>
-    <row r="106" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.25">
-[...29 lines deleted...]
-      <c r="L107" s="7"/>
+    <row r="106" spans="1:18" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A106" s="30"/>
+      <c r="B106" s="9">
+        <v>1990</v>
+      </c>
+      <c r="C106" s="10">
+        <v>1991</v>
+      </c>
+      <c r="D106" s="10">
+        <v>1992</v>
+      </c>
+      <c r="E106" s="10">
+        <v>1993</v>
+      </c>
+      <c r="F106" s="10">
+        <v>1994</v>
+      </c>
+      <c r="G106" s="10">
+        <v>1995</v>
+      </c>
+      <c r="H106" s="10">
+        <v>1996</v>
+      </c>
+      <c r="I106" s="10">
+        <v>1997</v>
+      </c>
+      <c r="J106" s="10">
+        <v>1998</v>
+      </c>
+      <c r="K106" s="11">
+        <v>1999</v>
+      </c>
+      <c r="L106" s="11">
+        <v>2000</v>
+      </c>
+      <c r="M106" s="12"/>
+      <c r="N106" s="12"/>
+    </row>
+    <row r="107" spans="1:18" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A107" s="31" t="s">
+        <v>29</v>
+      </c>
+      <c r="B107" s="37" t="s">
+        <v>63</v>
+      </c>
+      <c r="C107" s="37" t="s">
+        <v>64</v>
+      </c>
+      <c r="D107" s="37" t="s">
+        <v>65</v>
+      </c>
+      <c r="E107" s="37">
+        <v>0.8</v>
+      </c>
+      <c r="F107" s="37">
+        <v>10.5</v>
+      </c>
+      <c r="G107" s="37">
+        <v>20.5</v>
+      </c>
+      <c r="H107" s="37">
+        <v>40.9</v>
+      </c>
+      <c r="I107" s="37">
+        <v>47.5</v>
+      </c>
+      <c r="J107" s="37">
+        <v>48.9</v>
+      </c>
+      <c r="K107" s="37">
+        <v>62</v>
+      </c>
+      <c r="L107" s="37">
+        <v>88.3</v>
+      </c>
       <c r="M107" s="7"/>
       <c r="N107" s="7"/>
     </row>
-    <row r="108" spans="1:18" x14ac:dyDescent="0.25">
-[...18 lines deleted...]
-      <c r="A109" s="41" t="s">
+    <row r="108" spans="1:18" s="1" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A108" s="33"/>
+      <c r="B108" s="34"/>
+      <c r="C108" s="35"/>
+      <c r="D108" s="35"/>
+      <c r="E108" s="35"/>
+      <c r="F108" s="35"/>
+      <c r="G108" s="35"/>
+      <c r="H108" s="35"/>
+      <c r="I108" s="35"/>
+      <c r="J108" s="35"/>
+      <c r="K108" s="34"/>
+      <c r="L108" s="34"/>
+      <c r="M108" s="36"/>
+      <c r="N108" s="34"/>
+      <c r="O108" s="6"/>
+      <c r="P108" s="3"/>
+      <c r="Q108" s="5"/>
+      <c r="R108" s="4"/>
+    </row>
+    <row r="109" spans="1:18" s="1" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A109" s="33"/>
+      <c r="B109" s="34"/>
+      <c r="C109" s="35"/>
+      <c r="D109" s="35"/>
+      <c r="E109" s="35"/>
+      <c r="F109" s="35"/>
+      <c r="G109" s="35"/>
+      <c r="H109" s="35"/>
+      <c r="I109" s="35"/>
+      <c r="J109" s="35"/>
+      <c r="K109" s="34"/>
+      <c r="L109" s="34"/>
+      <c r="M109" s="36"/>
+      <c r="N109" s="34"/>
+      <c r="O109" s="6"/>
+      <c r="P109" s="3"/>
+      <c r="Q109" s="5"/>
+      <c r="R109" s="4"/>
+    </row>
+    <row r="110" spans="1:18" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A110" s="33"/>
+      <c r="B110" s="34"/>
+      <c r="C110" s="35"/>
+      <c r="D110" s="35"/>
+      <c r="E110" s="35"/>
+      <c r="F110" s="35"/>
+      <c r="G110" s="35"/>
+      <c r="H110" s="35"/>
+      <c r="I110" s="35"/>
+      <c r="J110" s="35"/>
+      <c r="K110" s="34"/>
+      <c r="L110" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="B109" s="7"/>
-[...63 lines deleted...]
-      <c r="L112" s="7"/>
+      <c r="M110" s="36"/>
+      <c r="N110" s="34"/>
+      <c r="O110" s="6"/>
+      <c r="P110" s="3"/>
+      <c r="Q110" s="5"/>
+      <c r="R110" s="4"/>
+    </row>
+    <row r="111" spans="1:18" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A111" s="30"/>
+      <c r="B111" s="9">
+        <v>2001</v>
+      </c>
+      <c r="C111" s="10">
+        <v>2002</v>
+      </c>
+      <c r="D111" s="10">
+        <v>2003</v>
+      </c>
+      <c r="E111" s="10">
+        <v>2004</v>
+      </c>
+      <c r="F111" s="10">
+        <v>2005</v>
+      </c>
+      <c r="G111" s="10">
+        <v>2006</v>
+      </c>
+      <c r="H111" s="10">
+        <v>2007</v>
+      </c>
+      <c r="I111" s="10">
+        <v>2008</v>
+      </c>
+      <c r="J111" s="10">
+        <v>2009</v>
+      </c>
+      <c r="K111" s="11">
+        <v>2010</v>
+      </c>
+      <c r="L111" s="11">
+        <v>2011</v>
+      </c>
+      <c r="M111" s="12"/>
+      <c r="N111" s="12"/>
+    </row>
+    <row r="112" spans="1:18" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A112" s="31" t="s">
+        <v>29</v>
+      </c>
+      <c r="B112" s="37">
+        <v>114.1</v>
+      </c>
+      <c r="C112" s="37">
+        <v>117.1</v>
+      </c>
+      <c r="D112" s="37">
+        <v>145.80000000000001</v>
+      </c>
+      <c r="E112" s="37">
+        <v>142.69999999999999</v>
+      </c>
+      <c r="F112" s="37">
+        <v>161.69999999999999</v>
+      </c>
+      <c r="G112" s="37">
+        <v>187.6</v>
+      </c>
+      <c r="H112" s="37">
+        <v>265.2</v>
+      </c>
+      <c r="I112" s="37">
+        <v>310.39999999999998</v>
+      </c>
+      <c r="J112" s="37">
+        <v>372.1</v>
+      </c>
+      <c r="K112" s="37">
+        <v>474.6</v>
+      </c>
+      <c r="L112" s="37">
+        <v>583</v>
+      </c>
       <c r="M112" s="7"/>
       <c r="N112" s="7"/>
     </row>
-    <row r="113" spans="1:14" x14ac:dyDescent="0.25">
-[...13 lines deleted...]
-      <c r="L113" s="7"/>
+    <row r="113" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A113" s="29"/>
+      <c r="B113" s="29"/>
+      <c r="C113" s="29"/>
+      <c r="D113" s="29"/>
+      <c r="E113" s="29"/>
+      <c r="F113" s="29"/>
+      <c r="G113" s="29"/>
+      <c r="H113" s="29"/>
+      <c r="I113" s="29"/>
+      <c r="J113" s="29"/>
+      <c r="K113" s="29"/>
+      <c r="L113" s="29"/>
       <c r="M113" s="7"/>
       <c r="N113" s="7"/>
     </row>
-    <row r="114" spans="1:14" x14ac:dyDescent="0.25">
-[...13 lines deleted...]
-      <c r="L114" s="7"/>
+    <row r="114" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A114" s="29"/>
+      <c r="B114" s="29"/>
+      <c r="C114" s="29"/>
+      <c r="D114" s="29"/>
+      <c r="E114" s="29"/>
+      <c r="F114" s="29"/>
+      <c r="G114" s="29"/>
+      <c r="H114" s="29"/>
+      <c r="I114" s="29"/>
+      <c r="J114" s="29"/>
+      <c r="K114" s="29"/>
+      <c r="L114" s="8" t="s">
+        <v>27</v>
+      </c>
       <c r="M114" s="7"/>
       <c r="N114" s="7"/>
     </row>
-    <row r="115" spans="1:14" x14ac:dyDescent="0.25">
-[...13 lines deleted...]
-      <c r="L115" s="7"/>
+    <row r="115" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A115" s="30"/>
+      <c r="B115" s="9">
+        <v>2012</v>
+      </c>
+      <c r="C115" s="10">
+        <v>2013</v>
+      </c>
+      <c r="D115" s="10">
+        <v>2014</v>
+      </c>
+      <c r="E115" s="10">
+        <v>2015</v>
+      </c>
+      <c r="F115" s="10">
+        <v>2016</v>
+      </c>
+      <c r="G115" s="10">
+        <v>2017</v>
+      </c>
+      <c r="H115" s="10">
+        <v>2018</v>
+      </c>
+      <c r="I115" s="10">
+        <v>2019</v>
+      </c>
+      <c r="J115" s="10">
+        <v>2020</v>
+      </c>
+      <c r="K115" s="11">
+        <v>2021</v>
+      </c>
+      <c r="L115" s="37">
+        <v>2022</v>
+      </c>
       <c r="M115" s="7"/>
       <c r="N115" s="7"/>
     </row>
-    <row r="116" spans="1:14" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L116" s="7"/>
+    <row r="116" spans="1:14" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A116" s="31" t="s">
+        <v>29</v>
+      </c>
+      <c r="B116" s="37">
+        <v>705.1</v>
+      </c>
+      <c r="C116" s="37">
+        <v>791.3</v>
+      </c>
+      <c r="D116" s="37">
+        <v>868.9</v>
+      </c>
+      <c r="E116" s="37">
+        <v>891.1</v>
+      </c>
+      <c r="F116" s="37">
+        <v>975.3</v>
+      </c>
+      <c r="G116" s="37">
+        <v>1097.7</v>
+      </c>
+      <c r="H116" s="37">
+        <v>838.6</v>
+      </c>
+      <c r="I116" s="37">
+        <v>1008.1</v>
+      </c>
+      <c r="J116" s="38">
+        <v>1174.2</v>
+      </c>
+      <c r="K116" s="38">
+        <v>1363.1</v>
+      </c>
+      <c r="L116" s="37" t="s">
+        <v>30</v>
+      </c>
       <c r="M116" s="7"/>
       <c r="N116" s="7"/>
     </row>
-    <row r="117" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A117" s="7"/>
       <c r="B117" s="7"/>
       <c r="C117" s="7"/>
       <c r="D117" s="7"/>
       <c r="E117" s="7"/>
       <c r="F117" s="7"/>
       <c r="G117" s="7"/>
       <c r="H117" s="7"/>
       <c r="I117" s="7"/>
       <c r="J117" s="7"/>
       <c r="K117" s="7"/>
       <c r="L117" s="7"/>
       <c r="M117" s="7"/>
       <c r="N117" s="7"/>
     </row>
-    <row r="118" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A118" s="7"/>
       <c r="B118" s="7"/>
       <c r="C118" s="7"/>
       <c r="D118" s="7"/>
       <c r="E118" s="7"/>
       <c r="F118" s="7"/>
       <c r="G118" s="7"/>
       <c r="H118" s="7"/>
       <c r="I118" s="7"/>
       <c r="J118" s="7"/>
       <c r="K118" s="7"/>
-      <c r="L118" s="7"/>
+      <c r="L118" s="58" t="s">
+        <v>28</v>
+      </c>
       <c r="M118" s="7"/>
       <c r="N118" s="7"/>
     </row>
+    <row r="119" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A119" s="30"/>
+      <c r="B119" s="9">
+        <v>2023</v>
+      </c>
+      <c r="C119" s="10">
+        <v>2024</v>
+      </c>
+      <c r="D119" s="10">
+        <v>2025</v>
+      </c>
+      <c r="E119" s="10"/>
+      <c r="F119" s="10"/>
+      <c r="G119" s="10"/>
+      <c r="H119" s="10"/>
+      <c r="I119" s="10"/>
+      <c r="J119" s="10"/>
+      <c r="K119" s="11"/>
+      <c r="L119" s="42"/>
+      <c r="M119" s="7"/>
+      <c r="N119" s="7"/>
+    </row>
+    <row r="120" spans="1:14" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A120" s="31" t="s">
+        <v>29</v>
+      </c>
+      <c r="B120" s="65">
+        <v>1798.2</v>
+      </c>
+      <c r="C120" s="65">
+        <v>2175.6</v>
+      </c>
+      <c r="D120" s="37"/>
+      <c r="E120" s="37"/>
+      <c r="F120" s="37"/>
+      <c r="G120" s="37"/>
+      <c r="H120" s="37"/>
+      <c r="I120" s="37"/>
+      <c r="J120" s="37"/>
+      <c r="K120" s="37"/>
+      <c r="L120" s="37"/>
+      <c r="M120" s="7"/>
+      <c r="N120" s="7"/>
+    </row>
+    <row r="121" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A121" s="57"/>
+      <c r="B121" s="26"/>
+      <c r="C121" s="26"/>
+      <c r="D121" s="26"/>
+      <c r="E121" s="26"/>
+      <c r="F121" s="26"/>
+      <c r="G121" s="26"/>
+      <c r="H121" s="26"/>
+      <c r="I121" s="26"/>
+      <c r="J121" s="26"/>
+      <c r="K121" s="26"/>
+      <c r="L121" s="26"/>
+      <c r="M121" s="7"/>
+      <c r="N121" s="7"/>
+    </row>
+    <row r="122" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A122" s="57"/>
+      <c r="B122" s="26"/>
+      <c r="C122" s="26"/>
+      <c r="D122" s="26"/>
+      <c r="E122" s="26"/>
+      <c r="F122" s="26"/>
+      <c r="G122" s="26"/>
+      <c r="H122" s="26"/>
+      <c r="I122" s="26"/>
+      <c r="J122" s="26"/>
+      <c r="K122" s="26"/>
+      <c r="L122" s="26"/>
+      <c r="M122" s="7"/>
+      <c r="N122" s="7"/>
+    </row>
+    <row r="123" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A123" s="7"/>
+      <c r="B123" s="7"/>
+      <c r="C123" s="7"/>
+      <c r="D123" s="7"/>
+      <c r="E123" s="7"/>
+      <c r="F123" s="7"/>
+      <c r="G123" s="7"/>
+      <c r="H123" s="7"/>
+      <c r="I123" s="7"/>
+      <c r="J123" s="7"/>
+      <c r="K123" s="7"/>
+      <c r="L123" s="7"/>
+      <c r="M123" s="7"/>
+      <c r="N123" s="7"/>
+    </row>
+    <row r="124" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A124" s="62" t="s">
+        <v>76</v>
+      </c>
+      <c r="B124" s="7"/>
+      <c r="C124" s="7"/>
+      <c r="D124" s="7"/>
+      <c r="E124" s="7"/>
+      <c r="F124" s="7"/>
+      <c r="G124" s="7"/>
+      <c r="H124" s="7"/>
+      <c r="I124" s="7"/>
+      <c r="J124" s="7"/>
+      <c r="K124" s="7"/>
+      <c r="L124" s="7"/>
+      <c r="M124" s="7"/>
+      <c r="N124" s="7"/>
+    </row>
+    <row r="125" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A125" s="62" t="s">
+        <v>77</v>
+      </c>
+      <c r="B125" s="7"/>
+      <c r="C125" s="7"/>
+      <c r="D125" s="7"/>
+      <c r="E125" s="7"/>
+      <c r="F125" s="7"/>
+      <c r="G125" s="7"/>
+      <c r="H125" s="7"/>
+      <c r="I125" s="7"/>
+      <c r="J125" s="7"/>
+      <c r="K125" s="7"/>
+      <c r="L125" s="7"/>
+      <c r="M125" s="7"/>
+      <c r="N125" s="7"/>
+    </row>
+    <row r="126" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A126" s="63" t="s">
+        <v>25</v>
+      </c>
+      <c r="B126" s="7"/>
+      <c r="C126" s="7"/>
+      <c r="D126" s="7"/>
+      <c r="E126" s="7"/>
+      <c r="F126" s="7"/>
+      <c r="G126" s="7"/>
+      <c r="H126" s="7"/>
+      <c r="I126" s="7"/>
+      <c r="J126" s="7"/>
+      <c r="K126" s="7"/>
+      <c r="L126" s="7"/>
+      <c r="M126" s="7"/>
+      <c r="N126" s="7"/>
+    </row>
+    <row r="127" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A127" s="63" t="s">
+        <v>26</v>
+      </c>
+      <c r="B127" s="7"/>
+      <c r="C127" s="7"/>
+      <c r="D127" s="7"/>
+      <c r="E127" s="7"/>
+      <c r="F127" s="7"/>
+      <c r="G127" s="7"/>
+      <c r="H127" s="7"/>
+      <c r="I127" s="7"/>
+      <c r="J127" s="7"/>
+      <c r="K127" s="7"/>
+      <c r="L127" s="7"/>
+      <c r="M127" s="7"/>
+      <c r="N127" s="7"/>
+    </row>
+    <row r="128" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A128" s="63" t="s">
+        <v>24</v>
+      </c>
+      <c r="B128" s="7"/>
+      <c r="C128" s="7"/>
+      <c r="D128" s="7"/>
+      <c r="E128" s="7"/>
+      <c r="F128" s="7"/>
+      <c r="G128" s="7"/>
+      <c r="H128" s="7"/>
+      <c r="I128" s="7"/>
+      <c r="J128" s="7"/>
+      <c r="K128" s="7"/>
+      <c r="L128" s="7"/>
+      <c r="M128" s="7"/>
+      <c r="N128" s="7"/>
+    </row>
+    <row r="129" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A129" s="62" t="s">
+        <v>78</v>
+      </c>
+      <c r="B129" s="7"/>
+      <c r="C129" s="7"/>
+      <c r="D129" s="7"/>
+      <c r="E129" s="7"/>
+      <c r="F129" s="7"/>
+      <c r="G129" s="7"/>
+      <c r="H129" s="7"/>
+      <c r="I129" s="7"/>
+      <c r="J129" s="7"/>
+      <c r="K129" s="7"/>
+      <c r="L129" s="7"/>
+      <c r="M129" s="7"/>
+      <c r="N129" s="7"/>
+    </row>
+    <row r="130" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A130" s="64" t="s">
+        <v>79</v>
+      </c>
+      <c r="B130" s="7"/>
+      <c r="C130" s="7"/>
+      <c r="D130" s="7"/>
+      <c r="E130" s="7"/>
+      <c r="F130" s="7"/>
+      <c r="G130" s="7"/>
+      <c r="H130" s="7"/>
+      <c r="I130" s="7"/>
+      <c r="J130" s="7"/>
+      <c r="K130" s="7"/>
+      <c r="L130" s="7"/>
+      <c r="M130" s="7"/>
+      <c r="N130" s="7"/>
+    </row>
+    <row r="131" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A131" s="62" t="s">
+        <v>80</v>
+      </c>
+      <c r="B131" s="7"/>
+      <c r="C131" s="7"/>
+      <c r="D131" s="7"/>
+      <c r="E131" s="7"/>
+      <c r="F131" s="7"/>
+      <c r="G131" s="7"/>
+      <c r="H131" s="7"/>
+      <c r="I131" s="7"/>
+      <c r="J131" s="7"/>
+      <c r="K131" s="7"/>
+      <c r="L131" s="7"/>
+      <c r="M131" s="7"/>
+      <c r="N131" s="7"/>
+    </row>
+    <row r="132" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A132" s="62" t="s">
+        <v>81</v>
+      </c>
+      <c r="B132" s="7"/>
+      <c r="C132" s="7"/>
+      <c r="D132" s="7"/>
+      <c r="E132" s="7"/>
+      <c r="F132" s="7"/>
+      <c r="G132" s="7"/>
+      <c r="H132" s="7"/>
+      <c r="I132" s="7"/>
+      <c r="J132" s="7"/>
+      <c r="K132" s="7"/>
+      <c r="L132" s="7"/>
+      <c r="M132" s="7"/>
+      <c r="N132" s="7"/>
+    </row>
+    <row r="133" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A133" s="61"/>
+      <c r="B133" s="7"/>
+      <c r="C133" s="7"/>
+      <c r="D133" s="7"/>
+      <c r="E133" s="7"/>
+      <c r="F133" s="7"/>
+      <c r="G133" s="7"/>
+      <c r="H133" s="7"/>
+      <c r="I133" s="7"/>
+      <c r="J133" s="7"/>
+      <c r="K133" s="7"/>
+      <c r="L133" s="7"/>
+      <c r="M133" s="7"/>
+      <c r="N133" s="7"/>
+    </row>
+    <row r="134" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A134" s="7"/>
+      <c r="B134" s="7"/>
+      <c r="C134" s="7"/>
+      <c r="D134" s="7"/>
+      <c r="E134" s="7"/>
+      <c r="F134" s="7"/>
+      <c r="G134" s="7"/>
+      <c r="H134" s="7"/>
+      <c r="I134" s="7"/>
+      <c r="J134" s="7"/>
+      <c r="K134" s="7"/>
+      <c r="L134" s="7"/>
+      <c r="M134" s="7"/>
+      <c r="N134" s="7"/>
+    </row>
+    <row r="135" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A135" s="7"/>
+      <c r="B135" s="7"/>
+      <c r="C135" s="7"/>
+      <c r="D135" s="7"/>
+      <c r="E135" s="7"/>
+      <c r="F135" s="7"/>
+      <c r="G135" s="7"/>
+      <c r="H135" s="7"/>
+      <c r="I135" s="7"/>
+      <c r="J135" s="7"/>
+      <c r="K135" s="7"/>
+      <c r="L135" s="7"/>
+      <c r="M135" s="7"/>
+      <c r="N135" s="7"/>
+    </row>
   </sheetData>
   <mergeCells count="4">
-    <mergeCell ref="A93:L93"/>
-[...1 lines deleted...]
-    <mergeCell ref="A39:H39"/>
+    <mergeCell ref="A104:L104"/>
+    <mergeCell ref="A85:M85"/>
+    <mergeCell ref="A43:H43"/>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист2</vt:lpstr>