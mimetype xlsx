--- v0 (2026-04-24)
+++ v1 (2026-09-20)
@@ -1,70 +1,113 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\R.Aitpayev\Desktop\ДИНАМИКА  СЕЛЬХОЗ 2019-2024\производство сх\период\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\yu.stabayeva\Desktop\Динамика ЮФ\Производство\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D1DC9177-4901-40F8-8EC0-0EBF0374E9F9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1560" yWindow="1245" windowWidth="21420" windowHeight="14355"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" firstSheet="2" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="с нарастанием" sheetId="1" r:id="rId1"/>
+    <sheet name="Метаданные" sheetId="2" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="3" r:id="rId2"/>
+    <sheet name="Молоко с нарастанием" sheetId="1" r:id="rId3"/>
   </sheets>
+  <externalReferences>
+    <externalReference r:id="rId4"/>
+  </externalReferences>
   <definedNames>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'с нарастанием'!$A:$A</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">'Молоко с нарастанием'!$A:$A</definedName>
   </definedNames>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
   <fileRecoveryPr autoRecover="0"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="BM18" i="1" l="1"/>
+  <c r="BM17" i="1"/>
+  <c r="BM16" i="1"/>
+  <c r="BM15" i="1"/>
+  <c r="BM14" i="1"/>
+  <c r="BM13" i="1"/>
+  <c r="BM12" i="1"/>
+  <c r="BM11" i="1"/>
+  <c r="BM10" i="1"/>
+  <c r="BM9" i="1"/>
+  <c r="BM8" i="1"/>
+  <c r="BM7" i="1"/>
+  <c r="BM6" i="1"/>
+  <c r="BM5" i="1"/>
+</calcChain>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="164" uniqueCount="79">
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>2019 год</t>
   </si>
   <si>
     <t>2020 год</t>
   </si>
   <si>
     <t>2022 год</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
@@ -128,124 +171,280 @@
     <t>Каратобинский</t>
   </si>
   <si>
     <t>Сырымский</t>
   </si>
   <si>
     <t>Таскалинский</t>
   </si>
   <si>
     <t>Теректинский</t>
   </si>
   <si>
     <t>Чингирлауский</t>
   </si>
   <si>
     <t>г.Уральск</t>
   </si>
   <si>
     <t>2024 год</t>
   </si>
   <si>
     <t>январь*</t>
   </si>
   <si>
     <t>* с учетом пересчитанных данных по крестьянским и фермерским хозяйствам, индивидуальным предпринимателям и хозяйствам населения за 2023 год</t>
+  </si>
+  <si>
+    <t>2025 год</t>
+  </si>
+  <si>
+    <t>2026 год</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Производство молока</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>С 2019 года</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Расчетный</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/18/</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Статистические данные ДБНС и административные данные государственных органов</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/a0d/6bb5ro2s1bt109t6ijw070abrruf9hm7/%D0%A1%D0%BF%D1%80%D0%B0%D0%B2%D0%BE%D1%87%D0%BD%D0%B8%D0%BA%20skpsh..xlsx</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Методика формирования статистических показателей по животноводству </t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/zko/spreadsheets/?industry=1485&amp;year=2026&amp;name=10643&amp;period=&amp;type=</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Управление статистики сельского хозяйства</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Стабаева Юлия Фаритовна</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>+7 7112 51-36-22</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>yu.stabayeva@aspire.gov.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <numFmts count="3">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="8" x14ac:knownFonts="1">
+  <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="10">
+  <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
@@ -328,52 +527,78 @@
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="247">
+  <cellStyleXfs count="248">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
@@ -577,364 +802,563 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="25">
+  <cellXfs count="50">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="6" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="6" xfId="247" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="247" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="95" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="247" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="6" xfId="247" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="4" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="95" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="6" xfId="95" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="6" xfId="247" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="247">
+  <cellStyles count="248">
+    <cellStyle name="Гиперссылка" xfId="247" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 15" xfId="116"/>
-[...244 lines deleted...]
-    <cellStyle name="Обычный 7 2" xfId="37"/>
+    <cellStyle name="Обычный 15" xfId="116" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Обычный 2" xfId="109" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Обычный 2 10" xfId="63" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="Обычный 2 11" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="Обычный 2 12" xfId="108" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="Обычный 2 13" xfId="62" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
+    <cellStyle name="Обычный 2 14" xfId="107" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
+    <cellStyle name="Обычный 2 15" xfId="61" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
+    <cellStyle name="Обычный 2 16" xfId="106" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
+    <cellStyle name="Обычный 2 17" xfId="60" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
+    <cellStyle name="Обычный 2 17 2" xfId="105" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
+    <cellStyle name="Обычный 2 17 2 2" xfId="59" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
+    <cellStyle name="Обычный 2 17 2 3" xfId="209" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
+    <cellStyle name="Обычный 2 18" xfId="104" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
+    <cellStyle name="Обычный 2 19" xfId="58" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
+    <cellStyle name="Обычный 2 19 2" xfId="103" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
+    <cellStyle name="Обычный 2 19 2 2" xfId="57" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
+    <cellStyle name="Обычный 2 19 2 2 2" xfId="102" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2" xfId="56" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 2" xfId="101" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 3" xfId="55" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3" xfId="154" xr:uid="{00000000-0005-0000-0000-000016000000}"/>
+    <cellStyle name="Обычный 2 19 2 2 3" xfId="100" xr:uid="{00000000-0005-0000-0000-000017000000}"/>
+    <cellStyle name="Обычный 2 19 2 2 4" xfId="54" xr:uid="{00000000-0005-0000-0000-000018000000}"/>
+    <cellStyle name="Обычный 2 19 2 3" xfId="99" xr:uid="{00000000-0005-0000-0000-000019000000}"/>
+    <cellStyle name="Обычный 2 19 2 3 2" xfId="53" xr:uid="{00000000-0005-0000-0000-00001A000000}"/>
+    <cellStyle name="Обычный 2 19 2 3 3" xfId="98" xr:uid="{00000000-0005-0000-0000-00001B000000}"/>
+    <cellStyle name="Обычный 2 19 2 4" xfId="186" xr:uid="{00000000-0005-0000-0000-00001C000000}"/>
+    <cellStyle name="Обычный 2 19 3" xfId="52" xr:uid="{00000000-0005-0000-0000-00001D000000}"/>
+    <cellStyle name="Обычный 2 19 3 2" xfId="4" xr:uid="{00000000-0005-0000-0000-00001E000000}"/>
+    <cellStyle name="Обычный 2 19 3 2 2" xfId="97" xr:uid="{00000000-0005-0000-0000-00001F000000}"/>
+    <cellStyle name="Обычный 2 19 3 2 3" xfId="51" xr:uid="{00000000-0005-0000-0000-000020000000}"/>
+    <cellStyle name="Обычный 2 19 3 4" xfId="66" xr:uid="{00000000-0005-0000-0000-000021000000}"/>
+    <cellStyle name="Обычный 2 19 4" xfId="96" xr:uid="{00000000-0005-0000-0000-000022000000}"/>
+    <cellStyle name="Обычный 2 19 5" xfId="50" xr:uid="{00000000-0005-0000-0000-000023000000}"/>
+    <cellStyle name="Обычный 2 2" xfId="95" xr:uid="{00000000-0005-0000-0000-000024000000}"/>
+    <cellStyle name="Обычный 2 2 2" xfId="49" xr:uid="{00000000-0005-0000-0000-000025000000}"/>
+    <cellStyle name="Обычный 2 2 2 2" xfId="94" xr:uid="{00000000-0005-0000-0000-000026000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2" xfId="48" xr:uid="{00000000-0005-0000-0000-000027000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2" xfId="93" xr:uid="{00000000-0005-0000-0000-000028000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2" xfId="47" xr:uid="{00000000-0005-0000-0000-000029000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2" xfId="92" xr:uid="{00000000-0005-0000-0000-00002A000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2" xfId="46" xr:uid="{00000000-0005-0000-0000-00002B000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2" xfId="15" xr:uid="{00000000-0005-0000-0000-00002C000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2" xfId="91" xr:uid="{00000000-0005-0000-0000-00002D000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2" xfId="45" xr:uid="{00000000-0005-0000-0000-00002E000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 2" xfId="224" xr:uid="{00000000-0005-0000-0000-00002F000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3" xfId="181" xr:uid="{00000000-0005-0000-0000-000030000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2" xfId="230" xr:uid="{00000000-0005-0000-0000-000031000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4" xfId="77" xr:uid="{00000000-0005-0000-0000-000032000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 3" xfId="201" xr:uid="{00000000-0005-0000-0000-000033000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3" xfId="44" xr:uid="{00000000-0005-0000-0000-000034000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4" xfId="231" xr:uid="{00000000-0005-0000-0000-000035000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2" xfId="189" xr:uid="{00000000-0005-0000-0000-000036000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 3" xfId="6" xr:uid="{00000000-0005-0000-0000-000037000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5" xfId="76" xr:uid="{00000000-0005-0000-0000-000038000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3" xfId="90" xr:uid="{00000000-0005-0000-0000-000039000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2" xfId="43" xr:uid="{00000000-0005-0000-0000-00003A000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3" xfId="167" xr:uid="{00000000-0005-0000-0000-00003B000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4" xfId="12" xr:uid="{00000000-0005-0000-0000-00003C000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5" xfId="168" xr:uid="{00000000-0005-0000-0000-00003D000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6" xfId="64" xr:uid="{00000000-0005-0000-0000-00003E000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 4" xfId="165" xr:uid="{00000000-0005-0000-0000-00003F000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3" xfId="166" xr:uid="{00000000-0005-0000-0000-000040000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4" xfId="14" xr:uid="{00000000-0005-0000-0000-000041000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6" xfId="30" xr:uid="{00000000-0005-0000-0000-000042000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5" xfId="225" xr:uid="{00000000-0005-0000-0000-000043000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 3" xfId="10" xr:uid="{00000000-0005-0000-0000-000044000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 6" xfId="75" xr:uid="{00000000-0005-0000-0000-000045000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3" xfId="89" xr:uid="{00000000-0005-0000-0000-000046000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2" xfId="42" xr:uid="{00000000-0005-0000-0000-000047000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000048000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4" xfId="113" xr:uid="{00000000-0005-0000-0000-000049000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6" xfId="78" xr:uid="{00000000-0005-0000-0000-00004A000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 5" xfId="111" xr:uid="{00000000-0005-0000-0000-00004B000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 7" xfId="13" xr:uid="{00000000-0005-0000-0000-00004C000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 4" xfId="221" xr:uid="{00000000-0005-0000-0000-00004D000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 5" xfId="207" xr:uid="{00000000-0005-0000-0000-00004E000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 6" xfId="198" xr:uid="{00000000-0005-0000-0000-00004F000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 5" xfId="114" xr:uid="{00000000-0005-0000-0000-000050000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4" xfId="80" xr:uid="{00000000-0005-0000-0000-000051000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6" xfId="196" xr:uid="{00000000-0005-0000-0000-000052000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 5" xfId="222" xr:uid="{00000000-0005-0000-0000-000053000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 7" xfId="174" xr:uid="{00000000-0005-0000-0000-000054000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3" xfId="237" xr:uid="{00000000-0005-0000-0000-000055000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 4" xfId="81" xr:uid="{00000000-0005-0000-0000-000056000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3" xfId="203" xr:uid="{00000000-0005-0000-0000-000057000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 4" xfId="82" xr:uid="{00000000-0005-0000-0000-000058000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 6" xfId="226" xr:uid="{00000000-0005-0000-0000-000059000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5" xfId="88" xr:uid="{00000000-0005-0000-0000-00005A000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 2" xfId="244" xr:uid="{00000000-0005-0000-0000-00005B000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 7" xfId="74" xr:uid="{00000000-0005-0000-0000-00005C000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 3" xfId="41" xr:uid="{00000000-0005-0000-0000-00005D000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2" xfId="238" xr:uid="{00000000-0005-0000-0000-00005E000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2" xfId="214" xr:uid="{00000000-0005-0000-0000-00005F000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2" xfId="192" xr:uid="{00000000-0005-0000-0000-000060000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2" xfId="35" xr:uid="{00000000-0005-0000-0000-000061000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3" xfId="197" xr:uid="{00000000-0005-0000-0000-000062000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4" xfId="160" xr:uid="{00000000-0005-0000-0000-000063000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 4" xfId="150" xr:uid="{00000000-0005-0000-0000-000064000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 5" xfId="242" xr:uid="{00000000-0005-0000-0000-000065000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 6" xfId="208" xr:uid="{00000000-0005-0000-0000-000066000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3" xfId="156" xr:uid="{00000000-0005-0000-0000-000067000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 4" xfId="195" xr:uid="{00000000-0005-0000-0000-000068000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 5" xfId="36" xr:uid="{00000000-0005-0000-0000-000069000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3" xfId="145" xr:uid="{00000000-0005-0000-0000-00006A000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2" xfId="19" xr:uid="{00000000-0005-0000-0000-00006B000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 5" xfId="218" xr:uid="{00000000-0005-0000-0000-00006C000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 6" xfId="219" xr:uid="{00000000-0005-0000-0000-00006D000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 4" xfId="18" xr:uid="{00000000-0005-0000-0000-00006E000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2" xfId="144" xr:uid="{00000000-0005-0000-0000-00006F000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2" xfId="40" xr:uid="{00000000-0005-0000-0000-000070000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2" xfId="220" xr:uid="{00000000-0005-0000-0000-000071000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 4" xfId="157" xr:uid="{00000000-0005-0000-0000-000072000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 5" xfId="180" xr:uid="{00000000-0005-0000-0000-000073000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 4 5" xfId="158" xr:uid="{00000000-0005-0000-0000-000074000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 4 6" xfId="206" xr:uid="{00000000-0005-0000-0000-000075000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 5" xfId="143" xr:uid="{00000000-0005-0000-0000-000076000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2" xfId="243" xr:uid="{00000000-0005-0000-0000-000077000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 5 4" xfId="245" xr:uid="{00000000-0005-0000-0000-000078000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 5 5" xfId="241" xr:uid="{00000000-0005-0000-0000-000079000000}"/>
+    <cellStyle name="Обычный 2 2 2 3" xfId="142" xr:uid="{00000000-0005-0000-0000-00007A000000}"/>
+    <cellStyle name="Обычный 2 2 2 4" xfId="141" xr:uid="{00000000-0005-0000-0000-00007B000000}"/>
+    <cellStyle name="Обычный 2 2 2 4 2" xfId="140" xr:uid="{00000000-0005-0000-0000-00007C000000}"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2" xfId="139" xr:uid="{00000000-0005-0000-0000-00007D000000}"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2" xfId="138" xr:uid="{00000000-0005-0000-0000-00007E000000}"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2" xfId="137" xr:uid="{00000000-0005-0000-0000-00007F000000}"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3" xfId="83" xr:uid="{00000000-0005-0000-0000-000080000000}"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 5" xfId="17" xr:uid="{00000000-0005-0000-0000-000081000000}"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3" xfId="212" xr:uid="{00000000-0005-0000-0000-000082000000}"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4" xfId="161" xr:uid="{00000000-0005-0000-0000-000083000000}"/>
+    <cellStyle name="Обычный 2 2 2 4 2 5" xfId="213" xr:uid="{00000000-0005-0000-0000-000084000000}"/>
+    <cellStyle name="Обычный 2 2 2 4 2 6" xfId="110" xr:uid="{00000000-0005-0000-0000-000085000000}"/>
+    <cellStyle name="Обычный 2 2 2 4 3" xfId="191" xr:uid="{00000000-0005-0000-0000-000086000000}"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2" xfId="171" xr:uid="{00000000-0005-0000-0000-000087000000}"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3" xfId="175" xr:uid="{00000000-0005-0000-0000-000088000000}"/>
+    <cellStyle name="Обычный 2 2 2 4 3 5" xfId="11" xr:uid="{00000000-0005-0000-0000-000089000000}"/>
+    <cellStyle name="Обычный 2 2 2 5" xfId="183" xr:uid="{00000000-0005-0000-0000-00008A000000}"/>
+    <cellStyle name="Обычный 2 2 2 5 2" xfId="162" xr:uid="{00000000-0005-0000-0000-00008B000000}"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2" xfId="151" xr:uid="{00000000-0005-0000-0000-00008C000000}"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3" xfId="217" xr:uid="{00000000-0005-0000-0000-00008D000000}"/>
+    <cellStyle name="Обычный 2 2 2 5 2 5" xfId="32" xr:uid="{00000000-0005-0000-0000-00008E000000}"/>
+    <cellStyle name="Обычный 2 2 2 6" xfId="136" xr:uid="{00000000-0005-0000-0000-00008F000000}"/>
+    <cellStyle name="Обычный 2 2 2 7 2" xfId="7" xr:uid="{00000000-0005-0000-0000-000090000000}"/>
+    <cellStyle name="Обычный 2 2 2 8" xfId="69" xr:uid="{00000000-0005-0000-0000-000091000000}"/>
+    <cellStyle name="Обычный 2 2 3" xfId="135" xr:uid="{00000000-0005-0000-0000-000092000000}"/>
+    <cellStyle name="Обычный 2 2 3 2" xfId="134" xr:uid="{00000000-0005-0000-0000-000093000000}"/>
+    <cellStyle name="Обычный 2 2 3 3" xfId="148" xr:uid="{00000000-0005-0000-0000-000094000000}"/>
+    <cellStyle name="Обычный 2 2 3 4" xfId="155" xr:uid="{00000000-0005-0000-0000-000095000000}"/>
+    <cellStyle name="Обычный 2 2 3 5" xfId="68" xr:uid="{00000000-0005-0000-0000-000096000000}"/>
+    <cellStyle name="Обычный 2 2 4" xfId="133" xr:uid="{00000000-0005-0000-0000-000097000000}"/>
+    <cellStyle name="Обычный 2 2 4 2" xfId="87" xr:uid="{00000000-0005-0000-0000-000098000000}"/>
+    <cellStyle name="Обычный 2 2 4 2 2" xfId="39" xr:uid="{00000000-0005-0000-0000-000099000000}"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2" xfId="132" xr:uid="{00000000-0005-0000-0000-00009A000000}"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2" xfId="131" xr:uid="{00000000-0005-0000-0000-00009B000000}"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2" xfId="173" xr:uid="{00000000-0005-0000-0000-00009C000000}"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 3" xfId="233" xr:uid="{00000000-0005-0000-0000-00009D000000}"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 4" xfId="21" xr:uid="{00000000-0005-0000-0000-00009E000000}"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3" xfId="223" xr:uid="{00000000-0005-0000-0000-00009F000000}"/>
+    <cellStyle name="Обычный 2 2 4 2 2 4" xfId="188" xr:uid="{00000000-0005-0000-0000-0000A0000000}"/>
+    <cellStyle name="Обычный 2 2 4 2 2 5" xfId="22" xr:uid="{00000000-0005-0000-0000-0000A1000000}"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2" xfId="147" xr:uid="{00000000-0005-0000-0000-0000A2000000}"/>
+    <cellStyle name="Обычный 2 2 4 2 3 4" xfId="20" xr:uid="{00000000-0005-0000-0000-0000A3000000}"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2" xfId="246" xr:uid="{00000000-0005-0000-0000-0000A4000000}"/>
+    <cellStyle name="Обычный 2 2 4 3 2 4" xfId="16" xr:uid="{00000000-0005-0000-0000-0000A5000000}"/>
+    <cellStyle name="Обычный 2 2 4 5" xfId="187" xr:uid="{00000000-0005-0000-0000-0000A6000000}"/>
+    <cellStyle name="Обычный 2 2 4 6" xfId="67" xr:uid="{00000000-0005-0000-0000-0000A7000000}"/>
+    <cellStyle name="Обычный 2 2 5 2" xfId="130" xr:uid="{00000000-0005-0000-0000-0000A8000000}"/>
+    <cellStyle name="Обычный 2 2 5 2 2" xfId="129" xr:uid="{00000000-0005-0000-0000-0000A9000000}"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2" xfId="146" xr:uid="{00000000-0005-0000-0000-0000AA000000}"/>
+    <cellStyle name="Обычный 2 2 5 2 2 6" xfId="115" xr:uid="{00000000-0005-0000-0000-0000AB000000}"/>
+    <cellStyle name="Обычный 2 2 5 2 3" xfId="234" xr:uid="{00000000-0005-0000-0000-0000AC000000}"/>
+    <cellStyle name="Обычный 2 2 5 3" xfId="172" xr:uid="{00000000-0005-0000-0000-0000AD000000}"/>
+    <cellStyle name="Обычный 2 2 6" xfId="128" xr:uid="{00000000-0005-0000-0000-0000AE000000}"/>
+    <cellStyle name="Обычный 2 2 6 6" xfId="84" xr:uid="{00000000-0005-0000-0000-0000AF000000}"/>
+    <cellStyle name="Обычный 2 2 7" xfId="127" xr:uid="{00000000-0005-0000-0000-0000B0000000}"/>
+    <cellStyle name="Обычный 2 2 8 2" xfId="202" xr:uid="{00000000-0005-0000-0000-0000B1000000}"/>
+    <cellStyle name="Обычный 2 20 2 2 3 2" xfId="232" xr:uid="{00000000-0005-0000-0000-0000B2000000}"/>
+    <cellStyle name="Обычный 2 20 2 3" xfId="227" xr:uid="{00000000-0005-0000-0000-0000B3000000}"/>
+    <cellStyle name="Обычный 2 20 3 2" xfId="182" xr:uid="{00000000-0005-0000-0000-0000B4000000}"/>
+    <cellStyle name="Обычный 2 20 4" xfId="239" xr:uid="{00000000-0005-0000-0000-0000B5000000}"/>
+    <cellStyle name="Обычный 2 21" xfId="215" xr:uid="{00000000-0005-0000-0000-0000B6000000}"/>
+    <cellStyle name="Обычный 2 21 2" xfId="193" xr:uid="{00000000-0005-0000-0000-0000B7000000}"/>
+    <cellStyle name="Обычный 2 21 2 2" xfId="176" xr:uid="{00000000-0005-0000-0000-0000B8000000}"/>
+    <cellStyle name="Обычный 2 21 3 2" xfId="149" xr:uid="{00000000-0005-0000-0000-0000B9000000}"/>
+    <cellStyle name="Обычный 2 22" xfId="228" xr:uid="{00000000-0005-0000-0000-0000BA000000}"/>
+    <cellStyle name="Обычный 2 22 2" xfId="159" xr:uid="{00000000-0005-0000-0000-0000BB000000}"/>
+    <cellStyle name="Обычный 2 23" xfId="199" xr:uid="{00000000-0005-0000-0000-0000BC000000}"/>
+    <cellStyle name="Обычный 2 23 2" xfId="194" xr:uid="{00000000-0005-0000-0000-0000BD000000}"/>
+    <cellStyle name="Обычный 2 24" xfId="1" xr:uid="{00000000-0005-0000-0000-0000BE000000}"/>
+    <cellStyle name="Обычный 2 25" xfId="178" xr:uid="{00000000-0005-0000-0000-0000BF000000}"/>
+    <cellStyle name="Обычный 2 25 2" xfId="79" xr:uid="{00000000-0005-0000-0000-0000C0000000}"/>
+    <cellStyle name="Обычный 2 3" xfId="236" xr:uid="{00000000-0005-0000-0000-0000C1000000}"/>
+    <cellStyle name="Обычный 2 3 2" xfId="211" xr:uid="{00000000-0005-0000-0000-0000C2000000}"/>
+    <cellStyle name="Обычный 2 3 2 2" xfId="112" xr:uid="{00000000-0005-0000-0000-0000C3000000}"/>
+    <cellStyle name="Обычный 2 3 3" xfId="177" xr:uid="{00000000-0005-0000-0000-0000C4000000}"/>
+    <cellStyle name="Обычный 2 4" xfId="170" xr:uid="{00000000-0005-0000-0000-0000C5000000}"/>
+    <cellStyle name="Обычный 2 4 2" xfId="204" xr:uid="{00000000-0005-0000-0000-0000C6000000}"/>
+    <cellStyle name="Обычный 2 4 2 2" xfId="9" xr:uid="{00000000-0005-0000-0000-0000C7000000}"/>
+    <cellStyle name="Обычный 2 4 3" xfId="34" xr:uid="{00000000-0005-0000-0000-0000C8000000}"/>
+    <cellStyle name="Обычный 2 5" xfId="184" xr:uid="{00000000-0005-0000-0000-0000C9000000}"/>
+    <cellStyle name="Обычный 2 5 2" xfId="163" xr:uid="{00000000-0005-0000-0000-0000CA000000}"/>
+    <cellStyle name="Обычный 2 5 2 2" xfId="31" xr:uid="{00000000-0005-0000-0000-0000CB000000}"/>
+    <cellStyle name="Обычный 2 5 3" xfId="33" xr:uid="{00000000-0005-0000-0000-0000CC000000}"/>
+    <cellStyle name="Обычный 2 6" xfId="152" xr:uid="{00000000-0005-0000-0000-0000CD000000}"/>
+    <cellStyle name="Обычный 2 6 2" xfId="25" xr:uid="{00000000-0005-0000-0000-0000CE000000}"/>
+    <cellStyle name="Обычный 2 7" xfId="126" xr:uid="{00000000-0005-0000-0000-0000CF000000}"/>
+    <cellStyle name="Обычный 2 7 2" xfId="24" xr:uid="{00000000-0005-0000-0000-0000D0000000}"/>
+    <cellStyle name="Обычный 2 8" xfId="125" xr:uid="{00000000-0005-0000-0000-0000D1000000}"/>
+    <cellStyle name="Обычный 2 8 2" xfId="23" xr:uid="{00000000-0005-0000-0000-0000D2000000}"/>
+    <cellStyle name="Обычный 2 9" xfId="124" xr:uid="{00000000-0005-0000-0000-0000D3000000}"/>
+    <cellStyle name="Обычный 2 9 2" xfId="65" xr:uid="{00000000-0005-0000-0000-0000D4000000}"/>
+    <cellStyle name="Обычный 21" xfId="8" xr:uid="{00000000-0005-0000-0000-0000D5000000}"/>
+    <cellStyle name="Обычный 22" xfId="73" xr:uid="{00000000-0005-0000-0000-0000D6000000}"/>
+    <cellStyle name="Обычный 23" xfId="29" xr:uid="{00000000-0005-0000-0000-0000D7000000}"/>
+    <cellStyle name="Обычный 24" xfId="72" xr:uid="{00000000-0005-0000-0000-0000D8000000}"/>
+    <cellStyle name="Обычный 25" xfId="28" xr:uid="{00000000-0005-0000-0000-0000D9000000}"/>
+    <cellStyle name="Обычный 26" xfId="71" xr:uid="{00000000-0005-0000-0000-0000DA000000}"/>
+    <cellStyle name="Обычный 27" xfId="27" xr:uid="{00000000-0005-0000-0000-0000DB000000}"/>
+    <cellStyle name="Обычный 28" xfId="70" xr:uid="{00000000-0005-0000-0000-0000DC000000}"/>
+    <cellStyle name="Обычный 29" xfId="26" xr:uid="{00000000-0005-0000-0000-0000DD000000}"/>
+    <cellStyle name="Обычный 3" xfId="123" xr:uid="{00000000-0005-0000-0000-0000DE000000}"/>
+    <cellStyle name="Обычный 3 10" xfId="122" xr:uid="{00000000-0005-0000-0000-0000DF000000}"/>
+    <cellStyle name="Обычный 3 11" xfId="86" xr:uid="{00000000-0005-0000-0000-0000E0000000}"/>
+    <cellStyle name="Обычный 3 12" xfId="38" xr:uid="{00000000-0005-0000-0000-0000E1000000}"/>
+    <cellStyle name="Обычный 3 13" xfId="121" xr:uid="{00000000-0005-0000-0000-0000E2000000}"/>
+    <cellStyle name="Обычный 3 15" xfId="120" xr:uid="{00000000-0005-0000-0000-0000E3000000}"/>
+    <cellStyle name="Обычный 3 16" xfId="2" xr:uid="{00000000-0005-0000-0000-0000E4000000}"/>
+    <cellStyle name="Обычный 3 2" xfId="119" xr:uid="{00000000-0005-0000-0000-0000E5000000}"/>
+    <cellStyle name="Обычный 4 10" xfId="240" xr:uid="{00000000-0005-0000-0000-0000E6000000}"/>
+    <cellStyle name="Обычный 4 2" xfId="216" xr:uid="{00000000-0005-0000-0000-0000E7000000}"/>
+    <cellStyle name="Обычный 4 4" xfId="229" xr:uid="{00000000-0005-0000-0000-0000E8000000}"/>
+    <cellStyle name="Обычный 4 5" xfId="200" xr:uid="{00000000-0005-0000-0000-0000E9000000}"/>
+    <cellStyle name="Обычный 4 6" xfId="179" xr:uid="{00000000-0005-0000-0000-0000EA000000}"/>
+    <cellStyle name="Обычный 4 7" xfId="235" xr:uid="{00000000-0005-0000-0000-0000EB000000}"/>
+    <cellStyle name="Обычный 4 8" xfId="210" xr:uid="{00000000-0005-0000-0000-0000EC000000}"/>
+    <cellStyle name="Обычный 4 9" xfId="190" xr:uid="{00000000-0005-0000-0000-0000ED000000}"/>
+    <cellStyle name="Обычный 4 9 2" xfId="169" xr:uid="{00000000-0005-0000-0000-0000EE000000}"/>
+    <cellStyle name="Обычный 4 9 3" xfId="205" xr:uid="{00000000-0005-0000-0000-0000EF000000}"/>
+    <cellStyle name="Обычный 5 2" xfId="185" xr:uid="{00000000-0005-0000-0000-0000F0000000}"/>
+    <cellStyle name="Обычный 5 3" xfId="164" xr:uid="{00000000-0005-0000-0000-0000F1000000}"/>
+    <cellStyle name="Обычный 5 4" xfId="153" xr:uid="{00000000-0005-0000-0000-0000F2000000}"/>
+    <cellStyle name="Обычный 5 5" xfId="118" xr:uid="{00000000-0005-0000-0000-0000F3000000}"/>
+    <cellStyle name="Обычный 6 2" xfId="117" xr:uid="{00000000-0005-0000-0000-0000F4000000}"/>
+    <cellStyle name="Обычный 6 3" xfId="85" xr:uid="{00000000-0005-0000-0000-0000F5000000}"/>
+    <cellStyle name="Обычный 7 2" xfId="37" xr:uid="{00000000-0005-0000-0000-0000F6000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Users/yu.stabayeva/Downloads/&#1058;-03-01-&#1052;%20(04.2024)%20&#1088;&#1091;&#1089;.xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <sheetNames>
+      <sheetName val="Обложка"/>
+      <sheetName val="Усл.обозначения"/>
+      <sheetName val="Содержание"/>
+      <sheetName val="Метод. пояснения"/>
+      <sheetName val="1."/>
+      <sheetName val="2."/>
+      <sheetName val="2.2"/>
+      <sheetName val="2.3"/>
+      <sheetName val="2.4"/>
+      <sheetName val="3."/>
+      <sheetName val="4."/>
+      <sheetName val="5."/>
+      <sheetName val="6."/>
+      <sheetName val="7."/>
+      <sheetName val="8."/>
+      <sheetName val="9."/>
+      <sheetName val="10."/>
+      <sheetName val="11."/>
+      <sheetName val="12."/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0" refreshError="1"/>
+      <sheetData sheetId="1" refreshError="1"/>
+      <sheetData sheetId="2" refreshError="1"/>
+      <sheetData sheetId="3" refreshError="1"/>
+      <sheetData sheetId="4" refreshError="1"/>
+      <sheetData sheetId="5" refreshError="1"/>
+      <sheetData sheetId="6" refreshError="1"/>
+      <sheetData sheetId="7" refreshError="1"/>
+      <sheetData sheetId="8" refreshError="1"/>
+      <sheetData sheetId="9" refreshError="1">
+        <row r="8">
+          <cell r="N8">
+            <v>37232.1</v>
+          </cell>
+        </row>
+        <row r="9">
+          <cell r="N9">
+            <v>3075.75</v>
+          </cell>
+        </row>
+        <row r="10">
+          <cell r="N10">
+            <v>348.9</v>
+          </cell>
+        </row>
+        <row r="11">
+          <cell r="N11">
+            <v>2752.53</v>
+          </cell>
+        </row>
+        <row r="12">
+          <cell r="N12">
+            <v>1553.3</v>
+          </cell>
+        </row>
+        <row r="13">
+          <cell r="N13">
+            <v>1869.3600000000001</v>
+          </cell>
+        </row>
+        <row r="14">
+          <cell r="N14">
+            <v>12299.9</v>
+          </cell>
+        </row>
+        <row r="15">
+          <cell r="N15">
+            <v>1551.05</v>
+          </cell>
+        </row>
+        <row r="16">
+          <cell r="N16">
+            <v>1165.05</v>
+          </cell>
+        </row>
+        <row r="17">
+          <cell r="N17">
+            <v>1504.8999999999999</v>
+          </cell>
+        </row>
+        <row r="18">
+          <cell r="N18">
+            <v>1736.7</v>
+          </cell>
+        </row>
+        <row r="19">
+          <cell r="N19">
+            <v>7731.3</v>
+          </cell>
+        </row>
+        <row r="20">
+          <cell r="N20">
+            <v>1056.7</v>
+          </cell>
+        </row>
+        <row r="21">
+          <cell r="N21">
+            <v>586.70000000000005</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="10" refreshError="1"/>
+      <sheetData sheetId="11" refreshError="1"/>
+      <sheetData sheetId="12" refreshError="1"/>
+      <sheetData sheetId="13" refreshError="1"/>
+      <sheetData sheetId="14" refreshError="1"/>
+      <sheetData sheetId="15" refreshError="1"/>
+      <sheetData sheetId="16" refreshError="1"/>
+      <sheetData sheetId="17" refreshError="1"/>
+      <sheetData sheetId="18" refreshError="1"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -969,85 +1393,119 @@
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1179,243 +1637,514 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/a0d/6bb5ro2s1bt109t6ijw070abrruf9hm7/%D0%A1%D0%BF%D1%80%D0%B0%D0%B2%D0%BE%D1%87%D0%BD%D0%B8%D0%BA%20skpsh..xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/18/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="&#1058;-03-01-&#1052;%20(06.2026)%20&#1088;&#1091;&#1089;.xlsx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/zko/spreadsheets/?industry=1485&amp;year=2026&amp;name=10643&amp;period=&amp;type=" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:BU19"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{ED1F6120-6F33-4C64-8AC6-0CA4E2F66D2C}">
+  <dimension ref="A2:B21"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="90" workbookViewId="0">
-[...3 lines deleted...]
-      <selection pane="bottomRight" activeCell="BM26" sqref="BM26"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A27" sqref="A27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="30.7109375" style="1" customWidth="1"/>
+    <col min="1" max="1" width="41.28515625" customWidth="1"/>
+    <col min="2" max="2" width="87.85546875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A2" s="23" t="s">
+        <v>45</v>
+      </c>
+      <c r="B2" s="24">
+        <v>14340103</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A3" s="23" t="s">
+        <v>46</v>
+      </c>
+      <c r="B3" s="25" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A4" s="23" t="s">
+        <v>48</v>
+      </c>
+      <c r="B4" s="26">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A5" s="27" t="s">
+        <v>49</v>
+      </c>
+      <c r="B5" s="25" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A6" s="27" t="s">
+        <v>50</v>
+      </c>
+      <c r="B6" s="28" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A7" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="B7" s="25" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A8" s="23" t="s">
+        <v>53</v>
+      </c>
+      <c r="B8" s="29" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A9" s="23" t="s">
+        <v>55</v>
+      </c>
+      <c r="B9" s="30" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A10" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="B10" s="31" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A11" s="23" t="s">
+        <v>59</v>
+      </c>
+      <c r="B11" s="32" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="B12" s="33" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="34" t="s">
+        <v>63</v>
+      </c>
+      <c r="B13" s="35" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A14" s="36" t="s">
+        <v>65</v>
+      </c>
+      <c r="B14" s="37" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A15" s="34" t="s">
+        <v>67</v>
+      </c>
+      <c r="B15" s="38" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A16" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="B16" s="39">
+        <v>46247</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A17" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="B17" s="39">
+        <v>46276</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A18" s="23" t="s">
+        <v>71</v>
+      </c>
+      <c r="B18" s="40" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A19" s="23" t="s">
+        <v>73</v>
+      </c>
+      <c r="B19" s="40" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A20" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="B20" s="41" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A21" s="23" t="s">
+        <v>77</v>
+      </c>
+      <c r="B21" s="42" t="s">
+        <v>78</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1" xr:uid="{321CE29F-1820-4A2A-8533-8E5D0B26A113}"/>
+    <hyperlink ref="B9" r:id="rId2" xr:uid="{F27F3C94-5619-44BF-850C-95FAA421B548}"/>
+    <hyperlink ref="B12" r:id="rId3" xr:uid="{89E51F2F-A83B-4991-964D-9BCF85D6CE8F}"/>
+    <hyperlink ref="B14" r:id="rId4" xr:uid="{28EF0400-9446-43A6-B0E8-075D1C0B7A5E}"/>
+    <hyperlink ref="B21" r:id="rId5" xr:uid="{972454C6-53BB-4601-A897-A1D4287D4B43}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{610BE95A-6471-41CF-9388-E498251853BA}">
+  <dimension ref="B6:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="G14" sqref="G14"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="2" max="2" width="107.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B6" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B7" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B8" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B9" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B10" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B12" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B18" s="22" t="s">
+        <v>44</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A2:CS19"/>
+  <sheetViews>
+    <sheetView tabSelected="1" zoomScaleSheetLayoutView="90" workbookViewId="0">
+      <pane xSplit="1" ySplit="4" topLeftCell="BU5" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="B1" sqref="B1"/>
+      <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
+      <selection pane="bottomRight" activeCell="CO5" sqref="CO5:CO18"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="36.42578125" style="1" customWidth="1"/>
     <col min="2" max="61" width="10.7109375" style="1" customWidth="1"/>
     <col min="62" max="62" width="9.140625" style="1"/>
     <col min="63" max="63" width="9.5703125" style="1" customWidth="1"/>
     <col min="64" max="64" width="9.140625" style="1"/>
     <col min="65" max="65" width="11.140625" style="1" customWidth="1"/>
     <col min="66" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:73" s="2" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="20" t="s">
+    <row r="2" spans="1:97" s="2" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="46" t="s">
         <v>17</v>
       </c>
-      <c r="B2" s="21"/>
-[...70 lines deleted...]
-      <c r="BU2" s="21"/>
+      <c r="B2" s="47"/>
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="47"/>
+      <c r="O2" s="47"/>
+      <c r="P2" s="47"/>
+      <c r="Q2" s="47"/>
+      <c r="R2" s="47"/>
+      <c r="S2" s="47"/>
+      <c r="T2" s="47"/>
+      <c r="U2" s="47"/>
+      <c r="V2" s="47"/>
+      <c r="W2" s="47"/>
+      <c r="X2" s="47"/>
+      <c r="Y2" s="47"/>
+      <c r="Z2" s="47"/>
+      <c r="AA2" s="47"/>
+      <c r="AB2" s="47"/>
+      <c r="AC2" s="47"/>
+      <c r="AD2" s="47"/>
+      <c r="AE2" s="47"/>
+      <c r="AF2" s="47"/>
+      <c r="AG2" s="47"/>
+      <c r="AH2" s="47"/>
+      <c r="AI2" s="47"/>
+      <c r="AJ2" s="47"/>
+      <c r="AK2" s="47"/>
+      <c r="AL2" s="47"/>
+      <c r="AM2" s="47"/>
+      <c r="AN2" s="47"/>
+      <c r="AO2" s="47"/>
+      <c r="AP2" s="47"/>
+      <c r="AQ2" s="47"/>
+      <c r="AR2" s="47"/>
+      <c r="AS2" s="47"/>
+      <c r="AT2" s="47"/>
+      <c r="AU2" s="47"/>
+      <c r="AV2" s="47"/>
+      <c r="AW2" s="47"/>
+      <c r="AX2" s="47"/>
+      <c r="AY2" s="47"/>
+      <c r="AZ2" s="47"/>
+      <c r="BA2" s="47"/>
+      <c r="BB2" s="47"/>
+      <c r="BC2" s="47"/>
+      <c r="BD2" s="47"/>
+      <c r="BE2" s="47"/>
+      <c r="BF2" s="47"/>
+      <c r="BG2" s="47"/>
+      <c r="BH2" s="47"/>
+      <c r="BI2" s="47"/>
+      <c r="BJ2" s="47"/>
+      <c r="BK2" s="47"/>
+      <c r="BL2" s="47"/>
+      <c r="BM2" s="47"/>
+      <c r="BN2" s="47"/>
+      <c r="BO2" s="47"/>
+      <c r="BP2" s="47"/>
+      <c r="BQ2" s="47"/>
+      <c r="BR2" s="47"/>
+      <c r="BS2" s="47"/>
+      <c r="BT2" s="47"/>
+      <c r="BU2" s="47"/>
     </row>
-    <row r="3" spans="1:73" s="3" customFormat="1" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="22" t="s">
+    <row r="3" spans="1:97" s="3" customFormat="1" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="48" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="17" t="s">
+      <c r="B3" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="18"/>
-[...10 lines deleted...]
-      <c r="N3" s="17" t="s">
+      <c r="C3" s="44"/>
+      <c r="D3" s="44"/>
+      <c r="E3" s="44"/>
+      <c r="F3" s="44"/>
+      <c r="G3" s="44"/>
+      <c r="H3" s="44"/>
+      <c r="I3" s="44"/>
+      <c r="J3" s="44"/>
+      <c r="K3" s="44"/>
+      <c r="L3" s="44"/>
+      <c r="M3" s="45"/>
+      <c r="N3" s="43" t="s">
         <v>2</v>
       </c>
-      <c r="O3" s="18"/>
-[...10 lines deleted...]
-      <c r="Z3" s="17" t="s">
+      <c r="O3" s="44"/>
+      <c r="P3" s="44"/>
+      <c r="Q3" s="44"/>
+      <c r="R3" s="44"/>
+      <c r="S3" s="44"/>
+      <c r="T3" s="44"/>
+      <c r="U3" s="44"/>
+      <c r="V3" s="44"/>
+      <c r="W3" s="44"/>
+      <c r="X3" s="44"/>
+      <c r="Y3" s="45"/>
+      <c r="Z3" s="43" t="s">
         <v>16</v>
       </c>
-      <c r="AA3" s="18"/>
-[...10 lines deleted...]
-      <c r="AL3" s="17" t="s">
+      <c r="AA3" s="44"/>
+      <c r="AB3" s="44"/>
+      <c r="AC3" s="44"/>
+      <c r="AD3" s="44"/>
+      <c r="AE3" s="44"/>
+      <c r="AF3" s="44"/>
+      <c r="AG3" s="44"/>
+      <c r="AH3" s="44"/>
+      <c r="AI3" s="44"/>
+      <c r="AJ3" s="44"/>
+      <c r="AK3" s="45"/>
+      <c r="AL3" s="43" t="s">
         <v>3</v>
       </c>
-      <c r="AM3" s="18"/>
-[...10 lines deleted...]
-      <c r="AX3" s="17" t="s">
+      <c r="AM3" s="44"/>
+      <c r="AN3" s="44"/>
+      <c r="AO3" s="44"/>
+      <c r="AP3" s="44"/>
+      <c r="AQ3" s="44"/>
+      <c r="AR3" s="44"/>
+      <c r="AS3" s="44"/>
+      <c r="AT3" s="44"/>
+      <c r="AU3" s="44"/>
+      <c r="AV3" s="44"/>
+      <c r="AW3" s="45"/>
+      <c r="AX3" s="43" t="s">
         <v>18</v>
       </c>
-      <c r="AY3" s="18"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="17" t="s">
+      <c r="AY3" s="44"/>
+      <c r="AZ3" s="44"/>
+      <c r="BA3" s="44"/>
+      <c r="BB3" s="44"/>
+      <c r="BC3" s="44"/>
+      <c r="BD3" s="44"/>
+      <c r="BE3" s="44"/>
+      <c r="BF3" s="44"/>
+      <c r="BG3" s="44"/>
+      <c r="BH3" s="44"/>
+      <c r="BI3" s="45"/>
+      <c r="BJ3" s="43" t="s">
         <v>33</v>
       </c>
-      <c r="BK3" s="18"/>
-[...9 lines deleted...]
-      <c r="BU3" s="19"/>
+      <c r="BK3" s="44"/>
+      <c r="BL3" s="44"/>
+      <c r="BM3" s="44"/>
+      <c r="BN3" s="44"/>
+      <c r="BO3" s="44"/>
+      <c r="BP3" s="44"/>
+      <c r="BQ3" s="44"/>
+      <c r="BR3" s="44"/>
+      <c r="BS3" s="44"/>
+      <c r="BT3" s="44"/>
+      <c r="BU3" s="45"/>
+      <c r="BV3" s="43" t="s">
+        <v>36</v>
+      </c>
+      <c r="BW3" s="44"/>
+      <c r="BX3" s="44"/>
+      <c r="BY3" s="44"/>
+      <c r="BZ3" s="44"/>
+      <c r="CA3" s="44"/>
+      <c r="CB3" s="44"/>
+      <c r="CC3" s="44"/>
+      <c r="CD3" s="44"/>
+      <c r="CE3" s="44"/>
+      <c r="CF3" s="44"/>
+      <c r="CG3" s="45"/>
+      <c r="CH3" s="43" t="s">
+        <v>37</v>
+      </c>
+      <c r="CI3" s="44"/>
+      <c r="CJ3" s="44"/>
+      <c r="CK3" s="44"/>
+      <c r="CL3" s="44"/>
+      <c r="CM3" s="44"/>
+      <c r="CN3" s="44"/>
+      <c r="CO3" s="44"/>
+      <c r="CP3" s="44"/>
+      <c r="CQ3" s="44"/>
+      <c r="CR3" s="44"/>
+      <c r="CS3" s="45"/>
     </row>
-    <row r="4" spans="1:73" s="3" customFormat="1" ht="27.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="23"/>
+    <row r="4" spans="1:97" s="3" customFormat="1" ht="27.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="49"/>
       <c r="B4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>8</v>
       </c>
       <c r="G4" s="4" t="s">
         <v>9</v>
       </c>
       <c r="H4" s="4" t="s">
         <v>10</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>11</v>
       </c>
       <c r="J4" s="4" t="s">
@@ -1561,79 +2290,151 @@
       </c>
       <c r="BE4" s="4" t="s">
         <v>11</v>
       </c>
       <c r="BF4" s="4" t="s">
         <v>12</v>
       </c>
       <c r="BG4" s="4" t="s">
         <v>13</v>
       </c>
       <c r="BH4" s="4" t="s">
         <v>14</v>
       </c>
       <c r="BI4" s="4" t="s">
         <v>15</v>
       </c>
       <c r="BJ4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="BK4" s="4" t="s">
         <v>5</v>
       </c>
       <c r="BL4" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="BM4" s="4" t="s">
+      <c r="BM4" s="19" t="s">
         <v>7</v>
       </c>
       <c r="BN4" s="4" t="s">
         <v>8</v>
       </c>
       <c r="BO4" s="4" t="s">
         <v>9</v>
       </c>
       <c r="BP4" s="4" t="s">
         <v>10</v>
       </c>
       <c r="BQ4" s="4" t="s">
         <v>11</v>
       </c>
       <c r="BR4" s="4" t="s">
         <v>12</v>
       </c>
       <c r="BS4" s="4" t="s">
         <v>13</v>
       </c>
       <c r="BT4" s="4" t="s">
         <v>14</v>
       </c>
       <c r="BU4" s="4" t="s">
         <v>15</v>
       </c>
+      <c r="BV4" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="BW4" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="BX4" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="BY4" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="BZ4" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="CA4" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="CB4" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="CC4" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="CD4" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="CE4" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="CF4" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="CG4" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="CH4" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="CI4" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="CJ4" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="CK4" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="CL4" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="CM4" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="CN4" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="CO4" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="CP4" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="CQ4" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="CR4" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="CS4" s="4" t="s">
+        <v>15</v>
+      </c>
     </row>
-    <row r="5" spans="1:73" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:97" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="10">
         <v>3.8593999999999999</v>
       </c>
       <c r="C5" s="10">
         <v>10.584899999999999</v>
       </c>
       <c r="D5" s="10">
         <v>20.1845</v>
       </c>
       <c r="E5" s="10">
         <v>40.073800000000006</v>
       </c>
       <c r="F5" s="10">
         <v>76.874200000000002</v>
       </c>
       <c r="G5" s="10">
         <v>120.16720000000001</v>
       </c>
       <c r="H5" s="11">
         <v>150.83339999999998</v>
       </c>
       <c r="I5" s="11">
@@ -1738,115 +2539,188 @@
       <c r="AP5" s="14">
         <v>77.275700000000001</v>
       </c>
       <c r="AQ5" s="14">
         <v>121.2522</v>
       </c>
       <c r="AR5" s="14">
         <v>153.31049999999999</v>
       </c>
       <c r="AS5" s="14">
         <v>178.77119999999999</v>
       </c>
       <c r="AT5" s="14">
         <v>202.91220000000001</v>
       </c>
       <c r="AU5" s="14">
         <v>217.4273</v>
       </c>
       <c r="AV5" s="14">
         <v>228.82029999999997</v>
       </c>
       <c r="AW5" s="14">
         <v>240.04089999999999</v>
       </c>
       <c r="AX5" s="10">
-        <v>3.5756999999999999</v>
+        <v>3.4626000000000001</v>
       </c>
       <c r="AY5" s="10">
-        <v>10.8</v>
+        <v>9.8647999999999989</v>
       </c>
       <c r="AZ5" s="10">
-        <v>20.468</v>
-[...5 lines deleted...]
-        <v>78.666899999999998</v>
+        <v>18.6083</v>
+      </c>
+      <c r="BA5" s="18">
+        <v>37.571399999999997</v>
+      </c>
+      <c r="BB5" s="18">
+        <v>72.014399999999995</v>
       </c>
       <c r="BC5" s="16">
-        <v>122.9205</v>
+        <v>110.8888</v>
       </c>
       <c r="BD5" s="14">
-        <v>155</v>
+        <v>139.75239999999999</v>
       </c>
       <c r="BE5" s="14">
-        <v>180.4</v>
+        <v>162.1147</v>
       </c>
       <c r="BF5" s="16">
-        <v>204.7064</v>
+        <v>183.4931</v>
       </c>
       <c r="BG5" s="16">
-        <v>219.27459999999999</v>
+        <v>195.97730000000001</v>
       </c>
       <c r="BH5" s="16">
-        <v>230.72020000000001</v>
+        <v>206.80110000000002</v>
       </c>
       <c r="BI5" s="16">
-        <v>242.01410000000001</v>
+        <v>216.55330000000001</v>
       </c>
       <c r="BJ5" s="10">
-        <v>3.3393000000000002</v>
+        <v>3.2191999999999998</v>
       </c>
       <c r="BK5" s="10">
-        <v>9.8409999999999993</v>
+        <v>9.6617000000000015</v>
       </c>
       <c r="BL5" s="10">
-        <v>18.883599999999998</v>
-[...5 lines deleted...]
-        <v>72.92410000000001</v>
+        <v>18.399699999999999</v>
+      </c>
+      <c r="BM5" s="21">
+        <f>'[1]3.'!N8/1000</f>
+        <v>37.232099999999996</v>
+      </c>
+      <c r="BN5" s="18">
+        <v>71.691199999999995</v>
       </c>
       <c r="BO5" s="16">
         <v>110.99810000000001</v>
       </c>
       <c r="BP5" s="14">
         <v>138.02670000000001</v>
       </c>
       <c r="BQ5" s="15">
         <v>158.22649999999999</v>
       </c>
-      <c r="BR5" s="16"/>
-[...2 lines deleted...]
-      <c r="BU5" s="16"/>
+      <c r="BR5" s="16">
+        <v>177.80590000000001</v>
+      </c>
+      <c r="BS5" s="16">
+        <v>188.98</v>
+      </c>
+      <c r="BT5" s="16">
+        <v>198.39589999999998</v>
+      </c>
+      <c r="BU5" s="16">
+        <v>208.10829999999999</v>
+      </c>
+      <c r="BV5" s="10">
+        <v>3.2111999999999998</v>
+      </c>
+      <c r="BW5" s="10">
+        <v>9.8202999999999996</v>
+      </c>
+      <c r="BX5" s="10">
+        <v>18.887499999999999</v>
+      </c>
+      <c r="BY5" s="13">
+        <v>38.229999999999997</v>
+      </c>
+      <c r="BZ5" s="13">
+        <v>73.651699999999991</v>
+      </c>
+      <c r="CA5" s="16">
+        <v>113.89760000000001</v>
+      </c>
+      <c r="CB5" s="14">
+        <v>142.03219999999999</v>
+      </c>
+      <c r="CC5" s="15">
+        <v>162.83179999999999</v>
+      </c>
+      <c r="CD5" s="16">
+        <v>182.82859999999999</v>
+      </c>
+      <c r="CE5" s="16">
+        <v>194.42789999999999</v>
+      </c>
+      <c r="CF5" s="16">
+        <v>204.23179999999999</v>
+      </c>
+      <c r="CG5" s="16">
+        <v>214.12679999999997</v>
+      </c>
+      <c r="CH5" s="10">
+        <v>3.2719</v>
+      </c>
+      <c r="CI5" s="10">
+        <v>10.173399999999999</v>
+      </c>
+      <c r="CJ5" s="10">
+        <v>19.475000000000001</v>
+      </c>
+      <c r="CK5" s="13">
+        <v>39.548099999999998</v>
+      </c>
+      <c r="CL5" s="13">
+        <v>76.435699999999997</v>
+      </c>
+      <c r="CM5" s="16">
+        <v>118.41669999999999</v>
+      </c>
+      <c r="CN5" s="14">
+        <v>147.9785</v>
+      </c>
+      <c r="CO5" s="15">
+        <v>169.7</v>
+      </c>
+      <c r="CP5" s="16"/>
+      <c r="CQ5" s="16"/>
+      <c r="CR5" s="16"/>
+      <c r="CS5" s="16"/>
     </row>
-    <row r="6" spans="1:73" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:97" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="8" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="9">
         <v>0.1636</v>
       </c>
       <c r="C6" s="9">
         <v>0.36399999999999999</v>
       </c>
       <c r="D6" s="9">
         <v>0.96050000000000002</v>
       </c>
       <c r="E6" s="9">
         <v>2.5630999999999999</v>
       </c>
       <c r="F6" s="9">
         <v>9.0431000000000008</v>
       </c>
       <c r="G6" s="9">
         <v>14.9573</v>
       </c>
       <c r="H6" s="9">
         <v>19.7257</v>
       </c>
       <c r="I6" s="9">
@@ -1951,115 +2825,188 @@
       <c r="AP6" s="7">
         <v>9.3207000000000004</v>
       </c>
       <c r="AQ6" s="7">
         <v>15.2941</v>
       </c>
       <c r="AR6" s="7">
         <v>20.0625</v>
       </c>
       <c r="AS6" s="7">
         <v>24.822400000000002</v>
       </c>
       <c r="AT6" s="7">
         <v>28.013300000000001</v>
       </c>
       <c r="AU6" s="7">
         <v>28.2455</v>
       </c>
       <c r="AV6" s="7">
         <v>28.483700000000002</v>
       </c>
       <c r="AW6" s="7">
         <v>28.565099999999997</v>
       </c>
       <c r="AX6" s="7">
-        <v>0.16980000000000001</v>
+        <v>0.1691</v>
       </c>
       <c r="AY6" s="7">
-        <v>0.38030000000000003</v>
+        <v>0.39779999999999999</v>
       </c>
       <c r="AZ6" s="7">
-        <v>0.99779999999999991</v>
+        <v>1.0808</v>
       </c>
       <c r="BA6" s="7">
-        <v>2.6578000000000004</v>
+        <v>3.0640999999999998</v>
       </c>
       <c r="BB6" s="7">
-        <v>9.3899000000000008</v>
+        <v>10.1493</v>
       </c>
       <c r="BC6" s="7">
-        <v>15.411100000000001</v>
-[...5 lines deleted...]
-        <v>24.9</v>
+        <v>10.563700000000001</v>
+      </c>
+      <c r="BD6" s="6">
+        <v>15.520099999999999</v>
+      </c>
+      <c r="BE6" s="6">
+        <v>20.4208</v>
       </c>
       <c r="BF6" s="7">
-        <v>28.130299999999998</v>
+        <v>23.701699999999999</v>
       </c>
       <c r="BG6" s="7">
-        <v>28.362500000000001</v>
+        <v>23.9682</v>
       </c>
       <c r="BH6" s="7">
-        <v>28.6007</v>
+        <v>24.3002</v>
       </c>
       <c r="BI6" s="7">
-        <v>28.682099999999998</v>
+        <v>24.381499999999999</v>
       </c>
       <c r="BJ6" s="7">
-        <v>2.7100000000000003E-2</v>
+        <v>6.5200000000000008E-2</v>
       </c>
       <c r="BK6" s="7">
-        <v>0.39560000000000001</v>
+        <v>0.1961</v>
       </c>
       <c r="BL6" s="7">
-        <v>1.0315999999999999</v>
-[...2 lines deleted...]
-        <v>2.75</v>
+        <v>1.0915999999999999</v>
+      </c>
+      <c r="BM6" s="20">
+        <f>'[1]3.'!N9/1000</f>
+        <v>3.0757500000000002</v>
       </c>
       <c r="BN6" s="7">
-        <v>9.5701000000000001</v>
+        <v>10.1639</v>
       </c>
       <c r="BO6" s="7">
         <v>16.730700000000002</v>
       </c>
       <c r="BP6" s="6">
         <v>21.786200000000001</v>
       </c>
-      <c r="BQ6" s="24">
+      <c r="BQ6" s="17">
         <v>26.8338</v>
       </c>
-      <c r="BR6" s="7"/>
-[...2 lines deleted...]
-      <c r="BU6" s="7"/>
+      <c r="BR6" s="7">
+        <v>30.212499999999999</v>
+      </c>
+      <c r="BS6" s="7">
+        <v>30.4816</v>
+      </c>
+      <c r="BT6" s="7">
+        <v>30.823349999999998</v>
+      </c>
+      <c r="BU6" s="7">
+        <v>30.9086</v>
+      </c>
+      <c r="BV6" s="7">
+        <v>6.7799999999999999E-2</v>
+      </c>
+      <c r="BW6" s="7">
+        <v>0.42230000000000001</v>
+      </c>
+      <c r="BX6" s="7">
+        <v>1.1352</v>
+      </c>
+      <c r="BY6" s="7">
+        <v>3.1988000000000003</v>
+      </c>
+      <c r="BZ6" s="7">
+        <v>10.570600000000001</v>
+      </c>
+      <c r="CA6" s="7">
+        <v>17.399799999999999</v>
+      </c>
+      <c r="CB6" s="6">
+        <v>22.708099999999998</v>
+      </c>
+      <c r="CC6" s="17">
+        <v>27.957599999999999</v>
+      </c>
+      <c r="CD6" s="7">
+        <v>31.471599999999999</v>
+      </c>
+      <c r="CE6" s="7">
+        <v>31.7514</v>
+      </c>
+      <c r="CF6" s="7">
+        <v>32.106900000000003</v>
+      </c>
+      <c r="CG6" s="7">
+        <v>32.195599999999999</v>
+      </c>
+      <c r="CH6" s="7">
+        <v>7.0499999999999993E-2</v>
+      </c>
+      <c r="CI6" s="7">
+        <v>0.43910000000000005</v>
+      </c>
+      <c r="CJ6" s="7">
+        <v>1.1805999999999999</v>
+      </c>
+      <c r="CK6" s="7">
+        <v>3.3266</v>
+      </c>
+      <c r="CL6" s="7">
+        <v>10.9932</v>
+      </c>
+      <c r="CM6" s="7">
+        <v>18.095599999999997</v>
+      </c>
+      <c r="CN6" s="6">
+        <v>23.616099999999999</v>
+      </c>
+      <c r="CO6" s="17">
+        <v>29.1</v>
+      </c>
+      <c r="CP6" s="7"/>
+      <c r="CQ6" s="7"/>
+      <c r="CR6" s="7"/>
+      <c r="CS6" s="7"/>
     </row>
-    <row r="7" spans="1:73" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:97" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="9">
         <v>6.6200000000000009E-2</v>
       </c>
       <c r="C7" s="9">
         <v>0.3</v>
       </c>
       <c r="D7" s="9">
         <v>0.50119999999999998</v>
       </c>
       <c r="E7" s="9">
         <v>1.3339000000000001</v>
       </c>
       <c r="F7" s="9">
         <v>3.1913</v>
       </c>
       <c r="G7" s="9">
         <v>7.0389999999999997</v>
       </c>
       <c r="H7" s="9">
         <v>8.8417000000000012</v>
       </c>
       <c r="I7" s="9">
@@ -2164,115 +3111,188 @@
       <c r="AP7" s="7">
         <v>3.3</v>
       </c>
       <c r="AQ7" s="7">
         <v>7.2332999999999998</v>
       </c>
       <c r="AR7" s="7">
         <v>9.0894999999999992</v>
       </c>
       <c r="AS7" s="7">
         <v>10.783799999999999</v>
       </c>
       <c r="AT7" s="7">
         <v>12.421299999999999</v>
       </c>
       <c r="AU7" s="7">
         <v>13.3064</v>
       </c>
       <c r="AV7" s="7">
         <v>13.3489</v>
       </c>
       <c r="AW7" s="7">
         <v>13.425700000000001</v>
       </c>
       <c r="AX7" s="7">
-        <v>6.93E-2</v>
+        <v>2.5899999999999999E-2</v>
       </c>
       <c r="AY7" s="7">
-        <v>0.309</v>
+        <v>8.929999999999999E-2</v>
       </c>
       <c r="AZ7" s="7">
-        <v>0.51500000000000001</v>
+        <v>0.14859999999999998</v>
       </c>
       <c r="BA7" s="7">
-        <v>1.3732</v>
+        <v>0.34670000000000001</v>
       </c>
       <c r="BB7" s="7">
-        <v>3.3102</v>
+        <v>0.89090000000000003</v>
       </c>
       <c r="BC7" s="7">
-        <v>7.2481999999999998</v>
-[...5 lines deleted...]
-        <v>10.8</v>
+        <v>7.3640000000000008</v>
+      </c>
+      <c r="BD7" s="6">
+        <v>7.9080000000000013</v>
+      </c>
+      <c r="BE7" s="6">
+        <v>8.4364000000000008</v>
       </c>
       <c r="BF7" s="7">
-        <v>12.495100000000001</v>
+        <v>9.0205000000000002</v>
       </c>
       <c r="BG7" s="7">
-        <v>13.382999999999999</v>
+        <v>9.3339999999999996</v>
       </c>
       <c r="BH7" s="7">
-        <v>13.425600000000001</v>
+        <v>9.3455999999999992</v>
       </c>
       <c r="BI7" s="7">
-        <v>13.5031</v>
+        <v>9.3682999999999996</v>
       </c>
       <c r="BJ7" s="7">
-        <v>6.9500000000000006E-2</v>
+        <v>2.5999999999999999E-2</v>
       </c>
       <c r="BK7" s="7">
-        <v>0.31</v>
+        <v>0.40610000000000002</v>
       </c>
       <c r="BL7" s="7">
-        <v>0.51660000000000006</v>
-[...2 lines deleted...]
-        <v>1.3773</v>
+        <v>0.1492</v>
+      </c>
+      <c r="BM7" s="20">
+        <f>'[1]3.'!N10/1000</f>
+        <v>0.34889999999999999</v>
       </c>
       <c r="BN7" s="7">
-        <v>3.3020999999999998</v>
+        <v>0.88200000000000001</v>
       </c>
       <c r="BO7" s="7">
         <v>2.2148000000000003</v>
       </c>
       <c r="BP7" s="6">
         <v>2.7635999999999998</v>
       </c>
-      <c r="BQ7" s="24">
+      <c r="BQ7" s="17">
         <v>3.2999000000000001</v>
       </c>
-      <c r="BR7" s="7"/>
-[...2 lines deleted...]
-      <c r="BU7" s="7"/>
+      <c r="BR7" s="7">
+        <v>3.8956</v>
+      </c>
+      <c r="BS7" s="7">
+        <v>4.2101000000000006</v>
+      </c>
+      <c r="BT7" s="7">
+        <v>4.2221000000000002</v>
+      </c>
+      <c r="BU7" s="7">
+        <v>4.2506000000000004</v>
+      </c>
+      <c r="BV7" s="7">
+        <v>2.6699999999999998E-2</v>
+      </c>
+      <c r="BW7" s="7">
+        <v>9.35E-2</v>
+      </c>
+      <c r="BX7" s="7">
+        <v>0.15469999999999998</v>
+      </c>
+      <c r="BY7" s="7">
+        <v>0.3624</v>
+      </c>
+      <c r="BZ7" s="7">
+        <v>0.91570000000000007</v>
+      </c>
+      <c r="CA7" s="7">
+        <v>2.2876999999999996</v>
+      </c>
+      <c r="CB7" s="6">
+        <v>2.8536999999999999</v>
+      </c>
+      <c r="CC7" s="17">
+        <v>3.4058999999999999</v>
+      </c>
+      <c r="CD7" s="7">
+        <v>4.0194999999999999</v>
+      </c>
+      <c r="CE7" s="7">
+        <v>4.3434999999999997</v>
+      </c>
+      <c r="CF7" s="7">
+        <v>4.3558999999999992</v>
+      </c>
+      <c r="CG7" s="7">
+        <v>4.3853</v>
+      </c>
+      <c r="CH7" s="7">
+        <v>2.8000000000000001E-2</v>
+      </c>
+      <c r="CI7" s="7">
+        <v>9.7000000000000003E-2</v>
+      </c>
+      <c r="CJ7" s="7">
+        <v>0.14549999999999999</v>
+      </c>
+      <c r="CK7" s="7">
+        <v>0.35389999999999999</v>
+      </c>
+      <c r="CL7" s="7">
+        <v>0.92489999999999994</v>
+      </c>
+      <c r="CM7" s="7">
+        <v>2.3405</v>
+      </c>
+      <c r="CN7" s="6">
+        <v>2.9686999999999997</v>
+      </c>
+      <c r="CO7" s="17">
+        <v>3.5</v>
+      </c>
+      <c r="CP7" s="7"/>
+      <c r="CQ7" s="7"/>
+      <c r="CR7" s="7"/>
+      <c r="CS7" s="7"/>
     </row>
-    <row r="8" spans="1:73" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:97" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="9">
         <v>0.224</v>
       </c>
       <c r="C8" s="9">
         <v>1.2194</v>
       </c>
       <c r="D8" s="9">
         <v>2.5771999999999999</v>
       </c>
       <c r="E8" s="9">
         <v>4.1402999999999999</v>
       </c>
       <c r="F8" s="9">
         <v>5.6265000000000001</v>
       </c>
       <c r="G8" s="9">
         <v>7.6375999999999999</v>
       </c>
       <c r="H8" s="9">
         <v>9.0304000000000002</v>
       </c>
       <c r="I8" s="9">
@@ -2377,115 +3397,188 @@
       <c r="AP8" s="7">
         <v>4.8434999999999997</v>
       </c>
       <c r="AQ8" s="7">
         <v>7.1713000000000005</v>
       </c>
       <c r="AR8" s="7">
         <v>8.5920000000000005</v>
       </c>
       <c r="AS8" s="7">
         <v>9.928799999999999</v>
       </c>
       <c r="AT8" s="7">
         <v>11.2906</v>
       </c>
       <c r="AU8" s="7">
         <v>12.394</v>
       </c>
       <c r="AV8" s="7">
         <v>13.1729</v>
       </c>
       <c r="AW8" s="7">
         <v>14.0185</v>
       </c>
       <c r="AX8" s="7">
-        <v>0.16669999999999999</v>
+        <v>0.1366</v>
       </c>
       <c r="AY8" s="7">
-        <v>1.0489000000000002</v>
+        <v>0.72680000000000011</v>
       </c>
       <c r="AZ8" s="7">
-        <v>2.2361</v>
+        <v>1.5891999999999999</v>
       </c>
       <c r="BA8" s="7">
-        <v>3.5806999999999998</v>
+        <v>2.7088999999999999</v>
       </c>
       <c r="BB8" s="7">
-        <v>4.8676000000000004</v>
+        <v>3.7717999999999998</v>
       </c>
       <c r="BC8" s="7">
-        <v>7.2045000000000003</v>
-[...2 lines deleted...]
-        <v>8.6</v>
+        <v>5.4189999999999996</v>
+      </c>
+      <c r="BD8" s="6">
+        <v>6.4095999999999993</v>
       </c>
       <c r="BE8" s="6">
-        <v>10</v>
+        <v>7.3571999999999989</v>
       </c>
       <c r="BF8" s="7">
-        <v>11.353899999999999</v>
+        <v>8.3190999999999988</v>
       </c>
       <c r="BG8" s="7">
-        <v>12.458</v>
+        <v>9.0762999999999998</v>
       </c>
       <c r="BH8" s="7">
-        <v>13.2393</v>
+        <v>9.610199999999999</v>
       </c>
       <c r="BI8" s="7">
-        <v>14.085000000000001</v>
+        <v>10.2745</v>
       </c>
       <c r="BJ8" s="7">
-        <v>0.18809999999999999</v>
+        <v>0.15140000000000001</v>
       </c>
       <c r="BK8" s="7">
-        <v>0.94929999999999992</v>
+        <v>0.74129999999999996</v>
       </c>
       <c r="BL8" s="7">
-        <v>2.0236999999999998</v>
-[...2 lines deleted...]
-        <v>3.2585000000000002</v>
+        <v>1.6077999999999999</v>
+      </c>
+      <c r="BM8" s="20">
+        <f>'[1]3.'!N11/1000</f>
+        <v>2.7525300000000001</v>
       </c>
       <c r="BN8" s="7">
-        <v>4.4480000000000004</v>
+        <v>3.8398000000000003</v>
       </c>
       <c r="BO8" s="7">
         <v>5.5540000000000003</v>
       </c>
       <c r="BP8" s="6">
         <v>6.5373999999999999</v>
       </c>
-      <c r="BQ8" s="24">
+      <c r="BQ8" s="17">
         <v>7.4866999999999999</v>
       </c>
-      <c r="BR8" s="7"/>
-[...2 lines deleted...]
-      <c r="BU8" s="7"/>
+      <c r="BR8" s="7">
+        <v>8.4495000000000005</v>
+      </c>
+      <c r="BS8" s="7">
+        <v>9.2349999999999994</v>
+      </c>
+      <c r="BT8" s="7">
+        <v>9.7952499999999993</v>
+      </c>
+      <c r="BU8" s="7">
+        <v>10.417</v>
+      </c>
+      <c r="BV8" s="7">
+        <v>0.1515</v>
+      </c>
+      <c r="BW8" s="7">
+        <v>0.77679999999999993</v>
+      </c>
+      <c r="BX8" s="7">
+        <v>1.6776</v>
+      </c>
+      <c r="BY8" s="7">
+        <v>2.8586</v>
+      </c>
+      <c r="BZ8" s="7">
+        <v>3.8439999999999999</v>
+      </c>
+      <c r="CA8" s="7">
+        <v>5.5629999999999997</v>
+      </c>
+      <c r="CB8" s="6">
+        <v>6.5766</v>
+      </c>
+      <c r="CC8" s="17">
+        <v>7.5546000000000006</v>
+      </c>
+      <c r="CD8" s="7">
+        <v>8.5426000000000002</v>
+      </c>
+      <c r="CE8" s="7">
+        <v>9.3538999999999994</v>
+      </c>
+      <c r="CF8" s="7">
+        <v>9.9309999999999992</v>
+      </c>
+      <c r="CG8" s="7">
+        <v>10.571399999999999</v>
+      </c>
+      <c r="CH8" s="7">
+        <v>0.15669999999999998</v>
+      </c>
+      <c r="CI8" s="7">
+        <v>0.81440000000000001</v>
+      </c>
+      <c r="CJ8" s="7">
+        <v>1.7527999999999999</v>
+      </c>
+      <c r="CK8" s="7">
+        <v>2.9553000000000003</v>
+      </c>
+      <c r="CL8" s="7">
+        <v>3.9883000000000002</v>
+      </c>
+      <c r="CM8" s="7">
+        <v>5.7880000000000003</v>
+      </c>
+      <c r="CN8" s="6">
+        <v>6.8523000000000005</v>
+      </c>
+      <c r="CO8" s="17">
+        <v>7.9</v>
+      </c>
+      <c r="CP8" s="7"/>
+      <c r="CQ8" s="7"/>
+      <c r="CR8" s="7"/>
+      <c r="CS8" s="7"/>
     </row>
-    <row r="9" spans="1:73" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:97" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="9">
         <v>0.21719999999999998</v>
       </c>
       <c r="C9" s="9">
         <v>0.65439999999999998</v>
       </c>
       <c r="D9" s="9">
         <v>0.86699999999999999</v>
       </c>
       <c r="E9" s="9">
         <v>1.7169000000000001</v>
       </c>
       <c r="F9" s="9">
         <v>2.8925000000000001</v>
       </c>
       <c r="G9" s="9">
         <v>4.3185000000000002</v>
       </c>
       <c r="H9" s="9">
         <v>5.7393000000000001</v>
       </c>
       <c r="I9" s="9">
@@ -2590,115 +3683,188 @@
       <c r="AP9" s="7">
         <v>3.0013000000000001</v>
       </c>
       <c r="AQ9" s="7">
         <v>4.4508999999999999</v>
       </c>
       <c r="AR9" s="7">
         <v>5.9238999999999997</v>
       </c>
       <c r="AS9" s="7">
         <v>7.0510999999999999</v>
       </c>
       <c r="AT9" s="7">
         <v>8.3311000000000011</v>
       </c>
       <c r="AU9" s="7">
         <v>8.549100000000001</v>
       </c>
       <c r="AV9" s="7">
         <v>8.6053999999999995</v>
       </c>
       <c r="AW9" s="7">
         <v>8.7562999999999995</v>
       </c>
       <c r="AX9" s="7">
-        <v>0.22590000000000002</v>
+        <v>0.18990000000000001</v>
       </c>
       <c r="AY9" s="7">
-        <v>0.67</v>
+        <v>0.59379999999999999</v>
       </c>
       <c r="AZ9" s="7">
-        <v>0.89860000000000007</v>
+        <v>0.78939999999999999</v>
       </c>
       <c r="BA9" s="7">
-        <v>1.7940999999999998</v>
+        <v>1.5445</v>
       </c>
       <c r="BB9" s="7">
-        <v>3.0240999999999998</v>
+        <v>2.5762</v>
       </c>
       <c r="BC9" s="7">
-        <v>4.4881000000000002</v>
+        <v>3.7793999999999999</v>
       </c>
       <c r="BD9" s="6">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>7.1</v>
+        <v>5.0659000000000001</v>
+      </c>
+      <c r="BE9" s="6">
+        <v>6.0952999999999999</v>
       </c>
       <c r="BF9" s="7">
-        <v>8.4260999999999999</v>
+        <v>7.2047999999999996</v>
       </c>
       <c r="BG9" s="7">
-        <v>8.6467999999999989</v>
+        <v>7.3653999999999993</v>
       </c>
       <c r="BH9" s="7">
-        <v>8.7035999999999998</v>
+        <v>7.4121999999999995</v>
       </c>
       <c r="BI9" s="7">
-        <v>8.8551000000000002</v>
+        <v>7.5951999999999993</v>
       </c>
       <c r="BJ9" s="7">
-        <v>0.22700000000000001</v>
+        <v>0.19259999999999999</v>
       </c>
       <c r="BK9" s="7">
-        <v>0.67989999999999995</v>
+        <v>0.59420000000000006</v>
       </c>
       <c r="BL9" s="7">
-        <v>0.91779999999999995</v>
-[...2 lines deleted...]
-        <v>1.8402000000000001</v>
+        <v>0.79370000000000007</v>
+      </c>
+      <c r="BM9" s="20">
+        <f>'[1]3.'!N12/1000</f>
+        <v>1.5532999999999999</v>
       </c>
       <c r="BN9" s="7">
-        <v>3.1341000000000001</v>
+        <v>2.6164000000000001</v>
       </c>
       <c r="BO9" s="7">
         <v>3.8515999999999999</v>
       </c>
       <c r="BP9" s="6">
         <v>5.1381999999999994</v>
       </c>
-      <c r="BQ9" s="24">
+      <c r="BQ9" s="17">
         <v>6.1817000000000002</v>
       </c>
-      <c r="BR9" s="7"/>
-[...2 lines deleted...]
-      <c r="BU9" s="7"/>
+      <c r="BR9" s="7">
+        <v>7.3423999999999996</v>
+      </c>
+      <c r="BS9" s="7">
+        <v>7.5039999999999996</v>
+      </c>
+      <c r="BT9" s="7">
+        <v>7.5511999999999997</v>
+      </c>
+      <c r="BU9" s="7">
+        <v>7.7396000000000003</v>
+      </c>
+      <c r="BV9" s="7">
+        <v>0.19839999999999999</v>
+      </c>
+      <c r="BW9" s="7">
+        <v>0.61170000000000002</v>
+      </c>
+      <c r="BX9" s="7">
+        <v>0.81759999999999999</v>
+      </c>
+      <c r="BY9" s="7">
+        <v>1.6017999999999999</v>
+      </c>
+      <c r="BZ9" s="7">
+        <v>2.7106999999999997</v>
+      </c>
+      <c r="CA9" s="7">
+        <v>3.9864000000000002</v>
+      </c>
+      <c r="CB9" s="6">
+        <v>5.3116000000000003</v>
+      </c>
+      <c r="CC9" s="17">
+        <v>6.3970000000000002</v>
+      </c>
+      <c r="CD9" s="7">
+        <v>7.6018999999999997</v>
+      </c>
+      <c r="CE9" s="7">
+        <v>7.7693000000000003</v>
+      </c>
+      <c r="CF9" s="7">
+        <v>7.8183999999999996</v>
+      </c>
+      <c r="CG9" s="7">
+        <v>8.0143000000000004</v>
+      </c>
+      <c r="CH9" s="7">
+        <v>0.20660000000000001</v>
+      </c>
+      <c r="CI9" s="7">
+        <v>0.6322000000000001</v>
+      </c>
+      <c r="CJ9" s="7">
+        <v>0.84439999999999993</v>
+      </c>
+      <c r="CK9" s="7">
+        <v>1.6520999999999999</v>
+      </c>
+      <c r="CL9" s="7">
+        <v>2.8500999999999999</v>
+      </c>
+      <c r="CM9" s="7">
+        <v>4.1768000000000001</v>
+      </c>
+      <c r="CN9" s="6">
+        <v>5.5549999999999997</v>
+      </c>
+      <c r="CO9" s="17">
+        <v>6.7</v>
+      </c>
+      <c r="CP9" s="7"/>
+      <c r="CQ9" s="7"/>
+      <c r="CR9" s="7"/>
+      <c r="CS9" s="7"/>
     </row>
-    <row r="10" spans="1:73" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:97" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="8" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="9">
         <v>4.9599999999999998E-2</v>
       </c>
       <c r="C10" s="9">
         <v>0.15059999999999998</v>
       </c>
       <c r="D10" s="9">
         <v>0.50249999999999995</v>
       </c>
       <c r="E10" s="9">
         <v>1.3029999999999999</v>
       </c>
       <c r="F10" s="9">
         <v>2.5198</v>
       </c>
       <c r="G10" s="9">
         <v>4.4817999999999998</v>
       </c>
       <c r="H10" s="9">
         <v>6.1254</v>
       </c>
       <c r="I10" s="9">
@@ -2803,115 +3969,188 @@
       <c r="AP10" s="7">
         <v>2.5206</v>
       </c>
       <c r="AQ10" s="7">
         <v>4.4963999999999995</v>
       </c>
       <c r="AR10" s="7">
         <v>6.1686999999999994</v>
       </c>
       <c r="AS10" s="7">
         <v>7.9948999999999995</v>
       </c>
       <c r="AT10" s="7">
         <v>9.3722999999999992</v>
       </c>
       <c r="AU10" s="7">
         <v>10.5139</v>
       </c>
       <c r="AV10" s="7">
         <v>11.5335</v>
       </c>
       <c r="AW10" s="7">
         <v>11.9374</v>
       </c>
       <c r="AX10" s="7">
-        <v>4.9700000000000001E-2</v>
+        <v>6.6000000000000003E-2</v>
       </c>
       <c r="AY10" s="7">
-        <v>0.15049999999999999</v>
+        <v>0.19640000000000002</v>
       </c>
       <c r="AZ10" s="7">
-        <v>0.50280000000000002</v>
+        <v>0.67549999999999999</v>
       </c>
       <c r="BA10" s="7">
-        <v>1.3037999999999998</v>
+        <v>1.8319000000000001</v>
       </c>
       <c r="BB10" s="7">
-        <v>2.5268999999999999</v>
+        <v>3.5893000000000002</v>
       </c>
       <c r="BC10" s="7">
-        <v>4.5028000000000006</v>
-[...2 lines deleted...]
-        <v>6.2</v>
+        <v>6.4565999999999999</v>
+      </c>
+      <c r="BD10" s="6">
+        <v>8.8937999999999988</v>
       </c>
       <c r="BE10" s="6">
-        <v>8</v>
+        <v>11.595999999999998</v>
       </c>
       <c r="BF10" s="7">
-        <v>9.3788</v>
+        <v>13.681199999999999</v>
       </c>
       <c r="BG10" s="7">
-        <v>10.5204</v>
+        <v>15.226299999999998</v>
       </c>
       <c r="BH10" s="7">
-        <v>11.539</v>
+        <v>16.790599999999998</v>
       </c>
       <c r="BI10" s="7">
-        <v>11.9427</v>
+        <v>17.234799999999996</v>
       </c>
       <c r="BJ10" s="7">
-        <v>4.7799999999999995E-2</v>
+        <v>6.0899999999999996E-2</v>
       </c>
       <c r="BK10" s="7">
-        <v>0.1535</v>
+        <v>0.19690000000000002</v>
       </c>
       <c r="BL10" s="7">
-        <v>0.51260000000000006</v>
-[...2 lines deleted...]
-        <v>1.3326</v>
+        <v>0.68659999999999999</v>
+      </c>
+      <c r="BM10" s="20">
+        <f>'[1]3.'!N13/1000</f>
+        <v>1.8693600000000001</v>
       </c>
       <c r="BN10" s="7">
-        <v>2.5856999999999997</v>
+        <v>3.657</v>
       </c>
       <c r="BO10" s="7">
         <v>6.5259999999999998</v>
       </c>
       <c r="BP10" s="6">
         <v>7.1301000000000005</v>
       </c>
-      <c r="BQ10" s="24">
+      <c r="BQ10" s="17">
         <v>7.7675000000000001</v>
       </c>
-      <c r="BR10" s="7"/>
-[...2 lines deleted...]
-      <c r="BU10" s="7"/>
+      <c r="BR10" s="7">
+        <v>8.2032999999999987</v>
+      </c>
+      <c r="BS10" s="7">
+        <v>8.7622999999999998</v>
+      </c>
+      <c r="BT10" s="7">
+        <v>9.0572499999999998</v>
+      </c>
+      <c r="BU10" s="7">
+        <v>9.2132999999999985</v>
+      </c>
+      <c r="BV10" s="7">
+        <v>5.9299999999999999E-2</v>
+      </c>
+      <c r="BW10" s="7">
+        <v>0.2006</v>
+      </c>
+      <c r="BX10" s="7">
+        <v>0.70499999999999996</v>
+      </c>
+      <c r="BY10" s="7">
+        <v>1.9115</v>
+      </c>
+      <c r="BZ10" s="7">
+        <v>3.7876999999999996</v>
+      </c>
+      <c r="CA10" s="7">
+        <v>6.7433000000000005</v>
+      </c>
+      <c r="CB10" s="6">
+        <v>7.3650000000000002</v>
+      </c>
+      <c r="CC10" s="17">
+        <v>8.0152000000000001</v>
+      </c>
+      <c r="CD10" s="7">
+        <v>8.4596</v>
+      </c>
+      <c r="CE10" s="7">
+        <v>9.0298999999999996</v>
+      </c>
+      <c r="CF10" s="7">
+        <v>9.3277999999999999</v>
+      </c>
+      <c r="CG10" s="7">
+        <v>9.4870000000000001</v>
+      </c>
+      <c r="CH10" s="7">
+        <v>6.0499999999999998E-2</v>
+      </c>
+      <c r="CI10" s="7">
+        <v>0.2046</v>
+      </c>
+      <c r="CJ10" s="7">
+        <v>0.71899999999999997</v>
+      </c>
+      <c r="CK10" s="7">
+        <v>1.9495</v>
+      </c>
+      <c r="CL10" s="7">
+        <v>3.8632</v>
+      </c>
+      <c r="CM10" s="7">
+        <v>6.9666000000000006</v>
+      </c>
+      <c r="CN10" s="6">
+        <v>7.6068999999999996</v>
+      </c>
+      <c r="CO10" s="17">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="CP10" s="7"/>
+      <c r="CQ10" s="7"/>
+      <c r="CR10" s="7"/>
+      <c r="CS10" s="7"/>
     </row>
-    <row r="11" spans="1:73" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:97" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="9">
         <v>1.0991</v>
       </c>
       <c r="C11" s="9">
         <v>2.7191000000000001</v>
       </c>
       <c r="D11" s="9">
         <v>4.3878999999999992</v>
       </c>
       <c r="E11" s="9">
         <v>7.8598999999999997</v>
       </c>
       <c r="F11" s="9">
         <v>14.220700000000001</v>
       </c>
       <c r="G11" s="9">
         <v>20.965799999999998</v>
       </c>
       <c r="H11" s="9">
         <v>26.983000000000001</v>
       </c>
       <c r="I11" s="9">
@@ -3016,115 +4255,188 @@
       <c r="AP11" s="7">
         <v>14.815</v>
       </c>
       <c r="AQ11" s="7">
         <v>21.651</v>
       </c>
       <c r="AR11" s="7">
         <v>27.724700000000002</v>
       </c>
       <c r="AS11" s="7">
         <v>30.965799999999998</v>
       </c>
       <c r="AT11" s="7">
         <v>34.274900000000002</v>
       </c>
       <c r="AU11" s="7">
         <v>36.857399999999998</v>
       </c>
       <c r="AV11" s="7">
         <v>39.242400000000004</v>
       </c>
       <c r="AW11" s="7">
         <v>39.655999999999999</v>
       </c>
       <c r="AX11" s="7">
-        <v>1.1047</v>
+        <v>1.4162999999999999</v>
       </c>
       <c r="AY11" s="7">
-        <v>2.7704</v>
+        <v>3.8741000000000003</v>
       </c>
       <c r="AZ11" s="7">
-        <v>4.5466999999999995</v>
+        <v>6.5258000000000003</v>
       </c>
       <c r="BA11" s="7">
-        <v>8.1777999999999995</v>
+        <v>12.130700000000001</v>
       </c>
       <c r="BB11" s="7">
-        <v>14.8231</v>
+        <v>21.648800000000001</v>
       </c>
       <c r="BC11" s="7">
-        <v>21.659500000000001</v>
-[...2 lines deleted...]
-        <v>27.7</v>
+        <v>31.507800000000003</v>
+      </c>
+      <c r="BD11" s="6">
+        <v>40.020400000000002</v>
       </c>
       <c r="BE11" s="6">
-        <v>31</v>
+        <v>44.154600000000002</v>
       </c>
       <c r="BF11" s="7">
-        <v>34.2836</v>
+        <v>48.789400000000001</v>
       </c>
       <c r="BG11" s="7">
-        <v>36.853999999999999</v>
+        <v>52.468400000000003</v>
       </c>
       <c r="BH11" s="7">
-        <v>39.234499999999997</v>
+        <v>55.901900000000005</v>
       </c>
       <c r="BI11" s="7">
-        <v>39.645199999999996</v>
+        <v>56.767400000000002</v>
       </c>
       <c r="BJ11" s="7">
-        <v>1.1254000000000002</v>
+        <v>1.4453</v>
       </c>
       <c r="BK11" s="7">
-        <v>2.8054999999999999</v>
+        <v>3.9649000000000001</v>
       </c>
       <c r="BL11" s="7">
-        <v>4.6011999999999995</v>
-[...2 lines deleted...]
-        <v>8.1524999999999999</v>
+        <v>6.6781000000000006</v>
+      </c>
+      <c r="BM11" s="20">
+        <f>'[1]3.'!N14/1000</f>
+        <v>12.299899999999999</v>
       </c>
       <c r="BN11" s="7">
-        <v>14.538399999999999</v>
+        <v>21.737200000000001</v>
       </c>
       <c r="BO11" s="7">
         <v>31.556900000000002</v>
       </c>
       <c r="BP11" s="6">
         <v>40.069900000000004</v>
       </c>
-      <c r="BQ11" s="24">
+      <c r="BQ11" s="17">
         <v>44.203699999999998</v>
       </c>
-      <c r="BR11" s="7"/>
-[...2 lines deleted...]
-      <c r="BU11" s="7"/>
+      <c r="BR11" s="7">
+        <v>48.837199999999996</v>
+      </c>
+      <c r="BS11" s="7">
+        <v>52.521000000000001</v>
+      </c>
+      <c r="BT11" s="7">
+        <v>56.01905</v>
+      </c>
+      <c r="BU11" s="7">
+        <v>56.9313</v>
+      </c>
+      <c r="BV11" s="7">
+        <v>1.4453</v>
+      </c>
+      <c r="BW11" s="7">
+        <v>4.0460000000000003</v>
+      </c>
+      <c r="BX11" s="7">
+        <v>6.8121</v>
+      </c>
+      <c r="BY11" s="7">
+        <v>12.4368</v>
+      </c>
+      <c r="BZ11" s="7">
+        <v>22.076000000000001</v>
+      </c>
+      <c r="CA11" s="7">
+        <v>32.092500000000001</v>
+      </c>
+      <c r="CB11" s="6">
+        <v>40.847199999999994</v>
+      </c>
+      <c r="CC11" s="17">
+        <v>45.0229</v>
+      </c>
+      <c r="CD11" s="7">
+        <v>49.741199999999999</v>
+      </c>
+      <c r="CE11" s="7">
+        <v>53.554600000000001</v>
+      </c>
+      <c r="CF11" s="7">
+        <v>57.123899999999999</v>
+      </c>
+      <c r="CG11" s="7">
+        <v>57.818899999999999</v>
+      </c>
+      <c r="CH11" s="7">
+        <v>1.4881</v>
+      </c>
+      <c r="CI11" s="7">
+        <v>4.1506000000000007</v>
+      </c>
+      <c r="CJ11" s="7">
+        <v>6.9996</v>
+      </c>
+      <c r="CK11" s="7">
+        <v>12.7873</v>
+      </c>
+      <c r="CL11" s="7">
+        <v>22.705200000000001</v>
+      </c>
+      <c r="CM11" s="7">
+        <v>33.024000000000001</v>
+      </c>
+      <c r="CN11" s="6">
+        <v>42.480699999999999</v>
+      </c>
+      <c r="CO11" s="17">
+        <v>46.9</v>
+      </c>
+      <c r="CP11" s="7"/>
+      <c r="CQ11" s="7"/>
+      <c r="CR11" s="7"/>
+      <c r="CS11" s="7"/>
     </row>
-    <row r="12" spans="1:73" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:97" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="9">
         <v>0.38169999999999998</v>
       </c>
       <c r="C12" s="9">
         <v>0.86220000000000008</v>
       </c>
       <c r="D12" s="9">
         <v>1.6894</v>
       </c>
       <c r="E12" s="9">
         <v>3.7206000000000001</v>
       </c>
       <c r="F12" s="9">
         <v>7.7385000000000002</v>
       </c>
       <c r="G12" s="9">
         <v>12.290899999999999</v>
       </c>
       <c r="H12" s="9">
         <v>16.037500000000001</v>
       </c>
       <c r="I12" s="9">
@@ -3229,115 +4541,188 @@
       <c r="AP12" s="7">
         <v>7.6888999999999994</v>
       </c>
       <c r="AQ12" s="7">
         <v>12.617799999999999</v>
       </c>
       <c r="AR12" s="7">
         <v>16.236899999999999</v>
       </c>
       <c r="AS12" s="7">
         <v>18.648299999999999</v>
       </c>
       <c r="AT12" s="7">
         <v>21.258599999999998</v>
       </c>
       <c r="AU12" s="7">
         <v>23.648400000000002</v>
       </c>
       <c r="AV12" s="7">
         <v>25.643799999999999</v>
       </c>
       <c r="AW12" s="7">
         <v>27.1219</v>
       </c>
       <c r="AX12" s="7">
-        <v>0.3669</v>
+        <v>0.3634</v>
       </c>
       <c r="AY12" s="7">
-        <v>1.1967999999999999</v>
+        <v>0.71760000000000002</v>
       </c>
       <c r="AZ12" s="7">
-        <v>2.1033000000000004</v>
+        <v>1.1684999999999999</v>
       </c>
       <c r="BA12" s="7">
-        <v>4.3570000000000002</v>
+        <v>1.9676</v>
       </c>
       <c r="BB12" s="7">
-        <v>8.3498999999999999</v>
+        <v>3.5867</v>
       </c>
       <c r="BC12" s="7">
-        <v>13.3977</v>
-[...5 lines deleted...]
-        <v>19.600000000000001</v>
+        <v>5.2241999999999997</v>
+      </c>
+      <c r="BD12" s="6">
+        <v>6.5909999999999993</v>
+      </c>
+      <c r="BE12" s="6">
+        <v>7.7236999999999991</v>
       </c>
       <c r="BF12" s="7">
-        <v>22.247700000000002</v>
+        <v>9.0540999999999983</v>
       </c>
       <c r="BG12" s="7">
-        <v>24.638300000000001</v>
+        <v>10.155899999999999</v>
       </c>
       <c r="BH12" s="7">
-        <v>26.64</v>
+        <v>11.227499999999999</v>
       </c>
       <c r="BI12" s="7">
-        <v>28.093400000000003</v>
+        <v>11.954999999999998</v>
       </c>
       <c r="BJ12" s="7">
-        <v>0.23019999999999999</v>
+        <v>0.224</v>
       </c>
       <c r="BK12" s="7">
-        <v>0.49339999999999995</v>
+        <v>0.48610000000000003</v>
       </c>
       <c r="BL12" s="7">
-        <v>0.8165</v>
-[...2 lines deleted...]
-        <v>1.5484</v>
+        <v>0.81040000000000001</v>
+      </c>
+      <c r="BM12" s="20">
+        <f>'[1]3.'!N15/1000</f>
+        <v>1.55105</v>
       </c>
       <c r="BN12" s="7">
-        <v>3.1084999999999998</v>
+        <v>3.1021999999999998</v>
       </c>
       <c r="BO12" s="7">
         <v>4.7898000000000005</v>
       </c>
       <c r="BP12" s="6">
         <v>6.2138</v>
       </c>
-      <c r="BQ12" s="24">
+      <c r="BQ12" s="17">
         <v>7.3733999999999993</v>
       </c>
-      <c r="BR12" s="7"/>
-[...2 lines deleted...]
-      <c r="BU12" s="7"/>
+      <c r="BR12" s="7">
+        <v>8.6798999999999999</v>
+      </c>
+      <c r="BS12" s="7">
+        <v>9.767100000000001</v>
+      </c>
+      <c r="BT12" s="7">
+        <v>10.834200000000001</v>
+      </c>
+      <c r="BU12" s="7">
+        <v>11.648</v>
+      </c>
+      <c r="BV12" s="7">
+        <v>0.2576</v>
+      </c>
+      <c r="BW12" s="7">
+        <v>0.5292</v>
+      </c>
+      <c r="BX12" s="7">
+        <v>0.89890000000000003</v>
+      </c>
+      <c r="BY12" s="7">
+        <v>1.5555000000000001</v>
+      </c>
+      <c r="BZ12" s="7">
+        <v>3.1335000000000002</v>
+      </c>
+      <c r="CA12" s="7">
+        <v>4.6715</v>
+      </c>
+      <c r="CB12" s="6">
+        <v>6.2110000000000003</v>
+      </c>
+      <c r="CC12" s="17">
+        <v>7.4782999999999999</v>
+      </c>
+      <c r="CD12" s="7">
+        <v>8.5982000000000003</v>
+      </c>
+      <c r="CE12" s="7">
+        <v>9.8317000000000014</v>
+      </c>
+      <c r="CF12" s="7">
+        <v>11.074</v>
+      </c>
+      <c r="CG12" s="7">
+        <v>11.994399999999999</v>
+      </c>
+      <c r="CH12" s="7">
+        <v>0.2175</v>
+      </c>
+      <c r="CI12" s="7">
+        <v>0.54810000000000003</v>
+      </c>
+      <c r="CJ12" s="7">
+        <v>0.88939999999999997</v>
+      </c>
+      <c r="CK12" s="7">
+        <v>1.6900999999999999</v>
+      </c>
+      <c r="CL12" s="7">
+        <v>3.4120999999999997</v>
+      </c>
+      <c r="CM12" s="7">
+        <v>5.1174999999999997</v>
+      </c>
+      <c r="CN12" s="6">
+        <v>6.6856999999999998</v>
+      </c>
+      <c r="CO12" s="17">
+        <v>8</v>
+      </c>
+      <c r="CP12" s="7"/>
+      <c r="CQ12" s="7"/>
+      <c r="CR12" s="7"/>
+      <c r="CS12" s="7"/>
     </row>
-    <row r="13" spans="1:73" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:97" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="9">
         <v>2.07E-2</v>
       </c>
       <c r="C13" s="9">
         <v>0.15330000000000002</v>
       </c>
       <c r="D13" s="9">
         <v>0.66139999999999999</v>
       </c>
       <c r="E13" s="9">
         <v>1.5974000000000002</v>
       </c>
       <c r="F13" s="9">
         <v>2.8804000000000003</v>
       </c>
       <c r="G13" s="9">
         <v>3.9916999999999998</v>
       </c>
       <c r="H13" s="9">
         <v>5.0312000000000001</v>
       </c>
       <c r="I13" s="9">
@@ -3442,115 +4827,188 @@
       <c r="AP13" s="7">
         <v>2.9759000000000002</v>
       </c>
       <c r="AQ13" s="7">
         <v>4.1301999999999994</v>
       </c>
       <c r="AR13" s="7">
         <v>5.3056999999999999</v>
       </c>
       <c r="AS13" s="7">
         <v>6.2233000000000001</v>
       </c>
       <c r="AT13" s="7">
         <v>7.8490000000000002</v>
       </c>
       <c r="AU13" s="7">
         <v>8.7667999999999999</v>
       </c>
       <c r="AV13" s="7">
         <v>9.428799999999999</v>
       </c>
       <c r="AW13" s="7">
         <v>10.050799999999999</v>
       </c>
       <c r="AX13" s="7">
-        <v>2.3899999999999998E-2</v>
+        <v>2.2699999999999998E-2</v>
       </c>
       <c r="AY13" s="7">
-        <v>0.19069999999999998</v>
+        <v>0.1651</v>
       </c>
       <c r="AZ13" s="7">
-        <v>0.72139999999999993</v>
+        <v>0.52149999999999996</v>
       </c>
       <c r="BA13" s="7">
-        <v>1.6211</v>
+        <v>1.2092999999999998</v>
       </c>
       <c r="BB13" s="7">
-        <v>2.9969999999999999</v>
+        <v>2.0110000000000001</v>
       </c>
       <c r="BC13" s="7">
-        <v>4.1814</v>
-[...5 lines deleted...]
-        <v>6.3</v>
+        <v>2.7559</v>
+      </c>
+      <c r="BD13" s="6">
+        <v>3.5272000000000001</v>
+      </c>
+      <c r="BE13" s="6">
+        <v>4.1089000000000002</v>
       </c>
       <c r="BF13" s="7">
-        <v>7.9203999999999999</v>
+        <v>5.1994000000000007</v>
       </c>
       <c r="BG13" s="7">
-        <v>8.8407</v>
+        <v>5.7992000000000008</v>
       </c>
       <c r="BH13" s="7">
-        <v>9.5063999999999993</v>
+        <v>6.3005000000000004</v>
       </c>
       <c r="BI13" s="7">
-        <v>10.135399999999999</v>
+        <v>6.8573000000000004</v>
       </c>
       <c r="BJ13" s="7">
-        <v>2.4799999999999999E-2</v>
+        <v>2.3699999999999999E-2</v>
       </c>
       <c r="BK13" s="7">
-        <v>0.2298</v>
+        <v>0.17230000000000001</v>
       </c>
       <c r="BL13" s="7">
-        <v>0.83920000000000006</v>
-[...2 lines deleted...]
-        <v>1.8543000000000001</v>
+        <v>0.51460000000000006</v>
+      </c>
+      <c r="BM13" s="20">
+        <f>'[1]3.'!N16/1000</f>
+        <v>1.1650499999999999</v>
       </c>
       <c r="BN13" s="7">
-        <v>3.5225</v>
+        <v>2.0002999999999997</v>
       </c>
       <c r="BO13" s="7">
         <v>2.7768999999999999</v>
       </c>
       <c r="BP13" s="6">
         <v>3.5646</v>
       </c>
-      <c r="BQ13" s="24">
+      <c r="BQ13" s="17">
         <v>4.1351000000000004</v>
       </c>
-      <c r="BR13" s="7"/>
-[...2 lines deleted...]
-      <c r="BU13" s="7"/>
+      <c r="BR13" s="7">
+        <v>5.2243999999999993</v>
+      </c>
+      <c r="BS13" s="7">
+        <v>5.8321000000000005</v>
+      </c>
+      <c r="BT13" s="7">
+        <v>6.3372999999999999</v>
+      </c>
+      <c r="BU13" s="7">
+        <v>6.9218999999999999</v>
+      </c>
+      <c r="BV13" s="7">
+        <v>2.47E-2</v>
+      </c>
+      <c r="BW13" s="7">
+        <v>0.17610000000000001</v>
+      </c>
+      <c r="BX13" s="7">
+        <v>0.5353</v>
+      </c>
+      <c r="BY13" s="7">
+        <v>1.2125999999999999</v>
+      </c>
+      <c r="BZ13" s="7">
+        <v>2.0289999999999999</v>
+      </c>
+      <c r="CA13" s="7">
+        <v>2.7814000000000001</v>
+      </c>
+      <c r="CB13" s="6">
+        <v>3.5446</v>
+      </c>
+      <c r="CC13" s="17">
+        <v>4.1198000000000006</v>
+      </c>
+      <c r="CD13" s="7">
+        <v>5.2303999999999995</v>
+      </c>
+      <c r="CE13" s="7">
+        <v>5.8361999999999998</v>
+      </c>
+      <c r="CF13" s="7">
+        <v>6.3393999999999995</v>
+      </c>
+      <c r="CG13" s="7">
+        <v>6.9438999999999993</v>
+      </c>
+      <c r="CH13" s="7">
+        <v>2.1499999999999998E-2</v>
+      </c>
+      <c r="CI13" s="7">
+        <v>0.16969999999999999</v>
+      </c>
+      <c r="CJ13" s="7">
+        <v>0.53859999999999997</v>
+      </c>
+      <c r="CK13" s="7">
+        <v>1.2234</v>
+      </c>
+      <c r="CL13" s="7">
+        <v>2.0360999999999998</v>
+      </c>
+      <c r="CM13" s="7">
+        <v>2.8119999999999998</v>
+      </c>
+      <c r="CN13" s="6">
+        <v>3.6031999999999997</v>
+      </c>
+      <c r="CO13" s="17">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="CP13" s="7"/>
+      <c r="CQ13" s="7"/>
+      <c r="CR13" s="7"/>
+      <c r="CS13" s="7"/>
     </row>
-    <row r="14" spans="1:73" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:97" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="8" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="9">
         <v>4.5499999999999999E-2</v>
       </c>
       <c r="C14" s="9">
         <v>0.1168</v>
       </c>
       <c r="D14" s="9">
         <v>0.53470000000000006</v>
       </c>
       <c r="E14" s="9">
         <v>1.3995</v>
       </c>
       <c r="F14" s="9">
         <v>3.1386999999999996</v>
       </c>
       <c r="G14" s="9">
         <v>5.9684999999999997</v>
       </c>
       <c r="H14" s="9">
         <v>8.4076000000000004</v>
       </c>
       <c r="I14" s="9">
@@ -3655,115 +5113,188 @@
       <c r="AP14" s="7">
         <v>3.1739000000000002</v>
       </c>
       <c r="AQ14" s="7">
         <v>6.1208</v>
       </c>
       <c r="AR14" s="7">
         <v>8.6454000000000004</v>
       </c>
       <c r="AS14" s="7">
         <v>10.249600000000001</v>
       </c>
       <c r="AT14" s="7">
         <v>12.111000000000001</v>
       </c>
       <c r="AU14" s="7">
         <v>13.445799999999998</v>
       </c>
       <c r="AV14" s="7">
         <v>13.7271</v>
       </c>
       <c r="AW14" s="7">
         <v>15.097100000000001</v>
       </c>
       <c r="AX14" s="7">
-        <v>5.2299999999999999E-2</v>
+        <v>7.0199999999999999E-2</v>
       </c>
       <c r="AY14" s="7">
-        <v>0.12740000000000001</v>
+        <v>0.16199999999999998</v>
       </c>
       <c r="AZ14" s="7">
-        <v>0.54770000000000008</v>
+        <v>0.54810000000000003</v>
       </c>
       <c r="BA14" s="7">
-        <v>1.429</v>
+        <v>1.4838</v>
       </c>
       <c r="BB14" s="7">
-        <v>3.2166000000000001</v>
+        <v>3.2362000000000002</v>
       </c>
       <c r="BC14" s="7">
-        <v>6.2027000000000001</v>
-[...5 lines deleted...]
-        <v>10.4</v>
+        <v>4.5716999999999999</v>
+      </c>
+      <c r="BD14" s="6">
+        <v>6.7175000000000002</v>
+      </c>
+      <c r="BE14" s="6">
+        <v>8.1830999999999996</v>
       </c>
       <c r="BF14" s="7">
-        <v>12.267700000000001</v>
+        <v>9.8879000000000001</v>
       </c>
       <c r="BG14" s="7">
-        <v>13.621600000000001</v>
+        <v>11.070600000000001</v>
       </c>
       <c r="BH14" s="7">
-        <v>13.9177</v>
+        <v>11.302700000000002</v>
       </c>
       <c r="BI14" s="7">
-        <v>15.301500000000001</v>
+        <v>12.547500000000001</v>
       </c>
       <c r="BJ14" s="7">
-        <v>5.3899999999999997E-2</v>
+        <v>4.1399999999999999E-2</v>
       </c>
       <c r="BK14" s="7">
-        <v>0.1318</v>
+        <v>8.9700000000000002E-2</v>
       </c>
       <c r="BL14" s="7">
-        <v>0.56479999999999997</v>
-[...2 lines deleted...]
-        <v>1.4314</v>
+        <v>0.55870000000000009</v>
+      </c>
+      <c r="BM14" s="20">
+        <f>'[1]3.'!N17/1000</f>
+        <v>1.5048999999999999</v>
       </c>
       <c r="BN14" s="7">
-        <v>3.2385999999999999</v>
+        <v>3.3364000000000003</v>
       </c>
       <c r="BO14" s="7">
         <v>6.3621000000000008</v>
       </c>
       <c r="BP14" s="6">
         <v>8.5263999999999989</v>
       </c>
-      <c r="BQ14" s="24">
+      <c r="BQ14" s="17">
         <v>10.0044</v>
       </c>
-      <c r="BR14" s="7"/>
-[...2 lines deleted...]
-      <c r="BU14" s="7"/>
+      <c r="BR14" s="7">
+        <v>11.7463</v>
+      </c>
+      <c r="BS14" s="7">
+        <v>12.941799999999999</v>
+      </c>
+      <c r="BT14" s="7">
+        <v>13.171989999999999</v>
+      </c>
+      <c r="BU14" s="7">
+        <v>14.5267</v>
+      </c>
+      <c r="BV14" s="7">
+        <v>4.3400000000000001E-2</v>
+      </c>
+      <c r="BW14" s="7">
+        <v>0.1479</v>
+      </c>
+      <c r="BX14" s="7">
+        <v>0.57669999999999999</v>
+      </c>
+      <c r="BY14" s="7">
+        <v>1.5995999999999999</v>
+      </c>
+      <c r="BZ14" s="7">
+        <v>3.5025999999999997</v>
+      </c>
+      <c r="CA14" s="7">
+        <v>6.6351000000000004</v>
+      </c>
+      <c r="CB14" s="6">
+        <v>8.9072000000000013</v>
+      </c>
+      <c r="CC14" s="17">
+        <v>10.4816</v>
+      </c>
+      <c r="CD14" s="7">
+        <v>12.403600000000001</v>
+      </c>
+      <c r="CE14" s="7">
+        <v>13.6904</v>
+      </c>
+      <c r="CF14" s="7">
+        <v>13.9536</v>
+      </c>
+      <c r="CG14" s="7">
+        <v>15.305099999999999</v>
+      </c>
+      <c r="CH14" s="7">
+        <v>7.85E-2</v>
+      </c>
+      <c r="CI14" s="7">
+        <v>0.2074</v>
+      </c>
+      <c r="CJ14" s="7">
+        <v>0.67070000000000007</v>
+      </c>
+      <c r="CK14" s="7">
+        <v>1.7481</v>
+      </c>
+      <c r="CL14" s="7">
+        <v>3.7450999999999999</v>
+      </c>
+      <c r="CM14" s="7">
+        <v>7.1056000000000008</v>
+      </c>
+      <c r="CN14" s="6">
+        <v>9.4265000000000008</v>
+      </c>
+      <c r="CO14" s="17">
+        <v>11</v>
+      </c>
+      <c r="CP14" s="7"/>
+      <c r="CQ14" s="7"/>
+      <c r="CR14" s="7"/>
+      <c r="CS14" s="7"/>
     </row>
-    <row r="15" spans="1:73" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:97" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="8" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="9">
         <v>0.54270000000000007</v>
       </c>
       <c r="C15" s="9">
         <v>1.0827</v>
       </c>
       <c r="D15" s="9">
         <v>1.9707000000000001</v>
       </c>
       <c r="E15" s="9">
         <v>3.4446999999999997</v>
       </c>
       <c r="F15" s="9">
         <v>5.7786999999999997</v>
       </c>
       <c r="G15" s="9">
         <v>7.5626999999999995</v>
       </c>
       <c r="H15" s="9">
         <v>9.3077000000000005</v>
       </c>
       <c r="I15" s="9">
@@ -3868,115 +5399,188 @@
       <c r="AP15" s="7">
         <v>5.8536999999999999</v>
       </c>
       <c r="AQ15" s="7">
         <v>7.6749999999999998</v>
       </c>
       <c r="AR15" s="7">
         <v>9.430299999999999</v>
       </c>
       <c r="AS15" s="7">
         <v>11.335899999999999</v>
       </c>
       <c r="AT15" s="7">
         <v>12.9438</v>
       </c>
       <c r="AU15" s="7">
         <v>14.321</v>
       </c>
       <c r="AV15" s="7">
         <v>15.453100000000001</v>
       </c>
       <c r="AW15" s="7">
         <v>16.228000000000002</v>
       </c>
       <c r="AX15" s="7">
-        <v>0.54859999999999998</v>
+        <v>0.27610000000000001</v>
       </c>
       <c r="AY15" s="7">
-        <v>1.1034000000000002</v>
+        <v>0.56130000000000002</v>
       </c>
       <c r="AZ15" s="7">
-        <v>1.9874000000000001</v>
+        <v>1.0374000000000001</v>
       </c>
       <c r="BA15" s="7">
-        <v>3.4561999999999999</v>
+        <v>1.7307000000000001</v>
       </c>
       <c r="BB15" s="7">
-        <v>5.8623000000000003</v>
+        <v>2.9839000000000002</v>
       </c>
       <c r="BC15" s="7">
-        <v>7.6788999999999996</v>
-[...5 lines deleted...]
-        <v>11.3</v>
+        <v>5.8366000000000007</v>
+      </c>
+      <c r="BD15" s="6">
+        <v>6.9305000000000003</v>
+      </c>
+      <c r="BE15" s="6">
+        <v>7.9766000000000004</v>
       </c>
       <c r="BF15" s="7">
-        <v>12.970700000000001</v>
+        <v>8.7919999999999998</v>
       </c>
       <c r="BG15" s="7">
-        <v>14.355600000000001</v>
+        <v>9.5158000000000005</v>
       </c>
       <c r="BH15" s="7">
-        <v>15.5053</v>
+        <v>10.094200000000001</v>
       </c>
       <c r="BI15" s="7">
-        <v>16.318100000000001</v>
+        <v>10.520000000000001</v>
       </c>
       <c r="BJ15" s="7">
-        <v>0.55900000000000005</v>
+        <v>0.2944</v>
       </c>
       <c r="BK15" s="7">
-        <v>1.1080000000000001</v>
+        <v>0.14269999999999999</v>
       </c>
       <c r="BL15" s="7">
-        <v>1.9964999999999999</v>
-[...2 lines deleted...]
-        <v>3.4618000000000002</v>
+        <v>1.0662</v>
+      </c>
+      <c r="BM15" s="20">
+        <f>'[1]3.'!N18/1000</f>
+        <v>1.7367000000000001</v>
       </c>
       <c r="BN15" s="7">
-        <v>5.8193000000000001</v>
+        <v>2.9275000000000002</v>
       </c>
       <c r="BO15" s="7">
         <v>3.8793000000000002</v>
       </c>
       <c r="BP15" s="6">
         <v>4.9383999999999997</v>
       </c>
-      <c r="BQ15" s="24">
+      <c r="BQ15" s="17">
         <v>5.968</v>
       </c>
-      <c r="BR15" s="7"/>
-[...2 lines deleted...]
-      <c r="BU15" s="7"/>
+      <c r="BR15" s="7">
+        <v>6.7923999999999998</v>
+      </c>
+      <c r="BS15" s="7">
+        <v>7.5072000000000001</v>
+      </c>
+      <c r="BT15" s="7">
+        <v>8.0794499999999996</v>
+      </c>
+      <c r="BU15" s="7">
+        <v>8.5172999999999988</v>
+      </c>
+      <c r="BV15" s="7">
+        <v>0.30889999999999995</v>
+      </c>
+      <c r="BW15" s="7">
+        <v>0.6109</v>
+      </c>
+      <c r="BX15" s="7">
+        <v>1.1119000000000001</v>
+      </c>
+      <c r="BY15" s="7">
+        <v>1.7945</v>
+      </c>
+      <c r="BZ15" s="7">
+        <v>2.9931999999999999</v>
+      </c>
+      <c r="CA15" s="7">
+        <v>3.9392</v>
+      </c>
+      <c r="CB15" s="6">
+        <v>4.9978999999999996</v>
+      </c>
+      <c r="CC15" s="17">
+        <v>6.0321000000000007</v>
+      </c>
+      <c r="CD15" s="7">
+        <v>6.8708</v>
+      </c>
+      <c r="CE15" s="7">
+        <v>7.5971000000000002</v>
+      </c>
+      <c r="CF15" s="7">
+        <v>8.196299999999999</v>
+      </c>
+      <c r="CG15" s="7">
+        <v>8.6498999999999988</v>
+      </c>
+      <c r="CH15" s="7">
+        <v>0.31510000000000005</v>
+      </c>
+      <c r="CI15" s="7">
+        <v>0.62620000000000009</v>
+      </c>
+      <c r="CJ15" s="7">
+        <v>1.1413</v>
+      </c>
+      <c r="CK15" s="7">
+        <v>1.8183</v>
+      </c>
+      <c r="CL15" s="7">
+        <v>3.0204</v>
+      </c>
+      <c r="CM15" s="7">
+        <v>4.0888</v>
+      </c>
+      <c r="CN15" s="6">
+        <v>5.2386999999999997</v>
+      </c>
+      <c r="CO15" s="17">
+        <v>6.4</v>
+      </c>
+      <c r="CP15" s="7"/>
+      <c r="CQ15" s="7"/>
+      <c r="CR15" s="7"/>
+      <c r="CS15" s="7"/>
     </row>
-    <row r="16" spans="1:73" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:97" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="9">
         <v>0.85129999999999995</v>
       </c>
       <c r="C16" s="9">
         <v>2.0810999999999997</v>
       </c>
       <c r="D16" s="9">
         <v>3.7526999999999999</v>
       </c>
       <c r="E16" s="9">
         <v>8.1112000000000002</v>
       </c>
       <c r="F16" s="9">
         <v>14.7957</v>
       </c>
       <c r="G16" s="9">
         <v>20.273199999999999</v>
       </c>
       <c r="H16" s="9">
         <v>22.184200000000001</v>
       </c>
       <c r="I16" s="9">
@@ -4081,115 +5685,188 @@
       <c r="AP16" s="7">
         <v>14.6579</v>
       </c>
       <c r="AQ16" s="7">
         <v>19.537400000000002</v>
       </c>
       <c r="AR16" s="7">
         <v>22.390599999999999</v>
       </c>
       <c r="AS16" s="7">
         <v>24.517599999999998</v>
       </c>
       <c r="AT16" s="7">
         <v>26.0244</v>
       </c>
       <c r="AU16" s="7">
         <v>27.547000000000001</v>
       </c>
       <c r="AV16" s="7">
         <v>28.985400000000002</v>
       </c>
       <c r="AW16" s="7">
         <v>30.568900000000003</v>
       </c>
       <c r="AX16" s="7">
-        <v>0.6362000000000001</v>
+        <v>0.64510000000000001</v>
       </c>
       <c r="AY16" s="7">
-        <v>1.9707999999999999</v>
+        <v>1.9294</v>
       </c>
       <c r="AZ16" s="7">
-        <v>3.6415000000000002</v>
+        <v>3.5426000000000002</v>
       </c>
       <c r="BA16" s="7">
-        <v>8.2989999999999995</v>
+        <v>7.9478</v>
       </c>
       <c r="BB16" s="7">
-        <v>15.1439</v>
+        <v>14.410699999999999</v>
       </c>
       <c r="BC16" s="7">
-        <v>19.9922</v>
-[...5 lines deleted...]
-        <v>24.5</v>
+        <v>15.386799999999999</v>
+      </c>
+      <c r="BD16" s="6">
+        <v>17.955099999999998</v>
+      </c>
+      <c r="BE16" s="6">
+        <v>19.815299999999997</v>
       </c>
       <c r="BF16" s="7">
-        <v>26.049900000000001</v>
+        <v>21.310499999999998</v>
       </c>
       <c r="BG16" s="7">
-        <v>27.557099999999998</v>
+        <v>22.779499999999999</v>
       </c>
       <c r="BH16" s="7">
-        <v>28.995799999999999</v>
+        <v>24.18</v>
       </c>
       <c r="BI16" s="7">
-        <v>30.572299999999998</v>
+        <v>25.696400000000001</v>
       </c>
       <c r="BJ16" s="7">
-        <v>0.57410000000000005</v>
+        <v>0.59099999999999997</v>
       </c>
       <c r="BK16" s="7">
-        <v>1.8083</v>
+        <v>0.58199999999999996</v>
       </c>
       <c r="BL16" s="7">
-        <v>3.4340000000000002</v>
-[...2 lines deleted...]
-        <v>7.9806000000000008</v>
+        <v>3.4386000000000001</v>
+      </c>
+      <c r="BM16" s="20">
+        <f>'[1]3.'!N19/1000</f>
+        <v>7.7313000000000001</v>
       </c>
       <c r="BN16" s="7">
-        <v>14.8171</v>
+        <v>14.2103</v>
       </c>
       <c r="BO16" s="7">
         <v>18.8246</v>
       </c>
       <c r="BP16" s="6">
         <v>21.192700000000002</v>
       </c>
-      <c r="BQ16" s="24">
+      <c r="BQ16" s="17">
         <v>22.821400000000001</v>
       </c>
-      <c r="BR16" s="7"/>
-[...2 lines deleted...]
-      <c r="BU16" s="7"/>
+      <c r="BR16" s="7">
+        <v>23.883900000000001</v>
+      </c>
+      <c r="BS16" s="7">
+        <v>24.982900000000001</v>
+      </c>
+      <c r="BT16" s="7">
+        <v>26.107650000000003</v>
+      </c>
+      <c r="BU16" s="7">
+        <v>27.407</v>
+      </c>
+      <c r="BV16" s="7">
+        <v>0.52010000000000001</v>
+      </c>
+      <c r="BW16" s="7">
+        <v>1.7227000000000001</v>
+      </c>
+      <c r="BX16" s="7">
+        <v>3.4088000000000003</v>
+      </c>
+      <c r="BY16" s="7">
+        <v>7.9841000000000006</v>
+      </c>
+      <c r="BZ16" s="7">
+        <v>14.750399999999999</v>
+      </c>
+      <c r="CA16" s="7">
+        <v>19.6008</v>
+      </c>
+      <c r="CB16" s="6">
+        <v>22.177900000000001</v>
+      </c>
+      <c r="CC16" s="17">
+        <v>23.952500000000001</v>
+      </c>
+      <c r="CD16" s="7">
+        <v>25.1065</v>
+      </c>
+      <c r="CE16" s="7">
+        <v>26.242099999999997</v>
+      </c>
+      <c r="CF16" s="7">
+        <v>27.409800000000001</v>
+      </c>
+      <c r="CG16" s="7">
+        <v>28.777099999999997</v>
+      </c>
+      <c r="CH16" s="7">
+        <v>0.54800000000000004</v>
+      </c>
+      <c r="CI16" s="7">
+        <v>1.8286</v>
+      </c>
+      <c r="CJ16" s="7">
+        <v>3.5493000000000001</v>
+      </c>
+      <c r="CK16" s="7">
+        <v>8.3726000000000003</v>
+      </c>
+      <c r="CL16" s="7">
+        <v>15.612299999999999</v>
+      </c>
+      <c r="CM16" s="7">
+        <v>20.718400000000003</v>
+      </c>
+      <c r="CN16" s="6">
+        <v>23.444400000000002</v>
+      </c>
+      <c r="CO16" s="17">
+        <v>25.5</v>
+      </c>
+      <c r="CP16" s="7"/>
+      <c r="CQ16" s="7"/>
+      <c r="CR16" s="7"/>
+      <c r="CS16" s="7"/>
     </row>
-    <row r="17" spans="1:73" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:97" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="9">
         <v>2.23E-2</v>
       </c>
       <c r="C17" s="9">
         <v>0.32700000000000001</v>
       </c>
       <c r="D17" s="9">
         <v>0.73660000000000003</v>
       </c>
       <c r="E17" s="9">
         <v>1.2505999999999999</v>
       </c>
       <c r="F17" s="9">
         <v>2.8178000000000001</v>
       </c>
       <c r="G17" s="9">
         <v>7.8464</v>
       </c>
       <c r="H17" s="9">
         <v>9.7449999999999992</v>
       </c>
       <c r="I17" s="9">
@@ -4294,115 +5971,188 @@
       <c r="AP17" s="7">
         <v>2.8604000000000003</v>
       </c>
       <c r="AQ17" s="7">
         <v>7.9976000000000003</v>
       </c>
       <c r="AR17" s="7">
         <v>9.991200000000001</v>
       </c>
       <c r="AS17" s="7">
         <v>11.657</v>
       </c>
       <c r="AT17" s="7">
         <v>14.0106</v>
       </c>
       <c r="AU17" s="7">
         <v>14.548399999999999</v>
       </c>
       <c r="AV17" s="7">
         <v>15.713799999999999</v>
       </c>
       <c r="AW17" s="7">
         <v>18.98</v>
       </c>
       <c r="AX17" s="7">
-        <v>2.7E-2</v>
+        <v>2.1899999999999999E-2</v>
       </c>
       <c r="AY17" s="7">
-        <v>0.31910000000000005</v>
+        <v>0.25919999999999999</v>
       </c>
       <c r="AZ17" s="7">
-        <v>0.76460000000000006</v>
+        <v>0.62119999999999997</v>
       </c>
       <c r="BA17" s="7">
-        <v>1.2695999999999998</v>
+        <v>1.0314999999999999</v>
       </c>
       <c r="BB17" s="7">
-        <v>2.8889999999999998</v>
+        <v>2.3472999999999997</v>
       </c>
       <c r="BC17" s="7">
-        <v>8.077399999999999</v>
-[...5 lines deleted...]
-        <v>11.8</v>
+        <v>6.9952999999999994</v>
+      </c>
+      <c r="BD17" s="6">
+        <v>8.6158000000000001</v>
+      </c>
+      <c r="BE17" s="6">
+        <v>9.9855</v>
       </c>
       <c r="BF17" s="7">
-        <v>14.111700000000001</v>
+        <v>11.898099999999999</v>
       </c>
       <c r="BG17" s="7">
-        <v>14.6549</v>
+        <v>12.339499999999999</v>
       </c>
       <c r="BH17" s="7">
-        <v>15.831899999999999</v>
+        <v>13.2958</v>
       </c>
       <c r="BI17" s="7">
-        <v>19.130700000000001</v>
+        <v>16.180299999999999</v>
       </c>
       <c r="BJ17" s="7">
-        <v>2.7800000000000002E-2</v>
+        <v>2.2600000000000002E-2</v>
       </c>
       <c r="BK17" s="7">
-        <v>0.32539999999999997</v>
+        <v>1.8254000000000001</v>
       </c>
       <c r="BL17" s="7">
-        <v>0.78420000000000001</v>
-[...2 lines deleted...]
-        <v>1.2992999999999999</v>
+        <v>0.6372000000000001</v>
+      </c>
+      <c r="BM17" s="20">
+        <f>'[1]3.'!N20/1000</f>
+        <v>1.0567</v>
       </c>
       <c r="BN17" s="7">
-        <v>2.9348000000000001</v>
+        <v>2.3873000000000002</v>
       </c>
       <c r="BO17" s="7">
         <v>6.6871999999999998</v>
       </c>
       <c r="BP17" s="6">
         <v>8.3400999999999996</v>
       </c>
-      <c r="BQ17" s="24">
+      <c r="BQ17" s="17">
         <v>9.7372000000000014</v>
       </c>
-      <c r="BR17" s="7"/>
-[...2 lines deleted...]
-      <c r="BU17" s="7"/>
+      <c r="BR17" s="7">
+        <v>11.745299999999999</v>
+      </c>
+      <c r="BS17" s="7">
+        <v>12.195499999999999</v>
+      </c>
+      <c r="BT17" s="7">
+        <v>13.190049999999999</v>
+      </c>
+      <c r="BU17" s="7">
+        <v>16.276499999999999</v>
+      </c>
+      <c r="BV17" s="7">
+        <v>2.3600000000000003E-2</v>
+      </c>
+      <c r="BW17" s="7">
+        <v>0.27750000000000002</v>
+      </c>
+      <c r="BX17" s="7">
+        <v>0.66149999999999998</v>
+      </c>
+      <c r="BY17" s="7">
+        <v>1.0935999999999999</v>
+      </c>
+      <c r="BZ17" s="7">
+        <v>2.4641999999999999</v>
+      </c>
+      <c r="CA17" s="7">
+        <v>6.8931000000000004</v>
+      </c>
+      <c r="CB17" s="6">
+        <v>8.6286000000000005</v>
+      </c>
+      <c r="CC17" s="17">
+        <v>10.0486</v>
+      </c>
+      <c r="CD17" s="7">
+        <v>12.157200000000001</v>
+      </c>
+      <c r="CE17" s="7">
+        <v>12.629799999999999</v>
+      </c>
+      <c r="CF17" s="7">
+        <v>13.664200000000001</v>
+      </c>
+      <c r="CG17" s="7">
+        <v>16.902799999999999</v>
+      </c>
+      <c r="CH17" s="7">
+        <v>2.47E-2</v>
+      </c>
+      <c r="CI17" s="7">
+        <v>0.28620000000000001</v>
+      </c>
+      <c r="CJ17" s="7">
+        <v>0.68170000000000008</v>
+      </c>
+      <c r="CK17" s="7">
+        <v>1.1268</v>
+      </c>
+      <c r="CL17" s="7">
+        <v>2.5384000000000002</v>
+      </c>
+      <c r="CM17" s="7">
+        <v>7.1231999999999998</v>
+      </c>
+      <c r="CN17" s="6">
+        <v>9.0092999999999996</v>
+      </c>
+      <c r="CO17" s="17">
+        <v>10.5</v>
+      </c>
+      <c r="CP17" s="7"/>
+      <c r="CQ17" s="7"/>
+      <c r="CR17" s="7"/>
+      <c r="CS17" s="7"/>
     </row>
-    <row r="18" spans="1:73" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:97" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="9">
         <v>0.17549999999999999</v>
       </c>
       <c r="C18" s="9">
         <v>0.5542999999999999</v>
       </c>
       <c r="D18" s="9">
         <v>1.0427</v>
       </c>
       <c r="E18" s="9">
         <v>1.6327</v>
       </c>
       <c r="F18" s="9">
         <v>2.2305000000000001</v>
       </c>
       <c r="G18" s="9">
         <v>2.8338000000000001</v>
       </c>
       <c r="H18" s="9">
         <v>3.6746999999999996</v>
       </c>
       <c r="I18" s="9">
@@ -4507,155 +6257,232 @@
       <c r="AP18" s="7">
         <v>2.2639</v>
       </c>
       <c r="AQ18" s="7">
         <v>2.8764000000000003</v>
       </c>
       <c r="AR18" s="7">
         <v>3.7490999999999999</v>
       </c>
       <c r="AS18" s="7">
         <v>4.5926999999999998</v>
       </c>
       <c r="AT18" s="7">
         <v>5.0114000000000001</v>
       </c>
       <c r="AU18" s="7">
         <v>5.2836000000000007</v>
       </c>
       <c r="AV18" s="7">
         <v>5.4814999999999996</v>
       </c>
       <c r="AW18" s="7">
         <v>5.6352000000000002</v>
       </c>
       <c r="AX18" s="7">
-        <v>0.13469999999999999</v>
+        <v>5.96E-2</v>
       </c>
       <c r="AY18" s="7">
-        <v>0.53610000000000002</v>
+        <v>0.19229999999999997</v>
       </c>
       <c r="AZ18" s="7">
-        <v>1.0051000000000001</v>
+        <v>0.36019999999999996</v>
       </c>
       <c r="BA18" s="7">
-        <v>1.6017999999999999</v>
+        <v>0.57419999999999993</v>
       </c>
       <c r="BB18" s="7">
-        <v>2.2664</v>
+        <v>0.81259999999999999</v>
       </c>
       <c r="BC18" s="7">
-        <v>2.8761000000000001</v>
-[...5 lines deleted...]
-        <v>4.5999999999999996</v>
+        <v>5.0282</v>
+      </c>
+      <c r="BD18" s="6">
+        <v>5.5979000000000001</v>
+      </c>
+      <c r="BE18" s="6">
+        <v>6.2617000000000003</v>
       </c>
       <c r="BF18" s="7">
-        <v>5.0705</v>
+        <v>6.6345999999999998</v>
       </c>
       <c r="BG18" s="7">
-        <v>5.3816999999999995</v>
+        <v>6.8784000000000001</v>
       </c>
       <c r="BH18" s="7">
-        <v>5.5804</v>
+        <v>7.0396999999999998</v>
       </c>
       <c r="BI18" s="7">
-        <v>5.7495000000000003</v>
+        <v>7.1752000000000002</v>
       </c>
       <c r="BJ18" s="7">
-        <v>0.18459999999999999</v>
+        <v>8.0700000000000008E-2</v>
       </c>
       <c r="BK18" s="7">
-        <v>0.45050000000000001</v>
+        <v>0.26439999999999997</v>
       </c>
       <c r="BL18" s="7">
-        <v>0.84489999999999998</v>
-[...2 lines deleted...]
-        <v>1.3464</v>
+        <v>0.3674</v>
+      </c>
+      <c r="BM18" s="20">
+        <f>'[1]3.'!N21/1000</f>
+        <v>0.5867</v>
       </c>
       <c r="BN18" s="7">
-        <v>1.9049</v>
+        <v>0.83089999999999997</v>
       </c>
       <c r="BO18" s="7">
         <v>1.2442</v>
       </c>
       <c r="BP18" s="6">
         <v>1.8252999999999999</v>
       </c>
-      <c r="BQ18" s="24">
+      <c r="BQ18" s="17">
         <v>2.4137</v>
       </c>
-      <c r="BR18" s="7"/>
-[...2 lines deleted...]
-      <c r="BU18" s="7"/>
+      <c r="BR18" s="7">
+        <v>2.7931999999999997</v>
+      </c>
+      <c r="BS18" s="7">
+        <v>3.0394000000000001</v>
+      </c>
+      <c r="BT18" s="7">
+        <v>3.2071000000000001</v>
+      </c>
+      <c r="BU18" s="7">
+        <v>3.3504999999999998</v>
+      </c>
+      <c r="BV18" s="7">
+        <v>8.3900000000000002E-2</v>
+      </c>
+      <c r="BW18" s="7">
+        <v>0.2051</v>
+      </c>
+      <c r="BX18" s="7">
+        <v>0.39239999999999997</v>
+      </c>
+      <c r="BY18" s="7">
+        <v>0.62050000000000005</v>
+      </c>
+      <c r="BZ18" s="7">
+        <v>0.87450000000000006</v>
+      </c>
+      <c r="CA18" s="7">
+        <v>1.3042</v>
+      </c>
+      <c r="CB18" s="6">
+        <v>1.9031</v>
+      </c>
+      <c r="CC18" s="17">
+        <v>2.3658999999999999</v>
+      </c>
+      <c r="CD18" s="7">
+        <v>2.6256999999999997</v>
+      </c>
+      <c r="CE18" s="7">
+        <v>2.7983000000000002</v>
+      </c>
+      <c r="CF18" s="7">
+        <v>2.9309000000000003</v>
+      </c>
+      <c r="CG18" s="7">
+        <v>3.0813999999999999</v>
+      </c>
+      <c r="CH18" s="7">
+        <v>5.6299999999999996E-2</v>
+      </c>
+      <c r="CI18" s="7">
+        <v>0.16930000000000001</v>
+      </c>
+      <c r="CJ18" s="7">
+        <v>0.36219999999999997</v>
+      </c>
+      <c r="CK18" s="7">
+        <v>0.54420000000000002</v>
+      </c>
+      <c r="CL18" s="7">
+        <v>0.74650000000000005</v>
+      </c>
+      <c r="CM18" s="7">
+        <v>1.0597999999999999</v>
+      </c>
+      <c r="CN18" s="6">
+        <v>1.4910999999999999</v>
+      </c>
+      <c r="CO18" s="17">
+        <v>1.8</v>
+      </c>
+      <c r="CP18" s="7"/>
+      <c r="CQ18" s="7"/>
+      <c r="CR18" s="7"/>
+      <c r="CS18" s="7"/>
     </row>
-    <row r="19" spans="1:73" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:97" x14ac:dyDescent="0.2">
       <c r="AX19" s="1" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="8">
+  <mergeCells count="10">
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="A2:BU2"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>'с нарастанием'!Заголовки_для_печати</vt:lpstr>
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
+      <vt:lpstr>Молоко с нарастанием</vt:lpstr>
+      <vt:lpstr>'Молоко с нарастанием'!Заголовки_для_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>zh.uskenbayeva</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>