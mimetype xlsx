--- v3 (2026-08-31)
+++ v4 (2026-09-20)
@@ -3,63 +3,63 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
-    <workbookView xWindow="13440" yWindow="0" windowWidth="15030" windowHeight="15555" tabRatio="858"/>
+    <workbookView xWindow="13440" yWindow="0" windowWidth="15030" windowHeight="15555" tabRatio="858" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata (all pop.)" sheetId="1" r:id="rId1"/>
     <sheet name="Symbols" sheetId="5" r:id="rId2"/>
     <sheet name="All population" sheetId="6" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="161" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="162" uniqueCount="92">
   <si>
     <t xml:space="preserve">The code of the statistical indicator  </t>
   </si>
   <si>
     <t xml:space="preserve">Naming of the statistical indicator </t>
   </si>
   <si>
     <t xml:space="preserve">Unit of measurement </t>
   </si>
   <si>
     <t xml:space="preserve">History of the indicator </t>
   </si>
   <si>
     <t>From January 1, 2024</t>
   </si>
   <si>
     <t xml:space="preserve">Defining an indicator </t>
   </si>
   <si>
     <t>Monthly death toll by region</t>
   </si>
   <si>
     <t xml:space="preserve">Data processing method </t>
   </si>
   <si>
@@ -1300,90 +1300,88 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color rgb="FF000000"/>
-[...13 lines deleted...]
-      <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2795">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="5" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="6" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="6" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="7" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -4225,116 +4223,116 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="54" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="56" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="56" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="56" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="55" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="55" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="55" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="55" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="55" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="55" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="57" fillId="0" borderId="25" xfId="21" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="57" fillId="0" borderId="1" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="57" fillId="0" borderId="1" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="14" fontId="55" fillId="0" borderId="1" xfId="25" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="55" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="55" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="34" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...22 lines deleted...]
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2795">
     <cellStyle name="20% - Акцент1 2" xfId="47"/>
     <cellStyle name="20% - Акцент1 2 10" xfId="48"/>
     <cellStyle name="20% - Акцент1 2 10 2" xfId="1793"/>
     <cellStyle name="20% - Акцент1 2 11" xfId="49"/>
     <cellStyle name="20% - Акцент1 2 11 2" xfId="1794"/>
     <cellStyle name="20% - Акцент1 2 12" xfId="50"/>
     <cellStyle name="20% - Акцент1 2 12 2" xfId="1795"/>
     <cellStyle name="20% - Акцент1 2 13" xfId="51"/>
     <cellStyle name="20% - Акцент1 2 13 2" xfId="1796"/>
     <cellStyle name="20% - Акцент1 2 14" xfId="52"/>
     <cellStyle name="20% - Акцент1 2 14 2" xfId="1797"/>
     <cellStyle name="20% - Акцент1 2 15" xfId="53"/>
     <cellStyle name="20% - Акцент1 2 15 2" xfId="1798"/>
     <cellStyle name="20% - Акцент1 2 16" xfId="54"/>
     <cellStyle name="20% - Акцент1 2 16 2" xfId="1799"/>
     <cellStyle name="20% - Акцент1 2 17" xfId="55"/>
     <cellStyle name="20% - Акцент1 2 17 2" xfId="1800"/>
     <cellStyle name="20% - Акцент1 2 18" xfId="56"/>
     <cellStyle name="20% - Акцент1 2 18 2" xfId="1801"/>
     <cellStyle name="20% - Акцент1 2 19" xfId="57"/>
     <cellStyle name="20% - Акцент1 2 19 2" xfId="1802"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="58"/>
@@ -7318,472 +7316,474 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/703847?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25848/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:b.kuandyk@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection sqref="A1:B20"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="37.42578125" customWidth="1"/>
     <col min="2" max="2" width="67.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A1" s="49" t="s">
+      <c r="A1" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="50">
+      <c r="B1" s="34">
         <v>612201</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A2" s="49" t="s">
+      <c r="A2" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="51" t="s">
+      <c r="B2" s="35" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A3" s="49" t="s">
+      <c r="A3" s="33" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="51" t="s">
+      <c r="B3" s="35" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A4" s="49" t="s">
+      <c r="A4" s="33" t="s">
         <v>48</v>
       </c>
-      <c r="B4" s="51" t="s">
+      <c r="B4" s="35" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A5" s="49" t="s">
+      <c r="A5" s="33" t="s">
         <v>3</v>
       </c>
-      <c r="B5" s="51" t="s">
+      <c r="B5" s="35" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A6" s="49" t="s">
+      <c r="A6" s="33" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="51" t="s">
+      <c r="B6" s="35" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A7" s="49" t="s">
+      <c r="A7" s="33" t="s">
         <v>7</v>
       </c>
-      <c r="B7" s="51" t="s">
+      <c r="B7" s="35" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="49" t="s">
+      <c r="A8" s="33" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="52" t="s">
+      <c r="B8" s="36" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="80.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="49" t="s">
+      <c r="A9" s="33" t="s">
         <v>11</v>
       </c>
-      <c r="B9" s="52" t="s">
+      <c r="B9" s="36" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="49" t="s">
+      <c r="A10" s="33" t="s">
         <v>13</v>
       </c>
-      <c r="B10" s="51" t="s">
+      <c r="B10" s="35" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="49" t="s">
+      <c r="A11" s="33" t="s">
         <v>15</v>
       </c>
-      <c r="B11" s="53" t="s">
+      <c r="B11" s="37" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="49" t="s">
+      <c r="A12" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="B12" s="54" t="s">
+      <c r="B12" s="38" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A13" s="49" t="s">
+      <c r="A13" s="33" t="s">
         <v>17</v>
       </c>
-      <c r="B13" s="54" t="s">
+      <c r="B13" s="38" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A14" s="49" t="s">
+      <c r="A14" s="33" t="s">
         <v>18</v>
       </c>
-      <c r="B14" s="55" t="s">
+      <c r="B14" s="39" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A15" s="49" t="s">
+      <c r="A15" s="33" t="s">
         <v>19</v>
       </c>
-      <c r="B15" s="56">
-        <v>46239</v>
+      <c r="B15" s="40">
+        <v>46272</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A16" s="49" t="s">
+      <c r="A16" s="33" t="s">
         <v>20</v>
       </c>
-      <c r="B16" s="56">
-        <v>46272</v>
+      <c r="B16" s="40">
+        <v>46300</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A17" s="49" t="s">
+      <c r="A17" s="33" t="s">
         <v>21</v>
       </c>
-      <c r="B17" s="52" t="s">
+      <c r="B17" s="36" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A18" s="49" t="s">
+      <c r="A18" s="33" t="s">
         <v>22</v>
       </c>
-      <c r="B18" s="57" t="s">
+      <c r="B18" s="41" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A19" s="49" t="s">
+      <c r="A19" s="33" t="s">
         <v>23</v>
       </c>
-      <c r="B19" s="58" t="s">
+      <c r="B19" s="42" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A20" s="49" t="s">
+      <c r="A20" s="33" t="s">
         <v>24</v>
       </c>
-      <c r="B20" s="59" t="s">
+      <c r="B20" s="43" t="s">
         <v>90</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B11" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B14" r:id="rId3"/>
     <hyperlink ref="B20" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="B5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="F5" sqref="F5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="79.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="186" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="10" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AF983"/>
+  <dimension ref="A1:AG983"/>
   <sheetViews>
-    <sheetView topLeftCell="J1" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="Q59" sqref="Q59"/>
+    <sheetView tabSelected="1" topLeftCell="J1" workbookViewId="0">
+      <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="AH20" sqref="AH20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.5703125" customWidth="1"/>
     <col min="2" max="2" width="22.140625" customWidth="1"/>
     <col min="3" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="27" width="8.7109375" customWidth="1"/>
     <col min="28" max="28" width="9.7109375" customWidth="1"/>
     <col min="29" max="29" width="10.140625" customWidth="1"/>
     <col min="30" max="30" width="10" customWidth="1"/>
     <col min="31" max="31" width="11.5703125" customWidth="1"/>
-    <col min="32" max="32" width="13.140625" customWidth="1"/>
+    <col min="32" max="32" width="8.42578125" customWidth="1"/>
+    <col min="33" max="33" width="9" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="9"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
       <c r="AA1" s="1"/>
     </row>
-    <row r="2" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="17"/>
-      <c r="B2" s="39" t="s">
+      <c r="B2" s="49" t="s">
         <v>86</v>
       </c>
-      <c r="C2" s="40"/>
-[...20 lines deleted...]
-      <c r="X2" s="40"/>
+      <c r="C2" s="50"/>
+      <c r="D2" s="50"/>
+      <c r="E2" s="50"/>
+      <c r="F2" s="50"/>
+      <c r="G2" s="50"/>
+      <c r="H2" s="50"/>
+      <c r="I2" s="50"/>
+      <c r="J2" s="50"/>
+      <c r="K2" s="50"/>
+      <c r="L2" s="50"/>
+      <c r="M2" s="50"/>
+      <c r="N2" s="50"/>
+      <c r="O2" s="50"/>
+      <c r="P2" s="50"/>
+      <c r="Q2" s="50"/>
+      <c r="R2" s="50"/>
+      <c r="S2" s="50"/>
+      <c r="T2" s="50"/>
+      <c r="U2" s="50"/>
+      <c r="V2" s="50"/>
+      <c r="W2" s="50"/>
+      <c r="X2" s="50"/>
       <c r="Y2" s="1"/>
       <c r="Z2" s="1"/>
       <c r="AA2" s="1"/>
     </row>
-    <row r="3" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="18"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
       <c r="X3" s="1"/>
       <c r="Y3" s="1"/>
       <c r="Z3" s="1"/>
       <c r="AA3" s="1"/>
     </row>
-    <row r="4" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="18"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="16"/>
       <c r="X4" s="1"/>
       <c r="Y4" s="1"/>
       <c r="Z4" s="1"/>
       <c r="AA4" s="1"/>
     </row>
-    <row r="5" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="18"/>
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
       <c r="N5" s="3"/>
       <c r="O5" s="3"/>
       <c r="P5" s="3"/>
       <c r="Q5" s="3"/>
       <c r="R5" s="3"/>
       <c r="S5" s="3"/>
       <c r="T5" s="3"/>
       <c r="U5" s="4"/>
       <c r="V5" s="19"/>
       <c r="W5" s="19"/>
       <c r="X5" s="19"/>
-      <c r="AF5" s="20" t="s">
+      <c r="AG5" s="20" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="6" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="41" t="s">
+    <row r="6" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="51" t="s">
         <v>46</v>
       </c>
-      <c r="B6" s="43"/>
-      <c r="C6" s="45">
+      <c r="B6" s="53"/>
+      <c r="C6" s="55">
         <v>2024</v>
       </c>
-      <c r="D6" s="46"/>
-[...10 lines deleted...]
-      <c r="O6" s="47">
+      <c r="D6" s="56"/>
+      <c r="E6" s="56"/>
+      <c r="F6" s="56"/>
+      <c r="G6" s="56"/>
+      <c r="H6" s="56"/>
+      <c r="I6" s="56"/>
+      <c r="J6" s="56"/>
+      <c r="K6" s="56"/>
+      <c r="L6" s="56"/>
+      <c r="M6" s="56"/>
+      <c r="N6" s="56"/>
+      <c r="O6" s="57">
         <v>2025</v>
       </c>
-      <c r="P6" s="48"/>
-[...10 lines deleted...]
-      <c r="AA6" s="37">
+      <c r="P6" s="58"/>
+      <c r="Q6" s="58"/>
+      <c r="R6" s="58"/>
+      <c r="S6" s="58"/>
+      <c r="T6" s="58"/>
+      <c r="U6" s="58"/>
+      <c r="V6" s="58"/>
+      <c r="W6" s="58"/>
+      <c r="X6" s="58"/>
+      <c r="Y6" s="58"/>
+      <c r="Z6" s="58"/>
+      <c r="AA6" s="47">
         <v>2026</v>
       </c>
-      <c r="AB6" s="38"/>
-[...7 lines deleted...]
-      <c r="B7" s="44"/>
+      <c r="AB6" s="48"/>
+      <c r="AC6" s="48"/>
+      <c r="AD6" s="48"/>
+      <c r="AE6" s="48"/>
+      <c r="AF6" s="48"/>
+      <c r="AG6" s="48"/>
+    </row>
+    <row r="7" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="52"/>
+      <c r="B7" s="54"/>
       <c r="C7" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>28</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>29</v>
       </c>
       <c r="F7" s="6" t="s">
         <v>30</v>
       </c>
       <c r="G7" s="6" t="s">
         <v>31</v>
       </c>
       <c r="H7" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="J7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="K7" s="6" t="s">
@@ -7827,88 +7827,91 @@
       </c>
       <c r="X7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Y7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="Z7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AA7" s="7" t="s">
         <v>27</v>
       </c>
       <c r="AB7" s="7" t="s">
         <v>28</v>
       </c>
       <c r="AC7" s="5" t="s">
         <v>29</v>
       </c>
       <c r="AD7" s="5" t="s">
         <v>30</v>
       </c>
       <c r="AE7" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="AF7" s="33" t="s">
+      <c r="AF7" s="59" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="8" spans="1:32" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG7" s="5" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="8" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="9"/>
-      <c r="B8" s="34" t="s">
+      <c r="B8" s="44" t="s">
         <v>39</v>
       </c>
-      <c r="C8" s="34"/>
-[...27 lines deleted...]
-    <row r="9" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C8" s="44"/>
+      <c r="D8" s="44"/>
+      <c r="E8" s="44"/>
+      <c r="F8" s="44"/>
+      <c r="G8" s="44"/>
+      <c r="H8" s="44"/>
+      <c r="I8" s="44"/>
+      <c r="J8" s="44"/>
+      <c r="K8" s="44"/>
+      <c r="L8" s="44"/>
+      <c r="M8" s="44"/>
+      <c r="N8" s="44"/>
+      <c r="O8" s="44"/>
+      <c r="P8" s="44"/>
+      <c r="Q8" s="44"/>
+      <c r="R8" s="44"/>
+      <c r="S8" s="44"/>
+      <c r="T8" s="44"/>
+      <c r="U8" s="44"/>
+      <c r="V8" s="44"/>
+      <c r="W8" s="44"/>
+      <c r="X8" s="44"/>
+      <c r="Y8" s="44"/>
+      <c r="Z8" s="44"/>
+      <c r="AA8" s="44"/>
+      <c r="AB8" s="44"/>
+      <c r="AC8" s="44"/>
+    </row>
+    <row r="9" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="28" t="s">
         <v>50</v>
       </c>
       <c r="B9" s="23" t="s">
         <v>51</v>
       </c>
       <c r="C9" s="13">
         <v>976</v>
       </c>
       <c r="D9" s="13">
         <v>792</v>
       </c>
       <c r="E9" s="13">
         <v>796</v>
       </c>
       <c r="F9" s="13">
         <v>857</v>
       </c>
       <c r="G9" s="21">
         <v>754</v>
       </c>
       <c r="H9" s="13">
         <v>818</v>
       </c>
       <c r="I9" s="13">
@@ -7961,52 +7964,55 @@
       </c>
       <c r="Y9" s="13">
         <v>929</v>
       </c>
       <c r="Z9" s="13">
         <v>988</v>
       </c>
       <c r="AA9" s="13">
         <v>726</v>
       </c>
       <c r="AB9" s="13">
         <v>713</v>
       </c>
       <c r="AC9" s="13">
         <v>850</v>
       </c>
       <c r="AD9" s="13">
         <v>848</v>
       </c>
       <c r="AE9" s="13">
         <v>801</v>
       </c>
       <c r="AF9" s="13">
         <v>922</v>
       </c>
-    </row>
-    <row r="10" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG9" s="13">
+        <v>1045</v>
+      </c>
+    </row>
+    <row r="10" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="28" t="s">
         <v>69</v>
       </c>
       <c r="B10" s="24" t="s">
         <v>52</v>
       </c>
       <c r="C10" s="13">
         <v>89</v>
       </c>
       <c r="D10" s="13">
         <v>73</v>
       </c>
       <c r="E10" s="13">
         <v>61</v>
       </c>
       <c r="F10" s="13">
         <v>72</v>
       </c>
       <c r="G10" s="21">
         <v>58</v>
       </c>
       <c r="H10" s="13">
         <v>74</v>
       </c>
       <c r="I10" s="13">
@@ -8059,52 +8065,55 @@
       </c>
       <c r="Y10" s="13">
         <v>79</v>
       </c>
       <c r="Z10" s="13">
         <v>81</v>
       </c>
       <c r="AA10" s="13">
         <v>51</v>
       </c>
       <c r="AB10" s="13">
         <v>80</v>
       </c>
       <c r="AC10" s="13">
         <v>62</v>
       </c>
       <c r="AD10" s="13">
         <v>74</v>
       </c>
       <c r="AE10" s="13">
         <v>69</v>
       </c>
       <c r="AF10" s="13">
         <v>75</v>
       </c>
-    </row>
-    <row r="11" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG10" s="13">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="11" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="28" t="s">
         <v>70</v>
       </c>
       <c r="B11" s="24" t="s">
         <v>53</v>
       </c>
       <c r="C11" s="13">
         <v>50</v>
       </c>
       <c r="D11" s="13">
         <v>42</v>
       </c>
       <c r="E11" s="13">
         <v>24</v>
       </c>
       <c r="F11" s="13">
         <v>40</v>
       </c>
       <c r="G11" s="21">
         <v>38</v>
       </c>
       <c r="H11" s="13">
         <v>35</v>
       </c>
       <c r="I11" s="13">
@@ -8157,52 +8166,55 @@
       </c>
       <c r="Y11" s="13">
         <v>34</v>
       </c>
       <c r="Z11" s="13">
         <v>44</v>
       </c>
       <c r="AA11" s="13">
         <v>25</v>
       </c>
       <c r="AB11" s="13">
         <v>27</v>
       </c>
       <c r="AC11" s="13">
         <v>24</v>
       </c>
       <c r="AD11" s="13">
         <v>35</v>
       </c>
       <c r="AE11" s="13">
         <v>27</v>
       </c>
       <c r="AF11" s="13">
         <v>48</v>
       </c>
-    </row>
-    <row r="12" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG11" s="13">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="12" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="28" t="s">
         <v>71</v>
       </c>
       <c r="B12" s="24" t="s">
         <v>54</v>
       </c>
       <c r="C12" s="13">
         <v>50</v>
       </c>
       <c r="D12" s="13">
         <v>34</v>
       </c>
       <c r="E12" s="13">
         <v>51</v>
       </c>
       <c r="F12" s="13">
         <v>63</v>
       </c>
       <c r="G12" s="21">
         <v>48</v>
       </c>
       <c r="H12" s="13">
         <v>41</v>
       </c>
       <c r="I12" s="13">
@@ -8255,52 +8267,55 @@
       </c>
       <c r="Y12" s="13">
         <v>43</v>
       </c>
       <c r="Z12" s="13">
         <v>48</v>
       </c>
       <c r="AA12" s="13">
         <v>38</v>
       </c>
       <c r="AB12" s="13">
         <v>44</v>
       </c>
       <c r="AC12" s="13">
         <v>48</v>
       </c>
       <c r="AD12" s="13">
         <v>47</v>
       </c>
       <c r="AE12" s="13">
         <v>42</v>
       </c>
       <c r="AF12" s="13">
         <v>43</v>
       </c>
-    </row>
-    <row r="13" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG12" s="13">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="13" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="28" t="s">
         <v>72</v>
       </c>
       <c r="B13" s="24" t="s">
         <v>55</v>
       </c>
       <c r="C13" s="13">
         <v>27</v>
       </c>
       <c r="D13" s="13">
         <v>27</v>
       </c>
       <c r="E13" s="13">
         <v>23</v>
       </c>
       <c r="F13" s="13">
         <v>29</v>
       </c>
       <c r="G13" s="21">
         <v>23</v>
       </c>
       <c r="H13" s="13">
         <v>25</v>
       </c>
       <c r="I13" s="13">
@@ -8353,52 +8368,55 @@
       </c>
       <c r="Y13" s="13">
         <v>27</v>
       </c>
       <c r="Z13" s="13">
         <v>39</v>
       </c>
       <c r="AA13" s="13">
         <v>18</v>
       </c>
       <c r="AB13" s="13">
         <v>16</v>
       </c>
       <c r="AC13" s="13">
         <v>16</v>
       </c>
       <c r="AD13" s="13">
         <v>17</v>
       </c>
       <c r="AE13" s="13">
         <v>25</v>
       </c>
       <c r="AF13" s="13">
         <v>31</v>
       </c>
-    </row>
-    <row r="14" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG13" s="13">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="14" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="28" t="s">
         <v>73</v>
       </c>
       <c r="B14" s="24" t="s">
         <v>56</v>
       </c>
       <c r="C14" s="13">
         <v>84</v>
       </c>
       <c r="D14" s="13">
         <v>68</v>
       </c>
       <c r="E14" s="13">
         <v>72</v>
       </c>
       <c r="F14" s="13">
         <v>80</v>
       </c>
       <c r="G14" s="21">
         <v>77</v>
       </c>
       <c r="H14" s="13">
         <v>89</v>
       </c>
       <c r="I14" s="13">
@@ -8451,52 +8469,55 @@
       </c>
       <c r="Y14" s="13">
         <v>78</v>
       </c>
       <c r="Z14" s="13">
         <v>83</v>
       </c>
       <c r="AA14" s="13">
         <v>66</v>
       </c>
       <c r="AB14" s="13">
         <v>54</v>
       </c>
       <c r="AC14" s="13">
         <v>80</v>
       </c>
       <c r="AD14" s="13">
         <v>80</v>
       </c>
       <c r="AE14" s="13">
         <v>65</v>
       </c>
       <c r="AF14" s="13">
         <v>81</v>
       </c>
-    </row>
-    <row r="15" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG14" s="13">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="15" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="28" t="s">
         <v>74</v>
       </c>
       <c r="B15" s="24" t="s">
         <v>57</v>
       </c>
       <c r="C15" s="13">
         <v>59</v>
       </c>
       <c r="D15" s="13">
         <v>39</v>
       </c>
       <c r="E15" s="13">
         <v>54</v>
       </c>
       <c r="F15" s="13">
         <v>44</v>
       </c>
       <c r="G15" s="21">
         <v>36</v>
       </c>
       <c r="H15" s="13">
         <v>39</v>
       </c>
       <c r="I15" s="13">
@@ -8549,52 +8570,55 @@
       </c>
       <c r="Y15" s="13">
         <v>60</v>
       </c>
       <c r="Z15" s="13">
         <v>62</v>
       </c>
       <c r="AA15" s="13">
         <v>47</v>
       </c>
       <c r="AB15" s="13">
         <v>38</v>
       </c>
       <c r="AC15" s="13">
         <v>50</v>
       </c>
       <c r="AD15" s="13">
         <v>52</v>
       </c>
       <c r="AE15" s="13">
         <v>50</v>
       </c>
       <c r="AF15" s="13">
         <v>54</v>
       </c>
-    </row>
-    <row r="16" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG15" s="13">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="16" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="28" t="s">
         <v>75</v>
       </c>
       <c r="B16" s="24" t="s">
         <v>58</v>
       </c>
       <c r="C16" s="13">
         <v>58</v>
       </c>
       <c r="D16" s="13">
         <v>50</v>
       </c>
       <c r="E16" s="13">
         <v>43</v>
       </c>
       <c r="F16" s="13">
         <v>46</v>
       </c>
       <c r="G16" s="21">
         <v>45</v>
       </c>
       <c r="H16" s="13">
         <v>39</v>
       </c>
       <c r="I16" s="13">
@@ -8647,52 +8671,55 @@
       </c>
       <c r="Y16" s="13">
         <v>61</v>
       </c>
       <c r="Z16" s="13">
         <v>55</v>
       </c>
       <c r="AA16" s="13">
         <v>45</v>
       </c>
       <c r="AB16" s="13">
         <v>43</v>
       </c>
       <c r="AC16" s="13">
         <v>40</v>
       </c>
       <c r="AD16" s="13">
         <v>46</v>
       </c>
       <c r="AE16" s="13">
         <v>44</v>
       </c>
       <c r="AF16" s="13">
         <v>50</v>
       </c>
-    </row>
-    <row r="17" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG16" s="13">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="17" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="28" t="s">
         <v>76</v>
       </c>
       <c r="B17" s="24" t="s">
         <v>59</v>
       </c>
       <c r="C17" s="13">
         <v>56</v>
       </c>
       <c r="D17" s="13">
         <v>57</v>
       </c>
       <c r="E17" s="13">
         <v>33</v>
       </c>
       <c r="F17" s="13">
         <v>48</v>
       </c>
       <c r="G17" s="21">
         <v>45</v>
       </c>
       <c r="H17" s="13">
         <v>56</v>
       </c>
       <c r="I17" s="13">
@@ -8745,52 +8772,55 @@
       </c>
       <c r="Y17" s="13">
         <v>62</v>
       </c>
       <c r="Z17" s="13">
         <v>67</v>
       </c>
       <c r="AA17" s="13">
         <v>49</v>
       </c>
       <c r="AB17" s="13">
         <v>37</v>
       </c>
       <c r="AC17" s="13">
         <v>63</v>
       </c>
       <c r="AD17" s="13">
         <v>50</v>
       </c>
       <c r="AE17" s="13">
         <v>37</v>
       </c>
       <c r="AF17" s="13">
         <v>48</v>
       </c>
-    </row>
-    <row r="18" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG17" s="13">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="18" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="28" t="s">
         <v>77</v>
       </c>
       <c r="B18" s="24" t="s">
         <v>60</v>
       </c>
       <c r="C18" s="13">
         <v>55</v>
       </c>
       <c r="D18" s="13">
         <v>43</v>
       </c>
       <c r="E18" s="13">
         <v>65</v>
       </c>
       <c r="F18" s="13">
         <v>73</v>
       </c>
       <c r="G18" s="21">
         <v>51</v>
       </c>
       <c r="H18" s="13">
         <v>50</v>
       </c>
       <c r="I18" s="13">
@@ -8843,52 +8873,55 @@
       </c>
       <c r="Y18" s="13">
         <v>61</v>
       </c>
       <c r="Z18" s="13">
         <v>57</v>
       </c>
       <c r="AA18" s="13">
         <v>46</v>
       </c>
       <c r="AB18" s="13">
         <v>42</v>
       </c>
       <c r="AC18" s="13">
         <v>60</v>
       </c>
       <c r="AD18" s="13">
         <v>56</v>
       </c>
       <c r="AE18" s="13">
         <v>70</v>
       </c>
       <c r="AF18" s="13">
         <v>64</v>
       </c>
-    </row>
-    <row r="19" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG18" s="13">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="19" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="28" t="s">
         <v>78</v>
       </c>
       <c r="B19" s="24" t="s">
         <v>61</v>
       </c>
       <c r="C19" s="13">
         <v>30</v>
       </c>
       <c r="D19" s="13">
         <v>25</v>
       </c>
       <c r="E19" s="13">
         <v>17</v>
       </c>
       <c r="F19" s="13">
         <v>18</v>
       </c>
       <c r="G19" s="21">
         <v>15</v>
       </c>
       <c r="H19" s="13">
         <v>27</v>
       </c>
       <c r="I19" s="13">
@@ -8941,52 +8974,55 @@
       </c>
       <c r="Y19" s="13">
         <v>32</v>
       </c>
       <c r="Z19" s="13">
         <v>24</v>
       </c>
       <c r="AA19" s="13">
         <v>20</v>
       </c>
       <c r="AB19" s="13">
         <v>29</v>
       </c>
       <c r="AC19" s="13">
         <v>25</v>
       </c>
       <c r="AD19" s="13">
         <v>26</v>
       </c>
       <c r="AE19" s="13">
         <v>28</v>
       </c>
       <c r="AF19" s="13">
         <v>29</v>
       </c>
-    </row>
-    <row r="20" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG19" s="13">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="20" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="28" t="s">
         <v>79</v>
       </c>
       <c r="B20" s="24" t="s">
         <v>62</v>
       </c>
       <c r="C20" s="13">
         <v>101</v>
       </c>
       <c r="D20" s="13">
         <v>86</v>
       </c>
       <c r="E20" s="13">
         <v>81</v>
       </c>
       <c r="F20" s="13">
         <v>75</v>
       </c>
       <c r="G20" s="21">
         <v>55</v>
       </c>
       <c r="H20" s="13">
         <v>84</v>
       </c>
       <c r="I20" s="13">
@@ -9039,52 +9075,55 @@
       </c>
       <c r="Y20" s="13">
         <v>106</v>
       </c>
       <c r="Z20" s="13">
         <v>92</v>
       </c>
       <c r="AA20" s="13">
         <v>82</v>
       </c>
       <c r="AB20" s="13">
         <v>62</v>
       </c>
       <c r="AC20" s="13">
         <v>108</v>
       </c>
       <c r="AD20" s="13">
         <v>75</v>
       </c>
       <c r="AE20" s="13">
         <v>72</v>
       </c>
       <c r="AF20" s="13">
         <v>90</v>
       </c>
-    </row>
-    <row r="21" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG20" s="13">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="21" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="28" t="s">
         <v>80</v>
       </c>
       <c r="B21" s="24" t="s">
         <v>63</v>
       </c>
       <c r="C21" s="13">
         <v>95</v>
       </c>
       <c r="D21" s="13">
         <v>62</v>
       </c>
       <c r="E21" s="13">
         <v>73</v>
       </c>
       <c r="F21" s="13">
         <v>72</v>
       </c>
       <c r="G21" s="21">
         <v>81</v>
       </c>
       <c r="H21" s="13">
         <v>68</v>
       </c>
       <c r="I21" s="13">
@@ -9137,52 +9176,55 @@
       </c>
       <c r="Y21" s="13">
         <v>84</v>
       </c>
       <c r="Z21" s="13">
         <v>109</v>
       </c>
       <c r="AA21" s="13">
         <v>75</v>
       </c>
       <c r="AB21" s="13">
         <v>68</v>
       </c>
       <c r="AC21" s="13">
         <v>98</v>
       </c>
       <c r="AD21" s="13">
         <v>90</v>
       </c>
       <c r="AE21" s="13">
         <v>83</v>
       </c>
       <c r="AF21" s="13">
         <v>96</v>
       </c>
-    </row>
-    <row r="22" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG21" s="13">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="22" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="28" t="s">
         <v>81</v>
       </c>
       <c r="B22" s="24" t="s">
         <v>64</v>
       </c>
       <c r="C22" s="13">
         <v>44</v>
       </c>
       <c r="D22" s="13">
         <v>27</v>
       </c>
       <c r="E22" s="13">
         <v>39</v>
       </c>
       <c r="F22" s="13">
         <v>38</v>
       </c>
       <c r="G22" s="21">
         <v>34</v>
       </c>
       <c r="H22" s="13">
         <v>37</v>
       </c>
       <c r="I22" s="13">
@@ -9235,52 +9277,55 @@
       </c>
       <c r="Y22" s="13">
         <v>32</v>
       </c>
       <c r="Z22" s="13">
         <v>41</v>
       </c>
       <c r="AA22" s="13">
         <v>26</v>
       </c>
       <c r="AB22" s="13">
         <v>17</v>
       </c>
       <c r="AC22" s="13">
         <v>40</v>
       </c>
       <c r="AD22" s="13">
         <v>33</v>
       </c>
       <c r="AE22" s="13">
         <v>34</v>
       </c>
       <c r="AF22" s="13">
         <v>34</v>
       </c>
-    </row>
-    <row r="23" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG22" s="13">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="23" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="28" t="s">
         <v>82</v>
       </c>
       <c r="B23" s="24" t="s">
         <v>65</v>
       </c>
       <c r="C23" s="13">
         <v>26</v>
       </c>
       <c r="D23" s="13">
         <v>22</v>
       </c>
       <c r="E23" s="13">
         <v>32</v>
       </c>
       <c r="F23" s="13">
         <v>20</v>
       </c>
       <c r="G23" s="21">
         <v>19</v>
       </c>
       <c r="H23" s="13">
         <v>22</v>
       </c>
       <c r="I23" s="13">
@@ -9333,52 +9378,55 @@
       </c>
       <c r="Y23" s="13">
         <v>33</v>
       </c>
       <c r="Z23" s="13">
         <v>29</v>
       </c>
       <c r="AA23" s="13">
         <v>18</v>
       </c>
       <c r="AB23" s="13">
         <v>27</v>
       </c>
       <c r="AC23" s="13">
         <v>25</v>
       </c>
       <c r="AD23" s="13">
         <v>24</v>
       </c>
       <c r="AE23" s="13">
         <v>24</v>
       </c>
       <c r="AF23" s="13">
         <v>22</v>
       </c>
-    </row>
-    <row r="24" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG23" s="13">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="24" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="28" t="s">
         <v>83</v>
       </c>
       <c r="B24" s="24" t="s">
         <v>66</v>
       </c>
       <c r="C24" s="13">
         <v>54</v>
       </c>
       <c r="D24" s="13">
         <v>69</v>
       </c>
       <c r="E24" s="13">
         <v>50</v>
       </c>
       <c r="F24" s="13">
         <v>73</v>
       </c>
       <c r="G24" s="21">
         <v>45</v>
       </c>
       <c r="H24" s="13">
         <v>59</v>
       </c>
       <c r="I24" s="13">
@@ -9431,52 +9479,55 @@
       </c>
       <c r="Y24" s="13">
         <v>61</v>
       </c>
       <c r="Z24" s="13">
         <v>68</v>
       </c>
       <c r="AA24" s="13">
         <v>39</v>
       </c>
       <c r="AB24" s="13">
         <v>53</v>
       </c>
       <c r="AC24" s="13">
         <v>41</v>
       </c>
       <c r="AD24" s="13">
         <v>61</v>
       </c>
       <c r="AE24" s="13">
         <v>52</v>
       </c>
       <c r="AF24" s="13">
         <v>56</v>
       </c>
-    </row>
-    <row r="25" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG24" s="13">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="25" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="28" t="s">
         <v>84</v>
       </c>
       <c r="B25" s="24" t="s">
         <v>67</v>
       </c>
       <c r="C25" s="13">
         <v>56</v>
       </c>
       <c r="D25" s="13">
         <v>45</v>
       </c>
       <c r="E25" s="13">
         <v>49</v>
       </c>
       <c r="F25" s="13">
         <v>40</v>
       </c>
       <c r="G25" s="21">
         <v>59</v>
       </c>
       <c r="H25" s="13">
         <v>48</v>
       </c>
       <c r="I25" s="13">
@@ -9529,52 +9580,55 @@
       </c>
       <c r="Y25" s="13">
         <v>53</v>
       </c>
       <c r="Z25" s="13">
         <v>61</v>
       </c>
       <c r="AA25" s="13">
         <v>58</v>
       </c>
       <c r="AB25" s="13">
         <v>48</v>
       </c>
       <c r="AC25" s="13">
         <v>44</v>
       </c>
       <c r="AD25" s="13">
         <v>53</v>
       </c>
       <c r="AE25" s="13">
         <v>45</v>
       </c>
       <c r="AF25" s="13">
         <v>57</v>
       </c>
-    </row>
-    <row r="26" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG25" s="13">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="26" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="28" t="s">
         <v>85</v>
       </c>
       <c r="B26" s="25" t="s">
         <v>68</v>
       </c>
       <c r="C26" s="13">
         <v>42</v>
       </c>
       <c r="D26" s="13">
         <v>23</v>
       </c>
       <c r="E26" s="13">
         <v>29</v>
       </c>
       <c r="F26" s="13">
         <v>26</v>
       </c>
       <c r="G26" s="21">
         <v>25</v>
       </c>
       <c r="H26" s="13">
         <v>25</v>
       </c>
       <c r="I26" s="13">
@@ -9627,88 +9681,92 @@
       </c>
       <c r="Y26" s="13">
         <v>23</v>
       </c>
       <c r="Z26" s="13">
         <v>28</v>
       </c>
       <c r="AA26" s="13">
         <v>23</v>
       </c>
       <c r="AB26" s="13">
         <v>28</v>
       </c>
       <c r="AC26" s="13">
         <v>26</v>
       </c>
       <c r="AD26" s="13">
         <v>29</v>
       </c>
       <c r="AE26" s="13">
         <v>34</v>
       </c>
       <c r="AF26" s="13">
         <v>44</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="35" t="s">
+      <c r="AG26" s="13">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="27" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="45" t="s">
         <v>40</v>
       </c>
-      <c r="B27" s="35"/>
-[...26 lines deleted...]
-      <c r="AC27" s="35"/>
+      <c r="B27" s="45"/>
+      <c r="C27" s="45"/>
+      <c r="D27" s="45"/>
+      <c r="E27" s="45"/>
+      <c r="F27" s="45"/>
+      <c r="G27" s="45"/>
+      <c r="H27" s="45"/>
+      <c r="I27" s="45"/>
+      <c r="J27" s="45"/>
+      <c r="K27" s="45"/>
+      <c r="L27" s="45"/>
+      <c r="M27" s="45"/>
+      <c r="N27" s="45"/>
+      <c r="O27" s="45"/>
+      <c r="P27" s="45"/>
+      <c r="Q27" s="45"/>
+      <c r="R27" s="45"/>
+      <c r="S27" s="45"/>
+      <c r="T27" s="45"/>
+      <c r="U27" s="45"/>
+      <c r="V27" s="45"/>
+      <c r="W27" s="45"/>
+      <c r="X27" s="45"/>
+      <c r="Y27" s="45"/>
+      <c r="Z27" s="45"/>
+      <c r="AA27" s="45"/>
+      <c r="AB27" s="45"/>
+      <c r="AC27" s="45"/>
       <c r="AD27" s="31"/>
       <c r="AE27" s="32"/>
       <c r="AF27" s="13"/>
-    </row>
-    <row r="28" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG27" s="13"/>
+    </row>
+    <row r="28" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="28" t="s">
         <v>50</v>
       </c>
       <c r="B28" s="23" t="s">
         <v>51</v>
       </c>
       <c r="C28" s="13">
         <v>255</v>
       </c>
       <c r="D28" s="13">
         <v>193</v>
       </c>
       <c r="E28" s="13">
         <v>170</v>
       </c>
       <c r="F28" s="13">
         <v>229</v>
       </c>
       <c r="G28" s="21">
         <v>176</v>
       </c>
       <c r="H28" s="13">
         <v>205</v>
       </c>
       <c r="I28" s="13">
@@ -9761,52 +9819,55 @@
       </c>
       <c r="Y28" s="13">
         <v>204</v>
       </c>
       <c r="Z28" s="13">
         <v>218</v>
       </c>
       <c r="AA28" s="13">
         <v>163</v>
       </c>
       <c r="AB28" s="13">
         <v>187</v>
       </c>
       <c r="AC28" s="13">
         <v>184</v>
       </c>
       <c r="AD28" s="13">
         <v>229</v>
       </c>
       <c r="AE28" s="13">
         <v>191</v>
       </c>
       <c r="AF28" s="13">
         <v>233</v>
       </c>
-    </row>
-    <row r="29" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG28" s="13">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="29" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="28" t="s">
         <v>69</v>
       </c>
       <c r="B29" s="24" t="s">
         <v>52</v>
       </c>
       <c r="C29" s="13">
         <v>89</v>
       </c>
       <c r="D29" s="13">
         <v>73</v>
       </c>
       <c r="E29" s="13">
         <v>61</v>
       </c>
       <c r="F29" s="13">
         <v>72</v>
       </c>
       <c r="G29" s="21">
         <v>58</v>
       </c>
       <c r="H29" s="13">
         <v>74</v>
       </c>
       <c r="I29" s="13">
@@ -9859,52 +9920,55 @@
       </c>
       <c r="Y29" s="13">
         <v>79</v>
       </c>
       <c r="Z29" s="13">
         <v>81</v>
       </c>
       <c r="AA29" s="13">
         <v>51</v>
       </c>
       <c r="AB29" s="13">
         <v>80</v>
       </c>
       <c r="AC29" s="13">
         <v>62</v>
       </c>
       <c r="AD29" s="13">
         <v>74</v>
       </c>
       <c r="AE29" s="13">
         <v>69</v>
       </c>
       <c r="AF29" s="13">
         <v>75</v>
       </c>
-    </row>
-    <row r="30" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG29" s="13">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="30" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="28" t="s">
         <v>70</v>
       </c>
       <c r="B30" s="24" t="s">
         <v>53</v>
       </c>
       <c r="C30" s="13">
         <v>40</v>
       </c>
       <c r="D30" s="13">
         <v>34</v>
       </c>
       <c r="E30" s="13">
         <v>14</v>
       </c>
       <c r="F30" s="13">
         <v>31</v>
       </c>
       <c r="G30" s="21">
         <v>26</v>
       </c>
       <c r="H30" s="13">
         <v>24</v>
       </c>
       <c r="I30" s="13">
@@ -9957,52 +10021,55 @@
       </c>
       <c r="Y30" s="13">
         <v>27</v>
       </c>
       <c r="Z30" s="13">
         <v>32</v>
       </c>
       <c r="AA30" s="13">
         <v>18</v>
       </c>
       <c r="AB30" s="13">
         <v>20</v>
       </c>
       <c r="AC30" s="13">
         <v>17</v>
       </c>
       <c r="AD30" s="13">
         <v>27</v>
       </c>
       <c r="AE30" s="13">
         <v>19</v>
       </c>
       <c r="AF30" s="13">
         <v>38</v>
       </c>
-    </row>
-    <row r="31" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG30" s="13">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="31" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="28" t="s">
         <v>71</v>
       </c>
       <c r="B31" s="24" t="s">
         <v>54</v>
       </c>
       <c r="C31" s="13">
         <v>34</v>
       </c>
       <c r="D31" s="13">
         <v>26</v>
       </c>
       <c r="E31" s="13">
         <v>34</v>
       </c>
       <c r="F31" s="13">
         <v>51</v>
       </c>
       <c r="G31" s="21">
         <v>39</v>
       </c>
       <c r="H31" s="13">
         <v>33</v>
       </c>
       <c r="I31" s="13">
@@ -10055,52 +10122,55 @@
       </c>
       <c r="Y31" s="13">
         <v>29</v>
       </c>
       <c r="Z31" s="13">
         <v>30</v>
       </c>
       <c r="AA31" s="13">
         <v>31</v>
       </c>
       <c r="AB31" s="13">
         <v>30</v>
       </c>
       <c r="AC31" s="13">
         <v>36</v>
       </c>
       <c r="AD31" s="13">
         <v>36</v>
       </c>
       <c r="AE31" s="13">
         <v>33</v>
       </c>
       <c r="AF31" s="13">
         <v>36</v>
       </c>
-    </row>
-    <row r="32" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG31" s="13">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="32" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="28" t="s">
         <v>73</v>
       </c>
       <c r="B32" s="24" t="s">
         <v>56</v>
       </c>
       <c r="C32" s="13">
         <v>21</v>
       </c>
       <c r="D32" s="13">
         <v>13</v>
       </c>
       <c r="E32" s="13">
         <v>14</v>
       </c>
       <c r="F32" s="13">
         <v>17</v>
       </c>
       <c r="G32" s="21">
         <v>14</v>
       </c>
       <c r="H32" s="13">
         <v>21</v>
       </c>
       <c r="I32" s="13">
@@ -10153,52 +10223,55 @@
       </c>
       <c r="Y32" s="13">
         <v>12</v>
       </c>
       <c r="Z32" s="13">
         <v>16</v>
       </c>
       <c r="AA32" s="13">
         <v>20</v>
       </c>
       <c r="AB32" s="13">
         <v>14</v>
       </c>
       <c r="AC32" s="13">
         <v>13</v>
       </c>
       <c r="AD32" s="13">
         <v>23</v>
       </c>
       <c r="AE32" s="13">
         <v>16</v>
       </c>
       <c r="AF32" s="13">
         <v>19</v>
       </c>
-    </row>
-    <row r="33" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG32" s="13">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="33" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="28" t="s">
         <v>80</v>
       </c>
       <c r="B33" s="24" t="s">
         <v>63</v>
       </c>
       <c r="C33" s="13">
         <v>35</v>
       </c>
       <c r="D33" s="13">
         <v>15</v>
       </c>
       <c r="E33" s="13">
         <v>15</v>
       </c>
       <c r="F33" s="13">
         <v>23</v>
       </c>
       <c r="G33" s="21">
         <v>18</v>
       </c>
       <c r="H33" s="13">
         <v>21</v>
       </c>
       <c r="I33" s="13">
@@ -10251,52 +10324,55 @@
       </c>
       <c r="Y33" s="13">
         <v>25</v>
       </c>
       <c r="Z33" s="13">
         <v>27</v>
       </c>
       <c r="AA33" s="13">
         <v>19</v>
       </c>
       <c r="AB33" s="13">
         <v>22</v>
       </c>
       <c r="AC33" s="13">
         <v>31</v>
       </c>
       <c r="AD33" s="13">
         <v>30</v>
       </c>
       <c r="AE33" s="13">
         <v>26</v>
       </c>
       <c r="AF33" s="13">
         <v>29</v>
       </c>
-    </row>
-    <row r="34" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG33" s="13">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="34" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="28" t="s">
         <v>83</v>
       </c>
       <c r="B34" s="24" t="s">
         <v>66</v>
       </c>
       <c r="C34" s="13">
         <v>15</v>
       </c>
       <c r="D34" s="13">
         <v>21</v>
       </c>
       <c r="E34" s="13">
         <v>12</v>
       </c>
       <c r="F34" s="13">
         <v>23</v>
       </c>
       <c r="G34" s="21">
         <v>13</v>
       </c>
       <c r="H34" s="13">
         <v>18</v>
       </c>
       <c r="I34" s="13">
@@ -10349,52 +10425,55 @@
       </c>
       <c r="Y34" s="13">
         <v>18</v>
       </c>
       <c r="Z34" s="13">
         <v>21</v>
       </c>
       <c r="AA34" s="13">
         <v>12</v>
       </c>
       <c r="AB34" s="13">
         <v>14</v>
       </c>
       <c r="AC34" s="13">
         <v>11</v>
       </c>
       <c r="AD34" s="13">
         <v>22</v>
       </c>
       <c r="AE34" s="13">
         <v>9</v>
       </c>
       <c r="AF34" s="13">
         <v>17</v>
       </c>
-    </row>
-    <row r="35" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG34" s="13">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="35" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="28" t="s">
         <v>85</v>
       </c>
       <c r="B35" s="25" t="s">
         <v>68</v>
       </c>
       <c r="C35" s="13">
         <v>21</v>
       </c>
       <c r="D35" s="13">
         <v>11</v>
       </c>
       <c r="E35" s="13">
         <v>20</v>
       </c>
       <c r="F35" s="13">
         <v>12</v>
       </c>
       <c r="G35" s="21">
         <v>8</v>
       </c>
       <c r="H35" s="13">
         <v>14</v>
       </c>
       <c r="I35" s="13">
@@ -10447,88 +10526,92 @@
       </c>
       <c r="Y35" s="13">
         <v>14</v>
       </c>
       <c r="Z35" s="13">
         <v>11</v>
       </c>
       <c r="AA35" s="13">
         <v>12</v>
       </c>
       <c r="AB35" s="13">
         <v>7</v>
       </c>
       <c r="AC35" s="13">
         <v>14</v>
       </c>
       <c r="AD35" s="13">
         <v>17</v>
       </c>
       <c r="AE35" s="13">
         <v>19</v>
       </c>
       <c r="AF35" s="13">
         <v>19</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="36" t="s">
+      <c r="AG35" s="13">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="36" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="46" t="s">
         <v>41</v>
       </c>
-      <c r="B36" s="36"/>
-[...26 lines deleted...]
-      <c r="AC36" s="36"/>
+      <c r="B36" s="46"/>
+      <c r="C36" s="46"/>
+      <c r="D36" s="46"/>
+      <c r="E36" s="46"/>
+      <c r="F36" s="46"/>
+      <c r="G36" s="46"/>
+      <c r="H36" s="46"/>
+      <c r="I36" s="46"/>
+      <c r="J36" s="46"/>
+      <c r="K36" s="46"/>
+      <c r="L36" s="46"/>
+      <c r="M36" s="46"/>
+      <c r="N36" s="46"/>
+      <c r="O36" s="46"/>
+      <c r="P36" s="46"/>
+      <c r="Q36" s="46"/>
+      <c r="R36" s="46"/>
+      <c r="S36" s="46"/>
+      <c r="T36" s="46"/>
+      <c r="U36" s="46"/>
+      <c r="V36" s="46"/>
+      <c r="W36" s="46"/>
+      <c r="X36" s="46"/>
+      <c r="Y36" s="46"/>
+      <c r="Z36" s="46"/>
+      <c r="AA36" s="46"/>
+      <c r="AB36" s="46"/>
+      <c r="AC36" s="46"/>
       <c r="AD36" s="31"/>
       <c r="AE36" s="32"/>
       <c r="AF36" s="13"/>
-    </row>
-    <row r="37" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG36" s="13"/>
+    </row>
+    <row r="37" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="29" t="s">
         <v>50</v>
       </c>
       <c r="B37" s="26" t="s">
         <v>51</v>
       </c>
       <c r="C37" s="13">
         <v>721</v>
       </c>
       <c r="D37" s="13">
         <v>599</v>
       </c>
       <c r="E37" s="13">
         <v>626</v>
       </c>
       <c r="F37" s="13">
         <v>628</v>
       </c>
       <c r="G37" s="21">
         <v>578</v>
       </c>
       <c r="H37" s="13">
         <v>613</v>
       </c>
       <c r="I37" s="13">
@@ -10581,52 +10664,55 @@
       </c>
       <c r="Y37" s="15">
         <v>725</v>
       </c>
       <c r="Z37" s="15">
         <v>770</v>
       </c>
       <c r="AA37" s="15">
         <v>563</v>
       </c>
       <c r="AB37" s="15">
         <v>526</v>
       </c>
       <c r="AC37" s="15">
         <v>666</v>
       </c>
       <c r="AD37" s="15">
         <v>619</v>
       </c>
       <c r="AE37" s="13">
         <v>610</v>
       </c>
       <c r="AF37" s="13">
         <v>689</v>
       </c>
-    </row>
-    <row r="38" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG37" s="13">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="38" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="29" t="s">
         <v>70</v>
       </c>
       <c r="B38" s="25" t="s">
         <v>53</v>
       </c>
       <c r="C38" s="13">
         <v>10</v>
       </c>
       <c r="D38" s="13">
         <v>8</v>
       </c>
       <c r="E38" s="13">
         <v>10</v>
       </c>
       <c r="F38" s="13">
         <v>9</v>
       </c>
       <c r="G38" s="21">
         <v>12</v>
       </c>
       <c r="H38" s="13">
         <v>11</v>
       </c>
       <c r="I38" s="13">
@@ -10679,52 +10765,55 @@
       </c>
       <c r="Y38" s="15">
         <v>7</v>
       </c>
       <c r="Z38" s="15">
         <v>12</v>
       </c>
       <c r="AA38" s="15">
         <v>7</v>
       </c>
       <c r="AB38" s="15">
         <v>7</v>
       </c>
       <c r="AC38" s="15">
         <v>7</v>
       </c>
       <c r="AD38" s="15">
         <v>8</v>
       </c>
       <c r="AE38" s="13">
         <v>8</v>
       </c>
       <c r="AF38" s="13">
         <v>10</v>
       </c>
-    </row>
-    <row r="39" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG38" s="13">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="39" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="29" t="s">
         <v>71</v>
       </c>
       <c r="B39" s="25" t="s">
         <v>54</v>
       </c>
       <c r="C39" s="13">
         <v>16</v>
       </c>
       <c r="D39" s="13">
         <v>8</v>
       </c>
       <c r="E39" s="13">
         <v>17</v>
       </c>
       <c r="F39" s="13">
         <v>12</v>
       </c>
       <c r="G39" s="21">
         <v>9</v>
       </c>
       <c r="H39" s="13">
         <v>8</v>
       </c>
       <c r="I39" s="13">
@@ -10777,52 +10866,55 @@
       </c>
       <c r="Y39" s="15">
         <v>14</v>
       </c>
       <c r="Z39" s="15">
         <v>18</v>
       </c>
       <c r="AA39" s="15">
         <v>7</v>
       </c>
       <c r="AB39" s="15">
         <v>14</v>
       </c>
       <c r="AC39" s="15">
         <v>12</v>
       </c>
       <c r="AD39" s="15">
         <v>11</v>
       </c>
       <c r="AE39" s="13">
         <v>9</v>
       </c>
       <c r="AF39" s="13">
         <v>7</v>
       </c>
-    </row>
-    <row r="40" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG39" s="13">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="40" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="29" t="s">
         <v>72</v>
       </c>
       <c r="B40" s="25" t="s">
         <v>55</v>
       </c>
       <c r="C40" s="13">
         <v>27</v>
       </c>
       <c r="D40" s="13">
         <v>27</v>
       </c>
       <c r="E40" s="13">
         <v>23</v>
       </c>
       <c r="F40" s="13">
         <v>29</v>
       </c>
       <c r="G40" s="21">
         <v>23</v>
       </c>
       <c r="H40" s="13">
         <v>25</v>
       </c>
       <c r="I40" s="13">
@@ -10875,52 +10967,55 @@
       </c>
       <c r="Y40" s="15">
         <v>27</v>
       </c>
       <c r="Z40" s="15">
         <v>39</v>
       </c>
       <c r="AA40" s="15">
         <v>18</v>
       </c>
       <c r="AB40" s="15">
         <v>16</v>
       </c>
       <c r="AC40" s="15">
         <v>16</v>
       </c>
       <c r="AD40" s="15">
         <v>17</v>
       </c>
       <c r="AE40" s="13">
         <v>25</v>
       </c>
       <c r="AF40" s="13">
         <v>31</v>
       </c>
-    </row>
-    <row r="41" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG40" s="13">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="41" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="29" t="s">
         <v>73</v>
       </c>
       <c r="B41" s="25" t="s">
         <v>56</v>
       </c>
       <c r="C41" s="13">
         <v>63</v>
       </c>
       <c r="D41" s="13">
         <v>55</v>
       </c>
       <c r="E41" s="13">
         <v>58</v>
       </c>
       <c r="F41" s="13">
         <v>63</v>
       </c>
       <c r="G41" s="21">
         <v>63</v>
       </c>
       <c r="H41" s="13">
         <v>68</v>
       </c>
       <c r="I41" s="13">
@@ -10973,52 +11068,55 @@
       </c>
       <c r="Y41" s="15">
         <v>66</v>
       </c>
       <c r="Z41" s="15">
         <v>67</v>
       </c>
       <c r="AA41" s="15">
         <v>46</v>
       </c>
       <c r="AB41" s="15">
         <v>40</v>
       </c>
       <c r="AC41" s="15">
         <v>67</v>
       </c>
       <c r="AD41" s="15">
         <v>57</v>
       </c>
       <c r="AE41" s="13">
         <v>49</v>
       </c>
       <c r="AF41" s="13">
         <v>62</v>
       </c>
-    </row>
-    <row r="42" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG41" s="13">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="42" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="29" t="s">
         <v>74</v>
       </c>
       <c r="B42" s="25" t="s">
         <v>57</v>
       </c>
       <c r="C42" s="13">
         <v>59</v>
       </c>
       <c r="D42" s="13">
         <v>39</v>
       </c>
       <c r="E42" s="13">
         <v>54</v>
       </c>
       <c r="F42" s="13">
         <v>44</v>
       </c>
       <c r="G42" s="21">
         <v>36</v>
       </c>
       <c r="H42" s="13">
         <v>39</v>
       </c>
       <c r="I42" s="13">
@@ -11071,52 +11169,55 @@
       </c>
       <c r="Y42" s="15">
         <v>60</v>
       </c>
       <c r="Z42" s="15">
         <v>62</v>
       </c>
       <c r="AA42" s="15">
         <v>47</v>
       </c>
       <c r="AB42" s="15">
         <v>38</v>
       </c>
       <c r="AC42" s="15">
         <v>50</v>
       </c>
       <c r="AD42" s="15">
         <v>52</v>
       </c>
       <c r="AE42" s="13">
         <v>50</v>
       </c>
       <c r="AF42" s="13">
         <v>54</v>
       </c>
-    </row>
-    <row r="43" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG42" s="13">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="43" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="29" t="s">
         <v>75</v>
       </c>
       <c r="B43" s="25" t="s">
         <v>58</v>
       </c>
       <c r="C43" s="13">
         <v>58</v>
       </c>
       <c r="D43" s="13">
         <v>50</v>
       </c>
       <c r="E43" s="13">
         <v>43</v>
       </c>
       <c r="F43" s="13">
         <v>46</v>
       </c>
       <c r="G43" s="21">
         <v>45</v>
       </c>
       <c r="H43" s="13">
         <v>39</v>
       </c>
       <c r="I43" s="13">
@@ -11169,52 +11270,55 @@
       </c>
       <c r="Y43" s="15">
         <v>61</v>
       </c>
       <c r="Z43" s="15">
         <v>55</v>
       </c>
       <c r="AA43" s="15">
         <v>45</v>
       </c>
       <c r="AB43" s="15">
         <v>43</v>
       </c>
       <c r="AC43" s="15">
         <v>40</v>
       </c>
       <c r="AD43" s="15">
         <v>46</v>
       </c>
       <c r="AE43" s="13">
         <v>44</v>
       </c>
       <c r="AF43" s="13">
         <v>50</v>
       </c>
-    </row>
-    <row r="44" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG43" s="13">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="44" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="29" t="s">
         <v>76</v>
       </c>
       <c r="B44" s="25" t="s">
         <v>59</v>
       </c>
       <c r="C44" s="13">
         <v>56</v>
       </c>
       <c r="D44" s="13">
         <v>57</v>
       </c>
       <c r="E44" s="13">
         <v>33</v>
       </c>
       <c r="F44" s="13">
         <v>48</v>
       </c>
       <c r="G44" s="21">
         <v>45</v>
       </c>
       <c r="H44" s="13">
         <v>56</v>
       </c>
       <c r="I44" s="13">
@@ -11267,52 +11371,55 @@
       </c>
       <c r="Y44" s="15">
         <v>62</v>
       </c>
       <c r="Z44" s="15">
         <v>67</v>
       </c>
       <c r="AA44" s="15">
         <v>49</v>
       </c>
       <c r="AB44" s="15">
         <v>37</v>
       </c>
       <c r="AC44" s="15">
         <v>63</v>
       </c>
       <c r="AD44" s="15">
         <v>50</v>
       </c>
       <c r="AE44" s="13">
         <v>37</v>
       </c>
       <c r="AF44" s="13">
         <v>48</v>
       </c>
-    </row>
-    <row r="45" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG44" s="13">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="45" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="29" t="s">
         <v>77</v>
       </c>
       <c r="B45" s="25" t="s">
         <v>60</v>
       </c>
       <c r="C45" s="13">
         <v>55</v>
       </c>
       <c r="D45" s="13">
         <v>43</v>
       </c>
       <c r="E45" s="13">
         <v>65</v>
       </c>
       <c r="F45" s="13">
         <v>73</v>
       </c>
       <c r="G45" s="21">
         <v>51</v>
       </c>
       <c r="H45" s="13">
         <v>50</v>
       </c>
       <c r="I45" s="13">
@@ -11365,52 +11472,55 @@
       </c>
       <c r="Y45" s="15">
         <v>61</v>
       </c>
       <c r="Z45" s="15">
         <v>57</v>
       </c>
       <c r="AA45" s="15">
         <v>46</v>
       </c>
       <c r="AB45" s="15">
         <v>42</v>
       </c>
       <c r="AC45" s="15">
         <v>60</v>
       </c>
       <c r="AD45" s="15">
         <v>56</v>
       </c>
       <c r="AE45" s="13">
         <v>70</v>
       </c>
       <c r="AF45" s="13">
         <v>64</v>
       </c>
-    </row>
-    <row r="46" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG45" s="13">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="46" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="29" t="s">
         <v>78</v>
       </c>
       <c r="B46" s="25" t="s">
         <v>61</v>
       </c>
       <c r="C46" s="13">
         <v>30</v>
       </c>
       <c r="D46" s="13">
         <v>25</v>
       </c>
       <c r="E46" s="13">
         <v>17</v>
       </c>
       <c r="F46" s="13">
         <v>18</v>
       </c>
       <c r="G46" s="21">
         <v>15</v>
       </c>
       <c r="H46" s="13">
         <v>27</v>
       </c>
       <c r="I46" s="13">
@@ -11463,52 +11573,55 @@
       </c>
       <c r="Y46" s="15">
         <v>32</v>
       </c>
       <c r="Z46" s="15">
         <v>24</v>
       </c>
       <c r="AA46" s="15">
         <v>20</v>
       </c>
       <c r="AB46" s="15">
         <v>29</v>
       </c>
       <c r="AC46" s="15">
         <v>25</v>
       </c>
       <c r="AD46" s="15">
         <v>26</v>
       </c>
       <c r="AE46" s="13">
         <v>28</v>
       </c>
       <c r="AF46" s="13">
         <v>29</v>
       </c>
-    </row>
-    <row r="47" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG46" s="13">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="47" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="29" t="s">
         <v>79</v>
       </c>
       <c r="B47" s="25" t="s">
         <v>62</v>
       </c>
       <c r="C47" s="13">
         <v>101</v>
       </c>
       <c r="D47" s="13">
         <v>86</v>
       </c>
       <c r="E47" s="13">
         <v>81</v>
       </c>
       <c r="F47" s="13">
         <v>75</v>
       </c>
       <c r="G47" s="21">
         <v>55</v>
       </c>
       <c r="H47" s="13">
         <v>84</v>
       </c>
       <c r="I47" s="13">
@@ -11561,52 +11674,55 @@
       </c>
       <c r="Y47" s="15">
         <v>106</v>
       </c>
       <c r="Z47" s="15">
         <v>92</v>
       </c>
       <c r="AA47" s="15">
         <v>82</v>
       </c>
       <c r="AB47" s="15">
         <v>62</v>
       </c>
       <c r="AC47" s="15">
         <v>108</v>
       </c>
       <c r="AD47" s="15">
         <v>75</v>
       </c>
       <c r="AE47" s="13">
         <v>72</v>
       </c>
       <c r="AF47" s="13">
         <v>90</v>
       </c>
-    </row>
-    <row r="48" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG47" s="13">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="48" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="29" t="s">
         <v>80</v>
       </c>
       <c r="B48" s="25" t="s">
         <v>63</v>
       </c>
       <c r="C48" s="13">
         <v>60</v>
       </c>
       <c r="D48" s="13">
         <v>47</v>
       </c>
       <c r="E48" s="13">
         <v>58</v>
       </c>
       <c r="F48" s="13">
         <v>49</v>
       </c>
       <c r="G48" s="21">
         <v>63</v>
       </c>
       <c r="H48" s="13">
         <v>47</v>
       </c>
       <c r="I48" s="13">
@@ -11659,52 +11775,55 @@
       </c>
       <c r="Y48" s="15">
         <v>59</v>
       </c>
       <c r="Z48" s="15">
         <v>82</v>
       </c>
       <c r="AA48" s="15">
         <v>56</v>
       </c>
       <c r="AB48" s="15">
         <v>46</v>
       </c>
       <c r="AC48" s="15">
         <v>67</v>
       </c>
       <c r="AD48" s="15">
         <v>60</v>
       </c>
       <c r="AE48" s="13">
         <v>57</v>
       </c>
       <c r="AF48" s="13">
         <v>67</v>
       </c>
-    </row>
-    <row r="49" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG48" s="13">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="49" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="29" t="s">
         <v>81</v>
       </c>
       <c r="B49" s="25" t="s">
         <v>64</v>
       </c>
       <c r="C49" s="13">
         <v>44</v>
       </c>
       <c r="D49" s="13">
         <v>27</v>
       </c>
       <c r="E49" s="13">
         <v>39</v>
       </c>
       <c r="F49" s="13">
         <v>38</v>
       </c>
       <c r="G49" s="21">
         <v>34</v>
       </c>
       <c r="H49" s="13">
         <v>37</v>
       </c>
       <c r="I49" s="13">
@@ -11757,52 +11876,55 @@
       </c>
       <c r="Y49" s="15">
         <v>32</v>
       </c>
       <c r="Z49" s="15">
         <v>41</v>
       </c>
       <c r="AA49" s="15">
         <v>26</v>
       </c>
       <c r="AB49" s="15">
         <v>17</v>
       </c>
       <c r="AC49" s="15">
         <v>40</v>
       </c>
       <c r="AD49" s="15">
         <v>33</v>
       </c>
       <c r="AE49" s="13">
         <v>34</v>
       </c>
       <c r="AF49" s="13">
         <v>34</v>
       </c>
-    </row>
-    <row r="50" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG49" s="13">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="50" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="29" t="s">
         <v>82</v>
       </c>
       <c r="B50" s="25" t="s">
         <v>65</v>
       </c>
       <c r="C50" s="13">
         <v>26</v>
       </c>
       <c r="D50" s="13">
         <v>22</v>
       </c>
       <c r="E50" s="13">
         <v>32</v>
       </c>
       <c r="F50" s="13">
         <v>20</v>
       </c>
       <c r="G50" s="21">
         <v>19</v>
       </c>
       <c r="H50" s="13">
         <v>22</v>
       </c>
       <c r="I50" s="13">
@@ -11855,52 +11977,55 @@
       </c>
       <c r="Y50" s="15">
         <v>33</v>
       </c>
       <c r="Z50" s="15">
         <v>29</v>
       </c>
       <c r="AA50" s="15">
         <v>18</v>
       </c>
       <c r="AB50" s="15">
         <v>27</v>
       </c>
       <c r="AC50" s="15">
         <v>25</v>
       </c>
       <c r="AD50" s="15">
         <v>24</v>
       </c>
       <c r="AE50" s="13">
         <v>24</v>
       </c>
       <c r="AF50" s="13">
         <v>22</v>
       </c>
-    </row>
-    <row r="51" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG50" s="13">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="51" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="29" t="s">
         <v>83</v>
       </c>
       <c r="B51" s="25" t="s">
         <v>66</v>
       </c>
       <c r="C51" s="13">
         <v>39</v>
       </c>
       <c r="D51" s="13">
         <v>48</v>
       </c>
       <c r="E51" s="13">
         <v>38</v>
       </c>
       <c r="F51" s="13">
         <v>50</v>
       </c>
       <c r="G51" s="21">
         <v>32</v>
       </c>
       <c r="H51" s="13">
         <v>41</v>
       </c>
       <c r="I51" s="13">
@@ -11953,52 +12078,55 @@
       </c>
       <c r="Y51" s="15">
         <v>43</v>
       </c>
       <c r="Z51" s="15">
         <v>47</v>
       </c>
       <c r="AA51" s="15">
         <v>27</v>
       </c>
       <c r="AB51" s="15">
         <v>39</v>
       </c>
       <c r="AC51" s="15">
         <v>30</v>
       </c>
       <c r="AD51" s="15">
         <v>39</v>
       </c>
       <c r="AE51" s="13">
         <v>43</v>
       </c>
       <c r="AF51" s="13">
         <v>39</v>
       </c>
-    </row>
-    <row r="52" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG51" s="13">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="52" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="29" t="s">
         <v>84</v>
       </c>
       <c r="B52" s="25" t="s">
         <v>67</v>
       </c>
       <c r="C52" s="13">
         <v>56</v>
       </c>
       <c r="D52" s="13">
         <v>45</v>
       </c>
       <c r="E52" s="13">
         <v>49</v>
       </c>
       <c r="F52" s="13">
         <v>40</v>
       </c>
       <c r="G52" s="21">
         <v>59</v>
       </c>
       <c r="H52" s="13">
         <v>48</v>
       </c>
       <c r="I52" s="13">
@@ -12051,52 +12179,55 @@
       </c>
       <c r="Y52" s="15">
         <v>53</v>
       </c>
       <c r="Z52" s="15">
         <v>61</v>
       </c>
       <c r="AA52" s="15">
         <v>58</v>
       </c>
       <c r="AB52" s="15">
         <v>48</v>
       </c>
       <c r="AC52" s="15">
         <v>44</v>
       </c>
       <c r="AD52" s="15">
         <v>53</v>
       </c>
       <c r="AE52" s="13">
         <v>45</v>
       </c>
       <c r="AF52" s="13">
         <v>57</v>
       </c>
-    </row>
-    <row r="53" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG52" s="13">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="53" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="30" t="s">
         <v>85</v>
       </c>
       <c r="B53" s="27" t="s">
         <v>68</v>
       </c>
       <c r="C53" s="14">
         <v>21</v>
       </c>
       <c r="D53" s="14">
         <v>12</v>
       </c>
       <c r="E53" s="14">
         <v>9</v>
       </c>
       <c r="F53" s="14">
         <v>14</v>
       </c>
       <c r="G53" s="22">
         <v>17</v>
       </c>
       <c r="H53" s="14">
         <v>11</v>
       </c>
       <c r="I53" s="14">
@@ -12149,344 +12280,347 @@
       </c>
       <c r="Y53" s="14">
         <v>9</v>
       </c>
       <c r="Z53" s="14">
         <v>17</v>
       </c>
       <c r="AA53" s="14">
         <v>11</v>
       </c>
       <c r="AB53" s="14">
         <v>21</v>
       </c>
       <c r="AC53" s="14">
         <v>12</v>
       </c>
       <c r="AD53" s="14">
         <v>12</v>
       </c>
       <c r="AE53" s="14">
         <v>15</v>
       </c>
       <c r="AF53" s="14">
         <v>25</v>
       </c>
-    </row>
-    <row r="54" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG53" s="14">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="54" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="11"/>
       <c r="B54" s="8" t="s">
         <v>42</v>
       </c>
       <c r="C54" s="1"/>
       <c r="D54" s="1"/>
       <c r="E54" s="1"/>
       <c r="F54" s="1"/>
       <c r="G54" s="1"/>
       <c r="H54" s="1"/>
       <c r="I54" s="1"/>
       <c r="J54" s="1"/>
       <c r="K54" s="1"/>
       <c r="L54" s="1"/>
       <c r="M54" s="1"/>
       <c r="N54" s="1"/>
       <c r="O54" s="1"/>
       <c r="P54" s="1"/>
       <c r="Q54" s="1"/>
       <c r="R54" s="1"/>
       <c r="S54" s="1"/>
       <c r="T54" s="1"/>
       <c r="U54" s="1"/>
       <c r="V54" s="1"/>
       <c r="W54" s="1"/>
       <c r="X54" s="1"/>
       <c r="Y54" s="1"/>
       <c r="Z54" s="1"/>
       <c r="AA54" s="1"/>
     </row>
-    <row r="55" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="9"/>
       <c r="B55" s="1"/>
       <c r="C55" s="1"/>
       <c r="D55" s="1"/>
       <c r="E55" s="1"/>
       <c r="F55" s="1"/>
       <c r="G55" s="1"/>
       <c r="H55" s="1"/>
       <c r="I55" s="1"/>
       <c r="J55" s="1"/>
       <c r="K55" s="1"/>
       <c r="L55" s="1"/>
       <c r="M55" s="1"/>
       <c r="N55" s="1"/>
       <c r="O55" s="1"/>
       <c r="P55" s="1"/>
       <c r="Q55" s="1"/>
       <c r="R55" s="1"/>
       <c r="S55" s="1"/>
       <c r="T55" s="1"/>
       <c r="U55" s="1"/>
       <c r="V55" s="1"/>
       <c r="W55" s="1"/>
       <c r="X55" s="1"/>
       <c r="Y55" s="1"/>
       <c r="Z55" s="1"/>
       <c r="AA55" s="1"/>
     </row>
-    <row r="56" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="9"/>
       <c r="B56" s="1"/>
       <c r="C56" s="1"/>
       <c r="D56" s="1"/>
       <c r="E56" s="1"/>
       <c r="F56" s="1"/>
       <c r="G56" s="1"/>
       <c r="H56" s="1"/>
       <c r="I56" s="1"/>
       <c r="J56" s="1"/>
       <c r="K56" s="1"/>
       <c r="L56" s="1"/>
       <c r="M56" s="1"/>
       <c r="N56" s="1"/>
       <c r="O56" s="1"/>
       <c r="P56" s="1"/>
       <c r="Q56" s="1"/>
       <c r="R56" s="1"/>
       <c r="S56" s="1"/>
       <c r="T56" s="1"/>
       <c r="U56" s="1"/>
       <c r="V56" s="1"/>
       <c r="W56" s="1"/>
       <c r="X56" s="1"/>
       <c r="Y56" s="1"/>
       <c r="Z56" s="1"/>
       <c r="AA56" s="1"/>
     </row>
-    <row r="57" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="9"/>
       <c r="B57" s="1"/>
       <c r="C57" s="1"/>
       <c r="D57" s="1"/>
       <c r="E57" s="1"/>
       <c r="F57" s="1"/>
       <c r="G57" s="1"/>
       <c r="H57" s="1"/>
       <c r="I57" s="1"/>
       <c r="J57" s="1"/>
       <c r="K57" s="1"/>
       <c r="L57" s="1"/>
       <c r="M57" s="1"/>
       <c r="N57" s="1"/>
       <c r="O57" s="1"/>
       <c r="P57" s="1"/>
       <c r="Q57" s="1"/>
       <c r="R57" s="1"/>
       <c r="S57" s="1"/>
       <c r="T57" s="1"/>
       <c r="U57" s="1"/>
       <c r="V57" s="1"/>
       <c r="W57" s="1"/>
       <c r="X57" s="1"/>
       <c r="Y57" s="1"/>
       <c r="Z57" s="1"/>
       <c r="AA57" s="1"/>
     </row>
-    <row r="58" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="9"/>
       <c r="B58" s="1"/>
       <c r="C58" s="1"/>
       <c r="D58" s="1"/>
       <c r="E58" s="1"/>
       <c r="F58" s="1"/>
       <c r="G58" s="1"/>
       <c r="H58" s="1"/>
       <c r="I58" s="1"/>
       <c r="J58" s="1"/>
       <c r="K58" s="1"/>
       <c r="L58" s="1"/>
       <c r="M58" s="1"/>
       <c r="N58" s="1"/>
       <c r="O58" s="1"/>
       <c r="P58" s="1"/>
       <c r="Q58" s="1"/>
       <c r="R58" s="1"/>
       <c r="S58" s="1"/>
       <c r="T58" s="1"/>
       <c r="U58" s="1"/>
       <c r="V58" s="1"/>
       <c r="W58" s="1"/>
       <c r="X58" s="1"/>
       <c r="Y58" s="1"/>
       <c r="Z58" s="1"/>
       <c r="AA58" s="1"/>
     </row>
-    <row r="59" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="9"/>
       <c r="B59" s="1"/>
       <c r="C59" s="1"/>
       <c r="D59" s="1"/>
       <c r="E59" s="1"/>
       <c r="F59" s="1"/>
       <c r="G59" s="1"/>
       <c r="H59" s="1"/>
       <c r="I59" s="1"/>
       <c r="J59" s="1"/>
       <c r="K59" s="1"/>
       <c r="L59" s="1"/>
       <c r="M59" s="1"/>
       <c r="N59" s="1"/>
       <c r="O59" s="1"/>
       <c r="P59" s="1"/>
       <c r="Q59" s="1"/>
       <c r="R59" s="1"/>
       <c r="S59" s="1"/>
       <c r="T59" s="1"/>
       <c r="U59" s="1"/>
       <c r="V59" s="1"/>
       <c r="W59" s="1"/>
       <c r="X59" s="1"/>
       <c r="Y59" s="1"/>
       <c r="Z59" s="1"/>
       <c r="AA59" s="1"/>
     </row>
-    <row r="60" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="9"/>
       <c r="B60" s="1"/>
       <c r="C60" s="1"/>
       <c r="D60" s="1"/>
       <c r="E60" s="1"/>
       <c r="F60" s="1"/>
       <c r="G60" s="1"/>
       <c r="H60" s="1"/>
       <c r="I60" s="1"/>
       <c r="J60" s="1"/>
       <c r="K60" s="1"/>
       <c r="L60" s="1"/>
       <c r="M60" s="1"/>
       <c r="N60" s="1"/>
       <c r="O60" s="1"/>
       <c r="P60" s="1"/>
       <c r="Q60" s="1"/>
       <c r="R60" s="1"/>
       <c r="S60" s="1"/>
       <c r="T60" s="1"/>
       <c r="U60" s="1"/>
       <c r="V60" s="1"/>
       <c r="W60" s="1"/>
       <c r="X60" s="1"/>
       <c r="Y60" s="1"/>
       <c r="Z60" s="1"/>
       <c r="AA60" s="1"/>
     </row>
-    <row r="61" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="9"/>
       <c r="B61" s="1"/>
       <c r="C61" s="1"/>
       <c r="D61" s="1"/>
       <c r="E61" s="1"/>
       <c r="F61" s="1"/>
       <c r="G61" s="1"/>
       <c r="H61" s="1"/>
       <c r="I61" s="1"/>
       <c r="J61" s="1"/>
       <c r="K61" s="1"/>
       <c r="L61" s="1"/>
       <c r="M61" s="1"/>
       <c r="N61" s="1"/>
       <c r="O61" s="1"/>
       <c r="P61" s="1"/>
       <c r="Q61" s="1"/>
       <c r="R61" s="1"/>
       <c r="S61" s="1"/>
       <c r="T61" s="1"/>
       <c r="U61" s="1"/>
       <c r="V61" s="1"/>
       <c r="W61" s="1"/>
       <c r="X61" s="1"/>
       <c r="Y61" s="1"/>
       <c r="Z61" s="1"/>
       <c r="AA61" s="1"/>
     </row>
-    <row r="62" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="9"/>
       <c r="B62" s="1"/>
       <c r="C62" s="1"/>
       <c r="D62" s="1"/>
       <c r="E62" s="1"/>
       <c r="F62" s="1"/>
       <c r="G62" s="1"/>
       <c r="H62" s="1"/>
       <c r="I62" s="1"/>
       <c r="J62" s="1"/>
       <c r="K62" s="1"/>
       <c r="L62" s="1"/>
       <c r="M62" s="1"/>
       <c r="N62" s="1"/>
       <c r="O62" s="1"/>
       <c r="P62" s="1"/>
       <c r="Q62" s="1"/>
       <c r="R62" s="1"/>
       <c r="S62" s="1"/>
       <c r="T62" s="1"/>
       <c r="U62" s="1"/>
       <c r="V62" s="1"/>
       <c r="W62" s="1"/>
       <c r="X62" s="1"/>
       <c r="Y62" s="1"/>
       <c r="Z62" s="1"/>
       <c r="AA62" s="1"/>
     </row>
-    <row r="63" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="9"/>
       <c r="B63" s="12"/>
       <c r="C63" s="1"/>
       <c r="D63" s="1"/>
       <c r="E63" s="1"/>
       <c r="F63" s="1"/>
       <c r="G63" s="1"/>
       <c r="H63" s="1"/>
       <c r="I63" s="1"/>
       <c r="J63" s="1"/>
       <c r="K63" s="1"/>
       <c r="L63" s="1"/>
       <c r="M63" s="1"/>
       <c r="N63" s="1"/>
       <c r="O63" s="1"/>
       <c r="P63" s="1"/>
       <c r="Q63" s="1"/>
       <c r="R63" s="1"/>
       <c r="S63" s="1"/>
       <c r="T63" s="1"/>
       <c r="U63" s="1"/>
       <c r="V63" s="1"/>
       <c r="W63" s="1"/>
       <c r="X63" s="1"/>
       <c r="Y63" s="1"/>
       <c r="Z63" s="1"/>
       <c r="AA63" s="1"/>
     </row>
-    <row r="64" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="9"/>
       <c r="B64" s="1"/>
       <c r="C64" s="1"/>
       <c r="D64" s="1"/>
       <c r="E64" s="1"/>
       <c r="F64" s="1"/>
       <c r="G64" s="1"/>
       <c r="H64" s="1"/>
       <c r="I64" s="1"/>
       <c r="J64" s="1"/>
       <c r="K64" s="1"/>
       <c r="L64" s="1"/>
       <c r="M64" s="1"/>
       <c r="N64" s="1"/>
       <c r="O64" s="1"/>
       <c r="P64" s="1"/>
       <c r="Q64" s="1"/>
       <c r="R64" s="1"/>
       <c r="S64" s="1"/>
       <c r="T64" s="1"/>
       <c r="U64" s="1"/>
       <c r="V64" s="1"/>
       <c r="W64" s="1"/>
       <c r="X64" s="1"/>
       <c r="Y64" s="1"/>
@@ -39127,56 +39261,56 @@
       <c r="I983" s="1"/>
       <c r="J983" s="1"/>
       <c r="K983" s="1"/>
       <c r="L983" s="1"/>
       <c r="M983" s="1"/>
       <c r="N983" s="1"/>
       <c r="O983" s="1"/>
       <c r="P983" s="1"/>
       <c r="Q983" s="1"/>
       <c r="R983" s="1"/>
       <c r="S983" s="1"/>
       <c r="T983" s="1"/>
       <c r="U983" s="1"/>
       <c r="V983" s="1"/>
       <c r="W983" s="1"/>
       <c r="X983" s="1"/>
       <c r="Y983" s="1"/>
       <c r="Z983" s="1"/>
       <c r="AA983" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="B8:AC8"/>
     <mergeCell ref="A27:AC27"/>
     <mergeCell ref="A36:AC36"/>
-    <mergeCell ref="AA6:AF6"/>
     <mergeCell ref="B2:X2"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="O6:Z6"/>
+    <mergeCell ref="AA6:AG6"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata (all pop.)</vt:lpstr>
       <vt:lpstr>Symbols</vt:lpstr>