--- v4 (2026-09-20)
+++ v5 (2026-10-13)
@@ -3,63 +3,63 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
-    <workbookView xWindow="13440" yWindow="0" windowWidth="15030" windowHeight="15555" tabRatio="858" activeTab="2"/>
+    <workbookView xWindow="13440" yWindow="0" windowWidth="15030" windowHeight="15555" tabRatio="858"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata (all pop.)" sheetId="1" r:id="rId1"/>
     <sheet name="Symbols" sheetId="5" r:id="rId2"/>
     <sheet name="All population" sheetId="6" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="162" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="163" uniqueCount="92">
   <si>
     <t xml:space="preserve">The code of the statistical indicator  </t>
   </si>
   <si>
     <t xml:space="preserve">Naming of the statistical indicator </t>
   </si>
   <si>
     <t xml:space="preserve">Unit of measurement </t>
   </si>
   <si>
     <t xml:space="preserve">History of the indicator </t>
   </si>
   <si>
     <t>From January 1, 2024</t>
   </si>
   <si>
     <t xml:space="preserve">Defining an indicator </t>
   </si>
   <si>
     <t>Monthly death toll by region</t>
   </si>
   <si>
     <t xml:space="preserve">Data processing method </t>
   </si>
   <si>
@@ -4248,91 +4248,91 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="55" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="55" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="55" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="57" fillId="0" borderId="25" xfId="21" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="57" fillId="0" borderId="1" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="57" fillId="0" borderId="1" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="14" fontId="55" fillId="0" borderId="1" xfId="25" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="55" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="55" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="58" fillId="0" borderId="34" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2795">
     <cellStyle name="20% - Акцент1 2" xfId="47"/>
     <cellStyle name="20% - Акцент1 2 10" xfId="48"/>
     <cellStyle name="20% - Акцент1 2 10 2" xfId="1793"/>
     <cellStyle name="20% - Акцент1 2 11" xfId="49"/>
     <cellStyle name="20% - Акцент1 2 11 2" xfId="1794"/>
     <cellStyle name="20% - Акцент1 2 12" xfId="50"/>
     <cellStyle name="20% - Акцент1 2 12 2" xfId="1795"/>
     <cellStyle name="20% - Акцент1 2 13" xfId="51"/>
     <cellStyle name="20% - Акцент1 2 13 2" xfId="1796"/>
     <cellStyle name="20% - Акцент1 2 14" xfId="52"/>
     <cellStyle name="20% - Акцент1 2 14 2" xfId="1797"/>
     <cellStyle name="20% - Акцент1 2 15" xfId="53"/>
     <cellStyle name="20% - Акцент1 2 15 2" xfId="1798"/>
     <cellStyle name="20% - Акцент1 2 16" xfId="54"/>
     <cellStyle name="20% - Акцент1 2 16 2" xfId="1799"/>
     <cellStyle name="20% - Акцент1 2 17" xfId="55"/>
     <cellStyle name="20% - Акцент1 2 17 2" xfId="1800"/>
     <cellStyle name="20% - Акцент1 2 18" xfId="56"/>
     <cellStyle name="20% - Акцент1 2 18 2" xfId="1801"/>
     <cellStyle name="20% - Акцент1 2 19" xfId="57"/>
     <cellStyle name="20% - Акцент1 2 19 2" xfId="1802"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="58"/>
@@ -7316,51 +7316,51 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/703847?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25848/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:b.kuandyk@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="37.42578125" customWidth="1"/>
     <col min="2" max="2" width="67.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" s="33" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="34">
         <v>612201</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="33" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="35" t="s">
         <v>45</v>
       </c>
     </row>
@@ -7443,59 +7443,59 @@
       <c r="B12" s="38" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" s="33" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="38" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="33" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="39" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A15" s="33" t="s">
         <v>19</v>
       </c>
       <c r="B15" s="40">
-        <v>46272</v>
+        <v>46300</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A16" s="33" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="40">
-        <v>46300</v>
+        <v>46332</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="33" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="36" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="33" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="41" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="33" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="42" t="s">
         <v>88</v>
       </c>
@@ -7526,264 +7526,266 @@
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="B5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="F5" sqref="F5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="79.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="186" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="10" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AG983"/>
+  <dimension ref="A1:AH983"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="J1" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="AH20" sqref="AH20"/>
+    <sheetView topLeftCell="J1" workbookViewId="0">
+      <pane ySplit="7" topLeftCell="A29" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="AI36" sqref="AI36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.5703125" customWidth="1"/>
     <col min="2" max="2" width="22.140625" customWidth="1"/>
     <col min="3" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="27" width="8.7109375" customWidth="1"/>
     <col min="28" max="28" width="9.7109375" customWidth="1"/>
     <col min="29" max="29" width="10.140625" customWidth="1"/>
     <col min="30" max="30" width="10" customWidth="1"/>
     <col min="31" max="31" width="11.5703125" customWidth="1"/>
     <col min="32" max="32" width="8.42578125" customWidth="1"/>
     <col min="33" max="33" width="9" customWidth="1"/>
+    <col min="34" max="34" width="10.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="9"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
       <c r="AA1" s="1"/>
     </row>
-    <row r="2" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="17"/>
-      <c r="B2" s="49" t="s">
+      <c r="B2" s="48" t="s">
         <v>86</v>
       </c>
-      <c r="C2" s="50"/>
-[...20 lines deleted...]
-      <c r="X2" s="50"/>
+      <c r="C2" s="49"/>
+      <c r="D2" s="49"/>
+      <c r="E2" s="49"/>
+      <c r="F2" s="49"/>
+      <c r="G2" s="49"/>
+      <c r="H2" s="49"/>
+      <c r="I2" s="49"/>
+      <c r="J2" s="49"/>
+      <c r="K2" s="49"/>
+      <c r="L2" s="49"/>
+      <c r="M2" s="49"/>
+      <c r="N2" s="49"/>
+      <c r="O2" s="49"/>
+      <c r="P2" s="49"/>
+      <c r="Q2" s="49"/>
+      <c r="R2" s="49"/>
+      <c r="S2" s="49"/>
+      <c r="T2" s="49"/>
+      <c r="U2" s="49"/>
+      <c r="V2" s="49"/>
+      <c r="W2" s="49"/>
+      <c r="X2" s="49"/>
       <c r="Y2" s="1"/>
       <c r="Z2" s="1"/>
       <c r="AA2" s="1"/>
     </row>
-    <row r="3" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="18"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
       <c r="X3" s="1"/>
       <c r="Y3" s="1"/>
       <c r="Z3" s="1"/>
       <c r="AA3" s="1"/>
     </row>
-    <row r="4" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="18"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="16"/>
       <c r="X4" s="1"/>
       <c r="Y4" s="1"/>
       <c r="Z4" s="1"/>
       <c r="AA4" s="1"/>
     </row>
-    <row r="5" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="18"/>
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
       <c r="N5" s="3"/>
       <c r="O5" s="3"/>
       <c r="P5" s="3"/>
       <c r="Q5" s="3"/>
       <c r="R5" s="3"/>
       <c r="S5" s="3"/>
       <c r="T5" s="3"/>
       <c r="U5" s="4"/>
       <c r="V5" s="19"/>
       <c r="W5" s="19"/>
       <c r="X5" s="19"/>
-      <c r="AG5" s="20" t="s">
+      <c r="AH5" s="20" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="6" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="51" t="s">
+    <row r="6" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="50" t="s">
         <v>46</v>
       </c>
-      <c r="B6" s="53"/>
-      <c r="C6" s="55">
+      <c r="B6" s="52"/>
+      <c r="C6" s="54">
         <v>2024</v>
       </c>
-      <c r="D6" s="56"/>
-[...10 lines deleted...]
-      <c r="O6" s="57">
+      <c r="D6" s="55"/>
+      <c r="E6" s="55"/>
+      <c r="F6" s="55"/>
+      <c r="G6" s="55"/>
+      <c r="H6" s="55"/>
+      <c r="I6" s="55"/>
+      <c r="J6" s="55"/>
+      <c r="K6" s="55"/>
+      <c r="L6" s="55"/>
+      <c r="M6" s="55"/>
+      <c r="N6" s="55"/>
+      <c r="O6" s="56">
         <v>2025</v>
       </c>
-      <c r="P6" s="58"/>
-[...10 lines deleted...]
-      <c r="AA6" s="47">
+      <c r="P6" s="57"/>
+      <c r="Q6" s="57"/>
+      <c r="R6" s="57"/>
+      <c r="S6" s="57"/>
+      <c r="T6" s="57"/>
+      <c r="U6" s="57"/>
+      <c r="V6" s="57"/>
+      <c r="W6" s="57"/>
+      <c r="X6" s="57"/>
+      <c r="Y6" s="57"/>
+      <c r="Z6" s="57"/>
+      <c r="AA6" s="58">
         <v>2026</v>
       </c>
-      <c r="AB6" s="48"/>
-[...8 lines deleted...]
-      <c r="B7" s="54"/>
+      <c r="AB6" s="59"/>
+      <c r="AC6" s="59"/>
+      <c r="AD6" s="59"/>
+      <c r="AE6" s="59"/>
+      <c r="AF6" s="59"/>
+      <c r="AG6" s="59"/>
+      <c r="AH6" s="59"/>
+    </row>
+    <row r="7" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="51"/>
+      <c r="B7" s="53"/>
       <c r="C7" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>28</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>29</v>
       </c>
       <c r="F7" s="6" t="s">
         <v>30</v>
       </c>
       <c r="G7" s="6" t="s">
         <v>31</v>
       </c>
       <c r="H7" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="J7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="K7" s="6" t="s">
@@ -7827,91 +7829,94 @@
       </c>
       <c r="X7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Y7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="Z7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AA7" s="7" t="s">
         <v>27</v>
       </c>
       <c r="AB7" s="7" t="s">
         <v>28</v>
       </c>
       <c r="AC7" s="5" t="s">
         <v>29</v>
       </c>
       <c r="AD7" s="5" t="s">
         <v>30</v>
       </c>
       <c r="AE7" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="AF7" s="59" t="s">
+      <c r="AF7" s="44" t="s">
         <v>32</v>
       </c>
       <c r="AG7" s="5" t="s">
         <v>33</v>
       </c>
-    </row>
-    <row r="8" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH7" s="5" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="8" spans="1:34" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="9"/>
-      <c r="B8" s="44" t="s">
+      <c r="B8" s="45" t="s">
         <v>39</v>
       </c>
-      <c r="C8" s="44"/>
-[...27 lines deleted...]
-    <row r="9" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C8" s="45"/>
+      <c r="D8" s="45"/>
+      <c r="E8" s="45"/>
+      <c r="F8" s="45"/>
+      <c r="G8" s="45"/>
+      <c r="H8" s="45"/>
+      <c r="I8" s="45"/>
+      <c r="J8" s="45"/>
+      <c r="K8" s="45"/>
+      <c r="L8" s="45"/>
+      <c r="M8" s="45"/>
+      <c r="N8" s="45"/>
+      <c r="O8" s="45"/>
+      <c r="P8" s="45"/>
+      <c r="Q8" s="45"/>
+      <c r="R8" s="45"/>
+      <c r="S8" s="45"/>
+      <c r="T8" s="45"/>
+      <c r="U8" s="45"/>
+      <c r="V8" s="45"/>
+      <c r="W8" s="45"/>
+      <c r="X8" s="45"/>
+      <c r="Y8" s="45"/>
+      <c r="Z8" s="45"/>
+      <c r="AA8" s="45"/>
+      <c r="AB8" s="45"/>
+      <c r="AC8" s="45"/>
+    </row>
+    <row r="9" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="28" t="s">
         <v>50</v>
       </c>
       <c r="B9" s="23" t="s">
         <v>51</v>
       </c>
       <c r="C9" s="13">
         <v>976</v>
       </c>
       <c r="D9" s="13">
         <v>792</v>
       </c>
       <c r="E9" s="13">
         <v>796</v>
       </c>
       <c r="F9" s="13">
         <v>857</v>
       </c>
       <c r="G9" s="21">
         <v>754</v>
       </c>
       <c r="H9" s="13">
         <v>818</v>
       </c>
       <c r="I9" s="13">
@@ -7967,52 +7972,55 @@
       </c>
       <c r="Z9" s="13">
         <v>988</v>
       </c>
       <c r="AA9" s="13">
         <v>726</v>
       </c>
       <c r="AB9" s="13">
         <v>713</v>
       </c>
       <c r="AC9" s="13">
         <v>850</v>
       </c>
       <c r="AD9" s="13">
         <v>848</v>
       </c>
       <c r="AE9" s="13">
         <v>801</v>
       </c>
       <c r="AF9" s="13">
         <v>922</v>
       </c>
       <c r="AG9" s="13">
         <v>1045</v>
       </c>
-    </row>
-    <row r="10" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH9" s="13">
+        <v>915</v>
+      </c>
+    </row>
+    <row r="10" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="28" t="s">
         <v>69</v>
       </c>
       <c r="B10" s="24" t="s">
         <v>52</v>
       </c>
       <c r="C10" s="13">
         <v>89</v>
       </c>
       <c r="D10" s="13">
         <v>73</v>
       </c>
       <c r="E10" s="13">
         <v>61</v>
       </c>
       <c r="F10" s="13">
         <v>72</v>
       </c>
       <c r="G10" s="21">
         <v>58</v>
       </c>
       <c r="H10" s="13">
         <v>74</v>
       </c>
       <c r="I10" s="13">
@@ -8068,52 +8076,55 @@
       </c>
       <c r="Z10" s="13">
         <v>81</v>
       </c>
       <c r="AA10" s="13">
         <v>51</v>
       </c>
       <c r="AB10" s="13">
         <v>80</v>
       </c>
       <c r="AC10" s="13">
         <v>62</v>
       </c>
       <c r="AD10" s="13">
         <v>74</v>
       </c>
       <c r="AE10" s="13">
         <v>69</v>
       </c>
       <c r="AF10" s="13">
         <v>75</v>
       </c>
       <c r="AG10" s="13">
         <v>108</v>
       </c>
-    </row>
-    <row r="11" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH10" s="13">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="11" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="28" t="s">
         <v>70</v>
       </c>
       <c r="B11" s="24" t="s">
         <v>53</v>
       </c>
       <c r="C11" s="13">
         <v>50</v>
       </c>
       <c r="D11" s="13">
         <v>42</v>
       </c>
       <c r="E11" s="13">
         <v>24</v>
       </c>
       <c r="F11" s="13">
         <v>40</v>
       </c>
       <c r="G11" s="21">
         <v>38</v>
       </c>
       <c r="H11" s="13">
         <v>35</v>
       </c>
       <c r="I11" s="13">
@@ -8169,52 +8180,55 @@
       </c>
       <c r="Z11" s="13">
         <v>44</v>
       </c>
       <c r="AA11" s="13">
         <v>25</v>
       </c>
       <c r="AB11" s="13">
         <v>27</v>
       </c>
       <c r="AC11" s="13">
         <v>24</v>
       </c>
       <c r="AD11" s="13">
         <v>35</v>
       </c>
       <c r="AE11" s="13">
         <v>27</v>
       </c>
       <c r="AF11" s="13">
         <v>48</v>
       </c>
       <c r="AG11" s="13">
         <v>36</v>
       </c>
-    </row>
-    <row r="12" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH11" s="13">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="12" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="28" t="s">
         <v>71</v>
       </c>
       <c r="B12" s="24" t="s">
         <v>54</v>
       </c>
       <c r="C12" s="13">
         <v>50</v>
       </c>
       <c r="D12" s="13">
         <v>34</v>
       </c>
       <c r="E12" s="13">
         <v>51</v>
       </c>
       <c r="F12" s="13">
         <v>63</v>
       </c>
       <c r="G12" s="21">
         <v>48</v>
       </c>
       <c r="H12" s="13">
         <v>41</v>
       </c>
       <c r="I12" s="13">
@@ -8270,52 +8284,55 @@
       </c>
       <c r="Z12" s="13">
         <v>48</v>
       </c>
       <c r="AA12" s="13">
         <v>38</v>
       </c>
       <c r="AB12" s="13">
         <v>44</v>
       </c>
       <c r="AC12" s="13">
         <v>48</v>
       </c>
       <c r="AD12" s="13">
         <v>47</v>
       </c>
       <c r="AE12" s="13">
         <v>42</v>
       </c>
       <c r="AF12" s="13">
         <v>43</v>
       </c>
       <c r="AG12" s="13">
         <v>67</v>
       </c>
-    </row>
-    <row r="13" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH12" s="13">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="13" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="28" t="s">
         <v>72</v>
       </c>
       <c r="B13" s="24" t="s">
         <v>55</v>
       </c>
       <c r="C13" s="13">
         <v>27</v>
       </c>
       <c r="D13" s="13">
         <v>27</v>
       </c>
       <c r="E13" s="13">
         <v>23</v>
       </c>
       <c r="F13" s="13">
         <v>29</v>
       </c>
       <c r="G13" s="21">
         <v>23</v>
       </c>
       <c r="H13" s="13">
         <v>25</v>
       </c>
       <c r="I13" s="13">
@@ -8371,52 +8388,55 @@
       </c>
       <c r="Z13" s="13">
         <v>39</v>
       </c>
       <c r="AA13" s="13">
         <v>18</v>
       </c>
       <c r="AB13" s="13">
         <v>16</v>
       </c>
       <c r="AC13" s="13">
         <v>16</v>
       </c>
       <c r="AD13" s="13">
         <v>17</v>
       </c>
       <c r="AE13" s="13">
         <v>25</v>
       </c>
       <c r="AF13" s="13">
         <v>31</v>
       </c>
       <c r="AG13" s="13">
         <v>38</v>
       </c>
-    </row>
-    <row r="14" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH13" s="13">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="14" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="28" t="s">
         <v>73</v>
       </c>
       <c r="B14" s="24" t="s">
         <v>56</v>
       </c>
       <c r="C14" s="13">
         <v>84</v>
       </c>
       <c r="D14" s="13">
         <v>68</v>
       </c>
       <c r="E14" s="13">
         <v>72</v>
       </c>
       <c r="F14" s="13">
         <v>80</v>
       </c>
       <c r="G14" s="21">
         <v>77</v>
       </c>
       <c r="H14" s="13">
         <v>89</v>
       </c>
       <c r="I14" s="13">
@@ -8472,52 +8492,55 @@
       </c>
       <c r="Z14" s="13">
         <v>83</v>
       </c>
       <c r="AA14" s="13">
         <v>66</v>
       </c>
       <c r="AB14" s="13">
         <v>54</v>
       </c>
       <c r="AC14" s="13">
         <v>80</v>
       </c>
       <c r="AD14" s="13">
         <v>80</v>
       </c>
       <c r="AE14" s="13">
         <v>65</v>
       </c>
       <c r="AF14" s="13">
         <v>81</v>
       </c>
       <c r="AG14" s="13">
         <v>82</v>
       </c>
-    </row>
-    <row r="15" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH14" s="13">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="15" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="28" t="s">
         <v>74</v>
       </c>
       <c r="B15" s="24" t="s">
         <v>57</v>
       </c>
       <c r="C15" s="13">
         <v>59</v>
       </c>
       <c r="D15" s="13">
         <v>39</v>
       </c>
       <c r="E15" s="13">
         <v>54</v>
       </c>
       <c r="F15" s="13">
         <v>44</v>
       </c>
       <c r="G15" s="21">
         <v>36</v>
       </c>
       <c r="H15" s="13">
         <v>39</v>
       </c>
       <c r="I15" s="13">
@@ -8573,52 +8596,55 @@
       </c>
       <c r="Z15" s="13">
         <v>62</v>
       </c>
       <c r="AA15" s="13">
         <v>47</v>
       </c>
       <c r="AB15" s="13">
         <v>38</v>
       </c>
       <c r="AC15" s="13">
         <v>50</v>
       </c>
       <c r="AD15" s="13">
         <v>52</v>
       </c>
       <c r="AE15" s="13">
         <v>50</v>
       </c>
       <c r="AF15" s="13">
         <v>54</v>
       </c>
       <c r="AG15" s="13">
         <v>54</v>
       </c>
-    </row>
-    <row r="16" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH15" s="13">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="16" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="28" t="s">
         <v>75</v>
       </c>
       <c r="B16" s="24" t="s">
         <v>58</v>
       </c>
       <c r="C16" s="13">
         <v>58</v>
       </c>
       <c r="D16" s="13">
         <v>50</v>
       </c>
       <c r="E16" s="13">
         <v>43</v>
       </c>
       <c r="F16" s="13">
         <v>46</v>
       </c>
       <c r="G16" s="21">
         <v>45</v>
       </c>
       <c r="H16" s="13">
         <v>39</v>
       </c>
       <c r="I16" s="13">
@@ -8674,52 +8700,55 @@
       </c>
       <c r="Z16" s="13">
         <v>55</v>
       </c>
       <c r="AA16" s="13">
         <v>45</v>
       </c>
       <c r="AB16" s="13">
         <v>43</v>
       </c>
       <c r="AC16" s="13">
         <v>40</v>
       </c>
       <c r="AD16" s="13">
         <v>46</v>
       </c>
       <c r="AE16" s="13">
         <v>44</v>
       </c>
       <c r="AF16" s="13">
         <v>50</v>
       </c>
       <c r="AG16" s="13">
         <v>57</v>
       </c>
-    </row>
-    <row r="17" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH16" s="13">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="17" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="28" t="s">
         <v>76</v>
       </c>
       <c r="B17" s="24" t="s">
         <v>59</v>
       </c>
       <c r="C17" s="13">
         <v>56</v>
       </c>
       <c r="D17" s="13">
         <v>57</v>
       </c>
       <c r="E17" s="13">
         <v>33</v>
       </c>
       <c r="F17" s="13">
         <v>48</v>
       </c>
       <c r="G17" s="21">
         <v>45</v>
       </c>
       <c r="H17" s="13">
         <v>56</v>
       </c>
       <c r="I17" s="13">
@@ -8775,52 +8804,55 @@
       </c>
       <c r="Z17" s="13">
         <v>67</v>
       </c>
       <c r="AA17" s="13">
         <v>49</v>
       </c>
       <c r="AB17" s="13">
         <v>37</v>
       </c>
       <c r="AC17" s="13">
         <v>63</v>
       </c>
       <c r="AD17" s="13">
         <v>50</v>
       </c>
       <c r="AE17" s="13">
         <v>37</v>
       </c>
       <c r="AF17" s="13">
         <v>48</v>
       </c>
       <c r="AG17" s="13">
         <v>60</v>
       </c>
-    </row>
-    <row r="18" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH17" s="13">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="18" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="28" t="s">
         <v>77</v>
       </c>
       <c r="B18" s="24" t="s">
         <v>60</v>
       </c>
       <c r="C18" s="13">
         <v>55</v>
       </c>
       <c r="D18" s="13">
         <v>43</v>
       </c>
       <c r="E18" s="13">
         <v>65</v>
       </c>
       <c r="F18" s="13">
         <v>73</v>
       </c>
       <c r="G18" s="21">
         <v>51</v>
       </c>
       <c r="H18" s="13">
         <v>50</v>
       </c>
       <c r="I18" s="13">
@@ -8876,52 +8908,55 @@
       </c>
       <c r="Z18" s="13">
         <v>57</v>
       </c>
       <c r="AA18" s="13">
         <v>46</v>
       </c>
       <c r="AB18" s="13">
         <v>42</v>
       </c>
       <c r="AC18" s="13">
         <v>60</v>
       </c>
       <c r="AD18" s="13">
         <v>56</v>
       </c>
       <c r="AE18" s="13">
         <v>70</v>
       </c>
       <c r="AF18" s="13">
         <v>64</v>
       </c>
       <c r="AG18" s="13">
         <v>72</v>
       </c>
-    </row>
-    <row r="19" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH18" s="13">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="19" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="28" t="s">
         <v>78</v>
       </c>
       <c r="B19" s="24" t="s">
         <v>61</v>
       </c>
       <c r="C19" s="13">
         <v>30</v>
       </c>
       <c r="D19" s="13">
         <v>25</v>
       </c>
       <c r="E19" s="13">
         <v>17</v>
       </c>
       <c r="F19" s="13">
         <v>18</v>
       </c>
       <c r="G19" s="21">
         <v>15</v>
       </c>
       <c r="H19" s="13">
         <v>27</v>
       </c>
       <c r="I19" s="13">
@@ -8977,52 +9012,55 @@
       </c>
       <c r="Z19" s="13">
         <v>24</v>
       </c>
       <c r="AA19" s="13">
         <v>20</v>
       </c>
       <c r="AB19" s="13">
         <v>29</v>
       </c>
       <c r="AC19" s="13">
         <v>25</v>
       </c>
       <c r="AD19" s="13">
         <v>26</v>
       </c>
       <c r="AE19" s="13">
         <v>28</v>
       </c>
       <c r="AF19" s="13">
         <v>29</v>
       </c>
       <c r="AG19" s="13">
         <v>28</v>
       </c>
-    </row>
-    <row r="20" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH19" s="13">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="20" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="28" t="s">
         <v>79</v>
       </c>
       <c r="B20" s="24" t="s">
         <v>62</v>
       </c>
       <c r="C20" s="13">
         <v>101</v>
       </c>
       <c r="D20" s="13">
         <v>86</v>
       </c>
       <c r="E20" s="13">
         <v>81</v>
       </c>
       <c r="F20" s="13">
         <v>75</v>
       </c>
       <c r="G20" s="21">
         <v>55</v>
       </c>
       <c r="H20" s="13">
         <v>84</v>
       </c>
       <c r="I20" s="13">
@@ -9078,52 +9116,55 @@
       </c>
       <c r="Z20" s="13">
         <v>92</v>
       </c>
       <c r="AA20" s="13">
         <v>82</v>
       </c>
       <c r="AB20" s="13">
         <v>62</v>
       </c>
       <c r="AC20" s="13">
         <v>108</v>
       </c>
       <c r="AD20" s="13">
         <v>75</v>
       </c>
       <c r="AE20" s="13">
         <v>72</v>
       </c>
       <c r="AF20" s="13">
         <v>90</v>
       </c>
       <c r="AG20" s="13">
         <v>99</v>
       </c>
-    </row>
-    <row r="21" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH20" s="13">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="21" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="28" t="s">
         <v>80</v>
       </c>
       <c r="B21" s="24" t="s">
         <v>63</v>
       </c>
       <c r="C21" s="13">
         <v>95</v>
       </c>
       <c r="D21" s="13">
         <v>62</v>
       </c>
       <c r="E21" s="13">
         <v>73</v>
       </c>
       <c r="F21" s="13">
         <v>72</v>
       </c>
       <c r="G21" s="21">
         <v>81</v>
       </c>
       <c r="H21" s="13">
         <v>68</v>
       </c>
       <c r="I21" s="13">
@@ -9179,52 +9220,55 @@
       </c>
       <c r="Z21" s="13">
         <v>109</v>
       </c>
       <c r="AA21" s="13">
         <v>75</v>
       </c>
       <c r="AB21" s="13">
         <v>68</v>
       </c>
       <c r="AC21" s="13">
         <v>98</v>
       </c>
       <c r="AD21" s="13">
         <v>90</v>
       </c>
       <c r="AE21" s="13">
         <v>83</v>
       </c>
       <c r="AF21" s="13">
         <v>96</v>
       </c>
       <c r="AG21" s="13">
         <v>96</v>
       </c>
-    </row>
-    <row r="22" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH21" s="13">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="22" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="28" t="s">
         <v>81</v>
       </c>
       <c r="B22" s="24" t="s">
         <v>64</v>
       </c>
       <c r="C22" s="13">
         <v>44</v>
       </c>
       <c r="D22" s="13">
         <v>27</v>
       </c>
       <c r="E22" s="13">
         <v>39</v>
       </c>
       <c r="F22" s="13">
         <v>38</v>
       </c>
       <c r="G22" s="21">
         <v>34</v>
       </c>
       <c r="H22" s="13">
         <v>37</v>
       </c>
       <c r="I22" s="13">
@@ -9280,52 +9324,55 @@
       </c>
       <c r="Z22" s="13">
         <v>41</v>
       </c>
       <c r="AA22" s="13">
         <v>26</v>
       </c>
       <c r="AB22" s="13">
         <v>17</v>
       </c>
       <c r="AC22" s="13">
         <v>40</v>
       </c>
       <c r="AD22" s="13">
         <v>33</v>
       </c>
       <c r="AE22" s="13">
         <v>34</v>
       </c>
       <c r="AF22" s="13">
         <v>34</v>
       </c>
       <c r="AG22" s="13">
         <v>60</v>
       </c>
-    </row>
-    <row r="23" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH22" s="13">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="23" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="28" t="s">
         <v>82</v>
       </c>
       <c r="B23" s="24" t="s">
         <v>65</v>
       </c>
       <c r="C23" s="13">
         <v>26</v>
       </c>
       <c r="D23" s="13">
         <v>22</v>
       </c>
       <c r="E23" s="13">
         <v>32</v>
       </c>
       <c r="F23" s="13">
         <v>20</v>
       </c>
       <c r="G23" s="21">
         <v>19</v>
       </c>
       <c r="H23" s="13">
         <v>22</v>
       </c>
       <c r="I23" s="13">
@@ -9381,52 +9428,55 @@
       </c>
       <c r="Z23" s="13">
         <v>29</v>
       </c>
       <c r="AA23" s="13">
         <v>18</v>
       </c>
       <c r="AB23" s="13">
         <v>27</v>
       </c>
       <c r="AC23" s="13">
         <v>25</v>
       </c>
       <c r="AD23" s="13">
         <v>24</v>
       </c>
       <c r="AE23" s="13">
         <v>24</v>
       </c>
       <c r="AF23" s="13">
         <v>22</v>
       </c>
       <c r="AG23" s="13">
         <v>27</v>
       </c>
-    </row>
-    <row r="24" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH23" s="13">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="24" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="28" t="s">
         <v>83</v>
       </c>
       <c r="B24" s="24" t="s">
         <v>66</v>
       </c>
       <c r="C24" s="13">
         <v>54</v>
       </c>
       <c r="D24" s="13">
         <v>69</v>
       </c>
       <c r="E24" s="13">
         <v>50</v>
       </c>
       <c r="F24" s="13">
         <v>73</v>
       </c>
       <c r="G24" s="21">
         <v>45</v>
       </c>
       <c r="H24" s="13">
         <v>59</v>
       </c>
       <c r="I24" s="13">
@@ -9482,52 +9532,55 @@
       </c>
       <c r="Z24" s="13">
         <v>68</v>
       </c>
       <c r="AA24" s="13">
         <v>39</v>
       </c>
       <c r="AB24" s="13">
         <v>53</v>
       </c>
       <c r="AC24" s="13">
         <v>41</v>
       </c>
       <c r="AD24" s="13">
         <v>61</v>
       </c>
       <c r="AE24" s="13">
         <v>52</v>
       </c>
       <c r="AF24" s="13">
         <v>56</v>
       </c>
       <c r="AG24" s="13">
         <v>60</v>
       </c>
-    </row>
-    <row r="25" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH24" s="13">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="25" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="28" t="s">
         <v>84</v>
       </c>
       <c r="B25" s="24" t="s">
         <v>67</v>
       </c>
       <c r="C25" s="13">
         <v>56</v>
       </c>
       <c r="D25" s="13">
         <v>45</v>
       </c>
       <c r="E25" s="13">
         <v>49</v>
       </c>
       <c r="F25" s="13">
         <v>40</v>
       </c>
       <c r="G25" s="21">
         <v>59</v>
       </c>
       <c r="H25" s="13">
         <v>48</v>
       </c>
       <c r="I25" s="13">
@@ -9583,52 +9636,55 @@
       </c>
       <c r="Z25" s="13">
         <v>61</v>
       </c>
       <c r="AA25" s="13">
         <v>58</v>
       </c>
       <c r="AB25" s="13">
         <v>48</v>
       </c>
       <c r="AC25" s="13">
         <v>44</v>
       </c>
       <c r="AD25" s="13">
         <v>53</v>
       </c>
       <c r="AE25" s="13">
         <v>45</v>
       </c>
       <c r="AF25" s="13">
         <v>57</v>
       </c>
       <c r="AG25" s="13">
         <v>62</v>
       </c>
-    </row>
-    <row r="26" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH25" s="13">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="26" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="28" t="s">
         <v>85</v>
       </c>
       <c r="B26" s="25" t="s">
         <v>68</v>
       </c>
       <c r="C26" s="13">
         <v>42</v>
       </c>
       <c r="D26" s="13">
         <v>23</v>
       </c>
       <c r="E26" s="13">
         <v>29</v>
       </c>
       <c r="F26" s="13">
         <v>26</v>
       </c>
       <c r="G26" s="21">
         <v>25</v>
       </c>
       <c r="H26" s="13">
         <v>25</v>
       </c>
       <c r="I26" s="13">
@@ -9684,89 +9740,93 @@
       </c>
       <c r="Z26" s="13">
         <v>28</v>
       </c>
       <c r="AA26" s="13">
         <v>23</v>
       </c>
       <c r="AB26" s="13">
         <v>28</v>
       </c>
       <c r="AC26" s="13">
         <v>26</v>
       </c>
       <c r="AD26" s="13">
         <v>29</v>
       </c>
       <c r="AE26" s="13">
         <v>34</v>
       </c>
       <c r="AF26" s="13">
         <v>44</v>
       </c>
       <c r="AG26" s="13">
         <v>39</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="45" t="s">
+      <c r="AH26" s="13">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="27" spans="1:34" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="46" t="s">
         <v>40</v>
       </c>
-      <c r="B27" s="45"/>
-[...26 lines deleted...]
-      <c r="AC27" s="45"/>
+      <c r="B27" s="46"/>
+      <c r="C27" s="46"/>
+      <c r="D27" s="46"/>
+      <c r="E27" s="46"/>
+      <c r="F27" s="46"/>
+      <c r="G27" s="46"/>
+      <c r="H27" s="46"/>
+      <c r="I27" s="46"/>
+      <c r="J27" s="46"/>
+      <c r="K27" s="46"/>
+      <c r="L27" s="46"/>
+      <c r="M27" s="46"/>
+      <c r="N27" s="46"/>
+      <c r="O27" s="46"/>
+      <c r="P27" s="46"/>
+      <c r="Q27" s="46"/>
+      <c r="R27" s="46"/>
+      <c r="S27" s="46"/>
+      <c r="T27" s="46"/>
+      <c r="U27" s="46"/>
+      <c r="V27" s="46"/>
+      <c r="W27" s="46"/>
+      <c r="X27" s="46"/>
+      <c r="Y27" s="46"/>
+      <c r="Z27" s="46"/>
+      <c r="AA27" s="46"/>
+      <c r="AB27" s="46"/>
+      <c r="AC27" s="46"/>
       <c r="AD27" s="31"/>
       <c r="AE27" s="32"/>
       <c r="AF27" s="13"/>
       <c r="AG27" s="13"/>
-    </row>
-    <row r="28" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH27" s="13"/>
+    </row>
+    <row r="28" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="28" t="s">
         <v>50</v>
       </c>
       <c r="B28" s="23" t="s">
         <v>51</v>
       </c>
       <c r="C28" s="13">
         <v>255</v>
       </c>
       <c r="D28" s="13">
         <v>193</v>
       </c>
       <c r="E28" s="13">
         <v>170</v>
       </c>
       <c r="F28" s="13">
         <v>229</v>
       </c>
       <c r="G28" s="21">
         <v>176</v>
       </c>
       <c r="H28" s="13">
         <v>205</v>
       </c>
       <c r="I28" s="13">
@@ -9822,52 +9882,55 @@
       </c>
       <c r="Z28" s="13">
         <v>218</v>
       </c>
       <c r="AA28" s="13">
         <v>163</v>
       </c>
       <c r="AB28" s="13">
         <v>187</v>
       </c>
       <c r="AC28" s="13">
         <v>184</v>
       </c>
       <c r="AD28" s="13">
         <v>229</v>
       </c>
       <c r="AE28" s="13">
         <v>191</v>
       </c>
       <c r="AF28" s="13">
         <v>233</v>
       </c>
       <c r="AG28" s="13">
         <v>262</v>
       </c>
-    </row>
-    <row r="29" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH28" s="13">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="29" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="28" t="s">
         <v>69</v>
       </c>
       <c r="B29" s="24" t="s">
         <v>52</v>
       </c>
       <c r="C29" s="13">
         <v>89</v>
       </c>
       <c r="D29" s="13">
         <v>73</v>
       </c>
       <c r="E29" s="13">
         <v>61</v>
       </c>
       <c r="F29" s="13">
         <v>72</v>
       </c>
       <c r="G29" s="21">
         <v>58</v>
       </c>
       <c r="H29" s="13">
         <v>74</v>
       </c>
       <c r="I29" s="13">
@@ -9923,52 +9986,55 @@
       </c>
       <c r="Z29" s="13">
         <v>81</v>
       </c>
       <c r="AA29" s="13">
         <v>51</v>
       </c>
       <c r="AB29" s="13">
         <v>80</v>
       </c>
       <c r="AC29" s="13">
         <v>62</v>
       </c>
       <c r="AD29" s="13">
         <v>74</v>
       </c>
       <c r="AE29" s="13">
         <v>69</v>
       </c>
       <c r="AF29" s="13">
         <v>75</v>
       </c>
       <c r="AG29" s="13">
         <v>108</v>
       </c>
-    </row>
-    <row r="30" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH29" s="13">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="30" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="28" t="s">
         <v>70</v>
       </c>
       <c r="B30" s="24" t="s">
         <v>53</v>
       </c>
       <c r="C30" s="13">
         <v>40</v>
       </c>
       <c r="D30" s="13">
         <v>34</v>
       </c>
       <c r="E30" s="13">
         <v>14</v>
       </c>
       <c r="F30" s="13">
         <v>31</v>
       </c>
       <c r="G30" s="21">
         <v>26</v>
       </c>
       <c r="H30" s="13">
         <v>24</v>
       </c>
       <c r="I30" s="13">
@@ -10024,52 +10090,55 @@
       </c>
       <c r="Z30" s="13">
         <v>32</v>
       </c>
       <c r="AA30" s="13">
         <v>18</v>
       </c>
       <c r="AB30" s="13">
         <v>20</v>
       </c>
       <c r="AC30" s="13">
         <v>17</v>
       </c>
       <c r="AD30" s="13">
         <v>27</v>
       </c>
       <c r="AE30" s="13">
         <v>19</v>
       </c>
       <c r="AF30" s="13">
         <v>38</v>
       </c>
       <c r="AG30" s="13">
         <v>25</v>
       </c>
-    </row>
-    <row r="31" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH30" s="13">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="31" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="28" t="s">
         <v>71</v>
       </c>
       <c r="B31" s="24" t="s">
         <v>54</v>
       </c>
       <c r="C31" s="13">
         <v>34</v>
       </c>
       <c r="D31" s="13">
         <v>26</v>
       </c>
       <c r="E31" s="13">
         <v>34</v>
       </c>
       <c r="F31" s="13">
         <v>51</v>
       </c>
       <c r="G31" s="21">
         <v>39</v>
       </c>
       <c r="H31" s="13">
         <v>33</v>
       </c>
       <c r="I31" s="13">
@@ -10125,52 +10194,55 @@
       </c>
       <c r="Z31" s="13">
         <v>30</v>
       </c>
       <c r="AA31" s="13">
         <v>31</v>
       </c>
       <c r="AB31" s="13">
         <v>30</v>
       </c>
       <c r="AC31" s="13">
         <v>36</v>
       </c>
       <c r="AD31" s="13">
         <v>36</v>
       </c>
       <c r="AE31" s="13">
         <v>33</v>
       </c>
       <c r="AF31" s="13">
         <v>36</v>
       </c>
       <c r="AG31" s="13">
         <v>48</v>
       </c>
-    </row>
-    <row r="32" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH31" s="13">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="32" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="28" t="s">
         <v>73</v>
       </c>
       <c r="B32" s="24" t="s">
         <v>56</v>
       </c>
       <c r="C32" s="13">
         <v>21</v>
       </c>
       <c r="D32" s="13">
         <v>13</v>
       </c>
       <c r="E32" s="13">
         <v>14</v>
       </c>
       <c r="F32" s="13">
         <v>17</v>
       </c>
       <c r="G32" s="21">
         <v>14</v>
       </c>
       <c r="H32" s="13">
         <v>21</v>
       </c>
       <c r="I32" s="13">
@@ -10226,52 +10298,55 @@
       </c>
       <c r="Z32" s="13">
         <v>16</v>
       </c>
       <c r="AA32" s="13">
         <v>20</v>
       </c>
       <c r="AB32" s="13">
         <v>14</v>
       </c>
       <c r="AC32" s="13">
         <v>13</v>
       </c>
       <c r="AD32" s="13">
         <v>23</v>
       </c>
       <c r="AE32" s="13">
         <v>16</v>
       </c>
       <c r="AF32" s="13">
         <v>19</v>
       </c>
       <c r="AG32" s="13">
         <v>24</v>
       </c>
-    </row>
-    <row r="33" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH32" s="13">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="33" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="28" t="s">
         <v>80</v>
       </c>
       <c r="B33" s="24" t="s">
         <v>63</v>
       </c>
       <c r="C33" s="13">
         <v>35</v>
       </c>
       <c r="D33" s="13">
         <v>15</v>
       </c>
       <c r="E33" s="13">
         <v>15</v>
       </c>
       <c r="F33" s="13">
         <v>23</v>
       </c>
       <c r="G33" s="21">
         <v>18</v>
       </c>
       <c r="H33" s="13">
         <v>21</v>
       </c>
       <c r="I33" s="13">
@@ -10327,52 +10402,55 @@
       </c>
       <c r="Z33" s="13">
         <v>27</v>
       </c>
       <c r="AA33" s="13">
         <v>19</v>
       </c>
       <c r="AB33" s="13">
         <v>22</v>
       </c>
       <c r="AC33" s="13">
         <v>31</v>
       </c>
       <c r="AD33" s="13">
         <v>30</v>
       </c>
       <c r="AE33" s="13">
         <v>26</v>
       </c>
       <c r="AF33" s="13">
         <v>29</v>
       </c>
       <c r="AG33" s="13">
         <v>26</v>
       </c>
-    </row>
-    <row r="34" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH33" s="13">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="34" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="28" t="s">
         <v>83</v>
       </c>
       <c r="B34" s="24" t="s">
         <v>66</v>
       </c>
       <c r="C34" s="13">
         <v>15</v>
       </c>
       <c r="D34" s="13">
         <v>21</v>
       </c>
       <c r="E34" s="13">
         <v>12</v>
       </c>
       <c r="F34" s="13">
         <v>23</v>
       </c>
       <c r="G34" s="21">
         <v>13</v>
       </c>
       <c r="H34" s="13">
         <v>18</v>
       </c>
       <c r="I34" s="13">
@@ -10428,52 +10506,55 @@
       </c>
       <c r="Z34" s="13">
         <v>21</v>
       </c>
       <c r="AA34" s="13">
         <v>12</v>
       </c>
       <c r="AB34" s="13">
         <v>14</v>
       </c>
       <c r="AC34" s="13">
         <v>11</v>
       </c>
       <c r="AD34" s="13">
         <v>22</v>
       </c>
       <c r="AE34" s="13">
         <v>9</v>
       </c>
       <c r="AF34" s="13">
         <v>17</v>
       </c>
       <c r="AG34" s="13">
         <v>18</v>
       </c>
-    </row>
-    <row r="35" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH34" s="13">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="35" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="28" t="s">
         <v>85</v>
       </c>
       <c r="B35" s="25" t="s">
         <v>68</v>
       </c>
       <c r="C35" s="13">
         <v>21</v>
       </c>
       <c r="D35" s="13">
         <v>11</v>
       </c>
       <c r="E35" s="13">
         <v>20</v>
       </c>
       <c r="F35" s="13">
         <v>12</v>
       </c>
       <c r="G35" s="21">
         <v>8</v>
       </c>
       <c r="H35" s="13">
         <v>14</v>
       </c>
       <c r="I35" s="13">
@@ -10529,89 +10610,93 @@
       </c>
       <c r="Z35" s="13">
         <v>11</v>
       </c>
       <c r="AA35" s="13">
         <v>12</v>
       </c>
       <c r="AB35" s="13">
         <v>7</v>
       </c>
       <c r="AC35" s="13">
         <v>14</v>
       </c>
       <c r="AD35" s="13">
         <v>17</v>
       </c>
       <c r="AE35" s="13">
         <v>19</v>
       </c>
       <c r="AF35" s="13">
         <v>19</v>
       </c>
       <c r="AG35" s="13">
         <v>13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="46" t="s">
+      <c r="AH35" s="13">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="36" spans="1:34" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="47" t="s">
         <v>41</v>
       </c>
-      <c r="B36" s="46"/>
-[...26 lines deleted...]
-      <c r="AC36" s="46"/>
+      <c r="B36" s="47"/>
+      <c r="C36" s="47"/>
+      <c r="D36" s="47"/>
+      <c r="E36" s="47"/>
+      <c r="F36" s="47"/>
+      <c r="G36" s="47"/>
+      <c r="H36" s="47"/>
+      <c r="I36" s="47"/>
+      <c r="J36" s="47"/>
+      <c r="K36" s="47"/>
+      <c r="L36" s="47"/>
+      <c r="M36" s="47"/>
+      <c r="N36" s="47"/>
+      <c r="O36" s="47"/>
+      <c r="P36" s="47"/>
+      <c r="Q36" s="47"/>
+      <c r="R36" s="47"/>
+      <c r="S36" s="47"/>
+      <c r="T36" s="47"/>
+      <c r="U36" s="47"/>
+      <c r="V36" s="47"/>
+      <c r="W36" s="47"/>
+      <c r="X36" s="47"/>
+      <c r="Y36" s="47"/>
+      <c r="Z36" s="47"/>
+      <c r="AA36" s="47"/>
+      <c r="AB36" s="47"/>
+      <c r="AC36" s="47"/>
       <c r="AD36" s="31"/>
       <c r="AE36" s="32"/>
       <c r="AF36" s="13"/>
       <c r="AG36" s="13"/>
-    </row>
-    <row r="37" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH36" s="13"/>
+    </row>
+    <row r="37" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="29" t="s">
         <v>50</v>
       </c>
       <c r="B37" s="26" t="s">
         <v>51</v>
       </c>
       <c r="C37" s="13">
         <v>721</v>
       </c>
       <c r="D37" s="13">
         <v>599</v>
       </c>
       <c r="E37" s="13">
         <v>626</v>
       </c>
       <c r="F37" s="13">
         <v>628</v>
       </c>
       <c r="G37" s="21">
         <v>578</v>
       </c>
       <c r="H37" s="13">
         <v>613</v>
       </c>
       <c r="I37" s="13">
@@ -10667,52 +10752,55 @@
       </c>
       <c r="Z37" s="15">
         <v>770</v>
       </c>
       <c r="AA37" s="15">
         <v>563</v>
       </c>
       <c r="AB37" s="15">
         <v>526</v>
       </c>
       <c r="AC37" s="15">
         <v>666</v>
       </c>
       <c r="AD37" s="15">
         <v>619</v>
       </c>
       <c r="AE37" s="13">
         <v>610</v>
       </c>
       <c r="AF37" s="13">
         <v>689</v>
       </c>
       <c r="AG37" s="13">
         <v>783</v>
       </c>
-    </row>
-    <row r="38" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH37" s="13">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="38" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="29" t="s">
         <v>70</v>
       </c>
       <c r="B38" s="25" t="s">
         <v>53</v>
       </c>
       <c r="C38" s="13">
         <v>10</v>
       </c>
       <c r="D38" s="13">
         <v>8</v>
       </c>
       <c r="E38" s="13">
         <v>10</v>
       </c>
       <c r="F38" s="13">
         <v>9</v>
       </c>
       <c r="G38" s="21">
         <v>12</v>
       </c>
       <c r="H38" s="13">
         <v>11</v>
       </c>
       <c r="I38" s="13">
@@ -10768,52 +10856,55 @@
       </c>
       <c r="Z38" s="15">
         <v>12</v>
       </c>
       <c r="AA38" s="15">
         <v>7</v>
       </c>
       <c r="AB38" s="15">
         <v>7</v>
       </c>
       <c r="AC38" s="15">
         <v>7</v>
       </c>
       <c r="AD38" s="15">
         <v>8</v>
       </c>
       <c r="AE38" s="13">
         <v>8</v>
       </c>
       <c r="AF38" s="13">
         <v>10</v>
       </c>
       <c r="AG38" s="13">
         <v>11</v>
       </c>
-    </row>
-    <row r="39" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH38" s="13">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="39" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="29" t="s">
         <v>71</v>
       </c>
       <c r="B39" s="25" t="s">
         <v>54</v>
       </c>
       <c r="C39" s="13">
         <v>16</v>
       </c>
       <c r="D39" s="13">
         <v>8</v>
       </c>
       <c r="E39" s="13">
         <v>17</v>
       </c>
       <c r="F39" s="13">
         <v>12</v>
       </c>
       <c r="G39" s="21">
         <v>9</v>
       </c>
       <c r="H39" s="13">
         <v>8</v>
       </c>
       <c r="I39" s="13">
@@ -10869,52 +10960,55 @@
       </c>
       <c r="Z39" s="15">
         <v>18</v>
       </c>
       <c r="AA39" s="15">
         <v>7</v>
       </c>
       <c r="AB39" s="15">
         <v>14</v>
       </c>
       <c r="AC39" s="15">
         <v>12</v>
       </c>
       <c r="AD39" s="15">
         <v>11</v>
       </c>
       <c r="AE39" s="13">
         <v>9</v>
       </c>
       <c r="AF39" s="13">
         <v>7</v>
       </c>
       <c r="AG39" s="13">
         <v>19</v>
       </c>
-    </row>
-    <row r="40" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH39" s="13">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="40" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="29" t="s">
         <v>72</v>
       </c>
       <c r="B40" s="25" t="s">
         <v>55</v>
       </c>
       <c r="C40" s="13">
         <v>27</v>
       </c>
       <c r="D40" s="13">
         <v>27</v>
       </c>
       <c r="E40" s="13">
         <v>23</v>
       </c>
       <c r="F40" s="13">
         <v>29</v>
       </c>
       <c r="G40" s="21">
         <v>23</v>
       </c>
       <c r="H40" s="13">
         <v>25</v>
       </c>
       <c r="I40" s="13">
@@ -10970,52 +11064,55 @@
       </c>
       <c r="Z40" s="15">
         <v>39</v>
       </c>
       <c r="AA40" s="15">
         <v>18</v>
       </c>
       <c r="AB40" s="15">
         <v>16</v>
       </c>
       <c r="AC40" s="15">
         <v>16</v>
       </c>
       <c r="AD40" s="15">
         <v>17</v>
       </c>
       <c r="AE40" s="13">
         <v>25</v>
       </c>
       <c r="AF40" s="13">
         <v>31</v>
       </c>
       <c r="AG40" s="13">
         <v>38</v>
       </c>
-    </row>
-    <row r="41" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH40" s="13">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="41" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="29" t="s">
         <v>73</v>
       </c>
       <c r="B41" s="25" t="s">
         <v>56</v>
       </c>
       <c r="C41" s="13">
         <v>63</v>
       </c>
       <c r="D41" s="13">
         <v>55</v>
       </c>
       <c r="E41" s="13">
         <v>58</v>
       </c>
       <c r="F41" s="13">
         <v>63</v>
       </c>
       <c r="G41" s="21">
         <v>63</v>
       </c>
       <c r="H41" s="13">
         <v>68</v>
       </c>
       <c r="I41" s="13">
@@ -11071,52 +11168,55 @@
       </c>
       <c r="Z41" s="15">
         <v>67</v>
       </c>
       <c r="AA41" s="15">
         <v>46</v>
       </c>
       <c r="AB41" s="15">
         <v>40</v>
       </c>
       <c r="AC41" s="15">
         <v>67</v>
       </c>
       <c r="AD41" s="15">
         <v>57</v>
       </c>
       <c r="AE41" s="13">
         <v>49</v>
       </c>
       <c r="AF41" s="13">
         <v>62</v>
       </c>
       <c r="AG41" s="13">
         <v>58</v>
       </c>
-    </row>
-    <row r="42" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH41" s="13">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="42" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="29" t="s">
         <v>74</v>
       </c>
       <c r="B42" s="25" t="s">
         <v>57</v>
       </c>
       <c r="C42" s="13">
         <v>59</v>
       </c>
       <c r="D42" s="13">
         <v>39</v>
       </c>
       <c r="E42" s="13">
         <v>54</v>
       </c>
       <c r="F42" s="13">
         <v>44</v>
       </c>
       <c r="G42" s="21">
         <v>36</v>
       </c>
       <c r="H42" s="13">
         <v>39</v>
       </c>
       <c r="I42" s="13">
@@ -11172,52 +11272,55 @@
       </c>
       <c r="Z42" s="15">
         <v>62</v>
       </c>
       <c r="AA42" s="15">
         <v>47</v>
       </c>
       <c r="AB42" s="15">
         <v>38</v>
       </c>
       <c r="AC42" s="15">
         <v>50</v>
       </c>
       <c r="AD42" s="15">
         <v>52</v>
       </c>
       <c r="AE42" s="13">
         <v>50</v>
       </c>
       <c r="AF42" s="13">
         <v>54</v>
       </c>
       <c r="AG42" s="13">
         <v>54</v>
       </c>
-    </row>
-    <row r="43" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH42" s="13">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="43" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="29" t="s">
         <v>75</v>
       </c>
       <c r="B43" s="25" t="s">
         <v>58</v>
       </c>
       <c r="C43" s="13">
         <v>58</v>
       </c>
       <c r="D43" s="13">
         <v>50</v>
       </c>
       <c r="E43" s="13">
         <v>43</v>
       </c>
       <c r="F43" s="13">
         <v>46</v>
       </c>
       <c r="G43" s="21">
         <v>45</v>
       </c>
       <c r="H43" s="13">
         <v>39</v>
       </c>
       <c r="I43" s="13">
@@ -11273,52 +11376,55 @@
       </c>
       <c r="Z43" s="15">
         <v>55</v>
       </c>
       <c r="AA43" s="15">
         <v>45</v>
       </c>
       <c r="AB43" s="15">
         <v>43</v>
       </c>
       <c r="AC43" s="15">
         <v>40</v>
       </c>
       <c r="AD43" s="15">
         <v>46</v>
       </c>
       <c r="AE43" s="13">
         <v>44</v>
       </c>
       <c r="AF43" s="13">
         <v>50</v>
       </c>
       <c r="AG43" s="13">
         <v>57</v>
       </c>
-    </row>
-    <row r="44" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH43" s="13">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="44" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="29" t="s">
         <v>76</v>
       </c>
       <c r="B44" s="25" t="s">
         <v>59</v>
       </c>
       <c r="C44" s="13">
         <v>56</v>
       </c>
       <c r="D44" s="13">
         <v>57</v>
       </c>
       <c r="E44" s="13">
         <v>33</v>
       </c>
       <c r="F44" s="13">
         <v>48</v>
       </c>
       <c r="G44" s="21">
         <v>45</v>
       </c>
       <c r="H44" s="13">
         <v>56</v>
       </c>
       <c r="I44" s="13">
@@ -11374,52 +11480,55 @@
       </c>
       <c r="Z44" s="15">
         <v>67</v>
       </c>
       <c r="AA44" s="15">
         <v>49</v>
       </c>
       <c r="AB44" s="15">
         <v>37</v>
       </c>
       <c r="AC44" s="15">
         <v>63</v>
       </c>
       <c r="AD44" s="15">
         <v>50</v>
       </c>
       <c r="AE44" s="13">
         <v>37</v>
       </c>
       <c r="AF44" s="13">
         <v>48</v>
       </c>
       <c r="AG44" s="13">
         <v>60</v>
       </c>
-    </row>
-    <row r="45" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH44" s="13">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="45" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="29" t="s">
         <v>77</v>
       </c>
       <c r="B45" s="25" t="s">
         <v>60</v>
       </c>
       <c r="C45" s="13">
         <v>55</v>
       </c>
       <c r="D45" s="13">
         <v>43</v>
       </c>
       <c r="E45" s="13">
         <v>65</v>
       </c>
       <c r="F45" s="13">
         <v>73</v>
       </c>
       <c r="G45" s="21">
         <v>51</v>
       </c>
       <c r="H45" s="13">
         <v>50</v>
       </c>
       <c r="I45" s="13">
@@ -11475,52 +11584,55 @@
       </c>
       <c r="Z45" s="15">
         <v>57</v>
       </c>
       <c r="AA45" s="15">
         <v>46</v>
       </c>
       <c r="AB45" s="15">
         <v>42</v>
       </c>
       <c r="AC45" s="15">
         <v>60</v>
       </c>
       <c r="AD45" s="15">
         <v>56</v>
       </c>
       <c r="AE45" s="13">
         <v>70</v>
       </c>
       <c r="AF45" s="13">
         <v>64</v>
       </c>
       <c r="AG45" s="13">
         <v>72</v>
       </c>
-    </row>
-    <row r="46" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH45" s="13">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="46" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="29" t="s">
         <v>78</v>
       </c>
       <c r="B46" s="25" t="s">
         <v>61</v>
       </c>
       <c r="C46" s="13">
         <v>30</v>
       </c>
       <c r="D46" s="13">
         <v>25</v>
       </c>
       <c r="E46" s="13">
         <v>17</v>
       </c>
       <c r="F46" s="13">
         <v>18</v>
       </c>
       <c r="G46" s="21">
         <v>15</v>
       </c>
       <c r="H46" s="13">
         <v>27</v>
       </c>
       <c r="I46" s="13">
@@ -11576,52 +11688,55 @@
       </c>
       <c r="Z46" s="15">
         <v>24</v>
       </c>
       <c r="AA46" s="15">
         <v>20</v>
       </c>
       <c r="AB46" s="15">
         <v>29</v>
       </c>
       <c r="AC46" s="15">
         <v>25</v>
       </c>
       <c r="AD46" s="15">
         <v>26</v>
       </c>
       <c r="AE46" s="13">
         <v>28</v>
       </c>
       <c r="AF46" s="13">
         <v>29</v>
       </c>
       <c r="AG46" s="13">
         <v>28</v>
       </c>
-    </row>
-    <row r="47" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH46" s="13">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="47" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="29" t="s">
         <v>79</v>
       </c>
       <c r="B47" s="25" t="s">
         <v>62</v>
       </c>
       <c r="C47" s="13">
         <v>101</v>
       </c>
       <c r="D47" s="13">
         <v>86</v>
       </c>
       <c r="E47" s="13">
         <v>81</v>
       </c>
       <c r="F47" s="13">
         <v>75</v>
       </c>
       <c r="G47" s="21">
         <v>55</v>
       </c>
       <c r="H47" s="13">
         <v>84</v>
       </c>
       <c r="I47" s="13">
@@ -11677,52 +11792,55 @@
       </c>
       <c r="Z47" s="15">
         <v>92</v>
       </c>
       <c r="AA47" s="15">
         <v>82</v>
       </c>
       <c r="AB47" s="15">
         <v>62</v>
       </c>
       <c r="AC47" s="15">
         <v>108</v>
       </c>
       <c r="AD47" s="15">
         <v>75</v>
       </c>
       <c r="AE47" s="13">
         <v>72</v>
       </c>
       <c r="AF47" s="13">
         <v>90</v>
       </c>
       <c r="AG47" s="13">
         <v>99</v>
       </c>
-    </row>
-    <row r="48" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH47" s="13">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="48" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="29" t="s">
         <v>80</v>
       </c>
       <c r="B48" s="25" t="s">
         <v>63</v>
       </c>
       <c r="C48" s="13">
         <v>60</v>
       </c>
       <c r="D48" s="13">
         <v>47</v>
       </c>
       <c r="E48" s="13">
         <v>58</v>
       </c>
       <c r="F48" s="13">
         <v>49</v>
       </c>
       <c r="G48" s="21">
         <v>63</v>
       </c>
       <c r="H48" s="13">
         <v>47</v>
       </c>
       <c r="I48" s="13">
@@ -11778,52 +11896,55 @@
       </c>
       <c r="Z48" s="15">
         <v>82</v>
       </c>
       <c r="AA48" s="15">
         <v>56</v>
       </c>
       <c r="AB48" s="15">
         <v>46</v>
       </c>
       <c r="AC48" s="15">
         <v>67</v>
       </c>
       <c r="AD48" s="15">
         <v>60</v>
       </c>
       <c r="AE48" s="13">
         <v>57</v>
       </c>
       <c r="AF48" s="13">
         <v>67</v>
       </c>
       <c r="AG48" s="13">
         <v>70</v>
       </c>
-    </row>
-    <row r="49" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH48" s="13">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="49" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="29" t="s">
         <v>81</v>
       </c>
       <c r="B49" s="25" t="s">
         <v>64</v>
       </c>
       <c r="C49" s="13">
         <v>44</v>
       </c>
       <c r="D49" s="13">
         <v>27</v>
       </c>
       <c r="E49" s="13">
         <v>39</v>
       </c>
       <c r="F49" s="13">
         <v>38</v>
       </c>
       <c r="G49" s="21">
         <v>34</v>
       </c>
       <c r="H49" s="13">
         <v>37</v>
       </c>
       <c r="I49" s="13">
@@ -11879,52 +12000,55 @@
       </c>
       <c r="Z49" s="15">
         <v>41</v>
       </c>
       <c r="AA49" s="15">
         <v>26</v>
       </c>
       <c r="AB49" s="15">
         <v>17</v>
       </c>
       <c r="AC49" s="15">
         <v>40</v>
       </c>
       <c r="AD49" s="15">
         <v>33</v>
       </c>
       <c r="AE49" s="13">
         <v>34</v>
       </c>
       <c r="AF49" s="13">
         <v>34</v>
       </c>
       <c r="AG49" s="13">
         <v>60</v>
       </c>
-    </row>
-    <row r="50" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH49" s="13">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="50" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="29" t="s">
         <v>82</v>
       </c>
       <c r="B50" s="25" t="s">
         <v>65</v>
       </c>
       <c r="C50" s="13">
         <v>26</v>
       </c>
       <c r="D50" s="13">
         <v>22</v>
       </c>
       <c r="E50" s="13">
         <v>32</v>
       </c>
       <c r="F50" s="13">
         <v>20</v>
       </c>
       <c r="G50" s="21">
         <v>19</v>
       </c>
       <c r="H50" s="13">
         <v>22</v>
       </c>
       <c r="I50" s="13">
@@ -11980,52 +12104,55 @@
       </c>
       <c r="Z50" s="15">
         <v>29</v>
       </c>
       <c r="AA50" s="15">
         <v>18</v>
       </c>
       <c r="AB50" s="15">
         <v>27</v>
       </c>
       <c r="AC50" s="15">
         <v>25</v>
       </c>
       <c r="AD50" s="15">
         <v>24</v>
       </c>
       <c r="AE50" s="13">
         <v>24</v>
       </c>
       <c r="AF50" s="13">
         <v>22</v>
       </c>
       <c r="AG50" s="13">
         <v>27</v>
       </c>
-    </row>
-    <row r="51" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH50" s="13">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="51" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="29" t="s">
         <v>83</v>
       </c>
       <c r="B51" s="25" t="s">
         <v>66</v>
       </c>
       <c r="C51" s="13">
         <v>39</v>
       </c>
       <c r="D51" s="13">
         <v>48</v>
       </c>
       <c r="E51" s="13">
         <v>38</v>
       </c>
       <c r="F51" s="13">
         <v>50</v>
       </c>
       <c r="G51" s="21">
         <v>32</v>
       </c>
       <c r="H51" s="13">
         <v>41</v>
       </c>
       <c r="I51" s="13">
@@ -12081,52 +12208,55 @@
       </c>
       <c r="Z51" s="15">
         <v>47</v>
       </c>
       <c r="AA51" s="15">
         <v>27</v>
       </c>
       <c r="AB51" s="15">
         <v>39</v>
       </c>
       <c r="AC51" s="15">
         <v>30</v>
       </c>
       <c r="AD51" s="15">
         <v>39</v>
       </c>
       <c r="AE51" s="13">
         <v>43</v>
       </c>
       <c r="AF51" s="13">
         <v>39</v>
       </c>
       <c r="AG51" s="13">
         <v>42</v>
       </c>
-    </row>
-    <row r="52" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH51" s="13">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="52" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="29" t="s">
         <v>84</v>
       </c>
       <c r="B52" s="25" t="s">
         <v>67</v>
       </c>
       <c r="C52" s="13">
         <v>56</v>
       </c>
       <c r="D52" s="13">
         <v>45</v>
       </c>
       <c r="E52" s="13">
         <v>49</v>
       </c>
       <c r="F52" s="13">
         <v>40</v>
       </c>
       <c r="G52" s="21">
         <v>59</v>
       </c>
       <c r="H52" s="13">
         <v>48</v>
       </c>
       <c r="I52" s="13">
@@ -12182,52 +12312,55 @@
       </c>
       <c r="Z52" s="15">
         <v>61</v>
       </c>
       <c r="AA52" s="15">
         <v>58</v>
       </c>
       <c r="AB52" s="15">
         <v>48</v>
       </c>
       <c r="AC52" s="15">
         <v>44</v>
       </c>
       <c r="AD52" s="15">
         <v>53</v>
       </c>
       <c r="AE52" s="13">
         <v>45</v>
       </c>
       <c r="AF52" s="13">
         <v>57</v>
       </c>
       <c r="AG52" s="13">
         <v>62</v>
       </c>
-    </row>
-    <row r="53" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH52" s="13">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="53" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="30" t="s">
         <v>85</v>
       </c>
       <c r="B53" s="27" t="s">
         <v>68</v>
       </c>
       <c r="C53" s="14">
         <v>21</v>
       </c>
       <c r="D53" s="14">
         <v>12</v>
       </c>
       <c r="E53" s="14">
         <v>9</v>
       </c>
       <c r="F53" s="14">
         <v>14</v>
       </c>
       <c r="G53" s="22">
         <v>17</v>
       </c>
       <c r="H53" s="14">
         <v>11</v>
       </c>
       <c r="I53" s="14">
@@ -12283,344 +12416,347 @@
       </c>
       <c r="Z53" s="14">
         <v>17</v>
       </c>
       <c r="AA53" s="14">
         <v>11</v>
       </c>
       <c r="AB53" s="14">
         <v>21</v>
       </c>
       <c r="AC53" s="14">
         <v>12</v>
       </c>
       <c r="AD53" s="14">
         <v>12</v>
       </c>
       <c r="AE53" s="14">
         <v>15</v>
       </c>
       <c r="AF53" s="14">
         <v>25</v>
       </c>
       <c r="AG53" s="14">
         <v>26</v>
       </c>
-    </row>
-    <row r="54" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH53" s="14">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="54" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="11"/>
       <c r="B54" s="8" t="s">
         <v>42</v>
       </c>
       <c r="C54" s="1"/>
       <c r="D54" s="1"/>
       <c r="E54" s="1"/>
       <c r="F54" s="1"/>
       <c r="G54" s="1"/>
       <c r="H54" s="1"/>
       <c r="I54" s="1"/>
       <c r="J54" s="1"/>
       <c r="K54" s="1"/>
       <c r="L54" s="1"/>
       <c r="M54" s="1"/>
       <c r="N54" s="1"/>
       <c r="O54" s="1"/>
       <c r="P54" s="1"/>
       <c r="Q54" s="1"/>
       <c r="R54" s="1"/>
       <c r="S54" s="1"/>
       <c r="T54" s="1"/>
       <c r="U54" s="1"/>
       <c r="V54" s="1"/>
       <c r="W54" s="1"/>
       <c r="X54" s="1"/>
       <c r="Y54" s="1"/>
       <c r="Z54" s="1"/>
       <c r="AA54" s="1"/>
     </row>
-    <row r="55" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="9"/>
       <c r="B55" s="1"/>
       <c r="C55" s="1"/>
       <c r="D55" s="1"/>
       <c r="E55" s="1"/>
       <c r="F55" s="1"/>
       <c r="G55" s="1"/>
       <c r="H55" s="1"/>
       <c r="I55" s="1"/>
       <c r="J55" s="1"/>
       <c r="K55" s="1"/>
       <c r="L55" s="1"/>
       <c r="M55" s="1"/>
       <c r="N55" s="1"/>
       <c r="O55" s="1"/>
       <c r="P55" s="1"/>
       <c r="Q55" s="1"/>
       <c r="R55" s="1"/>
       <c r="S55" s="1"/>
       <c r="T55" s="1"/>
       <c r="U55" s="1"/>
       <c r="V55" s="1"/>
       <c r="W55" s="1"/>
       <c r="X55" s="1"/>
       <c r="Y55" s="1"/>
       <c r="Z55" s="1"/>
       <c r="AA55" s="1"/>
     </row>
-    <row r="56" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="9"/>
       <c r="B56" s="1"/>
       <c r="C56" s="1"/>
       <c r="D56" s="1"/>
       <c r="E56" s="1"/>
       <c r="F56" s="1"/>
       <c r="G56" s="1"/>
       <c r="H56" s="1"/>
       <c r="I56" s="1"/>
       <c r="J56" s="1"/>
       <c r="K56" s="1"/>
       <c r="L56" s="1"/>
       <c r="M56" s="1"/>
       <c r="N56" s="1"/>
       <c r="O56" s="1"/>
       <c r="P56" s="1"/>
       <c r="Q56" s="1"/>
       <c r="R56" s="1"/>
       <c r="S56" s="1"/>
       <c r="T56" s="1"/>
       <c r="U56" s="1"/>
       <c r="V56" s="1"/>
       <c r="W56" s="1"/>
       <c r="X56" s="1"/>
       <c r="Y56" s="1"/>
       <c r="Z56" s="1"/>
       <c r="AA56" s="1"/>
     </row>
-    <row r="57" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="9"/>
       <c r="B57" s="1"/>
       <c r="C57" s="1"/>
       <c r="D57" s="1"/>
       <c r="E57" s="1"/>
       <c r="F57" s="1"/>
       <c r="G57" s="1"/>
       <c r="H57" s="1"/>
       <c r="I57" s="1"/>
       <c r="J57" s="1"/>
       <c r="K57" s="1"/>
       <c r="L57" s="1"/>
       <c r="M57" s="1"/>
       <c r="N57" s="1"/>
       <c r="O57" s="1"/>
       <c r="P57" s="1"/>
       <c r="Q57" s="1"/>
       <c r="R57" s="1"/>
       <c r="S57" s="1"/>
       <c r="T57" s="1"/>
       <c r="U57" s="1"/>
       <c r="V57" s="1"/>
       <c r="W57" s="1"/>
       <c r="X57" s="1"/>
       <c r="Y57" s="1"/>
       <c r="Z57" s="1"/>
       <c r="AA57" s="1"/>
     </row>
-    <row r="58" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="9"/>
       <c r="B58" s="1"/>
       <c r="C58" s="1"/>
       <c r="D58" s="1"/>
       <c r="E58" s="1"/>
       <c r="F58" s="1"/>
       <c r="G58" s="1"/>
       <c r="H58" s="1"/>
       <c r="I58" s="1"/>
       <c r="J58" s="1"/>
       <c r="K58" s="1"/>
       <c r="L58" s="1"/>
       <c r="M58" s="1"/>
       <c r="N58" s="1"/>
       <c r="O58" s="1"/>
       <c r="P58" s="1"/>
       <c r="Q58" s="1"/>
       <c r="R58" s="1"/>
       <c r="S58" s="1"/>
       <c r="T58" s="1"/>
       <c r="U58" s="1"/>
       <c r="V58" s="1"/>
       <c r="W58" s="1"/>
       <c r="X58" s="1"/>
       <c r="Y58" s="1"/>
       <c r="Z58" s="1"/>
       <c r="AA58" s="1"/>
     </row>
-    <row r="59" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="9"/>
       <c r="B59" s="1"/>
       <c r="C59" s="1"/>
       <c r="D59" s="1"/>
       <c r="E59" s="1"/>
       <c r="F59" s="1"/>
       <c r="G59" s="1"/>
       <c r="H59" s="1"/>
       <c r="I59" s="1"/>
       <c r="J59" s="1"/>
       <c r="K59" s="1"/>
       <c r="L59" s="1"/>
       <c r="M59" s="1"/>
       <c r="N59" s="1"/>
       <c r="O59" s="1"/>
       <c r="P59" s="1"/>
       <c r="Q59" s="1"/>
       <c r="R59" s="1"/>
       <c r="S59" s="1"/>
       <c r="T59" s="1"/>
       <c r="U59" s="1"/>
       <c r="V59" s="1"/>
       <c r="W59" s="1"/>
       <c r="X59" s="1"/>
       <c r="Y59" s="1"/>
       <c r="Z59" s="1"/>
       <c r="AA59" s="1"/>
     </row>
-    <row r="60" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="9"/>
       <c r="B60" s="1"/>
       <c r="C60" s="1"/>
       <c r="D60" s="1"/>
       <c r="E60" s="1"/>
       <c r="F60" s="1"/>
       <c r="G60" s="1"/>
       <c r="H60" s="1"/>
       <c r="I60" s="1"/>
       <c r="J60" s="1"/>
       <c r="K60" s="1"/>
       <c r="L60" s="1"/>
       <c r="M60" s="1"/>
       <c r="N60" s="1"/>
       <c r="O60" s="1"/>
       <c r="P60" s="1"/>
       <c r="Q60" s="1"/>
       <c r="R60" s="1"/>
       <c r="S60" s="1"/>
       <c r="T60" s="1"/>
       <c r="U60" s="1"/>
       <c r="V60" s="1"/>
       <c r="W60" s="1"/>
       <c r="X60" s="1"/>
       <c r="Y60" s="1"/>
       <c r="Z60" s="1"/>
       <c r="AA60" s="1"/>
     </row>
-    <row r="61" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="9"/>
       <c r="B61" s="1"/>
       <c r="C61" s="1"/>
       <c r="D61" s="1"/>
       <c r="E61" s="1"/>
       <c r="F61" s="1"/>
       <c r="G61" s="1"/>
       <c r="H61" s="1"/>
       <c r="I61" s="1"/>
       <c r="J61" s="1"/>
       <c r="K61" s="1"/>
       <c r="L61" s="1"/>
       <c r="M61" s="1"/>
       <c r="N61" s="1"/>
       <c r="O61" s="1"/>
       <c r="P61" s="1"/>
       <c r="Q61" s="1"/>
       <c r="R61" s="1"/>
       <c r="S61" s="1"/>
       <c r="T61" s="1"/>
       <c r="U61" s="1"/>
       <c r="V61" s="1"/>
       <c r="W61" s="1"/>
       <c r="X61" s="1"/>
       <c r="Y61" s="1"/>
       <c r="Z61" s="1"/>
       <c r="AA61" s="1"/>
     </row>
-    <row r="62" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="9"/>
       <c r="B62" s="1"/>
       <c r="C62" s="1"/>
       <c r="D62" s="1"/>
       <c r="E62" s="1"/>
       <c r="F62" s="1"/>
       <c r="G62" s="1"/>
       <c r="H62" s="1"/>
       <c r="I62" s="1"/>
       <c r="J62" s="1"/>
       <c r="K62" s="1"/>
       <c r="L62" s="1"/>
       <c r="M62" s="1"/>
       <c r="N62" s="1"/>
       <c r="O62" s="1"/>
       <c r="P62" s="1"/>
       <c r="Q62" s="1"/>
       <c r="R62" s="1"/>
       <c r="S62" s="1"/>
       <c r="T62" s="1"/>
       <c r="U62" s="1"/>
       <c r="V62" s="1"/>
       <c r="W62" s="1"/>
       <c r="X62" s="1"/>
       <c r="Y62" s="1"/>
       <c r="Z62" s="1"/>
       <c r="AA62" s="1"/>
     </row>
-    <row r="63" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="9"/>
       <c r="B63" s="12"/>
       <c r="C63" s="1"/>
       <c r="D63" s="1"/>
       <c r="E63" s="1"/>
       <c r="F63" s="1"/>
       <c r="G63" s="1"/>
       <c r="H63" s="1"/>
       <c r="I63" s="1"/>
       <c r="J63" s="1"/>
       <c r="K63" s="1"/>
       <c r="L63" s="1"/>
       <c r="M63" s="1"/>
       <c r="N63" s="1"/>
       <c r="O63" s="1"/>
       <c r="P63" s="1"/>
       <c r="Q63" s="1"/>
       <c r="R63" s="1"/>
       <c r="S63" s="1"/>
       <c r="T63" s="1"/>
       <c r="U63" s="1"/>
       <c r="V63" s="1"/>
       <c r="W63" s="1"/>
       <c r="X63" s="1"/>
       <c r="Y63" s="1"/>
       <c r="Z63" s="1"/>
       <c r="AA63" s="1"/>
     </row>
-    <row r="64" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="9"/>
       <c r="B64" s="1"/>
       <c r="C64" s="1"/>
       <c r="D64" s="1"/>
       <c r="E64" s="1"/>
       <c r="F64" s="1"/>
       <c r="G64" s="1"/>
       <c r="H64" s="1"/>
       <c r="I64" s="1"/>
       <c r="J64" s="1"/>
       <c r="K64" s="1"/>
       <c r="L64" s="1"/>
       <c r="M64" s="1"/>
       <c r="N64" s="1"/>
       <c r="O64" s="1"/>
       <c r="P64" s="1"/>
       <c r="Q64" s="1"/>
       <c r="R64" s="1"/>
       <c r="S64" s="1"/>
       <c r="T64" s="1"/>
       <c r="U64" s="1"/>
       <c r="V64" s="1"/>
       <c r="W64" s="1"/>
       <c r="X64" s="1"/>
       <c r="Y64" s="1"/>
@@ -39266,51 +39402,51 @@
       <c r="N983" s="1"/>
       <c r="O983" s="1"/>
       <c r="P983" s="1"/>
       <c r="Q983" s="1"/>
       <c r="R983" s="1"/>
       <c r="S983" s="1"/>
       <c r="T983" s="1"/>
       <c r="U983" s="1"/>
       <c r="V983" s="1"/>
       <c r="W983" s="1"/>
       <c r="X983" s="1"/>
       <c r="Y983" s="1"/>
       <c r="Z983" s="1"/>
       <c r="AA983" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="B8:AC8"/>
     <mergeCell ref="A27:AC27"/>
     <mergeCell ref="A36:AC36"/>
     <mergeCell ref="B2:X2"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="O6:Z6"/>
-    <mergeCell ref="AA6:AG6"/>
+    <mergeCell ref="AA6:AH6"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata (all pop.)</vt:lpstr>
       <vt:lpstr>Symbols</vt:lpstr>