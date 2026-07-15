--- v0 (2026-04-14)
+++ v1 (2026-07-15)
@@ -14,77 +14,68 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-15" yWindow="-15" windowWidth="24240" windowHeight="5835"/>
   </bookViews>
   <sheets>
     <sheet name="Общая площадь" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="13" uniqueCount="9">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10" uniqueCount="6">
   <si>
     <t>Пайдалануға берілген тұрғын ғимараттардың жалпы алаңы, мың шаршы метр</t>
   </si>
   <si>
     <t>Пайдалануға берілген тұрғын ғимараттардың жалпы алаңының нақты көлем индексі, %</t>
   </si>
   <si>
     <t xml:space="preserve">Жалғасы </t>
   </si>
   <si>
     <t>Алматы облысындағы тұрғын үйлердің пайдалануға берілген серпінділігі</t>
   </si>
   <si>
     <t>Cоңы</t>
   </si>
   <si>
     <t>*2022ж. Жетісу облысы бөлінуімен</t>
-  </si>
-[...7 lines deleted...]
-    <t>*2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -147,51 +138,51 @@
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="23">
+  <cellXfs count="24">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -204,50 +195,53 @@
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -515,51 +509,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Q17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="K16" sqref="K16"/>
+      <selection activeCell="O15" sqref="O15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17">
       <c r="A1" s="4"/>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
       <c r="H1" s="4"/>
       <c r="I1" s="4"/>
       <c r="J1" s="4"/>
       <c r="K1" s="4"/>
       <c r="L1" s="4"/>
       <c r="M1" s="4"/>
       <c r="N1" s="4"/>
     </row>
     <row r="2" spans="1:17" ht="25.5" customHeight="1">
       <c r="A2" s="22" t="s">
@@ -914,136 +908,142 @@
       <c r="Q13" s="11"/>
     </row>
     <row r="14" spans="1:17" ht="25.5" customHeight="1">
       <c r="A14" s="8"/>
       <c r="B14" s="1">
         <v>2015</v>
       </c>
       <c r="C14" s="6">
         <v>2016</v>
       </c>
       <c r="D14" s="6">
         <v>2017</v>
       </c>
       <c r="E14" s="6">
         <v>2018</v>
       </c>
       <c r="F14" s="6">
         <v>2019</v>
       </c>
       <c r="G14" s="6">
         <v>2020</v>
       </c>
       <c r="H14" s="6">
         <v>2021</v>
       </c>
-      <c r="I14" s="6" t="s">
-[...8 lines deleted...]
-      <c r="L14" s="1"/>
+      <c r="I14" s="6">
+        <v>2022</v>
+      </c>
+      <c r="J14" s="6">
+        <v>2023</v>
+      </c>
+      <c r="K14" s="1">
+        <v>2024</v>
+      </c>
+      <c r="L14" s="1">
+        <v>2025</v>
+      </c>
       <c r="M14" s="1"/>
       <c r="N14" s="4"/>
     </row>
     <row r="15" spans="1:17" ht="38.25">
       <c r="A15" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B15" s="15">
         <v>1136</v>
       </c>
       <c r="C15" s="15">
         <v>1252.9000000000001</v>
       </c>
       <c r="D15" s="12">
         <v>646.1</v>
       </c>
       <c r="E15" s="15">
         <v>713</v>
       </c>
       <c r="F15" s="15">
         <v>895</v>
       </c>
       <c r="G15" s="12">
         <v>959</v>
       </c>
       <c r="H15" s="16">
         <v>1019.1</v>
       </c>
       <c r="I15" s="9">
         <v>790</v>
       </c>
       <c r="J15" s="9">
         <v>821</v>
       </c>
       <c r="K15" s="9">
         <v>970</v>
       </c>
-      <c r="L15" s="2"/>
+      <c r="L15" s="23">
+        <v>1080.8</v>
+      </c>
       <c r="M15" s="2"/>
       <c r="N15" s="4"/>
     </row>
     <row r="16" spans="1:17" ht="41.25" customHeight="1">
       <c r="A16" s="7" t="s">
         <v>1</v>
       </c>
       <c r="B16" s="17">
         <v>159.1</v>
       </c>
       <c r="C16" s="17">
         <v>110.3</v>
       </c>
       <c r="D16" s="14">
         <v>51.6</v>
       </c>
       <c r="E16" s="17">
         <v>110.4</v>
       </c>
       <c r="F16" s="17">
         <v>125.5</v>
       </c>
       <c r="G16" s="14">
         <v>107.1</v>
       </c>
       <c r="H16" s="14">
         <v>106.2</v>
       </c>
       <c r="I16" s="10">
         <v>105.7</v>
       </c>
       <c r="J16" s="3">
         <v>103.9</v>
       </c>
       <c r="K16" s="3">
         <v>118.2</v>
       </c>
-      <c r="L16" s="3"/>
+      <c r="L16" s="3">
+        <v>111.4</v>
+      </c>
       <c r="M16" s="3"/>
       <c r="N16" s="4"/>
     </row>
     <row r="17" spans="1:1">
       <c r="A17" s="20" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="J7:M7"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>