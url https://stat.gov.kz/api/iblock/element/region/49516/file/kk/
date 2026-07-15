--- v0 (2026-04-14)
+++ v1 (2026-07-15)
@@ -515,52 +515,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:Q16"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E14" sqref="E14"/>
+    <sheetView tabSelected="1" topLeftCell="A13" workbookViewId="0">
+      <selection activeCell="D13" sqref="D13:D15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="30" style="3" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:17" ht="25.5" customHeight="1">
       <c r="A2" s="22" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="22"/>
       <c r="C2" s="22"/>
       <c r="D2" s="22"/>
       <c r="E2" s="22"/>
       <c r="F2" s="22"/>
       <c r="G2" s="22"/>
       <c r="H2" s="22"/>
       <c r="I2" s="22"/>
       <c r="J2" s="22"/>
       <c r="K2" s="22"/>
       <c r="L2" s="22"/>
       <c r="M2" s="22"/>
       <c r="N2" s="22"/>
@@ -925,149 +925,152 @@
       </c>
       <c r="N11" s="18">
         <v>118</v>
       </c>
       <c r="O11" s="18">
         <v>100.7</v>
       </c>
       <c r="P11" s="18">
         <v>102.8</v>
       </c>
       <c r="Q11" s="2">
         <v>101.9</v>
       </c>
     </row>
     <row r="12" spans="1:17">
       <c r="A12" s="8"/>
     </row>
     <row r="13" spans="1:17" ht="26.25" customHeight="1">
       <c r="A13" s="20"/>
       <c r="B13" s="4">
         <v>2023</v>
       </c>
       <c r="C13" s="10">
         <v>2024</v>
       </c>
-      <c r="D13" s="10"/>
+      <c r="D13" s="4">
+        <v>2025</v>
+      </c>
       <c r="E13" s="10"/>
       <c r="F13" s="10"/>
       <c r="G13" s="10"/>
       <c r="H13" s="10"/>
       <c r="I13" s="10"/>
       <c r="J13" s="10"/>
       <c r="K13" s="10"/>
       <c r="L13" s="10"/>
       <c r="M13" s="10"/>
       <c r="N13" s="10"/>
       <c r="O13" s="10"/>
       <c r="P13" s="10"/>
       <c r="Q13" s="4"/>
     </row>
     <row r="14" spans="1:17" ht="45">
       <c r="A14" s="11" t="s">
         <v>1</v>
       </c>
       <c r="B14" s="1">
         <v>574</v>
       </c>
       <c r="C14" s="14">
         <v>583</v>
       </c>
-      <c r="D14" s="14"/>
+      <c r="D14" s="1">
+        <v>689</v>
+      </c>
       <c r="E14" s="14"/>
       <c r="F14" s="14"/>
       <c r="G14" s="14"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="14"/>
       <c r="L14" s="14"/>
       <c r="M14" s="14"/>
       <c r="N14" s="14"/>
       <c r="O14" s="14"/>
       <c r="P14" s="14"/>
       <c r="Q14" s="1"/>
     </row>
     <row r="15" spans="1:17" ht="52.5" customHeight="1">
       <c r="A15" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B15" s="2">
         <v>88.3</v>
       </c>
       <c r="C15" s="18">
         <v>101.5</v>
       </c>
-      <c r="D15" s="18"/>
+      <c r="D15" s="5">
+        <v>118.2</v>
+      </c>
       <c r="E15" s="18"/>
       <c r="F15" s="18"/>
       <c r="G15" s="18"/>
       <c r="H15" s="18"/>
       <c r="I15" s="18"/>
       <c r="J15" s="18"/>
       <c r="K15" s="18"/>
       <c r="L15" s="18"/>
       <c r="M15" s="18"/>
       <c r="N15" s="18"/>
       <c r="O15" s="18"/>
       <c r="P15" s="18"/>
       <c r="Q15" s="2"/>
     </row>
     <row r="16" spans="1:17">
       <c r="A16" s="8" t="s">
         <v>3</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="I8:K8"/>
     <mergeCell ref="A2:P2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100EE3256D1FAD84240A04A377C3397605D" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2ea086c066174e03ee27436b514db7d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -1076,88 +1079,91 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AA21FCB4-B15B-49FF-8B8C-6E4F27372323}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{90301473-9EA4-4A3A-BF0B-BEC6DE47240A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{15487EE5-8010-4AFE-BFD2-03F1D23F4255}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{90301473-9EA4-4A3A-BF0B-BEC6DE47240A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AA21FCB4-B15B-49FF-8B8C-6E4F27372323}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-[...5 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Общая площадь</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>