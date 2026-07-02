--- v0 (2026-06-12)
+++ v1 (2026-07-02)
@@ -3,63 +3,63 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="807" activeTab="2"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="807"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="10" r:id="rId1"/>
     <sheet name="Conventions" sheetId="11" r:id="rId2"/>
     <sheet name="Indicator" sheetId="6" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="161" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="159" uniqueCount="92">
   <si>
     <t>Rural population</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>January-February</t>
   </si>
   <si>
     <t>January-March</t>
   </si>
   <si>
     <t>January-April</t>
   </si>
   <si>
     <t>January-May</t>
   </si>
   <si>
     <t>January-June</t>
   </si>
   <si>
     <t>January-July</t>
   </si>
   <si>
@@ -174,56 +174,50 @@
 "x"- data is confidential
 "..."- data is missing     
 In some cases, minor discrepancies between the total and the sum of the terms are explained by rounding the data.       
 Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
   </si>
   <si>
     <t>CATU code</t>
   </si>
   <si>
     <t>610000000</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/upload/iblock/075/suslb3k6pbcgs8k76u7fcw2az79e2vbz.doc</t>
   </si>
   <si>
     <t>https://stat.gov.kz/api/iblock/element/328369/file/ru/</t>
   </si>
   <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
   </si>
   <si>
     <t>Total divorce rate</t>
-  </si>
-[...4 lines deleted...]
-    <t>12.01.2026 г.</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Turkistan region</t>
   </si>
   <si>
     <t>Turkistan city</t>
   </si>
   <si>
     <t>Arys c.a.</t>
   </si>
   <si>
     <t>Kentau c.a.</t>
   </si>
   <si>
     <t xml:space="preserve">Baydibek </t>
   </si>
   <si>
     <t>Zhetisai</t>
   </si>
   <si>
     <t>Keles</t>
   </si>
@@ -638,91 +632,91 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -998,52 +992,52 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.sadirbayeva@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B28" sqref="B28"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B15" sqref="B15:B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="41.7109375" customWidth="1"/>
     <col min="2" max="2" width="76.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="19" t="s">
         <v>15</v>
       </c>
       <c r="B1" s="20">
         <v>61250101</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="19" t="s">
         <v>16</v>
       </c>
       <c r="B2" s="21" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="3" spans="1:2">
@@ -1124,248 +1118,248 @@
       </c>
       <c r="B12" s="22" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="22" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="22" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="19" t="s">
         <v>29</v>
       </c>
-      <c r="B15" s="24" t="s">
-        <v>51</v>
+      <c r="B15" s="24">
+        <v>46177</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="19" t="s">
         <v>30</v>
       </c>
-      <c r="B16" s="24" t="s">
-        <v>52</v>
+      <c r="B16" s="24">
+        <v>46210</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="22" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="19" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="22" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="19" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="33" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="19" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="34" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B11" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B20" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D8" sqref="D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="2" max="2" width="64" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="181.5" customHeight="1">
       <c r="B5" s="23" t="s">
         <v>43</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AC62"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="C1" workbookViewId="0">
+    <sheetView topLeftCell="C1" workbookViewId="0">
       <selection activeCell="AE36" sqref="AE36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13" style="14" customWidth="1"/>
     <col min="2" max="2" width="22.7109375" style="1" customWidth="1"/>
     <col min="3" max="21" width="9.140625" style="1"/>
     <col min="22" max="22" width="10.28515625" style="1" customWidth="1"/>
     <col min="23" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:29" ht="15.75">
       <c r="A2" s="15"/>
-      <c r="B2" s="39" t="s">
+      <c r="B2" s="36" t="s">
         <v>50</v>
       </c>
-      <c r="C2" s="39"/>
-[...19 lines deleted...]
-      <c r="W2" s="39"/>
+      <c r="C2" s="36"/>
+      <c r="D2" s="36"/>
+      <c r="E2" s="36"/>
+      <c r="F2" s="36"/>
+      <c r="G2" s="36"/>
+      <c r="H2" s="36"/>
+      <c r="I2" s="36"/>
+      <c r="J2" s="36"/>
+      <c r="K2" s="36"/>
+      <c r="L2" s="36"/>
+      <c r="M2" s="36"/>
+      <c r="N2" s="36"/>
+      <c r="O2" s="36"/>
+      <c r="P2" s="36"/>
+      <c r="Q2" s="36"/>
+      <c r="R2" s="36"/>
+      <c r="S2" s="36"/>
+      <c r="T2" s="36"/>
+      <c r="U2" s="36"/>
+      <c r="V2" s="36"/>
+      <c r="W2" s="36"/>
     </row>
     <row r="3" spans="1:29" s="12" customFormat="1">
       <c r="A3" s="14"/>
       <c r="B3" s="13"/>
       <c r="C3" s="13"/>
       <c r="D3" s="13"/>
       <c r="E3" s="13"/>
       <c r="F3" s="14"/>
       <c r="G3" s="14"/>
       <c r="H3" s="14"/>
       <c r="I3" s="14"/>
       <c r="J3" s="14"/>
       <c r="K3" s="14"/>
       <c r="L3" s="14"/>
       <c r="M3" s="14"/>
     </row>
     <row r="4" spans="1:29" s="12" customFormat="1">
       <c r="A4" s="14"/>
       <c r="B4" s="11"/>
       <c r="C4" s="11"/>
       <c r="D4" s="11"/>
       <c r="E4" s="11"/>
     </row>
     <row r="5" spans="1:29">
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
-      <c r="T5" s="42"/>
-[...6 lines deleted...]
-      <c r="AC5" s="49"/>
+      <c r="T5" s="39"/>
+      <c r="U5" s="39"/>
+      <c r="Z5" s="46" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA5" s="46"/>
+      <c r="AB5" s="46"/>
+      <c r="AC5" s="46"/>
     </row>
     <row r="6" spans="1:29">
-      <c r="A6" s="40" t="s">
+      <c r="A6" s="37" t="s">
         <v>44</v>
       </c>
-      <c r="B6" s="45"/>
-      <c r="C6" s="43">
+      <c r="B6" s="42"/>
+      <c r="C6" s="40">
         <v>2024</v>
       </c>
-      <c r="D6" s="44"/>
-[...10 lines deleted...]
-      <c r="O6" s="47">
+      <c r="D6" s="41"/>
+      <c r="E6" s="41"/>
+      <c r="F6" s="41"/>
+      <c r="G6" s="41"/>
+      <c r="H6" s="41"/>
+      <c r="I6" s="41"/>
+      <c r="J6" s="41"/>
+      <c r="K6" s="41"/>
+      <c r="L6" s="41"/>
+      <c r="M6" s="41"/>
+      <c r="N6" s="41"/>
+      <c r="O6" s="44">
         <v>2025</v>
       </c>
-      <c r="P6" s="48"/>
-[...10 lines deleted...]
-      <c r="AA6" s="47">
+      <c r="P6" s="45"/>
+      <c r="Q6" s="45"/>
+      <c r="R6" s="45"/>
+      <c r="S6" s="45"/>
+      <c r="T6" s="45"/>
+      <c r="U6" s="45"/>
+      <c r="V6" s="45"/>
+      <c r="W6" s="45"/>
+      <c r="X6" s="45"/>
+      <c r="Y6" s="45"/>
+      <c r="Z6" s="46"/>
+      <c r="AA6" s="44">
         <v>2026</v>
       </c>
-      <c r="AB6" s="48"/>
-      <c r="AC6" s="48"/>
+      <c r="AB6" s="45"/>
+      <c r="AC6" s="45"/>
     </row>
     <row r="7" spans="1:29" ht="22.5">
-      <c r="A7" s="41"/>
-      <c r="B7" s="46"/>
+      <c r="A7" s="38"/>
+      <c r="B7" s="43"/>
       <c r="C7" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>3</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>5</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="J7" s="4" t="s">
         <v>8</v>
       </c>
       <c r="K7" s="4" t="s">
@@ -1405,84 +1399,84 @@
         <v>8</v>
       </c>
       <c r="W7" s="4" t="s">
         <v>9</v>
       </c>
       <c r="X7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="Y7" s="4" t="s">
         <v>12</v>
       </c>
       <c r="Z7" s="4" t="s">
         <v>13</v>
       </c>
       <c r="AA7" s="3" t="s">
         <v>1</v>
       </c>
       <c r="AB7" s="3" t="s">
         <v>2</v>
       </c>
       <c r="AC7" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="8" spans="1:29" s="10" customFormat="1" ht="21" customHeight="1">
-      <c r="A8" s="37" t="s">
+      <c r="A8" s="48" t="s">
         <v>14</v>
       </c>
-      <c r="B8" s="37"/>
-[...22 lines deleted...]
-      <c r="Y8" s="37"/>
+      <c r="B8" s="48"/>
+      <c r="C8" s="48"/>
+      <c r="D8" s="48"/>
+      <c r="E8" s="48"/>
+      <c r="F8" s="48"/>
+      <c r="G8" s="48"/>
+      <c r="H8" s="48"/>
+      <c r="I8" s="48"/>
+      <c r="J8" s="48"/>
+      <c r="K8" s="48"/>
+      <c r="L8" s="48"/>
+      <c r="M8" s="48"/>
+      <c r="N8" s="48"/>
+      <c r="O8" s="48"/>
+      <c r="P8" s="48"/>
+      <c r="Q8" s="48"/>
+      <c r="R8" s="48"/>
+      <c r="S8" s="48"/>
+      <c r="T8" s="48"/>
+      <c r="U8" s="48"/>
+      <c r="V8" s="48"/>
+      <c r="W8" s="48"/>
+      <c r="X8" s="48"/>
+      <c r="Y8" s="48"/>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" s="16" t="s">
         <v>45</v>
       </c>
       <c r="B9" s="27" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C9" s="6">
         <v>1.03</v>
       </c>
       <c r="D9" s="6">
         <v>0.91</v>
       </c>
       <c r="E9" s="6">
         <v>0.81</v>
       </c>
       <c r="F9" s="6">
         <v>0.82</v>
       </c>
       <c r="G9" s="6">
         <v>0.84</v>
       </c>
       <c r="H9" s="6">
         <v>0.81</v>
       </c>
       <c r="I9" s="6">
         <v>0.82</v>
       </c>
       <c r="J9" s="6">
         <v>0.81</v>
       </c>
@@ -1524,54 +1518,54 @@
       </c>
       <c r="W9" s="6">
         <v>0.97</v>
       </c>
       <c r="X9" s="6">
         <v>0.98</v>
       </c>
       <c r="Y9" s="6">
         <v>1</v>
       </c>
       <c r="Z9" s="6">
         <v>1.03</v>
       </c>
       <c r="AA9" s="6">
         <v>1.21</v>
       </c>
       <c r="AB9" s="6">
         <v>1.1599999999999999</v>
       </c>
       <c r="AC9" s="6">
         <v>1.0900000000000001</v>
       </c>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" s="16" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="B10" s="28" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="C10" s="6">
         <v>1.52</v>
       </c>
       <c r="D10" s="6">
         <v>1.02</v>
       </c>
       <c r="E10" s="6">
         <v>0.92</v>
       </c>
       <c r="F10" s="6">
         <v>0.98</v>
       </c>
       <c r="G10" s="6">
         <v>1.1599999999999999</v>
       </c>
       <c r="H10" s="6">
         <v>1.1299999999999999</v>
       </c>
       <c r="I10" s="6">
         <v>1.19</v>
       </c>
       <c r="J10" s="6">
         <v>1.2</v>
       </c>
@@ -1613,54 +1607,54 @@
       </c>
       <c r="W10" s="6">
         <v>1.45</v>
       </c>
       <c r="X10" s="6">
         <v>1.5</v>
       </c>
       <c r="Y10" s="6">
         <v>1.54</v>
       </c>
       <c r="Z10" s="6">
         <v>1.63</v>
       </c>
       <c r="AA10" s="6">
         <v>2.14</v>
       </c>
       <c r="AB10" s="6">
         <v>1.75</v>
       </c>
       <c r="AC10" s="6">
         <v>1.52</v>
       </c>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" s="16" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="B11" s="28" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="C11" s="6">
         <v>1.51</v>
       </c>
       <c r="D11" s="6">
         <v>1.24</v>
       </c>
       <c r="E11" s="6">
         <v>1.07</v>
       </c>
       <c r="F11" s="6">
         <v>1.07</v>
       </c>
       <c r="G11" s="6">
         <v>1.01</v>
       </c>
       <c r="H11" s="6">
         <v>0.94</v>
       </c>
       <c r="I11" s="6">
         <v>0.98</v>
       </c>
       <c r="J11" s="6">
         <v>1.01</v>
       </c>
@@ -1702,54 +1696,54 @@
       </c>
       <c r="W11" s="6">
         <v>1.17</v>
       </c>
       <c r="X11" s="6">
         <v>1.21</v>
       </c>
       <c r="Y11" s="6">
         <v>1.25</v>
       </c>
       <c r="Z11" s="6">
         <v>1.3</v>
       </c>
       <c r="AA11" s="6">
         <v>2.19</v>
       </c>
       <c r="AB11" s="6">
         <v>1.55</v>
       </c>
       <c r="AC11" s="6">
         <v>1.44</v>
       </c>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" s="16" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="B12" s="28" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="C12" s="6">
         <v>1.77</v>
       </c>
       <c r="D12" s="6">
         <v>1.89</v>
       </c>
       <c r="E12" s="6">
         <v>1.41</v>
       </c>
       <c r="F12" s="6">
         <v>1.3</v>
       </c>
       <c r="G12" s="6">
         <v>1.4</v>
       </c>
       <c r="H12" s="6">
         <v>1.23</v>
       </c>
       <c r="I12" s="6">
         <v>1.2</v>
       </c>
       <c r="J12" s="6">
         <v>1.1399999999999999</v>
       </c>
@@ -1791,54 +1785,54 @@
       </c>
       <c r="W12" s="6">
         <v>1.41</v>
       </c>
       <c r="X12" s="6">
         <v>1.39</v>
       </c>
       <c r="Y12" s="6">
         <v>1.39</v>
       </c>
       <c r="Z12" s="6">
         <v>1.47</v>
       </c>
       <c r="AA12" s="6">
         <v>2.15</v>
       </c>
       <c r="AB12" s="6">
         <v>2.06</v>
       </c>
       <c r="AC12" s="6">
         <v>2.17</v>
       </c>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" s="16" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="B13" s="28" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="C13" s="6">
         <v>0.98</v>
       </c>
       <c r="D13" s="6">
         <v>0.63</v>
       </c>
       <c r="E13" s="6">
         <v>0.5</v>
       </c>
       <c r="F13" s="6">
         <v>0.5</v>
       </c>
       <c r="G13" s="6">
         <v>0.5</v>
       </c>
       <c r="H13" s="6">
         <v>0.5</v>
       </c>
       <c r="I13" s="6">
         <v>0.5</v>
       </c>
       <c r="J13" s="6">
         <v>0.53</v>
       </c>
@@ -1880,54 +1874,54 @@
       </c>
       <c r="W13" s="6">
         <v>0.59</v>
       </c>
       <c r="X13" s="6">
         <v>0.57999999999999996</v>
       </c>
       <c r="Y13" s="6">
         <v>0.59</v>
       </c>
       <c r="Z13" s="6">
         <v>0.61</v>
       </c>
       <c r="AA13" s="6">
         <v>1.01</v>
       </c>
       <c r="AB13" s="6">
         <v>0.79</v>
       </c>
       <c r="AC13" s="6">
         <v>0.86</v>
       </c>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" s="16" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="B14" s="28" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C14" s="6">
         <v>0.95</v>
       </c>
       <c r="D14" s="6">
         <v>0.92</v>
       </c>
       <c r="E14" s="6">
         <v>0.93</v>
       </c>
       <c r="F14" s="6">
         <v>1.04</v>
       </c>
       <c r="G14" s="6">
         <v>0.94</v>
       </c>
       <c r="H14" s="6">
         <v>0.89</v>
       </c>
       <c r="I14" s="6">
         <v>0.89</v>
       </c>
       <c r="J14" s="6">
         <v>0.83</v>
       </c>
@@ -1969,54 +1963,54 @@
       </c>
       <c r="W14" s="6">
         <v>1.1499999999999999</v>
       </c>
       <c r="X14" s="6">
         <v>1.1299999999999999</v>
       </c>
       <c r="Y14" s="6">
         <v>1.1100000000000001</v>
       </c>
       <c r="Z14" s="6">
         <v>1.0900000000000001</v>
       </c>
       <c r="AA14" s="6">
         <v>0.92</v>
       </c>
       <c r="AB14" s="6">
         <v>1.47</v>
       </c>
       <c r="AC14" s="6">
         <v>1.26</v>
       </c>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" s="16" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="B15" s="28" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C15" s="6">
         <v>0.71</v>
       </c>
       <c r="D15" s="6">
         <v>0.78</v>
       </c>
       <c r="E15" s="6">
         <v>0.84</v>
       </c>
       <c r="F15" s="6">
         <v>0.79</v>
       </c>
       <c r="G15" s="6">
         <v>0.67</v>
       </c>
       <c r="H15" s="6">
         <v>0.62</v>
       </c>
       <c r="I15" s="6">
         <v>0.63</v>
       </c>
       <c r="J15" s="6">
         <v>0.57999999999999996</v>
       </c>
@@ -2058,54 +2052,54 @@
       </c>
       <c r="W15" s="6">
         <v>0.97</v>
       </c>
       <c r="X15" s="6">
         <v>0.97</v>
       </c>
       <c r="Y15" s="6">
         <v>0.94</v>
       </c>
       <c r="Z15" s="6">
         <v>0.98</v>
       </c>
       <c r="AA15" s="6">
         <v>1.27</v>
       </c>
       <c r="AB15" s="6">
         <v>0.9</v>
       </c>
       <c r="AC15" s="6">
         <v>1.03</v>
       </c>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" s="16" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="B16" s="28" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="C16" s="6">
         <v>0.7</v>
       </c>
       <c r="D16" s="6">
         <v>0.56999999999999995</v>
       </c>
       <c r="E16" s="6">
         <v>0.61</v>
       </c>
       <c r="F16" s="6">
         <v>0.72</v>
       </c>
       <c r="G16" s="6">
         <v>0.71</v>
       </c>
       <c r="H16" s="6">
         <v>0.66</v>
       </c>
       <c r="I16" s="6">
         <v>0.6</v>
       </c>
       <c r="J16" s="6">
         <v>0.56000000000000005</v>
       </c>
@@ -2147,54 +2141,54 @@
       </c>
       <c r="W16" s="6">
         <v>0.61</v>
       </c>
       <c r="X16" s="6">
         <v>0.63</v>
       </c>
       <c r="Y16" s="6">
         <v>0.66</v>
       </c>
       <c r="Z16" s="6">
         <v>0.73</v>
       </c>
       <c r="AA16" s="6">
         <v>0.91</v>
       </c>
       <c r="AB16" s="6">
         <v>0.79</v>
       </c>
       <c r="AC16" s="6">
         <v>0.69</v>
       </c>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" s="16" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="B17" s="28" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="C17" s="6">
         <v>1.47</v>
       </c>
       <c r="D17" s="6">
         <v>1.18</v>
       </c>
       <c r="E17" s="6">
         <v>0.99</v>
       </c>
       <c r="F17" s="6">
         <v>1.07</v>
       </c>
       <c r="G17" s="6">
         <v>0.98</v>
       </c>
       <c r="H17" s="6">
         <v>0.91</v>
       </c>
       <c r="I17" s="6">
         <v>1.01</v>
       </c>
       <c r="J17" s="6">
         <v>0.97</v>
       </c>
@@ -2236,54 +2230,54 @@
       </c>
       <c r="W17" s="6">
         <v>0.87</v>
       </c>
       <c r="X17" s="6">
         <v>0.95</v>
       </c>
       <c r="Y17" s="6">
         <v>0.93</v>
       </c>
       <c r="Z17" s="6">
         <v>0.95</v>
       </c>
       <c r="AA17" s="6">
         <v>0.65</v>
       </c>
       <c r="AB17" s="6">
         <v>0.78</v>
       </c>
       <c r="AC17" s="6">
         <v>0.83</v>
       </c>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" s="16" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="B18" s="28" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="C18" s="6">
         <v>0.64</v>
       </c>
       <c r="D18" s="6">
         <v>0.61</v>
       </c>
       <c r="E18" s="6">
         <v>0.56000000000000005</v>
       </c>
       <c r="F18" s="6">
         <v>0.57999999999999996</v>
       </c>
       <c r="G18" s="6">
         <v>0.63</v>
       </c>
       <c r="H18" s="6">
         <v>0.65</v>
       </c>
       <c r="I18" s="6">
         <v>0.74</v>
       </c>
       <c r="J18" s="6">
         <v>0.71</v>
       </c>
@@ -2325,54 +2319,54 @@
       </c>
       <c r="W18" s="6">
         <v>0.8</v>
       </c>
       <c r="X18" s="6">
         <v>0.83</v>
       </c>
       <c r="Y18" s="6">
         <v>0.88</v>
       </c>
       <c r="Z18" s="6">
         <v>0.88</v>
       </c>
       <c r="AA18" s="6">
         <v>0.91</v>
       </c>
       <c r="AB18" s="6">
         <v>1.05</v>
       </c>
       <c r="AC18" s="6">
         <v>0.87</v>
       </c>
     </row>
     <row r="19" spans="1:29">
       <c r="A19" s="16" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="B19" s="28" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C19" s="6">
         <v>0.93</v>
       </c>
       <c r="D19" s="6">
         <v>1.19</v>
       </c>
       <c r="E19" s="6">
         <v>1.02</v>
       </c>
       <c r="F19" s="6">
         <v>0.94</v>
       </c>
       <c r="G19" s="6">
         <v>0.84</v>
       </c>
       <c r="H19" s="6">
         <v>0.78</v>
       </c>
       <c r="I19" s="6">
         <v>0.8</v>
       </c>
       <c r="J19" s="6">
         <v>0.73</v>
       </c>
@@ -2414,54 +2408,54 @@
       </c>
       <c r="W19" s="6">
         <v>0.42</v>
       </c>
       <c r="X19" s="6">
         <v>0.45</v>
       </c>
       <c r="Y19" s="6">
         <v>0.5</v>
       </c>
       <c r="Z19" s="6">
         <v>0.49</v>
       </c>
       <c r="AA19" s="6">
         <v>1.91</v>
       </c>
       <c r="AB19" s="6">
         <v>1.25</v>
       </c>
       <c r="AC19" s="6">
         <v>0.98</v>
       </c>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" s="16" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="B20" s="28" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="C20" s="6">
         <v>0.65</v>
       </c>
       <c r="D20" s="6">
         <v>0.69</v>
       </c>
       <c r="E20" s="6">
         <v>0.61</v>
       </c>
       <c r="F20" s="6">
         <v>0.49</v>
       </c>
       <c r="G20" s="6">
         <v>0.5</v>
       </c>
       <c r="H20" s="6">
         <v>0.52</v>
       </c>
       <c r="I20" s="6">
         <v>0.49</v>
       </c>
       <c r="J20" s="6">
         <v>0.51</v>
       </c>
@@ -2503,54 +2497,54 @@
       </c>
       <c r="W20" s="6">
         <v>0.67</v>
       </c>
       <c r="X20" s="6">
         <v>0.67</v>
       </c>
       <c r="Y20" s="6">
         <v>0.7</v>
       </c>
       <c r="Z20" s="6">
         <v>0.69</v>
       </c>
       <c r="AA20" s="6">
         <v>0.83</v>
       </c>
       <c r="AB20" s="6">
         <v>0.77</v>
       </c>
       <c r="AC20" s="6">
         <v>0.65</v>
       </c>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" s="16" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="B21" s="28" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="C21" s="6">
         <v>0.95</v>
       </c>
       <c r="D21" s="6">
         <v>0.93</v>
       </c>
       <c r="E21" s="6">
         <v>0.77</v>
       </c>
       <c r="F21" s="6">
         <v>0.79</v>
       </c>
       <c r="G21" s="6">
         <v>0.8</v>
       </c>
       <c r="H21" s="6">
         <v>0.82</v>
       </c>
       <c r="I21" s="6">
         <v>0.88</v>
       </c>
       <c r="J21" s="6">
         <v>0.86</v>
       </c>
@@ -2592,54 +2586,54 @@
       </c>
       <c r="W21" s="6">
         <v>1.1200000000000001</v>
       </c>
       <c r="X21" s="6">
         <v>1.1299999999999999</v>
       </c>
       <c r="Y21" s="6">
         <v>1.1599999999999999</v>
       </c>
       <c r="Z21" s="6">
         <v>1.2</v>
       </c>
       <c r="AA21" s="6">
         <v>0.69</v>
       </c>
       <c r="AB21" s="6">
         <v>1.06</v>
       </c>
       <c r="AC21" s="6">
         <v>1.2</v>
       </c>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" s="16" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="B22" s="28" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="C22" s="6">
         <v>0.81</v>
       </c>
       <c r="D22" s="6">
         <v>0.71</v>
       </c>
       <c r="E22" s="6">
         <v>0.59</v>
       </c>
       <c r="F22" s="6">
         <v>0.62</v>
       </c>
       <c r="G22" s="6">
         <v>0.63</v>
       </c>
       <c r="H22" s="6">
         <v>0.59</v>
       </c>
       <c r="I22" s="6">
         <v>0.55000000000000004</v>
       </c>
       <c r="J22" s="6">
         <v>0.59</v>
       </c>
@@ -2681,54 +2675,54 @@
       </c>
       <c r="W22" s="6">
         <v>0.5</v>
       </c>
       <c r="X22" s="6">
         <v>0.5</v>
       </c>
       <c r="Y22" s="6">
         <v>0.56000000000000005</v>
       </c>
       <c r="Z22" s="6">
         <v>0.62</v>
       </c>
       <c r="AA22" s="6">
         <v>0.45</v>
       </c>
       <c r="AB22" s="6">
         <v>0.53</v>
       </c>
       <c r="AC22" s="6">
         <v>0.62</v>
       </c>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" s="16" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="B23" s="28" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C23" s="6">
         <v>0.75</v>
       </c>
       <c r="D23" s="6">
         <v>0.57999999999999996</v>
       </c>
       <c r="E23" s="6">
         <v>0.7</v>
       </c>
       <c r="F23" s="6">
         <v>0.81</v>
       </c>
       <c r="G23" s="6">
         <v>0.72</v>
       </c>
       <c r="H23" s="6">
         <v>0.67</v>
       </c>
       <c r="I23" s="6">
         <v>0.65</v>
       </c>
       <c r="J23" s="6">
         <v>0.76</v>
       </c>
@@ -2770,54 +2764,54 @@
       </c>
       <c r="W23" s="6">
         <v>1.05</v>
       </c>
       <c r="X23" s="6">
         <v>1.06</v>
       </c>
       <c r="Y23" s="6">
         <v>1.03</v>
       </c>
       <c r="Z23" s="6">
         <v>1.07</v>
       </c>
       <c r="AA23" s="6">
         <v>1.54</v>
       </c>
       <c r="AB23" s="6">
         <v>1.01</v>
       </c>
       <c r="AC23" s="6">
         <v>1.1200000000000001</v>
       </c>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" s="16" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="B24" s="28" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="C24" s="6">
         <v>0.97</v>
       </c>
       <c r="D24" s="6">
         <v>1</v>
       </c>
       <c r="E24" s="6">
         <v>1.02</v>
       </c>
       <c r="F24" s="6">
         <v>0.94</v>
       </c>
       <c r="G24" s="6">
         <v>0.9</v>
       </c>
       <c r="H24" s="6">
         <v>0.92</v>
       </c>
       <c r="I24" s="6">
         <v>0.95</v>
       </c>
       <c r="J24" s="6">
         <v>0.94</v>
       </c>
@@ -2859,54 +2853,54 @@
       </c>
       <c r="W24" s="6">
         <v>1.01</v>
       </c>
       <c r="X24" s="6">
         <v>0.99</v>
       </c>
       <c r="Y24" s="6">
         <v>1.08</v>
       </c>
       <c r="Z24" s="6">
         <v>1.08</v>
       </c>
       <c r="AA24" s="6">
         <v>0.87</v>
       </c>
       <c r="AB24" s="6">
         <v>1.27</v>
       </c>
       <c r="AC24" s="6">
         <v>0.96</v>
       </c>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" s="16" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="B25" s="28" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="C25" s="6">
         <v>1.1200000000000001</v>
       </c>
       <c r="D25" s="6">
         <v>1.03</v>
       </c>
       <c r="E25" s="6">
         <v>0.8</v>
       </c>
       <c r="F25" s="6">
         <v>0.8</v>
       </c>
       <c r="G25" s="6">
         <v>0.95</v>
       </c>
       <c r="H25" s="6">
         <v>0.89</v>
       </c>
       <c r="I25" s="6">
         <v>0.94</v>
       </c>
       <c r="J25" s="6">
         <v>0.88</v>
       </c>
@@ -2948,54 +2942,54 @@
       </c>
       <c r="W25" s="6">
         <v>1</v>
       </c>
       <c r="X25" s="6">
         <v>1.03</v>
       </c>
       <c r="Y25" s="6">
         <v>1.06</v>
       </c>
       <c r="Z25" s="6">
         <v>1.06</v>
       </c>
       <c r="AA25" s="6">
         <v>1.72</v>
       </c>
       <c r="AB25" s="6">
         <v>1.26</v>
       </c>
       <c r="AC25" s="6">
         <v>1.37</v>
       </c>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" s="16" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="B26" s="29" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="C26" s="6">
         <v>1.1200000000000001</v>
       </c>
       <c r="D26" s="6">
         <v>0.57999999999999996</v>
       </c>
       <c r="E26" s="6">
         <v>0.52</v>
       </c>
       <c r="F26" s="6">
         <v>0.61</v>
       </c>
       <c r="G26" s="6">
         <v>0.71</v>
       </c>
       <c r="H26" s="6">
         <v>0.69</v>
       </c>
       <c r="I26" s="6">
         <v>0.67</v>
       </c>
       <c r="J26" s="6">
         <v>0.73</v>
       </c>
@@ -3036,87 +3030,87 @@
         <v>0.67</v>
       </c>
       <c r="W26" s="6">
         <v>0.74</v>
       </c>
       <c r="X26" s="6">
         <v>0.74</v>
       </c>
       <c r="Y26" s="6">
         <v>0.68</v>
       </c>
       <c r="Z26" s="6">
         <v>0.67</v>
       </c>
       <c r="AA26" s="6">
         <v>1.45</v>
       </c>
       <c r="AB26" s="6">
         <v>1.07</v>
       </c>
       <c r="AC26" s="6">
         <v>0.9</v>
       </c>
     </row>
     <row r="27" spans="1:29" s="10" customFormat="1" ht="21" customHeight="1">
-      <c r="A27" s="36" t="s">
+      <c r="A27" s="47" t="s">
         <v>10</v>
       </c>
-      <c r="B27" s="36"/>
-[...22 lines deleted...]
-      <c r="Y27" s="36"/>
+      <c r="B27" s="47"/>
+      <c r="C27" s="47"/>
+      <c r="D27" s="47"/>
+      <c r="E27" s="47"/>
+      <c r="F27" s="47"/>
+      <c r="G27" s="47"/>
+      <c r="H27" s="47"/>
+      <c r="I27" s="47"/>
+      <c r="J27" s="47"/>
+      <c r="K27" s="47"/>
+      <c r="L27" s="47"/>
+      <c r="M27" s="47"/>
+      <c r="N27" s="47"/>
+      <c r="O27" s="47"/>
+      <c r="P27" s="47"/>
+      <c r="Q27" s="47"/>
+      <c r="R27" s="47"/>
+      <c r="S27" s="47"/>
+      <c r="T27" s="47"/>
+      <c r="U27" s="47"/>
+      <c r="V27" s="47"/>
+      <c r="W27" s="47"/>
+      <c r="X27" s="47"/>
+      <c r="Y27" s="47"/>
       <c r="AA27" s="35"/>
       <c r="AB27" s="35"/>
       <c r="AC27" s="35"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" s="16" t="s">
         <v>45</v>
       </c>
       <c r="B28" s="27" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C28" s="6">
         <v>1.55</v>
       </c>
       <c r="D28" s="6">
         <v>1.33</v>
       </c>
       <c r="E28" s="6">
         <v>1.1499999999999999</v>
       </c>
       <c r="F28" s="6">
         <v>1.19</v>
       </c>
       <c r="G28" s="6">
         <v>1.29</v>
       </c>
       <c r="H28" s="6">
         <v>1.24</v>
       </c>
       <c r="I28" s="6">
         <v>1.28</v>
       </c>
       <c r="J28" s="6">
         <v>1.26</v>
       </c>
@@ -3158,54 +3152,54 @@
       </c>
       <c r="W28" s="6">
         <v>1.44</v>
       </c>
       <c r="X28" s="6">
         <v>1.47</v>
       </c>
       <c r="Y28" s="6">
         <v>1.51</v>
       </c>
       <c r="Z28" s="6">
         <v>1.58</v>
       </c>
       <c r="AA28" s="6">
         <v>1.91</v>
       </c>
       <c r="AB28" s="6">
         <v>1.8</v>
       </c>
       <c r="AC28" s="6">
         <v>1.67</v>
       </c>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" s="16" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="B29" s="28" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="C29" s="6">
         <v>1.52</v>
       </c>
       <c r="D29" s="6">
         <v>1.02</v>
       </c>
       <c r="E29" s="6">
         <v>0.92</v>
       </c>
       <c r="F29" s="6">
         <v>0.98</v>
       </c>
       <c r="G29" s="6">
         <v>1.1599999999999999</v>
       </c>
       <c r="H29" s="6">
         <v>1.1299999999999999</v>
       </c>
       <c r="I29" s="6">
         <v>1.19</v>
       </c>
       <c r="J29" s="6">
         <v>1.2</v>
       </c>
@@ -3247,54 +3241,54 @@
       </c>
       <c r="W29" s="6">
         <v>1.45</v>
       </c>
       <c r="X29" s="6">
         <v>1.5</v>
       </c>
       <c r="Y29" s="6">
         <v>1.54</v>
       </c>
       <c r="Z29" s="6">
         <v>1.63</v>
       </c>
       <c r="AA29" s="6">
         <v>2.14</v>
       </c>
       <c r="AB29" s="6">
         <v>1.75</v>
       </c>
       <c r="AC29" s="6">
         <v>1.52</v>
       </c>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" s="16" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="B30" s="28" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="C30" s="6">
         <v>2.06</v>
       </c>
       <c r="D30" s="6">
         <v>1.77</v>
       </c>
       <c r="E30" s="6">
         <v>1.55</v>
       </c>
       <c r="F30" s="6">
         <v>1.57</v>
       </c>
       <c r="G30" s="6">
         <v>1.48</v>
       </c>
       <c r="H30" s="6">
         <v>1.35</v>
       </c>
       <c r="I30" s="6">
         <v>1.32</v>
       </c>
       <c r="J30" s="6">
         <v>1.36</v>
       </c>
@@ -3336,54 +3330,54 @@
       </c>
       <c r="W30" s="6">
         <v>1.43</v>
       </c>
       <c r="X30" s="6">
         <v>1.47</v>
       </c>
       <c r="Y30" s="6">
         <v>1.54</v>
       </c>
       <c r="Z30" s="6">
         <v>1.6</v>
       </c>
       <c r="AA30" s="6">
         <v>2.83</v>
       </c>
       <c r="AB30" s="6">
         <v>1.93</v>
       </c>
       <c r="AC30" s="6">
         <v>1.87</v>
       </c>
     </row>
     <row r="31" spans="1:29">
       <c r="A31" s="16" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="B31" s="28" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="C31" s="6">
         <v>1.74</v>
       </c>
       <c r="D31" s="6">
         <v>2.2000000000000002</v>
       </c>
       <c r="E31" s="6">
         <v>1.61</v>
       </c>
       <c r="F31" s="6">
         <v>1.46</v>
       </c>
       <c r="G31" s="6">
         <v>1.61</v>
       </c>
       <c r="H31" s="6">
         <v>1.42</v>
       </c>
       <c r="I31" s="6">
         <v>1.33</v>
       </c>
       <c r="J31" s="6">
         <v>1.22</v>
       </c>
@@ -3425,54 +3419,54 @@
       </c>
       <c r="W31" s="6">
         <v>1.55</v>
       </c>
       <c r="X31" s="6">
         <v>1.54</v>
       </c>
       <c r="Y31" s="6">
         <v>1.56</v>
       </c>
       <c r="Z31" s="6">
         <v>1.64</v>
       </c>
       <c r="AA31" s="6">
         <v>1.93</v>
       </c>
       <c r="AB31" s="6">
         <v>1.93</v>
       </c>
       <c r="AC31" s="6">
         <v>2.2000000000000002</v>
       </c>
     </row>
     <row r="32" spans="1:29">
       <c r="A32" s="16" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="B32" s="28" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C32" s="6">
         <v>0.8</v>
       </c>
       <c r="D32" s="6">
         <v>1.1000000000000001</v>
       </c>
       <c r="E32" s="6">
         <v>1.17</v>
       </c>
       <c r="F32" s="6">
         <v>1.43</v>
       </c>
       <c r="G32" s="6">
         <v>1.24</v>
       </c>
       <c r="H32" s="6">
         <v>1.22</v>
       </c>
       <c r="I32" s="6">
         <v>1.27</v>
       </c>
       <c r="J32" s="6">
         <v>1.18</v>
       </c>
@@ -3514,54 +3508,54 @@
       </c>
       <c r="W32" s="6">
         <v>1.23</v>
       </c>
       <c r="X32" s="6">
         <v>1.27</v>
       </c>
       <c r="Y32" s="6">
         <v>1.36</v>
       </c>
       <c r="Z32" s="6">
         <v>1.31</v>
       </c>
       <c r="AA32" s="6">
         <v>0.56999999999999995</v>
       </c>
       <c r="AB32" s="6">
         <v>1.47</v>
       </c>
       <c r="AC32" s="6">
         <v>1.35</v>
       </c>
     </row>
     <row r="33" spans="1:29">
       <c r="A33" s="16" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="B33" s="28" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="C33" s="6">
         <v>1.89</v>
       </c>
       <c r="D33" s="6">
         <v>1.56</v>
       </c>
       <c r="E33" s="6">
         <v>1.22</v>
       </c>
       <c r="F33" s="6">
         <v>1.25</v>
       </c>
       <c r="G33" s="6">
         <v>1.27</v>
       </c>
       <c r="H33" s="6">
         <v>1.31</v>
       </c>
       <c r="I33" s="6">
         <v>1.42</v>
       </c>
       <c r="J33" s="6">
         <v>1.38</v>
       </c>
@@ -3603,54 +3597,54 @@
       </c>
       <c r="W33" s="6">
         <v>1.42</v>
       </c>
       <c r="X33" s="6">
         <v>1.47</v>
       </c>
       <c r="Y33" s="6">
         <v>1.51</v>
       </c>
       <c r="Z33" s="6">
         <v>1.55</v>
       </c>
       <c r="AA33" s="6">
         <v>1.1499999999999999</v>
       </c>
       <c r="AB33" s="6">
         <v>1.7</v>
       </c>
       <c r="AC33" s="6">
         <v>1.76</v>
       </c>
     </row>
     <row r="34" spans="1:29">
       <c r="A34" s="16" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="B34" s="28" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="C34" s="6">
         <v>1.38</v>
       </c>
       <c r="D34" s="6">
         <v>1.42</v>
       </c>
       <c r="E34" s="6">
         <v>1.53</v>
       </c>
       <c r="F34" s="6">
         <v>1.41</v>
       </c>
       <c r="G34" s="6">
         <v>1.61</v>
       </c>
       <c r="H34" s="6">
         <v>1.58</v>
       </c>
       <c r="I34" s="6">
         <v>1.81</v>
       </c>
       <c r="J34" s="6">
         <v>1.79</v>
       </c>
@@ -3692,54 +3686,54 @@
       </c>
       <c r="W34" s="6">
         <v>1.8</v>
       </c>
       <c r="X34" s="6">
         <v>1.79</v>
       </c>
       <c r="Y34" s="6">
         <v>1.89</v>
       </c>
       <c r="Z34" s="6">
         <v>1.93</v>
       </c>
       <c r="AA34" s="6">
         <v>1.05</v>
       </c>
       <c r="AB34" s="6">
         <v>2.2000000000000002</v>
       </c>
       <c r="AC34" s="6">
         <v>1.68</v>
       </c>
     </row>
     <row r="35" spans="1:29">
       <c r="A35" s="16" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="B35" s="29" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="C35" s="6">
         <v>1.1100000000000001</v>
       </c>
       <c r="D35" s="6">
         <v>0.56999999999999995</v>
       </c>
       <c r="E35" s="6">
         <v>0.5</v>
       </c>
       <c r="F35" s="6">
         <v>0.76</v>
       </c>
       <c r="G35" s="6">
         <v>0.9</v>
       </c>
       <c r="H35" s="6">
         <v>0.88</v>
       </c>
       <c r="I35" s="6">
         <v>0.86</v>
       </c>
       <c r="J35" s="6">
         <v>0.94</v>
       </c>
@@ -3780,87 +3774,87 @@
         <v>0.95</v>
       </c>
       <c r="W35" s="6">
         <v>1.02</v>
       </c>
       <c r="X35" s="6">
         <v>1.07</v>
       </c>
       <c r="Y35" s="6">
         <v>0.97</v>
       </c>
       <c r="Z35" s="6">
         <v>0.98</v>
       </c>
       <c r="AA35" s="6">
         <v>2.68</v>
       </c>
       <c r="AB35" s="6">
         <v>1.81</v>
       </c>
       <c r="AC35" s="6">
         <v>1.45</v>
       </c>
     </row>
     <row r="36" spans="1:29" s="10" customFormat="1" ht="21" customHeight="1">
-      <c r="A36" s="38" t="s">
+      <c r="A36" s="49" t="s">
         <v>0</v>
       </c>
-      <c r="B36" s="38"/>
-[...22 lines deleted...]
-      <c r="Y36" s="38"/>
+      <c r="B36" s="49"/>
+      <c r="C36" s="49"/>
+      <c r="D36" s="49"/>
+      <c r="E36" s="49"/>
+      <c r="F36" s="49"/>
+      <c r="G36" s="49"/>
+      <c r="H36" s="49"/>
+      <c r="I36" s="49"/>
+      <c r="J36" s="49"/>
+      <c r="K36" s="49"/>
+      <c r="L36" s="49"/>
+      <c r="M36" s="49"/>
+      <c r="N36" s="49"/>
+      <c r="O36" s="49"/>
+      <c r="P36" s="49"/>
+      <c r="Q36" s="49"/>
+      <c r="R36" s="49"/>
+      <c r="S36" s="49"/>
+      <c r="T36" s="49"/>
+      <c r="U36" s="49"/>
+      <c r="V36" s="49"/>
+      <c r="W36" s="49"/>
+      <c r="X36" s="49"/>
+      <c r="Y36" s="49"/>
       <c r="AA36" s="35"/>
       <c r="AB36" s="35"/>
       <c r="AC36" s="35"/>
     </row>
     <row r="37" spans="1:29">
       <c r="A37" s="32" t="s">
         <v>45</v>
       </c>
       <c r="B37" s="30" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C37" s="6">
         <v>0.85</v>
       </c>
       <c r="D37" s="6">
         <v>0.77</v>
       </c>
       <c r="E37" s="6">
         <v>0.7</v>
       </c>
       <c r="F37" s="6">
         <v>0.71</v>
       </c>
       <c r="G37" s="6">
         <v>0.69</v>
       </c>
       <c r="H37" s="6">
         <v>0.66</v>
       </c>
       <c r="I37" s="6">
         <v>0.67</v>
       </c>
       <c r="J37" s="6">
         <v>0.66</v>
       </c>
@@ -3902,232 +3896,232 @@
       </c>
       <c r="W37" s="25">
         <v>0.81</v>
       </c>
       <c r="X37" s="25">
         <v>0.81</v>
       </c>
       <c r="Y37" s="25">
         <v>0.83</v>
       </c>
       <c r="Z37" s="25">
         <v>0.84</v>
       </c>
       <c r="AA37" s="25">
         <v>0.97</v>
       </c>
       <c r="AB37" s="25">
         <v>0.94</v>
       </c>
       <c r="AC37" s="25">
         <v>0.9</v>
       </c>
     </row>
     <row r="38" spans="1:29">
       <c r="A38" s="32" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="B38" s="29" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="C38" s="6">
         <v>0.44</v>
       </c>
       <c r="D38" s="6">
         <v>0.23</v>
       </c>
       <c r="E38" s="6">
         <v>0.15</v>
       </c>
       <c r="F38" s="6">
         <v>0.11</v>
       </c>
       <c r="G38" s="6">
         <v>0.09</v>
       </c>
       <c r="H38" s="6">
         <v>0.15</v>
       </c>
       <c r="I38" s="6">
         <v>0.15</v>
       </c>
       <c r="J38" s="6">
         <v>0.13</v>
       </c>
       <c r="K38" s="6">
         <v>0.28999999999999998</v>
       </c>
       <c r="L38" s="25">
         <v>0.26</v>
       </c>
       <c r="M38" s="25">
         <v>0.28999999999999998</v>
       </c>
       <c r="N38" s="25">
         <v>0.35</v>
       </c>
       <c r="O38" s="26" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="P38" s="25">
         <v>0.28000000000000003</v>
       </c>
       <c r="Q38" s="25">
         <v>0.18</v>
       </c>
       <c r="R38" s="25">
         <v>0.41</v>
       </c>
       <c r="S38" s="25">
         <v>0.43</v>
       </c>
       <c r="T38" s="25">
         <v>0.45</v>
       </c>
       <c r="U38" s="25">
         <v>0.62</v>
       </c>
       <c r="V38" s="25">
         <v>0.54</v>
       </c>
       <c r="W38" s="25">
         <v>0.54</v>
       </c>
       <c r="X38" s="25">
         <v>0.54</v>
       </c>
       <c r="Y38" s="25">
         <v>0.54</v>
       </c>
       <c r="Z38" s="25">
         <v>0.54</v>
       </c>
       <c r="AA38" s="25">
         <v>0.56000000000000005</v>
       </c>
       <c r="AB38" s="25">
         <v>0.57999999999999996</v>
       </c>
       <c r="AC38" s="25">
         <v>0.38</v>
       </c>
     </row>
     <row r="39" spans="1:29">
       <c r="A39" s="32" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="B39" s="29" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="C39" s="6">
         <v>1.87</v>
       </c>
       <c r="D39" s="6">
         <v>0.97</v>
       </c>
       <c r="E39" s="6">
         <v>0.8</v>
       </c>
       <c r="F39" s="6">
         <v>0.84</v>
       </c>
       <c r="G39" s="6">
         <v>0.77</v>
       </c>
       <c r="H39" s="6">
         <v>0.64</v>
       </c>
       <c r="I39" s="6">
         <v>0.82</v>
       </c>
       <c r="J39" s="6">
         <v>0.9</v>
       </c>
       <c r="K39" s="6">
         <v>0.85</v>
       </c>
       <c r="L39" s="25">
         <v>0.86</v>
       </c>
       <c r="M39" s="25">
         <v>0.87</v>
       </c>
       <c r="N39" s="25">
         <v>0.79</v>
       </c>
       <c r="O39" s="26" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="P39" s="25">
         <v>0.49</v>
       </c>
       <c r="Q39" s="25">
         <v>0.48</v>
       </c>
       <c r="R39" s="25">
         <v>0.72</v>
       </c>
       <c r="S39" s="25">
         <v>0.76</v>
       </c>
       <c r="T39" s="25">
         <v>0.8</v>
       </c>
       <c r="U39" s="25">
         <v>0.75</v>
       </c>
       <c r="V39" s="25">
         <v>0.77</v>
       </c>
       <c r="W39" s="25">
         <v>1.01</v>
       </c>
       <c r="X39" s="25">
         <v>0.95</v>
       </c>
       <c r="Y39" s="25">
         <v>0.91</v>
       </c>
       <c r="Z39" s="25">
         <v>0.95</v>
       </c>
       <c r="AA39" s="25">
         <v>2.81</v>
       </c>
       <c r="AB39" s="25">
         <v>2.46</v>
       </c>
       <c r="AC39" s="25">
         <v>2.09</v>
       </c>
     </row>
     <row r="40" spans="1:29">
       <c r="A40" s="32" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="B40" s="29" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="C40" s="6">
         <v>0.98</v>
       </c>
       <c r="D40" s="6">
         <v>0.63</v>
       </c>
       <c r="E40" s="6">
         <v>0.5</v>
       </c>
       <c r="F40" s="6">
         <v>0.5</v>
       </c>
       <c r="G40" s="6">
         <v>0.5</v>
       </c>
       <c r="H40" s="6">
         <v>0.5</v>
       </c>
       <c r="I40" s="6">
         <v>0.5</v>
       </c>
       <c r="J40" s="6">
         <v>0.53</v>
       </c>
@@ -4169,54 +4163,54 @@
       </c>
       <c r="W40" s="25">
         <v>0.59</v>
       </c>
       <c r="X40" s="25">
         <v>0.57999999999999996</v>
       </c>
       <c r="Y40" s="25">
         <v>0.59</v>
       </c>
       <c r="Z40" s="25">
         <v>0.61</v>
       </c>
       <c r="AA40" s="25">
         <v>1.01</v>
       </c>
       <c r="AB40" s="25">
         <v>0.79</v>
       </c>
       <c r="AC40" s="25">
         <v>0.86</v>
       </c>
     </row>
     <row r="41" spans="1:29">
       <c r="A41" s="32" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="B41" s="29" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C41" s="6">
         <v>1</v>
       </c>
       <c r="D41" s="6">
         <v>0.86</v>
       </c>
       <c r="E41" s="6">
         <v>0.85</v>
       </c>
       <c r="F41" s="6">
         <v>0.91</v>
       </c>
       <c r="G41" s="6">
         <v>0.85</v>
       </c>
       <c r="H41" s="6">
         <v>0.79</v>
       </c>
       <c r="I41" s="6">
         <v>0.77</v>
       </c>
       <c r="J41" s="6">
         <v>0.73</v>
       </c>
@@ -4258,54 +4252,54 @@
       </c>
       <c r="W41" s="25">
         <v>1.1200000000000001</v>
       </c>
       <c r="X41" s="25">
         <v>1.0900000000000001</v>
       </c>
       <c r="Y41" s="25">
         <v>1.03</v>
       </c>
       <c r="Z41" s="25">
         <v>1.01</v>
       </c>
       <c r="AA41" s="25">
         <v>1.02</v>
       </c>
       <c r="AB41" s="25">
         <v>1.47</v>
       </c>
       <c r="AC41" s="25">
         <v>1.23</v>
       </c>
     </row>
     <row r="42" spans="1:29">
       <c r="A42" s="32" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="B42" s="29" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C42" s="6">
         <v>0.71</v>
       </c>
       <c r="D42" s="6">
         <v>0.78</v>
       </c>
       <c r="E42" s="6">
         <v>0.84</v>
       </c>
       <c r="F42" s="6">
         <v>0.79</v>
       </c>
       <c r="G42" s="6">
         <v>0.67</v>
       </c>
       <c r="H42" s="6">
         <v>0.62</v>
       </c>
       <c r="I42" s="6">
         <v>0.63</v>
       </c>
       <c r="J42" s="6">
         <v>0.57999999999999996</v>
       </c>
@@ -4347,54 +4341,54 @@
       </c>
       <c r="W42" s="25">
         <v>0.97</v>
       </c>
       <c r="X42" s="25">
         <v>0.97</v>
       </c>
       <c r="Y42" s="25">
         <v>0.94</v>
       </c>
       <c r="Z42" s="25">
         <v>0.98</v>
       </c>
       <c r="AA42" s="25">
         <v>1.27</v>
       </c>
       <c r="AB42" s="25">
         <v>0.9</v>
       </c>
       <c r="AC42" s="25">
         <v>1.03</v>
       </c>
     </row>
     <row r="43" spans="1:29">
       <c r="A43" s="32" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="B43" s="29" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="C43" s="6">
         <v>0.7</v>
       </c>
       <c r="D43" s="6">
         <v>0.56999999999999995</v>
       </c>
       <c r="E43" s="6">
         <v>0.61</v>
       </c>
       <c r="F43" s="6">
         <v>0.72</v>
       </c>
       <c r="G43" s="6">
         <v>0.71</v>
       </c>
       <c r="H43" s="6">
         <v>0.66</v>
       </c>
       <c r="I43" s="6">
         <v>0.6</v>
       </c>
       <c r="J43" s="6">
         <v>0.56000000000000005</v>
       </c>
@@ -4436,54 +4430,54 @@
       </c>
       <c r="W43" s="25">
         <v>0.61</v>
       </c>
       <c r="X43" s="25">
         <v>0.63</v>
       </c>
       <c r="Y43" s="25">
         <v>0.66</v>
       </c>
       <c r="Z43" s="25">
         <v>0.73</v>
       </c>
       <c r="AA43" s="25">
         <v>0.91</v>
       </c>
       <c r="AB43" s="25">
         <v>0.79</v>
       </c>
       <c r="AC43" s="25">
         <v>0.69</v>
       </c>
     </row>
     <row r="44" spans="1:29">
       <c r="A44" s="32" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="B44" s="29" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="C44" s="6">
         <v>1.47</v>
       </c>
       <c r="D44" s="6">
         <v>1.18</v>
       </c>
       <c r="E44" s="6">
         <v>0.99</v>
       </c>
       <c r="F44" s="6">
         <v>1.07</v>
       </c>
       <c r="G44" s="6">
         <v>0.98</v>
       </c>
       <c r="H44" s="6">
         <v>0.91</v>
       </c>
       <c r="I44" s="6">
         <v>1.01</v>
       </c>
       <c r="J44" s="6">
         <v>0.97</v>
       </c>
@@ -4525,54 +4519,54 @@
       </c>
       <c r="W44" s="25">
         <v>0.87</v>
       </c>
       <c r="X44" s="25">
         <v>0.95</v>
       </c>
       <c r="Y44" s="25">
         <v>0.93</v>
       </c>
       <c r="Z44" s="25">
         <v>0.95</v>
       </c>
       <c r="AA44" s="25">
         <v>0.65</v>
       </c>
       <c r="AB44" s="25">
         <v>0.78</v>
       </c>
       <c r="AC44" s="25">
         <v>0.83</v>
       </c>
     </row>
     <row r="45" spans="1:29">
       <c r="A45" s="32" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="B45" s="29" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="C45" s="6">
         <v>0.64</v>
       </c>
       <c r="D45" s="6">
         <v>0.61</v>
       </c>
       <c r="E45" s="6">
         <v>0.56000000000000005</v>
       </c>
       <c r="F45" s="6">
         <v>0.57999999999999996</v>
       </c>
       <c r="G45" s="6">
         <v>0.63</v>
       </c>
       <c r="H45" s="6">
         <v>0.65</v>
       </c>
       <c r="I45" s="6">
         <v>0.74</v>
       </c>
       <c r="J45" s="6">
         <v>0.71</v>
       </c>
@@ -4614,54 +4608,54 @@
       </c>
       <c r="W45" s="25">
         <v>0.8</v>
       </c>
       <c r="X45" s="25">
         <v>0.83</v>
       </c>
       <c r="Y45" s="25">
         <v>0.88</v>
       </c>
       <c r="Z45" s="25">
         <v>0.88</v>
       </c>
       <c r="AA45" s="25">
         <v>0.91</v>
       </c>
       <c r="AB45" s="25">
         <v>1.05</v>
       </c>
       <c r="AC45" s="25">
         <v>0.87</v>
       </c>
     </row>
     <row r="46" spans="1:29">
       <c r="A46" s="32" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="B46" s="29" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C46" s="6">
         <v>0.93</v>
       </c>
       <c r="D46" s="6">
         <v>1.19</v>
       </c>
       <c r="E46" s="6">
         <v>1.02</v>
       </c>
       <c r="F46" s="6">
         <v>0.94</v>
       </c>
       <c r="G46" s="6">
         <v>0.84</v>
       </c>
       <c r="H46" s="6">
         <v>0.78</v>
       </c>
       <c r="I46" s="6">
         <v>0.8</v>
       </c>
       <c r="J46" s="6">
         <v>0.73</v>
       </c>
@@ -4703,54 +4697,54 @@
       </c>
       <c r="W46" s="25">
         <v>0.42</v>
       </c>
       <c r="X46" s="25">
         <v>0.45</v>
       </c>
       <c r="Y46" s="25">
         <v>0.5</v>
       </c>
       <c r="Z46" s="25">
         <v>0.49</v>
       </c>
       <c r="AA46" s="25">
         <v>1.91</v>
       </c>
       <c r="AB46" s="25">
         <v>1.25</v>
       </c>
       <c r="AC46" s="25">
         <v>0.98</v>
       </c>
     </row>
     <row r="47" spans="1:29">
       <c r="A47" s="32" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="B47" s="29" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="C47" s="6">
         <v>0.65</v>
       </c>
       <c r="D47" s="6">
         <v>0.69</v>
       </c>
       <c r="E47" s="6">
         <v>0.61</v>
       </c>
       <c r="F47" s="6">
         <v>0.49</v>
       </c>
       <c r="G47" s="6">
         <v>0.5</v>
       </c>
       <c r="H47" s="6">
         <v>0.52</v>
       </c>
       <c r="I47" s="6">
         <v>0.49</v>
       </c>
       <c r="J47" s="6">
         <v>0.51</v>
       </c>
@@ -4792,54 +4786,54 @@
       </c>
       <c r="W47" s="25">
         <v>0.67</v>
       </c>
       <c r="X47" s="25">
         <v>0.67</v>
       </c>
       <c r="Y47" s="25">
         <v>0.7</v>
       </c>
       <c r="Z47" s="25">
         <v>0.69</v>
       </c>
       <c r="AA47" s="25">
         <v>0.83</v>
       </c>
       <c r="AB47" s="25">
         <v>0.77</v>
       </c>
       <c r="AC47" s="25">
         <v>0.65</v>
       </c>
     </row>
     <row r="48" spans="1:29">
       <c r="A48" s="32" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="B48" s="29" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="C48" s="6">
         <v>0.59</v>
       </c>
       <c r="D48" s="6">
         <v>0.68</v>
       </c>
       <c r="E48" s="6">
         <v>0.6</v>
       </c>
       <c r="F48" s="6">
         <v>0.6</v>
       </c>
       <c r="G48" s="6">
         <v>0.61</v>
       </c>
       <c r="H48" s="6">
         <v>0.63</v>
       </c>
       <c r="I48" s="6">
         <v>0.66</v>
       </c>
       <c r="J48" s="6">
         <v>0.65</v>
       </c>
@@ -4881,54 +4875,54 @@
       </c>
       <c r="W48" s="25">
         <v>1</v>
       </c>
       <c r="X48" s="25">
         <v>1</v>
       </c>
       <c r="Y48" s="25">
         <v>1.03</v>
       </c>
       <c r="Z48" s="25">
         <v>1.06</v>
       </c>
       <c r="AA48" s="25">
         <v>0.52</v>
       </c>
       <c r="AB48" s="25">
         <v>0.81</v>
       </c>
       <c r="AC48" s="25">
         <v>0.99</v>
       </c>
     </row>
     <row r="49" spans="1:29">
       <c r="A49" s="32" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="B49" s="29" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="C49" s="6">
         <v>0.81</v>
       </c>
       <c r="D49" s="6">
         <v>0.71</v>
       </c>
       <c r="E49" s="6">
         <v>0.59</v>
       </c>
       <c r="F49" s="6">
         <v>0.62</v>
       </c>
       <c r="G49" s="6">
         <v>0.63</v>
       </c>
       <c r="H49" s="6">
         <v>0.59</v>
       </c>
       <c r="I49" s="6">
         <v>0.55000000000000004</v>
       </c>
       <c r="J49" s="6">
         <v>0.59</v>
       </c>
@@ -4970,54 +4964,54 @@
       </c>
       <c r="W49" s="25">
         <v>0.5</v>
       </c>
       <c r="X49" s="25">
         <v>0.5</v>
       </c>
       <c r="Y49" s="25">
         <v>0.56000000000000005</v>
       </c>
       <c r="Z49" s="25">
         <v>0.62</v>
       </c>
       <c r="AA49" s="25">
         <v>0.45</v>
       </c>
       <c r="AB49" s="25">
         <v>0.53</v>
       </c>
       <c r="AC49" s="25">
         <v>0.62</v>
       </c>
     </row>
     <row r="50" spans="1:29">
       <c r="A50" s="32" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="B50" s="29" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C50" s="6">
         <v>0.75</v>
       </c>
       <c r="D50" s="6">
         <v>0.57999999999999996</v>
       </c>
       <c r="E50" s="6">
         <v>0.7</v>
       </c>
       <c r="F50" s="6">
         <v>0.81</v>
       </c>
       <c r="G50" s="6">
         <v>0.72</v>
       </c>
       <c r="H50" s="6">
         <v>0.67</v>
       </c>
       <c r="I50" s="6">
         <v>0.65</v>
       </c>
       <c r="J50" s="6">
         <v>0.76</v>
       </c>
@@ -5059,54 +5053,54 @@
       </c>
       <c r="W50" s="25">
         <v>1.05</v>
       </c>
       <c r="X50" s="25">
         <v>1.06</v>
       </c>
       <c r="Y50" s="25">
         <v>1.03</v>
       </c>
       <c r="Z50" s="25">
         <v>1.07</v>
       </c>
       <c r="AA50" s="25">
         <v>1.54</v>
       </c>
       <c r="AB50" s="25">
         <v>1.01</v>
       </c>
       <c r="AC50" s="25">
         <v>1.1200000000000001</v>
       </c>
     </row>
     <row r="51" spans="1:29">
       <c r="A51" s="32" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="B51" s="29" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="C51" s="6">
         <v>0.81</v>
       </c>
       <c r="D51" s="6">
         <v>0.83</v>
       </c>
       <c r="E51" s="6">
         <v>0.82</v>
       </c>
       <c r="F51" s="6">
         <v>0.76</v>
       </c>
       <c r="G51" s="6">
         <v>0.63</v>
       </c>
       <c r="H51" s="6">
         <v>0.66</v>
       </c>
       <c r="I51" s="6">
         <v>0.62</v>
       </c>
       <c r="J51" s="6">
         <v>0.61</v>
       </c>
@@ -5148,54 +5142,54 @@
       </c>
       <c r="W51" s="25">
         <v>0.7</v>
       </c>
       <c r="X51" s="25">
         <v>0.68</v>
       </c>
       <c r="Y51" s="25">
         <v>0.77</v>
       </c>
       <c r="Z51" s="25">
         <v>0.75</v>
       </c>
       <c r="AA51" s="25">
         <v>0.81</v>
       </c>
       <c r="AB51" s="25">
         <v>0.91</v>
       </c>
       <c r="AC51" s="25">
         <v>0.69</v>
       </c>
     </row>
     <row r="52" spans="1:29">
       <c r="A52" s="32" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="B52" s="29" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="C52" s="6">
         <v>1.1200000000000001</v>
       </c>
       <c r="D52" s="6">
         <v>1.03</v>
       </c>
       <c r="E52" s="6">
         <v>0.8</v>
       </c>
       <c r="F52" s="6">
         <v>0.8</v>
       </c>
       <c r="G52" s="6">
         <v>0.95</v>
       </c>
       <c r="H52" s="6">
         <v>0.89</v>
       </c>
       <c r="I52" s="6">
         <v>0.94</v>
       </c>
       <c r="J52" s="6">
         <v>0.88</v>
       </c>
@@ -5237,54 +5231,54 @@
       </c>
       <c r="W52" s="25">
         <v>1</v>
       </c>
       <c r="X52" s="25">
         <v>1.03</v>
       </c>
       <c r="Y52" s="25">
         <v>1.06</v>
       </c>
       <c r="Z52" s="25">
         <v>1.06</v>
       </c>
       <c r="AA52" s="25">
         <v>1.72</v>
       </c>
       <c r="AB52" s="25">
         <v>1.26</v>
       </c>
       <c r="AC52" s="25">
         <v>1.37</v>
       </c>
     </row>
     <row r="53" spans="1:29">
       <c r="A53" s="18" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="B53" s="31" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="C53" s="8">
         <v>1.1299999999999999</v>
       </c>
       <c r="D53" s="8">
         <v>0.57999999999999996</v>
       </c>
       <c r="E53" s="8">
         <v>0.54</v>
       </c>
       <c r="F53" s="8">
         <v>0.52</v>
       </c>
       <c r="G53" s="8">
         <v>0.6</v>
       </c>
       <c r="H53" s="8">
         <v>0.56999999999999995</v>
       </c>
       <c r="I53" s="8">
         <v>0.56000000000000005</v>
       </c>
       <c r="J53" s="8">
         <v>0.6</v>
       </c>