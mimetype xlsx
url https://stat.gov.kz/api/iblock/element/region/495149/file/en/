--- v1 (2026-07-02)
+++ v2 (2026-07-22)
@@ -3,63 +3,63 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="807"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="807" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="10" r:id="rId1"/>
     <sheet name="Conventions" sheetId="11" r:id="rId2"/>
     <sheet name="Indicator" sheetId="6" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="159" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="161" uniqueCount="92">
   <si>
     <t>Rural population</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>January-February</t>
   </si>
   <si>
     <t>January-March</t>
   </si>
   <si>
     <t>January-April</t>
   </si>
   <si>
     <t>January-May</t>
   </si>
   <si>
     <t>January-June</t>
   </si>
   <si>
     <t>January-July</t>
   </si>
   <si>
@@ -547,51 +547,51 @@
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="50">
+  <cellXfs count="51">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
@@ -632,91 +632,94 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...8 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -992,52 +995,52 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.sadirbayeva@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B15" sqref="B15:B16"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="H18" sqref="H18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="41.7109375" customWidth="1"/>
     <col min="2" max="2" width="76.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="19" t="s">
         <v>15</v>
       </c>
       <c r="B1" s="20">
         <v>61250101</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="19" t="s">
         <v>16</v>
       </c>
       <c r="B2" s="21" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="3" spans="1:2">
@@ -1119,59 +1122,59 @@
       <c r="B12" s="22" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="22" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="22" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="24">
-        <v>46177</v>
+        <v>46210</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="24">
-        <v>46210</v>
+        <v>46239</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="22" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="19" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="22" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="19" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="33" t="s">
         <v>89</v>
       </c>
@@ -1198,168 +1201,172 @@
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D8" sqref="D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="2" max="2" width="64" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="181.5" customHeight="1">
       <c r="B5" s="23" t="s">
         <v>43</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AC62"/>
+  <dimension ref="A2:AE62"/>
   <sheetViews>
-    <sheetView topLeftCell="C1" workbookViewId="0">
-      <selection activeCell="AE36" sqref="AE36"/>
+    <sheetView tabSelected="1" topLeftCell="S1" workbookViewId="0">
+      <selection activeCell="AH11" sqref="AH11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13" style="14" customWidth="1"/>
     <col min="2" max="2" width="22.7109375" style="1" customWidth="1"/>
     <col min="3" max="21" width="9.140625" style="1"/>
     <col min="22" max="22" width="10.28515625" style="1" customWidth="1"/>
     <col min="23" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:29" ht="15.75">
+    <row r="2" spans="1:31" ht="15.75">
       <c r="A2" s="15"/>
-      <c r="B2" s="36" t="s">
+      <c r="B2" s="42" t="s">
         <v>50</v>
       </c>
-      <c r="C2" s="36"/>
-[...21 lines deleted...]
-    <row r="3" spans="1:29" s="12" customFormat="1">
+      <c r="C2" s="42"/>
+      <c r="D2" s="42"/>
+      <c r="E2" s="42"/>
+      <c r="F2" s="42"/>
+      <c r="G2" s="42"/>
+      <c r="H2" s="42"/>
+      <c r="I2" s="42"/>
+      <c r="J2" s="42"/>
+      <c r="K2" s="42"/>
+      <c r="L2" s="42"/>
+      <c r="M2" s="42"/>
+      <c r="N2" s="42"/>
+      <c r="O2" s="42"/>
+      <c r="P2" s="42"/>
+      <c r="Q2" s="42"/>
+      <c r="R2" s="42"/>
+      <c r="S2" s="42"/>
+      <c r="T2" s="42"/>
+      <c r="U2" s="42"/>
+      <c r="V2" s="42"/>
+      <c r="W2" s="42"/>
+    </row>
+    <row r="3" spans="1:31" s="12" customFormat="1">
       <c r="A3" s="14"/>
       <c r="B3" s="13"/>
       <c r="C3" s="13"/>
       <c r="D3" s="13"/>
       <c r="E3" s="13"/>
       <c r="F3" s="14"/>
       <c r="G3" s="14"/>
       <c r="H3" s="14"/>
       <c r="I3" s="14"/>
       <c r="J3" s="14"/>
       <c r="K3" s="14"/>
       <c r="L3" s="14"/>
       <c r="M3" s="14"/>
     </row>
-    <row r="4" spans="1:29" s="12" customFormat="1">
+    <row r="4" spans="1:31" s="12" customFormat="1">
       <c r="A4" s="14"/>
       <c r="B4" s="11"/>
       <c r="C4" s="11"/>
       <c r="D4" s="11"/>
       <c r="E4" s="11"/>
     </row>
-    <row r="5" spans="1:29">
+    <row r="5" spans="1:31">
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
-      <c r="T5" s="39"/>
-[...1 lines deleted...]
-      <c r="Z5" s="46" t="s">
+      <c r="T5" s="45"/>
+      <c r="U5" s="45"/>
+      <c r="Z5" s="50" t="s">
         <v>91</v>
       </c>
-      <c r="AA5" s="46"/>
-[...4 lines deleted...]
-      <c r="A6" s="37" t="s">
+      <c r="AA5" s="50"/>
+      <c r="AB5" s="50"/>
+      <c r="AC5" s="50"/>
+      <c r="AD5" s="50"/>
+      <c r="AE5" s="50"/>
+    </row>
+    <row r="6" spans="1:31">
+      <c r="A6" s="43" t="s">
         <v>44</v>
       </c>
-      <c r="B6" s="42"/>
-      <c r="C6" s="40">
+      <c r="B6" s="48"/>
+      <c r="C6" s="46">
         <v>2024</v>
       </c>
-      <c r="D6" s="41"/>
-[...10 lines deleted...]
-      <c r="O6" s="44">
+      <c r="D6" s="47"/>
+      <c r="E6" s="47"/>
+      <c r="F6" s="47"/>
+      <c r="G6" s="47"/>
+      <c r="H6" s="47"/>
+      <c r="I6" s="47"/>
+      <c r="J6" s="47"/>
+      <c r="K6" s="47"/>
+      <c r="L6" s="47"/>
+      <c r="M6" s="47"/>
+      <c r="N6" s="47"/>
+      <c r="O6" s="36">
         <v>2025</v>
       </c>
-      <c r="P6" s="45"/>
-[...10 lines deleted...]
-      <c r="AA6" s="44">
+      <c r="P6" s="37"/>
+      <c r="Q6" s="37"/>
+      <c r="R6" s="37"/>
+      <c r="S6" s="37"/>
+      <c r="T6" s="37"/>
+      <c r="U6" s="37"/>
+      <c r="V6" s="37"/>
+      <c r="W6" s="37"/>
+      <c r="X6" s="37"/>
+      <c r="Y6" s="37"/>
+      <c r="Z6" s="38"/>
+      <c r="AA6" s="36">
         <v>2026</v>
       </c>
-      <c r="AB6" s="45"/>
-[...4 lines deleted...]
-      <c r="B7" s="43"/>
+      <c r="AB6" s="37"/>
+      <c r="AC6" s="37"/>
+      <c r="AD6" s="37"/>
+      <c r="AE6" s="37"/>
+    </row>
+    <row r="7" spans="1:31" ht="22.5">
+      <c r="A7" s="44"/>
+      <c r="B7" s="49"/>
       <c r="C7" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>3</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>5</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="J7" s="4" t="s">
         <v>8</v>
       </c>
       <c r="K7" s="4" t="s">
@@ -1397,81 +1404,87 @@
       </c>
       <c r="V7" s="4" t="s">
         <v>8</v>
       </c>
       <c r="W7" s="4" t="s">
         <v>9</v>
       </c>
       <c r="X7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="Y7" s="4" t="s">
         <v>12</v>
       </c>
       <c r="Z7" s="4" t="s">
         <v>13</v>
       </c>
       <c r="AA7" s="3" t="s">
         <v>1</v>
       </c>
       <c r="AB7" s="3" t="s">
         <v>2</v>
       </c>
       <c r="AC7" s="2" t="s">
         <v>3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="48" t="s">
+      <c r="AD7" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="AE7" s="3" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="8" spans="1:31" s="10" customFormat="1" ht="21" customHeight="1">
+      <c r="A8" s="40" t="s">
         <v>14</v>
       </c>
-      <c r="B8" s="48"/>
-[...24 lines deleted...]
-    <row r="9" spans="1:29">
+      <c r="B8" s="40"/>
+      <c r="C8" s="40"/>
+      <c r="D8" s="40"/>
+      <c r="E8" s="40"/>
+      <c r="F8" s="40"/>
+      <c r="G8" s="40"/>
+      <c r="H8" s="40"/>
+      <c r="I8" s="40"/>
+      <c r="J8" s="40"/>
+      <c r="K8" s="40"/>
+      <c r="L8" s="40"/>
+      <c r="M8" s="40"/>
+      <c r="N8" s="40"/>
+      <c r="O8" s="40"/>
+      <c r="P8" s="40"/>
+      <c r="Q8" s="40"/>
+      <c r="R8" s="40"/>
+      <c r="S8" s="40"/>
+      <c r="T8" s="40"/>
+      <c r="U8" s="40"/>
+      <c r="V8" s="40"/>
+      <c r="W8" s="40"/>
+      <c r="X8" s="40"/>
+      <c r="Y8" s="40"/>
+    </row>
+    <row r="9" spans="1:31">
       <c r="A9" s="16" t="s">
         <v>45</v>
       </c>
       <c r="B9" s="27" t="s">
         <v>52</v>
       </c>
       <c r="C9" s="6">
         <v>1.03</v>
       </c>
       <c r="D9" s="6">
         <v>0.91</v>
       </c>
       <c r="E9" s="6">
         <v>0.81</v>
       </c>
       <c r="F9" s="6">
         <v>0.82</v>
       </c>
       <c r="G9" s="6">
         <v>0.84</v>
       </c>
       <c r="H9" s="6">
         <v>0.81</v>
       </c>
       <c r="I9" s="6">
@@ -1515,52 +1528,58 @@
       </c>
       <c r="V9" s="6">
         <v>0.93</v>
       </c>
       <c r="W9" s="6">
         <v>0.97</v>
       </c>
       <c r="X9" s="6">
         <v>0.98</v>
       </c>
       <c r="Y9" s="6">
         <v>1</v>
       </c>
       <c r="Z9" s="6">
         <v>1.03</v>
       </c>
       <c r="AA9" s="6">
         <v>1.21</v>
       </c>
       <c r="AB9" s="6">
         <v>1.1599999999999999</v>
       </c>
       <c r="AC9" s="6">
         <v>1.0900000000000001</v>
       </c>
-    </row>
-    <row r="10" spans="1:29">
+      <c r="AD9" s="6">
+        <v>1.07</v>
+      </c>
+      <c r="AE9" s="6">
+        <v>1.0900000000000001</v>
+      </c>
+    </row>
+    <row r="10" spans="1:31">
       <c r="A10" s="16" t="s">
         <v>70</v>
       </c>
       <c r="B10" s="28" t="s">
         <v>53</v>
       </c>
       <c r="C10" s="6">
         <v>1.52</v>
       </c>
       <c r="D10" s="6">
         <v>1.02</v>
       </c>
       <c r="E10" s="6">
         <v>0.92</v>
       </c>
       <c r="F10" s="6">
         <v>0.98</v>
       </c>
       <c r="G10" s="6">
         <v>1.1599999999999999</v>
       </c>
       <c r="H10" s="6">
         <v>1.1299999999999999</v>
       </c>
       <c r="I10" s="6">
@@ -1604,52 +1623,58 @@
       </c>
       <c r="V10" s="6">
         <v>1.38</v>
       </c>
       <c r="W10" s="6">
         <v>1.45</v>
       </c>
       <c r="X10" s="6">
         <v>1.5</v>
       </c>
       <c r="Y10" s="6">
         <v>1.54</v>
       </c>
       <c r="Z10" s="6">
         <v>1.63</v>
       </c>
       <c r="AA10" s="6">
         <v>2.14</v>
       </c>
       <c r="AB10" s="6">
         <v>1.75</v>
       </c>
       <c r="AC10" s="6">
         <v>1.52</v>
       </c>
-    </row>
-    <row r="11" spans="1:29">
+      <c r="AD10" s="6">
+        <v>1.57</v>
+      </c>
+      <c r="AE10" s="6">
+        <v>1.67</v>
+      </c>
+    </row>
+    <row r="11" spans="1:31">
       <c r="A11" s="16" t="s">
         <v>71</v>
       </c>
       <c r="B11" s="28" t="s">
         <v>54</v>
       </c>
       <c r="C11" s="6">
         <v>1.51</v>
       </c>
       <c r="D11" s="6">
         <v>1.24</v>
       </c>
       <c r="E11" s="6">
         <v>1.07</v>
       </c>
       <c r="F11" s="6">
         <v>1.07</v>
       </c>
       <c r="G11" s="6">
         <v>1.01</v>
       </c>
       <c r="H11" s="6">
         <v>0.94</v>
       </c>
       <c r="I11" s="6">
@@ -1693,52 +1718,58 @@
       </c>
       <c r="V11" s="6">
         <v>1.1200000000000001</v>
       </c>
       <c r="W11" s="6">
         <v>1.17</v>
       </c>
       <c r="X11" s="6">
         <v>1.21</v>
       </c>
       <c r="Y11" s="6">
         <v>1.25</v>
       </c>
       <c r="Z11" s="6">
         <v>1.3</v>
       </c>
       <c r="AA11" s="6">
         <v>2.19</v>
       </c>
       <c r="AB11" s="6">
         <v>1.55</v>
       </c>
       <c r="AC11" s="6">
         <v>1.44</v>
       </c>
-    </row>
-    <row r="12" spans="1:29">
+      <c r="AD11" s="6">
+        <v>1.4</v>
+      </c>
+      <c r="AE11" s="6">
+        <v>1.1399999999999999</v>
+      </c>
+    </row>
+    <row r="12" spans="1:31">
       <c r="A12" s="16" t="s">
         <v>72</v>
       </c>
       <c r="B12" s="28" t="s">
         <v>55</v>
       </c>
       <c r="C12" s="6">
         <v>1.77</v>
       </c>
       <c r="D12" s="6">
         <v>1.89</v>
       </c>
       <c r="E12" s="6">
         <v>1.41</v>
       </c>
       <c r="F12" s="6">
         <v>1.3</v>
       </c>
       <c r="G12" s="6">
         <v>1.4</v>
       </c>
       <c r="H12" s="6">
         <v>1.23</v>
       </c>
       <c r="I12" s="6">
@@ -1782,52 +1813,58 @@
       </c>
       <c r="V12" s="6">
         <v>1.3</v>
       </c>
       <c r="W12" s="6">
         <v>1.41</v>
       </c>
       <c r="X12" s="6">
         <v>1.39</v>
       </c>
       <c r="Y12" s="6">
         <v>1.39</v>
       </c>
       <c r="Z12" s="6">
         <v>1.47</v>
       </c>
       <c r="AA12" s="6">
         <v>2.15</v>
       </c>
       <c r="AB12" s="6">
         <v>2.06</v>
       </c>
       <c r="AC12" s="6">
         <v>2.17</v>
       </c>
-    </row>
-    <row r="13" spans="1:29">
+      <c r="AD12" s="6">
+        <v>2.1800000000000002</v>
+      </c>
+      <c r="AE12" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:31">
       <c r="A13" s="16" t="s">
         <v>73</v>
       </c>
       <c r="B13" s="28" t="s">
         <v>56</v>
       </c>
       <c r="C13" s="6">
         <v>0.98</v>
       </c>
       <c r="D13" s="6">
         <v>0.63</v>
       </c>
       <c r="E13" s="6">
         <v>0.5</v>
       </c>
       <c r="F13" s="6">
         <v>0.5</v>
       </c>
       <c r="G13" s="6">
         <v>0.5</v>
       </c>
       <c r="H13" s="6">
         <v>0.5</v>
       </c>
       <c r="I13" s="6">
@@ -1871,52 +1908,58 @@
       </c>
       <c r="V13" s="6">
         <v>0.6</v>
       </c>
       <c r="W13" s="6">
         <v>0.59</v>
       </c>
       <c r="X13" s="6">
         <v>0.57999999999999996</v>
       </c>
       <c r="Y13" s="6">
         <v>0.59</v>
       </c>
       <c r="Z13" s="6">
         <v>0.61</v>
       </c>
       <c r="AA13" s="6">
         <v>1.01</v>
       </c>
       <c r="AB13" s="6">
         <v>0.79</v>
       </c>
       <c r="AC13" s="6">
         <v>0.86</v>
       </c>
-    </row>
-    <row r="14" spans="1:29">
+      <c r="AD13" s="6">
+        <v>0.71</v>
+      </c>
+      <c r="AE13" s="6">
+        <v>0.97</v>
+      </c>
+    </row>
+    <row r="14" spans="1:31">
       <c r="A14" s="16" t="s">
         <v>74</v>
       </c>
       <c r="B14" s="28" t="s">
         <v>57</v>
       </c>
       <c r="C14" s="6">
         <v>0.95</v>
       </c>
       <c r="D14" s="6">
         <v>0.92</v>
       </c>
       <c r="E14" s="6">
         <v>0.93</v>
       </c>
       <c r="F14" s="6">
         <v>1.04</v>
       </c>
       <c r="G14" s="6">
         <v>0.94</v>
       </c>
       <c r="H14" s="6">
         <v>0.89</v>
       </c>
       <c r="I14" s="6">
@@ -1960,52 +2003,58 @@
       </c>
       <c r="V14" s="6">
         <v>1.1299999999999999</v>
       </c>
       <c r="W14" s="6">
         <v>1.1499999999999999</v>
       </c>
       <c r="X14" s="6">
         <v>1.1299999999999999</v>
       </c>
       <c r="Y14" s="6">
         <v>1.1100000000000001</v>
       </c>
       <c r="Z14" s="6">
         <v>1.0900000000000001</v>
       </c>
       <c r="AA14" s="6">
         <v>0.92</v>
       </c>
       <c r="AB14" s="6">
         <v>1.47</v>
       </c>
       <c r="AC14" s="6">
         <v>1.26</v>
       </c>
-    </row>
-    <row r="15" spans="1:29">
+      <c r="AD14" s="6">
+        <v>1.1399999999999999</v>
+      </c>
+      <c r="AE14" s="6">
+        <v>1.05</v>
+      </c>
+    </row>
+    <row r="15" spans="1:31">
       <c r="A15" s="16" t="s">
         <v>75</v>
       </c>
       <c r="B15" s="28" t="s">
         <v>58</v>
       </c>
       <c r="C15" s="6">
         <v>0.71</v>
       </c>
       <c r="D15" s="6">
         <v>0.78</v>
       </c>
       <c r="E15" s="6">
         <v>0.84</v>
       </c>
       <c r="F15" s="6">
         <v>0.79</v>
       </c>
       <c r="G15" s="6">
         <v>0.67</v>
       </c>
       <c r="H15" s="6">
         <v>0.62</v>
       </c>
       <c r="I15" s="6">
@@ -2049,52 +2098,58 @@
       </c>
       <c r="V15" s="6">
         <v>0.89</v>
       </c>
       <c r="W15" s="6">
         <v>0.97</v>
       </c>
       <c r="X15" s="6">
         <v>0.97</v>
       </c>
       <c r="Y15" s="6">
         <v>0.94</v>
       </c>
       <c r="Z15" s="6">
         <v>0.98</v>
       </c>
       <c r="AA15" s="6">
         <v>1.27</v>
       </c>
       <c r="AB15" s="6">
         <v>0.9</v>
       </c>
       <c r="AC15" s="6">
         <v>1.03</v>
       </c>
-    </row>
-    <row r="16" spans="1:29">
+      <c r="AD15" s="6">
+        <v>1.03</v>
+      </c>
+      <c r="AE15" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:31">
       <c r="A16" s="16" t="s">
         <v>76</v>
       </c>
       <c r="B16" s="28" t="s">
         <v>59</v>
       </c>
       <c r="C16" s="6">
         <v>0.7</v>
       </c>
       <c r="D16" s="6">
         <v>0.56999999999999995</v>
       </c>
       <c r="E16" s="6">
         <v>0.61</v>
       </c>
       <c r="F16" s="6">
         <v>0.72</v>
       </c>
       <c r="G16" s="6">
         <v>0.71</v>
       </c>
       <c r="H16" s="6">
         <v>0.66</v>
       </c>
       <c r="I16" s="6">
@@ -2138,52 +2193,58 @@
       </c>
       <c r="V16" s="6">
         <v>0.6</v>
       </c>
       <c r="W16" s="6">
         <v>0.61</v>
       </c>
       <c r="X16" s="6">
         <v>0.63</v>
       </c>
       <c r="Y16" s="6">
         <v>0.66</v>
       </c>
       <c r="Z16" s="6">
         <v>0.73</v>
       </c>
       <c r="AA16" s="6">
         <v>0.91</v>
       </c>
       <c r="AB16" s="6">
         <v>0.79</v>
       </c>
       <c r="AC16" s="6">
         <v>0.69</v>
       </c>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16" s="6">
+        <v>0.73</v>
+      </c>
+      <c r="AE16" s="6">
+        <v>0.72</v>
+      </c>
+    </row>
+    <row r="17" spans="1:31">
       <c r="A17" s="16" t="s">
         <v>77</v>
       </c>
       <c r="B17" s="28" t="s">
         <v>60</v>
       </c>
       <c r="C17" s="6">
         <v>1.47</v>
       </c>
       <c r="D17" s="6">
         <v>1.18</v>
       </c>
       <c r="E17" s="6">
         <v>0.99</v>
       </c>
       <c r="F17" s="6">
         <v>1.07</v>
       </c>
       <c r="G17" s="6">
         <v>0.98</v>
       </c>
       <c r="H17" s="6">
         <v>0.91</v>
       </c>
       <c r="I17" s="6">
@@ -2227,52 +2288,58 @@
       </c>
       <c r="V17" s="6">
         <v>0.81</v>
       </c>
       <c r="W17" s="6">
         <v>0.87</v>
       </c>
       <c r="X17" s="6">
         <v>0.95</v>
       </c>
       <c r="Y17" s="6">
         <v>0.93</v>
       </c>
       <c r="Z17" s="6">
         <v>0.95</v>
       </c>
       <c r="AA17" s="6">
         <v>0.65</v>
       </c>
       <c r="AB17" s="6">
         <v>0.78</v>
       </c>
       <c r="AC17" s="6">
         <v>0.83</v>
       </c>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17" s="6">
+        <v>0.86</v>
+      </c>
+      <c r="AE17" s="6">
+        <v>1.1000000000000001</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" s="16" t="s">
         <v>78</v>
       </c>
       <c r="B18" s="28" t="s">
         <v>61</v>
       </c>
       <c r="C18" s="6">
         <v>0.64</v>
       </c>
       <c r="D18" s="6">
         <v>0.61</v>
       </c>
       <c r="E18" s="6">
         <v>0.56000000000000005</v>
       </c>
       <c r="F18" s="6">
         <v>0.57999999999999996</v>
       </c>
       <c r="G18" s="6">
         <v>0.63</v>
       </c>
       <c r="H18" s="6">
         <v>0.65</v>
       </c>
       <c r="I18" s="6">
@@ -2316,52 +2383,58 @@
       </c>
       <c r="V18" s="6">
         <v>0.8</v>
       </c>
       <c r="W18" s="6">
         <v>0.8</v>
       </c>
       <c r="X18" s="6">
         <v>0.83</v>
       </c>
       <c r="Y18" s="6">
         <v>0.88</v>
       </c>
       <c r="Z18" s="6">
         <v>0.88</v>
       </c>
       <c r="AA18" s="6">
         <v>0.91</v>
       </c>
       <c r="AB18" s="6">
         <v>1.05</v>
       </c>
       <c r="AC18" s="6">
         <v>0.87</v>
       </c>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18" s="6">
+        <v>0.93</v>
+      </c>
+      <c r="AE18" s="6">
+        <v>0.83</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31">
       <c r="A19" s="16" t="s">
         <v>79</v>
       </c>
       <c r="B19" s="28" t="s">
         <v>62</v>
       </c>
       <c r="C19" s="6">
         <v>0.93</v>
       </c>
       <c r="D19" s="6">
         <v>1.19</v>
       </c>
       <c r="E19" s="6">
         <v>1.02</v>
       </c>
       <c r="F19" s="6">
         <v>0.94</v>
       </c>
       <c r="G19" s="6">
         <v>0.84</v>
       </c>
       <c r="H19" s="6">
         <v>0.78</v>
       </c>
       <c r="I19" s="6">
@@ -2405,52 +2478,58 @@
       </c>
       <c r="V19" s="6">
         <v>0.39</v>
       </c>
       <c r="W19" s="6">
         <v>0.42</v>
       </c>
       <c r="X19" s="6">
         <v>0.45</v>
       </c>
       <c r="Y19" s="6">
         <v>0.5</v>
       </c>
       <c r="Z19" s="6">
         <v>0.49</v>
       </c>
       <c r="AA19" s="6">
         <v>1.91</v>
       </c>
       <c r="AB19" s="6">
         <v>1.25</v>
       </c>
       <c r="AC19" s="6">
         <v>0.98</v>
       </c>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19" s="6">
+        <v>0.98</v>
+      </c>
+      <c r="AE19" s="6">
+        <v>0.88</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" s="16" t="s">
         <v>80</v>
       </c>
       <c r="B20" s="28" t="s">
         <v>63</v>
       </c>
       <c r="C20" s="6">
         <v>0.65</v>
       </c>
       <c r="D20" s="6">
         <v>0.69</v>
       </c>
       <c r="E20" s="6">
         <v>0.61</v>
       </c>
       <c r="F20" s="6">
         <v>0.49</v>
       </c>
       <c r="G20" s="6">
         <v>0.5</v>
       </c>
       <c r="H20" s="6">
         <v>0.52</v>
       </c>
       <c r="I20" s="6">
@@ -2494,52 +2573,58 @@
       </c>
       <c r="V20" s="6">
         <v>0.68</v>
       </c>
       <c r="W20" s="6">
         <v>0.67</v>
       </c>
       <c r="X20" s="6">
         <v>0.67</v>
       </c>
       <c r="Y20" s="6">
         <v>0.7</v>
       </c>
       <c r="Z20" s="6">
         <v>0.69</v>
       </c>
       <c r="AA20" s="6">
         <v>0.83</v>
       </c>
       <c r="AB20" s="6">
         <v>0.77</v>
       </c>
       <c r="AC20" s="6">
         <v>0.65</v>
       </c>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20" s="6">
+        <v>0.65</v>
+      </c>
+      <c r="AE20" s="6">
+        <v>0.73</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" s="16" t="s">
         <v>81</v>
       </c>
       <c r="B21" s="28" t="s">
         <v>64</v>
       </c>
       <c r="C21" s="6">
         <v>0.95</v>
       </c>
       <c r="D21" s="6">
         <v>0.93</v>
       </c>
       <c r="E21" s="6">
         <v>0.77</v>
       </c>
       <c r="F21" s="6">
         <v>0.79</v>
       </c>
       <c r="G21" s="6">
         <v>0.8</v>
       </c>
       <c r="H21" s="6">
         <v>0.82</v>
       </c>
       <c r="I21" s="6">
@@ -2583,52 +2668,58 @@
       </c>
       <c r="V21" s="6">
         <v>1.08</v>
       </c>
       <c r="W21" s="6">
         <v>1.1200000000000001</v>
       </c>
       <c r="X21" s="6">
         <v>1.1299999999999999</v>
       </c>
       <c r="Y21" s="6">
         <v>1.1599999999999999</v>
       </c>
       <c r="Z21" s="6">
         <v>1.2</v>
       </c>
       <c r="AA21" s="6">
         <v>0.69</v>
       </c>
       <c r="AB21" s="6">
         <v>1.06</v>
       </c>
       <c r="AC21" s="6">
         <v>1.2</v>
       </c>
-    </row>
-    <row r="22" spans="1:29">
+      <c r="AD21" s="6">
+        <v>1.17</v>
+      </c>
+      <c r="AE21" s="6">
+        <v>1.3</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31">
       <c r="A22" s="16" t="s">
         <v>82</v>
       </c>
       <c r="B22" s="28" t="s">
         <v>65</v>
       </c>
       <c r="C22" s="6">
         <v>0.81</v>
       </c>
       <c r="D22" s="6">
         <v>0.71</v>
       </c>
       <c r="E22" s="6">
         <v>0.59</v>
       </c>
       <c r="F22" s="6">
         <v>0.62</v>
       </c>
       <c r="G22" s="6">
         <v>0.63</v>
       </c>
       <c r="H22" s="6">
         <v>0.59</v>
       </c>
       <c r="I22" s="6">
@@ -2672,52 +2763,58 @@
       </c>
       <c r="V22" s="6">
         <v>0.48</v>
       </c>
       <c r="W22" s="6">
         <v>0.5</v>
       </c>
       <c r="X22" s="6">
         <v>0.5</v>
       </c>
       <c r="Y22" s="6">
         <v>0.56000000000000005</v>
       </c>
       <c r="Z22" s="6">
         <v>0.62</v>
       </c>
       <c r="AA22" s="6">
         <v>0.45</v>
       </c>
       <c r="AB22" s="6">
         <v>0.53</v>
       </c>
       <c r="AC22" s="6">
         <v>0.62</v>
       </c>
-    </row>
-    <row r="23" spans="1:29">
+      <c r="AD22" s="6">
+        <v>0.64</v>
+      </c>
+      <c r="AE22" s="6">
+        <v>0.64</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31">
       <c r="A23" s="16" t="s">
         <v>83</v>
       </c>
       <c r="B23" s="28" t="s">
         <v>66</v>
       </c>
       <c r="C23" s="6">
         <v>0.75</v>
       </c>
       <c r="D23" s="6">
         <v>0.57999999999999996</v>
       </c>
       <c r="E23" s="6">
         <v>0.7</v>
       </c>
       <c r="F23" s="6">
         <v>0.81</v>
       </c>
       <c r="G23" s="6">
         <v>0.72</v>
       </c>
       <c r="H23" s="6">
         <v>0.67</v>
       </c>
       <c r="I23" s="6">
@@ -2761,52 +2858,58 @@
       </c>
       <c r="V23" s="6">
         <v>1.01</v>
       </c>
       <c r="W23" s="6">
         <v>1.05</v>
       </c>
       <c r="X23" s="6">
         <v>1.06</v>
       </c>
       <c r="Y23" s="6">
         <v>1.03</v>
       </c>
       <c r="Z23" s="6">
         <v>1.07</v>
       </c>
       <c r="AA23" s="6">
         <v>1.54</v>
       </c>
       <c r="AB23" s="6">
         <v>1.01</v>
       </c>
       <c r="AC23" s="6">
         <v>1.1200000000000001</v>
       </c>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23" s="6">
+        <v>0.99</v>
+      </c>
+      <c r="AE23" s="6">
+        <v>0.9</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31">
       <c r="A24" s="16" t="s">
         <v>84</v>
       </c>
       <c r="B24" s="28" t="s">
         <v>67</v>
       </c>
       <c r="C24" s="6">
         <v>0.97</v>
       </c>
       <c r="D24" s="6">
         <v>1</v>
       </c>
       <c r="E24" s="6">
         <v>1.02</v>
       </c>
       <c r="F24" s="6">
         <v>0.94</v>
       </c>
       <c r="G24" s="6">
         <v>0.9</v>
       </c>
       <c r="H24" s="6">
         <v>0.92</v>
       </c>
       <c r="I24" s="6">
@@ -2850,52 +2953,58 @@
       </c>
       <c r="V24" s="6">
         <v>1.01</v>
       </c>
       <c r="W24" s="6">
         <v>1.01</v>
       </c>
       <c r="X24" s="6">
         <v>0.99</v>
       </c>
       <c r="Y24" s="6">
         <v>1.08</v>
       </c>
       <c r="Z24" s="6">
         <v>1.08</v>
       </c>
       <c r="AA24" s="6">
         <v>0.87</v>
       </c>
       <c r="AB24" s="6">
         <v>1.27</v>
       </c>
       <c r="AC24" s="6">
         <v>0.96</v>
       </c>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24" s="6">
+        <v>0.82</v>
+      </c>
+      <c r="AE24" s="6">
+        <v>0.89</v>
+      </c>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" s="16" t="s">
         <v>85</v>
       </c>
       <c r="B25" s="28" t="s">
         <v>68</v>
       </c>
       <c r="C25" s="6">
         <v>1.1200000000000001</v>
       </c>
       <c r="D25" s="6">
         <v>1.03</v>
       </c>
       <c r="E25" s="6">
         <v>0.8</v>
       </c>
       <c r="F25" s="6">
         <v>0.8</v>
       </c>
       <c r="G25" s="6">
         <v>0.95</v>
       </c>
       <c r="H25" s="6">
         <v>0.89</v>
       </c>
       <c r="I25" s="6">
@@ -2939,52 +3048,58 @@
       </c>
       <c r="V25" s="6">
         <v>0.95</v>
       </c>
       <c r="W25" s="6">
         <v>1</v>
       </c>
       <c r="X25" s="6">
         <v>1.03</v>
       </c>
       <c r="Y25" s="6">
         <v>1.06</v>
       </c>
       <c r="Z25" s="6">
         <v>1.06</v>
       </c>
       <c r="AA25" s="6">
         <v>1.72</v>
       </c>
       <c r="AB25" s="6">
         <v>1.26</v>
       </c>
       <c r="AC25" s="6">
         <v>1.37</v>
       </c>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25" s="6">
+        <v>1.35</v>
+      </c>
+      <c r="AE25" s="6">
+        <v>1.24</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" s="16" t="s">
         <v>86</v>
       </c>
       <c r="B26" s="29" t="s">
         <v>69</v>
       </c>
       <c r="C26" s="6">
         <v>1.1200000000000001</v>
       </c>
       <c r="D26" s="6">
         <v>0.57999999999999996</v>
       </c>
       <c r="E26" s="6">
         <v>0.52</v>
       </c>
       <c r="F26" s="6">
         <v>0.61</v>
       </c>
       <c r="G26" s="6">
         <v>0.71</v>
       </c>
       <c r="H26" s="6">
         <v>0.69</v>
       </c>
       <c r="I26" s="6">
@@ -3028,84 +3143,92 @@
       </c>
       <c r="V26" s="6">
         <v>0.67</v>
       </c>
       <c r="W26" s="6">
         <v>0.74</v>
       </c>
       <c r="X26" s="6">
         <v>0.74</v>
       </c>
       <c r="Y26" s="6">
         <v>0.68</v>
       </c>
       <c r="Z26" s="6">
         <v>0.67</v>
       </c>
       <c r="AA26" s="6">
         <v>1.45</v>
       </c>
       <c r="AB26" s="6">
         <v>1.07</v>
       </c>
       <c r="AC26" s="6">
         <v>0.9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="47" t="s">
+      <c r="AD26" s="6">
+        <v>0.67</v>
+      </c>
+      <c r="AE26" s="6">
+        <v>0.83</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31" s="10" customFormat="1" ht="21" customHeight="1">
+      <c r="A27" s="39" t="s">
         <v>10</v>
       </c>
-      <c r="B27" s="47"/>
-[...22 lines deleted...]
-      <c r="Y27" s="47"/>
+      <c r="B27" s="39"/>
+      <c r="C27" s="39"/>
+      <c r="D27" s="39"/>
+      <c r="E27" s="39"/>
+      <c r="F27" s="39"/>
+      <c r="G27" s="39"/>
+      <c r="H27" s="39"/>
+      <c r="I27" s="39"/>
+      <c r="J27" s="39"/>
+      <c r="K27" s="39"/>
+      <c r="L27" s="39"/>
+      <c r="M27" s="39"/>
+      <c r="N27" s="39"/>
+      <c r="O27" s="39"/>
+      <c r="P27" s="39"/>
+      <c r="Q27" s="39"/>
+      <c r="R27" s="39"/>
+      <c r="S27" s="39"/>
+      <c r="T27" s="39"/>
+      <c r="U27" s="39"/>
+      <c r="V27" s="39"/>
+      <c r="W27" s="39"/>
+      <c r="X27" s="39"/>
+      <c r="Y27" s="39"/>
       <c r="AA27" s="35"/>
       <c r="AB27" s="35"/>
       <c r="AC27" s="35"/>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27" s="35"/>
+      <c r="AE27" s="35"/>
+    </row>
+    <row r="28" spans="1:31">
       <c r="A28" s="16" t="s">
         <v>45</v>
       </c>
       <c r="B28" s="27" t="s">
         <v>52</v>
       </c>
       <c r="C28" s="6">
         <v>1.55</v>
       </c>
       <c r="D28" s="6">
         <v>1.33</v>
       </c>
       <c r="E28" s="6">
         <v>1.1499999999999999</v>
       </c>
       <c r="F28" s="6">
         <v>1.19</v>
       </c>
       <c r="G28" s="6">
         <v>1.29</v>
       </c>
       <c r="H28" s="6">
         <v>1.24</v>
       </c>
       <c r="I28" s="6">
@@ -3149,52 +3272,58 @@
       </c>
       <c r="V28" s="6">
         <v>1.38</v>
       </c>
       <c r="W28" s="6">
         <v>1.44</v>
       </c>
       <c r="X28" s="6">
         <v>1.47</v>
       </c>
       <c r="Y28" s="6">
         <v>1.51</v>
       </c>
       <c r="Z28" s="6">
         <v>1.58</v>
       </c>
       <c r="AA28" s="6">
         <v>1.91</v>
       </c>
       <c r="AB28" s="6">
         <v>1.8</v>
       </c>
       <c r="AC28" s="6">
         <v>1.67</v>
       </c>
-    </row>
-    <row r="29" spans="1:29">
+      <c r="AD28" s="6">
+        <v>1.63</v>
+      </c>
+      <c r="AE28" s="6">
+        <v>1.67</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31">
       <c r="A29" s="16" t="s">
         <v>70</v>
       </c>
       <c r="B29" s="28" t="s">
         <v>53</v>
       </c>
       <c r="C29" s="6">
         <v>1.52</v>
       </c>
       <c r="D29" s="6">
         <v>1.02</v>
       </c>
       <c r="E29" s="6">
         <v>0.92</v>
       </c>
       <c r="F29" s="6">
         <v>0.98</v>
       </c>
       <c r="G29" s="6">
         <v>1.1599999999999999</v>
       </c>
       <c r="H29" s="6">
         <v>1.1299999999999999</v>
       </c>
       <c r="I29" s="6">
@@ -3238,52 +3367,58 @@
       </c>
       <c r="V29" s="6">
         <v>1.38</v>
       </c>
       <c r="W29" s="6">
         <v>1.45</v>
       </c>
       <c r="X29" s="6">
         <v>1.5</v>
       </c>
       <c r="Y29" s="6">
         <v>1.54</v>
       </c>
       <c r="Z29" s="6">
         <v>1.63</v>
       </c>
       <c r="AA29" s="6">
         <v>2.14</v>
       </c>
       <c r="AB29" s="6">
         <v>1.75</v>
       </c>
       <c r="AC29" s="6">
         <v>1.52</v>
       </c>
-    </row>
-    <row r="30" spans="1:29">
+      <c r="AD29" s="6">
+        <v>1.57</v>
+      </c>
+      <c r="AE29" s="6">
+        <v>1.67</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31">
       <c r="A30" s="16" t="s">
         <v>71</v>
       </c>
       <c r="B30" s="28" t="s">
         <v>54</v>
       </c>
       <c r="C30" s="6">
         <v>2.06</v>
       </c>
       <c r="D30" s="6">
         <v>1.77</v>
       </c>
       <c r="E30" s="6">
         <v>1.55</v>
       </c>
       <c r="F30" s="6">
         <v>1.57</v>
       </c>
       <c r="G30" s="6">
         <v>1.48</v>
       </c>
       <c r="H30" s="6">
         <v>1.35</v>
       </c>
       <c r="I30" s="6">
@@ -3327,52 +3462,58 @@
       </c>
       <c r="V30" s="6">
         <v>1.36</v>
       </c>
       <c r="W30" s="6">
         <v>1.43</v>
       </c>
       <c r="X30" s="6">
         <v>1.47</v>
       </c>
       <c r="Y30" s="6">
         <v>1.54</v>
       </c>
       <c r="Z30" s="6">
         <v>1.6</v>
       </c>
       <c r="AA30" s="6">
         <v>2.83</v>
       </c>
       <c r="AB30" s="6">
         <v>1.93</v>
       </c>
       <c r="AC30" s="6">
         <v>1.87</v>
       </c>
-    </row>
-    <row r="31" spans="1:29">
+      <c r="AD30" s="6">
+        <v>1.68</v>
+      </c>
+      <c r="AE30" s="6">
+        <v>1.33</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31">
       <c r="A31" s="16" t="s">
         <v>72</v>
       </c>
       <c r="B31" s="28" t="s">
         <v>55</v>
       </c>
       <c r="C31" s="6">
         <v>1.74</v>
       </c>
       <c r="D31" s="6">
         <v>2.2000000000000002</v>
       </c>
       <c r="E31" s="6">
         <v>1.61</v>
       </c>
       <c r="F31" s="6">
         <v>1.46</v>
       </c>
       <c r="G31" s="6">
         <v>1.61</v>
       </c>
       <c r="H31" s="6">
         <v>1.42</v>
       </c>
       <c r="I31" s="6">
@@ -3416,52 +3557,58 @@
       </c>
       <c r="V31" s="6">
         <v>1.48</v>
       </c>
       <c r="W31" s="6">
         <v>1.55</v>
       </c>
       <c r="X31" s="6">
         <v>1.54</v>
       </c>
       <c r="Y31" s="6">
         <v>1.56</v>
       </c>
       <c r="Z31" s="6">
         <v>1.64</v>
       </c>
       <c r="AA31" s="6">
         <v>1.93</v>
       </c>
       <c r="AB31" s="6">
         <v>1.93</v>
       </c>
       <c r="AC31" s="6">
         <v>2.2000000000000002</v>
       </c>
-    </row>
-    <row r="32" spans="1:29">
+      <c r="AD31" s="6">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="AE31" s="6">
+        <v>2.16</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31">
       <c r="A32" s="16" t="s">
         <v>74</v>
       </c>
       <c r="B32" s="28" t="s">
         <v>57</v>
       </c>
       <c r="C32" s="6">
         <v>0.8</v>
       </c>
       <c r="D32" s="6">
         <v>1.1000000000000001</v>
       </c>
       <c r="E32" s="6">
         <v>1.17</v>
       </c>
       <c r="F32" s="6">
         <v>1.43</v>
       </c>
       <c r="G32" s="6">
         <v>1.24</v>
       </c>
       <c r="H32" s="6">
         <v>1.22</v>
       </c>
       <c r="I32" s="6">
@@ -3505,52 +3652,58 @@
       </c>
       <c r="V32" s="6">
         <v>1.21</v>
       </c>
       <c r="W32" s="6">
         <v>1.23</v>
       </c>
       <c r="X32" s="6">
         <v>1.27</v>
       </c>
       <c r="Y32" s="6">
         <v>1.36</v>
       </c>
       <c r="Z32" s="6">
         <v>1.31</v>
       </c>
       <c r="AA32" s="6">
         <v>0.56999999999999995</v>
       </c>
       <c r="AB32" s="6">
         <v>1.47</v>
       </c>
       <c r="AC32" s="6">
         <v>1.35</v>
       </c>
-    </row>
-    <row r="33" spans="1:29">
+      <c r="AD32" s="6">
+        <v>1.3</v>
+      </c>
+      <c r="AE32" s="6">
+        <v>1.21</v>
+      </c>
+    </row>
+    <row r="33" spans="1:31">
       <c r="A33" s="16" t="s">
         <v>81</v>
       </c>
       <c r="B33" s="28" t="s">
         <v>64</v>
       </c>
       <c r="C33" s="6">
         <v>1.89</v>
       </c>
       <c r="D33" s="6">
         <v>1.56</v>
       </c>
       <c r="E33" s="6">
         <v>1.22</v>
       </c>
       <c r="F33" s="6">
         <v>1.25</v>
       </c>
       <c r="G33" s="6">
         <v>1.27</v>
       </c>
       <c r="H33" s="6">
         <v>1.31</v>
       </c>
       <c r="I33" s="6">
@@ -3594,52 +3747,58 @@
       </c>
       <c r="V33" s="6">
         <v>1.33</v>
       </c>
       <c r="W33" s="6">
         <v>1.42</v>
       </c>
       <c r="X33" s="6">
         <v>1.47</v>
       </c>
       <c r="Y33" s="6">
         <v>1.51</v>
       </c>
       <c r="Z33" s="6">
         <v>1.55</v>
       </c>
       <c r="AA33" s="6">
         <v>1.1499999999999999</v>
       </c>
       <c r="AB33" s="6">
         <v>1.7</v>
       </c>
       <c r="AC33" s="6">
         <v>1.76</v>
       </c>
-    </row>
-    <row r="34" spans="1:29">
+      <c r="AD33" s="6">
+        <v>1.66</v>
+      </c>
+      <c r="AE33" s="6">
+        <v>1.86</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31">
       <c r="A34" s="16" t="s">
         <v>84</v>
       </c>
       <c r="B34" s="28" t="s">
         <v>67</v>
       </c>
       <c r="C34" s="6">
         <v>1.38</v>
       </c>
       <c r="D34" s="6">
         <v>1.42</v>
       </c>
       <c r="E34" s="6">
         <v>1.53</v>
       </c>
       <c r="F34" s="6">
         <v>1.41</v>
       </c>
       <c r="G34" s="6">
         <v>1.61</v>
       </c>
       <c r="H34" s="6">
         <v>1.58</v>
       </c>
       <c r="I34" s="6">
@@ -3683,52 +3842,58 @@
       </c>
       <c r="V34" s="6">
         <v>1.89</v>
       </c>
       <c r="W34" s="6">
         <v>1.8</v>
       </c>
       <c r="X34" s="6">
         <v>1.79</v>
       </c>
       <c r="Y34" s="6">
         <v>1.89</v>
       </c>
       <c r="Z34" s="6">
         <v>1.93</v>
       </c>
       <c r="AA34" s="6">
         <v>1.05</v>
       </c>
       <c r="AB34" s="6">
         <v>2.2000000000000002</v>
       </c>
       <c r="AC34" s="6">
         <v>1.68</v>
       </c>
-    </row>
-    <row r="35" spans="1:29">
+      <c r="AD34" s="6">
+        <v>1.44</v>
+      </c>
+      <c r="AE34" s="6">
+        <v>1.57</v>
+      </c>
+    </row>
+    <row r="35" spans="1:31">
       <c r="A35" s="16" t="s">
         <v>86</v>
       </c>
       <c r="B35" s="29" t="s">
         <v>69</v>
       </c>
       <c r="C35" s="6">
         <v>1.1100000000000001</v>
       </c>
       <c r="D35" s="6">
         <v>0.56999999999999995</v>
       </c>
       <c r="E35" s="6">
         <v>0.5</v>
       </c>
       <c r="F35" s="6">
         <v>0.76</v>
       </c>
       <c r="G35" s="6">
         <v>0.9</v>
       </c>
       <c r="H35" s="6">
         <v>0.88</v>
       </c>
       <c r="I35" s="6">
@@ -3772,84 +3937,92 @@
       </c>
       <c r="V35" s="6">
         <v>0.95</v>
       </c>
       <c r="W35" s="6">
         <v>1.02</v>
       </c>
       <c r="X35" s="6">
         <v>1.07</v>
       </c>
       <c r="Y35" s="6">
         <v>0.97</v>
       </c>
       <c r="Z35" s="6">
         <v>0.98</v>
       </c>
       <c r="AA35" s="6">
         <v>2.68</v>
       </c>
       <c r="AB35" s="6">
         <v>1.81</v>
       </c>
       <c r="AC35" s="6">
         <v>1.45</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="49" t="s">
+      <c r="AD35" s="6">
+        <v>1.08</v>
+      </c>
+      <c r="AE35" s="6">
+        <v>1.41</v>
+      </c>
+    </row>
+    <row r="36" spans="1:31" s="10" customFormat="1" ht="21" customHeight="1">
+      <c r="A36" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="B36" s="49"/>
-[...22 lines deleted...]
-      <c r="Y36" s="49"/>
+      <c r="B36" s="41"/>
+      <c r="C36" s="41"/>
+      <c r="D36" s="41"/>
+      <c r="E36" s="41"/>
+      <c r="F36" s="41"/>
+      <c r="G36" s="41"/>
+      <c r="H36" s="41"/>
+      <c r="I36" s="41"/>
+      <c r="J36" s="41"/>
+      <c r="K36" s="41"/>
+      <c r="L36" s="41"/>
+      <c r="M36" s="41"/>
+      <c r="N36" s="41"/>
+      <c r="O36" s="41"/>
+      <c r="P36" s="41"/>
+      <c r="Q36" s="41"/>
+      <c r="R36" s="41"/>
+      <c r="S36" s="41"/>
+      <c r="T36" s="41"/>
+      <c r="U36" s="41"/>
+      <c r="V36" s="41"/>
+      <c r="W36" s="41"/>
+      <c r="X36" s="41"/>
+      <c r="Y36" s="41"/>
       <c r="AA36" s="35"/>
       <c r="AB36" s="35"/>
       <c r="AC36" s="35"/>
-    </row>
-    <row r="37" spans="1:29">
+      <c r="AD36" s="35"/>
+      <c r="AE36" s="35"/>
+    </row>
+    <row r="37" spans="1:31">
       <c r="A37" s="32" t="s">
         <v>45</v>
       </c>
       <c r="B37" s="30" t="s">
         <v>52</v>
       </c>
       <c r="C37" s="6">
         <v>0.85</v>
       </c>
       <c r="D37" s="6">
         <v>0.77</v>
       </c>
       <c r="E37" s="6">
         <v>0.7</v>
       </c>
       <c r="F37" s="6">
         <v>0.71</v>
       </c>
       <c r="G37" s="6">
         <v>0.69</v>
       </c>
       <c r="H37" s="6">
         <v>0.66</v>
       </c>
       <c r="I37" s="6">
@@ -3893,52 +4066,58 @@
       </c>
       <c r="V37" s="25">
         <v>0.78</v>
       </c>
       <c r="W37" s="25">
         <v>0.81</v>
       </c>
       <c r="X37" s="25">
         <v>0.81</v>
       </c>
       <c r="Y37" s="25">
         <v>0.83</v>
       </c>
       <c r="Z37" s="25">
         <v>0.84</v>
       </c>
       <c r="AA37" s="25">
         <v>0.97</v>
       </c>
       <c r="AB37" s="25">
         <v>0.94</v>
       </c>
       <c r="AC37" s="25">
         <v>0.9</v>
       </c>
-    </row>
-    <row r="38" spans="1:29">
+      <c r="AD37" s="6">
+        <v>0.88</v>
+      </c>
+      <c r="AE37" s="6">
+        <v>0.89</v>
+      </c>
+    </row>
+    <row r="38" spans="1:31">
       <c r="A38" s="32" t="s">
         <v>71</v>
       </c>
       <c r="B38" s="29" t="s">
         <v>54</v>
       </c>
       <c r="C38" s="6">
         <v>0.44</v>
       </c>
       <c r="D38" s="6">
         <v>0.23</v>
       </c>
       <c r="E38" s="6">
         <v>0.15</v>
       </c>
       <c r="F38" s="6">
         <v>0.11</v>
       </c>
       <c r="G38" s="6">
         <v>0.09</v>
       </c>
       <c r="H38" s="6">
         <v>0.15</v>
       </c>
       <c r="I38" s="6">
@@ -3982,52 +4161,58 @@
       </c>
       <c r="V38" s="25">
         <v>0.54</v>
       </c>
       <c r="W38" s="25">
         <v>0.54</v>
       </c>
       <c r="X38" s="25">
         <v>0.54</v>
       </c>
       <c r="Y38" s="25">
         <v>0.54</v>
       </c>
       <c r="Z38" s="25">
         <v>0.54</v>
       </c>
       <c r="AA38" s="25">
         <v>0.56000000000000005</v>
       </c>
       <c r="AB38" s="25">
         <v>0.57999999999999996</v>
       </c>
       <c r="AC38" s="25">
         <v>0.38</v>
       </c>
-    </row>
-    <row r="39" spans="1:29">
+      <c r="AD38" s="6">
+        <v>0.7</v>
+      </c>
+      <c r="AE38" s="6">
+        <v>0.67</v>
+      </c>
+    </row>
+    <row r="39" spans="1:31">
       <c r="A39" s="32" t="s">
         <v>72</v>
       </c>
       <c r="B39" s="29" t="s">
         <v>55</v>
       </c>
       <c r="C39" s="6">
         <v>1.87</v>
       </c>
       <c r="D39" s="6">
         <v>0.97</v>
       </c>
       <c r="E39" s="6">
         <v>0.8</v>
       </c>
       <c r="F39" s="6">
         <v>0.84</v>
       </c>
       <c r="G39" s="6">
         <v>0.77</v>
       </c>
       <c r="H39" s="6">
         <v>0.64</v>
       </c>
       <c r="I39" s="6">
@@ -4071,52 +4256,58 @@
       </c>
       <c r="V39" s="25">
         <v>0.77</v>
       </c>
       <c r="W39" s="25">
         <v>1.01</v>
       </c>
       <c r="X39" s="25">
         <v>0.95</v>
       </c>
       <c r="Y39" s="25">
         <v>0.91</v>
       </c>
       <c r="Z39" s="25">
         <v>0.95</v>
       </c>
       <c r="AA39" s="25">
         <v>2.81</v>
       </c>
       <c r="AB39" s="25">
         <v>2.46</v>
       </c>
       <c r="AC39" s="25">
         <v>2.09</v>
       </c>
-    </row>
-    <row r="40" spans="1:29">
+      <c r="AD39" s="6">
+        <v>1.81</v>
+      </c>
+      <c r="AE39" s="6">
+        <v>1.53</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31">
       <c r="A40" s="32" t="s">
         <v>73</v>
       </c>
       <c r="B40" s="29" t="s">
         <v>56</v>
       </c>
       <c r="C40" s="6">
         <v>0.98</v>
       </c>
       <c r="D40" s="6">
         <v>0.63</v>
       </c>
       <c r="E40" s="6">
         <v>0.5</v>
       </c>
       <c r="F40" s="6">
         <v>0.5</v>
       </c>
       <c r="G40" s="6">
         <v>0.5</v>
       </c>
       <c r="H40" s="6">
         <v>0.5</v>
       </c>
       <c r="I40" s="6">
@@ -4160,52 +4351,58 @@
       </c>
       <c r="V40" s="25">
         <v>0.6</v>
       </c>
       <c r="W40" s="25">
         <v>0.59</v>
       </c>
       <c r="X40" s="25">
         <v>0.57999999999999996</v>
       </c>
       <c r="Y40" s="25">
         <v>0.59</v>
       </c>
       <c r="Z40" s="25">
         <v>0.61</v>
       </c>
       <c r="AA40" s="25">
         <v>1.01</v>
       </c>
       <c r="AB40" s="25">
         <v>0.79</v>
       </c>
       <c r="AC40" s="25">
         <v>0.86</v>
       </c>
-    </row>
-    <row r="41" spans="1:29">
+      <c r="AD40" s="6">
+        <v>0.71</v>
+      </c>
+      <c r="AE40" s="6">
+        <v>0.97</v>
+      </c>
+    </row>
+    <row r="41" spans="1:31">
       <c r="A41" s="32" t="s">
         <v>74</v>
       </c>
       <c r="B41" s="29" t="s">
         <v>57</v>
       </c>
       <c r="C41" s="6">
         <v>1</v>
       </c>
       <c r="D41" s="6">
         <v>0.86</v>
       </c>
       <c r="E41" s="6">
         <v>0.85</v>
       </c>
       <c r="F41" s="6">
         <v>0.91</v>
       </c>
       <c r="G41" s="6">
         <v>0.85</v>
       </c>
       <c r="H41" s="6">
         <v>0.79</v>
       </c>
       <c r="I41" s="6">
@@ -4249,52 +4446,58 @@
       </c>
       <c r="V41" s="25">
         <v>1.1100000000000001</v>
       </c>
       <c r="W41" s="25">
         <v>1.1200000000000001</v>
       </c>
       <c r="X41" s="25">
         <v>1.0900000000000001</v>
       </c>
       <c r="Y41" s="25">
         <v>1.03</v>
       </c>
       <c r="Z41" s="25">
         <v>1.01</v>
       </c>
       <c r="AA41" s="25">
         <v>1.02</v>
       </c>
       <c r="AB41" s="25">
         <v>1.47</v>
       </c>
       <c r="AC41" s="25">
         <v>1.23</v>
       </c>
-    </row>
-    <row r="42" spans="1:29">
+      <c r="AD41" s="6">
+        <v>1.0900000000000001</v>
+      </c>
+      <c r="AE41" s="6">
+        <v>1.01</v>
+      </c>
+    </row>
+    <row r="42" spans="1:31">
       <c r="A42" s="32" t="s">
         <v>75</v>
       </c>
       <c r="B42" s="29" t="s">
         <v>58</v>
       </c>
       <c r="C42" s="6">
         <v>0.71</v>
       </c>
       <c r="D42" s="6">
         <v>0.78</v>
       </c>
       <c r="E42" s="6">
         <v>0.84</v>
       </c>
       <c r="F42" s="6">
         <v>0.79</v>
       </c>
       <c r="G42" s="6">
         <v>0.67</v>
       </c>
       <c r="H42" s="6">
         <v>0.62</v>
       </c>
       <c r="I42" s="6">
@@ -4338,52 +4541,58 @@
       </c>
       <c r="V42" s="25">
         <v>0.89</v>
       </c>
       <c r="W42" s="25">
         <v>0.97</v>
       </c>
       <c r="X42" s="25">
         <v>0.97</v>
       </c>
       <c r="Y42" s="25">
         <v>0.94</v>
       </c>
       <c r="Z42" s="25">
         <v>0.98</v>
       </c>
       <c r="AA42" s="25">
         <v>1.27</v>
       </c>
       <c r="AB42" s="25">
         <v>0.9</v>
       </c>
       <c r="AC42" s="25">
         <v>1.03</v>
       </c>
-    </row>
-    <row r="43" spans="1:29">
+      <c r="AD42" s="6">
+        <v>1.03</v>
+      </c>
+      <c r="AE42" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:31">
       <c r="A43" s="32" t="s">
         <v>76</v>
       </c>
       <c r="B43" s="29" t="s">
         <v>59</v>
       </c>
       <c r="C43" s="6">
         <v>0.7</v>
       </c>
       <c r="D43" s="6">
         <v>0.56999999999999995</v>
       </c>
       <c r="E43" s="6">
         <v>0.61</v>
       </c>
       <c r="F43" s="6">
         <v>0.72</v>
       </c>
       <c r="G43" s="6">
         <v>0.71</v>
       </c>
       <c r="H43" s="6">
         <v>0.66</v>
       </c>
       <c r="I43" s="6">
@@ -4427,52 +4636,58 @@
       </c>
       <c r="V43" s="25">
         <v>0.6</v>
       </c>
       <c r="W43" s="25">
         <v>0.61</v>
       </c>
       <c r="X43" s="25">
         <v>0.63</v>
       </c>
       <c r="Y43" s="25">
         <v>0.66</v>
       </c>
       <c r="Z43" s="25">
         <v>0.73</v>
       </c>
       <c r="AA43" s="25">
         <v>0.91</v>
       </c>
       <c r="AB43" s="25">
         <v>0.79</v>
       </c>
       <c r="AC43" s="25">
         <v>0.69</v>
       </c>
-    </row>
-    <row r="44" spans="1:29">
+      <c r="AD43" s="6">
+        <v>0.73</v>
+      </c>
+      <c r="AE43" s="6">
+        <v>0.72</v>
+      </c>
+    </row>
+    <row r="44" spans="1:31">
       <c r="A44" s="32" t="s">
         <v>77</v>
       </c>
       <c r="B44" s="29" t="s">
         <v>60</v>
       </c>
       <c r="C44" s="6">
         <v>1.47</v>
       </c>
       <c r="D44" s="6">
         <v>1.18</v>
       </c>
       <c r="E44" s="6">
         <v>0.99</v>
       </c>
       <c r="F44" s="6">
         <v>1.07</v>
       </c>
       <c r="G44" s="6">
         <v>0.98</v>
       </c>
       <c r="H44" s="6">
         <v>0.91</v>
       </c>
       <c r="I44" s="6">
@@ -4516,52 +4731,58 @@
       </c>
       <c r="V44" s="25">
         <v>0.81</v>
       </c>
       <c r="W44" s="25">
         <v>0.87</v>
       </c>
       <c r="X44" s="25">
         <v>0.95</v>
       </c>
       <c r="Y44" s="25">
         <v>0.93</v>
       </c>
       <c r="Z44" s="25">
         <v>0.95</v>
       </c>
       <c r="AA44" s="25">
         <v>0.65</v>
       </c>
       <c r="AB44" s="25">
         <v>0.78</v>
       </c>
       <c r="AC44" s="25">
         <v>0.83</v>
       </c>
-    </row>
-    <row r="45" spans="1:29">
+      <c r="AD44" s="6">
+        <v>0.86</v>
+      </c>
+      <c r="AE44" s="6">
+        <v>1.1000000000000001</v>
+      </c>
+    </row>
+    <row r="45" spans="1:31">
       <c r="A45" s="32" t="s">
         <v>78</v>
       </c>
       <c r="B45" s="29" t="s">
         <v>61</v>
       </c>
       <c r="C45" s="6">
         <v>0.64</v>
       </c>
       <c r="D45" s="6">
         <v>0.61</v>
       </c>
       <c r="E45" s="6">
         <v>0.56000000000000005</v>
       </c>
       <c r="F45" s="6">
         <v>0.57999999999999996</v>
       </c>
       <c r="G45" s="6">
         <v>0.63</v>
       </c>
       <c r="H45" s="6">
         <v>0.65</v>
       </c>
       <c r="I45" s="6">
@@ -4605,52 +4826,58 @@
       </c>
       <c r="V45" s="25">
         <v>0.8</v>
       </c>
       <c r="W45" s="25">
         <v>0.8</v>
       </c>
       <c r="X45" s="25">
         <v>0.83</v>
       </c>
       <c r="Y45" s="25">
         <v>0.88</v>
       </c>
       <c r="Z45" s="25">
         <v>0.88</v>
       </c>
       <c r="AA45" s="25">
         <v>0.91</v>
       </c>
       <c r="AB45" s="25">
         <v>1.05</v>
       </c>
       <c r="AC45" s="25">
         <v>0.87</v>
       </c>
-    </row>
-    <row r="46" spans="1:29">
+      <c r="AD45" s="6">
+        <v>0.93</v>
+      </c>
+      <c r="AE45" s="6">
+        <v>0.83</v>
+      </c>
+    </row>
+    <row r="46" spans="1:31">
       <c r="A46" s="32" t="s">
         <v>79</v>
       </c>
       <c r="B46" s="29" t="s">
         <v>62</v>
       </c>
       <c r="C46" s="6">
         <v>0.93</v>
       </c>
       <c r="D46" s="6">
         <v>1.19</v>
       </c>
       <c r="E46" s="6">
         <v>1.02</v>
       </c>
       <c r="F46" s="6">
         <v>0.94</v>
       </c>
       <c r="G46" s="6">
         <v>0.84</v>
       </c>
       <c r="H46" s="6">
         <v>0.78</v>
       </c>
       <c r="I46" s="6">
@@ -4694,52 +4921,58 @@
       </c>
       <c r="V46" s="25">
         <v>0.39</v>
       </c>
       <c r="W46" s="25">
         <v>0.42</v>
       </c>
       <c r="X46" s="25">
         <v>0.45</v>
       </c>
       <c r="Y46" s="25">
         <v>0.5</v>
       </c>
       <c r="Z46" s="25">
         <v>0.49</v>
       </c>
       <c r="AA46" s="25">
         <v>1.91</v>
       </c>
       <c r="AB46" s="25">
         <v>1.25</v>
       </c>
       <c r="AC46" s="25">
         <v>0.98</v>
       </c>
-    </row>
-    <row r="47" spans="1:29">
+      <c r="AD46" s="6">
+        <v>0.98</v>
+      </c>
+      <c r="AE46" s="6">
+        <v>0.88</v>
+      </c>
+    </row>
+    <row r="47" spans="1:31">
       <c r="A47" s="32" t="s">
         <v>80</v>
       </c>
       <c r="B47" s="29" t="s">
         <v>63</v>
       </c>
       <c r="C47" s="6">
         <v>0.65</v>
       </c>
       <c r="D47" s="6">
         <v>0.69</v>
       </c>
       <c r="E47" s="6">
         <v>0.61</v>
       </c>
       <c r="F47" s="6">
         <v>0.49</v>
       </c>
       <c r="G47" s="6">
         <v>0.5</v>
       </c>
       <c r="H47" s="6">
         <v>0.52</v>
       </c>
       <c r="I47" s="6">
@@ -4783,52 +5016,58 @@
       </c>
       <c r="V47" s="25">
         <v>0.68</v>
       </c>
       <c r="W47" s="25">
         <v>0.67</v>
       </c>
       <c r="X47" s="25">
         <v>0.67</v>
       </c>
       <c r="Y47" s="25">
         <v>0.7</v>
       </c>
       <c r="Z47" s="25">
         <v>0.69</v>
       </c>
       <c r="AA47" s="25">
         <v>0.83</v>
       </c>
       <c r="AB47" s="25">
         <v>0.77</v>
       </c>
       <c r="AC47" s="25">
         <v>0.65</v>
       </c>
-    </row>
-    <row r="48" spans="1:29">
+      <c r="AD47" s="6">
+        <v>0.65</v>
+      </c>
+      <c r="AE47" s="6">
+        <v>0.73</v>
+      </c>
+    </row>
+    <row r="48" spans="1:31">
       <c r="A48" s="32" t="s">
         <v>81</v>
       </c>
       <c r="B48" s="29" t="s">
         <v>64</v>
       </c>
       <c r="C48" s="6">
         <v>0.59</v>
       </c>
       <c r="D48" s="6">
         <v>0.68</v>
       </c>
       <c r="E48" s="6">
         <v>0.6</v>
       </c>
       <c r="F48" s="6">
         <v>0.6</v>
       </c>
       <c r="G48" s="6">
         <v>0.61</v>
       </c>
       <c r="H48" s="6">
         <v>0.63</v>
       </c>
       <c r="I48" s="6">
@@ -4872,52 +5111,58 @@
       </c>
       <c r="V48" s="25">
         <v>0.99</v>
       </c>
       <c r="W48" s="25">
         <v>1</v>
       </c>
       <c r="X48" s="25">
         <v>1</v>
       </c>
       <c r="Y48" s="25">
         <v>1.03</v>
       </c>
       <c r="Z48" s="25">
         <v>1.06</v>
       </c>
       <c r="AA48" s="25">
         <v>0.52</v>
       </c>
       <c r="AB48" s="25">
         <v>0.81</v>
       </c>
       <c r="AC48" s="25">
         <v>0.99</v>
       </c>
-    </row>
-    <row r="49" spans="1:29">
+      <c r="AD48" s="6">
+        <v>0.99</v>
+      </c>
+      <c r="AE48" s="6">
+        <v>1.0900000000000001</v>
+      </c>
+    </row>
+    <row r="49" spans="1:31">
       <c r="A49" s="32" t="s">
         <v>82</v>
       </c>
       <c r="B49" s="29" t="s">
         <v>65</v>
       </c>
       <c r="C49" s="6">
         <v>0.81</v>
       </c>
       <c r="D49" s="6">
         <v>0.71</v>
       </c>
       <c r="E49" s="6">
         <v>0.59</v>
       </c>
       <c r="F49" s="6">
         <v>0.62</v>
       </c>
       <c r="G49" s="6">
         <v>0.63</v>
       </c>
       <c r="H49" s="6">
         <v>0.59</v>
       </c>
       <c r="I49" s="6">
@@ -4961,52 +5206,58 @@
       </c>
       <c r="V49" s="25">
         <v>0.48</v>
       </c>
       <c r="W49" s="25">
         <v>0.5</v>
       </c>
       <c r="X49" s="25">
         <v>0.5</v>
       </c>
       <c r="Y49" s="25">
         <v>0.56000000000000005</v>
       </c>
       <c r="Z49" s="25">
         <v>0.62</v>
       </c>
       <c r="AA49" s="25">
         <v>0.45</v>
       </c>
       <c r="AB49" s="25">
         <v>0.53</v>
       </c>
       <c r="AC49" s="25">
         <v>0.62</v>
       </c>
-    </row>
-    <row r="50" spans="1:29">
+      <c r="AD49" s="6">
+        <v>0.64</v>
+      </c>
+      <c r="AE49" s="6">
+        <v>0.64</v>
+      </c>
+    </row>
+    <row r="50" spans="1:31">
       <c r="A50" s="32" t="s">
         <v>83</v>
       </c>
       <c r="B50" s="29" t="s">
         <v>66</v>
       </c>
       <c r="C50" s="6">
         <v>0.75</v>
       </c>
       <c r="D50" s="6">
         <v>0.57999999999999996</v>
       </c>
       <c r="E50" s="6">
         <v>0.7</v>
       </c>
       <c r="F50" s="6">
         <v>0.81</v>
       </c>
       <c r="G50" s="6">
         <v>0.72</v>
       </c>
       <c r="H50" s="6">
         <v>0.67</v>
       </c>
       <c r="I50" s="6">
@@ -5050,52 +5301,58 @@
       </c>
       <c r="V50" s="25">
         <v>1.01</v>
       </c>
       <c r="W50" s="25">
         <v>1.05</v>
       </c>
       <c r="X50" s="25">
         <v>1.06</v>
       </c>
       <c r="Y50" s="25">
         <v>1.03</v>
       </c>
       <c r="Z50" s="25">
         <v>1.07</v>
       </c>
       <c r="AA50" s="25">
         <v>1.54</v>
       </c>
       <c r="AB50" s="25">
         <v>1.01</v>
       </c>
       <c r="AC50" s="25">
         <v>1.1200000000000001</v>
       </c>
-    </row>
-    <row r="51" spans="1:29">
+      <c r="AD50" s="6">
+        <v>0.99</v>
+      </c>
+      <c r="AE50" s="6">
+        <v>0.9</v>
+      </c>
+    </row>
+    <row r="51" spans="1:31">
       <c r="A51" s="32" t="s">
         <v>84</v>
       </c>
       <c r="B51" s="29" t="s">
         <v>67</v>
       </c>
       <c r="C51" s="6">
         <v>0.81</v>
       </c>
       <c r="D51" s="6">
         <v>0.83</v>
       </c>
       <c r="E51" s="6">
         <v>0.82</v>
       </c>
       <c r="F51" s="6">
         <v>0.76</v>
       </c>
       <c r="G51" s="6">
         <v>0.63</v>
       </c>
       <c r="H51" s="6">
         <v>0.66</v>
       </c>
       <c r="I51" s="6">
@@ -5139,52 +5396,58 @@
       </c>
       <c r="V51" s="25">
         <v>0.66</v>
       </c>
       <c r="W51" s="25">
         <v>0.7</v>
       </c>
       <c r="X51" s="25">
         <v>0.68</v>
       </c>
       <c r="Y51" s="25">
         <v>0.77</v>
       </c>
       <c r="Z51" s="25">
         <v>0.75</v>
       </c>
       <c r="AA51" s="25">
         <v>0.81</v>
       </c>
       <c r="AB51" s="25">
         <v>0.91</v>
       </c>
       <c r="AC51" s="25">
         <v>0.69</v>
       </c>
-    </row>
-    <row r="52" spans="1:29">
+      <c r="AD51" s="6">
+        <v>0.59</v>
+      </c>
+      <c r="AE51" s="6">
+        <v>0.63</v>
+      </c>
+    </row>
+    <row r="52" spans="1:31">
       <c r="A52" s="32" t="s">
         <v>85</v>
       </c>
       <c r="B52" s="29" t="s">
         <v>68</v>
       </c>
       <c r="C52" s="6">
         <v>1.1200000000000001</v>
       </c>
       <c r="D52" s="6">
         <v>1.03</v>
       </c>
       <c r="E52" s="6">
         <v>0.8</v>
       </c>
       <c r="F52" s="6">
         <v>0.8</v>
       </c>
       <c r="G52" s="6">
         <v>0.95</v>
       </c>
       <c r="H52" s="6">
         <v>0.89</v>
       </c>
       <c r="I52" s="6">
@@ -5228,52 +5491,58 @@
       </c>
       <c r="V52" s="25">
         <v>0.95</v>
       </c>
       <c r="W52" s="25">
         <v>1</v>
       </c>
       <c r="X52" s="25">
         <v>1.03</v>
       </c>
       <c r="Y52" s="25">
         <v>1.06</v>
       </c>
       <c r="Z52" s="25">
         <v>1.06</v>
       </c>
       <c r="AA52" s="25">
         <v>1.72</v>
       </c>
       <c r="AB52" s="25">
         <v>1.26</v>
       </c>
       <c r="AC52" s="25">
         <v>1.37</v>
       </c>
-    </row>
-    <row r="53" spans="1:29">
+      <c r="AD52" s="6">
+        <v>1.35</v>
+      </c>
+      <c r="AE52" s="6">
+        <v>1.24</v>
+      </c>
+    </row>
+    <row r="53" spans="1:31">
       <c r="A53" s="18" t="s">
         <v>86</v>
       </c>
       <c r="B53" s="31" t="s">
         <v>69</v>
       </c>
       <c r="C53" s="8">
         <v>1.1299999999999999</v>
       </c>
       <c r="D53" s="8">
         <v>0.57999999999999996</v>
       </c>
       <c r="E53" s="8">
         <v>0.54</v>
       </c>
       <c r="F53" s="8">
         <v>0.52</v>
       </c>
       <c r="G53" s="8">
         <v>0.6</v>
       </c>
       <c r="H53" s="8">
         <v>0.56999999999999995</v>
       </c>
       <c r="I53" s="8">
@@ -5317,92 +5586,98 @@
       </c>
       <c r="V53" s="8">
         <v>0.49</v>
       </c>
       <c r="W53" s="8">
         <v>0.56999999999999995</v>
       </c>
       <c r="X53" s="8">
         <v>0.54</v>
       </c>
       <c r="Y53" s="8">
         <v>0.51</v>
       </c>
       <c r="Z53" s="8">
         <v>0.48</v>
       </c>
       <c r="AA53" s="8">
         <v>0.7</v>
       </c>
       <c r="AB53" s="8">
         <v>0.61</v>
       </c>
       <c r="AC53" s="8">
         <v>0.56000000000000005</v>
       </c>
-    </row>
-    <row r="54" spans="1:29">
+      <c r="AD53" s="8">
+        <v>0.42</v>
+      </c>
+      <c r="AE53" s="8">
+        <v>0.48</v>
+      </c>
+    </row>
+    <row r="54" spans="1:31">
       <c r="A54" s="17"/>
       <c r="B54" s="9"/>
     </row>
-    <row r="55" spans="1:29">
+    <row r="55" spans="1:31">
       <c r="B55" s="7"/>
     </row>
-    <row r="56" spans="1:29">
+    <row r="56" spans="1:31">
       <c r="B56" s="7"/>
     </row>
-    <row r="57" spans="1:29">
+    <row r="57" spans="1:31">
       <c r="B57" s="7"/>
     </row>
-    <row r="58" spans="1:29">
+    <row r="58" spans="1:31">
       <c r="B58" s="7"/>
     </row>
-    <row r="59" spans="1:29">
+    <row r="59" spans="1:31">
       <c r="B59" s="7"/>
     </row>
-    <row r="60" spans="1:29">
+    <row r="60" spans="1:31">
       <c r="B60" s="7"/>
     </row>
-    <row r="61" spans="1:29">
+    <row r="61" spans="1:31">
       <c r="B61" s="7"/>
     </row>
-    <row r="62" spans="1:29">
+    <row r="62" spans="1:31">
       <c r="B62" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="AA6:AC6"/>
-[...3 lines deleted...]
-    <mergeCell ref="A36:Y36"/>
     <mergeCell ref="B2:W2"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="T5:U5"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="O6:Z6"/>
+    <mergeCell ref="Z5:AE5"/>
+    <mergeCell ref="A27:Y27"/>
+    <mergeCell ref="A8:Y8"/>
+    <mergeCell ref="A36:Y36"/>
+    <mergeCell ref="AA6:AE6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>