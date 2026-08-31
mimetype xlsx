--- v2 (2026-07-22)
+++ v3 (2026-08-31)
@@ -1,65 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="807" activeTab="2"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="807"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="10" r:id="rId1"/>
     <sheet name="Conventions" sheetId="11" r:id="rId2"/>
     <sheet name="Indicator" sheetId="6" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="161" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="162" uniqueCount="92">
   <si>
     <t>Rural population</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>January-February</t>
   </si>
   <si>
     <t>January-March</t>
   </si>
   <si>
     <t>January-April</t>
   </si>
   <si>
     <t>January-May</t>
   </si>
   <si>
     <t>January-June</t>
   </si>
   <si>
     <t>January-July</t>
   </si>
   <si>
@@ -167,53 +167,50 @@
   <si>
     <t xml:space="preserve">  Total divorce rate is accounted by dividing of registered divorces by months to total population number by an accounting moment, enlarged by 1000</t>
   </si>
   <si>
     <t>Symbols:     
 "-" there is no phenomenon
 "0.0" is an insignificant value     
 "x"- data is confidential
 "..."- data is missing     
 In some cases, minor discrepancies between the total and the sum of the terms are explained by rounding the data.       
 Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
   </si>
   <si>
     <t>CATU code</t>
   </si>
   <si>
     <t>610000000</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/upload/iblock/075/suslb3k6pbcgs8k76u7fcw2az79e2vbz.doc</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/api/iblock/element/328369/file/ru/</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
   </si>
   <si>
     <t>Total divorce rate</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Turkistan region</t>
   </si>
   <si>
     <t>Turkistan city</t>
   </si>
   <si>
     <t>Arys c.a.</t>
   </si>
   <si>
     <t>Kentau c.a.</t>
   </si>
   <si>
     <t xml:space="preserve">Baydibek </t>
   </si>
   <si>
     <t>Zhetisai</t>
@@ -287,70 +284,73 @@
   <si>
     <t>615200000</t>
   </si>
   <si>
     <t>615400000</t>
   </si>
   <si>
     <t>615500000</t>
   </si>
   <si>
     <t>615600000</t>
   </si>
   <si>
     <t>615800000</t>
   </si>
   <si>
     <t>616000000</t>
   </si>
   <si>
     <t>616400000</t>
   </si>
   <si>
     <t>Division social and demographic statistics</t>
   </si>
   <si>
-    <t>Zhansaya Sadyrbayeva</t>
-[...1 lines deleted...]
-  <si>
     <t>+7 7252 39-01-68</t>
   </si>
   <si>
-    <t>zh.sadirbayeva@aspire.gov.kz</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">                                                         per 1000 people</t>
+  </si>
+  <si>
+    <t>Kuandyk Beksultan</t>
+  </si>
+  <si>
+    <t>b.kuandyk@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/turkestan/dynamic-tables/38/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
-  <fonts count="15">
+  <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -373,93 +373,95 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...5 lines deleted...]
-    <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="11">
+  <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
@@ -528,198 +530,234 @@
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
         <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="51">
+  <cellXfs count="53">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...9 lines deleted...]
-    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="11" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -775,84 +813,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -984,389 +1024,391 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.sadirbayeva@aspire.gov.kz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:b.kuandyk@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B20"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="H18" sqref="H18"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection sqref="A1:B20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="41.7109375" customWidth="1"/>
     <col min="2" max="2" width="76.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2">
-      <c r="A1" s="19" t="s">
+    <row r="1" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A1" s="45" t="s">
         <v>15</v>
       </c>
-      <c r="B1" s="20">
+      <c r="B1" s="46">
         <v>61250101</v>
       </c>
     </row>
-    <row r="2" spans="1:2">
-      <c r="A2" s="19" t="s">
+    <row r="2" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A2" s="45" t="s">
         <v>16</v>
       </c>
-      <c r="B2" s="21" t="s">
-[...4 lines deleted...]
-      <c r="A3" s="19" t="s">
+      <c r="B2" s="47" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A3" s="45" t="s">
         <v>17</v>
       </c>
-      <c r="B3" s="21" t="s">
+      <c r="B3" s="47" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="4" spans="1:2">
-      <c r="A4" s="19" t="s">
+    <row r="4" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A4" s="45" t="s">
         <v>18</v>
       </c>
-      <c r="B4" s="21" t="s">
+      <c r="B4" s="47" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="5" spans="1:2">
-      <c r="A5" s="19" t="s">
+    <row r="5" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A5" s="45" t="s">
         <v>19</v>
       </c>
-      <c r="B5" s="21" t="s">
+      <c r="B5" s="47" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="6" spans="1:2">
-      <c r="A6" s="19" t="s">
+    <row r="6" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A6" s="45" t="s">
         <v>20</v>
       </c>
-      <c r="B6" s="21" t="s">
+      <c r="B6" s="47" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="7" spans="1:2">
-      <c r="A7" s="19" t="s">
+    <row r="7" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A7" s="45" t="s">
         <v>21</v>
       </c>
-      <c r="B7" s="21" t="s">
+      <c r="B7" s="47" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="8" spans="1:2" ht="36.75" customHeight="1">
-      <c r="A8" s="19" t="s">
+    <row r="8" spans="1:2" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="45" t="s">
         <v>22</v>
       </c>
-      <c r="B8" s="22" t="s">
+      <c r="B8" s="48" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="9" spans="1:2" ht="65.25" customHeight="1">
-      <c r="A9" s="19" t="s">
+    <row r="9" spans="1:2" ht="65.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="45" t="s">
         <v>23</v>
       </c>
-      <c r="B9" s="22" t="s">
+      <c r="B9" s="48" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="10" spans="1:2">
-      <c r="A10" s="19" t="s">
+    <row r="10" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A10" s="45" t="s">
         <v>24</v>
       </c>
-      <c r="B10" s="21" t="s">
+      <c r="B10" s="47" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="11" spans="1:2">
-      <c r="A11" s="19" t="s">
+    <row r="11" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A11" s="45" t="s">
         <v>25</v>
       </c>
-      <c r="B11" s="22" t="s">
+      <c r="B11" s="48" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="12" spans="1:2" ht="30">
-      <c r="A12" s="19" t="s">
+    <row r="12" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A12" s="45" t="s">
         <v>26</v>
       </c>
-      <c r="B12" s="22" t="s">
+      <c r="B12" s="48" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="13" spans="1:2">
-      <c r="A13" s="19" t="s">
+    <row r="13" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A13" s="45" t="s">
         <v>27</v>
       </c>
-      <c r="B13" s="22" t="s">
+      <c r="B13" s="48" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A14" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="B14" s="48" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="14" spans="1:2">
-[...8 lines deleted...]
-      <c r="A15" s="19" t="s">
+    <row r="15" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A15" s="45" t="s">
         <v>29</v>
       </c>
-      <c r="B15" s="24">
-[...4 lines deleted...]
-      <c r="A16" s="19" t="s">
+      <c r="B15" s="49">
+        <v>46239</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A16" s="45" t="s">
         <v>30</v>
       </c>
-      <c r="B16" s="24">
-[...4 lines deleted...]
-      <c r="A17" s="19" t="s">
+      <c r="B16" s="49">
+        <v>46272</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A17" s="45" t="s">
         <v>31</v>
       </c>
-      <c r="B17" s="22" t="s">
+      <c r="B17" s="48" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A18" s="45" t="s">
+        <v>32</v>
+      </c>
+      <c r="B18" s="50" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A19" s="45" t="s">
+        <v>33</v>
+      </c>
+      <c r="B19" s="51" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="18" spans="1:2">
-[...16 lines deleted...]
-      <c r="A20" s="19" t="s">
+    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A20" s="45" t="s">
         <v>34</v>
       </c>
-      <c r="B20" s="34" t="s">
+      <c r="B20" s="52" t="s">
         <v>90</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B11" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
-    <hyperlink ref="B13" r:id="rId3"/>
-    <hyperlink ref="B20" r:id="rId4"/>
+    <hyperlink ref="B20" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D8" sqref="D8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="64" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="5" spans="2:2" ht="181.5" customHeight="1">
-      <c r="B5" s="23" t="s">
+    <row r="5" spans="2:2" ht="181.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B5" s="19" t="s">
         <v>43</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AE62"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:AF62"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="S1" workbookViewId="0">
-      <selection activeCell="AH11" sqref="AH11"/>
+    <sheetView topLeftCell="S22" workbookViewId="0">
+      <selection activeCell="Z35" sqref="Z35"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13" style="14" customWidth="1"/>
     <col min="2" max="2" width="22.7109375" style="1" customWidth="1"/>
     <col min="3" max="21" width="9.140625" style="1"/>
     <col min="22" max="22" width="10.28515625" style="1" customWidth="1"/>
     <col min="23" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:31" ht="15.75">
+    <row r="2" spans="1:32" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="15"/>
-      <c r="B2" s="42" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:31" s="12" customFormat="1">
+      <c r="B2" s="35" t="s">
+        <v>49</v>
+      </c>
+      <c r="C2" s="35"/>
+      <c r="D2" s="35"/>
+      <c r="E2" s="35"/>
+      <c r="F2" s="35"/>
+      <c r="G2" s="35"/>
+      <c r="H2" s="35"/>
+      <c r="I2" s="35"/>
+      <c r="J2" s="35"/>
+      <c r="K2" s="35"/>
+      <c r="L2" s="35"/>
+      <c r="M2" s="35"/>
+      <c r="N2" s="35"/>
+      <c r="O2" s="35"/>
+      <c r="P2" s="35"/>
+      <c r="Q2" s="35"/>
+      <c r="R2" s="35"/>
+      <c r="S2" s="35"/>
+      <c r="T2" s="35"/>
+      <c r="U2" s="35"/>
+      <c r="V2" s="35"/>
+      <c r="W2" s="35"/>
+    </row>
+    <row r="3" spans="1:32" s="12" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A3" s="14"/>
       <c r="B3" s="13"/>
       <c r="C3" s="13"/>
       <c r="D3" s="13"/>
       <c r="E3" s="13"/>
       <c r="F3" s="14"/>
       <c r="G3" s="14"/>
       <c r="H3" s="14"/>
       <c r="I3" s="14"/>
       <c r="J3" s="14"/>
       <c r="K3" s="14"/>
       <c r="L3" s="14"/>
       <c r="M3" s="14"/>
     </row>
-    <row r="4" spans="1:31" s="12" customFormat="1">
+    <row r="4" spans="1:32" s="12" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A4" s="14"/>
       <c r="B4" s="11"/>
       <c r="C4" s="11"/>
       <c r="D4" s="11"/>
       <c r="E4" s="11"/>
     </row>
-    <row r="5" spans="1:31">
+    <row r="5" spans="1:32" x14ac:dyDescent="0.25">
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
-      <c r="T5" s="45"/>
-[...11 lines deleted...]
-      <c r="A6" s="43" t="s">
+      <c r="T5" s="38"/>
+      <c r="U5" s="38"/>
+      <c r="Z5" s="44" t="s">
+        <v>88</v>
+      </c>
+      <c r="AA5" s="44"/>
+      <c r="AB5" s="44"/>
+      <c r="AC5" s="44"/>
+      <c r="AD5" s="44"/>
+      <c r="AE5" s="44"/>
+      <c r="AF5" s="44"/>
+    </row>
+    <row r="6" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="A6" s="36" t="s">
         <v>44</v>
       </c>
-      <c r="B6" s="48"/>
-      <c r="C6" s="46">
+      <c r="B6" s="41"/>
+      <c r="C6" s="39">
         <v>2024</v>
       </c>
-      <c r="D6" s="47"/>
-[...10 lines deleted...]
-      <c r="O6" s="36">
+      <c r="D6" s="40"/>
+      <c r="E6" s="40"/>
+      <c r="F6" s="40"/>
+      <c r="G6" s="40"/>
+      <c r="H6" s="40"/>
+      <c r="I6" s="40"/>
+      <c r="J6" s="40"/>
+      <c r="K6" s="40"/>
+      <c r="L6" s="40"/>
+      <c r="M6" s="40"/>
+      <c r="N6" s="40"/>
+      <c r="O6" s="33">
         <v>2025</v>
       </c>
-      <c r="P6" s="37"/>
-[...10 lines deleted...]
-      <c r="AA6" s="36">
+      <c r="P6" s="34"/>
+      <c r="Q6" s="34"/>
+      <c r="R6" s="34"/>
+      <c r="S6" s="34"/>
+      <c r="T6" s="34"/>
+      <c r="U6" s="34"/>
+      <c r="V6" s="34"/>
+      <c r="W6" s="34"/>
+      <c r="X6" s="34"/>
+      <c r="Y6" s="34"/>
+      <c r="Z6" s="43"/>
+      <c r="AA6" s="33">
         <v>2026</v>
       </c>
-      <c r="AB6" s="37"/>
-[...6 lines deleted...]
-      <c r="B7" s="49"/>
+      <c r="AB6" s="34"/>
+      <c r="AC6" s="34"/>
+      <c r="AD6" s="34"/>
+      <c r="AE6" s="34"/>
+      <c r="AF6" s="34"/>
+    </row>
+    <row r="7" spans="1:32" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A7" s="37"/>
+      <c r="B7" s="42"/>
       <c r="C7" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>3</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>5</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="J7" s="4" t="s">
         <v>8</v>
       </c>
       <c r="K7" s="4" t="s">
@@ -1410,121 +1452,124 @@
       </c>
       <c r="X7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="Y7" s="4" t="s">
         <v>12</v>
       </c>
       <c r="Z7" s="4" t="s">
         <v>13</v>
       </c>
       <c r="AA7" s="3" t="s">
         <v>1</v>
       </c>
       <c r="AB7" s="3" t="s">
         <v>2</v>
       </c>
       <c r="AC7" s="2" t="s">
         <v>3</v>
       </c>
       <c r="AD7" s="2" t="s">
         <v>4</v>
       </c>
       <c r="AE7" s="3" t="s">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="40" t="s">
+      <c r="AF7" s="29" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="8" spans="1:32" s="10" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="31" t="s">
         <v>14</v>
       </c>
-      <c r="B8" s="40"/>
-[...24 lines deleted...]
-    <row r="9" spans="1:31">
+      <c r="B8" s="31"/>
+      <c r="C8" s="31"/>
+      <c r="D8" s="31"/>
+      <c r="E8" s="31"/>
+      <c r="F8" s="31"/>
+      <c r="G8" s="31"/>
+      <c r="H8" s="31"/>
+      <c r="I8" s="31"/>
+      <c r="J8" s="31"/>
+      <c r="K8" s="31"/>
+      <c r="L8" s="31"/>
+      <c r="M8" s="31"/>
+      <c r="N8" s="31"/>
+      <c r="O8" s="31"/>
+      <c r="P8" s="31"/>
+      <c r="Q8" s="31"/>
+      <c r="R8" s="31"/>
+      <c r="S8" s="31"/>
+      <c r="T8" s="31"/>
+      <c r="U8" s="31"/>
+      <c r="V8" s="31"/>
+      <c r="W8" s="31"/>
+      <c r="X8" s="31"/>
+      <c r="Y8" s="31"/>
+    </row>
+    <row r="9" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A9" s="16" t="s">
         <v>45</v>
       </c>
-      <c r="B9" s="27" t="s">
-        <v>52</v>
+      <c r="B9" s="22" t="s">
+        <v>51</v>
       </c>
       <c r="C9" s="6">
         <v>1.03</v>
       </c>
       <c r="D9" s="6">
         <v>0.91</v>
       </c>
       <c r="E9" s="6">
         <v>0.81</v>
       </c>
       <c r="F9" s="6">
         <v>0.82</v>
       </c>
       <c r="G9" s="6">
         <v>0.84</v>
       </c>
       <c r="H9" s="6">
         <v>0.81</v>
       </c>
       <c r="I9" s="6">
         <v>0.82</v>
       </c>
       <c r="J9" s="6">
         <v>0.81</v>
       </c>
       <c r="K9" s="6">
         <v>0.84</v>
       </c>
-      <c r="L9" s="25">
+      <c r="L9" s="20">
         <v>0.85</v>
       </c>
-      <c r="M9" s="25">
+      <c r="M9" s="20">
         <v>0.89</v>
       </c>
-      <c r="N9" s="25">
+      <c r="N9" s="20">
         <v>0.9</v>
       </c>
       <c r="O9" s="6">
         <v>0.84</v>
       </c>
       <c r="P9" s="6">
         <v>0.82</v>
       </c>
       <c r="Q9" s="6">
         <v>0.85</v>
       </c>
       <c r="R9" s="6">
         <v>0.88</v>
       </c>
       <c r="S9" s="6">
         <v>0.94</v>
       </c>
       <c r="T9" s="6">
         <v>0.94</v>
       </c>
       <c r="U9" s="6">
         <v>0.94</v>
       </c>
       <c r="V9" s="6">
         <v>0.93</v>
@@ -1534,92 +1579,95 @@
       </c>
       <c r="X9" s="6">
         <v>0.98</v>
       </c>
       <c r="Y9" s="6">
         <v>1</v>
       </c>
       <c r="Z9" s="6">
         <v>1.03</v>
       </c>
       <c r="AA9" s="6">
         <v>1.21</v>
       </c>
       <c r="AB9" s="6">
         <v>1.1599999999999999</v>
       </c>
       <c r="AC9" s="6">
         <v>1.0900000000000001</v>
       </c>
       <c r="AD9" s="6">
         <v>1.07</v>
       </c>
       <c r="AE9" s="6">
         <v>1.0900000000000001</v>
       </c>
-    </row>
-    <row r="10" spans="1:31">
+      <c r="AF9" s="6">
+        <v>1.07</v>
+      </c>
+    </row>
+    <row r="10" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A10" s="16" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>69</v>
+      </c>
+      <c r="B10" s="23" t="s">
+        <v>52</v>
       </c>
       <c r="C10" s="6">
         <v>1.52</v>
       </c>
       <c r="D10" s="6">
         <v>1.02</v>
       </c>
       <c r="E10" s="6">
         <v>0.92</v>
       </c>
       <c r="F10" s="6">
         <v>0.98</v>
       </c>
       <c r="G10" s="6">
         <v>1.1599999999999999</v>
       </c>
       <c r="H10" s="6">
         <v>1.1299999999999999</v>
       </c>
       <c r="I10" s="6">
         <v>1.19</v>
       </c>
       <c r="J10" s="6">
         <v>1.2</v>
       </c>
       <c r="K10" s="6">
         <v>1.26</v>
       </c>
-      <c r="L10" s="25">
+      <c r="L10" s="20">
         <v>1.32</v>
       </c>
-      <c r="M10" s="25">
+      <c r="M10" s="20">
         <v>1.4</v>
       </c>
-      <c r="N10" s="25">
+      <c r="N10" s="20">
         <v>1.45</v>
       </c>
       <c r="O10" s="6">
         <v>0.87</v>
       </c>
       <c r="P10" s="6">
         <v>1.01</v>
       </c>
       <c r="Q10" s="6">
         <v>1.27</v>
       </c>
       <c r="R10" s="6">
         <v>1.33</v>
       </c>
       <c r="S10" s="6">
         <v>1.42</v>
       </c>
       <c r="T10" s="6">
         <v>1.4</v>
       </c>
       <c r="U10" s="6">
         <v>1.42</v>
       </c>
       <c r="V10" s="6">
         <v>1.38</v>
@@ -1629,92 +1677,95 @@
       </c>
       <c r="X10" s="6">
         <v>1.5</v>
       </c>
       <c r="Y10" s="6">
         <v>1.54</v>
       </c>
       <c r="Z10" s="6">
         <v>1.63</v>
       </c>
       <c r="AA10" s="6">
         <v>2.14</v>
       </c>
       <c r="AB10" s="6">
         <v>1.75</v>
       </c>
       <c r="AC10" s="6">
         <v>1.52</v>
       </c>
       <c r="AD10" s="6">
         <v>1.57</v>
       </c>
       <c r="AE10" s="6">
         <v>1.67</v>
       </c>
-    </row>
-    <row r="11" spans="1:31">
+      <c r="AF10" s="6">
+        <v>1.61</v>
+      </c>
+    </row>
+    <row r="11" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A11" s="16" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>70</v>
+      </c>
+      <c r="B11" s="23" t="s">
+        <v>53</v>
       </c>
       <c r="C11" s="6">
         <v>1.51</v>
       </c>
       <c r="D11" s="6">
         <v>1.24</v>
       </c>
       <c r="E11" s="6">
         <v>1.07</v>
       </c>
       <c r="F11" s="6">
         <v>1.07</v>
       </c>
       <c r="G11" s="6">
         <v>1.01</v>
       </c>
       <c r="H11" s="6">
         <v>0.94</v>
       </c>
       <c r="I11" s="6">
         <v>0.98</v>
       </c>
       <c r="J11" s="6">
         <v>1.01</v>
       </c>
       <c r="K11" s="6">
         <v>1.03</v>
       </c>
-      <c r="L11" s="25">
+      <c r="L11" s="20">
         <v>1.03</v>
       </c>
-      <c r="M11" s="25">
+      <c r="M11" s="20">
         <v>1.07</v>
       </c>
-      <c r="N11" s="25">
+      <c r="N11" s="20">
         <v>1.1000000000000001</v>
       </c>
       <c r="O11" s="6">
         <v>0.76</v>
       </c>
       <c r="P11" s="6">
         <v>0.88</v>
       </c>
       <c r="Q11" s="6">
         <v>0.83</v>
       </c>
       <c r="R11" s="6">
         <v>0.98</v>
       </c>
       <c r="S11" s="6">
         <v>0.96</v>
       </c>
       <c r="T11" s="6">
         <v>1.0900000000000001</v>
       </c>
       <c r="U11" s="6">
         <v>1.06</v>
       </c>
       <c r="V11" s="6">
         <v>1.1200000000000001</v>
@@ -1724,92 +1775,95 @@
       </c>
       <c r="X11" s="6">
         <v>1.21</v>
       </c>
       <c r="Y11" s="6">
         <v>1.25</v>
       </c>
       <c r="Z11" s="6">
         <v>1.3</v>
       </c>
       <c r="AA11" s="6">
         <v>2.19</v>
       </c>
       <c r="AB11" s="6">
         <v>1.55</v>
       </c>
       <c r="AC11" s="6">
         <v>1.44</v>
       </c>
       <c r="AD11" s="6">
         <v>1.4</v>
       </c>
       <c r="AE11" s="6">
         <v>1.1399999999999999</v>
       </c>
-    </row>
-    <row r="12" spans="1:31">
+      <c r="AF11" s="6">
+        <v>1.1100000000000001</v>
+      </c>
+    </row>
+    <row r="12" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A12" s="16" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>71</v>
+      </c>
+      <c r="B12" s="23" t="s">
+        <v>54</v>
       </c>
       <c r="C12" s="6">
         <v>1.77</v>
       </c>
       <c r="D12" s="6">
         <v>1.89</v>
       </c>
       <c r="E12" s="6">
         <v>1.41</v>
       </c>
       <c r="F12" s="6">
         <v>1.3</v>
       </c>
       <c r="G12" s="6">
         <v>1.4</v>
       </c>
       <c r="H12" s="6">
         <v>1.23</v>
       </c>
       <c r="I12" s="6">
         <v>1.2</v>
       </c>
       <c r="J12" s="6">
         <v>1.1399999999999999</v>
       </c>
       <c r="K12" s="6">
         <v>1.1399999999999999</v>
       </c>
-      <c r="L12" s="25">
+      <c r="L12" s="20">
         <v>1.0900000000000001</v>
       </c>
-      <c r="M12" s="25">
+      <c r="M12" s="20">
         <v>1.1399999999999999</v>
       </c>
-      <c r="N12" s="25">
+      <c r="N12" s="20">
         <v>1.1200000000000001</v>
       </c>
       <c r="O12" s="6">
         <v>0.24</v>
       </c>
       <c r="P12" s="6">
         <v>0.56000000000000005</v>
       </c>
       <c r="Q12" s="6">
         <v>0.69</v>
       </c>
       <c r="R12" s="6">
         <v>0.85</v>
       </c>
       <c r="S12" s="6">
         <v>0.94</v>
       </c>
       <c r="T12" s="6">
         <v>1.0900000000000001</v>
       </c>
       <c r="U12" s="6">
         <v>1.26</v>
       </c>
       <c r="V12" s="6">
         <v>1.3</v>
@@ -1819,92 +1873,95 @@
       </c>
       <c r="X12" s="6">
         <v>1.39</v>
       </c>
       <c r="Y12" s="6">
         <v>1.39</v>
       </c>
       <c r="Z12" s="6">
         <v>1.47</v>
       </c>
       <c r="AA12" s="6">
         <v>2.15</v>
       </c>
       <c r="AB12" s="6">
         <v>2.06</v>
       </c>
       <c r="AC12" s="6">
         <v>2.17</v>
       </c>
       <c r="AD12" s="6">
         <v>2.1800000000000002</v>
       </c>
       <c r="AE12" s="6">
         <v>2</v>
       </c>
-    </row>
-    <row r="13" spans="1:31">
+      <c r="AF12" s="6">
+        <v>1.92</v>
+      </c>
+    </row>
+    <row r="13" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A13" s="16" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>72</v>
+      </c>
+      <c r="B13" s="23" t="s">
+        <v>55</v>
       </c>
       <c r="C13" s="6">
         <v>0.98</v>
       </c>
       <c r="D13" s="6">
         <v>0.63</v>
       </c>
       <c r="E13" s="6">
         <v>0.5</v>
       </c>
       <c r="F13" s="6">
         <v>0.5</v>
       </c>
       <c r="G13" s="6">
         <v>0.5</v>
       </c>
       <c r="H13" s="6">
         <v>0.5</v>
       </c>
       <c r="I13" s="6">
         <v>0.5</v>
       </c>
       <c r="J13" s="6">
         <v>0.53</v>
       </c>
       <c r="K13" s="6">
         <v>0.52</v>
       </c>
-      <c r="L13" s="25">
+      <c r="L13" s="20">
         <v>0.59</v>
       </c>
-      <c r="M13" s="25">
+      <c r="M13" s="20">
         <v>0.59</v>
       </c>
-      <c r="N13" s="25">
+      <c r="N13" s="20">
         <v>0.6</v>
       </c>
       <c r="O13" s="6">
         <v>0.49</v>
       </c>
       <c r="P13" s="6">
         <v>0.39</v>
       </c>
       <c r="Q13" s="6">
         <v>0.42</v>
       </c>
       <c r="R13" s="6">
         <v>0.32</v>
       </c>
       <c r="S13" s="6">
         <v>0.66</v>
       </c>
       <c r="T13" s="6">
         <v>0.67</v>
       </c>
       <c r="U13" s="6">
         <v>0.65</v>
       </c>
       <c r="V13" s="6">
         <v>0.6</v>
@@ -1914,92 +1971,95 @@
       </c>
       <c r="X13" s="6">
         <v>0.57999999999999996</v>
       </c>
       <c r="Y13" s="6">
         <v>0.59</v>
       </c>
       <c r="Z13" s="6">
         <v>0.61</v>
       </c>
       <c r="AA13" s="6">
         <v>1.01</v>
       </c>
       <c r="AB13" s="6">
         <v>0.79</v>
       </c>
       <c r="AC13" s="6">
         <v>0.86</v>
       </c>
       <c r="AD13" s="6">
         <v>0.71</v>
       </c>
       <c r="AE13" s="6">
         <v>0.97</v>
       </c>
-    </row>
-    <row r="14" spans="1:31">
+      <c r="AF13" s="6">
+        <v>0.98</v>
+      </c>
+    </row>
+    <row r="14" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A14" s="16" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>73</v>
+      </c>
+      <c r="B14" s="23" t="s">
+        <v>56</v>
       </c>
       <c r="C14" s="6">
         <v>0.95</v>
       </c>
       <c r="D14" s="6">
         <v>0.92</v>
       </c>
       <c r="E14" s="6">
         <v>0.93</v>
       </c>
       <c r="F14" s="6">
         <v>1.04</v>
       </c>
       <c r="G14" s="6">
         <v>0.94</v>
       </c>
       <c r="H14" s="6">
         <v>0.89</v>
       </c>
       <c r="I14" s="6">
         <v>0.89</v>
       </c>
       <c r="J14" s="6">
         <v>0.83</v>
       </c>
       <c r="K14" s="6">
         <v>0.84</v>
       </c>
-      <c r="L14" s="25">
+      <c r="L14" s="20">
         <v>0.82</v>
       </c>
-      <c r="M14" s="25">
+      <c r="M14" s="20">
         <v>0.81</v>
       </c>
-      <c r="N14" s="25">
+      <c r="N14" s="20">
         <v>0.79</v>
       </c>
       <c r="O14" s="6">
         <v>1.02</v>
       </c>
       <c r="P14" s="6">
         <v>0.97</v>
       </c>
       <c r="Q14" s="6">
         <v>0.88</v>
       </c>
       <c r="R14" s="6">
         <v>1.01</v>
       </c>
       <c r="S14" s="6">
         <v>1.02</v>
       </c>
       <c r="T14" s="6">
         <v>1.0900000000000001</v>
       </c>
       <c r="U14" s="6">
         <v>1.1100000000000001</v>
       </c>
       <c r="V14" s="6">
         <v>1.1299999999999999</v>
@@ -2009,92 +2069,95 @@
       </c>
       <c r="X14" s="6">
         <v>1.1299999999999999</v>
       </c>
       <c r="Y14" s="6">
         <v>1.1100000000000001</v>
       </c>
       <c r="Z14" s="6">
         <v>1.0900000000000001</v>
       </c>
       <c r="AA14" s="6">
         <v>0.92</v>
       </c>
       <c r="AB14" s="6">
         <v>1.47</v>
       </c>
       <c r="AC14" s="6">
         <v>1.26</v>
       </c>
       <c r="AD14" s="6">
         <v>1.1399999999999999</v>
       </c>
       <c r="AE14" s="6">
         <v>1.05</v>
       </c>
-    </row>
-    <row r="15" spans="1:31">
+      <c r="AF14" s="6">
+        <v>1.04</v>
+      </c>
+    </row>
+    <row r="15" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A15" s="16" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>74</v>
+      </c>
+      <c r="B15" s="23" t="s">
+        <v>57</v>
       </c>
       <c r="C15" s="6">
         <v>0.71</v>
       </c>
       <c r="D15" s="6">
         <v>0.78</v>
       </c>
       <c r="E15" s="6">
         <v>0.84</v>
       </c>
       <c r="F15" s="6">
         <v>0.79</v>
       </c>
       <c r="G15" s="6">
         <v>0.67</v>
       </c>
       <c r="H15" s="6">
         <v>0.62</v>
       </c>
       <c r="I15" s="6">
         <v>0.63</v>
       </c>
       <c r="J15" s="6">
         <v>0.57999999999999996</v>
       </c>
       <c r="K15" s="6">
         <v>0.57999999999999996</v>
       </c>
-      <c r="L15" s="25">
+      <c r="L15" s="20">
         <v>0.6</v>
       </c>
-      <c r="M15" s="25">
+      <c r="M15" s="20">
         <v>0.65</v>
       </c>
-      <c r="N15" s="25">
+      <c r="N15" s="20">
         <v>0.69</v>
       </c>
       <c r="O15" s="6">
         <v>0.45</v>
       </c>
       <c r="P15" s="6">
         <v>0.84</v>
       </c>
       <c r="Q15" s="6">
         <v>0.95</v>
       </c>
       <c r="R15" s="6">
         <v>1.06</v>
       </c>
       <c r="S15" s="6">
         <v>0.95</v>
       </c>
       <c r="T15" s="6">
         <v>0.95</v>
       </c>
       <c r="U15" s="6">
         <v>0.95</v>
       </c>
       <c r="V15" s="6">
         <v>0.89</v>
@@ -2104,92 +2167,95 @@
       </c>
       <c r="X15" s="6">
         <v>0.97</v>
       </c>
       <c r="Y15" s="6">
         <v>0.94</v>
       </c>
       <c r="Z15" s="6">
         <v>0.98</v>
       </c>
       <c r="AA15" s="6">
         <v>1.27</v>
       </c>
       <c r="AB15" s="6">
         <v>0.9</v>
       </c>
       <c r="AC15" s="6">
         <v>1.03</v>
       </c>
       <c r="AD15" s="6">
         <v>1.03</v>
       </c>
       <c r="AE15" s="6">
         <v>1</v>
       </c>
-    </row>
-    <row r="16" spans="1:31">
+      <c r="AF15" s="6">
+        <v>0.96</v>
+      </c>
+    </row>
+    <row r="16" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A16" s="16" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>75</v>
+      </c>
+      <c r="B16" s="23" t="s">
+        <v>58</v>
       </c>
       <c r="C16" s="6">
         <v>0.7</v>
       </c>
       <c r="D16" s="6">
         <v>0.56999999999999995</v>
       </c>
       <c r="E16" s="6">
         <v>0.61</v>
       </c>
       <c r="F16" s="6">
         <v>0.72</v>
       </c>
       <c r="G16" s="6">
         <v>0.71</v>
       </c>
       <c r="H16" s="6">
         <v>0.66</v>
       </c>
       <c r="I16" s="6">
         <v>0.6</v>
       </c>
       <c r="J16" s="6">
         <v>0.56000000000000005</v>
       </c>
       <c r="K16" s="6">
         <v>0.56999999999999995</v>
       </c>
-      <c r="L16" s="25">
+      <c r="L16" s="20">
         <v>0.56000000000000005</v>
       </c>
-      <c r="M16" s="25">
+      <c r="M16" s="20">
         <v>0.62</v>
       </c>
-      <c r="N16" s="25">
+      <c r="N16" s="20">
         <v>0.63</v>
       </c>
       <c r="O16" s="6">
         <v>0.89</v>
       </c>
       <c r="P16" s="6">
         <v>0.62</v>
       </c>
       <c r="Q16" s="6">
         <v>0.72</v>
       </c>
       <c r="R16" s="6">
         <v>0.62</v>
       </c>
       <c r="S16" s="6">
         <v>0.56999999999999995</v>
       </c>
       <c r="T16" s="6">
         <v>0.56000000000000005</v>
       </c>
       <c r="U16" s="6">
         <v>0.57999999999999996</v>
       </c>
       <c r="V16" s="6">
         <v>0.6</v>
@@ -2199,92 +2265,95 @@
       </c>
       <c r="X16" s="6">
         <v>0.63</v>
       </c>
       <c r="Y16" s="6">
         <v>0.66</v>
       </c>
       <c r="Z16" s="6">
         <v>0.73</v>
       </c>
       <c r="AA16" s="6">
         <v>0.91</v>
       </c>
       <c r="AB16" s="6">
         <v>0.79</v>
       </c>
       <c r="AC16" s="6">
         <v>0.69</v>
       </c>
       <c r="AD16" s="6">
         <v>0.73</v>
       </c>
       <c r="AE16" s="6">
         <v>0.72</v>
       </c>
-    </row>
-    <row r="17" spans="1:31">
+      <c r="AF16" s="6">
+        <v>0.69</v>
+      </c>
+    </row>
+    <row r="17" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A17" s="16" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>76</v>
+      </c>
+      <c r="B17" s="23" t="s">
+        <v>59</v>
       </c>
       <c r="C17" s="6">
         <v>1.47</v>
       </c>
       <c r="D17" s="6">
         <v>1.18</v>
       </c>
       <c r="E17" s="6">
         <v>0.99</v>
       </c>
       <c r="F17" s="6">
         <v>1.07</v>
       </c>
       <c r="G17" s="6">
         <v>0.98</v>
       </c>
       <c r="H17" s="6">
         <v>0.91</v>
       </c>
       <c r="I17" s="6">
         <v>1.01</v>
       </c>
       <c r="J17" s="6">
         <v>0.97</v>
       </c>
       <c r="K17" s="6">
         <v>1.01</v>
       </c>
-      <c r="L17" s="25">
+      <c r="L17" s="20">
         <v>1.03</v>
       </c>
-      <c r="M17" s="25">
+      <c r="M17" s="20">
         <v>1.02</v>
       </c>
-      <c r="N17" s="25">
+      <c r="N17" s="20">
         <v>1.05</v>
       </c>
       <c r="O17" s="6">
         <v>0.74</v>
       </c>
       <c r="P17" s="6">
         <v>1.06</v>
       </c>
       <c r="Q17" s="6">
         <v>0.85</v>
       </c>
       <c r="R17" s="6">
         <v>0.9</v>
       </c>
       <c r="S17" s="6">
         <v>0.87</v>
       </c>
       <c r="T17" s="6">
         <v>0.86</v>
       </c>
       <c r="U17" s="6">
         <v>0.86</v>
       </c>
       <c r="V17" s="6">
         <v>0.81</v>
@@ -2294,92 +2363,95 @@
       </c>
       <c r="X17" s="6">
         <v>0.95</v>
       </c>
       <c r="Y17" s="6">
         <v>0.93</v>
       </c>
       <c r="Z17" s="6">
         <v>0.95</v>
       </c>
       <c r="AA17" s="6">
         <v>0.65</v>
       </c>
       <c r="AB17" s="6">
         <v>0.78</v>
       </c>
       <c r="AC17" s="6">
         <v>0.83</v>
       </c>
       <c r="AD17" s="6">
         <v>0.86</v>
       </c>
       <c r="AE17" s="6">
         <v>1.1000000000000001</v>
       </c>
-    </row>
-    <row r="18" spans="1:31">
+      <c r="AF17" s="6">
+        <v>1.26</v>
+      </c>
+    </row>
+    <row r="18" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A18" s="16" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>77</v>
+      </c>
+      <c r="B18" s="23" t="s">
+        <v>60</v>
       </c>
       <c r="C18" s="6">
         <v>0.64</v>
       </c>
       <c r="D18" s="6">
         <v>0.61</v>
       </c>
       <c r="E18" s="6">
         <v>0.56000000000000005</v>
       </c>
       <c r="F18" s="6">
         <v>0.57999999999999996</v>
       </c>
       <c r="G18" s="6">
         <v>0.63</v>
       </c>
       <c r="H18" s="6">
         <v>0.65</v>
       </c>
       <c r="I18" s="6">
         <v>0.74</v>
       </c>
       <c r="J18" s="6">
         <v>0.71</v>
       </c>
       <c r="K18" s="6">
         <v>0.69</v>
       </c>
-      <c r="L18" s="25">
+      <c r="L18" s="20">
         <v>0.66</v>
       </c>
-      <c r="M18" s="25">
+      <c r="M18" s="20">
         <v>0.73</v>
       </c>
-      <c r="N18" s="25">
+      <c r="N18" s="20">
         <v>0.74</v>
       </c>
       <c r="O18" s="6">
         <v>1</v>
       </c>
       <c r="P18" s="6">
         <v>0.81</v>
       </c>
       <c r="Q18" s="6">
         <v>0.72</v>
       </c>
       <c r="R18" s="6">
         <v>0.73</v>
       </c>
       <c r="S18" s="6">
         <v>0.92</v>
       </c>
       <c r="T18" s="6">
         <v>0.91</v>
       </c>
       <c r="U18" s="6">
         <v>0.88</v>
       </c>
       <c r="V18" s="6">
         <v>0.8</v>
@@ -2389,92 +2461,95 @@
       </c>
       <c r="X18" s="6">
         <v>0.83</v>
       </c>
       <c r="Y18" s="6">
         <v>0.88</v>
       </c>
       <c r="Z18" s="6">
         <v>0.88</v>
       </c>
       <c r="AA18" s="6">
         <v>0.91</v>
       </c>
       <c r="AB18" s="6">
         <v>1.05</v>
       </c>
       <c r="AC18" s="6">
         <v>0.87</v>
       </c>
       <c r="AD18" s="6">
         <v>0.93</v>
       </c>
       <c r="AE18" s="6">
         <v>0.83</v>
       </c>
-    </row>
-    <row r="19" spans="1:31">
+      <c r="AF18" s="6">
+        <v>0.88</v>
+      </c>
+    </row>
+    <row r="19" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A19" s="16" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>78</v>
+      </c>
+      <c r="B19" s="23" t="s">
+        <v>61</v>
       </c>
       <c r="C19" s="6">
         <v>0.93</v>
       </c>
       <c r="D19" s="6">
         <v>1.19</v>
       </c>
       <c r="E19" s="6">
         <v>1.02</v>
       </c>
       <c r="F19" s="6">
         <v>0.94</v>
       </c>
       <c r="G19" s="6">
         <v>0.84</v>
       </c>
       <c r="H19" s="6">
         <v>0.78</v>
       </c>
       <c r="I19" s="6">
         <v>0.8</v>
       </c>
       <c r="J19" s="6">
         <v>0.73</v>
       </c>
       <c r="K19" s="6">
         <v>0.78</v>
       </c>
-      <c r="L19" s="25">
+      <c r="L19" s="20">
         <v>0.75</v>
       </c>
-      <c r="M19" s="25">
+      <c r="M19" s="20">
         <v>0.72</v>
       </c>
-      <c r="N19" s="25">
+      <c r="N19" s="20">
         <v>0.7</v>
       </c>
       <c r="O19" s="6">
         <v>0.46</v>
       </c>
       <c r="P19" s="6">
         <v>0.24</v>
       </c>
       <c r="Q19" s="6">
         <v>0.32</v>
       </c>
       <c r="R19" s="6">
         <v>0.42</v>
       </c>
       <c r="S19" s="6">
         <v>0.43</v>
       </c>
       <c r="T19" s="6">
         <v>0.36</v>
       </c>
       <c r="U19" s="6">
         <v>0.41</v>
       </c>
       <c r="V19" s="6">
         <v>0.39</v>
@@ -2484,92 +2559,95 @@
       </c>
       <c r="X19" s="6">
         <v>0.45</v>
       </c>
       <c r="Y19" s="6">
         <v>0.5</v>
       </c>
       <c r="Z19" s="6">
         <v>0.49</v>
       </c>
       <c r="AA19" s="6">
         <v>1.91</v>
       </c>
       <c r="AB19" s="6">
         <v>1.25</v>
       </c>
       <c r="AC19" s="6">
         <v>0.98</v>
       </c>
       <c r="AD19" s="6">
         <v>0.98</v>
       </c>
       <c r="AE19" s="6">
         <v>0.88</v>
       </c>
-    </row>
-    <row r="20" spans="1:31">
+      <c r="AF19" s="6">
+        <v>0.77</v>
+      </c>
+    </row>
+    <row r="20" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A20" s="16" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>79</v>
+      </c>
+      <c r="B20" s="23" t="s">
+        <v>62</v>
       </c>
       <c r="C20" s="6">
         <v>0.65</v>
       </c>
       <c r="D20" s="6">
         <v>0.69</v>
       </c>
       <c r="E20" s="6">
         <v>0.61</v>
       </c>
       <c r="F20" s="6">
         <v>0.49</v>
       </c>
       <c r="G20" s="6">
         <v>0.5</v>
       </c>
       <c r="H20" s="6">
         <v>0.52</v>
       </c>
       <c r="I20" s="6">
         <v>0.49</v>
       </c>
       <c r="J20" s="6">
         <v>0.51</v>
       </c>
       <c r="K20" s="6">
         <v>0.57999999999999996</v>
       </c>
-      <c r="L20" s="25">
+      <c r="L20" s="20">
         <v>0.55000000000000004</v>
       </c>
-      <c r="M20" s="25">
+      <c r="M20" s="20">
         <v>0.59</v>
       </c>
-      <c r="N20" s="25">
+      <c r="N20" s="20">
         <v>0.61</v>
       </c>
       <c r="O20" s="6">
         <v>1.31</v>
       </c>
       <c r="P20" s="6">
         <v>0.79</v>
       </c>
       <c r="Q20" s="6">
         <v>0.89</v>
       </c>
       <c r="R20" s="6">
         <v>0.81</v>
       </c>
       <c r="S20" s="6">
         <v>0.82</v>
       </c>
       <c r="T20" s="6">
         <v>0.71</v>
       </c>
       <c r="U20" s="6">
         <v>0.68</v>
       </c>
       <c r="V20" s="6">
         <v>0.68</v>
@@ -2579,92 +2657,95 @@
       </c>
       <c r="X20" s="6">
         <v>0.67</v>
       </c>
       <c r="Y20" s="6">
         <v>0.7</v>
       </c>
       <c r="Z20" s="6">
         <v>0.69</v>
       </c>
       <c r="AA20" s="6">
         <v>0.83</v>
       </c>
       <c r="AB20" s="6">
         <v>0.77</v>
       </c>
       <c r="AC20" s="6">
         <v>0.65</v>
       </c>
       <c r="AD20" s="6">
         <v>0.65</v>
       </c>
       <c r="AE20" s="6">
         <v>0.73</v>
       </c>
-    </row>
-    <row r="21" spans="1:31">
+      <c r="AF20" s="6">
+        <v>0.67</v>
+      </c>
+    </row>
+    <row r="21" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A21" s="16" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>80</v>
+      </c>
+      <c r="B21" s="23" t="s">
+        <v>63</v>
       </c>
       <c r="C21" s="6">
         <v>0.95</v>
       </c>
       <c r="D21" s="6">
         <v>0.93</v>
       </c>
       <c r="E21" s="6">
         <v>0.77</v>
       </c>
       <c r="F21" s="6">
         <v>0.79</v>
       </c>
       <c r="G21" s="6">
         <v>0.8</v>
       </c>
       <c r="H21" s="6">
         <v>0.82</v>
       </c>
       <c r="I21" s="6">
         <v>0.88</v>
       </c>
       <c r="J21" s="6">
         <v>0.86</v>
       </c>
       <c r="K21" s="6">
         <v>0.92</v>
       </c>
-      <c r="L21" s="25">
+      <c r="L21" s="20">
         <v>0.96</v>
       </c>
-      <c r="M21" s="25">
+      <c r="M21" s="20">
         <v>1</v>
       </c>
-      <c r="N21" s="25">
+      <c r="N21" s="20">
         <v>1.01</v>
       </c>
       <c r="O21" s="6">
         <v>0.95</v>
       </c>
       <c r="P21" s="6">
         <v>0.94</v>
       </c>
       <c r="Q21" s="6">
         <v>0.83</v>
       </c>
       <c r="R21" s="6">
         <v>0.91</v>
       </c>
       <c r="S21" s="6">
         <v>1.1100000000000001</v>
       </c>
       <c r="T21" s="6">
         <v>1.08</v>
       </c>
       <c r="U21" s="6">
         <v>1.08</v>
       </c>
       <c r="V21" s="6">
         <v>1.08</v>
@@ -2674,92 +2755,95 @@
       </c>
       <c r="X21" s="6">
         <v>1.1299999999999999</v>
       </c>
       <c r="Y21" s="6">
         <v>1.1599999999999999</v>
       </c>
       <c r="Z21" s="6">
         <v>1.2</v>
       </c>
       <c r="AA21" s="6">
         <v>0.69</v>
       </c>
       <c r="AB21" s="6">
         <v>1.06</v>
       </c>
       <c r="AC21" s="6">
         <v>1.2</v>
       </c>
       <c r="AD21" s="6">
         <v>1.17</v>
       </c>
       <c r="AE21" s="6">
         <v>1.3</v>
       </c>
-    </row>
-    <row r="22" spans="1:31">
+      <c r="AF21" s="6">
+        <v>1.34</v>
+      </c>
+    </row>
+    <row r="22" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A22" s="16" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>81</v>
+      </c>
+      <c r="B22" s="23" t="s">
+        <v>64</v>
       </c>
       <c r="C22" s="6">
         <v>0.81</v>
       </c>
       <c r="D22" s="6">
         <v>0.71</v>
       </c>
       <c r="E22" s="6">
         <v>0.59</v>
       </c>
       <c r="F22" s="6">
         <v>0.62</v>
       </c>
       <c r="G22" s="6">
         <v>0.63</v>
       </c>
       <c r="H22" s="6">
         <v>0.59</v>
       </c>
       <c r="I22" s="6">
         <v>0.55000000000000004</v>
       </c>
       <c r="J22" s="6">
         <v>0.59</v>
       </c>
       <c r="K22" s="6">
         <v>0.59</v>
       </c>
-      <c r="L22" s="25">
+      <c r="L22" s="20">
         <v>0.62</v>
       </c>
-      <c r="M22" s="25">
+      <c r="M22" s="20">
         <v>0.69</v>
       </c>
-      <c r="N22" s="25">
+      <c r="N22" s="20">
         <v>0.67</v>
       </c>
       <c r="O22" s="6">
         <v>0.8</v>
       </c>
       <c r="P22" s="6">
         <v>0.6</v>
       </c>
       <c r="Q22" s="6">
         <v>0.51</v>
       </c>
       <c r="R22" s="6">
         <v>0.53</v>
       </c>
       <c r="S22" s="6">
         <v>0.54</v>
       </c>
       <c r="T22" s="6">
         <v>0.51</v>
       </c>
       <c r="U22" s="6">
         <v>0.47</v>
       </c>
       <c r="V22" s="6">
         <v>0.48</v>
@@ -2769,92 +2853,95 @@
       </c>
       <c r="X22" s="6">
         <v>0.5</v>
       </c>
       <c r="Y22" s="6">
         <v>0.56000000000000005</v>
       </c>
       <c r="Z22" s="6">
         <v>0.62</v>
       </c>
       <c r="AA22" s="6">
         <v>0.45</v>
       </c>
       <c r="AB22" s="6">
         <v>0.53</v>
       </c>
       <c r="AC22" s="6">
         <v>0.62</v>
       </c>
       <c r="AD22" s="6">
         <v>0.64</v>
       </c>
       <c r="AE22" s="6">
         <v>0.64</v>
       </c>
-    </row>
-    <row r="23" spans="1:31">
+      <c r="AF22" s="6">
+        <v>0.67</v>
+      </c>
+    </row>
+    <row r="23" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A23" s="16" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>66</v>
+        <v>82</v>
+      </c>
+      <c r="B23" s="23" t="s">
+        <v>65</v>
       </c>
       <c r="C23" s="6">
         <v>0.75</v>
       </c>
       <c r="D23" s="6">
         <v>0.57999999999999996</v>
       </c>
       <c r="E23" s="6">
         <v>0.7</v>
       </c>
       <c r="F23" s="6">
         <v>0.81</v>
       </c>
       <c r="G23" s="6">
         <v>0.72</v>
       </c>
       <c r="H23" s="6">
         <v>0.67</v>
       </c>
       <c r="I23" s="6">
         <v>0.65</v>
       </c>
       <c r="J23" s="6">
         <v>0.76</v>
       </c>
       <c r="K23" s="6">
         <v>0.7</v>
       </c>
-      <c r="L23" s="25">
+      <c r="L23" s="20">
         <v>0.72</v>
       </c>
-      <c r="M23" s="25">
+      <c r="M23" s="20">
         <v>0.76</v>
       </c>
-      <c r="N23" s="25">
+      <c r="N23" s="20">
         <v>0.86</v>
       </c>
       <c r="O23" s="6">
         <v>0.76</v>
       </c>
       <c r="P23" s="6">
         <v>0.59</v>
       </c>
       <c r="Q23" s="6">
         <v>0.91</v>
       </c>
       <c r="R23" s="6">
         <v>0.88</v>
       </c>
       <c r="S23" s="6">
         <v>0.97</v>
       </c>
       <c r="T23" s="6">
         <v>1.07</v>
       </c>
       <c r="U23" s="6">
         <v>1.02</v>
       </c>
       <c r="V23" s="6">
         <v>1.01</v>
@@ -2864,92 +2951,95 @@
       </c>
       <c r="X23" s="6">
         <v>1.06</v>
       </c>
       <c r="Y23" s="6">
         <v>1.03</v>
       </c>
       <c r="Z23" s="6">
         <v>1.07</v>
       </c>
       <c r="AA23" s="6">
         <v>1.54</v>
       </c>
       <c r="AB23" s="6">
         <v>1.01</v>
       </c>
       <c r="AC23" s="6">
         <v>1.1200000000000001</v>
       </c>
       <c r="AD23" s="6">
         <v>0.99</v>
       </c>
       <c r="AE23" s="6">
         <v>0.9</v>
       </c>
-    </row>
-    <row r="24" spans="1:31">
+      <c r="AF23" s="6">
+        <v>0.82</v>
+      </c>
+    </row>
+    <row r="24" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A24" s="16" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>83</v>
+      </c>
+      <c r="B24" s="23" t="s">
+        <v>66</v>
       </c>
       <c r="C24" s="6">
         <v>0.97</v>
       </c>
       <c r="D24" s="6">
         <v>1</v>
       </c>
       <c r="E24" s="6">
         <v>1.02</v>
       </c>
       <c r="F24" s="6">
         <v>0.94</v>
       </c>
       <c r="G24" s="6">
         <v>0.9</v>
       </c>
       <c r="H24" s="6">
         <v>0.92</v>
       </c>
       <c r="I24" s="6">
         <v>0.95</v>
       </c>
       <c r="J24" s="6">
         <v>0.94</v>
       </c>
       <c r="K24" s="6">
         <v>0.97</v>
       </c>
-      <c r="L24" s="25">
+      <c r="L24" s="20">
         <v>1.02</v>
       </c>
-      <c r="M24" s="25">
+      <c r="M24" s="20">
         <v>1.1000000000000001</v>
       </c>
-      <c r="N24" s="25">
+      <c r="N24" s="20">
         <v>1.0900000000000001</v>
       </c>
       <c r="O24" s="6">
         <v>0.78</v>
       </c>
       <c r="P24" s="6">
         <v>0.86</v>
       </c>
       <c r="Q24" s="6">
         <v>1.03</v>
       </c>
       <c r="R24" s="6">
         <v>0.92</v>
       </c>
       <c r="S24" s="6">
         <v>0.97</v>
       </c>
       <c r="T24" s="6">
         <v>1.01</v>
       </c>
       <c r="U24" s="6">
         <v>1</v>
       </c>
       <c r="V24" s="6">
         <v>1.01</v>
@@ -2959,92 +3049,95 @@
       </c>
       <c r="X24" s="6">
         <v>0.99</v>
       </c>
       <c r="Y24" s="6">
         <v>1.08</v>
       </c>
       <c r="Z24" s="6">
         <v>1.08</v>
       </c>
       <c r="AA24" s="6">
         <v>0.87</v>
       </c>
       <c r="AB24" s="6">
         <v>1.27</v>
       </c>
       <c r="AC24" s="6">
         <v>0.96</v>
       </c>
       <c r="AD24" s="6">
         <v>0.82</v>
       </c>
       <c r="AE24" s="6">
         <v>0.89</v>
       </c>
-    </row>
-    <row r="25" spans="1:31">
+      <c r="AF24" s="6">
+        <v>0.83</v>
+      </c>
+    </row>
+    <row r="25" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A25" s="16" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>84</v>
+      </c>
+      <c r="B25" s="23" t="s">
+        <v>67</v>
       </c>
       <c r="C25" s="6">
         <v>1.1200000000000001</v>
       </c>
       <c r="D25" s="6">
         <v>1.03</v>
       </c>
       <c r="E25" s="6">
         <v>0.8</v>
       </c>
       <c r="F25" s="6">
         <v>0.8</v>
       </c>
       <c r="G25" s="6">
         <v>0.95</v>
       </c>
       <c r="H25" s="6">
         <v>0.89</v>
       </c>
       <c r="I25" s="6">
         <v>0.94</v>
       </c>
       <c r="J25" s="6">
         <v>0.88</v>
       </c>
       <c r="K25" s="6">
         <v>0.95</v>
       </c>
-      <c r="L25" s="25">
+      <c r="L25" s="20">
         <v>1</v>
       </c>
-      <c r="M25" s="25">
+      <c r="M25" s="20">
         <v>0.98</v>
       </c>
-      <c r="N25" s="25">
+      <c r="N25" s="20">
         <v>0.98</v>
       </c>
       <c r="O25" s="6">
         <v>0.79</v>
       </c>
       <c r="P25" s="6">
         <v>0.77</v>
       </c>
       <c r="Q25" s="6">
         <v>0.81</v>
       </c>
       <c r="R25" s="6">
         <v>0.87</v>
       </c>
       <c r="S25" s="6">
         <v>0.88</v>
       </c>
       <c r="T25" s="6">
         <v>0.98</v>
       </c>
       <c r="U25" s="6">
         <v>0.97</v>
       </c>
       <c r="V25" s="6">
         <v>0.95</v>
@@ -3054,92 +3147,95 @@
       </c>
       <c r="X25" s="6">
         <v>1.03</v>
       </c>
       <c r="Y25" s="6">
         <v>1.06</v>
       </c>
       <c r="Z25" s="6">
         <v>1.06</v>
       </c>
       <c r="AA25" s="6">
         <v>1.72</v>
       </c>
       <c r="AB25" s="6">
         <v>1.26</v>
       </c>
       <c r="AC25" s="6">
         <v>1.37</v>
       </c>
       <c r="AD25" s="6">
         <v>1.35</v>
       </c>
       <c r="AE25" s="6">
         <v>1.24</v>
       </c>
-    </row>
-    <row r="26" spans="1:31">
+      <c r="AF25" s="6">
+        <v>1.21</v>
+      </c>
+    </row>
+    <row r="26" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A26" s="16" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>85</v>
+      </c>
+      <c r="B26" s="24" t="s">
+        <v>68</v>
       </c>
       <c r="C26" s="6">
         <v>1.1200000000000001</v>
       </c>
       <c r="D26" s="6">
         <v>0.57999999999999996</v>
       </c>
       <c r="E26" s="6">
         <v>0.52</v>
       </c>
       <c r="F26" s="6">
         <v>0.61</v>
       </c>
       <c r="G26" s="6">
         <v>0.71</v>
       </c>
       <c r="H26" s="6">
         <v>0.69</v>
       </c>
       <c r="I26" s="6">
         <v>0.67</v>
       </c>
       <c r="J26" s="6">
         <v>0.73</v>
       </c>
       <c r="K26" s="6">
         <v>0.7</v>
       </c>
-      <c r="L26" s="25">
+      <c r="L26" s="20">
         <v>0.73</v>
       </c>
-      <c r="M26" s="25">
+      <c r="M26" s="20">
         <v>0.75</v>
       </c>
-      <c r="N26" s="25">
+      <c r="N26" s="20">
         <v>0.78</v>
       </c>
       <c r="O26" s="6">
         <v>0.56000000000000005</v>
       </c>
       <c r="P26" s="6">
         <v>0.75</v>
       </c>
       <c r="Q26" s="6">
         <v>0.78</v>
       </c>
       <c r="R26" s="6">
         <v>0.7</v>
       </c>
       <c r="S26" s="6">
         <v>0.73</v>
       </c>
       <c r="T26" s="6">
         <v>0.75</v>
       </c>
       <c r="U26" s="6">
         <v>0.7</v>
       </c>
       <c r="V26" s="6">
         <v>0.67</v>
@@ -3149,126 +3245,130 @@
       </c>
       <c r="X26" s="6">
         <v>0.74</v>
       </c>
       <c r="Y26" s="6">
         <v>0.68</v>
       </c>
       <c r="Z26" s="6">
         <v>0.67</v>
       </c>
       <c r="AA26" s="6">
         <v>1.45</v>
       </c>
       <c r="AB26" s="6">
         <v>1.07</v>
       </c>
       <c r="AC26" s="6">
         <v>0.9</v>
       </c>
       <c r="AD26" s="6">
         <v>0.67</v>
       </c>
       <c r="AE26" s="6">
         <v>0.83</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="39" t="s">
+      <c r="AF26" s="6">
+        <v>0.77</v>
+      </c>
+    </row>
+    <row r="27" spans="1:32" s="10" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="30" t="s">
         <v>10</v>
       </c>
-      <c r="B27" s="39"/>
-[...29 lines deleted...]
-    <row r="28" spans="1:31">
+      <c r="B27" s="30"/>
+      <c r="C27" s="30"/>
+      <c r="D27" s="30"/>
+      <c r="E27" s="30"/>
+      <c r="F27" s="30"/>
+      <c r="G27" s="30"/>
+      <c r="H27" s="30"/>
+      <c r="I27" s="30"/>
+      <c r="J27" s="30"/>
+      <c r="K27" s="30"/>
+      <c r="L27" s="30"/>
+      <c r="M27" s="30"/>
+      <c r="N27" s="30"/>
+      <c r="O27" s="30"/>
+      <c r="P27" s="30"/>
+      <c r="Q27" s="30"/>
+      <c r="R27" s="30"/>
+      <c r="S27" s="30"/>
+      <c r="T27" s="30"/>
+      <c r="U27" s="30"/>
+      <c r="V27" s="30"/>
+      <c r="W27" s="30"/>
+      <c r="X27" s="30"/>
+      <c r="Y27" s="30"/>
+      <c r="AA27" s="28"/>
+      <c r="AB27" s="28"/>
+      <c r="AC27" s="28"/>
+      <c r="AD27" s="28"/>
+      <c r="AE27" s="28"/>
+      <c r="AF27" s="6"/>
+    </row>
+    <row r="28" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A28" s="16" t="s">
         <v>45</v>
       </c>
-      <c r="B28" s="27" t="s">
-        <v>52</v>
+      <c r="B28" s="22" t="s">
+        <v>51</v>
       </c>
       <c r="C28" s="6">
         <v>1.55</v>
       </c>
       <c r="D28" s="6">
         <v>1.33</v>
       </c>
       <c r="E28" s="6">
         <v>1.1499999999999999</v>
       </c>
       <c r="F28" s="6">
         <v>1.19</v>
       </c>
       <c r="G28" s="6">
         <v>1.29</v>
       </c>
       <c r="H28" s="6">
         <v>1.24</v>
       </c>
       <c r="I28" s="6">
         <v>1.28</v>
       </c>
       <c r="J28" s="6">
         <v>1.26</v>
       </c>
       <c r="K28" s="6">
         <v>1.29</v>
       </c>
-      <c r="L28" s="25">
+      <c r="L28" s="20">
         <v>1.31</v>
       </c>
-      <c r="M28" s="25">
+      <c r="M28" s="20">
         <v>1.37</v>
       </c>
-      <c r="N28" s="25">
+      <c r="N28" s="20">
         <v>1.4</v>
       </c>
       <c r="O28" s="6">
         <v>0.97</v>
       </c>
       <c r="P28" s="6">
         <v>1.1000000000000001</v>
       </c>
       <c r="Q28" s="6">
         <v>1.22</v>
       </c>
       <c r="R28" s="6">
         <v>1.27</v>
       </c>
       <c r="S28" s="6">
         <v>1.32</v>
       </c>
       <c r="T28" s="6">
         <v>1.36</v>
       </c>
       <c r="U28" s="6">
         <v>1.37</v>
       </c>
       <c r="V28" s="6">
         <v>1.38</v>
@@ -3278,92 +3378,95 @@
       </c>
       <c r="X28" s="6">
         <v>1.47</v>
       </c>
       <c r="Y28" s="6">
         <v>1.51</v>
       </c>
       <c r="Z28" s="6">
         <v>1.58</v>
       </c>
       <c r="AA28" s="6">
         <v>1.91</v>
       </c>
       <c r="AB28" s="6">
         <v>1.8</v>
       </c>
       <c r="AC28" s="6">
         <v>1.67</v>
       </c>
       <c r="AD28" s="6">
         <v>1.63</v>
       </c>
       <c r="AE28" s="6">
         <v>1.67</v>
       </c>
-    </row>
-    <row r="29" spans="1:31">
+      <c r="AF28" s="6">
+        <v>1.63</v>
+      </c>
+    </row>
+    <row r="29" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A29" s="16" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>69</v>
+      </c>
+      <c r="B29" s="23" t="s">
+        <v>52</v>
       </c>
       <c r="C29" s="6">
         <v>1.52</v>
       </c>
       <c r="D29" s="6">
         <v>1.02</v>
       </c>
       <c r="E29" s="6">
         <v>0.92</v>
       </c>
       <c r="F29" s="6">
         <v>0.98</v>
       </c>
       <c r="G29" s="6">
         <v>1.1599999999999999</v>
       </c>
       <c r="H29" s="6">
         <v>1.1299999999999999</v>
       </c>
       <c r="I29" s="6">
         <v>1.19</v>
       </c>
       <c r="J29" s="6">
         <v>1.2</v>
       </c>
       <c r="K29" s="6">
         <v>1.26</v>
       </c>
-      <c r="L29" s="25">
+      <c r="L29" s="20">
         <v>1.32</v>
       </c>
-      <c r="M29" s="25">
+      <c r="M29" s="20">
         <v>1.4</v>
       </c>
-      <c r="N29" s="25">
+      <c r="N29" s="20">
         <v>1.45</v>
       </c>
       <c r="O29" s="6">
         <v>0.87</v>
       </c>
       <c r="P29" s="6">
         <v>1.01</v>
       </c>
       <c r="Q29" s="6">
         <v>1.27</v>
       </c>
       <c r="R29" s="6">
         <v>1.33</v>
       </c>
       <c r="S29" s="6">
         <v>1.42</v>
       </c>
       <c r="T29" s="6">
         <v>1.4</v>
       </c>
       <c r="U29" s="6">
         <v>1.42</v>
       </c>
       <c r="V29" s="6">
         <v>1.38</v>
@@ -3373,92 +3476,95 @@
       </c>
       <c r="X29" s="6">
         <v>1.5</v>
       </c>
       <c r="Y29" s="6">
         <v>1.54</v>
       </c>
       <c r="Z29" s="6">
         <v>1.63</v>
       </c>
       <c r="AA29" s="6">
         <v>2.14</v>
       </c>
       <c r="AB29" s="6">
         <v>1.75</v>
       </c>
       <c r="AC29" s="6">
         <v>1.52</v>
       </c>
       <c r="AD29" s="6">
         <v>1.57</v>
       </c>
       <c r="AE29" s="6">
         <v>1.67</v>
       </c>
-    </row>
-    <row r="30" spans="1:31">
+      <c r="AF29" s="6">
+        <v>1.61</v>
+      </c>
+    </row>
+    <row r="30" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A30" s="16" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>70</v>
+      </c>
+      <c r="B30" s="23" t="s">
+        <v>53</v>
       </c>
       <c r="C30" s="6">
         <v>2.06</v>
       </c>
       <c r="D30" s="6">
         <v>1.77</v>
       </c>
       <c r="E30" s="6">
         <v>1.55</v>
       </c>
       <c r="F30" s="6">
         <v>1.57</v>
       </c>
       <c r="G30" s="6">
         <v>1.48</v>
       </c>
       <c r="H30" s="6">
         <v>1.35</v>
       </c>
       <c r="I30" s="6">
         <v>1.32</v>
       </c>
       <c r="J30" s="6">
         <v>1.36</v>
       </c>
       <c r="K30" s="6">
         <v>1.33</v>
       </c>
-      <c r="L30" s="25">
+      <c r="L30" s="20">
         <v>1.35</v>
       </c>
-      <c r="M30" s="25">
+      <c r="M30" s="20">
         <v>1.39</v>
       </c>
-      <c r="N30" s="25">
+      <c r="N30" s="20">
         <v>1.41</v>
       </c>
       <c r="O30" s="6">
         <v>1.07</v>
       </c>
       <c r="P30" s="6">
         <v>1.1200000000000001</v>
       </c>
       <c r="Q30" s="6">
         <v>1.1000000000000001</v>
       </c>
       <c r="R30" s="6">
         <v>1.21</v>
       </c>
       <c r="S30" s="6">
         <v>1.18</v>
       </c>
       <c r="T30" s="6">
         <v>1.34</v>
       </c>
       <c r="U30" s="6">
         <v>1.24</v>
       </c>
       <c r="V30" s="6">
         <v>1.36</v>
@@ -3468,92 +3574,95 @@
       </c>
       <c r="X30" s="6">
         <v>1.47</v>
       </c>
       <c r="Y30" s="6">
         <v>1.54</v>
       </c>
       <c r="Z30" s="6">
         <v>1.6</v>
       </c>
       <c r="AA30" s="6">
         <v>2.83</v>
       </c>
       <c r="AB30" s="6">
         <v>1.93</v>
       </c>
       <c r="AC30" s="6">
         <v>1.87</v>
       </c>
       <c r="AD30" s="6">
         <v>1.68</v>
       </c>
       <c r="AE30" s="6">
         <v>1.33</v>
       </c>
-    </row>
-    <row r="31" spans="1:31">
+      <c r="AF30" s="6">
+        <v>1.29</v>
+      </c>
+    </row>
+    <row r="31" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A31" s="16" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>71</v>
+      </c>
+      <c r="B31" s="23" t="s">
+        <v>54</v>
       </c>
       <c r="C31" s="6">
         <v>1.74</v>
       </c>
       <c r="D31" s="6">
         <v>2.2000000000000002</v>
       </c>
       <c r="E31" s="6">
         <v>1.61</v>
       </c>
       <c r="F31" s="6">
         <v>1.46</v>
       </c>
       <c r="G31" s="6">
         <v>1.61</v>
       </c>
       <c r="H31" s="6">
         <v>1.42</v>
       </c>
       <c r="I31" s="6">
         <v>1.33</v>
       </c>
       <c r="J31" s="6">
         <v>1.22</v>
       </c>
       <c r="K31" s="6">
         <v>1.23</v>
       </c>
-      <c r="L31" s="25">
+      <c r="L31" s="20">
         <v>1.17</v>
       </c>
-      <c r="M31" s="25">
+      <c r="M31" s="20">
         <v>1.23</v>
       </c>
-      <c r="N31" s="25">
+      <c r="N31" s="20">
         <v>1.23</v>
       </c>
       <c r="O31" s="6">
         <v>0.32</v>
       </c>
       <c r="P31" s="6">
         <v>0.57999999999999996</v>
       </c>
       <c r="Q31" s="6">
         <v>0.76</v>
       </c>
       <c r="R31" s="6">
         <v>0.9</v>
       </c>
       <c r="S31" s="6">
         <v>1.01</v>
       </c>
       <c r="T31" s="6">
         <v>1.19</v>
       </c>
       <c r="U31" s="6">
         <v>1.44</v>
       </c>
       <c r="V31" s="6">
         <v>1.48</v>
@@ -3563,92 +3672,95 @@
       </c>
       <c r="X31" s="6">
         <v>1.54</v>
       </c>
       <c r="Y31" s="6">
         <v>1.56</v>
       </c>
       <c r="Z31" s="6">
         <v>1.64</v>
       </c>
       <c r="AA31" s="6">
         <v>1.93</v>
       </c>
       <c r="AB31" s="6">
         <v>1.93</v>
       </c>
       <c r="AC31" s="6">
         <v>2.2000000000000002</v>
       </c>
       <c r="AD31" s="6">
         <v>2.2999999999999998</v>
       </c>
       <c r="AE31" s="6">
         <v>2.16</v>
       </c>
-    </row>
-    <row r="32" spans="1:31">
+      <c r="AF31" s="6">
+        <v>2.11</v>
+      </c>
+    </row>
+    <row r="32" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A32" s="16" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>73</v>
+      </c>
+      <c r="B32" s="23" t="s">
+        <v>56</v>
       </c>
       <c r="C32" s="6">
         <v>0.8</v>
       </c>
       <c r="D32" s="6">
         <v>1.1000000000000001</v>
       </c>
       <c r="E32" s="6">
         <v>1.17</v>
       </c>
       <c r="F32" s="6">
         <v>1.43</v>
       </c>
       <c r="G32" s="6">
         <v>1.24</v>
       </c>
       <c r="H32" s="6">
         <v>1.22</v>
       </c>
       <c r="I32" s="6">
         <v>1.27</v>
       </c>
       <c r="J32" s="6">
         <v>1.18</v>
       </c>
       <c r="K32" s="6">
         <v>1.2</v>
       </c>
-      <c r="L32" s="25">
+      <c r="L32" s="20">
         <v>1.1100000000000001</v>
       </c>
-      <c r="M32" s="25">
+      <c r="M32" s="20">
         <v>1.1299999999999999</v>
       </c>
-      <c r="N32" s="25">
+      <c r="N32" s="20">
         <v>1.1000000000000001</v>
       </c>
       <c r="O32" s="6">
         <v>1.89</v>
       </c>
       <c r="P32" s="6">
         <v>1.7</v>
       </c>
       <c r="Q32" s="6">
         <v>1.21</v>
       </c>
       <c r="R32" s="6">
         <v>1.33</v>
       </c>
       <c r="S32" s="6">
         <v>1.1100000000000001</v>
       </c>
       <c r="T32" s="6">
         <v>1.1100000000000001</v>
       </c>
       <c r="U32" s="6">
         <v>1.1100000000000001</v>
       </c>
       <c r="V32" s="6">
         <v>1.21</v>
@@ -3658,92 +3770,95 @@
       </c>
       <c r="X32" s="6">
         <v>1.27</v>
       </c>
       <c r="Y32" s="6">
         <v>1.36</v>
       </c>
       <c r="Z32" s="6">
         <v>1.31</v>
       </c>
       <c r="AA32" s="6">
         <v>0.56999999999999995</v>
       </c>
       <c r="AB32" s="6">
         <v>1.47</v>
       </c>
       <c r="AC32" s="6">
         <v>1.35</v>
       </c>
       <c r="AD32" s="6">
         <v>1.3</v>
       </c>
       <c r="AE32" s="6">
         <v>1.21</v>
       </c>
-    </row>
-    <row r="33" spans="1:31">
+      <c r="AF32" s="6">
+        <v>1.25</v>
+      </c>
+    </row>
+    <row r="33" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A33" s="16" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>80</v>
+      </c>
+      <c r="B33" s="23" t="s">
+        <v>63</v>
       </c>
       <c r="C33" s="6">
         <v>1.89</v>
       </c>
       <c r="D33" s="6">
         <v>1.56</v>
       </c>
       <c r="E33" s="6">
         <v>1.22</v>
       </c>
       <c r="F33" s="6">
         <v>1.25</v>
       </c>
       <c r="G33" s="6">
         <v>1.27</v>
       </c>
       <c r="H33" s="6">
         <v>1.31</v>
       </c>
       <c r="I33" s="6">
         <v>1.42</v>
       </c>
       <c r="J33" s="6">
         <v>1.38</v>
       </c>
       <c r="K33" s="6">
         <v>1.44</v>
       </c>
-      <c r="L33" s="25">
+      <c r="L33" s="20">
         <v>1.45</v>
       </c>
-      <c r="M33" s="25">
+      <c r="M33" s="20">
         <v>1.44</v>
       </c>
-      <c r="N33" s="25">
+      <c r="N33" s="20">
         <v>1.51</v>
       </c>
       <c r="O33" s="6">
         <v>0.94</v>
       </c>
       <c r="P33" s="6">
         <v>0.88</v>
       </c>
       <c r="Q33" s="6">
         <v>0.9</v>
       </c>
       <c r="R33" s="6">
         <v>0.96</v>
       </c>
       <c r="S33" s="6">
         <v>1.19</v>
       </c>
       <c r="T33" s="6">
         <v>1.31</v>
       </c>
       <c r="U33" s="6">
         <v>1.31</v>
       </c>
       <c r="V33" s="6">
         <v>1.33</v>
@@ -3753,92 +3868,95 @@
       </c>
       <c r="X33" s="6">
         <v>1.47</v>
       </c>
       <c r="Y33" s="6">
         <v>1.51</v>
       </c>
       <c r="Z33" s="6">
         <v>1.55</v>
       </c>
       <c r="AA33" s="6">
         <v>1.1499999999999999</v>
       </c>
       <c r="AB33" s="6">
         <v>1.7</v>
       </c>
       <c r="AC33" s="6">
         <v>1.76</v>
       </c>
       <c r="AD33" s="6">
         <v>1.66</v>
       </c>
       <c r="AE33" s="6">
         <v>1.86</v>
       </c>
-    </row>
-    <row r="34" spans="1:31">
+      <c r="AF33" s="6">
+        <v>1.88</v>
+      </c>
+    </row>
+    <row r="34" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A34" s="16" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>83</v>
+      </c>
+      <c r="B34" s="23" t="s">
+        <v>66</v>
       </c>
       <c r="C34" s="6">
         <v>1.38</v>
       </c>
       <c r="D34" s="6">
         <v>1.42</v>
       </c>
       <c r="E34" s="6">
         <v>1.53</v>
       </c>
       <c r="F34" s="6">
         <v>1.41</v>
       </c>
       <c r="G34" s="6">
         <v>1.61</v>
       </c>
       <c r="H34" s="6">
         <v>1.58</v>
       </c>
       <c r="I34" s="6">
         <v>1.81</v>
       </c>
       <c r="J34" s="6">
         <v>1.79</v>
       </c>
       <c r="K34" s="6">
         <v>1.79</v>
       </c>
-      <c r="L34" s="25">
+      <c r="L34" s="20">
         <v>1.82</v>
       </c>
-      <c r="M34" s="25">
+      <c r="M34" s="20">
         <v>1.88</v>
       </c>
-      <c r="N34" s="25">
+      <c r="N34" s="20">
         <v>1.9</v>
       </c>
       <c r="O34" s="6">
         <v>2.09</v>
       </c>
       <c r="P34" s="6">
         <v>2.1800000000000002</v>
       </c>
       <c r="Q34" s="6">
         <v>2.4900000000000002</v>
       </c>
       <c r="R34" s="6">
         <v>2.15</v>
       </c>
       <c r="S34" s="6">
         <v>2.06</v>
       </c>
       <c r="T34" s="6">
         <v>2.0699999999999998</v>
       </c>
       <c r="U34" s="6">
         <v>1.87</v>
       </c>
       <c r="V34" s="6">
         <v>1.89</v>
@@ -3848,92 +3966,95 @@
       </c>
       <c r="X34" s="6">
         <v>1.79</v>
       </c>
       <c r="Y34" s="6">
         <v>1.89</v>
       </c>
       <c r="Z34" s="6">
         <v>1.93</v>
       </c>
       <c r="AA34" s="6">
         <v>1.05</v>
       </c>
       <c r="AB34" s="6">
         <v>2.2000000000000002</v>
       </c>
       <c r="AC34" s="6">
         <v>1.68</v>
       </c>
       <c r="AD34" s="6">
         <v>1.44</v>
       </c>
       <c r="AE34" s="6">
         <v>1.57</v>
       </c>
-    </row>
-    <row r="35" spans="1:31">
+      <c r="AF34" s="6">
+        <v>1.55</v>
+      </c>
+    </row>
+    <row r="35" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A35" s="16" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>85</v>
+      </c>
+      <c r="B35" s="24" t="s">
+        <v>68</v>
       </c>
       <c r="C35" s="6">
         <v>1.1100000000000001</v>
       </c>
       <c r="D35" s="6">
         <v>0.56999999999999995</v>
       </c>
       <c r="E35" s="6">
         <v>0.5</v>
       </c>
       <c r="F35" s="6">
         <v>0.76</v>
       </c>
       <c r="G35" s="6">
         <v>0.9</v>
       </c>
       <c r="H35" s="6">
         <v>0.88</v>
       </c>
       <c r="I35" s="6">
         <v>0.86</v>
       </c>
       <c r="J35" s="6">
         <v>0.94</v>
       </c>
       <c r="K35" s="6">
         <v>0.92</v>
       </c>
-      <c r="L35" s="25">
+      <c r="L35" s="20">
         <v>1.01</v>
       </c>
-      <c r="M35" s="25">
+      <c r="M35" s="20">
         <v>1.03</v>
       </c>
-      <c r="N35" s="25">
+      <c r="N35" s="20">
         <v>1.1299999999999999</v>
       </c>
       <c r="O35" s="6">
         <v>0.74</v>
       </c>
       <c r="P35" s="6">
         <v>1.38</v>
       </c>
       <c r="Q35" s="6">
         <v>1.42</v>
       </c>
       <c r="R35" s="6">
         <v>1.35</v>
       </c>
       <c r="S35" s="6">
         <v>1.23</v>
       </c>
       <c r="T35" s="6">
         <v>1.1499999999999999</v>
       </c>
       <c r="U35" s="6">
         <v>1.04</v>
       </c>
       <c r="V35" s="6">
         <v>0.95</v>
@@ -3943,1611 +4064,1663 @@
       </c>
       <c r="X35" s="6">
         <v>1.07</v>
       </c>
       <c r="Y35" s="6">
         <v>0.97</v>
       </c>
       <c r="Z35" s="6">
         <v>0.98</v>
       </c>
       <c r="AA35" s="6">
         <v>2.68</v>
       </c>
       <c r="AB35" s="6">
         <v>1.81</v>
       </c>
       <c r="AC35" s="6">
         <v>1.45</v>
       </c>
       <c r="AD35" s="6">
         <v>1.08</v>
       </c>
       <c r="AE35" s="6">
         <v>1.41</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="41" t="s">
+      <c r="AF35" s="6">
+        <v>1.31</v>
+      </c>
+    </row>
+    <row r="36" spans="1:32" s="10" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="B36" s="41"/>
-[...30 lines deleted...]
-      <c r="A37" s="32" t="s">
+      <c r="B36" s="32"/>
+      <c r="C36" s="32"/>
+      <c r="D36" s="32"/>
+      <c r="E36" s="32"/>
+      <c r="F36" s="32"/>
+      <c r="G36" s="32"/>
+      <c r="H36" s="32"/>
+      <c r="I36" s="32"/>
+      <c r="J36" s="32"/>
+      <c r="K36" s="32"/>
+      <c r="L36" s="32"/>
+      <c r="M36" s="32"/>
+      <c r="N36" s="32"/>
+      <c r="O36" s="32"/>
+      <c r="P36" s="32"/>
+      <c r="Q36" s="32"/>
+      <c r="R36" s="32"/>
+      <c r="S36" s="32"/>
+      <c r="T36" s="32"/>
+      <c r="U36" s="32"/>
+      <c r="V36" s="32"/>
+      <c r="W36" s="32"/>
+      <c r="X36" s="32"/>
+      <c r="Y36" s="32"/>
+      <c r="AA36" s="28"/>
+      <c r="AB36" s="28"/>
+      <c r="AC36" s="28"/>
+      <c r="AD36" s="28"/>
+      <c r="AE36" s="28"/>
+      <c r="AF36" s="6"/>
+    </row>
+    <row r="37" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="A37" s="27" t="s">
         <v>45</v>
       </c>
-      <c r="B37" s="30" t="s">
-        <v>52</v>
+      <c r="B37" s="25" t="s">
+        <v>51</v>
       </c>
       <c r="C37" s="6">
         <v>0.85</v>
       </c>
       <c r="D37" s="6">
         <v>0.77</v>
       </c>
       <c r="E37" s="6">
         <v>0.7</v>
       </c>
       <c r="F37" s="6">
         <v>0.71</v>
       </c>
       <c r="G37" s="6">
         <v>0.69</v>
       </c>
       <c r="H37" s="6">
         <v>0.66</v>
       </c>
       <c r="I37" s="6">
         <v>0.67</v>
       </c>
       <c r="J37" s="6">
         <v>0.66</v>
       </c>
       <c r="K37" s="6">
         <v>0.68</v>
       </c>
-      <c r="L37" s="25">
+      <c r="L37" s="20">
         <v>0.7</v>
       </c>
-      <c r="M37" s="25">
+      <c r="M37" s="20">
         <v>0.73</v>
       </c>
-      <c r="N37" s="25">
+      <c r="N37" s="20">
         <v>0.74</v>
       </c>
-      <c r="O37" s="25">
+      <c r="O37" s="20">
         <v>0.79</v>
       </c>
-      <c r="P37" s="25">
+      <c r="P37" s="20">
         <v>0.72</v>
       </c>
-      <c r="Q37" s="25">
+      <c r="Q37" s="20">
         <v>0.73</v>
       </c>
-      <c r="R37" s="25">
+      <c r="R37" s="20">
         <v>0.75</v>
       </c>
-      <c r="S37" s="25">
+      <c r="S37" s="20">
         <v>0.81</v>
       </c>
-      <c r="T37" s="25">
+      <c r="T37" s="20">
         <v>0.8</v>
       </c>
-      <c r="U37" s="25">
+      <c r="U37" s="20">
         <v>0.8</v>
       </c>
-      <c r="V37" s="25">
+      <c r="V37" s="20">
         <v>0.78</v>
       </c>
-      <c r="W37" s="25">
+      <c r="W37" s="20">
         <v>0.81</v>
       </c>
-      <c r="X37" s="25">
+      <c r="X37" s="20">
         <v>0.81</v>
       </c>
-      <c r="Y37" s="25">
+      <c r="Y37" s="20">
         <v>0.83</v>
       </c>
-      <c r="Z37" s="25">
+      <c r="Z37" s="20">
         <v>0.84</v>
       </c>
-      <c r="AA37" s="25">
+      <c r="AA37" s="20">
         <v>0.97</v>
       </c>
-      <c r="AB37" s="25">
+      <c r="AB37" s="20">
         <v>0.94</v>
       </c>
-      <c r="AC37" s="25">
+      <c r="AC37" s="20">
         <v>0.9</v>
       </c>
       <c r="AD37" s="6">
         <v>0.88</v>
       </c>
       <c r="AE37" s="6">
         <v>0.89</v>
       </c>
-    </row>
-[...5 lines deleted...]
-        <v>54</v>
+      <c r="AF37" s="6">
+        <v>0.88</v>
+      </c>
+    </row>
+    <row r="38" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="A38" s="27" t="s">
+        <v>70</v>
+      </c>
+      <c r="B38" s="24" t="s">
+        <v>53</v>
       </c>
       <c r="C38" s="6">
         <v>0.44</v>
       </c>
       <c r="D38" s="6">
         <v>0.23</v>
       </c>
       <c r="E38" s="6">
         <v>0.15</v>
       </c>
       <c r="F38" s="6">
         <v>0.11</v>
       </c>
       <c r="G38" s="6">
         <v>0.09</v>
       </c>
       <c r="H38" s="6">
         <v>0.15</v>
       </c>
       <c r="I38" s="6">
         <v>0.15</v>
       </c>
       <c r="J38" s="6">
         <v>0.13</v>
       </c>
       <c r="K38" s="6">
         <v>0.28999999999999998</v>
       </c>
-      <c r="L38" s="25">
+      <c r="L38" s="20">
         <v>0.26</v>
       </c>
-      <c r="M38" s="25">
+      <c r="M38" s="20">
         <v>0.28999999999999998</v>
       </c>
-      <c r="N38" s="25">
+      <c r="N38" s="20">
         <v>0.35</v>
       </c>
-      <c r="O38" s="26" t="s">
-[...2 lines deleted...]
-      <c r="P38" s="25">
+      <c r="O38" s="21" t="s">
+        <v>50</v>
+      </c>
+      <c r="P38" s="20">
         <v>0.28000000000000003</v>
       </c>
-      <c r="Q38" s="25">
+      <c r="Q38" s="20">
         <v>0.18</v>
       </c>
-      <c r="R38" s="25">
+      <c r="R38" s="20">
         <v>0.41</v>
       </c>
-      <c r="S38" s="25">
+      <c r="S38" s="20">
         <v>0.43</v>
       </c>
-      <c r="T38" s="25">
+      <c r="T38" s="20">
         <v>0.45</v>
       </c>
-      <c r="U38" s="25">
+      <c r="U38" s="20">
         <v>0.62</v>
       </c>
-      <c r="V38" s="25">
+      <c r="V38" s="20">
         <v>0.54</v>
       </c>
-      <c r="W38" s="25">
+      <c r="W38" s="20">
         <v>0.54</v>
       </c>
-      <c r="X38" s="25">
+      <c r="X38" s="20">
         <v>0.54</v>
       </c>
-      <c r="Y38" s="25">
+      <c r="Y38" s="20">
         <v>0.54</v>
       </c>
-      <c r="Z38" s="25">
+      <c r="Z38" s="20">
         <v>0.54</v>
       </c>
-      <c r="AA38" s="25">
+      <c r="AA38" s="20">
         <v>0.56000000000000005</v>
       </c>
-      <c r="AB38" s="25">
+      <c r="AB38" s="20">
         <v>0.57999999999999996</v>
       </c>
-      <c r="AC38" s="25">
+      <c r="AC38" s="20">
         <v>0.38</v>
       </c>
       <c r="AD38" s="6">
         <v>0.7</v>
       </c>
       <c r="AE38" s="6">
         <v>0.67</v>
       </c>
-    </row>
-[...5 lines deleted...]
-        <v>55</v>
+      <c r="AF38" s="6">
+        <v>0.65</v>
+      </c>
+    </row>
+    <row r="39" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="A39" s="27" t="s">
+        <v>71</v>
+      </c>
+      <c r="B39" s="24" t="s">
+        <v>54</v>
       </c>
       <c r="C39" s="6">
         <v>1.87</v>
       </c>
       <c r="D39" s="6">
         <v>0.97</v>
       </c>
       <c r="E39" s="6">
         <v>0.8</v>
       </c>
       <c r="F39" s="6">
         <v>0.84</v>
       </c>
       <c r="G39" s="6">
         <v>0.77</v>
       </c>
       <c r="H39" s="6">
         <v>0.64</v>
       </c>
       <c r="I39" s="6">
         <v>0.82</v>
       </c>
       <c r="J39" s="6">
         <v>0.9</v>
       </c>
       <c r="K39" s="6">
         <v>0.85</v>
       </c>
-      <c r="L39" s="25">
+      <c r="L39" s="20">
         <v>0.86</v>
       </c>
-      <c r="M39" s="25">
+      <c r="M39" s="20">
         <v>0.87</v>
       </c>
-      <c r="N39" s="25">
+      <c r="N39" s="20">
         <v>0.79</v>
       </c>
-      <c r="O39" s="26" t="s">
-[...2 lines deleted...]
-      <c r="P39" s="25">
+      <c r="O39" s="21" t="s">
+        <v>50</v>
+      </c>
+      <c r="P39" s="20">
         <v>0.49</v>
       </c>
-      <c r="Q39" s="25">
+      <c r="Q39" s="20">
         <v>0.48</v>
       </c>
-      <c r="R39" s="25">
+      <c r="R39" s="20">
         <v>0.72</v>
       </c>
-      <c r="S39" s="25">
+      <c r="S39" s="20">
         <v>0.76</v>
       </c>
-      <c r="T39" s="25">
+      <c r="T39" s="20">
         <v>0.8</v>
       </c>
-      <c r="U39" s="25">
+      <c r="U39" s="20">
         <v>0.75</v>
       </c>
-      <c r="V39" s="25">
+      <c r="V39" s="20">
         <v>0.77</v>
       </c>
-      <c r="W39" s="25">
+      <c r="W39" s="20">
         <v>1.01</v>
       </c>
-      <c r="X39" s="25">
+      <c r="X39" s="20">
         <v>0.95</v>
       </c>
-      <c r="Y39" s="25">
+      <c r="Y39" s="20">
         <v>0.91</v>
       </c>
-      <c r="Z39" s="25">
+      <c r="Z39" s="20">
         <v>0.95</v>
       </c>
-      <c r="AA39" s="25">
+      <c r="AA39" s="20">
         <v>2.81</v>
       </c>
-      <c r="AB39" s="25">
+      <c r="AB39" s="20">
         <v>2.46</v>
       </c>
-      <c r="AC39" s="25">
+      <c r="AC39" s="20">
         <v>2.09</v>
       </c>
       <c r="AD39" s="6">
         <v>1.81</v>
       </c>
       <c r="AE39" s="6">
         <v>1.53</v>
       </c>
-    </row>
-[...5 lines deleted...]
-        <v>56</v>
+      <c r="AF39" s="6">
+        <v>1.36</v>
+      </c>
+    </row>
+    <row r="40" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="A40" s="27" t="s">
+        <v>72</v>
+      </c>
+      <c r="B40" s="24" t="s">
+        <v>55</v>
       </c>
       <c r="C40" s="6">
         <v>0.98</v>
       </c>
       <c r="D40" s="6">
         <v>0.63</v>
       </c>
       <c r="E40" s="6">
         <v>0.5</v>
       </c>
       <c r="F40" s="6">
         <v>0.5</v>
       </c>
       <c r="G40" s="6">
         <v>0.5</v>
       </c>
       <c r="H40" s="6">
         <v>0.5</v>
       </c>
       <c r="I40" s="6">
         <v>0.5</v>
       </c>
       <c r="J40" s="6">
         <v>0.53</v>
       </c>
       <c r="K40" s="6">
         <v>0.52</v>
       </c>
-      <c r="L40" s="25">
+      <c r="L40" s="20">
         <v>0.59</v>
       </c>
-      <c r="M40" s="25">
+      <c r="M40" s="20">
         <v>0.59</v>
       </c>
-      <c r="N40" s="25">
+      <c r="N40" s="20">
         <v>0.6</v>
       </c>
-      <c r="O40" s="25">
+      <c r="O40" s="20">
         <v>0.49</v>
       </c>
-      <c r="P40" s="25">
+      <c r="P40" s="20">
         <v>0.39</v>
       </c>
-      <c r="Q40" s="25">
+      <c r="Q40" s="20">
         <v>0.42</v>
       </c>
-      <c r="R40" s="25">
+      <c r="R40" s="20">
         <v>0.32</v>
       </c>
-      <c r="S40" s="25">
+      <c r="S40" s="20">
         <v>0.66</v>
       </c>
-      <c r="T40" s="25">
+      <c r="T40" s="20">
         <v>0.67</v>
       </c>
-      <c r="U40" s="25">
+      <c r="U40" s="20">
         <v>0.65</v>
       </c>
-      <c r="V40" s="25">
+      <c r="V40" s="20">
         <v>0.6</v>
       </c>
-      <c r="W40" s="25">
+      <c r="W40" s="20">
         <v>0.59</v>
       </c>
-      <c r="X40" s="25">
+      <c r="X40" s="20">
         <v>0.57999999999999996</v>
       </c>
-      <c r="Y40" s="25">
+      <c r="Y40" s="20">
         <v>0.59</v>
       </c>
-      <c r="Z40" s="25">
+      <c r="Z40" s="20">
         <v>0.61</v>
       </c>
-      <c r="AA40" s="25">
+      <c r="AA40" s="20">
         <v>1.01</v>
       </c>
-      <c r="AB40" s="25">
+      <c r="AB40" s="20">
         <v>0.79</v>
       </c>
-      <c r="AC40" s="25">
+      <c r="AC40" s="20">
         <v>0.86</v>
       </c>
       <c r="AD40" s="6">
         <v>0.71</v>
       </c>
       <c r="AE40" s="6">
         <v>0.97</v>
       </c>
-    </row>
-[...5 lines deleted...]
-        <v>57</v>
+      <c r="AF40" s="6">
+        <v>0.98</v>
+      </c>
+    </row>
+    <row r="41" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="A41" s="27" t="s">
+        <v>73</v>
+      </c>
+      <c r="B41" s="24" t="s">
+        <v>56</v>
       </c>
       <c r="C41" s="6">
         <v>1</v>
       </c>
       <c r="D41" s="6">
         <v>0.86</v>
       </c>
       <c r="E41" s="6">
         <v>0.85</v>
       </c>
       <c r="F41" s="6">
         <v>0.91</v>
       </c>
       <c r="G41" s="6">
         <v>0.85</v>
       </c>
       <c r="H41" s="6">
         <v>0.79</v>
       </c>
       <c r="I41" s="6">
         <v>0.77</v>
       </c>
       <c r="J41" s="6">
         <v>0.73</v>
       </c>
       <c r="K41" s="6">
         <v>0.72</v>
       </c>
-      <c r="L41" s="25">
+      <c r="L41" s="20">
         <v>0.72</v>
       </c>
-      <c r="M41" s="25">
+      <c r="M41" s="20">
         <v>0.71</v>
       </c>
-      <c r="N41" s="25">
+      <c r="N41" s="20">
         <v>0.7</v>
       </c>
-      <c r="O41" s="25">
+      <c r="O41" s="20">
         <v>0.75</v>
       </c>
-      <c r="P41" s="25">
+      <c r="P41" s="20">
         <v>0.75</v>
       </c>
-      <c r="Q41" s="25">
+      <c r="Q41" s="20">
         <v>0.78</v>
       </c>
-      <c r="R41" s="25">
+      <c r="R41" s="20">
         <v>0.91</v>
       </c>
-      <c r="S41" s="25">
+      <c r="S41" s="20">
         <v>0.99</v>
       </c>
-      <c r="T41" s="25">
+      <c r="T41" s="20">
         <v>1.0900000000000001</v>
       </c>
-      <c r="U41" s="25">
+      <c r="U41" s="20">
         <v>1.1100000000000001</v>
       </c>
-      <c r="V41" s="25">
+      <c r="V41" s="20">
         <v>1.1100000000000001</v>
       </c>
-      <c r="W41" s="25">
+      <c r="W41" s="20">
         <v>1.1200000000000001</v>
       </c>
-      <c r="X41" s="25">
+      <c r="X41" s="20">
         <v>1.0900000000000001</v>
       </c>
-      <c r="Y41" s="25">
+      <c r="Y41" s="20">
         <v>1.03</v>
       </c>
-      <c r="Z41" s="25">
+      <c r="Z41" s="20">
         <v>1.01</v>
       </c>
-      <c r="AA41" s="25">
+      <c r="AA41" s="20">
         <v>1.02</v>
       </c>
-      <c r="AB41" s="25">
+      <c r="AB41" s="20">
         <v>1.47</v>
       </c>
-      <c r="AC41" s="25">
+      <c r="AC41" s="20">
         <v>1.23</v>
       </c>
       <c r="AD41" s="6">
         <v>1.0900000000000001</v>
       </c>
       <c r="AE41" s="6">
         <v>1.01</v>
       </c>
-    </row>
-[...5 lines deleted...]
-        <v>58</v>
+      <c r="AF41" s="6">
+        <v>0.97</v>
+      </c>
+    </row>
+    <row r="42" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="A42" s="27" t="s">
+        <v>74</v>
+      </c>
+      <c r="B42" s="24" t="s">
+        <v>57</v>
       </c>
       <c r="C42" s="6">
         <v>0.71</v>
       </c>
       <c r="D42" s="6">
         <v>0.78</v>
       </c>
       <c r="E42" s="6">
         <v>0.84</v>
       </c>
       <c r="F42" s="6">
         <v>0.79</v>
       </c>
       <c r="G42" s="6">
         <v>0.67</v>
       </c>
       <c r="H42" s="6">
         <v>0.62</v>
       </c>
       <c r="I42" s="6">
         <v>0.63</v>
       </c>
       <c r="J42" s="6">
         <v>0.57999999999999996</v>
       </c>
       <c r="K42" s="6">
         <v>0.57999999999999996</v>
       </c>
-      <c r="L42" s="25">
+      <c r="L42" s="20">
         <v>0.6</v>
       </c>
-      <c r="M42" s="25">
+      <c r="M42" s="20">
         <v>0.65</v>
       </c>
-      <c r="N42" s="25">
+      <c r="N42" s="20">
         <v>0.69</v>
       </c>
-      <c r="O42" s="25">
+      <c r="O42" s="20">
         <v>0.45</v>
       </c>
-      <c r="P42" s="25">
+      <c r="P42" s="20">
         <v>0.84</v>
       </c>
-      <c r="Q42" s="25">
+      <c r="Q42" s="20">
         <v>0.95</v>
       </c>
-      <c r="R42" s="25">
+      <c r="R42" s="20">
         <v>1.06</v>
       </c>
-      <c r="S42" s="25">
+      <c r="S42" s="20">
         <v>0.95</v>
       </c>
-      <c r="T42" s="25">
+      <c r="T42" s="20">
         <v>0.95</v>
       </c>
-      <c r="U42" s="25">
+      <c r="U42" s="20">
         <v>0.95</v>
       </c>
-      <c r="V42" s="25">
+      <c r="V42" s="20">
         <v>0.89</v>
       </c>
-      <c r="W42" s="25">
+      <c r="W42" s="20">
         <v>0.97</v>
       </c>
-      <c r="X42" s="25">
+      <c r="X42" s="20">
         <v>0.97</v>
       </c>
-      <c r="Y42" s="25">
+      <c r="Y42" s="20">
         <v>0.94</v>
       </c>
-      <c r="Z42" s="25">
+      <c r="Z42" s="20">
         <v>0.98</v>
       </c>
-      <c r="AA42" s="25">
+      <c r="AA42" s="20">
         <v>1.27</v>
       </c>
-      <c r="AB42" s="25">
+      <c r="AB42" s="20">
         <v>0.9</v>
       </c>
-      <c r="AC42" s="25">
+      <c r="AC42" s="20">
         <v>1.03</v>
       </c>
       <c r="AD42" s="6">
         <v>1.03</v>
       </c>
       <c r="AE42" s="6">
         <v>1</v>
       </c>
-    </row>
-[...5 lines deleted...]
-        <v>59</v>
+      <c r="AF42" s="6">
+        <v>0.96</v>
+      </c>
+    </row>
+    <row r="43" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="A43" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="B43" s="24" t="s">
+        <v>58</v>
       </c>
       <c r="C43" s="6">
         <v>0.7</v>
       </c>
       <c r="D43" s="6">
         <v>0.56999999999999995</v>
       </c>
       <c r="E43" s="6">
         <v>0.61</v>
       </c>
       <c r="F43" s="6">
         <v>0.72</v>
       </c>
       <c r="G43" s="6">
         <v>0.71</v>
       </c>
       <c r="H43" s="6">
         <v>0.66</v>
       </c>
       <c r="I43" s="6">
         <v>0.6</v>
       </c>
       <c r="J43" s="6">
         <v>0.56000000000000005</v>
       </c>
       <c r="K43" s="6">
         <v>0.56999999999999995</v>
       </c>
-      <c r="L43" s="25">
+      <c r="L43" s="20">
         <v>0.56000000000000005</v>
       </c>
-      <c r="M43" s="25">
+      <c r="M43" s="20">
         <v>0.62</v>
       </c>
-      <c r="N43" s="25">
+      <c r="N43" s="20">
         <v>0.63</v>
       </c>
-      <c r="O43" s="25">
+      <c r="O43" s="20">
         <v>0.89</v>
       </c>
-      <c r="P43" s="25">
+      <c r="P43" s="20">
         <v>0.62</v>
       </c>
-      <c r="Q43" s="25">
+      <c r="Q43" s="20">
         <v>0.72</v>
       </c>
-      <c r="R43" s="25">
+      <c r="R43" s="20">
         <v>0.62</v>
       </c>
-      <c r="S43" s="25">
+      <c r="S43" s="20">
         <v>0.56999999999999995</v>
       </c>
-      <c r="T43" s="25">
+      <c r="T43" s="20">
         <v>0.56000000000000005</v>
       </c>
-      <c r="U43" s="25">
+      <c r="U43" s="20">
         <v>0.57999999999999996</v>
       </c>
-      <c r="V43" s="25">
+      <c r="V43" s="20">
         <v>0.6</v>
       </c>
-      <c r="W43" s="25">
+      <c r="W43" s="20">
         <v>0.61</v>
       </c>
-      <c r="X43" s="25">
+      <c r="X43" s="20">
         <v>0.63</v>
       </c>
-      <c r="Y43" s="25">
+      <c r="Y43" s="20">
         <v>0.66</v>
       </c>
-      <c r="Z43" s="25">
+      <c r="Z43" s="20">
         <v>0.73</v>
       </c>
-      <c r="AA43" s="25">
+      <c r="AA43" s="20">
         <v>0.91</v>
       </c>
-      <c r="AB43" s="25">
+      <c r="AB43" s="20">
         <v>0.79</v>
       </c>
-      <c r="AC43" s="25">
+      <c r="AC43" s="20">
         <v>0.69</v>
       </c>
       <c r="AD43" s="6">
         <v>0.73</v>
       </c>
       <c r="AE43" s="6">
         <v>0.72</v>
       </c>
-    </row>
-[...5 lines deleted...]
-        <v>60</v>
+      <c r="AF43" s="6">
+        <v>0.69</v>
+      </c>
+    </row>
+    <row r="44" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="A44" s="27" t="s">
+        <v>76</v>
+      </c>
+      <c r="B44" s="24" t="s">
+        <v>59</v>
       </c>
       <c r="C44" s="6">
         <v>1.47</v>
       </c>
       <c r="D44" s="6">
         <v>1.18</v>
       </c>
       <c r="E44" s="6">
         <v>0.99</v>
       </c>
       <c r="F44" s="6">
         <v>1.07</v>
       </c>
       <c r="G44" s="6">
         <v>0.98</v>
       </c>
       <c r="H44" s="6">
         <v>0.91</v>
       </c>
       <c r="I44" s="6">
         <v>1.01</v>
       </c>
       <c r="J44" s="6">
         <v>0.97</v>
       </c>
       <c r="K44" s="6">
         <v>1.01</v>
       </c>
-      <c r="L44" s="25">
+      <c r="L44" s="20">
         <v>1.03</v>
       </c>
-      <c r="M44" s="25">
+      <c r="M44" s="20">
         <v>1.02</v>
       </c>
-      <c r="N44" s="25">
+      <c r="N44" s="20">
         <v>1.05</v>
       </c>
-      <c r="O44" s="25">
+      <c r="O44" s="20">
         <v>0.74</v>
       </c>
-      <c r="P44" s="25">
+      <c r="P44" s="20">
         <v>1.06</v>
       </c>
-      <c r="Q44" s="25">
+      <c r="Q44" s="20">
         <v>0.85</v>
       </c>
-      <c r="R44" s="25">
+      <c r="R44" s="20">
         <v>0.9</v>
       </c>
-      <c r="S44" s="25">
+      <c r="S44" s="20">
         <v>0.87</v>
       </c>
-      <c r="T44" s="25">
+      <c r="T44" s="20">
         <v>0.86</v>
       </c>
-      <c r="U44" s="25">
+      <c r="U44" s="20">
         <v>0.86</v>
       </c>
-      <c r="V44" s="25">
+      <c r="V44" s="20">
         <v>0.81</v>
       </c>
-      <c r="W44" s="25">
+      <c r="W44" s="20">
         <v>0.87</v>
       </c>
-      <c r="X44" s="25">
+      <c r="X44" s="20">
         <v>0.95</v>
       </c>
-      <c r="Y44" s="25">
+      <c r="Y44" s="20">
         <v>0.93</v>
       </c>
-      <c r="Z44" s="25">
+      <c r="Z44" s="20">
         <v>0.95</v>
       </c>
-      <c r="AA44" s="25">
+      <c r="AA44" s="20">
         <v>0.65</v>
       </c>
-      <c r="AB44" s="25">
+      <c r="AB44" s="20">
         <v>0.78</v>
       </c>
-      <c r="AC44" s="25">
+      <c r="AC44" s="20">
         <v>0.83</v>
       </c>
       <c r="AD44" s="6">
         <v>0.86</v>
       </c>
       <c r="AE44" s="6">
         <v>1.1000000000000001</v>
       </c>
-    </row>
-[...5 lines deleted...]
-        <v>61</v>
+      <c r="AF44" s="6">
+        <v>1.26</v>
+      </c>
+    </row>
+    <row r="45" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="A45" s="27" t="s">
+        <v>77</v>
+      </c>
+      <c r="B45" s="24" t="s">
+        <v>60</v>
       </c>
       <c r="C45" s="6">
         <v>0.64</v>
       </c>
       <c r="D45" s="6">
         <v>0.61</v>
       </c>
       <c r="E45" s="6">
         <v>0.56000000000000005</v>
       </c>
       <c r="F45" s="6">
         <v>0.57999999999999996</v>
       </c>
       <c r="G45" s="6">
         <v>0.63</v>
       </c>
       <c r="H45" s="6">
         <v>0.65</v>
       </c>
       <c r="I45" s="6">
         <v>0.74</v>
       </c>
       <c r="J45" s="6">
         <v>0.71</v>
       </c>
       <c r="K45" s="6">
         <v>0.69</v>
       </c>
-      <c r="L45" s="25">
+      <c r="L45" s="20">
         <v>0.66</v>
       </c>
-      <c r="M45" s="25">
+      <c r="M45" s="20">
         <v>0.73</v>
       </c>
-      <c r="N45" s="25">
+      <c r="N45" s="20">
         <v>0.74</v>
       </c>
-      <c r="O45" s="25">
+      <c r="O45" s="20">
         <v>1</v>
       </c>
-      <c r="P45" s="25">
+      <c r="P45" s="20">
         <v>0.81</v>
       </c>
-      <c r="Q45" s="25">
+      <c r="Q45" s="20">
         <v>0.72</v>
       </c>
-      <c r="R45" s="25">
+      <c r="R45" s="20">
         <v>0.73</v>
       </c>
-      <c r="S45" s="25">
+      <c r="S45" s="20">
         <v>0.92</v>
       </c>
-      <c r="T45" s="25">
+      <c r="T45" s="20">
         <v>0.91</v>
       </c>
-      <c r="U45" s="25">
+      <c r="U45" s="20">
         <v>0.88</v>
       </c>
-      <c r="V45" s="25">
+      <c r="V45" s="20">
         <v>0.8</v>
       </c>
-      <c r="W45" s="25">
+      <c r="W45" s="20">
         <v>0.8</v>
       </c>
-      <c r="X45" s="25">
+      <c r="X45" s="20">
         <v>0.83</v>
       </c>
-      <c r="Y45" s="25">
+      <c r="Y45" s="20">
         <v>0.88</v>
       </c>
-      <c r="Z45" s="25">
+      <c r="Z45" s="20">
         <v>0.88</v>
       </c>
-      <c r="AA45" s="25">
+      <c r="AA45" s="20">
         <v>0.91</v>
       </c>
-      <c r="AB45" s="25">
+      <c r="AB45" s="20">
         <v>1.05</v>
       </c>
-      <c r="AC45" s="25">
+      <c r="AC45" s="20">
         <v>0.87</v>
       </c>
       <c r="AD45" s="6">
         <v>0.93</v>
       </c>
       <c r="AE45" s="6">
         <v>0.83</v>
       </c>
-    </row>
-[...5 lines deleted...]
-        <v>62</v>
+      <c r="AF45" s="6">
+        <v>0.88</v>
+      </c>
+    </row>
+    <row r="46" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="A46" s="27" t="s">
+        <v>78</v>
+      </c>
+      <c r="B46" s="24" t="s">
+        <v>61</v>
       </c>
       <c r="C46" s="6">
         <v>0.93</v>
       </c>
       <c r="D46" s="6">
         <v>1.19</v>
       </c>
       <c r="E46" s="6">
         <v>1.02</v>
       </c>
       <c r="F46" s="6">
         <v>0.94</v>
       </c>
       <c r="G46" s="6">
         <v>0.84</v>
       </c>
       <c r="H46" s="6">
         <v>0.78</v>
       </c>
       <c r="I46" s="6">
         <v>0.8</v>
       </c>
       <c r="J46" s="6">
         <v>0.73</v>
       </c>
       <c r="K46" s="6">
         <v>0.78</v>
       </c>
-      <c r="L46" s="25">
+      <c r="L46" s="20">
         <v>0.75</v>
       </c>
-      <c r="M46" s="25">
+      <c r="M46" s="20">
         <v>0.72</v>
       </c>
-      <c r="N46" s="25">
+      <c r="N46" s="20">
         <v>0.7</v>
       </c>
-      <c r="O46" s="25">
+      <c r="O46" s="20">
         <v>0.46</v>
       </c>
-      <c r="P46" s="25">
+      <c r="P46" s="20">
         <v>0.24</v>
       </c>
-      <c r="Q46" s="25">
+      <c r="Q46" s="20">
         <v>0.32</v>
       </c>
-      <c r="R46" s="25">
+      <c r="R46" s="20">
         <v>0.42</v>
       </c>
-      <c r="S46" s="25">
+      <c r="S46" s="20">
         <v>0.43</v>
       </c>
-      <c r="T46" s="25">
+      <c r="T46" s="20">
         <v>0.36</v>
       </c>
-      <c r="U46" s="25">
+      <c r="U46" s="20">
         <v>0.41</v>
       </c>
-      <c r="V46" s="25">
+      <c r="V46" s="20">
         <v>0.39</v>
       </c>
-      <c r="W46" s="25">
+      <c r="W46" s="20">
         <v>0.42</v>
       </c>
-      <c r="X46" s="25">
+      <c r="X46" s="20">
         <v>0.45</v>
       </c>
-      <c r="Y46" s="25">
+      <c r="Y46" s="20">
         <v>0.5</v>
       </c>
-      <c r="Z46" s="25">
+      <c r="Z46" s="20">
         <v>0.49</v>
       </c>
-      <c r="AA46" s="25">
+      <c r="AA46" s="20">
         <v>1.91</v>
       </c>
-      <c r="AB46" s="25">
+      <c r="AB46" s="20">
         <v>1.25</v>
       </c>
-      <c r="AC46" s="25">
+      <c r="AC46" s="20">
         <v>0.98</v>
       </c>
       <c r="AD46" s="6">
         <v>0.98</v>
       </c>
       <c r="AE46" s="6">
         <v>0.88</v>
       </c>
-    </row>
-[...5 lines deleted...]
-        <v>63</v>
+      <c r="AF46" s="6">
+        <v>0.77</v>
+      </c>
+    </row>
+    <row r="47" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="A47" s="27" t="s">
+        <v>79</v>
+      </c>
+      <c r="B47" s="24" t="s">
+        <v>62</v>
       </c>
       <c r="C47" s="6">
         <v>0.65</v>
       </c>
       <c r="D47" s="6">
         <v>0.69</v>
       </c>
       <c r="E47" s="6">
         <v>0.61</v>
       </c>
       <c r="F47" s="6">
         <v>0.49</v>
       </c>
       <c r="G47" s="6">
         <v>0.5</v>
       </c>
       <c r="H47" s="6">
         <v>0.52</v>
       </c>
       <c r="I47" s="6">
         <v>0.49</v>
       </c>
       <c r="J47" s="6">
         <v>0.51</v>
       </c>
       <c r="K47" s="6">
         <v>0.57999999999999996</v>
       </c>
-      <c r="L47" s="25">
+      <c r="L47" s="20">
         <v>0.55000000000000004</v>
       </c>
-      <c r="M47" s="25">
+      <c r="M47" s="20">
         <v>0.59</v>
       </c>
-      <c r="N47" s="25">
+      <c r="N47" s="20">
         <v>0.61</v>
       </c>
-      <c r="O47" s="25">
+      <c r="O47" s="20">
         <v>1.31</v>
       </c>
-      <c r="P47" s="25">
+      <c r="P47" s="20">
         <v>0.79</v>
       </c>
-      <c r="Q47" s="25">
+      <c r="Q47" s="20">
         <v>0.89</v>
       </c>
-      <c r="R47" s="25">
+      <c r="R47" s="20">
         <v>0.81</v>
       </c>
-      <c r="S47" s="25">
+      <c r="S47" s="20">
         <v>0.82</v>
       </c>
-      <c r="T47" s="25">
+      <c r="T47" s="20">
         <v>0.71</v>
       </c>
-      <c r="U47" s="25">
+      <c r="U47" s="20">
         <v>0.68</v>
       </c>
-      <c r="V47" s="25">
+      <c r="V47" s="20">
         <v>0.68</v>
       </c>
-      <c r="W47" s="25">
+      <c r="W47" s="20">
         <v>0.67</v>
       </c>
-      <c r="X47" s="25">
+      <c r="X47" s="20">
         <v>0.67</v>
       </c>
-      <c r="Y47" s="25">
+      <c r="Y47" s="20">
         <v>0.7</v>
       </c>
-      <c r="Z47" s="25">
+      <c r="Z47" s="20">
         <v>0.69</v>
       </c>
-      <c r="AA47" s="25">
+      <c r="AA47" s="20">
         <v>0.83</v>
       </c>
-      <c r="AB47" s="25">
+      <c r="AB47" s="20">
         <v>0.77</v>
       </c>
-      <c r="AC47" s="25">
+      <c r="AC47" s="20">
         <v>0.65</v>
       </c>
       <c r="AD47" s="6">
         <v>0.65</v>
       </c>
       <c r="AE47" s="6">
         <v>0.73</v>
       </c>
-    </row>
-[...5 lines deleted...]
-        <v>64</v>
+      <c r="AF47" s="6">
+        <v>0.67</v>
+      </c>
+    </row>
+    <row r="48" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="A48" s="27" t="s">
+        <v>80</v>
+      </c>
+      <c r="B48" s="24" t="s">
+        <v>63</v>
       </c>
       <c r="C48" s="6">
         <v>0.59</v>
       </c>
       <c r="D48" s="6">
         <v>0.68</v>
       </c>
       <c r="E48" s="6">
         <v>0.6</v>
       </c>
       <c r="F48" s="6">
         <v>0.6</v>
       </c>
       <c r="G48" s="6">
         <v>0.61</v>
       </c>
       <c r="H48" s="6">
         <v>0.63</v>
       </c>
       <c r="I48" s="6">
         <v>0.66</v>
       </c>
       <c r="J48" s="6">
         <v>0.65</v>
       </c>
       <c r="K48" s="6">
         <v>0.71</v>
       </c>
-      <c r="L48" s="25">
+      <c r="L48" s="20">
         <v>0.77</v>
       </c>
-      <c r="M48" s="25">
+      <c r="M48" s="20">
         <v>0.82</v>
       </c>
-      <c r="N48" s="25">
+      <c r="N48" s="20">
         <v>0.81</v>
       </c>
-      <c r="O48" s="25">
+      <c r="O48" s="20">
         <v>0.96</v>
       </c>
-      <c r="P48" s="25">
+      <c r="P48" s="20">
         <v>0.97</v>
       </c>
-      <c r="Q48" s="25">
+      <c r="Q48" s="20">
         <v>0.81</v>
       </c>
-      <c r="R48" s="25">
+      <c r="R48" s="20">
         <v>0.89</v>
       </c>
-      <c r="S48" s="25">
+      <c r="S48" s="20">
         <v>1.0900000000000001</v>
       </c>
-      <c r="T48" s="25">
+      <c r="T48" s="20">
         <v>0.99</v>
       </c>
-      <c r="U48" s="25">
+      <c r="U48" s="20">
         <v>0.99</v>
       </c>
-      <c r="V48" s="25">
+      <c r="V48" s="20">
         <v>0.99</v>
       </c>
-      <c r="W48" s="25">
+      <c r="W48" s="20">
         <v>1</v>
       </c>
-      <c r="X48" s="25">
+      <c r="X48" s="20">
         <v>1</v>
       </c>
-      <c r="Y48" s="25">
+      <c r="Y48" s="20">
         <v>1.03</v>
       </c>
-      <c r="Z48" s="25">
+      <c r="Z48" s="20">
         <v>1.06</v>
       </c>
-      <c r="AA48" s="25">
+      <c r="AA48" s="20">
         <v>0.52</v>
       </c>
-      <c r="AB48" s="25">
+      <c r="AB48" s="20">
         <v>0.81</v>
       </c>
-      <c r="AC48" s="25">
+      <c r="AC48" s="20">
         <v>0.99</v>
       </c>
       <c r="AD48" s="6">
         <v>0.99</v>
       </c>
       <c r="AE48" s="6">
         <v>1.0900000000000001</v>
       </c>
-    </row>
-[...5 lines deleted...]
-        <v>65</v>
+      <c r="AF48" s="6">
+        <v>1.1299999999999999</v>
+      </c>
+    </row>
+    <row r="49" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="A49" s="27" t="s">
+        <v>81</v>
+      </c>
+      <c r="B49" s="24" t="s">
+        <v>64</v>
       </c>
       <c r="C49" s="6">
         <v>0.81</v>
       </c>
       <c r="D49" s="6">
         <v>0.71</v>
       </c>
       <c r="E49" s="6">
         <v>0.59</v>
       </c>
       <c r="F49" s="6">
         <v>0.62</v>
       </c>
       <c r="G49" s="6">
         <v>0.63</v>
       </c>
       <c r="H49" s="6">
         <v>0.59</v>
       </c>
       <c r="I49" s="6">
         <v>0.55000000000000004</v>
       </c>
       <c r="J49" s="6">
         <v>0.59</v>
       </c>
       <c r="K49" s="6">
         <v>0.59</v>
       </c>
-      <c r="L49" s="25">
+      <c r="L49" s="20">
         <v>0.62</v>
       </c>
-      <c r="M49" s="25">
+      <c r="M49" s="20">
         <v>0.69</v>
       </c>
-      <c r="N49" s="25">
+      <c r="N49" s="20">
         <v>0.67</v>
       </c>
-      <c r="O49" s="25">
+      <c r="O49" s="20">
         <v>0.8</v>
       </c>
-      <c r="P49" s="25">
+      <c r="P49" s="20">
         <v>0.6</v>
       </c>
-      <c r="Q49" s="25">
+      <c r="Q49" s="20">
         <v>0.51</v>
       </c>
-      <c r="R49" s="25">
+      <c r="R49" s="20">
         <v>0.53</v>
       </c>
-      <c r="S49" s="25">
+      <c r="S49" s="20">
         <v>0.54</v>
       </c>
-      <c r="T49" s="25">
+      <c r="T49" s="20">
         <v>0.51</v>
       </c>
-      <c r="U49" s="25">
+      <c r="U49" s="20">
         <v>0.47</v>
       </c>
-      <c r="V49" s="25">
+      <c r="V49" s="20">
         <v>0.48</v>
       </c>
-      <c r="W49" s="25">
+      <c r="W49" s="20">
         <v>0.5</v>
       </c>
-      <c r="X49" s="25">
+      <c r="X49" s="20">
         <v>0.5</v>
       </c>
-      <c r="Y49" s="25">
+      <c r="Y49" s="20">
         <v>0.56000000000000005</v>
       </c>
-      <c r="Z49" s="25">
+      <c r="Z49" s="20">
         <v>0.62</v>
       </c>
-      <c r="AA49" s="25">
+      <c r="AA49" s="20">
         <v>0.45</v>
       </c>
-      <c r="AB49" s="25">
+      <c r="AB49" s="20">
         <v>0.53</v>
       </c>
-      <c r="AC49" s="25">
+      <c r="AC49" s="20">
         <v>0.62</v>
       </c>
       <c r="AD49" s="6">
         <v>0.64</v>
       </c>
       <c r="AE49" s="6">
         <v>0.64</v>
       </c>
-    </row>
-[...5 lines deleted...]
-        <v>66</v>
+      <c r="AF49" s="6">
+        <v>0.67</v>
+      </c>
+    </row>
+    <row r="50" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="A50" s="27" t="s">
+        <v>82</v>
+      </c>
+      <c r="B50" s="24" t="s">
+        <v>65</v>
       </c>
       <c r="C50" s="6">
         <v>0.75</v>
       </c>
       <c r="D50" s="6">
         <v>0.57999999999999996</v>
       </c>
       <c r="E50" s="6">
         <v>0.7</v>
       </c>
       <c r="F50" s="6">
         <v>0.81</v>
       </c>
       <c r="G50" s="6">
         <v>0.72</v>
       </c>
       <c r="H50" s="6">
         <v>0.67</v>
       </c>
       <c r="I50" s="6">
         <v>0.65</v>
       </c>
       <c r="J50" s="6">
         <v>0.76</v>
       </c>
       <c r="K50" s="6">
         <v>0.7</v>
       </c>
-      <c r="L50" s="25">
+      <c r="L50" s="20">
         <v>0.72</v>
       </c>
-      <c r="M50" s="25">
+      <c r="M50" s="20">
         <v>0.76</v>
       </c>
-      <c r="N50" s="25">
+      <c r="N50" s="20">
         <v>0.86</v>
       </c>
-      <c r="O50" s="25">
+      <c r="O50" s="20">
         <v>0.76</v>
       </c>
-      <c r="P50" s="25">
+      <c r="P50" s="20">
         <v>0.59</v>
       </c>
-      <c r="Q50" s="25">
+      <c r="Q50" s="20">
         <v>0.91</v>
       </c>
-      <c r="R50" s="25">
+      <c r="R50" s="20">
         <v>0.88</v>
       </c>
-      <c r="S50" s="25">
+      <c r="S50" s="20">
         <v>0.97</v>
       </c>
-      <c r="T50" s="25">
+      <c r="T50" s="20">
         <v>1.07</v>
       </c>
-      <c r="U50" s="25">
+      <c r="U50" s="20">
         <v>1.02</v>
       </c>
-      <c r="V50" s="25">
+      <c r="V50" s="20">
         <v>1.01</v>
       </c>
-      <c r="W50" s="25">
+      <c r="W50" s="20">
         <v>1.05</v>
       </c>
-      <c r="X50" s="25">
+      <c r="X50" s="20">
         <v>1.06</v>
       </c>
-      <c r="Y50" s="25">
+      <c r="Y50" s="20">
         <v>1.03</v>
       </c>
-      <c r="Z50" s="25">
+      <c r="Z50" s="20">
         <v>1.07</v>
       </c>
-      <c r="AA50" s="25">
+      <c r="AA50" s="20">
         <v>1.54</v>
       </c>
-      <c r="AB50" s="25">
+      <c r="AB50" s="20">
         <v>1.01</v>
       </c>
-      <c r="AC50" s="25">
+      <c r="AC50" s="20">
         <v>1.1200000000000001</v>
       </c>
       <c r="AD50" s="6">
         <v>0.99</v>
       </c>
       <c r="AE50" s="6">
         <v>0.9</v>
       </c>
-    </row>
-[...5 lines deleted...]
-        <v>67</v>
+      <c r="AF50" s="6">
+        <v>0.82</v>
+      </c>
+    </row>
+    <row r="51" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="A51" s="27" t="s">
+        <v>83</v>
+      </c>
+      <c r="B51" s="24" t="s">
+        <v>66</v>
       </c>
       <c r="C51" s="6">
         <v>0.81</v>
       </c>
       <c r="D51" s="6">
         <v>0.83</v>
       </c>
       <c r="E51" s="6">
         <v>0.82</v>
       </c>
       <c r="F51" s="6">
         <v>0.76</v>
       </c>
       <c r="G51" s="6">
         <v>0.63</v>
       </c>
       <c r="H51" s="6">
         <v>0.66</v>
       </c>
       <c r="I51" s="6">
         <v>0.62</v>
       </c>
       <c r="J51" s="6">
         <v>0.61</v>
       </c>
       <c r="K51" s="6">
         <v>0.65</v>
       </c>
-      <c r="L51" s="25">
+      <c r="L51" s="20">
         <v>0.71</v>
       </c>
-      <c r="M51" s="25">
+      <c r="M51" s="20">
         <v>0.79</v>
       </c>
-      <c r="N51" s="25">
+      <c r="N51" s="20">
         <v>0.77</v>
       </c>
-      <c r="O51" s="25">
+      <c r="O51" s="20">
         <v>0.27</v>
       </c>
-      <c r="P51" s="25">
+      <c r="P51" s="20">
         <v>0.35</v>
       </c>
-      <c r="Q51" s="25">
+      <c r="Q51" s="20">
         <v>0.46</v>
       </c>
-      <c r="R51" s="25">
+      <c r="R51" s="20">
         <v>0.45</v>
       </c>
-      <c r="S51" s="25">
+      <c r="S51" s="20">
         <v>0.55000000000000004</v>
       </c>
-      <c r="T51" s="25">
+      <c r="T51" s="20">
         <v>0.6</v>
       </c>
-      <c r="U51" s="25">
+      <c r="U51" s="20">
         <v>0.66</v>
       </c>
-      <c r="V51" s="25">
+      <c r="V51" s="20">
         <v>0.66</v>
       </c>
-      <c r="W51" s="25">
+      <c r="W51" s="20">
         <v>0.7</v>
       </c>
-      <c r="X51" s="25">
+      <c r="X51" s="20">
         <v>0.68</v>
       </c>
-      <c r="Y51" s="25">
+      <c r="Y51" s="20">
         <v>0.77</v>
       </c>
-      <c r="Z51" s="25">
+      <c r="Z51" s="20">
         <v>0.75</v>
       </c>
-      <c r="AA51" s="25">
+      <c r="AA51" s="20">
         <v>0.81</v>
       </c>
-      <c r="AB51" s="25">
+      <c r="AB51" s="20">
         <v>0.91</v>
       </c>
-      <c r="AC51" s="25">
+      <c r="AC51" s="20">
         <v>0.69</v>
       </c>
       <c r="AD51" s="6">
         <v>0.59</v>
       </c>
       <c r="AE51" s="6">
         <v>0.63</v>
       </c>
-    </row>
-[...5 lines deleted...]
-        <v>68</v>
+      <c r="AF51" s="6">
+        <v>0.55000000000000004</v>
+      </c>
+    </row>
+    <row r="52" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="A52" s="27" t="s">
+        <v>84</v>
+      </c>
+      <c r="B52" s="24" t="s">
+        <v>67</v>
       </c>
       <c r="C52" s="6">
         <v>1.1200000000000001</v>
       </c>
       <c r="D52" s="6">
         <v>1.03</v>
       </c>
       <c r="E52" s="6">
         <v>0.8</v>
       </c>
       <c r="F52" s="6">
         <v>0.8</v>
       </c>
       <c r="G52" s="6">
         <v>0.95</v>
       </c>
       <c r="H52" s="6">
         <v>0.89</v>
       </c>
       <c r="I52" s="6">
         <v>0.94</v>
       </c>
       <c r="J52" s="6">
         <v>0.88</v>
       </c>
       <c r="K52" s="6">
         <v>0.95</v>
       </c>
-      <c r="L52" s="25">
+      <c r="L52" s="20">
         <v>1</v>
       </c>
-      <c r="M52" s="25">
+      <c r="M52" s="20">
         <v>0.98</v>
       </c>
-      <c r="N52" s="25">
+      <c r="N52" s="20">
         <v>0.98</v>
       </c>
-      <c r="O52" s="25">
+      <c r="O52" s="20">
         <v>0.79</v>
       </c>
-      <c r="P52" s="25">
+      <c r="P52" s="20">
         <v>0.77</v>
       </c>
-      <c r="Q52" s="25">
+      <c r="Q52" s="20">
         <v>0.81</v>
       </c>
-      <c r="R52" s="25">
+      <c r="R52" s="20">
         <v>0.87</v>
       </c>
-      <c r="S52" s="25">
+      <c r="S52" s="20">
         <v>0.88</v>
       </c>
-      <c r="T52" s="25">
+      <c r="T52" s="20">
         <v>0.98</v>
       </c>
-      <c r="U52" s="25">
+      <c r="U52" s="20">
         <v>0.97</v>
       </c>
-      <c r="V52" s="25">
+      <c r="V52" s="20">
         <v>0.95</v>
       </c>
-      <c r="W52" s="25">
+      <c r="W52" s="20">
         <v>1</v>
       </c>
-      <c r="X52" s="25">
+      <c r="X52" s="20">
         <v>1.03</v>
       </c>
-      <c r="Y52" s="25">
+      <c r="Y52" s="20">
         <v>1.06</v>
       </c>
-      <c r="Z52" s="25">
+      <c r="Z52" s="20">
         <v>1.06</v>
       </c>
-      <c r="AA52" s="25">
+      <c r="AA52" s="20">
         <v>1.72</v>
       </c>
-      <c r="AB52" s="25">
+      <c r="AB52" s="20">
         <v>1.26</v>
       </c>
-      <c r="AC52" s="25">
+      <c r="AC52" s="20">
         <v>1.37</v>
       </c>
       <c r="AD52" s="6">
         <v>1.35</v>
       </c>
       <c r="AE52" s="6">
         <v>1.24</v>
       </c>
-    </row>
-    <row r="53" spans="1:31">
+      <c r="AF52" s="6">
+        <v>1.21</v>
+      </c>
+    </row>
+    <row r="53" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A53" s="18" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>85</v>
+      </c>
+      <c r="B53" s="26" t="s">
+        <v>68</v>
       </c>
       <c r="C53" s="8">
         <v>1.1299999999999999</v>
       </c>
       <c r="D53" s="8">
         <v>0.57999999999999996</v>
       </c>
       <c r="E53" s="8">
         <v>0.54</v>
       </c>
       <c r="F53" s="8">
         <v>0.52</v>
       </c>
       <c r="G53" s="8">
         <v>0.6</v>
       </c>
       <c r="H53" s="8">
         <v>0.56999999999999995</v>
       </c>
       <c r="I53" s="8">
         <v>0.56000000000000005</v>
       </c>
       <c r="J53" s="8">
         <v>0.6</v>
       </c>
@@ -5592,92 +5765,95 @@
       </c>
       <c r="X53" s="8">
         <v>0.54</v>
       </c>
       <c r="Y53" s="8">
         <v>0.51</v>
       </c>
       <c r="Z53" s="8">
         <v>0.48</v>
       </c>
       <c r="AA53" s="8">
         <v>0.7</v>
       </c>
       <c r="AB53" s="8">
         <v>0.61</v>
       </c>
       <c r="AC53" s="8">
         <v>0.56000000000000005</v>
       </c>
       <c r="AD53" s="8">
         <v>0.42</v>
       </c>
       <c r="AE53" s="8">
         <v>0.48</v>
       </c>
-    </row>
-    <row r="54" spans="1:31">
+      <c r="AF53" s="8">
+        <v>0.44</v>
+      </c>
+    </row>
+    <row r="54" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A54" s="17"/>
       <c r="B54" s="9"/>
     </row>
-    <row r="55" spans="1:31">
+    <row r="55" spans="1:32" x14ac:dyDescent="0.25">
       <c r="B55" s="7"/>
     </row>
-    <row r="56" spans="1:31">
+    <row r="56" spans="1:32" x14ac:dyDescent="0.25">
       <c r="B56" s="7"/>
     </row>
-    <row r="57" spans="1:31">
+    <row r="57" spans="1:32" x14ac:dyDescent="0.25">
       <c r="B57" s="7"/>
     </row>
-    <row r="58" spans="1:31">
+    <row r="58" spans="1:32" x14ac:dyDescent="0.25">
       <c r="B58" s="7"/>
     </row>
-    <row r="59" spans="1:31">
+    <row r="59" spans="1:32" x14ac:dyDescent="0.25">
       <c r="B59" s="7"/>
     </row>
-    <row r="60" spans="1:31">
+    <row r="60" spans="1:32" x14ac:dyDescent="0.25">
       <c r="B60" s="7"/>
     </row>
-    <row r="61" spans="1:31">
+    <row r="61" spans="1:32" x14ac:dyDescent="0.25">
       <c r="B61" s="7"/>
     </row>
-    <row r="62" spans="1:31">
+    <row r="62" spans="1:32" x14ac:dyDescent="0.25">
       <c r="B62" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="A27:Y27"/>
+    <mergeCell ref="A8:Y8"/>
+    <mergeCell ref="A36:Y36"/>
+    <mergeCell ref="AA6:AF6"/>
     <mergeCell ref="B2:W2"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="T5:U5"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="O6:Z6"/>
-    <mergeCell ref="Z5:AE5"/>
-[...3 lines deleted...]
-    <mergeCell ref="AA6:AE6"/>
+    <mergeCell ref="Z5:AF5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>