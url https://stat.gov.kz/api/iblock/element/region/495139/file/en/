--- v3 (2026-08-31)
+++ v4 (2026-09-20)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="807"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="9" r:id="rId1"/>
     <sheet name="Conventions" sheetId="11" r:id="rId2"/>
     <sheet name="Indicator" sheetId="5" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="188" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="189" uniqueCount="91">
   <si>
     <t>Rural population</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
@@ -672,89 +672,89 @@
     </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="12" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1033,64 +1033,64 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:b.kuandyk@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection sqref="A1:B20"/>
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="36.7109375" customWidth="1"/>
     <col min="2" max="2" width="66.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" s="30" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="50">
+      <c r="B1" s="37">
         <v>612501</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="30" t="s">
         <v>17</v>
       </c>
       <c r="B2" s="31" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A3" s="30" t="s">
         <v>18</v>
       </c>
       <c r="B3" s="31" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A4" s="30" t="s">
         <v>19</v>
       </c>
       <c r="B4" s="31" t="s">
         <v>46</v>
@@ -1159,59 +1159,59 @@
       <c r="B12" s="32" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" s="30" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="32" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="30" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="32" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A15" s="30" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="33">
-        <v>46239</v>
+        <v>46272</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A16" s="30" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="33">
-        <v>46272</v>
+        <v>46300</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="30" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="32" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="30" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="34" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="30" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="35" t="s">
         <v>87</v>
       </c>
@@ -1238,164 +1238,165 @@
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="U23" sqref="U23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="64" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="181.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="19" t="s">
         <v>43</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:AF54"/>
+  <dimension ref="A2:AG54"/>
   <sheetViews>
-    <sheetView topLeftCell="K40" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="O70" sqref="O70"/>
+    <sheetView topLeftCell="K1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="V63" sqref="V63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13" style="13" customWidth="1"/>
     <col min="2" max="2" width="22.5703125" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:32" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:33" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="14"/>
-      <c r="B2" s="41" t="s">
+      <c r="B2" s="42" t="s">
         <v>46</v>
       </c>
-      <c r="C2" s="41"/>
-[...22 lines deleted...]
-    <row r="3" spans="1:32" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C2" s="42"/>
+      <c r="D2" s="42"/>
+      <c r="E2" s="42"/>
+      <c r="F2" s="42"/>
+      <c r="G2" s="42"/>
+      <c r="H2" s="42"/>
+      <c r="I2" s="42"/>
+      <c r="J2" s="42"/>
+      <c r="K2" s="42"/>
+      <c r="L2" s="42"/>
+      <c r="M2" s="42"/>
+      <c r="N2" s="42"/>
+      <c r="O2" s="42"/>
+      <c r="P2" s="42"/>
+      <c r="Q2" s="42"/>
+      <c r="R2" s="42"/>
+      <c r="S2" s="42"/>
+      <c r="T2" s="42"/>
+      <c r="U2" s="42"/>
+      <c r="V2" s="42"/>
+      <c r="W2" s="42"/>
+      <c r="X2" s="43"/>
+    </row>
+    <row r="3" spans="1:33" s="11" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A3" s="13"/>
       <c r="B3" s="12"/>
       <c r="C3" s="12"/>
       <c r="D3" s="12"/>
       <c r="E3" s="12"/>
       <c r="F3" s="13"/>
       <c r="G3" s="13"/>
       <c r="H3" s="13"/>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="13"/>
       <c r="L3" s="13"/>
       <c r="M3" s="13"/>
     </row>
-    <row r="4" spans="1:32" s="11" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:33" s="11" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A4" s="13"/>
       <c r="B4" s="10"/>
       <c r="C4" s="10"/>
       <c r="D4" s="10"/>
       <c r="E4" s="10"/>
     </row>
-    <row r="5" spans="1:32" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:33" x14ac:dyDescent="0.25">
       <c r="U5" s="2"/>
-      <c r="AF5" s="2" t="s">
+      <c r="AG5" s="2" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="6" spans="1:32" x14ac:dyDescent="0.25">
-      <c r="A6" s="43" t="s">
+    <row r="6" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="A6" s="44" t="s">
         <v>44</v>
       </c>
-      <c r="B6" s="47"/>
-      <c r="C6" s="45">
+      <c r="B6" s="48"/>
+      <c r="C6" s="46">
         <v>2024</v>
       </c>
-      <c r="D6" s="46"/>
-[...10 lines deleted...]
-      <c r="O6" s="39">
+      <c r="D6" s="47"/>
+      <c r="E6" s="47"/>
+      <c r="F6" s="47"/>
+      <c r="G6" s="47"/>
+      <c r="H6" s="47"/>
+      <c r="I6" s="47"/>
+      <c r="J6" s="47"/>
+      <c r="K6" s="47"/>
+      <c r="L6" s="47"/>
+      <c r="M6" s="47"/>
+      <c r="N6" s="47"/>
+      <c r="O6" s="40">
         <v>2025</v>
       </c>
-      <c r="P6" s="40"/>
-[...10 lines deleted...]
-      <c r="AA6" s="39">
+      <c r="P6" s="41"/>
+      <c r="Q6" s="41"/>
+      <c r="R6" s="41"/>
+      <c r="S6" s="41"/>
+      <c r="T6" s="41"/>
+      <c r="U6" s="41"/>
+      <c r="V6" s="41"/>
+      <c r="W6" s="41"/>
+      <c r="X6" s="41"/>
+      <c r="Y6" s="41"/>
+      <c r="Z6" s="41"/>
+      <c r="AA6" s="40">
         <v>2026</v>
       </c>
-      <c r="AB6" s="40"/>
-[...7 lines deleted...]
-      <c r="B7" s="48"/>
+      <c r="AB6" s="41"/>
+      <c r="AC6" s="41"/>
+      <c r="AD6" s="41"/>
+      <c r="AE6" s="41"/>
+      <c r="AF6" s="41"/>
+      <c r="AG6" s="41"/>
+    </row>
+    <row r="7" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="A7" s="45"/>
+      <c r="B7" s="49"/>
       <c r="C7" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>2</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>3</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>4</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>5</v>
       </c>
       <c r="H7" s="3" t="s">
         <v>6</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>7</v>
       </c>
       <c r="J7" s="5" t="s">
         <v>8</v>
       </c>
       <c r="K7" s="5" t="s">
@@ -1442,85 +1443,88 @@
       </c>
       <c r="Y7" s="5" t="s">
         <v>12</v>
       </c>
       <c r="Z7" s="5" t="s">
         <v>13</v>
       </c>
       <c r="AA7" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AB7" s="4" t="s">
         <v>2</v>
       </c>
       <c r="AC7" s="3" t="s">
         <v>3</v>
       </c>
       <c r="AD7" s="3" t="s">
         <v>4</v>
       </c>
       <c r="AE7" s="3" t="s">
         <v>5</v>
       </c>
       <c r="AF7" s="29" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="8" spans="1:32" s="9" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG7" s="5" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="8" spans="1:33" s="9" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="15"/>
-      <c r="B8" s="49" t="s">
+      <c r="B8" s="50" t="s">
         <v>15</v>
       </c>
-      <c r="C8" s="49"/>
-[...27 lines deleted...]
-    <row r="9" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="C8" s="50"/>
+      <c r="D8" s="50"/>
+      <c r="E8" s="50"/>
+      <c r="F8" s="50"/>
+      <c r="G8" s="50"/>
+      <c r="H8" s="50"/>
+      <c r="I8" s="50"/>
+      <c r="J8" s="50"/>
+      <c r="K8" s="50"/>
+      <c r="L8" s="50"/>
+      <c r="M8" s="50"/>
+      <c r="N8" s="50"/>
+      <c r="O8" s="50"/>
+      <c r="P8" s="50"/>
+      <c r="Q8" s="50"/>
+      <c r="R8" s="50"/>
+      <c r="S8" s="50"/>
+      <c r="T8" s="50"/>
+      <c r="U8" s="50"/>
+      <c r="V8" s="50"/>
+      <c r="W8" s="50"/>
+      <c r="X8" s="50"/>
+      <c r="Y8" s="50"/>
+      <c r="Z8" s="50"/>
+      <c r="AA8" s="50"/>
+      <c r="AB8" s="50"/>
+      <c r="AC8" s="50"/>
+    </row>
+    <row r="9" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A9" s="16" t="s">
         <v>45</v>
       </c>
       <c r="B9" s="22" t="s">
         <v>51</v>
       </c>
       <c r="C9" s="6">
         <v>186</v>
       </c>
       <c r="D9" s="6">
         <v>134</v>
       </c>
       <c r="E9" s="6">
         <v>115</v>
       </c>
       <c r="F9" s="6">
         <v>151</v>
       </c>
       <c r="G9" s="6">
         <v>160</v>
       </c>
       <c r="H9" s="6">
         <v>115</v>
       </c>
       <c r="I9" s="6">
@@ -1573,52 +1577,55 @@
       </c>
       <c r="Y9" s="6">
         <v>217</v>
       </c>
       <c r="Z9" s="6">
         <v>241</v>
       </c>
       <c r="AA9" s="6">
         <v>219</v>
       </c>
       <c r="AB9" s="6">
         <v>181</v>
       </c>
       <c r="AC9" s="6">
         <v>178</v>
       </c>
       <c r="AD9" s="6">
         <v>176</v>
       </c>
       <c r="AE9" s="6">
         <v>214</v>
       </c>
       <c r="AF9" s="6">
         <v>171</v>
       </c>
-    </row>
-    <row r="10" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG9" s="6">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="10" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A10" s="16" t="s">
         <v>69</v>
       </c>
       <c r="B10" s="23" t="s">
         <v>52</v>
       </c>
       <c r="C10" s="6">
         <v>30</v>
       </c>
       <c r="D10" s="6">
         <v>9</v>
       </c>
       <c r="E10" s="6">
         <v>14</v>
       </c>
       <c r="F10" s="6">
         <v>22</v>
       </c>
       <c r="G10" s="6">
         <v>37</v>
       </c>
       <c r="H10" s="6">
         <v>19</v>
       </c>
       <c r="I10" s="6">
@@ -1671,52 +1678,55 @@
       </c>
       <c r="Y10" s="6">
         <v>40</v>
       </c>
       <c r="Z10" s="6">
         <v>53</v>
       </c>
       <c r="AA10" s="6">
         <v>45</v>
       </c>
       <c r="AB10" s="6">
         <v>25</v>
       </c>
       <c r="AC10" s="6">
         <v>23</v>
       </c>
       <c r="AD10" s="6">
         <v>35</v>
       </c>
       <c r="AE10" s="6">
         <v>43</v>
       </c>
       <c r="AF10" s="6">
         <v>27</v>
       </c>
-    </row>
-    <row r="11" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG10" s="6">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="11" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A11" s="16" t="s">
         <v>70</v>
       </c>
       <c r="B11" s="23" t="s">
         <v>53</v>
       </c>
       <c r="C11" s="6">
         <v>10</v>
       </c>
       <c r="D11" s="6">
         <v>6</v>
       </c>
       <c r="E11" s="6">
         <v>5</v>
       </c>
       <c r="F11" s="6">
         <v>7</v>
       </c>
       <c r="G11" s="6">
         <v>5</v>
       </c>
       <c r="H11" s="6">
         <v>4</v>
       </c>
       <c r="I11" s="6">
@@ -1769,52 +1779,55 @@
       </c>
       <c r="Y11" s="6">
         <v>11</v>
       </c>
       <c r="Z11" s="6">
         <v>12</v>
       </c>
       <c r="AA11" s="6">
         <v>14</v>
       </c>
       <c r="AB11" s="6">
         <v>5</v>
       </c>
       <c r="AC11" s="6">
         <v>8</v>
       </c>
       <c r="AD11" s="6">
         <v>8</v>
       </c>
       <c r="AE11" s="6">
         <v>1</v>
       </c>
       <c r="AF11" s="6">
         <v>6</v>
       </c>
-    </row>
-    <row r="12" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG11" s="6">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="12" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A12" s="16" t="s">
         <v>71</v>
       </c>
       <c r="B12" s="23" t="s">
         <v>54</v>
       </c>
       <c r="C12" s="6">
         <v>15</v>
       </c>
       <c r="D12" s="6">
         <v>16</v>
       </c>
       <c r="E12" s="6">
         <v>4</v>
       </c>
       <c r="F12" s="6">
         <v>8</v>
       </c>
       <c r="G12" s="6">
         <v>15</v>
       </c>
       <c r="H12" s="6">
         <v>3</v>
       </c>
       <c r="I12" s="6">
@@ -1867,52 +1880,55 @@
       </c>
       <c r="Y12" s="6">
         <v>12</v>
       </c>
       <c r="Z12" s="6">
         <v>19</v>
       </c>
       <c r="AA12" s="6">
         <v>18</v>
       </c>
       <c r="AB12" s="6">
         <v>15</v>
       </c>
       <c r="AC12" s="6">
         <v>20</v>
       </c>
       <c r="AD12" s="6">
         <v>18</v>
       </c>
       <c r="AE12" s="6">
         <v>11</v>
       </c>
       <c r="AF12" s="6">
         <v>12</v>
       </c>
-    </row>
-    <row r="13" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG12" s="6">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="13" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A13" s="16" t="s">
         <v>72</v>
       </c>
       <c r="B13" s="23" t="s">
         <v>55</v>
       </c>
       <c r="C13" s="6">
         <v>4</v>
       </c>
       <c r="D13" s="6">
         <v>1</v>
       </c>
       <c r="E13" s="6">
         <v>1</v>
       </c>
       <c r="F13" s="6">
         <v>2</v>
       </c>
       <c r="G13" s="6">
         <v>2</v>
       </c>
       <c r="H13" s="6">
         <v>2</v>
       </c>
       <c r="I13" s="6">
@@ -1965,52 +1981,55 @@
       </c>
       <c r="Y13" s="6">
         <v>3</v>
       </c>
       <c r="Z13" s="6">
         <v>3</v>
       </c>
       <c r="AA13" s="6">
         <v>4</v>
       </c>
       <c r="AB13" s="6">
         <v>2</v>
       </c>
       <c r="AC13" s="6">
         <v>4</v>
       </c>
       <c r="AD13" s="6">
         <v>1</v>
       </c>
       <c r="AE13" s="6">
         <v>8</v>
       </c>
       <c r="AF13" s="6">
         <v>4</v>
       </c>
-    </row>
-    <row r="14" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG13" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="14" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A14" s="16" t="s">
         <v>73</v>
       </c>
       <c r="B14" s="23" t="s">
         <v>56</v>
       </c>
       <c r="C14" s="6">
         <v>15</v>
       </c>
       <c r="D14" s="6">
         <v>13</v>
       </c>
       <c r="E14" s="6">
         <v>15</v>
       </c>
       <c r="F14" s="6">
         <v>21</v>
       </c>
       <c r="G14" s="6">
         <v>9</v>
       </c>
       <c r="H14" s="6">
         <v>10</v>
       </c>
       <c r="I14" s="6">
@@ -2063,52 +2082,55 @@
       </c>
       <c r="Y14" s="6">
         <v>13</v>
       </c>
       <c r="Z14" s="6">
         <v>13</v>
       </c>
       <c r="AA14" s="6">
         <v>14</v>
       </c>
       <c r="AB14" s="6">
         <v>29</v>
       </c>
       <c r="AC14" s="6">
         <v>13</v>
       </c>
       <c r="AD14" s="6">
         <v>12</v>
       </c>
       <c r="AE14" s="6">
         <v>11</v>
       </c>
       <c r="AF14" s="6">
         <v>14</v>
       </c>
-    </row>
-    <row r="15" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG14" s="6">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="15" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A15" s="16" t="s">
         <v>74</v>
       </c>
       <c r="B15" s="23" t="s">
         <v>57</v>
       </c>
       <c r="C15" s="6">
         <v>8</v>
       </c>
       <c r="D15" s="6">
         <v>9</v>
       </c>
       <c r="E15" s="6">
         <v>11</v>
       </c>
       <c r="F15" s="6">
         <v>7</v>
       </c>
       <c r="G15" s="6">
         <v>2</v>
       </c>
       <c r="H15" s="6">
         <v>4</v>
       </c>
       <c r="I15" s="6">
@@ -2161,52 +2183,55 @@
       </c>
       <c r="Y15" s="6">
         <v>8</v>
       </c>
       <c r="Z15" s="6">
         <v>15</v>
       </c>
       <c r="AA15" s="6">
         <v>14</v>
       </c>
       <c r="AB15" s="6">
         <v>5</v>
       </c>
       <c r="AC15" s="6">
         <v>14</v>
       </c>
       <c r="AD15" s="6">
         <v>11</v>
       </c>
       <c r="AE15" s="6">
         <v>10</v>
       </c>
       <c r="AF15" s="6">
         <v>8</v>
       </c>
-    </row>
-    <row r="16" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG15" s="6">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="16" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A16" s="16" t="s">
         <v>75</v>
       </c>
       <c r="B16" s="23" t="s">
         <v>58</v>
       </c>
       <c r="C16" s="6">
         <v>7</v>
       </c>
       <c r="D16" s="6">
         <v>4</v>
       </c>
       <c r="E16" s="6">
         <v>7</v>
       </c>
       <c r="F16" s="6">
         <v>10</v>
       </c>
       <c r="G16" s="6">
         <v>7</v>
       </c>
       <c r="H16" s="6">
         <v>4</v>
       </c>
       <c r="I16" s="6">
@@ -2259,52 +2284,55 @@
       </c>
       <c r="Y16" s="6">
         <v>9</v>
       </c>
       <c r="Z16" s="6">
         <v>15</v>
       </c>
       <c r="AA16" s="6">
         <v>9</v>
       </c>
       <c r="AB16" s="6">
         <v>6</v>
       </c>
       <c r="AC16" s="6">
         <v>5</v>
       </c>
       <c r="AD16" s="6">
         <v>8</v>
       </c>
       <c r="AE16" s="6">
         <v>7</v>
       </c>
       <c r="AF16" s="6">
         <v>5</v>
       </c>
-    </row>
-    <row r="17" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG16" s="6">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="17" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A17" s="16" t="s">
         <v>76</v>
       </c>
       <c r="B17" s="23" t="s">
         <v>59</v>
       </c>
       <c r="C17" s="6">
         <v>16</v>
       </c>
       <c r="D17" s="6">
         <v>9</v>
       </c>
       <c r="E17" s="6">
         <v>7</v>
       </c>
       <c r="F17" s="6">
         <v>14</v>
       </c>
       <c r="G17" s="6">
         <v>7</v>
       </c>
       <c r="H17" s="6">
         <v>6</v>
       </c>
       <c r="I17" s="6">
@@ -2357,52 +2385,55 @@
       </c>
       <c r="Y17" s="6">
         <v>8</v>
       </c>
       <c r="Z17" s="6">
         <v>13</v>
       </c>
       <c r="AA17" s="6">
         <v>7</v>
       </c>
       <c r="AB17" s="6">
         <v>9</v>
       </c>
       <c r="AC17" s="6">
         <v>10</v>
       </c>
       <c r="AD17" s="6">
         <v>10</v>
       </c>
       <c r="AE17" s="6">
         <v>22</v>
       </c>
       <c r="AF17" s="6">
         <v>21</v>
       </c>
-    </row>
-    <row r="18" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG17" s="6">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="18" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A18" s="16" t="s">
         <v>77</v>
       </c>
       <c r="B18" s="23" t="s">
         <v>60</v>
       </c>
       <c r="C18" s="6">
         <v>7</v>
       </c>
       <c r="D18" s="6">
         <v>6</v>
       </c>
       <c r="E18" s="6">
         <v>5</v>
       </c>
       <c r="F18" s="6">
         <v>7</v>
       </c>
       <c r="G18" s="6">
         <v>9</v>
       </c>
       <c r="H18" s="6">
         <v>8</v>
       </c>
       <c r="I18" s="6">
@@ -2455,52 +2486,55 @@
       </c>
       <c r="Y18" s="6">
         <v>15</v>
       </c>
       <c r="Z18" s="6">
         <v>10</v>
       </c>
       <c r="AA18" s="6">
         <v>10</v>
       </c>
       <c r="AB18" s="6">
         <v>12</v>
       </c>
       <c r="AC18" s="6">
         <v>6</v>
       </c>
       <c r="AD18" s="6">
         <v>12</v>
       </c>
       <c r="AE18" s="6">
         <v>5</v>
       </c>
       <c r="AF18" s="6">
         <v>12</v>
       </c>
-    </row>
-    <row r="19" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG18" s="6">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="19" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A19" s="16" t="s">
         <v>78</v>
       </c>
       <c r="B19" s="23" t="s">
         <v>61</v>
       </c>
       <c r="C19" s="6">
         <v>4</v>
       </c>
       <c r="D19" s="6">
         <v>6</v>
       </c>
       <c r="E19" s="6">
         <v>3</v>
       </c>
       <c r="F19" s="6">
         <v>3</v>
       </c>
       <c r="G19" s="6">
         <v>2</v>
       </c>
       <c r="H19" s="6">
         <v>2</v>
       </c>
       <c r="I19" s="6">
@@ -2551,52 +2585,55 @@
       </c>
       <c r="Y19" s="6">
         <v>4</v>
       </c>
       <c r="Z19" s="6">
         <v>2</v>
       </c>
       <c r="AA19" s="6">
         <v>8</v>
       </c>
       <c r="AB19" s="6">
         <v>2</v>
       </c>
       <c r="AC19" s="6">
         <v>2</v>
       </c>
       <c r="AD19" s="6">
         <v>4</v>
       </c>
       <c r="AE19" s="6">
         <v>2</v>
       </c>
       <c r="AF19" s="6">
         <v>1</v>
       </c>
-    </row>
-    <row r="20" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG19" s="6">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A20" s="16" t="s">
         <v>79</v>
       </c>
       <c r="B20" s="23" t="s">
         <v>62</v>
       </c>
       <c r="C20" s="6">
         <v>13</v>
       </c>
       <c r="D20" s="6">
         <v>14</v>
       </c>
       <c r="E20" s="6">
         <v>9</v>
       </c>
       <c r="F20" s="6">
         <v>3</v>
       </c>
       <c r="G20" s="6">
         <v>11</v>
       </c>
       <c r="H20" s="6">
         <v>12</v>
       </c>
       <c r="I20" s="6">
@@ -2649,52 +2686,55 @@
       </c>
       <c r="Y20" s="6">
         <v>21</v>
       </c>
       <c r="Z20" s="6">
         <v>12</v>
       </c>
       <c r="AA20" s="6">
         <v>17</v>
       </c>
       <c r="AB20" s="6">
         <v>13</v>
       </c>
       <c r="AC20" s="6">
         <v>9</v>
       </c>
       <c r="AD20" s="6">
         <v>13</v>
       </c>
       <c r="AE20" s="6">
         <v>22</v>
       </c>
       <c r="AF20" s="6">
         <v>7</v>
       </c>
-    </row>
-    <row r="21" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG20" s="6">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="21" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A21" s="16" t="s">
         <v>80</v>
       </c>
       <c r="B21" s="23" t="s">
         <v>63</v>
       </c>
       <c r="C21" s="6">
         <v>18</v>
       </c>
       <c r="D21" s="6">
         <v>16</v>
       </c>
       <c r="E21" s="6">
         <v>9</v>
       </c>
       <c r="F21" s="6">
         <v>15</v>
       </c>
       <c r="G21" s="6">
         <v>16</v>
       </c>
       <c r="H21" s="6">
         <v>17</v>
       </c>
       <c r="I21" s="6">
@@ -2747,52 +2787,55 @@
       </c>
       <c r="Y21" s="6">
         <v>27</v>
       </c>
       <c r="Z21" s="6">
         <v>30</v>
       </c>
       <c r="AA21" s="6">
         <v>13</v>
       </c>
       <c r="AB21" s="6">
         <v>25</v>
       </c>
       <c r="AC21" s="6">
         <v>28</v>
       </c>
       <c r="AD21" s="6">
         <v>20</v>
       </c>
       <c r="AE21" s="6">
         <v>34</v>
       </c>
       <c r="AF21" s="6">
         <v>28</v>
       </c>
-    </row>
-    <row r="22" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG21" s="6">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="22" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A22" s="16" t="s">
         <v>81</v>
       </c>
       <c r="B22" s="23" t="s">
         <v>64</v>
       </c>
       <c r="C22" s="6">
         <v>7</v>
       </c>
       <c r="D22" s="6">
         <v>5</v>
       </c>
       <c r="E22" s="6">
         <v>3</v>
       </c>
       <c r="F22" s="6">
         <v>6</v>
       </c>
       <c r="G22" s="6">
         <v>6</v>
       </c>
       <c r="H22" s="6">
         <v>3</v>
       </c>
       <c r="I22" s="6">
@@ -2845,52 +2888,55 @@
       </c>
       <c r="Y22" s="6">
         <v>10</v>
       </c>
       <c r="Z22" s="6">
         <v>11</v>
       </c>
       <c r="AA22" s="6">
         <v>4</v>
       </c>
       <c r="AB22" s="6">
         <v>5</v>
       </c>
       <c r="AC22" s="6">
         <v>7</v>
       </c>
       <c r="AD22" s="6">
         <v>6</v>
       </c>
       <c r="AE22" s="6">
         <v>6</v>
       </c>
       <c r="AF22" s="6">
         <v>7</v>
       </c>
-    </row>
-    <row r="23" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG22" s="6">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="23" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A23" s="16" t="s">
         <v>82</v>
       </c>
       <c r="B23" s="23" t="s">
         <v>65</v>
       </c>
       <c r="C23" s="6">
         <v>4</v>
       </c>
       <c r="D23" s="6">
         <v>2</v>
       </c>
       <c r="E23" s="6">
         <v>5</v>
       </c>
       <c r="F23" s="6">
         <v>6</v>
       </c>
       <c r="G23" s="6">
         <v>2</v>
       </c>
       <c r="H23" s="6">
         <v>2</v>
       </c>
       <c r="I23" s="6">
@@ -2943,52 +2989,55 @@
       </c>
       <c r="Y23" s="6">
         <v>4</v>
       </c>
       <c r="Z23" s="6">
         <v>8</v>
       </c>
       <c r="AA23" s="6">
         <v>8</v>
       </c>
       <c r="AB23" s="6">
         <v>2</v>
       </c>
       <c r="AC23" s="6">
         <v>7</v>
       </c>
       <c r="AD23" s="6">
         <v>3</v>
       </c>
       <c r="AE23" s="6">
         <v>3</v>
       </c>
       <c r="AF23" s="6">
         <v>2</v>
       </c>
-    </row>
-    <row r="24" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG23" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="24" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A24" s="16" t="s">
         <v>83</v>
       </c>
       <c r="B24" s="23" t="s">
         <v>66</v>
       </c>
       <c r="C24" s="6">
         <v>10</v>
       </c>
       <c r="D24" s="6">
         <v>10</v>
       </c>
       <c r="E24" s="6">
         <v>11</v>
       </c>
       <c r="F24" s="6">
         <v>7</v>
       </c>
       <c r="G24" s="6">
         <v>8</v>
       </c>
       <c r="H24" s="6">
         <v>10</v>
       </c>
       <c r="I24" s="6">
@@ -3041,52 +3090,55 @@
       </c>
       <c r="Y24" s="6">
         <v>20</v>
       </c>
       <c r="Z24" s="6">
         <v>11</v>
       </c>
       <c r="AA24" s="6">
         <v>9</v>
       </c>
       <c r="AB24" s="6">
         <v>16</v>
       </c>
       <c r="AC24" s="6">
         <v>4</v>
       </c>
       <c r="AD24" s="6">
         <v>4</v>
       </c>
       <c r="AE24" s="6">
         <v>12</v>
       </c>
       <c r="AF24" s="6">
         <v>5</v>
       </c>
-    </row>
-    <row r="25" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG24" s="6">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="25" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A25" s="16" t="s">
         <v>84</v>
       </c>
       <c r="B25" s="23" t="s">
         <v>67</v>
       </c>
       <c r="C25" s="6">
         <v>10</v>
       </c>
       <c r="D25" s="6">
         <v>8</v>
       </c>
       <c r="E25" s="6">
         <v>3</v>
       </c>
       <c r="F25" s="6">
         <v>7</v>
       </c>
       <c r="G25" s="6">
         <v>14</v>
       </c>
       <c r="H25" s="6">
         <v>5</v>
       </c>
       <c r="I25" s="6">
@@ -3139,52 +3191,55 @@
       </c>
       <c r="Y25" s="6">
         <v>11</v>
       </c>
       <c r="Z25" s="6">
         <v>10</v>
       </c>
       <c r="AA25" s="6">
         <v>15</v>
       </c>
       <c r="AB25" s="6">
         <v>6</v>
       </c>
       <c r="AC25" s="6">
         <v>14</v>
       </c>
       <c r="AD25" s="6">
         <v>11</v>
       </c>
       <c r="AE25" s="6">
         <v>7</v>
       </c>
       <c r="AF25" s="6">
         <v>9</v>
       </c>
-    </row>
-    <row r="26" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG25" s="6">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="26" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A26" s="16" t="s">
         <v>85</v>
       </c>
       <c r="B26" s="24" t="s">
         <v>68</v>
       </c>
       <c r="C26" s="6">
         <v>8</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E26" s="6">
         <v>3</v>
       </c>
       <c r="F26" s="6">
         <v>6</v>
       </c>
       <c r="G26" s="6">
         <v>8</v>
       </c>
       <c r="H26" s="6">
         <v>4</v>
       </c>
       <c r="I26" s="6">
@@ -3237,88 +3292,92 @@
       </c>
       <c r="Y26" s="6">
         <v>1</v>
       </c>
       <c r="Z26" s="6">
         <v>4</v>
       </c>
       <c r="AA26" s="6">
         <v>10</v>
       </c>
       <c r="AB26" s="6">
         <v>4</v>
       </c>
       <c r="AC26" s="6">
         <v>4</v>
       </c>
       <c r="AD26" s="6" t="s">
         <v>50</v>
       </c>
       <c r="AE26" s="6">
         <v>10</v>
       </c>
       <c r="AF26" s="6">
         <v>3</v>
       </c>
-    </row>
-    <row r="27" spans="1:32" s="9" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG26" s="6">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="27" spans="1:33" s="9" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="13"/>
-      <c r="B27" s="37" t="s">
-[...28 lines deleted...]
-      <c r="AC27" s="37"/>
+      <c r="B27" s="38" t="s">
+        <v>10</v>
+      </c>
+      <c r="C27" s="38"/>
+      <c r="D27" s="38"/>
+      <c r="E27" s="38"/>
+      <c r="F27" s="38"/>
+      <c r="G27" s="38"/>
+      <c r="H27" s="38"/>
+      <c r="I27" s="38"/>
+      <c r="J27" s="38"/>
+      <c r="K27" s="38"/>
+      <c r="L27" s="38"/>
+      <c r="M27" s="38"/>
+      <c r="N27" s="38"/>
+      <c r="O27" s="38"/>
+      <c r="P27" s="38"/>
+      <c r="Q27" s="38"/>
+      <c r="R27" s="38"/>
+      <c r="S27" s="38"/>
+      <c r="T27" s="38"/>
+      <c r="U27" s="38"/>
+      <c r="V27" s="38"/>
+      <c r="W27" s="38"/>
+      <c r="X27" s="38"/>
+      <c r="Y27" s="38"/>
+      <c r="Z27" s="38"/>
+      <c r="AA27" s="38"/>
+      <c r="AB27" s="38"/>
+      <c r="AC27" s="38"/>
       <c r="AD27" s="28"/>
       <c r="AE27" s="28"/>
       <c r="AF27" s="6"/>
-    </row>
-    <row r="28" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG27" s="6"/>
+    </row>
+    <row r="28" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A28" s="16" t="s">
         <v>45</v>
       </c>
       <c r="B28" s="22" t="s">
         <v>51</v>
       </c>
       <c r="C28" s="6">
         <v>70</v>
       </c>
       <c r="D28" s="6">
         <v>46</v>
       </c>
       <c r="E28" s="6">
         <v>36</v>
       </c>
       <c r="F28" s="6">
         <v>57</v>
       </c>
       <c r="G28" s="6">
         <v>76</v>
       </c>
       <c r="H28" s="6">
         <v>43</v>
       </c>
       <c r="I28" s="6">
@@ -3371,52 +3430,55 @@
       </c>
       <c r="Y28" s="6">
         <v>87</v>
       </c>
       <c r="Z28" s="6">
         <v>104</v>
       </c>
       <c r="AA28" s="6">
         <v>88</v>
       </c>
       <c r="AB28" s="6">
         <v>70</v>
       </c>
       <c r="AC28" s="6">
         <v>66</v>
       </c>
       <c r="AD28" s="6">
         <v>69</v>
       </c>
       <c r="AE28" s="6">
         <v>83</v>
       </c>
       <c r="AF28" s="6">
         <v>64</v>
       </c>
-    </row>
-    <row r="29" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG28" s="6">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="29" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A29" s="16" t="s">
         <v>69</v>
       </c>
       <c r="B29" s="23" t="s">
         <v>52</v>
       </c>
       <c r="C29" s="6">
         <v>30</v>
       </c>
       <c r="D29" s="6">
         <v>9</v>
       </c>
       <c r="E29" s="6">
         <v>14</v>
       </c>
       <c r="F29" s="6">
         <v>22</v>
       </c>
       <c r="G29" s="6">
         <v>37</v>
       </c>
       <c r="H29" s="6">
         <v>19</v>
       </c>
       <c r="I29" s="6">
@@ -3469,52 +3531,55 @@
       </c>
       <c r="Y29" s="6">
         <v>40</v>
       </c>
       <c r="Z29" s="6">
         <v>53</v>
       </c>
       <c r="AA29" s="6">
         <v>45</v>
       </c>
       <c r="AB29" s="6">
         <v>25</v>
       </c>
       <c r="AC29" s="6">
         <v>23</v>
       </c>
       <c r="AD29" s="6">
         <v>35</v>
       </c>
       <c r="AE29" s="6">
         <v>43</v>
       </c>
       <c r="AF29" s="6">
         <v>27</v>
       </c>
-    </row>
-    <row r="30" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG29" s="6">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="30" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A30" s="16" t="s">
         <v>70</v>
       </c>
       <c r="B30" s="23" t="s">
         <v>53</v>
       </c>
       <c r="C30" s="6">
         <v>9</v>
       </c>
       <c r="D30" s="6">
         <v>6</v>
       </c>
       <c r="E30" s="6">
         <v>5</v>
       </c>
       <c r="F30" s="6">
         <v>7</v>
       </c>
       <c r="G30" s="6">
         <v>5</v>
       </c>
       <c r="H30" s="6">
         <v>3</v>
       </c>
       <c r="I30" s="6">
@@ -3567,52 +3632,55 @@
       </c>
       <c r="Y30" s="6">
         <v>10</v>
       </c>
       <c r="Z30" s="6">
         <v>11</v>
       </c>
       <c r="AA30" s="6">
         <v>13</v>
       </c>
       <c r="AB30" s="6">
         <v>4</v>
       </c>
       <c r="AC30" s="6">
         <v>8</v>
       </c>
       <c r="AD30" s="6">
         <v>5</v>
       </c>
       <c r="AE30" s="6" t="s">
         <v>50</v>
       </c>
       <c r="AF30" s="6">
         <v>5</v>
       </c>
-    </row>
-    <row r="31" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG30" s="6">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="31" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A31" s="16" t="s">
         <v>71</v>
       </c>
       <c r="B31" s="23" t="s">
         <v>54</v>
       </c>
       <c r="C31" s="6">
         <v>11</v>
       </c>
       <c r="D31" s="6">
         <v>16</v>
       </c>
       <c r="E31" s="6">
         <v>3</v>
       </c>
       <c r="F31" s="6">
         <v>6</v>
       </c>
       <c r="G31" s="6">
         <v>14</v>
       </c>
       <c r="H31" s="6">
         <v>3</v>
       </c>
       <c r="I31" s="6">
@@ -3665,52 +3733,55 @@
       </c>
       <c r="Y31" s="6">
         <v>11</v>
       </c>
       <c r="Z31" s="6">
         <v>16</v>
       </c>
       <c r="AA31" s="6">
         <v>12</v>
       </c>
       <c r="AB31" s="6">
         <v>11</v>
       </c>
       <c r="AC31" s="6">
         <v>17</v>
       </c>
       <c r="AD31" s="6">
         <v>16</v>
       </c>
       <c r="AE31" s="6">
         <v>10</v>
       </c>
       <c r="AF31" s="6">
         <v>11</v>
       </c>
-    </row>
-    <row r="32" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG31" s="6">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="32" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A32" s="16" t="s">
         <v>73</v>
       </c>
       <c r="B32" s="23" t="s">
         <v>56</v>
       </c>
       <c r="C32" s="6">
         <v>3</v>
       </c>
       <c r="D32" s="6">
         <v>5</v>
       </c>
       <c r="E32" s="6">
         <v>5</v>
       </c>
       <c r="F32" s="6">
         <v>8</v>
       </c>
       <c r="G32" s="6">
         <v>2</v>
       </c>
       <c r="H32" s="6">
         <v>4</v>
       </c>
       <c r="I32" s="6">
@@ -3763,52 +3834,55 @@
       </c>
       <c r="Y32" s="6">
         <v>8</v>
       </c>
       <c r="Z32" s="6">
         <v>3</v>
       </c>
       <c r="AA32" s="6">
         <v>2</v>
       </c>
       <c r="AB32" s="6">
         <v>8</v>
       </c>
       <c r="AC32" s="6">
         <v>4</v>
       </c>
       <c r="AD32" s="6">
         <v>4</v>
       </c>
       <c r="AE32" s="6">
         <v>3</v>
       </c>
       <c r="AF32" s="6">
         <v>5</v>
       </c>
-    </row>
-    <row r="33" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG32" s="6">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="33" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A33" s="16" t="s">
         <v>80</v>
       </c>
       <c r="B33" s="23" t="s">
         <v>63</v>
       </c>
       <c r="C33" s="6">
         <v>10</v>
       </c>
       <c r="D33" s="6">
         <v>6</v>
       </c>
       <c r="E33" s="6">
         <v>3</v>
       </c>
       <c r="F33" s="6">
         <v>7</v>
       </c>
       <c r="G33" s="6">
         <v>7</v>
       </c>
       <c r="H33" s="6">
         <v>8</v>
       </c>
       <c r="I33" s="6">
@@ -3861,52 +3935,55 @@
       </c>
       <c r="Y33" s="6">
         <v>10</v>
       </c>
       <c r="Z33" s="6">
         <v>11</v>
       </c>
       <c r="AA33" s="6">
         <v>6</v>
       </c>
       <c r="AB33" s="6">
         <v>11</v>
       </c>
       <c r="AC33" s="6">
         <v>10</v>
       </c>
       <c r="AD33" s="6">
         <v>7</v>
       </c>
       <c r="AE33" s="6">
         <v>14</v>
       </c>
       <c r="AF33" s="6">
         <v>10</v>
       </c>
-    </row>
-    <row r="34" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG33" s="6">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="34" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A34" s="16" t="s">
         <v>83</v>
       </c>
       <c r="B34" s="23" t="s">
         <v>66</v>
       </c>
       <c r="C34" s="6">
         <v>4</v>
       </c>
       <c r="D34" s="6">
         <v>4</v>
       </c>
       <c r="E34" s="6">
         <v>5</v>
       </c>
       <c r="F34" s="6">
         <v>3</v>
       </c>
       <c r="G34" s="6">
         <v>7</v>
       </c>
       <c r="H34" s="6">
         <v>4</v>
       </c>
       <c r="I34" s="6">
@@ -3959,52 +4036,55 @@
       </c>
       <c r="Y34" s="6">
         <v>8</v>
       </c>
       <c r="Z34" s="6">
         <v>7</v>
       </c>
       <c r="AA34" s="6">
         <v>3</v>
       </c>
       <c r="AB34" s="6">
         <v>9</v>
       </c>
       <c r="AC34" s="6">
         <v>2</v>
       </c>
       <c r="AD34" s="6">
         <v>2</v>
       </c>
       <c r="AE34" s="6">
         <v>6</v>
       </c>
       <c r="AF34" s="6">
         <v>4</v>
       </c>
-    </row>
-    <row r="35" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG34" s="6">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="35" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A35" s="16" t="s">
         <v>85</v>
       </c>
       <c r="B35" s="24" t="s">
         <v>68</v>
       </c>
       <c r="C35" s="6">
         <v>3</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E35" s="6">
         <v>1</v>
       </c>
       <c r="F35" s="6">
         <v>4</v>
       </c>
       <c r="G35" s="6">
         <v>4</v>
       </c>
       <c r="H35" s="6">
         <v>2</v>
       </c>
       <c r="I35" s="6">
@@ -4057,88 +4137,92 @@
       </c>
       <c r="Y35" s="6" t="s">
         <v>50</v>
       </c>
       <c r="Z35" s="6">
         <v>3</v>
       </c>
       <c r="AA35" s="6">
         <v>7</v>
       </c>
       <c r="AB35" s="6">
         <v>2</v>
       </c>
       <c r="AC35" s="6">
         <v>2</v>
       </c>
       <c r="AD35" s="6" t="s">
         <v>50</v>
       </c>
       <c r="AE35" s="6">
         <v>7</v>
       </c>
       <c r="AF35" s="6">
         <v>2</v>
       </c>
-    </row>
-    <row r="36" spans="1:32" s="9" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG35" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="36" spans="1:33" s="9" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="13"/>
-      <c r="B36" s="38" t="s">
+      <c r="B36" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="C36" s="38"/>
-[...25 lines deleted...]
-      <c r="AC36" s="38"/>
+      <c r="C36" s="39"/>
+      <c r="D36" s="39"/>
+      <c r="E36" s="39"/>
+      <c r="F36" s="39"/>
+      <c r="G36" s="39"/>
+      <c r="H36" s="39"/>
+      <c r="I36" s="39"/>
+      <c r="J36" s="39"/>
+      <c r="K36" s="39"/>
+      <c r="L36" s="39"/>
+      <c r="M36" s="39"/>
+      <c r="N36" s="39"/>
+      <c r="O36" s="39"/>
+      <c r="P36" s="39"/>
+      <c r="Q36" s="39"/>
+      <c r="R36" s="39"/>
+      <c r="S36" s="39"/>
+      <c r="T36" s="39"/>
+      <c r="U36" s="39"/>
+      <c r="V36" s="39"/>
+      <c r="W36" s="39"/>
+      <c r="X36" s="39"/>
+      <c r="Y36" s="39"/>
+      <c r="Z36" s="39"/>
+      <c r="AA36" s="39"/>
+      <c r="AB36" s="39"/>
+      <c r="AC36" s="39"/>
       <c r="AD36" s="28"/>
       <c r="AE36" s="28"/>
       <c r="AF36" s="6"/>
-    </row>
-    <row r="37" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG36" s="6"/>
+    </row>
+    <row r="37" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A37" s="27" t="s">
         <v>45</v>
       </c>
       <c r="B37" s="25" t="s">
         <v>51</v>
       </c>
       <c r="C37" s="6">
         <v>116</v>
       </c>
       <c r="D37" s="6">
         <v>88</v>
       </c>
       <c r="E37" s="6">
         <v>79</v>
       </c>
       <c r="F37" s="6">
         <v>94</v>
       </c>
       <c r="G37" s="6">
         <v>84</v>
       </c>
       <c r="H37" s="6">
         <v>72</v>
       </c>
       <c r="I37" s="6">
@@ -4191,52 +4275,55 @@
       </c>
       <c r="Y37" s="21">
         <v>130</v>
       </c>
       <c r="Z37" s="21">
         <v>137</v>
       </c>
       <c r="AA37" s="21">
         <v>131</v>
       </c>
       <c r="AB37" s="21">
         <v>111</v>
       </c>
       <c r="AC37" s="21">
         <v>112</v>
       </c>
       <c r="AD37" s="21">
         <v>107</v>
       </c>
       <c r="AE37" s="21">
         <v>131</v>
       </c>
       <c r="AF37" s="6">
         <v>107</v>
       </c>
-    </row>
-    <row r="38" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG37" s="6">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="38" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A38" s="27" t="s">
         <v>70</v>
       </c>
       <c r="B38" s="24" t="s">
         <v>53</v>
       </c>
       <c r="C38" s="6">
         <v>1</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E38" s="6" t="s">
         <v>50</v>
       </c>
       <c r="F38" s="6" t="s">
         <v>50</v>
       </c>
       <c r="G38" s="6" t="s">
         <v>50</v>
       </c>
       <c r="H38" s="6">
         <v>1</v>
       </c>
       <c r="I38" s="6" t="s">
@@ -4289,52 +4376,55 @@
       </c>
       <c r="Y38" s="21">
         <v>1</v>
       </c>
       <c r="Z38" s="21">
         <v>1</v>
       </c>
       <c r="AA38" s="21">
         <v>1</v>
       </c>
       <c r="AB38" s="21">
         <v>1</v>
       </c>
       <c r="AC38" s="21" t="s">
         <v>50</v>
       </c>
       <c r="AD38" s="21">
         <v>3</v>
       </c>
       <c r="AE38" s="21">
         <v>1</v>
       </c>
       <c r="AF38" s="6">
         <v>1</v>
       </c>
-    </row>
-    <row r="39" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG38" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="39" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A39" s="27" t="s">
         <v>71</v>
       </c>
       <c r="B39" s="24" t="s">
         <v>54</v>
       </c>
       <c r="C39" s="6">
         <v>4</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E39" s="6">
         <v>1</v>
       </c>
       <c r="F39" s="6">
         <v>2</v>
       </c>
       <c r="G39" s="6">
         <v>1</v>
       </c>
       <c r="H39" s="6" t="s">
         <v>50</v>
       </c>
       <c r="I39" s="6">
@@ -4385,52 +4475,55 @@
       </c>
       <c r="Y39" s="21">
         <v>1</v>
       </c>
       <c r="Z39" s="21">
         <v>3</v>
       </c>
       <c r="AA39" s="21">
         <v>6</v>
       </c>
       <c r="AB39" s="21">
         <v>4</v>
       </c>
       <c r="AC39" s="21">
         <v>3</v>
       </c>
       <c r="AD39" s="21">
         <v>2</v>
       </c>
       <c r="AE39" s="21">
         <v>1</v>
       </c>
       <c r="AF39" s="6">
         <v>1</v>
       </c>
-    </row>
-    <row r="40" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG39" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="40" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A40" s="27" t="s">
         <v>72</v>
       </c>
       <c r="B40" s="24" t="s">
         <v>55</v>
       </c>
       <c r="C40" s="6">
         <v>4</v>
       </c>
       <c r="D40" s="6">
         <v>1</v>
       </c>
       <c r="E40" s="6">
         <v>1</v>
       </c>
       <c r="F40" s="6">
         <v>2</v>
       </c>
       <c r="G40" s="6">
         <v>2</v>
       </c>
       <c r="H40" s="6">
         <v>2</v>
       </c>
       <c r="I40" s="6">
@@ -4483,52 +4576,55 @@
       </c>
       <c r="Y40" s="21">
         <v>3</v>
       </c>
       <c r="Z40" s="21">
         <v>3</v>
       </c>
       <c r="AA40" s="21">
         <v>4</v>
       </c>
       <c r="AB40" s="21">
         <v>2</v>
       </c>
       <c r="AC40" s="21">
         <v>4</v>
       </c>
       <c r="AD40" s="21">
         <v>1</v>
       </c>
       <c r="AE40" s="21">
         <v>8</v>
       </c>
       <c r="AF40" s="6">
         <v>4</v>
       </c>
-    </row>
-    <row r="41" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG40" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="41" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A41" s="27" t="s">
         <v>73</v>
       </c>
       <c r="B41" s="24" t="s">
         <v>56</v>
       </c>
       <c r="C41" s="6">
         <v>12</v>
       </c>
       <c r="D41" s="6">
         <v>8</v>
       </c>
       <c r="E41" s="6">
         <v>10</v>
       </c>
       <c r="F41" s="6">
         <v>13</v>
       </c>
       <c r="G41" s="6">
         <v>7</v>
       </c>
       <c r="H41" s="6">
         <v>6</v>
       </c>
       <c r="I41" s="6">
@@ -4581,52 +4677,55 @@
       </c>
       <c r="Y41" s="21">
         <v>5</v>
       </c>
       <c r="Z41" s="21">
         <v>10</v>
       </c>
       <c r="AA41" s="21">
         <v>12</v>
       </c>
       <c r="AB41" s="21">
         <v>21</v>
       </c>
       <c r="AC41" s="21">
         <v>9</v>
       </c>
       <c r="AD41" s="21">
         <v>8</v>
       </c>
       <c r="AE41" s="21">
         <v>8</v>
       </c>
       <c r="AF41" s="6">
         <v>9</v>
       </c>
-    </row>
-    <row r="42" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG41" s="6">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="42" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A42" s="27" t="s">
         <v>74</v>
       </c>
       <c r="B42" s="24" t="s">
         <v>57</v>
       </c>
       <c r="C42" s="6">
         <v>8</v>
       </c>
       <c r="D42" s="6">
         <v>9</v>
       </c>
       <c r="E42" s="6">
         <v>11</v>
       </c>
       <c r="F42" s="6">
         <v>7</v>
       </c>
       <c r="G42" s="6">
         <v>2</v>
       </c>
       <c r="H42" s="6">
         <v>4</v>
       </c>
       <c r="I42" s="6">
@@ -4679,52 +4778,55 @@
       </c>
       <c r="Y42" s="21">
         <v>8</v>
       </c>
       <c r="Z42" s="21">
         <v>15</v>
       </c>
       <c r="AA42" s="21">
         <v>14</v>
       </c>
       <c r="AB42" s="21">
         <v>5</v>
       </c>
       <c r="AC42" s="21">
         <v>14</v>
       </c>
       <c r="AD42" s="21">
         <v>11</v>
       </c>
       <c r="AE42" s="21">
         <v>10</v>
       </c>
       <c r="AF42" s="6">
         <v>8</v>
       </c>
-    </row>
-    <row r="43" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG42" s="6">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="43" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A43" s="27" t="s">
         <v>75</v>
       </c>
       <c r="B43" s="24" t="s">
         <v>58</v>
       </c>
       <c r="C43" s="6">
         <v>7</v>
       </c>
       <c r="D43" s="6">
         <v>4</v>
       </c>
       <c r="E43" s="6">
         <v>7</v>
       </c>
       <c r="F43" s="6">
         <v>10</v>
       </c>
       <c r="G43" s="6">
         <v>7</v>
       </c>
       <c r="H43" s="6">
         <v>4</v>
       </c>
       <c r="I43" s="6">
@@ -4777,52 +4879,55 @@
       </c>
       <c r="Y43" s="21">
         <v>9</v>
       </c>
       <c r="Z43" s="21">
         <v>15</v>
       </c>
       <c r="AA43" s="21">
         <v>9</v>
       </c>
       <c r="AB43" s="21">
         <v>6</v>
       </c>
       <c r="AC43" s="21">
         <v>5</v>
       </c>
       <c r="AD43" s="21">
         <v>8</v>
       </c>
       <c r="AE43" s="21">
         <v>7</v>
       </c>
       <c r="AF43" s="6">
         <v>5</v>
       </c>
-    </row>
-    <row r="44" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG43" s="6">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="44" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A44" s="27" t="s">
         <v>76</v>
       </c>
       <c r="B44" s="24" t="s">
         <v>59</v>
       </c>
       <c r="C44" s="6">
         <v>16</v>
       </c>
       <c r="D44" s="6">
         <v>9</v>
       </c>
       <c r="E44" s="6">
         <v>7</v>
       </c>
       <c r="F44" s="6">
         <v>14</v>
       </c>
       <c r="G44" s="6">
         <v>7</v>
       </c>
       <c r="H44" s="6">
         <v>6</v>
       </c>
       <c r="I44" s="6">
@@ -4875,52 +4980,55 @@
       </c>
       <c r="Y44" s="21">
         <v>8</v>
       </c>
       <c r="Z44" s="21">
         <v>13</v>
       </c>
       <c r="AA44" s="21">
         <v>7</v>
       </c>
       <c r="AB44" s="21">
         <v>9</v>
       </c>
       <c r="AC44" s="21">
         <v>10</v>
       </c>
       <c r="AD44" s="21">
         <v>10</v>
       </c>
       <c r="AE44" s="21">
         <v>22</v>
       </c>
       <c r="AF44" s="6">
         <v>21</v>
       </c>
-    </row>
-    <row r="45" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG44" s="6">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="45" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A45" s="27" t="s">
         <v>77</v>
       </c>
       <c r="B45" s="24" t="s">
         <v>60</v>
       </c>
       <c r="C45" s="6">
         <v>7</v>
       </c>
       <c r="D45" s="6">
         <v>6</v>
       </c>
       <c r="E45" s="6">
         <v>5</v>
       </c>
       <c r="F45" s="6">
         <v>7</v>
       </c>
       <c r="G45" s="6">
         <v>9</v>
       </c>
       <c r="H45" s="6">
         <v>8</v>
       </c>
       <c r="I45" s="6">
@@ -4973,52 +5081,55 @@
       </c>
       <c r="Y45" s="21">
         <v>15</v>
       </c>
       <c r="Z45" s="21">
         <v>10</v>
       </c>
       <c r="AA45" s="21">
         <v>10</v>
       </c>
       <c r="AB45" s="21">
         <v>12</v>
       </c>
       <c r="AC45" s="21">
         <v>6</v>
       </c>
       <c r="AD45" s="21">
         <v>12</v>
       </c>
       <c r="AE45" s="21">
         <v>5</v>
       </c>
       <c r="AF45" s="6">
         <v>12</v>
       </c>
-    </row>
-    <row r="46" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG45" s="6">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="46" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A46" s="27" t="s">
         <v>78</v>
       </c>
       <c r="B46" s="24" t="s">
         <v>61</v>
       </c>
       <c r="C46" s="6">
         <v>4</v>
       </c>
       <c r="D46" s="6">
         <v>6</v>
       </c>
       <c r="E46" s="6">
         <v>3</v>
       </c>
       <c r="F46" s="6">
         <v>3</v>
       </c>
       <c r="G46" s="6">
         <v>2</v>
       </c>
       <c r="H46" s="6">
         <v>2</v>
       </c>
       <c r="I46" s="6">
@@ -5071,52 +5182,55 @@
       </c>
       <c r="Y46" s="21">
         <v>4</v>
       </c>
       <c r="Z46" s="21">
         <v>2</v>
       </c>
       <c r="AA46" s="21">
         <v>8</v>
       </c>
       <c r="AB46" s="21">
         <v>2</v>
       </c>
       <c r="AC46" s="21">
         <v>2</v>
       </c>
       <c r="AD46" s="21">
         <v>4</v>
       </c>
       <c r="AE46" s="21">
         <v>2</v>
       </c>
       <c r="AF46" s="6">
         <v>1</v>
       </c>
-    </row>
-    <row r="47" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG46" s="6">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="47" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A47" s="27" t="s">
         <v>79</v>
       </c>
       <c r="B47" s="24" t="s">
         <v>62</v>
       </c>
       <c r="C47" s="6">
         <v>13</v>
       </c>
       <c r="D47" s="6">
         <v>14</v>
       </c>
       <c r="E47" s="6">
         <v>9</v>
       </c>
       <c r="F47" s="6">
         <v>3</v>
       </c>
       <c r="G47" s="6">
         <v>11</v>
       </c>
       <c r="H47" s="6">
         <v>12</v>
       </c>
       <c r="I47" s="6">
@@ -5169,52 +5283,55 @@
       </c>
       <c r="Y47" s="21">
         <v>21</v>
       </c>
       <c r="Z47" s="21">
         <v>12</v>
       </c>
       <c r="AA47" s="21">
         <v>17</v>
       </c>
       <c r="AB47" s="21">
         <v>13</v>
       </c>
       <c r="AC47" s="21">
         <v>9</v>
       </c>
       <c r="AD47" s="21">
         <v>13</v>
       </c>
       <c r="AE47" s="21">
         <v>22</v>
       </c>
       <c r="AF47" s="6">
         <v>7</v>
       </c>
-    </row>
-    <row r="48" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG47" s="6">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="48" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A48" s="27" t="s">
         <v>80</v>
       </c>
       <c r="B48" s="24" t="s">
         <v>63</v>
       </c>
       <c r="C48" s="6">
         <v>8</v>
       </c>
       <c r="D48" s="6">
         <v>10</v>
       </c>
       <c r="E48" s="6">
         <v>6</v>
       </c>
       <c r="F48" s="6">
         <v>8</v>
       </c>
       <c r="G48" s="6">
         <v>9</v>
       </c>
       <c r="H48" s="6">
         <v>9</v>
       </c>
       <c r="I48" s="6">
@@ -5267,52 +5384,55 @@
       </c>
       <c r="Y48" s="21">
         <v>17</v>
       </c>
       <c r="Z48" s="21">
         <v>19</v>
       </c>
       <c r="AA48" s="21">
         <v>7</v>
       </c>
       <c r="AB48" s="21">
         <v>14</v>
       </c>
       <c r="AC48" s="21">
         <v>18</v>
       </c>
       <c r="AD48" s="21">
         <v>13</v>
       </c>
       <c r="AE48" s="21">
         <v>20</v>
       </c>
       <c r="AF48" s="6">
         <v>18</v>
       </c>
-    </row>
-    <row r="49" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG48" s="6">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="49" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A49" s="27" t="s">
         <v>81</v>
       </c>
       <c r="B49" s="24" t="s">
         <v>64</v>
       </c>
       <c r="C49" s="6">
         <v>7</v>
       </c>
       <c r="D49" s="6">
         <v>5</v>
       </c>
       <c r="E49" s="6">
         <v>3</v>
       </c>
       <c r="F49" s="6">
         <v>6</v>
       </c>
       <c r="G49" s="6">
         <v>6</v>
       </c>
       <c r="H49" s="6">
         <v>3</v>
       </c>
       <c r="I49" s="6">
@@ -5365,52 +5485,55 @@
       </c>
       <c r="Y49" s="21">
         <v>10</v>
       </c>
       <c r="Z49" s="21">
         <v>11</v>
       </c>
       <c r="AA49" s="21">
         <v>4</v>
       </c>
       <c r="AB49" s="21">
         <v>5</v>
       </c>
       <c r="AC49" s="21">
         <v>7</v>
       </c>
       <c r="AD49" s="21">
         <v>6</v>
       </c>
       <c r="AE49" s="21">
         <v>6</v>
       </c>
       <c r="AF49" s="6">
         <v>7</v>
       </c>
-    </row>
-    <row r="50" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG49" s="6">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="50" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A50" s="27" t="s">
         <v>82</v>
       </c>
       <c r="B50" s="24" t="s">
         <v>65</v>
       </c>
       <c r="C50" s="6">
         <v>4</v>
       </c>
       <c r="D50" s="6">
         <v>2</v>
       </c>
       <c r="E50" s="6">
         <v>5</v>
       </c>
       <c r="F50" s="6">
         <v>6</v>
       </c>
       <c r="G50" s="6">
         <v>2</v>
       </c>
       <c r="H50" s="6">
         <v>2</v>
       </c>
       <c r="I50" s="6">
@@ -5463,52 +5586,55 @@
       </c>
       <c r="Y50" s="21">
         <v>4</v>
       </c>
       <c r="Z50" s="21">
         <v>8</v>
       </c>
       <c r="AA50" s="21">
         <v>8</v>
       </c>
       <c r="AB50" s="21">
         <v>2</v>
       </c>
       <c r="AC50" s="21">
         <v>7</v>
       </c>
       <c r="AD50" s="21">
         <v>3</v>
       </c>
       <c r="AE50" s="21">
         <v>3</v>
       </c>
       <c r="AF50" s="6">
         <v>2</v>
       </c>
-    </row>
-    <row r="51" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG50" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="51" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A51" s="27" t="s">
         <v>83</v>
       </c>
       <c r="B51" s="24" t="s">
         <v>66</v>
       </c>
       <c r="C51" s="6">
         <v>6</v>
       </c>
       <c r="D51" s="6">
         <v>6</v>
       </c>
       <c r="E51" s="6">
         <v>6</v>
       </c>
       <c r="F51" s="6">
         <v>4</v>
       </c>
       <c r="G51" s="6">
         <v>1</v>
       </c>
       <c r="H51" s="6">
         <v>6</v>
       </c>
       <c r="I51" s="6">
@@ -5561,52 +5687,55 @@
       </c>
       <c r="Y51" s="21">
         <v>12</v>
       </c>
       <c r="Z51" s="21">
         <v>4</v>
       </c>
       <c r="AA51" s="21">
         <v>6</v>
       </c>
       <c r="AB51" s="21">
         <v>7</v>
       </c>
       <c r="AC51" s="21">
         <v>2</v>
       </c>
       <c r="AD51" s="21">
         <v>2</v>
       </c>
       <c r="AE51" s="21">
         <v>6</v>
       </c>
       <c r="AF51" s="6">
         <v>1</v>
       </c>
-    </row>
-    <row r="52" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG51" s="6">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="52" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A52" s="27" t="s">
         <v>84</v>
       </c>
       <c r="B52" s="24" t="s">
         <v>67</v>
       </c>
       <c r="C52" s="6">
         <v>10</v>
       </c>
       <c r="D52" s="6">
         <v>8</v>
       </c>
       <c r="E52" s="6">
         <v>3</v>
       </c>
       <c r="F52" s="6">
         <v>7</v>
       </c>
       <c r="G52" s="6">
         <v>14</v>
       </c>
       <c r="H52" s="6">
         <v>5</v>
       </c>
       <c r="I52" s="6">
@@ -5659,52 +5788,55 @@
       </c>
       <c r="Y52" s="21">
         <v>11</v>
       </c>
       <c r="Z52" s="21">
         <v>10</v>
       </c>
       <c r="AA52" s="21">
         <v>15</v>
       </c>
       <c r="AB52" s="21">
         <v>6</v>
       </c>
       <c r="AC52" s="21">
         <v>14</v>
       </c>
       <c r="AD52" s="21">
         <v>11</v>
       </c>
       <c r="AE52" s="21">
         <v>7</v>
       </c>
       <c r="AF52" s="6">
         <v>9</v>
       </c>
-    </row>
-    <row r="53" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG52" s="6">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="53" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A53" s="18" t="s">
         <v>85</v>
       </c>
       <c r="B53" s="26" t="s">
         <v>68</v>
       </c>
       <c r="C53" s="7">
         <v>5</v>
       </c>
       <c r="D53" s="7" t="s">
         <v>50</v>
       </c>
       <c r="E53" s="7">
         <v>2</v>
       </c>
       <c r="F53" s="7">
         <v>2</v>
       </c>
       <c r="G53" s="7">
         <v>4</v>
       </c>
       <c r="H53" s="7">
         <v>2</v>
       </c>
       <c r="I53" s="7">
@@ -5757,66 +5889,69 @@
       </c>
       <c r="Y53" s="7">
         <v>1</v>
       </c>
       <c r="Z53" s="7">
         <v>1</v>
       </c>
       <c r="AA53" s="7">
         <v>3</v>
       </c>
       <c r="AB53" s="7">
         <v>2</v>
       </c>
       <c r="AC53" s="7">
         <v>2</v>
       </c>
       <c r="AD53" s="7" t="s">
         <v>50</v>
       </c>
       <c r="AE53" s="7">
         <v>3</v>
       </c>
       <c r="AF53" s="7">
         <v>1</v>
       </c>
-    </row>
-    <row r="54" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG53" s="7">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="54" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A54" s="17"/>
       <c r="B54" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="B27:AC27"/>
     <mergeCell ref="B36:AC36"/>
-    <mergeCell ref="AA6:AF6"/>
     <mergeCell ref="B2:X2"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="O6:Z6"/>
     <mergeCell ref="B8:AC8"/>
+    <mergeCell ref="AA6:AG6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>