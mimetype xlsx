--- v4 (2026-09-20)
+++ v5 (2026-10-13)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="807"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="9" r:id="rId1"/>
     <sheet name="Conventions" sheetId="11" r:id="rId2"/>
     <sheet name="Indicator" sheetId="5" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="189" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="191" uniqueCount="91">
   <si>
     <t>Rural population</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
@@ -681,76 +681,76 @@
     <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="12" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1159,59 +1159,59 @@
       <c r="B12" s="32" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" s="30" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="32" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="30" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="32" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A15" s="30" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="33">
-        <v>46272</v>
+        <v>46300</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A16" s="30" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="33">
-        <v>46300</v>
+        <v>46332</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="30" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="32" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="30" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="34" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="30" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="35" t="s">
         <v>87</v>
       </c>
@@ -1238,165 +1238,166 @@
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="U23" sqref="U23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="64" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="181.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="19" t="s">
         <v>43</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:AG54"/>
+  <dimension ref="A2:AH54"/>
   <sheetViews>
-    <sheetView topLeftCell="K1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="V63" sqref="V63"/>
+    <sheetView topLeftCell="K25" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="AJ39" sqref="AJ39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13" style="13" customWidth="1"/>
     <col min="2" max="2" width="22.5703125" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:33" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:34" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="14"/>
-      <c r="B2" s="42" t="s">
+      <c r="B2" s="40" t="s">
         <v>46</v>
       </c>
-      <c r="C2" s="42"/>
-[...22 lines deleted...]
-    <row r="3" spans="1:33" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
+      <c r="G2" s="40"/>
+      <c r="H2" s="40"/>
+      <c r="I2" s="40"/>
+      <c r="J2" s="40"/>
+      <c r="K2" s="40"/>
+      <c r="L2" s="40"/>
+      <c r="M2" s="40"/>
+      <c r="N2" s="40"/>
+      <c r="O2" s="40"/>
+      <c r="P2" s="40"/>
+      <c r="Q2" s="40"/>
+      <c r="R2" s="40"/>
+      <c r="S2" s="40"/>
+      <c r="T2" s="40"/>
+      <c r="U2" s="40"/>
+      <c r="V2" s="40"/>
+      <c r="W2" s="40"/>
+      <c r="X2" s="41"/>
+    </row>
+    <row r="3" spans="1:34" s="11" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A3" s="13"/>
       <c r="B3" s="12"/>
       <c r="C3" s="12"/>
       <c r="D3" s="12"/>
       <c r="E3" s="12"/>
       <c r="F3" s="13"/>
       <c r="G3" s="13"/>
       <c r="H3" s="13"/>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="13"/>
       <c r="L3" s="13"/>
       <c r="M3" s="13"/>
     </row>
-    <row r="4" spans="1:33" s="11" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:34" s="11" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A4" s="13"/>
       <c r="B4" s="10"/>
       <c r="C4" s="10"/>
       <c r="D4" s="10"/>
       <c r="E4" s="10"/>
     </row>
-    <row r="5" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:34" x14ac:dyDescent="0.25">
       <c r="U5" s="2"/>
-      <c r="AG5" s="2" t="s">
+      <c r="AH5" s="2" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="6" spans="1:33" x14ac:dyDescent="0.25">
-      <c r="A6" s="44" t="s">
+    <row r="6" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A6" s="42" t="s">
         <v>44</v>
       </c>
-      <c r="B6" s="48"/>
-      <c r="C6" s="46">
+      <c r="B6" s="46"/>
+      <c r="C6" s="44">
         <v>2024</v>
       </c>
-      <c r="D6" s="47"/>
-[...10 lines deleted...]
-      <c r="O6" s="40">
+      <c r="D6" s="45"/>
+      <c r="E6" s="45"/>
+      <c r="F6" s="45"/>
+      <c r="G6" s="45"/>
+      <c r="H6" s="45"/>
+      <c r="I6" s="45"/>
+      <c r="J6" s="45"/>
+      <c r="K6" s="45"/>
+      <c r="L6" s="45"/>
+      <c r="M6" s="45"/>
+      <c r="N6" s="45"/>
+      <c r="O6" s="48">
         <v>2025</v>
       </c>
-      <c r="P6" s="41"/>
-[...10 lines deleted...]
-      <c r="AA6" s="40">
+      <c r="P6" s="49"/>
+      <c r="Q6" s="49"/>
+      <c r="R6" s="49"/>
+      <c r="S6" s="49"/>
+      <c r="T6" s="49"/>
+      <c r="U6" s="49"/>
+      <c r="V6" s="49"/>
+      <c r="W6" s="49"/>
+      <c r="X6" s="49"/>
+      <c r="Y6" s="49"/>
+      <c r="Z6" s="49"/>
+      <c r="AA6" s="48">
         <v>2026</v>
       </c>
-      <c r="AB6" s="41"/>
-[...8 lines deleted...]
-      <c r="B7" s="49"/>
+      <c r="AB6" s="49"/>
+      <c r="AC6" s="49"/>
+      <c r="AD6" s="49"/>
+      <c r="AE6" s="49"/>
+      <c r="AF6" s="49"/>
+      <c r="AG6" s="49"/>
+      <c r="AH6" s="49"/>
+    </row>
+    <row r="7" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A7" s="43"/>
+      <c r="B7" s="47"/>
       <c r="C7" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>2</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>3</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>4</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>5</v>
       </c>
       <c r="H7" s="3" t="s">
         <v>6</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>7</v>
       </c>
       <c r="J7" s="5" t="s">
         <v>8</v>
       </c>
       <c r="K7" s="5" t="s">
@@ -1446,85 +1447,88 @@
       </c>
       <c r="Z7" s="5" t="s">
         <v>13</v>
       </c>
       <c r="AA7" s="4" t="s">
         <v>1</v>
       </c>
       <c r="AB7" s="4" t="s">
         <v>2</v>
       </c>
       <c r="AC7" s="3" t="s">
         <v>3</v>
       </c>
       <c r="AD7" s="3" t="s">
         <v>4</v>
       </c>
       <c r="AE7" s="3" t="s">
         <v>5</v>
       </c>
       <c r="AF7" s="29" t="s">
         <v>6</v>
       </c>
       <c r="AG7" s="5" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="8" spans="1:33" s="9" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH7" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="8" spans="1:34" s="9" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="15"/>
       <c r="B8" s="50" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="50"/>
       <c r="D8" s="50"/>
       <c r="E8" s="50"/>
       <c r="F8" s="50"/>
       <c r="G8" s="50"/>
       <c r="H8" s="50"/>
       <c r="I8" s="50"/>
       <c r="J8" s="50"/>
       <c r="K8" s="50"/>
       <c r="L8" s="50"/>
       <c r="M8" s="50"/>
       <c r="N8" s="50"/>
       <c r="O8" s="50"/>
       <c r="P8" s="50"/>
       <c r="Q8" s="50"/>
       <c r="R8" s="50"/>
       <c r="S8" s="50"/>
       <c r="T8" s="50"/>
       <c r="U8" s="50"/>
       <c r="V8" s="50"/>
       <c r="W8" s="50"/>
       <c r="X8" s="50"/>
       <c r="Y8" s="50"/>
       <c r="Z8" s="50"/>
       <c r="AA8" s="50"/>
       <c r="AB8" s="50"/>
       <c r="AC8" s="50"/>
     </row>
-    <row r="9" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A9" s="16" t="s">
         <v>45</v>
       </c>
       <c r="B9" s="22" t="s">
         <v>51</v>
       </c>
       <c r="C9" s="6">
         <v>186</v>
       </c>
       <c r="D9" s="6">
         <v>134</v>
       </c>
       <c r="E9" s="6">
         <v>115</v>
       </c>
       <c r="F9" s="6">
         <v>151</v>
       </c>
       <c r="G9" s="6">
         <v>160</v>
       </c>
       <c r="H9" s="6">
         <v>115</v>
       </c>
       <c r="I9" s="6">
@@ -1580,52 +1584,55 @@
       </c>
       <c r="Z9" s="6">
         <v>241</v>
       </c>
       <c r="AA9" s="6">
         <v>219</v>
       </c>
       <c r="AB9" s="6">
         <v>181</v>
       </c>
       <c r="AC9" s="6">
         <v>178</v>
       </c>
       <c r="AD9" s="6">
         <v>176</v>
       </c>
       <c r="AE9" s="6">
         <v>214</v>
       </c>
       <c r="AF9" s="6">
         <v>171</v>
       </c>
       <c r="AG9" s="6">
         <v>249</v>
       </c>
-    </row>
-    <row r="10" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="AH9" s="6">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="10" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A10" s="16" t="s">
         <v>69</v>
       </c>
       <c r="B10" s="23" t="s">
         <v>52</v>
       </c>
       <c r="C10" s="6">
         <v>30</v>
       </c>
       <c r="D10" s="6">
         <v>9</v>
       </c>
       <c r="E10" s="6">
         <v>14</v>
       </c>
       <c r="F10" s="6">
         <v>22</v>
       </c>
       <c r="G10" s="6">
         <v>37</v>
       </c>
       <c r="H10" s="6">
         <v>19</v>
       </c>
       <c r="I10" s="6">
@@ -1681,52 +1688,55 @@
       </c>
       <c r="Z10" s="6">
         <v>53</v>
       </c>
       <c r="AA10" s="6">
         <v>45</v>
       </c>
       <c r="AB10" s="6">
         <v>25</v>
       </c>
       <c r="AC10" s="6">
         <v>23</v>
       </c>
       <c r="AD10" s="6">
         <v>35</v>
       </c>
       <c r="AE10" s="6">
         <v>43</v>
       </c>
       <c r="AF10" s="6">
         <v>27</v>
       </c>
       <c r="AG10" s="6">
         <v>49</v>
       </c>
-    </row>
-    <row r="11" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="AH10" s="6">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="11" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A11" s="16" t="s">
         <v>70</v>
       </c>
       <c r="B11" s="23" t="s">
         <v>53</v>
       </c>
       <c r="C11" s="6">
         <v>10</v>
       </c>
       <c r="D11" s="6">
         <v>6</v>
       </c>
       <c r="E11" s="6">
         <v>5</v>
       </c>
       <c r="F11" s="6">
         <v>7</v>
       </c>
       <c r="G11" s="6">
         <v>5</v>
       </c>
       <c r="H11" s="6">
         <v>4</v>
       </c>
       <c r="I11" s="6">
@@ -1782,52 +1792,55 @@
       </c>
       <c r="Z11" s="6">
         <v>12</v>
       </c>
       <c r="AA11" s="6">
         <v>14</v>
       </c>
       <c r="AB11" s="6">
         <v>5</v>
       </c>
       <c r="AC11" s="6">
         <v>8</v>
       </c>
       <c r="AD11" s="6">
         <v>8</v>
       </c>
       <c r="AE11" s="6">
         <v>1</v>
       </c>
       <c r="AF11" s="6">
         <v>6</v>
       </c>
       <c r="AG11" s="6">
         <v>8</v>
       </c>
-    </row>
-    <row r="12" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="AH11" s="6">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="12" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A12" s="16" t="s">
         <v>71</v>
       </c>
       <c r="B12" s="23" t="s">
         <v>54</v>
       </c>
       <c r="C12" s="6">
         <v>15</v>
       </c>
       <c r="D12" s="6">
         <v>16</v>
       </c>
       <c r="E12" s="6">
         <v>4</v>
       </c>
       <c r="F12" s="6">
         <v>8</v>
       </c>
       <c r="G12" s="6">
         <v>15</v>
       </c>
       <c r="H12" s="6">
         <v>3</v>
       </c>
       <c r="I12" s="6">
@@ -1883,52 +1896,55 @@
       </c>
       <c r="Z12" s="6">
         <v>19</v>
       </c>
       <c r="AA12" s="6">
         <v>18</v>
       </c>
       <c r="AB12" s="6">
         <v>15</v>
       </c>
       <c r="AC12" s="6">
         <v>20</v>
       </c>
       <c r="AD12" s="6">
         <v>18</v>
       </c>
       <c r="AE12" s="6">
         <v>11</v>
       </c>
       <c r="AF12" s="6">
         <v>12</v>
       </c>
       <c r="AG12" s="6">
         <v>15</v>
       </c>
-    </row>
-    <row r="13" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="AH12" s="6">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="13" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A13" s="16" t="s">
         <v>72</v>
       </c>
       <c r="B13" s="23" t="s">
         <v>55</v>
       </c>
       <c r="C13" s="6">
         <v>4</v>
       </c>
       <c r="D13" s="6">
         <v>1</v>
       </c>
       <c r="E13" s="6">
         <v>1</v>
       </c>
       <c r="F13" s="6">
         <v>2</v>
       </c>
       <c r="G13" s="6">
         <v>2</v>
       </c>
       <c r="H13" s="6">
         <v>2</v>
       </c>
       <c r="I13" s="6">
@@ -1984,52 +2000,55 @@
       </c>
       <c r="Z13" s="6">
         <v>3</v>
       </c>
       <c r="AA13" s="6">
         <v>4</v>
       </c>
       <c r="AB13" s="6">
         <v>2</v>
       </c>
       <c r="AC13" s="6">
         <v>4</v>
       </c>
       <c r="AD13" s="6">
         <v>1</v>
       </c>
       <c r="AE13" s="6">
         <v>8</v>
       </c>
       <c r="AF13" s="6">
         <v>4</v>
       </c>
       <c r="AG13" s="6">
         <v>3</v>
       </c>
-    </row>
-    <row r="14" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="AH13" s="6">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="14" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A14" s="16" t="s">
         <v>73</v>
       </c>
       <c r="B14" s="23" t="s">
         <v>56</v>
       </c>
       <c r="C14" s="6">
         <v>15</v>
       </c>
       <c r="D14" s="6">
         <v>13</v>
       </c>
       <c r="E14" s="6">
         <v>15</v>
       </c>
       <c r="F14" s="6">
         <v>21</v>
       </c>
       <c r="G14" s="6">
         <v>9</v>
       </c>
       <c r="H14" s="6">
         <v>10</v>
       </c>
       <c r="I14" s="6">
@@ -2085,52 +2104,55 @@
       </c>
       <c r="Z14" s="6">
         <v>13</v>
       </c>
       <c r="AA14" s="6">
         <v>14</v>
       </c>
       <c r="AB14" s="6">
         <v>29</v>
       </c>
       <c r="AC14" s="6">
         <v>13</v>
       </c>
       <c r="AD14" s="6">
         <v>12</v>
       </c>
       <c r="AE14" s="6">
         <v>11</v>
       </c>
       <c r="AF14" s="6">
         <v>14</v>
       </c>
       <c r="AG14" s="6">
         <v>15</v>
       </c>
-    </row>
-    <row r="15" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="AH14" s="6">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="15" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A15" s="16" t="s">
         <v>74</v>
       </c>
       <c r="B15" s="23" t="s">
         <v>57</v>
       </c>
       <c r="C15" s="6">
         <v>8</v>
       </c>
       <c r="D15" s="6">
         <v>9</v>
       </c>
       <c r="E15" s="6">
         <v>11</v>
       </c>
       <c r="F15" s="6">
         <v>7</v>
       </c>
       <c r="G15" s="6">
         <v>2</v>
       </c>
       <c r="H15" s="6">
         <v>4</v>
       </c>
       <c r="I15" s="6">
@@ -2186,52 +2208,55 @@
       </c>
       <c r="Z15" s="6">
         <v>15</v>
       </c>
       <c r="AA15" s="6">
         <v>14</v>
       </c>
       <c r="AB15" s="6">
         <v>5</v>
       </c>
       <c r="AC15" s="6">
         <v>14</v>
       </c>
       <c r="AD15" s="6">
         <v>11</v>
       </c>
       <c r="AE15" s="6">
         <v>10</v>
       </c>
       <c r="AF15" s="6">
         <v>8</v>
       </c>
       <c r="AG15" s="6">
         <v>11</v>
       </c>
-    </row>
-    <row r="16" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="AH15" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="16" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A16" s="16" t="s">
         <v>75</v>
       </c>
       <c r="B16" s="23" t="s">
         <v>58</v>
       </c>
       <c r="C16" s="6">
         <v>7</v>
       </c>
       <c r="D16" s="6">
         <v>4</v>
       </c>
       <c r="E16" s="6">
         <v>7</v>
       </c>
       <c r="F16" s="6">
         <v>10</v>
       </c>
       <c r="G16" s="6">
         <v>7</v>
       </c>
       <c r="H16" s="6">
         <v>4</v>
       </c>
       <c r="I16" s="6">
@@ -2287,52 +2312,55 @@
       </c>
       <c r="Z16" s="6">
         <v>15</v>
       </c>
       <c r="AA16" s="6">
         <v>9</v>
       </c>
       <c r="AB16" s="6">
         <v>6</v>
       </c>
       <c r="AC16" s="6">
         <v>5</v>
       </c>
       <c r="AD16" s="6">
         <v>8</v>
       </c>
       <c r="AE16" s="6">
         <v>7</v>
       </c>
       <c r="AF16" s="6">
         <v>5</v>
       </c>
       <c r="AG16" s="6">
         <v>10</v>
       </c>
-    </row>
-    <row r="17" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="AH16" s="6">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="17" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A17" s="16" t="s">
         <v>76</v>
       </c>
       <c r="B17" s="23" t="s">
         <v>59</v>
       </c>
       <c r="C17" s="6">
         <v>16</v>
       </c>
       <c r="D17" s="6">
         <v>9</v>
       </c>
       <c r="E17" s="6">
         <v>7</v>
       </c>
       <c r="F17" s="6">
         <v>14</v>
       </c>
       <c r="G17" s="6">
         <v>7</v>
       </c>
       <c r="H17" s="6">
         <v>6</v>
       </c>
       <c r="I17" s="6">
@@ -2388,52 +2416,55 @@
       </c>
       <c r="Z17" s="6">
         <v>13</v>
       </c>
       <c r="AA17" s="6">
         <v>7</v>
       </c>
       <c r="AB17" s="6">
         <v>9</v>
       </c>
       <c r="AC17" s="6">
         <v>10</v>
       </c>
       <c r="AD17" s="6">
         <v>10</v>
       </c>
       <c r="AE17" s="6">
         <v>22</v>
       </c>
       <c r="AF17" s="6">
         <v>21</v>
       </c>
       <c r="AG17" s="6">
         <v>12</v>
       </c>
-    </row>
-    <row r="18" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="AH17" s="6">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="18" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A18" s="16" t="s">
         <v>77</v>
       </c>
       <c r="B18" s="23" t="s">
         <v>60</v>
       </c>
       <c r="C18" s="6">
         <v>7</v>
       </c>
       <c r="D18" s="6">
         <v>6</v>
       </c>
       <c r="E18" s="6">
         <v>5</v>
       </c>
       <c r="F18" s="6">
         <v>7</v>
       </c>
       <c r="G18" s="6">
         <v>9</v>
       </c>
       <c r="H18" s="6">
         <v>8</v>
       </c>
       <c r="I18" s="6">
@@ -2489,52 +2520,55 @@
       </c>
       <c r="Z18" s="6">
         <v>10</v>
       </c>
       <c r="AA18" s="6">
         <v>10</v>
       </c>
       <c r="AB18" s="6">
         <v>12</v>
       </c>
       <c r="AC18" s="6">
         <v>6</v>
       </c>
       <c r="AD18" s="6">
         <v>12</v>
       </c>
       <c r="AE18" s="6">
         <v>5</v>
       </c>
       <c r="AF18" s="6">
         <v>12</v>
       </c>
       <c r="AG18" s="6">
         <v>11</v>
       </c>
-    </row>
-    <row r="19" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="AH18" s="6">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="19" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A19" s="16" t="s">
         <v>78</v>
       </c>
       <c r="B19" s="23" t="s">
         <v>61</v>
       </c>
       <c r="C19" s="6">
         <v>4</v>
       </c>
       <c r="D19" s="6">
         <v>6</v>
       </c>
       <c r="E19" s="6">
         <v>3</v>
       </c>
       <c r="F19" s="6">
         <v>3</v>
       </c>
       <c r="G19" s="6">
         <v>2</v>
       </c>
       <c r="H19" s="6">
         <v>2</v>
       </c>
       <c r="I19" s="6">
@@ -2588,52 +2622,55 @@
       </c>
       <c r="Z19" s="6">
         <v>2</v>
       </c>
       <c r="AA19" s="6">
         <v>8</v>
       </c>
       <c r="AB19" s="6">
         <v>2</v>
       </c>
       <c r="AC19" s="6">
         <v>2</v>
       </c>
       <c r="AD19" s="6">
         <v>4</v>
       </c>
       <c r="AE19" s="6">
         <v>2</v>
       </c>
       <c r="AF19" s="6">
         <v>1</v>
       </c>
       <c r="AG19" s="6">
         <v>5</v>
       </c>
-    </row>
-    <row r="20" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="AH19" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A20" s="16" t="s">
         <v>79</v>
       </c>
       <c r="B20" s="23" t="s">
         <v>62</v>
       </c>
       <c r="C20" s="6">
         <v>13</v>
       </c>
       <c r="D20" s="6">
         <v>14</v>
       </c>
       <c r="E20" s="6">
         <v>9</v>
       </c>
       <c r="F20" s="6">
         <v>3</v>
       </c>
       <c r="G20" s="6">
         <v>11</v>
       </c>
       <c r="H20" s="6">
         <v>12</v>
       </c>
       <c r="I20" s="6">
@@ -2689,52 +2726,55 @@
       </c>
       <c r="Z20" s="6">
         <v>12</v>
       </c>
       <c r="AA20" s="6">
         <v>17</v>
       </c>
       <c r="AB20" s="6">
         <v>13</v>
       </c>
       <c r="AC20" s="6">
         <v>9</v>
       </c>
       <c r="AD20" s="6">
         <v>13</v>
       </c>
       <c r="AE20" s="6">
         <v>22</v>
       </c>
       <c r="AF20" s="6">
         <v>7</v>
       </c>
       <c r="AG20" s="6">
         <v>24</v>
       </c>
-    </row>
-    <row r="21" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="AH20" s="6">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="21" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A21" s="16" t="s">
         <v>80</v>
       </c>
       <c r="B21" s="23" t="s">
         <v>63</v>
       </c>
       <c r="C21" s="6">
         <v>18</v>
       </c>
       <c r="D21" s="6">
         <v>16</v>
       </c>
       <c r="E21" s="6">
         <v>9</v>
       </c>
       <c r="F21" s="6">
         <v>15</v>
       </c>
       <c r="G21" s="6">
         <v>16</v>
       </c>
       <c r="H21" s="6">
         <v>17</v>
       </c>
       <c r="I21" s="6">
@@ -2790,52 +2830,55 @@
       </c>
       <c r="Z21" s="6">
         <v>30</v>
       </c>
       <c r="AA21" s="6">
         <v>13</v>
       </c>
       <c r="AB21" s="6">
         <v>25</v>
       </c>
       <c r="AC21" s="6">
         <v>28</v>
       </c>
       <c r="AD21" s="6">
         <v>20</v>
       </c>
       <c r="AE21" s="6">
         <v>34</v>
       </c>
       <c r="AF21" s="6">
         <v>28</v>
       </c>
       <c r="AG21" s="6">
         <v>35</v>
       </c>
-    </row>
-    <row r="22" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="AH21" s="6">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="22" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A22" s="16" t="s">
         <v>81</v>
       </c>
       <c r="B22" s="23" t="s">
         <v>64</v>
       </c>
       <c r="C22" s="6">
         <v>7</v>
       </c>
       <c r="D22" s="6">
         <v>5</v>
       </c>
       <c r="E22" s="6">
         <v>3</v>
       </c>
       <c r="F22" s="6">
         <v>6</v>
       </c>
       <c r="G22" s="6">
         <v>6</v>
       </c>
       <c r="H22" s="6">
         <v>3</v>
       </c>
       <c r="I22" s="6">
@@ -2891,52 +2934,55 @@
       </c>
       <c r="Z22" s="6">
         <v>11</v>
       </c>
       <c r="AA22" s="6">
         <v>4</v>
       </c>
       <c r="AB22" s="6">
         <v>5</v>
       </c>
       <c r="AC22" s="6">
         <v>7</v>
       </c>
       <c r="AD22" s="6">
         <v>6</v>
       </c>
       <c r="AE22" s="6">
         <v>6</v>
       </c>
       <c r="AF22" s="6">
         <v>7</v>
       </c>
       <c r="AG22" s="6">
         <v>12</v>
       </c>
-    </row>
-    <row r="23" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="AH22" s="6">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="23" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A23" s="16" t="s">
         <v>82</v>
       </c>
       <c r="B23" s="23" t="s">
         <v>65</v>
       </c>
       <c r="C23" s="6">
         <v>4</v>
       </c>
       <c r="D23" s="6">
         <v>2</v>
       </c>
       <c r="E23" s="6">
         <v>5</v>
       </c>
       <c r="F23" s="6">
         <v>6</v>
       </c>
       <c r="G23" s="6">
         <v>2</v>
       </c>
       <c r="H23" s="6">
         <v>2</v>
       </c>
       <c r="I23" s="6">
@@ -2992,52 +3038,55 @@
       </c>
       <c r="Z23" s="6">
         <v>8</v>
       </c>
       <c r="AA23" s="6">
         <v>8</v>
       </c>
       <c r="AB23" s="6">
         <v>2</v>
       </c>
       <c r="AC23" s="6">
         <v>7</v>
       </c>
       <c r="AD23" s="6">
         <v>3</v>
       </c>
       <c r="AE23" s="6">
         <v>3</v>
       </c>
       <c r="AF23" s="6">
         <v>2</v>
       </c>
       <c r="AG23" s="6">
         <v>3</v>
       </c>
-    </row>
-    <row r="24" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="AH23" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="24" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A24" s="16" t="s">
         <v>83</v>
       </c>
       <c r="B24" s="23" t="s">
         <v>66</v>
       </c>
       <c r="C24" s="6">
         <v>10</v>
       </c>
       <c r="D24" s="6">
         <v>10</v>
       </c>
       <c r="E24" s="6">
         <v>11</v>
       </c>
       <c r="F24" s="6">
         <v>7</v>
       </c>
       <c r="G24" s="6">
         <v>8</v>
       </c>
       <c r="H24" s="6">
         <v>10</v>
       </c>
       <c r="I24" s="6">
@@ -3093,52 +3142,55 @@
       </c>
       <c r="Z24" s="6">
         <v>11</v>
       </c>
       <c r="AA24" s="6">
         <v>9</v>
       </c>
       <c r="AB24" s="6">
         <v>16</v>
       </c>
       <c r="AC24" s="6">
         <v>4</v>
       </c>
       <c r="AD24" s="6">
         <v>4</v>
       </c>
       <c r="AE24" s="6">
         <v>12</v>
       </c>
       <c r="AF24" s="6">
         <v>5</v>
       </c>
       <c r="AG24" s="6">
         <v>16</v>
       </c>
-    </row>
-    <row r="25" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="AH24" s="6">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="25" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A25" s="16" t="s">
         <v>84</v>
       </c>
       <c r="B25" s="23" t="s">
         <v>67</v>
       </c>
       <c r="C25" s="6">
         <v>10</v>
       </c>
       <c r="D25" s="6">
         <v>8</v>
       </c>
       <c r="E25" s="6">
         <v>3</v>
       </c>
       <c r="F25" s="6">
         <v>7</v>
       </c>
       <c r="G25" s="6">
         <v>14</v>
       </c>
       <c r="H25" s="6">
         <v>5</v>
       </c>
       <c r="I25" s="6">
@@ -3194,52 +3246,55 @@
       </c>
       <c r="Z25" s="6">
         <v>10</v>
       </c>
       <c r="AA25" s="6">
         <v>15</v>
       </c>
       <c r="AB25" s="6">
         <v>6</v>
       </c>
       <c r="AC25" s="6">
         <v>14</v>
       </c>
       <c r="AD25" s="6">
         <v>11</v>
       </c>
       <c r="AE25" s="6">
         <v>7</v>
       </c>
       <c r="AF25" s="6">
         <v>9</v>
       </c>
       <c r="AG25" s="6">
         <v>15</v>
       </c>
-    </row>
-    <row r="26" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="AH25" s="6">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="26" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A26" s="16" t="s">
         <v>85</v>
       </c>
       <c r="B26" s="24" t="s">
         <v>68</v>
       </c>
       <c r="C26" s="6">
         <v>8</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E26" s="6">
         <v>3</v>
       </c>
       <c r="F26" s="6">
         <v>6</v>
       </c>
       <c r="G26" s="6">
         <v>8</v>
       </c>
       <c r="H26" s="6">
         <v>4</v>
       </c>
       <c r="I26" s="6">
@@ -3295,89 +3350,93 @@
       </c>
       <c r="Z26" s="6">
         <v>4</v>
       </c>
       <c r="AA26" s="6">
         <v>10</v>
       </c>
       <c r="AB26" s="6">
         <v>4</v>
       </c>
       <c r="AC26" s="6">
         <v>4</v>
       </c>
       <c r="AD26" s="6" t="s">
         <v>50</v>
       </c>
       <c r="AE26" s="6">
         <v>10</v>
       </c>
       <c r="AF26" s="6">
         <v>3</v>
       </c>
       <c r="AG26" s="6">
         <v>5</v>
       </c>
-    </row>
-    <row r="27" spans="1:33" s="9" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH26" s="6">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="27" spans="1:34" s="9" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="13"/>
       <c r="B27" s="38" t="s">
         <v>10</v>
       </c>
       <c r="C27" s="38"/>
       <c r="D27" s="38"/>
       <c r="E27" s="38"/>
       <c r="F27" s="38"/>
       <c r="G27" s="38"/>
       <c r="H27" s="38"/>
       <c r="I27" s="38"/>
       <c r="J27" s="38"/>
       <c r="K27" s="38"/>
       <c r="L27" s="38"/>
       <c r="M27" s="38"/>
       <c r="N27" s="38"/>
       <c r="O27" s="38"/>
       <c r="P27" s="38"/>
       <c r="Q27" s="38"/>
       <c r="R27" s="38"/>
       <c r="S27" s="38"/>
       <c r="T27" s="38"/>
       <c r="U27" s="38"/>
       <c r="V27" s="38"/>
       <c r="W27" s="38"/>
       <c r="X27" s="38"/>
       <c r="Y27" s="38"/>
       <c r="Z27" s="38"/>
       <c r="AA27" s="38"/>
       <c r="AB27" s="38"/>
       <c r="AC27" s="38"/>
       <c r="AD27" s="28"/>
       <c r="AE27" s="28"/>
       <c r="AF27" s="6"/>
       <c r="AG27" s="6"/>
-    </row>
-    <row r="28" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="AH27" s="6"/>
+    </row>
+    <row r="28" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A28" s="16" t="s">
         <v>45</v>
       </c>
       <c r="B28" s="22" t="s">
         <v>51</v>
       </c>
       <c r="C28" s="6">
         <v>70</v>
       </c>
       <c r="D28" s="6">
         <v>46</v>
       </c>
       <c r="E28" s="6">
         <v>36</v>
       </c>
       <c r="F28" s="6">
         <v>57</v>
       </c>
       <c r="G28" s="6">
         <v>76</v>
       </c>
       <c r="H28" s="6">
         <v>43</v>
       </c>
       <c r="I28" s="6">
@@ -3433,52 +3492,55 @@
       </c>
       <c r="Z28" s="6">
         <v>104</v>
       </c>
       <c r="AA28" s="6">
         <v>88</v>
       </c>
       <c r="AB28" s="6">
         <v>70</v>
       </c>
       <c r="AC28" s="6">
         <v>66</v>
       </c>
       <c r="AD28" s="6">
         <v>69</v>
       </c>
       <c r="AE28" s="6">
         <v>83</v>
       </c>
       <c r="AF28" s="6">
         <v>64</v>
       </c>
       <c r="AG28" s="6">
         <v>102</v>
       </c>
-    </row>
-    <row r="29" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="AH28" s="6">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="29" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A29" s="16" t="s">
         <v>69</v>
       </c>
       <c r="B29" s="23" t="s">
         <v>52</v>
       </c>
       <c r="C29" s="6">
         <v>30</v>
       </c>
       <c r="D29" s="6">
         <v>9</v>
       </c>
       <c r="E29" s="6">
         <v>14</v>
       </c>
       <c r="F29" s="6">
         <v>22</v>
       </c>
       <c r="G29" s="6">
         <v>37</v>
       </c>
       <c r="H29" s="6">
         <v>19</v>
       </c>
       <c r="I29" s="6">
@@ -3534,52 +3596,55 @@
       </c>
       <c r="Z29" s="6">
         <v>53</v>
       </c>
       <c r="AA29" s="6">
         <v>45</v>
       </c>
       <c r="AB29" s="6">
         <v>25</v>
       </c>
       <c r="AC29" s="6">
         <v>23</v>
       </c>
       <c r="AD29" s="6">
         <v>35</v>
       </c>
       <c r="AE29" s="6">
         <v>43</v>
       </c>
       <c r="AF29" s="6">
         <v>27</v>
       </c>
       <c r="AG29" s="6">
         <v>49</v>
       </c>
-    </row>
-    <row r="30" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="AH29" s="6">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="30" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A30" s="16" t="s">
         <v>70</v>
       </c>
       <c r="B30" s="23" t="s">
         <v>53</v>
       </c>
       <c r="C30" s="6">
         <v>9</v>
       </c>
       <c r="D30" s="6">
         <v>6</v>
       </c>
       <c r="E30" s="6">
         <v>5</v>
       </c>
       <c r="F30" s="6">
         <v>7</v>
       </c>
       <c r="G30" s="6">
         <v>5</v>
       </c>
       <c r="H30" s="6">
         <v>3</v>
       </c>
       <c r="I30" s="6">
@@ -3635,52 +3700,55 @@
       </c>
       <c r="Z30" s="6">
         <v>11</v>
       </c>
       <c r="AA30" s="6">
         <v>13</v>
       </c>
       <c r="AB30" s="6">
         <v>4</v>
       </c>
       <c r="AC30" s="6">
         <v>8</v>
       </c>
       <c r="AD30" s="6">
         <v>5</v>
       </c>
       <c r="AE30" s="6" t="s">
         <v>50</v>
       </c>
       <c r="AF30" s="6">
         <v>5</v>
       </c>
       <c r="AG30" s="6">
         <v>6</v>
       </c>
-    </row>
-    <row r="31" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="AH30" s="6">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="31" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A31" s="16" t="s">
         <v>71</v>
       </c>
       <c r="B31" s="23" t="s">
         <v>54</v>
       </c>
       <c r="C31" s="6">
         <v>11</v>
       </c>
       <c r="D31" s="6">
         <v>16</v>
       </c>
       <c r="E31" s="6">
         <v>3</v>
       </c>
       <c r="F31" s="6">
         <v>6</v>
       </c>
       <c r="G31" s="6">
         <v>14</v>
       </c>
       <c r="H31" s="6">
         <v>3</v>
       </c>
       <c r="I31" s="6">
@@ -3736,52 +3804,55 @@
       </c>
       <c r="Z31" s="6">
         <v>16</v>
       </c>
       <c r="AA31" s="6">
         <v>12</v>
       </c>
       <c r="AB31" s="6">
         <v>11</v>
       </c>
       <c r="AC31" s="6">
         <v>17</v>
       </c>
       <c r="AD31" s="6">
         <v>16</v>
       </c>
       <c r="AE31" s="6">
         <v>10</v>
       </c>
       <c r="AF31" s="6">
         <v>11</v>
       </c>
       <c r="AG31" s="6">
         <v>14</v>
       </c>
-    </row>
-    <row r="32" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="AH31" s="6">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="32" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A32" s="16" t="s">
         <v>73</v>
       </c>
       <c r="B32" s="23" t="s">
         <v>56</v>
       </c>
       <c r="C32" s="6">
         <v>3</v>
       </c>
       <c r="D32" s="6">
         <v>5</v>
       </c>
       <c r="E32" s="6">
         <v>5</v>
       </c>
       <c r="F32" s="6">
         <v>8</v>
       </c>
       <c r="G32" s="6">
         <v>2</v>
       </c>
       <c r="H32" s="6">
         <v>4</v>
       </c>
       <c r="I32" s="6">
@@ -3837,52 +3908,55 @@
       </c>
       <c r="Z32" s="6">
         <v>3</v>
       </c>
       <c r="AA32" s="6">
         <v>2</v>
       </c>
       <c r="AB32" s="6">
         <v>8</v>
       </c>
       <c r="AC32" s="6">
         <v>4</v>
       </c>
       <c r="AD32" s="6">
         <v>4</v>
       </c>
       <c r="AE32" s="6">
         <v>3</v>
       </c>
       <c r="AF32" s="6">
         <v>5</v>
       </c>
       <c r="AG32" s="6">
         <v>5</v>
       </c>
-    </row>
-    <row r="33" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="AH32" s="6">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="33" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A33" s="16" t="s">
         <v>80</v>
       </c>
       <c r="B33" s="23" t="s">
         <v>63</v>
       </c>
       <c r="C33" s="6">
         <v>10</v>
       </c>
       <c r="D33" s="6">
         <v>6</v>
       </c>
       <c r="E33" s="6">
         <v>3</v>
       </c>
       <c r="F33" s="6">
         <v>7</v>
       </c>
       <c r="G33" s="6">
         <v>7</v>
       </c>
       <c r="H33" s="6">
         <v>8</v>
       </c>
       <c r="I33" s="6">
@@ -3938,52 +4012,55 @@
       </c>
       <c r="Z33" s="6">
         <v>11</v>
       </c>
       <c r="AA33" s="6">
         <v>6</v>
       </c>
       <c r="AB33" s="6">
         <v>11</v>
       </c>
       <c r="AC33" s="6">
         <v>10</v>
       </c>
       <c r="AD33" s="6">
         <v>7</v>
       </c>
       <c r="AE33" s="6">
         <v>14</v>
       </c>
       <c r="AF33" s="6">
         <v>10</v>
       </c>
       <c r="AG33" s="6">
         <v>13</v>
       </c>
-    </row>
-    <row r="34" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="AH33" s="6">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="34" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A34" s="16" t="s">
         <v>83</v>
       </c>
       <c r="B34" s="23" t="s">
         <v>66</v>
       </c>
       <c r="C34" s="6">
         <v>4</v>
       </c>
       <c r="D34" s="6">
         <v>4</v>
       </c>
       <c r="E34" s="6">
         <v>5</v>
       </c>
       <c r="F34" s="6">
         <v>3</v>
       </c>
       <c r="G34" s="6">
         <v>7</v>
       </c>
       <c r="H34" s="6">
         <v>4</v>
       </c>
       <c r="I34" s="6">
@@ -4039,52 +4116,55 @@
       </c>
       <c r="Z34" s="6">
         <v>7</v>
       </c>
       <c r="AA34" s="6">
         <v>3</v>
       </c>
       <c r="AB34" s="6">
         <v>9</v>
       </c>
       <c r="AC34" s="6">
         <v>2</v>
       </c>
       <c r="AD34" s="6">
         <v>2</v>
       </c>
       <c r="AE34" s="6">
         <v>6</v>
       </c>
       <c r="AF34" s="6">
         <v>4</v>
       </c>
       <c r="AG34" s="6">
         <v>12</v>
       </c>
-    </row>
-    <row r="35" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="AH34" s="6">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="35" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A35" s="16" t="s">
         <v>85</v>
       </c>
       <c r="B35" s="24" t="s">
         <v>68</v>
       </c>
       <c r="C35" s="6">
         <v>3</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E35" s="6">
         <v>1</v>
       </c>
       <c r="F35" s="6">
         <v>4</v>
       </c>
       <c r="G35" s="6">
         <v>4</v>
       </c>
       <c r="H35" s="6">
         <v>2</v>
       </c>
       <c r="I35" s="6">
@@ -4140,89 +4220,93 @@
       </c>
       <c r="Z35" s="6">
         <v>3</v>
       </c>
       <c r="AA35" s="6">
         <v>7</v>
       </c>
       <c r="AB35" s="6">
         <v>2</v>
       </c>
       <c r="AC35" s="6">
         <v>2</v>
       </c>
       <c r="AD35" s="6" t="s">
         <v>50</v>
       </c>
       <c r="AE35" s="6">
         <v>7</v>
       </c>
       <c r="AF35" s="6">
         <v>2</v>
       </c>
       <c r="AG35" s="6">
         <v>3</v>
       </c>
-    </row>
-    <row r="36" spans="1:33" s="9" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH35" s="6">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="36" spans="1:34" s="9" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="13"/>
       <c r="B36" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C36" s="39"/>
       <c r="D36" s="39"/>
       <c r="E36" s="39"/>
       <c r="F36" s="39"/>
       <c r="G36" s="39"/>
       <c r="H36" s="39"/>
       <c r="I36" s="39"/>
       <c r="J36" s="39"/>
       <c r="K36" s="39"/>
       <c r="L36" s="39"/>
       <c r="M36" s="39"/>
       <c r="N36" s="39"/>
       <c r="O36" s="39"/>
       <c r="P36" s="39"/>
       <c r="Q36" s="39"/>
       <c r="R36" s="39"/>
       <c r="S36" s="39"/>
       <c r="T36" s="39"/>
       <c r="U36" s="39"/>
       <c r="V36" s="39"/>
       <c r="W36" s="39"/>
       <c r="X36" s="39"/>
       <c r="Y36" s="39"/>
       <c r="Z36" s="39"/>
       <c r="AA36" s="39"/>
       <c r="AB36" s="39"/>
       <c r="AC36" s="39"/>
       <c r="AD36" s="28"/>
       <c r="AE36" s="28"/>
       <c r="AF36" s="6"/>
       <c r="AG36" s="6"/>
-    </row>
-    <row r="37" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="AH36" s="28"/>
+    </row>
+    <row r="37" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A37" s="27" t="s">
         <v>45</v>
       </c>
       <c r="B37" s="25" t="s">
         <v>51</v>
       </c>
       <c r="C37" s="6">
         <v>116</v>
       </c>
       <c r="D37" s="6">
         <v>88</v>
       </c>
       <c r="E37" s="6">
         <v>79</v>
       </c>
       <c r="F37" s="6">
         <v>94</v>
       </c>
       <c r="G37" s="6">
         <v>84</v>
       </c>
       <c r="H37" s="6">
         <v>72</v>
       </c>
       <c r="I37" s="6">
@@ -4278,52 +4362,55 @@
       </c>
       <c r="Z37" s="21">
         <v>137</v>
       </c>
       <c r="AA37" s="21">
         <v>131</v>
       </c>
       <c r="AB37" s="21">
         <v>111</v>
       </c>
       <c r="AC37" s="21">
         <v>112</v>
       </c>
       <c r="AD37" s="21">
         <v>107</v>
       </c>
       <c r="AE37" s="21">
         <v>131</v>
       </c>
       <c r="AF37" s="6">
         <v>107</v>
       </c>
       <c r="AG37" s="6">
         <v>147</v>
       </c>
-    </row>
-    <row r="38" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="AH37" s="6">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="38" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A38" s="27" t="s">
         <v>70</v>
       </c>
       <c r="B38" s="24" t="s">
         <v>53</v>
       </c>
       <c r="C38" s="6">
         <v>1</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E38" s="6" t="s">
         <v>50</v>
       </c>
       <c r="F38" s="6" t="s">
         <v>50</v>
       </c>
       <c r="G38" s="6" t="s">
         <v>50</v>
       </c>
       <c r="H38" s="6">
         <v>1</v>
       </c>
       <c r="I38" s="6" t="s">
@@ -4379,52 +4466,55 @@
       </c>
       <c r="Z38" s="21">
         <v>1</v>
       </c>
       <c r="AA38" s="21">
         <v>1</v>
       </c>
       <c r="AB38" s="21">
         <v>1</v>
       </c>
       <c r="AC38" s="21" t="s">
         <v>50</v>
       </c>
       <c r="AD38" s="21">
         <v>3</v>
       </c>
       <c r="AE38" s="21">
         <v>1</v>
       </c>
       <c r="AF38" s="6">
         <v>1</v>
       </c>
       <c r="AG38" s="6">
         <v>2</v>
       </c>
-    </row>
-    <row r="39" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="AH38" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="39" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A39" s="27" t="s">
         <v>71</v>
       </c>
       <c r="B39" s="24" t="s">
         <v>54</v>
       </c>
       <c r="C39" s="6">
         <v>4</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E39" s="6">
         <v>1</v>
       </c>
       <c r="F39" s="6">
         <v>2</v>
       </c>
       <c r="G39" s="6">
         <v>1</v>
       </c>
       <c r="H39" s="6" t="s">
         <v>50</v>
       </c>
       <c r="I39" s="6">
@@ -4478,52 +4568,55 @@
       </c>
       <c r="Z39" s="21">
         <v>3</v>
       </c>
       <c r="AA39" s="21">
         <v>6</v>
       </c>
       <c r="AB39" s="21">
         <v>4</v>
       </c>
       <c r="AC39" s="21">
         <v>3</v>
       </c>
       <c r="AD39" s="21">
         <v>2</v>
       </c>
       <c r="AE39" s="21">
         <v>1</v>
       </c>
       <c r="AF39" s="6">
         <v>1</v>
       </c>
       <c r="AG39" s="6">
         <v>1</v>
       </c>
-    </row>
-    <row r="40" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="AH39" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="40" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A40" s="27" t="s">
         <v>72</v>
       </c>
       <c r="B40" s="24" t="s">
         <v>55</v>
       </c>
       <c r="C40" s="6">
         <v>4</v>
       </c>
       <c r="D40" s="6">
         <v>1</v>
       </c>
       <c r="E40" s="6">
         <v>1</v>
       </c>
       <c r="F40" s="6">
         <v>2</v>
       </c>
       <c r="G40" s="6">
         <v>2</v>
       </c>
       <c r="H40" s="6">
         <v>2</v>
       </c>
       <c r="I40" s="6">
@@ -4579,52 +4672,55 @@
       </c>
       <c r="Z40" s="21">
         <v>3</v>
       </c>
       <c r="AA40" s="21">
         <v>4</v>
       </c>
       <c r="AB40" s="21">
         <v>2</v>
       </c>
       <c r="AC40" s="21">
         <v>4</v>
       </c>
       <c r="AD40" s="21">
         <v>1</v>
       </c>
       <c r="AE40" s="21">
         <v>8</v>
       </c>
       <c r="AF40" s="6">
         <v>4</v>
       </c>
       <c r="AG40" s="6">
         <v>3</v>
       </c>
-    </row>
-    <row r="41" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="AH40" s="6">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="41" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A41" s="27" t="s">
         <v>73</v>
       </c>
       <c r="B41" s="24" t="s">
         <v>56</v>
       </c>
       <c r="C41" s="6">
         <v>12</v>
       </c>
       <c r="D41" s="6">
         <v>8</v>
       </c>
       <c r="E41" s="6">
         <v>10</v>
       </c>
       <c r="F41" s="6">
         <v>13</v>
       </c>
       <c r="G41" s="6">
         <v>7</v>
       </c>
       <c r="H41" s="6">
         <v>6</v>
       </c>
       <c r="I41" s="6">
@@ -4680,52 +4776,55 @@
       </c>
       <c r="Z41" s="21">
         <v>10</v>
       </c>
       <c r="AA41" s="21">
         <v>12</v>
       </c>
       <c r="AB41" s="21">
         <v>21</v>
       </c>
       <c r="AC41" s="21">
         <v>9</v>
       </c>
       <c r="AD41" s="21">
         <v>8</v>
       </c>
       <c r="AE41" s="21">
         <v>8</v>
       </c>
       <c r="AF41" s="6">
         <v>9</v>
       </c>
       <c r="AG41" s="6">
         <v>10</v>
       </c>
-    </row>
-    <row r="42" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="AH41" s="6">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="42" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A42" s="27" t="s">
         <v>74</v>
       </c>
       <c r="B42" s="24" t="s">
         <v>57</v>
       </c>
       <c r="C42" s="6">
         <v>8</v>
       </c>
       <c r="D42" s="6">
         <v>9</v>
       </c>
       <c r="E42" s="6">
         <v>11</v>
       </c>
       <c r="F42" s="6">
         <v>7</v>
       </c>
       <c r="G42" s="6">
         <v>2</v>
       </c>
       <c r="H42" s="6">
         <v>4</v>
       </c>
       <c r="I42" s="6">
@@ -4781,52 +4880,55 @@
       </c>
       <c r="Z42" s="21">
         <v>15</v>
       </c>
       <c r="AA42" s="21">
         <v>14</v>
       </c>
       <c r="AB42" s="21">
         <v>5</v>
       </c>
       <c r="AC42" s="21">
         <v>14</v>
       </c>
       <c r="AD42" s="21">
         <v>11</v>
       </c>
       <c r="AE42" s="21">
         <v>10</v>
       </c>
       <c r="AF42" s="6">
         <v>8</v>
       </c>
       <c r="AG42" s="6">
         <v>11</v>
       </c>
-    </row>
-    <row r="43" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="AH42" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="43" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A43" s="27" t="s">
         <v>75</v>
       </c>
       <c r="B43" s="24" t="s">
         <v>58</v>
       </c>
       <c r="C43" s="6">
         <v>7</v>
       </c>
       <c r="D43" s="6">
         <v>4</v>
       </c>
       <c r="E43" s="6">
         <v>7</v>
       </c>
       <c r="F43" s="6">
         <v>10</v>
       </c>
       <c r="G43" s="6">
         <v>7</v>
       </c>
       <c r="H43" s="6">
         <v>4</v>
       </c>
       <c r="I43" s="6">
@@ -4882,52 +4984,55 @@
       </c>
       <c r="Z43" s="21">
         <v>15</v>
       </c>
       <c r="AA43" s="21">
         <v>9</v>
       </c>
       <c r="AB43" s="21">
         <v>6</v>
       </c>
       <c r="AC43" s="21">
         <v>5</v>
       </c>
       <c r="AD43" s="21">
         <v>8</v>
       </c>
       <c r="AE43" s="21">
         <v>7</v>
       </c>
       <c r="AF43" s="6">
         <v>5</v>
       </c>
       <c r="AG43" s="6">
         <v>10</v>
       </c>
-    </row>
-    <row r="44" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="AH43" s="6">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="44" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A44" s="27" t="s">
         <v>76</v>
       </c>
       <c r="B44" s="24" t="s">
         <v>59</v>
       </c>
       <c r="C44" s="6">
         <v>16</v>
       </c>
       <c r="D44" s="6">
         <v>9</v>
       </c>
       <c r="E44" s="6">
         <v>7</v>
       </c>
       <c r="F44" s="6">
         <v>14</v>
       </c>
       <c r="G44" s="6">
         <v>7</v>
       </c>
       <c r="H44" s="6">
         <v>6</v>
       </c>
       <c r="I44" s="6">
@@ -4983,52 +5088,55 @@
       </c>
       <c r="Z44" s="21">
         <v>13</v>
       </c>
       <c r="AA44" s="21">
         <v>7</v>
       </c>
       <c r="AB44" s="21">
         <v>9</v>
       </c>
       <c r="AC44" s="21">
         <v>10</v>
       </c>
       <c r="AD44" s="21">
         <v>10</v>
       </c>
       <c r="AE44" s="21">
         <v>22</v>
       </c>
       <c r="AF44" s="6">
         <v>21</v>
       </c>
       <c r="AG44" s="6">
         <v>12</v>
       </c>
-    </row>
-    <row r="45" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="AH44" s="6">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="45" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A45" s="27" t="s">
         <v>77</v>
       </c>
       <c r="B45" s="24" t="s">
         <v>60</v>
       </c>
       <c r="C45" s="6">
         <v>7</v>
       </c>
       <c r="D45" s="6">
         <v>6</v>
       </c>
       <c r="E45" s="6">
         <v>5</v>
       </c>
       <c r="F45" s="6">
         <v>7</v>
       </c>
       <c r="G45" s="6">
         <v>9</v>
       </c>
       <c r="H45" s="6">
         <v>8</v>
       </c>
       <c r="I45" s="6">
@@ -5084,52 +5192,55 @@
       </c>
       <c r="Z45" s="21">
         <v>10</v>
       </c>
       <c r="AA45" s="21">
         <v>10</v>
       </c>
       <c r="AB45" s="21">
         <v>12</v>
       </c>
       <c r="AC45" s="21">
         <v>6</v>
       </c>
       <c r="AD45" s="21">
         <v>12</v>
       </c>
       <c r="AE45" s="21">
         <v>5</v>
       </c>
       <c r="AF45" s="6">
         <v>12</v>
       </c>
       <c r="AG45" s="6">
         <v>11</v>
       </c>
-    </row>
-    <row r="46" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="AH45" s="6">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="46" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A46" s="27" t="s">
         <v>78</v>
       </c>
       <c r="B46" s="24" t="s">
         <v>61</v>
       </c>
       <c r="C46" s="6">
         <v>4</v>
       </c>
       <c r="D46" s="6">
         <v>6</v>
       </c>
       <c r="E46" s="6">
         <v>3</v>
       </c>
       <c r="F46" s="6">
         <v>3</v>
       </c>
       <c r="G46" s="6">
         <v>2</v>
       </c>
       <c r="H46" s="6">
         <v>2</v>
       </c>
       <c r="I46" s="6">
@@ -5185,52 +5296,55 @@
       </c>
       <c r="Z46" s="21">
         <v>2</v>
       </c>
       <c r="AA46" s="21">
         <v>8</v>
       </c>
       <c r="AB46" s="21">
         <v>2</v>
       </c>
       <c r="AC46" s="21">
         <v>2</v>
       </c>
       <c r="AD46" s="21">
         <v>4</v>
       </c>
       <c r="AE46" s="21">
         <v>2</v>
       </c>
       <c r="AF46" s="6">
         <v>1</v>
       </c>
       <c r="AG46" s="6">
         <v>5</v>
       </c>
-    </row>
-    <row r="47" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="AH46" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="47" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A47" s="27" t="s">
         <v>79</v>
       </c>
       <c r="B47" s="24" t="s">
         <v>62</v>
       </c>
       <c r="C47" s="6">
         <v>13</v>
       </c>
       <c r="D47" s="6">
         <v>14</v>
       </c>
       <c r="E47" s="6">
         <v>9</v>
       </c>
       <c r="F47" s="6">
         <v>3</v>
       </c>
       <c r="G47" s="6">
         <v>11</v>
       </c>
       <c r="H47" s="6">
         <v>12</v>
       </c>
       <c r="I47" s="6">
@@ -5286,52 +5400,55 @@
       </c>
       <c r="Z47" s="21">
         <v>12</v>
       </c>
       <c r="AA47" s="21">
         <v>17</v>
       </c>
       <c r="AB47" s="21">
         <v>13</v>
       </c>
       <c r="AC47" s="21">
         <v>9</v>
       </c>
       <c r="AD47" s="21">
         <v>13</v>
       </c>
       <c r="AE47" s="21">
         <v>22</v>
       </c>
       <c r="AF47" s="6">
         <v>7</v>
       </c>
       <c r="AG47" s="6">
         <v>24</v>
       </c>
-    </row>
-    <row r="48" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="AH47" s="6">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="48" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A48" s="27" t="s">
         <v>80</v>
       </c>
       <c r="B48" s="24" t="s">
         <v>63</v>
       </c>
       <c r="C48" s="6">
         <v>8</v>
       </c>
       <c r="D48" s="6">
         <v>10</v>
       </c>
       <c r="E48" s="6">
         <v>6</v>
       </c>
       <c r="F48" s="6">
         <v>8</v>
       </c>
       <c r="G48" s="6">
         <v>9</v>
       </c>
       <c r="H48" s="6">
         <v>9</v>
       </c>
       <c r="I48" s="6">
@@ -5387,52 +5504,55 @@
       </c>
       <c r="Z48" s="21">
         <v>19</v>
       </c>
       <c r="AA48" s="21">
         <v>7</v>
       </c>
       <c r="AB48" s="21">
         <v>14</v>
       </c>
       <c r="AC48" s="21">
         <v>18</v>
       </c>
       <c r="AD48" s="21">
         <v>13</v>
       </c>
       <c r="AE48" s="21">
         <v>20</v>
       </c>
       <c r="AF48" s="6">
         <v>18</v>
       </c>
       <c r="AG48" s="6">
         <v>22</v>
       </c>
-    </row>
-    <row r="49" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="AH48" s="6">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="49" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A49" s="27" t="s">
         <v>81</v>
       </c>
       <c r="B49" s="24" t="s">
         <v>64</v>
       </c>
       <c r="C49" s="6">
         <v>7</v>
       </c>
       <c r="D49" s="6">
         <v>5</v>
       </c>
       <c r="E49" s="6">
         <v>3</v>
       </c>
       <c r="F49" s="6">
         <v>6</v>
       </c>
       <c r="G49" s="6">
         <v>6</v>
       </c>
       <c r="H49" s="6">
         <v>3</v>
       </c>
       <c r="I49" s="6">
@@ -5488,52 +5608,55 @@
       </c>
       <c r="Z49" s="21">
         <v>11</v>
       </c>
       <c r="AA49" s="21">
         <v>4</v>
       </c>
       <c r="AB49" s="21">
         <v>5</v>
       </c>
       <c r="AC49" s="21">
         <v>7</v>
       </c>
       <c r="AD49" s="21">
         <v>6</v>
       </c>
       <c r="AE49" s="21">
         <v>6</v>
       </c>
       <c r="AF49" s="6">
         <v>7</v>
       </c>
       <c r="AG49" s="6">
         <v>12</v>
       </c>
-    </row>
-    <row r="50" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="AH49" s="6">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="50" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A50" s="27" t="s">
         <v>82</v>
       </c>
       <c r="B50" s="24" t="s">
         <v>65</v>
       </c>
       <c r="C50" s="6">
         <v>4</v>
       </c>
       <c r="D50" s="6">
         <v>2</v>
       </c>
       <c r="E50" s="6">
         <v>5</v>
       </c>
       <c r="F50" s="6">
         <v>6</v>
       </c>
       <c r="G50" s="6">
         <v>2</v>
       </c>
       <c r="H50" s="6">
         <v>2</v>
       </c>
       <c r="I50" s="6">
@@ -5589,52 +5712,55 @@
       </c>
       <c r="Z50" s="21">
         <v>8</v>
       </c>
       <c r="AA50" s="21">
         <v>8</v>
       </c>
       <c r="AB50" s="21">
         <v>2</v>
       </c>
       <c r="AC50" s="21">
         <v>7</v>
       </c>
       <c r="AD50" s="21">
         <v>3</v>
       </c>
       <c r="AE50" s="21">
         <v>3</v>
       </c>
       <c r="AF50" s="6">
         <v>2</v>
       </c>
       <c r="AG50" s="6">
         <v>3</v>
       </c>
-    </row>
-    <row r="51" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="AH50" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="51" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A51" s="27" t="s">
         <v>83</v>
       </c>
       <c r="B51" s="24" t="s">
         <v>66</v>
       </c>
       <c r="C51" s="6">
         <v>6</v>
       </c>
       <c r="D51" s="6">
         <v>6</v>
       </c>
       <c r="E51" s="6">
         <v>6</v>
       </c>
       <c r="F51" s="6">
         <v>4</v>
       </c>
       <c r="G51" s="6">
         <v>1</v>
       </c>
       <c r="H51" s="6">
         <v>6</v>
       </c>
       <c r="I51" s="6">
@@ -5690,52 +5816,55 @@
       </c>
       <c r="Z51" s="21">
         <v>4</v>
       </c>
       <c r="AA51" s="21">
         <v>6</v>
       </c>
       <c r="AB51" s="21">
         <v>7</v>
       </c>
       <c r="AC51" s="21">
         <v>2</v>
       </c>
       <c r="AD51" s="21">
         <v>2</v>
       </c>
       <c r="AE51" s="21">
         <v>6</v>
       </c>
       <c r="AF51" s="6">
         <v>1</v>
       </c>
       <c r="AG51" s="6">
         <v>4</v>
       </c>
-    </row>
-    <row r="52" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="AH51" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="52" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A52" s="27" t="s">
         <v>84</v>
       </c>
       <c r="B52" s="24" t="s">
         <v>67</v>
       </c>
       <c r="C52" s="6">
         <v>10</v>
       </c>
       <c r="D52" s="6">
         <v>8</v>
       </c>
       <c r="E52" s="6">
         <v>3</v>
       </c>
       <c r="F52" s="6">
         <v>7</v>
       </c>
       <c r="G52" s="6">
         <v>14</v>
       </c>
       <c r="H52" s="6">
         <v>5</v>
       </c>
       <c r="I52" s="6">
@@ -5791,52 +5920,55 @@
       </c>
       <c r="Z52" s="21">
         <v>10</v>
       </c>
       <c r="AA52" s="21">
         <v>15</v>
       </c>
       <c r="AB52" s="21">
         <v>6</v>
       </c>
       <c r="AC52" s="21">
         <v>14</v>
       </c>
       <c r="AD52" s="21">
         <v>11</v>
       </c>
       <c r="AE52" s="21">
         <v>7</v>
       </c>
       <c r="AF52" s="6">
         <v>9</v>
       </c>
       <c r="AG52" s="6">
         <v>15</v>
       </c>
-    </row>
-    <row r="53" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="AH52" s="6">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="53" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A53" s="18" t="s">
         <v>85</v>
       </c>
       <c r="B53" s="26" t="s">
         <v>68</v>
       </c>
       <c r="C53" s="7">
         <v>5</v>
       </c>
       <c r="D53" s="7" t="s">
         <v>50</v>
       </c>
       <c r="E53" s="7">
         <v>2</v>
       </c>
       <c r="F53" s="7">
         <v>2</v>
       </c>
       <c r="G53" s="7">
         <v>4</v>
       </c>
       <c r="H53" s="7">
         <v>2</v>
       </c>
       <c r="I53" s="7">
@@ -5892,66 +6024,69 @@
       </c>
       <c r="Z53" s="7">
         <v>1</v>
       </c>
       <c r="AA53" s="7">
         <v>3</v>
       </c>
       <c r="AB53" s="7">
         <v>2</v>
       </c>
       <c r="AC53" s="7">
         <v>2</v>
       </c>
       <c r="AD53" s="7" t="s">
         <v>50</v>
       </c>
       <c r="AE53" s="7">
         <v>3</v>
       </c>
       <c r="AF53" s="7">
         <v>1</v>
       </c>
       <c r="AG53" s="7">
         <v>2</v>
       </c>
-    </row>
-    <row r="54" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="AH53" s="7">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="54" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A54" s="17"/>
       <c r="B54" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="B27:AC27"/>
     <mergeCell ref="B36:AC36"/>
     <mergeCell ref="B2:X2"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="O6:Z6"/>
     <mergeCell ref="B8:AC8"/>
-    <mergeCell ref="AA6:AG6"/>
+    <mergeCell ref="AA6:AH6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>