--- v0 (2026-04-14)
+++ v1 (2026-07-15)
@@ -21,51 +21,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-15" yWindow="-15" windowWidth="24240" windowHeight="6375"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="M5" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="200" uniqueCount="15">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="207" uniqueCount="15">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Жалпы білім беретін мектептер</t>
   </si>
   <si>
     <t>Мектепке дейінгі мекемелер</t>
   </si>
   <si>
     <t>Ауруханалар</t>
   </si>
   <si>
     <t>Амбулаториялық-емханалық мекемелер</t>
   </si>
   <si>
     <t>оқушылар орны</t>
   </si>
   <si>
     <t>өткен жылға %-бен</t>
   </si>
   <si>
     <t>орны</t>
   </si>
   <si>
@@ -76,73 +76,65 @@
   </si>
   <si>
     <t>Әлеуметтік сала объектілерін пайдалануға беру серпінділігі</t>
   </si>
   <si>
     <t>объектілердің саны, бірлік</t>
   </si>
   <si>
     <t>*2022</t>
   </si>
   <si>
     <t>*2023</t>
   </si>
   <si>
     <t>*2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="6">
+  <fonts count="5">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="10"/>
-[...6 lines deleted...]
-      <i/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
@@ -185,126 +177,125 @@
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="34">
+  <cellXfs count="33">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
@@ -587,1583 +578,1617 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M38"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A16" workbookViewId="0">
-      <selection activeCell="H45" sqref="H45"/>
+    <sheetView tabSelected="1" topLeftCell="A13" workbookViewId="0">
+      <selection activeCell="G43" sqref="G43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12.7109375" style="2" customWidth="1"/>
     <col min="2" max="2" width="14.28515625" style="2" customWidth="1"/>
     <col min="3" max="3" width="14.42578125" style="2" customWidth="1"/>
     <col min="4" max="4" width="14" style="2" customWidth="1"/>
     <col min="5" max="5" width="14.140625" style="2" customWidth="1"/>
     <col min="6" max="6" width="13" style="2" customWidth="1"/>
     <col min="7" max="7" width="13.7109375" style="2" customWidth="1"/>
     <col min="8" max="8" width="14.140625" style="2" customWidth="1"/>
     <col min="9" max="9" width="14.42578125" style="2" customWidth="1"/>
     <col min="10" max="10" width="14" style="2" customWidth="1"/>
     <col min="11" max="11" width="14.85546875" style="2" customWidth="1"/>
     <col min="12" max="12" width="15.7109375" style="2" customWidth="1"/>
     <col min="13" max="13" width="13.85546875" style="2" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="24" customHeight="1">
-      <c r="A1" s="31" t="s">
+      <c r="A1" s="30" t="s">
         <v>10</v>
       </c>
-      <c r="B1" s="31"/>
-[...10 lines deleted...]
-      <c r="M1" s="32"/>
+      <c r="B1" s="30"/>
+      <c r="C1" s="31"/>
+      <c r="D1" s="31"/>
+      <c r="E1" s="31"/>
+      <c r="F1" s="31"/>
+      <c r="G1" s="31"/>
+      <c r="H1" s="31"/>
+      <c r="I1" s="31"/>
+      <c r="J1" s="31"/>
+      <c r="K1" s="31"/>
+      <c r="L1" s="31"/>
+      <c r="M1" s="31"/>
     </row>
     <row r="2" spans="1:13" ht="33" customHeight="1">
-      <c r="A2" s="33"/>
-      <c r="B2" s="33" t="s">
+      <c r="A2" s="32"/>
+      <c r="B2" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="33"/>
-[...1 lines deleted...]
-      <c r="E2" s="33" t="s">
+      <c r="C2" s="32"/>
+      <c r="D2" s="32"/>
+      <c r="E2" s="32" t="s">
         <v>2</v>
       </c>
-      <c r="F2" s="33"/>
-[...1 lines deleted...]
-      <c r="H2" s="33" t="s">
+      <c r="F2" s="32"/>
+      <c r="G2" s="32"/>
+      <c r="H2" s="32" t="s">
         <v>3</v>
       </c>
-      <c r="I2" s="33"/>
-[...1 lines deleted...]
-      <c r="K2" s="33" t="s">
+      <c r="I2" s="32"/>
+      <c r="J2" s="32"/>
+      <c r="K2" s="32" t="s">
         <v>4</v>
       </c>
-      <c r="L2" s="33"/>
-      <c r="M2" s="33"/>
+      <c r="L2" s="32"/>
+      <c r="M2" s="32"/>
     </row>
     <row r="3" spans="1:13" ht="38.25" customHeight="1">
-      <c r="A3" s="33"/>
+      <c r="A3" s="32"/>
       <c r="B3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>8</v>
       </c>
       <c r="J3" s="3" t="s">
         <v>6</v>
       </c>
       <c r="K3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="L3" s="3" t="s">
         <v>9</v>
       </c>
       <c r="M3" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" s="7">
         <v>1991</v>
       </c>
-      <c r="B4" s="15" t="s">
+      <c r="B4" s="14" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="10">
         <v>8091</v>
       </c>
-      <c r="D4" s="16">
+      <c r="D4" s="15">
         <v>87</v>
       </c>
-      <c r="E4" s="15" t="s">
+      <c r="E4" s="14" t="s">
         <v>0</v>
       </c>
       <c r="F4" s="10">
         <v>2155</v>
       </c>
-      <c r="G4" s="17">
+      <c r="G4" s="16">
         <v>52.7</v>
       </c>
-      <c r="H4" s="15" t="s">
+      <c r="H4" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I4" s="10">
         <v>198</v>
       </c>
-      <c r="J4" s="16">
+      <c r="J4" s="15">
         <v>69.7</v>
       </c>
-      <c r="K4" s="15" t="s">
+      <c r="K4" s="14" t="s">
         <v>0</v>
       </c>
       <c r="L4" s="10">
         <v>482</v>
       </c>
       <c r="M4" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="6">
         <v>1992</v>
       </c>
-      <c r="B5" s="15" t="s">
+      <c r="B5" s="14" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="10">
         <v>5062</v>
       </c>
-      <c r="D5" s="16">
+      <c r="D5" s="15">
         <v>62.563341984921514</v>
       </c>
-      <c r="E5" s="15" t="s">
+      <c r="E5" s="14" t="s">
         <v>0</v>
       </c>
       <c r="F5" s="10">
         <v>1655</v>
       </c>
       <c r="G5" s="12">
         <v>76.798143851508115</v>
       </c>
-      <c r="H5" s="15" t="s">
+      <c r="H5" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="10">
         <v>50</v>
       </c>
       <c r="J5" s="12">
         <v>25.252525252525253</v>
       </c>
-      <c r="K5" s="15" t="s">
+      <c r="K5" s="14" t="s">
         <v>0</v>
       </c>
       <c r="L5" s="10">
         <v>420</v>
       </c>
       <c r="M5" s="12">
         <f>L5/L4*100</f>
         <v>87.136929460580916</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="6">
         <v>1993</v>
       </c>
-      <c r="B6" s="15" t="s">
+      <c r="B6" s="14" t="s">
         <v>0</v>
       </c>
       <c r="C6" s="10">
         <v>2051</v>
       </c>
-      <c r="D6" s="16">
+      <c r="D6" s="15">
         <v>40.517581983405769</v>
       </c>
-      <c r="E6" s="15" t="s">
+      <c r="E6" s="14" t="s">
         <v>0</v>
       </c>
       <c r="F6" s="10">
         <v>100</v>
       </c>
       <c r="G6" s="12">
         <v>6.0422960725075532</v>
       </c>
-      <c r="H6" s="15" t="s">
+      <c r="H6" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I6" s="10">
         <v>2</v>
       </c>
       <c r="J6" s="12">
         <v>4</v>
       </c>
-      <c r="K6" s="15" t="s">
+      <c r="K6" s="14" t="s">
         <v>0</v>
       </c>
       <c r="L6" s="10">
         <v>75</v>
       </c>
       <c r="M6" s="12">
         <v>17.857142857142858</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="6">
         <v>1994</v>
       </c>
-      <c r="B7" s="15" t="s">
+      <c r="B7" s="14" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="10">
         <v>1491</v>
       </c>
-      <c r="D7" s="16">
+      <c r="D7" s="15">
         <v>72.696245733788402</v>
       </c>
-      <c r="E7" s="15" t="s">
+      <c r="E7" s="14" t="s">
         <v>0</v>
       </c>
       <c r="F7" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G7" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="H7" s="15" t="s">
+      <c r="H7" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I7" s="10" t="s">
         <v>0</v>
       </c>
       <c r="J7" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="K7" s="15" t="s">
+      <c r="K7" s="14" t="s">
         <v>0</v>
       </c>
       <c r="L7" s="10" t="s">
         <v>0</v>
       </c>
       <c r="M7" s="10" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="6">
         <v>1995</v>
       </c>
-      <c r="B8" s="15" t="s">
-[...2 lines deleted...]
-      <c r="C8" s="18">
+      <c r="B8" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="C8" s="17">
         <v>360</v>
       </c>
-      <c r="D8" s="16">
+      <c r="D8" s="15">
         <v>24.144869215291749</v>
       </c>
-      <c r="E8" s="15" t="s">
+      <c r="E8" s="14" t="s">
         <v>0</v>
       </c>
       <c r="F8" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G8" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="H8" s="15" t="s">
+      <c r="H8" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I8" s="10" t="s">
         <v>0</v>
       </c>
       <c r="J8" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="K8" s="15" t="s">
+      <c r="K8" s="14" t="s">
         <v>0</v>
       </c>
       <c r="L8" s="10" t="s">
         <v>0</v>
       </c>
       <c r="M8" s="10" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="6">
         <v>1996</v>
       </c>
-      <c r="B9" s="15" t="s">
+      <c r="B9" s="14" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="10">
         <v>910</v>
       </c>
-      <c r="D9" s="16">
+      <c r="D9" s="15">
         <v>252.77777777777777</v>
       </c>
-      <c r="E9" s="15" t="s">
+      <c r="E9" s="14" t="s">
         <v>0</v>
       </c>
       <c r="F9" s="10">
         <v>90</v>
       </c>
       <c r="G9" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="H9" s="15" t="s">
+      <c r="H9" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I9" s="10" t="s">
         <v>0</v>
       </c>
       <c r="J9" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="K9" s="15" t="s">
+      <c r="K9" s="14" t="s">
         <v>0</v>
       </c>
       <c r="L9" s="10">
         <v>100</v>
       </c>
       <c r="M9" s="10" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="6">
         <v>1997</v>
       </c>
-      <c r="B10" s="15" t="s">
-[...2 lines deleted...]
-      <c r="C10" s="15">
+      <c r="B10" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="C10" s="14">
         <v>320</v>
       </c>
-      <c r="D10" s="16">
+      <c r="D10" s="15">
         <v>35.164835164835168</v>
       </c>
-      <c r="E10" s="15" t="s">
-[...2 lines deleted...]
-      <c r="F10" s="15" t="s">
+      <c r="E10" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="F10" s="14" t="s">
         <v>0</v>
       </c>
       <c r="G10" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="H10" s="15" t="s">
+      <c r="H10" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I10" s="10" t="s">
         <v>0</v>
       </c>
       <c r="J10" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="K10" s="15" t="s">
-[...2 lines deleted...]
-      <c r="L10" s="15" t="s">
+      <c r="K10" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="L10" s="14" t="s">
         <v>0</v>
       </c>
       <c r="M10" s="10" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="6">
         <v>1998</v>
       </c>
-      <c r="B11" s="15" t="s">
-[...29 lines deleted...]
-      <c r="L11" s="15" t="s">
+      <c r="B11" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="C11" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D11" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="E11" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="F11" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="G11" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="H11" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I11" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J11" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K11" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="L11" s="14" t="s">
         <v>0</v>
       </c>
       <c r="M11" s="10" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="6">
         <v>1999</v>
       </c>
-      <c r="B12" s="15" t="s">
-[...29 lines deleted...]
-      <c r="L12" s="15" t="s">
+      <c r="B12" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="C12" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D12" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="E12" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="F12" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="G12" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="H12" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I12" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J12" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K12" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="L12" s="14" t="s">
         <v>0</v>
       </c>
       <c r="M12" s="10" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="6">
         <v>2000</v>
       </c>
-      <c r="B13" s="15" t="s">
-[...29 lines deleted...]
-      <c r="L13" s="15">
+      <c r="B13" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="C13" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D13" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="E13" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="F13" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="G13" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="H13" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I13" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J13" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K13" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="L13" s="14">
         <v>120</v>
       </c>
       <c r="M13" s="10" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="6">
         <v>2001</v>
       </c>
-      <c r="B14" s="15">
+      <c r="B14" s="14">
         <v>8</v>
       </c>
-      <c r="C14" s="15">
+      <c r="C14" s="14">
         <v>2670</v>
       </c>
-      <c r="D14" s="16" t="s">
-[...5 lines deleted...]
-      <c r="F14" s="15">
+      <c r="D14" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="E14" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="F14" s="14">
         <v>60</v>
       </c>
       <c r="G14" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="H14" s="15"/>
+      <c r="H14" s="14"/>
       <c r="I14" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="J14" s="15" t="s">
-[...5 lines deleted...]
-      <c r="L14" s="15">
+      <c r="J14" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K14" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="L14" s="14">
         <v>55</v>
       </c>
       <c r="M14" s="12">
         <v>45.833333333333329</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="6">
         <v>2002</v>
       </c>
       <c r="B15" s="4">
         <v>6</v>
       </c>
-      <c r="C15" s="15">
+      <c r="C15" s="14">
         <v>2110</v>
       </c>
       <c r="D15" s="8">
         <v>79.026217228464418</v>
       </c>
-      <c r="E15" s="15" t="s">
-[...8 lines deleted...]
-      <c r="H15" s="15" t="s">
+      <c r="E15" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="F15" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="G15" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="H15" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I15" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="J15" s="15" t="s">
-[...5 lines deleted...]
-      <c r="L15" s="15">
+      <c r="J15" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K15" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="L15" s="14">
         <v>61</v>
       </c>
       <c r="M15" s="5">
         <v>110.90909090909091</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="6">
         <v>2003</v>
       </c>
       <c r="B16" s="4">
         <v>10</v>
       </c>
-      <c r="C16" s="15">
+      <c r="C16" s="14">
         <v>6744</v>
       </c>
       <c r="D16" s="8">
         <v>319.62085308056874</v>
       </c>
-      <c r="E16" s="15" t="s">
-[...8 lines deleted...]
-      <c r="H16" s="15" t="s">
+      <c r="E16" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="F16" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="G16" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="H16" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I16" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="J16" s="15" t="s">
-[...5 lines deleted...]
-      <c r="L16" s="15">
+      <c r="J16" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K16" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="L16" s="14">
         <v>60</v>
       </c>
       <c r="M16" s="5">
         <v>98.360655737704917</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="6">
         <v>2004</v>
       </c>
       <c r="B17" s="4">
         <v>7</v>
       </c>
-      <c r="C17" s="15">
+      <c r="C17" s="14">
         <v>1860</v>
       </c>
       <c r="D17" s="8">
         <v>27.580071174377224</v>
       </c>
-      <c r="E17" s="15" t="s">
-[...5 lines deleted...]
-      <c r="G17" s="15" t="s">
+      <c r="E17" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="F17" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="G17" s="14" t="s">
         <v>0</v>
       </c>
       <c r="H17" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="I17" s="15">
+      <c r="I17" s="14">
         <v>24</v>
       </c>
-      <c r="J17" s="15" t="s">
-[...5 lines deleted...]
-      <c r="L17" s="15">
+      <c r="J17" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K17" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="L17" s="14">
         <v>37</v>
       </c>
       <c r="M17" s="5">
         <v>61.666666666666671</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="6">
         <v>2005</v>
       </c>
       <c r="B18" s="4">
         <v>7</v>
       </c>
-      <c r="C18" s="15">
+      <c r="C18" s="14">
         <v>2010</v>
       </c>
       <c r="D18" s="8">
         <v>108.06451612903226</v>
       </c>
-      <c r="E18" s="15" t="s">
-[...20 lines deleted...]
-      <c r="L18" s="15">
+      <c r="E18" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="F18" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="G18" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="H18" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="I18" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="J18" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K18" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="L18" s="14">
         <v>20</v>
       </c>
       <c r="M18" s="5">
         <v>54.054054054054056</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="6">
         <v>2006</v>
       </c>
       <c r="B19" s="4">
         <v>3</v>
       </c>
-      <c r="C19" s="15">
+      <c r="C19" s="14">
         <v>942</v>
       </c>
       <c r="D19" s="8">
         <v>46.865671641791046</v>
       </c>
-      <c r="E19" s="15" t="s">
-[...5 lines deleted...]
-      <c r="G19" s="15" t="s">
+      <c r="E19" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="F19" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="G19" s="14" t="s">
         <v>0</v>
       </c>
       <c r="H19" s="4">
         <v>1</v>
       </c>
-      <c r="I19" s="15">
+      <c r="I19" s="14">
         <v>100</v>
       </c>
-      <c r="J19" s="15" t="s">
-[...5 lines deleted...]
-      <c r="L19" s="15">
+      <c r="J19" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K19" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="L19" s="14">
         <v>41</v>
       </c>
       <c r="M19" s="5">
         <v>204.99999999999997</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="6">
         <v>2007</v>
       </c>
       <c r="B20" s="4">
         <v>7</v>
       </c>
-      <c r="C20" s="15">
+      <c r="C20" s="14">
         <v>1220</v>
       </c>
       <c r="D20" s="8">
         <v>129.51167728237792</v>
       </c>
-      <c r="E20" s="15" t="s">
-[...5 lines deleted...]
-      <c r="G20" s="15" t="s">
+      <c r="E20" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="F20" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="G20" s="14" t="s">
         <v>0</v>
       </c>
       <c r="H20" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="I20" s="15" t="s">
+      <c r="I20" s="14" t="s">
         <v>0</v>
       </c>
       <c r="J20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="K20" s="4">
         <v>1</v>
       </c>
-      <c r="L20" s="15">
+      <c r="L20" s="14">
         <v>57</v>
       </c>
       <c r="M20" s="5">
         <v>139.02439024390242</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="9">
         <v>2008</v>
       </c>
       <c r="B21" s="4">
         <v>14</v>
       </c>
-      <c r="C21" s="15">
+      <c r="C21" s="14">
         <v>7204</v>
       </c>
       <c r="D21" s="8">
         <v>590.49180327868851</v>
       </c>
       <c r="E21" s="4">
         <v>1</v>
       </c>
-      <c r="F21" s="15">
+      <c r="F21" s="14">
         <v>280</v>
       </c>
       <c r="G21" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H21" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="I21" s="15" t="s">
+      <c r="I21" s="14" t="s">
         <v>0</v>
       </c>
       <c r="J21" s="10" t="s">
         <v>0</v>
       </c>
       <c r="K21" s="4">
         <v>5</v>
       </c>
-      <c r="L21" s="15">
+      <c r="L21" s="14">
         <v>43</v>
       </c>
       <c r="M21" s="5">
         <v>75.438596491228068</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="11">
         <v>2009</v>
       </c>
       <c r="B22" s="4">
         <v>5</v>
       </c>
-      <c r="C22" s="15">
+      <c r="C22" s="14">
         <v>2424</v>
       </c>
       <c r="D22" s="8">
         <v>33.647973348139921</v>
       </c>
       <c r="E22" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="F22" s="15" t="s">
+      <c r="F22" s="14" t="s">
         <v>0</v>
       </c>
       <c r="G22" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H22" s="4">
         <v>2</v>
       </c>
-      <c r="I22" s="15">
+      <c r="I22" s="14">
         <v>58</v>
       </c>
       <c r="J22" s="10" t="s">
         <v>0</v>
       </c>
       <c r="K22" s="4">
         <v>12</v>
       </c>
-      <c r="L22" s="15">
+      <c r="L22" s="14">
         <v>349</v>
       </c>
       <c r="M22" s="5">
         <v>811.62790697674416</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="11">
         <v>2010</v>
       </c>
       <c r="B23" s="4">
         <v>6</v>
       </c>
-      <c r="C23" s="15">
+      <c r="C23" s="14">
         <v>2190</v>
       </c>
       <c r="D23" s="8">
         <v>90.346534653465355</v>
       </c>
       <c r="E23" s="4">
         <v>3</v>
       </c>
-      <c r="F23" s="15">
+      <c r="F23" s="14">
         <v>345</v>
       </c>
       <c r="G23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H23" s="4">
         <v>1</v>
       </c>
-      <c r="I23" s="15">
+      <c r="I23" s="14">
         <v>50</v>
       </c>
       <c r="J23" s="5">
         <v>86.206896551724128</v>
       </c>
       <c r="K23" s="4">
         <v>7</v>
       </c>
-      <c r="L23" s="15">
+      <c r="L23" s="14">
         <v>319</v>
       </c>
       <c r="M23" s="5">
         <v>91.404011461318049</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="13">
         <v>2011</v>
       </c>
       <c r="B24" s="4">
         <v>5</v>
       </c>
-      <c r="C24" s="15">
+      <c r="C24" s="14">
         <v>1133</v>
       </c>
       <c r="D24" s="8">
         <v>51.735159817351594</v>
       </c>
       <c r="E24" s="4">
         <v>4</v>
       </c>
-      <c r="F24" s="15">
+      <c r="F24" s="14">
         <v>976</v>
       </c>
       <c r="G24" s="5">
         <v>282.89855072463769</v>
       </c>
       <c r="H24" s="4">
         <v>4</v>
       </c>
-      <c r="I24" s="15">
+      <c r="I24" s="14">
         <v>640</v>
       </c>
       <c r="J24" s="5">
         <v>1280</v>
       </c>
       <c r="K24" s="4">
         <v>3</v>
       </c>
-      <c r="L24" s="15">
+      <c r="L24" s="14">
         <v>176</v>
       </c>
       <c r="M24" s="5">
         <v>55.172413793103445</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="13">
         <v>2012</v>
       </c>
       <c r="B25" s="4">
         <v>9</v>
       </c>
-      <c r="C25" s="15">
+      <c r="C25" s="14">
         <v>2805</v>
       </c>
       <c r="D25" s="8">
         <v>247.57281553398056</v>
       </c>
       <c r="E25" s="4">
         <v>7</v>
       </c>
-      <c r="F25" s="15">
+      <c r="F25" s="14">
         <v>1040</v>
       </c>
       <c r="G25" s="5">
         <v>106.55737704918033</v>
       </c>
       <c r="H25" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="I25" s="15" t="s">
+      <c r="I25" s="14" t="s">
         <v>0</v>
       </c>
       <c r="J25" s="10" t="s">
         <v>0</v>
       </c>
       <c r="K25" s="4">
         <v>15</v>
       </c>
-      <c r="L25" s="15">
+      <c r="L25" s="14">
         <v>1030</v>
       </c>
       <c r="M25" s="5">
         <v>585.22727272727275</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="13">
         <v>2013</v>
       </c>
       <c r="B26" s="4">
         <v>13</v>
       </c>
-      <c r="C26" s="15">
+      <c r="C26" s="14">
         <v>3180</v>
       </c>
       <c r="D26" s="8">
         <v>113.36898395721926</v>
       </c>
       <c r="E26" s="4">
         <v>12</v>
       </c>
-      <c r="F26" s="15">
+      <c r="F26" s="14">
         <v>2008</v>
       </c>
       <c r="G26" s="5">
         <v>193.07692307692307</v>
       </c>
       <c r="H26" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="I26" s="15" t="s">
+      <c r="I26" s="14" t="s">
         <v>0</v>
       </c>
       <c r="J26" s="10" t="s">
         <v>0</v>
       </c>
       <c r="K26" s="4">
         <v>11</v>
       </c>
-      <c r="L26" s="15">
+      <c r="L26" s="14">
         <v>700</v>
       </c>
       <c r="M26" s="5">
         <v>67.961165048543691</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" s="13">
         <v>2014</v>
       </c>
       <c r="B27" s="4">
         <v>9</v>
       </c>
       <c r="C27" s="10">
         <v>4360</v>
       </c>
       <c r="D27" s="8">
         <v>137.1069182389937</v>
       </c>
       <c r="E27" s="4">
         <v>4</v>
       </c>
       <c r="F27" s="10">
         <v>810</v>
       </c>
       <c r="G27" s="5">
         <v>40.338645418326692</v>
       </c>
       <c r="H27" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="I27" s="15" t="s">
+      <c r="I27" s="14" t="s">
         <v>0</v>
       </c>
       <c r="J27" s="10" t="s">
         <v>0</v>
       </c>
       <c r="K27" s="4">
         <v>19</v>
       </c>
       <c r="L27" s="10">
         <v>1320</v>
       </c>
       <c r="M27" s="5">
         <v>188.57142857142856</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="13">
         <v>2015</v>
       </c>
       <c r="B28" s="4">
         <v>9</v>
       </c>
-      <c r="C28" s="19">
+      <c r="C28" s="18">
         <v>2850</v>
       </c>
       <c r="D28" s="8">
         <v>65.366972477064223</v>
       </c>
       <c r="E28" s="4">
         <v>10</v>
       </c>
-      <c r="F28" s="20">
+      <c r="F28" s="19">
         <v>1655</v>
       </c>
       <c r="G28" s="5">
         <v>204.32098765432102</v>
       </c>
       <c r="H28" s="4">
         <v>1</v>
       </c>
-      <c r="I28" s="19">
+      <c r="I28" s="18">
         <v>101</v>
       </c>
       <c r="J28" s="10" t="s">
         <v>0</v>
       </c>
       <c r="K28" s="4">
         <v>14</v>
       </c>
-      <c r="L28" s="19">
+      <c r="L28" s="18">
         <v>1020</v>
       </c>
       <c r="M28" s="5">
         <v>77.272727272727266</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="11">
         <v>2016</v>
       </c>
       <c r="B29" s="4">
         <v>6</v>
       </c>
-      <c r="C29" s="19">
+      <c r="C29" s="18">
         <v>3120</v>
       </c>
       <c r="D29" s="8">
         <v>109.47368421052633</v>
       </c>
       <c r="E29" s="4">
         <v>5</v>
       </c>
-      <c r="F29" s="20">
+      <c r="F29" s="19">
         <v>1120</v>
       </c>
       <c r="G29" s="5">
         <v>67.673716012084597</v>
       </c>
       <c r="H29" s="4">
         <v>1</v>
       </c>
-      <c r="I29" s="19">
+      <c r="I29" s="18">
         <v>300</v>
       </c>
       <c r="J29" s="5">
         <v>297.02970297029702</v>
       </c>
       <c r="K29" s="4">
         <v>1</v>
       </c>
-      <c r="L29" s="19">
+      <c r="L29" s="18">
         <v>25</v>
       </c>
       <c r="M29" s="5">
         <v>2.4509803921568629</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="13">
         <v>2017</v>
       </c>
       <c r="B30" s="4">
         <v>27</v>
       </c>
-      <c r="C30" s="15">
+      <c r="C30" s="14">
         <v>19290</v>
       </c>
       <c r="D30" s="8">
         <v>618.26923076923072</v>
       </c>
       <c r="E30" s="4">
         <v>10</v>
       </c>
       <c r="F30" s="10">
         <v>1016</v>
       </c>
       <c r="G30" s="5">
         <v>90.714285714285708</v>
       </c>
       <c r="H30" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="I30" s="15" t="s">
+      <c r="I30" s="14" t="s">
         <v>0</v>
       </c>
       <c r="J30" s="10" t="s">
         <v>0</v>
       </c>
       <c r="K30" s="4">
         <v>10</v>
       </c>
-      <c r="L30" s="21">
+      <c r="L30" s="20">
         <v>330</v>
       </c>
       <c r="M30" s="5">
         <v>1320</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="11">
         <v>2018</v>
       </c>
       <c r="B31" s="4">
         <v>4</v>
       </c>
-      <c r="C31" s="19">
+      <c r="C31" s="18">
         <v>3720</v>
       </c>
       <c r="D31" s="8">
         <v>19.284603421461895</v>
       </c>
       <c r="E31" s="4">
         <v>6</v>
       </c>
-      <c r="F31" s="20">
+      <c r="F31" s="19">
         <v>720</v>
       </c>
       <c r="G31" s="5">
         <v>70.866141732283467</v>
       </c>
       <c r="H31" s="4">
         <v>1</v>
       </c>
-      <c r="I31" s="19">
+      <c r="I31" s="18">
         <v>145</v>
       </c>
       <c r="J31" s="10" t="s">
         <v>0</v>
       </c>
       <c r="K31" s="4">
         <v>12</v>
       </c>
-      <c r="L31" s="22">
+      <c r="L31" s="21">
         <v>375</v>
       </c>
       <c r="M31" s="5">
         <v>113.63636363636364</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="11">
         <v>2019</v>
       </c>
       <c r="B32" s="4">
         <v>2</v>
       </c>
-      <c r="C32" s="19">
+      <c r="C32" s="18">
         <v>1220</v>
       </c>
       <c r="D32" s="8">
         <v>32.795698924731184</v>
       </c>
       <c r="E32" s="4">
         <v>3</v>
       </c>
-      <c r="F32" s="20">
+      <c r="F32" s="19">
         <v>290</v>
       </c>
       <c r="G32" s="5">
         <v>40.277777777777779</v>
       </c>
       <c r="H32" s="4">
         <v>1</v>
       </c>
-      <c r="I32" s="19">
+      <c r="I32" s="18">
         <v>105</v>
       </c>
       <c r="J32" s="5">
         <v>72.41379310344827</v>
       </c>
       <c r="K32" s="4">
         <v>4</v>
       </c>
-      <c r="L32" s="19">
+      <c r="L32" s="18">
         <v>170</v>
       </c>
       <c r="M32" s="5">
         <v>45.333333333333329</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="13">
         <v>2020</v>
       </c>
       <c r="B33" s="4">
         <v>1</v>
       </c>
-      <c r="C33" s="23">
+      <c r="C33" s="22">
         <v>1320</v>
       </c>
       <c r="D33" s="8">
         <v>108.19672131147541</v>
       </c>
       <c r="E33" s="4">
         <v>2</v>
       </c>
-      <c r="F33" s="24">
+      <c r="F33" s="23">
         <v>275</v>
       </c>
       <c r="G33" s="5">
         <v>94.827586206896555</v>
       </c>
       <c r="H33" s="4">
         <v>1</v>
       </c>
-      <c r="I33" s="23">
+      <c r="I33" s="22">
         <v>100</v>
       </c>
       <c r="J33" s="5">
         <v>95.238095238095227</v>
       </c>
       <c r="K33" s="4">
         <v>11</v>
       </c>
-      <c r="L33" s="23">
+      <c r="L33" s="22">
         <v>450</v>
       </c>
       <c r="M33" s="5">
         <v>264.70588235294116</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="13">
         <v>2021</v>
       </c>
       <c r="B34" s="4">
         <v>8</v>
       </c>
-      <c r="C34" s="15">
+      <c r="C34" s="14">
         <v>4650</v>
       </c>
       <c r="D34" s="8">
         <v>352.27272727272731</v>
       </c>
       <c r="E34" s="4">
         <v>1</v>
       </c>
       <c r="F34" s="10">
         <v>150</v>
       </c>
       <c r="G34" s="5">
         <v>54.54545454545454</v>
       </c>
       <c r="H34" s="4">
         <v>1</v>
       </c>
-      <c r="I34" s="15">
+      <c r="I34" s="14">
         <v>200</v>
       </c>
       <c r="J34" s="5">
         <v>200</v>
       </c>
       <c r="K34" s="4">
         <v>4</v>
       </c>
-      <c r="L34" s="15">
+      <c r="L34" s="14">
         <v>300</v>
       </c>
       <c r="M34" s="5">
         <v>66.666666666666657</v>
       </c>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="11" t="s">
         <v>12</v>
       </c>
-      <c r="B35" s="26" t="s">
-[...2 lines deleted...]
-      <c r="C35" s="25">
+      <c r="B35" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="C35" s="24">
         <v>600</v>
       </c>
-      <c r="D35" s="26" t="s">
-[...20 lines deleted...]
-      <c r="K35" s="25">
+      <c r="D35" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="E35" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="F35" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="G35" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="H35" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="I35" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="J35" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="K35" s="24">
         <v>3</v>
       </c>
-      <c r="L35" s="25">
+      <c r="L35" s="24">
         <v>40</v>
       </c>
-      <c r="M35" s="26" t="s">
+      <c r="M35" s="25" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="13" t="s">
         <v>13</v>
       </c>
-      <c r="B36" s="27">
+      <c r="B36" s="26">
         <v>11</v>
       </c>
-      <c r="C36" s="28">
+      <c r="C36" s="27">
         <v>13800</v>
       </c>
-      <c r="D36" s="29" t="s">
-[...17 lines deleted...]
-      <c r="J36" s="27" t="s">
+      <c r="D36" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="E36" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F36" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="G36" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="H36" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="I36" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="J36" s="26" t="s">
         <v>0</v>
       </c>
       <c r="K36" s="4">
         <v>1</v>
       </c>
-      <c r="L36" s="30">
+      <c r="L36" s="29">
         <v>30</v>
       </c>
-      <c r="M36" s="29" t="s">
+      <c r="M36" s="28" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="B37" s="27">
+      <c r="B37" s="26">
         <v>3</v>
       </c>
-      <c r="C37" s="28">
+      <c r="C37" s="27">
         <v>3300</v>
       </c>
-      <c r="D37" s="29" t="s">
-[...17 lines deleted...]
-      <c r="J37" s="27" t="s">
+      <c r="D37" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="E37" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F37" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="G37" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="H37" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="I37" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="J37" s="26" t="s">
         <v>0</v>
       </c>
       <c r="K37" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="L37" s="30" t="s">
-[...2 lines deleted...]
-      <c r="M37" s="29" t="s">
+      <c r="L37" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="M37" s="28" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:13">
-      <c r="A38" s="14"/>
-      <c r="B38" s="14"/>
+      <c r="A38" s="13">
+        <v>2025</v>
+      </c>
+      <c r="B38" s="26">
+        <v>24</v>
+      </c>
+      <c r="C38" s="27">
+        <v>24200</v>
+      </c>
+      <c r="D38" s="28">
+        <v>733.3</v>
+      </c>
+      <c r="E38" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F38" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="G38" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="H38" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="I38" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="J38" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="K38" s="4">
+        <v>9</v>
+      </c>
+      <c r="L38" s="29">
+        <v>335</v>
+      </c>
+      <c r="M38" s="28" t="s">
+        <v>0</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="E2:G2"/>
     <mergeCell ref="H2:J2"/>
     <mergeCell ref="K2:M2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Құжат" ma:contentTypeID="0x0101007ADCE4694D4D0D4CA05F14D10ED64C7C" ma:contentTypeVersion="0" ma:contentTypeDescription="Жаңа құжат жасау." ma:contentTypeScope="" ma:versionID="44426daeed329d84809263c33be87a2f">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3c0155d2cd5dce572d3de8309e44211c">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -2172,88 +2197,91 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Тақырып"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FC1DE173-693A-4A14-9A9F-0C3F081C5A1F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EBDC1DC5-BE52-4FAC-8A7E-4426D9F748A4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B660B0C-E75F-4E68-B08A-006D8E912B3E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EBDC1DC5-BE52-4FAC-8A7E-4426D9F748A4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FC1DE173-693A-4A14-9A9F-0C3F081C5A1F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...5 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>