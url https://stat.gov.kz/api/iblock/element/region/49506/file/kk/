--- v0 (2026-04-14)
+++ v1 (2026-07-15)
@@ -343,77 +343,77 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...22 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -678,96 +678,96 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:J40"/>
+  <dimension ref="A1:J41"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A16" workbookViewId="0">
-      <selection activeCell="N43" sqref="N43"/>
+    <sheetView tabSelected="1" topLeftCell="A4" workbookViewId="0">
+      <selection activeCell="K28" sqref="K28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="9.7109375" customWidth="1"/>
     <col min="2" max="2" width="16.140625" customWidth="1"/>
     <col min="3" max="3" width="20.42578125" customWidth="1"/>
     <col min="4" max="4" width="15.85546875" customWidth="1"/>
     <col min="5" max="5" width="19.7109375" customWidth="1"/>
     <col min="6" max="6" width="19.42578125" customWidth="1"/>
     <col min="7" max="7" width="21.7109375" customWidth="1"/>
     <col min="10" max="10" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="15.75" customHeight="1" thickBot="1">
-      <c r="A1" s="34" t="s">
+      <c r="A1" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="35"/>
-[...4 lines deleted...]
-      <c r="G1" s="35"/>
+      <c r="B1" s="37"/>
+      <c r="C1" s="37"/>
+      <c r="D1" s="37"/>
+      <c r="E1" s="37"/>
+      <c r="F1" s="37"/>
+      <c r="G1" s="37"/>
     </row>
     <row r="2" spans="1:10" ht="41.25" customHeight="1" thickBot="1">
-      <c r="A2" s="36"/>
-      <c r="B2" s="38" t="s">
+      <c r="A2" s="38"/>
+      <c r="B2" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="39"/>
-      <c r="D2" s="38" t="s">
+      <c r="C2" s="41"/>
+      <c r="D2" s="40" t="s">
         <v>6</v>
       </c>
-      <c r="E2" s="39"/>
-      <c r="F2" s="40" t="s">
+      <c r="E2" s="41"/>
+      <c r="F2" s="42" t="s">
         <v>5</v>
       </c>
-      <c r="G2" s="41"/>
+      <c r="G2" s="43"/>
     </row>
     <row r="3" spans="1:10" ht="30" customHeight="1" thickBot="1">
-      <c r="A3" s="37"/>
+      <c r="A3" s="39"/>
       <c r="B3" s="26" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="26" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="26" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="26" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="26" t="s">
         <v>3</v>
       </c>
       <c r="G3" s="26" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="27">
         <v>1991</v>
       </c>
       <c r="B4" s="8">
         <v>2</v>
@@ -1520,116 +1520,143 @@
       </c>
       <c r="B36" s="20">
         <v>327244</v>
       </c>
       <c r="C36" s="9">
         <v>102.1</v>
       </c>
       <c r="D36" s="19">
         <v>821</v>
       </c>
       <c r="E36" s="21">
         <v>103.9</v>
       </c>
       <c r="F36" s="20">
         <v>574</v>
       </c>
       <c r="G36" s="22">
         <v>88.3</v>
       </c>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="33" t="s">
         <v>10</v>
       </c>
-      <c r="B37" s="42">
+      <c r="B37" s="34">
         <v>437502</v>
       </c>
-      <c r="C37" s="43">
+      <c r="C37" s="35">
         <v>130.80000000000001</v>
       </c>
       <c r="D37" s="19">
         <v>970.1</v>
       </c>
       <c r="E37" s="21">
         <v>118.2</v>
       </c>
       <c r="F37" s="20">
         <v>583</v>
       </c>
       <c r="G37" s="22">
         <v>101.5</v>
       </c>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
-      <c r="A38" s="32" t="s">
+      <c r="A38" s="29">
+        <v>2025</v>
+      </c>
+      <c r="B38" s="34">
+        <v>527738</v>
+      </c>
+      <c r="C38" s="35">
+        <v>118.7</v>
+      </c>
+      <c r="D38" s="19">
+        <v>1080.8</v>
+      </c>
+      <c r="E38" s="21">
+        <v>111.4</v>
+      </c>
+      <c r="F38" s="20">
+        <v>689</v>
+      </c>
+      <c r="G38" s="22">
+        <v>118.2</v>
+      </c>
+      <c r="H38" s="1"/>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" s="32" t="s">
         <v>7</v>
       </c>
-      <c r="E38" s="5"/>
-[...4 lines deleted...]
-      <c r="F39" s="3"/>
+      <c r="E39" s="5"/>
+      <c r="F39" s="6"/>
     </row>
     <row r="40" spans="1:8">
-      <c r="E40" s="3"/>
+      <c r="E40" s="6"/>
       <c r="F40" s="3"/>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="E41" s="3"/>
+      <c r="F41" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="D2:E2"/>
     <mergeCell ref="F2:G2"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010098E83FF0B9B0AF4492E410D227D728B1" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="a7486e2246cf71b4214b10c5f6805430">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -1638,91 +1665,88 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5C6FC10D-C97D-43C8-AB7D-49E616659BA6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1F792D64-4C57-4EAF-B158-C55907AD4CC3}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-[...5 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3918F3FD-A3AF-4B22-A16B-4229288293B7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1F792D64-4C57-4EAF-B158-C55907AD4CC3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5C6FC10D-C97D-43C8-AB7D-49E616659BA6}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>