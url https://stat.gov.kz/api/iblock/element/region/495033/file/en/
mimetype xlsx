--- v0 (2026-06-12)
+++ v1 (2026-07-02)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="17130" windowHeight="6150" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="17130" windowHeight="6150"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata " sheetId="5" r:id="rId1"/>
     <sheet name="Conventions" sheetId="7" r:id="rId2"/>
     <sheet name="Indicator" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="158" uniqueCount="91">
   <si>
     <t>Rural population</t>
   </si>
   <si>
     <t>Urban population</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
@@ -1039,52 +1039,52 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.sadirbayeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B27" sqref="B27"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B15" sqref="B15:B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="36" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="94.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="16">
         <v>613302</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B2" s="17" t="s">
         <v>44</v>
       </c>
     </row>
@@ -1167,59 +1167,59 @@
       <c r="B12" s="6" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="7">
-        <v>46001</v>
+        <v>46177</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B16" s="7">
-        <v>46031</v>
+        <v>46210</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="32" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="15" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="33" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="15" t="s">
         <v>36</v>
       </c>
       <c r="B19" s="34" t="s">
         <v>89</v>
       </c>
@@ -1249,51 +1249,51 @@
     <sheetView workbookViewId="0">
       <selection activeCell="A5" sqref="A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="1"/>
     <col min="2" max="2" width="61.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="181.5" customHeight="1">
       <c r="B5" s="14" t="s">
         <v>39</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AD55"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="C1" workbookViewId="0">
+    <sheetView topLeftCell="C1" workbookViewId="0">
       <selection activeCell="AE8" sqref="AE8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="23.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="10" width="9.140625" style="1"/>
     <col min="11" max="11" width="9.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="22" width="9.140625" style="1"/>
     <col min="23" max="23" width="9.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:30" ht="15.75">
       <c r="A2" s="8"/>
       <c r="B2" s="43" t="s">
         <v>51</v>
       </c>
       <c r="C2" s="43"/>
       <c r="D2" s="43"/>
       <c r="E2" s="43"/>
       <c r="F2" s="43"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
@@ -5517,59 +5517,59 @@
       <c r="Z53" s="26">
         <v>214</v>
       </c>
       <c r="AA53" s="26">
         <v>366</v>
       </c>
       <c r="AB53" s="26">
         <v>272</v>
       </c>
       <c r="AC53" s="26">
         <v>309</v>
       </c>
       <c r="AD53" s="26">
         <v>269</v>
       </c>
     </row>
     <row r="54" spans="1:30">
       <c r="A54" s="10"/>
       <c r="B54" s="3"/>
     </row>
     <row r="55" spans="1:30">
       <c r="A55" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="B8:Z8"/>
     <mergeCell ref="B27:Z27"/>
     <mergeCell ref="B36:Z36"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="AA6:AD6"/>
     <mergeCell ref="B2:U2"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="O6:Z6"/>
+    <mergeCell ref="B8:Z8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata </vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>