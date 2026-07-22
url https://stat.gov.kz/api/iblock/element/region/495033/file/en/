--- v1 (2026-07-02)
+++ v2 (2026-07-22)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="17130" windowHeight="6150"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata " sheetId="5" r:id="rId1"/>
     <sheet name="Conventions" sheetId="7" r:id="rId2"/>
     <sheet name="Indicator" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="158" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="159" uniqueCount="91">
   <si>
     <t>Rural population</t>
   </si>
   <si>
     <t>Urban population</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
@@ -684,84 +684,84 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2 2" xfId="3"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
@@ -1040,51 +1040,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.sadirbayeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B15" sqref="B15:B16"/>
+      <selection activeCell="L28" sqref="L28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="36" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="94.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="16">
         <v>613302</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B2" s="17" t="s">
         <v>44</v>
       </c>
     </row>
@@ -1167,59 +1167,59 @@
       <c r="B12" s="6" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="7">
-        <v>46177</v>
+        <v>46210</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B16" s="7">
-        <v>46210</v>
+        <v>46239</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="32" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="15" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="33" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="15" t="s">
         <v>36</v>
       </c>
       <c r="B19" s="34" t="s">
         <v>89</v>
       </c>
@@ -1247,178 +1247,179 @@
   <dimension ref="B5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A5" sqref="A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="1"/>
     <col min="2" max="2" width="61.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="181.5" customHeight="1">
       <c r="B5" s="14" t="s">
         <v>39</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AD55"/>
+  <dimension ref="A2:AE55"/>
   <sheetViews>
-    <sheetView topLeftCell="C1" workbookViewId="0">
-      <selection activeCell="AE8" sqref="AE8"/>
+    <sheetView topLeftCell="E16" workbookViewId="0">
+      <selection activeCell="AF31" sqref="AF31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="23.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="10" width="9.140625" style="1"/>
     <col min="11" max="11" width="9.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="22" width="9.140625" style="1"/>
     <col min="23" max="23" width="9.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:30" ht="15.75">
+    <row r="2" spans="1:31" ht="15.75">
       <c r="A2" s="8"/>
-      <c r="B2" s="43" t="s">
+      <c r="B2" s="49" t="s">
         <v>51</v>
       </c>
-      <c r="C2" s="43"/>
-[...19 lines deleted...]
-    <row r="3" spans="1:30">
+      <c r="C2" s="49"/>
+      <c r="D2" s="49"/>
+      <c r="E2" s="49"/>
+      <c r="F2" s="49"/>
+      <c r="G2" s="49"/>
+      <c r="H2" s="49"/>
+      <c r="I2" s="49"/>
+      <c r="J2" s="49"/>
+      <c r="K2" s="49"/>
+      <c r="L2" s="49"/>
+      <c r="M2" s="49"/>
+      <c r="N2" s="49"/>
+      <c r="O2" s="49"/>
+      <c r="P2" s="49"/>
+      <c r="Q2" s="49"/>
+      <c r="R2" s="49"/>
+      <c r="S2" s="49"/>
+      <c r="T2" s="49"/>
+      <c r="U2" s="49"/>
+    </row>
+    <row r="3" spans="1:31">
       <c r="B3" s="12"/>
       <c r="C3" s="12"/>
       <c r="D3" s="12"/>
       <c r="E3" s="12"/>
     </row>
-    <row r="4" spans="1:30">
+    <row r="4" spans="1:31">
       <c r="B4" s="12"/>
       <c r="C4" s="12"/>
       <c r="D4" s="12"/>
       <c r="E4" s="12"/>
     </row>
-    <row r="5" spans="1:30" s="2" customFormat="1">
+    <row r="5" spans="1:31" s="2" customFormat="1">
       <c r="A5" s="19"/>
       <c r="B5" s="20"/>
       <c r="C5" s="36"/>
       <c r="D5" s="36"/>
       <c r="E5" s="37"/>
       <c r="F5" s="37"/>
       <c r="G5" s="37"/>
       <c r="H5" s="37"/>
       <c r="I5" s="37"/>
       <c r="J5" s="37"/>
       <c r="K5" s="37"/>
       <c r="L5" s="37"/>
       <c r="M5" s="37"/>
       <c r="N5" s="37"/>
       <c r="O5" s="37"/>
       <c r="P5" s="37"/>
       <c r="Q5" s="37"/>
       <c r="R5" s="37"/>
       <c r="S5" s="37"/>
       <c r="T5" s="37"/>
       <c r="U5" s="37"/>
       <c r="V5" s="37"/>
       <c r="W5" s="37"/>
       <c r="X5" s="38"/>
       <c r="Y5" s="37"/>
       <c r="Z5" s="37"/>
-      <c r="AD5" s="38" t="s">
+      <c r="AE5" s="38" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="6" spans="1:30">
-      <c r="A6" s="53" t="s">
+    <row r="6" spans="1:31">
+      <c r="A6" s="45" t="s">
         <v>45</v>
       </c>
-      <c r="B6" s="46"/>
-      <c r="C6" s="44">
+      <c r="B6" s="52"/>
+      <c r="C6" s="50">
         <v>2024</v>
       </c>
-      <c r="D6" s="45"/>
-[...10 lines deleted...]
-      <c r="O6" s="48">
+      <c r="D6" s="51"/>
+      <c r="E6" s="51"/>
+      <c r="F6" s="51"/>
+      <c r="G6" s="51"/>
+      <c r="H6" s="51"/>
+      <c r="I6" s="51"/>
+      <c r="J6" s="51"/>
+      <c r="K6" s="51"/>
+      <c r="L6" s="51"/>
+      <c r="M6" s="51"/>
+      <c r="N6" s="51"/>
+      <c r="O6" s="47">
         <v>2025</v>
       </c>
-      <c r="P6" s="49"/>
-[...10 lines deleted...]
-      <c r="AA6" s="48">
+      <c r="P6" s="48"/>
+      <c r="Q6" s="48"/>
+      <c r="R6" s="48"/>
+      <c r="S6" s="48"/>
+      <c r="T6" s="48"/>
+      <c r="U6" s="48"/>
+      <c r="V6" s="48"/>
+      <c r="W6" s="48"/>
+      <c r="X6" s="48"/>
+      <c r="Y6" s="48"/>
+      <c r="Z6" s="48"/>
+      <c r="AA6" s="47">
         <v>2026</v>
       </c>
-      <c r="AB6" s="49"/>
-[...5 lines deleted...]
-      <c r="B7" s="47"/>
+      <c r="AB6" s="48"/>
+      <c r="AC6" s="48"/>
+      <c r="AD6" s="48"/>
+      <c r="AE6" s="48"/>
+    </row>
+    <row r="7" spans="1:31">
+      <c r="A7" s="46"/>
+      <c r="B7" s="53"/>
       <c r="C7" s="39" t="s">
         <v>2</v>
       </c>
       <c r="D7" s="39" t="s">
         <v>3</v>
       </c>
       <c r="E7" s="39" t="s">
         <v>4</v>
       </c>
       <c r="F7" s="39" t="s">
         <v>5</v>
       </c>
       <c r="G7" s="39" t="s">
         <v>6</v>
       </c>
       <c r="H7" s="39" t="s">
         <v>7</v>
       </c>
       <c r="I7" s="39" t="s">
         <v>8</v>
       </c>
       <c r="J7" s="40" t="s">
         <v>9</v>
       </c>
       <c r="K7" s="40" t="s">
@@ -1459,82 +1460,85 @@
       </c>
       <c r="W7" s="41" t="s">
         <v>10</v>
       </c>
       <c r="X7" s="41" t="s">
         <v>11</v>
       </c>
       <c r="Y7" s="40" t="s">
         <v>12</v>
       </c>
       <c r="Z7" s="40" t="s">
         <v>13</v>
       </c>
       <c r="AA7" s="41" t="s">
         <v>2</v>
       </c>
       <c r="AB7" s="41" t="s">
         <v>3</v>
       </c>
       <c r="AC7" s="41" t="s">
         <v>4</v>
       </c>
       <c r="AD7" s="41" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="8" spans="1:30" s="4" customFormat="1" ht="18.75" customHeight="1">
+      <c r="AE7" s="41" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="8" spans="1:31" s="4" customFormat="1" ht="18.75" customHeight="1">
       <c r="A8" s="21"/>
-      <c r="B8" s="50" t="s">
+      <c r="B8" s="54" t="s">
         <v>15</v>
       </c>
-      <c r="C8" s="50"/>
-[...24 lines deleted...]
-    <row r="9" spans="1:30">
+      <c r="C8" s="54"/>
+      <c r="D8" s="54"/>
+      <c r="E8" s="54"/>
+      <c r="F8" s="54"/>
+      <c r="G8" s="54"/>
+      <c r="H8" s="54"/>
+      <c r="I8" s="54"/>
+      <c r="J8" s="54"/>
+      <c r="K8" s="54"/>
+      <c r="L8" s="54"/>
+      <c r="M8" s="54"/>
+      <c r="N8" s="54"/>
+      <c r="O8" s="54"/>
+      <c r="P8" s="54"/>
+      <c r="Q8" s="54"/>
+      <c r="R8" s="54"/>
+      <c r="S8" s="54"/>
+      <c r="T8" s="54"/>
+      <c r="U8" s="54"/>
+      <c r="V8" s="54"/>
+      <c r="W8" s="54"/>
+      <c r="X8" s="54"/>
+      <c r="Y8" s="54"/>
+      <c r="Z8" s="54"/>
+    </row>
+    <row r="9" spans="1:31">
       <c r="A9" s="9" t="s">
         <v>46</v>
       </c>
       <c r="B9" s="22" t="s">
         <v>52</v>
       </c>
       <c r="C9" s="23">
         <v>17720</v>
       </c>
       <c r="D9" s="24">
         <v>12833</v>
       </c>
       <c r="E9" s="24">
         <v>9794</v>
       </c>
       <c r="F9" s="24">
         <v>11515</v>
       </c>
       <c r="G9" s="25">
         <v>10568</v>
       </c>
       <c r="H9" s="24">
         <v>10453</v>
       </c>
       <c r="I9" s="23">
@@ -1581,52 +1585,55 @@
       </c>
       <c r="W9" s="24">
         <v>16442</v>
       </c>
       <c r="X9" s="24">
         <v>14729</v>
       </c>
       <c r="Y9" s="24">
         <v>12086</v>
       </c>
       <c r="Z9" s="24">
         <v>12861</v>
       </c>
       <c r="AA9" s="24">
         <v>19932</v>
       </c>
       <c r="AB9" s="24">
         <v>14755</v>
       </c>
       <c r="AC9" s="24">
         <v>15467</v>
       </c>
       <c r="AD9" s="24">
         <v>14796</v>
       </c>
-    </row>
-    <row r="10" spans="1:30">
+      <c r="AE9" s="24">
+        <v>11060</v>
+      </c>
+    </row>
+    <row r="10" spans="1:31">
       <c r="A10" s="9" t="s">
         <v>70</v>
       </c>
       <c r="B10" s="27" t="s">
         <v>53</v>
       </c>
       <c r="C10" s="23">
         <v>1385</v>
       </c>
       <c r="D10" s="24">
         <v>1223</v>
       </c>
       <c r="E10" s="24">
         <v>852</v>
       </c>
       <c r="F10" s="24">
         <v>883</v>
       </c>
       <c r="G10" s="25">
         <v>815</v>
       </c>
       <c r="H10" s="24">
         <v>710</v>
       </c>
       <c r="I10" s="23">
@@ -1673,52 +1680,55 @@
       </c>
       <c r="W10" s="24">
         <v>1335</v>
       </c>
       <c r="X10" s="24">
         <v>1237</v>
       </c>
       <c r="Y10" s="24">
         <v>1135</v>
       </c>
       <c r="Z10" s="24">
         <v>1278</v>
       </c>
       <c r="AA10" s="24">
         <v>1764</v>
       </c>
       <c r="AB10" s="24">
         <v>1445</v>
       </c>
       <c r="AC10" s="24">
         <v>1475</v>
       </c>
       <c r="AD10" s="24">
         <v>1370</v>
       </c>
-    </row>
-    <row r="11" spans="1:30">
+      <c r="AE10" s="24">
+        <v>1034</v>
+      </c>
+    </row>
+    <row r="11" spans="1:31">
       <c r="A11" s="9" t="s">
         <v>71</v>
       </c>
       <c r="B11" s="27" t="s">
         <v>54</v>
       </c>
       <c r="C11" s="23">
         <v>776</v>
       </c>
       <c r="D11" s="24">
         <v>558</v>
       </c>
       <c r="E11" s="24">
         <v>389</v>
       </c>
       <c r="F11" s="24">
         <v>510</v>
       </c>
       <c r="G11" s="25">
         <v>476</v>
       </c>
       <c r="H11" s="24">
         <v>419</v>
       </c>
       <c r="I11" s="23">
@@ -1765,52 +1775,55 @@
       </c>
       <c r="W11" s="24">
         <v>707</v>
       </c>
       <c r="X11" s="24">
         <v>622</v>
       </c>
       <c r="Y11" s="24">
         <v>502</v>
       </c>
       <c r="Z11" s="24">
         <v>476</v>
       </c>
       <c r="AA11" s="24">
         <v>866</v>
       </c>
       <c r="AB11" s="24">
         <v>636</v>
       </c>
       <c r="AC11" s="24">
         <v>655</v>
       </c>
       <c r="AD11" s="24">
         <v>576</v>
       </c>
-    </row>
-    <row r="12" spans="1:30">
+      <c r="AE11" s="24">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="12" spans="1:31">
       <c r="A12" s="9" t="s">
         <v>72</v>
       </c>
       <c r="B12" s="27" t="s">
         <v>55</v>
       </c>
       <c r="C12" s="23">
         <v>651</v>
       </c>
       <c r="D12" s="24">
         <v>531</v>
       </c>
       <c r="E12" s="24">
         <v>396</v>
       </c>
       <c r="F12" s="24">
         <v>442</v>
       </c>
       <c r="G12" s="25">
         <v>426</v>
       </c>
       <c r="H12" s="24">
         <v>448</v>
       </c>
       <c r="I12" s="23">
@@ -1857,52 +1870,55 @@
       </c>
       <c r="W12" s="24">
         <v>568</v>
       </c>
       <c r="X12" s="24">
         <v>463</v>
       </c>
       <c r="Y12" s="24">
         <v>463</v>
       </c>
       <c r="Z12" s="24">
         <v>571</v>
       </c>
       <c r="AA12" s="24">
         <v>723</v>
       </c>
       <c r="AB12" s="24">
         <v>545</v>
       </c>
       <c r="AC12" s="24">
         <v>576</v>
       </c>
       <c r="AD12" s="24">
         <v>506</v>
       </c>
-    </row>
-    <row r="13" spans="1:30">
+      <c r="AE12" s="24">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="13" spans="1:31">
       <c r="A13" s="9" t="s">
         <v>73</v>
       </c>
       <c r="B13" s="27" t="s">
         <v>56</v>
       </c>
       <c r="C13" s="23">
         <v>469</v>
       </c>
       <c r="D13" s="24">
         <v>295</v>
       </c>
       <c r="E13" s="24">
         <v>232</v>
       </c>
       <c r="F13" s="24">
         <v>276</v>
       </c>
       <c r="G13" s="25">
         <v>214</v>
       </c>
       <c r="H13" s="24">
         <v>292</v>
       </c>
       <c r="I13" s="23">
@@ -1949,52 +1965,55 @@
       </c>
       <c r="W13" s="24">
         <v>373</v>
       </c>
       <c r="X13" s="24">
         <v>348</v>
       </c>
       <c r="Y13" s="24">
         <v>235</v>
       </c>
       <c r="Z13" s="24">
         <v>308</v>
       </c>
       <c r="AA13" s="24">
         <v>477</v>
       </c>
       <c r="AB13" s="24">
         <v>302</v>
       </c>
       <c r="AC13" s="24">
         <v>307</v>
       </c>
       <c r="AD13" s="24">
         <v>318</v>
       </c>
-    </row>
-    <row r="14" spans="1:30">
+      <c r="AE13" s="24">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="14" spans="1:31">
       <c r="A14" s="9" t="s">
         <v>74</v>
       </c>
       <c r="B14" s="27" t="s">
         <v>57</v>
       </c>
       <c r="C14" s="23">
         <v>1905</v>
       </c>
       <c r="D14" s="24">
         <v>1429</v>
       </c>
       <c r="E14" s="24">
         <v>976</v>
       </c>
       <c r="F14" s="24">
         <v>1248</v>
       </c>
       <c r="G14" s="25">
         <v>1218</v>
       </c>
       <c r="H14" s="24">
         <v>1117</v>
       </c>
       <c r="I14" s="23">
@@ -2041,52 +2060,55 @@
       </c>
       <c r="W14" s="24">
         <v>1648</v>
       </c>
       <c r="X14" s="24">
         <v>1608</v>
       </c>
       <c r="Y14" s="24">
         <v>1265</v>
       </c>
       <c r="Z14" s="24">
         <v>1235</v>
       </c>
       <c r="AA14" s="24">
         <v>2070</v>
       </c>
       <c r="AB14" s="24">
         <v>1348</v>
       </c>
       <c r="AC14" s="24">
         <v>1616</v>
       </c>
       <c r="AD14" s="24">
         <v>1355</v>
       </c>
-    </row>
-    <row r="15" spans="1:30">
+      <c r="AE14" s="24">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="15" spans="1:31">
       <c r="A15" s="9" t="s">
         <v>75</v>
       </c>
       <c r="B15" s="27" t="s">
         <v>58</v>
       </c>
       <c r="C15" s="23">
         <v>1206</v>
       </c>
       <c r="D15" s="24">
         <v>819</v>
       </c>
       <c r="E15" s="24">
         <v>665</v>
       </c>
       <c r="F15" s="24">
         <v>715</v>
       </c>
       <c r="G15" s="25">
         <v>673</v>
       </c>
       <c r="H15" s="24">
         <v>715</v>
       </c>
       <c r="I15" s="23">
@@ -2133,52 +2155,55 @@
       </c>
       <c r="W15" s="24">
         <v>1163</v>
       </c>
       <c r="X15" s="24">
         <v>887</v>
       </c>
       <c r="Y15" s="24">
         <v>852</v>
       </c>
       <c r="Z15" s="24">
         <v>844</v>
       </c>
       <c r="AA15" s="24">
         <v>1093</v>
       </c>
       <c r="AB15" s="24">
         <v>865</v>
       </c>
       <c r="AC15" s="24">
         <v>907</v>
       </c>
       <c r="AD15" s="24">
         <v>949</v>
       </c>
-    </row>
-    <row r="16" spans="1:30">
+      <c r="AE15" s="24">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="16" spans="1:31">
       <c r="A16" s="9" t="s">
         <v>76</v>
       </c>
       <c r="B16" s="27" t="s">
         <v>59</v>
       </c>
       <c r="C16" s="23">
         <v>1110</v>
       </c>
       <c r="D16" s="24">
         <v>773</v>
       </c>
       <c r="E16" s="24">
         <v>631</v>
       </c>
       <c r="F16" s="24">
         <v>847</v>
       </c>
       <c r="G16" s="25">
         <v>694</v>
       </c>
       <c r="H16" s="24">
         <v>832</v>
       </c>
       <c r="I16" s="23">
@@ -2225,52 +2250,55 @@
       </c>
       <c r="W16" s="24">
         <v>1098</v>
       </c>
       <c r="X16" s="24">
         <v>967</v>
       </c>
       <c r="Y16" s="24">
         <v>747</v>
       </c>
       <c r="Z16" s="24">
         <v>743</v>
       </c>
       <c r="AA16" s="24">
         <v>1057</v>
       </c>
       <c r="AB16" s="24">
         <v>915</v>
       </c>
       <c r="AC16" s="24">
         <v>880</v>
       </c>
       <c r="AD16" s="24">
         <v>900</v>
       </c>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16" s="24">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="17" spans="1:31">
       <c r="A17" s="9" t="s">
         <v>77</v>
       </c>
       <c r="B17" s="27" t="s">
         <v>60</v>
       </c>
       <c r="C17" s="23">
         <v>1086</v>
       </c>
       <c r="D17" s="24">
         <v>872</v>
       </c>
       <c r="E17" s="24">
         <v>613</v>
       </c>
       <c r="F17" s="24">
         <v>799</v>
       </c>
       <c r="G17" s="25">
         <v>636</v>
       </c>
       <c r="H17" s="24">
         <v>649</v>
       </c>
       <c r="I17" s="23">
@@ -2317,52 +2345,55 @@
       </c>
       <c r="W17" s="24">
         <v>1173</v>
       </c>
       <c r="X17" s="24">
         <v>898</v>
       </c>
       <c r="Y17" s="24">
         <v>740</v>
       </c>
       <c r="Z17" s="24">
         <v>753</v>
       </c>
       <c r="AA17" s="24">
         <v>1196</v>
       </c>
       <c r="AB17" s="24">
         <v>879</v>
       </c>
       <c r="AC17" s="24">
         <v>991</v>
       </c>
       <c r="AD17" s="24">
         <v>1002</v>
       </c>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17" s="24">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" s="9" t="s">
         <v>78</v>
       </c>
       <c r="B18" s="27" t="s">
         <v>61</v>
       </c>
       <c r="C18" s="23">
         <v>1434</v>
       </c>
       <c r="D18" s="24">
         <v>1007</v>
       </c>
       <c r="E18" s="24">
         <v>696</v>
       </c>
       <c r="F18" s="24">
         <v>836</v>
       </c>
       <c r="G18" s="25">
         <v>727</v>
       </c>
       <c r="H18" s="24">
         <v>759</v>
       </c>
       <c r="I18" s="23">
@@ -2409,52 +2440,55 @@
       </c>
       <c r="W18" s="24">
         <v>1129</v>
       </c>
       <c r="X18" s="24">
         <v>997</v>
       </c>
       <c r="Y18" s="24">
         <v>821</v>
       </c>
       <c r="Z18" s="24">
         <v>790</v>
       </c>
       <c r="AA18" s="24">
         <v>1365</v>
       </c>
       <c r="AB18" s="24">
         <v>962</v>
       </c>
       <c r="AC18" s="24">
         <v>1032</v>
       </c>
       <c r="AD18" s="24">
         <v>1011</v>
       </c>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18" s="24">
+        <v>781</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31">
       <c r="A19" s="9" t="s">
         <v>79</v>
       </c>
       <c r="B19" s="27" t="s">
         <v>62</v>
       </c>
       <c r="C19" s="23">
         <v>430</v>
       </c>
       <c r="D19" s="24">
         <v>264</v>
       </c>
       <c r="E19" s="24">
         <v>207</v>
       </c>
       <c r="F19" s="24">
         <v>245</v>
       </c>
       <c r="G19" s="25">
         <v>233</v>
       </c>
       <c r="H19" s="24">
         <v>252</v>
       </c>
       <c r="I19" s="23">
@@ -2501,52 +2535,55 @@
       </c>
       <c r="W19" s="24">
         <v>355</v>
       </c>
       <c r="X19" s="24">
         <v>306</v>
       </c>
       <c r="Y19" s="24">
         <v>273</v>
       </c>
       <c r="Z19" s="24">
         <v>244</v>
       </c>
       <c r="AA19" s="24">
         <v>441</v>
       </c>
       <c r="AB19" s="24">
         <v>343</v>
       </c>
       <c r="AC19" s="24">
         <v>324</v>
       </c>
       <c r="AD19" s="24">
         <v>324</v>
       </c>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19" s="24">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" s="9" t="s">
         <v>80</v>
       </c>
       <c r="B20" s="27" t="s">
         <v>63</v>
       </c>
       <c r="C20" s="23">
         <v>1458</v>
       </c>
       <c r="D20" s="24">
         <v>1056</v>
       </c>
       <c r="E20" s="24">
         <v>814</v>
       </c>
       <c r="F20" s="24">
         <v>961</v>
       </c>
       <c r="G20" s="25">
         <v>999</v>
       </c>
       <c r="H20" s="24">
         <v>823</v>
       </c>
       <c r="I20" s="23">
@@ -2593,52 +2630,55 @@
       </c>
       <c r="W20" s="24">
         <v>1502</v>
       </c>
       <c r="X20" s="24">
         <v>1490</v>
       </c>
       <c r="Y20" s="24">
         <v>1026</v>
       </c>
       <c r="Z20" s="24">
         <v>1296</v>
       </c>
       <c r="AA20" s="24">
         <v>2359</v>
       </c>
       <c r="AB20" s="24">
         <v>1658</v>
       </c>
       <c r="AC20" s="24">
         <v>1625</v>
       </c>
       <c r="AD20" s="24">
         <v>1631</v>
       </c>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20" s="24">
+        <v>1190</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" s="9" t="s">
         <v>81</v>
       </c>
       <c r="B21" s="27" t="s">
         <v>64</v>
       </c>
       <c r="C21" s="23">
         <v>2092</v>
       </c>
       <c r="D21" s="24">
         <v>1422</v>
       </c>
       <c r="E21" s="24">
         <v>1228</v>
       </c>
       <c r="F21" s="24">
         <v>1447</v>
       </c>
       <c r="G21" s="25">
         <v>1381</v>
       </c>
       <c r="H21" s="24">
         <v>1297</v>
       </c>
       <c r="I21" s="23">
@@ -2685,52 +2725,55 @@
       </c>
       <c r="W21" s="24">
         <v>2262</v>
       </c>
       <c r="X21" s="24">
         <v>2008</v>
       </c>
       <c r="Y21" s="24">
         <v>1597</v>
       </c>
       <c r="Z21" s="24">
         <v>1673</v>
       </c>
       <c r="AA21" s="24">
         <v>2568</v>
       </c>
       <c r="AB21" s="24">
         <v>1898</v>
       </c>
       <c r="AC21" s="24">
         <v>1967</v>
       </c>
       <c r="AD21" s="24">
         <v>2031</v>
       </c>
-    </row>
-    <row r="22" spans="1:30">
+      <c r="AE21" s="24">
+        <v>1443</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31">
       <c r="A22" s="9" t="s">
         <v>82</v>
       </c>
       <c r="B22" s="27" t="s">
         <v>65</v>
       </c>
       <c r="C22" s="23">
         <v>860</v>
       </c>
       <c r="D22" s="24">
         <v>625</v>
       </c>
       <c r="E22" s="24">
         <v>433</v>
       </c>
       <c r="F22" s="24">
         <v>549</v>
       </c>
       <c r="G22" s="25">
         <v>471</v>
       </c>
       <c r="H22" s="24">
         <v>410</v>
       </c>
       <c r="I22" s="23">
@@ -2777,52 +2820,55 @@
       </c>
       <c r="W22" s="24">
         <v>517</v>
       </c>
       <c r="X22" s="24">
         <v>562</v>
       </c>
       <c r="Y22" s="24">
         <v>444</v>
       </c>
       <c r="Z22" s="24">
         <v>746</v>
       </c>
       <c r="AA22" s="24">
         <v>801</v>
       </c>
       <c r="AB22" s="24">
         <v>655</v>
       </c>
       <c r="AC22" s="24">
         <v>680</v>
       </c>
       <c r="AD22" s="24">
         <v>530</v>
       </c>
-    </row>
-    <row r="23" spans="1:30">
+      <c r="AE22" s="24">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31">
       <c r="A23" s="9" t="s">
         <v>83</v>
       </c>
       <c r="B23" s="27" t="s">
         <v>66</v>
       </c>
       <c r="C23" s="23">
         <v>452</v>
       </c>
       <c r="D23" s="24">
         <v>280</v>
       </c>
       <c r="E23" s="24">
         <v>246</v>
       </c>
       <c r="F23" s="24">
         <v>241</v>
       </c>
       <c r="G23" s="25">
         <v>228</v>
       </c>
       <c r="H23" s="24">
         <v>260</v>
       </c>
       <c r="I23" s="23">
@@ -2869,52 +2915,55 @@
       </c>
       <c r="W23" s="24">
         <v>423</v>
       </c>
       <c r="X23" s="24">
         <v>405</v>
       </c>
       <c r="Y23" s="24">
         <v>347</v>
       </c>
       <c r="Z23" s="24">
         <v>295</v>
       </c>
       <c r="AA23" s="24">
         <v>527</v>
       </c>
       <c r="AB23" s="24">
         <v>445</v>
       </c>
       <c r="AC23" s="24">
         <v>381</v>
       </c>
       <c r="AD23" s="24">
         <v>345</v>
       </c>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23" s="24">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31">
       <c r="A24" s="9" t="s">
         <v>84</v>
       </c>
       <c r="B24" s="27" t="s">
         <v>67</v>
       </c>
       <c r="C24" s="23">
         <v>1089</v>
       </c>
       <c r="D24" s="24">
         <v>748</v>
       </c>
       <c r="E24" s="23">
         <v>590</v>
       </c>
       <c r="F24" s="24">
         <v>562</v>
       </c>
       <c r="G24" s="25">
         <v>547</v>
       </c>
       <c r="H24" s="24">
         <v>634</v>
       </c>
       <c r="I24" s="23">
@@ -2961,52 +3010,55 @@
       </c>
       <c r="W24" s="24">
         <v>869</v>
       </c>
       <c r="X24" s="24">
         <v>724</v>
       </c>
       <c r="Y24" s="24">
         <v>660</v>
       </c>
       <c r="Z24" s="24">
         <v>644</v>
       </c>
       <c r="AA24" s="24">
         <v>1026</v>
       </c>
       <c r="AB24" s="24">
         <v>754</v>
       </c>
       <c r="AC24" s="24">
         <v>841</v>
       </c>
       <c r="AD24" s="24">
         <v>810</v>
       </c>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24" s="24">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" s="9" t="s">
         <v>85</v>
       </c>
       <c r="B25" s="27" t="s">
         <v>68</v>
       </c>
       <c r="C25" s="23">
         <v>740</v>
       </c>
       <c r="D25" s="24">
         <v>543</v>
       </c>
       <c r="E25" s="23">
         <v>499</v>
       </c>
       <c r="F25" s="24">
         <v>534</v>
       </c>
       <c r="G25" s="25">
         <v>500</v>
       </c>
       <c r="H25" s="24">
         <v>503</v>
       </c>
       <c r="I25" s="23">
@@ -3053,52 +3105,55 @@
       </c>
       <c r="W25" s="24">
         <v>662</v>
       </c>
       <c r="X25" s="24">
         <v>643</v>
       </c>
       <c r="Y25" s="24">
         <v>539</v>
       </c>
       <c r="Z25" s="24">
         <v>562</v>
       </c>
       <c r="AA25" s="24">
         <v>853</v>
       </c>
       <c r="AB25" s="24">
         <v>542</v>
       </c>
       <c r="AC25" s="24">
         <v>626</v>
       </c>
       <c r="AD25" s="24">
         <v>648</v>
       </c>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25" s="24">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" s="9" t="s">
         <v>86</v>
       </c>
       <c r="B26" s="28" t="s">
         <v>69</v>
       </c>
       <c r="C26" s="23">
         <v>577</v>
       </c>
       <c r="D26" s="24">
         <v>388</v>
       </c>
       <c r="E26" s="23">
         <v>327</v>
       </c>
       <c r="F26" s="23">
         <v>420</v>
       </c>
       <c r="G26" s="25">
         <v>330</v>
       </c>
       <c r="H26" s="24">
         <v>333</v>
       </c>
       <c r="I26" s="23">
@@ -3145,83 +3200,86 @@
       </c>
       <c r="W26" s="24">
         <v>658</v>
       </c>
       <c r="X26" s="24">
         <v>564</v>
       </c>
       <c r="Y26" s="24">
         <v>440</v>
       </c>
       <c r="Z26" s="24">
         <v>403</v>
       </c>
       <c r="AA26" s="24">
         <v>746</v>
       </c>
       <c r="AB26" s="24">
         <v>563</v>
       </c>
       <c r="AC26" s="24">
         <v>584</v>
       </c>
       <c r="AD26" s="24">
         <v>490</v>
       </c>
-    </row>
-    <row r="27" spans="1:30" s="4" customFormat="1" ht="18.75" customHeight="1">
+      <c r="AE26" s="24">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31" s="4" customFormat="1" ht="18.75" customHeight="1">
       <c r="A27" s="19"/>
-      <c r="B27" s="51" t="s">
+      <c r="B27" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="C27" s="51"/>
-[...22 lines deleted...]
-      <c r="Z27" s="51"/>
+      <c r="C27" s="43"/>
+      <c r="D27" s="43"/>
+      <c r="E27" s="43"/>
+      <c r="F27" s="43"/>
+      <c r="G27" s="43"/>
+      <c r="H27" s="43"/>
+      <c r="I27" s="43"/>
+      <c r="J27" s="43"/>
+      <c r="K27" s="43"/>
+      <c r="L27" s="43"/>
+      <c r="M27" s="43"/>
+      <c r="N27" s="43"/>
+      <c r="O27" s="43"/>
+      <c r="P27" s="43"/>
+      <c r="Q27" s="43"/>
+      <c r="R27" s="43"/>
+      <c r="S27" s="43"/>
+      <c r="T27" s="43"/>
+      <c r="U27" s="43"/>
+      <c r="V27" s="43"/>
+      <c r="W27" s="43"/>
+      <c r="X27" s="43"/>
+      <c r="Y27" s="43"/>
+      <c r="Z27" s="43"/>
       <c r="AC27" s="42"/>
     </row>
-    <row r="28" spans="1:30">
+    <row r="28" spans="1:31">
       <c r="A28" s="9" t="s">
         <v>46</v>
       </c>
       <c r="B28" s="22" t="s">
         <v>52</v>
       </c>
       <c r="C28" s="23">
         <v>4237</v>
       </c>
       <c r="D28" s="24">
         <v>3164</v>
       </c>
       <c r="E28" s="24">
         <v>2466</v>
       </c>
       <c r="F28" s="24">
         <v>2722</v>
       </c>
       <c r="G28" s="23">
         <v>2694</v>
       </c>
       <c r="H28" s="24">
         <v>2469</v>
       </c>
       <c r="I28" s="23">
@@ -3268,52 +3326,55 @@
       </c>
       <c r="W28" s="24">
         <v>4091</v>
       </c>
       <c r="X28" s="24">
         <v>3568</v>
       </c>
       <c r="Y28" s="24">
         <v>3061</v>
       </c>
       <c r="Z28" s="24">
         <v>3330</v>
       </c>
       <c r="AA28" s="24">
         <v>5162</v>
       </c>
       <c r="AB28" s="24">
         <v>3878</v>
       </c>
       <c r="AC28" s="24">
         <v>4103</v>
       </c>
       <c r="AD28" s="24">
         <v>3728</v>
       </c>
-    </row>
-    <row r="29" spans="1:30">
+      <c r="AE28" s="24">
+        <v>2970</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31">
       <c r="A29" s="9" t="s">
         <v>70</v>
       </c>
       <c r="B29" s="27" t="s">
         <v>53</v>
       </c>
       <c r="C29" s="23">
         <v>1385</v>
       </c>
       <c r="D29" s="24">
         <v>1223</v>
       </c>
       <c r="E29" s="24">
         <v>852</v>
       </c>
       <c r="F29" s="24">
         <v>883</v>
       </c>
       <c r="G29" s="23">
         <v>815</v>
       </c>
       <c r="H29" s="24">
         <v>710</v>
       </c>
       <c r="I29" s="23">
@@ -3360,52 +3421,55 @@
       </c>
       <c r="W29" s="24">
         <v>1335</v>
       </c>
       <c r="X29" s="24">
         <v>1237</v>
       </c>
       <c r="Y29" s="24">
         <v>1135</v>
       </c>
       <c r="Z29" s="24">
         <v>1278</v>
       </c>
       <c r="AA29" s="24">
         <v>1764</v>
       </c>
       <c r="AB29" s="24">
         <v>1445</v>
       </c>
       <c r="AC29" s="24">
         <v>1475</v>
       </c>
       <c r="AD29" s="24">
         <v>1370</v>
       </c>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29" s="24">
+        <v>1034</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31">
       <c r="A30" s="9" t="s">
         <v>71</v>
       </c>
       <c r="B30" s="27" t="s">
         <v>54</v>
       </c>
       <c r="C30" s="23">
         <v>480</v>
       </c>
       <c r="D30" s="24">
         <v>313</v>
       </c>
       <c r="E30" s="24">
         <v>241</v>
       </c>
       <c r="F30" s="24">
         <v>308</v>
       </c>
       <c r="G30" s="23">
         <v>316</v>
       </c>
       <c r="H30" s="24">
         <v>265</v>
       </c>
       <c r="I30" s="23">
@@ -3452,52 +3516,55 @@
       </c>
       <c r="W30" s="24">
         <v>475</v>
       </c>
       <c r="X30" s="24">
         <v>365</v>
       </c>
       <c r="Y30" s="24">
         <v>314</v>
       </c>
       <c r="Z30" s="24">
         <v>292</v>
       </c>
       <c r="AA30" s="24">
         <v>572</v>
       </c>
       <c r="AB30" s="24">
         <v>396</v>
       </c>
       <c r="AC30" s="24">
         <v>443</v>
       </c>
       <c r="AD30" s="24">
         <v>394</v>
       </c>
-    </row>
-    <row r="31" spans="1:30">
+      <c r="AE30" s="24">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31">
       <c r="A31" s="9" t="s">
         <v>72</v>
       </c>
       <c r="B31" s="27" t="s">
         <v>55</v>
       </c>
       <c r="C31" s="23">
         <v>504</v>
       </c>
       <c r="D31" s="24">
         <v>398</v>
       </c>
       <c r="E31" s="24">
         <v>289</v>
       </c>
       <c r="F31" s="24">
         <v>345</v>
       </c>
       <c r="G31" s="23">
         <v>316</v>
       </c>
       <c r="H31" s="24">
         <v>331</v>
       </c>
       <c r="I31" s="23">
@@ -3544,52 +3611,55 @@
       </c>
       <c r="W31" s="24">
         <v>495</v>
       </c>
       <c r="X31" s="24">
         <v>357</v>
       </c>
       <c r="Y31" s="24">
         <v>358</v>
       </c>
       <c r="Z31" s="24">
         <v>448</v>
       </c>
       <c r="AA31" s="24">
         <v>572</v>
       </c>
       <c r="AB31" s="24">
         <v>437</v>
       </c>
       <c r="AC31" s="24">
         <v>464</v>
       </c>
       <c r="AD31" s="24">
         <v>380</v>
       </c>
-    </row>
-    <row r="32" spans="1:30">
+      <c r="AE31" s="24">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31">
       <c r="A32" s="9" t="s">
         <v>74</v>
       </c>
       <c r="B32" s="27" t="s">
         <v>57</v>
       </c>
       <c r="C32" s="23">
         <v>555</v>
       </c>
       <c r="D32" s="24">
         <v>368</v>
       </c>
       <c r="E32" s="24">
         <v>277</v>
       </c>
       <c r="F32" s="24">
         <v>368</v>
       </c>
       <c r="G32" s="23">
         <v>353</v>
       </c>
       <c r="H32" s="24">
         <v>321</v>
       </c>
       <c r="I32" s="23">
@@ -3636,52 +3706,55 @@
       </c>
       <c r="W32" s="24">
         <v>438</v>
       </c>
       <c r="X32" s="24">
         <v>454</v>
       </c>
       <c r="Y32" s="24">
         <v>296</v>
       </c>
       <c r="Z32" s="24">
         <v>355</v>
       </c>
       <c r="AA32" s="24">
         <v>631</v>
       </c>
       <c r="AB32" s="24">
         <v>383</v>
       </c>
       <c r="AC32" s="24">
         <v>492</v>
       </c>
       <c r="AD32" s="24">
         <v>428</v>
       </c>
-    </row>
-    <row r="33" spans="1:30">
+      <c r="AE32" s="24">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="33" spans="1:31">
       <c r="A33" s="9" t="s">
         <v>81</v>
       </c>
       <c r="B33" s="27" t="s">
         <v>64</v>
       </c>
       <c r="C33" s="23">
         <v>685</v>
       </c>
       <c r="D33" s="24">
         <v>460</v>
       </c>
       <c r="E33" s="24">
         <v>418</v>
       </c>
       <c r="F33" s="24">
         <v>471</v>
       </c>
       <c r="G33" s="23">
         <v>518</v>
       </c>
       <c r="H33" s="24">
         <v>421</v>
       </c>
       <c r="I33" s="23">
@@ -3728,52 +3801,55 @@
       </c>
       <c r="W33" s="24">
         <v>828</v>
       </c>
       <c r="X33" s="24">
         <v>688</v>
       </c>
       <c r="Y33" s="24">
         <v>556</v>
       </c>
       <c r="Z33" s="24">
         <v>543</v>
       </c>
       <c r="AA33" s="24">
         <v>926</v>
       </c>
       <c r="AB33" s="24">
         <v>660</v>
       </c>
       <c r="AC33" s="24">
         <v>648</v>
       </c>
       <c r="AD33" s="24">
         <v>662</v>
       </c>
-    </row>
-    <row r="34" spans="1:30">
+      <c r="AE33" s="24">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31">
       <c r="A34" s="9" t="s">
         <v>84</v>
       </c>
       <c r="B34" s="27" t="s">
         <v>67</v>
       </c>
       <c r="C34" s="23">
         <v>329</v>
       </c>
       <c r="D34" s="24">
         <v>241</v>
       </c>
       <c r="E34" s="24">
         <v>206</v>
       </c>
       <c r="F34" s="24">
         <v>173</v>
       </c>
       <c r="G34" s="23">
         <v>209</v>
       </c>
       <c r="H34" s="24">
         <v>238</v>
       </c>
       <c r="I34" s="23">
@@ -3820,52 +3896,55 @@
       </c>
       <c r="W34" s="24">
         <v>241</v>
       </c>
       <c r="X34" s="24">
         <v>220</v>
       </c>
       <c r="Y34" s="24">
         <v>216</v>
       </c>
       <c r="Z34" s="24">
         <v>225</v>
       </c>
       <c r="AA34" s="24">
         <v>317</v>
       </c>
       <c r="AB34" s="24">
         <v>266</v>
       </c>
       <c r="AC34" s="24">
         <v>306</v>
       </c>
       <c r="AD34" s="24">
         <v>273</v>
       </c>
-    </row>
-    <row r="35" spans="1:30">
+      <c r="AE34" s="24">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="35" spans="1:31">
       <c r="A35" s="9" t="s">
         <v>86</v>
       </c>
       <c r="B35" s="28" t="s">
         <v>69</v>
       </c>
       <c r="C35" s="23">
         <v>299</v>
       </c>
       <c r="D35" s="24">
         <v>161</v>
       </c>
       <c r="E35" s="24">
         <v>183</v>
       </c>
       <c r="F35" s="23">
         <v>174</v>
       </c>
       <c r="G35" s="23">
         <v>167</v>
       </c>
       <c r="H35" s="24">
         <v>183</v>
       </c>
       <c r="I35" s="23">
@@ -3912,83 +3991,86 @@
       </c>
       <c r="W35" s="24">
         <v>279</v>
       </c>
       <c r="X35" s="24">
         <v>247</v>
       </c>
       <c r="Y35" s="24">
         <v>186</v>
       </c>
       <c r="Z35" s="24">
         <v>189</v>
       </c>
       <c r="AA35" s="24">
         <v>380</v>
       </c>
       <c r="AB35" s="24">
         <v>291</v>
       </c>
       <c r="AC35" s="24">
         <v>275</v>
       </c>
       <c r="AD35" s="24">
         <v>221</v>
       </c>
-    </row>
-    <row r="36" spans="1:30" s="4" customFormat="1" ht="18.75" customHeight="1">
+      <c r="AE35" s="24">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="36" spans="1:31" s="4" customFormat="1" ht="18.75" customHeight="1">
       <c r="A36" s="19"/>
-      <c r="B36" s="52" t="s">
+      <c r="B36" s="44" t="s">
         <v>0</v>
       </c>
-      <c r="C36" s="52"/>
-[...22 lines deleted...]
-      <c r="Z36" s="52"/>
+      <c r="C36" s="44"/>
+      <c r="D36" s="44"/>
+      <c r="E36" s="44"/>
+      <c r="F36" s="44"/>
+      <c r="G36" s="44"/>
+      <c r="H36" s="44"/>
+      <c r="I36" s="44"/>
+      <c r="J36" s="44"/>
+      <c r="K36" s="44"/>
+      <c r="L36" s="44"/>
+      <c r="M36" s="44"/>
+      <c r="N36" s="44"/>
+      <c r="O36" s="44"/>
+      <c r="P36" s="44"/>
+      <c r="Q36" s="44"/>
+      <c r="R36" s="44"/>
+      <c r="S36" s="44"/>
+      <c r="T36" s="44"/>
+      <c r="U36" s="44"/>
+      <c r="V36" s="44"/>
+      <c r="W36" s="44"/>
+      <c r="X36" s="44"/>
+      <c r="Y36" s="44"/>
+      <c r="Z36" s="44"/>
       <c r="AC36" s="42"/>
     </row>
-    <row r="37" spans="1:30">
+    <row r="37" spans="1:31">
       <c r="A37" s="31" t="s">
         <v>46</v>
       </c>
       <c r="B37" s="29" t="s">
         <v>52</v>
       </c>
       <c r="C37" s="23">
         <v>13483</v>
       </c>
       <c r="D37" s="24">
         <v>9669</v>
       </c>
       <c r="E37" s="24">
         <v>7328</v>
       </c>
       <c r="F37" s="24">
         <v>8793</v>
       </c>
       <c r="G37" s="23">
         <v>7874</v>
       </c>
       <c r="H37" s="23">
         <v>7984</v>
       </c>
       <c r="I37" s="23">
@@ -4035,52 +4117,55 @@
       </c>
       <c r="W37" s="23">
         <v>12351</v>
       </c>
       <c r="X37" s="23">
         <v>11161</v>
       </c>
       <c r="Y37" s="23">
         <v>9025</v>
       </c>
       <c r="Z37" s="23">
         <v>9531</v>
       </c>
       <c r="AA37" s="23">
         <v>14770</v>
       </c>
       <c r="AB37" s="24">
         <v>10877</v>
       </c>
       <c r="AC37" s="23">
         <v>11364</v>
       </c>
       <c r="AD37" s="24">
         <v>11068</v>
       </c>
-    </row>
-    <row r="38" spans="1:30">
+      <c r="AE37" s="23">
+        <v>8090</v>
+      </c>
+    </row>
+    <row r="38" spans="1:31">
       <c r="A38" s="31" t="s">
         <v>71</v>
       </c>
       <c r="B38" s="28" t="s">
         <v>54</v>
       </c>
       <c r="C38" s="23">
         <v>296</v>
       </c>
       <c r="D38" s="24">
         <v>245</v>
       </c>
       <c r="E38" s="24">
         <v>148</v>
       </c>
       <c r="F38" s="24">
         <v>202</v>
       </c>
       <c r="G38" s="23">
         <v>160</v>
       </c>
       <c r="H38" s="23">
         <v>154</v>
       </c>
       <c r="I38" s="23">
@@ -4127,52 +4212,55 @@
       </c>
       <c r="W38" s="23">
         <v>232</v>
       </c>
       <c r="X38" s="23">
         <v>257</v>
       </c>
       <c r="Y38" s="23">
         <v>188</v>
       </c>
       <c r="Z38" s="23">
         <v>184</v>
       </c>
       <c r="AA38" s="23">
         <v>294</v>
       </c>
       <c r="AB38" s="24">
         <v>240</v>
       </c>
       <c r="AC38" s="23">
         <v>212</v>
       </c>
       <c r="AD38" s="24">
         <v>182</v>
       </c>
-    </row>
-    <row r="39" spans="1:30">
+      <c r="AE38" s="23">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="39" spans="1:31">
       <c r="A39" s="31" t="s">
         <v>72</v>
       </c>
       <c r="B39" s="28" t="s">
         <v>55</v>
       </c>
       <c r="C39" s="23">
         <v>147</v>
       </c>
       <c r="D39" s="24">
         <v>133</v>
       </c>
       <c r="E39" s="24">
         <v>107</v>
       </c>
       <c r="F39" s="24">
         <v>97</v>
       </c>
       <c r="G39" s="23">
         <v>110</v>
       </c>
       <c r="H39" s="23">
         <v>117</v>
       </c>
       <c r="I39" s="23">
@@ -4219,52 +4307,55 @@
       </c>
       <c r="W39" s="23">
         <v>73</v>
       </c>
       <c r="X39" s="23">
         <v>106</v>
       </c>
       <c r="Y39" s="23">
         <v>105</v>
       </c>
       <c r="Z39" s="23">
         <v>123</v>
       </c>
       <c r="AA39" s="23">
         <v>151</v>
       </c>
       <c r="AB39" s="24">
         <v>108</v>
       </c>
       <c r="AC39" s="23">
         <v>112</v>
       </c>
       <c r="AD39" s="24">
         <v>126</v>
       </c>
-    </row>
-    <row r="40" spans="1:30">
+      <c r="AE39" s="23">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31">
       <c r="A40" s="31" t="s">
         <v>73</v>
       </c>
       <c r="B40" s="28" t="s">
         <v>56</v>
       </c>
       <c r="C40" s="23">
         <v>469</v>
       </c>
       <c r="D40" s="24">
         <v>295</v>
       </c>
       <c r="E40" s="24">
         <v>232</v>
       </c>
       <c r="F40" s="24">
         <v>276</v>
       </c>
       <c r="G40" s="23">
         <v>214</v>
       </c>
       <c r="H40" s="23">
         <v>292</v>
       </c>
       <c r="I40" s="23">
@@ -4311,52 +4402,55 @@
       </c>
       <c r="W40" s="23">
         <v>373</v>
       </c>
       <c r="X40" s="23">
         <v>348</v>
       </c>
       <c r="Y40" s="23">
         <v>235</v>
       </c>
       <c r="Z40" s="23">
         <v>308</v>
       </c>
       <c r="AA40" s="23">
         <v>477</v>
       </c>
       <c r="AB40" s="24">
         <v>302</v>
       </c>
       <c r="AC40" s="23">
         <v>307</v>
       </c>
       <c r="AD40" s="24">
         <v>318</v>
       </c>
-    </row>
-    <row r="41" spans="1:30">
+      <c r="AE40" s="23">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="41" spans="1:31">
       <c r="A41" s="31" t="s">
         <v>74</v>
       </c>
       <c r="B41" s="28" t="s">
         <v>57</v>
       </c>
       <c r="C41" s="23">
         <v>1350</v>
       </c>
       <c r="D41" s="24">
         <v>1061</v>
       </c>
       <c r="E41" s="24">
         <v>699</v>
       </c>
       <c r="F41" s="24">
         <v>880</v>
       </c>
       <c r="G41" s="23">
         <v>865</v>
       </c>
       <c r="H41" s="23">
         <v>796</v>
       </c>
       <c r="I41" s="23">
@@ -4403,52 +4497,55 @@
       </c>
       <c r="W41" s="23">
         <v>1210</v>
       </c>
       <c r="X41" s="23">
         <v>1154</v>
       </c>
       <c r="Y41" s="23">
         <v>969</v>
       </c>
       <c r="Z41" s="23">
         <v>880</v>
       </c>
       <c r="AA41" s="23">
         <v>1439</v>
       </c>
       <c r="AB41" s="24">
         <v>965</v>
       </c>
       <c r="AC41" s="23">
         <v>1124</v>
       </c>
       <c r="AD41" s="24">
         <v>927</v>
       </c>
-    </row>
-    <row r="42" spans="1:30">
+      <c r="AE41" s="23">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="42" spans="1:31">
       <c r="A42" s="31" t="s">
         <v>75</v>
       </c>
       <c r="B42" s="28" t="s">
         <v>58</v>
       </c>
       <c r="C42" s="23">
         <v>1206</v>
       </c>
       <c r="D42" s="24">
         <v>819</v>
       </c>
       <c r="E42" s="24">
         <v>665</v>
       </c>
       <c r="F42" s="24">
         <v>715</v>
       </c>
       <c r="G42" s="23">
         <v>673</v>
       </c>
       <c r="H42" s="23">
         <v>715</v>
       </c>
       <c r="I42" s="23">
@@ -4495,52 +4592,55 @@
       </c>
       <c r="W42" s="23">
         <v>1163</v>
       </c>
       <c r="X42" s="23">
         <v>887</v>
       </c>
       <c r="Y42" s="23">
         <v>852</v>
       </c>
       <c r="Z42" s="23">
         <v>844</v>
       </c>
       <c r="AA42" s="23">
         <v>1093</v>
       </c>
       <c r="AB42" s="24">
         <v>865</v>
       </c>
       <c r="AC42" s="23">
         <v>907</v>
       </c>
       <c r="AD42" s="24">
         <v>949</v>
       </c>
-    </row>
-    <row r="43" spans="1:30">
+      <c r="AE42" s="23">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="43" spans="1:31">
       <c r="A43" s="31" t="s">
         <v>76</v>
       </c>
       <c r="B43" s="28" t="s">
         <v>59</v>
       </c>
       <c r="C43" s="23">
         <v>1110</v>
       </c>
       <c r="D43" s="24">
         <v>773</v>
       </c>
       <c r="E43" s="24">
         <v>631</v>
       </c>
       <c r="F43" s="24">
         <v>847</v>
       </c>
       <c r="G43" s="23">
         <v>694</v>
       </c>
       <c r="H43" s="23">
         <v>832</v>
       </c>
       <c r="I43" s="23">
@@ -4587,52 +4687,55 @@
       </c>
       <c r="W43" s="23">
         <v>1098</v>
       </c>
       <c r="X43" s="23">
         <v>967</v>
       </c>
       <c r="Y43" s="23">
         <v>747</v>
       </c>
       <c r="Z43" s="23">
         <v>743</v>
       </c>
       <c r="AA43" s="23">
         <v>1057</v>
       </c>
       <c r="AB43" s="24">
         <v>915</v>
       </c>
       <c r="AC43" s="23">
         <v>880</v>
       </c>
       <c r="AD43" s="24">
         <v>900</v>
       </c>
-    </row>
-    <row r="44" spans="1:30">
+      <c r="AE43" s="23">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="44" spans="1:31">
       <c r="A44" s="31" t="s">
         <v>77</v>
       </c>
       <c r="B44" s="28" t="s">
         <v>60</v>
       </c>
       <c r="C44" s="23">
         <v>1086</v>
       </c>
       <c r="D44" s="24">
         <v>872</v>
       </c>
       <c r="E44" s="24">
         <v>613</v>
       </c>
       <c r="F44" s="24">
         <v>799</v>
       </c>
       <c r="G44" s="23">
         <v>636</v>
       </c>
       <c r="H44" s="23">
         <v>649</v>
       </c>
       <c r="I44" s="23">
@@ -4679,52 +4782,55 @@
       </c>
       <c r="W44" s="23">
         <v>1173</v>
       </c>
       <c r="X44" s="23">
         <v>898</v>
       </c>
       <c r="Y44" s="23">
         <v>740</v>
       </c>
       <c r="Z44" s="23">
         <v>753</v>
       </c>
       <c r="AA44" s="23">
         <v>1196</v>
       </c>
       <c r="AB44" s="24">
         <v>879</v>
       </c>
       <c r="AC44" s="23">
         <v>991</v>
       </c>
       <c r="AD44" s="24">
         <v>1002</v>
       </c>
-    </row>
-    <row r="45" spans="1:30">
+      <c r="AE44" s="23">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="45" spans="1:31">
       <c r="A45" s="31" t="s">
         <v>78</v>
       </c>
       <c r="B45" s="28" t="s">
         <v>61</v>
       </c>
       <c r="C45" s="23">
         <v>1434</v>
       </c>
       <c r="D45" s="24">
         <v>1007</v>
       </c>
       <c r="E45" s="24">
         <v>696</v>
       </c>
       <c r="F45" s="24">
         <v>836</v>
       </c>
       <c r="G45" s="23">
         <v>727</v>
       </c>
       <c r="H45" s="23">
         <v>759</v>
       </c>
       <c r="I45" s="23">
@@ -4771,52 +4877,55 @@
       </c>
       <c r="W45" s="23">
         <v>1129</v>
       </c>
       <c r="X45" s="23">
         <v>997</v>
       </c>
       <c r="Y45" s="23">
         <v>821</v>
       </c>
       <c r="Z45" s="23">
         <v>790</v>
       </c>
       <c r="AA45" s="23">
         <v>1365</v>
       </c>
       <c r="AB45" s="24">
         <v>962</v>
       </c>
       <c r="AC45" s="23">
         <v>1032</v>
       </c>
       <c r="AD45" s="24">
         <v>1011</v>
       </c>
-    </row>
-    <row r="46" spans="1:30">
+      <c r="AE45" s="23">
+        <v>781</v>
+      </c>
+    </row>
+    <row r="46" spans="1:31">
       <c r="A46" s="31" t="s">
         <v>79</v>
       </c>
       <c r="B46" s="28" t="s">
         <v>62</v>
       </c>
       <c r="C46" s="23">
         <v>430</v>
       </c>
       <c r="D46" s="24">
         <v>264</v>
       </c>
       <c r="E46" s="24">
         <v>207</v>
       </c>
       <c r="F46" s="24">
         <v>245</v>
       </c>
       <c r="G46" s="23">
         <v>233</v>
       </c>
       <c r="H46" s="23">
         <v>252</v>
       </c>
       <c r="I46" s="23">
@@ -4863,52 +4972,55 @@
       </c>
       <c r="W46" s="23">
         <v>355</v>
       </c>
       <c r="X46" s="23">
         <v>306</v>
       </c>
       <c r="Y46" s="23">
         <v>273</v>
       </c>
       <c r="Z46" s="23">
         <v>244</v>
       </c>
       <c r="AA46" s="23">
         <v>441</v>
       </c>
       <c r="AB46" s="24">
         <v>343</v>
       </c>
       <c r="AC46" s="23">
         <v>324</v>
       </c>
       <c r="AD46" s="24">
         <v>324</v>
       </c>
-    </row>
-    <row r="47" spans="1:30">
+      <c r="AE46" s="23">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="47" spans="1:31">
       <c r="A47" s="31" t="s">
         <v>80</v>
       </c>
       <c r="B47" s="28" t="s">
         <v>63</v>
       </c>
       <c r="C47" s="23">
         <v>1458</v>
       </c>
       <c r="D47" s="24">
         <v>1056</v>
       </c>
       <c r="E47" s="24">
         <v>814</v>
       </c>
       <c r="F47" s="24">
         <v>961</v>
       </c>
       <c r="G47" s="23">
         <v>999</v>
       </c>
       <c r="H47" s="23">
         <v>823</v>
       </c>
       <c r="I47" s="23">
@@ -4955,52 +5067,55 @@
       </c>
       <c r="W47" s="23">
         <v>1502</v>
       </c>
       <c r="X47" s="23">
         <v>1490</v>
       </c>
       <c r="Y47" s="23">
         <v>1026</v>
       </c>
       <c r="Z47" s="23">
         <v>1296</v>
       </c>
       <c r="AA47" s="23">
         <v>2359</v>
       </c>
       <c r="AB47" s="24">
         <v>1658</v>
       </c>
       <c r="AC47" s="23">
         <v>1625</v>
       </c>
       <c r="AD47" s="24">
         <v>1631</v>
       </c>
-    </row>
-    <row r="48" spans="1:30">
+      <c r="AE47" s="23">
+        <v>1190</v>
+      </c>
+    </row>
+    <row r="48" spans="1:31">
       <c r="A48" s="31" t="s">
         <v>81</v>
       </c>
       <c r="B48" s="28" t="s">
         <v>64</v>
       </c>
       <c r="C48" s="23">
         <v>1407</v>
       </c>
       <c r="D48" s="24">
         <v>962</v>
       </c>
       <c r="E48" s="24">
         <v>810</v>
       </c>
       <c r="F48" s="24">
         <v>976</v>
       </c>
       <c r="G48" s="23">
         <v>863</v>
       </c>
       <c r="H48" s="23">
         <v>876</v>
       </c>
       <c r="I48" s="23">
@@ -5047,52 +5162,55 @@
       </c>
       <c r="W48" s="23">
         <v>1434</v>
       </c>
       <c r="X48" s="23">
         <v>1320</v>
       </c>
       <c r="Y48" s="23">
         <v>1041</v>
       </c>
       <c r="Z48" s="23">
         <v>1130</v>
       </c>
       <c r="AA48" s="23">
         <v>1642</v>
       </c>
       <c r="AB48" s="24">
         <v>1238</v>
       </c>
       <c r="AC48" s="23">
         <v>1319</v>
       </c>
       <c r="AD48" s="24">
         <v>1369</v>
       </c>
-    </row>
-    <row r="49" spans="1:30">
+      <c r="AE48" s="23">
+        <v>924</v>
+      </c>
+    </row>
+    <row r="49" spans="1:31">
       <c r="A49" s="31" t="s">
         <v>82</v>
       </c>
       <c r="B49" s="28" t="s">
         <v>65</v>
       </c>
       <c r="C49" s="23">
         <v>860</v>
       </c>
       <c r="D49" s="24">
         <v>625</v>
       </c>
       <c r="E49" s="24">
         <v>433</v>
       </c>
       <c r="F49" s="24">
         <v>549</v>
       </c>
       <c r="G49" s="23">
         <v>471</v>
       </c>
       <c r="H49" s="23">
         <v>410</v>
       </c>
       <c r="I49" s="23">
@@ -5139,52 +5257,55 @@
       </c>
       <c r="W49" s="23">
         <v>517</v>
       </c>
       <c r="X49" s="23">
         <v>562</v>
       </c>
       <c r="Y49" s="23">
         <v>444</v>
       </c>
       <c r="Z49" s="23">
         <v>746</v>
       </c>
       <c r="AA49" s="23">
         <v>801</v>
       </c>
       <c r="AB49" s="24">
         <v>655</v>
       </c>
       <c r="AC49" s="23">
         <v>680</v>
       </c>
       <c r="AD49" s="24">
         <v>530</v>
       </c>
-    </row>
-    <row r="50" spans="1:30">
+      <c r="AE49" s="23">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="50" spans="1:31">
       <c r="A50" s="31" t="s">
         <v>83</v>
       </c>
       <c r="B50" s="28" t="s">
         <v>66</v>
       </c>
       <c r="C50" s="23">
         <v>452</v>
       </c>
       <c r="D50" s="24">
         <v>280</v>
       </c>
       <c r="E50" s="24">
         <v>246</v>
       </c>
       <c r="F50" s="24">
         <v>241</v>
       </c>
       <c r="G50" s="23">
         <v>228</v>
       </c>
       <c r="H50" s="23">
         <v>260</v>
       </c>
       <c r="I50" s="23">
@@ -5231,52 +5352,55 @@
       </c>
       <c r="W50" s="23">
         <v>423</v>
       </c>
       <c r="X50" s="23">
         <v>405</v>
       </c>
       <c r="Y50" s="23">
         <v>347</v>
       </c>
       <c r="Z50" s="23">
         <v>295</v>
       </c>
       <c r="AA50" s="23">
         <v>527</v>
       </c>
       <c r="AB50" s="24">
         <v>445</v>
       </c>
       <c r="AC50" s="23">
         <v>381</v>
       </c>
       <c r="AD50" s="24">
         <v>345</v>
       </c>
-    </row>
-    <row r="51" spans="1:30">
+      <c r="AE50" s="23">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="51" spans="1:31">
       <c r="A51" s="31" t="s">
         <v>84</v>
       </c>
       <c r="B51" s="28" t="s">
         <v>67</v>
       </c>
       <c r="C51" s="23">
         <v>760</v>
       </c>
       <c r="D51" s="24">
         <v>507</v>
       </c>
       <c r="E51" s="24">
         <v>384</v>
       </c>
       <c r="F51" s="24">
         <v>389</v>
       </c>
       <c r="G51" s="23">
         <v>338</v>
       </c>
       <c r="H51" s="23">
         <v>396</v>
       </c>
       <c r="I51" s="23">
@@ -5323,52 +5447,55 @@
       </c>
       <c r="W51" s="23">
         <v>628</v>
       </c>
       <c r="X51" s="23">
         <v>504</v>
       </c>
       <c r="Y51" s="23">
         <v>444</v>
       </c>
       <c r="Z51" s="23">
         <v>419</v>
       </c>
       <c r="AA51" s="23">
         <v>709</v>
       </c>
       <c r="AB51" s="24">
         <v>488</v>
       </c>
       <c r="AC51" s="23">
         <v>535</v>
       </c>
       <c r="AD51" s="24">
         <v>537</v>
       </c>
-    </row>
-    <row r="52" spans="1:30">
+      <c r="AE51" s="23">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="52" spans="1:31">
       <c r="A52" s="31" t="s">
         <v>85</v>
       </c>
       <c r="B52" s="28" t="s">
         <v>68</v>
       </c>
       <c r="C52" s="23">
         <v>740</v>
       </c>
       <c r="D52" s="24">
         <v>543</v>
       </c>
       <c r="E52" s="24">
         <v>499</v>
       </c>
       <c r="F52" s="23">
         <v>534</v>
       </c>
       <c r="G52" s="23">
         <v>500</v>
       </c>
       <c r="H52" s="23">
         <v>503</v>
       </c>
       <c r="I52" s="23">
@@ -5415,52 +5542,55 @@
       </c>
       <c r="W52" s="23">
         <v>662</v>
       </c>
       <c r="X52" s="23">
         <v>643</v>
       </c>
       <c r="Y52" s="23">
         <v>539</v>
       </c>
       <c r="Z52" s="23">
         <v>562</v>
       </c>
       <c r="AA52" s="23">
         <v>853</v>
       </c>
       <c r="AB52" s="24">
         <v>542</v>
       </c>
       <c r="AC52" s="23">
         <v>626</v>
       </c>
       <c r="AD52" s="24">
         <v>648</v>
       </c>
-    </row>
-    <row r="53" spans="1:30">
+      <c r="AE52" s="23">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="53" spans="1:31">
       <c r="A53" s="11" t="s">
         <v>86</v>
       </c>
       <c r="B53" s="30" t="s">
         <v>69</v>
       </c>
       <c r="C53" s="26">
         <v>278</v>
       </c>
       <c r="D53" s="26">
         <v>227</v>
       </c>
       <c r="E53" s="26">
         <v>144</v>
       </c>
       <c r="F53" s="26">
         <v>246</v>
       </c>
       <c r="G53" s="26">
         <v>163</v>
       </c>
       <c r="H53" s="26">
         <v>150</v>
       </c>
       <c r="I53" s="26">
@@ -5507,69 +5637,72 @@
       </c>
       <c r="W53" s="26">
         <v>379</v>
       </c>
       <c r="X53" s="26">
         <v>317</v>
       </c>
       <c r="Y53" s="26">
         <v>254</v>
       </c>
       <c r="Z53" s="26">
         <v>214</v>
       </c>
       <c r="AA53" s="26">
         <v>366</v>
       </c>
       <c r="AB53" s="26">
         <v>272</v>
       </c>
       <c r="AC53" s="26">
         <v>309</v>
       </c>
       <c r="AD53" s="26">
         <v>269</v>
       </c>
-    </row>
-    <row r="54" spans="1:30">
+      <c r="AE53" s="26">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="54" spans="1:31">
       <c r="A54" s="10"/>
       <c r="B54" s="3"/>
     </row>
-    <row r="55" spans="1:30">
+    <row r="55" spans="1:31">
       <c r="A55" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="B27:Z27"/>
     <mergeCell ref="B36:Z36"/>
     <mergeCell ref="A6:A7"/>
-    <mergeCell ref="AA6:AD6"/>
     <mergeCell ref="B2:U2"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="O6:Z6"/>
     <mergeCell ref="B8:Z8"/>
+    <mergeCell ref="AA6:AE6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata </vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>