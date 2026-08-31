--- v2 (2026-07-22)
+++ v3 (2026-08-31)
@@ -1,65 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="17130" windowHeight="6150"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata " sheetId="5" r:id="rId1"/>
     <sheet name="Conventions" sheetId="7" r:id="rId2"/>
     <sheet name="Indicator" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="159" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="160" uniqueCount="91">
   <si>
     <t>Rural population</t>
   </si>
   <si>
     <t>Urban population</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
@@ -149,53 +149,50 @@
   <si>
     <t>Phone Number:</t>
   </si>
   <si>
     <t>E-mail</t>
   </si>
   <si>
     <t>Person</t>
   </si>
   <si>
     <t>Symbols:     
 "-" there is no phenomenon
 "0.0" is an insignificant value     
 "x"- data is confidential
 "..."- data is missing     
 In some cases, minor discrepancies between the total and the sum of the terms are explained by rounding the data.       
 Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/upload/iblock/173/wl1yl7u2m0onwzkoj11wthws14vlrs8g.rar</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/api/iblock/element/328174/file/ru/</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
   </si>
   <si>
     <t>Internal migration for all flows - departure</t>
   </si>
   <si>
     <t>CATU code</t>
   </si>
   <si>
     <t>610000000</t>
   </si>
   <si>
     <t>persons who have moved to another region for permanent or long-trem residence</t>
   </si>
   <si>
     <t>The main sources of information on population migration are administrative data collected by government agencies and national population censuses, even when conducted outside the regular statistical work program</t>
   </si>
   <si>
     <t>the number of people who lesft for another region for permanent or long-term residence</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                      Internal migration for all flows - departure</t>
@@ -287,64 +284,67 @@
   <si>
     <t>615200000</t>
   </si>
   <si>
     <t>615400000</t>
   </si>
   <si>
     <t>615500000</t>
   </si>
   <si>
     <t>615600000</t>
   </si>
   <si>
     <t>615800000</t>
   </si>
   <si>
     <t>616000000</t>
   </si>
   <si>
     <t>616400000</t>
   </si>
   <si>
     <t>Division social and demographic statistics</t>
   </si>
   <si>
-    <t>Zhansaya Sadyrbayeva</t>
-[...1 lines deleted...]
-  <si>
     <t>+7 7252 39-01-68</t>
   </si>
   <si>
-    <t>zh.sadirbayeva@aspire.gov.kz</t>
+    <t>https://stat.gov.kz/ru/region/turkestan/dynamic-tables/38/</t>
+  </si>
+  <si>
+    <t>Kuandyk Beksultan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">b.kuandyk@aspire.gov.kz  </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="18">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -392,88 +392,79 @@
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <u/>
-[...7 lines deleted...]
-    <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="12">
+  <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
@@ -557,65 +548,50 @@
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...13 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="55">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
@@ -655,115 +631,113 @@
     <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2 2" xfId="3"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -819,84 +793,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1028,522 +1004,527 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.sadirbayeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:b.kuandyk@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="L28" sqref="L28"/>
+      <selection sqref="A1:B20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="36" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="94.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2">
+    <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="16">
         <v>613302</v>
       </c>
     </row>
-    <row r="2" spans="1:2">
+    <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B2" s="17" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:2">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A3" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B3" s="17" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="4" spans="1:2">
+    <row r="4" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A4" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B4" s="17" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:2">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A5" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="17" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="6" spans="1:2">
+    <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B6" s="17" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:2">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A7" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="17" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="8" spans="1:2">
+    <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A8" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="18" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:2" ht="25.5">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A9" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="13" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:2">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A10" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="17" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:2">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A11" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="12" spans="1:2">
+    <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="13" spans="1:2">
+    <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:2">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:2">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A15" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="7">
-        <v>46210</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:2">
+        <v>46239</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A16" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B16" s="7">
-        <v>46239</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:2">
+        <v>46272</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="B17" s="32" t="s">
-[...3 lines deleted...]
-    <row r="18" spans="1:2">
+      <c r="B17" s="52" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="15" t="s">
         <v>35</v>
       </c>
-      <c r="B18" s="33" t="s">
-[...3 lines deleted...]
-    <row r="19" spans="1:2">
+      <c r="B18" s="18" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="15" t="s">
         <v>36</v>
       </c>
-      <c r="B19" s="34" t="s">
-[...3 lines deleted...]
-    <row r="20" spans="1:2">
+      <c r="B19" s="53" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" s="15" t="s">
         <v>37</v>
       </c>
-      <c r="B20" s="35" t="s">
+      <c r="B20" s="54" t="s">
         <v>90</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
     <hyperlink ref="B20" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A5" sqref="A5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="1"/>
     <col min="2" max="2" width="61.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="5" spans="2:2" ht="181.5" customHeight="1">
+    <row r="5" spans="2:2" ht="181.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="14" t="s">
         <v>39</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AE55"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:AF55"/>
   <sheetViews>
-    <sheetView topLeftCell="E16" workbookViewId="0">
-      <selection activeCell="AF31" sqref="AF31"/>
+    <sheetView topLeftCell="E4" workbookViewId="0">
+      <selection activeCell="AE57" sqref="AE57"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="12.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="23.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="10" width="9.140625" style="1"/>
     <col min="11" max="11" width="9.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="22" width="9.140625" style="1"/>
     <col min="23" max="23" width="9.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:31" ht="15.75">
+    <row r="2" spans="1:32" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="8"/>
-      <c r="B2" s="49" t="s">
-[...22 lines deleted...]
-    <row r="3" spans="1:31">
+      <c r="B2" s="46" t="s">
+        <v>50</v>
+      </c>
+      <c r="C2" s="46"/>
+      <c r="D2" s="46"/>
+      <c r="E2" s="46"/>
+      <c r="F2" s="46"/>
+      <c r="G2" s="46"/>
+      <c r="H2" s="46"/>
+      <c r="I2" s="46"/>
+      <c r="J2" s="46"/>
+      <c r="K2" s="46"/>
+      <c r="L2" s="46"/>
+      <c r="M2" s="46"/>
+      <c r="N2" s="46"/>
+      <c r="O2" s="46"/>
+      <c r="P2" s="46"/>
+      <c r="Q2" s="46"/>
+      <c r="R2" s="46"/>
+      <c r="S2" s="46"/>
+      <c r="T2" s="46"/>
+      <c r="U2" s="46"/>
+    </row>
+    <row r="3" spans="1:32" x14ac:dyDescent="0.25">
       <c r="B3" s="12"/>
       <c r="C3" s="12"/>
       <c r="D3" s="12"/>
       <c r="E3" s="12"/>
     </row>
-    <row r="4" spans="1:31">
+    <row r="4" spans="1:32" x14ac:dyDescent="0.25">
       <c r="B4" s="12"/>
       <c r="C4" s="12"/>
       <c r="D4" s="12"/>
       <c r="E4" s="12"/>
     </row>
-    <row r="5" spans="1:31" s="2" customFormat="1">
+    <row r="5" spans="1:32" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A5" s="19"/>
       <c r="B5" s="20"/>
-      <c r="C5" s="36"/>
-[...23 lines deleted...]
-      <c r="AE5" s="38" t="s">
+      <c r="C5" s="32"/>
+      <c r="D5" s="32"/>
+      <c r="E5" s="33"/>
+      <c r="F5" s="33"/>
+      <c r="G5" s="33"/>
+      <c r="H5" s="33"/>
+      <c r="I5" s="33"/>
+      <c r="J5" s="33"/>
+      <c r="K5" s="33"/>
+      <c r="L5" s="33"/>
+      <c r="M5" s="33"/>
+      <c r="N5" s="33"/>
+      <c r="O5" s="33"/>
+      <c r="P5" s="33"/>
+      <c r="Q5" s="33"/>
+      <c r="R5" s="33"/>
+      <c r="S5" s="33"/>
+      <c r="T5" s="33"/>
+      <c r="U5" s="33"/>
+      <c r="V5" s="33"/>
+      <c r="W5" s="33"/>
+      <c r="X5" s="34"/>
+      <c r="Y5" s="33"/>
+      <c r="Z5" s="33"/>
+      <c r="AF5" s="34" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="6" spans="1:31">
-      <c r="A6" s="45" t="s">
+    <row r="6" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="A6" s="44" t="s">
+        <v>44</v>
+      </c>
+      <c r="B6" s="49"/>
+      <c r="C6" s="47">
+        <v>2024</v>
+      </c>
+      <c r="D6" s="48"/>
+      <c r="E6" s="48"/>
+      <c r="F6" s="48"/>
+      <c r="G6" s="48"/>
+      <c r="H6" s="48"/>
+      <c r="I6" s="48"/>
+      <c r="J6" s="48"/>
+      <c r="K6" s="48"/>
+      <c r="L6" s="48"/>
+      <c r="M6" s="48"/>
+      <c r="N6" s="48"/>
+      <c r="O6" s="40">
+        <v>2025</v>
+      </c>
+      <c r="P6" s="41"/>
+      <c r="Q6" s="41"/>
+      <c r="R6" s="41"/>
+      <c r="S6" s="41"/>
+      <c r="T6" s="41"/>
+      <c r="U6" s="41"/>
+      <c r="V6" s="41"/>
+      <c r="W6" s="41"/>
+      <c r="X6" s="41"/>
+      <c r="Y6" s="41"/>
+      <c r="Z6" s="41"/>
+      <c r="AA6" s="40">
+        <v>2026</v>
+      </c>
+      <c r="AB6" s="41"/>
+      <c r="AC6" s="41"/>
+      <c r="AD6" s="41"/>
+      <c r="AE6" s="41"/>
+      <c r="AF6" s="41"/>
+    </row>
+    <row r="7" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="A7" s="45"/>
+      <c r="B7" s="50"/>
+      <c r="C7" s="35" t="s">
+        <v>2</v>
+      </c>
+      <c r="D7" s="35" t="s">
+        <v>3</v>
+      </c>
+      <c r="E7" s="35" t="s">
+        <v>4</v>
+      </c>
+      <c r="F7" s="35" t="s">
+        <v>5</v>
+      </c>
+      <c r="G7" s="35" t="s">
+        <v>6</v>
+      </c>
+      <c r="H7" s="35" t="s">
+        <v>7</v>
+      </c>
+      <c r="I7" s="35" t="s">
+        <v>8</v>
+      </c>
+      <c r="J7" s="36" t="s">
+        <v>9</v>
+      </c>
+      <c r="K7" s="36" t="s">
+        <v>10</v>
+      </c>
+      <c r="L7" s="36" t="s">
+        <v>11</v>
+      </c>
+      <c r="M7" s="36" t="s">
+        <v>12</v>
+      </c>
+      <c r="N7" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="O7" s="37" t="s">
+        <v>2</v>
+      </c>
+      <c r="P7" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="Q7" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="R7" s="37" t="s">
+        <v>5</v>
+      </c>
+      <c r="S7" s="37" t="s">
+        <v>6</v>
+      </c>
+      <c r="T7" s="37" t="s">
+        <v>7</v>
+      </c>
+      <c r="U7" s="37" t="s">
+        <v>8</v>
+      </c>
+      <c r="V7" s="37" t="s">
+        <v>9</v>
+      </c>
+      <c r="W7" s="37" t="s">
+        <v>10</v>
+      </c>
+      <c r="X7" s="37" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y7" s="36" t="s">
+        <v>12</v>
+      </c>
+      <c r="Z7" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA7" s="37" t="s">
+        <v>2</v>
+      </c>
+      <c r="AB7" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="AC7" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="AD7" s="37" t="s">
+        <v>5</v>
+      </c>
+      <c r="AE7" s="37" t="s">
+        <v>6</v>
+      </c>
+      <c r="AF7" s="37" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="8" spans="1:32" s="4" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="21"/>
+      <c r="B8" s="51" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" s="51"/>
+      <c r="D8" s="51"/>
+      <c r="E8" s="51"/>
+      <c r="F8" s="51"/>
+      <c r="G8" s="51"/>
+      <c r="H8" s="51"/>
+      <c r="I8" s="51"/>
+      <c r="J8" s="51"/>
+      <c r="K8" s="51"/>
+      <c r="L8" s="51"/>
+      <c r="M8" s="51"/>
+      <c r="N8" s="51"/>
+      <c r="O8" s="51"/>
+      <c r="P8" s="51"/>
+      <c r="Q8" s="51"/>
+      <c r="R8" s="51"/>
+      <c r="S8" s="51"/>
+      <c r="T8" s="51"/>
+      <c r="U8" s="51"/>
+      <c r="V8" s="51"/>
+      <c r="W8" s="51"/>
+      <c r="X8" s="51"/>
+      <c r="Y8" s="51"/>
+      <c r="Z8" s="51"/>
+    </row>
+    <row r="9" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="A9" s="9" t="s">
         <v>45</v>
       </c>
-      <c r="B6" s="52"/>
-[...160 lines deleted...]
-      </c>
       <c r="B9" s="22" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="C9" s="23">
         <v>17720</v>
       </c>
       <c r="D9" s="24">
         <v>12833</v>
       </c>
       <c r="E9" s="24">
         <v>9794</v>
       </c>
       <c r="F9" s="24">
         <v>11515</v>
       </c>
       <c r="G9" s="25">
         <v>10568</v>
       </c>
       <c r="H9" s="24">
         <v>10453</v>
       </c>
       <c r="I9" s="23">
         <v>12708</v>
       </c>
       <c r="J9" s="24">
         <v>11741</v>
       </c>
@@ -1588,57 +1569,60 @@
       </c>
       <c r="X9" s="24">
         <v>14729</v>
       </c>
       <c r="Y9" s="24">
         <v>12086</v>
       </c>
       <c r="Z9" s="24">
         <v>12861</v>
       </c>
       <c r="AA9" s="24">
         <v>19932</v>
       </c>
       <c r="AB9" s="24">
         <v>14755</v>
       </c>
       <c r="AC9" s="24">
         <v>15467</v>
       </c>
       <c r="AD9" s="24">
         <v>14796</v>
       </c>
       <c r="AE9" s="24">
         <v>11060</v>
       </c>
-    </row>
-    <row r="10" spans="1:31">
+      <c r="AF9" s="24">
+        <v>14599</v>
+      </c>
+    </row>
+    <row r="10" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A10" s="9" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B10" s="27" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="C10" s="23">
         <v>1385</v>
       </c>
       <c r="D10" s="24">
         <v>1223</v>
       </c>
       <c r="E10" s="24">
         <v>852</v>
       </c>
       <c r="F10" s="24">
         <v>883</v>
       </c>
       <c r="G10" s="25">
         <v>815</v>
       </c>
       <c r="H10" s="24">
         <v>710</v>
       </c>
       <c r="I10" s="23">
         <v>1014</v>
       </c>
       <c r="J10" s="24">
         <v>889</v>
       </c>
@@ -1683,57 +1667,60 @@
       </c>
       <c r="X10" s="24">
         <v>1237</v>
       </c>
       <c r="Y10" s="24">
         <v>1135</v>
       </c>
       <c r="Z10" s="24">
         <v>1278</v>
       </c>
       <c r="AA10" s="24">
         <v>1764</v>
       </c>
       <c r="AB10" s="24">
         <v>1445</v>
       </c>
       <c r="AC10" s="24">
         <v>1475</v>
       </c>
       <c r="AD10" s="24">
         <v>1370</v>
       </c>
       <c r="AE10" s="24">
         <v>1034</v>
       </c>
-    </row>
-    <row r="11" spans="1:31">
+      <c r="AF10" s="24">
+        <v>1188</v>
+      </c>
+    </row>
+    <row r="11" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A11" s="9" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B11" s="27" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C11" s="23">
         <v>776</v>
       </c>
       <c r="D11" s="24">
         <v>558</v>
       </c>
       <c r="E11" s="24">
         <v>389</v>
       </c>
       <c r="F11" s="24">
         <v>510</v>
       </c>
       <c r="G11" s="25">
         <v>476</v>
       </c>
       <c r="H11" s="24">
         <v>419</v>
       </c>
       <c r="I11" s="23">
         <v>603</v>
       </c>
       <c r="J11" s="24">
         <v>482</v>
       </c>
@@ -1778,57 +1765,60 @@
       </c>
       <c r="X11" s="24">
         <v>622</v>
       </c>
       <c r="Y11" s="24">
         <v>502</v>
       </c>
       <c r="Z11" s="24">
         <v>476</v>
       </c>
       <c r="AA11" s="24">
         <v>866</v>
       </c>
       <c r="AB11" s="24">
         <v>636</v>
       </c>
       <c r="AC11" s="24">
         <v>655</v>
       </c>
       <c r="AD11" s="24">
         <v>576</v>
       </c>
       <c r="AE11" s="24">
         <v>415</v>
       </c>
-    </row>
-    <row r="12" spans="1:31">
+      <c r="AF11" s="24">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="12" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A12" s="9" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="B12" s="27" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C12" s="23">
         <v>651</v>
       </c>
       <c r="D12" s="24">
         <v>531</v>
       </c>
       <c r="E12" s="24">
         <v>396</v>
       </c>
       <c r="F12" s="24">
         <v>442</v>
       </c>
       <c r="G12" s="25">
         <v>426</v>
       </c>
       <c r="H12" s="24">
         <v>448</v>
       </c>
       <c r="I12" s="23">
         <v>531</v>
       </c>
       <c r="J12" s="24">
         <v>463</v>
       </c>
@@ -1873,57 +1863,60 @@
       </c>
       <c r="X12" s="24">
         <v>463</v>
       </c>
       <c r="Y12" s="24">
         <v>463</v>
       </c>
       <c r="Z12" s="24">
         <v>571</v>
       </c>
       <c r="AA12" s="24">
         <v>723</v>
       </c>
       <c r="AB12" s="24">
         <v>545</v>
       </c>
       <c r="AC12" s="24">
         <v>576</v>
       </c>
       <c r="AD12" s="24">
         <v>506</v>
       </c>
       <c r="AE12" s="24">
         <v>477</v>
       </c>
-    </row>
-    <row r="13" spans="1:31">
+      <c r="AF12" s="24">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="13" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A13" s="9" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B13" s="27" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C13" s="23">
         <v>469</v>
       </c>
       <c r="D13" s="24">
         <v>295</v>
       </c>
       <c r="E13" s="24">
         <v>232</v>
       </c>
       <c r="F13" s="24">
         <v>276</v>
       </c>
       <c r="G13" s="25">
         <v>214</v>
       </c>
       <c r="H13" s="24">
         <v>292</v>
       </c>
       <c r="I13" s="23">
         <v>274</v>
       </c>
       <c r="J13" s="24">
         <v>254</v>
       </c>
@@ -1968,57 +1961,60 @@
       </c>
       <c r="X13" s="24">
         <v>348</v>
       </c>
       <c r="Y13" s="24">
         <v>235</v>
       </c>
       <c r="Z13" s="24">
         <v>308</v>
       </c>
       <c r="AA13" s="24">
         <v>477</v>
       </c>
       <c r="AB13" s="24">
         <v>302</v>
       </c>
       <c r="AC13" s="24">
         <v>307</v>
       </c>
       <c r="AD13" s="24">
         <v>318</v>
       </c>
       <c r="AE13" s="24">
         <v>276</v>
       </c>
-    </row>
-    <row r="14" spans="1:31">
+      <c r="AF13" s="24">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="14" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A14" s="9" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B14" s="27" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C14" s="23">
         <v>1905</v>
       </c>
       <c r="D14" s="24">
         <v>1429</v>
       </c>
       <c r="E14" s="24">
         <v>976</v>
       </c>
       <c r="F14" s="24">
         <v>1248</v>
       </c>
       <c r="G14" s="25">
         <v>1218</v>
       </c>
       <c r="H14" s="24">
         <v>1117</v>
       </c>
       <c r="I14" s="23">
         <v>1305</v>
       </c>
       <c r="J14" s="24">
         <v>1449</v>
       </c>
@@ -2063,57 +2059,60 @@
       </c>
       <c r="X14" s="24">
         <v>1608</v>
       </c>
       <c r="Y14" s="24">
         <v>1265</v>
       </c>
       <c r="Z14" s="24">
         <v>1235</v>
       </c>
       <c r="AA14" s="24">
         <v>2070</v>
       </c>
       <c r="AB14" s="24">
         <v>1348</v>
       </c>
       <c r="AC14" s="24">
         <v>1616</v>
       </c>
       <c r="AD14" s="24">
         <v>1355</v>
       </c>
       <c r="AE14" s="24">
         <v>1112</v>
       </c>
-    </row>
-    <row r="15" spans="1:31">
+      <c r="AF14" s="24">
+        <v>1386</v>
+      </c>
+    </row>
+    <row r="15" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A15" s="9" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B15" s="27" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C15" s="23">
         <v>1206</v>
       </c>
       <c r="D15" s="24">
         <v>819</v>
       </c>
       <c r="E15" s="24">
         <v>665</v>
       </c>
       <c r="F15" s="24">
         <v>715</v>
       </c>
       <c r="G15" s="25">
         <v>673</v>
       </c>
       <c r="H15" s="24">
         <v>715</v>
       </c>
       <c r="I15" s="23">
         <v>785</v>
       </c>
       <c r="J15" s="24">
         <v>664</v>
       </c>
@@ -2158,57 +2157,60 @@
       </c>
       <c r="X15" s="24">
         <v>887</v>
       </c>
       <c r="Y15" s="24">
         <v>852</v>
       </c>
       <c r="Z15" s="24">
         <v>844</v>
       </c>
       <c r="AA15" s="24">
         <v>1093</v>
       </c>
       <c r="AB15" s="24">
         <v>865</v>
       </c>
       <c r="AC15" s="24">
         <v>907</v>
       </c>
       <c r="AD15" s="24">
         <v>949</v>
       </c>
       <c r="AE15" s="24">
         <v>682</v>
       </c>
-    </row>
-    <row r="16" spans="1:31">
+      <c r="AF15" s="24">
+        <v>1107</v>
+      </c>
+    </row>
+    <row r="16" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A16" s="9" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B16" s="27" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C16" s="23">
         <v>1110</v>
       </c>
       <c r="D16" s="24">
         <v>773</v>
       </c>
       <c r="E16" s="24">
         <v>631</v>
       </c>
       <c r="F16" s="24">
         <v>847</v>
       </c>
       <c r="G16" s="25">
         <v>694</v>
       </c>
       <c r="H16" s="24">
         <v>832</v>
       </c>
       <c r="I16" s="23">
         <v>1002</v>
       </c>
       <c r="J16" s="24">
         <v>747</v>
       </c>
@@ -2253,57 +2255,60 @@
       </c>
       <c r="X16" s="24">
         <v>967</v>
       </c>
       <c r="Y16" s="24">
         <v>747</v>
       </c>
       <c r="Z16" s="24">
         <v>743</v>
       </c>
       <c r="AA16" s="24">
         <v>1057</v>
       </c>
       <c r="AB16" s="24">
         <v>915</v>
       </c>
       <c r="AC16" s="24">
         <v>880</v>
       </c>
       <c r="AD16" s="24">
         <v>900</v>
       </c>
       <c r="AE16" s="24">
         <v>597</v>
       </c>
-    </row>
-    <row r="17" spans="1:31">
+      <c r="AF16" s="24">
+        <v>837</v>
+      </c>
+    </row>
+    <row r="17" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A17" s="9" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B17" s="27" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C17" s="23">
         <v>1086</v>
       </c>
       <c r="D17" s="24">
         <v>872</v>
       </c>
       <c r="E17" s="24">
         <v>613</v>
       </c>
       <c r="F17" s="24">
         <v>799</v>
       </c>
       <c r="G17" s="25">
         <v>636</v>
       </c>
       <c r="H17" s="24">
         <v>649</v>
       </c>
       <c r="I17" s="23">
         <v>757</v>
       </c>
       <c r="J17" s="24">
         <v>793</v>
       </c>
@@ -2348,57 +2353,60 @@
       </c>
       <c r="X17" s="24">
         <v>898</v>
       </c>
       <c r="Y17" s="24">
         <v>740</v>
       </c>
       <c r="Z17" s="24">
         <v>753</v>
       </c>
       <c r="AA17" s="24">
         <v>1196</v>
       </c>
       <c r="AB17" s="24">
         <v>879</v>
       </c>
       <c r="AC17" s="24">
         <v>991</v>
       </c>
       <c r="AD17" s="24">
         <v>1002</v>
       </c>
       <c r="AE17" s="24">
         <v>696</v>
       </c>
-    </row>
-    <row r="18" spans="1:31">
+      <c r="AF17" s="24">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="18" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A18" s="9" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B18" s="27" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C18" s="23">
         <v>1434</v>
       </c>
       <c r="D18" s="24">
         <v>1007</v>
       </c>
       <c r="E18" s="24">
         <v>696</v>
       </c>
       <c r="F18" s="24">
         <v>836</v>
       </c>
       <c r="G18" s="25">
         <v>727</v>
       </c>
       <c r="H18" s="24">
         <v>759</v>
       </c>
       <c r="I18" s="23">
         <v>876</v>
       </c>
       <c r="J18" s="24">
         <v>827</v>
       </c>
@@ -2443,57 +2451,60 @@
       </c>
       <c r="X18" s="24">
         <v>997</v>
       </c>
       <c r="Y18" s="24">
         <v>821</v>
       </c>
       <c r="Z18" s="24">
         <v>790</v>
       </c>
       <c r="AA18" s="24">
         <v>1365</v>
       </c>
       <c r="AB18" s="24">
         <v>962</v>
       </c>
       <c r="AC18" s="24">
         <v>1032</v>
       </c>
       <c r="AD18" s="24">
         <v>1011</v>
       </c>
       <c r="AE18" s="24">
         <v>781</v>
       </c>
-    </row>
-    <row r="19" spans="1:31">
+      <c r="AF18" s="24">
+        <v>923</v>
+      </c>
+    </row>
+    <row r="19" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A19" s="9" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B19" s="27" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C19" s="23">
         <v>430</v>
       </c>
       <c r="D19" s="24">
         <v>264</v>
       </c>
       <c r="E19" s="24">
         <v>207</v>
       </c>
       <c r="F19" s="24">
         <v>245</v>
       </c>
       <c r="G19" s="25">
         <v>233</v>
       </c>
       <c r="H19" s="24">
         <v>252</v>
       </c>
       <c r="I19" s="23">
         <v>277</v>
       </c>
       <c r="J19" s="24">
         <v>280</v>
       </c>
@@ -2538,57 +2549,60 @@
       </c>
       <c r="X19" s="24">
         <v>306</v>
       </c>
       <c r="Y19" s="24">
         <v>273</v>
       </c>
       <c r="Z19" s="24">
         <v>244</v>
       </c>
       <c r="AA19" s="24">
         <v>441</v>
       </c>
       <c r="AB19" s="24">
         <v>343</v>
       </c>
       <c r="AC19" s="24">
         <v>324</v>
       </c>
       <c r="AD19" s="24">
         <v>324</v>
       </c>
       <c r="AE19" s="24">
         <v>283</v>
       </c>
-    </row>
-    <row r="20" spans="1:31">
+      <c r="AF19" s="24">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="20" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A20" s="9" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B20" s="27" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C20" s="23">
         <v>1458</v>
       </c>
       <c r="D20" s="24">
         <v>1056</v>
       </c>
       <c r="E20" s="24">
         <v>814</v>
       </c>
       <c r="F20" s="24">
         <v>961</v>
       </c>
       <c r="G20" s="25">
         <v>999</v>
       </c>
       <c r="H20" s="24">
         <v>823</v>
       </c>
       <c r="I20" s="23">
         <v>959</v>
       </c>
       <c r="J20" s="24">
         <v>949</v>
       </c>
@@ -2633,57 +2647,60 @@
       </c>
       <c r="X20" s="24">
         <v>1490</v>
       </c>
       <c r="Y20" s="24">
         <v>1026</v>
       </c>
       <c r="Z20" s="24">
         <v>1296</v>
       </c>
       <c r="AA20" s="24">
         <v>2359</v>
       </c>
       <c r="AB20" s="24">
         <v>1658</v>
       </c>
       <c r="AC20" s="24">
         <v>1625</v>
       </c>
       <c r="AD20" s="24">
         <v>1631</v>
       </c>
       <c r="AE20" s="24">
         <v>1190</v>
       </c>
-    </row>
-    <row r="21" spans="1:31">
+      <c r="AF20" s="24">
+        <v>1453</v>
+      </c>
+    </row>
+    <row r="21" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A21" s="9" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B21" s="27" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C21" s="23">
         <v>2092</v>
       </c>
       <c r="D21" s="24">
         <v>1422</v>
       </c>
       <c r="E21" s="24">
         <v>1228</v>
       </c>
       <c r="F21" s="24">
         <v>1447</v>
       </c>
       <c r="G21" s="25">
         <v>1381</v>
       </c>
       <c r="H21" s="24">
         <v>1297</v>
       </c>
       <c r="I21" s="23">
         <v>1663</v>
       </c>
       <c r="J21" s="24">
         <v>1417</v>
       </c>
@@ -2728,57 +2745,60 @@
       </c>
       <c r="X21" s="24">
         <v>2008</v>
       </c>
       <c r="Y21" s="24">
         <v>1597</v>
       </c>
       <c r="Z21" s="24">
         <v>1673</v>
       </c>
       <c r="AA21" s="24">
         <v>2568</v>
       </c>
       <c r="AB21" s="24">
         <v>1898</v>
       </c>
       <c r="AC21" s="24">
         <v>1967</v>
       </c>
       <c r="AD21" s="24">
         <v>2031</v>
       </c>
       <c r="AE21" s="24">
         <v>1443</v>
       </c>
-    </row>
-    <row r="22" spans="1:31">
+      <c r="AF21" s="24">
+        <v>1983</v>
+      </c>
+    </row>
+    <row r="22" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A22" s="9" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B22" s="27" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C22" s="23">
         <v>860</v>
       </c>
       <c r="D22" s="24">
         <v>625</v>
       </c>
       <c r="E22" s="24">
         <v>433</v>
       </c>
       <c r="F22" s="24">
         <v>549</v>
       </c>
       <c r="G22" s="25">
         <v>471</v>
       </c>
       <c r="H22" s="24">
         <v>410</v>
       </c>
       <c r="I22" s="23">
         <v>611</v>
       </c>
       <c r="J22" s="24">
         <v>665</v>
       </c>
@@ -2823,57 +2843,60 @@
       </c>
       <c r="X22" s="24">
         <v>562</v>
       </c>
       <c r="Y22" s="24">
         <v>444</v>
       </c>
       <c r="Z22" s="24">
         <v>746</v>
       </c>
       <c r="AA22" s="24">
         <v>801</v>
       </c>
       <c r="AB22" s="24">
         <v>655</v>
       </c>
       <c r="AC22" s="24">
         <v>680</v>
       </c>
       <c r="AD22" s="24">
         <v>530</v>
       </c>
       <c r="AE22" s="24">
         <v>322</v>
       </c>
-    </row>
-    <row r="23" spans="1:31">
+      <c r="AF22" s="24">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="23" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A23" s="9" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B23" s="27" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C23" s="23">
         <v>452</v>
       </c>
       <c r="D23" s="24">
         <v>280</v>
       </c>
       <c r="E23" s="24">
         <v>246</v>
       </c>
       <c r="F23" s="24">
         <v>241</v>
       </c>
       <c r="G23" s="25">
         <v>228</v>
       </c>
       <c r="H23" s="24">
         <v>260</v>
       </c>
       <c r="I23" s="23">
         <v>237</v>
       </c>
       <c r="J23" s="24">
         <v>204</v>
       </c>
@@ -2918,57 +2941,60 @@
       </c>
       <c r="X23" s="24">
         <v>405</v>
       </c>
       <c r="Y23" s="24">
         <v>347</v>
       </c>
       <c r="Z23" s="24">
         <v>295</v>
       </c>
       <c r="AA23" s="24">
         <v>527</v>
       </c>
       <c r="AB23" s="24">
         <v>445</v>
       </c>
       <c r="AC23" s="24">
         <v>381</v>
       </c>
       <c r="AD23" s="24">
         <v>345</v>
       </c>
       <c r="AE23" s="24">
         <v>224</v>
       </c>
-    </row>
-    <row r="24" spans="1:31">
+      <c r="AF23" s="24">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="24" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A24" s="9" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B24" s="27" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C24" s="23">
         <v>1089</v>
       </c>
       <c r="D24" s="24">
         <v>748</v>
       </c>
       <c r="E24" s="23">
         <v>590</v>
       </c>
       <c r="F24" s="24">
         <v>562</v>
       </c>
       <c r="G24" s="25">
         <v>547</v>
       </c>
       <c r="H24" s="24">
         <v>634</v>
       </c>
       <c r="I24" s="23">
         <v>685</v>
       </c>
       <c r="J24" s="24">
         <v>588</v>
       </c>
@@ -3013,57 +3039,60 @@
       </c>
       <c r="X24" s="24">
         <v>724</v>
       </c>
       <c r="Y24" s="24">
         <v>660</v>
       </c>
       <c r="Z24" s="24">
         <v>644</v>
       </c>
       <c r="AA24" s="24">
         <v>1026</v>
       </c>
       <c r="AB24" s="24">
         <v>754</v>
       </c>
       <c r="AC24" s="24">
         <v>841</v>
       </c>
       <c r="AD24" s="24">
         <v>810</v>
       </c>
       <c r="AE24" s="24">
         <v>662</v>
       </c>
-    </row>
-    <row r="25" spans="1:31">
+      <c r="AF24" s="24">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="25" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A25" s="9" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B25" s="27" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C25" s="23">
         <v>740</v>
       </c>
       <c r="D25" s="24">
         <v>543</v>
       </c>
       <c r="E25" s="23">
         <v>499</v>
       </c>
       <c r="F25" s="24">
         <v>534</v>
       </c>
       <c r="G25" s="25">
         <v>500</v>
       </c>
       <c r="H25" s="24">
         <v>503</v>
       </c>
       <c r="I25" s="23">
         <v>602</v>
       </c>
       <c r="J25" s="24">
         <v>626</v>
       </c>
@@ -3108,57 +3137,60 @@
       </c>
       <c r="X25" s="24">
         <v>643</v>
       </c>
       <c r="Y25" s="24">
         <v>539</v>
       </c>
       <c r="Z25" s="24">
         <v>562</v>
       </c>
       <c r="AA25" s="24">
         <v>853</v>
       </c>
       <c r="AB25" s="24">
         <v>542</v>
       </c>
       <c r="AC25" s="24">
         <v>626</v>
       </c>
       <c r="AD25" s="24">
         <v>648</v>
       </c>
       <c r="AE25" s="24">
         <v>472</v>
       </c>
-    </row>
-    <row r="26" spans="1:31">
+      <c r="AF25" s="24">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="26" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A26" s="9" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B26" s="28" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C26" s="23">
         <v>577</v>
       </c>
       <c r="D26" s="24">
         <v>388</v>
       </c>
       <c r="E26" s="23">
         <v>327</v>
       </c>
       <c r="F26" s="23">
         <v>420</v>
       </c>
       <c r="G26" s="25">
         <v>330</v>
       </c>
       <c r="H26" s="24">
         <v>333</v>
       </c>
       <c r="I26" s="23">
         <v>527</v>
       </c>
       <c r="J26" s="24">
         <v>444</v>
       </c>
@@ -3203,88 +3235,92 @@
       </c>
       <c r="X26" s="24">
         <v>564</v>
       </c>
       <c r="Y26" s="24">
         <v>440</v>
       </c>
       <c r="Z26" s="24">
         <v>403</v>
       </c>
       <c r="AA26" s="24">
         <v>746</v>
       </c>
       <c r="AB26" s="24">
         <v>563</v>
       </c>
       <c r="AC26" s="24">
         <v>584</v>
       </c>
       <c r="AD26" s="24">
         <v>490</v>
       </c>
       <c r="AE26" s="24">
         <v>394</v>
       </c>
-    </row>
-    <row r="27" spans="1:31" s="4" customFormat="1" ht="18.75" customHeight="1">
+      <c r="AF26" s="24">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="27" spans="1:32" s="4" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="19"/>
-      <c r="B27" s="43" t="s">
+      <c r="B27" s="42" t="s">
         <v>1</v>
       </c>
-      <c r="C27" s="43"/>
-[...25 lines deleted...]
-    <row r="28" spans="1:31">
+      <c r="C27" s="42"/>
+      <c r="D27" s="42"/>
+      <c r="E27" s="42"/>
+      <c r="F27" s="42"/>
+      <c r="G27" s="42"/>
+      <c r="H27" s="42"/>
+      <c r="I27" s="42"/>
+      <c r="J27" s="42"/>
+      <c r="K27" s="42"/>
+      <c r="L27" s="42"/>
+      <c r="M27" s="42"/>
+      <c r="N27" s="42"/>
+      <c r="O27" s="42"/>
+      <c r="P27" s="42"/>
+      <c r="Q27" s="42"/>
+      <c r="R27" s="42"/>
+      <c r="S27" s="42"/>
+      <c r="T27" s="42"/>
+      <c r="U27" s="42"/>
+      <c r="V27" s="42"/>
+      <c r="W27" s="42"/>
+      <c r="X27" s="42"/>
+      <c r="Y27" s="42"/>
+      <c r="Z27" s="42"/>
+      <c r="AC27" s="38"/>
+      <c r="AF27" s="39"/>
+    </row>
+    <row r="28" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A28" s="9" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B28" s="22" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="C28" s="23">
         <v>4237</v>
       </c>
       <c r="D28" s="24">
         <v>3164</v>
       </c>
       <c r="E28" s="24">
         <v>2466</v>
       </c>
       <c r="F28" s="24">
         <v>2722</v>
       </c>
       <c r="G28" s="23">
         <v>2694</v>
       </c>
       <c r="H28" s="24">
         <v>2469</v>
       </c>
       <c r="I28" s="23">
         <v>3160</v>
       </c>
       <c r="J28" s="24">
         <v>2859</v>
       </c>
@@ -3329,57 +3365,60 @@
       </c>
       <c r="X28" s="24">
         <v>3568</v>
       </c>
       <c r="Y28" s="24">
         <v>3061</v>
       </c>
       <c r="Z28" s="24">
         <v>3330</v>
       </c>
       <c r="AA28" s="24">
         <v>5162</v>
       </c>
       <c r="AB28" s="24">
         <v>3878</v>
       </c>
       <c r="AC28" s="24">
         <v>4103</v>
       </c>
       <c r="AD28" s="24">
         <v>3728</v>
       </c>
       <c r="AE28" s="24">
         <v>2970</v>
       </c>
-    </row>
-    <row r="29" spans="1:31">
+      <c r="AF28" s="24">
+        <v>3803</v>
+      </c>
+    </row>
+    <row r="29" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A29" s="9" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B29" s="27" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="C29" s="23">
         <v>1385</v>
       </c>
       <c r="D29" s="24">
         <v>1223</v>
       </c>
       <c r="E29" s="24">
         <v>852</v>
       </c>
       <c r="F29" s="24">
         <v>883</v>
       </c>
       <c r="G29" s="23">
         <v>815</v>
       </c>
       <c r="H29" s="24">
         <v>710</v>
       </c>
       <c r="I29" s="23">
         <v>1014</v>
       </c>
       <c r="J29" s="24">
         <v>889</v>
       </c>
@@ -3424,57 +3463,60 @@
       </c>
       <c r="X29" s="24">
         <v>1237</v>
       </c>
       <c r="Y29" s="24">
         <v>1135</v>
       </c>
       <c r="Z29" s="24">
         <v>1278</v>
       </c>
       <c r="AA29" s="24">
         <v>1764</v>
       </c>
       <c r="AB29" s="24">
         <v>1445</v>
       </c>
       <c r="AC29" s="24">
         <v>1475</v>
       </c>
       <c r="AD29" s="24">
         <v>1370</v>
       </c>
       <c r="AE29" s="24">
         <v>1034</v>
       </c>
-    </row>
-    <row r="30" spans="1:31">
+      <c r="AF29" s="24">
+        <v>1188</v>
+      </c>
+    </row>
+    <row r="30" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A30" s="9" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B30" s="27" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C30" s="23">
         <v>480</v>
       </c>
       <c r="D30" s="24">
         <v>313</v>
       </c>
       <c r="E30" s="24">
         <v>241</v>
       </c>
       <c r="F30" s="24">
         <v>308</v>
       </c>
       <c r="G30" s="23">
         <v>316</v>
       </c>
       <c r="H30" s="24">
         <v>265</v>
       </c>
       <c r="I30" s="23">
         <v>367</v>
       </c>
       <c r="J30" s="24">
         <v>312</v>
       </c>
@@ -3519,57 +3561,60 @@
       </c>
       <c r="X30" s="24">
         <v>365</v>
       </c>
       <c r="Y30" s="24">
         <v>314</v>
       </c>
       <c r="Z30" s="24">
         <v>292</v>
       </c>
       <c r="AA30" s="24">
         <v>572</v>
       </c>
       <c r="AB30" s="24">
         <v>396</v>
       </c>
       <c r="AC30" s="24">
         <v>443</v>
       </c>
       <c r="AD30" s="24">
         <v>394</v>
       </c>
       <c r="AE30" s="24">
         <v>288</v>
       </c>
-    </row>
-    <row r="31" spans="1:31">
+      <c r="AF30" s="24">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="31" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A31" s="9" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="B31" s="27" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C31" s="23">
         <v>504</v>
       </c>
       <c r="D31" s="24">
         <v>398</v>
       </c>
       <c r="E31" s="24">
         <v>289</v>
       </c>
       <c r="F31" s="24">
         <v>345</v>
       </c>
       <c r="G31" s="23">
         <v>316</v>
       </c>
       <c r="H31" s="24">
         <v>331</v>
       </c>
       <c r="I31" s="23">
         <v>433</v>
       </c>
       <c r="J31" s="24">
         <v>351</v>
       </c>
@@ -3614,57 +3659,60 @@
       </c>
       <c r="X31" s="24">
         <v>357</v>
       </c>
       <c r="Y31" s="24">
         <v>358</v>
       </c>
       <c r="Z31" s="24">
         <v>448</v>
       </c>
       <c r="AA31" s="24">
         <v>572</v>
       </c>
       <c r="AB31" s="24">
         <v>437</v>
       </c>
       <c r="AC31" s="24">
         <v>464</v>
       </c>
       <c r="AD31" s="24">
         <v>380</v>
       </c>
       <c r="AE31" s="24">
         <v>363</v>
       </c>
-    </row>
-    <row r="32" spans="1:31">
+      <c r="AF31" s="24">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="32" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A32" s="9" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B32" s="27" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C32" s="23">
         <v>555</v>
       </c>
       <c r="D32" s="24">
         <v>368</v>
       </c>
       <c r="E32" s="24">
         <v>277</v>
       </c>
       <c r="F32" s="24">
         <v>368</v>
       </c>
       <c r="G32" s="23">
         <v>353</v>
       </c>
       <c r="H32" s="24">
         <v>321</v>
       </c>
       <c r="I32" s="23">
         <v>386</v>
       </c>
       <c r="J32" s="24">
         <v>418</v>
       </c>
@@ -3709,57 +3757,60 @@
       </c>
       <c r="X32" s="24">
         <v>454</v>
       </c>
       <c r="Y32" s="24">
         <v>296</v>
       </c>
       <c r="Z32" s="24">
         <v>355</v>
       </c>
       <c r="AA32" s="24">
         <v>631</v>
       </c>
       <c r="AB32" s="24">
         <v>383</v>
       </c>
       <c r="AC32" s="24">
         <v>492</v>
       </c>
       <c r="AD32" s="24">
         <v>428</v>
       </c>
       <c r="AE32" s="24">
         <v>322</v>
       </c>
-    </row>
-    <row r="33" spans="1:31">
+      <c r="AF32" s="24">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="33" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A33" s="9" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B33" s="27" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C33" s="23">
         <v>685</v>
       </c>
       <c r="D33" s="24">
         <v>460</v>
       </c>
       <c r="E33" s="24">
         <v>418</v>
       </c>
       <c r="F33" s="24">
         <v>471</v>
       </c>
       <c r="G33" s="23">
         <v>518</v>
       </c>
       <c r="H33" s="24">
         <v>421</v>
       </c>
       <c r="I33" s="23">
         <v>477</v>
       </c>
       <c r="J33" s="24">
         <v>471</v>
       </c>
@@ -3804,57 +3855,60 @@
       </c>
       <c r="X33" s="24">
         <v>688</v>
       </c>
       <c r="Y33" s="24">
         <v>556</v>
       </c>
       <c r="Z33" s="24">
         <v>543</v>
       </c>
       <c r="AA33" s="24">
         <v>926</v>
       </c>
       <c r="AB33" s="24">
         <v>660</v>
       </c>
       <c r="AC33" s="24">
         <v>648</v>
       </c>
       <c r="AD33" s="24">
         <v>662</v>
       </c>
       <c r="AE33" s="24">
         <v>519</v>
       </c>
-    </row>
-    <row r="34" spans="1:31">
+      <c r="AF33" s="24">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="34" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A34" s="9" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B34" s="27" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C34" s="23">
         <v>329</v>
       </c>
       <c r="D34" s="24">
         <v>241</v>
       </c>
       <c r="E34" s="24">
         <v>206</v>
       </c>
       <c r="F34" s="24">
         <v>173</v>
       </c>
       <c r="G34" s="23">
         <v>209</v>
       </c>
       <c r="H34" s="24">
         <v>238</v>
       </c>
       <c r="I34" s="23">
         <v>229</v>
       </c>
       <c r="J34" s="24">
         <v>194</v>
       </c>
@@ -3899,57 +3953,60 @@
       </c>
       <c r="X34" s="24">
         <v>220</v>
       </c>
       <c r="Y34" s="24">
         <v>216</v>
       </c>
       <c r="Z34" s="24">
         <v>225</v>
       </c>
       <c r="AA34" s="24">
         <v>317</v>
       </c>
       <c r="AB34" s="24">
         <v>266</v>
       </c>
       <c r="AC34" s="24">
         <v>306</v>
       </c>
       <c r="AD34" s="24">
         <v>273</v>
       </c>
       <c r="AE34" s="24">
         <v>237</v>
       </c>
-    </row>
-    <row r="35" spans="1:31">
+      <c r="AF34" s="24">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="35" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A35" s="9" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B35" s="28" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C35" s="23">
         <v>299</v>
       </c>
       <c r="D35" s="24">
         <v>161</v>
       </c>
       <c r="E35" s="24">
         <v>183</v>
       </c>
       <c r="F35" s="23">
         <v>174</v>
       </c>
       <c r="G35" s="23">
         <v>167</v>
       </c>
       <c r="H35" s="24">
         <v>183</v>
       </c>
       <c r="I35" s="23">
         <v>254</v>
       </c>
       <c r="J35" s="24">
         <v>224</v>
       </c>
@@ -3994,88 +4051,91 @@
       </c>
       <c r="X35" s="24">
         <v>247</v>
       </c>
       <c r="Y35" s="24">
         <v>186</v>
       </c>
       <c r="Z35" s="24">
         <v>189</v>
       </c>
       <c r="AA35" s="24">
         <v>380</v>
       </c>
       <c r="AB35" s="24">
         <v>291</v>
       </c>
       <c r="AC35" s="24">
         <v>275</v>
       </c>
       <c r="AD35" s="24">
         <v>221</v>
       </c>
       <c r="AE35" s="24">
         <v>207</v>
       </c>
-    </row>
-    <row r="36" spans="1:31" s="4" customFormat="1" ht="18.75" customHeight="1">
+      <c r="AF35" s="24">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="36" spans="1:32" s="4" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="19"/>
-      <c r="B36" s="44" t="s">
+      <c r="B36" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="C36" s="44"/>
-[...25 lines deleted...]
-    <row r="37" spans="1:31">
+      <c r="C36" s="43"/>
+      <c r="D36" s="43"/>
+      <c r="E36" s="43"/>
+      <c r="F36" s="43"/>
+      <c r="G36" s="43"/>
+      <c r="H36" s="43"/>
+      <c r="I36" s="43"/>
+      <c r="J36" s="43"/>
+      <c r="K36" s="43"/>
+      <c r="L36" s="43"/>
+      <c r="M36" s="43"/>
+      <c r="N36" s="43"/>
+      <c r="O36" s="43"/>
+      <c r="P36" s="43"/>
+      <c r="Q36" s="43"/>
+      <c r="R36" s="43"/>
+      <c r="S36" s="43"/>
+      <c r="T36" s="43"/>
+      <c r="U36" s="43"/>
+      <c r="V36" s="43"/>
+      <c r="W36" s="43"/>
+      <c r="X36" s="43"/>
+      <c r="Y36" s="43"/>
+      <c r="Z36" s="43"/>
+      <c r="AC36" s="38"/>
+    </row>
+    <row r="37" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A37" s="31" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B37" s="29" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="C37" s="23">
         <v>13483</v>
       </c>
       <c r="D37" s="24">
         <v>9669</v>
       </c>
       <c r="E37" s="24">
         <v>7328</v>
       </c>
       <c r="F37" s="24">
         <v>8793</v>
       </c>
       <c r="G37" s="23">
         <v>7874</v>
       </c>
       <c r="H37" s="23">
         <v>7984</v>
       </c>
       <c r="I37" s="23">
         <v>9548</v>
       </c>
       <c r="J37" s="24">
         <v>8882</v>
       </c>
@@ -4120,57 +4180,60 @@
       </c>
       <c r="X37" s="23">
         <v>11161</v>
       </c>
       <c r="Y37" s="23">
         <v>9025</v>
       </c>
       <c r="Z37" s="23">
         <v>9531</v>
       </c>
       <c r="AA37" s="23">
         <v>14770</v>
       </c>
       <c r="AB37" s="24">
         <v>10877</v>
       </c>
       <c r="AC37" s="23">
         <v>11364</v>
       </c>
       <c r="AD37" s="24">
         <v>11068</v>
       </c>
       <c r="AE37" s="23">
         <v>8090</v>
       </c>
-    </row>
-    <row r="38" spans="1:31">
+      <c r="AF37" s="23">
+        <v>10796</v>
+      </c>
+    </row>
+    <row r="38" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A38" s="31" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B38" s="28" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C38" s="23">
         <v>296</v>
       </c>
       <c r="D38" s="24">
         <v>245</v>
       </c>
       <c r="E38" s="24">
         <v>148</v>
       </c>
       <c r="F38" s="24">
         <v>202</v>
       </c>
       <c r="G38" s="23">
         <v>160</v>
       </c>
       <c r="H38" s="23">
         <v>154</v>
       </c>
       <c r="I38" s="23">
         <v>236</v>
       </c>
       <c r="J38" s="24">
         <v>170</v>
       </c>
@@ -4215,57 +4278,60 @@
       </c>
       <c r="X38" s="23">
         <v>257</v>
       </c>
       <c r="Y38" s="23">
         <v>188</v>
       </c>
       <c r="Z38" s="23">
         <v>184</v>
       </c>
       <c r="AA38" s="23">
         <v>294</v>
       </c>
       <c r="AB38" s="24">
         <v>240</v>
       </c>
       <c r="AC38" s="23">
         <v>212</v>
       </c>
       <c r="AD38" s="24">
         <v>182</v>
       </c>
       <c r="AE38" s="23">
         <v>127</v>
       </c>
-    </row>
-    <row r="39" spans="1:31">
+      <c r="AF38" s="23">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="39" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A39" s="31" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="B39" s="28" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C39" s="23">
         <v>147</v>
       </c>
       <c r="D39" s="24">
         <v>133</v>
       </c>
       <c r="E39" s="24">
         <v>107</v>
       </c>
       <c r="F39" s="24">
         <v>97</v>
       </c>
       <c r="G39" s="23">
         <v>110</v>
       </c>
       <c r="H39" s="23">
         <v>117</v>
       </c>
       <c r="I39" s="23">
         <v>98</v>
       </c>
       <c r="J39" s="24">
         <v>112</v>
       </c>
@@ -4310,57 +4376,60 @@
       </c>
       <c r="X39" s="23">
         <v>106</v>
       </c>
       <c r="Y39" s="23">
         <v>105</v>
       </c>
       <c r="Z39" s="23">
         <v>123</v>
       </c>
       <c r="AA39" s="23">
         <v>151</v>
       </c>
       <c r="AB39" s="24">
         <v>108</v>
       </c>
       <c r="AC39" s="23">
         <v>112</v>
       </c>
       <c r="AD39" s="24">
         <v>126</v>
       </c>
       <c r="AE39" s="23">
         <v>114</v>
       </c>
-    </row>
-    <row r="40" spans="1:31">
+      <c r="AF39" s="23">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="40" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A40" s="31" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B40" s="28" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C40" s="23">
         <v>469</v>
       </c>
       <c r="D40" s="24">
         <v>295</v>
       </c>
       <c r="E40" s="24">
         <v>232</v>
       </c>
       <c r="F40" s="24">
         <v>276</v>
       </c>
       <c r="G40" s="23">
         <v>214</v>
       </c>
       <c r="H40" s="23">
         <v>292</v>
       </c>
       <c r="I40" s="23">
         <v>274</v>
       </c>
       <c r="J40" s="24">
         <v>254</v>
       </c>
@@ -4405,57 +4474,60 @@
       </c>
       <c r="X40" s="23">
         <v>348</v>
       </c>
       <c r="Y40" s="23">
         <v>235</v>
       </c>
       <c r="Z40" s="23">
         <v>308</v>
       </c>
       <c r="AA40" s="23">
         <v>477</v>
       </c>
       <c r="AB40" s="24">
         <v>302</v>
       </c>
       <c r="AC40" s="23">
         <v>307</v>
       </c>
       <c r="AD40" s="24">
         <v>318</v>
       </c>
       <c r="AE40" s="23">
         <v>276</v>
       </c>
-    </row>
-    <row r="41" spans="1:31">
+      <c r="AF40" s="23">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="41" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A41" s="31" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B41" s="28" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C41" s="23">
         <v>1350</v>
       </c>
       <c r="D41" s="24">
         <v>1061</v>
       </c>
       <c r="E41" s="24">
         <v>699</v>
       </c>
       <c r="F41" s="24">
         <v>880</v>
       </c>
       <c r="G41" s="23">
         <v>865</v>
       </c>
       <c r="H41" s="23">
         <v>796</v>
       </c>
       <c r="I41" s="23">
         <v>919</v>
       </c>
       <c r="J41" s="24">
         <v>1031</v>
       </c>
@@ -4500,57 +4572,60 @@
       </c>
       <c r="X41" s="23">
         <v>1154</v>
       </c>
       <c r="Y41" s="23">
         <v>969</v>
       </c>
       <c r="Z41" s="23">
         <v>880</v>
       </c>
       <c r="AA41" s="23">
         <v>1439</v>
       </c>
       <c r="AB41" s="24">
         <v>965</v>
       </c>
       <c r="AC41" s="23">
         <v>1124</v>
       </c>
       <c r="AD41" s="24">
         <v>927</v>
       </c>
       <c r="AE41" s="23">
         <v>790</v>
       </c>
-    </row>
-    <row r="42" spans="1:31">
+      <c r="AF41" s="23">
+        <v>990</v>
+      </c>
+    </row>
+    <row r="42" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A42" s="31" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B42" s="28" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C42" s="23">
         <v>1206</v>
       </c>
       <c r="D42" s="24">
         <v>819</v>
       </c>
       <c r="E42" s="24">
         <v>665</v>
       </c>
       <c r="F42" s="24">
         <v>715</v>
       </c>
       <c r="G42" s="23">
         <v>673</v>
       </c>
       <c r="H42" s="23">
         <v>715</v>
       </c>
       <c r="I42" s="23">
         <v>785</v>
       </c>
       <c r="J42" s="24">
         <v>664</v>
       </c>
@@ -4595,57 +4670,60 @@
       </c>
       <c r="X42" s="23">
         <v>887</v>
       </c>
       <c r="Y42" s="23">
         <v>852</v>
       </c>
       <c r="Z42" s="23">
         <v>844</v>
       </c>
       <c r="AA42" s="23">
         <v>1093</v>
       </c>
       <c r="AB42" s="24">
         <v>865</v>
       </c>
       <c r="AC42" s="23">
         <v>907</v>
       </c>
       <c r="AD42" s="24">
         <v>949</v>
       </c>
       <c r="AE42" s="23">
         <v>682</v>
       </c>
-    </row>
-    <row r="43" spans="1:31">
+      <c r="AF42" s="23">
+        <v>1107</v>
+      </c>
+    </row>
+    <row r="43" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A43" s="31" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B43" s="28" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C43" s="23">
         <v>1110</v>
       </c>
       <c r="D43" s="24">
         <v>773</v>
       </c>
       <c r="E43" s="24">
         <v>631</v>
       </c>
       <c r="F43" s="24">
         <v>847</v>
       </c>
       <c r="G43" s="23">
         <v>694</v>
       </c>
       <c r="H43" s="23">
         <v>832</v>
       </c>
       <c r="I43" s="23">
         <v>1002</v>
       </c>
       <c r="J43" s="24">
         <v>747</v>
       </c>
@@ -4690,57 +4768,60 @@
       </c>
       <c r="X43" s="23">
         <v>967</v>
       </c>
       <c r="Y43" s="23">
         <v>747</v>
       </c>
       <c r="Z43" s="23">
         <v>743</v>
       </c>
       <c r="AA43" s="23">
         <v>1057</v>
       </c>
       <c r="AB43" s="24">
         <v>915</v>
       </c>
       <c r="AC43" s="23">
         <v>880</v>
       </c>
       <c r="AD43" s="24">
         <v>900</v>
       </c>
       <c r="AE43" s="23">
         <v>597</v>
       </c>
-    </row>
-    <row r="44" spans="1:31">
+      <c r="AF43" s="23">
+        <v>837</v>
+      </c>
+    </row>
+    <row r="44" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A44" s="31" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B44" s="28" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C44" s="23">
         <v>1086</v>
       </c>
       <c r="D44" s="24">
         <v>872</v>
       </c>
       <c r="E44" s="24">
         <v>613</v>
       </c>
       <c r="F44" s="24">
         <v>799</v>
       </c>
       <c r="G44" s="23">
         <v>636</v>
       </c>
       <c r="H44" s="23">
         <v>649</v>
       </c>
       <c r="I44" s="23">
         <v>757</v>
       </c>
       <c r="J44" s="24">
         <v>793</v>
       </c>
@@ -4785,57 +4866,60 @@
       </c>
       <c r="X44" s="23">
         <v>898</v>
       </c>
       <c r="Y44" s="23">
         <v>740</v>
       </c>
       <c r="Z44" s="23">
         <v>753</v>
       </c>
       <c r="AA44" s="23">
         <v>1196</v>
       </c>
       <c r="AB44" s="24">
         <v>879</v>
       </c>
       <c r="AC44" s="23">
         <v>991</v>
       </c>
       <c r="AD44" s="24">
         <v>1002</v>
       </c>
       <c r="AE44" s="23">
         <v>696</v>
       </c>
-    </row>
-    <row r="45" spans="1:31">
+      <c r="AF44" s="23">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="45" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A45" s="31" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B45" s="28" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C45" s="23">
         <v>1434</v>
       </c>
       <c r="D45" s="24">
         <v>1007</v>
       </c>
       <c r="E45" s="24">
         <v>696</v>
       </c>
       <c r="F45" s="24">
         <v>836</v>
       </c>
       <c r="G45" s="23">
         <v>727</v>
       </c>
       <c r="H45" s="23">
         <v>759</v>
       </c>
       <c r="I45" s="23">
         <v>876</v>
       </c>
       <c r="J45" s="24">
         <v>827</v>
       </c>
@@ -4880,57 +4964,60 @@
       </c>
       <c r="X45" s="23">
         <v>997</v>
       </c>
       <c r="Y45" s="23">
         <v>821</v>
       </c>
       <c r="Z45" s="23">
         <v>790</v>
       </c>
       <c r="AA45" s="23">
         <v>1365</v>
       </c>
       <c r="AB45" s="24">
         <v>962</v>
       </c>
       <c r="AC45" s="23">
         <v>1032</v>
       </c>
       <c r="AD45" s="24">
         <v>1011</v>
       </c>
       <c r="AE45" s="23">
         <v>781</v>
       </c>
-    </row>
-    <row r="46" spans="1:31">
+      <c r="AF45" s="23">
+        <v>923</v>
+      </c>
+    </row>
+    <row r="46" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A46" s="31" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B46" s="28" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C46" s="23">
         <v>430</v>
       </c>
       <c r="D46" s="24">
         <v>264</v>
       </c>
       <c r="E46" s="24">
         <v>207</v>
       </c>
       <c r="F46" s="24">
         <v>245</v>
       </c>
       <c r="G46" s="23">
         <v>233</v>
       </c>
       <c r="H46" s="23">
         <v>252</v>
       </c>
       <c r="I46" s="23">
         <v>277</v>
       </c>
       <c r="J46" s="24">
         <v>280</v>
       </c>
@@ -4975,57 +5062,60 @@
       </c>
       <c r="X46" s="23">
         <v>306</v>
       </c>
       <c r="Y46" s="23">
         <v>273</v>
       </c>
       <c r="Z46" s="23">
         <v>244</v>
       </c>
       <c r="AA46" s="23">
         <v>441</v>
       </c>
       <c r="AB46" s="24">
         <v>343</v>
       </c>
       <c r="AC46" s="23">
         <v>324</v>
       </c>
       <c r="AD46" s="24">
         <v>324</v>
       </c>
       <c r="AE46" s="23">
         <v>283</v>
       </c>
-    </row>
-    <row r="47" spans="1:31">
+      <c r="AF46" s="23">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="47" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A47" s="31" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B47" s="28" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C47" s="23">
         <v>1458</v>
       </c>
       <c r="D47" s="24">
         <v>1056</v>
       </c>
       <c r="E47" s="24">
         <v>814</v>
       </c>
       <c r="F47" s="24">
         <v>961</v>
       </c>
       <c r="G47" s="23">
         <v>999</v>
       </c>
       <c r="H47" s="23">
         <v>823</v>
       </c>
       <c r="I47" s="23">
         <v>959</v>
       </c>
       <c r="J47" s="24">
         <v>949</v>
       </c>
@@ -5070,57 +5160,60 @@
       </c>
       <c r="X47" s="23">
         <v>1490</v>
       </c>
       <c r="Y47" s="23">
         <v>1026</v>
       </c>
       <c r="Z47" s="23">
         <v>1296</v>
       </c>
       <c r="AA47" s="23">
         <v>2359</v>
       </c>
       <c r="AB47" s="24">
         <v>1658</v>
       </c>
       <c r="AC47" s="23">
         <v>1625</v>
       </c>
       <c r="AD47" s="24">
         <v>1631</v>
       </c>
       <c r="AE47" s="23">
         <v>1190</v>
       </c>
-    </row>
-    <row r="48" spans="1:31">
+      <c r="AF47" s="23">
+        <v>1453</v>
+      </c>
+    </row>
+    <row r="48" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A48" s="31" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B48" s="28" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C48" s="23">
         <v>1407</v>
       </c>
       <c r="D48" s="24">
         <v>962</v>
       </c>
       <c r="E48" s="24">
         <v>810</v>
       </c>
       <c r="F48" s="24">
         <v>976</v>
       </c>
       <c r="G48" s="23">
         <v>863</v>
       </c>
       <c r="H48" s="23">
         <v>876</v>
       </c>
       <c r="I48" s="23">
         <v>1186</v>
       </c>
       <c r="J48" s="24">
         <v>946</v>
       </c>
@@ -5165,57 +5258,60 @@
       </c>
       <c r="X48" s="23">
         <v>1320</v>
       </c>
       <c r="Y48" s="23">
         <v>1041</v>
       </c>
       <c r="Z48" s="23">
         <v>1130</v>
       </c>
       <c r="AA48" s="23">
         <v>1642</v>
       </c>
       <c r="AB48" s="24">
         <v>1238</v>
       </c>
       <c r="AC48" s="23">
         <v>1319</v>
       </c>
       <c r="AD48" s="24">
         <v>1369</v>
       </c>
       <c r="AE48" s="23">
         <v>924</v>
       </c>
-    </row>
-    <row r="49" spans="1:31">
+      <c r="AF48" s="23">
+        <v>1290</v>
+      </c>
+    </row>
+    <row r="49" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A49" s="31" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B49" s="28" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C49" s="23">
         <v>860</v>
       </c>
       <c r="D49" s="24">
         <v>625</v>
       </c>
       <c r="E49" s="24">
         <v>433</v>
       </c>
       <c r="F49" s="24">
         <v>549</v>
       </c>
       <c r="G49" s="23">
         <v>471</v>
       </c>
       <c r="H49" s="23">
         <v>410</v>
       </c>
       <c r="I49" s="23">
         <v>611</v>
       </c>
       <c r="J49" s="24">
         <v>665</v>
       </c>
@@ -5260,57 +5356,60 @@
       </c>
       <c r="X49" s="23">
         <v>562</v>
       </c>
       <c r="Y49" s="23">
         <v>444</v>
       </c>
       <c r="Z49" s="23">
         <v>746</v>
       </c>
       <c r="AA49" s="23">
         <v>801</v>
       </c>
       <c r="AB49" s="24">
         <v>655</v>
       </c>
       <c r="AC49" s="23">
         <v>680</v>
       </c>
       <c r="AD49" s="24">
         <v>530</v>
       </c>
       <c r="AE49" s="23">
         <v>322</v>
       </c>
-    </row>
-    <row r="50" spans="1:31">
+      <c r="AF49" s="23">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="50" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A50" s="31" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B50" s="28" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C50" s="23">
         <v>452</v>
       </c>
       <c r="D50" s="24">
         <v>280</v>
       </c>
       <c r="E50" s="24">
         <v>246</v>
       </c>
       <c r="F50" s="24">
         <v>241</v>
       </c>
       <c r="G50" s="23">
         <v>228</v>
       </c>
       <c r="H50" s="23">
         <v>260</v>
       </c>
       <c r="I50" s="23">
         <v>237</v>
       </c>
       <c r="J50" s="24">
         <v>204</v>
       </c>
@@ -5355,57 +5454,60 @@
       </c>
       <c r="X50" s="23">
         <v>405</v>
       </c>
       <c r="Y50" s="23">
         <v>347</v>
       </c>
       <c r="Z50" s="23">
         <v>295</v>
       </c>
       <c r="AA50" s="23">
         <v>527</v>
       </c>
       <c r="AB50" s="24">
         <v>445</v>
       </c>
       <c r="AC50" s="23">
         <v>381</v>
       </c>
       <c r="AD50" s="24">
         <v>345</v>
       </c>
       <c r="AE50" s="23">
         <v>224</v>
       </c>
-    </row>
-    <row r="51" spans="1:31">
+      <c r="AF50" s="23">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="51" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A51" s="31" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B51" s="28" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C51" s="23">
         <v>760</v>
       </c>
       <c r="D51" s="24">
         <v>507</v>
       </c>
       <c r="E51" s="24">
         <v>384</v>
       </c>
       <c r="F51" s="24">
         <v>389</v>
       </c>
       <c r="G51" s="23">
         <v>338</v>
       </c>
       <c r="H51" s="23">
         <v>396</v>
       </c>
       <c r="I51" s="23">
         <v>456</v>
       </c>
       <c r="J51" s="24">
         <v>394</v>
       </c>
@@ -5450,57 +5552,60 @@
       </c>
       <c r="X51" s="23">
         <v>504</v>
       </c>
       <c r="Y51" s="23">
         <v>444</v>
       </c>
       <c r="Z51" s="23">
         <v>419</v>
       </c>
       <c r="AA51" s="23">
         <v>709</v>
       </c>
       <c r="AB51" s="24">
         <v>488</v>
       </c>
       <c r="AC51" s="23">
         <v>535</v>
       </c>
       <c r="AD51" s="24">
         <v>537</v>
       </c>
       <c r="AE51" s="23">
         <v>425</v>
       </c>
-    </row>
-    <row r="52" spans="1:31">
+      <c r="AF51" s="23">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="52" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A52" s="31" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B52" s="28" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C52" s="23">
         <v>740</v>
       </c>
       <c r="D52" s="24">
         <v>543</v>
       </c>
       <c r="E52" s="24">
         <v>499</v>
       </c>
       <c r="F52" s="23">
         <v>534</v>
       </c>
       <c r="G52" s="23">
         <v>500</v>
       </c>
       <c r="H52" s="23">
         <v>503</v>
       </c>
       <c r="I52" s="23">
         <v>602</v>
       </c>
       <c r="J52" s="24">
         <v>626</v>
       </c>
@@ -5545,57 +5650,60 @@
       </c>
       <c r="X52" s="23">
         <v>643</v>
       </c>
       <c r="Y52" s="23">
         <v>539</v>
       </c>
       <c r="Z52" s="23">
         <v>562</v>
       </c>
       <c r="AA52" s="23">
         <v>853</v>
       </c>
       <c r="AB52" s="24">
         <v>542</v>
       </c>
       <c r="AC52" s="23">
         <v>626</v>
       </c>
       <c r="AD52" s="24">
         <v>648</v>
       </c>
       <c r="AE52" s="23">
         <v>472</v>
       </c>
-    </row>
-    <row r="53" spans="1:31">
+      <c r="AF52" s="23">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="53" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A53" s="11" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B53" s="30" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C53" s="26">
         <v>278</v>
       </c>
       <c r="D53" s="26">
         <v>227</v>
       </c>
       <c r="E53" s="26">
         <v>144</v>
       </c>
       <c r="F53" s="26">
         <v>246</v>
       </c>
       <c r="G53" s="26">
         <v>163</v>
       </c>
       <c r="H53" s="26">
         <v>150</v>
       </c>
       <c r="I53" s="26">
         <v>273</v>
       </c>
       <c r="J53" s="26">
         <v>220</v>
       </c>
@@ -5640,69 +5748,72 @@
       </c>
       <c r="X53" s="26">
         <v>317</v>
       </c>
       <c r="Y53" s="26">
         <v>254</v>
       </c>
       <c r="Z53" s="26">
         <v>214</v>
       </c>
       <c r="AA53" s="26">
         <v>366</v>
       </c>
       <c r="AB53" s="26">
         <v>272</v>
       </c>
       <c r="AC53" s="26">
         <v>309</v>
       </c>
       <c r="AD53" s="26">
         <v>269</v>
       </c>
       <c r="AE53" s="26">
         <v>187</v>
       </c>
-    </row>
-    <row r="54" spans="1:31">
+      <c r="AF53" s="26">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="54" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A54" s="10"/>
       <c r="B54" s="3"/>
     </row>
-    <row r="55" spans="1:31">
+    <row r="55" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A55" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="9">
+    <mergeCell ref="AA6:AF6"/>
     <mergeCell ref="B27:Z27"/>
     <mergeCell ref="B36:Z36"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B2:U2"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="O6:Z6"/>
     <mergeCell ref="B8:Z8"/>
-    <mergeCell ref="AA6:AE6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata </vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>