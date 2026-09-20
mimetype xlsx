--- v3 (2026-08-31)
+++ v4 (2026-09-20)
@@ -3,63 +3,63 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="17130" windowHeight="6150"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="17130" windowHeight="6150" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="4" r:id="rId1"/>
     <sheet name="Conventions" sheetId="7" r:id="rId2"/>
     <sheet name="Indicator" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="160" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="161" uniqueCount="91">
   <si>
     <t>Rural population</t>
   </si>
   <si>
     <t>Urban population</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
@@ -322,51 +322,54 @@
     <t>616000000</t>
   </si>
   <si>
     <t>616400000</t>
   </si>
   <si>
     <t>Division social and demographic statistics</t>
   </si>
   <si>
     <t>+7 7252 39-01-68</t>
   </si>
   <si>
     <t>Kuandyk Beksultan</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/region/turkestan/dynamic-tables/38/</t>
   </si>
   <si>
     <t xml:space="preserve">b.kuandyk@aspire.gov.kz  </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <fonts count="19" x14ac:knownFonts="1">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
+  </numFmts>
+  <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -443,50 +446,62 @@
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -596,51 +611,51 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="55">
+  <cellXfs count="59">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="8" fillId="0" borderId="6" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
@@ -680,100 +695,108 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...1 lines deleted...]
-      <alignment wrapText="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2 2" xfId="3"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1051,386 +1074,387 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:b.kuandyk@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B20"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection sqref="A1:B20"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="43.85546875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="82.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" s="14" t="s">
         <v>30</v>
       </c>
-      <c r="B1" s="48">
+      <c r="B1" s="37">
         <v>613301</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="14" t="s">
         <v>31</v>
       </c>
-      <c r="B2" s="49" t="s">
+      <c r="B2" s="38" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A3" s="14" t="s">
         <v>32</v>
       </c>
-      <c r="B3" s="49" t="s">
+      <c r="B3" s="38" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A4" s="14" t="s">
         <v>33</v>
       </c>
-      <c r="B4" s="49" t="s">
+      <c r="B4" s="38" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A5" s="14" t="s">
         <v>34</v>
       </c>
-      <c r="B5" s="49" t="s">
+      <c r="B5" s="38" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" s="14" t="s">
         <v>35</v>
       </c>
-      <c r="B6" s="49" t="s">
+      <c r="B6" s="38" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A7" s="14" t="s">
         <v>36</v>
       </c>
-      <c r="B7" s="49" t="s">
+      <c r="B7" s="38" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A8" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="B8" s="50" t="s">
+      <c r="B8" s="39" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A9" s="14" t="s">
         <v>38</v>
       </c>
       <c r="B9" s="13" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A10" s="14" t="s">
         <v>39</v>
       </c>
-      <c r="B10" s="49" t="s">
+      <c r="B10" s="38" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A11" s="14" t="s">
         <v>40</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" s="14" t="s">
         <v>41</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" s="14" t="s">
         <v>42</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="14" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A15" s="15" t="s">
         <v>44</v>
       </c>
       <c r="B15" s="8">
-        <v>46239</v>
+        <v>46272</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A16" s="15" t="s">
         <v>45</v>
       </c>
       <c r="B16" s="8">
-        <v>46272</v>
+        <v>46300</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="14" t="s">
         <v>46</v>
       </c>
-      <c r="B17" s="51" t="s">
+      <c r="B17" s="40" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="14" t="s">
         <v>47</v>
       </c>
-      <c r="B18" s="52" t="s">
+      <c r="B18" s="41" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="14" t="s">
         <v>48</v>
       </c>
-      <c r="B19" s="53" t="s">
+      <c r="B19" s="42" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" s="14" t="s">
         <v>49</v>
       </c>
-      <c r="B20" s="54" t="s">
+      <c r="B20" s="43" t="s">
         <v>90</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
     <hyperlink ref="B20" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E9" sqref="E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="62.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="181.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="5" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:AF55"/>
+  <dimension ref="A2:AG55"/>
   <sheetViews>
-    <sheetView topLeftCell="E1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="P53" sqref="P53"/>
+    <sheetView tabSelected="1" topLeftCell="E7" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="AG9" sqref="AG9:AG53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="23.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="10" width="9.140625" style="1"/>
     <col min="11" max="11" width="10" style="1" customWidth="1"/>
     <col min="12" max="22" width="9.140625" style="1"/>
     <col min="23" max="23" width="9.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:32" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:33" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="9"/>
-      <c r="B2" s="41" t="s">
+      <c r="B2" s="48" t="s">
         <v>50</v>
       </c>
-      <c r="C2" s="41"/>
-[...20 lines deleted...]
-    <row r="3" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="C2" s="48"/>
+      <c r="D2" s="48"/>
+      <c r="E2" s="48"/>
+      <c r="F2" s="48"/>
+      <c r="G2" s="48"/>
+      <c r="H2" s="48"/>
+      <c r="I2" s="48"/>
+      <c r="J2" s="48"/>
+      <c r="K2" s="48"/>
+      <c r="L2" s="48"/>
+      <c r="M2" s="48"/>
+      <c r="N2" s="48"/>
+      <c r="O2" s="48"/>
+      <c r="P2" s="48"/>
+      <c r="Q2" s="48"/>
+      <c r="R2" s="48"/>
+      <c r="S2" s="48"/>
+      <c r="T2" s="48"/>
+      <c r="U2" s="48"/>
+      <c r="V2" s="48"/>
+    </row>
+    <row r="3" spans="1:33" x14ac:dyDescent="0.25">
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
     </row>
-    <row r="4" spans="1:32" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:33" x14ac:dyDescent="0.25">
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
     </row>
-    <row r="5" spans="1:32" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:33" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A5" s="16"/>
       <c r="C5" s="31"/>
       <c r="D5" s="31"/>
       <c r="E5" s="32"/>
       <c r="F5" s="32"/>
       <c r="G5" s="32"/>
       <c r="H5" s="32"/>
       <c r="I5" s="32"/>
       <c r="J5" s="32"/>
       <c r="K5" s="32"/>
       <c r="L5" s="32"/>
       <c r="M5" s="32"/>
       <c r="N5" s="32"/>
       <c r="O5" s="32"/>
       <c r="P5" s="32"/>
       <c r="Q5" s="32"/>
       <c r="R5" s="32"/>
       <c r="S5" s="32"/>
       <c r="T5" s="32"/>
       <c r="U5" s="32"/>
       <c r="V5" s="32"/>
       <c r="W5" s="32"/>
       <c r="X5" s="33"/>
       <c r="Y5" s="32"/>
       <c r="Z5" s="32"/>
-      <c r="AF5" s="33" t="s">
+      <c r="AG5" s="33" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="6" spans="1:32" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A6" s="42" t="s">
+    <row r="6" spans="1:33" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A6" s="49" t="s">
         <v>25</v>
       </c>
-      <c r="B6" s="45"/>
-      <c r="C6" s="44">
+      <c r="B6" s="52"/>
+      <c r="C6" s="51">
         <v>2024</v>
       </c>
-      <c r="D6" s="44"/>
-[...10 lines deleted...]
-      <c r="O6" s="37">
+      <c r="D6" s="51"/>
+      <c r="E6" s="51"/>
+      <c r="F6" s="51"/>
+      <c r="G6" s="51"/>
+      <c r="H6" s="51"/>
+      <c r="I6" s="51"/>
+      <c r="J6" s="51"/>
+      <c r="K6" s="51"/>
+      <c r="L6" s="51"/>
+      <c r="M6" s="51"/>
+      <c r="N6" s="51"/>
+      <c r="O6" s="44">
         <v>2025</v>
       </c>
-      <c r="P6" s="38"/>
-[...10 lines deleted...]
-      <c r="AA6" s="37">
+      <c r="P6" s="45"/>
+      <c r="Q6" s="45"/>
+      <c r="R6" s="45"/>
+      <c r="S6" s="45"/>
+      <c r="T6" s="45"/>
+      <c r="U6" s="45"/>
+      <c r="V6" s="45"/>
+      <c r="W6" s="45"/>
+      <c r="X6" s="45"/>
+      <c r="Y6" s="45"/>
+      <c r="Z6" s="45"/>
+      <c r="AA6" s="44">
         <v>2026</v>
       </c>
-      <c r="AB6" s="38"/>
-[...7 lines deleted...]
-      <c r="B7" s="46"/>
+      <c r="AB6" s="45"/>
+      <c r="AC6" s="45"/>
+      <c r="AD6" s="45"/>
+      <c r="AE6" s="45"/>
+      <c r="AF6" s="45"/>
+      <c r="AG6" s="45"/>
+    </row>
+    <row r="7" spans="1:33" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A7" s="50"/>
+      <c r="B7" s="53"/>
       <c r="C7" s="34" t="s">
         <v>2</v>
       </c>
       <c r="D7" s="34" t="s">
         <v>3</v>
       </c>
       <c r="E7" s="34" t="s">
         <v>4</v>
       </c>
       <c r="F7" s="34" t="s">
         <v>5</v>
       </c>
       <c r="G7" s="34" t="s">
         <v>6</v>
       </c>
       <c r="H7" s="34" t="s">
         <v>7</v>
       </c>
       <c r="I7" s="34" t="s">
         <v>8</v>
       </c>
       <c r="J7" s="34" t="s">
         <v>9</v>
       </c>
       <c r="K7" s="34" t="s">
@@ -1477,81 +1501,84 @@
       </c>
       <c r="Y7" s="34" t="s">
         <v>12</v>
       </c>
       <c r="Z7" s="34" t="s">
         <v>13</v>
       </c>
       <c r="AA7" s="34" t="s">
         <v>2</v>
       </c>
       <c r="AB7" s="34" t="s">
         <v>3</v>
       </c>
       <c r="AC7" s="34" t="s">
         <v>4</v>
       </c>
       <c r="AD7" s="34" t="s">
         <v>5</v>
       </c>
       <c r="AE7" s="34" t="s">
         <v>6</v>
       </c>
       <c r="AF7" s="34" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="8" spans="1:32" s="19" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AG7" s="34" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="8" spans="1:33" s="19" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="18"/>
-      <c r="B8" s="47" t="s">
+      <c r="B8" s="54" t="s">
         <v>15</v>
       </c>
-      <c r="C8" s="47"/>
-[...23 lines deleted...]
-    <row r="9" spans="1:32" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="C8" s="54"/>
+      <c r="D8" s="54"/>
+      <c r="E8" s="54"/>
+      <c r="F8" s="54"/>
+      <c r="G8" s="54"/>
+      <c r="H8" s="54"/>
+      <c r="I8" s="54"/>
+      <c r="J8" s="54"/>
+      <c r="K8" s="54"/>
+      <c r="L8" s="54"/>
+      <c r="M8" s="54"/>
+      <c r="N8" s="54"/>
+      <c r="O8" s="54"/>
+      <c r="P8" s="54"/>
+      <c r="Q8" s="54"/>
+      <c r="R8" s="54"/>
+      <c r="S8" s="54"/>
+      <c r="T8" s="54"/>
+      <c r="U8" s="54"/>
+      <c r="V8" s="54"/>
+      <c r="W8" s="54"/>
+      <c r="X8" s="54"/>
+      <c r="Y8" s="54"/>
+    </row>
+    <row r="9" spans="1:33" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="19" t="s">
         <v>51</v>
       </c>
       <c r="C9" s="20">
         <v>13886</v>
       </c>
       <c r="D9" s="20">
         <v>10753</v>
       </c>
       <c r="E9" s="21">
         <v>7983</v>
       </c>
       <c r="F9" s="21">
         <v>9730</v>
       </c>
       <c r="G9" s="22">
         <v>8742</v>
       </c>
       <c r="H9" s="21">
         <v>8631</v>
       </c>
       <c r="I9" s="21">
@@ -1604,52 +1631,55 @@
       </c>
       <c r="Y9" s="21">
         <v>9690</v>
       </c>
       <c r="Z9" s="21">
         <v>10461</v>
       </c>
       <c r="AA9" s="21">
         <v>14161</v>
       </c>
       <c r="AB9" s="21">
         <v>12556</v>
       </c>
       <c r="AC9" s="21">
         <v>12665</v>
       </c>
       <c r="AD9" s="21">
         <v>12289</v>
       </c>
       <c r="AE9" s="21">
         <v>8451</v>
       </c>
       <c r="AF9" s="21">
         <v>10867</v>
       </c>
-    </row>
-    <row r="10" spans="1:32" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG9" s="55">
+        <v>11707</v>
+      </c>
+    </row>
+    <row r="10" spans="1:33" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="10" t="s">
         <v>69</v>
       </c>
       <c r="B10" s="25" t="s">
         <v>52</v>
       </c>
       <c r="C10" s="20">
         <v>1781</v>
       </c>
       <c r="D10" s="20">
         <v>1508</v>
       </c>
       <c r="E10" s="21">
         <v>1019</v>
       </c>
       <c r="F10" s="21">
         <v>1218</v>
       </c>
       <c r="G10" s="22">
         <v>1140</v>
       </c>
       <c r="H10" s="21">
         <v>1103</v>
       </c>
       <c r="I10" s="21">
@@ -1702,52 +1732,55 @@
       </c>
       <c r="Y10" s="21">
         <v>1224</v>
       </c>
       <c r="Z10" s="21">
         <v>1445</v>
       </c>
       <c r="AA10" s="21">
         <v>1708</v>
       </c>
       <c r="AB10" s="21">
         <v>1517</v>
       </c>
       <c r="AC10" s="21">
         <v>1438</v>
       </c>
       <c r="AD10" s="21">
         <v>1472</v>
       </c>
       <c r="AE10" s="21">
         <v>1070</v>
       </c>
       <c r="AF10" s="21">
         <v>1402</v>
       </c>
-    </row>
-    <row r="11" spans="1:32" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG10" s="55">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="11" spans="1:33" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A11" s="10" t="s">
         <v>70</v>
       </c>
       <c r="B11" s="25" t="s">
         <v>53</v>
       </c>
       <c r="C11" s="20">
         <v>495</v>
       </c>
       <c r="D11" s="20">
         <v>341</v>
       </c>
       <c r="E11" s="21">
         <v>268</v>
       </c>
       <c r="F11" s="21">
         <v>397</v>
       </c>
       <c r="G11" s="22">
         <v>311</v>
       </c>
       <c r="H11" s="21">
         <v>394</v>
       </c>
       <c r="I11" s="21">
@@ -1800,52 +1833,55 @@
       </c>
       <c r="Y11" s="21">
         <v>405</v>
       </c>
       <c r="Z11" s="21">
         <v>378</v>
       </c>
       <c r="AA11" s="21">
         <v>416</v>
       </c>
       <c r="AB11" s="21">
         <v>466</v>
       </c>
       <c r="AC11" s="21">
         <v>343</v>
       </c>
       <c r="AD11" s="21">
         <v>448</v>
       </c>
       <c r="AE11" s="21">
         <v>288</v>
       </c>
       <c r="AF11" s="21">
         <v>354</v>
       </c>
-    </row>
-    <row r="12" spans="1:32" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG11" s="55">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="12" spans="1:33" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="10" t="s">
         <v>71</v>
       </c>
       <c r="B12" s="25" t="s">
         <v>54</v>
       </c>
       <c r="C12" s="20">
         <v>527</v>
       </c>
       <c r="D12" s="20">
         <v>374</v>
       </c>
       <c r="E12" s="21">
         <v>276</v>
       </c>
       <c r="F12" s="21">
         <v>362</v>
       </c>
       <c r="G12" s="22">
         <v>365</v>
       </c>
       <c r="H12" s="21">
         <v>322</v>
       </c>
       <c r="I12" s="21">
@@ -1898,52 +1934,55 @@
       </c>
       <c r="Y12" s="21">
         <v>321</v>
       </c>
       <c r="Z12" s="21">
         <v>289</v>
       </c>
       <c r="AA12" s="21">
         <v>510</v>
       </c>
       <c r="AB12" s="21">
         <v>496</v>
       </c>
       <c r="AC12" s="21">
         <v>514</v>
       </c>
       <c r="AD12" s="21">
         <v>491</v>
       </c>
       <c r="AE12" s="21">
         <v>391</v>
       </c>
       <c r="AF12" s="21">
         <v>441</v>
       </c>
-    </row>
-    <row r="13" spans="1:32" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG12" s="55">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="13" spans="1:33" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A13" s="10" t="s">
         <v>72</v>
       </c>
       <c r="B13" s="25" t="s">
         <v>55</v>
       </c>
       <c r="C13" s="23">
         <v>351</v>
       </c>
       <c r="D13" s="23">
         <v>243</v>
       </c>
       <c r="E13" s="22">
         <v>123</v>
       </c>
       <c r="F13" s="22">
         <v>210</v>
       </c>
       <c r="G13" s="22">
         <v>164</v>
       </c>
       <c r="H13" s="22">
         <v>174</v>
       </c>
       <c r="I13" s="22">
@@ -1996,52 +2035,55 @@
       </c>
       <c r="Y13" s="21">
         <v>185</v>
       </c>
       <c r="Z13" s="21">
         <v>204</v>
       </c>
       <c r="AA13" s="21">
         <v>268</v>
       </c>
       <c r="AB13" s="21">
         <v>288</v>
       </c>
       <c r="AC13" s="21">
         <v>229</v>
       </c>
       <c r="AD13" s="21">
         <v>191</v>
       </c>
       <c r="AE13" s="21">
         <v>219</v>
       </c>
       <c r="AF13" s="21">
         <v>184</v>
       </c>
-    </row>
-    <row r="14" spans="1:32" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG13" s="55">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="14" spans="1:33" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A14" s="10" t="s">
         <v>73</v>
       </c>
       <c r="B14" s="25" t="s">
         <v>56</v>
       </c>
       <c r="C14" s="20">
         <v>1269</v>
       </c>
       <c r="D14" s="20">
         <v>1004</v>
       </c>
       <c r="E14" s="21">
         <v>701</v>
       </c>
       <c r="F14" s="21">
         <v>938</v>
       </c>
       <c r="G14" s="22">
         <v>735</v>
       </c>
       <c r="H14" s="21">
         <v>840</v>
       </c>
       <c r="I14" s="21">
@@ -2094,52 +2136,55 @@
       </c>
       <c r="Y14" s="21">
         <v>849</v>
       </c>
       <c r="Z14" s="21">
         <v>781</v>
       </c>
       <c r="AA14" s="21">
         <v>1297</v>
       </c>
       <c r="AB14" s="21">
         <v>998</v>
       </c>
       <c r="AC14" s="21">
         <v>1081</v>
       </c>
       <c r="AD14" s="21">
         <v>897</v>
       </c>
       <c r="AE14" s="21">
         <v>635</v>
       </c>
       <c r="AF14" s="21">
         <v>771</v>
       </c>
-    </row>
-    <row r="15" spans="1:32" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG14" s="55">
+        <v>1481</v>
+      </c>
+    </row>
+    <row r="15" spans="1:33" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A15" s="10" t="s">
         <v>74</v>
       </c>
       <c r="B15" s="25" t="s">
         <v>57</v>
       </c>
       <c r="C15" s="20">
         <v>669</v>
       </c>
       <c r="D15" s="20">
         <v>559</v>
       </c>
       <c r="E15" s="21">
         <v>380</v>
       </c>
       <c r="F15" s="21">
         <v>444</v>
       </c>
       <c r="G15" s="22">
         <v>474</v>
       </c>
       <c r="H15" s="21">
         <v>384</v>
       </c>
       <c r="I15" s="21">
@@ -2192,52 +2237,55 @@
       </c>
       <c r="Y15" s="21">
         <v>657</v>
       </c>
       <c r="Z15" s="21">
         <v>613</v>
       </c>
       <c r="AA15" s="21">
         <v>778</v>
       </c>
       <c r="AB15" s="21">
         <v>597</v>
       </c>
       <c r="AC15" s="21">
         <v>645</v>
       </c>
       <c r="AD15" s="21">
         <v>559</v>
       </c>
       <c r="AE15" s="21">
         <v>404</v>
       </c>
       <c r="AF15" s="21">
         <v>544</v>
       </c>
-    </row>
-    <row r="16" spans="1:32" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG15" s="55">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="16" spans="1:33" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A16" s="10" t="s">
         <v>75</v>
       </c>
       <c r="B16" s="25" t="s">
         <v>58</v>
       </c>
       <c r="C16" s="20">
         <v>856</v>
       </c>
       <c r="D16" s="20">
         <v>719</v>
       </c>
       <c r="E16" s="21">
         <v>529</v>
       </c>
       <c r="F16" s="21">
         <v>696</v>
       </c>
       <c r="G16" s="22">
         <v>620</v>
       </c>
       <c r="H16" s="21">
         <v>597</v>
       </c>
       <c r="I16" s="21">
@@ -2290,52 +2338,55 @@
       </c>
       <c r="Y16" s="21">
         <v>490</v>
       </c>
       <c r="Z16" s="21">
         <v>495</v>
       </c>
       <c r="AA16" s="21">
         <v>823</v>
       </c>
       <c r="AB16" s="21">
         <v>751</v>
       </c>
       <c r="AC16" s="21">
         <v>646</v>
       </c>
       <c r="AD16" s="21">
         <v>626</v>
       </c>
       <c r="AE16" s="21">
         <v>410</v>
       </c>
       <c r="AF16" s="21">
         <v>613</v>
       </c>
-    </row>
-    <row r="17" spans="1:32" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG16" s="55">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="17" spans="1:33" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A17" s="10" t="s">
         <v>76</v>
       </c>
       <c r="B17" s="25" t="s">
         <v>59</v>
       </c>
       <c r="C17" s="20">
         <v>689</v>
       </c>
       <c r="D17" s="20">
         <v>554</v>
       </c>
       <c r="E17" s="21">
         <v>498</v>
       </c>
       <c r="F17" s="21">
         <v>613</v>
       </c>
       <c r="G17" s="22">
         <v>470</v>
       </c>
       <c r="H17" s="21">
         <v>427</v>
       </c>
       <c r="I17" s="21">
@@ -2388,52 +2439,55 @@
       </c>
       <c r="Y17" s="21">
         <v>547</v>
       </c>
       <c r="Z17" s="21">
         <v>543</v>
       </c>
       <c r="AA17" s="21">
         <v>871</v>
       </c>
       <c r="AB17" s="21">
         <v>634</v>
       </c>
       <c r="AC17" s="21">
         <v>692</v>
       </c>
       <c r="AD17" s="21">
         <v>933</v>
       </c>
       <c r="AE17" s="21">
         <v>400</v>
       </c>
       <c r="AF17" s="21">
         <v>494</v>
       </c>
-    </row>
-    <row r="18" spans="1:32" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG17" s="55">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="18" spans="1:33" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A18" s="10" t="s">
         <v>77</v>
       </c>
       <c r="B18" s="25" t="s">
         <v>60</v>
       </c>
       <c r="C18" s="20">
         <v>1166</v>
       </c>
       <c r="D18" s="20">
         <v>797</v>
       </c>
       <c r="E18" s="21">
         <v>577</v>
       </c>
       <c r="F18" s="21">
         <v>734</v>
       </c>
       <c r="G18" s="22">
         <v>608</v>
       </c>
       <c r="H18" s="21">
         <v>722</v>
       </c>
       <c r="I18" s="21">
@@ -2486,52 +2540,55 @@
       </c>
       <c r="Y18" s="21">
         <v>701</v>
       </c>
       <c r="Z18" s="21">
         <v>643</v>
       </c>
       <c r="AA18" s="21">
         <v>1073</v>
       </c>
       <c r="AB18" s="21">
         <v>921</v>
       </c>
       <c r="AC18" s="21">
         <v>943</v>
       </c>
       <c r="AD18" s="21">
         <v>975</v>
       </c>
       <c r="AE18" s="21">
         <v>663</v>
       </c>
       <c r="AF18" s="21">
         <v>905</v>
       </c>
-    </row>
-    <row r="19" spans="1:32" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG18" s="55">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="19" spans="1:33" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A19" s="10" t="s">
         <v>78</v>
       </c>
       <c r="B19" s="25" t="s">
         <v>61</v>
       </c>
       <c r="C19" s="20">
         <v>241</v>
       </c>
       <c r="D19" s="20">
         <v>206</v>
       </c>
       <c r="E19" s="21">
         <v>167</v>
       </c>
       <c r="F19" s="21">
         <v>147</v>
       </c>
       <c r="G19" s="22">
         <v>143</v>
       </c>
       <c r="H19" s="21">
         <v>166</v>
       </c>
       <c r="I19" s="21">
@@ -2584,52 +2641,55 @@
       </c>
       <c r="Y19" s="21">
         <v>152</v>
       </c>
       <c r="Z19" s="21">
         <v>180</v>
       </c>
       <c r="AA19" s="21">
         <v>267</v>
       </c>
       <c r="AB19" s="21">
         <v>261</v>
       </c>
       <c r="AC19" s="21">
         <v>336</v>
       </c>
       <c r="AD19" s="21">
         <v>233</v>
       </c>
       <c r="AE19" s="21">
         <v>162</v>
       </c>
       <c r="AF19" s="21">
         <v>181</v>
       </c>
-    </row>
-    <row r="20" spans="1:32" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG19" s="55">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="20" spans="1:33" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A20" s="10" t="s">
         <v>79</v>
       </c>
       <c r="B20" s="25" t="s">
         <v>62</v>
       </c>
       <c r="C20" s="20">
         <v>1177</v>
       </c>
       <c r="D20" s="20">
         <v>870</v>
       </c>
       <c r="E20" s="21">
         <v>769</v>
       </c>
       <c r="F20" s="21">
         <v>824</v>
       </c>
       <c r="G20" s="22">
         <v>766</v>
       </c>
       <c r="H20" s="21">
         <v>609</v>
       </c>
       <c r="I20" s="21">
@@ -2682,52 +2742,55 @@
       </c>
       <c r="Y20" s="21">
         <v>940</v>
       </c>
       <c r="Z20" s="21">
         <v>1167</v>
       </c>
       <c r="AA20" s="21">
         <v>1438</v>
       </c>
       <c r="AB20" s="21">
         <v>1468</v>
       </c>
       <c r="AC20" s="21">
         <v>1619</v>
       </c>
       <c r="AD20" s="21">
         <v>1400</v>
       </c>
       <c r="AE20" s="21">
         <v>980</v>
       </c>
       <c r="AF20" s="21">
         <v>1323</v>
       </c>
-    </row>
-    <row r="21" spans="1:32" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG20" s="55">
+        <v>1054</v>
+      </c>
+    </row>
+    <row r="21" spans="1:33" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A21" s="10" t="s">
         <v>80</v>
       </c>
       <c r="B21" s="25" t="s">
         <v>63</v>
       </c>
       <c r="C21" s="20">
         <v>1819</v>
       </c>
       <c r="D21" s="20">
         <v>1292</v>
       </c>
       <c r="E21" s="21">
         <v>1065</v>
       </c>
       <c r="F21" s="21">
         <v>1269</v>
       </c>
       <c r="G21" s="22">
         <v>1297</v>
       </c>
       <c r="H21" s="21">
         <v>1287</v>
       </c>
       <c r="I21" s="21">
@@ -2780,52 +2843,55 @@
       </c>
       <c r="Y21" s="21">
         <v>1352</v>
       </c>
       <c r="Z21" s="21">
         <v>1381</v>
       </c>
       <c r="AA21" s="21">
         <v>1899</v>
       </c>
       <c r="AB21" s="21">
         <v>1634</v>
       </c>
       <c r="AC21" s="21">
         <v>1694</v>
       </c>
       <c r="AD21" s="21">
         <v>1766</v>
       </c>
       <c r="AE21" s="21">
         <v>1132</v>
       </c>
       <c r="AF21" s="21">
         <v>1466</v>
       </c>
-    </row>
-    <row r="22" spans="1:32" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG21" s="55">
+        <v>1473</v>
+      </c>
+    </row>
+    <row r="22" spans="1:33" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A22" s="10" t="s">
         <v>81</v>
       </c>
       <c r="B22" s="25" t="s">
         <v>64</v>
       </c>
       <c r="C22" s="20">
         <v>764</v>
       </c>
       <c r="D22" s="20">
         <v>666</v>
       </c>
       <c r="E22" s="21">
         <v>457</v>
       </c>
       <c r="F22" s="21">
         <v>534</v>
       </c>
       <c r="G22" s="22">
         <v>424</v>
       </c>
       <c r="H22" s="21">
         <v>401</v>
       </c>
       <c r="I22" s="21">
@@ -2878,52 +2944,55 @@
       </c>
       <c r="Y22" s="21">
         <v>615</v>
       </c>
       <c r="Z22" s="21">
         <v>861</v>
       </c>
       <c r="AA22" s="21">
         <v>765</v>
       </c>
       <c r="AB22" s="21">
         <v>635</v>
       </c>
       <c r="AC22" s="21">
         <v>601</v>
       </c>
       <c r="AD22" s="21">
         <v>580</v>
       </c>
       <c r="AE22" s="21">
         <v>390</v>
       </c>
       <c r="AF22" s="21">
         <v>545</v>
       </c>
-    </row>
-    <row r="23" spans="1:32" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG22" s="55">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="23" spans="1:33" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A23" s="10" t="s">
         <v>82</v>
       </c>
       <c r="B23" s="25" t="s">
         <v>65</v>
       </c>
       <c r="C23" s="20">
         <v>298</v>
       </c>
       <c r="D23" s="20">
         <v>202</v>
       </c>
       <c r="E23" s="21">
         <v>149</v>
       </c>
       <c r="F23" s="21">
         <v>177</v>
       </c>
       <c r="G23" s="22">
         <v>137</v>
       </c>
       <c r="H23" s="21">
         <v>136</v>
       </c>
       <c r="I23" s="21">
@@ -2976,52 +3045,55 @@
       </c>
       <c r="Y23" s="21">
         <v>189</v>
       </c>
       <c r="Z23" s="21">
         <v>237</v>
       </c>
       <c r="AA23" s="21">
         <v>243</v>
       </c>
       <c r="AB23" s="21">
         <v>276</v>
       </c>
       <c r="AC23" s="21">
         <v>245</v>
       </c>
       <c r="AD23" s="21">
         <v>216</v>
       </c>
       <c r="AE23" s="21">
         <v>152</v>
       </c>
       <c r="AF23" s="21">
         <v>261</v>
       </c>
-    </row>
-    <row r="24" spans="1:32" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG23" s="55">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="24" spans="1:33" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="10" t="s">
         <v>83</v>
       </c>
       <c r="B24" s="25" t="s">
         <v>66</v>
       </c>
       <c r="C24" s="20">
         <v>876</v>
       </c>
       <c r="D24" s="20">
         <v>689</v>
       </c>
       <c r="E24" s="20">
         <v>493</v>
       </c>
       <c r="F24" s="21">
         <v>553</v>
       </c>
       <c r="G24" s="22">
         <v>441</v>
       </c>
       <c r="H24" s="21">
         <v>517</v>
       </c>
       <c r="I24" s="21">
@@ -3074,52 +3146,55 @@
       </c>
       <c r="Y24" s="21">
         <v>419</v>
       </c>
       <c r="Z24" s="21">
         <v>519</v>
       </c>
       <c r="AA24" s="21">
         <v>760</v>
       </c>
       <c r="AB24" s="21">
         <v>742</v>
       </c>
       <c r="AC24" s="21">
         <v>718</v>
       </c>
       <c r="AD24" s="21">
         <v>622</v>
       </c>
       <c r="AE24" s="21">
         <v>534</v>
       </c>
       <c r="AF24" s="21">
         <v>653</v>
       </c>
-    </row>
-    <row r="25" spans="1:32" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG24" s="55">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="25" spans="1:33" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A25" s="10" t="s">
         <v>84</v>
       </c>
       <c r="B25" s="25" t="s">
         <v>67</v>
       </c>
       <c r="C25" s="20">
         <v>535</v>
       </c>
       <c r="D25" s="20">
         <v>434</v>
       </c>
       <c r="E25" s="20">
         <v>338</v>
       </c>
       <c r="F25" s="21">
         <v>347</v>
       </c>
       <c r="G25" s="22">
         <v>420</v>
       </c>
       <c r="H25" s="21">
         <v>360</v>
       </c>
       <c r="I25" s="21">
@@ -3172,52 +3247,55 @@
       </c>
       <c r="Y25" s="21">
         <v>384</v>
       </c>
       <c r="Z25" s="21">
         <v>473</v>
       </c>
       <c r="AA25" s="21">
         <v>566</v>
       </c>
       <c r="AB25" s="21">
         <v>473</v>
       </c>
       <c r="AC25" s="21">
         <v>533</v>
       </c>
       <c r="AD25" s="21">
         <v>543</v>
       </c>
       <c r="AE25" s="21">
         <v>421</v>
       </c>
       <c r="AF25" s="21">
         <v>444</v>
       </c>
-    </row>
-    <row r="26" spans="1:32" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG25" s="55">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="26" spans="1:33" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A26" s="10" t="s">
         <v>85</v>
       </c>
       <c r="B26" s="26" t="s">
         <v>68</v>
       </c>
       <c r="C26" s="20">
         <v>373</v>
       </c>
       <c r="D26" s="20">
         <v>295</v>
       </c>
       <c r="E26" s="20">
         <v>174</v>
       </c>
       <c r="F26" s="20">
         <v>267</v>
       </c>
       <c r="G26" s="22">
         <v>227</v>
       </c>
       <c r="H26" s="21">
         <v>192</v>
       </c>
       <c r="I26" s="21">
@@ -3270,87 +3348,91 @@
       </c>
       <c r="Y26" s="21">
         <v>260</v>
       </c>
       <c r="Z26" s="21">
         <v>252</v>
       </c>
       <c r="AA26" s="21">
         <v>479</v>
       </c>
       <c r="AB26" s="21">
         <v>399</v>
       </c>
       <c r="AC26" s="21">
         <v>388</v>
       </c>
       <c r="AD26" s="21">
         <v>337</v>
       </c>
       <c r="AE26" s="21">
         <v>200</v>
       </c>
       <c r="AF26" s="21">
         <v>286</v>
       </c>
-    </row>
-    <row r="27" spans="1:32" s="19" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AG26" s="55">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="27" spans="1:33" s="19" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="16"/>
-      <c r="B27" s="40" t="s">
+      <c r="B27" s="47" t="s">
         <v>1</v>
       </c>
-      <c r="C27" s="40"/>
-[...21 lines deleted...]
-      <c r="Y27" s="40"/>
+      <c r="C27" s="47"/>
+      <c r="D27" s="47"/>
+      <c r="E27" s="47"/>
+      <c r="F27" s="47"/>
+      <c r="G27" s="47"/>
+      <c r="H27" s="47"/>
+      <c r="I27" s="47"/>
+      <c r="J27" s="47"/>
+      <c r="K27" s="47"/>
+      <c r="L27" s="47"/>
+      <c r="M27" s="47"/>
+      <c r="N27" s="47"/>
+      <c r="O27" s="47"/>
+      <c r="P27" s="47"/>
+      <c r="Q27" s="47"/>
+      <c r="R27" s="47"/>
+      <c r="S27" s="47"/>
+      <c r="T27" s="47"/>
+      <c r="U27" s="47"/>
+      <c r="V27" s="47"/>
+      <c r="W27" s="47"/>
+      <c r="X27" s="47"/>
+      <c r="Y27" s="47"/>
       <c r="AA27" s="30"/>
       <c r="AB27" s="30"/>
       <c r="AC27" s="35"/>
       <c r="AD27" s="30"/>
       <c r="AE27" s="30"/>
       <c r="AF27" s="21"/>
-    </row>
-    <row r="28" spans="1:32" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG27" s="30"/>
+    </row>
+    <row r="28" spans="1:33" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A28" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="19" t="s">
         <v>51</v>
       </c>
       <c r="C28" s="20">
         <v>3922</v>
       </c>
       <c r="D28" s="20">
         <v>3074</v>
       </c>
       <c r="E28" s="21">
         <v>2199</v>
       </c>
       <c r="F28" s="21">
         <v>2750</v>
       </c>
       <c r="G28" s="21">
         <v>2625</v>
       </c>
       <c r="H28" s="21">
         <v>2613</v>
       </c>
       <c r="I28" s="21">
@@ -3403,52 +3485,55 @@
       </c>
       <c r="Y28" s="21">
         <v>2680</v>
       </c>
       <c r="Z28" s="21">
         <v>2789</v>
       </c>
       <c r="AA28" s="21">
         <v>3866</v>
       </c>
       <c r="AB28" s="21">
         <v>3417</v>
       </c>
       <c r="AC28" s="21">
         <v>3279</v>
       </c>
       <c r="AD28" s="21">
         <v>3322</v>
       </c>
       <c r="AE28" s="21">
         <v>2520</v>
       </c>
       <c r="AF28" s="21">
         <v>3013</v>
       </c>
-    </row>
-    <row r="29" spans="1:32" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG28" s="56">
+        <v>3335</v>
+      </c>
+    </row>
+    <row r="29" spans="1:33" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A29" s="10" t="s">
         <v>69</v>
       </c>
       <c r="B29" s="25" t="s">
         <v>52</v>
       </c>
       <c r="C29" s="20">
         <v>1781</v>
       </c>
       <c r="D29" s="20">
         <v>1508</v>
       </c>
       <c r="E29" s="21">
         <v>1019</v>
       </c>
       <c r="F29" s="21">
         <v>1218</v>
       </c>
       <c r="G29" s="21">
         <v>1140</v>
       </c>
       <c r="H29" s="21">
         <v>1103</v>
       </c>
       <c r="I29" s="21">
@@ -3501,52 +3586,55 @@
       </c>
       <c r="Y29" s="21">
         <v>1224</v>
       </c>
       <c r="Z29" s="21">
         <v>1445</v>
       </c>
       <c r="AA29" s="21">
         <v>1708</v>
       </c>
       <c r="AB29" s="21">
         <v>1517</v>
       </c>
       <c r="AC29" s="21">
         <v>1438</v>
       </c>
       <c r="AD29" s="21">
         <v>1472</v>
       </c>
       <c r="AE29" s="21">
         <v>1070</v>
       </c>
       <c r="AF29" s="21">
         <v>1402</v>
       </c>
-    </row>
-    <row r="30" spans="1:32" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG29" s="56">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="30" spans="1:33" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A30" s="10" t="s">
         <v>70</v>
       </c>
       <c r="B30" s="25" t="s">
         <v>53</v>
       </c>
       <c r="C30" s="20">
         <v>291</v>
       </c>
       <c r="D30" s="20">
         <v>178</v>
       </c>
       <c r="E30" s="21">
         <v>144</v>
       </c>
       <c r="F30" s="21">
         <v>250</v>
       </c>
       <c r="G30" s="21">
         <v>218</v>
       </c>
       <c r="H30" s="21">
         <v>300</v>
       </c>
       <c r="I30" s="21">
@@ -3599,52 +3687,55 @@
       </c>
       <c r="Y30" s="21">
         <v>247</v>
       </c>
       <c r="Z30" s="21">
         <v>206</v>
       </c>
       <c r="AA30" s="21">
         <v>287</v>
       </c>
       <c r="AB30" s="21">
         <v>300</v>
       </c>
       <c r="AC30" s="21">
         <v>230</v>
       </c>
       <c r="AD30" s="21">
         <v>288</v>
       </c>
       <c r="AE30" s="21">
         <v>192</v>
       </c>
       <c r="AF30" s="21">
         <v>234</v>
       </c>
-    </row>
-    <row r="31" spans="1:32" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG30" s="3">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="31" spans="1:33" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A31" s="10" t="s">
         <v>71</v>
       </c>
       <c r="B31" s="25" t="s">
         <v>54</v>
       </c>
       <c r="C31" s="20">
         <v>397</v>
       </c>
       <c r="D31" s="20">
         <v>304</v>
       </c>
       <c r="E31" s="21">
         <v>207</v>
       </c>
       <c r="F31" s="21">
         <v>283</v>
       </c>
       <c r="G31" s="21">
         <v>272</v>
       </c>
       <c r="H31" s="21">
         <v>256</v>
       </c>
       <c r="I31" s="21">
@@ -3697,52 +3788,55 @@
       </c>
       <c r="Y31" s="21">
         <v>265</v>
       </c>
       <c r="Z31" s="21">
         <v>254</v>
       </c>
       <c r="AA31" s="21">
         <v>406</v>
       </c>
       <c r="AB31" s="21">
         <v>403</v>
       </c>
       <c r="AC31" s="21">
         <v>394</v>
       </c>
       <c r="AD31" s="21">
         <v>375</v>
       </c>
       <c r="AE31" s="21">
         <v>327</v>
       </c>
       <c r="AF31" s="21">
         <v>319</v>
       </c>
-    </row>
-    <row r="32" spans="1:32" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG31" s="3">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="32" spans="1:33" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A32" s="10" t="s">
         <v>73</v>
       </c>
       <c r="B32" s="25" t="s">
         <v>56</v>
       </c>
       <c r="C32" s="20">
         <v>341</v>
       </c>
       <c r="D32" s="20">
         <v>293</v>
       </c>
       <c r="E32" s="21">
         <v>226</v>
       </c>
       <c r="F32" s="21">
         <v>249</v>
       </c>
       <c r="G32" s="21">
         <v>233</v>
       </c>
       <c r="H32" s="21">
         <v>243</v>
       </c>
       <c r="I32" s="21">
@@ -3795,52 +3889,55 @@
       </c>
       <c r="Y32" s="21">
         <v>262</v>
       </c>
       <c r="Z32" s="21">
         <v>201</v>
       </c>
       <c r="AA32" s="21">
         <v>353</v>
       </c>
       <c r="AB32" s="21">
         <v>302</v>
       </c>
       <c r="AC32" s="21">
         <v>240</v>
       </c>
       <c r="AD32" s="21">
         <v>254</v>
       </c>
       <c r="AE32" s="21">
         <v>215</v>
       </c>
       <c r="AF32" s="21">
         <v>199</v>
       </c>
-    </row>
-    <row r="33" spans="1:32" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG32" s="3">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="33" spans="1:33" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A33" s="10" t="s">
         <v>80</v>
       </c>
       <c r="B33" s="25" t="s">
         <v>63</v>
       </c>
       <c r="C33" s="20">
         <v>618</v>
       </c>
       <c r="D33" s="20">
         <v>427</v>
       </c>
       <c r="E33" s="21">
         <v>365</v>
       </c>
       <c r="F33" s="21">
         <v>465</v>
       </c>
       <c r="G33" s="21">
         <v>474</v>
       </c>
       <c r="H33" s="21">
         <v>458</v>
       </c>
       <c r="I33" s="21">
@@ -3893,52 +3990,55 @@
       </c>
       <c r="Y33" s="21">
         <v>409</v>
       </c>
       <c r="Z33" s="21">
         <v>406</v>
       </c>
       <c r="AA33" s="21">
         <v>607</v>
       </c>
       <c r="AB33" s="21">
         <v>501</v>
       </c>
       <c r="AC33" s="21">
         <v>580</v>
       </c>
       <c r="AD33" s="21">
         <v>551</v>
       </c>
       <c r="AE33" s="21">
         <v>411</v>
       </c>
       <c r="AF33" s="21">
         <v>472</v>
       </c>
-    </row>
-    <row r="34" spans="1:32" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG33" s="3">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="34" spans="1:33" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A34" s="10" t="s">
         <v>83</v>
       </c>
       <c r="B34" s="25" t="s">
         <v>66</v>
       </c>
       <c r="C34" s="20">
         <v>301</v>
       </c>
       <c r="D34" s="20">
         <v>227</v>
       </c>
       <c r="E34" s="21">
         <v>146</v>
       </c>
       <c r="F34" s="21">
         <v>163</v>
       </c>
       <c r="G34" s="21">
         <v>159</v>
       </c>
       <c r="H34" s="21">
         <v>152</v>
       </c>
       <c r="I34" s="21">
@@ -3991,52 +4091,55 @@
       </c>
       <c r="Y34" s="21">
         <v>123</v>
       </c>
       <c r="Z34" s="21">
         <v>145</v>
       </c>
       <c r="AA34" s="21">
         <v>251</v>
       </c>
       <c r="AB34" s="21">
         <v>218</v>
       </c>
       <c r="AC34" s="21">
         <v>206</v>
       </c>
       <c r="AD34" s="21">
         <v>200</v>
       </c>
       <c r="AE34" s="21">
         <v>224</v>
       </c>
       <c r="AF34" s="21">
         <v>258</v>
       </c>
-    </row>
-    <row r="35" spans="1:32" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG34" s="3">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="35" spans="1:33" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A35" s="10" t="s">
         <v>85</v>
       </c>
       <c r="B35" s="26" t="s">
         <v>68</v>
       </c>
       <c r="C35" s="20">
         <v>193</v>
       </c>
       <c r="D35" s="20">
         <v>137</v>
       </c>
       <c r="E35" s="21">
         <v>92</v>
       </c>
       <c r="F35" s="20">
         <v>122</v>
       </c>
       <c r="G35" s="21">
         <v>129</v>
       </c>
       <c r="H35" s="21">
         <v>101</v>
       </c>
       <c r="I35" s="21">
@@ -4089,87 +4192,91 @@
       </c>
       <c r="Y35" s="21">
         <v>150</v>
       </c>
       <c r="Z35" s="21">
         <v>132</v>
       </c>
       <c r="AA35" s="21">
         <v>254</v>
       </c>
       <c r="AB35" s="21">
         <v>176</v>
       </c>
       <c r="AC35" s="21">
         <v>191</v>
       </c>
       <c r="AD35" s="21">
         <v>182</v>
       </c>
       <c r="AE35" s="21">
         <v>81</v>
       </c>
       <c r="AF35" s="21">
         <v>129</v>
       </c>
-    </row>
-    <row r="36" spans="1:32" s="19" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AG35" s="3">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="36" spans="1:33" s="19" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="16"/>
-      <c r="B36" s="39" t="s">
+      <c r="B36" s="46" t="s">
         <v>0</v>
       </c>
-      <c r="C36" s="39"/>
-[...21 lines deleted...]
-      <c r="Y36" s="39"/>
+      <c r="C36" s="46"/>
+      <c r="D36" s="46"/>
+      <c r="E36" s="46"/>
+      <c r="F36" s="46"/>
+      <c r="G36" s="46"/>
+      <c r="H36" s="46"/>
+      <c r="I36" s="46"/>
+      <c r="J36" s="46"/>
+      <c r="K36" s="46"/>
+      <c r="L36" s="46"/>
+      <c r="M36" s="46"/>
+      <c r="N36" s="46"/>
+      <c r="O36" s="46"/>
+      <c r="P36" s="46"/>
+      <c r="Q36" s="46"/>
+      <c r="R36" s="46"/>
+      <c r="S36" s="46"/>
+      <c r="T36" s="46"/>
+      <c r="U36" s="46"/>
+      <c r="V36" s="46"/>
+      <c r="W36" s="46"/>
+      <c r="X36" s="46"/>
+      <c r="Y36" s="46"/>
       <c r="AA36" s="30"/>
       <c r="AB36" s="30"/>
       <c r="AC36" s="35"/>
       <c r="AD36" s="36"/>
       <c r="AE36" s="30"/>
       <c r="AF36" s="21"/>
-    </row>
-    <row r="37" spans="1:32" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG36" s="57"/>
+    </row>
+    <row r="37" spans="1:33" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A37" s="29" t="s">
         <v>26</v>
       </c>
       <c r="B37" s="27" t="s">
         <v>51</v>
       </c>
       <c r="C37" s="20">
         <v>9964</v>
       </c>
       <c r="D37" s="20">
         <v>7679</v>
       </c>
       <c r="E37" s="21">
         <v>5784</v>
       </c>
       <c r="F37" s="21">
         <v>6980</v>
       </c>
       <c r="G37" s="21">
         <v>6117</v>
       </c>
       <c r="H37" s="20">
         <v>6018</v>
       </c>
       <c r="I37" s="20">
@@ -4222,52 +4329,55 @@
       </c>
       <c r="Y37" s="20">
         <v>7010</v>
       </c>
       <c r="Z37" s="20">
         <v>7672</v>
       </c>
       <c r="AA37" s="20">
         <v>10295</v>
       </c>
       <c r="AB37" s="20">
         <v>9139</v>
       </c>
       <c r="AC37" s="20">
         <v>9386</v>
       </c>
       <c r="AD37" s="20">
         <v>8967</v>
       </c>
       <c r="AE37" s="20">
         <v>5931</v>
       </c>
       <c r="AF37" s="21">
         <v>7854</v>
       </c>
-    </row>
-    <row r="38" spans="1:32" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG37" s="56">
+        <v>8372</v>
+      </c>
+    </row>
+    <row r="38" spans="1:33" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A38" s="29" t="s">
         <v>70</v>
       </c>
       <c r="B38" s="26" t="s">
         <v>53</v>
       </c>
       <c r="C38" s="20">
         <v>204</v>
       </c>
       <c r="D38" s="20">
         <v>163</v>
       </c>
       <c r="E38" s="21">
         <v>124</v>
       </c>
       <c r="F38" s="21">
         <v>147</v>
       </c>
       <c r="G38" s="21">
         <v>93</v>
       </c>
       <c r="H38" s="20">
         <v>94</v>
       </c>
       <c r="I38" s="20">
@@ -4320,52 +4430,55 @@
       </c>
       <c r="Y38" s="20">
         <v>158</v>
       </c>
       <c r="Z38" s="20">
         <v>172</v>
       </c>
       <c r="AA38" s="20">
         <v>129</v>
       </c>
       <c r="AB38" s="20">
         <v>166</v>
       </c>
       <c r="AC38" s="20">
         <v>113</v>
       </c>
       <c r="AD38" s="20">
         <v>160</v>
       </c>
       <c r="AE38" s="20">
         <v>96</v>
       </c>
       <c r="AF38" s="21">
         <v>120</v>
       </c>
-    </row>
-    <row r="39" spans="1:32" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG38" s="3">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="39" spans="1:33" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A39" s="29" t="s">
         <v>71</v>
       </c>
       <c r="B39" s="26" t="s">
         <v>54</v>
       </c>
       <c r="C39" s="20">
         <v>130</v>
       </c>
       <c r="D39" s="20">
         <v>70</v>
       </c>
       <c r="E39" s="21">
         <v>69</v>
       </c>
       <c r="F39" s="21">
         <v>79</v>
       </c>
       <c r="G39" s="21">
         <v>93</v>
       </c>
       <c r="H39" s="20">
         <v>66</v>
       </c>
       <c r="I39" s="20">
@@ -4418,52 +4531,55 @@
       </c>
       <c r="Y39" s="20">
         <v>56</v>
       </c>
       <c r="Z39" s="20">
         <v>35</v>
       </c>
       <c r="AA39" s="20">
         <v>104</v>
       </c>
       <c r="AB39" s="20">
         <v>93</v>
       </c>
       <c r="AC39" s="20">
         <v>120</v>
       </c>
       <c r="AD39" s="20">
         <v>116</v>
       </c>
       <c r="AE39" s="20">
         <v>64</v>
       </c>
       <c r="AF39" s="21">
         <v>122</v>
       </c>
-    </row>
-    <row r="40" spans="1:32" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG39" s="3">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="40" spans="1:33" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A40" s="29" t="s">
         <v>72</v>
       </c>
       <c r="B40" s="26" t="s">
         <v>55</v>
       </c>
       <c r="C40" s="23">
         <v>351</v>
       </c>
       <c r="D40" s="23">
         <v>243</v>
       </c>
       <c r="E40" s="22">
         <v>123</v>
       </c>
       <c r="F40" s="22">
         <v>210</v>
       </c>
       <c r="G40" s="22">
         <v>164</v>
       </c>
       <c r="H40" s="23">
         <v>174</v>
       </c>
       <c r="I40" s="23">
@@ -4516,52 +4632,55 @@
       </c>
       <c r="Y40" s="20">
         <v>185</v>
       </c>
       <c r="Z40" s="20">
         <v>204</v>
       </c>
       <c r="AA40" s="20">
         <v>268</v>
       </c>
       <c r="AB40" s="20">
         <v>288</v>
       </c>
       <c r="AC40" s="20">
         <v>229</v>
       </c>
       <c r="AD40" s="20">
         <v>191</v>
       </c>
       <c r="AE40" s="20">
         <v>219</v>
       </c>
       <c r="AF40" s="21">
         <v>184</v>
       </c>
-    </row>
-    <row r="41" spans="1:32" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG40" s="3">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="41" spans="1:33" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A41" s="29" t="s">
         <v>73</v>
       </c>
       <c r="B41" s="26" t="s">
         <v>56</v>
       </c>
       <c r="C41" s="20">
         <v>928</v>
       </c>
       <c r="D41" s="20">
         <v>711</v>
       </c>
       <c r="E41" s="21">
         <v>475</v>
       </c>
       <c r="F41" s="21">
         <v>689</v>
       </c>
       <c r="G41" s="21">
         <v>502</v>
       </c>
       <c r="H41" s="20">
         <v>597</v>
       </c>
       <c r="I41" s="20">
@@ -4614,52 +4733,55 @@
       </c>
       <c r="Y41" s="20">
         <v>587</v>
       </c>
       <c r="Z41" s="20">
         <v>580</v>
       </c>
       <c r="AA41" s="20">
         <v>944</v>
       </c>
       <c r="AB41" s="20">
         <v>696</v>
       </c>
       <c r="AC41" s="20">
         <v>841</v>
       </c>
       <c r="AD41" s="20">
         <v>643</v>
       </c>
       <c r="AE41" s="20">
         <v>420</v>
       </c>
       <c r="AF41" s="21">
         <v>572</v>
       </c>
-    </row>
-    <row r="42" spans="1:32" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG41" s="56">
+        <v>1135</v>
+      </c>
+    </row>
+    <row r="42" spans="1:33" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A42" s="29" t="s">
         <v>74</v>
       </c>
       <c r="B42" s="26" t="s">
         <v>57</v>
       </c>
       <c r="C42" s="20">
         <v>669</v>
       </c>
       <c r="D42" s="20">
         <v>559</v>
       </c>
       <c r="E42" s="21">
         <v>380</v>
       </c>
       <c r="F42" s="21">
         <v>444</v>
       </c>
       <c r="G42" s="21">
         <v>474</v>
       </c>
       <c r="H42" s="20">
         <v>384</v>
       </c>
       <c r="I42" s="20">
@@ -4712,52 +4834,55 @@
       </c>
       <c r="Y42" s="20">
         <v>657</v>
       </c>
       <c r="Z42" s="20">
         <v>613</v>
       </c>
       <c r="AA42" s="20">
         <v>778</v>
       </c>
       <c r="AB42" s="20">
         <v>597</v>
       </c>
       <c r="AC42" s="20">
         <v>645</v>
       </c>
       <c r="AD42" s="20">
         <v>559</v>
       </c>
       <c r="AE42" s="20">
         <v>404</v>
       </c>
       <c r="AF42" s="21">
         <v>544</v>
       </c>
-    </row>
-    <row r="43" spans="1:32" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG42" s="3">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="43" spans="1:33" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A43" s="29" t="s">
         <v>75</v>
       </c>
       <c r="B43" s="26" t="s">
         <v>58</v>
       </c>
       <c r="C43" s="20">
         <v>856</v>
       </c>
       <c r="D43" s="20">
         <v>719</v>
       </c>
       <c r="E43" s="21">
         <v>529</v>
       </c>
       <c r="F43" s="21">
         <v>696</v>
       </c>
       <c r="G43" s="21">
         <v>620</v>
       </c>
       <c r="H43" s="20">
         <v>597</v>
       </c>
       <c r="I43" s="20">
@@ -4810,52 +4935,55 @@
       </c>
       <c r="Y43" s="20">
         <v>490</v>
       </c>
       <c r="Z43" s="20">
         <v>495</v>
       </c>
       <c r="AA43" s="20">
         <v>823</v>
       </c>
       <c r="AB43" s="20">
         <v>751</v>
       </c>
       <c r="AC43" s="20">
         <v>646</v>
       </c>
       <c r="AD43" s="20">
         <v>626</v>
       </c>
       <c r="AE43" s="20">
         <v>410</v>
       </c>
       <c r="AF43" s="21">
         <v>613</v>
       </c>
-    </row>
-    <row r="44" spans="1:32" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG43" s="3">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="44" spans="1:33" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A44" s="29" t="s">
         <v>76</v>
       </c>
       <c r="B44" s="26" t="s">
         <v>59</v>
       </c>
       <c r="C44" s="20">
         <v>689</v>
       </c>
       <c r="D44" s="20">
         <v>554</v>
       </c>
       <c r="E44" s="21">
         <v>498</v>
       </c>
       <c r="F44" s="21">
         <v>613</v>
       </c>
       <c r="G44" s="21">
         <v>470</v>
       </c>
       <c r="H44" s="20">
         <v>427</v>
       </c>
       <c r="I44" s="20">
@@ -4908,52 +5036,55 @@
       </c>
       <c r="Y44" s="20">
         <v>547</v>
       </c>
       <c r="Z44" s="20">
         <v>543</v>
       </c>
       <c r="AA44" s="20">
         <v>871</v>
       </c>
       <c r="AB44" s="20">
         <v>634</v>
       </c>
       <c r="AC44" s="20">
         <v>692</v>
       </c>
       <c r="AD44" s="20">
         <v>933</v>
       </c>
       <c r="AE44" s="20">
         <v>400</v>
       </c>
       <c r="AF44" s="21">
         <v>494</v>
       </c>
-    </row>
-    <row r="45" spans="1:32" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG44" s="3">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="45" spans="1:33" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A45" s="29" t="s">
         <v>77</v>
       </c>
       <c r="B45" s="26" t="s">
         <v>60</v>
       </c>
       <c r="C45" s="20">
         <v>1166</v>
       </c>
       <c r="D45" s="20">
         <v>797</v>
       </c>
       <c r="E45" s="21">
         <v>577</v>
       </c>
       <c r="F45" s="21">
         <v>734</v>
       </c>
       <c r="G45" s="21">
         <v>608</v>
       </c>
       <c r="H45" s="20">
         <v>722</v>
       </c>
       <c r="I45" s="20">
@@ -5006,52 +5137,55 @@
       </c>
       <c r="Y45" s="20">
         <v>701</v>
       </c>
       <c r="Z45" s="20">
         <v>643</v>
       </c>
       <c r="AA45" s="20">
         <v>1073</v>
       </c>
       <c r="AB45" s="20">
         <v>921</v>
       </c>
       <c r="AC45" s="20">
         <v>943</v>
       </c>
       <c r="AD45" s="20">
         <v>975</v>
       </c>
       <c r="AE45" s="20">
         <v>663</v>
       </c>
       <c r="AF45" s="21">
         <v>905</v>
       </c>
-    </row>
-    <row r="46" spans="1:32" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG45" s="3">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="46" spans="1:33" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A46" s="29" t="s">
         <v>78</v>
       </c>
       <c r="B46" s="26" t="s">
         <v>61</v>
       </c>
       <c r="C46" s="20">
         <v>241</v>
       </c>
       <c r="D46" s="20">
         <v>206</v>
       </c>
       <c r="E46" s="21">
         <v>167</v>
       </c>
       <c r="F46" s="21">
         <v>147</v>
       </c>
       <c r="G46" s="21">
         <v>143</v>
       </c>
       <c r="H46" s="20">
         <v>166</v>
       </c>
       <c r="I46" s="20">
@@ -5104,52 +5238,55 @@
       </c>
       <c r="Y46" s="20">
         <v>152</v>
       </c>
       <c r="Z46" s="20">
         <v>180</v>
       </c>
       <c r="AA46" s="20">
         <v>267</v>
       </c>
       <c r="AB46" s="20">
         <v>261</v>
       </c>
       <c r="AC46" s="20">
         <v>336</v>
       </c>
       <c r="AD46" s="20">
         <v>233</v>
       </c>
       <c r="AE46" s="20">
         <v>162</v>
       </c>
       <c r="AF46" s="21">
         <v>181</v>
       </c>
-    </row>
-    <row r="47" spans="1:32" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG46" s="3">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="47" spans="1:33" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A47" s="29" t="s">
         <v>79</v>
       </c>
       <c r="B47" s="26" t="s">
         <v>62</v>
       </c>
       <c r="C47" s="20">
         <v>1177</v>
       </c>
       <c r="D47" s="20">
         <v>870</v>
       </c>
       <c r="E47" s="21">
         <v>769</v>
       </c>
       <c r="F47" s="21">
         <v>824</v>
       </c>
       <c r="G47" s="21">
         <v>766</v>
       </c>
       <c r="H47" s="20">
         <v>609</v>
       </c>
       <c r="I47" s="20">
@@ -5202,52 +5339,55 @@
       </c>
       <c r="Y47" s="20">
         <v>940</v>
       </c>
       <c r="Z47" s="20">
         <v>1167</v>
       </c>
       <c r="AA47" s="20">
         <v>1438</v>
       </c>
       <c r="AB47" s="20">
         <v>1468</v>
       </c>
       <c r="AC47" s="20">
         <v>1619</v>
       </c>
       <c r="AD47" s="20">
         <v>1400</v>
       </c>
       <c r="AE47" s="20">
         <v>980</v>
       </c>
       <c r="AF47" s="21">
         <v>1323</v>
       </c>
-    </row>
-    <row r="48" spans="1:32" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG47" s="56">
+        <v>1054</v>
+      </c>
+    </row>
+    <row r="48" spans="1:33" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A48" s="29" t="s">
         <v>80</v>
       </c>
       <c r="B48" s="26" t="s">
         <v>63</v>
       </c>
       <c r="C48" s="20">
         <v>1201</v>
       </c>
       <c r="D48" s="20">
         <v>865</v>
       </c>
       <c r="E48" s="21">
         <v>700</v>
       </c>
       <c r="F48" s="21">
         <v>804</v>
       </c>
       <c r="G48" s="21">
         <v>823</v>
       </c>
       <c r="H48" s="20">
         <v>829</v>
       </c>
       <c r="I48" s="20">
@@ -5300,52 +5440,55 @@
       </c>
       <c r="Y48" s="20">
         <v>943</v>
       </c>
       <c r="Z48" s="20">
         <v>975</v>
       </c>
       <c r="AA48" s="20">
         <v>1292</v>
       </c>
       <c r="AB48" s="20">
         <v>1133</v>
       </c>
       <c r="AC48" s="20">
         <v>1114</v>
       </c>
       <c r="AD48" s="20">
         <v>1215</v>
       </c>
       <c r="AE48" s="20">
         <v>721</v>
       </c>
       <c r="AF48" s="21">
         <v>994</v>
       </c>
-    </row>
-    <row r="49" spans="1:32" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG48" s="3">
+        <v>952</v>
+      </c>
+    </row>
+    <row r="49" spans="1:33" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A49" s="29" t="s">
         <v>81</v>
       </c>
       <c r="B49" s="26" t="s">
         <v>64</v>
       </c>
       <c r="C49" s="20">
         <v>764</v>
       </c>
       <c r="D49" s="20">
         <v>666</v>
       </c>
       <c r="E49" s="21">
         <v>457</v>
       </c>
       <c r="F49" s="21">
         <v>534</v>
       </c>
       <c r="G49" s="21">
         <v>424</v>
       </c>
       <c r="H49" s="20">
         <v>401</v>
       </c>
       <c r="I49" s="20">
@@ -5398,52 +5541,55 @@
       </c>
       <c r="Y49" s="20">
         <v>615</v>
       </c>
       <c r="Z49" s="20">
         <v>861</v>
       </c>
       <c r="AA49" s="20">
         <v>765</v>
       </c>
       <c r="AB49" s="20">
         <v>635</v>
       </c>
       <c r="AC49" s="20">
         <v>601</v>
       </c>
       <c r="AD49" s="20">
         <v>580</v>
       </c>
       <c r="AE49" s="20">
         <v>390</v>
       </c>
       <c r="AF49" s="21">
         <v>545</v>
       </c>
-    </row>
-    <row r="50" spans="1:32" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG49" s="3">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="50" spans="1:33" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A50" s="29" t="s">
         <v>82</v>
       </c>
       <c r="B50" s="26" t="s">
         <v>65</v>
       </c>
       <c r="C50" s="20">
         <v>298</v>
       </c>
       <c r="D50" s="20">
         <v>202</v>
       </c>
       <c r="E50" s="21">
         <v>149</v>
       </c>
       <c r="F50" s="21">
         <v>177</v>
       </c>
       <c r="G50" s="21">
         <v>137</v>
       </c>
       <c r="H50" s="20">
         <v>136</v>
       </c>
       <c r="I50" s="20">
@@ -5496,52 +5642,55 @@
       </c>
       <c r="Y50" s="20">
         <v>189</v>
       </c>
       <c r="Z50" s="20">
         <v>237</v>
       </c>
       <c r="AA50" s="20">
         <v>243</v>
       </c>
       <c r="AB50" s="20">
         <v>276</v>
       </c>
       <c r="AC50" s="20">
         <v>245</v>
       </c>
       <c r="AD50" s="20">
         <v>216</v>
       </c>
       <c r="AE50" s="20">
         <v>152</v>
       </c>
       <c r="AF50" s="21">
         <v>261</v>
       </c>
-    </row>
-    <row r="51" spans="1:32" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG50" s="3">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="51" spans="1:33" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A51" s="29" t="s">
         <v>83</v>
       </c>
       <c r="B51" s="26" t="s">
         <v>66</v>
       </c>
       <c r="C51" s="20">
         <v>575</v>
       </c>
       <c r="D51" s="20">
         <v>462</v>
       </c>
       <c r="E51" s="21">
         <v>347</v>
       </c>
       <c r="F51" s="21">
         <v>390</v>
       </c>
       <c r="G51" s="21">
         <v>282</v>
       </c>
       <c r="H51" s="20">
         <v>365</v>
       </c>
       <c r="I51" s="20">
@@ -5594,52 +5743,55 @@
       </c>
       <c r="Y51" s="20">
         <v>296</v>
       </c>
       <c r="Z51" s="20">
         <v>374</v>
       </c>
       <c r="AA51" s="20">
         <v>509</v>
       </c>
       <c r="AB51" s="20">
         <v>524</v>
       </c>
       <c r="AC51" s="20">
         <v>512</v>
       </c>
       <c r="AD51" s="20">
         <v>422</v>
       </c>
       <c r="AE51" s="20">
         <v>310</v>
       </c>
       <c r="AF51" s="21">
         <v>395</v>
       </c>
-    </row>
-    <row r="52" spans="1:32" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG51" s="3">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="52" spans="1:33" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A52" s="29" t="s">
         <v>84</v>
       </c>
       <c r="B52" s="26" t="s">
         <v>67</v>
       </c>
       <c r="C52" s="20">
         <v>535</v>
       </c>
       <c r="D52" s="20">
         <v>434</v>
       </c>
       <c r="E52" s="21">
         <v>338</v>
       </c>
       <c r="F52" s="20">
         <v>347</v>
       </c>
       <c r="G52" s="21">
         <v>420</v>
       </c>
       <c r="H52" s="20">
         <v>360</v>
       </c>
       <c r="I52" s="20">
@@ -5692,52 +5844,55 @@
       </c>
       <c r="Y52" s="20">
         <v>384</v>
       </c>
       <c r="Z52" s="20">
         <v>473</v>
       </c>
       <c r="AA52" s="20">
         <v>566</v>
       </c>
       <c r="AB52" s="20">
         <v>473</v>
       </c>
       <c r="AC52" s="20">
         <v>533</v>
       </c>
       <c r="AD52" s="20">
         <v>543</v>
       </c>
       <c r="AE52" s="20">
         <v>421</v>
       </c>
       <c r="AF52" s="21">
         <v>444</v>
       </c>
-    </row>
-    <row r="53" spans="1:32" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG52" s="3">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="53" spans="1:33" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A53" s="12" t="s">
         <v>85</v>
       </c>
       <c r="B53" s="28" t="s">
         <v>68</v>
       </c>
       <c r="C53" s="24">
         <v>180</v>
       </c>
       <c r="D53" s="24">
         <v>158</v>
       </c>
       <c r="E53" s="24">
         <v>82</v>
       </c>
       <c r="F53" s="24">
         <v>145</v>
       </c>
       <c r="G53" s="24">
         <v>98</v>
       </c>
       <c r="H53" s="24">
         <v>91</v>
       </c>
       <c r="I53" s="24">
@@ -5790,70 +5945,73 @@
       </c>
       <c r="Y53" s="24">
         <v>110</v>
       </c>
       <c r="Z53" s="24">
         <v>120</v>
       </c>
       <c r="AA53" s="24">
         <v>225</v>
       </c>
       <c r="AB53" s="24">
         <v>223</v>
       </c>
       <c r="AC53" s="24">
         <v>197</v>
       </c>
       <c r="AD53" s="24">
         <v>155</v>
       </c>
       <c r="AE53" s="24">
         <v>119</v>
       </c>
       <c r="AF53" s="24">
         <v>157</v>
       </c>
-    </row>
-    <row r="54" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG53" s="58">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="54" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A54" s="11"/>
       <c r="B54" s="2"/>
     </row>
-    <row r="55" spans="1:32" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A55" s="11"/>
       <c r="B55" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="AA6:AF6"/>
     <mergeCell ref="B36:Y36"/>
     <mergeCell ref="B27:Y27"/>
     <mergeCell ref="B2:V2"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="O6:Z6"/>
     <mergeCell ref="B8:Y8"/>
+    <mergeCell ref="AA6:AG6"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>