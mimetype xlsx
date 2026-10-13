--- v4 (2026-09-20)
+++ v5 (2026-10-13)
@@ -3,63 +3,63 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="17130" windowHeight="6150" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="17130" windowHeight="6150"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="4" r:id="rId1"/>
     <sheet name="Conventions" sheetId="7" r:id="rId2"/>
     <sheet name="Indicator" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="161" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="162" uniqueCount="91">
   <si>
     <t>Rural population</t>
   </si>
   <si>
     <t>Urban population</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
@@ -712,91 +712,91 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2 2" xfId="3"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1074,51 +1074,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:b.kuandyk@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B20"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="43.85546875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="82.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B1" s="37">
         <v>613301</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="14" t="s">
         <v>31</v>
       </c>
       <c r="B2" s="38" t="s">
         <v>21</v>
       </c>
     </row>
@@ -1201,59 +1201,59 @@
       <c r="B12" s="7" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" s="14" t="s">
         <v>42</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="14" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A15" s="15" t="s">
         <v>44</v>
       </c>
       <c r="B15" s="8">
-        <v>46272</v>
+        <v>46300</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A16" s="15" t="s">
         <v>45</v>
       </c>
       <c r="B16" s="8">
-        <v>46300</v>
+        <v>46332</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="14" t="s">
         <v>46</v>
       </c>
       <c r="B17" s="40" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="14" t="s">
         <v>47</v>
       </c>
       <c r="B18" s="41" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="14" t="s">
         <v>48</v>
       </c>
       <c r="B19" s="42" t="s">
         <v>87</v>
       </c>
@@ -1280,181 +1280,182 @@
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E9" sqref="E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="62.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="181.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="5" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:AG55"/>
+  <dimension ref="A2:AH55"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="E7" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="AG9" sqref="AG9:AG53"/>
+    <sheetView topLeftCell="H25" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="AH9" sqref="AH9:AH53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="23.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="10" width="9.140625" style="1"/>
     <col min="11" max="11" width="10" style="1" customWidth="1"/>
     <col min="12" max="22" width="9.140625" style="1"/>
     <col min="23" max="23" width="9.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:33" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:34" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="9"/>
-      <c r="B2" s="48" t="s">
+      <c r="B2" s="50" t="s">
         <v>50</v>
       </c>
-      <c r="C2" s="48"/>
-[...20 lines deleted...]
-    <row r="3" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="C2" s="50"/>
+      <c r="D2" s="50"/>
+      <c r="E2" s="50"/>
+      <c r="F2" s="50"/>
+      <c r="G2" s="50"/>
+      <c r="H2" s="50"/>
+      <c r="I2" s="50"/>
+      <c r="J2" s="50"/>
+      <c r="K2" s="50"/>
+      <c r="L2" s="50"/>
+      <c r="M2" s="50"/>
+      <c r="N2" s="50"/>
+      <c r="O2" s="50"/>
+      <c r="P2" s="50"/>
+      <c r="Q2" s="50"/>
+      <c r="R2" s="50"/>
+      <c r="S2" s="50"/>
+      <c r="T2" s="50"/>
+      <c r="U2" s="50"/>
+      <c r="V2" s="50"/>
+    </row>
+    <row r="3" spans="1:34" x14ac:dyDescent="0.25">
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
     </row>
-    <row r="4" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:34" x14ac:dyDescent="0.25">
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
     </row>
-    <row r="5" spans="1:33" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:34" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A5" s="16"/>
       <c r="C5" s="31"/>
       <c r="D5" s="31"/>
       <c r="E5" s="32"/>
       <c r="F5" s="32"/>
       <c r="G5" s="32"/>
       <c r="H5" s="32"/>
       <c r="I5" s="32"/>
       <c r="J5" s="32"/>
       <c r="K5" s="32"/>
       <c r="L5" s="32"/>
       <c r="M5" s="32"/>
       <c r="N5" s="32"/>
       <c r="O5" s="32"/>
       <c r="P5" s="32"/>
       <c r="Q5" s="32"/>
       <c r="R5" s="32"/>
       <c r="S5" s="32"/>
       <c r="T5" s="32"/>
       <c r="U5" s="32"/>
       <c r="V5" s="32"/>
       <c r="W5" s="32"/>
       <c r="X5" s="33"/>
       <c r="Y5" s="32"/>
       <c r="Z5" s="32"/>
-      <c r="AG5" s="33" t="s">
+      <c r="AH5" s="33" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="6" spans="1:33" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A6" s="49" t="s">
+    <row r="6" spans="1:34" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A6" s="51" t="s">
         <v>25</v>
       </c>
-      <c r="B6" s="52"/>
-      <c r="C6" s="51">
+      <c r="B6" s="54"/>
+      <c r="C6" s="53">
         <v>2024</v>
       </c>
-      <c r="D6" s="51"/>
-[...10 lines deleted...]
-      <c r="O6" s="44">
+      <c r="D6" s="53"/>
+      <c r="E6" s="53"/>
+      <c r="F6" s="53"/>
+      <c r="G6" s="53"/>
+      <c r="H6" s="53"/>
+      <c r="I6" s="53"/>
+      <c r="J6" s="53"/>
+      <c r="K6" s="53"/>
+      <c r="L6" s="53"/>
+      <c r="M6" s="53"/>
+      <c r="N6" s="53"/>
+      <c r="O6" s="56">
         <v>2025</v>
       </c>
-      <c r="P6" s="45"/>
-[...10 lines deleted...]
-      <c r="AA6" s="44">
+      <c r="P6" s="57"/>
+      <c r="Q6" s="57"/>
+      <c r="R6" s="57"/>
+      <c r="S6" s="57"/>
+      <c r="T6" s="57"/>
+      <c r="U6" s="57"/>
+      <c r="V6" s="57"/>
+      <c r="W6" s="57"/>
+      <c r="X6" s="57"/>
+      <c r="Y6" s="57"/>
+      <c r="Z6" s="57"/>
+      <c r="AA6" s="56">
         <v>2026</v>
       </c>
-      <c r="AB6" s="45"/>
-[...8 lines deleted...]
-      <c r="B7" s="53"/>
+      <c r="AB6" s="57"/>
+      <c r="AC6" s="57"/>
+      <c r="AD6" s="57"/>
+      <c r="AE6" s="57"/>
+      <c r="AF6" s="57"/>
+      <c r="AG6" s="57"/>
+      <c r="AH6" s="57"/>
+    </row>
+    <row r="7" spans="1:34" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A7" s="52"/>
+      <c r="B7" s="55"/>
       <c r="C7" s="34" t="s">
         <v>2</v>
       </c>
       <c r="D7" s="34" t="s">
         <v>3</v>
       </c>
       <c r="E7" s="34" t="s">
         <v>4</v>
       </c>
       <c r="F7" s="34" t="s">
         <v>5</v>
       </c>
       <c r="G7" s="34" t="s">
         <v>6</v>
       </c>
       <c r="H7" s="34" t="s">
         <v>7</v>
       </c>
       <c r="I7" s="34" t="s">
         <v>8</v>
       </c>
       <c r="J7" s="34" t="s">
         <v>9</v>
       </c>
       <c r="K7" s="34" t="s">
@@ -1504,81 +1505,84 @@
       </c>
       <c r="Z7" s="34" t="s">
         <v>13</v>
       </c>
       <c r="AA7" s="34" t="s">
         <v>2</v>
       </c>
       <c r="AB7" s="34" t="s">
         <v>3</v>
       </c>
       <c r="AC7" s="34" t="s">
         <v>4</v>
       </c>
       <c r="AD7" s="34" t="s">
         <v>5</v>
       </c>
       <c r="AE7" s="34" t="s">
         <v>6</v>
       </c>
       <c r="AF7" s="34" t="s">
         <v>7</v>
       </c>
       <c r="AG7" s="34" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="8" spans="1:33" s="19" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AH7" s="34" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="8" spans="1:34" s="19" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="18"/>
-      <c r="B8" s="54" t="s">
+      <c r="B8" s="58" t="s">
         <v>15</v>
       </c>
-      <c r="C8" s="54"/>
-[...23 lines deleted...]
-    <row r="9" spans="1:33" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="C8" s="58"/>
+      <c r="D8" s="58"/>
+      <c r="E8" s="58"/>
+      <c r="F8" s="58"/>
+      <c r="G8" s="58"/>
+      <c r="H8" s="58"/>
+      <c r="I8" s="58"/>
+      <c r="J8" s="58"/>
+      <c r="K8" s="58"/>
+      <c r="L8" s="58"/>
+      <c r="M8" s="58"/>
+      <c r="N8" s="58"/>
+      <c r="O8" s="58"/>
+      <c r="P8" s="58"/>
+      <c r="Q8" s="58"/>
+      <c r="R8" s="58"/>
+      <c r="S8" s="58"/>
+      <c r="T8" s="58"/>
+      <c r="U8" s="58"/>
+      <c r="V8" s="58"/>
+      <c r="W8" s="58"/>
+      <c r="X8" s="58"/>
+      <c r="Y8" s="58"/>
+    </row>
+    <row r="9" spans="1:34" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="19" t="s">
         <v>51</v>
       </c>
       <c r="C9" s="20">
         <v>13886</v>
       </c>
       <c r="D9" s="20">
         <v>10753</v>
       </c>
       <c r="E9" s="21">
         <v>7983</v>
       </c>
       <c r="F9" s="21">
         <v>9730</v>
       </c>
       <c r="G9" s="22">
         <v>8742</v>
       </c>
       <c r="H9" s="21">
         <v>8631</v>
       </c>
       <c r="I9" s="21">
@@ -1631,55 +1635,58 @@
       </c>
       <c r="Y9" s="21">
         <v>9690</v>
       </c>
       <c r="Z9" s="21">
         <v>10461</v>
       </c>
       <c r="AA9" s="21">
         <v>14161</v>
       </c>
       <c r="AB9" s="21">
         <v>12556</v>
       </c>
       <c r="AC9" s="21">
         <v>12665</v>
       </c>
       <c r="AD9" s="21">
         <v>12289</v>
       </c>
       <c r="AE9" s="21">
         <v>8451</v>
       </c>
       <c r="AF9" s="21">
         <v>10867</v>
       </c>
-      <c r="AG9" s="55">
+      <c r="AG9" s="44">
         <v>11707</v>
       </c>
-    </row>
-    <row r="10" spans="1:33" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AH9" s="44">
+        <v>15789</v>
+      </c>
+    </row>
+    <row r="10" spans="1:34" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="10" t="s">
         <v>69</v>
       </c>
       <c r="B10" s="25" t="s">
         <v>52</v>
       </c>
       <c r="C10" s="20">
         <v>1781</v>
       </c>
       <c r="D10" s="20">
         <v>1508</v>
       </c>
       <c r="E10" s="21">
         <v>1019</v>
       </c>
       <c r="F10" s="21">
         <v>1218</v>
       </c>
       <c r="G10" s="22">
         <v>1140</v>
       </c>
       <c r="H10" s="21">
         <v>1103</v>
       </c>
       <c r="I10" s="21">
@@ -1732,55 +1739,58 @@
       </c>
       <c r="Y10" s="21">
         <v>1224</v>
       </c>
       <c r="Z10" s="21">
         <v>1445</v>
       </c>
       <c r="AA10" s="21">
         <v>1708</v>
       </c>
       <c r="AB10" s="21">
         <v>1517</v>
       </c>
       <c r="AC10" s="21">
         <v>1438</v>
       </c>
       <c r="AD10" s="21">
         <v>1472</v>
       </c>
       <c r="AE10" s="21">
         <v>1070</v>
       </c>
       <c r="AF10" s="21">
         <v>1402</v>
       </c>
-      <c r="AG10" s="55">
+      <c r="AG10" s="44">
         <v>1550</v>
       </c>
-    </row>
-    <row r="11" spans="1:33" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AH10" s="44">
+        <v>2075</v>
+      </c>
+    </row>
+    <row r="11" spans="1:34" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A11" s="10" t="s">
         <v>70</v>
       </c>
       <c r="B11" s="25" t="s">
         <v>53</v>
       </c>
       <c r="C11" s="20">
         <v>495</v>
       </c>
       <c r="D11" s="20">
         <v>341</v>
       </c>
       <c r="E11" s="21">
         <v>268</v>
       </c>
       <c r="F11" s="21">
         <v>397</v>
       </c>
       <c r="G11" s="22">
         <v>311</v>
       </c>
       <c r="H11" s="21">
         <v>394</v>
       </c>
       <c r="I11" s="21">
@@ -1833,55 +1843,58 @@
       </c>
       <c r="Y11" s="21">
         <v>405</v>
       </c>
       <c r="Z11" s="21">
         <v>378</v>
       </c>
       <c r="AA11" s="21">
         <v>416</v>
       </c>
       <c r="AB11" s="21">
         <v>466</v>
       </c>
       <c r="AC11" s="21">
         <v>343</v>
       </c>
       <c r="AD11" s="21">
         <v>448</v>
       </c>
       <c r="AE11" s="21">
         <v>288</v>
       </c>
       <c r="AF11" s="21">
         <v>354</v>
       </c>
-      <c r="AG11" s="55">
+      <c r="AG11" s="44">
         <v>339</v>
       </c>
-    </row>
-    <row r="12" spans="1:33" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AH11" s="44">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="12" spans="1:34" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="10" t="s">
         <v>71</v>
       </c>
       <c r="B12" s="25" t="s">
         <v>54</v>
       </c>
       <c r="C12" s="20">
         <v>527</v>
       </c>
       <c r="D12" s="20">
         <v>374</v>
       </c>
       <c r="E12" s="21">
         <v>276</v>
       </c>
       <c r="F12" s="21">
         <v>362</v>
       </c>
       <c r="G12" s="22">
         <v>365</v>
       </c>
       <c r="H12" s="21">
         <v>322</v>
       </c>
       <c r="I12" s="21">
@@ -1934,55 +1947,58 @@
       </c>
       <c r="Y12" s="21">
         <v>321</v>
       </c>
       <c r="Z12" s="21">
         <v>289</v>
       </c>
       <c r="AA12" s="21">
         <v>510</v>
       </c>
       <c r="AB12" s="21">
         <v>496</v>
       </c>
       <c r="AC12" s="21">
         <v>514</v>
       </c>
       <c r="AD12" s="21">
         <v>491</v>
       </c>
       <c r="AE12" s="21">
         <v>391</v>
       </c>
       <c r="AF12" s="21">
         <v>441</v>
       </c>
-      <c r="AG12" s="55">
+      <c r="AG12" s="44">
         <v>388</v>
       </c>
-    </row>
-    <row r="13" spans="1:33" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AH12" s="44">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="13" spans="1:34" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A13" s="10" t="s">
         <v>72</v>
       </c>
       <c r="B13" s="25" t="s">
         <v>55</v>
       </c>
       <c r="C13" s="23">
         <v>351</v>
       </c>
       <c r="D13" s="23">
         <v>243</v>
       </c>
       <c r="E13" s="22">
         <v>123</v>
       </c>
       <c r="F13" s="22">
         <v>210</v>
       </c>
       <c r="G13" s="22">
         <v>164</v>
       </c>
       <c r="H13" s="22">
         <v>174</v>
       </c>
       <c r="I13" s="22">
@@ -2035,55 +2051,58 @@
       </c>
       <c r="Y13" s="21">
         <v>185</v>
       </c>
       <c r="Z13" s="21">
         <v>204</v>
       </c>
       <c r="AA13" s="21">
         <v>268</v>
       </c>
       <c r="AB13" s="21">
         <v>288</v>
       </c>
       <c r="AC13" s="21">
         <v>229</v>
       </c>
       <c r="AD13" s="21">
         <v>191</v>
       </c>
       <c r="AE13" s="21">
         <v>219</v>
       </c>
       <c r="AF13" s="21">
         <v>184</v>
       </c>
-      <c r="AG13" s="55">
+      <c r="AG13" s="44">
         <v>227</v>
       </c>
-    </row>
-    <row r="14" spans="1:33" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AH13" s="44">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="14" spans="1:34" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A14" s="10" t="s">
         <v>73</v>
       </c>
       <c r="B14" s="25" t="s">
         <v>56</v>
       </c>
       <c r="C14" s="20">
         <v>1269</v>
       </c>
       <c r="D14" s="20">
         <v>1004</v>
       </c>
       <c r="E14" s="21">
         <v>701</v>
       </c>
       <c r="F14" s="21">
         <v>938</v>
       </c>
       <c r="G14" s="22">
         <v>735</v>
       </c>
       <c r="H14" s="21">
         <v>840</v>
       </c>
       <c r="I14" s="21">
@@ -2136,55 +2155,58 @@
       </c>
       <c r="Y14" s="21">
         <v>849</v>
       </c>
       <c r="Z14" s="21">
         <v>781</v>
       </c>
       <c r="AA14" s="21">
         <v>1297</v>
       </c>
       <c r="AB14" s="21">
         <v>998</v>
       </c>
       <c r="AC14" s="21">
         <v>1081</v>
       </c>
       <c r="AD14" s="21">
         <v>897</v>
       </c>
       <c r="AE14" s="21">
         <v>635</v>
       </c>
       <c r="AF14" s="21">
         <v>771</v>
       </c>
-      <c r="AG14" s="55">
+      <c r="AG14" s="44">
         <v>1481</v>
       </c>
-    </row>
-    <row r="15" spans="1:33" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AH14" s="44">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="15" spans="1:34" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A15" s="10" t="s">
         <v>74</v>
       </c>
       <c r="B15" s="25" t="s">
         <v>57</v>
       </c>
       <c r="C15" s="20">
         <v>669</v>
       </c>
       <c r="D15" s="20">
         <v>559</v>
       </c>
       <c r="E15" s="21">
         <v>380</v>
       </c>
       <c r="F15" s="21">
         <v>444</v>
       </c>
       <c r="G15" s="22">
         <v>474</v>
       </c>
       <c r="H15" s="21">
         <v>384</v>
       </c>
       <c r="I15" s="21">
@@ -2237,55 +2259,58 @@
       </c>
       <c r="Y15" s="21">
         <v>657</v>
       </c>
       <c r="Z15" s="21">
         <v>613</v>
       </c>
       <c r="AA15" s="21">
         <v>778</v>
       </c>
       <c r="AB15" s="21">
         <v>597</v>
       </c>
       <c r="AC15" s="21">
         <v>645</v>
       </c>
       <c r="AD15" s="21">
         <v>559</v>
       </c>
       <c r="AE15" s="21">
         <v>404</v>
       </c>
       <c r="AF15" s="21">
         <v>544</v>
       </c>
-      <c r="AG15" s="55">
+      <c r="AG15" s="44">
         <v>567</v>
       </c>
-    </row>
-    <row r="16" spans="1:33" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AH15" s="44">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="16" spans="1:34" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A16" s="10" t="s">
         <v>75</v>
       </c>
       <c r="B16" s="25" t="s">
         <v>58</v>
       </c>
       <c r="C16" s="20">
         <v>856</v>
       </c>
       <c r="D16" s="20">
         <v>719</v>
       </c>
       <c r="E16" s="21">
         <v>529</v>
       </c>
       <c r="F16" s="21">
         <v>696</v>
       </c>
       <c r="G16" s="22">
         <v>620</v>
       </c>
       <c r="H16" s="21">
         <v>597</v>
       </c>
       <c r="I16" s="21">
@@ -2338,55 +2363,58 @@
       </c>
       <c r="Y16" s="21">
         <v>490</v>
       </c>
       <c r="Z16" s="21">
         <v>495</v>
       </c>
       <c r="AA16" s="21">
         <v>823</v>
       </c>
       <c r="AB16" s="21">
         <v>751</v>
       </c>
       <c r="AC16" s="21">
         <v>646</v>
       </c>
       <c r="AD16" s="21">
         <v>626</v>
       </c>
       <c r="AE16" s="21">
         <v>410</v>
       </c>
       <c r="AF16" s="21">
         <v>613</v>
       </c>
-      <c r="AG16" s="55">
+      <c r="AG16" s="44">
         <v>653</v>
       </c>
-    </row>
-    <row r="17" spans="1:33" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AH16" s="44">
+        <v>866</v>
+      </c>
+    </row>
+    <row r="17" spans="1:34" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A17" s="10" t="s">
         <v>76</v>
       </c>
       <c r="B17" s="25" t="s">
         <v>59</v>
       </c>
       <c r="C17" s="20">
         <v>689</v>
       </c>
       <c r="D17" s="20">
         <v>554</v>
       </c>
       <c r="E17" s="21">
         <v>498</v>
       </c>
       <c r="F17" s="21">
         <v>613</v>
       </c>
       <c r="G17" s="22">
         <v>470</v>
       </c>
       <c r="H17" s="21">
         <v>427</v>
       </c>
       <c r="I17" s="21">
@@ -2439,55 +2467,58 @@
       </c>
       <c r="Y17" s="21">
         <v>547</v>
       </c>
       <c r="Z17" s="21">
         <v>543</v>
       </c>
       <c r="AA17" s="21">
         <v>871</v>
       </c>
       <c r="AB17" s="21">
         <v>634</v>
       </c>
       <c r="AC17" s="21">
         <v>692</v>
       </c>
       <c r="AD17" s="21">
         <v>933</v>
       </c>
       <c r="AE17" s="21">
         <v>400</v>
       </c>
       <c r="AF17" s="21">
         <v>494</v>
       </c>
-      <c r="AG17" s="55">
+      <c r="AG17" s="44">
         <v>707</v>
       </c>
-    </row>
-    <row r="18" spans="1:33" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AH17" s="44">
+        <v>851</v>
+      </c>
+    </row>
+    <row r="18" spans="1:34" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A18" s="10" t="s">
         <v>77</v>
       </c>
       <c r="B18" s="25" t="s">
         <v>60</v>
       </c>
       <c r="C18" s="20">
         <v>1166</v>
       </c>
       <c r="D18" s="20">
         <v>797</v>
       </c>
       <c r="E18" s="21">
         <v>577</v>
       </c>
       <c r="F18" s="21">
         <v>734</v>
       </c>
       <c r="G18" s="22">
         <v>608</v>
       </c>
       <c r="H18" s="21">
         <v>722</v>
       </c>
       <c r="I18" s="21">
@@ -2540,55 +2571,58 @@
       </c>
       <c r="Y18" s="21">
         <v>701</v>
       </c>
       <c r="Z18" s="21">
         <v>643</v>
       </c>
       <c r="AA18" s="21">
         <v>1073</v>
       </c>
       <c r="AB18" s="21">
         <v>921</v>
       </c>
       <c r="AC18" s="21">
         <v>943</v>
       </c>
       <c r="AD18" s="21">
         <v>975</v>
       </c>
       <c r="AE18" s="21">
         <v>663</v>
       </c>
       <c r="AF18" s="21">
         <v>905</v>
       </c>
-      <c r="AG18" s="55">
+      <c r="AG18" s="44">
         <v>884</v>
       </c>
-    </row>
-    <row r="19" spans="1:33" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AH18" s="44">
+        <v>1151</v>
+      </c>
+    </row>
+    <row r="19" spans="1:34" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A19" s="10" t="s">
         <v>78</v>
       </c>
       <c r="B19" s="25" t="s">
         <v>61</v>
       </c>
       <c r="C19" s="20">
         <v>241</v>
       </c>
       <c r="D19" s="20">
         <v>206</v>
       </c>
       <c r="E19" s="21">
         <v>167</v>
       </c>
       <c r="F19" s="21">
         <v>147</v>
       </c>
       <c r="G19" s="22">
         <v>143</v>
       </c>
       <c r="H19" s="21">
         <v>166</v>
       </c>
       <c r="I19" s="21">
@@ -2641,55 +2675,58 @@
       </c>
       <c r="Y19" s="21">
         <v>152</v>
       </c>
       <c r="Z19" s="21">
         <v>180</v>
       </c>
       <c r="AA19" s="21">
         <v>267</v>
       </c>
       <c r="AB19" s="21">
         <v>261</v>
       </c>
       <c r="AC19" s="21">
         <v>336</v>
       </c>
       <c r="AD19" s="21">
         <v>233</v>
       </c>
       <c r="AE19" s="21">
         <v>162</v>
       </c>
       <c r="AF19" s="21">
         <v>181</v>
       </c>
-      <c r="AG19" s="55">
+      <c r="AG19" s="44">
         <v>174</v>
       </c>
-    </row>
-    <row r="20" spans="1:33" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AH19" s="44">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="20" spans="1:34" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A20" s="10" t="s">
         <v>79</v>
       </c>
       <c r="B20" s="25" t="s">
         <v>62</v>
       </c>
       <c r="C20" s="20">
         <v>1177</v>
       </c>
       <c r="D20" s="20">
         <v>870</v>
       </c>
       <c r="E20" s="21">
         <v>769</v>
       </c>
       <c r="F20" s="21">
         <v>824</v>
       </c>
       <c r="G20" s="22">
         <v>766</v>
       </c>
       <c r="H20" s="21">
         <v>609</v>
       </c>
       <c r="I20" s="21">
@@ -2742,55 +2779,58 @@
       </c>
       <c r="Y20" s="21">
         <v>940</v>
       </c>
       <c r="Z20" s="21">
         <v>1167</v>
       </c>
       <c r="AA20" s="21">
         <v>1438</v>
       </c>
       <c r="AB20" s="21">
         <v>1468</v>
       </c>
       <c r="AC20" s="21">
         <v>1619</v>
       </c>
       <c r="AD20" s="21">
         <v>1400</v>
       </c>
       <c r="AE20" s="21">
         <v>980</v>
       </c>
       <c r="AF20" s="21">
         <v>1323</v>
       </c>
-      <c r="AG20" s="55">
+      <c r="AG20" s="44">
         <v>1054</v>
       </c>
-    </row>
-    <row r="21" spans="1:33" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AH20" s="44">
+        <v>1517</v>
+      </c>
+    </row>
+    <row r="21" spans="1:34" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A21" s="10" t="s">
         <v>80</v>
       </c>
       <c r="B21" s="25" t="s">
         <v>63</v>
       </c>
       <c r="C21" s="20">
         <v>1819</v>
       </c>
       <c r="D21" s="20">
         <v>1292</v>
       </c>
       <c r="E21" s="21">
         <v>1065</v>
       </c>
       <c r="F21" s="21">
         <v>1269</v>
       </c>
       <c r="G21" s="22">
         <v>1297</v>
       </c>
       <c r="H21" s="21">
         <v>1287</v>
       </c>
       <c r="I21" s="21">
@@ -2843,55 +2883,58 @@
       </c>
       <c r="Y21" s="21">
         <v>1352</v>
       </c>
       <c r="Z21" s="21">
         <v>1381</v>
       </c>
       <c r="AA21" s="21">
         <v>1899</v>
       </c>
       <c r="AB21" s="21">
         <v>1634</v>
       </c>
       <c r="AC21" s="21">
         <v>1694</v>
       </c>
       <c r="AD21" s="21">
         <v>1766</v>
       </c>
       <c r="AE21" s="21">
         <v>1132</v>
       </c>
       <c r="AF21" s="21">
         <v>1466</v>
       </c>
-      <c r="AG21" s="55">
+      <c r="AG21" s="44">
         <v>1473</v>
       </c>
-    </row>
-    <row r="22" spans="1:33" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AH21" s="44">
+        <v>2133</v>
+      </c>
+    </row>
+    <row r="22" spans="1:34" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A22" s="10" t="s">
         <v>81</v>
       </c>
       <c r="B22" s="25" t="s">
         <v>64</v>
       </c>
       <c r="C22" s="20">
         <v>764</v>
       </c>
       <c r="D22" s="20">
         <v>666</v>
       </c>
       <c r="E22" s="21">
         <v>457</v>
       </c>
       <c r="F22" s="21">
         <v>534</v>
       </c>
       <c r="G22" s="22">
         <v>424</v>
       </c>
       <c r="H22" s="21">
         <v>401</v>
       </c>
       <c r="I22" s="21">
@@ -2944,55 +2987,58 @@
       </c>
       <c r="Y22" s="21">
         <v>615</v>
       </c>
       <c r="Z22" s="21">
         <v>861</v>
       </c>
       <c r="AA22" s="21">
         <v>765</v>
       </c>
       <c r="AB22" s="21">
         <v>635</v>
       </c>
       <c r="AC22" s="21">
         <v>601</v>
       </c>
       <c r="AD22" s="21">
         <v>580</v>
       </c>
       <c r="AE22" s="21">
         <v>390</v>
       </c>
       <c r="AF22" s="21">
         <v>545</v>
       </c>
-      <c r="AG22" s="55">
+      <c r="AG22" s="44">
         <v>481</v>
       </c>
-    </row>
-    <row r="23" spans="1:33" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AH22" s="44">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="23" spans="1:34" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A23" s="10" t="s">
         <v>82</v>
       </c>
       <c r="B23" s="25" t="s">
         <v>65</v>
       </c>
       <c r="C23" s="20">
         <v>298</v>
       </c>
       <c r="D23" s="20">
         <v>202</v>
       </c>
       <c r="E23" s="21">
         <v>149</v>
       </c>
       <c r="F23" s="21">
         <v>177</v>
       </c>
       <c r="G23" s="22">
         <v>137</v>
       </c>
       <c r="H23" s="21">
         <v>136</v>
       </c>
       <c r="I23" s="21">
@@ -3045,55 +3091,58 @@
       </c>
       <c r="Y23" s="21">
         <v>189</v>
       </c>
       <c r="Z23" s="21">
         <v>237</v>
       </c>
       <c r="AA23" s="21">
         <v>243</v>
       </c>
       <c r="AB23" s="21">
         <v>276</v>
       </c>
       <c r="AC23" s="21">
         <v>245</v>
       </c>
       <c r="AD23" s="21">
         <v>216</v>
       </c>
       <c r="AE23" s="21">
         <v>152</v>
       </c>
       <c r="AF23" s="21">
         <v>261</v>
       </c>
-      <c r="AG23" s="55">
+      <c r="AG23" s="44">
         <v>236</v>
       </c>
-    </row>
-    <row r="24" spans="1:33" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AH23" s="44">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="24" spans="1:34" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="10" t="s">
         <v>83</v>
       </c>
       <c r="B24" s="25" t="s">
         <v>66</v>
       </c>
       <c r="C24" s="20">
         <v>876</v>
       </c>
       <c r="D24" s="20">
         <v>689</v>
       </c>
       <c r="E24" s="20">
         <v>493</v>
       </c>
       <c r="F24" s="21">
         <v>553</v>
       </c>
       <c r="G24" s="22">
         <v>441</v>
       </c>
       <c r="H24" s="21">
         <v>517</v>
       </c>
       <c r="I24" s="21">
@@ -3146,55 +3195,58 @@
       </c>
       <c r="Y24" s="21">
         <v>419</v>
       </c>
       <c r="Z24" s="21">
         <v>519</v>
       </c>
       <c r="AA24" s="21">
         <v>760</v>
       </c>
       <c r="AB24" s="21">
         <v>742</v>
       </c>
       <c r="AC24" s="21">
         <v>718</v>
       </c>
       <c r="AD24" s="21">
         <v>622</v>
       </c>
       <c r="AE24" s="21">
         <v>534</v>
       </c>
       <c r="AF24" s="21">
         <v>653</v>
       </c>
-      <c r="AG24" s="55">
+      <c r="AG24" s="44">
         <v>749</v>
       </c>
-    </row>
-    <row r="25" spans="1:33" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AH24" s="44">
+        <v>989</v>
+      </c>
+    </row>
+    <row r="25" spans="1:34" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A25" s="10" t="s">
         <v>84</v>
       </c>
       <c r="B25" s="25" t="s">
         <v>67</v>
       </c>
       <c r="C25" s="20">
         <v>535</v>
       </c>
       <c r="D25" s="20">
         <v>434</v>
       </c>
       <c r="E25" s="20">
         <v>338</v>
       </c>
       <c r="F25" s="21">
         <v>347</v>
       </c>
       <c r="G25" s="22">
         <v>420</v>
       </c>
       <c r="H25" s="21">
         <v>360</v>
       </c>
       <c r="I25" s="21">
@@ -3247,55 +3299,58 @@
       </c>
       <c r="Y25" s="21">
         <v>384</v>
       </c>
       <c r="Z25" s="21">
         <v>473</v>
       </c>
       <c r="AA25" s="21">
         <v>566</v>
       </c>
       <c r="AB25" s="21">
         <v>473</v>
       </c>
       <c r="AC25" s="21">
         <v>533</v>
       </c>
       <c r="AD25" s="21">
         <v>543</v>
       </c>
       <c r="AE25" s="21">
         <v>421</v>
       </c>
       <c r="AF25" s="21">
         <v>444</v>
       </c>
-      <c r="AG25" s="55">
+      <c r="AG25" s="44">
         <v>512</v>
       </c>
-    </row>
-    <row r="26" spans="1:33" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AH25" s="44">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="26" spans="1:34" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A26" s="10" t="s">
         <v>85</v>
       </c>
       <c r="B26" s="26" t="s">
         <v>68</v>
       </c>
       <c r="C26" s="20">
         <v>373</v>
       </c>
       <c r="D26" s="20">
         <v>295</v>
       </c>
       <c r="E26" s="20">
         <v>174</v>
       </c>
       <c r="F26" s="20">
         <v>267</v>
       </c>
       <c r="G26" s="22">
         <v>227</v>
       </c>
       <c r="H26" s="21">
         <v>192</v>
       </c>
       <c r="I26" s="21">
@@ -3348,91 +3403,95 @@
       </c>
       <c r="Y26" s="21">
         <v>260</v>
       </c>
       <c r="Z26" s="21">
         <v>252</v>
       </c>
       <c r="AA26" s="21">
         <v>479</v>
       </c>
       <c r="AB26" s="21">
         <v>399</v>
       </c>
       <c r="AC26" s="21">
         <v>388</v>
       </c>
       <c r="AD26" s="21">
         <v>337</v>
       </c>
       <c r="AE26" s="21">
         <v>200</v>
       </c>
       <c r="AF26" s="21">
         <v>286</v>
       </c>
-      <c r="AG26" s="55">
+      <c r="AG26" s="44">
         <v>232</v>
       </c>
-    </row>
-    <row r="27" spans="1:33" s="19" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AH26" s="44">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="27" spans="1:34" s="19" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="16"/>
-      <c r="B27" s="47" t="s">
+      <c r="B27" s="49" t="s">
         <v>1</v>
       </c>
-      <c r="C27" s="47"/>
-[...21 lines deleted...]
-      <c r="Y27" s="47"/>
+      <c r="C27" s="49"/>
+      <c r="D27" s="49"/>
+      <c r="E27" s="49"/>
+      <c r="F27" s="49"/>
+      <c r="G27" s="49"/>
+      <c r="H27" s="49"/>
+      <c r="I27" s="49"/>
+      <c r="J27" s="49"/>
+      <c r="K27" s="49"/>
+      <c r="L27" s="49"/>
+      <c r="M27" s="49"/>
+      <c r="N27" s="49"/>
+      <c r="O27" s="49"/>
+      <c r="P27" s="49"/>
+      <c r="Q27" s="49"/>
+      <c r="R27" s="49"/>
+      <c r="S27" s="49"/>
+      <c r="T27" s="49"/>
+      <c r="U27" s="49"/>
+      <c r="V27" s="49"/>
+      <c r="W27" s="49"/>
+      <c r="X27" s="49"/>
+      <c r="Y27" s="49"/>
       <c r="AA27" s="30"/>
       <c r="AB27" s="30"/>
       <c r="AC27" s="35"/>
       <c r="AD27" s="30"/>
       <c r="AE27" s="30"/>
       <c r="AF27" s="21"/>
       <c r="AG27" s="30"/>
-    </row>
-    <row r="28" spans="1:33" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AH27" s="30"/>
+    </row>
+    <row r="28" spans="1:34" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A28" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="19" t="s">
         <v>51</v>
       </c>
       <c r="C28" s="20">
         <v>3922</v>
       </c>
       <c r="D28" s="20">
         <v>3074</v>
       </c>
       <c r="E28" s="21">
         <v>2199</v>
       </c>
       <c r="F28" s="21">
         <v>2750</v>
       </c>
       <c r="G28" s="21">
         <v>2625</v>
       </c>
       <c r="H28" s="21">
         <v>2613</v>
       </c>
       <c r="I28" s="21">
@@ -3485,55 +3544,58 @@
       </c>
       <c r="Y28" s="21">
         <v>2680</v>
       </c>
       <c r="Z28" s="21">
         <v>2789</v>
       </c>
       <c r="AA28" s="21">
         <v>3866</v>
       </c>
       <c r="AB28" s="21">
         <v>3417</v>
       </c>
       <c r="AC28" s="21">
         <v>3279</v>
       </c>
       <c r="AD28" s="21">
         <v>3322</v>
       </c>
       <c r="AE28" s="21">
         <v>2520</v>
       </c>
       <c r="AF28" s="21">
         <v>3013</v>
       </c>
-      <c r="AG28" s="56">
+      <c r="AG28" s="45">
         <v>3335</v>
       </c>
-    </row>
-    <row r="29" spans="1:33" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AH28" s="44">
+        <v>4507</v>
+      </c>
+    </row>
+    <row r="29" spans="1:34" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A29" s="10" t="s">
         <v>69</v>
       </c>
       <c r="B29" s="25" t="s">
         <v>52</v>
       </c>
       <c r="C29" s="20">
         <v>1781</v>
       </c>
       <c r="D29" s="20">
         <v>1508</v>
       </c>
       <c r="E29" s="21">
         <v>1019</v>
       </c>
       <c r="F29" s="21">
         <v>1218</v>
       </c>
       <c r="G29" s="21">
         <v>1140</v>
       </c>
       <c r="H29" s="21">
         <v>1103</v>
       </c>
       <c r="I29" s="21">
@@ -3586,55 +3648,58 @@
       </c>
       <c r="Y29" s="21">
         <v>1224</v>
       </c>
       <c r="Z29" s="21">
         <v>1445</v>
       </c>
       <c r="AA29" s="21">
         <v>1708</v>
       </c>
       <c r="AB29" s="21">
         <v>1517</v>
       </c>
       <c r="AC29" s="21">
         <v>1438</v>
       </c>
       <c r="AD29" s="21">
         <v>1472</v>
       </c>
       <c r="AE29" s="21">
         <v>1070</v>
       </c>
       <c r="AF29" s="21">
         <v>1402</v>
       </c>
-      <c r="AG29" s="56">
+      <c r="AG29" s="45">
         <v>1550</v>
       </c>
-    </row>
-    <row r="30" spans="1:33" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AH29" s="44">
+        <v>2075</v>
+      </c>
+    </row>
+    <row r="30" spans="1:34" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A30" s="10" t="s">
         <v>70</v>
       </c>
       <c r="B30" s="25" t="s">
         <v>53</v>
       </c>
       <c r="C30" s="20">
         <v>291</v>
       </c>
       <c r="D30" s="20">
         <v>178</v>
       </c>
       <c r="E30" s="21">
         <v>144</v>
       </c>
       <c r="F30" s="21">
         <v>250</v>
       </c>
       <c r="G30" s="21">
         <v>218</v>
       </c>
       <c r="H30" s="21">
         <v>300</v>
       </c>
       <c r="I30" s="21">
@@ -3690,52 +3755,55 @@
       </c>
       <c r="Z30" s="21">
         <v>206</v>
       </c>
       <c r="AA30" s="21">
         <v>287</v>
       </c>
       <c r="AB30" s="21">
         <v>300</v>
       </c>
       <c r="AC30" s="21">
         <v>230</v>
       </c>
       <c r="AD30" s="21">
         <v>288</v>
       </c>
       <c r="AE30" s="21">
         <v>192</v>
       </c>
       <c r="AF30" s="21">
         <v>234</v>
       </c>
       <c r="AG30" s="3">
         <v>236</v>
       </c>
-    </row>
-    <row r="31" spans="1:33" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AH30" s="44">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="31" spans="1:34" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A31" s="10" t="s">
         <v>71</v>
       </c>
       <c r="B31" s="25" t="s">
         <v>54</v>
       </c>
       <c r="C31" s="20">
         <v>397</v>
       </c>
       <c r="D31" s="20">
         <v>304</v>
       </c>
       <c r="E31" s="21">
         <v>207</v>
       </c>
       <c r="F31" s="21">
         <v>283</v>
       </c>
       <c r="G31" s="21">
         <v>272</v>
       </c>
       <c r="H31" s="21">
         <v>256</v>
       </c>
       <c r="I31" s="21">
@@ -3791,52 +3859,55 @@
       </c>
       <c r="Z31" s="21">
         <v>254</v>
       </c>
       <c r="AA31" s="21">
         <v>406</v>
       </c>
       <c r="AB31" s="21">
         <v>403</v>
       </c>
       <c r="AC31" s="21">
         <v>394</v>
       </c>
       <c r="AD31" s="21">
         <v>375</v>
       </c>
       <c r="AE31" s="21">
         <v>327</v>
       </c>
       <c r="AF31" s="21">
         <v>319</v>
       </c>
       <c r="AG31" s="3">
         <v>318</v>
       </c>
-    </row>
-    <row r="32" spans="1:33" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AH31" s="44">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="32" spans="1:34" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A32" s="10" t="s">
         <v>73</v>
       </c>
       <c r="B32" s="25" t="s">
         <v>56</v>
       </c>
       <c r="C32" s="20">
         <v>341</v>
       </c>
       <c r="D32" s="20">
         <v>293</v>
       </c>
       <c r="E32" s="21">
         <v>226</v>
       </c>
       <c r="F32" s="21">
         <v>249</v>
       </c>
       <c r="G32" s="21">
         <v>233</v>
       </c>
       <c r="H32" s="21">
         <v>243</v>
       </c>
       <c r="I32" s="21">
@@ -3892,52 +3963,55 @@
       </c>
       <c r="Z32" s="21">
         <v>201</v>
       </c>
       <c r="AA32" s="21">
         <v>353</v>
       </c>
       <c r="AB32" s="21">
         <v>302</v>
       </c>
       <c r="AC32" s="21">
         <v>240</v>
       </c>
       <c r="AD32" s="21">
         <v>254</v>
       </c>
       <c r="AE32" s="21">
         <v>215</v>
       </c>
       <c r="AF32" s="21">
         <v>199</v>
       </c>
       <c r="AG32" s="3">
         <v>346</v>
       </c>
-    </row>
-    <row r="33" spans="1:33" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AH32" s="44">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="33" spans="1:34" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A33" s="10" t="s">
         <v>80</v>
       </c>
       <c r="B33" s="25" t="s">
         <v>63</v>
       </c>
       <c r="C33" s="20">
         <v>618</v>
       </c>
       <c r="D33" s="20">
         <v>427</v>
       </c>
       <c r="E33" s="21">
         <v>365</v>
       </c>
       <c r="F33" s="21">
         <v>465</v>
       </c>
       <c r="G33" s="21">
         <v>474</v>
       </c>
       <c r="H33" s="21">
         <v>458</v>
       </c>
       <c r="I33" s="21">
@@ -3993,52 +4067,55 @@
       </c>
       <c r="Z33" s="21">
         <v>406</v>
       </c>
       <c r="AA33" s="21">
         <v>607</v>
       </c>
       <c r="AB33" s="21">
         <v>501</v>
       </c>
       <c r="AC33" s="21">
         <v>580</v>
       </c>
       <c r="AD33" s="21">
         <v>551</v>
       </c>
       <c r="AE33" s="21">
         <v>411</v>
       </c>
       <c r="AF33" s="21">
         <v>472</v>
       </c>
       <c r="AG33" s="3">
         <v>521</v>
       </c>
-    </row>
-    <row r="34" spans="1:33" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AH33" s="44">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="34" spans="1:34" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A34" s="10" t="s">
         <v>83</v>
       </c>
       <c r="B34" s="25" t="s">
         <v>66</v>
       </c>
       <c r="C34" s="20">
         <v>301</v>
       </c>
       <c r="D34" s="20">
         <v>227</v>
       </c>
       <c r="E34" s="21">
         <v>146</v>
       </c>
       <c r="F34" s="21">
         <v>163</v>
       </c>
       <c r="G34" s="21">
         <v>159</v>
       </c>
       <c r="H34" s="21">
         <v>152</v>
       </c>
       <c r="I34" s="21">
@@ -4094,52 +4171,55 @@
       </c>
       <c r="Z34" s="21">
         <v>145</v>
       </c>
       <c r="AA34" s="21">
         <v>251</v>
       </c>
       <c r="AB34" s="21">
         <v>218</v>
       </c>
       <c r="AC34" s="21">
         <v>206</v>
       </c>
       <c r="AD34" s="21">
         <v>200</v>
       </c>
       <c r="AE34" s="21">
         <v>224</v>
       </c>
       <c r="AF34" s="21">
         <v>258</v>
       </c>
       <c r="AG34" s="3">
         <v>271</v>
       </c>
-    </row>
-    <row r="35" spans="1:33" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AH34" s="44">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="35" spans="1:34" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A35" s="10" t="s">
         <v>85</v>
       </c>
       <c r="B35" s="26" t="s">
         <v>68</v>
       </c>
       <c r="C35" s="20">
         <v>193</v>
       </c>
       <c r="D35" s="20">
         <v>137</v>
       </c>
       <c r="E35" s="21">
         <v>92</v>
       </c>
       <c r="F35" s="20">
         <v>122</v>
       </c>
       <c r="G35" s="21">
         <v>129</v>
       </c>
       <c r="H35" s="21">
         <v>101</v>
       </c>
       <c r="I35" s="21">
@@ -4195,88 +4275,92 @@
       </c>
       <c r="Z35" s="21">
         <v>132</v>
       </c>
       <c r="AA35" s="21">
         <v>254</v>
       </c>
       <c r="AB35" s="21">
         <v>176</v>
       </c>
       <c r="AC35" s="21">
         <v>191</v>
       </c>
       <c r="AD35" s="21">
         <v>182</v>
       </c>
       <c r="AE35" s="21">
         <v>81</v>
       </c>
       <c r="AF35" s="21">
         <v>129</v>
       </c>
       <c r="AG35" s="3">
         <v>93</v>
       </c>
-    </row>
-    <row r="36" spans="1:33" s="19" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AH35" s="44">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="36" spans="1:34" s="19" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="16"/>
-      <c r="B36" s="46" t="s">
+      <c r="B36" s="48" t="s">
         <v>0</v>
       </c>
-      <c r="C36" s="46"/>
-[...21 lines deleted...]
-      <c r="Y36" s="46"/>
+      <c r="C36" s="48"/>
+      <c r="D36" s="48"/>
+      <c r="E36" s="48"/>
+      <c r="F36" s="48"/>
+      <c r="G36" s="48"/>
+      <c r="H36" s="48"/>
+      <c r="I36" s="48"/>
+      <c r="J36" s="48"/>
+      <c r="K36" s="48"/>
+      <c r="L36" s="48"/>
+      <c r="M36" s="48"/>
+      <c r="N36" s="48"/>
+      <c r="O36" s="48"/>
+      <c r="P36" s="48"/>
+      <c r="Q36" s="48"/>
+      <c r="R36" s="48"/>
+      <c r="S36" s="48"/>
+      <c r="T36" s="48"/>
+      <c r="U36" s="48"/>
+      <c r="V36" s="48"/>
+      <c r="W36" s="48"/>
+      <c r="X36" s="48"/>
+      <c r="Y36" s="48"/>
       <c r="AA36" s="30"/>
       <c r="AB36" s="30"/>
       <c r="AC36" s="35"/>
       <c r="AD36" s="36"/>
       <c r="AE36" s="30"/>
       <c r="AF36" s="21"/>
-      <c r="AG36" s="57"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:33" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AG36" s="46"/>
+      <c r="AH36" s="30"/>
+    </row>
+    <row r="37" spans="1:34" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A37" s="29" t="s">
         <v>26</v>
       </c>
       <c r="B37" s="27" t="s">
         <v>51</v>
       </c>
       <c r="C37" s="20">
         <v>9964</v>
       </c>
       <c r="D37" s="20">
         <v>7679</v>
       </c>
       <c r="E37" s="21">
         <v>5784</v>
       </c>
       <c r="F37" s="21">
         <v>6980</v>
       </c>
       <c r="G37" s="21">
         <v>6117</v>
       </c>
       <c r="H37" s="20">
         <v>6018</v>
       </c>
       <c r="I37" s="20">
@@ -4329,55 +4413,58 @@
       </c>
       <c r="Y37" s="20">
         <v>7010</v>
       </c>
       <c r="Z37" s="20">
         <v>7672</v>
       </c>
       <c r="AA37" s="20">
         <v>10295</v>
       </c>
       <c r="AB37" s="20">
         <v>9139</v>
       </c>
       <c r="AC37" s="20">
         <v>9386</v>
       </c>
       <c r="AD37" s="20">
         <v>8967</v>
       </c>
       <c r="AE37" s="20">
         <v>5931</v>
       </c>
       <c r="AF37" s="21">
         <v>7854</v>
       </c>
-      <c r="AG37" s="56">
+      <c r="AG37" s="45">
         <v>8372</v>
       </c>
-    </row>
-    <row r="38" spans="1:33" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AH37" s="3">
+        <v>11282</v>
+      </c>
+    </row>
+    <row r="38" spans="1:34" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A38" s="29" t="s">
         <v>70</v>
       </c>
       <c r="B38" s="26" t="s">
         <v>53</v>
       </c>
       <c r="C38" s="20">
         <v>204</v>
       </c>
       <c r="D38" s="20">
         <v>163</v>
       </c>
       <c r="E38" s="21">
         <v>124</v>
       </c>
       <c r="F38" s="21">
         <v>147</v>
       </c>
       <c r="G38" s="21">
         <v>93</v>
       </c>
       <c r="H38" s="20">
         <v>94</v>
       </c>
       <c r="I38" s="20">
@@ -4433,52 +4520,55 @@
       </c>
       <c r="Z38" s="20">
         <v>172</v>
       </c>
       <c r="AA38" s="20">
         <v>129</v>
       </c>
       <c r="AB38" s="20">
         <v>166</v>
       </c>
       <c r="AC38" s="20">
         <v>113</v>
       </c>
       <c r="AD38" s="20">
         <v>160</v>
       </c>
       <c r="AE38" s="20">
         <v>96</v>
       </c>
       <c r="AF38" s="21">
         <v>120</v>
       </c>
       <c r="AG38" s="3">
         <v>103</v>
       </c>
-    </row>
-    <row r="39" spans="1:33" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AH38" s="3">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="39" spans="1:34" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A39" s="29" t="s">
         <v>71</v>
       </c>
       <c r="B39" s="26" t="s">
         <v>54</v>
       </c>
       <c r="C39" s="20">
         <v>130</v>
       </c>
       <c r="D39" s="20">
         <v>70</v>
       </c>
       <c r="E39" s="21">
         <v>69</v>
       </c>
       <c r="F39" s="21">
         <v>79</v>
       </c>
       <c r="G39" s="21">
         <v>93</v>
       </c>
       <c r="H39" s="20">
         <v>66</v>
       </c>
       <c r="I39" s="20">
@@ -4534,52 +4624,55 @@
       </c>
       <c r="Z39" s="20">
         <v>35</v>
       </c>
       <c r="AA39" s="20">
         <v>104</v>
       </c>
       <c r="AB39" s="20">
         <v>93</v>
       </c>
       <c r="AC39" s="20">
         <v>120</v>
       </c>
       <c r="AD39" s="20">
         <v>116</v>
       </c>
       <c r="AE39" s="20">
         <v>64</v>
       </c>
       <c r="AF39" s="21">
         <v>122</v>
       </c>
       <c r="AG39" s="3">
         <v>70</v>
       </c>
-    </row>
-    <row r="40" spans="1:33" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AH39" s="3">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="40" spans="1:34" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A40" s="29" t="s">
         <v>72</v>
       </c>
       <c r="B40" s="26" t="s">
         <v>55</v>
       </c>
       <c r="C40" s="23">
         <v>351</v>
       </c>
       <c r="D40" s="23">
         <v>243</v>
       </c>
       <c r="E40" s="22">
         <v>123</v>
       </c>
       <c r="F40" s="22">
         <v>210</v>
       </c>
       <c r="G40" s="22">
         <v>164</v>
       </c>
       <c r="H40" s="23">
         <v>174</v>
       </c>
       <c r="I40" s="23">
@@ -4635,52 +4728,55 @@
       </c>
       <c r="Z40" s="20">
         <v>204</v>
       </c>
       <c r="AA40" s="20">
         <v>268</v>
       </c>
       <c r="AB40" s="20">
         <v>288</v>
       </c>
       <c r="AC40" s="20">
         <v>229</v>
       </c>
       <c r="AD40" s="20">
         <v>191</v>
       </c>
       <c r="AE40" s="20">
         <v>219</v>
       </c>
       <c r="AF40" s="21">
         <v>184</v>
       </c>
       <c r="AG40" s="3">
         <v>227</v>
       </c>
-    </row>
-    <row r="41" spans="1:33" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AH40" s="3">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="41" spans="1:34" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A41" s="29" t="s">
         <v>73</v>
       </c>
       <c r="B41" s="26" t="s">
         <v>56</v>
       </c>
       <c r="C41" s="20">
         <v>928</v>
       </c>
       <c r="D41" s="20">
         <v>711</v>
       </c>
       <c r="E41" s="21">
         <v>475</v>
       </c>
       <c r="F41" s="21">
         <v>689</v>
       </c>
       <c r="G41" s="21">
         <v>502</v>
       </c>
       <c r="H41" s="20">
         <v>597</v>
       </c>
       <c r="I41" s="20">
@@ -4733,55 +4829,58 @@
       </c>
       <c r="Y41" s="20">
         <v>587</v>
       </c>
       <c r="Z41" s="20">
         <v>580</v>
       </c>
       <c r="AA41" s="20">
         <v>944</v>
       </c>
       <c r="AB41" s="20">
         <v>696</v>
       </c>
       <c r="AC41" s="20">
         <v>841</v>
       </c>
       <c r="AD41" s="20">
         <v>643</v>
       </c>
       <c r="AE41" s="20">
         <v>420</v>
       </c>
       <c r="AF41" s="21">
         <v>572</v>
       </c>
-      <c r="AG41" s="56">
+      <c r="AG41" s="45">
         <v>1135</v>
       </c>
-    </row>
-    <row r="42" spans="1:33" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AH41" s="3">
+        <v>1183</v>
+      </c>
+    </row>
+    <row r="42" spans="1:34" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A42" s="29" t="s">
         <v>74</v>
       </c>
       <c r="B42" s="26" t="s">
         <v>57</v>
       </c>
       <c r="C42" s="20">
         <v>669</v>
       </c>
       <c r="D42" s="20">
         <v>559</v>
       </c>
       <c r="E42" s="21">
         <v>380</v>
       </c>
       <c r="F42" s="21">
         <v>444</v>
       </c>
       <c r="G42" s="21">
         <v>474</v>
       </c>
       <c r="H42" s="20">
         <v>384</v>
       </c>
       <c r="I42" s="20">
@@ -4837,52 +4936,55 @@
       </c>
       <c r="Z42" s="20">
         <v>613</v>
       </c>
       <c r="AA42" s="20">
         <v>778</v>
       </c>
       <c r="AB42" s="20">
         <v>597</v>
       </c>
       <c r="AC42" s="20">
         <v>645</v>
       </c>
       <c r="AD42" s="20">
         <v>559</v>
       </c>
       <c r="AE42" s="20">
         <v>404</v>
       </c>
       <c r="AF42" s="21">
         <v>544</v>
       </c>
       <c r="AG42" s="3">
         <v>567</v>
       </c>
-    </row>
-    <row r="43" spans="1:33" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AH42" s="3">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="43" spans="1:34" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A43" s="29" t="s">
         <v>75</v>
       </c>
       <c r="B43" s="26" t="s">
         <v>58</v>
       </c>
       <c r="C43" s="20">
         <v>856</v>
       </c>
       <c r="D43" s="20">
         <v>719</v>
       </c>
       <c r="E43" s="21">
         <v>529</v>
       </c>
       <c r="F43" s="21">
         <v>696</v>
       </c>
       <c r="G43" s="21">
         <v>620</v>
       </c>
       <c r="H43" s="20">
         <v>597</v>
       </c>
       <c r="I43" s="20">
@@ -4938,52 +5040,55 @@
       </c>
       <c r="Z43" s="20">
         <v>495</v>
       </c>
       <c r="AA43" s="20">
         <v>823</v>
       </c>
       <c r="AB43" s="20">
         <v>751</v>
       </c>
       <c r="AC43" s="20">
         <v>646</v>
       </c>
       <c r="AD43" s="20">
         <v>626</v>
       </c>
       <c r="AE43" s="20">
         <v>410</v>
       </c>
       <c r="AF43" s="21">
         <v>613</v>
       </c>
       <c r="AG43" s="3">
         <v>653</v>
       </c>
-    </row>
-    <row r="44" spans="1:33" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AH43" s="3">
+        <v>866</v>
+      </c>
+    </row>
+    <row r="44" spans="1:34" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A44" s="29" t="s">
         <v>76</v>
       </c>
       <c r="B44" s="26" t="s">
         <v>59</v>
       </c>
       <c r="C44" s="20">
         <v>689</v>
       </c>
       <c r="D44" s="20">
         <v>554</v>
       </c>
       <c r="E44" s="21">
         <v>498</v>
       </c>
       <c r="F44" s="21">
         <v>613</v>
       </c>
       <c r="G44" s="21">
         <v>470</v>
       </c>
       <c r="H44" s="20">
         <v>427</v>
       </c>
       <c r="I44" s="20">
@@ -5039,52 +5144,55 @@
       </c>
       <c r="Z44" s="20">
         <v>543</v>
       </c>
       <c r="AA44" s="20">
         <v>871</v>
       </c>
       <c r="AB44" s="20">
         <v>634</v>
       </c>
       <c r="AC44" s="20">
         <v>692</v>
       </c>
       <c r="AD44" s="20">
         <v>933</v>
       </c>
       <c r="AE44" s="20">
         <v>400</v>
       </c>
       <c r="AF44" s="21">
         <v>494</v>
       </c>
       <c r="AG44" s="3">
         <v>707</v>
       </c>
-    </row>
-    <row r="45" spans="1:33" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AH44" s="3">
+        <v>851</v>
+      </c>
+    </row>
+    <row r="45" spans="1:34" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A45" s="29" t="s">
         <v>77</v>
       </c>
       <c r="B45" s="26" t="s">
         <v>60</v>
       </c>
       <c r="C45" s="20">
         <v>1166</v>
       </c>
       <c r="D45" s="20">
         <v>797</v>
       </c>
       <c r="E45" s="21">
         <v>577</v>
       </c>
       <c r="F45" s="21">
         <v>734</v>
       </c>
       <c r="G45" s="21">
         <v>608</v>
       </c>
       <c r="H45" s="20">
         <v>722</v>
       </c>
       <c r="I45" s="20">
@@ -5140,52 +5248,55 @@
       </c>
       <c r="Z45" s="20">
         <v>643</v>
       </c>
       <c r="AA45" s="20">
         <v>1073</v>
       </c>
       <c r="AB45" s="20">
         <v>921</v>
       </c>
       <c r="AC45" s="20">
         <v>943</v>
       </c>
       <c r="AD45" s="20">
         <v>975</v>
       </c>
       <c r="AE45" s="20">
         <v>663</v>
       </c>
       <c r="AF45" s="21">
         <v>905</v>
       </c>
       <c r="AG45" s="3">
         <v>884</v>
       </c>
-    </row>
-    <row r="46" spans="1:33" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AH45" s="3">
+        <v>1151</v>
+      </c>
+    </row>
+    <row r="46" spans="1:34" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A46" s="29" t="s">
         <v>78</v>
       </c>
       <c r="B46" s="26" t="s">
         <v>61</v>
       </c>
       <c r="C46" s="20">
         <v>241</v>
       </c>
       <c r="D46" s="20">
         <v>206</v>
       </c>
       <c r="E46" s="21">
         <v>167</v>
       </c>
       <c r="F46" s="21">
         <v>147</v>
       </c>
       <c r="G46" s="21">
         <v>143</v>
       </c>
       <c r="H46" s="20">
         <v>166</v>
       </c>
       <c r="I46" s="20">
@@ -5241,52 +5352,55 @@
       </c>
       <c r="Z46" s="20">
         <v>180</v>
       </c>
       <c r="AA46" s="20">
         <v>267</v>
       </c>
       <c r="AB46" s="20">
         <v>261</v>
       </c>
       <c r="AC46" s="20">
         <v>336</v>
       </c>
       <c r="AD46" s="20">
         <v>233</v>
       </c>
       <c r="AE46" s="20">
         <v>162</v>
       </c>
       <c r="AF46" s="21">
         <v>181</v>
       </c>
       <c r="AG46" s="3">
         <v>174</v>
       </c>
-    </row>
-    <row r="47" spans="1:33" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AH46" s="3">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="47" spans="1:34" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A47" s="29" t="s">
         <v>79</v>
       </c>
       <c r="B47" s="26" t="s">
         <v>62</v>
       </c>
       <c r="C47" s="20">
         <v>1177</v>
       </c>
       <c r="D47" s="20">
         <v>870</v>
       </c>
       <c r="E47" s="21">
         <v>769</v>
       </c>
       <c r="F47" s="21">
         <v>824</v>
       </c>
       <c r="G47" s="21">
         <v>766</v>
       </c>
       <c r="H47" s="20">
         <v>609</v>
       </c>
       <c r="I47" s="20">
@@ -5339,55 +5453,58 @@
       </c>
       <c r="Y47" s="20">
         <v>940</v>
       </c>
       <c r="Z47" s="20">
         <v>1167</v>
       </c>
       <c r="AA47" s="20">
         <v>1438</v>
       </c>
       <c r="AB47" s="20">
         <v>1468</v>
       </c>
       <c r="AC47" s="20">
         <v>1619</v>
       </c>
       <c r="AD47" s="20">
         <v>1400</v>
       </c>
       <c r="AE47" s="20">
         <v>980</v>
       </c>
       <c r="AF47" s="21">
         <v>1323</v>
       </c>
-      <c r="AG47" s="56">
+      <c r="AG47" s="45">
         <v>1054</v>
       </c>
-    </row>
-    <row r="48" spans="1:33" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AH47" s="3">
+        <v>1517</v>
+      </c>
+    </row>
+    <row r="48" spans="1:34" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A48" s="29" t="s">
         <v>80</v>
       </c>
       <c r="B48" s="26" t="s">
         <v>63</v>
       </c>
       <c r="C48" s="20">
         <v>1201</v>
       </c>
       <c r="D48" s="20">
         <v>865</v>
       </c>
       <c r="E48" s="21">
         <v>700</v>
       </c>
       <c r="F48" s="21">
         <v>804</v>
       </c>
       <c r="G48" s="21">
         <v>823</v>
       </c>
       <c r="H48" s="20">
         <v>829</v>
       </c>
       <c r="I48" s="20">
@@ -5443,52 +5560,55 @@
       </c>
       <c r="Z48" s="20">
         <v>975</v>
       </c>
       <c r="AA48" s="20">
         <v>1292</v>
       </c>
       <c r="AB48" s="20">
         <v>1133</v>
       </c>
       <c r="AC48" s="20">
         <v>1114</v>
       </c>
       <c r="AD48" s="20">
         <v>1215</v>
       </c>
       <c r="AE48" s="20">
         <v>721</v>
       </c>
       <c r="AF48" s="21">
         <v>994</v>
       </c>
       <c r="AG48" s="3">
         <v>952</v>
       </c>
-    </row>
-    <row r="49" spans="1:33" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AH48" s="3">
+        <v>1493</v>
+      </c>
+    </row>
+    <row r="49" spans="1:34" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A49" s="29" t="s">
         <v>81</v>
       </c>
       <c r="B49" s="26" t="s">
         <v>64</v>
       </c>
       <c r="C49" s="20">
         <v>764</v>
       </c>
       <c r="D49" s="20">
         <v>666</v>
       </c>
       <c r="E49" s="21">
         <v>457</v>
       </c>
       <c r="F49" s="21">
         <v>534</v>
       </c>
       <c r="G49" s="21">
         <v>424</v>
       </c>
       <c r="H49" s="20">
         <v>401</v>
       </c>
       <c r="I49" s="20">
@@ -5544,52 +5664,55 @@
       </c>
       <c r="Z49" s="20">
         <v>861</v>
       </c>
       <c r="AA49" s="20">
         <v>765</v>
       </c>
       <c r="AB49" s="20">
         <v>635</v>
       </c>
       <c r="AC49" s="20">
         <v>601</v>
       </c>
       <c r="AD49" s="20">
         <v>580</v>
       </c>
       <c r="AE49" s="20">
         <v>390</v>
       </c>
       <c r="AF49" s="21">
         <v>545</v>
       </c>
       <c r="AG49" s="3">
         <v>481</v>
       </c>
-    </row>
-    <row r="50" spans="1:33" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AH49" s="3">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="50" spans="1:34" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A50" s="29" t="s">
         <v>82</v>
       </c>
       <c r="B50" s="26" t="s">
         <v>65</v>
       </c>
       <c r="C50" s="20">
         <v>298</v>
       </c>
       <c r="D50" s="20">
         <v>202</v>
       </c>
       <c r="E50" s="21">
         <v>149</v>
       </c>
       <c r="F50" s="21">
         <v>177</v>
       </c>
       <c r="G50" s="21">
         <v>137</v>
       </c>
       <c r="H50" s="20">
         <v>136</v>
       </c>
       <c r="I50" s="20">
@@ -5645,52 +5768,55 @@
       </c>
       <c r="Z50" s="20">
         <v>237</v>
       </c>
       <c r="AA50" s="20">
         <v>243</v>
       </c>
       <c r="AB50" s="20">
         <v>276</v>
       </c>
       <c r="AC50" s="20">
         <v>245</v>
       </c>
       <c r="AD50" s="20">
         <v>216</v>
       </c>
       <c r="AE50" s="20">
         <v>152</v>
       </c>
       <c r="AF50" s="21">
         <v>261</v>
       </c>
       <c r="AG50" s="3">
         <v>236</v>
       </c>
-    </row>
-    <row r="51" spans="1:33" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AH50" s="3">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="51" spans="1:34" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A51" s="29" t="s">
         <v>83</v>
       </c>
       <c r="B51" s="26" t="s">
         <v>66</v>
       </c>
       <c r="C51" s="20">
         <v>575</v>
       </c>
       <c r="D51" s="20">
         <v>462</v>
       </c>
       <c r="E51" s="21">
         <v>347</v>
       </c>
       <c r="F51" s="21">
         <v>390</v>
       </c>
       <c r="G51" s="21">
         <v>282</v>
       </c>
       <c r="H51" s="20">
         <v>365</v>
       </c>
       <c r="I51" s="20">
@@ -5746,52 +5872,55 @@
       </c>
       <c r="Z51" s="20">
         <v>374</v>
       </c>
       <c r="AA51" s="20">
         <v>509</v>
       </c>
       <c r="AB51" s="20">
         <v>524</v>
       </c>
       <c r="AC51" s="20">
         <v>512</v>
       </c>
       <c r="AD51" s="20">
         <v>422</v>
       </c>
       <c r="AE51" s="20">
         <v>310</v>
       </c>
       <c r="AF51" s="21">
         <v>395</v>
       </c>
       <c r="AG51" s="3">
         <v>478</v>
       </c>
-    </row>
-    <row r="52" spans="1:33" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AH51" s="3">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="52" spans="1:34" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A52" s="29" t="s">
         <v>84</v>
       </c>
       <c r="B52" s="26" t="s">
         <v>67</v>
       </c>
       <c r="C52" s="20">
         <v>535</v>
       </c>
       <c r="D52" s="20">
         <v>434</v>
       </c>
       <c r="E52" s="21">
         <v>338</v>
       </c>
       <c r="F52" s="20">
         <v>347</v>
       </c>
       <c r="G52" s="21">
         <v>420</v>
       </c>
       <c r="H52" s="20">
         <v>360</v>
       </c>
       <c r="I52" s="20">
@@ -5847,52 +5976,55 @@
       </c>
       <c r="Z52" s="20">
         <v>473</v>
       </c>
       <c r="AA52" s="20">
         <v>566</v>
       </c>
       <c r="AB52" s="20">
         <v>473</v>
       </c>
       <c r="AC52" s="20">
         <v>533</v>
       </c>
       <c r="AD52" s="20">
         <v>543</v>
       </c>
       <c r="AE52" s="20">
         <v>421</v>
       </c>
       <c r="AF52" s="21">
         <v>444</v>
       </c>
       <c r="AG52" s="3">
         <v>512</v>
       </c>
-    </row>
-    <row r="53" spans="1:33" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AH52" s="3">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="53" spans="1:34" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A53" s="12" t="s">
         <v>85</v>
       </c>
       <c r="B53" s="28" t="s">
         <v>68</v>
       </c>
       <c r="C53" s="24">
         <v>180</v>
       </c>
       <c r="D53" s="24">
         <v>158</v>
       </c>
       <c r="E53" s="24">
         <v>82</v>
       </c>
       <c r="F53" s="24">
         <v>145</v>
       </c>
       <c r="G53" s="24">
         <v>98</v>
       </c>
       <c r="H53" s="24">
         <v>91</v>
       </c>
       <c r="I53" s="24">
@@ -5945,73 +6077,76 @@
       </c>
       <c r="Y53" s="24">
         <v>110</v>
       </c>
       <c r="Z53" s="24">
         <v>120</v>
       </c>
       <c r="AA53" s="24">
         <v>225</v>
       </c>
       <c r="AB53" s="24">
         <v>223</v>
       </c>
       <c r="AC53" s="24">
         <v>197</v>
       </c>
       <c r="AD53" s="24">
         <v>155</v>
       </c>
       <c r="AE53" s="24">
         <v>119</v>
       </c>
       <c r="AF53" s="24">
         <v>157</v>
       </c>
-      <c r="AG53" s="58">
+      <c r="AG53" s="47">
         <v>139</v>
       </c>
-    </row>
-    <row r="54" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="AH53" s="47">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="54" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A54" s="11"/>
       <c r="B54" s="2"/>
     </row>
-    <row r="55" spans="1:33" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A55" s="11"/>
       <c r="B55" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="9">
+    <mergeCell ref="AA6:AH6"/>
     <mergeCell ref="B36:Y36"/>
     <mergeCell ref="B27:Y27"/>
     <mergeCell ref="B2:V2"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="O6:Z6"/>
     <mergeCell ref="B8:Y8"/>
-    <mergeCell ref="AA6:AG6"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>