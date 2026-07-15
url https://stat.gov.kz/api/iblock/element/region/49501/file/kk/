--- v0 (2026-04-14)
+++ v1 (2026-07-15)
@@ -564,54 +564,54 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G39"/>
+  <dimension ref="A1:G40"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A10" workbookViewId="0">
-      <selection activeCell="K33" sqref="K33"/>
+    <sheetView tabSelected="1" topLeftCell="A25" workbookViewId="0">
+      <selection activeCell="B39" sqref="B39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="1" customWidth="1"/>
     <col min="2" max="4" width="18.7109375" customWidth="1"/>
     <col min="5" max="5" width="26.7109375" customWidth="1"/>
     <col min="6" max="6" width="18.7109375" customWidth="1"/>
     <col min="7" max="7" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="15" customHeight="1">
       <c r="A1" s="24" t="s">
         <v>7</v>
       </c>
       <c r="B1" s="24"/>
       <c r="C1" s="24"/>
       <c r="D1" s="24"/>
       <c r="E1" s="24"/>
       <c r="F1" s="24"/>
     </row>
     <row r="2" spans="1:7" ht="18" customHeight="1" thickBot="1">
       <c r="A2" s="19"/>
       <c r="B2" s="19"/>
       <c r="C2" s="19"/>
@@ -1252,72 +1252,72 @@
         <v>73281</v>
       </c>
       <c r="G33" s="4"/>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="17">
         <v>2020</v>
       </c>
       <c r="B34" s="9">
         <v>310689.44799999997</v>
       </c>
       <c r="C34" s="13">
         <v>107</v>
       </c>
       <c r="D34" s="9">
         <v>79129</v>
       </c>
       <c r="E34" s="9">
         <v>199697</v>
       </c>
       <c r="F34" s="9">
         <v>31863</v>
       </c>
       <c r="G34" s="4"/>
     </row>
-    <row r="35" spans="1:7">
+    <row r="35" spans="1:7" ht="18.75" customHeight="1">
       <c r="A35" s="17">
         <v>2021</v>
       </c>
       <c r="B35" s="9">
         <v>358414.16800000001</v>
       </c>
       <c r="C35" s="13">
         <v>110.8</v>
       </c>
       <c r="D35" s="9">
         <v>81434</v>
       </c>
       <c r="E35" s="9">
         <v>262633</v>
       </c>
       <c r="F35" s="9">
         <v>14346</v>
       </c>
       <c r="G35" s="4"/>
     </row>
-    <row r="36" spans="1:7">
+    <row r="36" spans="1:7" ht="15.75" customHeight="1">
       <c r="A36" s="17" t="s">
         <v>11</v>
       </c>
       <c r="B36" s="9">
         <v>308189</v>
       </c>
       <c r="C36" s="13">
         <v>129.1</v>
       </c>
       <c r="D36" s="18">
         <v>87975</v>
       </c>
       <c r="E36" s="18">
         <v>200931</v>
       </c>
       <c r="F36" s="18">
         <v>19283</v>
       </c>
     </row>
     <row r="37" spans="1:7" ht="15.75" customHeight="1">
       <c r="A37" s="17" t="s">
         <v>12</v>
       </c>
       <c r="B37" s="18">
         <v>327244</v>
@@ -1333,184 +1333,204 @@
       </c>
       <c r="F37" s="23">
         <v>33917</v>
       </c>
     </row>
     <row r="38" spans="1:7" ht="15.75" customHeight="1">
       <c r="A38" s="17" t="s">
         <v>13</v>
       </c>
       <c r="B38" s="18">
         <v>437502</v>
       </c>
       <c r="C38" s="20">
         <v>130.80000000000001</v>
       </c>
       <c r="D38" s="21">
         <v>183626</v>
       </c>
       <c r="E38" s="22">
         <v>201432</v>
       </c>
       <c r="F38" s="23">
         <v>52445</v>
       </c>
     </row>
-    <row r="39" spans="1:7">
-      <c r="A39" s="28" t="s">
+    <row r="39" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A39" s="17">
+        <v>2025</v>
+      </c>
+      <c r="B39" s="18">
+        <v>527738</v>
+      </c>
+      <c r="C39" s="20">
+        <v>118.7</v>
+      </c>
+      <c r="D39" s="21">
+        <v>212456</v>
+      </c>
+      <c r="E39" s="22">
+        <v>217754</v>
+      </c>
+      <c r="F39" s="23">
+        <v>97529</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7">
+      <c r="A40" s="28" t="s">
         <v>10</v>
       </c>
-      <c r="B39" s="28"/>
-      <c r="C39" s="28"/>
+      <c r="B40" s="28"/>
+      <c r="C40" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:F3"/>
-    <mergeCell ref="A39:C39"/>
+    <mergeCell ref="A40:C40"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.59055118110236227" bottom="0.59055118110236227" header="0.35433070866141736" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" firstPageNumber="4" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter xml:space="preserve">&amp;R7
 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Құжат" ma:contentTypeID="0x0101007ADCE4694D4D0D4CA05F14D10ED64C7C" ma:contentTypeVersion="0" ma:contentTypeDescription="Жаңа құжат жасау." ma:contentTypeScope="" ma:versionID="44426daeed329d84809263c33be87a2f">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3c0155d2cd5dce572d3de8309e44211c">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Мазмұн түрі" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Тақырып"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{966E936C-8814-49FB-851E-BBDDA641E1ED}">
-[...20 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{40F78602-15D2-49C2-B4A3-8C7B6CB1F65F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{79FC9F02-F783-4B41-916A-6AE1AAEB20FC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{966E936C-8814-49FB-851E-BBDDA641E1ED}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>табл 1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>