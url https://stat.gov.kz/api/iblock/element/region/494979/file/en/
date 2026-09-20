--- v3 (2026-08-31)
+++ v4 (2026-09-20)
@@ -3,63 +3,63 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="4" r:id="rId1"/>
     <sheet name="Conventions" sheetId="7" r:id="rId2"/>
     <sheet name="Indicator" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="166" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="167" uniqueCount="96">
   <si>
     <t>Urban population</t>
   </si>
   <si>
     <t>Rural population</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
@@ -309,51 +309,54 @@
     <t>616000000</t>
   </si>
   <si>
     <t>616400000</t>
   </si>
   <si>
     <t>Division social and demographic statistics</t>
   </si>
   <si>
     <t>+7 7252 39-01-68</t>
   </si>
   <si>
     <t>Kuandyk Beksultan</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/region/turkestan/dynamic-tables/38/</t>
   </si>
   <si>
     <t xml:space="preserve">b.kuandyk@aspire.gov.kz  </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <fonts count="38">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
+  </numFmts>
+  <fonts count="39">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -583,50 +586,56 @@
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="кщи"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="15">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
@@ -963,51 +972,51 @@
     <xf numFmtId="0" fontId="12" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="5" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="6" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="6" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="7" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="58">
+  <cellXfs count="64">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -1062,91 +1071,107 @@
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="37" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="37" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="21" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="23" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="164" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="23" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="33">
     <cellStyle name="Акцент1" xfId="18" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="19" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="20" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="21" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="22" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="23" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="10" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="11" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="12" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Заголовок 1" xfId="4" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="5" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="6" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="7" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="14" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название 2" xfId="25"/>
     <cellStyle name="Нейтральный 2" xfId="26"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="24"/>
     <cellStyle name="Обычный 2 2" xfId="29"/>
     <cellStyle name="Обычный 2 2 2" xfId="3"/>
@@ -1454,52 +1479,52 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:b.kuandyk@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B20"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D9" sqref="D9"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="43.28515625" style="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="62.5703125" style="6" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="17" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="18">
         <v>613202</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="19" t="s">
         <v>17</v>
       </c>
       <c r="B2" s="7" t="s">
         <v>49</v>
       </c>
     </row>
@@ -1582,82 +1607,82 @@
       <c r="B12" s="2" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B13" s="42" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B15" s="3">
-        <v>46239</v>
+        <v>46272</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="19" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="3">
-        <v>46272</v>
+        <v>46300</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="19" t="s">
         <v>33</v>
       </c>
-      <c r="B17" s="55" t="s">
+      <c r="B17" s="44" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="19" t="s">
         <v>34</v>
       </c>
-      <c r="B18" s="56" t="s">
+      <c r="B18" s="45" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="19" t="s">
         <v>35</v>
       </c>
-      <c r="B19" s="57" t="s">
+      <c r="B19" s="46" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="19" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="43" t="s">
         <v>95</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
     <hyperlink ref="B20" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B5:B14"/>
@@ -1691,179 +1716,180 @@
         <v>40</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="5" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="5" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="5" t="s">
         <v>43</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:AF55"/>
+  <dimension ref="A2:AG55"/>
   <sheetViews>
-    <sheetView topLeftCell="Q25" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="AF59" sqref="AF59"/>
+    <sheetView tabSelected="1" topLeftCell="Q13" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="AG53" sqref="AG53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.7109375" style="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="23.7109375" style="6" bestFit="1" customWidth="1"/>
     <col min="3" max="10" width="9.140625" style="6"/>
     <col min="11" max="11" width="11.85546875" style="6" customWidth="1"/>
     <col min="12" max="22" width="9.140625" style="6"/>
     <col min="23" max="23" width="11" style="6" customWidth="1"/>
     <col min="24" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:32" ht="15.75">
+    <row r="2" spans="1:33" ht="15.75">
       <c r="A2" s="16"/>
-      <c r="B2" s="48" t="s">
+      <c r="B2" s="51" t="s">
         <v>55</v>
       </c>
-      <c r="C2" s="48"/>
-[...19 lines deleted...]
-    <row r="3" spans="1:32">
+      <c r="C2" s="51"/>
+      <c r="D2" s="51"/>
+      <c r="E2" s="51"/>
+      <c r="F2" s="51"/>
+      <c r="G2" s="51"/>
+      <c r="H2" s="51"/>
+      <c r="I2" s="51"/>
+      <c r="J2" s="51"/>
+      <c r="K2" s="51"/>
+      <c r="L2" s="51"/>
+      <c r="M2" s="51"/>
+      <c r="N2" s="51"/>
+      <c r="O2" s="51"/>
+      <c r="P2" s="51"/>
+      <c r="Q2" s="51"/>
+      <c r="R2" s="51"/>
+      <c r="S2" s="51"/>
+      <c r="T2" s="51"/>
+      <c r="U2" s="51"/>
+    </row>
+    <row r="3" spans="1:33">
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
     </row>
-    <row r="4" spans="1:32">
+    <row r="4" spans="1:33">
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
     </row>
-    <row r="5" spans="1:32" s="22" customFormat="1" ht="12.75">
+    <row r="5" spans="1:33" s="22" customFormat="1" ht="12.75">
       <c r="A5" s="5"/>
       <c r="C5" s="35"/>
       <c r="D5" s="35"/>
       <c r="E5" s="36"/>
       <c r="F5" s="36"/>
       <c r="G5" s="36"/>
       <c r="H5" s="36"/>
       <c r="I5" s="36"/>
       <c r="J5" s="36"/>
       <c r="K5" s="36"/>
       <c r="L5" s="36"/>
       <c r="M5" s="36"/>
       <c r="N5" s="36"/>
       <c r="O5" s="36"/>
       <c r="P5" s="36"/>
       <c r="Q5" s="36"/>
       <c r="R5" s="36"/>
       <c r="S5" s="36"/>
       <c r="T5" s="36"/>
       <c r="U5" s="36"/>
       <c r="V5" s="36"/>
       <c r="W5" s="36"/>
       <c r="X5" s="37"/>
       <c r="Y5" s="36"/>
       <c r="Z5" s="36"/>
-      <c r="AF5" s="37" t="s">
+      <c r="AG5" s="37" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="6" spans="1:32" s="5" customFormat="1" ht="12.75">
-      <c r="A6" s="49" t="s">
+    <row r="6" spans="1:33" s="5" customFormat="1" ht="12.75">
+      <c r="A6" s="52" t="s">
         <v>47</v>
       </c>
-      <c r="B6" s="51"/>
-      <c r="C6" s="53">
+      <c r="B6" s="54"/>
+      <c r="C6" s="56">
         <v>2024</v>
       </c>
-      <c r="D6" s="53"/>
-[...10 lines deleted...]
-      <c r="O6" s="44">
+      <c r="D6" s="56"/>
+      <c r="E6" s="56"/>
+      <c r="F6" s="56"/>
+      <c r="G6" s="56"/>
+      <c r="H6" s="56"/>
+      <c r="I6" s="56"/>
+      <c r="J6" s="56"/>
+      <c r="K6" s="56"/>
+      <c r="L6" s="56"/>
+      <c r="M6" s="56"/>
+      <c r="N6" s="56"/>
+      <c r="O6" s="47">
         <v>2025</v>
       </c>
-      <c r="P6" s="45"/>
-[...10 lines deleted...]
-      <c r="AA6" s="44">
+      <c r="P6" s="48"/>
+      <c r="Q6" s="48"/>
+      <c r="R6" s="48"/>
+      <c r="S6" s="48"/>
+      <c r="T6" s="48"/>
+      <c r="U6" s="48"/>
+      <c r="V6" s="48"/>
+      <c r="W6" s="48"/>
+      <c r="X6" s="48"/>
+      <c r="Y6" s="48"/>
+      <c r="Z6" s="48"/>
+      <c r="AA6" s="47">
         <v>2026</v>
       </c>
-      <c r="AB6" s="45"/>
-[...7 lines deleted...]
-      <c r="B7" s="52"/>
+      <c r="AB6" s="48"/>
+      <c r="AC6" s="48"/>
+      <c r="AD6" s="48"/>
+      <c r="AE6" s="48"/>
+      <c r="AF6" s="48"/>
+      <c r="AG6" s="48"/>
+    </row>
+    <row r="7" spans="1:33" s="5" customFormat="1" ht="12.75">
+      <c r="A7" s="53"/>
+      <c r="B7" s="55"/>
       <c r="C7" s="38" t="s">
         <v>2</v>
       </c>
       <c r="D7" s="38" t="s">
         <v>3</v>
       </c>
       <c r="E7" s="38" t="s">
         <v>4</v>
       </c>
       <c r="F7" s="38" t="s">
         <v>5</v>
       </c>
       <c r="G7" s="38" t="s">
         <v>6</v>
       </c>
       <c r="H7" s="38" t="s">
         <v>7</v>
       </c>
       <c r="I7" s="38" t="s">
         <v>8</v>
       </c>
       <c r="J7" s="38" t="s">
         <v>9</v>
       </c>
       <c r="K7" s="38" t="s">
@@ -1910,82 +1936,85 @@
       </c>
       <c r="Y7" s="38" t="s">
         <v>12</v>
       </c>
       <c r="Z7" s="38" t="s">
         <v>13</v>
       </c>
       <c r="AA7" s="38" t="s">
         <v>2</v>
       </c>
       <c r="AB7" s="38" t="s">
         <v>3</v>
       </c>
       <c r="AC7" s="38" t="s">
         <v>4</v>
       </c>
       <c r="AD7" s="38" t="s">
         <v>5</v>
       </c>
       <c r="AE7" s="38" t="s">
         <v>6</v>
       </c>
       <c r="AF7" s="38" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="8" spans="1:32" s="24" customFormat="1" ht="19.5" customHeight="1">
+      <c r="AG7" s="38" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="8" spans="1:33" s="24" customFormat="1" ht="19.5" customHeight="1">
       <c r="A8" s="23"/>
-      <c r="B8" s="54" t="s">
+      <c r="B8" s="57" t="s">
         <v>15</v>
       </c>
-      <c r="C8" s="54"/>
-[...24 lines deleted...]
-    <row r="9" spans="1:32" s="5" customFormat="1" ht="12.75">
+      <c r="C8" s="57"/>
+      <c r="D8" s="57"/>
+      <c r="E8" s="57"/>
+      <c r="F8" s="57"/>
+      <c r="G8" s="57"/>
+      <c r="H8" s="57"/>
+      <c r="I8" s="57"/>
+      <c r="J8" s="57"/>
+      <c r="K8" s="57"/>
+      <c r="L8" s="57"/>
+      <c r="M8" s="57"/>
+      <c r="N8" s="57"/>
+      <c r="O8" s="57"/>
+      <c r="P8" s="57"/>
+      <c r="Q8" s="57"/>
+      <c r="R8" s="57"/>
+      <c r="S8" s="57"/>
+      <c r="T8" s="57"/>
+      <c r="U8" s="57"/>
+      <c r="V8" s="57"/>
+      <c r="W8" s="57"/>
+      <c r="X8" s="57"/>
+      <c r="Y8" s="57"/>
+      <c r="Z8" s="57"/>
+    </row>
+    <row r="9" spans="1:33" s="5" customFormat="1" ht="12.75">
       <c r="A9" s="13" t="s">
         <v>48</v>
       </c>
       <c r="B9" s="25" t="s">
         <v>56</v>
       </c>
       <c r="C9" s="30">
         <v>4</v>
       </c>
       <c r="D9" s="30">
         <v>19</v>
       </c>
       <c r="E9" s="30">
         <v>15</v>
       </c>
       <c r="F9" s="30">
         <v>10</v>
       </c>
       <c r="G9" s="31">
         <v>8</v>
       </c>
       <c r="H9" s="30">
         <v>8</v>
       </c>
       <c r="I9" s="30">
@@ -2038,52 +2067,55 @@
       </c>
       <c r="Y9" s="30">
         <v>3</v>
       </c>
       <c r="Z9" s="30">
         <v>5</v>
       </c>
       <c r="AA9" s="30">
         <v>5</v>
       </c>
       <c r="AB9" s="30">
         <v>4</v>
       </c>
       <c r="AC9" s="30">
         <v>3</v>
       </c>
       <c r="AD9" s="30">
         <v>9</v>
       </c>
       <c r="AE9" s="30">
         <v>6</v>
       </c>
       <c r="AF9" s="30">
         <v>3</v>
       </c>
-    </row>
-    <row r="10" spans="1:32" s="5" customFormat="1" ht="12.75">
+      <c r="AG9" s="58">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="10" spans="1:33" s="5" customFormat="1" ht="12.75">
       <c r="A10" s="13" t="s">
         <v>74</v>
       </c>
       <c r="B10" s="26" t="s">
         <v>57</v>
       </c>
       <c r="C10" s="30">
         <v>1</v>
       </c>
       <c r="D10" s="30">
         <v>1</v>
       </c>
       <c r="E10" s="30">
         <v>1</v>
       </c>
       <c r="F10" s="30">
         <v>1</v>
       </c>
       <c r="G10" s="31">
         <v>0</v>
       </c>
       <c r="H10" s="30">
         <v>0</v>
       </c>
       <c r="I10" s="30">
@@ -2136,52 +2168,55 @@
       </c>
       <c r="Y10" s="30">
         <v>0</v>
       </c>
       <c r="Z10" s="30">
         <v>2</v>
       </c>
       <c r="AA10" s="30">
         <v>1</v>
       </c>
       <c r="AB10" s="30">
         <v>0</v>
       </c>
       <c r="AC10" s="30">
         <v>0</v>
       </c>
       <c r="AD10" s="30">
         <v>0</v>
       </c>
       <c r="AE10" s="30">
         <v>0</v>
       </c>
       <c r="AF10" s="30">
         <v>1</v>
       </c>
-    </row>
-    <row r="11" spans="1:32" s="5" customFormat="1" ht="12.75">
+      <c r="AG10" s="59">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:33" s="5" customFormat="1" ht="12.75">
       <c r="A11" s="13" t="s">
         <v>75</v>
       </c>
       <c r="B11" s="26" t="s">
         <v>58</v>
       </c>
       <c r="C11" s="30">
         <v>0</v>
       </c>
       <c r="D11" s="30">
         <v>0</v>
       </c>
       <c r="E11" s="30">
         <v>0</v>
       </c>
       <c r="F11" s="30">
         <v>1</v>
       </c>
       <c r="G11" s="31">
         <v>0</v>
       </c>
       <c r="H11" s="30">
         <v>0</v>
       </c>
       <c r="I11" s="30">
@@ -2234,52 +2269,55 @@
       </c>
       <c r="Y11" s="30">
         <v>0</v>
       </c>
       <c r="Z11" s="30">
         <v>0</v>
       </c>
       <c r="AA11" s="30">
         <v>0</v>
       </c>
       <c r="AB11" s="30">
         <v>0</v>
       </c>
       <c r="AC11" s="30">
         <v>0</v>
       </c>
       <c r="AD11" s="30">
         <v>0</v>
       </c>
       <c r="AE11" s="30">
         <v>2</v>
       </c>
       <c r="AF11" s="30">
         <v>0</v>
       </c>
-    </row>
-    <row r="12" spans="1:32" s="5" customFormat="1" ht="12.75">
+      <c r="AG11" s="59">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:33" s="5" customFormat="1" ht="12.75">
       <c r="A12" s="13" t="s">
         <v>76</v>
       </c>
       <c r="B12" s="26" t="s">
         <v>59</v>
       </c>
       <c r="C12" s="30">
         <v>0</v>
       </c>
       <c r="D12" s="30">
         <v>0</v>
       </c>
       <c r="E12" s="30">
         <v>0</v>
       </c>
       <c r="F12" s="30">
         <v>0</v>
       </c>
       <c r="G12" s="31">
         <v>1</v>
       </c>
       <c r="H12" s="30">
         <v>0</v>
       </c>
       <c r="I12" s="30">
@@ -2332,52 +2370,55 @@
       </c>
       <c r="Y12" s="30">
         <v>2</v>
       </c>
       <c r="Z12" s="30">
         <v>0</v>
       </c>
       <c r="AA12" s="30">
         <v>0</v>
       </c>
       <c r="AB12" s="30">
         <v>0</v>
       </c>
       <c r="AC12" s="30">
         <v>0</v>
       </c>
       <c r="AD12" s="30">
         <v>0</v>
       </c>
       <c r="AE12" s="30">
         <v>0</v>
       </c>
       <c r="AF12" s="30">
         <v>0</v>
       </c>
-    </row>
-    <row r="13" spans="1:32" s="5" customFormat="1" ht="12.75">
+      <c r="AG12" s="59">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:33" s="5" customFormat="1" ht="12.75">
       <c r="A13" s="13" t="s">
         <v>77</v>
       </c>
       <c r="B13" s="26" t="s">
         <v>60</v>
       </c>
       <c r="C13" s="30">
         <v>0</v>
       </c>
       <c r="D13" s="30">
         <v>0</v>
       </c>
       <c r="E13" s="30">
         <v>0</v>
       </c>
       <c r="F13" s="30">
         <v>0</v>
       </c>
       <c r="G13" s="31">
         <v>0</v>
       </c>
       <c r="H13" s="30">
         <v>0</v>
       </c>
       <c r="I13" s="30">
@@ -2430,52 +2471,55 @@
       </c>
       <c r="Y13" s="30">
         <v>0</v>
       </c>
       <c r="Z13" s="30">
         <v>0</v>
       </c>
       <c r="AA13" s="30">
         <v>0</v>
       </c>
       <c r="AB13" s="30">
         <v>0</v>
       </c>
       <c r="AC13" s="30">
         <v>0</v>
       </c>
       <c r="AD13" s="30">
         <v>0</v>
       </c>
       <c r="AE13" s="30">
         <v>0</v>
       </c>
       <c r="AF13" s="30">
         <v>0</v>
       </c>
-    </row>
-    <row r="14" spans="1:32" s="5" customFormat="1" ht="12.75">
+      <c r="AG13" s="59">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:33" s="5" customFormat="1" ht="12.75">
       <c r="A14" s="13" t="s">
         <v>78</v>
       </c>
       <c r="B14" s="26" t="s">
         <v>61</v>
       </c>
       <c r="C14" s="30">
         <v>0</v>
       </c>
       <c r="D14" s="30">
         <v>0</v>
       </c>
       <c r="E14" s="30">
         <v>0</v>
       </c>
       <c r="F14" s="30">
         <v>0</v>
       </c>
       <c r="G14" s="31">
         <v>2</v>
       </c>
       <c r="H14" s="30">
         <v>0</v>
       </c>
       <c r="I14" s="30">
@@ -2528,52 +2572,55 @@
       </c>
       <c r="Y14" s="30">
         <v>0</v>
       </c>
       <c r="Z14" s="30">
         <v>0</v>
       </c>
       <c r="AA14" s="30">
         <v>0</v>
       </c>
       <c r="AB14" s="30">
         <v>0</v>
       </c>
       <c r="AC14" s="30">
         <v>0</v>
       </c>
       <c r="AD14" s="30">
         <v>0</v>
       </c>
       <c r="AE14" s="30">
         <v>0</v>
       </c>
       <c r="AF14" s="30">
         <v>0</v>
       </c>
-    </row>
-    <row r="15" spans="1:32" s="5" customFormat="1" ht="12.75">
+      <c r="AG14" s="59">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:33" s="5" customFormat="1" ht="12.75">
       <c r="A15" s="13" t="s">
         <v>79</v>
       </c>
       <c r="B15" s="26" t="s">
         <v>62</v>
       </c>
       <c r="C15" s="30">
         <v>1</v>
       </c>
       <c r="D15" s="30">
         <v>0</v>
       </c>
       <c r="E15" s="30">
         <v>0</v>
       </c>
       <c r="F15" s="30">
         <v>0</v>
       </c>
       <c r="G15" s="31">
         <v>0</v>
       </c>
       <c r="H15" s="30">
         <v>0</v>
       </c>
       <c r="I15" s="30">
@@ -2626,52 +2673,55 @@
       </c>
       <c r="Y15" s="30">
         <v>0</v>
       </c>
       <c r="Z15" s="30">
         <v>0</v>
       </c>
       <c r="AA15" s="30">
         <v>0</v>
       </c>
       <c r="AB15" s="30">
         <v>0</v>
       </c>
       <c r="AC15" s="30">
         <v>0</v>
       </c>
       <c r="AD15" s="30">
         <v>1</v>
       </c>
       <c r="AE15" s="30">
         <v>0</v>
       </c>
       <c r="AF15" s="30">
         <v>0</v>
       </c>
-    </row>
-    <row r="16" spans="1:32" s="5" customFormat="1" ht="12.75">
+      <c r="AG15" s="58">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="16" spans="1:33" s="5" customFormat="1" ht="12.75">
       <c r="A16" s="13" t="s">
         <v>80</v>
       </c>
       <c r="B16" s="26" t="s">
         <v>63</v>
       </c>
       <c r="C16" s="30">
         <v>0</v>
       </c>
       <c r="D16" s="30">
         <v>1</v>
       </c>
       <c r="E16" s="30">
         <v>0</v>
       </c>
       <c r="F16" s="30">
         <v>1</v>
       </c>
       <c r="G16" s="31">
         <v>0</v>
       </c>
       <c r="H16" s="30">
         <v>0</v>
       </c>
       <c r="I16" s="30">
@@ -2724,52 +2774,55 @@
       </c>
       <c r="Y16" s="30">
         <v>0</v>
       </c>
       <c r="Z16" s="30">
         <v>0</v>
       </c>
       <c r="AA16" s="30">
         <v>0</v>
       </c>
       <c r="AB16" s="30">
         <v>0</v>
       </c>
       <c r="AC16" s="30">
         <v>0</v>
       </c>
       <c r="AD16" s="30">
         <v>0</v>
       </c>
       <c r="AE16" s="30">
         <v>0</v>
       </c>
       <c r="AF16" s="30">
         <v>0</v>
       </c>
-    </row>
-    <row r="17" spans="1:32" s="5" customFormat="1" ht="12.75">
+      <c r="AG16" s="59">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:33" s="5" customFormat="1" ht="12.75">
       <c r="A17" s="13" t="s">
         <v>81</v>
       </c>
       <c r="B17" s="26" t="s">
         <v>64</v>
       </c>
       <c r="C17" s="30">
         <v>0</v>
       </c>
       <c r="D17" s="30">
         <v>5</v>
       </c>
       <c r="E17" s="30">
         <v>1</v>
       </c>
       <c r="F17" s="30">
         <v>0</v>
       </c>
       <c r="G17" s="31">
         <v>1</v>
       </c>
       <c r="H17" s="30">
         <v>0</v>
       </c>
       <c r="I17" s="30">
@@ -2822,52 +2875,55 @@
       </c>
       <c r="Y17" s="30">
         <v>0</v>
       </c>
       <c r="Z17" s="30">
         <v>1</v>
       </c>
       <c r="AA17" s="30">
         <v>2</v>
       </c>
       <c r="AB17" s="30">
         <v>0</v>
       </c>
       <c r="AC17" s="30">
         <v>0</v>
       </c>
       <c r="AD17" s="30">
         <v>1</v>
       </c>
       <c r="AE17" s="30">
         <v>1</v>
       </c>
       <c r="AF17" s="30">
         <v>0</v>
       </c>
-    </row>
-    <row r="18" spans="1:32" s="5" customFormat="1" ht="12.75">
+      <c r="AG17" s="59">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:33" s="5" customFormat="1" ht="12.75">
       <c r="A18" s="13" t="s">
         <v>82</v>
       </c>
       <c r="B18" s="26" t="s">
         <v>65</v>
       </c>
       <c r="C18" s="30">
         <v>0</v>
       </c>
       <c r="D18" s="30">
         <v>0</v>
       </c>
       <c r="E18" s="30">
         <v>1</v>
       </c>
       <c r="F18" s="30">
         <v>0</v>
       </c>
       <c r="G18" s="31">
         <v>0</v>
       </c>
       <c r="H18" s="30">
         <v>1</v>
       </c>
       <c r="I18" s="30">
@@ -2920,52 +2976,55 @@
       </c>
       <c r="Y18" s="30">
         <v>0</v>
       </c>
       <c r="Z18" s="30">
         <v>0</v>
       </c>
       <c r="AA18" s="30">
         <v>0</v>
       </c>
       <c r="AB18" s="30">
         <v>0</v>
       </c>
       <c r="AC18" s="30">
         <v>0</v>
       </c>
       <c r="AD18" s="30">
         <v>0</v>
       </c>
       <c r="AE18" s="30">
         <v>0</v>
       </c>
       <c r="AF18" s="30">
         <v>0</v>
       </c>
-    </row>
-    <row r="19" spans="1:32" s="5" customFormat="1" ht="12.75">
+      <c r="AG18" s="59">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:33" s="5" customFormat="1" ht="12.75">
       <c r="A19" s="13" t="s">
         <v>83</v>
       </c>
       <c r="B19" s="26" t="s">
         <v>66</v>
       </c>
       <c r="C19" s="30">
         <v>0</v>
       </c>
       <c r="D19" s="30">
         <v>0</v>
       </c>
       <c r="E19" s="30">
         <v>0</v>
       </c>
       <c r="F19" s="30">
         <v>0</v>
       </c>
       <c r="G19" s="31">
         <v>0</v>
       </c>
       <c r="H19" s="30">
         <v>0</v>
       </c>
       <c r="I19" s="30">
@@ -3018,52 +3077,55 @@
       </c>
       <c r="Y19" s="30">
         <v>0</v>
       </c>
       <c r="Z19" s="30">
         <v>0</v>
       </c>
       <c r="AA19" s="30">
         <v>0</v>
       </c>
       <c r="AB19" s="30">
         <v>0</v>
       </c>
       <c r="AC19" s="30">
         <v>0</v>
       </c>
       <c r="AD19" s="30">
         <v>0</v>
       </c>
       <c r="AE19" s="30">
         <v>0</v>
       </c>
       <c r="AF19" s="30">
         <v>0</v>
       </c>
-    </row>
-    <row r="20" spans="1:32" s="5" customFormat="1" ht="12.75">
+      <c r="AG19" s="59">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:33" s="5" customFormat="1" ht="12.75">
       <c r="A20" s="13" t="s">
         <v>84</v>
       </c>
       <c r="B20" s="26" t="s">
         <v>67</v>
       </c>
       <c r="C20" s="30">
         <v>0</v>
       </c>
       <c r="D20" s="30">
         <v>6</v>
       </c>
       <c r="E20" s="30">
         <v>2</v>
       </c>
       <c r="F20" s="30">
         <v>5</v>
       </c>
       <c r="G20" s="31">
         <v>0</v>
       </c>
       <c r="H20" s="30">
         <v>3</v>
       </c>
       <c r="I20" s="30">
@@ -3116,52 +3178,55 @@
       </c>
       <c r="Y20" s="30">
         <v>0</v>
       </c>
       <c r="Z20" s="30">
         <v>0</v>
       </c>
       <c r="AA20" s="30">
         <v>0</v>
       </c>
       <c r="AB20" s="30">
         <v>0</v>
       </c>
       <c r="AC20" s="30">
         <v>1</v>
       </c>
       <c r="AD20" s="30">
         <v>6</v>
       </c>
       <c r="AE20" s="30">
         <v>3</v>
       </c>
       <c r="AF20" s="30">
         <v>0</v>
       </c>
-    </row>
-    <row r="21" spans="1:32" s="5" customFormat="1" ht="12.75">
+      <c r="AG20" s="58">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="21" spans="1:33" s="5" customFormat="1" ht="12.75">
       <c r="A21" s="13" t="s">
         <v>85</v>
       </c>
       <c r="B21" s="26" t="s">
         <v>68</v>
       </c>
       <c r="C21" s="30">
         <v>0</v>
       </c>
       <c r="D21" s="30">
         <v>3</v>
       </c>
       <c r="E21" s="30">
         <v>8</v>
       </c>
       <c r="F21" s="30">
         <v>1</v>
       </c>
       <c r="G21" s="31">
         <v>1</v>
       </c>
       <c r="H21" s="30">
         <v>0</v>
       </c>
       <c r="I21" s="30">
@@ -3214,52 +3279,55 @@
       </c>
       <c r="Y21" s="30">
         <v>0</v>
       </c>
       <c r="Z21" s="30">
         <v>0</v>
       </c>
       <c r="AA21" s="30">
         <v>1</v>
       </c>
       <c r="AB21" s="30">
         <v>0</v>
       </c>
       <c r="AC21" s="30">
         <v>1</v>
       </c>
       <c r="AD21" s="30">
         <v>1</v>
       </c>
       <c r="AE21" s="30">
         <v>0</v>
       </c>
       <c r="AF21" s="30">
         <v>2</v>
       </c>
-    </row>
-    <row r="22" spans="1:32" s="5" customFormat="1" ht="12.75">
+      <c r="AG21" s="59">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:33" s="5" customFormat="1" ht="12.75">
       <c r="A22" s="13" t="s">
         <v>86</v>
       </c>
       <c r="B22" s="26" t="s">
         <v>69</v>
       </c>
       <c r="C22" s="30">
         <v>0</v>
       </c>
       <c r="D22" s="30">
         <v>0</v>
       </c>
       <c r="E22" s="30">
         <v>0</v>
       </c>
       <c r="F22" s="30">
         <v>0</v>
       </c>
       <c r="G22" s="31">
         <v>0</v>
       </c>
       <c r="H22" s="30">
         <v>0</v>
       </c>
       <c r="I22" s="30">
@@ -3312,52 +3380,55 @@
       </c>
       <c r="Y22" s="30">
         <v>0</v>
       </c>
       <c r="Z22" s="30">
         <v>0</v>
       </c>
       <c r="AA22" s="30">
         <v>0</v>
       </c>
       <c r="AB22" s="30">
         <v>0</v>
       </c>
       <c r="AC22" s="30">
         <v>0</v>
       </c>
       <c r="AD22" s="30">
         <v>0</v>
       </c>
       <c r="AE22" s="30">
         <v>0</v>
       </c>
       <c r="AF22" s="30">
         <v>0</v>
       </c>
-    </row>
-    <row r="23" spans="1:32" s="5" customFormat="1" ht="12.75">
+      <c r="AG22" s="59">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:33" s="5" customFormat="1" ht="12.75">
       <c r="A23" s="13" t="s">
         <v>87</v>
       </c>
       <c r="B23" s="26" t="s">
         <v>70</v>
       </c>
       <c r="C23" s="30">
         <v>1</v>
       </c>
       <c r="D23" s="30">
         <v>0</v>
       </c>
       <c r="E23" s="30">
         <v>1</v>
       </c>
       <c r="F23" s="30">
         <v>0</v>
       </c>
       <c r="G23" s="31">
         <v>1</v>
       </c>
       <c r="H23" s="30">
         <v>0</v>
       </c>
       <c r="I23" s="30">
@@ -3410,52 +3481,55 @@
       </c>
       <c r="Y23" s="30">
         <v>0</v>
       </c>
       <c r="Z23" s="30">
         <v>0</v>
       </c>
       <c r="AA23" s="30">
         <v>0</v>
       </c>
       <c r="AB23" s="30">
         <v>0</v>
       </c>
       <c r="AC23" s="30">
         <v>0</v>
       </c>
       <c r="AD23" s="30">
         <v>0</v>
       </c>
       <c r="AE23" s="30">
         <v>0</v>
       </c>
       <c r="AF23" s="30">
         <v>0</v>
       </c>
-    </row>
-    <row r="24" spans="1:32" s="5" customFormat="1" ht="12.75">
+      <c r="AG23" s="59">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:33" s="5" customFormat="1" ht="12.75">
       <c r="A24" s="13" t="s">
         <v>88</v>
       </c>
       <c r="B24" s="26" t="s">
         <v>71</v>
       </c>
       <c r="C24" s="30">
         <v>1</v>
       </c>
       <c r="D24" s="30">
         <v>3</v>
       </c>
       <c r="E24" s="31">
         <v>1</v>
       </c>
       <c r="F24" s="30">
         <v>1</v>
       </c>
       <c r="G24" s="31">
         <v>2</v>
       </c>
       <c r="H24" s="30">
         <v>3</v>
       </c>
       <c r="I24" s="30">
@@ -3508,52 +3582,55 @@
       </c>
       <c r="Y24" s="30">
         <v>1</v>
       </c>
       <c r="Z24" s="30">
         <v>1</v>
       </c>
       <c r="AA24" s="30">
         <v>0</v>
       </c>
       <c r="AB24" s="30">
         <v>4</v>
       </c>
       <c r="AC24" s="30">
         <v>1</v>
       </c>
       <c r="AD24" s="30">
         <v>0</v>
       </c>
       <c r="AE24" s="30">
         <v>0</v>
       </c>
       <c r="AF24" s="30">
         <v>0</v>
       </c>
-    </row>
-    <row r="25" spans="1:32" s="5" customFormat="1" ht="12.75">
+      <c r="AG24" s="59">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:33" s="5" customFormat="1" ht="12.75">
       <c r="A25" s="13" t="s">
         <v>89</v>
       </c>
       <c r="B25" s="26" t="s">
         <v>72</v>
       </c>
       <c r="C25" s="30">
         <v>0</v>
       </c>
       <c r="D25" s="30">
         <v>0</v>
       </c>
       <c r="E25" s="31">
         <v>0</v>
       </c>
       <c r="F25" s="30">
         <v>0</v>
       </c>
       <c r="G25" s="31">
         <v>0</v>
       </c>
       <c r="H25" s="30">
         <v>1</v>
       </c>
       <c r="I25" s="30">
@@ -3606,52 +3683,55 @@
       </c>
       <c r="Y25" s="30">
         <v>0</v>
       </c>
       <c r="Z25" s="30">
         <v>1</v>
       </c>
       <c r="AA25" s="30">
         <v>1</v>
       </c>
       <c r="AB25" s="30">
         <v>0</v>
       </c>
       <c r="AC25" s="30">
         <v>0</v>
       </c>
       <c r="AD25" s="30">
         <v>0</v>
       </c>
       <c r="AE25" s="30">
         <v>0</v>
       </c>
       <c r="AF25" s="30">
         <v>0</v>
       </c>
-    </row>
-    <row r="26" spans="1:32" s="5" customFormat="1" ht="12.75">
+      <c r="AG25" s="58">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:33" s="5" customFormat="1" ht="12.75">
       <c r="A26" s="13" t="s">
         <v>90</v>
       </c>
       <c r="B26" s="27" t="s">
         <v>73</v>
       </c>
       <c r="C26" s="30">
         <v>0</v>
       </c>
       <c r="D26" s="30">
         <v>0</v>
       </c>
       <c r="E26" s="31">
         <v>0</v>
       </c>
       <c r="F26" s="31">
         <v>0</v>
       </c>
       <c r="G26" s="31">
         <v>0</v>
       </c>
       <c r="H26" s="30">
         <v>0</v>
       </c>
       <c r="I26" s="30">
@@ -3704,88 +3784,92 @@
       </c>
       <c r="Y26" s="30">
         <v>0</v>
       </c>
       <c r="Z26" s="30">
         <v>0</v>
       </c>
       <c r="AA26" s="30">
         <v>0</v>
       </c>
       <c r="AB26" s="30">
         <v>0</v>
       </c>
       <c r="AC26" s="30">
         <v>0</v>
       </c>
       <c r="AD26" s="30">
         <v>0</v>
       </c>
       <c r="AE26" s="30">
         <v>0</v>
       </c>
       <c r="AF26" s="30">
         <v>0</v>
       </c>
-    </row>
-    <row r="27" spans="1:32" s="24" customFormat="1" ht="19.5" customHeight="1">
+      <c r="AG26" s="59">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:33" s="24" customFormat="1" ht="19.5" customHeight="1">
       <c r="A27" s="5"/>
-      <c r="B27" s="46" t="s">
-[...25 lines deleted...]
-      <c r="Z27" s="46"/>
+      <c r="B27" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C27" s="49"/>
+      <c r="D27" s="49"/>
+      <c r="E27" s="49"/>
+      <c r="F27" s="49"/>
+      <c r="G27" s="49"/>
+      <c r="H27" s="49"/>
+      <c r="I27" s="49"/>
+      <c r="J27" s="49"/>
+      <c r="K27" s="49"/>
+      <c r="L27" s="49"/>
+      <c r="M27" s="49"/>
+      <c r="N27" s="49"/>
+      <c r="O27" s="49"/>
+      <c r="P27" s="49"/>
+      <c r="Q27" s="49"/>
+      <c r="R27" s="49"/>
+      <c r="S27" s="49"/>
+      <c r="T27" s="49"/>
+      <c r="U27" s="49"/>
+      <c r="V27" s="49"/>
+      <c r="W27" s="49"/>
+      <c r="X27" s="49"/>
+      <c r="Y27" s="49"/>
+      <c r="Z27" s="49"/>
       <c r="AA27" s="34"/>
       <c r="AB27" s="34"/>
       <c r="AC27" s="34"/>
       <c r="AD27" s="34"/>
       <c r="AE27" s="34"/>
       <c r="AF27" s="34"/>
-    </row>
-    <row r="28" spans="1:32" s="5" customFormat="1" ht="12.75">
+      <c r="AG27" s="34"/>
+    </row>
+    <row r="28" spans="1:33" s="5" customFormat="1" ht="12.75">
       <c r="A28" s="13" t="s">
         <v>48</v>
       </c>
       <c r="B28" s="25" t="s">
         <v>56</v>
       </c>
       <c r="C28" s="30">
         <v>2</v>
       </c>
       <c r="D28" s="30">
         <v>2</v>
       </c>
       <c r="E28" s="30">
         <v>7</v>
       </c>
       <c r="F28" s="30">
         <v>2</v>
       </c>
       <c r="G28" s="31">
         <v>2</v>
       </c>
       <c r="H28" s="30">
         <v>3</v>
       </c>
       <c r="I28" s="30">
@@ -3838,52 +3922,55 @@
       </c>
       <c r="Y28" s="30">
         <v>3</v>
       </c>
       <c r="Z28" s="30">
         <v>2</v>
       </c>
       <c r="AA28" s="30">
         <v>1</v>
       </c>
       <c r="AB28" s="30">
         <v>2</v>
       </c>
       <c r="AC28" s="30">
         <v>0</v>
       </c>
       <c r="AD28" s="30">
         <v>0</v>
       </c>
       <c r="AE28" s="30">
         <v>2</v>
       </c>
       <c r="AF28" s="30">
         <v>1</v>
       </c>
-    </row>
-    <row r="29" spans="1:32" s="5" customFormat="1" ht="12.75">
+      <c r="AG28" s="60">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:33" s="5" customFormat="1" ht="12.75">
       <c r="A29" s="13" t="s">
         <v>74</v>
       </c>
       <c r="B29" s="26" t="s">
         <v>57</v>
       </c>
       <c r="C29" s="30">
         <v>1</v>
       </c>
       <c r="D29" s="30">
         <v>1</v>
       </c>
       <c r="E29" s="30">
         <v>1</v>
       </c>
       <c r="F29" s="30">
         <v>1</v>
       </c>
       <c r="G29" s="31">
         <v>0</v>
       </c>
       <c r="H29" s="30">
         <v>0</v>
       </c>
       <c r="I29" s="30">
@@ -3936,52 +4023,55 @@
       </c>
       <c r="Y29" s="30">
         <v>0</v>
       </c>
       <c r="Z29" s="30">
         <v>2</v>
       </c>
       <c r="AA29" s="30">
         <v>1</v>
       </c>
       <c r="AB29" s="30">
         <v>0</v>
       </c>
       <c r="AC29" s="30">
         <v>0</v>
       </c>
       <c r="AD29" s="30">
         <v>0</v>
       </c>
       <c r="AE29" s="30">
         <v>0</v>
       </c>
       <c r="AF29" s="30">
         <v>1</v>
       </c>
-    </row>
-    <row r="30" spans="1:32" s="5" customFormat="1" ht="12.75">
+      <c r="AG29" s="60">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:33" s="5" customFormat="1" ht="12.75">
       <c r="A30" s="13" t="s">
         <v>75</v>
       </c>
       <c r="B30" s="26" t="s">
         <v>58</v>
       </c>
       <c r="C30" s="30">
         <v>0</v>
       </c>
       <c r="D30" s="30">
         <v>0</v>
       </c>
       <c r="E30" s="30">
         <v>0</v>
       </c>
       <c r="F30" s="30">
         <v>1</v>
       </c>
       <c r="G30" s="31">
         <v>0</v>
       </c>
       <c r="H30" s="30">
         <v>0</v>
       </c>
       <c r="I30" s="30">
@@ -4034,52 +4124,55 @@
       </c>
       <c r="Y30" s="30">
         <v>0</v>
       </c>
       <c r="Z30" s="30">
         <v>0</v>
       </c>
       <c r="AA30" s="30">
         <v>0</v>
       </c>
       <c r="AB30" s="30">
         <v>0</v>
       </c>
       <c r="AC30" s="30">
         <v>0</v>
       </c>
       <c r="AD30" s="30">
         <v>0</v>
       </c>
       <c r="AE30" s="30">
         <v>2</v>
       </c>
       <c r="AF30" s="30">
         <v>0</v>
       </c>
-    </row>
-    <row r="31" spans="1:32" s="5" customFormat="1" ht="12.75">
+      <c r="AG30" s="60">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:33" s="5" customFormat="1" ht="12.75">
       <c r="A31" s="13" t="s">
         <v>76</v>
       </c>
       <c r="B31" s="26" t="s">
         <v>59</v>
       </c>
       <c r="C31" s="30">
         <v>0</v>
       </c>
       <c r="D31" s="30">
         <v>0</v>
       </c>
       <c r="E31" s="30">
         <v>0</v>
       </c>
       <c r="F31" s="30">
         <v>0</v>
       </c>
       <c r="G31" s="31">
         <v>0</v>
       </c>
       <c r="H31" s="30">
         <v>0</v>
       </c>
       <c r="I31" s="30">
@@ -4132,52 +4225,55 @@
       </c>
       <c r="Y31" s="30">
         <v>2</v>
       </c>
       <c r="Z31" s="30">
         <v>0</v>
       </c>
       <c r="AA31" s="30">
         <v>0</v>
       </c>
       <c r="AB31" s="30">
         <v>0</v>
       </c>
       <c r="AC31" s="30">
         <v>0</v>
       </c>
       <c r="AD31" s="30">
         <v>0</v>
       </c>
       <c r="AE31" s="30">
         <v>0</v>
       </c>
       <c r="AF31" s="30">
         <v>0</v>
       </c>
-    </row>
-    <row r="32" spans="1:32" s="5" customFormat="1" ht="12.75">
+      <c r="AG31" s="60">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:33" s="5" customFormat="1" ht="12.75">
       <c r="A32" s="13" t="s">
         <v>78</v>
       </c>
       <c r="B32" s="26" t="s">
         <v>61</v>
       </c>
       <c r="C32" s="30">
         <v>0</v>
       </c>
       <c r="D32" s="30">
         <v>0</v>
       </c>
       <c r="E32" s="30">
         <v>0</v>
       </c>
       <c r="F32" s="30">
         <v>0</v>
       </c>
       <c r="G32" s="31">
         <v>2</v>
       </c>
       <c r="H32" s="30">
         <v>0</v>
       </c>
       <c r="I32" s="30">
@@ -4230,52 +4326,55 @@
       </c>
       <c r="Y32" s="30">
         <v>0</v>
       </c>
       <c r="Z32" s="30">
         <v>0</v>
       </c>
       <c r="AA32" s="30">
         <v>0</v>
       </c>
       <c r="AB32" s="30">
         <v>0</v>
       </c>
       <c r="AC32" s="30">
         <v>0</v>
       </c>
       <c r="AD32" s="30">
         <v>0</v>
       </c>
       <c r="AE32" s="30">
         <v>0</v>
       </c>
       <c r="AF32" s="30">
         <v>0</v>
       </c>
-    </row>
-    <row r="33" spans="1:32" s="5" customFormat="1" ht="12.75">
+      <c r="AG32" s="60">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:33" s="5" customFormat="1" ht="12.75">
       <c r="A33" s="13" t="s">
         <v>85</v>
       </c>
       <c r="B33" s="26" t="s">
         <v>68</v>
       </c>
       <c r="C33" s="30">
         <v>0</v>
       </c>
       <c r="D33" s="30">
         <v>0</v>
       </c>
       <c r="E33" s="30">
         <v>5</v>
       </c>
       <c r="F33" s="30">
         <v>0</v>
       </c>
       <c r="G33" s="31">
         <v>0</v>
       </c>
       <c r="H33" s="30">
         <v>0</v>
       </c>
       <c r="I33" s="30">
@@ -4328,52 +4427,55 @@
       </c>
       <c r="Y33" s="30">
         <v>0</v>
       </c>
       <c r="Z33" s="30">
         <v>0</v>
       </c>
       <c r="AA33" s="30">
         <v>0</v>
       </c>
       <c r="AB33" s="30">
         <v>0</v>
       </c>
       <c r="AC33" s="30">
         <v>0</v>
       </c>
       <c r="AD33" s="30">
         <v>0</v>
       </c>
       <c r="AE33" s="30">
         <v>0</v>
       </c>
       <c r="AF33" s="30">
         <v>0</v>
       </c>
-    </row>
-    <row r="34" spans="1:32" s="5" customFormat="1" ht="12.75">
+      <c r="AG33" s="60">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:33" s="5" customFormat="1" ht="12.75">
       <c r="A34" s="13" t="s">
         <v>88</v>
       </c>
       <c r="B34" s="26" t="s">
         <v>71</v>
       </c>
       <c r="C34" s="30">
         <v>1</v>
       </c>
       <c r="D34" s="30">
         <v>1</v>
       </c>
       <c r="E34" s="30">
         <v>1</v>
       </c>
       <c r="F34" s="30">
         <v>0</v>
       </c>
       <c r="G34" s="31">
         <v>0</v>
       </c>
       <c r="H34" s="30">
         <v>3</v>
       </c>
       <c r="I34" s="30">
@@ -4426,52 +4528,55 @@
       </c>
       <c r="Y34" s="30">
         <v>1</v>
       </c>
       <c r="Z34" s="30">
         <v>0</v>
       </c>
       <c r="AA34" s="30">
         <v>0</v>
       </c>
       <c r="AB34" s="30">
         <v>2</v>
       </c>
       <c r="AC34" s="30">
         <v>0</v>
       </c>
       <c r="AD34" s="30">
         <v>0</v>
       </c>
       <c r="AE34" s="30">
         <v>0</v>
       </c>
       <c r="AF34" s="30">
         <v>0</v>
       </c>
-    </row>
-    <row r="35" spans="1:32" s="5" customFormat="1" ht="12.75">
+      <c r="AG34" s="60">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:33" s="5" customFormat="1" ht="12.75">
       <c r="A35" s="13" t="s">
         <v>90</v>
       </c>
       <c r="B35" s="27" t="s">
         <v>73</v>
       </c>
       <c r="C35" s="30">
         <v>0</v>
       </c>
       <c r="D35" s="30">
         <v>0</v>
       </c>
       <c r="E35" s="30">
         <v>0</v>
       </c>
       <c r="F35" s="31">
         <v>0</v>
       </c>
       <c r="G35" s="31">
         <v>0</v>
       </c>
       <c r="H35" s="30">
         <v>0</v>
       </c>
       <c r="I35" s="30">
@@ -4524,88 +4629,92 @@
       </c>
       <c r="Y35" s="30">
         <v>0</v>
       </c>
       <c r="Z35" s="30">
         <v>0</v>
       </c>
       <c r="AA35" s="30">
         <v>0</v>
       </c>
       <c r="AB35" s="30">
         <v>0</v>
       </c>
       <c r="AC35" s="30">
         <v>0</v>
       </c>
       <c r="AD35" s="30">
         <v>0</v>
       </c>
       <c r="AE35" s="30">
         <v>0</v>
       </c>
       <c r="AF35" s="30">
         <v>0</v>
       </c>
-    </row>
-    <row r="36" spans="1:32" s="24" customFormat="1" ht="19.5" customHeight="1">
+      <c r="AG35" s="60">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:33" s="24" customFormat="1" ht="19.5" customHeight="1">
       <c r="A36" s="5"/>
-      <c r="B36" s="47" t="s">
-[...25 lines deleted...]
-      <c r="Z36" s="47"/>
+      <c r="B36" s="50" t="s">
+        <v>1</v>
+      </c>
+      <c r="C36" s="50"/>
+      <c r="D36" s="50"/>
+      <c r="E36" s="50"/>
+      <c r="F36" s="50"/>
+      <c r="G36" s="50"/>
+      <c r="H36" s="50"/>
+      <c r="I36" s="50"/>
+      <c r="J36" s="50"/>
+      <c r="K36" s="50"/>
+      <c r="L36" s="50"/>
+      <c r="M36" s="50"/>
+      <c r="N36" s="50"/>
+      <c r="O36" s="50"/>
+      <c r="P36" s="50"/>
+      <c r="Q36" s="50"/>
+      <c r="R36" s="50"/>
+      <c r="S36" s="50"/>
+      <c r="T36" s="50"/>
+      <c r="U36" s="50"/>
+      <c r="V36" s="50"/>
+      <c r="W36" s="50"/>
+      <c r="X36" s="50"/>
+      <c r="Y36" s="50"/>
+      <c r="Z36" s="50"/>
       <c r="AA36" s="34"/>
       <c r="AB36" s="34"/>
       <c r="AC36" s="41"/>
       <c r="AD36" s="34"/>
       <c r="AE36" s="34"/>
       <c r="AF36" s="34"/>
-    </row>
-    <row r="37" spans="1:32" s="5" customFormat="1" ht="12.75">
+      <c r="AG36" s="34"/>
+    </row>
+    <row r="37" spans="1:33" s="5" customFormat="1" ht="12.75">
       <c r="A37" s="33" t="s">
         <v>48</v>
       </c>
       <c r="B37" s="28" t="s">
         <v>56</v>
       </c>
       <c r="C37" s="30">
         <v>2</v>
       </c>
       <c r="D37" s="30">
         <v>17</v>
       </c>
       <c r="E37" s="30">
         <v>8</v>
       </c>
       <c r="F37" s="30">
         <v>8</v>
       </c>
       <c r="G37" s="31">
         <v>6</v>
       </c>
       <c r="H37" s="31">
         <v>5</v>
       </c>
       <c r="I37" s="31">
@@ -4658,52 +4767,55 @@
       </c>
       <c r="Y37" s="31">
         <v>0</v>
       </c>
       <c r="Z37" s="31">
         <v>3</v>
       </c>
       <c r="AA37" s="31">
         <v>4</v>
       </c>
       <c r="AB37" s="39">
         <v>2</v>
       </c>
       <c r="AC37" s="31">
         <v>3</v>
       </c>
       <c r="AD37" s="31">
         <v>9</v>
       </c>
       <c r="AE37" s="31">
         <v>4</v>
       </c>
       <c r="AF37" s="31">
         <v>2</v>
       </c>
-    </row>
-    <row r="38" spans="1:32" s="5" customFormat="1" ht="12.75">
+      <c r="AG37" s="61">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="38" spans="1:33" s="5" customFormat="1" ht="12.75">
       <c r="A38" s="33" t="s">
         <v>75</v>
       </c>
       <c r="B38" s="27" t="s">
         <v>58</v>
       </c>
       <c r="C38" s="30">
         <v>0</v>
       </c>
       <c r="D38" s="30">
         <v>0</v>
       </c>
       <c r="E38" s="30">
         <v>0</v>
       </c>
       <c r="F38" s="30">
         <v>0</v>
       </c>
       <c r="G38" s="31">
         <v>0</v>
       </c>
       <c r="H38" s="31">
         <v>0</v>
       </c>
       <c r="I38" s="31">
@@ -4756,52 +4868,55 @@
       </c>
       <c r="Y38" s="31">
         <v>0</v>
       </c>
       <c r="Z38" s="31">
         <v>0</v>
       </c>
       <c r="AA38" s="31">
         <v>0</v>
       </c>
       <c r="AB38" s="39">
         <v>0</v>
       </c>
       <c r="AC38" s="31">
         <v>0</v>
       </c>
       <c r="AD38" s="31">
         <v>0</v>
       </c>
       <c r="AE38" s="31">
         <v>0</v>
       </c>
       <c r="AF38" s="31">
         <v>0</v>
       </c>
-    </row>
-    <row r="39" spans="1:32" s="5" customFormat="1" ht="12.75">
+      <c r="AG38" s="62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:33" s="5" customFormat="1" ht="12.75">
       <c r="A39" s="33" t="s">
         <v>76</v>
       </c>
       <c r="B39" s="27" t="s">
         <v>59</v>
       </c>
       <c r="C39" s="30">
         <v>0</v>
       </c>
       <c r="D39" s="30">
         <v>0</v>
       </c>
       <c r="E39" s="30">
         <v>0</v>
       </c>
       <c r="F39" s="30">
         <v>0</v>
       </c>
       <c r="G39" s="31">
         <v>1</v>
       </c>
       <c r="H39" s="31">
         <v>0</v>
       </c>
       <c r="I39" s="31">
@@ -4854,52 +4969,55 @@
       </c>
       <c r="Y39" s="31">
         <v>0</v>
       </c>
       <c r="Z39" s="31">
         <v>0</v>
       </c>
       <c r="AA39" s="31">
         <v>0</v>
       </c>
       <c r="AB39" s="39">
         <v>0</v>
       </c>
       <c r="AC39" s="31">
         <v>0</v>
       </c>
       <c r="AD39" s="31">
         <v>0</v>
       </c>
       <c r="AE39" s="31">
         <v>0</v>
       </c>
       <c r="AF39" s="31">
         <v>0</v>
       </c>
-    </row>
-    <row r="40" spans="1:32" s="5" customFormat="1" ht="12.75">
+      <c r="AG39" s="62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:33" s="5" customFormat="1" ht="12.75">
       <c r="A40" s="33" t="s">
         <v>77</v>
       </c>
       <c r="B40" s="27" t="s">
         <v>60</v>
       </c>
       <c r="C40" s="30">
         <v>0</v>
       </c>
       <c r="D40" s="30">
         <v>0</v>
       </c>
       <c r="E40" s="30">
         <v>0</v>
       </c>
       <c r="F40" s="30">
         <v>0</v>
       </c>
       <c r="G40" s="31">
         <v>0</v>
       </c>
       <c r="H40" s="31">
         <v>0</v>
       </c>
       <c r="I40" s="31">
@@ -4952,52 +5070,55 @@
       </c>
       <c r="Y40" s="31">
         <v>0</v>
       </c>
       <c r="Z40" s="31">
         <v>0</v>
       </c>
       <c r="AA40" s="31">
         <v>0</v>
       </c>
       <c r="AB40" s="39">
         <v>0</v>
       </c>
       <c r="AC40" s="31">
         <v>0</v>
       </c>
       <c r="AD40" s="31">
         <v>0</v>
       </c>
       <c r="AE40" s="31">
         <v>0</v>
       </c>
       <c r="AF40" s="31">
         <v>0</v>
       </c>
-    </row>
-    <row r="41" spans="1:32" s="5" customFormat="1" ht="12.75">
+      <c r="AG40" s="62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:33" s="5" customFormat="1" ht="12.75">
       <c r="A41" s="33" t="s">
         <v>78</v>
       </c>
       <c r="B41" s="27" t="s">
         <v>61</v>
       </c>
       <c r="C41" s="30">
         <v>0</v>
       </c>
       <c r="D41" s="30">
         <v>0</v>
       </c>
       <c r="E41" s="30">
         <v>0</v>
       </c>
       <c r="F41" s="30">
         <v>0</v>
       </c>
       <c r="G41" s="31">
         <v>0</v>
       </c>
       <c r="H41" s="31">
         <v>0</v>
       </c>
       <c r="I41" s="31">
@@ -5050,52 +5171,55 @@
       </c>
       <c r="Y41" s="31">
         <v>0</v>
       </c>
       <c r="Z41" s="31">
         <v>0</v>
       </c>
       <c r="AA41" s="31">
         <v>0</v>
       </c>
       <c r="AB41" s="39">
         <v>0</v>
       </c>
       <c r="AC41" s="31">
         <v>0</v>
       </c>
       <c r="AD41" s="31">
         <v>0</v>
       </c>
       <c r="AE41" s="31">
         <v>0</v>
       </c>
       <c r="AF41" s="31">
         <v>0</v>
       </c>
-    </row>
-    <row r="42" spans="1:32" s="5" customFormat="1" ht="12.75">
+      <c r="AG41" s="62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:33" s="5" customFormat="1" ht="12.75">
       <c r="A42" s="33" t="s">
         <v>79</v>
       </c>
       <c r="B42" s="27" t="s">
         <v>62</v>
       </c>
       <c r="C42" s="30">
         <v>1</v>
       </c>
       <c r="D42" s="30">
         <v>0</v>
       </c>
       <c r="E42" s="30">
         <v>0</v>
       </c>
       <c r="F42" s="30">
         <v>0</v>
       </c>
       <c r="G42" s="31">
         <v>0</v>
       </c>
       <c r="H42" s="31">
         <v>0</v>
       </c>
       <c r="I42" s="31">
@@ -5148,52 +5272,55 @@
       </c>
       <c r="Y42" s="31">
         <v>0</v>
       </c>
       <c r="Z42" s="31">
         <v>0</v>
       </c>
       <c r="AA42" s="31">
         <v>0</v>
       </c>
       <c r="AB42" s="39">
         <v>0</v>
       </c>
       <c r="AC42" s="31">
         <v>0</v>
       </c>
       <c r="AD42" s="31">
         <v>1</v>
       </c>
       <c r="AE42" s="31">
         <v>0</v>
       </c>
       <c r="AF42" s="31">
         <v>0</v>
       </c>
-    </row>
-    <row r="43" spans="1:32" s="5" customFormat="1" ht="12.75">
+      <c r="AG42" s="61">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="43" spans="1:33" s="5" customFormat="1" ht="12.75">
       <c r="A43" s="33" t="s">
         <v>80</v>
       </c>
       <c r="B43" s="27" t="s">
         <v>63</v>
       </c>
       <c r="C43" s="30">
         <v>0</v>
       </c>
       <c r="D43" s="30">
         <v>1</v>
       </c>
       <c r="E43" s="30">
         <v>0</v>
       </c>
       <c r="F43" s="30">
         <v>1</v>
       </c>
       <c r="G43" s="31">
         <v>0</v>
       </c>
       <c r="H43" s="31">
         <v>0</v>
       </c>
       <c r="I43" s="31">
@@ -5246,52 +5373,55 @@
       </c>
       <c r="Y43" s="31">
         <v>0</v>
       </c>
       <c r="Z43" s="31">
         <v>0</v>
       </c>
       <c r="AA43" s="31">
         <v>0</v>
       </c>
       <c r="AB43" s="39">
         <v>0</v>
       </c>
       <c r="AC43" s="31">
         <v>0</v>
       </c>
       <c r="AD43" s="31">
         <v>0</v>
       </c>
       <c r="AE43" s="31">
         <v>0</v>
       </c>
       <c r="AF43" s="31">
         <v>0</v>
       </c>
-    </row>
-    <row r="44" spans="1:32" s="5" customFormat="1" ht="12.75">
+      <c r="AG43" s="62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:33" s="5" customFormat="1" ht="12.75">
       <c r="A44" s="33" t="s">
         <v>81</v>
       </c>
       <c r="B44" s="27" t="s">
         <v>64</v>
       </c>
       <c r="C44" s="30">
         <v>0</v>
       </c>
       <c r="D44" s="30">
         <v>5</v>
       </c>
       <c r="E44" s="30">
         <v>1</v>
       </c>
       <c r="F44" s="30">
         <v>0</v>
       </c>
       <c r="G44" s="31">
         <v>1</v>
       </c>
       <c r="H44" s="31">
         <v>0</v>
       </c>
       <c r="I44" s="31">
@@ -5344,52 +5474,55 @@
       </c>
       <c r="Y44" s="31">
         <v>0</v>
       </c>
       <c r="Z44" s="31">
         <v>1</v>
       </c>
       <c r="AA44" s="31">
         <v>2</v>
       </c>
       <c r="AB44" s="39">
         <v>0</v>
       </c>
       <c r="AC44" s="31">
         <v>0</v>
       </c>
       <c r="AD44" s="31">
         <v>1</v>
       </c>
       <c r="AE44" s="31">
         <v>1</v>
       </c>
       <c r="AF44" s="31">
         <v>0</v>
       </c>
-    </row>
-    <row r="45" spans="1:32" s="5" customFormat="1" ht="12.75">
+      <c r="AG44" s="62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:33" s="5" customFormat="1" ht="12.75">
       <c r="A45" s="33" t="s">
         <v>82</v>
       </c>
       <c r="B45" s="27" t="s">
         <v>65</v>
       </c>
       <c r="C45" s="30">
         <v>0</v>
       </c>
       <c r="D45" s="30">
         <v>0</v>
       </c>
       <c r="E45" s="30">
         <v>1</v>
       </c>
       <c r="F45" s="30">
         <v>0</v>
       </c>
       <c r="G45" s="31">
         <v>0</v>
       </c>
       <c r="H45" s="31">
         <v>1</v>
       </c>
       <c r="I45" s="31">
@@ -5442,52 +5575,55 @@
       </c>
       <c r="Y45" s="31">
         <v>0</v>
       </c>
       <c r="Z45" s="31">
         <v>0</v>
       </c>
       <c r="AA45" s="31">
         <v>0</v>
       </c>
       <c r="AB45" s="39">
         <v>0</v>
       </c>
       <c r="AC45" s="31">
         <v>0</v>
       </c>
       <c r="AD45" s="31">
         <v>0</v>
       </c>
       <c r="AE45" s="31">
         <v>0</v>
       </c>
       <c r="AF45" s="31">
         <v>0</v>
       </c>
-    </row>
-    <row r="46" spans="1:32" s="5" customFormat="1" ht="12.75">
+      <c r="AG45" s="62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:33" s="5" customFormat="1" ht="12.75">
       <c r="A46" s="33" t="s">
         <v>83</v>
       </c>
       <c r="B46" s="27" t="s">
         <v>66</v>
       </c>
       <c r="C46" s="30">
         <v>0</v>
       </c>
       <c r="D46" s="30">
         <v>0</v>
       </c>
       <c r="E46" s="30">
         <v>0</v>
       </c>
       <c r="F46" s="30">
         <v>0</v>
       </c>
       <c r="G46" s="31">
         <v>0</v>
       </c>
       <c r="H46" s="31">
         <v>0</v>
       </c>
       <c r="I46" s="31">
@@ -5540,52 +5676,55 @@
       </c>
       <c r="Y46" s="31">
         <v>0</v>
       </c>
       <c r="Z46" s="31">
         <v>0</v>
       </c>
       <c r="AA46" s="31">
         <v>0</v>
       </c>
       <c r="AB46" s="39">
         <v>0</v>
       </c>
       <c r="AC46" s="31">
         <v>0</v>
       </c>
       <c r="AD46" s="31">
         <v>0</v>
       </c>
       <c r="AE46" s="31">
         <v>0</v>
       </c>
       <c r="AF46" s="31">
         <v>0</v>
       </c>
-    </row>
-    <row r="47" spans="1:32" s="5" customFormat="1" ht="12.75">
+      <c r="AG46" s="62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:33" s="5" customFormat="1" ht="12.75">
       <c r="A47" s="33" t="s">
         <v>84</v>
       </c>
       <c r="B47" s="27" t="s">
         <v>67</v>
       </c>
       <c r="C47" s="30">
         <v>0</v>
       </c>
       <c r="D47" s="30">
         <v>6</v>
       </c>
       <c r="E47" s="30">
         <v>2</v>
       </c>
       <c r="F47" s="30">
         <v>5</v>
       </c>
       <c r="G47" s="31">
         <v>0</v>
       </c>
       <c r="H47" s="31">
         <v>3</v>
       </c>
       <c r="I47" s="31">
@@ -5638,52 +5777,55 @@
       </c>
       <c r="Y47" s="31">
         <v>0</v>
       </c>
       <c r="Z47" s="31">
         <v>0</v>
       </c>
       <c r="AA47" s="31">
         <v>0</v>
       </c>
       <c r="AB47" s="39">
         <v>0</v>
       </c>
       <c r="AC47" s="31">
         <v>1</v>
       </c>
       <c r="AD47" s="31">
         <v>6</v>
       </c>
       <c r="AE47" s="31">
         <v>3</v>
       </c>
       <c r="AF47" s="31">
         <v>0</v>
       </c>
-    </row>
-    <row r="48" spans="1:32" s="5" customFormat="1" ht="12.75">
+      <c r="AG47" s="61">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="48" spans="1:33" s="5" customFormat="1" ht="12.75">
       <c r="A48" s="33" t="s">
         <v>85</v>
       </c>
       <c r="B48" s="27" t="s">
         <v>68</v>
       </c>
       <c r="C48" s="30">
         <v>0</v>
       </c>
       <c r="D48" s="30">
         <v>3</v>
       </c>
       <c r="E48" s="30">
         <v>3</v>
       </c>
       <c r="F48" s="30">
         <v>1</v>
       </c>
       <c r="G48" s="31">
         <v>1</v>
       </c>
       <c r="H48" s="31">
         <v>0</v>
       </c>
       <c r="I48" s="31">
@@ -5736,52 +5878,55 @@
       </c>
       <c r="Y48" s="31">
         <v>0</v>
       </c>
       <c r="Z48" s="31">
         <v>0</v>
       </c>
       <c r="AA48" s="31">
         <v>1</v>
       </c>
       <c r="AB48" s="39">
         <v>0</v>
       </c>
       <c r="AC48" s="31">
         <v>1</v>
       </c>
       <c r="AD48" s="31">
         <v>1</v>
       </c>
       <c r="AE48" s="31">
         <v>0</v>
       </c>
       <c r="AF48" s="31">
         <v>2</v>
       </c>
-    </row>
-    <row r="49" spans="1:32" s="5" customFormat="1" ht="12.75">
+      <c r="AG48" s="62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:33" s="5" customFormat="1" ht="12.75">
       <c r="A49" s="33" t="s">
         <v>86</v>
       </c>
       <c r="B49" s="27" t="s">
         <v>69</v>
       </c>
       <c r="C49" s="30">
         <v>0</v>
       </c>
       <c r="D49" s="30">
         <v>0</v>
       </c>
       <c r="E49" s="30">
         <v>0</v>
       </c>
       <c r="F49" s="30">
         <v>0</v>
       </c>
       <c r="G49" s="31">
         <v>0</v>
       </c>
       <c r="H49" s="31">
         <v>0</v>
       </c>
       <c r="I49" s="31">
@@ -5834,52 +5979,55 @@
       </c>
       <c r="Y49" s="31">
         <v>0</v>
       </c>
       <c r="Z49" s="31">
         <v>0</v>
       </c>
       <c r="AA49" s="31">
         <v>0</v>
       </c>
       <c r="AB49" s="39">
         <v>0</v>
       </c>
       <c r="AC49" s="31">
         <v>0</v>
       </c>
       <c r="AD49" s="31">
         <v>0</v>
       </c>
       <c r="AE49" s="31">
         <v>0</v>
       </c>
       <c r="AF49" s="31">
         <v>0</v>
       </c>
-    </row>
-    <row r="50" spans="1:32" s="5" customFormat="1" ht="12.75">
+      <c r="AG49" s="62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:33" s="5" customFormat="1" ht="12.75">
       <c r="A50" s="33" t="s">
         <v>87</v>
       </c>
       <c r="B50" s="27" t="s">
         <v>70</v>
       </c>
       <c r="C50" s="30">
         <v>1</v>
       </c>
       <c r="D50" s="30">
         <v>0</v>
       </c>
       <c r="E50" s="30">
         <v>1</v>
       </c>
       <c r="F50" s="30">
         <v>0</v>
       </c>
       <c r="G50" s="31">
         <v>1</v>
       </c>
       <c r="H50" s="31">
         <v>0</v>
       </c>
       <c r="I50" s="31">
@@ -5932,52 +6080,55 @@
       </c>
       <c r="Y50" s="31">
         <v>0</v>
       </c>
       <c r="Z50" s="31">
         <v>0</v>
       </c>
       <c r="AA50" s="31">
         <v>0</v>
       </c>
       <c r="AB50" s="39">
         <v>0</v>
       </c>
       <c r="AC50" s="31">
         <v>0</v>
       </c>
       <c r="AD50" s="31">
         <v>0</v>
       </c>
       <c r="AE50" s="31">
         <v>0</v>
       </c>
       <c r="AF50" s="31">
         <v>0</v>
       </c>
-    </row>
-    <row r="51" spans="1:32" s="5" customFormat="1" ht="12.75">
+      <c r="AG50" s="62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:33" s="5" customFormat="1" ht="12.75">
       <c r="A51" s="33" t="s">
         <v>88</v>
       </c>
       <c r="B51" s="27" t="s">
         <v>71</v>
       </c>
       <c r="C51" s="30">
         <v>0</v>
       </c>
       <c r="D51" s="30">
         <v>2</v>
       </c>
       <c r="E51" s="30">
         <v>0</v>
       </c>
       <c r="F51" s="30">
         <v>1</v>
       </c>
       <c r="G51" s="31">
         <v>2</v>
       </c>
       <c r="H51" s="31">
         <v>0</v>
       </c>
       <c r="I51" s="31">
@@ -6030,52 +6181,55 @@
       </c>
       <c r="Y51" s="31">
         <v>0</v>
       </c>
       <c r="Z51" s="31">
         <v>1</v>
       </c>
       <c r="AA51" s="31">
         <v>0</v>
       </c>
       <c r="AB51" s="39">
         <v>2</v>
       </c>
       <c r="AC51" s="31">
         <v>1</v>
       </c>
       <c r="AD51" s="31">
         <v>0</v>
       </c>
       <c r="AE51" s="31">
         <v>0</v>
       </c>
       <c r="AF51" s="31">
         <v>0</v>
       </c>
-    </row>
-    <row r="52" spans="1:32" s="5" customFormat="1" ht="12.75">
+      <c r="AG51" s="62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:33" s="5" customFormat="1" ht="12.75">
       <c r="A52" s="33" t="s">
         <v>89</v>
       </c>
       <c r="B52" s="27" t="s">
         <v>72</v>
       </c>
       <c r="C52" s="30">
         <v>0</v>
       </c>
       <c r="D52" s="30">
         <v>0</v>
       </c>
       <c r="E52" s="30">
         <v>0</v>
       </c>
       <c r="F52" s="31">
         <v>0</v>
       </c>
       <c r="G52" s="31">
         <v>0</v>
       </c>
       <c r="H52" s="31">
         <v>1</v>
       </c>
       <c r="I52" s="31">
@@ -6128,52 +6282,55 @@
       </c>
       <c r="Y52" s="31">
         <v>0</v>
       </c>
       <c r="Z52" s="31">
         <v>1</v>
       </c>
       <c r="AA52" s="31">
         <v>1</v>
       </c>
       <c r="AB52" s="39">
         <v>0</v>
       </c>
       <c r="AC52" s="31">
         <v>0</v>
       </c>
       <c r="AD52" s="31">
         <v>0</v>
       </c>
       <c r="AE52" s="31">
         <v>0</v>
       </c>
       <c r="AF52" s="31">
         <v>0</v>
       </c>
-    </row>
-    <row r="53" spans="1:32" s="5" customFormat="1" ht="12.75">
+      <c r="AG52" s="61">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="53" spans="1:33" s="5" customFormat="1" ht="12.75">
       <c r="A53" s="15" t="s">
         <v>90</v>
       </c>
       <c r="B53" s="29" t="s">
         <v>73</v>
       </c>
       <c r="C53" s="32">
         <v>0</v>
       </c>
       <c r="D53" s="32">
         <v>0</v>
       </c>
       <c r="E53" s="32">
         <v>0</v>
       </c>
       <c r="F53" s="32">
         <v>0</v>
       </c>
       <c r="G53" s="32">
         <v>0</v>
       </c>
       <c r="H53" s="32">
         <v>0</v>
       </c>
       <c r="I53" s="32">
@@ -6226,69 +6383,72 @@
       </c>
       <c r="Y53" s="32">
         <v>0</v>
       </c>
       <c r="Z53" s="32">
         <v>0</v>
       </c>
       <c r="AA53" s="32">
         <v>0</v>
       </c>
       <c r="AB53" s="40">
         <v>0</v>
       </c>
       <c r="AC53" s="32">
         <v>0</v>
       </c>
       <c r="AD53" s="32">
         <v>0</v>
       </c>
       <c r="AE53" s="32">
         <v>0</v>
       </c>
       <c r="AF53" s="32">
         <v>0</v>
       </c>
-    </row>
-    <row r="54" spans="1:32">
+      <c r="AG53" s="63">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:33">
       <c r="A54" s="14"/>
       <c r="B54" s="1"/>
     </row>
-    <row r="55" spans="1:32">
+    <row r="55" spans="1:33">
       <c r="A55" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="AA6:AF6"/>
     <mergeCell ref="B27:Z27"/>
     <mergeCell ref="B36:Z36"/>
     <mergeCell ref="B2:U2"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="O6:Z6"/>
     <mergeCell ref="B8:Z8"/>
+    <mergeCell ref="AA6:AG6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>