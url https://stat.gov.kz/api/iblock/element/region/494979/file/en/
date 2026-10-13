--- v4 (2026-09-20)
+++ v5 (2026-10-13)
@@ -3,63 +3,63 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="4" r:id="rId1"/>
     <sheet name="Conventions" sheetId="7" r:id="rId2"/>
     <sheet name="Indicator" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="167" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="168" uniqueCount="96">
   <si>
     <t>Urban population</t>
   </si>
   <si>
     <t>Rural population</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
@@ -1080,98 +1080,98 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="37" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="37" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="21" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="23" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="164" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...14 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="33">
     <cellStyle name="Акцент1" xfId="18" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="19" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="20" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="21" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="22" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="23" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="10" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="11" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="12" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Заголовок 1" xfId="4" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="5" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="6" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="7" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="14" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название 2" xfId="25"/>
     <cellStyle name="Нейтральный 2" xfId="26"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="24"/>
     <cellStyle name="Обычный 2 2" xfId="29"/>
     <cellStyle name="Обычный 2 2 2" xfId="3"/>
@@ -1479,51 +1479,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:b.kuandyk@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B20"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="43.28515625" style="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="62.5703125" style="6" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="17" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="18">
         <v>613202</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="19" t="s">
         <v>17</v>
       </c>
       <c r="B2" s="7" t="s">
         <v>49</v>
       </c>
@@ -1607,59 +1607,59 @@
       <c r="B12" s="2" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B13" s="42" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B15" s="3">
-        <v>46272</v>
+        <v>46300</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="19" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="3">
-        <v>46300</v>
+        <v>46332</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="19" t="s">
         <v>33</v>
       </c>
       <c r="B17" s="44" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="19" t="s">
         <v>34</v>
       </c>
       <c r="B18" s="45" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="19" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="46" t="s">
         <v>92</v>
       </c>
@@ -1716,180 +1716,181 @@
         <v>40</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="5" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="5" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="5" t="s">
         <v>43</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:AG55"/>
+  <dimension ref="A2:AH55"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="Q13" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="AG53" sqref="AG53"/>
+    <sheetView topLeftCell="Q1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="AH9" sqref="AH9:AH53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.7109375" style="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="23.7109375" style="6" bestFit="1" customWidth="1"/>
     <col min="3" max="10" width="9.140625" style="6"/>
     <col min="11" max="11" width="11.85546875" style="6" customWidth="1"/>
     <col min="12" max="22" width="9.140625" style="6"/>
     <col min="23" max="23" width="11" style="6" customWidth="1"/>
     <col min="24" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:33" ht="15.75">
+    <row r="2" spans="1:34" ht="15.75">
       <c r="A2" s="16"/>
-      <c r="B2" s="51" t="s">
+      <c r="B2" s="55" t="s">
         <v>55</v>
       </c>
-      <c r="C2" s="51"/>
-[...19 lines deleted...]
-    <row r="3" spans="1:33">
+      <c r="C2" s="55"/>
+      <c r="D2" s="55"/>
+      <c r="E2" s="55"/>
+      <c r="F2" s="55"/>
+      <c r="G2" s="55"/>
+      <c r="H2" s="55"/>
+      <c r="I2" s="55"/>
+      <c r="J2" s="55"/>
+      <c r="K2" s="55"/>
+      <c r="L2" s="55"/>
+      <c r="M2" s="55"/>
+      <c r="N2" s="55"/>
+      <c r="O2" s="55"/>
+      <c r="P2" s="55"/>
+      <c r="Q2" s="55"/>
+      <c r="R2" s="55"/>
+      <c r="S2" s="55"/>
+      <c r="T2" s="55"/>
+      <c r="U2" s="55"/>
+    </row>
+    <row r="3" spans="1:34">
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
     </row>
-    <row r="4" spans="1:33">
+    <row r="4" spans="1:34">
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
     </row>
-    <row r="5" spans="1:33" s="22" customFormat="1" ht="12.75">
+    <row r="5" spans="1:34" s="22" customFormat="1" ht="12.75">
       <c r="A5" s="5"/>
       <c r="C5" s="35"/>
       <c r="D5" s="35"/>
       <c r="E5" s="36"/>
       <c r="F5" s="36"/>
       <c r="G5" s="36"/>
       <c r="H5" s="36"/>
       <c r="I5" s="36"/>
       <c r="J5" s="36"/>
       <c r="K5" s="36"/>
       <c r="L5" s="36"/>
       <c r="M5" s="36"/>
       <c r="N5" s="36"/>
       <c r="O5" s="36"/>
       <c r="P5" s="36"/>
       <c r="Q5" s="36"/>
       <c r="R5" s="36"/>
       <c r="S5" s="36"/>
       <c r="T5" s="36"/>
       <c r="U5" s="36"/>
       <c r="V5" s="36"/>
       <c r="W5" s="36"/>
       <c r="X5" s="37"/>
       <c r="Y5" s="36"/>
       <c r="Z5" s="36"/>
-      <c r="AG5" s="37" t="s">
+      <c r="AH5" s="37" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="6" spans="1:33" s="5" customFormat="1" ht="12.75">
-      <c r="A6" s="52" t="s">
+    <row r="6" spans="1:34" s="5" customFormat="1" ht="12.75">
+      <c r="A6" s="56" t="s">
         <v>47</v>
       </c>
-      <c r="B6" s="54"/>
-      <c r="C6" s="56">
+      <c r="B6" s="58"/>
+      <c r="C6" s="60">
         <v>2024</v>
       </c>
-      <c r="D6" s="56"/>
-[...10 lines deleted...]
-      <c r="O6" s="47">
+      <c r="D6" s="60"/>
+      <c r="E6" s="60"/>
+      <c r="F6" s="60"/>
+      <c r="G6" s="60"/>
+      <c r="H6" s="60"/>
+      <c r="I6" s="60"/>
+      <c r="J6" s="60"/>
+      <c r="K6" s="60"/>
+      <c r="L6" s="60"/>
+      <c r="M6" s="60"/>
+      <c r="N6" s="60"/>
+      <c r="O6" s="61">
         <v>2025</v>
       </c>
-      <c r="P6" s="48"/>
-[...10 lines deleted...]
-      <c r="AA6" s="47">
+      <c r="P6" s="62"/>
+      <c r="Q6" s="62"/>
+      <c r="R6" s="62"/>
+      <c r="S6" s="62"/>
+      <c r="T6" s="62"/>
+      <c r="U6" s="62"/>
+      <c r="V6" s="62"/>
+      <c r="W6" s="62"/>
+      <c r="X6" s="62"/>
+      <c r="Y6" s="62"/>
+      <c r="Z6" s="62"/>
+      <c r="AA6" s="61">
         <v>2026</v>
       </c>
-      <c r="AB6" s="48"/>
-[...8 lines deleted...]
-      <c r="B7" s="55"/>
+      <c r="AB6" s="62"/>
+      <c r="AC6" s="62"/>
+      <c r="AD6" s="62"/>
+      <c r="AE6" s="62"/>
+      <c r="AF6" s="62"/>
+      <c r="AG6" s="62"/>
+      <c r="AH6" s="62"/>
+    </row>
+    <row r="7" spans="1:34" s="5" customFormat="1" ht="12.75">
+      <c r="A7" s="57"/>
+      <c r="B7" s="59"/>
       <c r="C7" s="38" t="s">
         <v>2</v>
       </c>
       <c r="D7" s="38" t="s">
         <v>3</v>
       </c>
       <c r="E7" s="38" t="s">
         <v>4</v>
       </c>
       <c r="F7" s="38" t="s">
         <v>5</v>
       </c>
       <c r="G7" s="38" t="s">
         <v>6</v>
       </c>
       <c r="H7" s="38" t="s">
         <v>7</v>
       </c>
       <c r="I7" s="38" t="s">
         <v>8</v>
       </c>
       <c r="J7" s="38" t="s">
         <v>9</v>
       </c>
       <c r="K7" s="38" t="s">
@@ -1939,82 +1940,85 @@
       </c>
       <c r="Z7" s="38" t="s">
         <v>13</v>
       </c>
       <c r="AA7" s="38" t="s">
         <v>2</v>
       </c>
       <c r="AB7" s="38" t="s">
         <v>3</v>
       </c>
       <c r="AC7" s="38" t="s">
         <v>4</v>
       </c>
       <c r="AD7" s="38" t="s">
         <v>5</v>
       </c>
       <c r="AE7" s="38" t="s">
         <v>6</v>
       </c>
       <c r="AF7" s="38" t="s">
         <v>7</v>
       </c>
       <c r="AG7" s="38" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="8" spans="1:33" s="24" customFormat="1" ht="19.5" customHeight="1">
+      <c r="AH7" s="38" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="8" spans="1:34" s="24" customFormat="1" ht="19.5" customHeight="1">
       <c r="A8" s="23"/>
-      <c r="B8" s="57" t="s">
+      <c r="B8" s="63" t="s">
         <v>15</v>
       </c>
-      <c r="C8" s="57"/>
-[...24 lines deleted...]
-    <row r="9" spans="1:33" s="5" customFormat="1" ht="12.75">
+      <c r="C8" s="63"/>
+      <c r="D8" s="63"/>
+      <c r="E8" s="63"/>
+      <c r="F8" s="63"/>
+      <c r="G8" s="63"/>
+      <c r="H8" s="63"/>
+      <c r="I8" s="63"/>
+      <c r="J8" s="63"/>
+      <c r="K8" s="63"/>
+      <c r="L8" s="63"/>
+      <c r="M8" s="63"/>
+      <c r="N8" s="63"/>
+      <c r="O8" s="63"/>
+      <c r="P8" s="63"/>
+      <c r="Q8" s="63"/>
+      <c r="R8" s="63"/>
+      <c r="S8" s="63"/>
+      <c r="T8" s="63"/>
+      <c r="U8" s="63"/>
+      <c r="V8" s="63"/>
+      <c r="W8" s="63"/>
+      <c r="X8" s="63"/>
+      <c r="Y8" s="63"/>
+      <c r="Z8" s="63"/>
+    </row>
+    <row r="9" spans="1:34" s="5" customFormat="1" ht="12.75">
       <c r="A9" s="13" t="s">
         <v>48</v>
       </c>
       <c r="B9" s="25" t="s">
         <v>56</v>
       </c>
       <c r="C9" s="30">
         <v>4</v>
       </c>
       <c r="D9" s="30">
         <v>19</v>
       </c>
       <c r="E9" s="30">
         <v>15</v>
       </c>
       <c r="F9" s="30">
         <v>10</v>
       </c>
       <c r="G9" s="31">
         <v>8</v>
       </c>
       <c r="H9" s="30">
         <v>8</v>
       </c>
       <c r="I9" s="30">
@@ -2067,55 +2071,58 @@
       </c>
       <c r="Y9" s="30">
         <v>3</v>
       </c>
       <c r="Z9" s="30">
         <v>5</v>
       </c>
       <c r="AA9" s="30">
         <v>5</v>
       </c>
       <c r="AB9" s="30">
         <v>4</v>
       </c>
       <c r="AC9" s="30">
         <v>3</v>
       </c>
       <c r="AD9" s="30">
         <v>9</v>
       </c>
       <c r="AE9" s="30">
         <v>6</v>
       </c>
       <c r="AF9" s="30">
         <v>3</v>
       </c>
-      <c r="AG9" s="58">
+      <c r="AG9" s="47">
         <v>8</v>
       </c>
-    </row>
-    <row r="10" spans="1:33" s="5" customFormat="1" ht="12.75">
+      <c r="AH9" s="47">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="10" spans="1:34" s="5" customFormat="1" ht="12.75">
       <c r="A10" s="13" t="s">
         <v>74</v>
       </c>
       <c r="B10" s="26" t="s">
         <v>57</v>
       </c>
       <c r="C10" s="30">
         <v>1</v>
       </c>
       <c r="D10" s="30">
         <v>1</v>
       </c>
       <c r="E10" s="30">
         <v>1</v>
       </c>
       <c r="F10" s="30">
         <v>1</v>
       </c>
       <c r="G10" s="31">
         <v>0</v>
       </c>
       <c r="H10" s="30">
         <v>0</v>
       </c>
       <c r="I10" s="30">
@@ -2168,55 +2175,58 @@
       </c>
       <c r="Y10" s="30">
         <v>0</v>
       </c>
       <c r="Z10" s="30">
         <v>2</v>
       </c>
       <c r="AA10" s="30">
         <v>1</v>
       </c>
       <c r="AB10" s="30">
         <v>0</v>
       </c>
       <c r="AC10" s="30">
         <v>0</v>
       </c>
       <c r="AD10" s="30">
         <v>0</v>
       </c>
       <c r="AE10" s="30">
         <v>0</v>
       </c>
       <c r="AF10" s="30">
         <v>1</v>
       </c>
-      <c r="AG10" s="59">
-[...3 lines deleted...]
-    <row r="11" spans="1:33" s="5" customFormat="1" ht="12.75">
+      <c r="AG10" s="48">
+        <v>0</v>
+      </c>
+      <c r="AH10" s="47">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:34" s="5" customFormat="1" ht="12.75">
       <c r="A11" s="13" t="s">
         <v>75</v>
       </c>
       <c r="B11" s="26" t="s">
         <v>58</v>
       </c>
       <c r="C11" s="30">
         <v>0</v>
       </c>
       <c r="D11" s="30">
         <v>0</v>
       </c>
       <c r="E11" s="30">
         <v>0</v>
       </c>
       <c r="F11" s="30">
         <v>1</v>
       </c>
       <c r="G11" s="31">
         <v>0</v>
       </c>
       <c r="H11" s="30">
         <v>0</v>
       </c>
       <c r="I11" s="30">
@@ -2269,55 +2279,58 @@
       </c>
       <c r="Y11" s="30">
         <v>0</v>
       </c>
       <c r="Z11" s="30">
         <v>0</v>
       </c>
       <c r="AA11" s="30">
         <v>0</v>
       </c>
       <c r="AB11" s="30">
         <v>0</v>
       </c>
       <c r="AC11" s="30">
         <v>0</v>
       </c>
       <c r="AD11" s="30">
         <v>0</v>
       </c>
       <c r="AE11" s="30">
         <v>2</v>
       </c>
       <c r="AF11" s="30">
         <v>0</v>
       </c>
-      <c r="AG11" s="59">
-[...3 lines deleted...]
-    <row r="12" spans="1:33" s="5" customFormat="1" ht="12.75">
+      <c r="AG11" s="48">
+        <v>0</v>
+      </c>
+      <c r="AH11" s="47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:34" s="5" customFormat="1" ht="12.75">
       <c r="A12" s="13" t="s">
         <v>76</v>
       </c>
       <c r="B12" s="26" t="s">
         <v>59</v>
       </c>
       <c r="C12" s="30">
         <v>0</v>
       </c>
       <c r="D12" s="30">
         <v>0</v>
       </c>
       <c r="E12" s="30">
         <v>0</v>
       </c>
       <c r="F12" s="30">
         <v>0</v>
       </c>
       <c r="G12" s="31">
         <v>1</v>
       </c>
       <c r="H12" s="30">
         <v>0</v>
       </c>
       <c r="I12" s="30">
@@ -2370,55 +2383,58 @@
       </c>
       <c r="Y12" s="30">
         <v>2</v>
       </c>
       <c r="Z12" s="30">
         <v>0</v>
       </c>
       <c r="AA12" s="30">
         <v>0</v>
       </c>
       <c r="AB12" s="30">
         <v>0</v>
       </c>
       <c r="AC12" s="30">
         <v>0</v>
       </c>
       <c r="AD12" s="30">
         <v>0</v>
       </c>
       <c r="AE12" s="30">
         <v>0</v>
       </c>
       <c r="AF12" s="30">
         <v>0</v>
       </c>
-      <c r="AG12" s="59">
-[...3 lines deleted...]
-    <row r="13" spans="1:33" s="5" customFormat="1" ht="12.75">
+      <c r="AG12" s="48">
+        <v>0</v>
+      </c>
+      <c r="AH12" s="47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:34" s="5" customFormat="1" ht="12.75">
       <c r="A13" s="13" t="s">
         <v>77</v>
       </c>
       <c r="B13" s="26" t="s">
         <v>60</v>
       </c>
       <c r="C13" s="30">
         <v>0</v>
       </c>
       <c r="D13" s="30">
         <v>0</v>
       </c>
       <c r="E13" s="30">
         <v>0</v>
       </c>
       <c r="F13" s="30">
         <v>0</v>
       </c>
       <c r="G13" s="31">
         <v>0</v>
       </c>
       <c r="H13" s="30">
         <v>0</v>
       </c>
       <c r="I13" s="30">
@@ -2471,55 +2487,58 @@
       </c>
       <c r="Y13" s="30">
         <v>0</v>
       </c>
       <c r="Z13" s="30">
         <v>0</v>
       </c>
       <c r="AA13" s="30">
         <v>0</v>
       </c>
       <c r="AB13" s="30">
         <v>0</v>
       </c>
       <c r="AC13" s="30">
         <v>0</v>
       </c>
       <c r="AD13" s="30">
         <v>0</v>
       </c>
       <c r="AE13" s="30">
         <v>0</v>
       </c>
       <c r="AF13" s="30">
         <v>0</v>
       </c>
-      <c r="AG13" s="59">
-[...3 lines deleted...]
-    <row r="14" spans="1:33" s="5" customFormat="1" ht="12.75">
+      <c r="AG13" s="48">
+        <v>0</v>
+      </c>
+      <c r="AH13" s="47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:34" s="5" customFormat="1" ht="12.75">
       <c r="A14" s="13" t="s">
         <v>78</v>
       </c>
       <c r="B14" s="26" t="s">
         <v>61</v>
       </c>
       <c r="C14" s="30">
         <v>0</v>
       </c>
       <c r="D14" s="30">
         <v>0</v>
       </c>
       <c r="E14" s="30">
         <v>0</v>
       </c>
       <c r="F14" s="30">
         <v>0</v>
       </c>
       <c r="G14" s="31">
         <v>2</v>
       </c>
       <c r="H14" s="30">
         <v>0</v>
       </c>
       <c r="I14" s="30">
@@ -2572,55 +2591,58 @@
       </c>
       <c r="Y14" s="30">
         <v>0</v>
       </c>
       <c r="Z14" s="30">
         <v>0</v>
       </c>
       <c r="AA14" s="30">
         <v>0</v>
       </c>
       <c r="AB14" s="30">
         <v>0</v>
       </c>
       <c r="AC14" s="30">
         <v>0</v>
       </c>
       <c r="AD14" s="30">
         <v>0</v>
       </c>
       <c r="AE14" s="30">
         <v>0</v>
       </c>
       <c r="AF14" s="30">
         <v>0</v>
       </c>
-      <c r="AG14" s="59">
-[...3 lines deleted...]
-    <row r="15" spans="1:33" s="5" customFormat="1" ht="12.75">
+      <c r="AG14" s="48">
+        <v>0</v>
+      </c>
+      <c r="AH14" s="47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:34" s="5" customFormat="1" ht="12.75">
       <c r="A15" s="13" t="s">
         <v>79</v>
       </c>
       <c r="B15" s="26" t="s">
         <v>62</v>
       </c>
       <c r="C15" s="30">
         <v>1</v>
       </c>
       <c r="D15" s="30">
         <v>0</v>
       </c>
       <c r="E15" s="30">
         <v>0</v>
       </c>
       <c r="F15" s="30">
         <v>0</v>
       </c>
       <c r="G15" s="31">
         <v>0</v>
       </c>
       <c r="H15" s="30">
         <v>0</v>
       </c>
       <c r="I15" s="30">
@@ -2673,55 +2695,58 @@
       </c>
       <c r="Y15" s="30">
         <v>0</v>
       </c>
       <c r="Z15" s="30">
         <v>0</v>
       </c>
       <c r="AA15" s="30">
         <v>0</v>
       </c>
       <c r="AB15" s="30">
         <v>0</v>
       </c>
       <c r="AC15" s="30">
         <v>0</v>
       </c>
       <c r="AD15" s="30">
         <v>1</v>
       </c>
       <c r="AE15" s="30">
         <v>0</v>
       </c>
       <c r="AF15" s="30">
         <v>0</v>
       </c>
-      <c r="AG15" s="58">
+      <c r="AG15" s="47">
         <v>3</v>
       </c>
-    </row>
-    <row r="16" spans="1:33" s="5" customFormat="1" ht="12.75">
+      <c r="AH15" s="47">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:34" s="5" customFormat="1" ht="12.75">
       <c r="A16" s="13" t="s">
         <v>80</v>
       </c>
       <c r="B16" s="26" t="s">
         <v>63</v>
       </c>
       <c r="C16" s="30">
         <v>0</v>
       </c>
       <c r="D16" s="30">
         <v>1</v>
       </c>
       <c r="E16" s="30">
         <v>0</v>
       </c>
       <c r="F16" s="30">
         <v>1</v>
       </c>
       <c r="G16" s="31">
         <v>0</v>
       </c>
       <c r="H16" s="30">
         <v>0</v>
       </c>
       <c r="I16" s="30">
@@ -2774,55 +2799,58 @@
       </c>
       <c r="Y16" s="30">
         <v>0</v>
       </c>
       <c r="Z16" s="30">
         <v>0</v>
       </c>
       <c r="AA16" s="30">
         <v>0</v>
       </c>
       <c r="AB16" s="30">
         <v>0</v>
       </c>
       <c r="AC16" s="30">
         <v>0</v>
       </c>
       <c r="AD16" s="30">
         <v>0</v>
       </c>
       <c r="AE16" s="30">
         <v>0</v>
       </c>
       <c r="AF16" s="30">
         <v>0</v>
       </c>
-      <c r="AG16" s="59">
-[...3 lines deleted...]
-    <row r="17" spans="1:33" s="5" customFormat="1" ht="12.75">
+      <c r="AG16" s="48">
+        <v>0</v>
+      </c>
+      <c r="AH16" s="47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:34" s="5" customFormat="1" ht="12.75">
       <c r="A17" s="13" t="s">
         <v>81</v>
       </c>
       <c r="B17" s="26" t="s">
         <v>64</v>
       </c>
       <c r="C17" s="30">
         <v>0</v>
       </c>
       <c r="D17" s="30">
         <v>5</v>
       </c>
       <c r="E17" s="30">
         <v>1</v>
       </c>
       <c r="F17" s="30">
         <v>0</v>
       </c>
       <c r="G17" s="31">
         <v>1</v>
       </c>
       <c r="H17" s="30">
         <v>0</v>
       </c>
       <c r="I17" s="30">
@@ -2875,55 +2903,58 @@
       </c>
       <c r="Y17" s="30">
         <v>0</v>
       </c>
       <c r="Z17" s="30">
         <v>1</v>
       </c>
       <c r="AA17" s="30">
         <v>2</v>
       </c>
       <c r="AB17" s="30">
         <v>0</v>
       </c>
       <c r="AC17" s="30">
         <v>0</v>
       </c>
       <c r="AD17" s="30">
         <v>1</v>
       </c>
       <c r="AE17" s="30">
         <v>1</v>
       </c>
       <c r="AF17" s="30">
         <v>0</v>
       </c>
-      <c r="AG17" s="59">
-[...3 lines deleted...]
-    <row r="18" spans="1:33" s="5" customFormat="1" ht="12.75">
+      <c r="AG17" s="48">
+        <v>0</v>
+      </c>
+      <c r="AH17" s="47">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:34" s="5" customFormat="1" ht="12.75">
       <c r="A18" s="13" t="s">
         <v>82</v>
       </c>
       <c r="B18" s="26" t="s">
         <v>65</v>
       </c>
       <c r="C18" s="30">
         <v>0</v>
       </c>
       <c r="D18" s="30">
         <v>0</v>
       </c>
       <c r="E18" s="30">
         <v>1</v>
       </c>
       <c r="F18" s="30">
         <v>0</v>
       </c>
       <c r="G18" s="31">
         <v>0</v>
       </c>
       <c r="H18" s="30">
         <v>1</v>
       </c>
       <c r="I18" s="30">
@@ -2976,55 +3007,58 @@
       </c>
       <c r="Y18" s="30">
         <v>0</v>
       </c>
       <c r="Z18" s="30">
         <v>0</v>
       </c>
       <c r="AA18" s="30">
         <v>0</v>
       </c>
       <c r="AB18" s="30">
         <v>0</v>
       </c>
       <c r="AC18" s="30">
         <v>0</v>
       </c>
       <c r="AD18" s="30">
         <v>0</v>
       </c>
       <c r="AE18" s="30">
         <v>0</v>
       </c>
       <c r="AF18" s="30">
         <v>0</v>
       </c>
-      <c r="AG18" s="59">
-[...3 lines deleted...]
-    <row r="19" spans="1:33" s="5" customFormat="1" ht="12.75">
+      <c r="AG18" s="48">
+        <v>0</v>
+      </c>
+      <c r="AH18" s="47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:34" s="5" customFormat="1" ht="12.75">
       <c r="A19" s="13" t="s">
         <v>83</v>
       </c>
       <c r="B19" s="26" t="s">
         <v>66</v>
       </c>
       <c r="C19" s="30">
         <v>0</v>
       </c>
       <c r="D19" s="30">
         <v>0</v>
       </c>
       <c r="E19" s="30">
         <v>0</v>
       </c>
       <c r="F19" s="30">
         <v>0</v>
       </c>
       <c r="G19" s="31">
         <v>0</v>
       </c>
       <c r="H19" s="30">
         <v>0</v>
       </c>
       <c r="I19" s="30">
@@ -3077,55 +3111,58 @@
       </c>
       <c r="Y19" s="30">
         <v>0</v>
       </c>
       <c r="Z19" s="30">
         <v>0</v>
       </c>
       <c r="AA19" s="30">
         <v>0</v>
       </c>
       <c r="AB19" s="30">
         <v>0</v>
       </c>
       <c r="AC19" s="30">
         <v>0</v>
       </c>
       <c r="AD19" s="30">
         <v>0</v>
       </c>
       <c r="AE19" s="30">
         <v>0</v>
       </c>
       <c r="AF19" s="30">
         <v>0</v>
       </c>
-      <c r="AG19" s="59">
-[...3 lines deleted...]
-    <row r="20" spans="1:33" s="5" customFormat="1" ht="12.75">
+      <c r="AG19" s="48">
+        <v>0</v>
+      </c>
+      <c r="AH19" s="47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:34" s="5" customFormat="1" ht="12.75">
       <c r="A20" s="13" t="s">
         <v>84</v>
       </c>
       <c r="B20" s="26" t="s">
         <v>67</v>
       </c>
       <c r="C20" s="30">
         <v>0</v>
       </c>
       <c r="D20" s="30">
         <v>6</v>
       </c>
       <c r="E20" s="30">
         <v>2</v>
       </c>
       <c r="F20" s="30">
         <v>5</v>
       </c>
       <c r="G20" s="31">
         <v>0</v>
       </c>
       <c r="H20" s="30">
         <v>3</v>
       </c>
       <c r="I20" s="30">
@@ -3178,55 +3215,58 @@
       </c>
       <c r="Y20" s="30">
         <v>0</v>
       </c>
       <c r="Z20" s="30">
         <v>0</v>
       </c>
       <c r="AA20" s="30">
         <v>0</v>
       </c>
       <c r="AB20" s="30">
         <v>0</v>
       </c>
       <c r="AC20" s="30">
         <v>1</v>
       </c>
       <c r="AD20" s="30">
         <v>6</v>
       </c>
       <c r="AE20" s="30">
         <v>3</v>
       </c>
       <c r="AF20" s="30">
         <v>0</v>
       </c>
-      <c r="AG20" s="58">
+      <c r="AG20" s="47">
         <v>3</v>
       </c>
-    </row>
-    <row r="21" spans="1:33" s="5" customFormat="1" ht="12.75">
+      <c r="AH20" s="47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:34" s="5" customFormat="1" ht="12.75">
       <c r="A21" s="13" t="s">
         <v>85</v>
       </c>
       <c r="B21" s="26" t="s">
         <v>68</v>
       </c>
       <c r="C21" s="30">
         <v>0</v>
       </c>
       <c r="D21" s="30">
         <v>3</v>
       </c>
       <c r="E21" s="30">
         <v>8</v>
       </c>
       <c r="F21" s="30">
         <v>1</v>
       </c>
       <c r="G21" s="31">
         <v>1</v>
       </c>
       <c r="H21" s="30">
         <v>0</v>
       </c>
       <c r="I21" s="30">
@@ -3279,55 +3319,58 @@
       </c>
       <c r="Y21" s="30">
         <v>0</v>
       </c>
       <c r="Z21" s="30">
         <v>0</v>
       </c>
       <c r="AA21" s="30">
         <v>1</v>
       </c>
       <c r="AB21" s="30">
         <v>0</v>
       </c>
       <c r="AC21" s="30">
         <v>1</v>
       </c>
       <c r="AD21" s="30">
         <v>1</v>
       </c>
       <c r="AE21" s="30">
         <v>0</v>
       </c>
       <c r="AF21" s="30">
         <v>2</v>
       </c>
-      <c r="AG21" s="59">
-[...3 lines deleted...]
-    <row r="22" spans="1:33" s="5" customFormat="1" ht="12.75">
+      <c r="AG21" s="48">
+        <v>0</v>
+      </c>
+      <c r="AH21" s="47">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:34" s="5" customFormat="1" ht="12.75">
       <c r="A22" s="13" t="s">
         <v>86</v>
       </c>
       <c r="B22" s="26" t="s">
         <v>69</v>
       </c>
       <c r="C22" s="30">
         <v>0</v>
       </c>
       <c r="D22" s="30">
         <v>0</v>
       </c>
       <c r="E22" s="30">
         <v>0</v>
       </c>
       <c r="F22" s="30">
         <v>0</v>
       </c>
       <c r="G22" s="31">
         <v>0</v>
       </c>
       <c r="H22" s="30">
         <v>0</v>
       </c>
       <c r="I22" s="30">
@@ -3380,55 +3423,58 @@
       </c>
       <c r="Y22" s="30">
         <v>0</v>
       </c>
       <c r="Z22" s="30">
         <v>0</v>
       </c>
       <c r="AA22" s="30">
         <v>0</v>
       </c>
       <c r="AB22" s="30">
         <v>0</v>
       </c>
       <c r="AC22" s="30">
         <v>0</v>
       </c>
       <c r="AD22" s="30">
         <v>0</v>
       </c>
       <c r="AE22" s="30">
         <v>0</v>
       </c>
       <c r="AF22" s="30">
         <v>0</v>
       </c>
-      <c r="AG22" s="59">
-[...3 lines deleted...]
-    <row r="23" spans="1:33" s="5" customFormat="1" ht="12.75">
+      <c r="AG22" s="48">
+        <v>0</v>
+      </c>
+      <c r="AH22" s="47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:34" s="5" customFormat="1" ht="12.75">
       <c r="A23" s="13" t="s">
         <v>87</v>
       </c>
       <c r="B23" s="26" t="s">
         <v>70</v>
       </c>
       <c r="C23" s="30">
         <v>1</v>
       </c>
       <c r="D23" s="30">
         <v>0</v>
       </c>
       <c r="E23" s="30">
         <v>1</v>
       </c>
       <c r="F23" s="30">
         <v>0</v>
       </c>
       <c r="G23" s="31">
         <v>1</v>
       </c>
       <c r="H23" s="30">
         <v>0</v>
       </c>
       <c r="I23" s="30">
@@ -3481,55 +3527,58 @@
       </c>
       <c r="Y23" s="30">
         <v>0</v>
       </c>
       <c r="Z23" s="30">
         <v>0</v>
       </c>
       <c r="AA23" s="30">
         <v>0</v>
       </c>
       <c r="AB23" s="30">
         <v>0</v>
       </c>
       <c r="AC23" s="30">
         <v>0</v>
       </c>
       <c r="AD23" s="30">
         <v>0</v>
       </c>
       <c r="AE23" s="30">
         <v>0</v>
       </c>
       <c r="AF23" s="30">
         <v>0</v>
       </c>
-      <c r="AG23" s="59">
-[...3 lines deleted...]
-    <row r="24" spans="1:33" s="5" customFormat="1" ht="12.75">
+      <c r="AG23" s="48">
+        <v>0</v>
+      </c>
+      <c r="AH23" s="47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:34" s="5" customFormat="1" ht="12.75">
       <c r="A24" s="13" t="s">
         <v>88</v>
       </c>
       <c r="B24" s="26" t="s">
         <v>71</v>
       </c>
       <c r="C24" s="30">
         <v>1</v>
       </c>
       <c r="D24" s="30">
         <v>3</v>
       </c>
       <c r="E24" s="31">
         <v>1</v>
       </c>
       <c r="F24" s="30">
         <v>1</v>
       </c>
       <c r="G24" s="31">
         <v>2</v>
       </c>
       <c r="H24" s="30">
         <v>3</v>
       </c>
       <c r="I24" s="30">
@@ -3582,55 +3631,58 @@
       </c>
       <c r="Y24" s="30">
         <v>1</v>
       </c>
       <c r="Z24" s="30">
         <v>1</v>
       </c>
       <c r="AA24" s="30">
         <v>0</v>
       </c>
       <c r="AB24" s="30">
         <v>4</v>
       </c>
       <c r="AC24" s="30">
         <v>1</v>
       </c>
       <c r="AD24" s="30">
         <v>0</v>
       </c>
       <c r="AE24" s="30">
         <v>0</v>
       </c>
       <c r="AF24" s="30">
         <v>0</v>
       </c>
-      <c r="AG24" s="59">
-[...3 lines deleted...]
-    <row r="25" spans="1:33" s="5" customFormat="1" ht="12.75">
+      <c r="AG24" s="48">
+        <v>0</v>
+      </c>
+      <c r="AH24" s="47">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:34" s="5" customFormat="1" ht="12.75">
       <c r="A25" s="13" t="s">
         <v>89</v>
       </c>
       <c r="B25" s="26" t="s">
         <v>72</v>
       </c>
       <c r="C25" s="30">
         <v>0</v>
       </c>
       <c r="D25" s="30">
         <v>0</v>
       </c>
       <c r="E25" s="31">
         <v>0</v>
       </c>
       <c r="F25" s="30">
         <v>0</v>
       </c>
       <c r="G25" s="31">
         <v>0</v>
       </c>
       <c r="H25" s="30">
         <v>1</v>
       </c>
       <c r="I25" s="30">
@@ -3683,55 +3735,58 @@
       </c>
       <c r="Y25" s="30">
         <v>0</v>
       </c>
       <c r="Z25" s="30">
         <v>1</v>
       </c>
       <c r="AA25" s="30">
         <v>1</v>
       </c>
       <c r="AB25" s="30">
         <v>0</v>
       </c>
       <c r="AC25" s="30">
         <v>0</v>
       </c>
       <c r="AD25" s="30">
         <v>0</v>
       </c>
       <c r="AE25" s="30">
         <v>0</v>
       </c>
       <c r="AF25" s="30">
         <v>0</v>
       </c>
-      <c r="AG25" s="58">
+      <c r="AG25" s="47">
         <v>2</v>
       </c>
-    </row>
-    <row r="26" spans="1:33" s="5" customFormat="1" ht="12.75">
+      <c r="AH25" s="47">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:34" s="5" customFormat="1" ht="12.75">
       <c r="A26" s="13" t="s">
         <v>90</v>
       </c>
       <c r="B26" s="27" t="s">
         <v>73</v>
       </c>
       <c r="C26" s="30">
         <v>0</v>
       </c>
       <c r="D26" s="30">
         <v>0</v>
       </c>
       <c r="E26" s="31">
         <v>0</v>
       </c>
       <c r="F26" s="31">
         <v>0</v>
       </c>
       <c r="G26" s="31">
         <v>0</v>
       </c>
       <c r="H26" s="30">
         <v>0</v>
       </c>
       <c r="I26" s="30">
@@ -3784,92 +3839,96 @@
       </c>
       <c r="Y26" s="30">
         <v>0</v>
       </c>
       <c r="Z26" s="30">
         <v>0</v>
       </c>
       <c r="AA26" s="30">
         <v>0</v>
       </c>
       <c r="AB26" s="30">
         <v>0</v>
       </c>
       <c r="AC26" s="30">
         <v>0</v>
       </c>
       <c r="AD26" s="30">
         <v>0</v>
       </c>
       <c r="AE26" s="30">
         <v>0</v>
       </c>
       <c r="AF26" s="30">
         <v>0</v>
       </c>
-      <c r="AG26" s="59">
-[...3 lines deleted...]
-    <row r="27" spans="1:33" s="24" customFormat="1" ht="19.5" customHeight="1">
+      <c r="AG26" s="48">
+        <v>0</v>
+      </c>
+      <c r="AH26" s="47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:34" s="24" customFormat="1" ht="19.5" customHeight="1">
       <c r="A27" s="5"/>
-      <c r="B27" s="49" t="s">
-[...25 lines deleted...]
-      <c r="Z27" s="49"/>
+      <c r="B27" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="C27" s="53"/>
+      <c r="D27" s="53"/>
+      <c r="E27" s="53"/>
+      <c r="F27" s="53"/>
+      <c r="G27" s="53"/>
+      <c r="H27" s="53"/>
+      <c r="I27" s="53"/>
+      <c r="J27" s="53"/>
+      <c r="K27" s="53"/>
+      <c r="L27" s="53"/>
+      <c r="M27" s="53"/>
+      <c r="N27" s="53"/>
+      <c r="O27" s="53"/>
+      <c r="P27" s="53"/>
+      <c r="Q27" s="53"/>
+      <c r="R27" s="53"/>
+      <c r="S27" s="53"/>
+      <c r="T27" s="53"/>
+      <c r="U27" s="53"/>
+      <c r="V27" s="53"/>
+      <c r="W27" s="53"/>
+      <c r="X27" s="53"/>
+      <c r="Y27" s="53"/>
+      <c r="Z27" s="53"/>
       <c r="AA27" s="34"/>
       <c r="AB27" s="34"/>
       <c r="AC27" s="34"/>
       <c r="AD27" s="34"/>
       <c r="AE27" s="34"/>
       <c r="AF27" s="34"/>
       <c r="AG27" s="34"/>
-    </row>
-    <row r="28" spans="1:33" s="5" customFormat="1" ht="12.75">
+      <c r="AH27" s="34"/>
+    </row>
+    <row r="28" spans="1:34" s="5" customFormat="1" ht="12.75">
       <c r="A28" s="13" t="s">
         <v>48</v>
       </c>
       <c r="B28" s="25" t="s">
         <v>56</v>
       </c>
       <c r="C28" s="30">
         <v>2</v>
       </c>
       <c r="D28" s="30">
         <v>2</v>
       </c>
       <c r="E28" s="30">
         <v>7</v>
       </c>
       <c r="F28" s="30">
         <v>2</v>
       </c>
       <c r="G28" s="31">
         <v>2</v>
       </c>
       <c r="H28" s="30">
         <v>3</v>
       </c>
       <c r="I28" s="30">
@@ -3922,55 +3981,58 @@
       </c>
       <c r="Y28" s="30">
         <v>3</v>
       </c>
       <c r="Z28" s="30">
         <v>2</v>
       </c>
       <c r="AA28" s="30">
         <v>1</v>
       </c>
       <c r="AB28" s="30">
         <v>2</v>
       </c>
       <c r="AC28" s="30">
         <v>0</v>
       </c>
       <c r="AD28" s="30">
         <v>0</v>
       </c>
       <c r="AE28" s="30">
         <v>2</v>
       </c>
       <c r="AF28" s="30">
         <v>1</v>
       </c>
-      <c r="AG28" s="60">
-[...3 lines deleted...]
-    <row r="29" spans="1:33" s="5" customFormat="1" ht="12.75">
+      <c r="AG28" s="49">
+        <v>0</v>
+      </c>
+      <c r="AH28" s="49">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="29" spans="1:34" s="5" customFormat="1" ht="12.75">
       <c r="A29" s="13" t="s">
         <v>74</v>
       </c>
       <c r="B29" s="26" t="s">
         <v>57</v>
       </c>
       <c r="C29" s="30">
         <v>1</v>
       </c>
       <c r="D29" s="30">
         <v>1</v>
       </c>
       <c r="E29" s="30">
         <v>1</v>
       </c>
       <c r="F29" s="30">
         <v>1</v>
       </c>
       <c r="G29" s="31">
         <v>0</v>
       </c>
       <c r="H29" s="30">
         <v>0</v>
       </c>
       <c r="I29" s="30">
@@ -4023,55 +4085,58 @@
       </c>
       <c r="Y29" s="30">
         <v>0</v>
       </c>
       <c r="Z29" s="30">
         <v>2</v>
       </c>
       <c r="AA29" s="30">
         <v>1</v>
       </c>
       <c r="AB29" s="30">
         <v>0</v>
       </c>
       <c r="AC29" s="30">
         <v>0</v>
       </c>
       <c r="AD29" s="30">
         <v>0</v>
       </c>
       <c r="AE29" s="30">
         <v>0</v>
       </c>
       <c r="AF29" s="30">
         <v>1</v>
       </c>
-      <c r="AG29" s="60">
-[...3 lines deleted...]
-    <row r="30" spans="1:33" s="5" customFormat="1" ht="12.75">
+      <c r="AG29" s="49">
+        <v>0</v>
+      </c>
+      <c r="AH29" s="49">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:34" s="5" customFormat="1" ht="12.75">
       <c r="A30" s="13" t="s">
         <v>75</v>
       </c>
       <c r="B30" s="26" t="s">
         <v>58</v>
       </c>
       <c r="C30" s="30">
         <v>0</v>
       </c>
       <c r="D30" s="30">
         <v>0</v>
       </c>
       <c r="E30" s="30">
         <v>0</v>
       </c>
       <c r="F30" s="30">
         <v>1</v>
       </c>
       <c r="G30" s="31">
         <v>0</v>
       </c>
       <c r="H30" s="30">
         <v>0</v>
       </c>
       <c r="I30" s="30">
@@ -4124,55 +4189,58 @@
       </c>
       <c r="Y30" s="30">
         <v>0</v>
       </c>
       <c r="Z30" s="30">
         <v>0</v>
       </c>
       <c r="AA30" s="30">
         <v>0</v>
       </c>
       <c r="AB30" s="30">
         <v>0</v>
       </c>
       <c r="AC30" s="30">
         <v>0</v>
       </c>
       <c r="AD30" s="30">
         <v>0</v>
       </c>
       <c r="AE30" s="30">
         <v>2</v>
       </c>
       <c r="AF30" s="30">
         <v>0</v>
       </c>
-      <c r="AG30" s="60">
-[...3 lines deleted...]
-    <row r="31" spans="1:33" s="5" customFormat="1" ht="12.75">
+      <c r="AG30" s="49">
+        <v>0</v>
+      </c>
+      <c r="AH30" s="49">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:34" s="5" customFormat="1" ht="12.75">
       <c r="A31" s="13" t="s">
         <v>76</v>
       </c>
       <c r="B31" s="26" t="s">
         <v>59</v>
       </c>
       <c r="C31" s="30">
         <v>0</v>
       </c>
       <c r="D31" s="30">
         <v>0</v>
       </c>
       <c r="E31" s="30">
         <v>0</v>
       </c>
       <c r="F31" s="30">
         <v>0</v>
       </c>
       <c r="G31" s="31">
         <v>0</v>
       </c>
       <c r="H31" s="30">
         <v>0</v>
       </c>
       <c r="I31" s="30">
@@ -4225,55 +4293,58 @@
       </c>
       <c r="Y31" s="30">
         <v>2</v>
       </c>
       <c r="Z31" s="30">
         <v>0</v>
       </c>
       <c r="AA31" s="30">
         <v>0</v>
       </c>
       <c r="AB31" s="30">
         <v>0</v>
       </c>
       <c r="AC31" s="30">
         <v>0</v>
       </c>
       <c r="AD31" s="30">
         <v>0</v>
       </c>
       <c r="AE31" s="30">
         <v>0</v>
       </c>
       <c r="AF31" s="30">
         <v>0</v>
       </c>
-      <c r="AG31" s="60">
-[...3 lines deleted...]
-    <row r="32" spans="1:33" s="5" customFormat="1" ht="12.75">
+      <c r="AG31" s="49">
+        <v>0</v>
+      </c>
+      <c r="AH31" s="49">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:34" s="5" customFormat="1" ht="12.75">
       <c r="A32" s="13" t="s">
         <v>78</v>
       </c>
       <c r="B32" s="26" t="s">
         <v>61</v>
       </c>
       <c r="C32" s="30">
         <v>0</v>
       </c>
       <c r="D32" s="30">
         <v>0</v>
       </c>
       <c r="E32" s="30">
         <v>0</v>
       </c>
       <c r="F32" s="30">
         <v>0</v>
       </c>
       <c r="G32" s="31">
         <v>2</v>
       </c>
       <c r="H32" s="30">
         <v>0</v>
       </c>
       <c r="I32" s="30">
@@ -4326,55 +4397,58 @@
       </c>
       <c r="Y32" s="30">
         <v>0</v>
       </c>
       <c r="Z32" s="30">
         <v>0</v>
       </c>
       <c r="AA32" s="30">
         <v>0</v>
       </c>
       <c r="AB32" s="30">
         <v>0</v>
       </c>
       <c r="AC32" s="30">
         <v>0</v>
       </c>
       <c r="AD32" s="30">
         <v>0</v>
       </c>
       <c r="AE32" s="30">
         <v>0</v>
       </c>
       <c r="AF32" s="30">
         <v>0</v>
       </c>
-      <c r="AG32" s="60">
-[...3 lines deleted...]
-    <row r="33" spans="1:33" s="5" customFormat="1" ht="12.75">
+      <c r="AG32" s="49">
+        <v>0</v>
+      </c>
+      <c r="AH32" s="49">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:34" s="5" customFormat="1" ht="12.75">
       <c r="A33" s="13" t="s">
         <v>85</v>
       </c>
       <c r="B33" s="26" t="s">
         <v>68</v>
       </c>
       <c r="C33" s="30">
         <v>0</v>
       </c>
       <c r="D33" s="30">
         <v>0</v>
       </c>
       <c r="E33" s="30">
         <v>5</v>
       </c>
       <c r="F33" s="30">
         <v>0</v>
       </c>
       <c r="G33" s="31">
         <v>0</v>
       </c>
       <c r="H33" s="30">
         <v>0</v>
       </c>
       <c r="I33" s="30">
@@ -4427,55 +4501,58 @@
       </c>
       <c r="Y33" s="30">
         <v>0</v>
       </c>
       <c r="Z33" s="30">
         <v>0</v>
       </c>
       <c r="AA33" s="30">
         <v>0</v>
       </c>
       <c r="AB33" s="30">
         <v>0</v>
       </c>
       <c r="AC33" s="30">
         <v>0</v>
       </c>
       <c r="AD33" s="30">
         <v>0</v>
       </c>
       <c r="AE33" s="30">
         <v>0</v>
       </c>
       <c r="AF33" s="30">
         <v>0</v>
       </c>
-      <c r="AG33" s="60">
-[...3 lines deleted...]
-    <row r="34" spans="1:33" s="5" customFormat="1" ht="12.75">
+      <c r="AG33" s="49">
+        <v>0</v>
+      </c>
+      <c r="AH33" s="49">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="34" spans="1:34" s="5" customFormat="1" ht="12.75">
       <c r="A34" s="13" t="s">
         <v>88</v>
       </c>
       <c r="B34" s="26" t="s">
         <v>71</v>
       </c>
       <c r="C34" s="30">
         <v>1</v>
       </c>
       <c r="D34" s="30">
         <v>1</v>
       </c>
       <c r="E34" s="30">
         <v>1</v>
       </c>
       <c r="F34" s="30">
         <v>0</v>
       </c>
       <c r="G34" s="31">
         <v>0</v>
       </c>
       <c r="H34" s="30">
         <v>3</v>
       </c>
       <c r="I34" s="30">
@@ -4528,55 +4605,58 @@
       </c>
       <c r="Y34" s="30">
         <v>1</v>
       </c>
       <c r="Z34" s="30">
         <v>0</v>
       </c>
       <c r="AA34" s="30">
         <v>0</v>
       </c>
       <c r="AB34" s="30">
         <v>2</v>
       </c>
       <c r="AC34" s="30">
         <v>0</v>
       </c>
       <c r="AD34" s="30">
         <v>0</v>
       </c>
       <c r="AE34" s="30">
         <v>0</v>
       </c>
       <c r="AF34" s="30">
         <v>0</v>
       </c>
-      <c r="AG34" s="60">
-[...3 lines deleted...]
-    <row r="35" spans="1:33" s="5" customFormat="1" ht="12.75">
+      <c r="AG34" s="49">
+        <v>0</v>
+      </c>
+      <c r="AH34" s="49">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:34" s="5" customFormat="1" ht="12.75">
       <c r="A35" s="13" t="s">
         <v>90</v>
       </c>
       <c r="B35" s="27" t="s">
         <v>73</v>
       </c>
       <c r="C35" s="30">
         <v>0</v>
       </c>
       <c r="D35" s="30">
         <v>0</v>
       </c>
       <c r="E35" s="30">
         <v>0</v>
       </c>
       <c r="F35" s="31">
         <v>0</v>
       </c>
       <c r="G35" s="31">
         <v>0</v>
       </c>
       <c r="H35" s="30">
         <v>0</v>
       </c>
       <c r="I35" s="30">
@@ -4629,92 +4709,96 @@
       </c>
       <c r="Y35" s="30">
         <v>0</v>
       </c>
       <c r="Z35" s="30">
         <v>0</v>
       </c>
       <c r="AA35" s="30">
         <v>0</v>
       </c>
       <c r="AB35" s="30">
         <v>0</v>
       </c>
       <c r="AC35" s="30">
         <v>0</v>
       </c>
       <c r="AD35" s="30">
         <v>0</v>
       </c>
       <c r="AE35" s="30">
         <v>0</v>
       </c>
       <c r="AF35" s="30">
         <v>0</v>
       </c>
-      <c r="AG35" s="60">
-[...3 lines deleted...]
-    <row r="36" spans="1:33" s="24" customFormat="1" ht="19.5" customHeight="1">
+      <c r="AG35" s="49">
+        <v>0</v>
+      </c>
+      <c r="AH35" s="49">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:34" s="24" customFormat="1" ht="19.5" customHeight="1">
       <c r="A36" s="5"/>
-      <c r="B36" s="50" t="s">
-[...25 lines deleted...]
-      <c r="Z36" s="50"/>
+      <c r="B36" s="54" t="s">
+        <v>1</v>
+      </c>
+      <c r="C36" s="54"/>
+      <c r="D36" s="54"/>
+      <c r="E36" s="54"/>
+      <c r="F36" s="54"/>
+      <c r="G36" s="54"/>
+      <c r="H36" s="54"/>
+      <c r="I36" s="54"/>
+      <c r="J36" s="54"/>
+      <c r="K36" s="54"/>
+      <c r="L36" s="54"/>
+      <c r="M36" s="54"/>
+      <c r="N36" s="54"/>
+      <c r="O36" s="54"/>
+      <c r="P36" s="54"/>
+      <c r="Q36" s="54"/>
+      <c r="R36" s="54"/>
+      <c r="S36" s="54"/>
+      <c r="T36" s="54"/>
+      <c r="U36" s="54"/>
+      <c r="V36" s="54"/>
+      <c r="W36" s="54"/>
+      <c r="X36" s="54"/>
+      <c r="Y36" s="54"/>
+      <c r="Z36" s="54"/>
       <c r="AA36" s="34"/>
       <c r="AB36" s="34"/>
       <c r="AC36" s="41"/>
       <c r="AD36" s="34"/>
       <c r="AE36" s="34"/>
       <c r="AF36" s="34"/>
       <c r="AG36" s="34"/>
-    </row>
-    <row r="37" spans="1:33" s="5" customFormat="1" ht="12.75">
+      <c r="AH36" s="34"/>
+    </row>
+    <row r="37" spans="1:34" s="5" customFormat="1" ht="12.75">
       <c r="A37" s="33" t="s">
         <v>48</v>
       </c>
       <c r="B37" s="28" t="s">
         <v>56</v>
       </c>
       <c r="C37" s="30">
         <v>2</v>
       </c>
       <c r="D37" s="30">
         <v>17</v>
       </c>
       <c r="E37" s="30">
         <v>8</v>
       </c>
       <c r="F37" s="30">
         <v>8</v>
       </c>
       <c r="G37" s="31">
         <v>6</v>
       </c>
       <c r="H37" s="31">
         <v>5</v>
       </c>
       <c r="I37" s="31">
@@ -4767,55 +4851,58 @@
       </c>
       <c r="Y37" s="31">
         <v>0</v>
       </c>
       <c r="Z37" s="31">
         <v>3</v>
       </c>
       <c r="AA37" s="31">
         <v>4</v>
       </c>
       <c r="AB37" s="39">
         <v>2</v>
       </c>
       <c r="AC37" s="31">
         <v>3</v>
       </c>
       <c r="AD37" s="31">
         <v>9</v>
       </c>
       <c r="AE37" s="31">
         <v>4</v>
       </c>
       <c r="AF37" s="31">
         <v>2</v>
       </c>
-      <c r="AG37" s="61">
+      <c r="AG37" s="50">
         <v>8</v>
       </c>
-    </row>
-    <row r="38" spans="1:33" s="5" customFormat="1" ht="12.75">
+      <c r="AH37" s="51">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="38" spans="1:34" s="5" customFormat="1" ht="12.75">
       <c r="A38" s="33" t="s">
         <v>75</v>
       </c>
       <c r="B38" s="27" t="s">
         <v>58</v>
       </c>
       <c r="C38" s="30">
         <v>0</v>
       </c>
       <c r="D38" s="30">
         <v>0</v>
       </c>
       <c r="E38" s="30">
         <v>0</v>
       </c>
       <c r="F38" s="30">
         <v>0</v>
       </c>
       <c r="G38" s="31">
         <v>0</v>
       </c>
       <c r="H38" s="31">
         <v>0</v>
       </c>
       <c r="I38" s="31">
@@ -4868,55 +4955,58 @@
       </c>
       <c r="Y38" s="31">
         <v>0</v>
       </c>
       <c r="Z38" s="31">
         <v>0</v>
       </c>
       <c r="AA38" s="31">
         <v>0</v>
       </c>
       <c r="AB38" s="39">
         <v>0</v>
       </c>
       <c r="AC38" s="31">
         <v>0</v>
       </c>
       <c r="AD38" s="31">
         <v>0</v>
       </c>
       <c r="AE38" s="31">
         <v>0</v>
       </c>
       <c r="AF38" s="31">
         <v>0</v>
       </c>
-      <c r="AG38" s="62">
-[...3 lines deleted...]
-    <row r="39" spans="1:33" s="5" customFormat="1" ht="12.75">
+      <c r="AG38" s="51">
+        <v>0</v>
+      </c>
+      <c r="AH38" s="51">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:34" s="5" customFormat="1" ht="12.75">
       <c r="A39" s="33" t="s">
         <v>76</v>
       </c>
       <c r="B39" s="27" t="s">
         <v>59</v>
       </c>
       <c r="C39" s="30">
         <v>0</v>
       </c>
       <c r="D39" s="30">
         <v>0</v>
       </c>
       <c r="E39" s="30">
         <v>0</v>
       </c>
       <c r="F39" s="30">
         <v>0</v>
       </c>
       <c r="G39" s="31">
         <v>1</v>
       </c>
       <c r="H39" s="31">
         <v>0</v>
       </c>
       <c r="I39" s="31">
@@ -4969,55 +5059,58 @@
       </c>
       <c r="Y39" s="31">
         <v>0</v>
       </c>
       <c r="Z39" s="31">
         <v>0</v>
       </c>
       <c r="AA39" s="31">
         <v>0</v>
       </c>
       <c r="AB39" s="39">
         <v>0</v>
       </c>
       <c r="AC39" s="31">
         <v>0</v>
       </c>
       <c r="AD39" s="31">
         <v>0</v>
       </c>
       <c r="AE39" s="31">
         <v>0</v>
       </c>
       <c r="AF39" s="31">
         <v>0</v>
       </c>
-      <c r="AG39" s="62">
-[...3 lines deleted...]
-    <row r="40" spans="1:33" s="5" customFormat="1" ht="12.75">
+      <c r="AG39" s="51">
+        <v>0</v>
+      </c>
+      <c r="AH39" s="51">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:34" s="5" customFormat="1" ht="12.75">
       <c r="A40" s="33" t="s">
         <v>77</v>
       </c>
       <c r="B40" s="27" t="s">
         <v>60</v>
       </c>
       <c r="C40" s="30">
         <v>0</v>
       </c>
       <c r="D40" s="30">
         <v>0</v>
       </c>
       <c r="E40" s="30">
         <v>0</v>
       </c>
       <c r="F40" s="30">
         <v>0</v>
       </c>
       <c r="G40" s="31">
         <v>0</v>
       </c>
       <c r="H40" s="31">
         <v>0</v>
       </c>
       <c r="I40" s="31">
@@ -5070,55 +5163,58 @@
       </c>
       <c r="Y40" s="31">
         <v>0</v>
       </c>
       <c r="Z40" s="31">
         <v>0</v>
       </c>
       <c r="AA40" s="31">
         <v>0</v>
       </c>
       <c r="AB40" s="39">
         <v>0</v>
       </c>
       <c r="AC40" s="31">
         <v>0</v>
       </c>
       <c r="AD40" s="31">
         <v>0</v>
       </c>
       <c r="AE40" s="31">
         <v>0</v>
       </c>
       <c r="AF40" s="31">
         <v>0</v>
       </c>
-      <c r="AG40" s="62">
-[...3 lines deleted...]
-    <row r="41" spans="1:33" s="5" customFormat="1" ht="12.75">
+      <c r="AG40" s="51">
+        <v>0</v>
+      </c>
+      <c r="AH40" s="51">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:34" s="5" customFormat="1" ht="12.75">
       <c r="A41" s="33" t="s">
         <v>78</v>
       </c>
       <c r="B41" s="27" t="s">
         <v>61</v>
       </c>
       <c r="C41" s="30">
         <v>0</v>
       </c>
       <c r="D41" s="30">
         <v>0</v>
       </c>
       <c r="E41" s="30">
         <v>0</v>
       </c>
       <c r="F41" s="30">
         <v>0</v>
       </c>
       <c r="G41" s="31">
         <v>0</v>
       </c>
       <c r="H41" s="31">
         <v>0</v>
       </c>
       <c r="I41" s="31">
@@ -5171,55 +5267,58 @@
       </c>
       <c r="Y41" s="31">
         <v>0</v>
       </c>
       <c r="Z41" s="31">
         <v>0</v>
       </c>
       <c r="AA41" s="31">
         <v>0</v>
       </c>
       <c r="AB41" s="39">
         <v>0</v>
       </c>
       <c r="AC41" s="31">
         <v>0</v>
       </c>
       <c r="AD41" s="31">
         <v>0</v>
       </c>
       <c r="AE41" s="31">
         <v>0</v>
       </c>
       <c r="AF41" s="31">
         <v>0</v>
       </c>
-      <c r="AG41" s="62">
-[...3 lines deleted...]
-    <row r="42" spans="1:33" s="5" customFormat="1" ht="12.75">
+      <c r="AG41" s="51">
+        <v>0</v>
+      </c>
+      <c r="AH41" s="51">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:34" s="5" customFormat="1" ht="12.75">
       <c r="A42" s="33" t="s">
         <v>79</v>
       </c>
       <c r="B42" s="27" t="s">
         <v>62</v>
       </c>
       <c r="C42" s="30">
         <v>1</v>
       </c>
       <c r="D42" s="30">
         <v>0</v>
       </c>
       <c r="E42" s="30">
         <v>0</v>
       </c>
       <c r="F42" s="30">
         <v>0</v>
       </c>
       <c r="G42" s="31">
         <v>0</v>
       </c>
       <c r="H42" s="31">
         <v>0</v>
       </c>
       <c r="I42" s="31">
@@ -5272,55 +5371,58 @@
       </c>
       <c r="Y42" s="31">
         <v>0</v>
       </c>
       <c r="Z42" s="31">
         <v>0</v>
       </c>
       <c r="AA42" s="31">
         <v>0</v>
       </c>
       <c r="AB42" s="39">
         <v>0</v>
       </c>
       <c r="AC42" s="31">
         <v>0</v>
       </c>
       <c r="AD42" s="31">
         <v>1</v>
       </c>
       <c r="AE42" s="31">
         <v>0</v>
       </c>
       <c r="AF42" s="31">
         <v>0</v>
       </c>
-      <c r="AG42" s="61">
+      <c r="AG42" s="50">
         <v>3</v>
       </c>
-    </row>
-    <row r="43" spans="1:33" s="5" customFormat="1" ht="12.75">
+      <c r="AH42" s="51">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:34" s="5" customFormat="1" ht="12.75">
       <c r="A43" s="33" t="s">
         <v>80</v>
       </c>
       <c r="B43" s="27" t="s">
         <v>63</v>
       </c>
       <c r="C43" s="30">
         <v>0</v>
       </c>
       <c r="D43" s="30">
         <v>1</v>
       </c>
       <c r="E43" s="30">
         <v>0</v>
       </c>
       <c r="F43" s="30">
         <v>1</v>
       </c>
       <c r="G43" s="31">
         <v>0</v>
       </c>
       <c r="H43" s="31">
         <v>0</v>
       </c>
       <c r="I43" s="31">
@@ -5373,55 +5475,58 @@
       </c>
       <c r="Y43" s="31">
         <v>0</v>
       </c>
       <c r="Z43" s="31">
         <v>0</v>
       </c>
       <c r="AA43" s="31">
         <v>0</v>
       </c>
       <c r="AB43" s="39">
         <v>0</v>
       </c>
       <c r="AC43" s="31">
         <v>0</v>
       </c>
       <c r="AD43" s="31">
         <v>0</v>
       </c>
       <c r="AE43" s="31">
         <v>0</v>
       </c>
       <c r="AF43" s="31">
         <v>0</v>
       </c>
-      <c r="AG43" s="62">
-[...3 lines deleted...]
-    <row r="44" spans="1:33" s="5" customFormat="1" ht="12.75">
+      <c r="AG43" s="51">
+        <v>0</v>
+      </c>
+      <c r="AH43" s="51">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:34" s="5" customFormat="1" ht="12.75">
       <c r="A44" s="33" t="s">
         <v>81</v>
       </c>
       <c r="B44" s="27" t="s">
         <v>64</v>
       </c>
       <c r="C44" s="30">
         <v>0</v>
       </c>
       <c r="D44" s="30">
         <v>5</v>
       </c>
       <c r="E44" s="30">
         <v>1</v>
       </c>
       <c r="F44" s="30">
         <v>0</v>
       </c>
       <c r="G44" s="31">
         <v>1</v>
       </c>
       <c r="H44" s="31">
         <v>0</v>
       </c>
       <c r="I44" s="31">
@@ -5474,55 +5579,58 @@
       </c>
       <c r="Y44" s="31">
         <v>0</v>
       </c>
       <c r="Z44" s="31">
         <v>1</v>
       </c>
       <c r="AA44" s="31">
         <v>2</v>
       </c>
       <c r="AB44" s="39">
         <v>0</v>
       </c>
       <c r="AC44" s="31">
         <v>0</v>
       </c>
       <c r="AD44" s="31">
         <v>1</v>
       </c>
       <c r="AE44" s="31">
         <v>1</v>
       </c>
       <c r="AF44" s="31">
         <v>0</v>
       </c>
-      <c r="AG44" s="62">
-[...3 lines deleted...]
-    <row r="45" spans="1:33" s="5" customFormat="1" ht="12.75">
+      <c r="AG44" s="51">
+        <v>0</v>
+      </c>
+      <c r="AH44" s="51">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="45" spans="1:34" s="5" customFormat="1" ht="12.75">
       <c r="A45" s="33" t="s">
         <v>82</v>
       </c>
       <c r="B45" s="27" t="s">
         <v>65</v>
       </c>
       <c r="C45" s="30">
         <v>0</v>
       </c>
       <c r="D45" s="30">
         <v>0</v>
       </c>
       <c r="E45" s="30">
         <v>1</v>
       </c>
       <c r="F45" s="30">
         <v>0</v>
       </c>
       <c r="G45" s="31">
         <v>0</v>
       </c>
       <c r="H45" s="31">
         <v>1</v>
       </c>
       <c r="I45" s="31">
@@ -5575,55 +5683,58 @@
       </c>
       <c r="Y45" s="31">
         <v>0</v>
       </c>
       <c r="Z45" s="31">
         <v>0</v>
       </c>
       <c r="AA45" s="31">
         <v>0</v>
       </c>
       <c r="AB45" s="39">
         <v>0</v>
       </c>
       <c r="AC45" s="31">
         <v>0</v>
       </c>
       <c r="AD45" s="31">
         <v>0</v>
       </c>
       <c r="AE45" s="31">
         <v>0</v>
       </c>
       <c r="AF45" s="31">
         <v>0</v>
       </c>
-      <c r="AG45" s="62">
-[...3 lines deleted...]
-    <row r="46" spans="1:33" s="5" customFormat="1" ht="12.75">
+      <c r="AG45" s="51">
+        <v>0</v>
+      </c>
+      <c r="AH45" s="51">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:34" s="5" customFormat="1" ht="12.75">
       <c r="A46" s="33" t="s">
         <v>83</v>
       </c>
       <c r="B46" s="27" t="s">
         <v>66</v>
       </c>
       <c r="C46" s="30">
         <v>0</v>
       </c>
       <c r="D46" s="30">
         <v>0</v>
       </c>
       <c r="E46" s="30">
         <v>0</v>
       </c>
       <c r="F46" s="30">
         <v>0</v>
       </c>
       <c r="G46" s="31">
         <v>0</v>
       </c>
       <c r="H46" s="31">
         <v>0</v>
       </c>
       <c r="I46" s="31">
@@ -5676,55 +5787,58 @@
       </c>
       <c r="Y46" s="31">
         <v>0</v>
       </c>
       <c r="Z46" s="31">
         <v>0</v>
       </c>
       <c r="AA46" s="31">
         <v>0</v>
       </c>
       <c r="AB46" s="39">
         <v>0</v>
       </c>
       <c r="AC46" s="31">
         <v>0</v>
       </c>
       <c r="AD46" s="31">
         <v>0</v>
       </c>
       <c r="AE46" s="31">
         <v>0</v>
       </c>
       <c r="AF46" s="31">
         <v>0</v>
       </c>
-      <c r="AG46" s="62">
-[...3 lines deleted...]
-    <row r="47" spans="1:33" s="5" customFormat="1" ht="12.75">
+      <c r="AG46" s="51">
+        <v>0</v>
+      </c>
+      <c r="AH46" s="51">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:34" s="5" customFormat="1" ht="12.75">
       <c r="A47" s="33" t="s">
         <v>84</v>
       </c>
       <c r="B47" s="27" t="s">
         <v>67</v>
       </c>
       <c r="C47" s="30">
         <v>0</v>
       </c>
       <c r="D47" s="30">
         <v>6</v>
       </c>
       <c r="E47" s="30">
         <v>2</v>
       </c>
       <c r="F47" s="30">
         <v>5</v>
       </c>
       <c r="G47" s="31">
         <v>0</v>
       </c>
       <c r="H47" s="31">
         <v>3</v>
       </c>
       <c r="I47" s="31">
@@ -5777,55 +5891,58 @@
       </c>
       <c r="Y47" s="31">
         <v>0</v>
       </c>
       <c r="Z47" s="31">
         <v>0</v>
       </c>
       <c r="AA47" s="31">
         <v>0</v>
       </c>
       <c r="AB47" s="39">
         <v>0</v>
       </c>
       <c r="AC47" s="31">
         <v>1</v>
       </c>
       <c r="AD47" s="31">
         <v>6</v>
       </c>
       <c r="AE47" s="31">
         <v>3</v>
       </c>
       <c r="AF47" s="31">
         <v>0</v>
       </c>
-      <c r="AG47" s="61">
+      <c r="AG47" s="50">
         <v>3</v>
       </c>
-    </row>
-    <row r="48" spans="1:33" s="5" customFormat="1" ht="12.75">
+      <c r="AH47" s="51">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:34" s="5" customFormat="1" ht="12.75">
       <c r="A48" s="33" t="s">
         <v>85</v>
       </c>
       <c r="B48" s="27" t="s">
         <v>68</v>
       </c>
       <c r="C48" s="30">
         <v>0</v>
       </c>
       <c r="D48" s="30">
         <v>3</v>
       </c>
       <c r="E48" s="30">
         <v>3</v>
       </c>
       <c r="F48" s="30">
         <v>1</v>
       </c>
       <c r="G48" s="31">
         <v>1</v>
       </c>
       <c r="H48" s="31">
         <v>0</v>
       </c>
       <c r="I48" s="31">
@@ -5878,55 +5995,58 @@
       </c>
       <c r="Y48" s="31">
         <v>0</v>
       </c>
       <c r="Z48" s="31">
         <v>0</v>
       </c>
       <c r="AA48" s="31">
         <v>1</v>
       </c>
       <c r="AB48" s="39">
         <v>0</v>
       </c>
       <c r="AC48" s="31">
         <v>1</v>
       </c>
       <c r="AD48" s="31">
         <v>1</v>
       </c>
       <c r="AE48" s="31">
         <v>0</v>
       </c>
       <c r="AF48" s="31">
         <v>2</v>
       </c>
-      <c r="AG48" s="62">
-[...3 lines deleted...]
-    <row r="49" spans="1:33" s="5" customFormat="1" ht="12.75">
+      <c r="AG48" s="51">
+        <v>0</v>
+      </c>
+      <c r="AH48" s="51">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:34" s="5" customFormat="1" ht="12.75">
       <c r="A49" s="33" t="s">
         <v>86</v>
       </c>
       <c r="B49" s="27" t="s">
         <v>69</v>
       </c>
       <c r="C49" s="30">
         <v>0</v>
       </c>
       <c r="D49" s="30">
         <v>0</v>
       </c>
       <c r="E49" s="30">
         <v>0</v>
       </c>
       <c r="F49" s="30">
         <v>0</v>
       </c>
       <c r="G49" s="31">
         <v>0</v>
       </c>
       <c r="H49" s="31">
         <v>0</v>
       </c>
       <c r="I49" s="31">
@@ -5979,55 +6099,58 @@
       </c>
       <c r="Y49" s="31">
         <v>0</v>
       </c>
       <c r="Z49" s="31">
         <v>0</v>
       </c>
       <c r="AA49" s="31">
         <v>0</v>
       </c>
       <c r="AB49" s="39">
         <v>0</v>
       </c>
       <c r="AC49" s="31">
         <v>0</v>
       </c>
       <c r="AD49" s="31">
         <v>0</v>
       </c>
       <c r="AE49" s="31">
         <v>0</v>
       </c>
       <c r="AF49" s="31">
         <v>0</v>
       </c>
-      <c r="AG49" s="62">
-[...3 lines deleted...]
-    <row r="50" spans="1:33" s="5" customFormat="1" ht="12.75">
+      <c r="AG49" s="51">
+        <v>0</v>
+      </c>
+      <c r="AH49" s="51">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:34" s="5" customFormat="1" ht="12.75">
       <c r="A50" s="33" t="s">
         <v>87</v>
       </c>
       <c r="B50" s="27" t="s">
         <v>70</v>
       </c>
       <c r="C50" s="30">
         <v>1</v>
       </c>
       <c r="D50" s="30">
         <v>0</v>
       </c>
       <c r="E50" s="30">
         <v>1</v>
       </c>
       <c r="F50" s="30">
         <v>0</v>
       </c>
       <c r="G50" s="31">
         <v>1</v>
       </c>
       <c r="H50" s="31">
         <v>0</v>
       </c>
       <c r="I50" s="31">
@@ -6080,55 +6203,58 @@
       </c>
       <c r="Y50" s="31">
         <v>0</v>
       </c>
       <c r="Z50" s="31">
         <v>0</v>
       </c>
       <c r="AA50" s="31">
         <v>0</v>
       </c>
       <c r="AB50" s="39">
         <v>0</v>
       </c>
       <c r="AC50" s="31">
         <v>0</v>
       </c>
       <c r="AD50" s="31">
         <v>0</v>
       </c>
       <c r="AE50" s="31">
         <v>0</v>
       </c>
       <c r="AF50" s="31">
         <v>0</v>
       </c>
-      <c r="AG50" s="62">
-[...3 lines deleted...]
-    <row r="51" spans="1:33" s="5" customFormat="1" ht="12.75">
+      <c r="AG50" s="51">
+        <v>0</v>
+      </c>
+      <c r="AH50" s="51">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:34" s="5" customFormat="1" ht="12.75">
       <c r="A51" s="33" t="s">
         <v>88</v>
       </c>
       <c r="B51" s="27" t="s">
         <v>71</v>
       </c>
       <c r="C51" s="30">
         <v>0</v>
       </c>
       <c r="D51" s="30">
         <v>2</v>
       </c>
       <c r="E51" s="30">
         <v>0</v>
       </c>
       <c r="F51" s="30">
         <v>1</v>
       </c>
       <c r="G51" s="31">
         <v>2</v>
       </c>
       <c r="H51" s="31">
         <v>0</v>
       </c>
       <c r="I51" s="31">
@@ -6181,55 +6307,58 @@
       </c>
       <c r="Y51" s="31">
         <v>0</v>
       </c>
       <c r="Z51" s="31">
         <v>1</v>
       </c>
       <c r="AA51" s="31">
         <v>0</v>
       </c>
       <c r="AB51" s="39">
         <v>2</v>
       </c>
       <c r="AC51" s="31">
         <v>1</v>
       </c>
       <c r="AD51" s="31">
         <v>0</v>
       </c>
       <c r="AE51" s="31">
         <v>0</v>
       </c>
       <c r="AF51" s="31">
         <v>0</v>
       </c>
-      <c r="AG51" s="62">
-[...3 lines deleted...]
-    <row r="52" spans="1:33" s="5" customFormat="1" ht="12.75">
+      <c r="AG51" s="51">
+        <v>0</v>
+      </c>
+      <c r="AH51" s="51">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:34" s="5" customFormat="1" ht="12.75">
       <c r="A52" s="33" t="s">
         <v>89</v>
       </c>
       <c r="B52" s="27" t="s">
         <v>72</v>
       </c>
       <c r="C52" s="30">
         <v>0</v>
       </c>
       <c r="D52" s="30">
         <v>0</v>
       </c>
       <c r="E52" s="30">
         <v>0</v>
       </c>
       <c r="F52" s="31">
         <v>0</v>
       </c>
       <c r="G52" s="31">
         <v>0</v>
       </c>
       <c r="H52" s="31">
         <v>1</v>
       </c>
       <c r="I52" s="31">
@@ -6282,55 +6411,58 @@
       </c>
       <c r="Y52" s="31">
         <v>0</v>
       </c>
       <c r="Z52" s="31">
         <v>1</v>
       </c>
       <c r="AA52" s="31">
         <v>1</v>
       </c>
       <c r="AB52" s="39">
         <v>0</v>
       </c>
       <c r="AC52" s="31">
         <v>0</v>
       </c>
       <c r="AD52" s="31">
         <v>0</v>
       </c>
       <c r="AE52" s="31">
         <v>0</v>
       </c>
       <c r="AF52" s="31">
         <v>0</v>
       </c>
-      <c r="AG52" s="61">
+      <c r="AG52" s="50">
         <v>2</v>
       </c>
-    </row>
-    <row r="53" spans="1:33" s="5" customFormat="1" ht="12.75">
+      <c r="AH52" s="51">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="53" spans="1:34" s="5" customFormat="1" ht="12.75">
       <c r="A53" s="15" t="s">
         <v>90</v>
       </c>
       <c r="B53" s="29" t="s">
         <v>73</v>
       </c>
       <c r="C53" s="32">
         <v>0</v>
       </c>
       <c r="D53" s="32">
         <v>0</v>
       </c>
       <c r="E53" s="32">
         <v>0</v>
       </c>
       <c r="F53" s="32">
         <v>0</v>
       </c>
       <c r="G53" s="32">
         <v>0</v>
       </c>
       <c r="H53" s="32">
         <v>0</v>
       </c>
       <c r="I53" s="32">
@@ -6383,72 +6515,75 @@
       </c>
       <c r="Y53" s="32">
         <v>0</v>
       </c>
       <c r="Z53" s="32">
         <v>0</v>
       </c>
       <c r="AA53" s="32">
         <v>0</v>
       </c>
       <c r="AB53" s="40">
         <v>0</v>
       </c>
       <c r="AC53" s="32">
         <v>0</v>
       </c>
       <c r="AD53" s="32">
         <v>0</v>
       </c>
       <c r="AE53" s="32">
         <v>0</v>
       </c>
       <c r="AF53" s="32">
         <v>0</v>
       </c>
-      <c r="AG53" s="63">
-[...3 lines deleted...]
-    <row r="54" spans="1:33">
+      <c r="AG53" s="52">
+        <v>0</v>
+      </c>
+      <c r="AH53" s="52">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:34">
       <c r="A54" s="14"/>
       <c r="B54" s="1"/>
     </row>
-    <row r="55" spans="1:33">
+    <row r="55" spans="1:34">
       <c r="A55" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="9">
+    <mergeCell ref="AA6:AH6"/>
     <mergeCell ref="B27:Z27"/>
     <mergeCell ref="B36:Z36"/>
     <mergeCell ref="B2:U2"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="O6:Z6"/>
     <mergeCell ref="B8:Z8"/>
-    <mergeCell ref="AA6:AG6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>