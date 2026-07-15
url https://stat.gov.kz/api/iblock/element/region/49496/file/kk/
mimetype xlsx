--- v0 (2026-04-14)
+++ v1 (2026-07-15)
@@ -1,86 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="6360" windowWidth="24240" windowHeight="6420" firstSheet="1" activeTab="14"/>
+    <workbookView xWindow="-15" yWindow="6360" windowWidth="24240" windowHeight="6420" firstSheet="2" activeTab="15"/>
   </bookViews>
   <sheets>
     <sheet name="1998-2001" sheetId="7" r:id="rId1"/>
     <sheet name="2002-2005" sheetId="6" r:id="rId2"/>
     <sheet name="2006-2009" sheetId="1" r:id="rId3"/>
     <sheet name="2010-2013" sheetId="8" r:id="rId4"/>
     <sheet name="2014" sheetId="10" r:id="rId5"/>
     <sheet name="2015" sheetId="11" r:id="rId6"/>
     <sheet name="2016" sheetId="12" r:id="rId7"/>
     <sheet name="2017" sheetId="13" r:id="rId8"/>
     <sheet name="2018" sheetId="14" r:id="rId9"/>
     <sheet name="2019" sheetId="15" r:id="rId10"/>
     <sheet name="2020" sheetId="16" r:id="rId11"/>
     <sheet name="2021" sheetId="17" r:id="rId12"/>
     <sheet name="2022" sheetId="18" r:id="rId13"/>
     <sheet name="2023" sheetId="19" r:id="rId14"/>
     <sheet name="2024" sheetId="20" r:id="rId15"/>
+    <sheet name="2025" sheetId="21" r:id="rId16"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="C40" i="19"/>
   <c r="C39"/>
   <c r="C38"/>
   <c r="C37"/>
   <c r="C35"/>
   <c r="C34"/>
   <c r="C33"/>
   <c r="C32"/>
   <c r="C31"/>
   <c r="C30"/>
   <c r="C29"/>
   <c r="C28"/>
   <c r="C27"/>
   <c r="C26"/>
   <c r="C25"/>
   <c r="C24"/>
   <c r="C22"/>
   <c r="C21"/>
@@ -196,51 +198,51 @@
   <c r="C16"/>
   <c r="E15"/>
   <c r="C15"/>
   <c r="E14"/>
   <c r="C14"/>
   <c r="E13"/>
   <c r="C13"/>
   <c r="E12"/>
   <c r="C12"/>
   <c r="E11"/>
   <c r="C11"/>
   <c r="E10"/>
   <c r="C10"/>
   <c r="E9"/>
   <c r="C9"/>
   <c r="E8"/>
   <c r="C8"/>
   <c r="E7"/>
   <c r="C7"/>
   <c r="E6"/>
   <c r="C6"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="727" uniqueCount="150">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="766" uniqueCount="152">
   <si>
     <t>мың теңге</t>
   </si>
   <si>
     <t>2006 жыл</t>
   </si>
   <si>
     <t>Құрылыс жұмыстарының жалпы көлеміне
 %-бен</t>
   </si>
   <si>
     <t xml:space="preserve">2007 жыл </t>
   </si>
   <si>
     <t>2008 жыл</t>
   </si>
   <si>
     <t xml:space="preserve">2009 жыл </t>
   </si>
   <si>
     <t>Ғимараттарды салу бойынша жұмыстар</t>
   </si>
   <si>
     <t xml:space="preserve">Азаматтық құрылыс объектілерін салу бойынша құрылыс жұмыстары </t>
   </si>
@@ -652,65 +654,71 @@
     <t>*Құрылыс жұмыстарының жалпы көлеміне %-бен Жетісу облысы бөлінуімен</t>
   </si>
   <si>
     <t>*Құрылыс жұмыстарының жалпы көлеміне %-бен</t>
   </si>
   <si>
     <t>*2023 жыл</t>
   </si>
   <si>
     <t>*2024жыл</t>
   </si>
   <si>
     <t>Орындалғаны, барлығы_x000D_</t>
   </si>
   <si>
     <t xml:space="preserve">Өткен жылға пайызбен                         </t>
   </si>
   <si>
     <t>Орындалған құрылыс жұмыстарының (қызметтерінің) көлемі*</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Халықаралық және республикалық маңызы бар жалпы пайдаланымдағы автомобиль жолдарында (учаскелерінде) құрылысты, қайта жаңғыртуды жөндеуді, ақылы қозғалысты және күтіп ұстауды ұйымдастыру қызметі</t>
+  </si>
+  <si>
+    <t>Объем выполненных строительных работ (услуг)*</t>
+  </si>
+  <si>
+    <t>в том числе:</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="30">
+  <fonts count="32">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -884,50 +892,61 @@
     <font>
       <sz val="8"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -1010,51 +1029,51 @@
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="151">
+  <cellXfs count="160">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -1327,161 +1346,188 @@
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="28" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="28" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="31" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...26 lines deleted...]
-    <xf numFmtId="167" fontId="28" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="31" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 4" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1747,123 +1793,127 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I55"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A5" sqref="A5:A29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="41.42578125" style="36" customWidth="1"/>
     <col min="2" max="2" width="12.42578125" style="19" customWidth="1"/>
     <col min="3" max="3" width="12.7109375" style="20" customWidth="1"/>
     <col min="4" max="4" width="12" style="19" customWidth="1"/>
     <col min="5" max="5" width="12.7109375" style="20" customWidth="1"/>
     <col min="6" max="6" width="12.140625" style="19" customWidth="1"/>
     <col min="7" max="7" width="12.42578125" style="20" customWidth="1"/>
     <col min="8" max="8" width="11.7109375" style="13" customWidth="1"/>
     <col min="9" max="9" width="13.42578125" style="21" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="1" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A1" s="120" t="s">
+      <c r="A1" s="137" t="s">
         <v>132</v>
       </c>
-      <c r="B1" s="120"/>
-[...6 lines deleted...]
-      <c r="I1" s="120"/>
+      <c r="B1" s="137"/>
+      <c r="C1" s="137"/>
+      <c r="D1" s="137"/>
+      <c r="E1" s="137"/>
+      <c r="F1" s="137"/>
+      <c r="G1" s="137"/>
+      <c r="H1" s="137"/>
+      <c r="I1" s="137"/>
     </row>
     <row r="2" spans="1:9" s="1" customFormat="1" ht="12" customHeight="1">
       <c r="A2" s="37"/>
       <c r="B2" s="2"/>
       <c r="C2" s="3"/>
       <c r="D2" s="2"/>
       <c r="E2" s="3"/>
       <c r="F2" s="2"/>
       <c r="G2" s="3"/>
       <c r="H2" s="2"/>
       <c r="I2" s="3"/>
     </row>
     <row r="3" spans="1:9" s="4" customFormat="1" ht="14.25" customHeight="1">
       <c r="A3" s="28"/>
       <c r="B3" s="5"/>
       <c r="C3" s="6"/>
-      <c r="D3" s="121"/>
-[...1 lines deleted...]
-      <c r="F3" s="121"/>
+      <c r="D3" s="138"/>
+      <c r="E3" s="138"/>
+      <c r="F3" s="138"/>
       <c r="G3" s="7"/>
       <c r="I3" s="8" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:9" s="11" customFormat="1" ht="48" customHeight="1">
       <c r="A4" s="29"/>
       <c r="B4" s="10" t="s">
         <v>30</v>
       </c>
       <c r="C4" s="22" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="10" t="s">
         <v>31</v>
       </c>
       <c r="E4" s="22" t="s">
         <v>2</v>
       </c>
       <c r="F4" s="10" t="s">
         <v>32</v>
       </c>
       <c r="G4" s="22" t="s">
         <v>2</v>
       </c>
@@ -2623,57 +2673,57 @@
       <c r="F29" s="94">
         <v>260.65199999999999</v>
       </c>
       <c r="G29" s="95">
         <v>4.5315020862308755</v>
       </c>
       <c r="H29" s="94">
         <v>540.58600000000001</v>
       </c>
       <c r="I29" s="95">
         <v>4.5146651077334221</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="31"/>
       <c r="B30" s="15"/>
       <c r="C30" s="16"/>
       <c r="D30" s="15"/>
       <c r="E30" s="16"/>
       <c r="F30" s="15"/>
       <c r="G30" s="16"/>
       <c r="H30" s="17"/>
       <c r="I30" s="16"/>
     </row>
     <row r="31" spans="1:9" ht="15" customHeight="1">
-      <c r="A31" s="122"/>
-[...5 lines deleted...]
-      <c r="G31" s="122"/>
+      <c r="A31" s="139"/>
+      <c r="B31" s="139"/>
+      <c r="C31" s="139"/>
+      <c r="D31" s="139"/>
+      <c r="E31" s="139"/>
+      <c r="F31" s="139"/>
+      <c r="G31" s="139"/>
       <c r="H31" s="17"/>
       <c r="I31" s="16"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="31"/>
       <c r="B32" s="15"/>
       <c r="C32" s="16"/>
       <c r="D32" s="15"/>
       <c r="E32" s="16"/>
       <c r="F32" s="15"/>
       <c r="G32" s="16"/>
       <c r="H32" s="17"/>
       <c r="I32" s="16"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="31"/>
       <c r="B33" s="15"/>
       <c r="C33" s="16"/>
       <c r="D33" s="15"/>
       <c r="E33" s="16"/>
       <c r="F33" s="15"/>
       <c r="G33" s="16"/>
       <c r="H33" s="17"/>
       <c r="I33" s="16"/>
     </row>
@@ -2918,55 +2968,55 @@
   </mergeCells>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" firstPageNumber="31" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:D42"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4:A40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="41.7109375" customWidth="1"/>
     <col min="2" max="2" width="12.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
-      <c r="A1" s="126" t="s">
+      <c r="A1" s="143" t="s">
         <v>131</v>
       </c>
-      <c r="B1" s="126"/>
-      <c r="C1" s="126"/>
+      <c r="B1" s="143"/>
+      <c r="C1" s="143"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="65"/>
       <c r="B2" s="65"/>
       <c r="C2" s="66"/>
     </row>
     <row r="3" spans="1:4" ht="56.25" customHeight="1">
       <c r="A3" s="67"/>
       <c r="B3" s="67" t="s">
         <v>129</v>
       </c>
       <c r="C3" s="78" t="s">
         <v>74</v>
       </c>
       <c r="D3" s="79"/>
     </row>
     <row r="4" spans="1:4" ht="30.75" customHeight="1">
       <c r="A4" s="12" t="s">
         <v>136</v>
       </c>
       <c r="B4" s="99">
         <v>292164</v>
       </c>
       <c r="C4" s="38">
         <v>100</v>
@@ -3373,55 +3423,55 @@
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:D42"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4:A40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="41.7109375" style="73" customWidth="1"/>
     <col min="2" max="2" width="12.28515625" style="73" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16" style="73" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="73"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="12.75">
-      <c r="A1" s="126" t="s">
+      <c r="A1" s="143" t="s">
         <v>131</v>
       </c>
-      <c r="B1" s="126"/>
-      <c r="C1" s="126"/>
+      <c r="B1" s="143"/>
+      <c r="C1" s="143"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="72"/>
       <c r="B2" s="72"/>
       <c r="C2" s="64"/>
     </row>
     <row r="3" spans="1:4" ht="56.25" customHeight="1">
       <c r="A3" s="9"/>
       <c r="B3" s="9" t="s">
         <v>130</v>
       </c>
       <c r="C3" s="77" t="s">
         <v>74</v>
       </c>
       <c r="D3" s="5"/>
     </row>
     <row r="4" spans="1:4" ht="30.75" customHeight="1">
       <c r="A4" s="12" t="s">
         <v>136</v>
       </c>
       <c r="B4" s="106">
         <v>310689</v>
       </c>
       <c r="C4" s="83">
         <v>100</v>
@@ -3828,55 +3878,55 @@
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:D42"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="41.7109375" style="73" customWidth="1"/>
     <col min="2" max="2" width="12.28515625" style="73" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16" style="73" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="73"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="12.75">
-      <c r="A1" s="126" t="s">
+      <c r="A1" s="143" t="s">
         <v>131</v>
       </c>
-      <c r="B1" s="126"/>
-      <c r="C1" s="126"/>
+      <c r="B1" s="143"/>
+      <c r="C1" s="143"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="72"/>
       <c r="B2" s="72"/>
       <c r="C2" s="64"/>
     </row>
     <row r="3" spans="1:4" ht="56.25" customHeight="1">
       <c r="A3" s="9"/>
       <c r="B3" s="9" t="s">
         <v>134</v>
       </c>
       <c r="C3" s="77" t="s">
         <v>74</v>
       </c>
       <c r="D3" s="5"/>
     </row>
     <row r="4" spans="1:4" ht="30.75" customHeight="1">
       <c r="A4" s="12" t="s">
         <v>136</v>
       </c>
       <c r="B4" s="99">
         <v>358414</v>
       </c>
       <c r="C4" s="38">
         <v>100</v>
@@ -4281,55 +4331,55 @@
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:D43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:C43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="41.7109375" style="73" customWidth="1"/>
     <col min="2" max="2" width="12.28515625" style="73" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16" style="73" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="73"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="12.75">
-      <c r="A1" s="126" t="s">
+      <c r="A1" s="143" t="s">
         <v>131</v>
       </c>
-      <c r="B1" s="126"/>
-      <c r="C1" s="126"/>
+      <c r="B1" s="143"/>
+      <c r="C1" s="143"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="72"/>
       <c r="B2" s="72"/>
       <c r="C2" s="64"/>
     </row>
     <row r="3" spans="1:4" ht="56.25" customHeight="1">
       <c r="A3" s="9"/>
       <c r="B3" s="9" t="s">
         <v>139</v>
       </c>
       <c r="C3" s="77" t="s">
         <v>142</v>
       </c>
       <c r="D3" s="5"/>
     </row>
     <row r="4" spans="1:4" ht="30.75" customHeight="1">
       <c r="A4" s="12" t="s">
         <v>136</v>
       </c>
       <c r="B4" s="108">
         <v>308189</v>
       </c>
       <c r="C4" s="38">
         <v>100</v>
@@ -4735,87 +4785,87 @@
         <v>135</v>
       </c>
     </row>
     <row r="40" spans="1:3" ht="24">
       <c r="A40" s="86" t="s">
         <v>128</v>
       </c>
       <c r="B40" s="112" t="s">
         <v>138</v>
       </c>
       <c r="C40" s="103" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="41" spans="1:3" ht="13.5" customHeight="1">
       <c r="A41" s="81" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:3" ht="14.25" customHeight="1">
       <c r="A42" s="81" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="43" spans="1:3" ht="12.75" customHeight="1">
-      <c r="A43" s="127" t="s">
+      <c r="A43" s="144" t="s">
         <v>141</v>
       </c>
-      <c r="B43" s="128"/>
-      <c r="C43" s="128"/>
+      <c r="B43" s="145"/>
+      <c r="C43" s="145"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A43:C43"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C43"/>
   <sheetViews>
     <sheetView zoomScale="91" zoomScaleNormal="91" workbookViewId="0">
       <selection sqref="A1:XFD3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="15.85546875" customWidth="1"/>
     <col min="2" max="2" width="23.42578125" customWidth="1"/>
     <col min="3" max="3" width="26.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
-      <c r="A1" s="126" t="s">
+      <c r="A1" s="143" t="s">
         <v>131</v>
       </c>
-      <c r="B1" s="126"/>
-      <c r="C1" s="126"/>
+      <c r="B1" s="143"/>
+      <c r="C1" s="143"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="72"/>
       <c r="B2" s="72"/>
       <c r="C2" s="64"/>
     </row>
     <row r="3" spans="1:3" ht="22.5">
       <c r="A3" s="9"/>
       <c r="B3" s="9" t="s">
         <v>143</v>
       </c>
       <c r="C3" s="77" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="49.5" customHeight="1">
       <c r="A4" s="12" t="s">
         <v>136</v>
       </c>
       <c r="B4" s="113">
         <v>327244</v>
       </c>
       <c r="C4" s="90">
         <v>100</v>
       </c>
@@ -5235,576 +5285,990 @@
         <v>128</v>
       </c>
       <c r="B40" s="118">
         <v>6377</v>
       </c>
       <c r="C40" s="119">
         <f t="shared" si="1"/>
         <v>1.2702706471269016</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="81" t="s">
         <v>133</v>
       </c>
       <c r="B41" s="73"/>
       <c r="C41" s="73"/>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="81" t="s">
         <v>140</v>
       </c>
       <c r="B42" s="73"/>
       <c r="C42" s="73"/>
     </row>
     <row r="43" spans="1:3">
-      <c r="A43" s="127" t="s">
+      <c r="A43" s="144" t="s">
         <v>141</v>
       </c>
-      <c r="B43" s="128"/>
-      <c r="C43" s="128"/>
+      <c r="B43" s="145"/>
+      <c r="C43" s="145"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A43:C43"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C42"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A31" workbookViewId="0">
-      <selection activeCell="F10" sqref="F10"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="I16" sqref="I16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.28515625" customWidth="1"/>
     <col min="2" max="2" width="13.28515625" customWidth="1"/>
     <col min="3" max="3" width="25.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
-      <c r="A1" s="126" t="s">
+      <c r="A1" s="143" t="s">
         <v>131</v>
       </c>
-      <c r="B1" s="126"/>
-      <c r="C1" s="126"/>
+      <c r="B1" s="143"/>
+      <c r="C1" s="143"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="72"/>
       <c r="B2" s="72"/>
       <c r="C2" s="64"/>
     </row>
     <row r="3" spans="1:3" ht="22.5">
       <c r="A3" s="9"/>
       <c r="B3" s="9" t="s">
         <v>144</v>
       </c>
       <c r="C3" s="77" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="4" spans="1:3">
-      <c r="A4" s="129"/>
-      <c r="B4" s="130" t="s">
+      <c r="A4" s="146"/>
+      <c r="B4" s="148" t="s">
         <v>145</v>
       </c>
-      <c r="C4" s="131" t="s">
+      <c r="C4" s="149" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="5" spans="1:3">
-      <c r="A5" s="132"/>
-[...1 lines deleted...]
-      <c r="C5" s="133"/>
+      <c r="A5" s="147"/>
+      <c r="B5" s="148"/>
+      <c r="C5" s="150"/>
     </row>
     <row r="6" spans="1:3" ht="33.75">
-      <c r="A6" s="134" t="s">
+      <c r="A6" s="120" t="s">
         <v>147</v>
       </c>
-      <c r="B6" s="135">
+      <c r="B6" s="121">
         <v>437502515</v>
       </c>
-      <c r="C6" s="136">
+      <c r="C6" s="122">
         <v>130.80000000000001</v>
       </c>
     </row>
     <row r="7" spans="1:3">
-      <c r="A7" s="137" t="s">
+      <c r="A7" s="123" t="s">
         <v>88</v>
       </c>
-      <c r="B7" s="138" t="s">
+      <c r="B7" s="124" t="s">
         <v>148</v>
       </c>
-      <c r="C7" s="138" t="s">
+      <c r="C7" s="124" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="8" spans="1:3" ht="22.5">
-      <c r="A8" s="139" t="s">
+      <c r="A8" s="125" t="s">
         <v>43</v>
       </c>
-      <c r="B8" s="135">
+      <c r="B8" s="121">
         <v>441445</v>
       </c>
-      <c r="C8" s="140" t="s">
+      <c r="C8" s="126" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="9" spans="1:3" ht="22.5">
-      <c r="A9" s="139" t="s">
+      <c r="A9" s="125" t="s">
         <v>115</v>
       </c>
-      <c r="B9" s="135">
+      <c r="B9" s="121">
         <v>28010965</v>
       </c>
-      <c r="C9" s="136">
+      <c r="C9" s="122">
         <v>76.099999999999994</v>
       </c>
     </row>
     <row r="10" spans="1:3" ht="56.25">
-      <c r="A10" s="139" t="s">
+      <c r="A10" s="125" t="s">
         <v>116</v>
       </c>
-      <c r="B10" s="135">
+      <c r="B10" s="121">
         <v>155173277</v>
       </c>
-      <c r="C10" s="136">
+      <c r="C10" s="122">
         <v>208.6</v>
       </c>
     </row>
     <row r="11" spans="1:3" ht="33.75">
-      <c r="A11" s="139" t="s">
+      <c r="A11" s="125" t="s">
         <v>77</v>
       </c>
-      <c r="B11" s="141" t="s">
+      <c r="B11" s="127" t="s">
         <v>138</v>
       </c>
-      <c r="C11" s="142">
+      <c r="C11" s="128">
         <v>28.3</v>
       </c>
     </row>
     <row r="12" spans="1:3" ht="33.75">
-      <c r="A12" s="139" t="s">
+      <c r="A12" s="125" t="s">
         <v>89</v>
       </c>
-      <c r="B12" s="141" t="s">
+      <c r="B12" s="127" t="s">
         <v>138</v>
       </c>
-      <c r="C12" s="141" t="s">
+      <c r="C12" s="127" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="13" spans="1:3" ht="33.75">
-      <c r="A13" s="139" t="s">
+      <c r="A13" s="125" t="s">
         <v>73</v>
       </c>
-      <c r="B13" s="143">
+      <c r="B13" s="129">
         <v>81024300</v>
       </c>
-      <c r="C13" s="144">
+      <c r="C13" s="130">
         <v>104.6</v>
       </c>
     </row>
     <row r="14" spans="1:3" ht="123.75">
-      <c r="A14" s="139" t="s">
+      <c r="A14" s="125" t="s">
         <v>149</v>
       </c>
-      <c r="B14" s="141" t="s">
+      <c r="B14" s="127" t="s">
         <v>135</v>
       </c>
-      <c r="C14" s="141" t="s">
+      <c r="C14" s="127" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="15" spans="1:3" ht="22.5">
-      <c r="A15" s="139" t="s">
+      <c r="A15" s="125" t="s">
         <v>46</v>
       </c>
-      <c r="B15" s="135">
+      <c r="B15" s="121">
         <v>37033747</v>
       </c>
-      <c r="C15" s="136">
+      <c r="C15" s="122">
         <v>737</v>
       </c>
     </row>
     <row r="16" spans="1:3" ht="22.5">
-      <c r="A16" s="139" t="s">
+      <c r="A16" s="125" t="s">
         <v>47</v>
       </c>
-      <c r="B16" s="135">
+      <c r="B16" s="121">
         <v>3003837</v>
       </c>
-      <c r="C16" s="136">
+      <c r="C16" s="122">
         <v>311</v>
       </c>
     </row>
     <row r="17" spans="1:3" ht="45">
-      <c r="A17" s="139" t="s">
+      <c r="A17" s="125" t="s">
         <v>48</v>
       </c>
-      <c r="B17" s="135">
+      <c r="B17" s="121">
         <v>28510190</v>
       </c>
-      <c r="C17" s="136">
+      <c r="C17" s="122">
         <v>58.9</v>
       </c>
     </row>
     <row r="18" spans="1:3" ht="33.75">
-      <c r="A18" s="139" t="s">
+      <c r="A18" s="125" t="s">
         <v>49</v>
       </c>
-      <c r="B18" s="135">
+      <c r="B18" s="121">
         <v>23024896</v>
       </c>
-      <c r="C18" s="136">
+      <c r="C18" s="122">
         <v>91.7</v>
       </c>
     </row>
     <row r="19" spans="1:3" ht="22.5">
-      <c r="A19" s="139" t="s">
+      <c r="A19" s="125" t="s">
         <v>117</v>
       </c>
-      <c r="B19" s="135">
+      <c r="B19" s="121">
         <v>8950102</v>
       </c>
-      <c r="C19" s="136">
+      <c r="C19" s="122">
         <v>192.1</v>
       </c>
     </row>
     <row r="20" spans="1:3" ht="33.75">
-      <c r="A20" s="139" t="s">
+      <c r="A20" s="125" t="s">
         <v>118</v>
       </c>
-      <c r="B20" s="135">
+      <c r="B20" s="121">
         <v>7411746</v>
       </c>
-      <c r="C20" s="136">
+      <c r="C20" s="122">
         <v>176.5</v>
       </c>
     </row>
     <row r="21" spans="1:3" ht="22.5">
-      <c r="A21" s="139" t="s">
+      <c r="A21" s="125" t="s">
         <v>53</v>
       </c>
-      <c r="B21" s="135">
+      <c r="B21" s="121">
         <v>4428559</v>
       </c>
-      <c r="C21" s="136">
+      <c r="C21" s="122">
         <v>81.5</v>
       </c>
     </row>
     <row r="22" spans="1:3" ht="45">
-      <c r="A22" s="139" t="s">
+      <c r="A22" s="125" t="s">
         <v>52</v>
       </c>
-      <c r="B22" s="135">
+      <c r="B22" s="121">
         <v>8045064</v>
       </c>
-      <c r="C22" s="136">
+      <c r="C22" s="122">
         <v>46.6</v>
       </c>
     </row>
     <row r="23" spans="1:3" ht="33.75">
-      <c r="A23" s="139" t="s">
+      <c r="A23" s="125" t="s">
         <v>90</v>
       </c>
-      <c r="B23" s="140" t="s">
+      <c r="B23" s="126" t="s">
         <v>138</v>
       </c>
-      <c r="C23" s="136">
+      <c r="C23" s="122">
         <v>8.6999999999999993</v>
       </c>
     </row>
     <row r="24" spans="1:3">
-      <c r="A24" s="139" t="s">
+      <c r="A24" s="125" t="s">
         <v>60</v>
       </c>
-      <c r="B24" s="135">
+      <c r="B24" s="121">
         <v>894284</v>
       </c>
-      <c r="C24" s="136">
+      <c r="C24" s="122">
         <v>37.9</v>
       </c>
     </row>
     <row r="25" spans="1:3">
-      <c r="A25" s="139" t="s">
+      <c r="A25" s="125" t="s">
         <v>78</v>
       </c>
-      <c r="B25" s="135">
+      <c r="B25" s="121">
         <v>475154</v>
       </c>
-      <c r="C25" s="136">
+      <c r="C25" s="122">
         <v>27</v>
       </c>
     </row>
     <row r="26" spans="1:3" ht="22.5">
-      <c r="A26" s="139" t="s">
+      <c r="A26" s="125" t="s">
         <v>62</v>
       </c>
-      <c r="B26" s="145" t="s">
+      <c r="B26" s="131" t="s">
         <v>138</v>
       </c>
-      <c r="C26" s="146">
+      <c r="C26" s="132">
         <v>318.3</v>
       </c>
     </row>
     <row r="27" spans="1:3" ht="22.5">
-      <c r="A27" s="139" t="s">
+      <c r="A27" s="125" t="s">
         <v>63</v>
       </c>
-      <c r="B27" s="145" t="s">
+      <c r="B27" s="131" t="s">
         <v>138</v>
       </c>
-      <c r="C27" s="146">
+      <c r="C27" s="132">
         <v>7.5</v>
       </c>
     </row>
     <row r="28" spans="1:3" ht="67.5">
-      <c r="A28" s="139" t="s">
+      <c r="A28" s="125" t="s">
         <v>119</v>
       </c>
-      <c r="B28" s="147">
+      <c r="B28" s="133">
         <v>4033187</v>
       </c>
-      <c r="C28" s="146">
+      <c r="C28" s="132">
         <v>674.3</v>
       </c>
     </row>
     <row r="29" spans="1:3" ht="22.5">
-      <c r="A29" s="139" t="s">
+      <c r="A29" s="125" t="s">
         <v>120</v>
       </c>
-      <c r="B29" s="135">
+      <c r="B29" s="121">
         <v>6776872</v>
       </c>
-      <c r="C29" s="136">
+      <c r="C29" s="122">
         <v>131.5</v>
       </c>
     </row>
     <row r="30" spans="1:3" ht="33.75">
-      <c r="A30" s="139" t="s">
+      <c r="A30" s="125" t="s">
         <v>65</v>
       </c>
-      <c r="B30" s="135">
+      <c r="B30" s="121">
         <v>6821661</v>
       </c>
-      <c r="C30" s="136">
+      <c r="C30" s="122">
         <v>121.6</v>
       </c>
     </row>
     <row r="31" spans="1:3">
-      <c r="A31" s="139" t="s">
+      <c r="A31" s="125" t="s">
         <v>66</v>
       </c>
-      <c r="B31" s="135">
+      <c r="B31" s="121">
         <v>192970</v>
       </c>
-      <c r="C31" s="136">
+      <c r="C31" s="122">
         <v>128.80000000000001</v>
       </c>
     </row>
     <row r="32" spans="1:3" ht="45">
-      <c r="A32" s="139" t="s">
+      <c r="A32" s="125" t="s">
         <v>121</v>
       </c>
-      <c r="B32" s="135">
+      <c r="B32" s="121">
         <v>19766406</v>
       </c>
-      <c r="C32" s="136">
+      <c r="C32" s="122">
         <v>218.1</v>
       </c>
     </row>
     <row r="33" spans="1:3" ht="33.75">
-      <c r="A33" s="139" t="s">
+      <c r="A33" s="125" t="s">
         <v>68</v>
       </c>
-      <c r="B33" s="135">
+      <c r="B33" s="121">
         <v>14750</v>
       </c>
-      <c r="C33" s="136">
+      <c r="C33" s="122">
         <v>116.6</v>
       </c>
     </row>
     <row r="34" spans="1:3">
-      <c r="A34" s="139" t="s">
+      <c r="A34" s="125" t="s">
         <v>22</v>
       </c>
-      <c r="B34" s="135">
+      <c r="B34" s="121">
         <v>412205</v>
       </c>
-      <c r="C34" s="136">
+      <c r="C34" s="122">
         <v>87.8</v>
       </c>
     </row>
     <row r="35" spans="1:3" ht="22.5">
-      <c r="A35" s="139" t="s">
+      <c r="A35" s="125" t="s">
         <v>122</v>
       </c>
-      <c r="B35" s="135">
+      <c r="B35" s="121">
         <v>9975</v>
       </c>
-      <c r="C35" s="136">
+      <c r="C35" s="122">
         <v>7.7</v>
       </c>
     </row>
     <row r="36" spans="1:3" ht="33.75">
-      <c r="A36" s="139" t="s">
+      <c r="A36" s="125" t="s">
         <v>123</v>
       </c>
-      <c r="B36" s="135">
+      <c r="B36" s="121">
         <v>275792</v>
       </c>
-      <c r="C36" s="136">
+      <c r="C36" s="122">
         <v>23.4</v>
       </c>
     </row>
     <row r="37" spans="1:3" ht="22.5">
-      <c r="A37" s="139" t="s">
+      <c r="A37" s="125" t="s">
         <v>124</v>
       </c>
-      <c r="B37" s="135">
+      <c r="B37" s="121">
         <v>61905</v>
       </c>
-      <c r="C37" s="136">
+      <c r="C37" s="122">
         <v>17.399999999999999</v>
       </c>
     </row>
     <row r="38" spans="1:3">
-      <c r="A38" s="139" t="s">
+      <c r="A38" s="125" t="s">
         <v>69</v>
       </c>
-      <c r="B38" s="147">
+      <c r="B38" s="133">
         <v>2103246</v>
       </c>
-      <c r="C38" s="146">
+      <c r="C38" s="132">
         <v>578</v>
       </c>
     </row>
     <row r="39" spans="1:3">
-      <c r="A39" s="139" t="s">
+      <c r="A39" s="125" t="s">
         <v>125</v>
       </c>
-      <c r="B39" s="147">
+      <c r="B39" s="133">
         <v>23375</v>
       </c>
-      <c r="C39" s="146">
+      <c r="C39" s="132">
         <v>4.5999999999999996</v>
       </c>
     </row>
     <row r="40" spans="1:3" ht="22.5">
-      <c r="A40" s="139" t="s">
+      <c r="A40" s="125" t="s">
         <v>126</v>
       </c>
-      <c r="B40" s="147">
+      <c r="B40" s="133">
         <v>58327</v>
       </c>
-      <c r="C40" s="146">
+      <c r="C40" s="132">
         <v>29.7</v>
       </c>
     </row>
     <row r="41" spans="1:3" ht="22.5">
-      <c r="A41" s="139" t="s">
+      <c r="A41" s="125" t="s">
         <v>127</v>
       </c>
-      <c r="B41" s="147">
+      <c r="B41" s="133">
         <v>218824</v>
       </c>
-      <c r="C41" s="146">
+      <c r="C41" s="132">
         <v>544.20000000000005</v>
       </c>
     </row>
     <row r="42" spans="1:3" ht="33.75">
-      <c r="A42" s="148" t="s">
+      <c r="A42" s="134" t="s">
         <v>128</v>
       </c>
-      <c r="B42" s="149">
+      <c r="B42" s="135">
         <v>10108065</v>
       </c>
-      <c r="C42" s="150">
+      <c r="C42" s="136">
         <v>155.1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:C37"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="G11" sqref="G11"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="22.28515625" customWidth="1"/>
+    <col min="2" max="2" width="11" customWidth="1"/>
+    <col min="3" max="3" width="20.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3">
+      <c r="A1" s="143" t="s">
+        <v>131</v>
+      </c>
+      <c r="B1" s="143"/>
+      <c r="C1" s="143"/>
+    </row>
+    <row r="2" spans="1:3">
+      <c r="A2" s="72"/>
+      <c r="B2" s="72"/>
+      <c r="C2" s="64"/>
+    </row>
+    <row r="3" spans="1:3" ht="56.25">
+      <c r="A3" s="9"/>
+      <c r="B3" s="9" t="s">
+        <v>144</v>
+      </c>
+      <c r="C3" s="77" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="146"/>
+      <c r="B4" s="148" t="s">
+        <v>145</v>
+      </c>
+      <c r="C4" s="149" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" ht="29.25" customHeight="1">
+      <c r="A5" s="147"/>
+      <c r="B5" s="148"/>
+      <c r="C5" s="150"/>
+    </row>
+    <row r="6" spans="1:3" ht="33.75">
+      <c r="A6" s="151" t="s">
+        <v>150</v>
+      </c>
+      <c r="B6" s="152">
+        <v>527738963</v>
+      </c>
+      <c r="C6" s="153">
+        <v>118.7</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="154" t="s">
+        <v>151</v>
+      </c>
+      <c r="B7" s="155" t="s">
+        <v>148</v>
+      </c>
+      <c r="C7" s="155" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" ht="22.5">
+      <c r="A8" s="156" t="s">
+        <v>43</v>
+      </c>
+      <c r="B8" s="152">
+        <v>62560</v>
+      </c>
+      <c r="C8" s="153">
+        <v>13.9</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" ht="22.5">
+      <c r="A9" s="156" t="s">
+        <v>115</v>
+      </c>
+      <c r="B9" s="152">
+        <v>49127904</v>
+      </c>
+      <c r="C9" s="153">
+        <v>172.6</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" ht="56.25">
+      <c r="A10" s="156" t="s">
+        <v>116</v>
+      </c>
+      <c r="B10" s="152">
+        <v>163265789</v>
+      </c>
+      <c r="C10" s="153">
+        <v>103.6</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" ht="33.75">
+      <c r="A11" s="156" t="s">
+        <v>73</v>
+      </c>
+      <c r="B11" s="152">
+        <v>94426043</v>
+      </c>
+      <c r="C11" s="153">
+        <v>114.7</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" ht="22.5">
+      <c r="A12" s="156" t="s">
+        <v>46</v>
+      </c>
+      <c r="B12" s="152">
+        <v>52755998</v>
+      </c>
+      <c r="C12" s="153">
+        <v>140.19999999999999</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" ht="22.5">
+      <c r="A13" s="156" t="s">
+        <v>47</v>
+      </c>
+      <c r="B13" s="152">
+        <v>121458</v>
+      </c>
+      <c r="C13" s="153">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" ht="33.75">
+      <c r="A14" s="156" t="s">
+        <v>49</v>
+      </c>
+      <c r="B14" s="152">
+        <v>24058476</v>
+      </c>
+      <c r="C14" s="153">
+        <v>102.8</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" ht="22.5">
+      <c r="A15" s="156" t="s">
+        <v>117</v>
+      </c>
+      <c r="B15" s="152">
+        <v>12085483</v>
+      </c>
+      <c r="C15" s="153">
+        <v>132.9</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" ht="33.75">
+      <c r="A16" s="156" t="s">
+        <v>118</v>
+      </c>
+      <c r="B16" s="152">
+        <v>15650062</v>
+      </c>
+      <c r="C16" s="153">
+        <v>207.8</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" ht="22.5">
+      <c r="A17" s="156" t="s">
+        <v>53</v>
+      </c>
+      <c r="B17" s="152">
+        <v>7135034</v>
+      </c>
+      <c r="C17" s="153">
+        <v>158.6</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" ht="45">
+      <c r="A18" s="156" t="s">
+        <v>52</v>
+      </c>
+      <c r="B18" s="152">
+        <v>11521297</v>
+      </c>
+      <c r="C18" s="153">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3">
+      <c r="A19" s="156" t="s">
+        <v>60</v>
+      </c>
+      <c r="B19" s="152">
+        <v>4421406</v>
+      </c>
+      <c r="C19" s="153">
+        <v>486.6</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3">
+      <c r="A20" s="156" t="s">
+        <v>78</v>
+      </c>
+      <c r="B20" s="152">
+        <v>10208660</v>
+      </c>
+      <c r="C20" s="153">
+        <v>2114.6999999999998</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" ht="22.5">
+      <c r="A21" s="156" t="s">
+        <v>62</v>
+      </c>
+      <c r="B21" s="152">
+        <v>343902</v>
+      </c>
+      <c r="C21" s="153">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" ht="22.5">
+      <c r="A22" s="156" t="s">
+        <v>63</v>
+      </c>
+      <c r="B22" s="152">
+        <v>7125</v>
+      </c>
+      <c r="C22" s="153">
+        <v>144.5</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" ht="67.5">
+      <c r="A23" s="156" t="s">
+        <v>119</v>
+      </c>
+      <c r="B23" s="152">
+        <v>3938734</v>
+      </c>
+      <c r="C23" s="153">
+        <v>96.1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" ht="22.5">
+      <c r="A24" s="156" t="s">
+        <v>120</v>
+      </c>
+      <c r="B24" s="152">
+        <v>22229994</v>
+      </c>
+      <c r="C24" s="153">
+        <v>322.89999999999998</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" ht="33.75">
+      <c r="A25" s="156" t="s">
+        <v>65</v>
+      </c>
+      <c r="B25" s="152">
+        <v>7411916</v>
+      </c>
+      <c r="C25" s="153">
+        <v>106.9</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="156" t="s">
+        <v>66</v>
+      </c>
+      <c r="B26" s="152">
+        <v>121965</v>
+      </c>
+      <c r="C26" s="153">
+        <v>62.2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" ht="45">
+      <c r="A27" s="156" t="s">
+        <v>121</v>
+      </c>
+      <c r="B27" s="152">
+        <v>34079966</v>
+      </c>
+      <c r="C27" s="153">
+        <v>169.7</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3" ht="22.5">
+      <c r="A28" s="156" t="s">
+        <v>68</v>
+      </c>
+      <c r="B28" s="152">
+        <v>51799</v>
+      </c>
+      <c r="C28" s="153">
+        <v>345.6</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="156" t="s">
+        <v>22</v>
+      </c>
+      <c r="B29" s="152">
+        <v>798496</v>
+      </c>
+      <c r="C29" s="153">
+        <v>190.7</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3" ht="22.5">
+      <c r="A30" s="156" t="s">
+        <v>122</v>
+      </c>
+      <c r="B30" s="152">
+        <v>1591990</v>
+      </c>
+      <c r="C30" s="153">
+        <v>15708.5</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3" ht="33.75">
+      <c r="A31" s="156" t="s">
+        <v>123</v>
+      </c>
+      <c r="B31" s="152">
+        <v>2339849</v>
+      </c>
+      <c r="C31" s="153">
+        <v>835</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3" ht="22.5">
+      <c r="A32" s="156" t="s">
+        <v>124</v>
+      </c>
+      <c r="B32" s="152">
+        <v>903376</v>
+      </c>
+      <c r="C32" s="153">
+        <v>1436.3</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="156" t="s">
+        <v>69</v>
+      </c>
+      <c r="B33" s="152">
+        <v>3375523</v>
+      </c>
+      <c r="C33" s="153">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="156" t="s">
+        <v>125</v>
+      </c>
+      <c r="B34" s="152">
+        <v>387519</v>
+      </c>
+      <c r="C34" s="153">
+        <v>1631.7</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="156" t="s">
+        <v>126</v>
+      </c>
+      <c r="B35" s="152">
+        <v>54025</v>
+      </c>
+      <c r="C35" s="153">
+        <v>91.2</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3" ht="22.5">
+      <c r="A36" s="156" t="s">
+        <v>127</v>
+      </c>
+      <c r="B36" s="152">
+        <v>113723</v>
+      </c>
+      <c r="C36" s="153">
+        <v>51.2</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3" ht="33.75">
+      <c r="A37" s="157" t="s">
+        <v>128</v>
+      </c>
+      <c r="B37" s="158">
+        <v>5148891</v>
+      </c>
+      <c r="C37" s="159">
+        <v>50.1</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A1:C1"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C4:C5"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I54"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4:A28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="31.42578125" style="36" customWidth="1"/>
     <col min="2" max="2" width="12.42578125" style="19" customWidth="1"/>
     <col min="3" max="3" width="12.7109375" style="20" customWidth="1"/>
     <col min="4" max="4" width="12.7109375" style="19" customWidth="1"/>
     <col min="5" max="5" width="12.7109375" style="20" customWidth="1"/>
     <col min="6" max="6" width="13.140625" style="19" customWidth="1"/>
     <col min="7" max="7" width="13.42578125" style="20" customWidth="1"/>
     <col min="8" max="8" width="13.140625" style="13" customWidth="1"/>
     <col min="9" max="9" width="13.28515625" style="21" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="123" t="s">
+      <c r="A1" s="140" t="s">
         <v>132</v>
       </c>
-      <c r="B1" s="123"/>
-[...6 lines deleted...]
-      <c r="I1" s="123"/>
+      <c r="B1" s="140"/>
+      <c r="C1" s="140"/>
+      <c r="D1" s="140"/>
+      <c r="E1" s="140"/>
+      <c r="F1" s="140"/>
+      <c r="G1" s="140"/>
+      <c r="H1" s="140"/>
+      <c r="I1" s="140"/>
     </row>
     <row r="2" spans="1:9" s="4" customFormat="1" ht="14.25" customHeight="1">
       <c r="A2" s="28"/>
       <c r="B2" s="5"/>
       <c r="C2" s="6"/>
-      <c r="D2" s="121"/>
-[...1 lines deleted...]
-      <c r="F2" s="121"/>
+      <c r="D2" s="138"/>
+      <c r="E2" s="138"/>
+      <c r="F2" s="138"/>
       <c r="G2" s="7"/>
       <c r="I2" s="27" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:9" s="11" customFormat="1" ht="51" customHeight="1">
       <c r="A3" s="29"/>
       <c r="B3" s="10" t="s">
         <v>34</v>
       </c>
       <c r="C3" s="22" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="10" t="s">
         <v>35</v>
       </c>
       <c r="E3" s="22" t="s">
         <v>2</v>
       </c>
       <c r="F3" s="10" t="s">
         <v>36</v>
       </c>
       <c r="G3" s="22" t="s">
         <v>2</v>
       </c>
@@ -6520,57 +6984,57 @@
       <c r="F28" s="94">
         <v>1015.072</v>
       </c>
       <c r="G28" s="95">
         <v>3.6291455130496959</v>
       </c>
       <c r="H28" s="94">
         <v>3411.5439999999999</v>
       </c>
       <c r="I28" s="95">
         <v>6.5338976883151698</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="31"/>
       <c r="B29" s="15"/>
       <c r="C29" s="16"/>
       <c r="D29" s="15"/>
       <c r="E29" s="16"/>
       <c r="F29" s="15"/>
       <c r="G29" s="16"/>
       <c r="H29" s="17"/>
       <c r="I29" s="16"/>
     </row>
     <row r="30" spans="1:9" ht="15" customHeight="1">
-      <c r="A30" s="122"/>
-[...5 lines deleted...]
-      <c r="G30" s="122"/>
+      <c r="A30" s="139"/>
+      <c r="B30" s="139"/>
+      <c r="C30" s="139"/>
+      <c r="D30" s="139"/>
+      <c r="E30" s="139"/>
+      <c r="F30" s="139"/>
+      <c r="G30" s="139"/>
       <c r="H30" s="17"/>
       <c r="I30" s="16"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="31"/>
       <c r="B31" s="15"/>
       <c r="C31" s="16"/>
       <c r="D31" s="15"/>
       <c r="E31" s="16"/>
       <c r="F31" s="15"/>
       <c r="G31" s="16"/>
       <c r="H31" s="17"/>
       <c r="I31" s="16"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="31"/>
       <c r="B32" s="15"/>
       <c r="C32" s="16"/>
       <c r="D32" s="15"/>
       <c r="E32" s="16"/>
       <c r="F32" s="15"/>
       <c r="G32" s="16"/>
       <c r="H32" s="17"/>
       <c r="I32" s="16"/>
     </row>
@@ -6822,69 +7286,69 @@
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I54"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4:A28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="31.42578125" style="36" customWidth="1"/>
     <col min="2" max="2" width="12.42578125" style="19" customWidth="1"/>
     <col min="3" max="3" width="12.7109375" style="20" customWidth="1"/>
     <col min="4" max="4" width="12.7109375" style="19" customWidth="1"/>
     <col min="5" max="5" width="12.7109375" style="20" customWidth="1"/>
     <col min="6" max="6" width="13.140625" style="19" customWidth="1"/>
     <col min="7" max="7" width="13.42578125" style="20" customWidth="1"/>
     <col min="8" max="8" width="12.28515625" style="13" customWidth="1"/>
     <col min="9" max="9" width="13.28515625" style="21" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="123" t="s">
+      <c r="A1" s="140" t="s">
         <v>132</v>
       </c>
-      <c r="B1" s="123"/>
-[...6 lines deleted...]
-      <c r="I1" s="123"/>
+      <c r="B1" s="140"/>
+      <c r="C1" s="140"/>
+      <c r="D1" s="140"/>
+      <c r="E1" s="140"/>
+      <c r="F1" s="140"/>
+      <c r="G1" s="140"/>
+      <c r="H1" s="140"/>
+      <c r="I1" s="140"/>
     </row>
     <row r="2" spans="1:9" s="4" customFormat="1" ht="10.5" customHeight="1">
       <c r="A2" s="28"/>
       <c r="B2" s="5"/>
       <c r="C2" s="6"/>
-      <c r="D2" s="121"/>
-[...1 lines deleted...]
-      <c r="F2" s="121"/>
+      <c r="D2" s="138"/>
+      <c r="E2" s="138"/>
+      <c r="F2" s="138"/>
       <c r="G2" s="7"/>
       <c r="I2" s="27" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:9" s="11" customFormat="1" ht="51" customHeight="1">
       <c r="A3" s="29"/>
       <c r="B3" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="22" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="10" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="22" t="s">
         <v>2</v>
       </c>
       <c r="F3" s="10" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="22" t="s">
         <v>2</v>
       </c>
@@ -7610,57 +8074,57 @@
       <c r="F28" s="41">
         <v>15028.781000000001</v>
       </c>
       <c r="G28" s="26">
         <v>13.930500352230174</v>
       </c>
       <c r="H28" s="41">
         <v>2693.8980000000001</v>
       </c>
       <c r="I28" s="26">
         <v>2.4674818641459666</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="31"/>
       <c r="B29" s="15"/>
       <c r="C29" s="16"/>
       <c r="D29" s="15"/>
       <c r="E29" s="16"/>
       <c r="F29" s="15"/>
       <c r="G29" s="16"/>
       <c r="H29" s="17"/>
       <c r="I29" s="16"/>
     </row>
     <row r="30" spans="1:9" ht="15" customHeight="1">
-      <c r="A30" s="124"/>
-[...5 lines deleted...]
-      <c r="G30" s="124"/>
+      <c r="A30" s="141"/>
+      <c r="B30" s="141"/>
+      <c r="C30" s="141"/>
+      <c r="D30" s="141"/>
+      <c r="E30" s="141"/>
+      <c r="F30" s="141"/>
+      <c r="G30" s="141"/>
       <c r="H30" s="17"/>
       <c r="I30" s="16"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="31"/>
       <c r="B31" s="15"/>
       <c r="C31" s="16"/>
       <c r="D31" s="15"/>
       <c r="E31" s="16"/>
       <c r="F31" s="15"/>
       <c r="G31" s="16"/>
       <c r="H31" s="17"/>
       <c r="I31" s="16"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="31"/>
       <c r="B32" s="15"/>
       <c r="C32" s="16"/>
       <c r="D32" s="15"/>
       <c r="E32" s="16"/>
       <c r="F32" s="15"/>
       <c r="G32" s="16"/>
       <c r="H32" s="17"/>
       <c r="I32" s="16"/>
     </row>
@@ -7913,74 +8377,74 @@
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I54"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4:A28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="31.42578125" style="36" customWidth="1"/>
     <col min="2" max="2" width="12.42578125" style="19" customWidth="1"/>
     <col min="3" max="3" width="12.7109375" style="20" customWidth="1"/>
     <col min="4" max="4" width="12.7109375" style="19" customWidth="1"/>
     <col min="5" max="5" width="12.7109375" style="20" customWidth="1"/>
     <col min="6" max="6" width="13.140625" style="19" customWidth="1"/>
     <col min="7" max="7" width="13.42578125" style="20" customWidth="1"/>
     <col min="8" max="8" width="13.28515625" style="13" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" style="13" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="123" t="s">
+      <c r="A1" s="140" t="s">
         <v>132</v>
       </c>
-      <c r="B1" s="123"/>
-[...6 lines deleted...]
-      <c r="I1" s="123"/>
+      <c r="B1" s="140"/>
+      <c r="C1" s="140"/>
+      <c r="D1" s="140"/>
+      <c r="E1" s="140"/>
+      <c r="F1" s="140"/>
+      <c r="G1" s="140"/>
+      <c r="H1" s="140"/>
+      <c r="I1" s="140"/>
     </row>
     <row r="2" spans="1:9" s="4" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A2" s="125" t="s">
+      <c r="A2" s="142" t="s">
         <v>29</v>
       </c>
-      <c r="B2" s="125"/>
-[...6 lines deleted...]
-      <c r="I2" s="125"/>
+      <c r="B2" s="142"/>
+      <c r="C2" s="142"/>
+      <c r="D2" s="142"/>
+      <c r="E2" s="142"/>
+      <c r="F2" s="142"/>
+      <c r="G2" s="142"/>
+      <c r="H2" s="142"/>
+      <c r="I2" s="142"/>
     </row>
     <row r="3" spans="1:9" s="11" customFormat="1" ht="51" customHeight="1">
       <c r="A3" s="29"/>
       <c r="B3" s="10" t="s">
         <v>38</v>
       </c>
       <c r="C3" s="22" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="10" t="s">
         <v>39</v>
       </c>
       <c r="E3" s="22" t="s">
         <v>2</v>
       </c>
       <c r="F3" s="10" t="s">
         <v>40</v>
       </c>
       <c r="G3" s="24" t="s">
         <v>2</v>
       </c>
       <c r="H3" s="10" t="s">
         <v>41</v>
       </c>
       <c r="I3" s="24" t="s">
@@ -8700,57 +9164,57 @@
         <v>1.6045004562834271</v>
       </c>
       <c r="F28" s="50">
         <v>6188</v>
       </c>
       <c r="G28" s="51">
         <v>3.3441598798091214</v>
       </c>
       <c r="H28" s="50">
         <v>8194</v>
       </c>
       <c r="I28" s="51">
         <v>4.2323287105188401</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="31"/>
       <c r="B29" s="15"/>
       <c r="C29" s="16"/>
       <c r="D29" s="15"/>
       <c r="E29" s="16"/>
       <c r="F29" s="15"/>
       <c r="G29" s="16"/>
     </row>
     <row r="30" spans="1:9" ht="15" customHeight="1">
-      <c r="A30" s="124"/>
-[...5 lines deleted...]
-      <c r="G30" s="124"/>
+      <c r="A30" s="141"/>
+      <c r="B30" s="141"/>
+      <c r="C30" s="141"/>
+      <c r="D30" s="141"/>
+      <c r="E30" s="141"/>
+      <c r="F30" s="141"/>
+      <c r="G30" s="141"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="31"/>
       <c r="B31" s="15"/>
       <c r="C31" s="16"/>
       <c r="D31" s="15"/>
       <c r="E31" s="16"/>
       <c r="F31" s="15"/>
       <c r="G31" s="16"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="31"/>
       <c r="B32" s="15"/>
       <c r="C32" s="16"/>
       <c r="D32" s="15"/>
       <c r="E32" s="16"/>
       <c r="F32" s="15"/>
       <c r="G32" s="16"/>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="31"/>
       <c r="B33" s="15"/>
       <c r="C33" s="16"/>
       <c r="D33" s="15"/>
       <c r="E33" s="16"/>
@@ -8957,55 +9421,55 @@
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:D52"/>
   <sheetViews>
     <sheetView topLeftCell="A16" workbookViewId="0">
       <selection activeCell="A4" sqref="A4:A38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="31.42578125" style="18" customWidth="1"/>
     <col min="2" max="2" width="12.42578125" style="19" customWidth="1"/>
     <col min="3" max="3" width="12.7109375" style="20" customWidth="1"/>
     <col min="4" max="7" width="9.140625" style="13"/>
     <col min="8" max="8" width="11.5703125" style="13" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
-      <c r="A1" s="126" t="s">
+      <c r="A1" s="143" t="s">
         <v>132</v>
       </c>
-      <c r="B1" s="126"/>
-      <c r="C1" s="126"/>
+      <c r="B1" s="143"/>
+      <c r="C1" s="143"/>
     </row>
     <row r="2" spans="1:4" s="4" customFormat="1" ht="10.5" customHeight="1">
       <c r="B2" s="5"/>
       <c r="C2" s="27"/>
     </row>
     <row r="3" spans="1:4" s="11" customFormat="1" ht="51" customHeight="1">
       <c r="A3" s="9"/>
       <c r="B3" s="10" t="s">
         <v>85</v>
       </c>
       <c r="C3" s="24" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="80"/>
     </row>
     <row r="4" spans="1:4" ht="35.25" customHeight="1">
       <c r="A4" s="12" t="s">
         <v>136</v>
       </c>
       <c r="B4" s="99">
         <v>201782</v>
       </c>
       <c r="C4" s="38">
         <v>100</v>
       </c>
@@ -9478,55 +9942,55 @@
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" firstPageNumber="31" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:D41"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4:A39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="19" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="19" customWidth="1"/>
     <col min="3" max="3" width="13.28515625" style="19" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="19"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
-      <c r="A1" s="126" t="s">
+      <c r="A1" s="143" t="s">
         <v>131</v>
       </c>
-      <c r="B1" s="126"/>
-      <c r="C1" s="126"/>
+      <c r="B1" s="143"/>
+      <c r="C1" s="143"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="4"/>
       <c r="B2" s="5"/>
       <c r="C2" s="27"/>
     </row>
     <row r="3" spans="1:4" ht="57.75" customHeight="1">
       <c r="A3" s="9"/>
       <c r="B3" s="9" t="s">
         <v>86</v>
       </c>
       <c r="C3" s="77" t="s">
         <v>74</v>
       </c>
       <c r="D3" s="18"/>
     </row>
     <row r="4" spans="1:4" ht="24">
       <c r="A4" s="12" t="s">
         <v>136</v>
       </c>
       <c r="B4" s="99">
         <v>215424</v>
       </c>
       <c r="C4" s="38">
         <v>100</v>
@@ -9954,55 +10418,55 @@
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:D42"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4:A40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="19" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="19" customWidth="1"/>
     <col min="3" max="3" width="13.28515625" style="19" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="19"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
-      <c r="A1" s="126" t="s">
+      <c r="A1" s="143" t="s">
         <v>131</v>
       </c>
-      <c r="B1" s="126"/>
-      <c r="C1" s="126"/>
+      <c r="B1" s="143"/>
+      <c r="C1" s="143"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="4"/>
       <c r="B2" s="5"/>
       <c r="C2" s="27"/>
     </row>
     <row r="3" spans="1:4" ht="57.75" customHeight="1">
       <c r="A3" s="9"/>
       <c r="B3" s="10" t="s">
         <v>87</v>
       </c>
       <c r="C3" s="24" t="s">
         <v>74</v>
       </c>
       <c r="D3" s="18"/>
     </row>
     <row r="4" spans="1:4" ht="24">
       <c r="A4" s="12" t="s">
         <v>136</v>
       </c>
       <c r="B4" s="99">
         <v>243153</v>
       </c>
       <c r="C4" s="38">
         <v>100</v>
@@ -10408,55 +10872,55 @@
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:D42"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4:A40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="19" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="19" customWidth="1"/>
     <col min="3" max="3" width="13.28515625" style="19" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="19"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
-      <c r="A1" s="126" t="s">
+      <c r="A1" s="143" t="s">
         <v>131</v>
       </c>
-      <c r="B1" s="126"/>
-      <c r="C1" s="126"/>
+      <c r="B1" s="143"/>
+      <c r="C1" s="143"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="4"/>
       <c r="B2" s="5"/>
       <c r="C2" s="27"/>
     </row>
     <row r="3" spans="1:4" ht="57.75" customHeight="1">
       <c r="A3" s="9"/>
       <c r="B3" s="10" t="s">
         <v>93</v>
       </c>
       <c r="C3" s="24" t="s">
         <v>74</v>
       </c>
       <c r="D3" s="18"/>
     </row>
     <row r="4" spans="1:4" ht="24">
       <c r="A4" s="12" t="s">
         <v>136</v>
       </c>
       <c r="B4" s="99">
         <v>257623</v>
       </c>
       <c r="C4" s="38">
         <v>100</v>
@@ -10861,55 +11325,55 @@
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:D42"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="A4" sqref="A4:A40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="53.42578125" style="60" customWidth="1"/>
     <col min="2" max="2" width="14.28515625" style="60" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="60"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
-      <c r="A1" s="126" t="s">
+      <c r="A1" s="143" t="s">
         <v>131</v>
       </c>
-      <c r="B1" s="126"/>
-      <c r="C1" s="126"/>
+      <c r="B1" s="143"/>
+      <c r="C1" s="143"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="61"/>
       <c r="B2" s="61"/>
       <c r="C2" s="64"/>
     </row>
     <row r="3" spans="1:4" ht="24.75" customHeight="1">
       <c r="A3" s="9"/>
       <c r="B3" s="9" t="s">
         <v>112</v>
       </c>
       <c r="C3" s="77" t="s">
         <v>74</v>
       </c>
       <c r="D3" s="61"/>
     </row>
     <row r="4" spans="1:4" ht="24">
       <c r="A4" s="12" t="s">
         <v>136</v>
       </c>
       <c r="B4" s="99">
         <v>278117</v>
       </c>
       <c r="C4" s="38" t="s">
         <v>137</v>
@@ -11349,176 +11813,177 @@
         <v>133</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Құжат" ma:contentTypeID="0x0101007ADCE4694D4D0D4CA05F14D10ED64C7C" ma:contentTypeVersion="0" ma:contentTypeDescription="Жаңа құжат жасау." ma:contentTypeScope="" ma:versionID="44426daeed329d84809263c33be87a2f">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3c0155d2cd5dce572d3de8309e44211c">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Мазмұн түрі" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Тақырып"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FE4BA2E0-B450-42E4-A551-DBECC3E15B79}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A607EF1E-45F4-4FAC-9D7A-67572C93321C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FE4BA2E0-B450-42E4-A551-DBECC3E15B79}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{063BBA9E-EA7F-405F-9F76-98AAF6941237}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>15</vt:i4>
+        <vt:i4>16</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="15" baseType="lpstr">
+    <vt:vector size="16" baseType="lpstr">
       <vt:lpstr>1998-2001</vt:lpstr>
       <vt:lpstr>2002-2005</vt:lpstr>
       <vt:lpstr>2006-2009</vt:lpstr>
       <vt:lpstr>2010-2013</vt:lpstr>
       <vt:lpstr>2014</vt:lpstr>
       <vt:lpstr>2015</vt:lpstr>
       <vt:lpstr>2016</vt:lpstr>
       <vt:lpstr>2017</vt:lpstr>
       <vt:lpstr>2018</vt:lpstr>
       <vt:lpstr>2019</vt:lpstr>
       <vt:lpstr>2020</vt:lpstr>
       <vt:lpstr>2021</vt:lpstr>
       <vt:lpstr>2022</vt:lpstr>
       <vt:lpstr>2023</vt:lpstr>
       <vt:lpstr>2024</vt:lpstr>
+      <vt:lpstr>2025</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>АРКС</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>bdubirova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>