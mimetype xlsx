--- v2 (2026-08-11)
+++ v3 (2026-09-21)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="13425" yWindow="-15" windowWidth="13425" windowHeight="12495"/>
+    <workbookView xWindow="13428" yWindow="-12" windowWidth="13428" windowHeight="12492" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Все население" sheetId="1" r:id="rId1"/>
     <sheet name="Мужчины" sheetId="4" r:id="rId2"/>
     <sheet name="Женщины" sheetId="5" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AE30" i="5"/>
   <c r="AE30" i="4"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="234" uniqueCount="41">
   <si>
     <t>1 мая</t>
   </si>
   <si>
     <t>1 июня</t>
   </si>
   <si>
     <t>1 июля</t>
   </si>
   <si>
     <t>1 августа</t>
   </si>
   <si>
@@ -488,51 +488,51 @@
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="69">
+  <cellXfs count="68">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -638,84 +638,81 @@
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="16" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Гиперссылка 2" xfId="5"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="2"/>
     <cellStyle name="Обычный 2 2 2" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -994,110 +991,110 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK50"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="AH13" sqref="AH13"/>
+    <sheetView topLeftCell="P16" zoomScale="106" zoomScaleNormal="106" workbookViewId="0">
+      <selection activeCell="AH30" sqref="AH30"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="25.28515625" style="3" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="9" max="9" width="7.85546875" style="3" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="25.33203125" style="3" customWidth="1"/>
+    <col min="2" max="2" width="8.33203125" style="3" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="8.5546875" style="3" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="6.6640625" style="3" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="8.33203125" style="3" bestFit="1" customWidth="1"/>
+    <col min="6" max="8" width="6.5546875" style="3" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="7.88671875" style="3" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="9" style="3" bestFit="1" customWidth="1"/>
-    <col min="11" max="11" width="8.140625" style="3" bestFit="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="21" max="21" width="7.85546875" style="3" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="8.109375" style="3" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="7.44140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="8.44140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="8.33203125" style="3" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="8.5546875" style="3" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="8.33203125" style="3" customWidth="1"/>
+    <col min="17" max="17" width="7.44140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="18" max="20" width="6.5546875" style="3" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="7.88671875" style="3" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="9" style="3" bestFit="1" customWidth="1"/>
-    <col min="23" max="23" width="8.140625" style="3" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="30" max="16384" width="9.140625" style="3"/>
+    <col min="23" max="23" width="8.109375" style="3" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="7.44140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="8.44140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="26" max="28" width="9.109375" style="3"/>
+    <col min="29" max="29" width="10.109375" style="3" bestFit="1" customWidth="1"/>
+    <col min="30" max="16384" width="9.109375" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37">
-      <c r="A1" s="66" t="s">
+      <c r="A1" s="63" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="66"/>
-[...22 lines deleted...]
-      <c r="Y1" s="66"/>
+      <c r="B1" s="63"/>
+      <c r="C1" s="63"/>
+      <c r="D1" s="63"/>
+      <c r="E1" s="63"/>
+      <c r="F1" s="63"/>
+      <c r="G1" s="63"/>
+      <c r="H1" s="63"/>
+      <c r="I1" s="63"/>
+      <c r="J1" s="63"/>
+      <c r="K1" s="63"/>
+      <c r="L1" s="63"/>
+      <c r="M1" s="63"/>
+      <c r="N1" s="63"/>
+      <c r="O1" s="63"/>
+      <c r="P1" s="63"/>
+      <c r="Q1" s="63"/>
+      <c r="R1" s="63"/>
+      <c r="S1" s="63"/>
+      <c r="T1" s="63"/>
+      <c r="U1" s="63"/>
+      <c r="V1" s="63"/>
+      <c r="W1" s="63"/>
+      <c r="X1" s="63"/>
+      <c r="Y1" s="63"/>
       <c r="Z1" s="4"/>
       <c r="AA1" s="4"/>
       <c r="AB1" s="4"/>
       <c r="AC1" s="4"/>
       <c r="AD1" s="4"/>
       <c r="AE1" s="4"/>
       <c r="AF1" s="4"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="17"/>
       <c r="B2" s="17"/>
       <c r="C2" s="17"/>
       <c r="D2" s="17"/>
       <c r="E2" s="17"/>
       <c r="F2" s="17"/>
       <c r="G2" s="17"/>
       <c r="H2" s="17"/>
       <c r="I2" s="17"/>
       <c r="J2" s="17"/>
       <c r="K2" s="17"/>
       <c r="L2" s="17"/>
       <c r="M2" s="17"/>
       <c r="N2" s="17"/>
       <c r="O2" s="17"/>
       <c r="P2" s="17"/>
@@ -1129,96 +1126,96 @@
       <c r="K3" s="4"/>
       <c r="L3" s="4"/>
       <c r="N3" s="4"/>
       <c r="O3" s="4"/>
       <c r="P3" s="4"/>
       <c r="Q3" s="4"/>
       <c r="R3" s="4"/>
       <c r="S3" s="4"/>
       <c r="T3" s="4"/>
       <c r="U3" s="4"/>
       <c r="V3" s="4"/>
       <c r="W3" s="4"/>
       <c r="X3" s="4"/>
       <c r="Z3" s="4"/>
       <c r="AA3" s="4"/>
       <c r="AB3" s="4"/>
       <c r="AC3" s="4"/>
       <c r="AD3" s="4"/>
       <c r="AE3" s="4"/>
       <c r="AF3" s="4"/>
       <c r="AK3" s="6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="67"/>
-      <c r="B4" s="62">
+      <c r="A4" s="64"/>
+      <c r="B4" s="59">
         <v>2024</v>
       </c>
-      <c r="C4" s="63"/>
-[...10 lines deleted...]
-      <c r="N4" s="62">
+      <c r="C4" s="60"/>
+      <c r="D4" s="60"/>
+      <c r="E4" s="60"/>
+      <c r="F4" s="60"/>
+      <c r="G4" s="60"/>
+      <c r="H4" s="60"/>
+      <c r="I4" s="60"/>
+      <c r="J4" s="60"/>
+      <c r="K4" s="60"/>
+      <c r="L4" s="60"/>
+      <c r="M4" s="60"/>
+      <c r="N4" s="59">
         <v>2025</v>
       </c>
-      <c r="O4" s="63"/>
-[...10 lines deleted...]
-      <c r="Z4" s="62">
+      <c r="O4" s="60"/>
+      <c r="P4" s="60"/>
+      <c r="Q4" s="60"/>
+      <c r="R4" s="60"/>
+      <c r="S4" s="60"/>
+      <c r="T4" s="60"/>
+      <c r="U4" s="60"/>
+      <c r="V4" s="60"/>
+      <c r="W4" s="60"/>
+      <c r="X4" s="60"/>
+      <c r="Y4" s="60"/>
+      <c r="Z4" s="59">
         <v>2026</v>
       </c>
-      <c r="AA4" s="63"/>
-[...12 lines deleted...]
-      <c r="A5" s="68"/>
+      <c r="AA4" s="60"/>
+      <c r="AB4" s="60"/>
+      <c r="AC4" s="60"/>
+      <c r="AD4" s="60"/>
+      <c r="AE4" s="60"/>
+      <c r="AF4" s="60"/>
+      <c r="AG4" s="60"/>
+      <c r="AH4" s="60"/>
+      <c r="AI4" s="60"/>
+      <c r="AJ4" s="60"/>
+      <c r="AK4" s="60"/>
+    </row>
+    <row r="5" spans="1:37" s="4" customFormat="1" ht="20.399999999999999">
+      <c r="A5" s="65"/>
       <c r="B5" s="8" t="s">
         <v>12</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="33" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="10" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="9" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="9" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="9" t="s">
@@ -1285,77 +1282,77 @@
         <v>0</v>
       </c>
       <c r="AE5" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AF5" s="9" t="s">
         <v>2</v>
       </c>
       <c r="AG5" s="9" t="s">
         <v>3</v>
       </c>
       <c r="AH5" s="9" t="s">
         <v>4</v>
       </c>
       <c r="AI5" s="9" t="s">
         <v>5</v>
       </c>
       <c r="AJ5" s="9" t="s">
         <v>13</v>
       </c>
       <c r="AK5" s="7" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="65" t="s">
+      <c r="A6" s="62" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="65"/>
-[...22 lines deleted...]
-      <c r="Y6" s="65"/>
+      <c r="B6" s="62"/>
+      <c r="C6" s="62"/>
+      <c r="D6" s="62"/>
+      <c r="E6" s="62"/>
+      <c r="F6" s="62"/>
+      <c r="G6" s="62"/>
+      <c r="H6" s="62"/>
+      <c r="I6" s="62"/>
+      <c r="J6" s="62"/>
+      <c r="K6" s="62"/>
+      <c r="L6" s="62"/>
+      <c r="M6" s="62"/>
+      <c r="N6" s="62"/>
+      <c r="O6" s="62"/>
+      <c r="P6" s="62"/>
+      <c r="Q6" s="62"/>
+      <c r="R6" s="62"/>
+      <c r="S6" s="62"/>
+      <c r="T6" s="62"/>
+      <c r="U6" s="62"/>
+      <c r="V6" s="62"/>
+      <c r="W6" s="62"/>
+      <c r="X6" s="62"/>
+      <c r="Y6" s="62"/>
       <c r="Z6" s="4"/>
       <c r="AA6" s="4"/>
       <c r="AB6" s="4"/>
       <c r="AC6" s="4"/>
       <c r="AD6" s="4"/>
       <c r="AE6" s="4"/>
       <c r="AF6" s="4"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="12">
         <v>530124</v>
       </c>
       <c r="C7" s="18">
         <v>529435</v>
       </c>
       <c r="D7" s="21">
         <v>527854</v>
       </c>
       <c r="E7" s="12">
         <v>527480</v>
       </c>
       <c r="F7" s="12">
@@ -1417,52 +1414,55 @@
       </c>
       <c r="Y7" s="37">
         <v>514732</v>
       </c>
       <c r="Z7" s="37">
         <v>514156</v>
       </c>
       <c r="AA7" s="47">
         <v>513624</v>
       </c>
       <c r="AB7" s="47">
         <v>513386</v>
       </c>
       <c r="AC7" s="47">
         <v>512991</v>
       </c>
       <c r="AD7" s="47">
         <v>512702</v>
       </c>
       <c r="AE7" s="52">
         <v>512388</v>
       </c>
       <c r="AF7" s="49">
         <v>511982</v>
       </c>
-      <c r="AH7" s="58"/>
-      <c r="AI7" s="59"/>
+      <c r="AG7" s="49">
+        <v>511455</v>
+      </c>
+      <c r="AH7" s="57"/>
+      <c r="AI7" s="58"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="13" t="s">
         <v>39</v>
       </c>
       <c r="B8" s="12">
         <v>222703</v>
       </c>
       <c r="C8" s="18">
         <v>222677</v>
       </c>
       <c r="D8" s="21">
         <v>222002</v>
       </c>
       <c r="E8" s="12">
         <v>221995</v>
       </c>
       <c r="F8" s="12">
         <v>221760</v>
       </c>
       <c r="G8" s="1">
         <v>221627</v>
       </c>
       <c r="H8" s="1">
         <v>221562</v>
@@ -1517,52 +1517,55 @@
       </c>
       <c r="Y8" s="37">
         <v>222115</v>
       </c>
       <c r="Z8" s="37">
         <v>222115</v>
       </c>
       <c r="AA8" s="47">
         <v>222039</v>
       </c>
       <c r="AB8" s="47">
         <v>222116</v>
       </c>
       <c r="AC8" s="47">
         <v>222218</v>
       </c>
       <c r="AD8" s="47">
         <v>222125</v>
       </c>
       <c r="AE8" s="52">
         <v>222038</v>
       </c>
       <c r="AF8" s="49">
         <v>222107</v>
       </c>
-      <c r="AH8" s="58"/>
-      <c r="AI8" s="59"/>
+      <c r="AG8" s="49">
+        <v>222149</v>
+      </c>
+      <c r="AH8" s="57"/>
+      <c r="AI8" s="58"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="12">
         <v>31970</v>
       </c>
       <c r="C9" s="18">
         <v>31867</v>
       </c>
       <c r="D9" s="21">
         <v>31776</v>
       </c>
       <c r="E9" s="12">
         <v>31714</v>
       </c>
       <c r="F9" s="12">
         <v>31580</v>
       </c>
       <c r="G9" s="1">
         <v>31537</v>
       </c>
       <c r="H9" s="1">
         <v>31467</v>
@@ -1617,52 +1620,55 @@
       </c>
       <c r="Y9" s="37">
         <v>29858</v>
       </c>
       <c r="Z9" s="37">
         <v>29758</v>
       </c>
       <c r="AA9" s="47">
         <v>29680</v>
       </c>
       <c r="AB9" s="47">
         <v>29570</v>
       </c>
       <c r="AC9" s="47">
         <v>29515</v>
       </c>
       <c r="AD9" s="47">
         <v>29521</v>
       </c>
       <c r="AE9" s="52">
         <v>29489</v>
       </c>
       <c r="AF9" s="49">
         <v>29385</v>
       </c>
-      <c r="AH9" s="58"/>
-      <c r="AI9" s="59"/>
+      <c r="AG9" s="49">
+        <v>29314</v>
+      </c>
+      <c r="AH9" s="57"/>
+      <c r="AI9" s="58"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="12">
         <v>13189</v>
       </c>
       <c r="C10" s="18">
         <v>13144</v>
       </c>
       <c r="D10" s="21">
         <v>13116</v>
       </c>
       <c r="E10" s="12">
         <v>13099</v>
       </c>
       <c r="F10" s="12">
         <v>13070</v>
       </c>
       <c r="G10" s="1">
         <v>13065</v>
       </c>
       <c r="H10" s="1">
         <v>13026</v>
@@ -1717,52 +1723,55 @@
       </c>
       <c r="Y10" s="37">
         <v>12230</v>
       </c>
       <c r="Z10" s="37">
         <v>12201</v>
       </c>
       <c r="AA10" s="47">
         <v>12175</v>
       </c>
       <c r="AB10" s="47">
         <v>12127</v>
       </c>
       <c r="AC10" s="47">
         <v>12074</v>
       </c>
       <c r="AD10" s="47">
         <v>12062</v>
       </c>
       <c r="AE10" s="52">
         <v>12049</v>
       </c>
       <c r="AF10" s="49">
         <v>12007</v>
       </c>
-      <c r="AH10" s="58"/>
-      <c r="AI10" s="59"/>
+      <c r="AG10" s="49">
+        <v>11960</v>
+      </c>
+      <c r="AH10" s="57"/>
+      <c r="AI10" s="58"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="12">
         <v>26828</v>
       </c>
       <c r="C11" s="18">
         <v>26778</v>
       </c>
       <c r="D11" s="21">
         <v>26720</v>
       </c>
       <c r="E11" s="12">
         <v>26659</v>
       </c>
       <c r="F11" s="12">
         <v>26614</v>
       </c>
       <c r="G11" s="1">
         <v>26626</v>
       </c>
       <c r="H11" s="1">
         <v>26586</v>
@@ -1817,52 +1826,55 @@
       </c>
       <c r="Y11" s="37">
         <v>25820</v>
       </c>
       <c r="Z11" s="37">
         <v>25771</v>
       </c>
       <c r="AA11" s="47">
         <v>25742</v>
       </c>
       <c r="AB11" s="47">
         <v>25722</v>
       </c>
       <c r="AC11" s="47">
         <v>25687</v>
       </c>
       <c r="AD11" s="47">
         <v>25634</v>
       </c>
       <c r="AE11" s="52">
         <v>25620</v>
       </c>
       <c r="AF11" s="49">
         <v>25628</v>
       </c>
-      <c r="AH11" s="58"/>
-      <c r="AI11" s="59"/>
+      <c r="AG11" s="49">
+        <v>25581</v>
+      </c>
+      <c r="AH11" s="57"/>
+      <c r="AI11" s="58"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="12">
         <v>20969</v>
       </c>
       <c r="C12" s="18">
         <v>20918</v>
       </c>
       <c r="D12" s="21">
         <v>20878</v>
       </c>
       <c r="E12" s="12">
         <v>20831</v>
       </c>
       <c r="F12" s="12">
         <v>20777</v>
       </c>
       <c r="G12" s="1">
         <v>20753</v>
       </c>
       <c r="H12" s="1">
         <v>20733</v>
@@ -1917,52 +1929,55 @@
       </c>
       <c r="Y12" s="37">
         <v>20037</v>
       </c>
       <c r="Z12" s="37">
         <v>20024</v>
       </c>
       <c r="AA12" s="47">
         <v>19950</v>
       </c>
       <c r="AB12" s="47">
         <v>19925</v>
       </c>
       <c r="AC12" s="47">
         <v>19896</v>
       </c>
       <c r="AD12" s="47">
         <v>19865</v>
       </c>
       <c r="AE12" s="52">
         <v>19875</v>
       </c>
       <c r="AF12" s="49">
         <v>19845</v>
       </c>
-      <c r="AH12" s="58"/>
-      <c r="AI12" s="59"/>
+      <c r="AG12" s="49">
+        <v>19798</v>
+      </c>
+      <c r="AH12" s="57"/>
+      <c r="AI12" s="58"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="12">
         <v>17787</v>
       </c>
       <c r="C13" s="18">
         <v>17737</v>
       </c>
       <c r="D13" s="21">
         <v>17683</v>
       </c>
       <c r="E13" s="12">
         <v>17662</v>
       </c>
       <c r="F13" s="12">
         <v>17633</v>
       </c>
       <c r="G13" s="1">
         <v>17597</v>
       </c>
       <c r="H13" s="1">
         <v>17577</v>
@@ -2017,52 +2032,55 @@
       </c>
       <c r="Y13" s="37">
         <v>16575</v>
       </c>
       <c r="Z13" s="37">
         <v>16544</v>
       </c>
       <c r="AA13" s="47">
         <v>16487</v>
       </c>
       <c r="AB13" s="47">
         <v>16474</v>
       </c>
       <c r="AC13" s="47">
         <v>16439</v>
       </c>
       <c r="AD13" s="47">
         <v>16404</v>
       </c>
       <c r="AE13" s="52">
         <v>16383</v>
       </c>
       <c r="AF13" s="49">
         <v>16356</v>
       </c>
-      <c r="AH13" s="58"/>
-      <c r="AI13" s="59"/>
+      <c r="AG13" s="49">
+        <v>16288</v>
+      </c>
+      <c r="AH13" s="57"/>
+      <c r="AI13" s="58"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="12">
         <v>46556</v>
       </c>
       <c r="C14" s="18">
         <v>46509</v>
       </c>
       <c r="D14" s="21">
         <v>46479</v>
       </c>
       <c r="E14" s="12">
         <v>46471</v>
       </c>
       <c r="F14" s="12">
         <v>46779</v>
       </c>
       <c r="G14" s="1">
         <v>46829</v>
       </c>
       <c r="H14" s="1">
         <v>46813</v>
@@ -2117,52 +2135,55 @@
       </c>
       <c r="Y14" s="37">
         <v>45895</v>
       </c>
       <c r="Z14" s="37">
         <v>45862</v>
       </c>
       <c r="AA14" s="47">
         <v>45837</v>
       </c>
       <c r="AB14" s="47">
         <v>45848</v>
       </c>
       <c r="AC14" s="47">
         <v>45792</v>
       </c>
       <c r="AD14" s="47">
         <v>45809</v>
       </c>
       <c r="AE14" s="52">
         <v>45805</v>
       </c>
       <c r="AF14" s="49">
         <v>45823</v>
       </c>
-      <c r="AH14" s="58"/>
-      <c r="AI14" s="59"/>
+      <c r="AG14" s="49">
+        <v>45804</v>
+      </c>
+      <c r="AH14" s="57"/>
+      <c r="AI14" s="58"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="12">
         <v>17233</v>
       </c>
       <c r="C15" s="18">
         <v>17205</v>
       </c>
       <c r="D15" s="21">
         <v>17181</v>
       </c>
       <c r="E15" s="12">
         <v>17174</v>
       </c>
       <c r="F15" s="12">
         <v>17163</v>
       </c>
       <c r="G15" s="1">
         <v>17139</v>
       </c>
       <c r="H15" s="1">
         <v>17122</v>
@@ -2217,52 +2238,55 @@
       </c>
       <c r="Y15" s="37">
         <v>16433</v>
       </c>
       <c r="Z15" s="37">
         <v>16400</v>
       </c>
       <c r="AA15" s="47">
         <v>16376</v>
       </c>
       <c r="AB15" s="47">
         <v>16385</v>
       </c>
       <c r="AC15" s="47">
         <v>16376</v>
       </c>
       <c r="AD15" s="47">
         <v>16348</v>
       </c>
       <c r="AE15" s="52">
         <v>16313</v>
       </c>
       <c r="AF15" s="49">
         <v>16286</v>
       </c>
-      <c r="AH15" s="58"/>
-      <c r="AI15" s="59"/>
+      <c r="AG15" s="49">
+        <v>16237</v>
+      </c>
+      <c r="AH15" s="57"/>
+      <c r="AI15" s="58"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="12">
         <v>17702</v>
       </c>
       <c r="C16" s="18">
         <v>17688</v>
       </c>
       <c r="D16" s="21">
         <v>17588</v>
       </c>
       <c r="E16" s="12">
         <v>17574</v>
       </c>
       <c r="F16" s="12">
         <v>17527</v>
       </c>
       <c r="G16" s="1">
         <v>17508</v>
       </c>
       <c r="H16" s="1">
         <v>17471</v>
@@ -2317,52 +2341,55 @@
       </c>
       <c r="Y16" s="37">
         <v>16892</v>
       </c>
       <c r="Z16" s="37">
         <v>16831</v>
       </c>
       <c r="AA16" s="47">
         <v>16809</v>
       </c>
       <c r="AB16" s="47">
         <v>16793</v>
       </c>
       <c r="AC16" s="47">
         <v>16783</v>
       </c>
       <c r="AD16" s="47">
         <v>16791</v>
       </c>
       <c r="AE16" s="52">
         <v>16758</v>
       </c>
       <c r="AF16" s="49">
         <v>16747</v>
       </c>
-      <c r="AH16" s="58"/>
-      <c r="AI16" s="59"/>
+      <c r="AG16" s="49">
+        <v>16728</v>
+      </c>
+      <c r="AH16" s="57"/>
+      <c r="AI16" s="58"/>
     </row>
     <row r="17" spans="1:35">
       <c r="A17" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="12">
         <v>17823</v>
       </c>
       <c r="C17" s="18">
         <v>17770</v>
       </c>
       <c r="D17" s="21">
         <v>17688</v>
       </c>
       <c r="E17" s="12">
         <v>17664</v>
       </c>
       <c r="F17" s="12">
         <v>17689</v>
       </c>
       <c r="G17" s="1">
         <v>17663</v>
       </c>
       <c r="H17" s="1">
         <v>17647</v>
@@ -2417,52 +2444,55 @@
       </c>
       <c r="Y17" s="37">
         <v>17068</v>
       </c>
       <c r="Z17" s="37">
         <v>17042</v>
       </c>
       <c r="AA17" s="47">
         <v>17088</v>
       </c>
       <c r="AB17" s="47">
         <v>17136</v>
       </c>
       <c r="AC17" s="47">
         <v>17101</v>
       </c>
       <c r="AD17" s="47">
         <v>17102</v>
       </c>
       <c r="AE17" s="52">
         <v>17138</v>
       </c>
       <c r="AF17" s="49">
         <v>17069</v>
       </c>
-      <c r="AH17" s="58"/>
-      <c r="AI17" s="59"/>
+      <c r="AG17" s="49">
+        <v>17068</v>
+      </c>
+      <c r="AH17" s="57"/>
+      <c r="AI17" s="58"/>
     </row>
     <row r="18" spans="1:35">
       <c r="A18" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="12">
         <v>39628</v>
       </c>
       <c r="C18" s="18">
         <v>39559</v>
       </c>
       <c r="D18" s="21">
         <v>39281</v>
       </c>
       <c r="E18" s="12">
         <v>39212</v>
       </c>
       <c r="F18" s="12">
         <v>39142</v>
       </c>
       <c r="G18" s="1">
         <v>39073</v>
       </c>
       <c r="H18" s="1">
         <v>38995</v>
@@ -2517,52 +2547,55 @@
       </c>
       <c r="Y18" s="37">
         <v>37447</v>
       </c>
       <c r="Z18" s="37">
         <v>37365</v>
       </c>
       <c r="AA18" s="47">
         <v>37282</v>
       </c>
       <c r="AB18" s="47">
         <v>37256</v>
       </c>
       <c r="AC18" s="47">
         <v>37204</v>
       </c>
       <c r="AD18" s="47">
         <v>37162</v>
       </c>
       <c r="AE18" s="52">
         <v>37146</v>
       </c>
       <c r="AF18" s="49">
         <v>37093</v>
       </c>
-      <c r="AH18" s="58"/>
-      <c r="AI18" s="59"/>
+      <c r="AG18" s="49">
+        <v>37020</v>
+      </c>
+      <c r="AH18" s="57"/>
+      <c r="AI18" s="58"/>
     </row>
     <row r="19" spans="1:35">
       <c r="A19" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="12">
         <v>9677</v>
       </c>
       <c r="C19" s="18">
         <v>9633</v>
       </c>
       <c r="D19" s="21">
         <v>9607</v>
       </c>
       <c r="E19" s="12">
         <v>9608</v>
       </c>
       <c r="F19" s="12">
         <v>9592</v>
       </c>
       <c r="G19" s="1">
         <v>9593</v>
       </c>
       <c r="H19" s="1">
         <v>9582</v>
@@ -2617,52 +2650,55 @@
       </c>
       <c r="Y19" s="37">
         <v>9076</v>
       </c>
       <c r="Z19" s="37">
         <v>9049</v>
       </c>
       <c r="AA19" s="47">
         <v>9029</v>
       </c>
       <c r="AB19" s="47">
         <v>9012</v>
       </c>
       <c r="AC19" s="47">
         <v>8975</v>
       </c>
       <c r="AD19" s="47">
         <v>9008</v>
       </c>
       <c r="AE19" s="52">
         <v>8986</v>
       </c>
       <c r="AF19" s="49">
         <v>8944</v>
       </c>
-      <c r="AH19" s="58"/>
-      <c r="AI19" s="59"/>
+      <c r="AG19" s="49">
+        <v>8905</v>
+      </c>
+      <c r="AH19" s="57"/>
+      <c r="AI19" s="58"/>
     </row>
     <row r="20" spans="1:35">
       <c r="A20" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="12">
         <v>12932</v>
       </c>
       <c r="C20" s="18">
         <v>12863</v>
       </c>
       <c r="D20" s="21">
         <v>12803</v>
       </c>
       <c r="E20" s="12">
         <v>12773</v>
       </c>
       <c r="F20" s="12">
         <v>12744</v>
       </c>
       <c r="G20" s="1">
         <v>12727</v>
       </c>
       <c r="H20" s="1">
         <v>12693</v>
@@ -2717,52 +2753,55 @@
       </c>
       <c r="Y20" s="37">
         <v>11566</v>
       </c>
       <c r="Z20" s="37">
         <v>11523</v>
       </c>
       <c r="AA20" s="47">
         <v>11504</v>
       </c>
       <c r="AB20" s="47">
         <v>11472</v>
       </c>
       <c r="AC20" s="47">
         <v>11430</v>
       </c>
       <c r="AD20" s="47">
         <v>11405</v>
       </c>
       <c r="AE20" s="52">
         <v>11341</v>
       </c>
       <c r="AF20" s="49">
         <v>11326</v>
       </c>
-      <c r="AH20" s="58"/>
-      <c r="AI20" s="59"/>
+      <c r="AG20" s="49">
+        <v>11282</v>
+      </c>
+      <c r="AH20" s="57"/>
+      <c r="AI20" s="58"/>
     </row>
     <row r="21" spans="1:35">
       <c r="A21" s="13" t="s">
         <v>36</v>
       </c>
       <c r="B21" s="12">
         <v>35127</v>
       </c>
       <c r="C21" s="18">
         <v>35087</v>
       </c>
       <c r="D21" s="21">
         <v>35052</v>
       </c>
       <c r="E21" s="12">
         <v>35044</v>
       </c>
       <c r="F21" s="12">
         <v>35037</v>
       </c>
       <c r="G21" s="1">
         <v>34981</v>
       </c>
       <c r="H21" s="1">
         <v>34911</v>
@@ -2817,84 +2856,88 @@
       </c>
       <c r="Y21" s="37">
         <v>33720</v>
       </c>
       <c r="Z21" s="37">
         <v>33671</v>
       </c>
       <c r="AA21" s="47">
         <v>33626</v>
       </c>
       <c r="AB21" s="47">
         <v>33550</v>
       </c>
       <c r="AC21" s="47">
         <v>33501</v>
       </c>
       <c r="AD21" s="47">
         <v>33466</v>
       </c>
       <c r="AE21" s="52">
         <v>33447</v>
       </c>
       <c r="AF21" s="49">
         <v>33366</v>
       </c>
-      <c r="AH21" s="58"/>
-      <c r="AI21" s="59"/>
+      <c r="AG21" s="49">
+        <v>33321</v>
+      </c>
+      <c r="AH21" s="57"/>
+      <c r="AI21" s="58"/>
     </row>
     <row r="22" spans="1:35">
-      <c r="A22" s="64" t="s">
+      <c r="A22" s="61" t="s">
         <v>10</v>
       </c>
-      <c r="B22" s="64"/>
-[...22 lines deleted...]
-      <c r="Y22" s="64"/>
+      <c r="B22" s="61"/>
+      <c r="C22" s="61"/>
+      <c r="D22" s="61"/>
+      <c r="E22" s="61"/>
+      <c r="F22" s="61"/>
+      <c r="G22" s="61"/>
+      <c r="H22" s="61"/>
+      <c r="I22" s="61"/>
+      <c r="J22" s="61"/>
+      <c r="K22" s="61"/>
+      <c r="L22" s="61"/>
+      <c r="M22" s="61"/>
+      <c r="N22" s="61"/>
+      <c r="O22" s="61"/>
+      <c r="P22" s="61"/>
+      <c r="Q22" s="61"/>
+      <c r="R22" s="61"/>
+      <c r="S22" s="61"/>
+      <c r="T22" s="61"/>
+      <c r="U22" s="61"/>
+      <c r="V22" s="61"/>
+      <c r="W22" s="61"/>
+      <c r="X22" s="61"/>
+      <c r="Y22" s="61"/>
       <c r="AA22" s="4"/>
-      <c r="AH22" s="58"/>
-      <c r="AI22" s="59"/>
+      <c r="AG22" s="49"/>
+      <c r="AH22" s="57"/>
+      <c r="AI22" s="58"/>
     </row>
     <row r="23" spans="1:35">
       <c r="A23" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="12">
         <v>259346</v>
       </c>
       <c r="C23" s="19">
         <v>259288</v>
       </c>
       <c r="D23" s="22">
         <v>258508</v>
       </c>
       <c r="E23" s="12">
         <v>258505</v>
       </c>
       <c r="F23" s="12">
         <v>258241</v>
       </c>
       <c r="G23" s="1">
         <v>258148</v>
       </c>
       <c r="H23" s="1">
         <v>258110</v>
@@ -2949,52 +2992,55 @@
       </c>
       <c r="Y23" s="37">
         <v>258157</v>
       </c>
       <c r="Z23" s="37">
         <v>258104</v>
       </c>
       <c r="AA23" s="47">
         <v>258029</v>
       </c>
       <c r="AB23" s="49">
         <v>258110</v>
       </c>
       <c r="AC23" s="49">
         <v>258186</v>
       </c>
       <c r="AD23" s="49">
         <v>258117</v>
       </c>
       <c r="AE23" s="52">
         <v>257997</v>
       </c>
       <c r="AF23" s="49">
         <v>258053</v>
       </c>
-      <c r="AH23" s="58"/>
-      <c r="AI23" s="59"/>
+      <c r="AG23" s="49">
+        <v>258051</v>
+      </c>
+      <c r="AH23" s="57"/>
+      <c r="AI23" s="58"/>
     </row>
     <row r="24" spans="1:35">
       <c r="A24" s="13" t="s">
         <v>39</v>
       </c>
       <c r="B24" s="12">
         <v>222703</v>
       </c>
       <c r="C24" s="19">
         <v>222677</v>
       </c>
       <c r="D24" s="22">
         <v>222002</v>
       </c>
       <c r="E24" s="12">
         <v>221995</v>
       </c>
       <c r="F24" s="12">
         <v>221760</v>
       </c>
       <c r="G24" s="1">
         <v>221627</v>
       </c>
       <c r="H24" s="1">
         <v>221562</v>
@@ -3049,52 +3095,55 @@
       </c>
       <c r="Y24" s="37">
         <v>222115</v>
       </c>
       <c r="Z24" s="37">
         <v>222115</v>
       </c>
       <c r="AA24" s="47">
         <v>222039</v>
       </c>
       <c r="AB24" s="49">
         <v>222116</v>
       </c>
       <c r="AC24" s="49">
         <v>222218</v>
       </c>
       <c r="AD24" s="49">
         <v>222125</v>
       </c>
       <c r="AE24" s="52">
         <v>222038</v>
       </c>
       <c r="AF24" s="49">
         <v>222107</v>
       </c>
-      <c r="AH24" s="58"/>
-      <c r="AI24" s="59"/>
+      <c r="AG24" s="49">
+        <v>222149</v>
+      </c>
+      <c r="AH24" s="57"/>
+      <c r="AI24" s="58"/>
     </row>
     <row r="25" spans="1:35">
       <c r="A25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B25" s="12">
         <v>8550</v>
       </c>
       <c r="C25" s="19">
         <v>8539</v>
       </c>
       <c r="D25" s="22">
         <v>8520</v>
       </c>
       <c r="E25" s="12">
         <v>8522</v>
       </c>
       <c r="F25" s="12">
         <v>8517</v>
       </c>
       <c r="G25" s="1">
         <v>8552</v>
       </c>
       <c r="H25" s="1">
         <v>8557</v>
@@ -3149,52 +3198,55 @@
       </c>
       <c r="Y25" s="37">
         <v>8497</v>
       </c>
       <c r="Z25" s="37">
         <v>8499</v>
       </c>
       <c r="AA25" s="47">
         <v>8503</v>
       </c>
       <c r="AB25" s="49">
         <v>8509</v>
       </c>
       <c r="AC25" s="49">
         <v>8496</v>
       </c>
       <c r="AD25" s="49">
         <v>8489</v>
       </c>
       <c r="AE25" s="52">
         <v>8489</v>
       </c>
       <c r="AF25" s="49">
         <v>8524</v>
       </c>
-      <c r="AH25" s="58"/>
-      <c r="AI25" s="59"/>
+      <c r="AG25" s="49">
+        <v>8528</v>
+      </c>
+      <c r="AH25" s="57"/>
+      <c r="AI25" s="58"/>
     </row>
     <row r="26" spans="1:35">
       <c r="A26" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B26" s="12">
         <v>6944</v>
       </c>
       <c r="C26" s="19">
         <v>6916</v>
       </c>
       <c r="D26" s="22">
         <v>6895</v>
       </c>
       <c r="E26" s="12">
         <v>6890</v>
       </c>
       <c r="F26" s="12">
         <v>6891</v>
       </c>
       <c r="G26" s="1">
         <v>6888</v>
       </c>
       <c r="H26" s="1">
         <v>6897</v>
@@ -3249,52 +3301,55 @@
       </c>
       <c r="Y26" s="37">
         <v>6639</v>
       </c>
       <c r="Z26" s="37">
         <v>6637</v>
       </c>
       <c r="AA26" s="47">
         <v>6628</v>
       </c>
       <c r="AB26" s="49">
         <v>6603</v>
       </c>
       <c r="AC26" s="49">
         <v>6603</v>
       </c>
       <c r="AD26" s="49">
         <v>6592</v>
       </c>
       <c r="AE26" s="52">
         <v>6571</v>
       </c>
       <c r="AF26" s="49">
         <v>6564</v>
       </c>
-      <c r="AH26" s="58"/>
-      <c r="AI26" s="59"/>
+      <c r="AG26" s="49">
+        <v>6538</v>
+      </c>
+      <c r="AH26" s="57"/>
+      <c r="AI26" s="58"/>
     </row>
     <row r="27" spans="1:35">
       <c r="A27" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B27" s="12">
         <v>8112</v>
       </c>
       <c r="C27" s="19">
         <v>8116</v>
       </c>
       <c r="D27" s="22">
         <v>8092</v>
       </c>
       <c r="E27" s="12">
         <v>8102</v>
       </c>
       <c r="F27" s="12">
         <v>8082</v>
       </c>
       <c r="G27" s="1">
         <v>8098</v>
       </c>
       <c r="H27" s="1">
         <v>8119</v>
@@ -3349,52 +3404,55 @@
       </c>
       <c r="Y27" s="37">
         <v>8046</v>
       </c>
       <c r="Z27" s="37">
         <v>8028</v>
       </c>
       <c r="AA27" s="47">
         <v>8042</v>
       </c>
       <c r="AB27" s="49">
         <v>8055</v>
       </c>
       <c r="AC27" s="49">
         <v>8062</v>
       </c>
       <c r="AD27" s="49">
         <v>8087</v>
       </c>
       <c r="AE27" s="52">
         <v>8079</v>
       </c>
       <c r="AF27" s="49">
         <v>8062</v>
       </c>
-      <c r="AH27" s="58"/>
-      <c r="AI27" s="59"/>
+      <c r="AG27" s="49">
+        <v>8044</v>
+      </c>
+      <c r="AH27" s="57"/>
+      <c r="AI27" s="58"/>
     </row>
     <row r="28" spans="1:35">
       <c r="A28" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B28" s="12">
         <v>13037</v>
       </c>
       <c r="C28" s="19">
         <v>13040</v>
       </c>
       <c r="D28" s="22">
         <v>12999</v>
       </c>
       <c r="E28" s="12">
         <v>12996</v>
       </c>
       <c r="F28" s="12">
         <v>12991</v>
       </c>
       <c r="G28" s="1">
         <v>12983</v>
       </c>
       <c r="H28" s="1">
         <v>12975</v>
@@ -3449,84 +3507,87 @@
       </c>
       <c r="Y28" s="37">
         <v>12860</v>
       </c>
       <c r="Z28" s="37">
         <v>12825</v>
       </c>
       <c r="AA28" s="47">
         <v>12817</v>
       </c>
       <c r="AB28" s="49">
         <v>12827</v>
       </c>
       <c r="AC28" s="49">
         <v>12807</v>
       </c>
       <c r="AD28" s="49">
         <v>12824</v>
       </c>
       <c r="AE28" s="52">
         <v>12820</v>
       </c>
       <c r="AF28" s="49">
         <v>12796</v>
       </c>
-      <c r="AH28" s="58"/>
-      <c r="AI28" s="59"/>
+      <c r="AG28" s="49">
+        <v>12792</v>
+      </c>
+      <c r="AH28" s="57"/>
+      <c r="AI28" s="58"/>
     </row>
     <row r="29" spans="1:35">
-      <c r="A29" s="64" t="s">
+      <c r="A29" s="61" t="s">
         <v>11</v>
       </c>
-      <c r="B29" s="64"/>
-[...22 lines deleted...]
-      <c r="Y29" s="64"/>
+      <c r="B29" s="61"/>
+      <c r="C29" s="61"/>
+      <c r="D29" s="61"/>
+      <c r="E29" s="61"/>
+      <c r="F29" s="61"/>
+      <c r="G29" s="61"/>
+      <c r="H29" s="61"/>
+      <c r="I29" s="61"/>
+      <c r="J29" s="61"/>
+      <c r="K29" s="61"/>
+      <c r="L29" s="61"/>
+      <c r="M29" s="61"/>
+      <c r="N29" s="61"/>
+      <c r="O29" s="61"/>
+      <c r="P29" s="61"/>
+      <c r="Q29" s="61"/>
+      <c r="R29" s="61"/>
+      <c r="S29" s="61"/>
+      <c r="T29" s="61"/>
+      <c r="U29" s="61"/>
+      <c r="V29" s="61"/>
+      <c r="W29" s="61"/>
+      <c r="X29" s="61"/>
+      <c r="Y29" s="61"/>
       <c r="AA29" s="4"/>
-      <c r="AH29" s="58"/>
-      <c r="AI29" s="59"/>
+      <c r="AH29" s="49"/>
+      <c r="AI29" s="58"/>
     </row>
     <row r="30" spans="1:35" s="41" customFormat="1">
       <c r="A30" s="40" t="s">
         <v>16</v>
       </c>
       <c r="B30" s="37">
         <v>270778</v>
       </c>
       <c r="C30" s="37">
         <v>270147</v>
       </c>
       <c r="D30" s="37">
         <v>269346</v>
       </c>
       <c r="E30" s="37">
         <v>268975</v>
       </c>
       <c r="F30" s="37">
         <v>268866</v>
       </c>
       <c r="G30" s="37">
         <v>268570</v>
       </c>
       <c r="H30" s="37">
         <v>268075</v>
@@ -3581,52 +3642,55 @@
       </c>
       <c r="Y30" s="37">
         <v>256575</v>
       </c>
       <c r="Z30" s="37">
         <v>256052</v>
       </c>
       <c r="AA30" s="47">
         <v>255595</v>
       </c>
       <c r="AB30" s="47">
         <v>255276</v>
       </c>
       <c r="AC30" s="49">
         <v>254805</v>
       </c>
       <c r="AD30" s="49">
         <v>254585</v>
       </c>
       <c r="AE30" s="49">
         <v>254391</v>
       </c>
       <c r="AF30" s="54">
         <v>253929</v>
       </c>
-      <c r="AH30" s="58"/>
-      <c r="AI30" s="59"/>
+      <c r="AG30" s="54">
+        <v>253404</v>
+      </c>
+      <c r="AH30" s="49"/>
+      <c r="AI30" s="58"/>
     </row>
     <row r="31" spans="1:35" s="39" customFormat="1">
       <c r="A31" s="39" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="37">
         <v>31970</v>
       </c>
       <c r="C31" s="37">
         <v>31867</v>
       </c>
       <c r="D31" s="37">
         <v>31776</v>
       </c>
       <c r="E31" s="37">
         <v>31714</v>
       </c>
       <c r="F31" s="37">
         <v>31580</v>
       </c>
       <c r="G31" s="37">
         <v>31537</v>
       </c>
       <c r="H31" s="37">
         <v>31467</v>
@@ -3681,52 +3745,55 @@
       </c>
       <c r="Y31" s="37">
         <v>29858</v>
       </c>
       <c r="Z31" s="37">
         <v>29758</v>
       </c>
       <c r="AA31" s="47">
         <v>29680</v>
       </c>
       <c r="AB31" s="47">
         <v>29570</v>
       </c>
       <c r="AC31" s="49">
         <v>29515</v>
       </c>
       <c r="AD31" s="49">
         <v>29521</v>
       </c>
       <c r="AE31" s="49">
         <v>29489</v>
       </c>
       <c r="AF31" s="54">
         <v>29385</v>
       </c>
-      <c r="AH31" s="58"/>
-      <c r="AI31" s="59"/>
+      <c r="AG31" s="54">
+        <v>29314</v>
+      </c>
+      <c r="AH31" s="49"/>
+      <c r="AI31" s="58"/>
     </row>
     <row r="32" spans="1:35" s="39" customFormat="1">
       <c r="A32" s="39" t="s">
         <v>38</v>
       </c>
       <c r="B32" s="37">
         <v>13189</v>
       </c>
       <c r="C32" s="37">
         <v>13144</v>
       </c>
       <c r="D32" s="37">
         <v>13116</v>
       </c>
       <c r="E32" s="37">
         <v>13099</v>
       </c>
       <c r="F32" s="37">
         <v>13070</v>
       </c>
       <c r="G32" s="37">
         <v>13065</v>
       </c>
       <c r="H32" s="37">
         <v>13026</v>
@@ -3781,52 +3848,55 @@
       </c>
       <c r="Y32" s="37">
         <v>12230</v>
       </c>
       <c r="Z32" s="37">
         <v>12201</v>
       </c>
       <c r="AA32" s="47">
         <v>12175</v>
       </c>
       <c r="AB32" s="47">
         <v>12127</v>
       </c>
       <c r="AC32" s="49">
         <v>12074</v>
       </c>
       <c r="AD32" s="49">
         <v>12062</v>
       </c>
       <c r="AE32" s="49">
         <v>12049</v>
       </c>
       <c r="AF32" s="54">
         <v>12007</v>
       </c>
-      <c r="AH32" s="58"/>
-      <c r="AI32" s="59"/>
+      <c r="AG32" s="54">
+        <v>11960</v>
+      </c>
+      <c r="AH32" s="49"/>
+      <c r="AI32" s="58"/>
     </row>
     <row r="33" spans="1:37" s="39" customFormat="1">
       <c r="A33" s="39" t="s">
         <v>26</v>
       </c>
       <c r="B33" s="37">
         <v>18278</v>
       </c>
       <c r="C33" s="37">
         <v>18239</v>
       </c>
       <c r="D33" s="37">
         <v>18200</v>
       </c>
       <c r="E33" s="37">
         <v>18137</v>
       </c>
       <c r="F33" s="37">
         <v>18097</v>
       </c>
       <c r="G33" s="37">
         <v>18074</v>
       </c>
       <c r="H33" s="37">
         <v>18029</v>
@@ -3881,52 +3951,55 @@
       </c>
       <c r="Y33" s="37">
         <v>17323</v>
       </c>
       <c r="Z33" s="37">
         <v>17272</v>
       </c>
       <c r="AA33" s="47">
         <v>17239</v>
       </c>
       <c r="AB33" s="47">
         <v>17213</v>
       </c>
       <c r="AC33" s="49">
         <v>17191</v>
       </c>
       <c r="AD33" s="49">
         <v>17145</v>
       </c>
       <c r="AE33" s="49">
         <v>17131</v>
       </c>
       <c r="AF33" s="54">
         <v>17104</v>
       </c>
-      <c r="AH33" s="58"/>
-      <c r="AI33" s="59"/>
+      <c r="AG33" s="54">
+        <v>17053</v>
+      </c>
+      <c r="AH33" s="49"/>
+      <c r="AI33" s="58"/>
     </row>
     <row r="34" spans="1:37" s="39" customFormat="1">
       <c r="A34" s="39" t="s">
         <v>27</v>
       </c>
       <c r="B34" s="37">
         <v>20969</v>
       </c>
       <c r="C34" s="37">
         <v>20918</v>
       </c>
       <c r="D34" s="37">
         <v>20878</v>
       </c>
       <c r="E34" s="37">
         <v>20831</v>
       </c>
       <c r="F34" s="37">
         <v>20777</v>
       </c>
       <c r="G34" s="37">
         <v>20753</v>
       </c>
       <c r="H34" s="37">
         <v>20733</v>
@@ -3981,52 +4054,55 @@
       </c>
       <c r="Y34" s="37">
         <v>20037</v>
       </c>
       <c r="Z34" s="37">
         <v>20024</v>
       </c>
       <c r="AA34" s="47">
         <v>19950</v>
       </c>
       <c r="AB34" s="47">
         <v>19925</v>
       </c>
       <c r="AC34" s="49">
         <v>19896</v>
       </c>
       <c r="AD34" s="49">
         <v>19865</v>
       </c>
       <c r="AE34" s="49">
         <v>19875</v>
       </c>
       <c r="AF34" s="54">
         <v>19845</v>
       </c>
-      <c r="AH34" s="58"/>
-      <c r="AI34" s="59"/>
+      <c r="AG34" s="54">
+        <v>19798</v>
+      </c>
+      <c r="AH34" s="49"/>
+      <c r="AI34" s="58"/>
     </row>
     <row r="35" spans="1:37" s="39" customFormat="1">
       <c r="A35" s="39" t="s">
         <v>28</v>
       </c>
       <c r="B35" s="37">
         <v>17787</v>
       </c>
       <c r="C35" s="37">
         <v>17737</v>
       </c>
       <c r="D35" s="37">
         <v>17683</v>
       </c>
       <c r="E35" s="37">
         <v>17662</v>
       </c>
       <c r="F35" s="37">
         <v>17633</v>
       </c>
       <c r="G35" s="37">
         <v>17597</v>
       </c>
       <c r="H35" s="37">
         <v>17577</v>
@@ -4081,52 +4157,55 @@
       </c>
       <c r="Y35" s="37">
         <v>16575</v>
       </c>
       <c r="Z35" s="37">
         <v>16544</v>
       </c>
       <c r="AA35" s="47">
         <v>16487</v>
       </c>
       <c r="AB35" s="47">
         <v>16474</v>
       </c>
       <c r="AC35" s="49">
         <v>16439</v>
       </c>
       <c r="AD35" s="49">
         <v>16404</v>
       </c>
       <c r="AE35" s="49">
         <v>16383</v>
       </c>
       <c r="AF35" s="54">
         <v>16356</v>
       </c>
-      <c r="AH35" s="58"/>
-      <c r="AI35" s="59"/>
+      <c r="AG35" s="54">
+        <v>16288</v>
+      </c>
+      <c r="AH35" s="49"/>
+      <c r="AI35" s="58"/>
     </row>
     <row r="36" spans="1:37" s="39" customFormat="1">
       <c r="A36" s="39" t="s">
         <v>29</v>
       </c>
       <c r="B36" s="37">
         <v>46556</v>
       </c>
       <c r="C36" s="37">
         <v>46509</v>
       </c>
       <c r="D36" s="37">
         <v>46479</v>
       </c>
       <c r="E36" s="37">
         <v>46471</v>
       </c>
       <c r="F36" s="37">
         <v>46779</v>
       </c>
       <c r="G36" s="37">
         <v>46829</v>
       </c>
       <c r="H36" s="37">
         <v>46813</v>
@@ -4181,52 +4260,55 @@
       </c>
       <c r="Y36" s="37">
         <v>45895</v>
       </c>
       <c r="Z36" s="37">
         <v>45862</v>
       </c>
       <c r="AA36" s="47">
         <v>45837</v>
       </c>
       <c r="AB36" s="47">
         <v>45848</v>
       </c>
       <c r="AC36" s="49">
         <v>45792</v>
       </c>
       <c r="AD36" s="49">
         <v>45809</v>
       </c>
       <c r="AE36" s="49">
         <v>45805</v>
       </c>
       <c r="AF36" s="54">
         <v>45823</v>
       </c>
-      <c r="AH36" s="58"/>
-      <c r="AI36" s="59"/>
+      <c r="AG36" s="54">
+        <v>45804</v>
+      </c>
+      <c r="AH36" s="49"/>
+      <c r="AI36" s="58"/>
     </row>
     <row r="37" spans="1:37" s="41" customFormat="1">
       <c r="A37" s="39" t="s">
         <v>30</v>
       </c>
       <c r="B37" s="37">
         <v>10289</v>
       </c>
       <c r="C37" s="37">
         <v>10289</v>
       </c>
       <c r="D37" s="37">
         <v>10286</v>
       </c>
       <c r="E37" s="37">
         <v>10284</v>
       </c>
       <c r="F37" s="37">
         <v>10272</v>
       </c>
       <c r="G37" s="37">
         <v>10251</v>
       </c>
       <c r="H37" s="37">
         <v>10225</v>
@@ -4281,52 +4363,55 @@
       </c>
       <c r="Y37" s="37">
         <v>9794</v>
       </c>
       <c r="Z37" s="37">
         <v>9763</v>
       </c>
       <c r="AA37" s="47">
         <v>9748</v>
       </c>
       <c r="AB37" s="47">
         <v>9782</v>
       </c>
       <c r="AC37" s="49">
         <v>9773</v>
       </c>
       <c r="AD37" s="49">
         <v>9756</v>
       </c>
       <c r="AE37" s="49">
         <v>9742</v>
       </c>
       <c r="AF37" s="54">
         <v>9722</v>
       </c>
-      <c r="AH37" s="58"/>
-      <c r="AI37" s="59"/>
+      <c r="AG37" s="54">
+        <v>9699</v>
+      </c>
+      <c r="AH37" s="49"/>
+      <c r="AI37" s="58"/>
     </row>
     <row r="38" spans="1:37">
       <c r="A38" s="39" t="s">
         <v>31</v>
       </c>
       <c r="B38" s="37">
         <v>9590</v>
       </c>
       <c r="C38" s="37">
         <v>9572</v>
       </c>
       <c r="D38" s="37">
         <v>9496</v>
       </c>
       <c r="E38" s="37">
         <v>9472</v>
       </c>
       <c r="F38" s="37">
         <v>9445</v>
       </c>
       <c r="G38" s="37">
         <v>9410</v>
       </c>
       <c r="H38" s="37">
         <v>9352</v>
@@ -4381,52 +4466,55 @@
       </c>
       <c r="Y38" s="37">
         <v>8846</v>
       </c>
       <c r="Z38" s="37">
         <v>8803</v>
       </c>
       <c r="AA38" s="47">
         <v>8767</v>
       </c>
       <c r="AB38" s="47">
         <v>8738</v>
       </c>
       <c r="AC38" s="49">
         <v>8721</v>
       </c>
       <c r="AD38" s="49">
         <v>8704</v>
       </c>
       <c r="AE38" s="49">
         <v>8679</v>
       </c>
       <c r="AF38" s="54">
         <v>8685</v>
       </c>
-      <c r="AH38" s="58"/>
-      <c r="AI38" s="59"/>
+      <c r="AG38" s="54">
+        <v>8684</v>
+      </c>
+      <c r="AH38" s="49"/>
+      <c r="AI38" s="58"/>
     </row>
     <row r="39" spans="1:37">
       <c r="A39" s="39" t="s">
         <v>37</v>
       </c>
       <c r="B39" s="37">
         <v>17823</v>
       </c>
       <c r="C39" s="37">
         <v>17770</v>
       </c>
       <c r="D39" s="37">
         <v>17688</v>
       </c>
       <c r="E39" s="37">
         <v>17664</v>
       </c>
       <c r="F39" s="37">
         <v>17689</v>
       </c>
       <c r="G39" s="37">
         <v>17663</v>
       </c>
       <c r="H39" s="37">
         <v>17647</v>
@@ -4481,52 +4569,55 @@
       </c>
       <c r="Y39" s="37">
         <v>17068</v>
       </c>
       <c r="Z39" s="37">
         <v>17042</v>
       </c>
       <c r="AA39" s="47">
         <v>17088</v>
       </c>
       <c r="AB39" s="47">
         <v>17136</v>
       </c>
       <c r="AC39" s="49">
         <v>17101</v>
       </c>
       <c r="AD39" s="49">
         <v>17102</v>
       </c>
       <c r="AE39" s="49">
         <v>17138</v>
       </c>
       <c r="AF39" s="54">
         <v>17069</v>
       </c>
-      <c r="AH39" s="58"/>
-      <c r="AI39" s="59"/>
+      <c r="AG39" s="54">
+        <v>17068</v>
+      </c>
+      <c r="AH39" s="49"/>
+      <c r="AI39" s="58"/>
     </row>
     <row r="40" spans="1:37">
       <c r="A40" s="39" t="s">
         <v>33</v>
       </c>
       <c r="B40" s="37">
         <v>26591</v>
       </c>
       <c r="C40" s="37">
         <v>26519</v>
       </c>
       <c r="D40" s="37">
         <v>26282</v>
       </c>
       <c r="E40" s="37">
         <v>26216</v>
       </c>
       <c r="F40" s="37">
         <v>26151</v>
       </c>
       <c r="G40" s="37">
         <v>26090</v>
       </c>
       <c r="H40" s="37">
         <v>26020</v>
@@ -4581,52 +4672,55 @@
       </c>
       <c r="Y40" s="37">
         <v>24587</v>
       </c>
       <c r="Z40" s="37">
         <v>24540</v>
       </c>
       <c r="AA40" s="47">
         <v>24465</v>
       </c>
       <c r="AB40" s="47">
         <v>24429</v>
       </c>
       <c r="AC40" s="49">
         <v>24397</v>
       </c>
       <c r="AD40" s="49">
         <v>24338</v>
       </c>
       <c r="AE40" s="49">
         <v>24326</v>
       </c>
       <c r="AF40" s="54">
         <v>24297</v>
       </c>
-      <c r="AH40" s="58"/>
-      <c r="AI40" s="59"/>
+      <c r="AG40" s="54">
+        <v>24228</v>
+      </c>
+      <c r="AH40" s="49"/>
+      <c r="AI40" s="58"/>
     </row>
     <row r="41" spans="1:37">
       <c r="A41" s="39" t="s">
         <v>34</v>
       </c>
       <c r="B41" s="37">
         <v>9677</v>
       </c>
       <c r="C41" s="37">
         <v>9633</v>
       </c>
       <c r="D41" s="37">
         <v>9607</v>
       </c>
       <c r="E41" s="37">
         <v>9608</v>
       </c>
       <c r="F41" s="37">
         <v>9592</v>
       </c>
       <c r="G41" s="37">
         <v>9593</v>
       </c>
       <c r="H41" s="37">
         <v>9582</v>
@@ -4681,52 +4775,55 @@
       </c>
       <c r="Y41" s="37">
         <v>9076</v>
       </c>
       <c r="Z41" s="37">
         <v>9049</v>
       </c>
       <c r="AA41" s="47">
         <v>9029</v>
       </c>
       <c r="AB41" s="47">
         <v>9012</v>
       </c>
       <c r="AC41" s="49">
         <v>8975</v>
       </c>
       <c r="AD41" s="49">
         <v>9008</v>
       </c>
       <c r="AE41" s="49">
         <v>8986</v>
       </c>
       <c r="AF41" s="54">
         <v>8944</v>
       </c>
-      <c r="AH41" s="58"/>
-      <c r="AI41" s="59"/>
+      <c r="AG41" s="54">
+        <v>8905</v>
+      </c>
+      <c r="AH41" s="49"/>
+      <c r="AI41" s="58"/>
     </row>
     <row r="42" spans="1:37">
       <c r="A42" s="39" t="s">
         <v>35</v>
       </c>
       <c r="B42" s="38">
         <v>12932</v>
       </c>
       <c r="C42" s="38">
         <v>12863</v>
       </c>
       <c r="D42" s="38">
         <v>12803</v>
       </c>
       <c r="E42" s="38">
         <v>12773</v>
       </c>
       <c r="F42" s="38">
         <v>12744</v>
       </c>
       <c r="G42" s="38">
         <v>12727</v>
       </c>
       <c r="H42" s="38">
         <v>12693</v>
@@ -4781,53 +4878,55 @@
       </c>
       <c r="Y42" s="37">
         <v>11566</v>
       </c>
       <c r="Z42" s="37">
         <v>11523</v>
       </c>
       <c r="AA42" s="47">
         <v>11504</v>
       </c>
       <c r="AB42" s="47">
         <v>11472</v>
       </c>
       <c r="AC42" s="49">
         <v>11430</v>
       </c>
       <c r="AD42" s="49">
         <v>11405</v>
       </c>
       <c r="AE42" s="49">
         <v>11341</v>
       </c>
       <c r="AF42" s="54">
         <v>11326</v>
       </c>
-      <c r="AG42" s="4"/>
-[...1 lines deleted...]
-      <c r="AI42" s="59"/>
+      <c r="AG42" s="54">
+        <v>11282</v>
+      </c>
+      <c r="AH42" s="49"/>
+      <c r="AI42" s="58"/>
       <c r="AJ42" s="4"/>
       <c r="AK42" s="4"/>
     </row>
     <row r="43" spans="1:37" s="4" customFormat="1">
       <c r="A43" s="15" t="s">
         <v>36</v>
       </c>
       <c r="B43" s="16">
         <v>35127</v>
       </c>
       <c r="C43" s="20">
         <v>35087</v>
       </c>
       <c r="D43" s="23">
         <v>35052</v>
       </c>
       <c r="E43" s="16">
         <v>35044</v>
       </c>
       <c r="F43" s="16">
         <v>35037</v>
       </c>
       <c r="G43" s="2">
         <v>34981</v>
       </c>
@@ -4884,55 +4983,55 @@
       </c>
       <c r="Y43" s="32">
         <v>33720</v>
       </c>
       <c r="Z43" s="32">
         <v>33671</v>
       </c>
       <c r="AA43" s="32">
         <v>33626</v>
       </c>
       <c r="AB43" s="32">
         <v>33550</v>
       </c>
       <c r="AC43" s="50">
         <v>33501</v>
       </c>
       <c r="AD43" s="50">
         <v>33466</v>
       </c>
       <c r="AE43" s="50">
         <v>33447</v>
       </c>
       <c r="AF43" s="50">
         <v>33366</v>
       </c>
-      <c r="AG43" s="57"/>
-[...3 lines deleted...]
-      <c r="AK43" s="57"/>
+      <c r="AG43" s="50">
+        <v>33321</v>
+      </c>
+      <c r="AH43" s="54"/>
+      <c r="AI43" s="58"/>
     </row>
     <row r="44" spans="1:37">
       <c r="A44" s="34" t="s">
         <v>23</v>
       </c>
       <c r="B44" s="4"/>
       <c r="C44" s="4"/>
       <c r="D44" s="4"/>
       <c r="E44" s="4"/>
       <c r="F44" s="4"/>
       <c r="G44" s="4"/>
       <c r="H44" s="4"/>
       <c r="I44" s="4"/>
       <c r="J44" s="4"/>
       <c r="K44" s="4"/>
       <c r="L44" s="4"/>
       <c r="M44" s="4"/>
       <c r="N44" s="4"/>
       <c r="O44" s="4"/>
       <c r="P44" s="4"/>
       <c r="Q44" s="4"/>
       <c r="R44" s="4"/>
       <c r="S44" s="4"/>
       <c r="T44" s="4"/>
       <c r="U44" s="4"/>
@@ -5072,109 +5171,109 @@
       <c r="T50" s="4"/>
       <c r="U50" s="4"/>
       <c r="V50" s="4"/>
       <c r="W50" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK54"/>
   <sheetViews>
-    <sheetView topLeftCell="H1" workbookViewId="0">
-      <selection activeCell="AH33" sqref="AH33"/>
+    <sheetView topLeftCell="N10" workbookViewId="0">
+      <selection activeCell="AH30" sqref="AH30"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="25" style="3" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="8.28515625" style="3" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="7.85546875" style="3" customWidth="1"/>
+    <col min="2" max="2" width="8.33203125" style="3" customWidth="1"/>
+    <col min="3" max="3" width="8.5546875" style="3" customWidth="1"/>
+    <col min="4" max="4" width="6.6640625" style="3" customWidth="1"/>
+    <col min="5" max="5" width="8.44140625" style="3" customWidth="1"/>
+    <col min="6" max="8" width="6.5546875" style="3" customWidth="1"/>
+    <col min="9" max="9" width="7.88671875" style="3" customWidth="1"/>
     <col min="10" max="10" width="9" style="3" customWidth="1"/>
-    <col min="11" max="11" width="8.140625" style="3" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="21" max="21" width="7.85546875" style="3" customWidth="1"/>
+    <col min="11" max="11" width="8.109375" style="3" customWidth="1"/>
+    <col min="12" max="12" width="7.44140625" style="3" customWidth="1"/>
+    <col min="13" max="13" width="8.44140625" style="3" customWidth="1"/>
+    <col min="14" max="14" width="8.33203125" style="3" customWidth="1"/>
+    <col min="15" max="15" width="8.5546875" style="3" customWidth="1"/>
+    <col min="16" max="16" width="8.33203125" style="3" customWidth="1"/>
+    <col min="17" max="17" width="7.44140625" style="3" customWidth="1"/>
+    <col min="18" max="18" width="7.109375" style="3" customWidth="1"/>
+    <col min="19" max="20" width="6.5546875" style="3" customWidth="1"/>
+    <col min="21" max="21" width="7.88671875" style="3" customWidth="1"/>
     <col min="22" max="22" width="9" style="3" customWidth="1"/>
-    <col min="23" max="23" width="8.140625" style="3" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="3"/>
+    <col min="23" max="23" width="8.109375" style="3" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="7.44140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="8.44140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.109375" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37">
-      <c r="A1" s="66" t="s">
+      <c r="A1" s="63" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="66"/>
-[...22 lines deleted...]
-      <c r="Y1" s="66"/>
+      <c r="B1" s="63"/>
+      <c r="C1" s="63"/>
+      <c r="D1" s="63"/>
+      <c r="E1" s="63"/>
+      <c r="F1" s="63"/>
+      <c r="G1" s="63"/>
+      <c r="H1" s="63"/>
+      <c r="I1" s="63"/>
+      <c r="J1" s="63"/>
+      <c r="K1" s="63"/>
+      <c r="L1" s="63"/>
+      <c r="M1" s="63"/>
+      <c r="N1" s="63"/>
+      <c r="O1" s="63"/>
+      <c r="P1" s="63"/>
+      <c r="Q1" s="63"/>
+      <c r="R1" s="63"/>
+      <c r="S1" s="63"/>
+      <c r="T1" s="63"/>
+      <c r="U1" s="63"/>
+      <c r="V1" s="63"/>
+      <c r="W1" s="63"/>
+      <c r="X1" s="63"/>
+      <c r="Y1" s="63"/>
       <c r="Z1" s="4"/>
       <c r="AA1" s="4"/>
       <c r="AB1" s="4"/>
       <c r="AC1" s="4"/>
       <c r="AD1" s="4"/>
       <c r="AE1" s="4"/>
       <c r="AF1" s="4"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="36"/>
       <c r="B2" s="36"/>
       <c r="C2" s="36"/>
       <c r="D2" s="36"/>
       <c r="E2" s="36"/>
       <c r="F2" s="36"/>
       <c r="G2" s="36"/>
       <c r="H2" s="36"/>
       <c r="I2" s="36"/>
       <c r="J2" s="36"/>
       <c r="K2" s="36"/>
       <c r="L2" s="36"/>
       <c r="M2" s="36"/>
       <c r="N2" s="36"/>
       <c r="O2" s="36"/>
       <c r="P2" s="36"/>
@@ -5206,96 +5305,96 @@
       <c r="K3" s="4"/>
       <c r="L3" s="4"/>
       <c r="N3" s="4"/>
       <c r="O3" s="4"/>
       <c r="P3" s="4"/>
       <c r="Q3" s="4"/>
       <c r="R3" s="4"/>
       <c r="S3" s="4"/>
       <c r="T3" s="4"/>
       <c r="U3" s="4"/>
       <c r="V3" s="4"/>
       <c r="W3" s="4"/>
       <c r="X3" s="4"/>
       <c r="Z3" s="4"/>
       <c r="AA3" s="4"/>
       <c r="AB3" s="4"/>
       <c r="AC3" s="4"/>
       <c r="AD3" s="4"/>
       <c r="AE3" s="4"/>
       <c r="AF3" s="4"/>
       <c r="AK3" s="6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="67"/>
-      <c r="B4" s="62">
+      <c r="A4" s="64"/>
+      <c r="B4" s="59">
         <v>2024</v>
       </c>
-      <c r="C4" s="63"/>
-[...10 lines deleted...]
-      <c r="N4" s="62">
+      <c r="C4" s="60"/>
+      <c r="D4" s="60"/>
+      <c r="E4" s="60"/>
+      <c r="F4" s="60"/>
+      <c r="G4" s="60"/>
+      <c r="H4" s="60"/>
+      <c r="I4" s="60"/>
+      <c r="J4" s="60"/>
+      <c r="K4" s="60"/>
+      <c r="L4" s="60"/>
+      <c r="M4" s="60"/>
+      <c r="N4" s="59">
         <v>2025</v>
       </c>
-      <c r="O4" s="63"/>
-[...10 lines deleted...]
-      <c r="Z4" s="62">
+      <c r="O4" s="60"/>
+      <c r="P4" s="60"/>
+      <c r="Q4" s="60"/>
+      <c r="R4" s="60"/>
+      <c r="S4" s="60"/>
+      <c r="T4" s="60"/>
+      <c r="U4" s="60"/>
+      <c r="V4" s="60"/>
+      <c r="W4" s="60"/>
+      <c r="X4" s="60"/>
+      <c r="Y4" s="60"/>
+      <c r="Z4" s="59">
         <v>2026</v>
       </c>
-      <c r="AA4" s="63"/>
-[...12 lines deleted...]
-      <c r="A5" s="68"/>
+      <c r="AA4" s="60"/>
+      <c r="AB4" s="60"/>
+      <c r="AC4" s="60"/>
+      <c r="AD4" s="60"/>
+      <c r="AE4" s="60"/>
+      <c r="AF4" s="60"/>
+      <c r="AG4" s="60"/>
+      <c r="AH4" s="60"/>
+      <c r="AI4" s="60"/>
+      <c r="AJ4" s="60"/>
+      <c r="AK4" s="60"/>
+    </row>
+    <row r="5" spans="1:37" s="4" customFormat="1" ht="20.399999999999999">
+      <c r="A5" s="65"/>
       <c r="B5" s="8" t="s">
         <v>12</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="33" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="10" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="9" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="9" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="9" t="s">
@@ -5362,77 +5461,77 @@
         <v>0</v>
       </c>
       <c r="AE5" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AF5" s="9" t="s">
         <v>2</v>
       </c>
       <c r="AG5" s="9" t="s">
         <v>3</v>
       </c>
       <c r="AH5" s="9" t="s">
         <v>4</v>
       </c>
       <c r="AI5" s="9" t="s">
         <v>5</v>
       </c>
       <c r="AJ5" s="9" t="s">
         <v>13</v>
       </c>
       <c r="AK5" s="7" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="65" t="s">
+      <c r="A6" s="62" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="65"/>
-[...22 lines deleted...]
-      <c r="Y6" s="65"/>
+      <c r="B6" s="62"/>
+      <c r="C6" s="62"/>
+      <c r="D6" s="62"/>
+      <c r="E6" s="62"/>
+      <c r="F6" s="62"/>
+      <c r="G6" s="62"/>
+      <c r="H6" s="62"/>
+      <c r="I6" s="62"/>
+      <c r="J6" s="62"/>
+      <c r="K6" s="62"/>
+      <c r="L6" s="62"/>
+      <c r="M6" s="62"/>
+      <c r="N6" s="62"/>
+      <c r="O6" s="62"/>
+      <c r="P6" s="62"/>
+      <c r="Q6" s="62"/>
+      <c r="R6" s="62"/>
+      <c r="S6" s="62"/>
+      <c r="T6" s="62"/>
+      <c r="U6" s="62"/>
+      <c r="V6" s="62"/>
+      <c r="W6" s="62"/>
+      <c r="X6" s="62"/>
+      <c r="Y6" s="62"/>
       <c r="Z6" s="4"/>
       <c r="AA6" s="4"/>
       <c r="AB6" s="4"/>
       <c r="AC6" s="4"/>
       <c r="AD6" s="4"/>
       <c r="AE6" s="4"/>
       <c r="AF6" s="4"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="38">
         <v>256154</v>
       </c>
       <c r="C7" s="38">
         <v>255786</v>
       </c>
       <c r="D7" s="38">
         <v>254978</v>
       </c>
       <c r="E7" s="38">
         <v>254759</v>
       </c>
       <c r="F7" s="38">
@@ -5494,51 +5593,53 @@
       </c>
       <c r="Y7" s="37">
         <v>248927</v>
       </c>
       <c r="Z7" s="37">
         <v>248668</v>
       </c>
       <c r="AA7" s="49">
         <v>248445</v>
       </c>
       <c r="AB7" s="49">
         <v>248380</v>
       </c>
       <c r="AC7" s="49">
         <v>248180</v>
       </c>
       <c r="AD7" s="49">
         <v>248022</v>
       </c>
       <c r="AE7" s="49">
         <v>247863</v>
       </c>
       <c r="AF7" s="49">
         <v>247710</v>
       </c>
-      <c r="AG7" s="55"/>
+      <c r="AG7" s="54">
+        <v>247505</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="13" t="s">
         <v>39</v>
       </c>
       <c r="B8" s="38">
         <v>102943</v>
       </c>
       <c r="C8" s="38">
         <v>102961</v>
       </c>
       <c r="D8" s="38">
         <v>102581</v>
       </c>
       <c r="E8" s="38">
         <v>102603</v>
       </c>
       <c r="F8" s="38">
         <v>102494</v>
       </c>
       <c r="G8" s="37">
         <v>102416</v>
       </c>
       <c r="H8" s="37">
         <v>102405</v>
@@ -5593,51 +5694,53 @@
       </c>
       <c r="Y8" s="37">
         <v>102781</v>
       </c>
       <c r="Z8" s="37">
         <v>102802</v>
       </c>
       <c r="AA8" s="49">
         <v>102802</v>
       </c>
       <c r="AB8" s="49">
         <v>102863</v>
       </c>
       <c r="AC8" s="49">
         <v>102902</v>
       </c>
       <c r="AD8" s="49">
         <v>102823</v>
       </c>
       <c r="AE8" s="49">
         <v>102763</v>
       </c>
       <c r="AF8" s="49">
         <v>102782</v>
       </c>
-      <c r="AG8" s="53"/>
+      <c r="AG8" s="54">
+        <v>102817</v>
+      </c>
       <c r="AH8" s="53"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="38">
         <v>15968</v>
       </c>
       <c r="C9" s="38">
         <v>15919</v>
       </c>
       <c r="D9" s="38">
         <v>15873</v>
       </c>
       <c r="E9" s="38">
         <v>15838</v>
       </c>
       <c r="F9" s="38">
         <v>15759</v>
       </c>
       <c r="G9" s="37">
         <v>15726</v>
       </c>
       <c r="H9" s="37">
@@ -5693,50 +5796,53 @@
       </c>
       <c r="Y9" s="37">
         <v>14909</v>
       </c>
       <c r="Z9" s="37">
         <v>14869</v>
       </c>
       <c r="AA9" s="49">
         <v>14816</v>
       </c>
       <c r="AB9" s="49">
         <v>14760</v>
       </c>
       <c r="AC9" s="49">
         <v>14717</v>
       </c>
       <c r="AD9" s="49">
         <v>14715</v>
       </c>
       <c r="AE9" s="49">
         <v>14700</v>
       </c>
       <c r="AF9" s="49">
         <v>14658</v>
       </c>
+      <c r="AG9" s="54">
+        <v>14626</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="38">
         <v>6743</v>
       </c>
       <c r="C10" s="38">
         <v>6717</v>
       </c>
       <c r="D10" s="38">
         <v>6707</v>
       </c>
       <c r="E10" s="38">
         <v>6699</v>
       </c>
       <c r="F10" s="38">
         <v>6678</v>
       </c>
       <c r="G10" s="37">
         <v>6679</v>
       </c>
       <c r="H10" s="37">
         <v>6668</v>
@@ -5791,50 +5897,53 @@
       </c>
       <c r="Y10" s="37">
         <v>6300</v>
       </c>
       <c r="Z10" s="37">
         <v>6289</v>
       </c>
       <c r="AA10" s="49">
         <v>6277</v>
       </c>
       <c r="AB10" s="49">
         <v>6251</v>
       </c>
       <c r="AC10" s="49">
         <v>6225</v>
       </c>
       <c r="AD10" s="49">
         <v>6221</v>
       </c>
       <c r="AE10" s="49">
         <v>6214</v>
       </c>
       <c r="AF10" s="49">
         <v>6201</v>
       </c>
+      <c r="AG10" s="54">
+        <v>6177</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="38">
         <v>13282</v>
       </c>
       <c r="C11" s="38">
         <v>13256</v>
       </c>
       <c r="D11" s="38">
         <v>13226</v>
       </c>
       <c r="E11" s="38">
         <v>13190</v>
       </c>
       <c r="F11" s="38">
         <v>13161</v>
       </c>
       <c r="G11" s="37">
         <v>13168</v>
       </c>
       <c r="H11" s="37">
         <v>13147</v>
@@ -5889,50 +5998,53 @@
       </c>
       <c r="Y11" s="37">
         <v>12793</v>
       </c>
       <c r="Z11" s="37">
         <v>12770</v>
       </c>
       <c r="AA11" s="49">
         <v>12761</v>
       </c>
       <c r="AB11" s="49">
         <v>12754</v>
       </c>
       <c r="AC11" s="49">
         <v>12744</v>
       </c>
       <c r="AD11" s="49">
         <v>12715</v>
       </c>
       <c r="AE11" s="49">
         <v>12718</v>
       </c>
       <c r="AF11" s="49">
         <v>12736</v>
       </c>
+      <c r="AG11" s="54">
+        <v>12715</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="38">
         <v>10514</v>
       </c>
       <c r="C12" s="38">
         <v>10483</v>
       </c>
       <c r="D12" s="38">
         <v>10457</v>
       </c>
       <c r="E12" s="38">
         <v>10428</v>
       </c>
       <c r="F12" s="38">
         <v>10392</v>
       </c>
       <c r="G12" s="37">
         <v>10387</v>
       </c>
       <c r="H12" s="37">
         <v>10383</v>
@@ -5987,50 +6099,53 @@
       </c>
       <c r="Y12" s="37">
         <v>10037</v>
       </c>
       <c r="Z12" s="37">
         <v>10024</v>
       </c>
       <c r="AA12" s="49">
         <v>9993</v>
       </c>
       <c r="AB12" s="49">
         <v>9980</v>
       </c>
       <c r="AC12" s="49">
         <v>9976</v>
       </c>
       <c r="AD12" s="49">
         <v>9957</v>
       </c>
       <c r="AE12" s="49">
         <v>9965</v>
       </c>
       <c r="AF12" s="49">
         <v>9956</v>
       </c>
+      <c r="AG12" s="54">
+        <v>9929</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="38">
         <v>8888</v>
       </c>
       <c r="C13" s="38">
         <v>8870</v>
       </c>
       <c r="D13" s="38">
         <v>8840</v>
       </c>
       <c r="E13" s="38">
         <v>8823</v>
       </c>
       <c r="F13" s="38">
         <v>8799</v>
       </c>
       <c r="G13" s="37">
         <v>8788</v>
       </c>
       <c r="H13" s="37">
         <v>8781</v>
@@ -6085,50 +6200,53 @@
       </c>
       <c r="Y13" s="37">
         <v>8328</v>
       </c>
       <c r="Z13" s="37">
         <v>8309</v>
       </c>
       <c r="AA13" s="49">
         <v>8267</v>
       </c>
       <c r="AB13" s="49">
         <v>8260</v>
       </c>
       <c r="AC13" s="49">
         <v>8244</v>
       </c>
       <c r="AD13" s="49">
         <v>8231</v>
       </c>
       <c r="AE13" s="49">
         <v>8217</v>
       </c>
       <c r="AF13" s="49">
         <v>8206</v>
       </c>
+      <c r="AG13" s="54">
+        <v>8179</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="38">
         <v>23178</v>
       </c>
       <c r="C14" s="38">
         <v>23129</v>
       </c>
       <c r="D14" s="38">
         <v>23120</v>
       </c>
       <c r="E14" s="38">
         <v>23125</v>
       </c>
       <c r="F14" s="38">
         <v>23271</v>
       </c>
       <c r="G14" s="37">
         <v>23292</v>
       </c>
       <c r="H14" s="37">
         <v>23288</v>
@@ -6183,50 +6301,53 @@
       </c>
       <c r="Y14" s="37">
         <v>22854</v>
       </c>
       <c r="Z14" s="37">
         <v>22833</v>
       </c>
       <c r="AA14" s="49">
         <v>22807</v>
       </c>
       <c r="AB14" s="49">
         <v>22809</v>
       </c>
       <c r="AC14" s="49">
         <v>22787</v>
       </c>
       <c r="AD14" s="49">
         <v>22800</v>
       </c>
       <c r="AE14" s="49">
         <v>22794</v>
       </c>
       <c r="AF14" s="49">
         <v>22816</v>
       </c>
+      <c r="AG14" s="54">
+        <v>22814</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="38">
         <v>8568</v>
       </c>
       <c r="C15" s="38">
         <v>8556</v>
       </c>
       <c r="D15" s="38">
         <v>8546</v>
       </c>
       <c r="E15" s="38">
         <v>8543</v>
       </c>
       <c r="F15" s="38">
         <v>8547</v>
       </c>
       <c r="G15" s="37">
         <v>8541</v>
       </c>
       <c r="H15" s="37">
         <v>8532</v>
@@ -6281,50 +6402,53 @@
       </c>
       <c r="Y15" s="37">
         <v>8186</v>
       </c>
       <c r="Z15" s="37">
         <v>8170</v>
       </c>
       <c r="AA15" s="49">
         <v>8168</v>
       </c>
       <c r="AB15" s="49">
         <v>8170</v>
       </c>
       <c r="AC15" s="49">
         <v>8157</v>
       </c>
       <c r="AD15" s="49">
         <v>8142</v>
       </c>
       <c r="AE15" s="49">
         <v>8117</v>
       </c>
       <c r="AF15" s="49">
         <v>8103</v>
       </c>
+      <c r="AG15" s="54">
+        <v>8082</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="38">
         <v>8800</v>
       </c>
       <c r="C16" s="38">
         <v>8780</v>
       </c>
       <c r="D16" s="38">
         <v>8734</v>
       </c>
       <c r="E16" s="38">
         <v>8726</v>
       </c>
       <c r="F16" s="38">
         <v>8696</v>
       </c>
       <c r="G16" s="37">
         <v>8680</v>
       </c>
       <c r="H16" s="37">
         <v>8662</v>
@@ -6379,50 +6503,53 @@
       </c>
       <c r="Y16" s="37">
         <v>8393</v>
       </c>
       <c r="Z16" s="37">
         <v>8365</v>
       </c>
       <c r="AA16" s="49">
         <v>8353</v>
       </c>
       <c r="AB16" s="49">
         <v>8346</v>
       </c>
       <c r="AC16" s="49">
         <v>8338</v>
       </c>
       <c r="AD16" s="49">
         <v>8356</v>
       </c>
       <c r="AE16" s="49">
         <v>8342</v>
       </c>
       <c r="AF16" s="49">
         <v>8328</v>
       </c>
+      <c r="AG16" s="54">
+        <v>8328</v>
+      </c>
     </row>
     <row r="17" spans="1:35">
       <c r="A17" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="38">
         <v>8877</v>
       </c>
       <c r="C17" s="38">
         <v>8848</v>
       </c>
       <c r="D17" s="38">
         <v>8805</v>
       </c>
       <c r="E17" s="38">
         <v>8786</v>
       </c>
       <c r="F17" s="38">
         <v>8805</v>
       </c>
       <c r="G17" s="37">
         <v>8790</v>
       </c>
       <c r="H17" s="37">
         <v>8770</v>
@@ -6477,50 +6604,53 @@
       </c>
       <c r="Y17" s="37">
         <v>8546</v>
       </c>
       <c r="Z17" s="37">
         <v>8536</v>
       </c>
       <c r="AA17" s="49">
         <v>8569</v>
       </c>
       <c r="AB17" s="49">
         <v>8607</v>
       </c>
       <c r="AC17" s="49">
         <v>8595</v>
       </c>
       <c r="AD17" s="49">
         <v>8602</v>
       </c>
       <c r="AE17" s="49">
         <v>8627</v>
       </c>
       <c r="AF17" s="49">
         <v>8600</v>
       </c>
+      <c r="AG17" s="54">
+        <v>8603</v>
+      </c>
     </row>
     <row r="18" spans="1:35">
       <c r="A18" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="38">
         <v>19570</v>
       </c>
       <c r="C18" s="38">
         <v>19531</v>
       </c>
       <c r="D18" s="38">
         <v>19410</v>
       </c>
       <c r="E18" s="38">
         <v>19348</v>
       </c>
       <c r="F18" s="38">
         <v>19324</v>
       </c>
       <c r="G18" s="37">
         <v>19298</v>
       </c>
       <c r="H18" s="37">
         <v>19257</v>
@@ -6575,50 +6705,53 @@
       </c>
       <c r="Y18" s="37">
         <v>18552</v>
       </c>
       <c r="Z18" s="37">
         <v>18506</v>
       </c>
       <c r="AA18" s="49">
         <v>18468</v>
       </c>
       <c r="AB18" s="49">
         <v>18465</v>
       </c>
       <c r="AC18" s="49">
         <v>18436</v>
       </c>
       <c r="AD18" s="49">
         <v>18420</v>
       </c>
       <c r="AE18" s="49">
         <v>18416</v>
       </c>
       <c r="AF18" s="49">
         <v>18385</v>
       </c>
+      <c r="AG18" s="54">
+        <v>18352</v>
+      </c>
     </row>
     <row r="19" spans="1:35">
       <c r="A19" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="38">
         <v>4900</v>
       </c>
       <c r="C19" s="38">
         <v>4869</v>
       </c>
       <c r="D19" s="38">
         <v>4856</v>
       </c>
       <c r="E19" s="38">
         <v>4859</v>
       </c>
       <c r="F19" s="38">
         <v>4850</v>
       </c>
       <c r="G19" s="37">
         <v>4842</v>
       </c>
       <c r="H19" s="37">
         <v>4840</v>
@@ -6673,50 +6806,53 @@
       </c>
       <c r="Y19" s="37">
         <v>4640</v>
       </c>
       <c r="Z19" s="37">
         <v>4620</v>
       </c>
       <c r="AA19" s="49">
         <v>4606</v>
       </c>
       <c r="AB19" s="49">
         <v>4602</v>
       </c>
       <c r="AC19" s="49">
         <v>4577</v>
       </c>
       <c r="AD19" s="49">
         <v>4589</v>
       </c>
       <c r="AE19" s="49">
         <v>4587</v>
       </c>
       <c r="AF19" s="49">
         <v>4569</v>
       </c>
+      <c r="AG19" s="54">
+        <v>4553</v>
+      </c>
     </row>
     <row r="20" spans="1:35">
       <c r="A20" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="38">
         <v>6570</v>
       </c>
       <c r="C20" s="38">
         <v>6530</v>
       </c>
       <c r="D20" s="38">
         <v>6505</v>
       </c>
       <c r="E20" s="38">
         <v>6483</v>
       </c>
       <c r="F20" s="38">
         <v>6463</v>
       </c>
       <c r="G20" s="37">
         <v>6458</v>
       </c>
       <c r="H20" s="37">
         <v>6440</v>
@@ -6771,50 +6907,53 @@
       </c>
       <c r="Y20" s="37">
         <v>5929</v>
       </c>
       <c r="Z20" s="37">
         <v>5907</v>
       </c>
       <c r="AA20" s="49">
         <v>5903</v>
       </c>
       <c r="AB20" s="49">
         <v>5893</v>
       </c>
       <c r="AC20" s="49">
         <v>5867</v>
       </c>
       <c r="AD20" s="49">
         <v>5859</v>
       </c>
       <c r="AE20" s="49">
         <v>5825</v>
       </c>
       <c r="AF20" s="49">
         <v>5831</v>
       </c>
+      <c r="AG20" s="54">
+        <v>5812</v>
+      </c>
     </row>
     <row r="21" spans="1:35">
       <c r="A21" s="13" t="s">
         <v>36</v>
       </c>
       <c r="B21" s="38">
         <v>17353</v>
       </c>
       <c r="C21" s="38">
         <v>17337</v>
       </c>
       <c r="D21" s="38">
         <v>17318</v>
       </c>
       <c r="E21" s="38">
         <v>17308</v>
       </c>
       <c r="F21" s="38">
         <v>17305</v>
       </c>
       <c r="G21" s="37">
         <v>17274</v>
       </c>
       <c r="H21" s="37">
         <v>17237</v>
@@ -6869,81 +7008,85 @@
       </c>
       <c r="Y21" s="37">
         <v>16679</v>
       </c>
       <c r="Z21" s="37">
         <v>16668</v>
       </c>
       <c r="AA21" s="49">
         <v>16655</v>
       </c>
       <c r="AB21" s="49">
         <v>16620</v>
       </c>
       <c r="AC21" s="49">
         <v>16615</v>
       </c>
       <c r="AD21" s="49">
         <v>16592</v>
       </c>
       <c r="AE21" s="49">
         <v>16578</v>
       </c>
       <c r="AF21" s="49">
         <v>16539</v>
       </c>
+      <c r="AG21" s="54">
+        <v>16518</v>
+      </c>
     </row>
     <row r="22" spans="1:35">
-      <c r="A22" s="64" t="s">
+      <c r="A22" s="61" t="s">
         <v>10</v>
       </c>
-      <c r="B22" s="64"/>
-[...22 lines deleted...]
-      <c r="Y22" s="64"/>
+      <c r="B22" s="61"/>
+      <c r="C22" s="61"/>
+      <c r="D22" s="61"/>
+      <c r="E22" s="61"/>
+      <c r="F22" s="61"/>
+      <c r="G22" s="61"/>
+      <c r="H22" s="61"/>
+      <c r="I22" s="61"/>
+      <c r="J22" s="61"/>
+      <c r="K22" s="61"/>
+      <c r="L22" s="61"/>
+      <c r="M22" s="61"/>
+      <c r="N22" s="61"/>
+      <c r="O22" s="61"/>
+      <c r="P22" s="61"/>
+      <c r="Q22" s="61"/>
+      <c r="R22" s="61"/>
+      <c r="S22" s="61"/>
+      <c r="T22" s="61"/>
+      <c r="U22" s="61"/>
+      <c r="V22" s="61"/>
+      <c r="W22" s="61"/>
+      <c r="X22" s="61"/>
+      <c r="Y22" s="61"/>
       <c r="AC22" s="48"/>
-      <c r="AE22" s="56"/>
+      <c r="AE22" s="55"/>
+      <c r="AG22" s="54"/>
     </row>
     <row r="23" spans="1:35">
       <c r="A23" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="38">
         <v>120615</v>
       </c>
       <c r="C23" s="38">
         <v>120629</v>
       </c>
       <c r="D23" s="38">
         <v>120218</v>
       </c>
       <c r="E23" s="38">
         <v>120226</v>
       </c>
       <c r="F23" s="38">
         <v>120108</v>
       </c>
       <c r="G23" s="37">
         <v>120055</v>
       </c>
       <c r="H23" s="37">
         <v>120060</v>
@@ -6998,51 +7141,53 @@
       </c>
       <c r="Y23" s="37">
         <v>120308</v>
       </c>
       <c r="Z23" s="37">
         <v>120297</v>
       </c>
       <c r="AA23" s="49">
         <v>120291</v>
       </c>
       <c r="AB23" s="49">
         <v>120360</v>
       </c>
       <c r="AC23" s="49">
         <v>120370</v>
       </c>
       <c r="AD23" s="48">
         <v>120321</v>
       </c>
       <c r="AE23" s="49">
         <v>120249</v>
       </c>
       <c r="AF23" s="49">
         <v>120271</v>
       </c>
-      <c r="AI23" s="48"/>
+      <c r="AG23" s="54">
+        <v>120276</v>
+      </c>
     </row>
     <row r="24" spans="1:35">
       <c r="A24" s="13" t="s">
         <v>39</v>
       </c>
       <c r="B24" s="38">
         <v>102943</v>
       </c>
       <c r="C24" s="38">
         <v>102961</v>
       </c>
       <c r="D24" s="38">
         <v>102581</v>
       </c>
       <c r="E24" s="38">
         <v>102603</v>
       </c>
       <c r="F24" s="38">
         <v>102494</v>
       </c>
       <c r="G24" s="37">
         <v>102416</v>
       </c>
       <c r="H24" s="37">
         <v>102405</v>
@@ -7097,50 +7242,53 @@
       </c>
       <c r="Y24" s="37">
         <v>102781</v>
       </c>
       <c r="Z24" s="37">
         <v>102802</v>
       </c>
       <c r="AA24" s="49">
         <v>102802</v>
       </c>
       <c r="AB24" s="49">
         <v>102863</v>
       </c>
       <c r="AC24" s="49">
         <v>102902</v>
       </c>
       <c r="AD24" s="48">
         <v>102823</v>
       </c>
       <c r="AE24" s="49">
         <v>102763</v>
       </c>
       <c r="AF24" s="49">
         <v>102782</v>
       </c>
+      <c r="AG24" s="54">
+        <v>102817</v>
+      </c>
       <c r="AI24" s="48"/>
     </row>
     <row r="25" spans="1:35">
       <c r="A25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B25" s="38">
         <v>4076</v>
       </c>
       <c r="C25" s="38">
         <v>4071</v>
       </c>
       <c r="D25" s="38">
         <v>4061</v>
       </c>
       <c r="E25" s="38">
         <v>4060</v>
       </c>
       <c r="F25" s="38">
         <v>4058</v>
       </c>
       <c r="G25" s="37">
         <v>4074</v>
       </c>
       <c r="H25" s="37">
@@ -7196,50 +7344,54 @@
       </c>
       <c r="Y25" s="37">
         <v>4047</v>
       </c>
       <c r="Z25" s="37">
         <v>4045</v>
       </c>
       <c r="AA25" s="49">
         <v>4044</v>
       </c>
       <c r="AB25" s="49">
         <v>4054</v>
       </c>
       <c r="AC25" s="49">
         <v>4048</v>
       </c>
       <c r="AD25" s="48">
         <v>4047</v>
       </c>
       <c r="AE25" s="49">
         <v>4050</v>
       </c>
       <c r="AF25" s="49">
         <v>4071</v>
       </c>
+      <c r="AG25" s="54">
+        <v>4073</v>
+      </c>
+      <c r="AI25" s="48"/>
     </row>
     <row r="26" spans="1:35">
       <c r="A26" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B26" s="38">
         <v>3350</v>
       </c>
       <c r="C26" s="38">
         <v>3340</v>
       </c>
       <c r="D26" s="38">
         <v>3333</v>
       </c>
       <c r="E26" s="38">
         <v>3329</v>
       </c>
       <c r="F26" s="38">
         <v>3332</v>
       </c>
       <c r="G26" s="37">
         <v>3335</v>
       </c>
       <c r="H26" s="37">
         <v>3336</v>
@@ -7294,51 +7446,53 @@
       </c>
       <c r="Y26" s="37">
         <v>3244</v>
       </c>
       <c r="Z26" s="37">
         <v>3242</v>
       </c>
       <c r="AA26" s="49">
         <v>3240</v>
       </c>
       <c r="AB26" s="49">
         <v>3222</v>
       </c>
       <c r="AC26" s="49">
         <v>3216</v>
       </c>
       <c r="AD26" s="48">
         <v>3211</v>
       </c>
       <c r="AE26" s="49">
         <v>3202</v>
       </c>
       <c r="AF26" s="49">
         <v>3206</v>
       </c>
-      <c r="AI26" s="48"/>
+      <c r="AG26" s="54">
+        <v>3193</v>
+      </c>
     </row>
     <row r="27" spans="1:35">
       <c r="A27" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B27" s="38">
         <v>3934</v>
       </c>
       <c r="C27" s="38">
         <v>3934</v>
       </c>
       <c r="D27" s="38">
         <v>3929</v>
       </c>
       <c r="E27" s="38">
         <v>3934</v>
       </c>
       <c r="F27" s="38">
         <v>3924</v>
       </c>
       <c r="G27" s="37">
         <v>3931</v>
       </c>
       <c r="H27" s="37">
         <v>3942</v>
@@ -7393,50 +7547,53 @@
       </c>
       <c r="Y27" s="37">
         <v>3920</v>
       </c>
       <c r="Z27" s="37">
         <v>3907</v>
       </c>
       <c r="AA27" s="49">
         <v>3914</v>
       </c>
       <c r="AB27" s="49">
         <v>3917</v>
       </c>
       <c r="AC27" s="49">
         <v>3916</v>
       </c>
       <c r="AD27" s="48">
         <v>3943</v>
       </c>
       <c r="AE27" s="49">
         <v>3937</v>
       </c>
       <c r="AF27" s="49">
         <v>3924</v>
       </c>
+      <c r="AG27" s="54">
+        <v>3914</v>
+      </c>
       <c r="AI27" s="48"/>
     </row>
     <row r="28" spans="1:35">
       <c r="A28" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B28" s="38">
         <v>6312</v>
       </c>
       <c r="C28" s="38">
         <v>6323</v>
       </c>
       <c r="D28" s="38">
         <v>6314</v>
       </c>
       <c r="E28" s="38">
         <v>6300</v>
       </c>
       <c r="F28" s="38">
         <v>6300</v>
       </c>
       <c r="G28" s="37">
         <v>6299</v>
       </c>
       <c r="H28" s="37">
@@ -7492,82 +7649,87 @@
       </c>
       <c r="Y28" s="37">
         <v>6316</v>
       </c>
       <c r="Z28" s="37">
         <v>6301</v>
       </c>
       <c r="AA28" s="49">
         <v>6291</v>
       </c>
       <c r="AB28" s="49">
         <v>6304</v>
       </c>
       <c r="AC28" s="49">
         <v>6288</v>
       </c>
       <c r="AD28" s="48">
         <v>6297</v>
       </c>
       <c r="AE28" s="49">
         <v>6297</v>
       </c>
       <c r="AF28" s="49">
         <v>6288</v>
       </c>
+      <c r="AG28" s="54">
+        <v>6279</v>
+      </c>
       <c r="AI28" s="48"/>
     </row>
     <row r="29" spans="1:35">
-      <c r="A29" s="64" t="s">
+      <c r="A29" s="61" t="s">
         <v>11</v>
       </c>
-      <c r="B29" s="64"/>
-[...22 lines deleted...]
-      <c r="Y29" s="64"/>
+      <c r="B29" s="61"/>
+      <c r="C29" s="61"/>
+      <c r="D29" s="61"/>
+      <c r="E29" s="61"/>
+      <c r="F29" s="61"/>
+      <c r="G29" s="61"/>
+      <c r="H29" s="61"/>
+      <c r="I29" s="61"/>
+      <c r="J29" s="61"/>
+      <c r="K29" s="61"/>
+      <c r="L29" s="61"/>
+      <c r="M29" s="61"/>
+      <c r="N29" s="61"/>
+      <c r="O29" s="61"/>
+      <c r="P29" s="61"/>
+      <c r="Q29" s="61"/>
+      <c r="R29" s="61"/>
+      <c r="S29" s="61"/>
+      <c r="T29" s="61"/>
+      <c r="U29" s="61"/>
+      <c r="V29" s="61"/>
+      <c r="W29" s="61"/>
+      <c r="X29" s="61"/>
+      <c r="Y29" s="61"/>
       <c r="AC29" s="48"/>
-      <c r="AE29" s="56"/>
+      <c r="AE29" s="55"/>
+      <c r="AG29" s="54"/>
+      <c r="AI29" s="48"/>
     </row>
     <row r="30" spans="1:35">
       <c r="A30" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B30" s="38">
         <v>135539</v>
       </c>
       <c r="C30" s="38">
         <v>135157</v>
       </c>
       <c r="D30" s="38">
         <v>134760</v>
       </c>
       <c r="E30" s="38">
         <v>134533</v>
       </c>
       <c r="F30" s="38">
         <v>134436</v>
       </c>
       <c r="G30" s="37">
         <v>134284</v>
       </c>
       <c r="H30" s="37">
         <v>134038</v>
@@ -7623,52 +7785,56 @@
       <c r="Y30" s="37">
         <v>128619</v>
       </c>
       <c r="Z30" s="37">
         <v>128371</v>
       </c>
       <c r="AA30" s="49">
         <v>128154</v>
       </c>
       <c r="AB30" s="49">
         <v>128020</v>
       </c>
       <c r="AC30" s="49">
         <v>127810</v>
       </c>
       <c r="AD30" s="37">
         <v>127701</v>
       </c>
       <c r="AE30" s="49">
         <f>SUM(AE31:AE43)</f>
         <v>127614</v>
       </c>
       <c r="AF30" s="49">
         <v>127439</v>
       </c>
-    </row>
-    <row r="31" spans="1:35" s="14" customFormat="1" ht="11.25">
+      <c r="AG30" s="54">
+        <v>127229</v>
+      </c>
+      <c r="AH30" s="66"/>
+    </row>
+    <row r="31" spans="1:35" s="14" customFormat="1" ht="10.199999999999999">
       <c r="A31" s="39" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="38">
         <v>15968</v>
       </c>
       <c r="C31" s="38">
         <v>15919</v>
       </c>
       <c r="D31" s="38">
         <v>15873</v>
       </c>
       <c r="E31" s="38">
         <v>15838</v>
       </c>
       <c r="F31" s="38">
         <v>15759</v>
       </c>
       <c r="G31" s="37">
         <v>15726</v>
       </c>
       <c r="H31" s="37">
         <v>15688</v>
       </c>
       <c r="I31" s="37">
@@ -7721,53 +7887,55 @@
       </c>
       <c r="Y31" s="37">
         <v>14909</v>
       </c>
       <c r="Z31" s="37">
         <v>14869</v>
       </c>
       <c r="AA31" s="49">
         <v>14816</v>
       </c>
       <c r="AB31" s="49">
         <v>14760</v>
       </c>
       <c r="AC31" s="49">
         <v>14717</v>
       </c>
       <c r="AD31" s="37">
         <v>14715</v>
       </c>
       <c r="AE31" s="37">
         <v>14700</v>
       </c>
       <c r="AF31" s="49">
         <v>14658</v>
       </c>
-      <c r="AI31" s="48"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:35" s="14" customFormat="1" ht="11.25">
+      <c r="AG31" s="54">
+        <v>14626</v>
+      </c>
+    </row>
+    <row r="32" spans="1:35" s="14" customFormat="1" ht="10.199999999999999">
       <c r="A32" s="39" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="38">
         <v>6743</v>
       </c>
       <c r="C32" s="38">
         <v>6717</v>
       </c>
       <c r="D32" s="38">
         <v>6707</v>
       </c>
       <c r="E32" s="38">
         <v>6699</v>
       </c>
       <c r="F32" s="38">
         <v>6678</v>
       </c>
       <c r="G32" s="37">
         <v>6679</v>
       </c>
       <c r="H32" s="37">
         <v>6668</v>
       </c>
       <c r="I32" s="37">
@@ -7820,52 +7988,56 @@
       </c>
       <c r="Y32" s="37">
         <v>6300</v>
       </c>
       <c r="Z32" s="37">
         <v>6289</v>
       </c>
       <c r="AA32" s="49">
         <v>6277</v>
       </c>
       <c r="AB32" s="49">
         <v>6251</v>
       </c>
       <c r="AC32" s="49">
         <v>6225</v>
       </c>
       <c r="AD32" s="37">
         <v>6221</v>
       </c>
       <c r="AE32" s="37">
         <v>6214</v>
       </c>
       <c r="AF32" s="49">
         <v>6201</v>
       </c>
-    </row>
-    <row r="33" spans="1:37" s="14" customFormat="1" ht="11.25">
+      <c r="AG32" s="54">
+        <v>6177</v>
+      </c>
+      <c r="AI32" s="48"/>
+    </row>
+    <row r="33" spans="1:37" s="14" customFormat="1" ht="10.199999999999999">
       <c r="A33" s="39" t="s">
         <v>26</v>
       </c>
       <c r="B33" s="38">
         <v>9206</v>
       </c>
       <c r="C33" s="38">
         <v>9185</v>
       </c>
       <c r="D33" s="38">
         <v>9165</v>
       </c>
       <c r="E33" s="38">
         <v>9130</v>
       </c>
       <c r="F33" s="38">
         <v>9103</v>
       </c>
       <c r="G33" s="37">
         <v>9094</v>
       </c>
       <c r="H33" s="37">
         <v>9073</v>
       </c>
       <c r="I33" s="37">
@@ -7918,53 +8090,55 @@
       </c>
       <c r="Y33" s="37">
         <v>8746</v>
       </c>
       <c r="Z33" s="37">
         <v>8725</v>
       </c>
       <c r="AA33" s="49">
         <v>8717</v>
       </c>
       <c r="AB33" s="49">
         <v>8700</v>
       </c>
       <c r="AC33" s="49">
         <v>8696</v>
       </c>
       <c r="AD33" s="37">
         <v>8668</v>
       </c>
       <c r="AE33" s="37">
         <v>8668</v>
       </c>
       <c r="AF33" s="49">
         <v>8665</v>
       </c>
-      <c r="AI33" s="48"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:37" s="14" customFormat="1" ht="11.25">
+      <c r="AG33" s="54">
+        <v>8642</v>
+      </c>
+    </row>
+    <row r="34" spans="1:37" s="14" customFormat="1" ht="10.199999999999999">
       <c r="A34" s="39" t="s">
         <v>27</v>
       </c>
       <c r="B34" s="38">
         <v>10514</v>
       </c>
       <c r="C34" s="38">
         <v>10483</v>
       </c>
       <c r="D34" s="38">
         <v>10457</v>
       </c>
       <c r="E34" s="38">
         <v>10428</v>
       </c>
       <c r="F34" s="38">
         <v>10392</v>
       </c>
       <c r="G34" s="37">
         <v>10387</v>
       </c>
       <c r="H34" s="37">
         <v>10383</v>
       </c>
       <c r="I34" s="37">
@@ -8017,53 +8191,56 @@
       </c>
       <c r="Y34" s="37">
         <v>10037</v>
       </c>
       <c r="Z34" s="37">
         <v>10024</v>
       </c>
       <c r="AA34" s="49">
         <v>9993</v>
       </c>
       <c r="AB34" s="49">
         <v>9980</v>
       </c>
       <c r="AC34" s="49">
         <v>9976</v>
       </c>
       <c r="AD34" s="37">
         <v>9957</v>
       </c>
       <c r="AE34" s="37">
         <v>9965</v>
       </c>
       <c r="AF34" s="49">
         <v>9956</v>
       </c>
+      <c r="AG34" s="54">
+        <v>9929</v>
+      </c>
       <c r="AI34" s="48"/>
     </row>
-    <row r="35" spans="1:37" s="14" customFormat="1" ht="11.25">
+    <row r="35" spans="1:37" s="14" customFormat="1" ht="10.199999999999999">
       <c r="A35" s="39" t="s">
         <v>28</v>
       </c>
       <c r="B35" s="38">
         <v>8888</v>
       </c>
       <c r="C35" s="38">
         <v>8870</v>
       </c>
       <c r="D35" s="38">
         <v>8840</v>
       </c>
       <c r="E35" s="38">
         <v>8823</v>
       </c>
       <c r="F35" s="38">
         <v>8799</v>
       </c>
       <c r="G35" s="37">
         <v>8788</v>
       </c>
       <c r="H35" s="37">
         <v>8781</v>
       </c>
       <c r="I35" s="37">
@@ -8116,53 +8293,56 @@
       </c>
       <c r="Y35" s="37">
         <v>8328</v>
       </c>
       <c r="Z35" s="37">
         <v>8309</v>
       </c>
       <c r="AA35" s="49">
         <v>8267</v>
       </c>
       <c r="AB35" s="49">
         <v>8260</v>
       </c>
       <c r="AC35" s="49">
         <v>8244</v>
       </c>
       <c r="AD35" s="37">
         <v>8231</v>
       </c>
       <c r="AE35" s="37">
         <v>8217</v>
       </c>
       <c r="AF35" s="49">
         <v>8206</v>
       </c>
+      <c r="AG35" s="54">
+        <v>8179</v>
+      </c>
       <c r="AI35" s="48"/>
     </row>
-    <row r="36" spans="1:37" s="14" customFormat="1" ht="11.25">
+    <row r="36" spans="1:37" s="14" customFormat="1" ht="10.199999999999999">
       <c r="A36" s="39" t="s">
         <v>29</v>
       </c>
       <c r="B36" s="38">
         <v>23178</v>
       </c>
       <c r="C36" s="38">
         <v>23129</v>
       </c>
       <c r="D36" s="38">
         <v>23120</v>
       </c>
       <c r="E36" s="38">
         <v>23125</v>
       </c>
       <c r="F36" s="38">
         <v>23271</v>
       </c>
       <c r="G36" s="37">
         <v>23292</v>
       </c>
       <c r="H36" s="37">
         <v>23288</v>
       </c>
       <c r="I36" s="37">
@@ -8214,50 +8394,53 @@
         <v>22868</v>
       </c>
       <c r="Y36" s="37">
         <v>22854</v>
       </c>
       <c r="Z36" s="37">
         <v>22833</v>
       </c>
       <c r="AA36" s="49">
         <v>22807</v>
       </c>
       <c r="AB36" s="49">
         <v>22809</v>
       </c>
       <c r="AC36" s="49">
         <v>22787</v>
       </c>
       <c r="AD36" s="37">
         <v>22800</v>
       </c>
       <c r="AE36" s="37">
         <v>22794</v>
       </c>
       <c r="AF36" s="49">
         <v>22816</v>
+      </c>
+      <c r="AG36" s="54">
+        <v>22814</v>
       </c>
     </row>
     <row r="37" spans="1:37">
       <c r="A37" s="39" t="s">
         <v>30</v>
       </c>
       <c r="B37" s="38">
         <v>5218</v>
       </c>
       <c r="C37" s="38">
         <v>5216</v>
       </c>
       <c r="D37" s="38">
         <v>5213</v>
       </c>
       <c r="E37" s="38">
         <v>5214</v>
       </c>
       <c r="F37" s="38">
         <v>5215</v>
       </c>
       <c r="G37" s="37">
         <v>5206</v>
       </c>
       <c r="H37" s="37">
@@ -8313,50 +8496,53 @@
       </c>
       <c r="Y37" s="37">
         <v>4942</v>
       </c>
       <c r="Z37" s="37">
         <v>4928</v>
       </c>
       <c r="AA37" s="49">
         <v>4928</v>
       </c>
       <c r="AB37" s="49">
         <v>4948</v>
       </c>
       <c r="AC37" s="49">
         <v>4941</v>
       </c>
       <c r="AD37" s="37">
         <v>4931</v>
       </c>
       <c r="AE37" s="37">
         <v>4915</v>
       </c>
       <c r="AF37" s="49">
         <v>4897</v>
       </c>
+      <c r="AG37" s="54">
+        <v>4889</v>
+      </c>
     </row>
     <row r="38" spans="1:37">
       <c r="A38" s="39" t="s">
         <v>31</v>
       </c>
       <c r="B38" s="38">
         <v>4866</v>
       </c>
       <c r="C38" s="38">
         <v>4846</v>
       </c>
       <c r="D38" s="38">
         <v>4805</v>
       </c>
       <c r="E38" s="38">
         <v>4792</v>
       </c>
       <c r="F38" s="38">
         <v>4772</v>
       </c>
       <c r="G38" s="37">
         <v>4749</v>
       </c>
       <c r="H38" s="37">
         <v>4720</v>
@@ -8411,50 +8597,53 @@
       </c>
       <c r="Y38" s="37">
         <v>4473</v>
       </c>
       <c r="Z38" s="37">
         <v>4458</v>
       </c>
       <c r="AA38" s="49">
         <v>4439</v>
       </c>
       <c r="AB38" s="49">
         <v>4429</v>
       </c>
       <c r="AC38" s="49">
         <v>4422</v>
       </c>
       <c r="AD38" s="37">
         <v>4413</v>
       </c>
       <c r="AE38" s="37">
         <v>4405</v>
       </c>
       <c r="AF38" s="49">
         <v>4404</v>
       </c>
+      <c r="AG38" s="54">
+        <v>4414</v>
+      </c>
     </row>
     <row r="39" spans="1:37">
       <c r="A39" s="39" t="s">
         <v>32</v>
       </c>
       <c r="B39" s="38">
         <v>8877</v>
       </c>
       <c r="C39" s="38">
         <v>8848</v>
       </c>
       <c r="D39" s="38">
         <v>8805</v>
       </c>
       <c r="E39" s="38">
         <v>8786</v>
       </c>
       <c r="F39" s="38">
         <v>8805</v>
       </c>
       <c r="G39" s="37">
         <v>8790</v>
       </c>
       <c r="H39" s="37">
         <v>8770</v>
@@ -8509,50 +8698,53 @@
       </c>
       <c r="Y39" s="37">
         <v>8546</v>
       </c>
       <c r="Z39" s="37">
         <v>8536</v>
       </c>
       <c r="AA39" s="49">
         <v>8569</v>
       </c>
       <c r="AB39" s="49">
         <v>8607</v>
       </c>
       <c r="AC39" s="49">
         <v>8595</v>
       </c>
       <c r="AD39" s="37">
         <v>8602</v>
       </c>
       <c r="AE39" s="37">
         <v>8627</v>
       </c>
       <c r="AF39" s="49">
         <v>8600</v>
       </c>
+      <c r="AG39" s="54">
+        <v>8603</v>
+      </c>
     </row>
     <row r="40" spans="1:37">
       <c r="A40" s="39" t="s">
         <v>33</v>
       </c>
       <c r="B40" s="38">
         <v>13258</v>
       </c>
       <c r="C40" s="38">
         <v>13208</v>
       </c>
       <c r="D40" s="38">
         <v>13096</v>
       </c>
       <c r="E40" s="38">
         <v>13048</v>
       </c>
       <c r="F40" s="38">
         <v>13024</v>
       </c>
       <c r="G40" s="37">
         <v>12999</v>
       </c>
       <c r="H40" s="37">
         <v>12954</v>
@@ -8607,50 +8799,53 @@
       </c>
       <c r="Y40" s="37">
         <v>12236</v>
       </c>
       <c r="Z40" s="37">
         <v>12205</v>
       </c>
       <c r="AA40" s="49">
         <v>12177</v>
       </c>
       <c r="AB40" s="49">
         <v>12161</v>
       </c>
       <c r="AC40" s="49">
         <v>12148</v>
       </c>
       <c r="AD40" s="37">
         <v>12123</v>
       </c>
       <c r="AE40" s="37">
         <v>12119</v>
       </c>
       <c r="AF40" s="49">
         <v>12097</v>
       </c>
+      <c r="AG40" s="54">
+        <v>12073</v>
+      </c>
     </row>
     <row r="41" spans="1:37">
       <c r="A41" s="39" t="s">
         <v>34</v>
       </c>
       <c r="B41" s="38">
         <v>4900</v>
       </c>
       <c r="C41" s="38">
         <v>4869</v>
       </c>
       <c r="D41" s="38">
         <v>4856</v>
       </c>
       <c r="E41" s="38">
         <v>4859</v>
       </c>
       <c r="F41" s="38">
         <v>4850</v>
       </c>
       <c r="G41" s="37">
         <v>4842</v>
       </c>
       <c r="H41" s="37">
         <v>4840</v>
@@ -8705,50 +8900,53 @@
       </c>
       <c r="Y41" s="37">
         <v>4640</v>
       </c>
       <c r="Z41" s="37">
         <v>4620</v>
       </c>
       <c r="AA41" s="49">
         <v>4606</v>
       </c>
       <c r="AB41" s="49">
         <v>4602</v>
       </c>
       <c r="AC41" s="49">
         <v>4577</v>
       </c>
       <c r="AD41" s="37">
         <v>4589</v>
       </c>
       <c r="AE41" s="37">
         <v>4587</v>
       </c>
       <c r="AF41" s="49">
         <v>4569</v>
       </c>
+      <c r="AG41" s="54">
+        <v>4553</v>
+      </c>
     </row>
     <row r="42" spans="1:37">
       <c r="A42" s="39" t="s">
         <v>35</v>
       </c>
       <c r="B42" s="38">
         <v>6570</v>
       </c>
       <c r="C42" s="38">
         <v>6530</v>
       </c>
       <c r="D42" s="38">
         <v>6505</v>
       </c>
       <c r="E42" s="38">
         <v>6483</v>
       </c>
       <c r="F42" s="38">
         <v>6463</v>
       </c>
       <c r="G42" s="37">
         <v>6458</v>
       </c>
       <c r="H42" s="37">
         <v>6440</v>
@@ -8803,50 +9001,53 @@
       </c>
       <c r="Y42" s="37">
         <v>5929</v>
       </c>
       <c r="Z42" s="37">
         <v>5907</v>
       </c>
       <c r="AA42" s="49">
         <v>5903</v>
       </c>
       <c r="AB42" s="49">
         <v>5893</v>
       </c>
       <c r="AC42" s="49">
         <v>5867</v>
       </c>
       <c r="AD42" s="37">
         <v>5859</v>
       </c>
       <c r="AE42" s="37">
         <v>5825</v>
       </c>
       <c r="AF42" s="49">
         <v>5831</v>
       </c>
+      <c r="AG42" s="54">
+        <v>5812</v>
+      </c>
     </row>
     <row r="43" spans="1:37" s="4" customFormat="1">
       <c r="A43" s="15" t="s">
         <v>36</v>
       </c>
       <c r="B43" s="23">
         <v>17353</v>
       </c>
       <c r="C43" s="23">
         <v>17337</v>
       </c>
       <c r="D43" s="23">
         <v>17318</v>
       </c>
       <c r="E43" s="23">
         <v>17308</v>
       </c>
       <c r="F43" s="23">
         <v>17305</v>
       </c>
       <c r="G43" s="32">
         <v>17274</v>
       </c>
       <c r="H43" s="32">
         <v>17237</v>
@@ -8901,55 +9102,57 @@
       </c>
       <c r="Y43" s="32">
         <v>16679</v>
       </c>
       <c r="Z43" s="32">
         <v>16668</v>
       </c>
       <c r="AA43" s="50">
         <v>16655</v>
       </c>
       <c r="AB43" s="50">
         <v>16620</v>
       </c>
       <c r="AC43" s="50">
         <v>16615</v>
       </c>
       <c r="AD43" s="32">
         <v>16592</v>
       </c>
       <c r="AE43" s="32">
         <v>16578</v>
       </c>
       <c r="AF43" s="32">
         <v>16539</v>
       </c>
-      <c r="AG43" s="57"/>
-[...3 lines deleted...]
-      <c r="AK43" s="57"/>
+      <c r="AG43" s="50">
+        <v>16518</v>
+      </c>
+      <c r="AH43" s="56"/>
+      <c r="AI43" s="56"/>
+      <c r="AJ43" s="56"/>
+      <c r="AK43" s="56"/>
     </row>
     <row r="44" spans="1:37">
       <c r="A44" s="34" t="s">
         <v>23</v>
       </c>
       <c r="B44" s="4"/>
       <c r="C44" s="4"/>
       <c r="D44" s="4"/>
       <c r="E44" s="4"/>
       <c r="F44" s="4"/>
       <c r="G44" s="4"/>
       <c r="H44" s="4"/>
       <c r="I44" s="4"/>
       <c r="J44" s="4"/>
       <c r="K44" s="4"/>
       <c r="L44" s="4"/>
       <c r="M44" s="4"/>
       <c r="N44" s="4"/>
       <c r="O44" s="4"/>
       <c r="P44" s="4"/>
       <c r="Q44" s="4"/>
       <c r="R44" s="4"/>
       <c r="S44" s="4"/>
       <c r="T44" s="4"/>
       <c r="U44" s="4"/>
@@ -9117,109 +9320,109 @@
     </row>
     <row r="54" spans="4:32">
       <c r="AE54" s="4"/>
       <c r="AF54" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK50"/>
   <sheetViews>
-    <sheetView topLeftCell="H22" workbookViewId="0">
-      <selection activeCell="AF46" sqref="AF46"/>
+    <sheetView tabSelected="1" topLeftCell="N10" workbookViewId="0">
+      <selection activeCell="AI30" sqref="AI30"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="25" style="3" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="8.28515625" style="3" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="7.85546875" style="3" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="8.33203125" style="3" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="8.5546875" style="3" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="6.6640625" style="3" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="8.44140625" style="3" customWidth="1"/>
+    <col min="6" max="8" width="6.5546875" style="3" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="7.88671875" style="3" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="9" style="3" bestFit="1" customWidth="1"/>
-    <col min="11" max="11" width="8.140625" style="3" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="21" max="21" width="7.85546875" style="3" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="8.109375" style="3" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="7.44140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="8.44140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="8.33203125" style="3" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="8.5546875" style="3" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="8.33203125" style="3" customWidth="1"/>
+    <col min="17" max="17" width="7.44140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="7.109375" style="3" customWidth="1"/>
+    <col min="19" max="20" width="6.5546875" style="3" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="7.88671875" style="3" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="9" style="3" bestFit="1" customWidth="1"/>
-    <col min="23" max="23" width="8.140625" style="3" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="3"/>
+    <col min="23" max="23" width="8.109375" style="3" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="7.44140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="8.44140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.109375" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37">
-      <c r="A1" s="66" t="s">
+      <c r="A1" s="63" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="66"/>
-[...22 lines deleted...]
-      <c r="Y1" s="66"/>
+      <c r="B1" s="63"/>
+      <c r="C1" s="63"/>
+      <c r="D1" s="63"/>
+      <c r="E1" s="63"/>
+      <c r="F1" s="63"/>
+      <c r="G1" s="63"/>
+      <c r="H1" s="63"/>
+      <c r="I1" s="63"/>
+      <c r="J1" s="63"/>
+      <c r="K1" s="63"/>
+      <c r="L1" s="63"/>
+      <c r="M1" s="63"/>
+      <c r="N1" s="63"/>
+      <c r="O1" s="63"/>
+      <c r="P1" s="63"/>
+      <c r="Q1" s="63"/>
+      <c r="R1" s="63"/>
+      <c r="S1" s="63"/>
+      <c r="T1" s="63"/>
+      <c r="U1" s="63"/>
+      <c r="V1" s="63"/>
+      <c r="W1" s="63"/>
+      <c r="X1" s="63"/>
+      <c r="Y1" s="63"/>
       <c r="Z1" s="4"/>
       <c r="AA1" s="4"/>
       <c r="AB1" s="4"/>
       <c r="AC1" s="4"/>
       <c r="AD1" s="4"/>
       <c r="AE1" s="4"/>
       <c r="AF1" s="4"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="51"/>
       <c r="B2" s="51"/>
       <c r="C2" s="51"/>
       <c r="D2" s="51"/>
       <c r="E2" s="51"/>
       <c r="F2" s="51"/>
       <c r="G2" s="51"/>
       <c r="H2" s="51"/>
       <c r="I2" s="51"/>
       <c r="J2" s="51"/>
       <c r="K2" s="51"/>
       <c r="L2" s="51"/>
       <c r="M2" s="51"/>
       <c r="N2" s="51"/>
       <c r="O2" s="51"/>
       <c r="P2" s="51"/>
@@ -9251,96 +9454,96 @@
       <c r="K3" s="4"/>
       <c r="L3" s="4"/>
       <c r="N3" s="4"/>
       <c r="O3" s="4"/>
       <c r="P3" s="4"/>
       <c r="Q3" s="4"/>
       <c r="R3" s="4"/>
       <c r="S3" s="4"/>
       <c r="T3" s="4"/>
       <c r="U3" s="4"/>
       <c r="V3" s="4"/>
       <c r="W3" s="4"/>
       <c r="X3" s="4"/>
       <c r="Z3" s="4"/>
       <c r="AA3" s="4"/>
       <c r="AB3" s="4"/>
       <c r="AC3" s="4"/>
       <c r="AD3" s="4"/>
       <c r="AE3" s="4"/>
       <c r="AF3" s="4"/>
       <c r="AK3" s="6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="67"/>
-      <c r="B4" s="62">
+      <c r="A4" s="64"/>
+      <c r="B4" s="59">
         <v>2024</v>
       </c>
-      <c r="C4" s="63"/>
-[...10 lines deleted...]
-      <c r="N4" s="62">
+      <c r="C4" s="60"/>
+      <c r="D4" s="60"/>
+      <c r="E4" s="60"/>
+      <c r="F4" s="60"/>
+      <c r="G4" s="60"/>
+      <c r="H4" s="60"/>
+      <c r="I4" s="60"/>
+      <c r="J4" s="60"/>
+      <c r="K4" s="60"/>
+      <c r="L4" s="60"/>
+      <c r="M4" s="60"/>
+      <c r="N4" s="59">
         <v>2025</v>
       </c>
-      <c r="O4" s="63"/>
-[...10 lines deleted...]
-      <c r="Z4" s="62">
+      <c r="O4" s="60"/>
+      <c r="P4" s="60"/>
+      <c r="Q4" s="60"/>
+      <c r="R4" s="60"/>
+      <c r="S4" s="60"/>
+      <c r="T4" s="60"/>
+      <c r="U4" s="60"/>
+      <c r="V4" s="60"/>
+      <c r="W4" s="60"/>
+      <c r="X4" s="60"/>
+      <c r="Y4" s="60"/>
+      <c r="Z4" s="59">
         <v>2026</v>
       </c>
-      <c r="AA4" s="63"/>
-[...12 lines deleted...]
-      <c r="A5" s="68"/>
+      <c r="AA4" s="60"/>
+      <c r="AB4" s="60"/>
+      <c r="AC4" s="60"/>
+      <c r="AD4" s="60"/>
+      <c r="AE4" s="60"/>
+      <c r="AF4" s="60"/>
+      <c r="AG4" s="60"/>
+      <c r="AH4" s="60"/>
+      <c r="AI4" s="60"/>
+      <c r="AJ4" s="60"/>
+      <c r="AK4" s="60"/>
+    </row>
+    <row r="5" spans="1:37" s="4" customFormat="1" ht="20.399999999999999">
+      <c r="A5" s="65"/>
       <c r="B5" s="8" t="s">
         <v>12</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="33" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="10" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="9" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="9" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="9" t="s">
@@ -9407,77 +9610,77 @@
         <v>0</v>
       </c>
       <c r="AE5" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AF5" s="9" t="s">
         <v>2</v>
       </c>
       <c r="AG5" s="9" t="s">
         <v>3</v>
       </c>
       <c r="AH5" s="9" t="s">
         <v>4</v>
       </c>
       <c r="AI5" s="9" t="s">
         <v>5</v>
       </c>
       <c r="AJ5" s="9" t="s">
         <v>13</v>
       </c>
       <c r="AK5" s="7" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="65" t="s">
+      <c r="A6" s="62" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="65"/>
-[...22 lines deleted...]
-      <c r="Y6" s="65"/>
+      <c r="B6" s="62"/>
+      <c r="C6" s="62"/>
+      <c r="D6" s="62"/>
+      <c r="E6" s="62"/>
+      <c r="F6" s="62"/>
+      <c r="G6" s="62"/>
+      <c r="H6" s="62"/>
+      <c r="I6" s="62"/>
+      <c r="J6" s="62"/>
+      <c r="K6" s="62"/>
+      <c r="L6" s="62"/>
+      <c r="M6" s="62"/>
+      <c r="N6" s="62"/>
+      <c r="O6" s="62"/>
+      <c r="P6" s="62"/>
+      <c r="Q6" s="62"/>
+      <c r="R6" s="62"/>
+      <c r="S6" s="62"/>
+      <c r="T6" s="62"/>
+      <c r="U6" s="62"/>
+      <c r="V6" s="62"/>
+      <c r="W6" s="62"/>
+      <c r="X6" s="62"/>
+      <c r="Y6" s="62"/>
       <c r="Z6" s="4"/>
       <c r="AA6" s="4"/>
       <c r="AB6" s="4"/>
       <c r="AC6" s="4"/>
       <c r="AD6" s="4"/>
       <c r="AE6" s="4"/>
       <c r="AF6" s="4"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="38">
         <v>273970</v>
       </c>
       <c r="C7" s="38">
         <v>273649</v>
       </c>
       <c r="D7" s="38">
         <v>272876</v>
       </c>
       <c r="E7" s="38">
         <v>272721</v>
       </c>
       <c r="F7" s="38">
@@ -9539,50 +9742,53 @@
       </c>
       <c r="Y7" s="37">
         <v>265805</v>
       </c>
       <c r="Z7" s="37">
         <v>265488</v>
       </c>
       <c r="AA7" s="37">
         <v>265179</v>
       </c>
       <c r="AB7" s="37">
         <v>265006</v>
       </c>
       <c r="AC7" s="37">
         <v>264811</v>
       </c>
       <c r="AD7" s="49">
         <v>264680</v>
       </c>
       <c r="AE7" s="49">
         <v>264525</v>
       </c>
       <c r="AF7" s="49">
         <v>264272</v>
       </c>
+      <c r="AG7" s="54">
+        <v>263950</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="13" t="s">
         <v>39</v>
       </c>
       <c r="B8" s="38">
         <v>119760</v>
       </c>
       <c r="C8" s="38">
         <v>119716</v>
       </c>
       <c r="D8" s="38">
         <v>119421</v>
       </c>
       <c r="E8" s="38">
         <v>119392</v>
       </c>
       <c r="F8" s="38">
         <v>119266</v>
       </c>
       <c r="G8" s="37">
         <v>119211</v>
       </c>
       <c r="H8" s="37">
         <v>119157</v>
@@ -9637,51 +9843,53 @@
       </c>
       <c r="Y8" s="37">
         <v>119334</v>
       </c>
       <c r="Z8" s="37">
         <v>119313</v>
       </c>
       <c r="AA8" s="37">
         <v>119237</v>
       </c>
       <c r="AB8" s="37">
         <v>119253</v>
       </c>
       <c r="AC8" s="37">
         <v>119316</v>
       </c>
       <c r="AD8" s="49">
         <v>119302</v>
       </c>
       <c r="AE8" s="49">
         <v>119275</v>
       </c>
       <c r="AF8" s="49">
         <v>119325</v>
       </c>
-      <c r="AG8" s="53"/>
+      <c r="AG8" s="54">
+        <v>119332</v>
+      </c>
       <c r="AH8" s="53"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="38">
         <v>16002</v>
       </c>
       <c r="C9" s="38">
         <v>15948</v>
       </c>
       <c r="D9" s="38">
         <v>15903</v>
       </c>
       <c r="E9" s="38">
         <v>15876</v>
       </c>
       <c r="F9" s="38">
         <v>15821</v>
       </c>
       <c r="G9" s="37">
         <v>15811</v>
       </c>
       <c r="H9" s="37">
@@ -9737,50 +9945,53 @@
       </c>
       <c r="Y9" s="37">
         <v>14949</v>
       </c>
       <c r="Z9" s="37">
         <v>14889</v>
       </c>
       <c r="AA9" s="37">
         <v>14864</v>
       </c>
       <c r="AB9" s="37">
         <v>14810</v>
       </c>
       <c r="AC9" s="37">
         <v>14798</v>
       </c>
       <c r="AD9" s="49">
         <v>14806</v>
       </c>
       <c r="AE9" s="49">
         <v>14789</v>
       </c>
       <c r="AF9" s="49">
         <v>14727</v>
       </c>
+      <c r="AG9" s="54">
+        <v>14688</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="38">
         <v>6446</v>
       </c>
       <c r="C10" s="38">
         <v>6427</v>
       </c>
       <c r="D10" s="38">
         <v>6409</v>
       </c>
       <c r="E10" s="38">
         <v>6400</v>
       </c>
       <c r="F10" s="38">
         <v>6392</v>
       </c>
       <c r="G10" s="37">
         <v>6386</v>
       </c>
       <c r="H10" s="37">
         <v>6358</v>
@@ -9835,50 +10046,53 @@
       </c>
       <c r="Y10" s="37">
         <v>5930</v>
       </c>
       <c r="Z10" s="37">
         <v>5912</v>
       </c>
       <c r="AA10" s="37">
         <v>5898</v>
       </c>
       <c r="AB10" s="37">
         <v>5876</v>
       </c>
       <c r="AC10" s="37">
         <v>5849</v>
       </c>
       <c r="AD10" s="49">
         <v>5841</v>
       </c>
       <c r="AE10" s="49">
         <v>5835</v>
       </c>
       <c r="AF10" s="49">
         <v>5806</v>
       </c>
+      <c r="AG10" s="54">
+        <v>5783</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="38">
         <v>13546</v>
       </c>
       <c r="C11" s="38">
         <v>13522</v>
       </c>
       <c r="D11" s="38">
         <v>13494</v>
       </c>
       <c r="E11" s="38">
         <v>13469</v>
       </c>
       <c r="F11" s="38">
         <v>13453</v>
       </c>
       <c r="G11" s="37">
         <v>13458</v>
       </c>
       <c r="H11" s="37">
         <v>13439</v>
@@ -9933,50 +10147,53 @@
       </c>
       <c r="Y11" s="37">
         <v>13027</v>
       </c>
       <c r="Z11" s="37">
         <v>13001</v>
       </c>
       <c r="AA11" s="37">
         <v>12981</v>
       </c>
       <c r="AB11" s="37">
         <v>12968</v>
       </c>
       <c r="AC11" s="37">
         <v>12943</v>
       </c>
       <c r="AD11" s="49">
         <v>12919</v>
       </c>
       <c r="AE11" s="49">
         <v>12902</v>
       </c>
       <c r="AF11" s="49">
         <v>12892</v>
       </c>
+      <c r="AG11" s="54">
+        <v>12866</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="38">
         <v>10455</v>
       </c>
       <c r="C12" s="38">
         <v>10435</v>
       </c>
       <c r="D12" s="38">
         <v>10421</v>
       </c>
       <c r="E12" s="38">
         <v>10403</v>
       </c>
       <c r="F12" s="38">
         <v>10385</v>
       </c>
       <c r="G12" s="37">
         <v>10366</v>
       </c>
       <c r="H12" s="37">
         <v>10350</v>
@@ -10031,50 +10248,53 @@
       </c>
       <c r="Y12" s="37">
         <v>10000</v>
       </c>
       <c r="Z12" s="37">
         <v>10000</v>
       </c>
       <c r="AA12" s="37">
         <v>9957</v>
       </c>
       <c r="AB12" s="37">
         <v>9945</v>
       </c>
       <c r="AC12" s="37">
         <v>9920</v>
       </c>
       <c r="AD12" s="49">
         <v>9908</v>
       </c>
       <c r="AE12" s="49">
         <v>9910</v>
       </c>
       <c r="AF12" s="49">
         <v>9889</v>
       </c>
+      <c r="AG12" s="54">
+        <v>9869</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="38">
         <v>8899</v>
       </c>
       <c r="C13" s="38">
         <v>8867</v>
       </c>
       <c r="D13" s="38">
         <v>8843</v>
       </c>
       <c r="E13" s="38">
         <v>8839</v>
       </c>
       <c r="F13" s="38">
         <v>8834</v>
       </c>
       <c r="G13" s="37">
         <v>8809</v>
       </c>
       <c r="H13" s="37">
         <v>8796</v>
@@ -10129,50 +10349,53 @@
       </c>
       <c r="Y13" s="37">
         <v>8247</v>
       </c>
       <c r="Z13" s="37">
         <v>8235</v>
       </c>
       <c r="AA13" s="37">
         <v>8220</v>
       </c>
       <c r="AB13" s="37">
         <v>8214</v>
       </c>
       <c r="AC13" s="37">
         <v>8195</v>
       </c>
       <c r="AD13" s="49">
         <v>8173</v>
       </c>
       <c r="AE13" s="49">
         <v>8166</v>
       </c>
       <c r="AF13" s="49">
         <v>8150</v>
       </c>
+      <c r="AG13" s="54">
+        <v>8109</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="38">
         <v>23378</v>
       </c>
       <c r="C14" s="38">
         <v>23380</v>
       </c>
       <c r="D14" s="38">
         <v>23359</v>
       </c>
       <c r="E14" s="38">
         <v>23346</v>
       </c>
       <c r="F14" s="38">
         <v>23508</v>
       </c>
       <c r="G14" s="37">
         <v>23537</v>
       </c>
       <c r="H14" s="37">
         <v>23525</v>
@@ -10227,50 +10450,53 @@
       </c>
       <c r="Y14" s="37">
         <v>23041</v>
       </c>
       <c r="Z14" s="37">
         <v>23029</v>
       </c>
       <c r="AA14" s="37">
         <v>23030</v>
       </c>
       <c r="AB14" s="37">
         <v>23039</v>
       </c>
       <c r="AC14" s="37">
         <v>23005</v>
       </c>
       <c r="AD14" s="49">
         <v>23009</v>
       </c>
       <c r="AE14" s="49">
         <v>23011</v>
       </c>
       <c r="AF14" s="49">
         <v>23007</v>
       </c>
+      <c r="AG14" s="54">
+        <v>22990</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="38">
         <v>8665</v>
       </c>
       <c r="C15" s="38">
         <v>8649</v>
       </c>
       <c r="D15" s="38">
         <v>8635</v>
       </c>
       <c r="E15" s="38">
         <v>8631</v>
       </c>
       <c r="F15" s="38">
         <v>8616</v>
       </c>
       <c r="G15" s="37">
         <v>8598</v>
       </c>
       <c r="H15" s="37">
         <v>8590</v>
@@ -10325,50 +10551,53 @@
       </c>
       <c r="Y15" s="37">
         <v>8247</v>
       </c>
       <c r="Z15" s="37">
         <v>8230</v>
       </c>
       <c r="AA15" s="37">
         <v>8208</v>
       </c>
       <c r="AB15" s="37">
         <v>8215</v>
       </c>
       <c r="AC15" s="37">
         <v>8219</v>
       </c>
       <c r="AD15" s="49">
         <v>8206</v>
       </c>
       <c r="AE15" s="49">
         <v>8196</v>
       </c>
       <c r="AF15" s="49">
         <v>8183</v>
       </c>
+      <c r="AG15" s="54">
+        <v>8155</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="38">
         <v>8902</v>
       </c>
       <c r="C16" s="38">
         <v>8908</v>
       </c>
       <c r="D16" s="38">
         <v>8854</v>
       </c>
       <c r="E16" s="38">
         <v>8848</v>
       </c>
       <c r="F16" s="38">
         <v>8831</v>
       </c>
       <c r="G16" s="37">
         <v>8828</v>
       </c>
       <c r="H16" s="37">
         <v>8809</v>
@@ -10423,52 +10652,55 @@
       </c>
       <c r="Y16" s="37">
         <v>8499</v>
       </c>
       <c r="Z16" s="37">
         <v>8466</v>
       </c>
       <c r="AA16" s="37">
         <v>8456</v>
       </c>
       <c r="AB16" s="37">
         <v>8447</v>
       </c>
       <c r="AC16" s="37">
         <v>8445</v>
       </c>
       <c r="AD16" s="49">
         <v>8435</v>
       </c>
       <c r="AE16" s="49">
         <v>8416</v>
       </c>
       <c r="AF16" s="49">
         <v>8419</v>
       </c>
-    </row>
-    <row r="17" spans="1:34">
+      <c r="AG16" s="54">
+        <v>8400</v>
+      </c>
+    </row>
+    <row r="17" spans="1:35">
       <c r="A17" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="38">
         <v>8946</v>
       </c>
       <c r="C17" s="38">
         <v>8922</v>
       </c>
       <c r="D17" s="38">
         <v>8883</v>
       </c>
       <c r="E17" s="38">
         <v>8878</v>
       </c>
       <c r="F17" s="38">
         <v>8884</v>
       </c>
       <c r="G17" s="37">
         <v>8873</v>
       </c>
       <c r="H17" s="37">
         <v>8877</v>
       </c>
       <c r="I17" s="37">
@@ -10521,52 +10753,55 @@
       </c>
       <c r="Y17" s="37">
         <v>8522</v>
       </c>
       <c r="Z17" s="37">
         <v>8506</v>
       </c>
       <c r="AA17" s="37">
         <v>8519</v>
       </c>
       <c r="AB17" s="37">
         <v>8529</v>
       </c>
       <c r="AC17" s="37">
         <v>8506</v>
       </c>
       <c r="AD17" s="49">
         <v>8500</v>
       </c>
       <c r="AE17" s="49">
         <v>8511</v>
       </c>
       <c r="AF17" s="49">
         <v>8469</v>
       </c>
-    </row>
-    <row r="18" spans="1:34">
+      <c r="AG17" s="54">
+        <v>8465</v>
+      </c>
+    </row>
+    <row r="18" spans="1:35">
       <c r="A18" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="38">
         <v>20058</v>
       </c>
       <c r="C18" s="38">
         <v>20028</v>
       </c>
       <c r="D18" s="38">
         <v>19871</v>
       </c>
       <c r="E18" s="38">
         <v>19864</v>
       </c>
       <c r="F18" s="38">
         <v>19818</v>
       </c>
       <c r="G18" s="37">
         <v>19775</v>
       </c>
       <c r="H18" s="37">
         <v>19738</v>
       </c>
       <c r="I18" s="37">
@@ -10619,52 +10854,55 @@
       </c>
       <c r="Y18" s="37">
         <v>18895</v>
       </c>
       <c r="Z18" s="37">
         <v>18859</v>
       </c>
       <c r="AA18" s="37">
         <v>18814</v>
       </c>
       <c r="AB18" s="37">
         <v>18791</v>
       </c>
       <c r="AC18" s="37">
         <v>18768</v>
       </c>
       <c r="AD18" s="49">
         <v>18742</v>
       </c>
       <c r="AE18" s="49">
         <v>18730</v>
       </c>
       <c r="AF18" s="49">
         <v>18708</v>
       </c>
-    </row>
-    <row r="19" spans="1:34">
+      <c r="AG18" s="54">
+        <v>18668</v>
+      </c>
+    </row>
+    <row r="19" spans="1:35">
       <c r="A19" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="38">
         <v>4777</v>
       </c>
       <c r="C19" s="38">
         <v>4764</v>
       </c>
       <c r="D19" s="38">
         <v>4751</v>
       </c>
       <c r="E19" s="38">
         <v>4749</v>
       </c>
       <c r="F19" s="38">
         <v>4742</v>
       </c>
       <c r="G19" s="37">
         <v>4751</v>
       </c>
       <c r="H19" s="37">
         <v>4742</v>
       </c>
       <c r="I19" s="37">
@@ -10717,52 +10955,55 @@
       </c>
       <c r="Y19" s="37">
         <v>4436</v>
       </c>
       <c r="Z19" s="37">
         <v>4429</v>
       </c>
       <c r="AA19" s="37">
         <v>4423</v>
       </c>
       <c r="AB19" s="37">
         <v>4410</v>
       </c>
       <c r="AC19" s="37">
         <v>4398</v>
       </c>
       <c r="AD19" s="49">
         <v>4419</v>
       </c>
       <c r="AE19" s="49">
         <v>4399</v>
       </c>
       <c r="AF19" s="49">
         <v>4375</v>
       </c>
-    </row>
-    <row r="20" spans="1:34">
+      <c r="AG19" s="54">
+        <v>4352</v>
+      </c>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="38">
         <v>6362</v>
       </c>
       <c r="C20" s="38">
         <v>6333</v>
       </c>
       <c r="D20" s="38">
         <v>6298</v>
       </c>
       <c r="E20" s="38">
         <v>6290</v>
       </c>
       <c r="F20" s="38">
         <v>6281</v>
       </c>
       <c r="G20" s="37">
         <v>6269</v>
       </c>
       <c r="H20" s="37">
         <v>6253</v>
       </c>
       <c r="I20" s="37">
@@ -10815,52 +11056,55 @@
       </c>
       <c r="Y20" s="37">
         <v>5637</v>
       </c>
       <c r="Z20" s="37">
         <v>5616</v>
       </c>
       <c r="AA20" s="37">
         <v>5601</v>
       </c>
       <c r="AB20" s="37">
         <v>5579</v>
       </c>
       <c r="AC20" s="37">
         <v>5563</v>
       </c>
       <c r="AD20" s="49">
         <v>5546</v>
       </c>
       <c r="AE20" s="49">
         <v>5516</v>
       </c>
       <c r="AF20" s="49">
         <v>5495</v>
       </c>
-    </row>
-    <row r="21" spans="1:34">
+      <c r="AG20" s="54">
+        <v>5470</v>
+      </c>
+    </row>
+    <row r="21" spans="1:35">
       <c r="A21" s="13" t="s">
         <v>36</v>
       </c>
       <c r="B21" s="38">
         <v>17774</v>
       </c>
       <c r="C21" s="38">
         <v>17750</v>
       </c>
       <c r="D21" s="38">
         <v>17734</v>
       </c>
       <c r="E21" s="38">
         <v>17736</v>
       </c>
       <c r="F21" s="38">
         <v>17732</v>
       </c>
       <c r="G21" s="37">
         <v>17707</v>
       </c>
       <c r="H21" s="37">
         <v>17674</v>
       </c>
       <c r="I21" s="37">
@@ -10913,82 +11157,86 @@
       </c>
       <c r="Y21" s="37">
         <v>17041</v>
       </c>
       <c r="Z21" s="37">
         <v>17003</v>
       </c>
       <c r="AA21" s="37">
         <v>16971</v>
       </c>
       <c r="AB21" s="37">
         <v>16930</v>
       </c>
       <c r="AC21" s="37">
         <v>16886</v>
       </c>
       <c r="AD21" s="49">
         <v>16874</v>
       </c>
       <c r="AE21" s="49">
         <v>16869</v>
       </c>
       <c r="AF21" s="49">
         <v>16827</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="64" t="s">
+      <c r="AG21" s="54">
+        <v>16803</v>
+      </c>
+    </row>
+    <row r="22" spans="1:35">
+      <c r="A22" s="61" t="s">
         <v>10</v>
       </c>
-      <c r="B22" s="64"/>
-[...22 lines deleted...]
-      <c r="Y22" s="64"/>
+      <c r="B22" s="61"/>
+      <c r="C22" s="61"/>
+      <c r="D22" s="61"/>
+      <c r="E22" s="61"/>
+      <c r="F22" s="61"/>
+      <c r="G22" s="61"/>
+      <c r="H22" s="61"/>
+      <c r="I22" s="61"/>
+      <c r="J22" s="61"/>
+      <c r="K22" s="61"/>
+      <c r="L22" s="61"/>
+      <c r="M22" s="61"/>
+      <c r="N22" s="61"/>
+      <c r="O22" s="61"/>
+      <c r="P22" s="61"/>
+      <c r="Q22" s="61"/>
+      <c r="R22" s="61"/>
+      <c r="S22" s="61"/>
+      <c r="T22" s="61"/>
+      <c r="U22" s="61"/>
+      <c r="V22" s="61"/>
+      <c r="W22" s="61"/>
+      <c r="X22" s="61"/>
+      <c r="Y22" s="61"/>
       <c r="AE22" s="49"/>
-    </row>
-    <row r="23" spans="1:34">
+      <c r="AG22" s="54"/>
+    </row>
+    <row r="23" spans="1:35">
       <c r="A23" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="38">
         <v>138731</v>
       </c>
       <c r="C23" s="38">
         <v>138659</v>
       </c>
       <c r="D23" s="38">
         <v>138290</v>
       </c>
       <c r="E23" s="38">
         <v>138279</v>
       </c>
       <c r="F23" s="38">
         <v>138133</v>
       </c>
       <c r="G23" s="37">
         <v>138093</v>
       </c>
       <c r="H23" s="37">
         <v>138050</v>
       </c>
       <c r="I23" s="37">
@@ -11041,52 +11289,55 @@
       </c>
       <c r="Y23" s="37">
         <v>137849</v>
       </c>
       <c r="Z23" s="37">
         <v>137807</v>
       </c>
       <c r="AA23" s="49">
         <v>137738</v>
       </c>
       <c r="AB23" s="49">
         <v>137750</v>
       </c>
       <c r="AC23" s="49">
         <v>137816</v>
       </c>
       <c r="AD23" s="49">
         <v>137796</v>
       </c>
       <c r="AE23" s="49">
         <v>137748</v>
       </c>
       <c r="AF23" s="49">
         <v>137782</v>
       </c>
-    </row>
-    <row r="24" spans="1:34">
+      <c r="AG23" s="54">
+        <v>137775</v>
+      </c>
+    </row>
+    <row r="24" spans="1:35">
       <c r="A24" s="13" t="s">
         <v>39</v>
       </c>
       <c r="B24" s="38">
         <v>119760</v>
       </c>
       <c r="C24" s="38">
         <v>119716</v>
       </c>
       <c r="D24" s="38">
         <v>119421</v>
       </c>
       <c r="E24" s="38">
         <v>119392</v>
       </c>
       <c r="F24" s="38">
         <v>119266</v>
       </c>
       <c r="G24" s="37">
         <v>119211</v>
       </c>
       <c r="H24" s="37">
         <v>119157</v>
       </c>
       <c r="I24" s="37">
@@ -11139,53 +11390,56 @@
       </c>
       <c r="Y24" s="37">
         <v>119334</v>
       </c>
       <c r="Z24" s="37">
         <v>119313</v>
       </c>
       <c r="AA24" s="49">
         <v>119237</v>
       </c>
       <c r="AB24" s="49">
         <v>119253</v>
       </c>
       <c r="AC24" s="49">
         <v>119316</v>
       </c>
       <c r="AD24" s="49">
         <v>119302</v>
       </c>
       <c r="AE24" s="49">
         <v>119275</v>
       </c>
       <c r="AF24" s="49">
         <v>119325</v>
       </c>
+      <c r="AG24" s="54">
+        <v>119332</v>
+      </c>
       <c r="AH24" s="48"/>
     </row>
-    <row r="25" spans="1:34">
+    <row r="25" spans="1:35">
       <c r="A25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B25" s="38">
         <v>4474</v>
       </c>
       <c r="C25" s="38">
         <v>4468</v>
       </c>
       <c r="D25" s="38">
         <v>4459</v>
       </c>
       <c r="E25" s="38">
         <v>4462</v>
       </c>
       <c r="F25" s="38">
         <v>4459</v>
       </c>
       <c r="G25" s="37">
         <v>4478</v>
       </c>
       <c r="H25" s="37">
         <v>4483</v>
       </c>
       <c r="I25" s="37">
@@ -11238,53 +11492,56 @@
       </c>
       <c r="Y25" s="37">
         <v>4450</v>
       </c>
       <c r="Z25" s="37">
         <v>4454</v>
       </c>
       <c r="AA25" s="49">
         <v>4459</v>
       </c>
       <c r="AB25" s="49">
         <v>4455</v>
       </c>
       <c r="AC25" s="49">
         <v>4448</v>
       </c>
       <c r="AD25" s="49">
         <v>4442</v>
       </c>
       <c r="AE25" s="49">
         <v>4439</v>
       </c>
       <c r="AF25" s="49">
         <v>4453</v>
       </c>
+      <c r="AG25" s="54">
+        <v>4073</v>
+      </c>
       <c r="AH25" s="48"/>
     </row>
-    <row r="26" spans="1:34">
+    <row r="26" spans="1:35">
       <c r="A26" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B26" s="38">
         <v>3594</v>
       </c>
       <c r="C26" s="38">
         <v>3576</v>
       </c>
       <c r="D26" s="38">
         <v>3562</v>
       </c>
       <c r="E26" s="38">
         <v>3561</v>
       </c>
       <c r="F26" s="38">
         <v>3559</v>
       </c>
       <c r="G26" s="37">
         <v>3553</v>
       </c>
       <c r="H26" s="37">
         <v>3561</v>
       </c>
       <c r="I26" s="37">
@@ -11337,53 +11594,56 @@
       </c>
       <c r="Y26" s="37">
         <v>3395</v>
       </c>
       <c r="Z26" s="37">
         <v>3395</v>
       </c>
       <c r="AA26" s="49">
         <v>3388</v>
       </c>
       <c r="AB26" s="49">
         <v>3381</v>
       </c>
       <c r="AC26" s="49">
         <v>3387</v>
       </c>
       <c r="AD26" s="49">
         <v>3381</v>
       </c>
       <c r="AE26" s="49">
         <v>3369</v>
       </c>
       <c r="AF26" s="49">
         <v>3358</v>
       </c>
+      <c r="AG26" s="54">
+        <v>3193</v>
+      </c>
       <c r="AH26" s="48"/>
     </row>
-    <row r="27" spans="1:34">
+    <row r="27" spans="1:35">
       <c r="A27" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B27" s="38">
         <v>4178</v>
       </c>
       <c r="C27" s="38">
         <v>4182</v>
       </c>
       <c r="D27" s="38">
         <v>4163</v>
       </c>
       <c r="E27" s="38">
         <v>4168</v>
       </c>
       <c r="F27" s="38">
         <v>4158</v>
       </c>
       <c r="G27" s="37">
         <v>4167</v>
       </c>
       <c r="H27" s="37">
         <v>4177</v>
       </c>
       <c r="I27" s="37">
@@ -11436,52 +11696,55 @@
       </c>
       <c r="Y27" s="37">
         <v>4126</v>
       </c>
       <c r="Z27" s="37">
         <v>4121</v>
       </c>
       <c r="AA27" s="49">
         <v>4128</v>
       </c>
       <c r="AB27" s="49">
         <v>4138</v>
       </c>
       <c r="AC27" s="49">
         <v>4146</v>
       </c>
       <c r="AD27" s="49">
         <v>4144</v>
       </c>
       <c r="AE27" s="49">
         <v>4142</v>
       </c>
       <c r="AF27" s="49">
         <v>4138</v>
       </c>
-    </row>
-    <row r="28" spans="1:34">
+      <c r="AG27" s="54">
+        <v>3914</v>
+      </c>
+    </row>
+    <row r="28" spans="1:35">
       <c r="A28" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B28" s="38">
         <v>6725</v>
       </c>
       <c r="C28" s="38">
         <v>6717</v>
       </c>
       <c r="D28" s="38">
         <v>6685</v>
       </c>
       <c r="E28" s="38">
         <v>6696</v>
       </c>
       <c r="F28" s="38">
         <v>6691</v>
       </c>
       <c r="G28" s="37">
         <v>6684</v>
       </c>
       <c r="H28" s="37">
         <v>6672</v>
       </c>
       <c r="I28" s="37">
@@ -11534,82 +11797,86 @@
       </c>
       <c r="Y28" s="37">
         <v>6544</v>
       </c>
       <c r="Z28" s="37">
         <v>6524</v>
       </c>
       <c r="AA28" s="49">
         <v>6526</v>
       </c>
       <c r="AB28" s="49">
         <v>6523</v>
       </c>
       <c r="AC28" s="49">
         <v>6519</v>
       </c>
       <c r="AD28" s="49">
         <v>6527</v>
       </c>
       <c r="AE28" s="49">
         <v>6523</v>
       </c>
       <c r="AF28" s="49">
         <v>6508</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="64" t="s">
+      <c r="AG28" s="54">
+        <v>6279</v>
+      </c>
+    </row>
+    <row r="29" spans="1:35">
+      <c r="A29" s="61" t="s">
         <v>11</v>
       </c>
-      <c r="B29" s="64"/>
-[...22 lines deleted...]
-      <c r="Y29" s="64"/>
+      <c r="B29" s="61"/>
+      <c r="C29" s="61"/>
+      <c r="D29" s="61"/>
+      <c r="E29" s="61"/>
+      <c r="F29" s="61"/>
+      <c r="G29" s="61"/>
+      <c r="H29" s="61"/>
+      <c r="I29" s="61"/>
+      <c r="J29" s="61"/>
+      <c r="K29" s="61"/>
+      <c r="L29" s="61"/>
+      <c r="M29" s="61"/>
+      <c r="N29" s="61"/>
+      <c r="O29" s="61"/>
+      <c r="P29" s="61"/>
+      <c r="Q29" s="61"/>
+      <c r="R29" s="61"/>
+      <c r="S29" s="61"/>
+      <c r="T29" s="61"/>
+      <c r="U29" s="61"/>
+      <c r="V29" s="61"/>
+      <c r="W29" s="61"/>
+      <c r="X29" s="61"/>
+      <c r="Y29" s="61"/>
+      <c r="AG29" s="54"/>
       <c r="AH29" s="48"/>
     </row>
-    <row r="30" spans="1:34">
+    <row r="30" spans="1:35">
       <c r="A30" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B30" s="38">
         <v>135239</v>
       </c>
       <c r="C30" s="38">
         <v>134990</v>
       </c>
       <c r="D30" s="38">
         <v>134586</v>
       </c>
       <c r="E30" s="38">
         <v>134442</v>
       </c>
       <c r="F30" s="38">
         <v>134430</v>
       </c>
       <c r="G30" s="37">
         <v>134286</v>
       </c>
       <c r="H30" s="37">
         <v>134037</v>
       </c>
       <c r="I30" s="37">
@@ -11663,52 +11930,56 @@
       <c r="Y30" s="37">
         <v>127956</v>
       </c>
       <c r="Z30" s="37">
         <v>127681</v>
       </c>
       <c r="AA30" s="49">
         <v>127441</v>
       </c>
       <c r="AB30" s="49">
         <v>127256</v>
       </c>
       <c r="AC30" s="49">
         <v>126995</v>
       </c>
       <c r="AD30" s="49">
         <v>126884</v>
       </c>
       <c r="AE30" s="49">
         <f>SUM(AE31:AE43)</f>
         <v>126777</v>
       </c>
       <c r="AF30" s="49">
         <v>126490</v>
       </c>
-    </row>
-    <row r="31" spans="1:34" s="14" customFormat="1" ht="11.25">
+      <c r="AG30" s="54">
+        <v>126175</v>
+      </c>
+      <c r="AI30" s="66"/>
+    </row>
+    <row r="31" spans="1:35" s="14" customFormat="1" ht="10.199999999999999">
       <c r="A31" s="39" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="38">
         <v>16002</v>
       </c>
       <c r="C31" s="38">
         <v>15948</v>
       </c>
       <c r="D31" s="38">
         <v>15903</v>
       </c>
       <c r="E31" s="38">
         <v>15876</v>
       </c>
       <c r="F31" s="38">
         <v>15821</v>
       </c>
       <c r="G31" s="37">
         <v>15811</v>
       </c>
       <c r="H31" s="37">
         <v>15779</v>
       </c>
       <c r="I31" s="37">
@@ -11761,52 +12032,56 @@
       </c>
       <c r="Y31" s="37">
         <v>14949</v>
       </c>
       <c r="Z31" s="37">
         <v>14889</v>
       </c>
       <c r="AA31" s="49">
         <v>14864</v>
       </c>
       <c r="AB31" s="49">
         <v>14810</v>
       </c>
       <c r="AC31" s="49">
         <v>14798</v>
       </c>
       <c r="AD31" s="54">
         <v>14806</v>
       </c>
       <c r="AE31" s="49">
         <v>14789</v>
       </c>
       <c r="AF31" s="49">
         <v>14727</v>
       </c>
-    </row>
-    <row r="32" spans="1:34" s="14" customFormat="1" ht="11.25">
+      <c r="AG31" s="54">
+        <v>14688</v>
+      </c>
+      <c r="AI31" s="67"/>
+    </row>
+    <row r="32" spans="1:35" s="14" customFormat="1" ht="10.199999999999999">
       <c r="A32" s="39" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="38">
         <v>6446</v>
       </c>
       <c r="C32" s="38">
         <v>6427</v>
       </c>
       <c r="D32" s="38">
         <v>6409</v>
       </c>
       <c r="E32" s="38">
         <v>6400</v>
       </c>
       <c r="F32" s="38">
         <v>6392</v>
       </c>
       <c r="G32" s="37">
         <v>6386</v>
       </c>
       <c r="H32" s="37">
         <v>6358</v>
       </c>
       <c r="I32" s="37">
@@ -11859,52 +12134,55 @@
       </c>
       <c r="Y32" s="37">
         <v>5930</v>
       </c>
       <c r="Z32" s="37">
         <v>5912</v>
       </c>
       <c r="AA32" s="49">
         <v>5898</v>
       </c>
       <c r="AB32" s="49">
         <v>5876</v>
       </c>
       <c r="AC32" s="49">
         <v>5849</v>
       </c>
       <c r="AD32" s="54">
         <v>5841</v>
       </c>
       <c r="AE32" s="49">
         <v>5835</v>
       </c>
       <c r="AF32" s="49">
         <v>5806</v>
       </c>
-    </row>
-    <row r="33" spans="1:37" s="14" customFormat="1" ht="11.25">
+      <c r="AG32" s="54">
+        <v>5783</v>
+      </c>
+    </row>
+    <row r="33" spans="1:37" s="14" customFormat="1" ht="10.199999999999999">
       <c r="A33" s="39" t="s">
         <v>26</v>
       </c>
       <c r="B33" s="38">
         <v>9072</v>
       </c>
       <c r="C33" s="38">
         <v>9054</v>
       </c>
       <c r="D33" s="38">
         <v>9035</v>
       </c>
       <c r="E33" s="38">
         <v>9007</v>
       </c>
       <c r="F33" s="38">
         <v>8994</v>
       </c>
       <c r="G33" s="37">
         <v>8980</v>
       </c>
       <c r="H33" s="37">
         <v>8956</v>
       </c>
       <c r="I33" s="37">
@@ -11957,52 +12235,55 @@
       </c>
       <c r="Y33" s="37">
         <v>8577</v>
       </c>
       <c r="Z33" s="37">
         <v>8547</v>
       </c>
       <c r="AA33" s="49">
         <v>8522</v>
       </c>
       <c r="AB33" s="49">
         <v>8513</v>
       </c>
       <c r="AC33" s="49">
         <v>8495</v>
       </c>
       <c r="AD33" s="54">
         <v>8477</v>
       </c>
       <c r="AE33" s="49">
         <v>8463</v>
       </c>
       <c r="AF33" s="49">
         <v>8439</v>
       </c>
-    </row>
-    <row r="34" spans="1:37" s="14" customFormat="1" ht="11.25">
+      <c r="AG33" s="54">
+        <v>8411</v>
+      </c>
+    </row>
+    <row r="34" spans="1:37" s="14" customFormat="1" ht="10.199999999999999">
       <c r="A34" s="39" t="s">
         <v>27</v>
       </c>
       <c r="B34" s="38">
         <v>10455</v>
       </c>
       <c r="C34" s="38">
         <v>10435</v>
       </c>
       <c r="D34" s="38">
         <v>10421</v>
       </c>
       <c r="E34" s="38">
         <v>10403</v>
       </c>
       <c r="F34" s="38">
         <v>10385</v>
       </c>
       <c r="G34" s="37">
         <v>10366</v>
       </c>
       <c r="H34" s="37">
         <v>10350</v>
       </c>
       <c r="I34" s="37">
@@ -12055,52 +12336,55 @@
       </c>
       <c r="Y34" s="37">
         <v>10000</v>
       </c>
       <c r="Z34" s="37">
         <v>10000</v>
       </c>
       <c r="AA34" s="49">
         <v>9957</v>
       </c>
       <c r="AB34" s="49">
         <v>9945</v>
       </c>
       <c r="AC34" s="49">
         <v>9920</v>
       </c>
       <c r="AD34" s="54">
         <v>9908</v>
       </c>
       <c r="AE34" s="49">
         <v>9910</v>
       </c>
       <c r="AF34" s="49">
         <v>9889</v>
       </c>
-    </row>
-    <row r="35" spans="1:37" s="14" customFormat="1" ht="11.25">
+      <c r="AG34" s="54">
+        <v>9869</v>
+      </c>
+    </row>
+    <row r="35" spans="1:37" s="14" customFormat="1" ht="10.199999999999999">
       <c r="A35" s="39" t="s">
         <v>28</v>
       </c>
       <c r="B35" s="38">
         <v>8899</v>
       </c>
       <c r="C35" s="38">
         <v>8867</v>
       </c>
       <c r="D35" s="38">
         <v>8843</v>
       </c>
       <c r="E35" s="38">
         <v>8839</v>
       </c>
       <c r="F35" s="38">
         <v>8834</v>
       </c>
       <c r="G35" s="37">
         <v>8809</v>
       </c>
       <c r="H35" s="37">
         <v>8796</v>
       </c>
       <c r="I35" s="37">
@@ -12153,52 +12437,55 @@
       </c>
       <c r="Y35" s="37">
         <v>8247</v>
       </c>
       <c r="Z35" s="37">
         <v>8235</v>
       </c>
       <c r="AA35" s="49">
         <v>8220</v>
       </c>
       <c r="AB35" s="49">
         <v>8214</v>
       </c>
       <c r="AC35" s="49">
         <v>8195</v>
       </c>
       <c r="AD35" s="54">
         <v>8173</v>
       </c>
       <c r="AE35" s="49">
         <v>8166</v>
       </c>
       <c r="AF35" s="49">
         <v>8150</v>
       </c>
-    </row>
-    <row r="36" spans="1:37" s="14" customFormat="1" ht="11.25">
+      <c r="AG35" s="54">
+        <v>8109</v>
+      </c>
+    </row>
+    <row r="36" spans="1:37" s="14" customFormat="1" ht="10.199999999999999">
       <c r="A36" s="39" t="s">
         <v>29</v>
       </c>
       <c r="B36" s="38">
         <v>23378</v>
       </c>
       <c r="C36" s="38">
         <v>23380</v>
       </c>
       <c r="D36" s="38">
         <v>23359</v>
       </c>
       <c r="E36" s="38">
         <v>23346</v>
       </c>
       <c r="F36" s="38">
         <v>23508</v>
       </c>
       <c r="G36" s="37">
         <v>23537</v>
       </c>
       <c r="H36" s="37">
         <v>23525</v>
       </c>
       <c r="I36" s="37">
@@ -12250,50 +12537,53 @@
         <v>23066</v>
       </c>
       <c r="Y36" s="37">
         <v>23041</v>
       </c>
       <c r="Z36" s="37">
         <v>23029</v>
       </c>
       <c r="AA36" s="49">
         <v>23030</v>
       </c>
       <c r="AB36" s="49">
         <v>23039</v>
       </c>
       <c r="AC36" s="49">
         <v>23005</v>
       </c>
       <c r="AD36" s="54">
         <v>23009</v>
       </c>
       <c r="AE36" s="49">
         <v>23011</v>
       </c>
       <c r="AF36" s="49">
         <v>23007</v>
+      </c>
+      <c r="AG36" s="54">
+        <v>22990</v>
       </c>
     </row>
     <row r="37" spans="1:37">
       <c r="A37" s="39" t="s">
         <v>30</v>
       </c>
       <c r="B37" s="38">
         <v>5071</v>
       </c>
       <c r="C37" s="38">
         <v>5073</v>
       </c>
       <c r="D37" s="38">
         <v>5073</v>
       </c>
       <c r="E37" s="38">
         <v>5070</v>
       </c>
       <c r="F37" s="38">
         <v>5057</v>
       </c>
       <c r="G37" s="37">
         <v>5045</v>
       </c>
       <c r="H37" s="37">
@@ -12349,50 +12639,53 @@
       </c>
       <c r="Y37" s="37">
         <v>4852</v>
       </c>
       <c r="Z37" s="37">
         <v>4835</v>
       </c>
       <c r="AA37" s="49">
         <v>4820</v>
       </c>
       <c r="AB37" s="49">
         <v>4834</v>
       </c>
       <c r="AC37" s="49">
         <v>4832</v>
       </c>
       <c r="AD37" s="54">
         <v>4825</v>
       </c>
       <c r="AE37" s="49">
         <v>4827</v>
       </c>
       <c r="AF37" s="49">
         <v>4825</v>
       </c>
+      <c r="AG37" s="54">
+        <v>4810</v>
+      </c>
     </row>
     <row r="38" spans="1:37">
       <c r="A38" s="39" t="s">
         <v>31</v>
       </c>
       <c r="B38" s="38">
         <v>4724</v>
       </c>
       <c r="C38" s="38">
         <v>4726</v>
       </c>
       <c r="D38" s="38">
         <v>4691</v>
       </c>
       <c r="E38" s="38">
         <v>4680</v>
       </c>
       <c r="F38" s="38">
         <v>4673</v>
       </c>
       <c r="G38" s="37">
         <v>4661</v>
       </c>
       <c r="H38" s="37">
         <v>4632</v>
@@ -12447,50 +12740,53 @@
       </c>
       <c r="Y38" s="37">
         <v>4373</v>
       </c>
       <c r="Z38" s="37">
         <v>4345</v>
       </c>
       <c r="AA38" s="49">
         <v>4328</v>
       </c>
       <c r="AB38" s="49">
         <v>4309</v>
       </c>
       <c r="AC38" s="49">
         <v>4299</v>
       </c>
       <c r="AD38" s="54">
         <v>4291</v>
       </c>
       <c r="AE38" s="49">
         <v>4274</v>
       </c>
       <c r="AF38" s="49">
         <v>4281</v>
       </c>
+      <c r="AG38" s="54">
+        <v>4270</v>
+      </c>
     </row>
     <row r="39" spans="1:37">
       <c r="A39" s="39" t="s">
         <v>32</v>
       </c>
       <c r="B39" s="38">
         <v>8946</v>
       </c>
       <c r="C39" s="38">
         <v>8922</v>
       </c>
       <c r="D39" s="38">
         <v>8883</v>
       </c>
       <c r="E39" s="38">
         <v>8878</v>
       </c>
       <c r="F39" s="38">
         <v>8884</v>
       </c>
       <c r="G39" s="37">
         <v>8873</v>
       </c>
       <c r="H39" s="37">
         <v>8877</v>
@@ -12545,50 +12841,53 @@
       </c>
       <c r="Y39" s="37">
         <v>8522</v>
       </c>
       <c r="Z39" s="37">
         <v>8506</v>
       </c>
       <c r="AA39" s="49">
         <v>8519</v>
       </c>
       <c r="AB39" s="49">
         <v>8529</v>
       </c>
       <c r="AC39" s="49">
         <v>8506</v>
       </c>
       <c r="AD39" s="54">
         <v>8500</v>
       </c>
       <c r="AE39" s="49">
         <v>8511</v>
       </c>
       <c r="AF39" s="49">
         <v>8469</v>
       </c>
+      <c r="AG39" s="54">
+        <v>8465</v>
+      </c>
     </row>
     <row r="40" spans="1:37">
       <c r="A40" s="39" t="s">
         <v>33</v>
       </c>
       <c r="B40" s="38">
         <v>13333</v>
       </c>
       <c r="C40" s="38">
         <v>13311</v>
       </c>
       <c r="D40" s="38">
         <v>13186</v>
       </c>
       <c r="E40" s="38">
         <v>13168</v>
       </c>
       <c r="F40" s="38">
         <v>13127</v>
       </c>
       <c r="G40" s="37">
         <v>13091</v>
       </c>
       <c r="H40" s="37">
         <v>13066</v>
@@ -12643,50 +12942,53 @@
       </c>
       <c r="Y40" s="37">
         <v>12351</v>
       </c>
       <c r="Z40" s="37">
         <v>12335</v>
       </c>
       <c r="AA40" s="49">
         <v>12288</v>
       </c>
       <c r="AB40" s="49">
         <v>12268</v>
       </c>
       <c r="AC40" s="49">
         <v>12249</v>
       </c>
       <c r="AD40" s="54">
         <v>12215</v>
       </c>
       <c r="AE40" s="49">
         <v>12207</v>
       </c>
       <c r="AF40" s="49">
         <v>12200</v>
       </c>
+      <c r="AG40" s="54">
+        <v>12155</v>
+      </c>
     </row>
     <row r="41" spans="1:37">
       <c r="A41" s="39" t="s">
         <v>34</v>
       </c>
       <c r="B41" s="38">
         <v>4777</v>
       </c>
       <c r="C41" s="38">
         <v>4764</v>
       </c>
       <c r="D41" s="38">
         <v>4751</v>
       </c>
       <c r="E41" s="38">
         <v>4749</v>
       </c>
       <c r="F41" s="38">
         <v>4742</v>
       </c>
       <c r="G41" s="37">
         <v>4751</v>
       </c>
       <c r="H41" s="37">
         <v>4742</v>
@@ -12741,50 +13043,53 @@
       </c>
       <c r="Y41" s="37">
         <v>4436</v>
       </c>
       <c r="Z41" s="37">
         <v>4429</v>
       </c>
       <c r="AA41" s="49">
         <v>4423</v>
       </c>
       <c r="AB41" s="49">
         <v>4410</v>
       </c>
       <c r="AC41" s="49">
         <v>4398</v>
       </c>
       <c r="AD41" s="54">
         <v>4419</v>
       </c>
       <c r="AE41" s="49">
         <v>4399</v>
       </c>
       <c r="AF41" s="49">
         <v>4375</v>
       </c>
+      <c r="AG41" s="54">
+        <v>4352</v>
+      </c>
     </row>
     <row r="42" spans="1:37">
       <c r="A42" s="39" t="s">
         <v>35</v>
       </c>
       <c r="B42" s="38">
         <v>6362</v>
       </c>
       <c r="C42" s="38">
         <v>6333</v>
       </c>
       <c r="D42" s="38">
         <v>6298</v>
       </c>
       <c r="E42" s="38">
         <v>6290</v>
       </c>
       <c r="F42" s="38">
         <v>6281</v>
       </c>
       <c r="G42" s="37">
         <v>6269</v>
       </c>
       <c r="H42" s="37">
         <v>6253</v>
@@ -12839,50 +13144,53 @@
       </c>
       <c r="Y42" s="37">
         <v>5637</v>
       </c>
       <c r="Z42" s="37">
         <v>5616</v>
       </c>
       <c r="AA42" s="49">
         <v>5601</v>
       </c>
       <c r="AB42" s="49">
         <v>5579</v>
       </c>
       <c r="AC42" s="49">
         <v>5563</v>
       </c>
       <c r="AD42" s="54">
         <v>5546</v>
       </c>
       <c r="AE42" s="49">
         <v>5516</v>
       </c>
       <c r="AF42" s="49">
         <v>5495</v>
       </c>
+      <c r="AG42" s="54">
+        <v>5470</v>
+      </c>
     </row>
     <row r="43" spans="1:37" s="4" customFormat="1">
       <c r="A43" s="15" t="s">
         <v>36</v>
       </c>
       <c r="B43" s="23">
         <v>17774</v>
       </c>
       <c r="C43" s="23">
         <v>17750</v>
       </c>
       <c r="D43" s="23">
         <v>17734</v>
       </c>
       <c r="E43" s="23">
         <v>17736</v>
       </c>
       <c r="F43" s="23">
         <v>17732</v>
       </c>
       <c r="G43" s="32">
         <v>17707</v>
       </c>
       <c r="H43" s="32">
         <v>17674</v>
@@ -12937,55 +13245,57 @@
       </c>
       <c r="Y43" s="32">
         <v>17041</v>
       </c>
       <c r="Z43" s="32">
         <v>17003</v>
       </c>
       <c r="AA43" s="50">
         <v>16971</v>
       </c>
       <c r="AB43" s="50">
         <v>16930</v>
       </c>
       <c r="AC43" s="50">
         <v>16886</v>
       </c>
       <c r="AD43" s="50">
         <v>16874</v>
       </c>
       <c r="AE43" s="50">
         <v>16869</v>
       </c>
       <c r="AF43" s="50">
         <v>16827</v>
       </c>
-      <c r="AG43" s="57"/>
-[...3 lines deleted...]
-      <c r="AK43" s="57"/>
+      <c r="AG43" s="50">
+        <v>16803</v>
+      </c>
+      <c r="AH43" s="56"/>
+      <c r="AI43" s="56"/>
+      <c r="AJ43" s="56"/>
+      <c r="AK43" s="56"/>
     </row>
     <row r="44" spans="1:37">
       <c r="A44" s="34" t="s">
         <v>23</v>
       </c>
       <c r="B44" s="4"/>
       <c r="C44" s="4"/>
       <c r="D44" s="4"/>
       <c r="E44" s="4"/>
       <c r="F44" s="4"/>
       <c r="G44" s="4"/>
       <c r="H44" s="4"/>
       <c r="I44" s="4"/>
       <c r="J44" s="4"/>
       <c r="K44" s="4"/>
       <c r="L44" s="4"/>
       <c r="M44" s="4"/>
       <c r="N44" s="4"/>
       <c r="O44" s="4"/>
       <c r="P44" s="4"/>
       <c r="Q44" s="4"/>
       <c r="R44" s="4"/>
       <c r="S44" s="4"/>
       <c r="T44" s="4"/>
       <c r="U44" s="4"/>