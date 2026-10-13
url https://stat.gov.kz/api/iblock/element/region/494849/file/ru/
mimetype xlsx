--- v3 (2026-09-21)
+++ v4 (2026-10-13)
@@ -1,73 +1,77 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="13428" yWindow="-12" windowWidth="13428" windowHeight="12492" activeTab="2"/>
+    <workbookView xWindow="13428" yWindow="-12" windowWidth="13428" windowHeight="12492" activeTab="4"/>
   </bookViews>
   <sheets>
-    <sheet name="Все население" sheetId="1" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Женщины" sheetId="5" r:id="rId3"/>
+    <sheet name="Метаданные" sheetId="7" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="6" r:id="rId2"/>
+    <sheet name="Все население" sheetId="1" r:id="rId3"/>
+    <sheet name="Мужчины" sheetId="4" r:id="rId4"/>
+    <sheet name="Женщины" sheetId="5" r:id="rId5"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AE30" i="5"/>
   <c r="AE30" i="4"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="234" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="277" uniqueCount="83">
   <si>
     <t>1 мая</t>
   </si>
   <si>
     <t>1 июня</t>
   </si>
   <si>
     <t>1 июля</t>
   </si>
   <si>
     <t>1 августа</t>
   </si>
   <si>
     <t>1 сентября</t>
   </si>
   <si>
     <t>1 октября</t>
   </si>
   <si>
     <t>1 февраля</t>
   </si>
   <si>
     <t>1 марта</t>
   </si>
   <si>
@@ -250,56 +254,185 @@
   </si>
   <si>
     <t xml:space="preserve">Тайыншинский район </t>
   </si>
   <si>
     <t xml:space="preserve">Тимирязевский район </t>
   </si>
   <si>
     <t xml:space="preserve">Уалихановский район </t>
   </si>
   <si>
     <t>район им. Г.Мусрепова</t>
   </si>
   <si>
     <t>Аккайынский район</t>
   </si>
   <si>
     <t>Акжарский район</t>
   </si>
   <si>
     <t xml:space="preserve">г. Петропавловск </t>
   </si>
   <si>
     <t>1 января</t>
   </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Численность населения на начало периода</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Человек</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>с 2024</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Число людей, проживающих на данной территории в данный момент времени</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>числовой</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Текущие оценки на начало года рассчитываются на основании итогов последней переписи населения, к которым ежегодно прибавляются числа родившихся и прибывших на данную территорию и из которых вычитаются числа умерших и выбывших с данной территории</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Основными источниками информации о численности населения страны и ее регионов являются данные, полученные по итогам проведения национальных переписей, в межпереписной период изменяются за счет естественного (данные о родившихся и умерших) и миграционного (данные о прибывших и выбывших по месту постоянной регистрации) приростов (убыли)</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/703831?keyword=</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/37/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/sko/dynamic-tables/38/</t>
+  </si>
+  <si>
+    <t>Управление социальной, демографической статистики и уровня жизни</t>
+  </si>
+  <si>
+    <t>Бубенко Ольга</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> +7 715 2 4610 63</t>
+  </si>
+  <si>
+    <t>o.bubenko@aspire.gov.kz</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="17">
+  <numFmts count="1">
+    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
+  </numFmts>
+  <fonts count="29">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -370,50 +503,124 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
@@ -480,59 +687,64 @@
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="6">
+  <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="68">
+  <cellXfs count="97">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -632,108 +844,187 @@
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="4" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="4" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="4" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="14" fontId="22" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="28" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="6">
+  <cellStyles count="8">
+    <cellStyle name="Гиперссылка" xfId="7" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="5"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="2"/>
     <cellStyle name="Обычный 2 2 2" xfId="4"/>
+    <cellStyle name="Обычный 2 4" xfId="6"/>
     <cellStyle name="Обычный 3" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -976,125 +1267,974 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/sko/dynamic-tables/38/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:o.bubenko@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/703831?keyword=" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:M26"/>
+  <sheetViews>
+    <sheetView topLeftCell="A13" workbookViewId="0">
+      <selection activeCell="B16" sqref="B16:B17"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="48.5546875" style="75" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="75" customWidth="1"/>
+    <col min="3" max="4" width="8.88671875" style="68"/>
+    <col min="5" max="5" width="9.88671875" style="68" bestFit="1" customWidth="1"/>
+    <col min="6" max="256" width="8.88671875" style="68"/>
+    <col min="257" max="257" width="42.33203125" style="68" customWidth="1"/>
+    <col min="258" max="258" width="97.6640625" style="68" customWidth="1"/>
+    <col min="259" max="512" width="8.88671875" style="68"/>
+    <col min="513" max="513" width="42.33203125" style="68" customWidth="1"/>
+    <col min="514" max="514" width="97.6640625" style="68" customWidth="1"/>
+    <col min="515" max="768" width="8.88671875" style="68"/>
+    <col min="769" max="769" width="42.33203125" style="68" customWidth="1"/>
+    <col min="770" max="770" width="97.6640625" style="68" customWidth="1"/>
+    <col min="771" max="1024" width="8.88671875" style="68"/>
+    <col min="1025" max="1025" width="42.33203125" style="68" customWidth="1"/>
+    <col min="1026" max="1026" width="97.6640625" style="68" customWidth="1"/>
+    <col min="1027" max="1280" width="8.88671875" style="68"/>
+    <col min="1281" max="1281" width="42.33203125" style="68" customWidth="1"/>
+    <col min="1282" max="1282" width="97.6640625" style="68" customWidth="1"/>
+    <col min="1283" max="1536" width="8.88671875" style="68"/>
+    <col min="1537" max="1537" width="42.33203125" style="68" customWidth="1"/>
+    <col min="1538" max="1538" width="97.6640625" style="68" customWidth="1"/>
+    <col min="1539" max="1792" width="8.88671875" style="68"/>
+    <col min="1793" max="1793" width="42.33203125" style="68" customWidth="1"/>
+    <col min="1794" max="1794" width="97.6640625" style="68" customWidth="1"/>
+    <col min="1795" max="2048" width="8.88671875" style="68"/>
+    <col min="2049" max="2049" width="42.33203125" style="68" customWidth="1"/>
+    <col min="2050" max="2050" width="97.6640625" style="68" customWidth="1"/>
+    <col min="2051" max="2304" width="8.88671875" style="68"/>
+    <col min="2305" max="2305" width="42.33203125" style="68" customWidth="1"/>
+    <col min="2306" max="2306" width="97.6640625" style="68" customWidth="1"/>
+    <col min="2307" max="2560" width="8.88671875" style="68"/>
+    <col min="2561" max="2561" width="42.33203125" style="68" customWidth="1"/>
+    <col min="2562" max="2562" width="97.6640625" style="68" customWidth="1"/>
+    <col min="2563" max="2816" width="8.88671875" style="68"/>
+    <col min="2817" max="2817" width="42.33203125" style="68" customWidth="1"/>
+    <col min="2818" max="2818" width="97.6640625" style="68" customWidth="1"/>
+    <col min="2819" max="3072" width="8.88671875" style="68"/>
+    <col min="3073" max="3073" width="42.33203125" style="68" customWidth="1"/>
+    <col min="3074" max="3074" width="97.6640625" style="68" customWidth="1"/>
+    <col min="3075" max="3328" width="8.88671875" style="68"/>
+    <col min="3329" max="3329" width="42.33203125" style="68" customWidth="1"/>
+    <col min="3330" max="3330" width="97.6640625" style="68" customWidth="1"/>
+    <col min="3331" max="3584" width="8.88671875" style="68"/>
+    <col min="3585" max="3585" width="42.33203125" style="68" customWidth="1"/>
+    <col min="3586" max="3586" width="97.6640625" style="68" customWidth="1"/>
+    <col min="3587" max="3840" width="8.88671875" style="68"/>
+    <col min="3841" max="3841" width="42.33203125" style="68" customWidth="1"/>
+    <col min="3842" max="3842" width="97.6640625" style="68" customWidth="1"/>
+    <col min="3843" max="4096" width="8.88671875" style="68"/>
+    <col min="4097" max="4097" width="42.33203125" style="68" customWidth="1"/>
+    <col min="4098" max="4098" width="97.6640625" style="68" customWidth="1"/>
+    <col min="4099" max="4352" width="8.88671875" style="68"/>
+    <col min="4353" max="4353" width="42.33203125" style="68" customWidth="1"/>
+    <col min="4354" max="4354" width="97.6640625" style="68" customWidth="1"/>
+    <col min="4355" max="4608" width="8.88671875" style="68"/>
+    <col min="4609" max="4609" width="42.33203125" style="68" customWidth="1"/>
+    <col min="4610" max="4610" width="97.6640625" style="68" customWidth="1"/>
+    <col min="4611" max="4864" width="8.88671875" style="68"/>
+    <col min="4865" max="4865" width="42.33203125" style="68" customWidth="1"/>
+    <col min="4866" max="4866" width="97.6640625" style="68" customWidth="1"/>
+    <col min="4867" max="5120" width="8.88671875" style="68"/>
+    <col min="5121" max="5121" width="42.33203125" style="68" customWidth="1"/>
+    <col min="5122" max="5122" width="97.6640625" style="68" customWidth="1"/>
+    <col min="5123" max="5376" width="8.88671875" style="68"/>
+    <col min="5377" max="5377" width="42.33203125" style="68" customWidth="1"/>
+    <col min="5378" max="5378" width="97.6640625" style="68" customWidth="1"/>
+    <col min="5379" max="5632" width="8.88671875" style="68"/>
+    <col min="5633" max="5633" width="42.33203125" style="68" customWidth="1"/>
+    <col min="5634" max="5634" width="97.6640625" style="68" customWidth="1"/>
+    <col min="5635" max="5888" width="8.88671875" style="68"/>
+    <col min="5889" max="5889" width="42.33203125" style="68" customWidth="1"/>
+    <col min="5890" max="5890" width="97.6640625" style="68" customWidth="1"/>
+    <col min="5891" max="6144" width="8.88671875" style="68"/>
+    <col min="6145" max="6145" width="42.33203125" style="68" customWidth="1"/>
+    <col min="6146" max="6146" width="97.6640625" style="68" customWidth="1"/>
+    <col min="6147" max="6400" width="8.88671875" style="68"/>
+    <col min="6401" max="6401" width="42.33203125" style="68" customWidth="1"/>
+    <col min="6402" max="6402" width="97.6640625" style="68" customWidth="1"/>
+    <col min="6403" max="6656" width="8.88671875" style="68"/>
+    <col min="6657" max="6657" width="42.33203125" style="68" customWidth="1"/>
+    <col min="6658" max="6658" width="97.6640625" style="68" customWidth="1"/>
+    <col min="6659" max="6912" width="8.88671875" style="68"/>
+    <col min="6913" max="6913" width="42.33203125" style="68" customWidth="1"/>
+    <col min="6914" max="6914" width="97.6640625" style="68" customWidth="1"/>
+    <col min="6915" max="7168" width="8.88671875" style="68"/>
+    <col min="7169" max="7169" width="42.33203125" style="68" customWidth="1"/>
+    <col min="7170" max="7170" width="97.6640625" style="68" customWidth="1"/>
+    <col min="7171" max="7424" width="8.88671875" style="68"/>
+    <col min="7425" max="7425" width="42.33203125" style="68" customWidth="1"/>
+    <col min="7426" max="7426" width="97.6640625" style="68" customWidth="1"/>
+    <col min="7427" max="7680" width="8.88671875" style="68"/>
+    <col min="7681" max="7681" width="42.33203125" style="68" customWidth="1"/>
+    <col min="7682" max="7682" width="97.6640625" style="68" customWidth="1"/>
+    <col min="7683" max="7936" width="8.88671875" style="68"/>
+    <col min="7937" max="7937" width="42.33203125" style="68" customWidth="1"/>
+    <col min="7938" max="7938" width="97.6640625" style="68" customWidth="1"/>
+    <col min="7939" max="8192" width="8.88671875" style="68"/>
+    <col min="8193" max="8193" width="42.33203125" style="68" customWidth="1"/>
+    <col min="8194" max="8194" width="97.6640625" style="68" customWidth="1"/>
+    <col min="8195" max="8448" width="8.88671875" style="68"/>
+    <col min="8449" max="8449" width="42.33203125" style="68" customWidth="1"/>
+    <col min="8450" max="8450" width="97.6640625" style="68" customWidth="1"/>
+    <col min="8451" max="8704" width="8.88671875" style="68"/>
+    <col min="8705" max="8705" width="42.33203125" style="68" customWidth="1"/>
+    <col min="8706" max="8706" width="97.6640625" style="68" customWidth="1"/>
+    <col min="8707" max="8960" width="8.88671875" style="68"/>
+    <col min="8961" max="8961" width="42.33203125" style="68" customWidth="1"/>
+    <col min="8962" max="8962" width="97.6640625" style="68" customWidth="1"/>
+    <col min="8963" max="9216" width="8.88671875" style="68"/>
+    <col min="9217" max="9217" width="42.33203125" style="68" customWidth="1"/>
+    <col min="9218" max="9218" width="97.6640625" style="68" customWidth="1"/>
+    <col min="9219" max="9472" width="8.88671875" style="68"/>
+    <col min="9473" max="9473" width="42.33203125" style="68" customWidth="1"/>
+    <col min="9474" max="9474" width="97.6640625" style="68" customWidth="1"/>
+    <col min="9475" max="9728" width="8.88671875" style="68"/>
+    <col min="9729" max="9729" width="42.33203125" style="68" customWidth="1"/>
+    <col min="9730" max="9730" width="97.6640625" style="68" customWidth="1"/>
+    <col min="9731" max="9984" width="8.88671875" style="68"/>
+    <col min="9985" max="9985" width="42.33203125" style="68" customWidth="1"/>
+    <col min="9986" max="9986" width="97.6640625" style="68" customWidth="1"/>
+    <col min="9987" max="10240" width="8.88671875" style="68"/>
+    <col min="10241" max="10241" width="42.33203125" style="68" customWidth="1"/>
+    <col min="10242" max="10242" width="97.6640625" style="68" customWidth="1"/>
+    <col min="10243" max="10496" width="8.88671875" style="68"/>
+    <col min="10497" max="10497" width="42.33203125" style="68" customWidth="1"/>
+    <col min="10498" max="10498" width="97.6640625" style="68" customWidth="1"/>
+    <col min="10499" max="10752" width="8.88671875" style="68"/>
+    <col min="10753" max="10753" width="42.33203125" style="68" customWidth="1"/>
+    <col min="10754" max="10754" width="97.6640625" style="68" customWidth="1"/>
+    <col min="10755" max="11008" width="8.88671875" style="68"/>
+    <col min="11009" max="11009" width="42.33203125" style="68" customWidth="1"/>
+    <col min="11010" max="11010" width="97.6640625" style="68" customWidth="1"/>
+    <col min="11011" max="11264" width="8.88671875" style="68"/>
+    <col min="11265" max="11265" width="42.33203125" style="68" customWidth="1"/>
+    <col min="11266" max="11266" width="97.6640625" style="68" customWidth="1"/>
+    <col min="11267" max="11520" width="8.88671875" style="68"/>
+    <col min="11521" max="11521" width="42.33203125" style="68" customWidth="1"/>
+    <col min="11522" max="11522" width="97.6640625" style="68" customWidth="1"/>
+    <col min="11523" max="11776" width="8.88671875" style="68"/>
+    <col min="11777" max="11777" width="42.33203125" style="68" customWidth="1"/>
+    <col min="11778" max="11778" width="97.6640625" style="68" customWidth="1"/>
+    <col min="11779" max="12032" width="8.88671875" style="68"/>
+    <col min="12033" max="12033" width="42.33203125" style="68" customWidth="1"/>
+    <col min="12034" max="12034" width="97.6640625" style="68" customWidth="1"/>
+    <col min="12035" max="12288" width="8.88671875" style="68"/>
+    <col min="12289" max="12289" width="42.33203125" style="68" customWidth="1"/>
+    <col min="12290" max="12290" width="97.6640625" style="68" customWidth="1"/>
+    <col min="12291" max="12544" width="8.88671875" style="68"/>
+    <col min="12545" max="12545" width="42.33203125" style="68" customWidth="1"/>
+    <col min="12546" max="12546" width="97.6640625" style="68" customWidth="1"/>
+    <col min="12547" max="12800" width="8.88671875" style="68"/>
+    <col min="12801" max="12801" width="42.33203125" style="68" customWidth="1"/>
+    <col min="12802" max="12802" width="97.6640625" style="68" customWidth="1"/>
+    <col min="12803" max="13056" width="8.88671875" style="68"/>
+    <col min="13057" max="13057" width="42.33203125" style="68" customWidth="1"/>
+    <col min="13058" max="13058" width="97.6640625" style="68" customWidth="1"/>
+    <col min="13059" max="13312" width="8.88671875" style="68"/>
+    <col min="13313" max="13313" width="42.33203125" style="68" customWidth="1"/>
+    <col min="13314" max="13314" width="97.6640625" style="68" customWidth="1"/>
+    <col min="13315" max="13568" width="8.88671875" style="68"/>
+    <col min="13569" max="13569" width="42.33203125" style="68" customWidth="1"/>
+    <col min="13570" max="13570" width="97.6640625" style="68" customWidth="1"/>
+    <col min="13571" max="13824" width="8.88671875" style="68"/>
+    <col min="13825" max="13825" width="42.33203125" style="68" customWidth="1"/>
+    <col min="13826" max="13826" width="97.6640625" style="68" customWidth="1"/>
+    <col min="13827" max="14080" width="8.88671875" style="68"/>
+    <col min="14081" max="14081" width="42.33203125" style="68" customWidth="1"/>
+    <col min="14082" max="14082" width="97.6640625" style="68" customWidth="1"/>
+    <col min="14083" max="14336" width="8.88671875" style="68"/>
+    <col min="14337" max="14337" width="42.33203125" style="68" customWidth="1"/>
+    <col min="14338" max="14338" width="97.6640625" style="68" customWidth="1"/>
+    <col min="14339" max="14592" width="8.88671875" style="68"/>
+    <col min="14593" max="14593" width="42.33203125" style="68" customWidth="1"/>
+    <col min="14594" max="14594" width="97.6640625" style="68" customWidth="1"/>
+    <col min="14595" max="14848" width="8.88671875" style="68"/>
+    <col min="14849" max="14849" width="42.33203125" style="68" customWidth="1"/>
+    <col min="14850" max="14850" width="97.6640625" style="68" customWidth="1"/>
+    <col min="14851" max="15104" width="8.88671875" style="68"/>
+    <col min="15105" max="15105" width="42.33203125" style="68" customWidth="1"/>
+    <col min="15106" max="15106" width="97.6640625" style="68" customWidth="1"/>
+    <col min="15107" max="15360" width="8.88671875" style="68"/>
+    <col min="15361" max="15361" width="42.33203125" style="68" customWidth="1"/>
+    <col min="15362" max="15362" width="97.6640625" style="68" customWidth="1"/>
+    <col min="15363" max="15616" width="8.88671875" style="68"/>
+    <col min="15617" max="15617" width="42.33203125" style="68" customWidth="1"/>
+    <col min="15618" max="15618" width="97.6640625" style="68" customWidth="1"/>
+    <col min="15619" max="15872" width="8.88671875" style="68"/>
+    <col min="15873" max="15873" width="42.33203125" style="68" customWidth="1"/>
+    <col min="15874" max="15874" width="97.6640625" style="68" customWidth="1"/>
+    <col min="15875" max="16128" width="8.88671875" style="68"/>
+    <col min="16129" max="16129" width="42.33203125" style="68" customWidth="1"/>
+    <col min="16130" max="16130" width="97.6640625" style="68" customWidth="1"/>
+    <col min="16131" max="16384" width="8.88671875" style="68"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="67"/>
+      <c r="B1" s="67"/>
+    </row>
+    <row r="2" spans="1:13" s="69" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A2" s="76" t="s">
+        <v>48</v>
+      </c>
+      <c r="B2" s="77">
+        <v>611101</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="69" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A3" s="76" t="s">
+        <v>49</v>
+      </c>
+      <c r="B3" s="78" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="69" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A4" s="76" t="s">
+        <v>51</v>
+      </c>
+      <c r="B4" s="79" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="69" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A5" s="76" t="s">
+        <v>53</v>
+      </c>
+      <c r="B5" s="77" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="69" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A6" s="76" t="s">
+        <v>54</v>
+      </c>
+      <c r="B6" s="79" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="69" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A7" s="76" t="s">
+        <v>56</v>
+      </c>
+      <c r="B7" s="77" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="69" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A8" s="76" t="s">
+        <v>58</v>
+      </c>
+      <c r="B8" s="77" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="69" customFormat="1" ht="46.5" customHeight="1">
+      <c r="A9" s="76" t="s">
+        <v>60</v>
+      </c>
+      <c r="B9" s="80" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="69" customFormat="1" ht="62.25" customHeight="1">
+      <c r="A10" s="76" t="s">
+        <v>62</v>
+      </c>
+      <c r="B10" s="80" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="69" customFormat="1" ht="21" customHeight="1">
+      <c r="A11" s="81" t="s">
+        <v>64</v>
+      </c>
+      <c r="B11" s="82"/>
+      <c r="M11" s="70"/>
+    </row>
+    <row r="12" spans="1:13" s="69" customFormat="1" ht="18" customHeight="1">
+      <c r="A12" s="81" t="s">
+        <v>65</v>
+      </c>
+      <c r="B12" s="83" t="s">
+        <v>66</v>
+      </c>
+      <c r="M12" s="70"/>
+    </row>
+    <row r="13" spans="1:13" s="69" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="76" t="s">
+        <v>67</v>
+      </c>
+      <c r="B13" s="83" t="s">
+        <v>77</v>
+      </c>
+      <c r="M13" s="70"/>
+    </row>
+    <row r="14" spans="1:13" s="69" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A14" s="76" t="s">
+        <v>68</v>
+      </c>
+      <c r="B14" s="84" t="s">
+        <v>78</v>
+      </c>
+      <c r="M14" s="70"/>
+    </row>
+    <row r="15" spans="1:13" s="69" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="76" t="s">
+        <v>69</v>
+      </c>
+      <c r="B15" s="85" t="s">
+        <v>70</v>
+      </c>
+      <c r="M15" s="70"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="81" t="s">
+        <v>71</v>
+      </c>
+      <c r="B16" s="94">
+        <v>46304</v>
+      </c>
+      <c r="M16" s="71"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A17" s="81" t="s">
+        <v>72</v>
+      </c>
+      <c r="B17" s="94">
+        <v>46335</v>
+      </c>
+      <c r="M17" s="72"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A18" s="81" t="s">
+        <v>73</v>
+      </c>
+      <c r="B18" s="80" t="s">
+        <v>79</v>
+      </c>
+      <c r="M18" s="71"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="81" t="s">
+        <v>74</v>
+      </c>
+      <c r="B19" s="80" t="s">
+        <v>80</v>
+      </c>
+      <c r="M19" s="72"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="81" t="s">
+        <v>75</v>
+      </c>
+      <c r="B20" s="80" t="s">
+        <v>81</v>
+      </c>
+      <c r="M20" s="71"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="81" t="s">
+        <v>76</v>
+      </c>
+      <c r="B21" s="80" t="s">
+        <v>82</v>
+      </c>
+      <c r="M21" s="72"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="73"/>
+      <c r="B22" s="74"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="72"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="71"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="72"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="71"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B21" r:id="rId2"/>
+    <hyperlink ref="B14" r:id="rId3"/>
+    <hyperlink ref="B15" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:D19"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="4.5546875" style="59" customWidth="1"/>
+    <col min="2" max="2" width="51.6640625" style="59" customWidth="1"/>
+    <col min="3" max="3" width="8.88671875" style="59"/>
+    <col min="4" max="4" width="51.6640625" style="59" customWidth="1"/>
+    <col min="5" max="256" width="8.88671875" style="60"/>
+    <col min="257" max="257" width="4.5546875" style="60" customWidth="1"/>
+    <col min="258" max="258" width="51.6640625" style="60" customWidth="1"/>
+    <col min="259" max="259" width="8.88671875" style="60"/>
+    <col min="260" max="260" width="51.6640625" style="60" customWidth="1"/>
+    <col min="261" max="512" width="8.88671875" style="60"/>
+    <col min="513" max="513" width="4.5546875" style="60" customWidth="1"/>
+    <col min="514" max="514" width="51.6640625" style="60" customWidth="1"/>
+    <col min="515" max="515" width="8.88671875" style="60"/>
+    <col min="516" max="516" width="51.6640625" style="60" customWidth="1"/>
+    <col min="517" max="768" width="8.88671875" style="60"/>
+    <col min="769" max="769" width="4.5546875" style="60" customWidth="1"/>
+    <col min="770" max="770" width="51.6640625" style="60" customWidth="1"/>
+    <col min="771" max="771" width="8.88671875" style="60"/>
+    <col min="772" max="772" width="51.6640625" style="60" customWidth="1"/>
+    <col min="773" max="1024" width="8.88671875" style="60"/>
+    <col min="1025" max="1025" width="4.5546875" style="60" customWidth="1"/>
+    <col min="1026" max="1026" width="51.6640625" style="60" customWidth="1"/>
+    <col min="1027" max="1027" width="8.88671875" style="60"/>
+    <col min="1028" max="1028" width="51.6640625" style="60" customWidth="1"/>
+    <col min="1029" max="1280" width="8.88671875" style="60"/>
+    <col min="1281" max="1281" width="4.5546875" style="60" customWidth="1"/>
+    <col min="1282" max="1282" width="51.6640625" style="60" customWidth="1"/>
+    <col min="1283" max="1283" width="8.88671875" style="60"/>
+    <col min="1284" max="1284" width="51.6640625" style="60" customWidth="1"/>
+    <col min="1285" max="1536" width="8.88671875" style="60"/>
+    <col min="1537" max="1537" width="4.5546875" style="60" customWidth="1"/>
+    <col min="1538" max="1538" width="51.6640625" style="60" customWidth="1"/>
+    <col min="1539" max="1539" width="8.88671875" style="60"/>
+    <col min="1540" max="1540" width="51.6640625" style="60" customWidth="1"/>
+    <col min="1541" max="1792" width="8.88671875" style="60"/>
+    <col min="1793" max="1793" width="4.5546875" style="60" customWidth="1"/>
+    <col min="1794" max="1794" width="51.6640625" style="60" customWidth="1"/>
+    <col min="1795" max="1795" width="8.88671875" style="60"/>
+    <col min="1796" max="1796" width="51.6640625" style="60" customWidth="1"/>
+    <col min="1797" max="2048" width="8.88671875" style="60"/>
+    <col min="2049" max="2049" width="4.5546875" style="60" customWidth="1"/>
+    <col min="2050" max="2050" width="51.6640625" style="60" customWidth="1"/>
+    <col min="2051" max="2051" width="8.88671875" style="60"/>
+    <col min="2052" max="2052" width="51.6640625" style="60" customWidth="1"/>
+    <col min="2053" max="2304" width="8.88671875" style="60"/>
+    <col min="2305" max="2305" width="4.5546875" style="60" customWidth="1"/>
+    <col min="2306" max="2306" width="51.6640625" style="60" customWidth="1"/>
+    <col min="2307" max="2307" width="8.88671875" style="60"/>
+    <col min="2308" max="2308" width="51.6640625" style="60" customWidth="1"/>
+    <col min="2309" max="2560" width="8.88671875" style="60"/>
+    <col min="2561" max="2561" width="4.5546875" style="60" customWidth="1"/>
+    <col min="2562" max="2562" width="51.6640625" style="60" customWidth="1"/>
+    <col min="2563" max="2563" width="8.88671875" style="60"/>
+    <col min="2564" max="2564" width="51.6640625" style="60" customWidth="1"/>
+    <col min="2565" max="2816" width="8.88671875" style="60"/>
+    <col min="2817" max="2817" width="4.5546875" style="60" customWidth="1"/>
+    <col min="2818" max="2818" width="51.6640625" style="60" customWidth="1"/>
+    <col min="2819" max="2819" width="8.88671875" style="60"/>
+    <col min="2820" max="2820" width="51.6640625" style="60" customWidth="1"/>
+    <col min="2821" max="3072" width="8.88671875" style="60"/>
+    <col min="3073" max="3073" width="4.5546875" style="60" customWidth="1"/>
+    <col min="3074" max="3074" width="51.6640625" style="60" customWidth="1"/>
+    <col min="3075" max="3075" width="8.88671875" style="60"/>
+    <col min="3076" max="3076" width="51.6640625" style="60" customWidth="1"/>
+    <col min="3077" max="3328" width="8.88671875" style="60"/>
+    <col min="3329" max="3329" width="4.5546875" style="60" customWidth="1"/>
+    <col min="3330" max="3330" width="51.6640625" style="60" customWidth="1"/>
+    <col min="3331" max="3331" width="8.88671875" style="60"/>
+    <col min="3332" max="3332" width="51.6640625" style="60" customWidth="1"/>
+    <col min="3333" max="3584" width="8.88671875" style="60"/>
+    <col min="3585" max="3585" width="4.5546875" style="60" customWidth="1"/>
+    <col min="3586" max="3586" width="51.6640625" style="60" customWidth="1"/>
+    <col min="3587" max="3587" width="8.88671875" style="60"/>
+    <col min="3588" max="3588" width="51.6640625" style="60" customWidth="1"/>
+    <col min="3589" max="3840" width="8.88671875" style="60"/>
+    <col min="3841" max="3841" width="4.5546875" style="60" customWidth="1"/>
+    <col min="3842" max="3842" width="51.6640625" style="60" customWidth="1"/>
+    <col min="3843" max="3843" width="8.88671875" style="60"/>
+    <col min="3844" max="3844" width="51.6640625" style="60" customWidth="1"/>
+    <col min="3845" max="4096" width="8.88671875" style="60"/>
+    <col min="4097" max="4097" width="4.5546875" style="60" customWidth="1"/>
+    <col min="4098" max="4098" width="51.6640625" style="60" customWidth="1"/>
+    <col min="4099" max="4099" width="8.88671875" style="60"/>
+    <col min="4100" max="4100" width="51.6640625" style="60" customWidth="1"/>
+    <col min="4101" max="4352" width="8.88671875" style="60"/>
+    <col min="4353" max="4353" width="4.5546875" style="60" customWidth="1"/>
+    <col min="4354" max="4354" width="51.6640625" style="60" customWidth="1"/>
+    <col min="4355" max="4355" width="8.88671875" style="60"/>
+    <col min="4356" max="4356" width="51.6640625" style="60" customWidth="1"/>
+    <col min="4357" max="4608" width="8.88671875" style="60"/>
+    <col min="4609" max="4609" width="4.5546875" style="60" customWidth="1"/>
+    <col min="4610" max="4610" width="51.6640625" style="60" customWidth="1"/>
+    <col min="4611" max="4611" width="8.88671875" style="60"/>
+    <col min="4612" max="4612" width="51.6640625" style="60" customWidth="1"/>
+    <col min="4613" max="4864" width="8.88671875" style="60"/>
+    <col min="4865" max="4865" width="4.5546875" style="60" customWidth="1"/>
+    <col min="4866" max="4866" width="51.6640625" style="60" customWidth="1"/>
+    <col min="4867" max="4867" width="8.88671875" style="60"/>
+    <col min="4868" max="4868" width="51.6640625" style="60" customWidth="1"/>
+    <col min="4869" max="5120" width="8.88671875" style="60"/>
+    <col min="5121" max="5121" width="4.5546875" style="60" customWidth="1"/>
+    <col min="5122" max="5122" width="51.6640625" style="60" customWidth="1"/>
+    <col min="5123" max="5123" width="8.88671875" style="60"/>
+    <col min="5124" max="5124" width="51.6640625" style="60" customWidth="1"/>
+    <col min="5125" max="5376" width="8.88671875" style="60"/>
+    <col min="5377" max="5377" width="4.5546875" style="60" customWidth="1"/>
+    <col min="5378" max="5378" width="51.6640625" style="60" customWidth="1"/>
+    <col min="5379" max="5379" width="8.88671875" style="60"/>
+    <col min="5380" max="5380" width="51.6640625" style="60" customWidth="1"/>
+    <col min="5381" max="5632" width="8.88671875" style="60"/>
+    <col min="5633" max="5633" width="4.5546875" style="60" customWidth="1"/>
+    <col min="5634" max="5634" width="51.6640625" style="60" customWidth="1"/>
+    <col min="5635" max="5635" width="8.88671875" style="60"/>
+    <col min="5636" max="5636" width="51.6640625" style="60" customWidth="1"/>
+    <col min="5637" max="5888" width="8.88671875" style="60"/>
+    <col min="5889" max="5889" width="4.5546875" style="60" customWidth="1"/>
+    <col min="5890" max="5890" width="51.6640625" style="60" customWidth="1"/>
+    <col min="5891" max="5891" width="8.88671875" style="60"/>
+    <col min="5892" max="5892" width="51.6640625" style="60" customWidth="1"/>
+    <col min="5893" max="6144" width="8.88671875" style="60"/>
+    <col min="6145" max="6145" width="4.5546875" style="60" customWidth="1"/>
+    <col min="6146" max="6146" width="51.6640625" style="60" customWidth="1"/>
+    <col min="6147" max="6147" width="8.88671875" style="60"/>
+    <col min="6148" max="6148" width="51.6640625" style="60" customWidth="1"/>
+    <col min="6149" max="6400" width="8.88671875" style="60"/>
+    <col min="6401" max="6401" width="4.5546875" style="60" customWidth="1"/>
+    <col min="6402" max="6402" width="51.6640625" style="60" customWidth="1"/>
+    <col min="6403" max="6403" width="8.88671875" style="60"/>
+    <col min="6404" max="6404" width="51.6640625" style="60" customWidth="1"/>
+    <col min="6405" max="6656" width="8.88671875" style="60"/>
+    <col min="6657" max="6657" width="4.5546875" style="60" customWidth="1"/>
+    <col min="6658" max="6658" width="51.6640625" style="60" customWidth="1"/>
+    <col min="6659" max="6659" width="8.88671875" style="60"/>
+    <col min="6660" max="6660" width="51.6640625" style="60" customWidth="1"/>
+    <col min="6661" max="6912" width="8.88671875" style="60"/>
+    <col min="6913" max="6913" width="4.5546875" style="60" customWidth="1"/>
+    <col min="6914" max="6914" width="51.6640625" style="60" customWidth="1"/>
+    <col min="6915" max="6915" width="8.88671875" style="60"/>
+    <col min="6916" max="6916" width="51.6640625" style="60" customWidth="1"/>
+    <col min="6917" max="7168" width="8.88671875" style="60"/>
+    <col min="7169" max="7169" width="4.5546875" style="60" customWidth="1"/>
+    <col min="7170" max="7170" width="51.6640625" style="60" customWidth="1"/>
+    <col min="7171" max="7171" width="8.88671875" style="60"/>
+    <col min="7172" max="7172" width="51.6640625" style="60" customWidth="1"/>
+    <col min="7173" max="7424" width="8.88671875" style="60"/>
+    <col min="7425" max="7425" width="4.5546875" style="60" customWidth="1"/>
+    <col min="7426" max="7426" width="51.6640625" style="60" customWidth="1"/>
+    <col min="7427" max="7427" width="8.88671875" style="60"/>
+    <col min="7428" max="7428" width="51.6640625" style="60" customWidth="1"/>
+    <col min="7429" max="7680" width="8.88671875" style="60"/>
+    <col min="7681" max="7681" width="4.5546875" style="60" customWidth="1"/>
+    <col min="7682" max="7682" width="51.6640625" style="60" customWidth="1"/>
+    <col min="7683" max="7683" width="8.88671875" style="60"/>
+    <col min="7684" max="7684" width="51.6640625" style="60" customWidth="1"/>
+    <col min="7685" max="7936" width="8.88671875" style="60"/>
+    <col min="7937" max="7937" width="4.5546875" style="60" customWidth="1"/>
+    <col min="7938" max="7938" width="51.6640625" style="60" customWidth="1"/>
+    <col min="7939" max="7939" width="8.88671875" style="60"/>
+    <col min="7940" max="7940" width="51.6640625" style="60" customWidth="1"/>
+    <col min="7941" max="8192" width="8.88671875" style="60"/>
+    <col min="8193" max="8193" width="4.5546875" style="60" customWidth="1"/>
+    <col min="8194" max="8194" width="51.6640625" style="60" customWidth="1"/>
+    <col min="8195" max="8195" width="8.88671875" style="60"/>
+    <col min="8196" max="8196" width="51.6640625" style="60" customWidth="1"/>
+    <col min="8197" max="8448" width="8.88671875" style="60"/>
+    <col min="8449" max="8449" width="4.5546875" style="60" customWidth="1"/>
+    <col min="8450" max="8450" width="51.6640625" style="60" customWidth="1"/>
+    <col min="8451" max="8451" width="8.88671875" style="60"/>
+    <col min="8452" max="8452" width="51.6640625" style="60" customWidth="1"/>
+    <col min="8453" max="8704" width="8.88671875" style="60"/>
+    <col min="8705" max="8705" width="4.5546875" style="60" customWidth="1"/>
+    <col min="8706" max="8706" width="51.6640625" style="60" customWidth="1"/>
+    <col min="8707" max="8707" width="8.88671875" style="60"/>
+    <col min="8708" max="8708" width="51.6640625" style="60" customWidth="1"/>
+    <col min="8709" max="8960" width="8.88671875" style="60"/>
+    <col min="8961" max="8961" width="4.5546875" style="60" customWidth="1"/>
+    <col min="8962" max="8962" width="51.6640625" style="60" customWidth="1"/>
+    <col min="8963" max="8963" width="8.88671875" style="60"/>
+    <col min="8964" max="8964" width="51.6640625" style="60" customWidth="1"/>
+    <col min="8965" max="9216" width="8.88671875" style="60"/>
+    <col min="9217" max="9217" width="4.5546875" style="60" customWidth="1"/>
+    <col min="9218" max="9218" width="51.6640625" style="60" customWidth="1"/>
+    <col min="9219" max="9219" width="8.88671875" style="60"/>
+    <col min="9220" max="9220" width="51.6640625" style="60" customWidth="1"/>
+    <col min="9221" max="9472" width="8.88671875" style="60"/>
+    <col min="9473" max="9473" width="4.5546875" style="60" customWidth="1"/>
+    <col min="9474" max="9474" width="51.6640625" style="60" customWidth="1"/>
+    <col min="9475" max="9475" width="8.88671875" style="60"/>
+    <col min="9476" max="9476" width="51.6640625" style="60" customWidth="1"/>
+    <col min="9477" max="9728" width="8.88671875" style="60"/>
+    <col min="9729" max="9729" width="4.5546875" style="60" customWidth="1"/>
+    <col min="9730" max="9730" width="51.6640625" style="60" customWidth="1"/>
+    <col min="9731" max="9731" width="8.88671875" style="60"/>
+    <col min="9732" max="9732" width="51.6640625" style="60" customWidth="1"/>
+    <col min="9733" max="9984" width="8.88671875" style="60"/>
+    <col min="9985" max="9985" width="4.5546875" style="60" customWidth="1"/>
+    <col min="9986" max="9986" width="51.6640625" style="60" customWidth="1"/>
+    <col min="9987" max="9987" width="8.88671875" style="60"/>
+    <col min="9988" max="9988" width="51.6640625" style="60" customWidth="1"/>
+    <col min="9989" max="10240" width="8.88671875" style="60"/>
+    <col min="10241" max="10241" width="4.5546875" style="60" customWidth="1"/>
+    <col min="10242" max="10242" width="51.6640625" style="60" customWidth="1"/>
+    <col min="10243" max="10243" width="8.88671875" style="60"/>
+    <col min="10244" max="10244" width="51.6640625" style="60" customWidth="1"/>
+    <col min="10245" max="10496" width="8.88671875" style="60"/>
+    <col min="10497" max="10497" width="4.5546875" style="60" customWidth="1"/>
+    <col min="10498" max="10498" width="51.6640625" style="60" customWidth="1"/>
+    <col min="10499" max="10499" width="8.88671875" style="60"/>
+    <col min="10500" max="10500" width="51.6640625" style="60" customWidth="1"/>
+    <col min="10501" max="10752" width="8.88671875" style="60"/>
+    <col min="10753" max="10753" width="4.5546875" style="60" customWidth="1"/>
+    <col min="10754" max="10754" width="51.6640625" style="60" customWidth="1"/>
+    <col min="10755" max="10755" width="8.88671875" style="60"/>
+    <col min="10756" max="10756" width="51.6640625" style="60" customWidth="1"/>
+    <col min="10757" max="11008" width="8.88671875" style="60"/>
+    <col min="11009" max="11009" width="4.5546875" style="60" customWidth="1"/>
+    <col min="11010" max="11010" width="51.6640625" style="60" customWidth="1"/>
+    <col min="11011" max="11011" width="8.88671875" style="60"/>
+    <col min="11012" max="11012" width="51.6640625" style="60" customWidth="1"/>
+    <col min="11013" max="11264" width="8.88671875" style="60"/>
+    <col min="11265" max="11265" width="4.5546875" style="60" customWidth="1"/>
+    <col min="11266" max="11266" width="51.6640625" style="60" customWidth="1"/>
+    <col min="11267" max="11267" width="8.88671875" style="60"/>
+    <col min="11268" max="11268" width="51.6640625" style="60" customWidth="1"/>
+    <col min="11269" max="11520" width="8.88671875" style="60"/>
+    <col min="11521" max="11521" width="4.5546875" style="60" customWidth="1"/>
+    <col min="11522" max="11522" width="51.6640625" style="60" customWidth="1"/>
+    <col min="11523" max="11523" width="8.88671875" style="60"/>
+    <col min="11524" max="11524" width="51.6640625" style="60" customWidth="1"/>
+    <col min="11525" max="11776" width="8.88671875" style="60"/>
+    <col min="11777" max="11777" width="4.5546875" style="60" customWidth="1"/>
+    <col min="11778" max="11778" width="51.6640625" style="60" customWidth="1"/>
+    <col min="11779" max="11779" width="8.88671875" style="60"/>
+    <col min="11780" max="11780" width="51.6640625" style="60" customWidth="1"/>
+    <col min="11781" max="12032" width="8.88671875" style="60"/>
+    <col min="12033" max="12033" width="4.5546875" style="60" customWidth="1"/>
+    <col min="12034" max="12034" width="51.6640625" style="60" customWidth="1"/>
+    <col min="12035" max="12035" width="8.88671875" style="60"/>
+    <col min="12036" max="12036" width="51.6640625" style="60" customWidth="1"/>
+    <col min="12037" max="12288" width="8.88671875" style="60"/>
+    <col min="12289" max="12289" width="4.5546875" style="60" customWidth="1"/>
+    <col min="12290" max="12290" width="51.6640625" style="60" customWidth="1"/>
+    <col min="12291" max="12291" width="8.88671875" style="60"/>
+    <col min="12292" max="12292" width="51.6640625" style="60" customWidth="1"/>
+    <col min="12293" max="12544" width="8.88671875" style="60"/>
+    <col min="12545" max="12545" width="4.5546875" style="60" customWidth="1"/>
+    <col min="12546" max="12546" width="51.6640625" style="60" customWidth="1"/>
+    <col min="12547" max="12547" width="8.88671875" style="60"/>
+    <col min="12548" max="12548" width="51.6640625" style="60" customWidth="1"/>
+    <col min="12549" max="12800" width="8.88671875" style="60"/>
+    <col min="12801" max="12801" width="4.5546875" style="60" customWidth="1"/>
+    <col min="12802" max="12802" width="51.6640625" style="60" customWidth="1"/>
+    <col min="12803" max="12803" width="8.88671875" style="60"/>
+    <col min="12804" max="12804" width="51.6640625" style="60" customWidth="1"/>
+    <col min="12805" max="13056" width="8.88671875" style="60"/>
+    <col min="13057" max="13057" width="4.5546875" style="60" customWidth="1"/>
+    <col min="13058" max="13058" width="51.6640625" style="60" customWidth="1"/>
+    <col min="13059" max="13059" width="8.88671875" style="60"/>
+    <col min="13060" max="13060" width="51.6640625" style="60" customWidth="1"/>
+    <col min="13061" max="13312" width="8.88671875" style="60"/>
+    <col min="13313" max="13313" width="4.5546875" style="60" customWidth="1"/>
+    <col min="13314" max="13314" width="51.6640625" style="60" customWidth="1"/>
+    <col min="13315" max="13315" width="8.88671875" style="60"/>
+    <col min="13316" max="13316" width="51.6640625" style="60" customWidth="1"/>
+    <col min="13317" max="13568" width="8.88671875" style="60"/>
+    <col min="13569" max="13569" width="4.5546875" style="60" customWidth="1"/>
+    <col min="13570" max="13570" width="51.6640625" style="60" customWidth="1"/>
+    <col min="13571" max="13571" width="8.88671875" style="60"/>
+    <col min="13572" max="13572" width="51.6640625" style="60" customWidth="1"/>
+    <col min="13573" max="13824" width="8.88671875" style="60"/>
+    <col min="13825" max="13825" width="4.5546875" style="60" customWidth="1"/>
+    <col min="13826" max="13826" width="51.6640625" style="60" customWidth="1"/>
+    <col min="13827" max="13827" width="8.88671875" style="60"/>
+    <col min="13828" max="13828" width="51.6640625" style="60" customWidth="1"/>
+    <col min="13829" max="14080" width="8.88671875" style="60"/>
+    <col min="14081" max="14081" width="4.5546875" style="60" customWidth="1"/>
+    <col min="14082" max="14082" width="51.6640625" style="60" customWidth="1"/>
+    <col min="14083" max="14083" width="8.88671875" style="60"/>
+    <col min="14084" max="14084" width="51.6640625" style="60" customWidth="1"/>
+    <col min="14085" max="14336" width="8.88671875" style="60"/>
+    <col min="14337" max="14337" width="4.5546875" style="60" customWidth="1"/>
+    <col min="14338" max="14338" width="51.6640625" style="60" customWidth="1"/>
+    <col min="14339" max="14339" width="8.88671875" style="60"/>
+    <col min="14340" max="14340" width="51.6640625" style="60" customWidth="1"/>
+    <col min="14341" max="14592" width="8.88671875" style="60"/>
+    <col min="14593" max="14593" width="4.5546875" style="60" customWidth="1"/>
+    <col min="14594" max="14594" width="51.6640625" style="60" customWidth="1"/>
+    <col min="14595" max="14595" width="8.88671875" style="60"/>
+    <col min="14596" max="14596" width="51.6640625" style="60" customWidth="1"/>
+    <col min="14597" max="14848" width="8.88671875" style="60"/>
+    <col min="14849" max="14849" width="4.5546875" style="60" customWidth="1"/>
+    <col min="14850" max="14850" width="51.6640625" style="60" customWidth="1"/>
+    <col min="14851" max="14851" width="8.88671875" style="60"/>
+    <col min="14852" max="14852" width="51.6640625" style="60" customWidth="1"/>
+    <col min="14853" max="15104" width="8.88671875" style="60"/>
+    <col min="15105" max="15105" width="4.5546875" style="60" customWidth="1"/>
+    <col min="15106" max="15106" width="51.6640625" style="60" customWidth="1"/>
+    <col min="15107" max="15107" width="8.88671875" style="60"/>
+    <col min="15108" max="15108" width="51.6640625" style="60" customWidth="1"/>
+    <col min="15109" max="15360" width="8.88671875" style="60"/>
+    <col min="15361" max="15361" width="4.5546875" style="60" customWidth="1"/>
+    <col min="15362" max="15362" width="51.6640625" style="60" customWidth="1"/>
+    <col min="15363" max="15363" width="8.88671875" style="60"/>
+    <col min="15364" max="15364" width="51.6640625" style="60" customWidth="1"/>
+    <col min="15365" max="15616" width="8.88671875" style="60"/>
+    <col min="15617" max="15617" width="4.5546875" style="60" customWidth="1"/>
+    <col min="15618" max="15618" width="51.6640625" style="60" customWidth="1"/>
+    <col min="15619" max="15619" width="8.88671875" style="60"/>
+    <col min="15620" max="15620" width="51.6640625" style="60" customWidth="1"/>
+    <col min="15621" max="15872" width="8.88671875" style="60"/>
+    <col min="15873" max="15873" width="4.5546875" style="60" customWidth="1"/>
+    <col min="15874" max="15874" width="51.6640625" style="60" customWidth="1"/>
+    <col min="15875" max="15875" width="8.88671875" style="60"/>
+    <col min="15876" max="15876" width="51.6640625" style="60" customWidth="1"/>
+    <col min="15877" max="16128" width="8.88671875" style="60"/>
+    <col min="16129" max="16129" width="4.5546875" style="60" customWidth="1"/>
+    <col min="16130" max="16130" width="51.6640625" style="60" customWidth="1"/>
+    <col min="16131" max="16131" width="8.88671875" style="60"/>
+    <col min="16132" max="16132" width="51.6640625" style="60" customWidth="1"/>
+    <col min="16133" max="16384" width="8.88671875" style="60"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4">
+      <c r="A1" s="58"/>
+      <c r="B1" s="58"/>
+      <c r="C1" s="58"/>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="58"/>
+      <c r="B2" s="58"/>
+      <c r="C2" s="58"/>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="58"/>
+      <c r="B3" s="61"/>
+      <c r="C3" s="61"/>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="58"/>
+      <c r="C4" s="61"/>
+      <c r="D4" s="62"/>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="58"/>
+      <c r="B5" s="61" t="s">
+        <v>41</v>
+      </c>
+      <c r="C5" s="61"/>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="58"/>
+      <c r="B6" s="61" t="s">
+        <v>42</v>
+      </c>
+      <c r="C6" s="61"/>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="58"/>
+      <c r="B7" s="61" t="s">
+        <v>43</v>
+      </c>
+      <c r="C7" s="61"/>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="58"/>
+      <c r="B8" s="61" t="s">
+        <v>44</v>
+      </c>
+      <c r="C8" s="61"/>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" s="58"/>
+      <c r="B9" s="61" t="s">
+        <v>45</v>
+      </c>
+      <c r="C9" s="61"/>
+    </row>
+    <row r="10" spans="1:4">
+      <c r="A10" s="58"/>
+      <c r="B10" s="58"/>
+      <c r="C10" s="61"/>
+      <c r="D10" s="63"/>
+    </row>
+    <row r="11" spans="1:4" ht="39.6">
+      <c r="A11" s="58"/>
+      <c r="B11" s="64" t="s">
+        <v>46</v>
+      </c>
+      <c r="C11" s="61"/>
+      <c r="D11" s="63"/>
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12" s="58"/>
+      <c r="B12" s="58"/>
+      <c r="C12" s="61"/>
+      <c r="D12" s="63"/>
+    </row>
+    <row r="13" spans="1:4">
+      <c r="A13" s="58"/>
+      <c r="B13" s="58"/>
+      <c r="C13" s="58"/>
+      <c r="D13" s="63"/>
+    </row>
+    <row r="14" spans="1:4">
+      <c r="B14" s="65" t="s">
+        <v>47</v>
+      </c>
+      <c r="C14" s="66"/>
+      <c r="D14" s="66"/>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="B15" s="62"/>
+      <c r="D15" s="62"/>
+    </row>
+    <row r="19" spans="1:4">
+      <c r="A19" s="86"/>
+      <c r="B19" s="86"/>
+      <c r="C19" s="86"/>
+      <c r="D19" s="86"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A19:D19"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK50"/>
   <sheetViews>
-    <sheetView topLeftCell="P16" zoomScale="106" zoomScaleNormal="106" workbookViewId="0">
-      <selection activeCell="AH30" sqref="AH30"/>
+    <sheetView topLeftCell="P1" zoomScale="106" zoomScaleNormal="106" workbookViewId="0">
+      <selection activeCell="AH7" sqref="AH7:AH43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="25.33203125" style="3" customWidth="1"/>
     <col min="2" max="2" width="8.33203125" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.5546875" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6.6640625" style="3" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="8.33203125" style="3" bestFit="1" customWidth="1"/>
     <col min="6" max="8" width="6.5546875" style="3" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="7.88671875" style="3" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="9" style="3" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.109375" style="3" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="7.44140625" style="3" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="8.44140625" style="3" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="8.33203125" style="3" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="8.5546875" style="3" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="8.33203125" style="3" customWidth="1"/>
     <col min="17" max="17" width="7.44140625" style="3" bestFit="1" customWidth="1"/>
     <col min="18" max="20" width="6.5546875" style="3" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="7.88671875" style="3" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="9" style="3" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.109375" style="3" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="7.44140625" style="3" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="8.44140625" style="3" bestFit="1" customWidth="1"/>
     <col min="26" max="28" width="9.109375" style="3"/>
     <col min="29" max="29" width="10.109375" style="3" bestFit="1" customWidth="1"/>
     <col min="30" max="16384" width="9.109375" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37">
-      <c r="A1" s="63" t="s">
+      <c r="A1" s="91" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="63"/>
-[...22 lines deleted...]
-      <c r="Y1" s="63"/>
+      <c r="B1" s="91"/>
+      <c r="C1" s="91"/>
+      <c r="D1" s="91"/>
+      <c r="E1" s="91"/>
+      <c r="F1" s="91"/>
+      <c r="G1" s="91"/>
+      <c r="H1" s="91"/>
+      <c r="I1" s="91"/>
+      <c r="J1" s="91"/>
+      <c r="K1" s="91"/>
+      <c r="L1" s="91"/>
+      <c r="M1" s="91"/>
+      <c r="N1" s="91"/>
+      <c r="O1" s="91"/>
+      <c r="P1" s="91"/>
+      <c r="Q1" s="91"/>
+      <c r="R1" s="91"/>
+      <c r="S1" s="91"/>
+      <c r="T1" s="91"/>
+      <c r="U1" s="91"/>
+      <c r="V1" s="91"/>
+      <c r="W1" s="91"/>
+      <c r="X1" s="91"/>
+      <c r="Y1" s="91"/>
       <c r="Z1" s="4"/>
       <c r="AA1" s="4"/>
       <c r="AB1" s="4"/>
       <c r="AC1" s="4"/>
       <c r="AD1" s="4"/>
       <c r="AE1" s="4"/>
       <c r="AF1" s="4"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="17"/>
       <c r="B2" s="17"/>
       <c r="C2" s="17"/>
       <c r="D2" s="17"/>
       <c r="E2" s="17"/>
       <c r="F2" s="17"/>
       <c r="G2" s="17"/>
       <c r="H2" s="17"/>
       <c r="I2" s="17"/>
       <c r="J2" s="17"/>
       <c r="K2" s="17"/>
       <c r="L2" s="17"/>
       <c r="M2" s="17"/>
       <c r="N2" s="17"/>
       <c r="O2" s="17"/>
       <c r="P2" s="17"/>
@@ -1126,96 +2266,96 @@
       <c r="K3" s="4"/>
       <c r="L3" s="4"/>
       <c r="N3" s="4"/>
       <c r="O3" s="4"/>
       <c r="P3" s="4"/>
       <c r="Q3" s="4"/>
       <c r="R3" s="4"/>
       <c r="S3" s="4"/>
       <c r="T3" s="4"/>
       <c r="U3" s="4"/>
       <c r="V3" s="4"/>
       <c r="W3" s="4"/>
       <c r="X3" s="4"/>
       <c r="Z3" s="4"/>
       <c r="AA3" s="4"/>
       <c r="AB3" s="4"/>
       <c r="AC3" s="4"/>
       <c r="AD3" s="4"/>
       <c r="AE3" s="4"/>
       <c r="AF3" s="4"/>
       <c r="AK3" s="6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="64"/>
-      <c r="B4" s="59">
+      <c r="A4" s="92"/>
+      <c r="B4" s="87">
         <v>2024</v>
       </c>
-      <c r="C4" s="60"/>
-[...10 lines deleted...]
-      <c r="N4" s="59">
+      <c r="C4" s="88"/>
+      <c r="D4" s="88"/>
+      <c r="E4" s="88"/>
+      <c r="F4" s="88"/>
+      <c r="G4" s="88"/>
+      <c r="H4" s="88"/>
+      <c r="I4" s="88"/>
+      <c r="J4" s="88"/>
+      <c r="K4" s="88"/>
+      <c r="L4" s="88"/>
+      <c r="M4" s="88"/>
+      <c r="N4" s="87">
         <v>2025</v>
       </c>
-      <c r="O4" s="60"/>
-[...10 lines deleted...]
-      <c r="Z4" s="59">
+      <c r="O4" s="88"/>
+      <c r="P4" s="88"/>
+      <c r="Q4" s="88"/>
+      <c r="R4" s="88"/>
+      <c r="S4" s="88"/>
+      <c r="T4" s="88"/>
+      <c r="U4" s="88"/>
+      <c r="V4" s="88"/>
+      <c r="W4" s="88"/>
+      <c r="X4" s="88"/>
+      <c r="Y4" s="88"/>
+      <c r="Z4" s="87">
         <v>2026</v>
       </c>
-      <c r="AA4" s="60"/>
-[...9 lines deleted...]
-      <c r="AK4" s="60"/>
+      <c r="AA4" s="88"/>
+      <c r="AB4" s="88"/>
+      <c r="AC4" s="88"/>
+      <c r="AD4" s="88"/>
+      <c r="AE4" s="88"/>
+      <c r="AF4" s="88"/>
+      <c r="AG4" s="88"/>
+      <c r="AH4" s="88"/>
+      <c r="AI4" s="88"/>
+      <c r="AJ4" s="88"/>
+      <c r="AK4" s="88"/>
     </row>
     <row r="5" spans="1:37" s="4" customFormat="1" ht="20.399999999999999">
-      <c r="A5" s="65"/>
+      <c r="A5" s="93"/>
       <c r="B5" s="8" t="s">
         <v>12</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="33" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="10" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="9" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="9" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="9" t="s">
@@ -1282,77 +2422,77 @@
         <v>0</v>
       </c>
       <c r="AE5" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AF5" s="9" t="s">
         <v>2</v>
       </c>
       <c r="AG5" s="9" t="s">
         <v>3</v>
       </c>
       <c r="AH5" s="9" t="s">
         <v>4</v>
       </c>
       <c r="AI5" s="9" t="s">
         <v>5</v>
       </c>
       <c r="AJ5" s="9" t="s">
         <v>13</v>
       </c>
       <c r="AK5" s="7" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="62" t="s">
+      <c r="A6" s="90" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="62"/>
-[...22 lines deleted...]
-      <c r="Y6" s="62"/>
+      <c r="B6" s="90"/>
+      <c r="C6" s="90"/>
+      <c r="D6" s="90"/>
+      <c r="E6" s="90"/>
+      <c r="F6" s="90"/>
+      <c r="G6" s="90"/>
+      <c r="H6" s="90"/>
+      <c r="I6" s="90"/>
+      <c r="J6" s="90"/>
+      <c r="K6" s="90"/>
+      <c r="L6" s="90"/>
+      <c r="M6" s="90"/>
+      <c r="N6" s="90"/>
+      <c r="O6" s="90"/>
+      <c r="P6" s="90"/>
+      <c r="Q6" s="90"/>
+      <c r="R6" s="90"/>
+      <c r="S6" s="90"/>
+      <c r="T6" s="90"/>
+      <c r="U6" s="90"/>
+      <c r="V6" s="90"/>
+      <c r="W6" s="90"/>
+      <c r="X6" s="90"/>
+      <c r="Y6" s="90"/>
       <c r="Z6" s="4"/>
       <c r="AA6" s="4"/>
       <c r="AB6" s="4"/>
       <c r="AC6" s="4"/>
       <c r="AD6" s="4"/>
       <c r="AE6" s="4"/>
       <c r="AF6" s="4"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="12">
         <v>530124</v>
       </c>
       <c r="C7" s="18">
         <v>529435</v>
       </c>
       <c r="D7" s="21">
         <v>527854</v>
       </c>
       <c r="E7" s="12">
         <v>527480</v>
       </c>
       <c r="F7" s="12">
@@ -1417,52 +2557,54 @@
       </c>
       <c r="Z7" s="37">
         <v>514156</v>
       </c>
       <c r="AA7" s="47">
         <v>513624</v>
       </c>
       <c r="AB7" s="47">
         <v>513386</v>
       </c>
       <c r="AC7" s="47">
         <v>512991</v>
       </c>
       <c r="AD7" s="47">
         <v>512702</v>
       </c>
       <c r="AE7" s="52">
         <v>512388</v>
       </c>
       <c r="AF7" s="49">
         <v>511982</v>
       </c>
       <c r="AG7" s="49">
         <v>511455</v>
       </c>
-      <c r="AH7" s="57"/>
-      <c r="AI7" s="58"/>
+      <c r="AH7" s="95">
+        <v>510756</v>
+      </c>
+      <c r="AI7" s="57"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="13" t="s">
         <v>39</v>
       </c>
       <c r="B8" s="12">
         <v>222703</v>
       </c>
       <c r="C8" s="18">
         <v>222677</v>
       </c>
       <c r="D8" s="21">
         <v>222002</v>
       </c>
       <c r="E8" s="12">
         <v>221995</v>
       </c>
       <c r="F8" s="12">
         <v>221760</v>
       </c>
       <c r="G8" s="1">
         <v>221627</v>
       </c>
       <c r="H8" s="1">
         <v>221562</v>
@@ -1520,52 +2662,54 @@
       </c>
       <c r="Z8" s="37">
         <v>222115</v>
       </c>
       <c r="AA8" s="47">
         <v>222039</v>
       </c>
       <c r="AB8" s="47">
         <v>222116</v>
       </c>
       <c r="AC8" s="47">
         <v>222218</v>
       </c>
       <c r="AD8" s="47">
         <v>222125</v>
       </c>
       <c r="AE8" s="52">
         <v>222038</v>
       </c>
       <c r="AF8" s="49">
         <v>222107</v>
       </c>
       <c r="AG8" s="49">
         <v>222149</v>
       </c>
-      <c r="AH8" s="57"/>
-      <c r="AI8" s="58"/>
+      <c r="AH8" s="95">
+        <v>222184</v>
+      </c>
+      <c r="AI8" s="57"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="12">
         <v>31970</v>
       </c>
       <c r="C9" s="18">
         <v>31867</v>
       </c>
       <c r="D9" s="21">
         <v>31776</v>
       </c>
       <c r="E9" s="12">
         <v>31714</v>
       </c>
       <c r="F9" s="12">
         <v>31580</v>
       </c>
       <c r="G9" s="1">
         <v>31537</v>
       </c>
       <c r="H9" s="1">
         <v>31467</v>
@@ -1623,52 +2767,54 @@
       </c>
       <c r="Z9" s="37">
         <v>29758</v>
       </c>
       <c r="AA9" s="47">
         <v>29680</v>
       </c>
       <c r="AB9" s="47">
         <v>29570</v>
       </c>
       <c r="AC9" s="47">
         <v>29515</v>
       </c>
       <c r="AD9" s="47">
         <v>29521</v>
       </c>
       <c r="AE9" s="52">
         <v>29489</v>
       </c>
       <c r="AF9" s="49">
         <v>29385</v>
       </c>
       <c r="AG9" s="49">
         <v>29314</v>
       </c>
-      <c r="AH9" s="57"/>
-      <c r="AI9" s="58"/>
+      <c r="AH9" s="95">
+        <v>29205</v>
+      </c>
+      <c r="AI9" s="57"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="12">
         <v>13189</v>
       </c>
       <c r="C10" s="18">
         <v>13144</v>
       </c>
       <c r="D10" s="21">
         <v>13116</v>
       </c>
       <c r="E10" s="12">
         <v>13099</v>
       </c>
       <c r="F10" s="12">
         <v>13070</v>
       </c>
       <c r="G10" s="1">
         <v>13065</v>
       </c>
       <c r="H10" s="1">
         <v>13026</v>
@@ -1726,52 +2872,54 @@
       </c>
       <c r="Z10" s="37">
         <v>12201</v>
       </c>
       <c r="AA10" s="47">
         <v>12175</v>
       </c>
       <c r="AB10" s="47">
         <v>12127</v>
       </c>
       <c r="AC10" s="47">
         <v>12074</v>
       </c>
       <c r="AD10" s="47">
         <v>12062</v>
       </c>
       <c r="AE10" s="52">
         <v>12049</v>
       </c>
       <c r="AF10" s="49">
         <v>12007</v>
       </c>
       <c r="AG10" s="49">
         <v>11960</v>
       </c>
-      <c r="AH10" s="57"/>
-      <c r="AI10" s="58"/>
+      <c r="AH10" s="95">
+        <v>11914</v>
+      </c>
+      <c r="AI10" s="57"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="12">
         <v>26828</v>
       </c>
       <c r="C11" s="18">
         <v>26778</v>
       </c>
       <c r="D11" s="21">
         <v>26720</v>
       </c>
       <c r="E11" s="12">
         <v>26659</v>
       </c>
       <c r="F11" s="12">
         <v>26614</v>
       </c>
       <c r="G11" s="1">
         <v>26626</v>
       </c>
       <c r="H11" s="1">
         <v>26586</v>
@@ -1829,52 +2977,54 @@
       </c>
       <c r="Z11" s="37">
         <v>25771</v>
       </c>
       <c r="AA11" s="47">
         <v>25742</v>
       </c>
       <c r="AB11" s="47">
         <v>25722</v>
       </c>
       <c r="AC11" s="47">
         <v>25687</v>
       </c>
       <c r="AD11" s="47">
         <v>25634</v>
       </c>
       <c r="AE11" s="52">
         <v>25620</v>
       </c>
       <c r="AF11" s="49">
         <v>25628</v>
       </c>
       <c r="AG11" s="49">
         <v>25581</v>
       </c>
-      <c r="AH11" s="57"/>
-      <c r="AI11" s="58"/>
+      <c r="AH11" s="95">
+        <v>25508</v>
+      </c>
+      <c r="AI11" s="57"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="12">
         <v>20969</v>
       </c>
       <c r="C12" s="18">
         <v>20918</v>
       </c>
       <c r="D12" s="21">
         <v>20878</v>
       </c>
       <c r="E12" s="12">
         <v>20831</v>
       </c>
       <c r="F12" s="12">
         <v>20777</v>
       </c>
       <c r="G12" s="1">
         <v>20753</v>
       </c>
       <c r="H12" s="1">
         <v>20733</v>
@@ -1932,52 +3082,54 @@
       </c>
       <c r="Z12" s="37">
         <v>20024</v>
       </c>
       <c r="AA12" s="47">
         <v>19950</v>
       </c>
       <c r="AB12" s="47">
         <v>19925</v>
       </c>
       <c r="AC12" s="47">
         <v>19896</v>
       </c>
       <c r="AD12" s="47">
         <v>19865</v>
       </c>
       <c r="AE12" s="52">
         <v>19875</v>
       </c>
       <c r="AF12" s="49">
         <v>19845</v>
       </c>
       <c r="AG12" s="49">
         <v>19798</v>
       </c>
-      <c r="AH12" s="57"/>
-      <c r="AI12" s="58"/>
+      <c r="AH12" s="95">
+        <v>19755</v>
+      </c>
+      <c r="AI12" s="57"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="12">
         <v>17787</v>
       </c>
       <c r="C13" s="18">
         <v>17737</v>
       </c>
       <c r="D13" s="21">
         <v>17683</v>
       </c>
       <c r="E13" s="12">
         <v>17662</v>
       </c>
       <c r="F13" s="12">
         <v>17633</v>
       </c>
       <c r="G13" s="1">
         <v>17597</v>
       </c>
       <c r="H13" s="1">
         <v>17577</v>
@@ -2035,52 +3187,54 @@
       </c>
       <c r="Z13" s="37">
         <v>16544</v>
       </c>
       <c r="AA13" s="47">
         <v>16487</v>
       </c>
       <c r="AB13" s="47">
         <v>16474</v>
       </c>
       <c r="AC13" s="47">
         <v>16439</v>
       </c>
       <c r="AD13" s="47">
         <v>16404</v>
       </c>
       <c r="AE13" s="52">
         <v>16383</v>
       </c>
       <c r="AF13" s="49">
         <v>16356</v>
       </c>
       <c r="AG13" s="49">
         <v>16288</v>
       </c>
-      <c r="AH13" s="57"/>
-      <c r="AI13" s="58"/>
+      <c r="AH13" s="95">
+        <v>16234</v>
+      </c>
+      <c r="AI13" s="57"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="12">
         <v>46556</v>
       </c>
       <c r="C14" s="18">
         <v>46509</v>
       </c>
       <c r="D14" s="21">
         <v>46479</v>
       </c>
       <c r="E14" s="12">
         <v>46471</v>
       </c>
       <c r="F14" s="12">
         <v>46779</v>
       </c>
       <c r="G14" s="1">
         <v>46829</v>
       </c>
       <c r="H14" s="1">
         <v>46813</v>
@@ -2138,52 +3292,54 @@
       </c>
       <c r="Z14" s="37">
         <v>45862</v>
       </c>
       <c r="AA14" s="47">
         <v>45837</v>
       </c>
       <c r="AB14" s="47">
         <v>45848</v>
       </c>
       <c r="AC14" s="47">
         <v>45792</v>
       </c>
       <c r="AD14" s="47">
         <v>45809</v>
       </c>
       <c r="AE14" s="52">
         <v>45805</v>
       </c>
       <c r="AF14" s="49">
         <v>45823</v>
       </c>
       <c r="AG14" s="49">
         <v>45804</v>
       </c>
-      <c r="AH14" s="57"/>
-      <c r="AI14" s="58"/>
+      <c r="AH14" s="95">
+        <v>45822</v>
+      </c>
+      <c r="AI14" s="57"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="12">
         <v>17233</v>
       </c>
       <c r="C15" s="18">
         <v>17205</v>
       </c>
       <c r="D15" s="21">
         <v>17181</v>
       </c>
       <c r="E15" s="12">
         <v>17174</v>
       </c>
       <c r="F15" s="12">
         <v>17163</v>
       </c>
       <c r="G15" s="1">
         <v>17139</v>
       </c>
       <c r="H15" s="1">
         <v>17122</v>
@@ -2241,52 +3397,54 @@
       </c>
       <c r="Z15" s="37">
         <v>16400</v>
       </c>
       <c r="AA15" s="47">
         <v>16376</v>
       </c>
       <c r="AB15" s="47">
         <v>16385</v>
       </c>
       <c r="AC15" s="47">
         <v>16376</v>
       </c>
       <c r="AD15" s="47">
         <v>16348</v>
       </c>
       <c r="AE15" s="52">
         <v>16313</v>
       </c>
       <c r="AF15" s="49">
         <v>16286</v>
       </c>
       <c r="AG15" s="49">
         <v>16237</v>
       </c>
-      <c r="AH15" s="57"/>
-      <c r="AI15" s="58"/>
+      <c r="AH15" s="95">
+        <v>16154</v>
+      </c>
+      <c r="AI15" s="57"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="12">
         <v>17702</v>
       </c>
       <c r="C16" s="18">
         <v>17688</v>
       </c>
       <c r="D16" s="21">
         <v>17588</v>
       </c>
       <c r="E16" s="12">
         <v>17574</v>
       </c>
       <c r="F16" s="12">
         <v>17527</v>
       </c>
       <c r="G16" s="1">
         <v>17508</v>
       </c>
       <c r="H16" s="1">
         <v>17471</v>
@@ -2344,52 +3502,54 @@
       </c>
       <c r="Z16" s="37">
         <v>16831</v>
       </c>
       <c r="AA16" s="47">
         <v>16809</v>
       </c>
       <c r="AB16" s="47">
         <v>16793</v>
       </c>
       <c r="AC16" s="47">
         <v>16783</v>
       </c>
       <c r="AD16" s="47">
         <v>16791</v>
       </c>
       <c r="AE16" s="52">
         <v>16758</v>
       </c>
       <c r="AF16" s="49">
         <v>16747</v>
       </c>
       <c r="AG16" s="49">
         <v>16728</v>
       </c>
-      <c r="AH16" s="57"/>
-      <c r="AI16" s="58"/>
+      <c r="AH16" s="95">
+        <v>16693</v>
+      </c>
+      <c r="AI16" s="57"/>
     </row>
     <row r="17" spans="1:35">
       <c r="A17" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="12">
         <v>17823</v>
       </c>
       <c r="C17" s="18">
         <v>17770</v>
       </c>
       <c r="D17" s="21">
         <v>17688</v>
       </c>
       <c r="E17" s="12">
         <v>17664</v>
       </c>
       <c r="F17" s="12">
         <v>17689</v>
       </c>
       <c r="G17" s="1">
         <v>17663</v>
       </c>
       <c r="H17" s="1">
         <v>17647</v>
@@ -2447,52 +3607,54 @@
       </c>
       <c r="Z17" s="37">
         <v>17042</v>
       </c>
       <c r="AA17" s="47">
         <v>17088</v>
       </c>
       <c r="AB17" s="47">
         <v>17136</v>
       </c>
       <c r="AC17" s="47">
         <v>17101</v>
       </c>
       <c r="AD17" s="47">
         <v>17102</v>
       </c>
       <c r="AE17" s="52">
         <v>17138</v>
       </c>
       <c r="AF17" s="49">
         <v>17069</v>
       </c>
       <c r="AG17" s="49">
         <v>17068</v>
       </c>
-      <c r="AH17" s="57"/>
-      <c r="AI17" s="58"/>
+      <c r="AH17" s="95">
+        <v>17069</v>
+      </c>
+      <c r="AI17" s="57"/>
     </row>
     <row r="18" spans="1:35">
       <c r="A18" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="12">
         <v>39628</v>
       </c>
       <c r="C18" s="18">
         <v>39559</v>
       </c>
       <c r="D18" s="21">
         <v>39281</v>
       </c>
       <c r="E18" s="12">
         <v>39212</v>
       </c>
       <c r="F18" s="12">
         <v>39142</v>
       </c>
       <c r="G18" s="1">
         <v>39073</v>
       </c>
       <c r="H18" s="1">
         <v>38995</v>
@@ -2550,52 +3712,54 @@
       </c>
       <c r="Z18" s="37">
         <v>37365</v>
       </c>
       <c r="AA18" s="47">
         <v>37282</v>
       </c>
       <c r="AB18" s="47">
         <v>37256</v>
       </c>
       <c r="AC18" s="47">
         <v>37204</v>
       </c>
       <c r="AD18" s="47">
         <v>37162</v>
       </c>
       <c r="AE18" s="52">
         <v>37146</v>
       </c>
       <c r="AF18" s="49">
         <v>37093</v>
       </c>
       <c r="AG18" s="49">
         <v>37020</v>
       </c>
-      <c r="AH18" s="57"/>
-      <c r="AI18" s="58"/>
+      <c r="AH18" s="95">
+        <v>36971</v>
+      </c>
+      <c r="AI18" s="57"/>
     </row>
     <row r="19" spans="1:35">
       <c r="A19" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="12">
         <v>9677</v>
       </c>
       <c r="C19" s="18">
         <v>9633</v>
       </c>
       <c r="D19" s="21">
         <v>9607</v>
       </c>
       <c r="E19" s="12">
         <v>9608</v>
       </c>
       <c r="F19" s="12">
         <v>9592</v>
       </c>
       <c r="G19" s="1">
         <v>9593</v>
       </c>
       <c r="H19" s="1">
         <v>9582</v>
@@ -2653,52 +3817,54 @@
       </c>
       <c r="Z19" s="37">
         <v>9049</v>
       </c>
       <c r="AA19" s="47">
         <v>9029</v>
       </c>
       <c r="AB19" s="47">
         <v>9012</v>
       </c>
       <c r="AC19" s="47">
         <v>8975</v>
       </c>
       <c r="AD19" s="47">
         <v>9008</v>
       </c>
       <c r="AE19" s="52">
         <v>8986</v>
       </c>
       <c r="AF19" s="49">
         <v>8944</v>
       </c>
       <c r="AG19" s="49">
         <v>8905</v>
       </c>
-      <c r="AH19" s="57"/>
-      <c r="AI19" s="58"/>
+      <c r="AH19" s="95">
+        <v>8857</v>
+      </c>
+      <c r="AI19" s="57"/>
     </row>
     <row r="20" spans="1:35">
       <c r="A20" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="12">
         <v>12932</v>
       </c>
       <c r="C20" s="18">
         <v>12863</v>
       </c>
       <c r="D20" s="21">
         <v>12803</v>
       </c>
       <c r="E20" s="12">
         <v>12773</v>
       </c>
       <c r="F20" s="12">
         <v>12744</v>
       </c>
       <c r="G20" s="1">
         <v>12727</v>
       </c>
       <c r="H20" s="1">
         <v>12693</v>
@@ -2756,52 +3922,54 @@
       </c>
       <c r="Z20" s="37">
         <v>11523</v>
       </c>
       <c r="AA20" s="47">
         <v>11504</v>
       </c>
       <c r="AB20" s="47">
         <v>11472</v>
       </c>
       <c r="AC20" s="47">
         <v>11430</v>
       </c>
       <c r="AD20" s="47">
         <v>11405</v>
       </c>
       <c r="AE20" s="52">
         <v>11341</v>
       </c>
       <c r="AF20" s="49">
         <v>11326</v>
       </c>
       <c r="AG20" s="49">
         <v>11282</v>
       </c>
-      <c r="AH20" s="57"/>
-      <c r="AI20" s="58"/>
+      <c r="AH20" s="95">
+        <v>11165</v>
+      </c>
+      <c r="AI20" s="57"/>
     </row>
     <row r="21" spans="1:35">
       <c r="A21" s="13" t="s">
         <v>36</v>
       </c>
       <c r="B21" s="12">
         <v>35127</v>
       </c>
       <c r="C21" s="18">
         <v>35087</v>
       </c>
       <c r="D21" s="21">
         <v>35052</v>
       </c>
       <c r="E21" s="12">
         <v>35044</v>
       </c>
       <c r="F21" s="12">
         <v>35037</v>
       </c>
       <c r="G21" s="1">
         <v>34981</v>
       </c>
       <c r="H21" s="1">
         <v>34911</v>
@@ -2859,85 +4027,87 @@
       </c>
       <c r="Z21" s="37">
         <v>33671</v>
       </c>
       <c r="AA21" s="47">
         <v>33626</v>
       </c>
       <c r="AB21" s="47">
         <v>33550</v>
       </c>
       <c r="AC21" s="47">
         <v>33501</v>
       </c>
       <c r="AD21" s="47">
         <v>33466</v>
       </c>
       <c r="AE21" s="52">
         <v>33447</v>
       </c>
       <c r="AF21" s="49">
         <v>33366</v>
       </c>
       <c r="AG21" s="49">
         <v>33321</v>
       </c>
-      <c r="AH21" s="57"/>
-      <c r="AI21" s="58"/>
+      <c r="AH21" s="95">
+        <v>33225</v>
+      </c>
+      <c r="AI21" s="57"/>
     </row>
     <row r="22" spans="1:35">
-      <c r="A22" s="61" t="s">
+      <c r="A22" s="89" t="s">
         <v>10</v>
       </c>
-      <c r="B22" s="61"/>
-[...22 lines deleted...]
-      <c r="Y22" s="61"/>
+      <c r="B22" s="89"/>
+      <c r="C22" s="89"/>
+      <c r="D22" s="89"/>
+      <c r="E22" s="89"/>
+      <c r="F22" s="89"/>
+      <c r="G22" s="89"/>
+      <c r="H22" s="89"/>
+      <c r="I22" s="89"/>
+      <c r="J22" s="89"/>
+      <c r="K22" s="89"/>
+      <c r="L22" s="89"/>
+      <c r="M22" s="89"/>
+      <c r="N22" s="89"/>
+      <c r="O22" s="89"/>
+      <c r="P22" s="89"/>
+      <c r="Q22" s="89"/>
+      <c r="R22" s="89"/>
+      <c r="S22" s="89"/>
+      <c r="T22" s="89"/>
+      <c r="U22" s="89"/>
+      <c r="V22" s="89"/>
+      <c r="W22" s="89"/>
+      <c r="X22" s="89"/>
+      <c r="Y22" s="89"/>
       <c r="AA22" s="4"/>
       <c r="AG22" s="49"/>
-      <c r="AH22" s="57"/>
-      <c r="AI22" s="58"/>
+      <c r="AH22" s="56"/>
+      <c r="AI22" s="57"/>
     </row>
     <row r="23" spans="1:35">
       <c r="A23" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="12">
         <v>259346</v>
       </c>
       <c r="C23" s="19">
         <v>259288</v>
       </c>
       <c r="D23" s="22">
         <v>258508</v>
       </c>
       <c r="E23" s="12">
         <v>258505</v>
       </c>
       <c r="F23" s="12">
         <v>258241</v>
       </c>
       <c r="G23" s="1">
         <v>258148</v>
       </c>
       <c r="H23" s="1">
         <v>258110</v>
@@ -2995,52 +4165,54 @@
       </c>
       <c r="Z23" s="37">
         <v>258104</v>
       </c>
       <c r="AA23" s="47">
         <v>258029</v>
       </c>
       <c r="AB23" s="49">
         <v>258110</v>
       </c>
       <c r="AC23" s="49">
         <v>258186</v>
       </c>
       <c r="AD23" s="49">
         <v>258117</v>
       </c>
       <c r="AE23" s="52">
         <v>257997</v>
       </c>
       <c r="AF23" s="49">
         <v>258053</v>
       </c>
       <c r="AG23" s="49">
         <v>258051</v>
       </c>
-      <c r="AH23" s="57"/>
-      <c r="AI23" s="58"/>
+      <c r="AH23" s="95">
+        <v>258068</v>
+      </c>
+      <c r="AI23" s="57"/>
     </row>
     <row r="24" spans="1:35">
       <c r="A24" s="13" t="s">
         <v>39</v>
       </c>
       <c r="B24" s="12">
         <v>222703</v>
       </c>
       <c r="C24" s="19">
         <v>222677</v>
       </c>
       <c r="D24" s="22">
         <v>222002</v>
       </c>
       <c r="E24" s="12">
         <v>221995</v>
       </c>
       <c r="F24" s="12">
         <v>221760</v>
       </c>
       <c r="G24" s="1">
         <v>221627</v>
       </c>
       <c r="H24" s="1">
         <v>221562</v>
@@ -3098,52 +4270,54 @@
       </c>
       <c r="Z24" s="37">
         <v>222115</v>
       </c>
       <c r="AA24" s="47">
         <v>222039</v>
       </c>
       <c r="AB24" s="49">
         <v>222116</v>
       </c>
       <c r="AC24" s="49">
         <v>222218</v>
       </c>
       <c r="AD24" s="49">
         <v>222125</v>
       </c>
       <c r="AE24" s="52">
         <v>222038</v>
       </c>
       <c r="AF24" s="49">
         <v>222107</v>
       </c>
       <c r="AG24" s="49">
         <v>222149</v>
       </c>
-      <c r="AH24" s="57"/>
-      <c r="AI24" s="58"/>
+      <c r="AH24" s="95">
+        <v>222184</v>
+      </c>
+      <c r="AI24" s="57"/>
     </row>
     <row r="25" spans="1:35">
       <c r="A25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B25" s="12">
         <v>8550</v>
       </c>
       <c r="C25" s="19">
         <v>8539</v>
       </c>
       <c r="D25" s="22">
         <v>8520</v>
       </c>
       <c r="E25" s="12">
         <v>8522</v>
       </c>
       <c r="F25" s="12">
         <v>8517</v>
       </c>
       <c r="G25" s="1">
         <v>8552</v>
       </c>
       <c r="H25" s="1">
         <v>8557</v>
@@ -3201,52 +4375,54 @@
       </c>
       <c r="Z25" s="37">
         <v>8499</v>
       </c>
       <c r="AA25" s="47">
         <v>8503</v>
       </c>
       <c r="AB25" s="49">
         <v>8509</v>
       </c>
       <c r="AC25" s="49">
         <v>8496</v>
       </c>
       <c r="AD25" s="49">
         <v>8489</v>
       </c>
       <c r="AE25" s="52">
         <v>8489</v>
       </c>
       <c r="AF25" s="49">
         <v>8524</v>
       </c>
       <c r="AG25" s="49">
         <v>8528</v>
       </c>
-      <c r="AH25" s="57"/>
-      <c r="AI25" s="58"/>
+      <c r="AH25" s="95">
+        <v>8525</v>
+      </c>
+      <c r="AI25" s="57"/>
     </row>
     <row r="26" spans="1:35">
       <c r="A26" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B26" s="12">
         <v>6944</v>
       </c>
       <c r="C26" s="19">
         <v>6916</v>
       </c>
       <c r="D26" s="22">
         <v>6895</v>
       </c>
       <c r="E26" s="12">
         <v>6890</v>
       </c>
       <c r="F26" s="12">
         <v>6891</v>
       </c>
       <c r="G26" s="1">
         <v>6888</v>
       </c>
       <c r="H26" s="1">
         <v>6897</v>
@@ -3304,52 +4480,54 @@
       </c>
       <c r="Z26" s="37">
         <v>6637</v>
       </c>
       <c r="AA26" s="47">
         <v>6628</v>
       </c>
       <c r="AB26" s="49">
         <v>6603</v>
       </c>
       <c r="AC26" s="49">
         <v>6603</v>
       </c>
       <c r="AD26" s="49">
         <v>6592</v>
       </c>
       <c r="AE26" s="52">
         <v>6571</v>
       </c>
       <c r="AF26" s="49">
         <v>6564</v>
       </c>
       <c r="AG26" s="49">
         <v>6538</v>
       </c>
-      <c r="AH26" s="57"/>
-      <c r="AI26" s="58"/>
+      <c r="AH26" s="95">
+        <v>6512</v>
+      </c>
+      <c r="AI26" s="57"/>
     </row>
     <row r="27" spans="1:35">
       <c r="A27" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B27" s="12">
         <v>8112</v>
       </c>
       <c r="C27" s="19">
         <v>8116</v>
       </c>
       <c r="D27" s="22">
         <v>8092</v>
       </c>
       <c r="E27" s="12">
         <v>8102</v>
       </c>
       <c r="F27" s="12">
         <v>8082</v>
       </c>
       <c r="G27" s="1">
         <v>8098</v>
       </c>
       <c r="H27" s="1">
         <v>8119</v>
@@ -3407,52 +4585,54 @@
       </c>
       <c r="Z27" s="37">
         <v>8028</v>
       </c>
       <c r="AA27" s="47">
         <v>8042</v>
       </c>
       <c r="AB27" s="49">
         <v>8055</v>
       </c>
       <c r="AC27" s="49">
         <v>8062</v>
       </c>
       <c r="AD27" s="49">
         <v>8087</v>
       </c>
       <c r="AE27" s="52">
         <v>8079</v>
       </c>
       <c r="AF27" s="49">
         <v>8062</v>
       </c>
       <c r="AG27" s="49">
         <v>8044</v>
       </c>
-      <c r="AH27" s="57"/>
-      <c r="AI27" s="58"/>
+      <c r="AH27" s="95">
+        <v>8058</v>
+      </c>
+      <c r="AI27" s="57"/>
     </row>
     <row r="28" spans="1:35">
       <c r="A28" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B28" s="12">
         <v>13037</v>
       </c>
       <c r="C28" s="19">
         <v>13040</v>
       </c>
       <c r="D28" s="22">
         <v>12999</v>
       </c>
       <c r="E28" s="12">
         <v>12996</v>
       </c>
       <c r="F28" s="12">
         <v>12991</v>
       </c>
       <c r="G28" s="1">
         <v>12983</v>
       </c>
       <c r="H28" s="1">
         <v>12975</v>
@@ -3510,84 +4690,86 @@
       </c>
       <c r="Z28" s="37">
         <v>12825</v>
       </c>
       <c r="AA28" s="47">
         <v>12817</v>
       </c>
       <c r="AB28" s="49">
         <v>12827</v>
       </c>
       <c r="AC28" s="49">
         <v>12807</v>
       </c>
       <c r="AD28" s="49">
         <v>12824</v>
       </c>
       <c r="AE28" s="52">
         <v>12820</v>
       </c>
       <c r="AF28" s="49">
         <v>12796</v>
       </c>
       <c r="AG28" s="49">
         <v>12792</v>
       </c>
-      <c r="AH28" s="57"/>
-      <c r="AI28" s="58"/>
+      <c r="AH28" s="95">
+        <v>12789</v>
+      </c>
+      <c r="AI28" s="57"/>
     </row>
     <row r="29" spans="1:35">
-      <c r="A29" s="61" t="s">
+      <c r="A29" s="89" t="s">
         <v>11</v>
       </c>
-      <c r="B29" s="61"/>
-[...22 lines deleted...]
-      <c r="Y29" s="61"/>
+      <c r="B29" s="89"/>
+      <c r="C29" s="89"/>
+      <c r="D29" s="89"/>
+      <c r="E29" s="89"/>
+      <c r="F29" s="89"/>
+      <c r="G29" s="89"/>
+      <c r="H29" s="89"/>
+      <c r="I29" s="89"/>
+      <c r="J29" s="89"/>
+      <c r="K29" s="89"/>
+      <c r="L29" s="89"/>
+      <c r="M29" s="89"/>
+      <c r="N29" s="89"/>
+      <c r="O29" s="89"/>
+      <c r="P29" s="89"/>
+      <c r="Q29" s="89"/>
+      <c r="R29" s="89"/>
+      <c r="S29" s="89"/>
+      <c r="T29" s="89"/>
+      <c r="U29" s="89"/>
+      <c r="V29" s="89"/>
+      <c r="W29" s="89"/>
+      <c r="X29" s="89"/>
+      <c r="Y29" s="89"/>
       <c r="AA29" s="4"/>
       <c r="AH29" s="49"/>
-      <c r="AI29" s="58"/>
+      <c r="AI29" s="57"/>
     </row>
     <row r="30" spans="1:35" s="41" customFormat="1">
       <c r="A30" s="40" t="s">
         <v>16</v>
       </c>
       <c r="B30" s="37">
         <v>270778</v>
       </c>
       <c r="C30" s="37">
         <v>270147</v>
       </c>
       <c r="D30" s="37">
         <v>269346</v>
       </c>
       <c r="E30" s="37">
         <v>268975</v>
       </c>
       <c r="F30" s="37">
         <v>268866</v>
       </c>
       <c r="G30" s="37">
         <v>268570</v>
       </c>
       <c r="H30" s="37">
         <v>268075</v>
@@ -3639,58 +4821,60 @@
       </c>
       <c r="X30" s="37">
         <v>257269</v>
       </c>
       <c r="Y30" s="37">
         <v>256575</v>
       </c>
       <c r="Z30" s="37">
         <v>256052</v>
       </c>
       <c r="AA30" s="47">
         <v>255595</v>
       </c>
       <c r="AB30" s="47">
         <v>255276</v>
       </c>
       <c r="AC30" s="49">
         <v>254805</v>
       </c>
       <c r="AD30" s="49">
         <v>254585</v>
       </c>
       <c r="AE30" s="49">
         <v>254391</v>
       </c>
-      <c r="AF30" s="54">
+      <c r="AF30" s="53">
         <v>253929</v>
       </c>
-      <c r="AG30" s="54">
-[...3 lines deleted...]
-      <c r="AI30" s="58"/>
+      <c r="AG30" s="53">
+        <v>254721</v>
+      </c>
+      <c r="AH30" s="95">
+        <v>252688</v>
+      </c>
+      <c r="AI30" s="57"/>
     </row>
     <row r="31" spans="1:35" s="39" customFormat="1">
       <c r="A31" s="39" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="37">
         <v>31970</v>
       </c>
       <c r="C31" s="37">
         <v>31867</v>
       </c>
       <c r="D31" s="37">
         <v>31776</v>
       </c>
       <c r="E31" s="37">
         <v>31714</v>
       </c>
       <c r="F31" s="37">
         <v>31580</v>
       </c>
       <c r="G31" s="37">
         <v>31537</v>
       </c>
       <c r="H31" s="37">
         <v>31467</v>
@@ -3742,58 +4926,60 @@
       </c>
       <c r="X31" s="37">
         <v>29948</v>
       </c>
       <c r="Y31" s="37">
         <v>29858</v>
       </c>
       <c r="Z31" s="37">
         <v>29758</v>
       </c>
       <c r="AA31" s="47">
         <v>29680</v>
       </c>
       <c r="AB31" s="47">
         <v>29570</v>
       </c>
       <c r="AC31" s="49">
         <v>29515</v>
       </c>
       <c r="AD31" s="49">
         <v>29521</v>
       </c>
       <c r="AE31" s="49">
         <v>29489</v>
       </c>
-      <c r="AF31" s="54">
+      <c r="AF31" s="53">
         <v>29385</v>
       </c>
-      <c r="AG31" s="54">
-[...3 lines deleted...]
-      <c r="AI31" s="58"/>
+      <c r="AG31" s="53">
+        <v>29533</v>
+      </c>
+      <c r="AH31" s="95">
+        <v>29205</v>
+      </c>
+      <c r="AI31" s="57"/>
     </row>
     <row r="32" spans="1:35" s="39" customFormat="1">
       <c r="A32" s="39" t="s">
         <v>38</v>
       </c>
       <c r="B32" s="37">
         <v>13189</v>
       </c>
       <c r="C32" s="37">
         <v>13144</v>
       </c>
       <c r="D32" s="37">
         <v>13116</v>
       </c>
       <c r="E32" s="37">
         <v>13099</v>
       </c>
       <c r="F32" s="37">
         <v>13070</v>
       </c>
       <c r="G32" s="37">
         <v>13065</v>
       </c>
       <c r="H32" s="37">
         <v>13026</v>
@@ -3845,58 +5031,60 @@
       </c>
       <c r="X32" s="37">
         <v>12243</v>
       </c>
       <c r="Y32" s="37">
         <v>12230</v>
       </c>
       <c r="Z32" s="37">
         <v>12201</v>
       </c>
       <c r="AA32" s="47">
         <v>12175</v>
       </c>
       <c r="AB32" s="47">
         <v>12127</v>
       </c>
       <c r="AC32" s="49">
         <v>12074</v>
       </c>
       <c r="AD32" s="49">
         <v>12062</v>
       </c>
       <c r="AE32" s="49">
         <v>12049</v>
       </c>
-      <c r="AF32" s="54">
+      <c r="AF32" s="53">
         <v>12007</v>
       </c>
-      <c r="AG32" s="54">
-[...3 lines deleted...]
-      <c r="AI32" s="58"/>
+      <c r="AG32" s="53">
+        <v>12081</v>
+      </c>
+      <c r="AH32" s="95">
+        <v>11914</v>
+      </c>
+      <c r="AI32" s="57"/>
     </row>
     <row r="33" spans="1:37" s="39" customFormat="1">
       <c r="A33" s="39" t="s">
         <v>26</v>
       </c>
       <c r="B33" s="37">
         <v>18278</v>
       </c>
       <c r="C33" s="37">
         <v>18239</v>
       </c>
       <c r="D33" s="37">
         <v>18200</v>
       </c>
       <c r="E33" s="37">
         <v>18137</v>
       </c>
       <c r="F33" s="37">
         <v>18097</v>
       </c>
       <c r="G33" s="37">
         <v>18074</v>
       </c>
       <c r="H33" s="37">
         <v>18029</v>
@@ -3948,58 +5136,60 @@
       </c>
       <c r="X33" s="37">
         <v>17357</v>
       </c>
       <c r="Y33" s="37">
         <v>17323</v>
       </c>
       <c r="Z33" s="37">
         <v>17272</v>
       </c>
       <c r="AA33" s="47">
         <v>17239</v>
       </c>
       <c r="AB33" s="47">
         <v>17213</v>
       </c>
       <c r="AC33" s="49">
         <v>17191</v>
       </c>
       <c r="AD33" s="49">
         <v>17145</v>
       </c>
       <c r="AE33" s="49">
         <v>17131</v>
       </c>
-      <c r="AF33" s="54">
+      <c r="AF33" s="53">
         <v>17104</v>
       </c>
-      <c r="AG33" s="54">
-[...3 lines deleted...]
-      <c r="AI33" s="58"/>
+      <c r="AG33" s="53">
+        <v>17164</v>
+      </c>
+      <c r="AH33" s="95">
+        <v>16983</v>
+      </c>
+      <c r="AI33" s="57"/>
     </row>
     <row r="34" spans="1:37" s="39" customFormat="1">
       <c r="A34" s="39" t="s">
         <v>27</v>
       </c>
       <c r="B34" s="37">
         <v>20969</v>
       </c>
       <c r="C34" s="37">
         <v>20918</v>
       </c>
       <c r="D34" s="37">
         <v>20878</v>
       </c>
       <c r="E34" s="37">
         <v>20831</v>
       </c>
       <c r="F34" s="37">
         <v>20777</v>
       </c>
       <c r="G34" s="37">
         <v>20753</v>
       </c>
       <c r="H34" s="37">
         <v>20733</v>
@@ -4051,58 +5241,60 @@
       </c>
       <c r="X34" s="37">
         <v>20083</v>
       </c>
       <c r="Y34" s="37">
         <v>20037</v>
       </c>
       <c r="Z34" s="37">
         <v>20024</v>
       </c>
       <c r="AA34" s="47">
         <v>19950</v>
       </c>
       <c r="AB34" s="47">
         <v>19925</v>
       </c>
       <c r="AC34" s="49">
         <v>19896</v>
       </c>
       <c r="AD34" s="49">
         <v>19865</v>
       </c>
       <c r="AE34" s="49">
         <v>19875</v>
       </c>
-      <c r="AF34" s="54">
+      <c r="AF34" s="53">
         <v>19845</v>
       </c>
-      <c r="AG34" s="54">
-[...3 lines deleted...]
-      <c r="AI34" s="58"/>
+      <c r="AG34" s="53">
+        <v>19913.5</v>
+      </c>
+      <c r="AH34" s="95">
+        <v>19755</v>
+      </c>
+      <c r="AI34" s="57"/>
     </row>
     <row r="35" spans="1:37" s="39" customFormat="1">
       <c r="A35" s="39" t="s">
         <v>28</v>
       </c>
       <c r="B35" s="37">
         <v>17787</v>
       </c>
       <c r="C35" s="37">
         <v>17737</v>
       </c>
       <c r="D35" s="37">
         <v>17683</v>
       </c>
       <c r="E35" s="37">
         <v>17662</v>
       </c>
       <c r="F35" s="37">
         <v>17633</v>
       </c>
       <c r="G35" s="37">
         <v>17597</v>
       </c>
       <c r="H35" s="37">
         <v>17577</v>
@@ -4154,58 +5346,60 @@
       </c>
       <c r="X35" s="37">
         <v>16639</v>
       </c>
       <c r="Y35" s="37">
         <v>16575</v>
       </c>
       <c r="Z35" s="37">
         <v>16544</v>
       </c>
       <c r="AA35" s="47">
         <v>16487</v>
       </c>
       <c r="AB35" s="47">
         <v>16474</v>
       </c>
       <c r="AC35" s="49">
         <v>16439</v>
       </c>
       <c r="AD35" s="49">
         <v>16404</v>
       </c>
       <c r="AE35" s="49">
         <v>16383</v>
       </c>
-      <c r="AF35" s="54">
+      <c r="AF35" s="53">
         <v>16356</v>
       </c>
-      <c r="AG35" s="54">
-[...3 lines deleted...]
-      <c r="AI35" s="58"/>
+      <c r="AG35" s="53">
+        <v>16416.5</v>
+      </c>
+      <c r="AH35" s="95">
+        <v>16234</v>
+      </c>
+      <c r="AI35" s="57"/>
     </row>
     <row r="36" spans="1:37" s="39" customFormat="1">
       <c r="A36" s="39" t="s">
         <v>29</v>
       </c>
       <c r="B36" s="37">
         <v>46556</v>
       </c>
       <c r="C36" s="37">
         <v>46509</v>
       </c>
       <c r="D36" s="37">
         <v>46479</v>
       </c>
       <c r="E36" s="37">
         <v>46471</v>
       </c>
       <c r="F36" s="37">
         <v>46779</v>
       </c>
       <c r="G36" s="37">
         <v>46829</v>
       </c>
       <c r="H36" s="37">
         <v>46813</v>
@@ -4257,58 +5451,60 @@
       </c>
       <c r="X36" s="37">
         <v>45934</v>
       </c>
       <c r="Y36" s="37">
         <v>45895</v>
       </c>
       <c r="Z36" s="37">
         <v>45862</v>
       </c>
       <c r="AA36" s="47">
         <v>45837</v>
       </c>
       <c r="AB36" s="47">
         <v>45848</v>
       </c>
       <c r="AC36" s="49">
         <v>45792</v>
       </c>
       <c r="AD36" s="49">
         <v>45809</v>
       </c>
       <c r="AE36" s="49">
         <v>45805</v>
       </c>
-      <c r="AF36" s="54">
+      <c r="AF36" s="53">
         <v>45823</v>
       </c>
-      <c r="AG36" s="54">
-[...3 lines deleted...]
-      <c r="AI36" s="58"/>
+      <c r="AG36" s="53">
+        <v>45825</v>
+      </c>
+      <c r="AH36" s="95">
+        <v>45822</v>
+      </c>
+      <c r="AI36" s="57"/>
     </row>
     <row r="37" spans="1:37" s="41" customFormat="1">
       <c r="A37" s="39" t="s">
         <v>30</v>
       </c>
       <c r="B37" s="37">
         <v>10289</v>
       </c>
       <c r="C37" s="37">
         <v>10289</v>
       </c>
       <c r="D37" s="37">
         <v>10286</v>
       </c>
       <c r="E37" s="37">
         <v>10284</v>
       </c>
       <c r="F37" s="37">
         <v>10272</v>
       </c>
       <c r="G37" s="37">
         <v>10251</v>
       </c>
       <c r="H37" s="37">
         <v>10225</v>
@@ -4360,58 +5556,60 @@
       </c>
       <c r="X37" s="37">
         <v>9831</v>
       </c>
       <c r="Y37" s="37">
         <v>9794</v>
       </c>
       <c r="Z37" s="37">
         <v>9763</v>
       </c>
       <c r="AA37" s="47">
         <v>9748</v>
       </c>
       <c r="AB37" s="47">
         <v>9782</v>
       </c>
       <c r="AC37" s="49">
         <v>9773</v>
       </c>
       <c r="AD37" s="49">
         <v>9756</v>
       </c>
       <c r="AE37" s="49">
         <v>9742</v>
       </c>
-      <c r="AF37" s="54">
+      <c r="AF37" s="53">
         <v>9722</v>
       </c>
-      <c r="AG37" s="54">
-[...3 lines deleted...]
-      <c r="AI37" s="58"/>
+      <c r="AG37" s="53">
+        <v>9732.5</v>
+      </c>
+      <c r="AH37" s="95">
+        <v>9642</v>
+      </c>
+      <c r="AI37" s="57"/>
     </row>
     <row r="38" spans="1:37">
       <c r="A38" s="39" t="s">
         <v>31</v>
       </c>
       <c r="B38" s="37">
         <v>9590</v>
       </c>
       <c r="C38" s="37">
         <v>9572</v>
       </c>
       <c r="D38" s="37">
         <v>9496</v>
       </c>
       <c r="E38" s="37">
         <v>9472</v>
       </c>
       <c r="F38" s="37">
         <v>9445</v>
       </c>
       <c r="G38" s="37">
         <v>9410</v>
       </c>
       <c r="H38" s="37">
         <v>9352</v>
@@ -4463,58 +5661,60 @@
       </c>
       <c r="X38" s="37">
         <v>8868</v>
       </c>
       <c r="Y38" s="37">
         <v>8846</v>
       </c>
       <c r="Z38" s="37">
         <v>8803</v>
       </c>
       <c r="AA38" s="47">
         <v>8767</v>
       </c>
       <c r="AB38" s="47">
         <v>8738</v>
       </c>
       <c r="AC38" s="49">
         <v>8721</v>
       </c>
       <c r="AD38" s="49">
         <v>8704</v>
       </c>
       <c r="AE38" s="49">
         <v>8679</v>
       </c>
-      <c r="AF38" s="54">
+      <c r="AF38" s="53">
         <v>8685</v>
       </c>
-      <c r="AG38" s="54">
-[...3 lines deleted...]
-      <c r="AI38" s="58"/>
+      <c r="AG38" s="53">
+        <v>8742.5</v>
+      </c>
+      <c r="AH38" s="95">
+        <v>8635</v>
+      </c>
+      <c r="AI38" s="57"/>
     </row>
     <row r="39" spans="1:37">
       <c r="A39" s="39" t="s">
         <v>37</v>
       </c>
       <c r="B39" s="37">
         <v>17823</v>
       </c>
       <c r="C39" s="37">
         <v>17770</v>
       </c>
       <c r="D39" s="37">
         <v>17688</v>
       </c>
       <c r="E39" s="37">
         <v>17664</v>
       </c>
       <c r="F39" s="37">
         <v>17689</v>
       </c>
       <c r="G39" s="37">
         <v>17663</v>
       </c>
       <c r="H39" s="37">
         <v>17647</v>
@@ -4566,58 +5766,60 @@
       </c>
       <c r="X39" s="37">
         <v>17099</v>
       </c>
       <c r="Y39" s="37">
         <v>17068</v>
       </c>
       <c r="Z39" s="37">
         <v>17042</v>
       </c>
       <c r="AA39" s="47">
         <v>17088</v>
       </c>
       <c r="AB39" s="47">
         <v>17136</v>
       </c>
       <c r="AC39" s="49">
         <v>17101</v>
       </c>
       <c r="AD39" s="49">
         <v>17102</v>
       </c>
       <c r="AE39" s="49">
         <v>17138</v>
       </c>
-      <c r="AF39" s="54">
+      <c r="AF39" s="53">
         <v>17069</v>
       </c>
-      <c r="AG39" s="54">
-[...3 lines deleted...]
-      <c r="AI39" s="58"/>
+      <c r="AG39" s="53">
+        <v>17055.5</v>
+      </c>
+      <c r="AH39" s="95">
+        <v>17069</v>
+      </c>
+      <c r="AI39" s="57"/>
     </row>
     <row r="40" spans="1:37">
       <c r="A40" s="39" t="s">
         <v>33</v>
       </c>
       <c r="B40" s="37">
         <v>26591</v>
       </c>
       <c r="C40" s="37">
         <v>26519</v>
       </c>
       <c r="D40" s="37">
         <v>26282</v>
       </c>
       <c r="E40" s="37">
         <v>26216</v>
       </c>
       <c r="F40" s="37">
         <v>26151</v>
       </c>
       <c r="G40" s="37">
         <v>26090</v>
       </c>
       <c r="H40" s="37">
         <v>26020</v>
@@ -4669,58 +5871,60 @@
       </c>
       <c r="X40" s="37">
         <v>24699</v>
       </c>
       <c r="Y40" s="37">
         <v>24587</v>
       </c>
       <c r="Z40" s="37">
         <v>24540</v>
       </c>
       <c r="AA40" s="47">
         <v>24465</v>
       </c>
       <c r="AB40" s="47">
         <v>24429</v>
       </c>
       <c r="AC40" s="49">
         <v>24397</v>
       </c>
       <c r="AD40" s="49">
         <v>24338</v>
       </c>
       <c r="AE40" s="49">
         <v>24326</v>
       </c>
-      <c r="AF40" s="54">
+      <c r="AF40" s="53">
         <v>24297</v>
       </c>
-      <c r="AG40" s="54">
-[...3 lines deleted...]
-      <c r="AI40" s="58"/>
+      <c r="AG40" s="53">
+        <v>24385.5</v>
+      </c>
+      <c r="AH40" s="95">
+        <v>24182</v>
+      </c>
+      <c r="AI40" s="57"/>
     </row>
     <row r="41" spans="1:37">
       <c r="A41" s="39" t="s">
         <v>34</v>
       </c>
       <c r="B41" s="37">
         <v>9677</v>
       </c>
       <c r="C41" s="37">
         <v>9633</v>
       </c>
       <c r="D41" s="37">
         <v>9607</v>
       </c>
       <c r="E41" s="37">
         <v>9608</v>
       </c>
       <c r="F41" s="37">
         <v>9592</v>
       </c>
       <c r="G41" s="37">
         <v>9593</v>
       </c>
       <c r="H41" s="37">
         <v>9582</v>
@@ -4772,58 +5976,60 @@
       </c>
       <c r="X41" s="37">
         <v>9126</v>
       </c>
       <c r="Y41" s="37">
         <v>9076</v>
       </c>
       <c r="Z41" s="37">
         <v>9049</v>
       </c>
       <c r="AA41" s="47">
         <v>9029</v>
       </c>
       <c r="AB41" s="47">
         <v>9012</v>
       </c>
       <c r="AC41" s="49">
         <v>8975</v>
       </c>
       <c r="AD41" s="49">
         <v>9008</v>
       </c>
       <c r="AE41" s="49">
         <v>8986</v>
       </c>
-      <c r="AF41" s="54">
+      <c r="AF41" s="53">
         <v>8944</v>
       </c>
-      <c r="AG41" s="54">
-[...3 lines deleted...]
-      <c r="AI41" s="58"/>
+      <c r="AG41" s="53">
+        <v>8977</v>
+      </c>
+      <c r="AH41" s="95">
+        <v>8857</v>
+      </c>
+      <c r="AI41" s="57"/>
     </row>
     <row r="42" spans="1:37">
       <c r="A42" s="39" t="s">
         <v>35</v>
       </c>
       <c r="B42" s="38">
         <v>12932</v>
       </c>
       <c r="C42" s="38">
         <v>12863</v>
       </c>
       <c r="D42" s="38">
         <v>12803</v>
       </c>
       <c r="E42" s="38">
         <v>12773</v>
       </c>
       <c r="F42" s="38">
         <v>12744</v>
       </c>
       <c r="G42" s="38">
         <v>12727</v>
       </c>
       <c r="H42" s="38">
         <v>12693</v>
@@ -4875,58 +6081,60 @@
       </c>
       <c r="X42" s="37">
         <v>11653</v>
       </c>
       <c r="Y42" s="37">
         <v>11566</v>
       </c>
       <c r="Z42" s="37">
         <v>11523</v>
       </c>
       <c r="AA42" s="47">
         <v>11504</v>
       </c>
       <c r="AB42" s="47">
         <v>11472</v>
       </c>
       <c r="AC42" s="49">
         <v>11430</v>
       </c>
       <c r="AD42" s="49">
         <v>11405</v>
       </c>
       <c r="AE42" s="49">
         <v>11341</v>
       </c>
-      <c r="AF42" s="54">
+      <c r="AF42" s="53">
         <v>11326</v>
       </c>
-      <c r="AG42" s="54">
-[...3 lines deleted...]
-      <c r="AI42" s="58"/>
+      <c r="AG42" s="53">
+        <v>11402</v>
+      </c>
+      <c r="AH42" s="95">
+        <v>11165</v>
+      </c>
+      <c r="AI42" s="57"/>
       <c r="AJ42" s="4"/>
       <c r="AK42" s="4"/>
     </row>
     <row r="43" spans="1:37" s="4" customFormat="1">
       <c r="A43" s="15" t="s">
         <v>36</v>
       </c>
       <c r="B43" s="16">
         <v>35127</v>
       </c>
       <c r="C43" s="20">
         <v>35087</v>
       </c>
       <c r="D43" s="23">
         <v>35052</v>
       </c>
       <c r="E43" s="16">
         <v>35044</v>
       </c>
       <c r="F43" s="16">
         <v>35037</v>
       </c>
       <c r="G43" s="2">
         <v>34981</v>
       </c>
@@ -4984,54 +6192,56 @@
       <c r="Y43" s="32">
         <v>33720</v>
       </c>
       <c r="Z43" s="32">
         <v>33671</v>
       </c>
       <c r="AA43" s="32">
         <v>33626</v>
       </c>
       <c r="AB43" s="32">
         <v>33550</v>
       </c>
       <c r="AC43" s="50">
         <v>33501</v>
       </c>
       <c r="AD43" s="50">
         <v>33466</v>
       </c>
       <c r="AE43" s="50">
         <v>33447</v>
       </c>
       <c r="AF43" s="50">
         <v>33366</v>
       </c>
       <c r="AG43" s="50">
-        <v>33321</v>
-[...2 lines deleted...]
-      <c r="AI43" s="58"/>
+        <v>33493</v>
+      </c>
+      <c r="AH43" s="96">
+        <v>33225</v>
+      </c>
+      <c r="AI43" s="57"/>
     </row>
     <row r="44" spans="1:37">
       <c r="A44" s="34" t="s">
         <v>23</v>
       </c>
       <c r="B44" s="4"/>
       <c r="C44" s="4"/>
       <c r="D44" s="4"/>
       <c r="E44" s="4"/>
       <c r="F44" s="4"/>
       <c r="G44" s="4"/>
       <c r="H44" s="4"/>
       <c r="I44" s="4"/>
       <c r="J44" s="4"/>
       <c r="K44" s="4"/>
       <c r="L44" s="4"/>
       <c r="M44" s="4"/>
       <c r="N44" s="4"/>
       <c r="O44" s="4"/>
       <c r="P44" s="4"/>
       <c r="Q44" s="4"/>
       <c r="R44" s="4"/>
       <c r="S44" s="4"/>
       <c r="T44" s="4"/>
       <c r="U44" s="4"/>
@@ -5167,113 +6377,113 @@
       <c r="P50" s="4"/>
       <c r="Q50" s="4"/>
       <c r="R50" s="4"/>
       <c r="S50" s="4"/>
       <c r="T50" s="4"/>
       <c r="U50" s="4"/>
       <c r="V50" s="4"/>
       <c r="W50" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK54"/>
   <sheetViews>
-    <sheetView topLeftCell="N10" workbookViewId="0">
-      <selection activeCell="AH30" sqref="AH30"/>
+    <sheetView topLeftCell="O1" workbookViewId="0">
+      <selection activeCell="AH7" sqref="AH7:AH43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="25" style="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.33203125" style="3" customWidth="1"/>
     <col min="3" max="3" width="8.5546875" style="3" customWidth="1"/>
     <col min="4" max="4" width="6.6640625" style="3" customWidth="1"/>
     <col min="5" max="5" width="8.44140625" style="3" customWidth="1"/>
     <col min="6" max="8" width="6.5546875" style="3" customWidth="1"/>
     <col min="9" max="9" width="7.88671875" style="3" customWidth="1"/>
     <col min="10" max="10" width="9" style="3" customWidth="1"/>
     <col min="11" max="11" width="8.109375" style="3" customWidth="1"/>
     <col min="12" max="12" width="7.44140625" style="3" customWidth="1"/>
     <col min="13" max="13" width="8.44140625" style="3" customWidth="1"/>
     <col min="14" max="14" width="8.33203125" style="3" customWidth="1"/>
     <col min="15" max="15" width="8.5546875" style="3" customWidth="1"/>
     <col min="16" max="16" width="8.33203125" style="3" customWidth="1"/>
     <col min="17" max="17" width="7.44140625" style="3" customWidth="1"/>
     <col min="18" max="18" width="7.109375" style="3" customWidth="1"/>
     <col min="19" max="20" width="6.5546875" style="3" customWidth="1"/>
     <col min="21" max="21" width="7.88671875" style="3" customWidth="1"/>
     <col min="22" max="22" width="9" style="3" customWidth="1"/>
     <col min="23" max="23" width="8.109375" style="3" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="7.44140625" style="3" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="8.44140625" style="3" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.109375" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37">
-      <c r="A1" s="63" t="s">
+      <c r="A1" s="91" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="63"/>
-[...22 lines deleted...]
-      <c r="Y1" s="63"/>
+      <c r="B1" s="91"/>
+      <c r="C1" s="91"/>
+      <c r="D1" s="91"/>
+      <c r="E1" s="91"/>
+      <c r="F1" s="91"/>
+      <c r="G1" s="91"/>
+      <c r="H1" s="91"/>
+      <c r="I1" s="91"/>
+      <c r="J1" s="91"/>
+      <c r="K1" s="91"/>
+      <c r="L1" s="91"/>
+      <c r="M1" s="91"/>
+      <c r="N1" s="91"/>
+      <c r="O1" s="91"/>
+      <c r="P1" s="91"/>
+      <c r="Q1" s="91"/>
+      <c r="R1" s="91"/>
+      <c r="S1" s="91"/>
+      <c r="T1" s="91"/>
+      <c r="U1" s="91"/>
+      <c r="V1" s="91"/>
+      <c r="W1" s="91"/>
+      <c r="X1" s="91"/>
+      <c r="Y1" s="91"/>
       <c r="Z1" s="4"/>
       <c r="AA1" s="4"/>
       <c r="AB1" s="4"/>
       <c r="AC1" s="4"/>
       <c r="AD1" s="4"/>
       <c r="AE1" s="4"/>
       <c r="AF1" s="4"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="36"/>
       <c r="B2" s="36"/>
       <c r="C2" s="36"/>
       <c r="D2" s="36"/>
       <c r="E2" s="36"/>
       <c r="F2" s="36"/>
       <c r="G2" s="36"/>
       <c r="H2" s="36"/>
       <c r="I2" s="36"/>
       <c r="J2" s="36"/>
       <c r="K2" s="36"/>
       <c r="L2" s="36"/>
       <c r="M2" s="36"/>
       <c r="N2" s="36"/>
       <c r="O2" s="36"/>
       <c r="P2" s="36"/>
@@ -5305,96 +6515,96 @@
       <c r="K3" s="4"/>
       <c r="L3" s="4"/>
       <c r="N3" s="4"/>
       <c r="O3" s="4"/>
       <c r="P3" s="4"/>
       <c r="Q3" s="4"/>
       <c r="R3" s="4"/>
       <c r="S3" s="4"/>
       <c r="T3" s="4"/>
       <c r="U3" s="4"/>
       <c r="V3" s="4"/>
       <c r="W3" s="4"/>
       <c r="X3" s="4"/>
       <c r="Z3" s="4"/>
       <c r="AA3" s="4"/>
       <c r="AB3" s="4"/>
       <c r="AC3" s="4"/>
       <c r="AD3" s="4"/>
       <c r="AE3" s="4"/>
       <c r="AF3" s="4"/>
       <c r="AK3" s="6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="64"/>
-      <c r="B4" s="59">
+      <c r="A4" s="92"/>
+      <c r="B4" s="87">
         <v>2024</v>
       </c>
-      <c r="C4" s="60"/>
-[...10 lines deleted...]
-      <c r="N4" s="59">
+      <c r="C4" s="88"/>
+      <c r="D4" s="88"/>
+      <c r="E4" s="88"/>
+      <c r="F4" s="88"/>
+      <c r="G4" s="88"/>
+      <c r="H4" s="88"/>
+      <c r="I4" s="88"/>
+      <c r="J4" s="88"/>
+      <c r="K4" s="88"/>
+      <c r="L4" s="88"/>
+      <c r="M4" s="88"/>
+      <c r="N4" s="87">
         <v>2025</v>
       </c>
-      <c r="O4" s="60"/>
-[...10 lines deleted...]
-      <c r="Z4" s="59">
+      <c r="O4" s="88"/>
+      <c r="P4" s="88"/>
+      <c r="Q4" s="88"/>
+      <c r="R4" s="88"/>
+      <c r="S4" s="88"/>
+      <c r="T4" s="88"/>
+      <c r="U4" s="88"/>
+      <c r="V4" s="88"/>
+      <c r="W4" s="88"/>
+      <c r="X4" s="88"/>
+      <c r="Y4" s="88"/>
+      <c r="Z4" s="87">
         <v>2026</v>
       </c>
-      <c r="AA4" s="60"/>
-[...9 lines deleted...]
-      <c r="AK4" s="60"/>
+      <c r="AA4" s="88"/>
+      <c r="AB4" s="88"/>
+      <c r="AC4" s="88"/>
+      <c r="AD4" s="88"/>
+      <c r="AE4" s="88"/>
+      <c r="AF4" s="88"/>
+      <c r="AG4" s="88"/>
+      <c r="AH4" s="88"/>
+      <c r="AI4" s="88"/>
+      <c r="AJ4" s="88"/>
+      <c r="AK4" s="88"/>
     </row>
     <row r="5" spans="1:37" s="4" customFormat="1" ht="20.399999999999999">
-      <c r="A5" s="65"/>
+      <c r="A5" s="93"/>
       <c r="B5" s="8" t="s">
         <v>12</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="33" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="10" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="9" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="9" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="9" t="s">
@@ -5461,77 +6671,77 @@
         <v>0</v>
       </c>
       <c r="AE5" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AF5" s="9" t="s">
         <v>2</v>
       </c>
       <c r="AG5" s="9" t="s">
         <v>3</v>
       </c>
       <c r="AH5" s="9" t="s">
         <v>4</v>
       </c>
       <c r="AI5" s="9" t="s">
         <v>5</v>
       </c>
       <c r="AJ5" s="9" t="s">
         <v>13</v>
       </c>
       <c r="AK5" s="7" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="62" t="s">
+      <c r="A6" s="90" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="62"/>
-[...22 lines deleted...]
-      <c r="Y6" s="62"/>
+      <c r="B6" s="90"/>
+      <c r="C6" s="90"/>
+      <c r="D6" s="90"/>
+      <c r="E6" s="90"/>
+      <c r="F6" s="90"/>
+      <c r="G6" s="90"/>
+      <c r="H6" s="90"/>
+      <c r="I6" s="90"/>
+      <c r="J6" s="90"/>
+      <c r="K6" s="90"/>
+      <c r="L6" s="90"/>
+      <c r="M6" s="90"/>
+      <c r="N6" s="90"/>
+      <c r="O6" s="90"/>
+      <c r="P6" s="90"/>
+      <c r="Q6" s="90"/>
+      <c r="R6" s="90"/>
+      <c r="S6" s="90"/>
+      <c r="T6" s="90"/>
+      <c r="U6" s="90"/>
+      <c r="V6" s="90"/>
+      <c r="W6" s="90"/>
+      <c r="X6" s="90"/>
+      <c r="Y6" s="90"/>
       <c r="Z6" s="4"/>
       <c r="AA6" s="4"/>
       <c r="AB6" s="4"/>
       <c r="AC6" s="4"/>
       <c r="AD6" s="4"/>
       <c r="AE6" s="4"/>
       <c r="AF6" s="4"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="38">
         <v>256154</v>
       </c>
       <c r="C7" s="38">
         <v>255786</v>
       </c>
       <c r="D7" s="38">
         <v>254978</v>
       </c>
       <c r="E7" s="38">
         <v>254759</v>
       </c>
       <c r="F7" s="38">
@@ -5593,52 +6803,55 @@
       </c>
       <c r="Y7" s="37">
         <v>248927</v>
       </c>
       <c r="Z7" s="37">
         <v>248668</v>
       </c>
       <c r="AA7" s="49">
         <v>248445</v>
       </c>
       <c r="AB7" s="49">
         <v>248380</v>
       </c>
       <c r="AC7" s="49">
         <v>248180</v>
       </c>
       <c r="AD7" s="49">
         <v>248022</v>
       </c>
       <c r="AE7" s="49">
         <v>247863</v>
       </c>
       <c r="AF7" s="49">
         <v>247710</v>
       </c>
-      <c r="AG7" s="54">
+      <c r="AG7" s="53">
         <v>247505</v>
+      </c>
+      <c r="AH7" s="95">
+        <v>247175</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="13" t="s">
         <v>39</v>
       </c>
       <c r="B8" s="38">
         <v>102943</v>
       </c>
       <c r="C8" s="38">
         <v>102961</v>
       </c>
       <c r="D8" s="38">
         <v>102581</v>
       </c>
       <c r="E8" s="38">
         <v>102603</v>
       </c>
       <c r="F8" s="38">
         <v>102494</v>
       </c>
       <c r="G8" s="37">
         <v>102416</v>
       </c>
       <c r="H8" s="37">
@@ -5694,54 +6907,56 @@
       </c>
       <c r="Y8" s="37">
         <v>102781</v>
       </c>
       <c r="Z8" s="37">
         <v>102802</v>
       </c>
       <c r="AA8" s="49">
         <v>102802</v>
       </c>
       <c r="AB8" s="49">
         <v>102863</v>
       </c>
       <c r="AC8" s="49">
         <v>102902</v>
       </c>
       <c r="AD8" s="49">
         <v>102823</v>
       </c>
       <c r="AE8" s="49">
         <v>102763</v>
       </c>
       <c r="AF8" s="49">
         <v>102782</v>
       </c>
-      <c r="AG8" s="54">
+      <c r="AG8" s="53">
         <v>102817</v>
       </c>
-      <c r="AH8" s="53"/>
+      <c r="AH8" s="95">
+        <v>102839</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="38">
         <v>15968</v>
       </c>
       <c r="C9" s="38">
         <v>15919</v>
       </c>
       <c r="D9" s="38">
         <v>15873</v>
       </c>
       <c r="E9" s="38">
         <v>15838</v>
       </c>
       <c r="F9" s="38">
         <v>15759</v>
       </c>
       <c r="G9" s="37">
         <v>15726</v>
       </c>
       <c r="H9" s="37">
         <v>15688</v>
@@ -5796,52 +7011,55 @@
       </c>
       <c r="Y9" s="37">
         <v>14909</v>
       </c>
       <c r="Z9" s="37">
         <v>14869</v>
       </c>
       <c r="AA9" s="49">
         <v>14816</v>
       </c>
       <c r="AB9" s="49">
         <v>14760</v>
       </c>
       <c r="AC9" s="49">
         <v>14717</v>
       </c>
       <c r="AD9" s="49">
         <v>14715</v>
       </c>
       <c r="AE9" s="49">
         <v>14700</v>
       </c>
       <c r="AF9" s="49">
         <v>14658</v>
       </c>
-      <c r="AG9" s="54">
+      <c r="AG9" s="53">
         <v>14626</v>
+      </c>
+      <c r="AH9" s="95">
+        <v>14591</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="38">
         <v>6743</v>
       </c>
       <c r="C10" s="38">
         <v>6717</v>
       </c>
       <c r="D10" s="38">
         <v>6707</v>
       </c>
       <c r="E10" s="38">
         <v>6699</v>
       </c>
       <c r="F10" s="38">
         <v>6678</v>
       </c>
       <c r="G10" s="37">
         <v>6679</v>
       </c>
       <c r="H10" s="37">
@@ -5897,52 +7115,55 @@
       </c>
       <c r="Y10" s="37">
         <v>6300</v>
       </c>
       <c r="Z10" s="37">
         <v>6289</v>
       </c>
       <c r="AA10" s="49">
         <v>6277</v>
       </c>
       <c r="AB10" s="49">
         <v>6251</v>
       </c>
       <c r="AC10" s="49">
         <v>6225</v>
       </c>
       <c r="AD10" s="49">
         <v>6221</v>
       </c>
       <c r="AE10" s="49">
         <v>6214</v>
       </c>
       <c r="AF10" s="49">
         <v>6201</v>
       </c>
-      <c r="AG10" s="54">
+      <c r="AG10" s="53">
         <v>6177</v>
+      </c>
+      <c r="AH10" s="95">
+        <v>6152</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="38">
         <v>13282</v>
       </c>
       <c r="C11" s="38">
         <v>13256</v>
       </c>
       <c r="D11" s="38">
         <v>13226</v>
       </c>
       <c r="E11" s="38">
         <v>13190</v>
       </c>
       <c r="F11" s="38">
         <v>13161</v>
       </c>
       <c r="G11" s="37">
         <v>13168</v>
       </c>
       <c r="H11" s="37">
@@ -5998,52 +7219,55 @@
       </c>
       <c r="Y11" s="37">
         <v>12793</v>
       </c>
       <c r="Z11" s="37">
         <v>12770</v>
       </c>
       <c r="AA11" s="49">
         <v>12761</v>
       </c>
       <c r="AB11" s="49">
         <v>12754</v>
       </c>
       <c r="AC11" s="49">
         <v>12744</v>
       </c>
       <c r="AD11" s="49">
         <v>12715</v>
       </c>
       <c r="AE11" s="49">
         <v>12718</v>
       </c>
       <c r="AF11" s="49">
         <v>12736</v>
       </c>
-      <c r="AG11" s="54">
+      <c r="AG11" s="53">
         <v>12715</v>
+      </c>
+      <c r="AH11" s="95">
+        <v>12673</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="38">
         <v>10514</v>
       </c>
       <c r="C12" s="38">
         <v>10483</v>
       </c>
       <c r="D12" s="38">
         <v>10457</v>
       </c>
       <c r="E12" s="38">
         <v>10428</v>
       </c>
       <c r="F12" s="38">
         <v>10392</v>
       </c>
       <c r="G12" s="37">
         <v>10387</v>
       </c>
       <c r="H12" s="37">
@@ -6099,52 +7323,55 @@
       </c>
       <c r="Y12" s="37">
         <v>10037</v>
       </c>
       <c r="Z12" s="37">
         <v>10024</v>
       </c>
       <c r="AA12" s="49">
         <v>9993</v>
       </c>
       <c r="AB12" s="49">
         <v>9980</v>
       </c>
       <c r="AC12" s="49">
         <v>9976</v>
       </c>
       <c r="AD12" s="49">
         <v>9957</v>
       </c>
       <c r="AE12" s="49">
         <v>9965</v>
       </c>
       <c r="AF12" s="49">
         <v>9956</v>
       </c>
-      <c r="AG12" s="54">
+      <c r="AG12" s="53">
         <v>9929</v>
+      </c>
+      <c r="AH12" s="95">
+        <v>9915</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="38">
         <v>8888</v>
       </c>
       <c r="C13" s="38">
         <v>8870</v>
       </c>
       <c r="D13" s="38">
         <v>8840</v>
       </c>
       <c r="E13" s="38">
         <v>8823</v>
       </c>
       <c r="F13" s="38">
         <v>8799</v>
       </c>
       <c r="G13" s="37">
         <v>8788</v>
       </c>
       <c r="H13" s="37">
@@ -6200,52 +7427,55 @@
       </c>
       <c r="Y13" s="37">
         <v>8328</v>
       </c>
       <c r="Z13" s="37">
         <v>8309</v>
       </c>
       <c r="AA13" s="49">
         <v>8267</v>
       </c>
       <c r="AB13" s="49">
         <v>8260</v>
       </c>
       <c r="AC13" s="49">
         <v>8244</v>
       </c>
       <c r="AD13" s="49">
         <v>8231</v>
       </c>
       <c r="AE13" s="49">
         <v>8217</v>
       </c>
       <c r="AF13" s="49">
         <v>8206</v>
       </c>
-      <c r="AG13" s="54">
+      <c r="AG13" s="53">
         <v>8179</v>
+      </c>
+      <c r="AH13" s="95">
+        <v>8151</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="38">
         <v>23178</v>
       </c>
       <c r="C14" s="38">
         <v>23129</v>
       </c>
       <c r="D14" s="38">
         <v>23120</v>
       </c>
       <c r="E14" s="38">
         <v>23125</v>
       </c>
       <c r="F14" s="38">
         <v>23271</v>
       </c>
       <c r="G14" s="37">
         <v>23292</v>
       </c>
       <c r="H14" s="37">
@@ -6301,52 +7531,55 @@
       </c>
       <c r="Y14" s="37">
         <v>22854</v>
       </c>
       <c r="Z14" s="37">
         <v>22833</v>
       </c>
       <c r="AA14" s="49">
         <v>22807</v>
       </c>
       <c r="AB14" s="49">
         <v>22809</v>
       </c>
       <c r="AC14" s="49">
         <v>22787</v>
       </c>
       <c r="AD14" s="49">
         <v>22800</v>
       </c>
       <c r="AE14" s="49">
         <v>22794</v>
       </c>
       <c r="AF14" s="49">
         <v>22816</v>
       </c>
-      <c r="AG14" s="54">
+      <c r="AG14" s="53">
         <v>22814</v>
+      </c>
+      <c r="AH14" s="95">
+        <v>22831</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="38">
         <v>8568</v>
       </c>
       <c r="C15" s="38">
         <v>8556</v>
       </c>
       <c r="D15" s="38">
         <v>8546</v>
       </c>
       <c r="E15" s="38">
         <v>8543</v>
       </c>
       <c r="F15" s="38">
         <v>8547</v>
       </c>
       <c r="G15" s="37">
         <v>8541</v>
       </c>
       <c r="H15" s="37">
@@ -6402,52 +7635,55 @@
       </c>
       <c r="Y15" s="37">
         <v>8186</v>
       </c>
       <c r="Z15" s="37">
         <v>8170</v>
       </c>
       <c r="AA15" s="49">
         <v>8168</v>
       </c>
       <c r="AB15" s="49">
         <v>8170</v>
       </c>
       <c r="AC15" s="49">
         <v>8157</v>
       </c>
       <c r="AD15" s="49">
         <v>8142</v>
       </c>
       <c r="AE15" s="49">
         <v>8117</v>
       </c>
       <c r="AF15" s="49">
         <v>8103</v>
       </c>
-      <c r="AG15" s="54">
+      <c r="AG15" s="53">
         <v>8082</v>
+      </c>
+      <c r="AH15" s="95">
+        <v>8039</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="38">
         <v>8800</v>
       </c>
       <c r="C16" s="38">
         <v>8780</v>
       </c>
       <c r="D16" s="38">
         <v>8734</v>
       </c>
       <c r="E16" s="38">
         <v>8726</v>
       </c>
       <c r="F16" s="38">
         <v>8696</v>
       </c>
       <c r="G16" s="37">
         <v>8680</v>
       </c>
       <c r="H16" s="37">
@@ -6503,52 +7739,55 @@
       </c>
       <c r="Y16" s="37">
         <v>8393</v>
       </c>
       <c r="Z16" s="37">
         <v>8365</v>
       </c>
       <c r="AA16" s="49">
         <v>8353</v>
       </c>
       <c r="AB16" s="49">
         <v>8346</v>
       </c>
       <c r="AC16" s="49">
         <v>8338</v>
       </c>
       <c r="AD16" s="49">
         <v>8356</v>
       </c>
       <c r="AE16" s="49">
         <v>8342</v>
       </c>
       <c r="AF16" s="49">
         <v>8328</v>
       </c>
-      <c r="AG16" s="54">
+      <c r="AG16" s="53">
         <v>8328</v>
+      </c>
+      <c r="AH16" s="95">
+        <v>8303</v>
       </c>
     </row>
     <row r="17" spans="1:35">
       <c r="A17" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="38">
         <v>8877</v>
       </c>
       <c r="C17" s="38">
         <v>8848</v>
       </c>
       <c r="D17" s="38">
         <v>8805</v>
       </c>
       <c r="E17" s="38">
         <v>8786</v>
       </c>
       <c r="F17" s="38">
         <v>8805</v>
       </c>
       <c r="G17" s="37">
         <v>8790</v>
       </c>
       <c r="H17" s="37">
@@ -6604,52 +7843,55 @@
       </c>
       <c r="Y17" s="37">
         <v>8546</v>
       </c>
       <c r="Z17" s="37">
         <v>8536</v>
       </c>
       <c r="AA17" s="49">
         <v>8569</v>
       </c>
       <c r="AB17" s="49">
         <v>8607</v>
       </c>
       <c r="AC17" s="49">
         <v>8595</v>
       </c>
       <c r="AD17" s="49">
         <v>8602</v>
       </c>
       <c r="AE17" s="49">
         <v>8627</v>
       </c>
       <c r="AF17" s="49">
         <v>8600</v>
       </c>
-      <c r="AG17" s="54">
+      <c r="AG17" s="53">
         <v>8603</v>
+      </c>
+      <c r="AH17" s="95">
+        <v>8604</v>
       </c>
     </row>
     <row r="18" spans="1:35">
       <c r="A18" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="38">
         <v>19570</v>
       </c>
       <c r="C18" s="38">
         <v>19531</v>
       </c>
       <c r="D18" s="38">
         <v>19410</v>
       </c>
       <c r="E18" s="38">
         <v>19348</v>
       </c>
       <c r="F18" s="38">
         <v>19324</v>
       </c>
       <c r="G18" s="37">
         <v>19298</v>
       </c>
       <c r="H18" s="37">
@@ -6705,52 +7947,55 @@
       </c>
       <c r="Y18" s="37">
         <v>18552</v>
       </c>
       <c r="Z18" s="37">
         <v>18506</v>
       </c>
       <c r="AA18" s="49">
         <v>18468</v>
       </c>
       <c r="AB18" s="49">
         <v>18465</v>
       </c>
       <c r="AC18" s="49">
         <v>18436</v>
       </c>
       <c r="AD18" s="49">
         <v>18420</v>
       </c>
       <c r="AE18" s="49">
         <v>18416</v>
       </c>
       <c r="AF18" s="49">
         <v>18385</v>
       </c>
-      <c r="AG18" s="54">
+      <c r="AG18" s="53">
         <v>18352</v>
+      </c>
+      <c r="AH18" s="95">
+        <v>18335</v>
       </c>
     </row>
     <row r="19" spans="1:35">
       <c r="A19" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="38">
         <v>4900</v>
       </c>
       <c r="C19" s="38">
         <v>4869</v>
       </c>
       <c r="D19" s="38">
         <v>4856</v>
       </c>
       <c r="E19" s="38">
         <v>4859</v>
       </c>
       <c r="F19" s="38">
         <v>4850</v>
       </c>
       <c r="G19" s="37">
         <v>4842</v>
       </c>
       <c r="H19" s="37">
@@ -6806,52 +8051,55 @@
       </c>
       <c r="Y19" s="37">
         <v>4640</v>
       </c>
       <c r="Z19" s="37">
         <v>4620</v>
       </c>
       <c r="AA19" s="49">
         <v>4606</v>
       </c>
       <c r="AB19" s="49">
         <v>4602</v>
       </c>
       <c r="AC19" s="49">
         <v>4577</v>
       </c>
       <c r="AD19" s="49">
         <v>4589</v>
       </c>
       <c r="AE19" s="49">
         <v>4587</v>
       </c>
       <c r="AF19" s="49">
         <v>4569</v>
       </c>
-      <c r="AG19" s="54">
+      <c r="AG19" s="53">
         <v>4553</v>
+      </c>
+      <c r="AH19" s="95">
+        <v>4530</v>
       </c>
     </row>
     <row r="20" spans="1:35">
       <c r="A20" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="38">
         <v>6570</v>
       </c>
       <c r="C20" s="38">
         <v>6530</v>
       </c>
       <c r="D20" s="38">
         <v>6505</v>
       </c>
       <c r="E20" s="38">
         <v>6483</v>
       </c>
       <c r="F20" s="38">
         <v>6463</v>
       </c>
       <c r="G20" s="37">
         <v>6458</v>
       </c>
       <c r="H20" s="37">
@@ -6907,52 +8155,55 @@
       </c>
       <c r="Y20" s="37">
         <v>5929</v>
       </c>
       <c r="Z20" s="37">
         <v>5907</v>
       </c>
       <c r="AA20" s="49">
         <v>5903</v>
       </c>
       <c r="AB20" s="49">
         <v>5893</v>
       </c>
       <c r="AC20" s="49">
         <v>5867</v>
       </c>
       <c r="AD20" s="49">
         <v>5859</v>
       </c>
       <c r="AE20" s="49">
         <v>5825</v>
       </c>
       <c r="AF20" s="49">
         <v>5831</v>
       </c>
-      <c r="AG20" s="54">
+      <c r="AG20" s="53">
         <v>5812</v>
+      </c>
+      <c r="AH20" s="95">
+        <v>5757</v>
       </c>
     </row>
     <row r="21" spans="1:35">
       <c r="A21" s="13" t="s">
         <v>36</v>
       </c>
       <c r="B21" s="38">
         <v>17353</v>
       </c>
       <c r="C21" s="38">
         <v>17337</v>
       </c>
       <c r="D21" s="38">
         <v>17318</v>
       </c>
       <c r="E21" s="38">
         <v>17308</v>
       </c>
       <c r="F21" s="38">
         <v>17305</v>
       </c>
       <c r="G21" s="37">
         <v>17274</v>
       </c>
       <c r="H21" s="37">
@@ -7008,85 +8259,88 @@
       </c>
       <c r="Y21" s="37">
         <v>16679</v>
       </c>
       <c r="Z21" s="37">
         <v>16668</v>
       </c>
       <c r="AA21" s="49">
         <v>16655</v>
       </c>
       <c r="AB21" s="49">
         <v>16620</v>
       </c>
       <c r="AC21" s="49">
         <v>16615</v>
       </c>
       <c r="AD21" s="49">
         <v>16592</v>
       </c>
       <c r="AE21" s="49">
         <v>16578</v>
       </c>
       <c r="AF21" s="49">
         <v>16539</v>
       </c>
-      <c r="AG21" s="54">
+      <c r="AG21" s="53">
         <v>16518</v>
       </c>
+      <c r="AH21" s="95">
+        <v>16455</v>
+      </c>
     </row>
     <row r="22" spans="1:35">
-      <c r="A22" s="61" t="s">
+      <c r="A22" s="89" t="s">
         <v>10</v>
       </c>
-      <c r="B22" s="61"/>
-[...22 lines deleted...]
-      <c r="Y22" s="61"/>
+      <c r="B22" s="89"/>
+      <c r="C22" s="89"/>
+      <c r="D22" s="89"/>
+      <c r="E22" s="89"/>
+      <c r="F22" s="89"/>
+      <c r="G22" s="89"/>
+      <c r="H22" s="89"/>
+      <c r="I22" s="89"/>
+      <c r="J22" s="89"/>
+      <c r="K22" s="89"/>
+      <c r="L22" s="89"/>
+      <c r="M22" s="89"/>
+      <c r="N22" s="89"/>
+      <c r="O22" s="89"/>
+      <c r="P22" s="89"/>
+      <c r="Q22" s="89"/>
+      <c r="R22" s="89"/>
+      <c r="S22" s="89"/>
+      <c r="T22" s="89"/>
+      <c r="U22" s="89"/>
+      <c r="V22" s="89"/>
+      <c r="W22" s="89"/>
+      <c r="X22" s="89"/>
+      <c r="Y22" s="89"/>
       <c r="AC22" s="48"/>
-      <c r="AE22" s="55"/>
-      <c r="AG22" s="54"/>
+      <c r="AE22" s="54"/>
+      <c r="AG22" s="53"/>
     </row>
     <row r="23" spans="1:35">
       <c r="A23" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="38">
         <v>120615</v>
       </c>
       <c r="C23" s="38">
         <v>120629</v>
       </c>
       <c r="D23" s="38">
         <v>120218</v>
       </c>
       <c r="E23" s="38">
         <v>120226</v>
       </c>
       <c r="F23" s="38">
         <v>120108</v>
       </c>
       <c r="G23" s="37">
         <v>120055</v>
       </c>
       <c r="H23" s="37">
         <v>120060</v>
@@ -7141,52 +8395,55 @@
       </c>
       <c r="Y23" s="37">
         <v>120308</v>
       </c>
       <c r="Z23" s="37">
         <v>120297</v>
       </c>
       <c r="AA23" s="49">
         <v>120291</v>
       </c>
       <c r="AB23" s="49">
         <v>120360</v>
       </c>
       <c r="AC23" s="49">
         <v>120370</v>
       </c>
       <c r="AD23" s="48">
         <v>120321</v>
       </c>
       <c r="AE23" s="49">
         <v>120249</v>
       </c>
       <c r="AF23" s="49">
         <v>120271</v>
       </c>
-      <c r="AG23" s="54">
+      <c r="AG23" s="53">
         <v>120276</v>
+      </c>
+      <c r="AH23" s="95">
+        <v>120288</v>
       </c>
     </row>
     <row r="24" spans="1:35">
       <c r="A24" s="13" t="s">
         <v>39</v>
       </c>
       <c r="B24" s="38">
         <v>102943</v>
       </c>
       <c r="C24" s="38">
         <v>102961</v>
       </c>
       <c r="D24" s="38">
         <v>102581</v>
       </c>
       <c r="E24" s="38">
         <v>102603</v>
       </c>
       <c r="F24" s="38">
         <v>102494</v>
       </c>
       <c r="G24" s="37">
         <v>102416</v>
       </c>
       <c r="H24" s="37">
@@ -7242,52 +8499,55 @@
       </c>
       <c r="Y24" s="37">
         <v>102781</v>
       </c>
       <c r="Z24" s="37">
         <v>102802</v>
       </c>
       <c r="AA24" s="49">
         <v>102802</v>
       </c>
       <c r="AB24" s="49">
         <v>102863</v>
       </c>
       <c r="AC24" s="49">
         <v>102902</v>
       </c>
       <c r="AD24" s="48">
         <v>102823</v>
       </c>
       <c r="AE24" s="49">
         <v>102763</v>
       </c>
       <c r="AF24" s="49">
         <v>102782</v>
       </c>
-      <c r="AG24" s="54">
+      <c r="AG24" s="53">
         <v>102817</v>
+      </c>
+      <c r="AH24" s="95">
+        <v>102839</v>
       </c>
       <c r="AI24" s="48"/>
     </row>
     <row r="25" spans="1:35">
       <c r="A25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B25" s="38">
         <v>4076</v>
       </c>
       <c r="C25" s="38">
         <v>4071</v>
       </c>
       <c r="D25" s="38">
         <v>4061</v>
       </c>
       <c r="E25" s="38">
         <v>4060</v>
       </c>
       <c r="F25" s="38">
         <v>4058</v>
       </c>
       <c r="G25" s="37">
         <v>4074</v>
       </c>
@@ -7344,52 +8604,55 @@
       </c>
       <c r="Y25" s="37">
         <v>4047</v>
       </c>
       <c r="Z25" s="37">
         <v>4045</v>
       </c>
       <c r="AA25" s="49">
         <v>4044</v>
       </c>
       <c r="AB25" s="49">
         <v>4054</v>
       </c>
       <c r="AC25" s="49">
         <v>4048</v>
       </c>
       <c r="AD25" s="48">
         <v>4047</v>
       </c>
       <c r="AE25" s="49">
         <v>4050</v>
       </c>
       <c r="AF25" s="49">
         <v>4071</v>
       </c>
-      <c r="AG25" s="54">
+      <c r="AG25" s="53">
         <v>4073</v>
+      </c>
+      <c r="AH25" s="95">
+        <v>4072</v>
       </c>
       <c r="AI25" s="48"/>
     </row>
     <row r="26" spans="1:35">
       <c r="A26" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B26" s="38">
         <v>3350</v>
       </c>
       <c r="C26" s="38">
         <v>3340</v>
       </c>
       <c r="D26" s="38">
         <v>3333</v>
       </c>
       <c r="E26" s="38">
         <v>3329</v>
       </c>
       <c r="F26" s="38">
         <v>3332</v>
       </c>
       <c r="G26" s="37">
         <v>3335</v>
       </c>
@@ -7446,52 +8709,55 @@
       </c>
       <c r="Y26" s="37">
         <v>3244</v>
       </c>
       <c r="Z26" s="37">
         <v>3242</v>
       </c>
       <c r="AA26" s="49">
         <v>3240</v>
       </c>
       <c r="AB26" s="49">
         <v>3222</v>
       </c>
       <c r="AC26" s="49">
         <v>3216</v>
       </c>
       <c r="AD26" s="48">
         <v>3211</v>
       </c>
       <c r="AE26" s="49">
         <v>3202</v>
       </c>
       <c r="AF26" s="49">
         <v>3206</v>
       </c>
-      <c r="AG26" s="54">
+      <c r="AG26" s="53">
         <v>3193</v>
+      </c>
+      <c r="AH26" s="95">
+        <v>3179</v>
       </c>
     </row>
     <row r="27" spans="1:35">
       <c r="A27" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B27" s="38">
         <v>3934</v>
       </c>
       <c r="C27" s="38">
         <v>3934</v>
       </c>
       <c r="D27" s="38">
         <v>3929</v>
       </c>
       <c r="E27" s="38">
         <v>3934</v>
       </c>
       <c r="F27" s="38">
         <v>3924</v>
       </c>
       <c r="G27" s="37">
         <v>3931</v>
       </c>
       <c r="H27" s="37">
@@ -7547,52 +8813,55 @@
       </c>
       <c r="Y27" s="37">
         <v>3920</v>
       </c>
       <c r="Z27" s="37">
         <v>3907</v>
       </c>
       <c r="AA27" s="49">
         <v>3914</v>
       </c>
       <c r="AB27" s="49">
         <v>3917</v>
       </c>
       <c r="AC27" s="49">
         <v>3916</v>
       </c>
       <c r="AD27" s="48">
         <v>3943</v>
       </c>
       <c r="AE27" s="49">
         <v>3937</v>
       </c>
       <c r="AF27" s="49">
         <v>3924</v>
       </c>
-      <c r="AG27" s="54">
+      <c r="AG27" s="53">
         <v>3914</v>
+      </c>
+      <c r="AH27" s="95">
+        <v>3923</v>
       </c>
       <c r="AI27" s="48"/>
     </row>
     <row r="28" spans="1:35">
       <c r="A28" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B28" s="38">
         <v>6312</v>
       </c>
       <c r="C28" s="38">
         <v>6323</v>
       </c>
       <c r="D28" s="38">
         <v>6314</v>
       </c>
       <c r="E28" s="38">
         <v>6300</v>
       </c>
       <c r="F28" s="38">
         <v>6300</v>
       </c>
       <c r="G28" s="37">
         <v>6299</v>
       </c>
@@ -7649,86 +8918,89 @@
       </c>
       <c r="Y28" s="37">
         <v>6316</v>
       </c>
       <c r="Z28" s="37">
         <v>6301</v>
       </c>
       <c r="AA28" s="49">
         <v>6291</v>
       </c>
       <c r="AB28" s="49">
         <v>6304</v>
       </c>
       <c r="AC28" s="49">
         <v>6288</v>
       </c>
       <c r="AD28" s="48">
         <v>6297</v>
       </c>
       <c r="AE28" s="49">
         <v>6297</v>
       </c>
       <c r="AF28" s="49">
         <v>6288</v>
       </c>
-      <c r="AG28" s="54">
+      <c r="AG28" s="53">
         <v>6279</v>
       </c>
+      <c r="AH28" s="95">
+        <v>6275</v>
+      </c>
       <c r="AI28" s="48"/>
     </row>
     <row r="29" spans="1:35">
-      <c r="A29" s="61" t="s">
+      <c r="A29" s="89" t="s">
         <v>11</v>
       </c>
-      <c r="B29" s="61"/>
-[...22 lines deleted...]
-      <c r="Y29" s="61"/>
+      <c r="B29" s="89"/>
+      <c r="C29" s="89"/>
+      <c r="D29" s="89"/>
+      <c r="E29" s="89"/>
+      <c r="F29" s="89"/>
+      <c r="G29" s="89"/>
+      <c r="H29" s="89"/>
+      <c r="I29" s="89"/>
+      <c r="J29" s="89"/>
+      <c r="K29" s="89"/>
+      <c r="L29" s="89"/>
+      <c r="M29" s="89"/>
+      <c r="N29" s="89"/>
+      <c r="O29" s="89"/>
+      <c r="P29" s="89"/>
+      <c r="Q29" s="89"/>
+      <c r="R29" s="89"/>
+      <c r="S29" s="89"/>
+      <c r="T29" s="89"/>
+      <c r="U29" s="89"/>
+      <c r="V29" s="89"/>
+      <c r="W29" s="89"/>
+      <c r="X29" s="89"/>
+      <c r="Y29" s="89"/>
       <c r="AC29" s="48"/>
-      <c r="AE29" s="55"/>
-      <c r="AG29" s="54"/>
+      <c r="AE29" s="54"/>
+      <c r="AG29" s="53"/>
       <c r="AI29" s="48"/>
     </row>
     <row r="30" spans="1:35">
       <c r="A30" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B30" s="38">
         <v>135539</v>
       </c>
       <c r="C30" s="38">
         <v>135157</v>
       </c>
       <c r="D30" s="38">
         <v>134760</v>
       </c>
       <c r="E30" s="38">
         <v>134533</v>
       </c>
       <c r="F30" s="38">
         <v>134436</v>
       </c>
       <c r="G30" s="37">
         <v>134284</v>
       </c>
       <c r="H30" s="37">
@@ -7785,54 +9057,56 @@
       <c r="Y30" s="37">
         <v>128619</v>
       </c>
       <c r="Z30" s="37">
         <v>128371</v>
       </c>
       <c r="AA30" s="49">
         <v>128154</v>
       </c>
       <c r="AB30" s="49">
         <v>128020</v>
       </c>
       <c r="AC30" s="49">
         <v>127810</v>
       </c>
       <c r="AD30" s="37">
         <v>127701</v>
       </c>
       <c r="AE30" s="49">
         <f>SUM(AE31:AE43)</f>
         <v>127614</v>
       </c>
       <c r="AF30" s="49">
         <v>127439</v>
       </c>
-      <c r="AG30" s="54">
+      <c r="AG30" s="53">
         <v>127229</v>
       </c>
-      <c r="AH30" s="66"/>
+      <c r="AH30" s="95">
+        <v>126887</v>
+      </c>
     </row>
     <row r="31" spans="1:35" s="14" customFormat="1" ht="10.199999999999999">
       <c r="A31" s="39" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="38">
         <v>15968</v>
       </c>
       <c r="C31" s="38">
         <v>15919</v>
       </c>
       <c r="D31" s="38">
         <v>15873</v>
       </c>
       <c r="E31" s="38">
         <v>15838</v>
       </c>
       <c r="F31" s="38">
         <v>15759</v>
       </c>
       <c r="G31" s="37">
         <v>15726</v>
       </c>
       <c r="H31" s="37">
         <v>15688</v>
@@ -7887,52 +9161,55 @@
       </c>
       <c r="Y31" s="37">
         <v>14909</v>
       </c>
       <c r="Z31" s="37">
         <v>14869</v>
       </c>
       <c r="AA31" s="49">
         <v>14816</v>
       </c>
       <c r="AB31" s="49">
         <v>14760</v>
       </c>
       <c r="AC31" s="49">
         <v>14717</v>
       </c>
       <c r="AD31" s="37">
         <v>14715</v>
       </c>
       <c r="AE31" s="37">
         <v>14700</v>
       </c>
       <c r="AF31" s="49">
         <v>14658</v>
       </c>
-      <c r="AG31" s="54">
+      <c r="AG31" s="53">
         <v>14626</v>
+      </c>
+      <c r="AH31" s="95">
+        <v>14591</v>
       </c>
     </row>
     <row r="32" spans="1:35" s="14" customFormat="1" ht="10.199999999999999">
       <c r="A32" s="39" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="38">
         <v>6743</v>
       </c>
       <c r="C32" s="38">
         <v>6717</v>
       </c>
       <c r="D32" s="38">
         <v>6707</v>
       </c>
       <c r="E32" s="38">
         <v>6699</v>
       </c>
       <c r="F32" s="38">
         <v>6678</v>
       </c>
       <c r="G32" s="37">
         <v>6679</v>
       </c>
       <c r="H32" s="37">
@@ -7988,52 +9265,55 @@
       </c>
       <c r="Y32" s="37">
         <v>6300</v>
       </c>
       <c r="Z32" s="37">
         <v>6289</v>
       </c>
       <c r="AA32" s="49">
         <v>6277</v>
       </c>
       <c r="AB32" s="49">
         <v>6251</v>
       </c>
       <c r="AC32" s="49">
         <v>6225</v>
       </c>
       <c r="AD32" s="37">
         <v>6221</v>
       </c>
       <c r="AE32" s="37">
         <v>6214</v>
       </c>
       <c r="AF32" s="49">
         <v>6201</v>
       </c>
-      <c r="AG32" s="54">
+      <c r="AG32" s="53">
         <v>6177</v>
+      </c>
+      <c r="AH32" s="95">
+        <v>6152</v>
       </c>
       <c r="AI32" s="48"/>
     </row>
     <row r="33" spans="1:37" s="14" customFormat="1" ht="10.199999999999999">
       <c r="A33" s="39" t="s">
         <v>26</v>
       </c>
       <c r="B33" s="38">
         <v>9206</v>
       </c>
       <c r="C33" s="38">
         <v>9185</v>
       </c>
       <c r="D33" s="38">
         <v>9165</v>
       </c>
       <c r="E33" s="38">
         <v>9130</v>
       </c>
       <c r="F33" s="38">
         <v>9103</v>
       </c>
       <c r="G33" s="37">
         <v>9094</v>
       </c>
@@ -8090,52 +9370,55 @@
       </c>
       <c r="Y33" s="37">
         <v>8746</v>
       </c>
       <c r="Z33" s="37">
         <v>8725</v>
       </c>
       <c r="AA33" s="49">
         <v>8717</v>
       </c>
       <c r="AB33" s="49">
         <v>8700</v>
       </c>
       <c r="AC33" s="49">
         <v>8696</v>
       </c>
       <c r="AD33" s="37">
         <v>8668</v>
       </c>
       <c r="AE33" s="37">
         <v>8668</v>
       </c>
       <c r="AF33" s="49">
         <v>8665</v>
       </c>
-      <c r="AG33" s="54">
+      <c r="AG33" s="53">
         <v>8642</v>
+      </c>
+      <c r="AH33" s="95">
+        <v>8601</v>
       </c>
     </row>
     <row r="34" spans="1:37" s="14" customFormat="1" ht="10.199999999999999">
       <c r="A34" s="39" t="s">
         <v>27</v>
       </c>
       <c r="B34" s="38">
         <v>10514</v>
       </c>
       <c r="C34" s="38">
         <v>10483</v>
       </c>
       <c r="D34" s="38">
         <v>10457</v>
       </c>
       <c r="E34" s="38">
         <v>10428</v>
       </c>
       <c r="F34" s="38">
         <v>10392</v>
       </c>
       <c r="G34" s="37">
         <v>10387</v>
       </c>
       <c r="H34" s="37">
@@ -8191,52 +9474,55 @@
       </c>
       <c r="Y34" s="37">
         <v>10037</v>
       </c>
       <c r="Z34" s="37">
         <v>10024</v>
       </c>
       <c r="AA34" s="49">
         <v>9993</v>
       </c>
       <c r="AB34" s="49">
         <v>9980</v>
       </c>
       <c r="AC34" s="49">
         <v>9976</v>
       </c>
       <c r="AD34" s="37">
         <v>9957</v>
       </c>
       <c r="AE34" s="37">
         <v>9965</v>
       </c>
       <c r="AF34" s="49">
         <v>9956</v>
       </c>
-      <c r="AG34" s="54">
+      <c r="AG34" s="53">
         <v>9929</v>
+      </c>
+      <c r="AH34" s="95">
+        <v>9915</v>
       </c>
       <c r="AI34" s="48"/>
     </row>
     <row r="35" spans="1:37" s="14" customFormat="1" ht="10.199999999999999">
       <c r="A35" s="39" t="s">
         <v>28</v>
       </c>
       <c r="B35" s="38">
         <v>8888</v>
       </c>
       <c r="C35" s="38">
         <v>8870</v>
       </c>
       <c r="D35" s="38">
         <v>8840</v>
       </c>
       <c r="E35" s="38">
         <v>8823</v>
       </c>
       <c r="F35" s="38">
         <v>8799</v>
       </c>
       <c r="G35" s="37">
         <v>8788</v>
       </c>
@@ -8293,52 +9579,55 @@
       </c>
       <c r="Y35" s="37">
         <v>8328</v>
       </c>
       <c r="Z35" s="37">
         <v>8309</v>
       </c>
       <c r="AA35" s="49">
         <v>8267</v>
       </c>
       <c r="AB35" s="49">
         <v>8260</v>
       </c>
       <c r="AC35" s="49">
         <v>8244</v>
       </c>
       <c r="AD35" s="37">
         <v>8231</v>
       </c>
       <c r="AE35" s="37">
         <v>8217</v>
       </c>
       <c r="AF35" s="49">
         <v>8206</v>
       </c>
-      <c r="AG35" s="54">
+      <c r="AG35" s="53">
         <v>8179</v>
+      </c>
+      <c r="AH35" s="95">
+        <v>8151</v>
       </c>
       <c r="AI35" s="48"/>
     </row>
     <row r="36" spans="1:37" s="14" customFormat="1" ht="10.199999999999999">
       <c r="A36" s="39" t="s">
         <v>29</v>
       </c>
       <c r="B36" s="38">
         <v>23178</v>
       </c>
       <c r="C36" s="38">
         <v>23129</v>
       </c>
       <c r="D36" s="38">
         <v>23120</v>
       </c>
       <c r="E36" s="38">
         <v>23125</v>
       </c>
       <c r="F36" s="38">
         <v>23271</v>
       </c>
       <c r="G36" s="37">
         <v>23292</v>
       </c>
@@ -8395,52 +9684,55 @@
       </c>
       <c r="Y36" s="37">
         <v>22854</v>
       </c>
       <c r="Z36" s="37">
         <v>22833</v>
       </c>
       <c r="AA36" s="49">
         <v>22807</v>
       </c>
       <c r="AB36" s="49">
         <v>22809</v>
       </c>
       <c r="AC36" s="49">
         <v>22787</v>
       </c>
       <c r="AD36" s="37">
         <v>22800</v>
       </c>
       <c r="AE36" s="37">
         <v>22794</v>
       </c>
       <c r="AF36" s="49">
         <v>22816</v>
       </c>
-      <c r="AG36" s="54">
+      <c r="AG36" s="53">
         <v>22814</v>
+      </c>
+      <c r="AH36" s="95">
+        <v>22831</v>
       </c>
     </row>
     <row r="37" spans="1:37">
       <c r="A37" s="39" t="s">
         <v>30</v>
       </c>
       <c r="B37" s="38">
         <v>5218</v>
       </c>
       <c r="C37" s="38">
         <v>5216</v>
       </c>
       <c r="D37" s="38">
         <v>5213</v>
       </c>
       <c r="E37" s="38">
         <v>5214</v>
       </c>
       <c r="F37" s="38">
         <v>5215</v>
       </c>
       <c r="G37" s="37">
         <v>5206</v>
       </c>
       <c r="H37" s="37">
@@ -8496,52 +9788,55 @@
       </c>
       <c r="Y37" s="37">
         <v>4942</v>
       </c>
       <c r="Z37" s="37">
         <v>4928</v>
       </c>
       <c r="AA37" s="49">
         <v>4928</v>
       </c>
       <c r="AB37" s="49">
         <v>4948</v>
       </c>
       <c r="AC37" s="49">
         <v>4941</v>
       </c>
       <c r="AD37" s="37">
         <v>4931</v>
       </c>
       <c r="AE37" s="37">
         <v>4915</v>
       </c>
       <c r="AF37" s="49">
         <v>4897</v>
       </c>
-      <c r="AG37" s="54">
+      <c r="AG37" s="53">
         <v>4889</v>
+      </c>
+      <c r="AH37" s="95">
+        <v>4860</v>
       </c>
     </row>
     <row r="38" spans="1:37">
       <c r="A38" s="39" t="s">
         <v>31</v>
       </c>
       <c r="B38" s="38">
         <v>4866</v>
       </c>
       <c r="C38" s="38">
         <v>4846</v>
       </c>
       <c r="D38" s="38">
         <v>4805</v>
       </c>
       <c r="E38" s="38">
         <v>4792</v>
       </c>
       <c r="F38" s="38">
         <v>4772</v>
       </c>
       <c r="G38" s="37">
         <v>4749</v>
       </c>
       <c r="H38" s="37">
@@ -8597,52 +9892,55 @@
       </c>
       <c r="Y38" s="37">
         <v>4473</v>
       </c>
       <c r="Z38" s="37">
         <v>4458</v>
       </c>
       <c r="AA38" s="49">
         <v>4439</v>
       </c>
       <c r="AB38" s="49">
         <v>4429</v>
       </c>
       <c r="AC38" s="49">
         <v>4422</v>
       </c>
       <c r="AD38" s="37">
         <v>4413</v>
       </c>
       <c r="AE38" s="37">
         <v>4405</v>
       </c>
       <c r="AF38" s="49">
         <v>4404</v>
       </c>
-      <c r="AG38" s="54">
+      <c r="AG38" s="53">
         <v>4414</v>
+      </c>
+      <c r="AH38" s="95">
+        <v>4380</v>
       </c>
     </row>
     <row r="39" spans="1:37">
       <c r="A39" s="39" t="s">
         <v>32</v>
       </c>
       <c r="B39" s="38">
         <v>8877</v>
       </c>
       <c r="C39" s="38">
         <v>8848</v>
       </c>
       <c r="D39" s="38">
         <v>8805</v>
       </c>
       <c r="E39" s="38">
         <v>8786</v>
       </c>
       <c r="F39" s="38">
         <v>8805</v>
       </c>
       <c r="G39" s="37">
         <v>8790</v>
       </c>
       <c r="H39" s="37">
@@ -8698,52 +9996,55 @@
       </c>
       <c r="Y39" s="37">
         <v>8546</v>
       </c>
       <c r="Z39" s="37">
         <v>8536</v>
       </c>
       <c r="AA39" s="49">
         <v>8569</v>
       </c>
       <c r="AB39" s="49">
         <v>8607</v>
       </c>
       <c r="AC39" s="49">
         <v>8595</v>
       </c>
       <c r="AD39" s="37">
         <v>8602</v>
       </c>
       <c r="AE39" s="37">
         <v>8627</v>
       </c>
       <c r="AF39" s="49">
         <v>8600</v>
       </c>
-      <c r="AG39" s="54">
+      <c r="AG39" s="53">
         <v>8603</v>
+      </c>
+      <c r="AH39" s="95">
+        <v>8604</v>
       </c>
     </row>
     <row r="40" spans="1:37">
       <c r="A40" s="39" t="s">
         <v>33</v>
       </c>
       <c r="B40" s="38">
         <v>13258</v>
       </c>
       <c r="C40" s="38">
         <v>13208</v>
       </c>
       <c r="D40" s="38">
         <v>13096</v>
       </c>
       <c r="E40" s="38">
         <v>13048</v>
       </c>
       <c r="F40" s="38">
         <v>13024</v>
       </c>
       <c r="G40" s="37">
         <v>12999</v>
       </c>
       <c r="H40" s="37">
@@ -8799,52 +10100,55 @@
       </c>
       <c r="Y40" s="37">
         <v>12236</v>
       </c>
       <c r="Z40" s="37">
         <v>12205</v>
       </c>
       <c r="AA40" s="49">
         <v>12177</v>
       </c>
       <c r="AB40" s="49">
         <v>12161</v>
       </c>
       <c r="AC40" s="49">
         <v>12148</v>
       </c>
       <c r="AD40" s="37">
         <v>12123</v>
       </c>
       <c r="AE40" s="37">
         <v>12119</v>
       </c>
       <c r="AF40" s="49">
         <v>12097</v>
       </c>
-      <c r="AG40" s="54">
+      <c r="AG40" s="53">
         <v>12073</v>
+      </c>
+      <c r="AH40" s="95">
+        <v>12060</v>
       </c>
     </row>
     <row r="41" spans="1:37">
       <c r="A41" s="39" t="s">
         <v>34</v>
       </c>
       <c r="B41" s="38">
         <v>4900</v>
       </c>
       <c r="C41" s="38">
         <v>4869</v>
       </c>
       <c r="D41" s="38">
         <v>4856</v>
       </c>
       <c r="E41" s="38">
         <v>4859</v>
       </c>
       <c r="F41" s="38">
         <v>4850</v>
       </c>
       <c r="G41" s="37">
         <v>4842</v>
       </c>
       <c r="H41" s="37">
@@ -8900,52 +10204,55 @@
       </c>
       <c r="Y41" s="37">
         <v>4640</v>
       </c>
       <c r="Z41" s="37">
         <v>4620</v>
       </c>
       <c r="AA41" s="49">
         <v>4606</v>
       </c>
       <c r="AB41" s="49">
         <v>4602</v>
       </c>
       <c r="AC41" s="49">
         <v>4577</v>
       </c>
       <c r="AD41" s="37">
         <v>4589</v>
       </c>
       <c r="AE41" s="37">
         <v>4587</v>
       </c>
       <c r="AF41" s="49">
         <v>4569</v>
       </c>
-      <c r="AG41" s="54">
+      <c r="AG41" s="53">
         <v>4553</v>
+      </c>
+      <c r="AH41" s="95">
+        <v>4530</v>
       </c>
     </row>
     <row r="42" spans="1:37">
       <c r="A42" s="39" t="s">
         <v>35</v>
       </c>
       <c r="B42" s="38">
         <v>6570</v>
       </c>
       <c r="C42" s="38">
         <v>6530</v>
       </c>
       <c r="D42" s="38">
         <v>6505</v>
       </c>
       <c r="E42" s="38">
         <v>6483</v>
       </c>
       <c r="F42" s="38">
         <v>6463</v>
       </c>
       <c r="G42" s="37">
         <v>6458</v>
       </c>
       <c r="H42" s="37">
@@ -9001,52 +10308,55 @@
       </c>
       <c r="Y42" s="37">
         <v>5929</v>
       </c>
       <c r="Z42" s="37">
         <v>5907</v>
       </c>
       <c r="AA42" s="49">
         <v>5903</v>
       </c>
       <c r="AB42" s="49">
         <v>5893</v>
       </c>
       <c r="AC42" s="49">
         <v>5867</v>
       </c>
       <c r="AD42" s="37">
         <v>5859</v>
       </c>
       <c r="AE42" s="37">
         <v>5825</v>
       </c>
       <c r="AF42" s="49">
         <v>5831</v>
       </c>
-      <c r="AG42" s="54">
+      <c r="AG42" s="53">
         <v>5812</v>
+      </c>
+      <c r="AH42" s="95">
+        <v>5757</v>
       </c>
     </row>
     <row r="43" spans="1:37" s="4" customFormat="1">
       <c r="A43" s="15" t="s">
         <v>36</v>
       </c>
       <c r="B43" s="23">
         <v>17353</v>
       </c>
       <c r="C43" s="23">
         <v>17337</v>
       </c>
       <c r="D43" s="23">
         <v>17318</v>
       </c>
       <c r="E43" s="23">
         <v>17308</v>
       </c>
       <c r="F43" s="23">
         <v>17305</v>
       </c>
       <c r="G43" s="32">
         <v>17274</v>
       </c>
       <c r="H43" s="32">
@@ -9105,54 +10415,56 @@
       </c>
       <c r="Z43" s="32">
         <v>16668</v>
       </c>
       <c r="AA43" s="50">
         <v>16655</v>
       </c>
       <c r="AB43" s="50">
         <v>16620</v>
       </c>
       <c r="AC43" s="50">
         <v>16615</v>
       </c>
       <c r="AD43" s="32">
         <v>16592</v>
       </c>
       <c r="AE43" s="32">
         <v>16578</v>
       </c>
       <c r="AF43" s="32">
         <v>16539</v>
       </c>
       <c r="AG43" s="50">
         <v>16518</v>
       </c>
-      <c r="AH43" s="56"/>
-[...2 lines deleted...]
-      <c r="AK43" s="56"/>
+      <c r="AH43" s="96">
+        <v>16455</v>
+      </c>
+      <c r="AI43" s="55"/>
+      <c r="AJ43" s="55"/>
+      <c r="AK43" s="55"/>
     </row>
     <row r="44" spans="1:37">
       <c r="A44" s="34" t="s">
         <v>23</v>
       </c>
       <c r="B44" s="4"/>
       <c r="C44" s="4"/>
       <c r="D44" s="4"/>
       <c r="E44" s="4"/>
       <c r="F44" s="4"/>
       <c r="G44" s="4"/>
       <c r="H44" s="4"/>
       <c r="I44" s="4"/>
       <c r="J44" s="4"/>
       <c r="K44" s="4"/>
       <c r="L44" s="4"/>
       <c r="M44" s="4"/>
       <c r="N44" s="4"/>
       <c r="O44" s="4"/>
       <c r="P44" s="4"/>
       <c r="Q44" s="4"/>
       <c r="R44" s="4"/>
       <c r="S44" s="4"/>
       <c r="T44" s="4"/>
       <c r="U44" s="4"/>
@@ -9316,113 +10628,113 @@
     </row>
     <row r="53" spans="4:32">
       <c r="AE53" s="47"/>
       <c r="AF53" s="4"/>
     </row>
     <row r="54" spans="4:32">
       <c r="AE54" s="4"/>
       <c r="AF54" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK50"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="N10" workbookViewId="0">
-      <selection activeCell="AI30" sqref="AI30"/>
+    <sheetView tabSelected="1" topLeftCell="Q1" zoomScale="119" zoomScaleNormal="119" workbookViewId="0">
+      <selection activeCell="AH7" sqref="AH7:AH43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="25" style="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.33203125" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.5546875" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6.6640625" style="3" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="8.44140625" style="3" customWidth="1"/>
     <col min="6" max="8" width="6.5546875" style="3" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="7.88671875" style="3" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="9" style="3" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.109375" style="3" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="7.44140625" style="3" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="8.44140625" style="3" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="8.33203125" style="3" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="8.5546875" style="3" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="8.33203125" style="3" customWidth="1"/>
     <col min="17" max="17" width="7.44140625" style="3" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="7.109375" style="3" customWidth="1"/>
     <col min="19" max="20" width="6.5546875" style="3" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="7.88671875" style="3" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="9" style="3" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.109375" style="3" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="7.44140625" style="3" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="8.44140625" style="3" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.109375" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37">
-      <c r="A1" s="63" t="s">
+      <c r="A1" s="91" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="63"/>
-[...22 lines deleted...]
-      <c r="Y1" s="63"/>
+      <c r="B1" s="91"/>
+      <c r="C1" s="91"/>
+      <c r="D1" s="91"/>
+      <c r="E1" s="91"/>
+      <c r="F1" s="91"/>
+      <c r="G1" s="91"/>
+      <c r="H1" s="91"/>
+      <c r="I1" s="91"/>
+      <c r="J1" s="91"/>
+      <c r="K1" s="91"/>
+      <c r="L1" s="91"/>
+      <c r="M1" s="91"/>
+      <c r="N1" s="91"/>
+      <c r="O1" s="91"/>
+      <c r="P1" s="91"/>
+      <c r="Q1" s="91"/>
+      <c r="R1" s="91"/>
+      <c r="S1" s="91"/>
+      <c r="T1" s="91"/>
+      <c r="U1" s="91"/>
+      <c r="V1" s="91"/>
+      <c r="W1" s="91"/>
+      <c r="X1" s="91"/>
+      <c r="Y1" s="91"/>
       <c r="Z1" s="4"/>
       <c r="AA1" s="4"/>
       <c r="AB1" s="4"/>
       <c r="AC1" s="4"/>
       <c r="AD1" s="4"/>
       <c r="AE1" s="4"/>
       <c r="AF1" s="4"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="51"/>
       <c r="B2" s="51"/>
       <c r="C2" s="51"/>
       <c r="D2" s="51"/>
       <c r="E2" s="51"/>
       <c r="F2" s="51"/>
       <c r="G2" s="51"/>
       <c r="H2" s="51"/>
       <c r="I2" s="51"/>
       <c r="J2" s="51"/>
       <c r="K2" s="51"/>
       <c r="L2" s="51"/>
       <c r="M2" s="51"/>
       <c r="N2" s="51"/>
       <c r="O2" s="51"/>
       <c r="P2" s="51"/>
@@ -9454,96 +10766,96 @@
       <c r="K3" s="4"/>
       <c r="L3" s="4"/>
       <c r="N3" s="4"/>
       <c r="O3" s="4"/>
       <c r="P3" s="4"/>
       <c r="Q3" s="4"/>
       <c r="R3" s="4"/>
       <c r="S3" s="4"/>
       <c r="T3" s="4"/>
       <c r="U3" s="4"/>
       <c r="V3" s="4"/>
       <c r="W3" s="4"/>
       <c r="X3" s="4"/>
       <c r="Z3" s="4"/>
       <c r="AA3" s="4"/>
       <c r="AB3" s="4"/>
       <c r="AC3" s="4"/>
       <c r="AD3" s="4"/>
       <c r="AE3" s="4"/>
       <c r="AF3" s="4"/>
       <c r="AK3" s="6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="64"/>
-      <c r="B4" s="59">
+      <c r="A4" s="92"/>
+      <c r="B4" s="87">
         <v>2024</v>
       </c>
-      <c r="C4" s="60"/>
-[...10 lines deleted...]
-      <c r="N4" s="59">
+      <c r="C4" s="88"/>
+      <c r="D4" s="88"/>
+      <c r="E4" s="88"/>
+      <c r="F4" s="88"/>
+      <c r="G4" s="88"/>
+      <c r="H4" s="88"/>
+      <c r="I4" s="88"/>
+      <c r="J4" s="88"/>
+      <c r="K4" s="88"/>
+      <c r="L4" s="88"/>
+      <c r="M4" s="88"/>
+      <c r="N4" s="87">
         <v>2025</v>
       </c>
-      <c r="O4" s="60"/>
-[...10 lines deleted...]
-      <c r="Z4" s="59">
+      <c r="O4" s="88"/>
+      <c r="P4" s="88"/>
+      <c r="Q4" s="88"/>
+      <c r="R4" s="88"/>
+      <c r="S4" s="88"/>
+      <c r="T4" s="88"/>
+      <c r="U4" s="88"/>
+      <c r="V4" s="88"/>
+      <c r="W4" s="88"/>
+      <c r="X4" s="88"/>
+      <c r="Y4" s="88"/>
+      <c r="Z4" s="87">
         <v>2026</v>
       </c>
-      <c r="AA4" s="60"/>
-[...9 lines deleted...]
-      <c r="AK4" s="60"/>
+      <c r="AA4" s="88"/>
+      <c r="AB4" s="88"/>
+      <c r="AC4" s="88"/>
+      <c r="AD4" s="88"/>
+      <c r="AE4" s="88"/>
+      <c r="AF4" s="88"/>
+      <c r="AG4" s="88"/>
+      <c r="AH4" s="88"/>
+      <c r="AI4" s="88"/>
+      <c r="AJ4" s="88"/>
+      <c r="AK4" s="88"/>
     </row>
     <row r="5" spans="1:37" s="4" customFormat="1" ht="20.399999999999999">
-      <c r="A5" s="65"/>
+      <c r="A5" s="93"/>
       <c r="B5" s="8" t="s">
         <v>12</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="33" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="10" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="9" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="9" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="9" t="s">
@@ -9610,77 +10922,77 @@
         <v>0</v>
       </c>
       <c r="AE5" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AF5" s="9" t="s">
         <v>2</v>
       </c>
       <c r="AG5" s="9" t="s">
         <v>3</v>
       </c>
       <c r="AH5" s="9" t="s">
         <v>4</v>
       </c>
       <c r="AI5" s="9" t="s">
         <v>5</v>
       </c>
       <c r="AJ5" s="9" t="s">
         <v>13</v>
       </c>
       <c r="AK5" s="7" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="62" t="s">
+      <c r="A6" s="90" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="62"/>
-[...22 lines deleted...]
-      <c r="Y6" s="62"/>
+      <c r="B6" s="90"/>
+      <c r="C6" s="90"/>
+      <c r="D6" s="90"/>
+      <c r="E6" s="90"/>
+      <c r="F6" s="90"/>
+      <c r="G6" s="90"/>
+      <c r="H6" s="90"/>
+      <c r="I6" s="90"/>
+      <c r="J6" s="90"/>
+      <c r="K6" s="90"/>
+      <c r="L6" s="90"/>
+      <c r="M6" s="90"/>
+      <c r="N6" s="90"/>
+      <c r="O6" s="90"/>
+      <c r="P6" s="90"/>
+      <c r="Q6" s="90"/>
+      <c r="R6" s="90"/>
+      <c r="S6" s="90"/>
+      <c r="T6" s="90"/>
+      <c r="U6" s="90"/>
+      <c r="V6" s="90"/>
+      <c r="W6" s="90"/>
+      <c r="X6" s="90"/>
+      <c r="Y6" s="90"/>
       <c r="Z6" s="4"/>
       <c r="AA6" s="4"/>
       <c r="AB6" s="4"/>
       <c r="AC6" s="4"/>
       <c r="AD6" s="4"/>
       <c r="AE6" s="4"/>
       <c r="AF6" s="4"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="38">
         <v>273970</v>
       </c>
       <c r="C7" s="38">
         <v>273649</v>
       </c>
       <c r="D7" s="38">
         <v>272876</v>
       </c>
       <c r="E7" s="38">
         <v>272721</v>
       </c>
       <c r="F7" s="38">
@@ -9742,52 +11054,55 @@
       </c>
       <c r="Y7" s="37">
         <v>265805</v>
       </c>
       <c r="Z7" s="37">
         <v>265488</v>
       </c>
       <c r="AA7" s="37">
         <v>265179</v>
       </c>
       <c r="AB7" s="37">
         <v>265006</v>
       </c>
       <c r="AC7" s="37">
         <v>264811</v>
       </c>
       <c r="AD7" s="49">
         <v>264680</v>
       </c>
       <c r="AE7" s="49">
         <v>264525</v>
       </c>
       <c r="AF7" s="49">
         <v>264272</v>
       </c>
-      <c r="AG7" s="54">
+      <c r="AG7" s="53">
         <v>263950</v>
+      </c>
+      <c r="AH7" s="95">
+        <v>263581</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="13" t="s">
         <v>39</v>
       </c>
       <c r="B8" s="38">
         <v>119760</v>
       </c>
       <c r="C8" s="38">
         <v>119716</v>
       </c>
       <c r="D8" s="38">
         <v>119421</v>
       </c>
       <c r="E8" s="38">
         <v>119392</v>
       </c>
       <c r="F8" s="38">
         <v>119266</v>
       </c>
       <c r="G8" s="37">
         <v>119211</v>
       </c>
       <c r="H8" s="37">
@@ -9843,54 +11158,56 @@
       </c>
       <c r="Y8" s="37">
         <v>119334</v>
       </c>
       <c r="Z8" s="37">
         <v>119313</v>
       </c>
       <c r="AA8" s="37">
         <v>119237</v>
       </c>
       <c r="AB8" s="37">
         <v>119253</v>
       </c>
       <c r="AC8" s="37">
         <v>119316</v>
       </c>
       <c r="AD8" s="49">
         <v>119302</v>
       </c>
       <c r="AE8" s="49">
         <v>119275</v>
       </c>
       <c r="AF8" s="49">
         <v>119325</v>
       </c>
-      <c r="AG8" s="54">
+      <c r="AG8" s="53">
         <v>119332</v>
       </c>
-      <c r="AH8" s="53"/>
+      <c r="AH8" s="95">
+        <v>119345</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="38">
         <v>16002</v>
       </c>
       <c r="C9" s="38">
         <v>15948</v>
       </c>
       <c r="D9" s="38">
         <v>15903</v>
       </c>
       <c r="E9" s="38">
         <v>15876</v>
       </c>
       <c r="F9" s="38">
         <v>15821</v>
       </c>
       <c r="G9" s="37">
         <v>15811</v>
       </c>
       <c r="H9" s="37">
         <v>15779</v>
@@ -9945,52 +11262,55 @@
       </c>
       <c r="Y9" s="37">
         <v>14949</v>
       </c>
       <c r="Z9" s="37">
         <v>14889</v>
       </c>
       <c r="AA9" s="37">
         <v>14864</v>
       </c>
       <c r="AB9" s="37">
         <v>14810</v>
       </c>
       <c r="AC9" s="37">
         <v>14798</v>
       </c>
       <c r="AD9" s="49">
         <v>14806</v>
       </c>
       <c r="AE9" s="49">
         <v>14789</v>
       </c>
       <c r="AF9" s="49">
         <v>14727</v>
       </c>
-      <c r="AG9" s="54">
+      <c r="AG9" s="53">
         <v>14688</v>
+      </c>
+      <c r="AH9" s="95">
+        <v>14614</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="38">
         <v>6446</v>
       </c>
       <c r="C10" s="38">
         <v>6427</v>
       </c>
       <c r="D10" s="38">
         <v>6409</v>
       </c>
       <c r="E10" s="38">
         <v>6400</v>
       </c>
       <c r="F10" s="38">
         <v>6392</v>
       </c>
       <c r="G10" s="37">
         <v>6386</v>
       </c>
       <c r="H10" s="37">
@@ -10046,52 +11366,55 @@
       </c>
       <c r="Y10" s="37">
         <v>5930</v>
       </c>
       <c r="Z10" s="37">
         <v>5912</v>
       </c>
       <c r="AA10" s="37">
         <v>5898</v>
       </c>
       <c r="AB10" s="37">
         <v>5876</v>
       </c>
       <c r="AC10" s="37">
         <v>5849</v>
       </c>
       <c r="AD10" s="49">
         <v>5841</v>
       </c>
       <c r="AE10" s="49">
         <v>5835</v>
       </c>
       <c r="AF10" s="49">
         <v>5806</v>
       </c>
-      <c r="AG10" s="54">
+      <c r="AG10" s="53">
         <v>5783</v>
+      </c>
+      <c r="AH10" s="95">
+        <v>5762</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="38">
         <v>13546</v>
       </c>
       <c r="C11" s="38">
         <v>13522</v>
       </c>
       <c r="D11" s="38">
         <v>13494</v>
       </c>
       <c r="E11" s="38">
         <v>13469</v>
       </c>
       <c r="F11" s="38">
         <v>13453</v>
       </c>
       <c r="G11" s="37">
         <v>13458</v>
       </c>
       <c r="H11" s="37">
@@ -10147,52 +11470,55 @@
       </c>
       <c r="Y11" s="37">
         <v>13027</v>
       </c>
       <c r="Z11" s="37">
         <v>13001</v>
       </c>
       <c r="AA11" s="37">
         <v>12981</v>
       </c>
       <c r="AB11" s="37">
         <v>12968</v>
       </c>
       <c r="AC11" s="37">
         <v>12943</v>
       </c>
       <c r="AD11" s="49">
         <v>12919</v>
       </c>
       <c r="AE11" s="49">
         <v>12902</v>
       </c>
       <c r="AF11" s="49">
         <v>12892</v>
       </c>
-      <c r="AG11" s="54">
+      <c r="AG11" s="53">
         <v>12866</v>
+      </c>
+      <c r="AH11" s="95">
+        <v>12835</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="38">
         <v>10455</v>
       </c>
       <c r="C12" s="38">
         <v>10435</v>
       </c>
       <c r="D12" s="38">
         <v>10421</v>
       </c>
       <c r="E12" s="38">
         <v>10403</v>
       </c>
       <c r="F12" s="38">
         <v>10385</v>
       </c>
       <c r="G12" s="37">
         <v>10366</v>
       </c>
       <c r="H12" s="37">
@@ -10248,52 +11574,55 @@
       </c>
       <c r="Y12" s="37">
         <v>10000</v>
       </c>
       <c r="Z12" s="37">
         <v>10000</v>
       </c>
       <c r="AA12" s="37">
         <v>9957</v>
       </c>
       <c r="AB12" s="37">
         <v>9945</v>
       </c>
       <c r="AC12" s="37">
         <v>9920</v>
       </c>
       <c r="AD12" s="49">
         <v>9908</v>
       </c>
       <c r="AE12" s="49">
         <v>9910</v>
       </c>
       <c r="AF12" s="49">
         <v>9889</v>
       </c>
-      <c r="AG12" s="54">
+      <c r="AG12" s="53">
         <v>9869</v>
+      </c>
+      <c r="AH12" s="95">
+        <v>9840</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="38">
         <v>8899</v>
       </c>
       <c r="C13" s="38">
         <v>8867</v>
       </c>
       <c r="D13" s="38">
         <v>8843</v>
       </c>
       <c r="E13" s="38">
         <v>8839</v>
       </c>
       <c r="F13" s="38">
         <v>8834</v>
       </c>
       <c r="G13" s="37">
         <v>8809</v>
       </c>
       <c r="H13" s="37">
@@ -10349,52 +11678,55 @@
       </c>
       <c r="Y13" s="37">
         <v>8247</v>
       </c>
       <c r="Z13" s="37">
         <v>8235</v>
       </c>
       <c r="AA13" s="37">
         <v>8220</v>
       </c>
       <c r="AB13" s="37">
         <v>8214</v>
       </c>
       <c r="AC13" s="37">
         <v>8195</v>
       </c>
       <c r="AD13" s="49">
         <v>8173</v>
       </c>
       <c r="AE13" s="49">
         <v>8166</v>
       </c>
       <c r="AF13" s="49">
         <v>8150</v>
       </c>
-      <c r="AG13" s="54">
+      <c r="AG13" s="53">
         <v>8109</v>
+      </c>
+      <c r="AH13" s="95">
+        <v>8083</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="38">
         <v>23378</v>
       </c>
       <c r="C14" s="38">
         <v>23380</v>
       </c>
       <c r="D14" s="38">
         <v>23359</v>
       </c>
       <c r="E14" s="38">
         <v>23346</v>
       </c>
       <c r="F14" s="38">
         <v>23508</v>
       </c>
       <c r="G14" s="37">
         <v>23537</v>
       </c>
       <c r="H14" s="37">
@@ -10450,52 +11782,55 @@
       </c>
       <c r="Y14" s="37">
         <v>23041</v>
       </c>
       <c r="Z14" s="37">
         <v>23029</v>
       </c>
       <c r="AA14" s="37">
         <v>23030</v>
       </c>
       <c r="AB14" s="37">
         <v>23039</v>
       </c>
       <c r="AC14" s="37">
         <v>23005</v>
       </c>
       <c r="AD14" s="49">
         <v>23009</v>
       </c>
       <c r="AE14" s="49">
         <v>23011</v>
       </c>
       <c r="AF14" s="49">
         <v>23007</v>
       </c>
-      <c r="AG14" s="54">
+      <c r="AG14" s="53">
         <v>22990</v>
+      </c>
+      <c r="AH14" s="95">
+        <v>22991</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="38">
         <v>8665</v>
       </c>
       <c r="C15" s="38">
         <v>8649</v>
       </c>
       <c r="D15" s="38">
         <v>8635</v>
       </c>
       <c r="E15" s="38">
         <v>8631</v>
       </c>
       <c r="F15" s="38">
         <v>8616</v>
       </c>
       <c r="G15" s="37">
         <v>8598</v>
       </c>
       <c r="H15" s="37">
@@ -10551,52 +11886,55 @@
       </c>
       <c r="Y15" s="37">
         <v>8247</v>
       </c>
       <c r="Z15" s="37">
         <v>8230</v>
       </c>
       <c r="AA15" s="37">
         <v>8208</v>
       </c>
       <c r="AB15" s="37">
         <v>8215</v>
       </c>
       <c r="AC15" s="37">
         <v>8219</v>
       </c>
       <c r="AD15" s="49">
         <v>8206</v>
       </c>
       <c r="AE15" s="49">
         <v>8196</v>
       </c>
       <c r="AF15" s="49">
         <v>8183</v>
       </c>
-      <c r="AG15" s="54">
+      <c r="AG15" s="53">
         <v>8155</v>
+      </c>
+      <c r="AH15" s="95">
+        <v>8115</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="38">
         <v>8902</v>
       </c>
       <c r="C16" s="38">
         <v>8908</v>
       </c>
       <c r="D16" s="38">
         <v>8854</v>
       </c>
       <c r="E16" s="38">
         <v>8848</v>
       </c>
       <c r="F16" s="38">
         <v>8831</v>
       </c>
       <c r="G16" s="37">
         <v>8828</v>
       </c>
       <c r="H16" s="37">
@@ -10652,55 +11990,58 @@
       </c>
       <c r="Y16" s="37">
         <v>8499</v>
       </c>
       <c r="Z16" s="37">
         <v>8466</v>
       </c>
       <c r="AA16" s="37">
         <v>8456</v>
       </c>
       <c r="AB16" s="37">
         <v>8447</v>
       </c>
       <c r="AC16" s="37">
         <v>8445</v>
       </c>
       <c r="AD16" s="49">
         <v>8435</v>
       </c>
       <c r="AE16" s="49">
         <v>8416</v>
       </c>
       <c r="AF16" s="49">
         <v>8419</v>
       </c>
-      <c r="AG16" s="54">
+      <c r="AG16" s="53">
         <v>8400</v>
       </c>
-    </row>
-    <row r="17" spans="1:35">
+      <c r="AH16" s="95">
+        <v>8390</v>
+      </c>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="38">
         <v>8946</v>
       </c>
       <c r="C17" s="38">
         <v>8922</v>
       </c>
       <c r="D17" s="38">
         <v>8883</v>
       </c>
       <c r="E17" s="38">
         <v>8878</v>
       </c>
       <c r="F17" s="38">
         <v>8884</v>
       </c>
       <c r="G17" s="37">
         <v>8873</v>
       </c>
       <c r="H17" s="37">
         <v>8877</v>
       </c>
       <c r="I17" s="37">
@@ -10753,55 +12094,58 @@
       </c>
       <c r="Y17" s="37">
         <v>8522</v>
       </c>
       <c r="Z17" s="37">
         <v>8506</v>
       </c>
       <c r="AA17" s="37">
         <v>8519</v>
       </c>
       <c r="AB17" s="37">
         <v>8529</v>
       </c>
       <c r="AC17" s="37">
         <v>8506</v>
       </c>
       <c r="AD17" s="49">
         <v>8500</v>
       </c>
       <c r="AE17" s="49">
         <v>8511</v>
       </c>
       <c r="AF17" s="49">
         <v>8469</v>
       </c>
-      <c r="AG17" s="54">
+      <c r="AG17" s="53">
         <v>8465</v>
       </c>
-    </row>
-    <row r="18" spans="1:35">
+      <c r="AH17" s="95">
+        <v>8465</v>
+      </c>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="38">
         <v>20058</v>
       </c>
       <c r="C18" s="38">
         <v>20028</v>
       </c>
       <c r="D18" s="38">
         <v>19871</v>
       </c>
       <c r="E18" s="38">
         <v>19864</v>
       </c>
       <c r="F18" s="38">
         <v>19818</v>
       </c>
       <c r="G18" s="37">
         <v>19775</v>
       </c>
       <c r="H18" s="37">
         <v>19738</v>
       </c>
       <c r="I18" s="37">
@@ -10854,55 +12198,58 @@
       </c>
       <c r="Y18" s="37">
         <v>18895</v>
       </c>
       <c r="Z18" s="37">
         <v>18859</v>
       </c>
       <c r="AA18" s="37">
         <v>18814</v>
       </c>
       <c r="AB18" s="37">
         <v>18791</v>
       </c>
       <c r="AC18" s="37">
         <v>18768</v>
       </c>
       <c r="AD18" s="49">
         <v>18742</v>
       </c>
       <c r="AE18" s="49">
         <v>18730</v>
       </c>
       <c r="AF18" s="49">
         <v>18708</v>
       </c>
-      <c r="AG18" s="54">
+      <c r="AG18" s="53">
         <v>18668</v>
       </c>
-    </row>
-    <row r="19" spans="1:35">
+      <c r="AH18" s="95">
+        <v>18636</v>
+      </c>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="38">
         <v>4777</v>
       </c>
       <c r="C19" s="38">
         <v>4764</v>
       </c>
       <c r="D19" s="38">
         <v>4751</v>
       </c>
       <c r="E19" s="38">
         <v>4749</v>
       </c>
       <c r="F19" s="38">
         <v>4742</v>
       </c>
       <c r="G19" s="37">
         <v>4751</v>
       </c>
       <c r="H19" s="37">
         <v>4742</v>
       </c>
       <c r="I19" s="37">
@@ -10955,55 +12302,58 @@
       </c>
       <c r="Y19" s="37">
         <v>4436</v>
       </c>
       <c r="Z19" s="37">
         <v>4429</v>
       </c>
       <c r="AA19" s="37">
         <v>4423</v>
       </c>
       <c r="AB19" s="37">
         <v>4410</v>
       </c>
       <c r="AC19" s="37">
         <v>4398</v>
       </c>
       <c r="AD19" s="49">
         <v>4419</v>
       </c>
       <c r="AE19" s="49">
         <v>4399</v>
       </c>
       <c r="AF19" s="49">
         <v>4375</v>
       </c>
-      <c r="AG19" s="54">
+      <c r="AG19" s="53">
         <v>4352</v>
       </c>
-    </row>
-    <row r="20" spans="1:35">
+      <c r="AH19" s="95">
+        <v>4327</v>
+      </c>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="38">
         <v>6362</v>
       </c>
       <c r="C20" s="38">
         <v>6333</v>
       </c>
       <c r="D20" s="38">
         <v>6298</v>
       </c>
       <c r="E20" s="38">
         <v>6290</v>
       </c>
       <c r="F20" s="38">
         <v>6281</v>
       </c>
       <c r="G20" s="37">
         <v>6269</v>
       </c>
       <c r="H20" s="37">
         <v>6253</v>
       </c>
       <c r="I20" s="37">
@@ -11056,55 +12406,58 @@
       </c>
       <c r="Y20" s="37">
         <v>5637</v>
       </c>
       <c r="Z20" s="37">
         <v>5616</v>
       </c>
       <c r="AA20" s="37">
         <v>5601</v>
       </c>
       <c r="AB20" s="37">
         <v>5579</v>
       </c>
       <c r="AC20" s="37">
         <v>5563</v>
       </c>
       <c r="AD20" s="49">
         <v>5546</v>
       </c>
       <c r="AE20" s="49">
         <v>5516</v>
       </c>
       <c r="AF20" s="49">
         <v>5495</v>
       </c>
-      <c r="AG20" s="54">
+      <c r="AG20" s="53">
         <v>5470</v>
       </c>
-    </row>
-    <row r="21" spans="1:35">
+      <c r="AH20" s="95">
+        <v>5408</v>
+      </c>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" s="13" t="s">
         <v>36</v>
       </c>
       <c r="B21" s="38">
         <v>17774</v>
       </c>
       <c r="C21" s="38">
         <v>17750</v>
       </c>
       <c r="D21" s="38">
         <v>17734</v>
       </c>
       <c r="E21" s="38">
         <v>17736</v>
       </c>
       <c r="F21" s="38">
         <v>17732</v>
       </c>
       <c r="G21" s="37">
         <v>17707</v>
       </c>
       <c r="H21" s="37">
         <v>17674</v>
       </c>
       <c r="I21" s="37">
@@ -11157,86 +12510,89 @@
       </c>
       <c r="Y21" s="37">
         <v>17041</v>
       </c>
       <c r="Z21" s="37">
         <v>17003</v>
       </c>
       <c r="AA21" s="37">
         <v>16971</v>
       </c>
       <c r="AB21" s="37">
         <v>16930</v>
       </c>
       <c r="AC21" s="37">
         <v>16886</v>
       </c>
       <c r="AD21" s="49">
         <v>16874</v>
       </c>
       <c r="AE21" s="49">
         <v>16869</v>
       </c>
       <c r="AF21" s="49">
         <v>16827</v>
       </c>
-      <c r="AG21" s="54">
+      <c r="AG21" s="53">
         <v>16803</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="61" t="s">
+      <c r="AH21" s="95">
+        <v>16770</v>
+      </c>
+    </row>
+    <row r="22" spans="1:34">
+      <c r="A22" s="89" t="s">
         <v>10</v>
       </c>
-      <c r="B22" s="61"/>
-[...22 lines deleted...]
-      <c r="Y22" s="61"/>
+      <c r="B22" s="89"/>
+      <c r="C22" s="89"/>
+      <c r="D22" s="89"/>
+      <c r="E22" s="89"/>
+      <c r="F22" s="89"/>
+      <c r="G22" s="89"/>
+      <c r="H22" s="89"/>
+      <c r="I22" s="89"/>
+      <c r="J22" s="89"/>
+      <c r="K22" s="89"/>
+      <c r="L22" s="89"/>
+      <c r="M22" s="89"/>
+      <c r="N22" s="89"/>
+      <c r="O22" s="89"/>
+      <c r="P22" s="89"/>
+      <c r="Q22" s="89"/>
+      <c r="R22" s="89"/>
+      <c r="S22" s="89"/>
+      <c r="T22" s="89"/>
+      <c r="U22" s="89"/>
+      <c r="V22" s="89"/>
+      <c r="W22" s="89"/>
+      <c r="X22" s="89"/>
+      <c r="Y22" s="89"/>
       <c r="AE22" s="49"/>
-      <c r="AG22" s="54"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:35">
+      <c r="AG22" s="53"/>
+    </row>
+    <row r="23" spans="1:34">
       <c r="A23" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="38">
         <v>138731</v>
       </c>
       <c r="C23" s="38">
         <v>138659</v>
       </c>
       <c r="D23" s="38">
         <v>138290</v>
       </c>
       <c r="E23" s="38">
         <v>138279</v>
       </c>
       <c r="F23" s="38">
         <v>138133</v>
       </c>
       <c r="G23" s="37">
         <v>138093</v>
       </c>
       <c r="H23" s="37">
         <v>138050</v>
       </c>
       <c r="I23" s="37">
@@ -11289,55 +12645,58 @@
       </c>
       <c r="Y23" s="37">
         <v>137849</v>
       </c>
       <c r="Z23" s="37">
         <v>137807</v>
       </c>
       <c r="AA23" s="49">
         <v>137738</v>
       </c>
       <c r="AB23" s="49">
         <v>137750</v>
       </c>
       <c r="AC23" s="49">
         <v>137816</v>
       </c>
       <c r="AD23" s="49">
         <v>137796</v>
       </c>
       <c r="AE23" s="49">
         <v>137748</v>
       </c>
       <c r="AF23" s="49">
         <v>137782</v>
       </c>
-      <c r="AG23" s="54">
+      <c r="AG23" s="53">
         <v>137775</v>
       </c>
-    </row>
-    <row r="24" spans="1:35">
+      <c r="AH23" s="95">
+        <v>137780</v>
+      </c>
+    </row>
+    <row r="24" spans="1:34">
       <c r="A24" s="13" t="s">
         <v>39</v>
       </c>
       <c r="B24" s="38">
         <v>119760</v>
       </c>
       <c r="C24" s="38">
         <v>119716</v>
       </c>
       <c r="D24" s="38">
         <v>119421</v>
       </c>
       <c r="E24" s="38">
         <v>119392</v>
       </c>
       <c r="F24" s="38">
         <v>119266</v>
       </c>
       <c r="G24" s="37">
         <v>119211</v>
       </c>
       <c r="H24" s="37">
         <v>119157</v>
       </c>
       <c r="I24" s="37">
@@ -11390,56 +12749,58 @@
       </c>
       <c r="Y24" s="37">
         <v>119334</v>
       </c>
       <c r="Z24" s="37">
         <v>119313</v>
       </c>
       <c r="AA24" s="49">
         <v>119237</v>
       </c>
       <c r="AB24" s="49">
         <v>119253</v>
       </c>
       <c r="AC24" s="49">
         <v>119316</v>
       </c>
       <c r="AD24" s="49">
         <v>119302</v>
       </c>
       <c r="AE24" s="49">
         <v>119275</v>
       </c>
       <c r="AF24" s="49">
         <v>119325</v>
       </c>
-      <c r="AG24" s="54">
+      <c r="AG24" s="53">
         <v>119332</v>
       </c>
-      <c r="AH24" s="48"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:35">
+      <c r="AH24" s="95">
+        <v>119345</v>
+      </c>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B25" s="38">
         <v>4474</v>
       </c>
       <c r="C25" s="38">
         <v>4468</v>
       </c>
       <c r="D25" s="38">
         <v>4459</v>
       </c>
       <c r="E25" s="38">
         <v>4462</v>
       </c>
       <c r="F25" s="38">
         <v>4459</v>
       </c>
       <c r="G25" s="37">
         <v>4478</v>
       </c>
       <c r="H25" s="37">
         <v>4483</v>
       </c>
       <c r="I25" s="37">
@@ -11492,56 +12853,58 @@
       </c>
       <c r="Y25" s="37">
         <v>4450</v>
       </c>
       <c r="Z25" s="37">
         <v>4454</v>
       </c>
       <c r="AA25" s="49">
         <v>4459</v>
       </c>
       <c r="AB25" s="49">
         <v>4455</v>
       </c>
       <c r="AC25" s="49">
         <v>4448</v>
       </c>
       <c r="AD25" s="49">
         <v>4442</v>
       </c>
       <c r="AE25" s="49">
         <v>4439</v>
       </c>
       <c r="AF25" s="49">
         <v>4453</v>
       </c>
-      <c r="AG25" s="54">
+      <c r="AG25" s="53">
         <v>4073</v>
       </c>
-      <c r="AH25" s="48"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:35">
+      <c r="AH25" s="95">
+        <v>4453</v>
+      </c>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B26" s="38">
         <v>3594</v>
       </c>
       <c r="C26" s="38">
         <v>3576</v>
       </c>
       <c r="D26" s="38">
         <v>3562</v>
       </c>
       <c r="E26" s="38">
         <v>3561</v>
       </c>
       <c r="F26" s="38">
         <v>3559</v>
       </c>
       <c r="G26" s="37">
         <v>3553</v>
       </c>
       <c r="H26" s="37">
         <v>3561</v>
       </c>
       <c r="I26" s="37">
@@ -11594,56 +12957,58 @@
       </c>
       <c r="Y26" s="37">
         <v>3395</v>
       </c>
       <c r="Z26" s="37">
         <v>3395</v>
       </c>
       <c r="AA26" s="49">
         <v>3388</v>
       </c>
       <c r="AB26" s="49">
         <v>3381</v>
       </c>
       <c r="AC26" s="49">
         <v>3387</v>
       </c>
       <c r="AD26" s="49">
         <v>3381</v>
       </c>
       <c r="AE26" s="49">
         <v>3369</v>
       </c>
       <c r="AF26" s="49">
         <v>3358</v>
       </c>
-      <c r="AG26" s="54">
+      <c r="AG26" s="53">
         <v>3193</v>
       </c>
-      <c r="AH26" s="48"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:35">
+      <c r="AH26" s="95">
+        <v>3333</v>
+      </c>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B27" s="38">
         <v>4178</v>
       </c>
       <c r="C27" s="38">
         <v>4182</v>
       </c>
       <c r="D27" s="38">
         <v>4163</v>
       </c>
       <c r="E27" s="38">
         <v>4168</v>
       </c>
       <c r="F27" s="38">
         <v>4158</v>
       </c>
       <c r="G27" s="37">
         <v>4167</v>
       </c>
       <c r="H27" s="37">
         <v>4177</v>
       </c>
       <c r="I27" s="37">
@@ -11696,55 +13061,58 @@
       </c>
       <c r="Y27" s="37">
         <v>4126</v>
       </c>
       <c r="Z27" s="37">
         <v>4121</v>
       </c>
       <c r="AA27" s="49">
         <v>4128</v>
       </c>
       <c r="AB27" s="49">
         <v>4138</v>
       </c>
       <c r="AC27" s="49">
         <v>4146</v>
       </c>
       <c r="AD27" s="49">
         <v>4144</v>
       </c>
       <c r="AE27" s="49">
         <v>4142</v>
       </c>
       <c r="AF27" s="49">
         <v>4138</v>
       </c>
-      <c r="AG27" s="54">
+      <c r="AG27" s="53">
         <v>3914</v>
       </c>
-    </row>
-    <row r="28" spans="1:35">
+      <c r="AH27" s="95">
+        <v>4135</v>
+      </c>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B28" s="38">
         <v>6725</v>
       </c>
       <c r="C28" s="38">
         <v>6717</v>
       </c>
       <c r="D28" s="38">
         <v>6685</v>
       </c>
       <c r="E28" s="38">
         <v>6696</v>
       </c>
       <c r="F28" s="38">
         <v>6691</v>
       </c>
       <c r="G28" s="37">
         <v>6684</v>
       </c>
       <c r="H28" s="37">
         <v>6672</v>
       </c>
       <c r="I28" s="37">
@@ -11797,86 +13165,89 @@
       </c>
       <c r="Y28" s="37">
         <v>6544</v>
       </c>
       <c r="Z28" s="37">
         <v>6524</v>
       </c>
       <c r="AA28" s="49">
         <v>6526</v>
       </c>
       <c r="AB28" s="49">
         <v>6523</v>
       </c>
       <c r="AC28" s="49">
         <v>6519</v>
       </c>
       <c r="AD28" s="49">
         <v>6527</v>
       </c>
       <c r="AE28" s="49">
         <v>6523</v>
       </c>
       <c r="AF28" s="49">
         <v>6508</v>
       </c>
-      <c r="AG28" s="54">
+      <c r="AG28" s="53">
         <v>6279</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="61" t="s">
+      <c r="AH28" s="95">
+        <v>6514</v>
+      </c>
+    </row>
+    <row r="29" spans="1:34">
+      <c r="A29" s="89" t="s">
         <v>11</v>
       </c>
-      <c r="B29" s="61"/>
-[...26 lines deleted...]
-    <row r="30" spans="1:35">
+      <c r="B29" s="89"/>
+      <c r="C29" s="89"/>
+      <c r="D29" s="89"/>
+      <c r="E29" s="89"/>
+      <c r="F29" s="89"/>
+      <c r="G29" s="89"/>
+      <c r="H29" s="89"/>
+      <c r="I29" s="89"/>
+      <c r="J29" s="89"/>
+      <c r="K29" s="89"/>
+      <c r="L29" s="89"/>
+      <c r="M29" s="89"/>
+      <c r="N29" s="89"/>
+      <c r="O29" s="89"/>
+      <c r="P29" s="89"/>
+      <c r="Q29" s="89"/>
+      <c r="R29" s="89"/>
+      <c r="S29" s="89"/>
+      <c r="T29" s="89"/>
+      <c r="U29" s="89"/>
+      <c r="V29" s="89"/>
+      <c r="W29" s="89"/>
+      <c r="X29" s="89"/>
+      <c r="Y29" s="89"/>
+      <c r="AG29" s="53"/>
+      <c r="AH29" s="49"/>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B30" s="38">
         <v>135239</v>
       </c>
       <c r="C30" s="38">
         <v>134990</v>
       </c>
       <c r="D30" s="38">
         <v>134586</v>
       </c>
       <c r="E30" s="38">
         <v>134442</v>
       </c>
       <c r="F30" s="38">
         <v>134430</v>
       </c>
       <c r="G30" s="37">
         <v>134286</v>
       </c>
       <c r="H30" s="37">
         <v>134037</v>
       </c>
       <c r="I30" s="37">
@@ -11930,56 +13301,58 @@
       <c r="Y30" s="37">
         <v>127956</v>
       </c>
       <c r="Z30" s="37">
         <v>127681</v>
       </c>
       <c r="AA30" s="49">
         <v>127441</v>
       </c>
       <c r="AB30" s="49">
         <v>127256</v>
       </c>
       <c r="AC30" s="49">
         <v>126995</v>
       </c>
       <c r="AD30" s="49">
         <v>126884</v>
       </c>
       <c r="AE30" s="49">
         <f>SUM(AE31:AE43)</f>
         <v>126777</v>
       </c>
       <c r="AF30" s="49">
         <v>126490</v>
       </c>
-      <c r="AG30" s="54">
+      <c r="AG30" s="53">
         <v>126175</v>
       </c>
-      <c r="AI30" s="66"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:35" s="14" customFormat="1" ht="10.199999999999999">
+      <c r="AH30" s="95">
+        <v>125801</v>
+      </c>
+    </row>
+    <row r="31" spans="1:34" s="14" customFormat="1" ht="10.199999999999999">
       <c r="A31" s="39" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="38">
         <v>16002</v>
       </c>
       <c r="C31" s="38">
         <v>15948</v>
       </c>
       <c r="D31" s="38">
         <v>15903</v>
       </c>
       <c r="E31" s="38">
         <v>15876</v>
       </c>
       <c r="F31" s="38">
         <v>15821</v>
       </c>
       <c r="G31" s="37">
         <v>15811</v>
       </c>
       <c r="H31" s="37">
         <v>15779</v>
       </c>
       <c r="I31" s="37">
@@ -12023,65 +13396,67 @@
       </c>
       <c r="V31" s="37">
         <v>15093</v>
       </c>
       <c r="W31" s="37">
         <v>15033</v>
       </c>
       <c r="X31" s="37">
         <v>14990</v>
       </c>
       <c r="Y31" s="37">
         <v>14949</v>
       </c>
       <c r="Z31" s="37">
         <v>14889</v>
       </c>
       <c r="AA31" s="49">
         <v>14864</v>
       </c>
       <c r="AB31" s="49">
         <v>14810</v>
       </c>
       <c r="AC31" s="49">
         <v>14798</v>
       </c>
-      <c r="AD31" s="54">
+      <c r="AD31" s="53">
         <v>14806</v>
       </c>
       <c r="AE31" s="49">
         <v>14789</v>
       </c>
       <c r="AF31" s="49">
         <v>14727</v>
       </c>
-      <c r="AG31" s="54">
+      <c r="AG31" s="53">
         <v>14688</v>
       </c>
-      <c r="AI31" s="67"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:35" s="14" customFormat="1" ht="10.199999999999999">
+      <c r="AH31" s="95">
+        <v>14614</v>
+      </c>
+    </row>
+    <row r="32" spans="1:34" s="14" customFormat="1" ht="10.199999999999999">
       <c r="A32" s="39" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="38">
         <v>6446</v>
       </c>
       <c r="C32" s="38">
         <v>6427</v>
       </c>
       <c r="D32" s="38">
         <v>6409</v>
       </c>
       <c r="E32" s="38">
         <v>6400</v>
       </c>
       <c r="F32" s="38">
         <v>6392</v>
       </c>
       <c r="G32" s="37">
         <v>6386</v>
       </c>
       <c r="H32" s="37">
         <v>6358</v>
       </c>
       <c r="I32" s="37">
@@ -12125,61 +13500,64 @@
       </c>
       <c r="V32" s="37">
         <v>5985</v>
       </c>
       <c r="W32" s="37">
         <v>5974</v>
       </c>
       <c r="X32" s="37">
         <v>5929</v>
       </c>
       <c r="Y32" s="37">
         <v>5930</v>
       </c>
       <c r="Z32" s="37">
         <v>5912</v>
       </c>
       <c r="AA32" s="49">
         <v>5898</v>
       </c>
       <c r="AB32" s="49">
         <v>5876</v>
       </c>
       <c r="AC32" s="49">
         <v>5849</v>
       </c>
-      <c r="AD32" s="54">
+      <c r="AD32" s="53">
         <v>5841</v>
       </c>
       <c r="AE32" s="49">
         <v>5835</v>
       </c>
       <c r="AF32" s="49">
         <v>5806</v>
       </c>
-      <c r="AG32" s="54">
+      <c r="AG32" s="53">
         <v>5783</v>
+      </c>
+      <c r="AH32" s="95">
+        <v>5762</v>
       </c>
     </row>
     <row r="33" spans="1:37" s="14" customFormat="1" ht="10.199999999999999">
       <c r="A33" s="39" t="s">
         <v>26</v>
       </c>
       <c r="B33" s="38">
         <v>9072</v>
       </c>
       <c r="C33" s="38">
         <v>9054</v>
       </c>
       <c r="D33" s="38">
         <v>9035</v>
       </c>
       <c r="E33" s="38">
         <v>9007</v>
       </c>
       <c r="F33" s="38">
         <v>8994</v>
       </c>
       <c r="G33" s="37">
         <v>8980</v>
       </c>
       <c r="H33" s="37">
@@ -12226,61 +13604,64 @@
       </c>
       <c r="V33" s="37">
         <v>8649</v>
       </c>
       <c r="W33" s="37">
         <v>8619</v>
       </c>
       <c r="X33" s="37">
         <v>8601</v>
       </c>
       <c r="Y33" s="37">
         <v>8577</v>
       </c>
       <c r="Z33" s="37">
         <v>8547</v>
       </c>
       <c r="AA33" s="49">
         <v>8522</v>
       </c>
       <c r="AB33" s="49">
         <v>8513</v>
       </c>
       <c r="AC33" s="49">
         <v>8495</v>
       </c>
-      <c r="AD33" s="54">
+      <c r="AD33" s="53">
         <v>8477</v>
       </c>
       <c r="AE33" s="49">
         <v>8463</v>
       </c>
       <c r="AF33" s="49">
         <v>8439</v>
       </c>
-      <c r="AG33" s="54">
+      <c r="AG33" s="53">
         <v>8411</v>
+      </c>
+      <c r="AH33" s="95">
+        <v>8382</v>
       </c>
     </row>
     <row r="34" spans="1:37" s="14" customFormat="1" ht="10.199999999999999">
       <c r="A34" s="39" t="s">
         <v>27</v>
       </c>
       <c r="B34" s="38">
         <v>10455</v>
       </c>
       <c r="C34" s="38">
         <v>10435</v>
       </c>
       <c r="D34" s="38">
         <v>10421</v>
       </c>
       <c r="E34" s="38">
         <v>10403</v>
       </c>
       <c r="F34" s="38">
         <v>10385</v>
       </c>
       <c r="G34" s="37">
         <v>10366</v>
       </c>
       <c r="H34" s="37">
@@ -12327,61 +13708,64 @@
       </c>
       <c r="V34" s="37">
         <v>10060</v>
       </c>
       <c r="W34" s="37">
         <v>10044</v>
       </c>
       <c r="X34" s="37">
         <v>10026</v>
       </c>
       <c r="Y34" s="37">
         <v>10000</v>
       </c>
       <c r="Z34" s="37">
         <v>10000</v>
       </c>
       <c r="AA34" s="49">
         <v>9957</v>
       </c>
       <c r="AB34" s="49">
         <v>9945</v>
       </c>
       <c r="AC34" s="49">
         <v>9920</v>
       </c>
-      <c r="AD34" s="54">
+      <c r="AD34" s="53">
         <v>9908</v>
       </c>
       <c r="AE34" s="49">
         <v>9910</v>
       </c>
       <c r="AF34" s="49">
         <v>9889</v>
       </c>
-      <c r="AG34" s="54">
+      <c r="AG34" s="53">
         <v>9869</v>
+      </c>
+      <c r="AH34" s="95">
+        <v>9840</v>
       </c>
     </row>
     <row r="35" spans="1:37" s="14" customFormat="1" ht="10.199999999999999">
       <c r="A35" s="39" t="s">
         <v>28</v>
       </c>
       <c r="B35" s="38">
         <v>8899</v>
       </c>
       <c r="C35" s="38">
         <v>8867</v>
       </c>
       <c r="D35" s="38">
         <v>8843</v>
       </c>
       <c r="E35" s="38">
         <v>8839</v>
       </c>
       <c r="F35" s="38">
         <v>8834</v>
       </c>
       <c r="G35" s="37">
         <v>8809</v>
       </c>
       <c r="H35" s="37">
@@ -12428,61 +13812,64 @@
       </c>
       <c r="V35" s="37">
         <v>8353</v>
       </c>
       <c r="W35" s="37">
         <v>8306</v>
       </c>
       <c r="X35" s="37">
         <v>8272</v>
       </c>
       <c r="Y35" s="37">
         <v>8247</v>
       </c>
       <c r="Z35" s="37">
         <v>8235</v>
       </c>
       <c r="AA35" s="49">
         <v>8220</v>
       </c>
       <c r="AB35" s="49">
         <v>8214</v>
       </c>
       <c r="AC35" s="49">
         <v>8195</v>
       </c>
-      <c r="AD35" s="54">
+      <c r="AD35" s="53">
         <v>8173</v>
       </c>
       <c r="AE35" s="49">
         <v>8166</v>
       </c>
       <c r="AF35" s="49">
         <v>8150</v>
       </c>
-      <c r="AG35" s="54">
+      <c r="AG35" s="53">
         <v>8109</v>
+      </c>
+      <c r="AH35" s="95">
+        <v>8083</v>
       </c>
     </row>
     <row r="36" spans="1:37" s="14" customFormat="1" ht="10.199999999999999">
       <c r="A36" s="39" t="s">
         <v>29</v>
       </c>
       <c r="B36" s="38">
         <v>23378</v>
       </c>
       <c r="C36" s="38">
         <v>23380</v>
       </c>
       <c r="D36" s="38">
         <v>23359</v>
       </c>
       <c r="E36" s="38">
         <v>23346</v>
       </c>
       <c r="F36" s="38">
         <v>23508</v>
       </c>
       <c r="G36" s="37">
         <v>23537</v>
       </c>
       <c r="H36" s="37">
@@ -12529,61 +13916,64 @@
       </c>
       <c r="V36" s="37">
         <v>23029</v>
       </c>
       <c r="W36" s="37">
         <v>23032</v>
       </c>
       <c r="X36" s="37">
         <v>23066</v>
       </c>
       <c r="Y36" s="37">
         <v>23041</v>
       </c>
       <c r="Z36" s="37">
         <v>23029</v>
       </c>
       <c r="AA36" s="49">
         <v>23030</v>
       </c>
       <c r="AB36" s="49">
         <v>23039</v>
       </c>
       <c r="AC36" s="49">
         <v>23005</v>
       </c>
-      <c r="AD36" s="54">
+      <c r="AD36" s="53">
         <v>23009</v>
       </c>
       <c r="AE36" s="49">
         <v>23011</v>
       </c>
       <c r="AF36" s="49">
         <v>23007</v>
       </c>
-      <c r="AG36" s="54">
+      <c r="AG36" s="53">
         <v>22990</v>
+      </c>
+      <c r="AH36" s="95">
+        <v>22991</v>
       </c>
     </row>
     <row r="37" spans="1:37">
       <c r="A37" s="39" t="s">
         <v>30</v>
       </c>
       <c r="B37" s="38">
         <v>5071</v>
       </c>
       <c r="C37" s="38">
         <v>5073</v>
       </c>
       <c r="D37" s="38">
         <v>5073</v>
       </c>
       <c r="E37" s="38">
         <v>5070</v>
       </c>
       <c r="F37" s="38">
         <v>5057</v>
       </c>
       <c r="G37" s="37">
         <v>5045</v>
       </c>
       <c r="H37" s="37">
@@ -12630,61 +14020,64 @@
       </c>
       <c r="V37" s="37">
         <v>4891</v>
       </c>
       <c r="W37" s="37">
         <v>4869</v>
       </c>
       <c r="X37" s="37">
         <v>4867</v>
       </c>
       <c r="Y37" s="37">
         <v>4852</v>
       </c>
       <c r="Z37" s="37">
         <v>4835</v>
       </c>
       <c r="AA37" s="49">
         <v>4820</v>
       </c>
       <c r="AB37" s="49">
         <v>4834</v>
       </c>
       <c r="AC37" s="49">
         <v>4832</v>
       </c>
-      <c r="AD37" s="54">
+      <c r="AD37" s="53">
         <v>4825</v>
       </c>
       <c r="AE37" s="49">
         <v>4827</v>
       </c>
       <c r="AF37" s="49">
         <v>4825</v>
       </c>
-      <c r="AG37" s="54">
+      <c r="AG37" s="53">
         <v>4810</v>
+      </c>
+      <c r="AH37" s="95">
+        <v>4782</v>
       </c>
     </row>
     <row r="38" spans="1:37">
       <c r="A38" s="39" t="s">
         <v>31</v>
       </c>
       <c r="B38" s="38">
         <v>4724</v>
       </c>
       <c r="C38" s="38">
         <v>4726</v>
       </c>
       <c r="D38" s="38">
         <v>4691</v>
       </c>
       <c r="E38" s="38">
         <v>4680</v>
       </c>
       <c r="F38" s="38">
         <v>4673</v>
       </c>
       <c r="G38" s="37">
         <v>4661</v>
       </c>
       <c r="H38" s="37">
@@ -12731,61 +14124,64 @@
       </c>
       <c r="V38" s="37">
         <v>4417</v>
       </c>
       <c r="W38" s="37">
         <v>4390</v>
       </c>
       <c r="X38" s="37">
         <v>4380</v>
       </c>
       <c r="Y38" s="37">
         <v>4373</v>
       </c>
       <c r="Z38" s="37">
         <v>4345</v>
       </c>
       <c r="AA38" s="49">
         <v>4328</v>
       </c>
       <c r="AB38" s="49">
         <v>4309</v>
       </c>
       <c r="AC38" s="49">
         <v>4299</v>
       </c>
-      <c r="AD38" s="54">
+      <c r="AD38" s="53">
         <v>4291</v>
       </c>
       <c r="AE38" s="49">
         <v>4274</v>
       </c>
       <c r="AF38" s="49">
         <v>4281</v>
       </c>
-      <c r="AG38" s="54">
+      <c r="AG38" s="53">
         <v>4270</v>
+      </c>
+      <c r="AH38" s="95">
+        <v>4255</v>
       </c>
     </row>
     <row r="39" spans="1:37">
       <c r="A39" s="39" t="s">
         <v>32</v>
       </c>
       <c r="B39" s="38">
         <v>8946</v>
       </c>
       <c r="C39" s="38">
         <v>8922</v>
       </c>
       <c r="D39" s="38">
         <v>8883</v>
       </c>
       <c r="E39" s="38">
         <v>8878</v>
       </c>
       <c r="F39" s="38">
         <v>8884</v>
       </c>
       <c r="G39" s="37">
         <v>8873</v>
       </c>
       <c r="H39" s="37">
@@ -12832,60 +14228,63 @@
       </c>
       <c r="V39" s="37">
         <v>8574</v>
       </c>
       <c r="W39" s="37">
         <v>8542</v>
       </c>
       <c r="X39" s="37">
         <v>8545</v>
       </c>
       <c r="Y39" s="37">
         <v>8522</v>
       </c>
       <c r="Z39" s="37">
         <v>8506</v>
       </c>
       <c r="AA39" s="49">
         <v>8519</v>
       </c>
       <c r="AB39" s="49">
         <v>8529</v>
       </c>
       <c r="AC39" s="49">
         <v>8506</v>
       </c>
-      <c r="AD39" s="54">
+      <c r="AD39" s="53">
         <v>8500</v>
       </c>
       <c r="AE39" s="49">
         <v>8511</v>
       </c>
       <c r="AF39" s="49">
         <v>8469</v>
       </c>
-      <c r="AG39" s="54">
+      <c r="AG39" s="53">
+        <v>8465</v>
+      </c>
+      <c r="AH39" s="95">
         <v>8465</v>
       </c>
     </row>
     <row r="40" spans="1:37">
       <c r="A40" s="39" t="s">
         <v>33</v>
       </c>
       <c r="B40" s="38">
         <v>13333</v>
       </c>
       <c r="C40" s="38">
         <v>13311</v>
       </c>
       <c r="D40" s="38">
         <v>13186</v>
       </c>
       <c r="E40" s="38">
         <v>13168</v>
       </c>
       <c r="F40" s="38">
         <v>13127</v>
       </c>
       <c r="G40" s="37">
         <v>13091</v>
       </c>
@@ -12933,61 +14332,64 @@
       </c>
       <c r="V40" s="37">
         <v>12473</v>
       </c>
       <c r="W40" s="37">
         <v>12445</v>
       </c>
       <c r="X40" s="37">
         <v>12400</v>
       </c>
       <c r="Y40" s="37">
         <v>12351</v>
       </c>
       <c r="Z40" s="37">
         <v>12335</v>
       </c>
       <c r="AA40" s="49">
         <v>12288</v>
       </c>
       <c r="AB40" s="49">
         <v>12268</v>
       </c>
       <c r="AC40" s="49">
         <v>12249</v>
       </c>
-      <c r="AD40" s="54">
+      <c r="AD40" s="53">
         <v>12215</v>
       </c>
       <c r="AE40" s="49">
         <v>12207</v>
       </c>
       <c r="AF40" s="49">
         <v>12200</v>
       </c>
-      <c r="AG40" s="54">
+      <c r="AG40" s="53">
         <v>12155</v>
+      </c>
+      <c r="AH40" s="95">
+        <v>12122</v>
       </c>
     </row>
     <row r="41" spans="1:37">
       <c r="A41" s="39" t="s">
         <v>34</v>
       </c>
       <c r="B41" s="38">
         <v>4777</v>
       </c>
       <c r="C41" s="38">
         <v>4764</v>
       </c>
       <c r="D41" s="38">
         <v>4751</v>
       </c>
       <c r="E41" s="38">
         <v>4749</v>
       </c>
       <c r="F41" s="38">
         <v>4742</v>
       </c>
       <c r="G41" s="37">
         <v>4751</v>
       </c>
       <c r="H41" s="37">
@@ -13034,61 +14436,64 @@
       </c>
       <c r="V41" s="37">
         <v>4495</v>
       </c>
       <c r="W41" s="47">
         <v>4473</v>
       </c>
       <c r="X41" s="37">
         <v>4455</v>
       </c>
       <c r="Y41" s="37">
         <v>4436</v>
       </c>
       <c r="Z41" s="37">
         <v>4429</v>
       </c>
       <c r="AA41" s="49">
         <v>4423</v>
       </c>
       <c r="AB41" s="49">
         <v>4410</v>
       </c>
       <c r="AC41" s="49">
         <v>4398</v>
       </c>
-      <c r="AD41" s="54">
+      <c r="AD41" s="53">
         <v>4419</v>
       </c>
       <c r="AE41" s="49">
         <v>4399</v>
       </c>
       <c r="AF41" s="49">
         <v>4375</v>
       </c>
-      <c r="AG41" s="54">
+      <c r="AG41" s="53">
         <v>4352</v>
+      </c>
+      <c r="AH41" s="95">
+        <v>4327</v>
       </c>
     </row>
     <row r="42" spans="1:37">
       <c r="A42" s="39" t="s">
         <v>35</v>
       </c>
       <c r="B42" s="38">
         <v>6362</v>
       </c>
       <c r="C42" s="38">
         <v>6333</v>
       </c>
       <c r="D42" s="38">
         <v>6298</v>
       </c>
       <c r="E42" s="38">
         <v>6290</v>
       </c>
       <c r="F42" s="38">
         <v>6281</v>
       </c>
       <c r="G42" s="37">
         <v>6269</v>
       </c>
       <c r="H42" s="37">
@@ -13135,61 +14540,64 @@
       </c>
       <c r="V42" s="37">
         <v>5751</v>
       </c>
       <c r="W42" s="47">
         <v>5697</v>
       </c>
       <c r="X42" s="37">
         <v>5677</v>
       </c>
       <c r="Y42" s="37">
         <v>5637</v>
       </c>
       <c r="Z42" s="37">
         <v>5616</v>
       </c>
       <c r="AA42" s="49">
         <v>5601</v>
       </c>
       <c r="AB42" s="49">
         <v>5579</v>
       </c>
       <c r="AC42" s="49">
         <v>5563</v>
       </c>
-      <c r="AD42" s="54">
+      <c r="AD42" s="53">
         <v>5546</v>
       </c>
       <c r="AE42" s="49">
         <v>5516</v>
       </c>
       <c r="AF42" s="49">
         <v>5495</v>
       </c>
-      <c r="AG42" s="54">
+      <c r="AG42" s="53">
         <v>5470</v>
+      </c>
+      <c r="AH42" s="95">
+        <v>5408</v>
       </c>
     </row>
     <row r="43" spans="1:37" s="4" customFormat="1">
       <c r="A43" s="15" t="s">
         <v>36</v>
       </c>
       <c r="B43" s="23">
         <v>17774</v>
       </c>
       <c r="C43" s="23">
         <v>17750</v>
       </c>
       <c r="D43" s="23">
         <v>17734</v>
       </c>
       <c r="E43" s="23">
         <v>17736</v>
       </c>
       <c r="F43" s="23">
         <v>17732</v>
       </c>
       <c r="G43" s="32">
         <v>17707</v>
       </c>
       <c r="H43" s="32">
@@ -13248,54 +14656,56 @@
       </c>
       <c r="Z43" s="32">
         <v>17003</v>
       </c>
       <c r="AA43" s="50">
         <v>16971</v>
       </c>
       <c r="AB43" s="50">
         <v>16930</v>
       </c>
       <c r="AC43" s="50">
         <v>16886</v>
       </c>
       <c r="AD43" s="50">
         <v>16874</v>
       </c>
       <c r="AE43" s="50">
         <v>16869</v>
       </c>
       <c r="AF43" s="50">
         <v>16827</v>
       </c>
       <c r="AG43" s="50">
         <v>16803</v>
       </c>
-      <c r="AH43" s="56"/>
-[...2 lines deleted...]
-      <c r="AK43" s="56"/>
+      <c r="AH43" s="96">
+        <v>16770</v>
+      </c>
+      <c r="AI43" s="55"/>
+      <c r="AJ43" s="55"/>
+      <c r="AK43" s="55"/>
     </row>
     <row r="44" spans="1:37">
       <c r="A44" s="34" t="s">
         <v>23</v>
       </c>
       <c r="B44" s="4"/>
       <c r="C44" s="4"/>
       <c r="D44" s="4"/>
       <c r="E44" s="4"/>
       <c r="F44" s="4"/>
       <c r="G44" s="4"/>
       <c r="H44" s="4"/>
       <c r="I44" s="4"/>
       <c r="J44" s="4"/>
       <c r="K44" s="4"/>
       <c r="L44" s="4"/>
       <c r="M44" s="4"/>
       <c r="N44" s="4"/>
       <c r="O44" s="4"/>
       <c r="P44" s="4"/>
       <c r="Q44" s="4"/>
       <c r="R44" s="4"/>
       <c r="S44" s="4"/>
       <c r="T44" s="4"/>
       <c r="U44" s="4"/>
@@ -13443,53 +14853,55 @@
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A22:Y22"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="5" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>Все население</vt:lpstr>
       <vt:lpstr>Мужчины</vt:lpstr>
       <vt:lpstr>Женщины</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>g.aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>