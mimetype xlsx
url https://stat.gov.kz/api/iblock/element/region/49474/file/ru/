--- v0 (2026-04-16)
+++ v1 (2026-07-15)
@@ -496,51 +496,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:S18"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A7" workbookViewId="0">
-      <selection activeCell="H25" sqref="H25"/>
+      <selection activeCell="D23" sqref="D23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="25.85546875" customWidth="1"/>
     <col min="16" max="16" width="9.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:19" ht="27" customHeight="1">
       <c r="A2" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="16"/>
       <c r="C2" s="16"/>
       <c r="D2" s="16"/>
       <c r="E2" s="16"/>
       <c r="F2" s="16"/>
       <c r="G2" s="16"/>
       <c r="H2" s="16"/>
       <c r="I2" s="16"/>
       <c r="J2" s="16"/>
       <c r="K2" s="16"/>
       <c r="L2" s="16"/>
       <c r="M2" s="16"/>
       <c r="N2" s="16"/>
@@ -924,101 +924,107 @@
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
       <c r="P11" s="13"/>
       <c r="Q11" s="1"/>
       <c r="R11" s="1"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="2"/>
       <c r="B13" s="3">
         <v>2023</v>
       </c>
       <c r="C13" s="3">
         <v>2024</v>
       </c>
-      <c r="D13" s="3"/>
+      <c r="D13" s="3">
+        <v>2025</v>
+      </c>
       <c r="E13" s="3"/>
       <c r="F13" s="3"/>
       <c r="G13" s="3"/>
       <c r="H13" s="3"/>
       <c r="I13" s="3"/>
       <c r="J13" s="3"/>
       <c r="K13" s="3"/>
       <c r="L13" s="3"/>
       <c r="M13" s="3"/>
       <c r="N13" s="3"/>
       <c r="O13" s="3"/>
       <c r="P13" s="3"/>
       <c r="Q13" s="3"/>
     </row>
     <row r="14" spans="1:19" ht="63.75">
       <c r="A14" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B14" s="7">
         <v>574</v>
       </c>
       <c r="C14" s="7">
         <v>583</v>
       </c>
-      <c r="D14" s="7"/>
+      <c r="D14" s="7">
+        <v>689</v>
+      </c>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
     </row>
     <row r="15" spans="1:19" ht="63.75">
       <c r="A15" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B15" s="11">
         <v>88.3</v>
       </c>
       <c r="C15" s="11">
         <v>101.5</v>
       </c>
-      <c r="D15" s="11"/>
+      <c r="D15" s="11">
+        <v>118.2</v>
+      </c>
       <c r="E15" s="11"/>
       <c r="F15" s="11"/>
       <c r="G15" s="11"/>
       <c r="H15" s="11"/>
       <c r="I15" s="11"/>
       <c r="J15" s="11"/>
       <c r="K15" s="11"/>
       <c r="L15" s="11"/>
       <c r="M15" s="11"/>
       <c r="N15" s="11"/>
       <c r="O15" s="11"/>
       <c r="P15" s="11"/>
       <c r="Q15" s="12"/>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="15" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="1"/>
       <c r="C17" s="1"/>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="15" t="s">
         <v>5</v>
       </c>