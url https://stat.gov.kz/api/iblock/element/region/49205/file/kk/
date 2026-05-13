--- v0 (2026-04-15)
+++ v1 (2026-05-13)
@@ -3488,52 +3488,56 @@
         <v>4284.08</v>
       </c>
       <c r="J21" s="87">
         <v>4298.6400000000003</v>
       </c>
       <c r="K21" s="30">
         <v>4495.76</v>
       </c>
       <c r="L21" s="30">
         <v>4456.51</v>
       </c>
       <c r="M21" s="91">
         <v>4852.92</v>
       </c>
     </row>
     <row r="22" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="27" t="s">
         <v>614</v>
       </c>
       <c r="B22" s="30">
         <v>4005.25</v>
       </c>
       <c r="C22" s="30">
         <v>3231.26</v>
       </c>
-      <c r="D22" s="85"/>
-      <c r="E22" s="23"/>
+      <c r="D22" s="30">
+        <v>3222.56</v>
+      </c>
+      <c r="E22" s="23">
+        <v>3425.81</v>
+      </c>
       <c r="F22" s="23"/>
       <c r="G22" s="91"/>
       <c r="H22" s="24"/>
       <c r="I22" s="87"/>
       <c r="J22" s="87"/>
       <c r="K22" s="30"/>
       <c r="L22" s="30"/>
       <c r="M22" s="91"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A23" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B23" s="29"/>
       <c r="C23" s="29"/>
       <c r="D23" s="29"/>
       <c r="E23" s="29"/>
       <c r="F23" s="29"/>
       <c r="G23" s="29"/>
       <c r="H23" s="29"/>
       <c r="I23" s="29"/>
       <c r="J23" s="29"/>
       <c r="K23" s="29"/>
       <c r="L23" s="29"/>
       <c r="M23" s="29"/>
@@ -4223,52 +4227,56 @@
         <v>2607910.5</v>
       </c>
       <c r="J40" s="86">
         <v>2591851.5</v>
       </c>
       <c r="K40" s="78">
         <v>2632464</v>
       </c>
       <c r="L40" s="78">
         <v>2564445.9</v>
       </c>
       <c r="M40" s="90">
         <v>3301661.3</v>
       </c>
     </row>
     <row r="41" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="27" t="s">
         <v>614</v>
       </c>
       <c r="B41" s="78">
         <v>2497300.7799999998</v>
       </c>
       <c r="C41" s="78">
         <v>1911547.01</v>
       </c>
-      <c r="D41" s="86"/>
-      <c r="E41" s="80"/>
+      <c r="D41" s="78">
+        <v>2054569.59</v>
+      </c>
+      <c r="E41" s="80">
+        <v>1945457.85</v>
+      </c>
       <c r="F41" s="80"/>
       <c r="G41" s="90"/>
       <c r="H41" s="80"/>
       <c r="I41" s="80"/>
       <c r="J41" s="86"/>
       <c r="K41" s="78"/>
       <c r="L41" s="78"/>
       <c r="M41" s="90"/>
     </row>
     <row r="42" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A42" s="19" t="s">
         <v>3</v>
       </c>
       <c r="B42" s="29"/>
       <c r="C42" s="29"/>
       <c r="D42" s="29"/>
       <c r="E42" s="29"/>
       <c r="F42" s="29"/>
       <c r="G42" s="29"/>
       <c r="H42" s="29"/>
       <c r="I42" s="29"/>
       <c r="J42" s="29"/>
       <c r="K42" s="29"/>
       <c r="L42" s="29"/>
       <c r="M42" s="29"/>
@@ -4958,52 +4966,56 @@
         <v>4275.47</v>
       </c>
       <c r="J59" s="87">
         <v>4675.41</v>
       </c>
       <c r="K59" s="30">
         <v>4813.9399999999996</v>
       </c>
       <c r="L59" s="30">
         <v>4510.08</v>
       </c>
       <c r="M59" s="91">
         <v>4608.93</v>
       </c>
     </row>
     <row r="60" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="27" t="s">
         <v>614</v>
       </c>
       <c r="B60" s="30">
         <v>4169.58</v>
       </c>
       <c r="C60" s="30">
         <v>4349.59</v>
       </c>
-      <c r="D60" s="87"/>
-      <c r="E60" s="23"/>
+      <c r="D60" s="30">
+        <v>4457.3900000000003</v>
+      </c>
+      <c r="E60" s="23">
+        <v>4715.79</v>
+      </c>
       <c r="F60" s="23"/>
       <c r="G60" s="91"/>
       <c r="H60" s="23"/>
       <c r="I60" s="23"/>
       <c r="J60" s="87"/>
       <c r="K60" s="30"/>
       <c r="L60" s="30"/>
       <c r="M60" s="91"/>
     </row>
     <row r="61" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B61" s="29"/>
       <c r="C61" s="29"/>
       <c r="D61" s="29"/>
       <c r="E61" s="29"/>
       <c r="F61" s="29"/>
       <c r="G61" s="29"/>
       <c r="H61" s="29"/>
       <c r="I61" s="29"/>
       <c r="J61" s="29"/>
       <c r="K61" s="29"/>
       <c r="L61" s="29"/>
       <c r="M61" s="29"/>
@@ -5693,52 +5705,56 @@
         <v>102483.2</v>
       </c>
       <c r="J78" s="90">
         <v>101168</v>
       </c>
       <c r="K78" s="78">
         <v>110059</v>
       </c>
       <c r="L78" s="78">
         <v>104589.6</v>
       </c>
       <c r="M78" s="90">
         <v>137899.4</v>
       </c>
     </row>
     <row r="79" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="36" t="s">
         <v>614</v>
       </c>
       <c r="B79" s="79">
         <v>137521.9</v>
       </c>
       <c r="C79" s="79">
         <v>140683.20000000001</v>
       </c>
-      <c r="D79" s="88"/>
-      <c r="E79" s="79"/>
+      <c r="D79" s="79">
+        <v>140475.4</v>
+      </c>
+      <c r="E79" s="79">
+        <v>146564</v>
+      </c>
       <c r="F79" s="79"/>
       <c r="G79" s="88"/>
       <c r="H79" s="79"/>
       <c r="I79" s="79"/>
       <c r="J79" s="88"/>
       <c r="K79" s="79"/>
       <c r="L79" s="79"/>
       <c r="M79" s="88"/>
     </row>
     <row r="80" spans="1:14" s="9" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A80" s="106" t="s">
         <v>30</v>
       </c>
       <c r="B80" s="106"/>
       <c r="C80" s="106"/>
       <c r="D80" s="106"/>
       <c r="E80" s="106"/>
       <c r="F80" s="106"/>
       <c r="G80" s="106"/>
       <c r="H80" s="106"/>
       <c r="I80" s="106"/>
       <c r="J80" s="106"/>
       <c r="K80" s="106"/>
       <c r="L80" s="106"/>
       <c r="M80" s="106"/>
@@ -5984,52 +6000,56 @@
         <v>2474.7399999999998</v>
       </c>
       <c r="J88" s="87">
         <v>2429.12</v>
       </c>
       <c r="K88" s="23">
         <v>2574.7199999999998</v>
       </c>
       <c r="L88" s="23">
         <v>2462.5500000000002</v>
       </c>
       <c r="M88" s="23">
         <v>2836.25</v>
       </c>
     </row>
     <row r="89" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A89" s="20">
         <v>2026</v>
       </c>
       <c r="B89" s="23">
         <v>2275.0700000000002</v>
       </c>
       <c r="C89" s="23">
         <v>1534.39</v>
       </c>
-      <c r="D89" s="85"/>
-      <c r="E89" s="23"/>
+      <c r="D89" s="23">
+        <v>1667.41</v>
+      </c>
+      <c r="E89" s="23">
+        <v>1663.05</v>
+      </c>
       <c r="F89" s="23"/>
       <c r="G89" s="23"/>
       <c r="H89" s="87"/>
       <c r="I89" s="23"/>
       <c r="J89" s="87"/>
       <c r="K89" s="23"/>
       <c r="L89" s="23"/>
       <c r="M89" s="23"/>
     </row>
     <row r="90" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A90" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B90" s="39"/>
       <c r="C90" s="39"/>
       <c r="D90" s="39"/>
       <c r="E90" s="39"/>
       <c r="F90" s="39"/>
       <c r="G90" s="39"/>
       <c r="H90" s="39"/>
       <c r="I90" s="29"/>
       <c r="J90" s="29"/>
       <c r="K90" s="12"/>
       <c r="M90" s="29"/>
     </row>
@@ -6185,52 +6205,56 @@
         <v>2117926.6</v>
       </c>
       <c r="J94" s="86">
         <v>2090625.7</v>
       </c>
       <c r="K94" s="80">
         <v>2253040.4</v>
       </c>
       <c r="L94" s="80">
         <v>2174452.7999999998</v>
       </c>
       <c r="M94" s="80">
         <v>2924025.9</v>
       </c>
     </row>
     <row r="95" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A95" s="20">
         <v>2026</v>
       </c>
       <c r="B95" s="80">
         <v>2084375.67</v>
       </c>
       <c r="C95" s="80">
         <v>1496163.99</v>
       </c>
-      <c r="D95" s="89"/>
-      <c r="E95" s="80"/>
+      <c r="D95" s="80">
+        <v>1637995.48</v>
+      </c>
+      <c r="E95" s="80">
+        <v>1598973.86</v>
+      </c>
       <c r="F95" s="80"/>
       <c r="G95" s="80"/>
       <c r="H95" s="86"/>
       <c r="I95" s="80"/>
       <c r="J95" s="86"/>
       <c r="K95" s="80"/>
       <c r="L95" s="80"/>
       <c r="M95" s="80"/>
     </row>
     <row r="96" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A96" s="19" t="s">
         <v>3</v>
       </c>
       <c r="B96" s="39"/>
       <c r="C96" s="39"/>
       <c r="D96" s="40"/>
       <c r="E96" s="40"/>
       <c r="F96" s="40"/>
       <c r="G96" s="39"/>
       <c r="H96" s="39"/>
       <c r="I96" s="39"/>
       <c r="J96" s="39"/>
       <c r="K96" s="39"/>
       <c r="L96" s="39"/>
       <c r="M96" s="29"/>
@@ -6387,52 +6411,56 @@
         <v>35.43</v>
       </c>
       <c r="J100" s="87">
         <v>38.32</v>
       </c>
       <c r="K100" s="23">
         <v>33.049999999999997</v>
       </c>
       <c r="L100" s="23">
         <v>30.22</v>
       </c>
       <c r="M100" s="23">
         <v>73.3</v>
       </c>
     </row>
     <row r="101" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A101" s="20">
         <v>2026</v>
       </c>
       <c r="B101" s="23">
         <v>72.88</v>
       </c>
       <c r="C101" s="23">
         <v>68.36</v>
       </c>
-      <c r="D101" s="85"/>
-      <c r="E101" s="23"/>
+      <c r="D101" s="23">
+        <v>64.45</v>
+      </c>
+      <c r="E101" s="23">
+        <v>58.3</v>
+      </c>
       <c r="F101" s="23"/>
       <c r="G101" s="23"/>
       <c r="H101" s="87"/>
       <c r="I101" s="23"/>
       <c r="J101" s="87"/>
       <c r="K101" s="23"/>
       <c r="L101" s="23"/>
       <c r="M101" s="23"/>
     </row>
     <row r="102" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A102" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B102" s="39"/>
       <c r="C102" s="39"/>
       <c r="D102" s="23"/>
       <c r="E102" s="39"/>
       <c r="F102" s="39"/>
       <c r="G102" s="39"/>
       <c r="H102" s="39"/>
       <c r="I102" s="39"/>
       <c r="J102" s="29"/>
       <c r="K102" s="39"/>
       <c r="L102" s="39"/>
       <c r="M102" s="29"/>
@@ -6589,52 +6617,56 @@
         <v>19984.3</v>
       </c>
       <c r="J106" s="90">
         <v>19060</v>
       </c>
       <c r="K106" s="78">
         <v>15716</v>
       </c>
       <c r="L106" s="78">
         <v>15698</v>
       </c>
       <c r="M106" s="78">
         <v>46544.7</v>
       </c>
     </row>
     <row r="107" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A107" s="41">
         <v>2026</v>
       </c>
       <c r="B107" s="79">
         <v>48197.599999999999</v>
       </c>
       <c r="C107" s="79">
         <v>49381</v>
       </c>
-      <c r="D107" s="95"/>
-      <c r="E107" s="78"/>
+      <c r="D107" s="79">
+        <v>44774.3</v>
+      </c>
+      <c r="E107" s="79">
+        <v>42342.7</v>
+      </c>
       <c r="F107" s="78"/>
       <c r="G107" s="78"/>
       <c r="H107" s="90"/>
       <c r="I107" s="78"/>
       <c r="J107" s="90"/>
       <c r="K107" s="78"/>
       <c r="L107" s="78"/>
       <c r="M107" s="78"/>
     </row>
     <row r="108" spans="1:13" s="6" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A108" s="105" t="s">
         <v>23</v>
       </c>
       <c r="B108" s="105"/>
       <c r="C108" s="105"/>
       <c r="D108" s="105"/>
       <c r="E108" s="105"/>
       <c r="F108" s="105"/>
       <c r="G108" s="105"/>
       <c r="H108" s="105"/>
       <c r="I108" s="105"/>
       <c r="J108" s="105"/>
       <c r="K108" s="105"/>
       <c r="L108" s="105"/>
       <c r="M108" s="105"/>
@@ -7395,52 +7427,56 @@
         <v>894.25</v>
       </c>
       <c r="J128" s="23">
         <v>943.51</v>
       </c>
       <c r="K128" s="23">
         <v>895.11</v>
       </c>
       <c r="L128" s="23">
         <v>870.83</v>
       </c>
       <c r="M128" s="87">
         <v>890.51</v>
       </c>
     </row>
     <row r="129" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A129" s="27" t="s">
         <v>614</v>
       </c>
       <c r="B129" s="23">
         <v>507.89</v>
       </c>
       <c r="C129" s="23">
         <v>680.17</v>
       </c>
-      <c r="D129" s="87"/>
-      <c r="E129" s="23"/>
+      <c r="D129" s="23">
+        <v>499.67</v>
+      </c>
+      <c r="E129" s="23">
+        <v>623.30999999999995</v>
+      </c>
       <c r="F129" s="23"/>
       <c r="G129" s="23"/>
       <c r="H129" s="23"/>
       <c r="I129" s="23"/>
       <c r="J129" s="23"/>
       <c r="K129" s="23"/>
       <c r="L129" s="23"/>
       <c r="M129" s="87"/>
     </row>
     <row r="130" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A130" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B130" s="29"/>
       <c r="C130" s="29"/>
       <c r="D130" s="29"/>
       <c r="E130" s="29"/>
       <c r="F130" s="29"/>
       <c r="G130" s="29"/>
       <c r="H130" s="29"/>
       <c r="I130" s="29"/>
       <c r="J130" s="29"/>
       <c r="K130" s="29"/>
       <c r="L130" s="29"/>
       <c r="M130" s="29"/>
@@ -8130,52 +8166,56 @@
         <v>445908.1</v>
       </c>
       <c r="J147" s="78">
         <v>458038.9</v>
       </c>
       <c r="K147" s="78">
         <v>328951.90000000002</v>
       </c>
       <c r="L147" s="78">
         <v>329898.7</v>
       </c>
       <c r="M147" s="90">
         <v>315545</v>
       </c>
     </row>
     <row r="148" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A148" s="36" t="s">
         <v>614</v>
       </c>
       <c r="B148" s="79">
         <v>341579.31</v>
       </c>
       <c r="C148" s="79">
         <v>350366.92</v>
       </c>
-      <c r="D148" s="88"/>
-      <c r="E148" s="79"/>
+      <c r="D148" s="79">
+        <v>353077.4</v>
+      </c>
+      <c r="E148" s="79">
+        <v>282072.09000000003</v>
+      </c>
       <c r="F148" s="79"/>
       <c r="G148" s="79"/>
       <c r="H148" s="92"/>
       <c r="I148" s="79"/>
       <c r="J148" s="79"/>
       <c r="K148" s="79"/>
       <c r="L148" s="79"/>
       <c r="M148" s="88"/>
     </row>
     <row r="149" spans="1:14" s="9" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A149" s="106" t="s">
         <v>30</v>
       </c>
       <c r="B149" s="106"/>
       <c r="C149" s="106"/>
       <c r="D149" s="106"/>
       <c r="E149" s="106"/>
       <c r="F149" s="106"/>
       <c r="G149" s="106"/>
       <c r="H149" s="106"/>
       <c r="I149" s="106"/>
       <c r="J149" s="106"/>
       <c r="K149" s="106"/>
       <c r="L149" s="106"/>
       <c r="M149" s="106"/>
@@ -10855,111 +10895,123 @@
         <v>614</v>
       </c>
       <c r="B236" s="23"/>
       <c r="C236" s="23"/>
       <c r="D236" s="87"/>
       <c r="E236" s="23"/>
       <c r="F236" s="23"/>
       <c r="G236" s="23"/>
       <c r="H236" s="24"/>
       <c r="I236" s="23"/>
       <c r="J236" s="23"/>
       <c r="K236" s="23"/>
       <c r="L236" s="23"/>
       <c r="M236" s="87"/>
     </row>
     <row r="237" spans="1:13" s="7" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A237" s="44" t="s">
         <v>4</v>
       </c>
       <c r="B237" s="23">
         <v>4080.78</v>
       </c>
       <c r="C237" s="23">
         <v>4268.1499999999996</v>
       </c>
-      <c r="D237" s="87"/>
-      <c r="E237" s="23"/>
+      <c r="D237" s="23">
+        <v>4376.75</v>
+      </c>
+      <c r="E237" s="23">
+        <v>4640.75</v>
+      </c>
       <c r="F237" s="23"/>
       <c r="G237" s="23"/>
       <c r="H237" s="24"/>
       <c r="I237" s="23"/>
       <c r="J237" s="23"/>
       <c r="K237" s="23"/>
       <c r="L237" s="23"/>
       <c r="M237" s="87"/>
     </row>
     <row r="238" spans="1:13" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A238" s="44" t="s">
         <v>5</v>
       </c>
       <c r="B238" s="23"/>
       <c r="C238" s="23"/>
-      <c r="D238" s="87"/>
+      <c r="D238" s="23"/>
       <c r="E238" s="23"/>
       <c r="F238" s="23"/>
       <c r="G238" s="23"/>
       <c r="H238" s="24"/>
       <c r="I238" s="23"/>
       <c r="J238" s="23"/>
       <c r="K238" s="23"/>
       <c r="L238" s="23"/>
       <c r="M238" s="87"/>
     </row>
     <row r="239" spans="1:13" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A239" s="45" t="s">
         <v>6</v>
       </c>
       <c r="B239" s="23">
         <v>3135.02</v>
       </c>
       <c r="C239" s="23">
         <v>3352.88</v>
       </c>
-      <c r="D239" s="87"/>
-      <c r="E239" s="23"/>
+      <c r="D239" s="23">
+        <v>3530.67</v>
+      </c>
+      <c r="E239" s="23">
+        <v>3837.31</v>
+      </c>
       <c r="F239" s="23"/>
       <c r="G239" s="23"/>
       <c r="H239" s="24"/>
       <c r="I239" s="23"/>
       <c r="J239" s="23"/>
       <c r="K239" s="23"/>
       <c r="L239" s="23"/>
       <c r="M239" s="87"/>
     </row>
     <row r="240" spans="1:13" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A240" s="45" t="s">
         <v>7</v>
       </c>
       <c r="B240" s="23">
         <v>945.76</v>
       </c>
       <c r="C240" s="23">
         <v>915.27</v>
       </c>
-      <c r="D240" s="87"/>
-      <c r="E240" s="23"/>
+      <c r="D240" s="23">
+        <v>846.08</v>
+      </c>
+      <c r="E240" s="23">
+        <v>803.44</v>
+      </c>
       <c r="F240" s="23"/>
       <c r="G240" s="23"/>
       <c r="H240" s="24"/>
       <c r="I240" s="23"/>
       <c r="J240" s="23"/>
       <c r="K240" s="23"/>
       <c r="L240" s="23"/>
       <c r="M240" s="87"/>
     </row>
     <row r="241" spans="1:14" s="9" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A241" s="106" t="s">
         <v>30</v>
       </c>
       <c r="B241" s="106"/>
       <c r="C241" s="106"/>
       <c r="D241" s="106"/>
       <c r="E241" s="106"/>
       <c r="F241" s="106"/>
       <c r="G241" s="106"/>
       <c r="H241" s="106"/>
       <c r="I241" s="106"/>
       <c r="J241" s="106"/>
       <c r="K241" s="106"/>
       <c r="L241" s="106"/>
       <c r="M241" s="106"/>
@@ -13655,111 +13707,123 @@
         <v>614</v>
       </c>
       <c r="B328" s="78"/>
       <c r="C328" s="78"/>
       <c r="D328" s="90"/>
       <c r="E328" s="78"/>
       <c r="F328" s="78"/>
       <c r="G328" s="78"/>
       <c r="H328" s="32"/>
       <c r="I328" s="78"/>
       <c r="J328" s="78"/>
       <c r="K328" s="78"/>
       <c r="L328" s="78"/>
       <c r="M328" s="90"/>
     </row>
     <row r="329" spans="1:14" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A329" s="44" t="s">
         <v>8</v>
       </c>
       <c r="B329" s="80">
         <v>64924.3</v>
       </c>
       <c r="C329" s="80">
         <v>71276.7</v>
       </c>
-      <c r="D329" s="90"/>
-      <c r="E329" s="78"/>
+      <c r="D329" s="80">
+        <v>73289.600000000006</v>
+      </c>
+      <c r="E329" s="80">
+        <v>77055.199999999997</v>
+      </c>
       <c r="F329" s="78"/>
       <c r="G329" s="78"/>
       <c r="H329" s="32"/>
       <c r="I329" s="78"/>
       <c r="J329" s="78"/>
       <c r="K329" s="78"/>
       <c r="L329" s="78"/>
       <c r="M329" s="90"/>
     </row>
     <row r="330" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A330" s="44" t="s">
         <v>5</v>
       </c>
       <c r="B330" s="78"/>
       <c r="C330" s="78"/>
-      <c r="D330" s="90"/>
+      <c r="D330" s="78"/>
       <c r="E330" s="78"/>
       <c r="F330" s="78"/>
       <c r="G330" s="78"/>
       <c r="H330" s="32"/>
       <c r="I330" s="78"/>
       <c r="J330" s="78"/>
       <c r="K330" s="78"/>
       <c r="L330" s="78"/>
       <c r="M330" s="90"/>
     </row>
     <row r="331" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A331" s="45" t="s">
         <v>6</v>
       </c>
       <c r="B331" s="30">
         <v>49.2</v>
       </c>
       <c r="C331" s="78">
         <v>56274.3</v>
       </c>
-      <c r="D331" s="90"/>
-      <c r="E331" s="78"/>
+      <c r="D331" s="78">
+        <v>59585.599999999999</v>
+      </c>
+      <c r="E331" s="78">
+        <v>64110.8</v>
+      </c>
       <c r="F331" s="78"/>
       <c r="G331" s="78"/>
       <c r="H331" s="32"/>
       <c r="I331" s="78"/>
       <c r="J331" s="78"/>
       <c r="K331" s="78"/>
       <c r="L331" s="78"/>
       <c r="M331" s="90"/>
     </row>
     <row r="332" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A332" s="61" t="s">
         <v>7</v>
       </c>
       <c r="B332" s="79">
         <v>15663.6</v>
       </c>
       <c r="C332" s="79">
         <v>15002.3</v>
       </c>
-      <c r="D332" s="88"/>
-      <c r="E332" s="79"/>
+      <c r="D332" s="79">
+        <v>13704</v>
+      </c>
+      <c r="E332" s="79">
+        <v>12944.4</v>
+      </c>
       <c r="F332" s="79"/>
       <c r="G332" s="79"/>
       <c r="H332" s="94"/>
       <c r="I332" s="79"/>
       <c r="J332" s="79"/>
       <c r="K332" s="79"/>
       <c r="L332" s="79"/>
       <c r="M332" s="88"/>
     </row>
     <row r="333" spans="1:14" s="9" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A333" s="106" t="s">
         <v>30</v>
       </c>
       <c r="B333" s="106"/>
       <c r="C333" s="106"/>
       <c r="D333" s="106"/>
       <c r="E333" s="106"/>
       <c r="F333" s="106"/>
       <c r="G333" s="106"/>
       <c r="H333" s="106"/>
       <c r="I333" s="106"/>
       <c r="J333" s="106"/>
       <c r="K333" s="106"/>
       <c r="L333" s="106"/>
       <c r="M333" s="106"/>
@@ -14087,52 +14151,56 @@
         <v>915.08</v>
       </c>
       <c r="J343" s="30">
         <v>926.01</v>
       </c>
       <c r="K343" s="30">
         <v>1025.93</v>
       </c>
       <c r="L343" s="23">
         <v>1123.1300000000001</v>
       </c>
       <c r="M343" s="30">
         <v>1126.1600000000001</v>
       </c>
     </row>
     <row r="344" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A344" s="20">
         <v>2026</v>
       </c>
       <c r="B344" s="30">
         <v>1222.28</v>
       </c>
       <c r="C344" s="23">
         <v>1016.7</v>
       </c>
-      <c r="D344" s="91"/>
-      <c r="E344" s="23"/>
+      <c r="D344" s="23">
+        <v>1055.48</v>
+      </c>
+      <c r="E344" s="23">
+        <v>1139.45</v>
+      </c>
       <c r="F344" s="30"/>
       <c r="G344" s="30"/>
       <c r="H344" s="30"/>
       <c r="I344" s="30"/>
       <c r="J344" s="30"/>
       <c r="K344" s="30"/>
       <c r="L344" s="23"/>
       <c r="M344" s="30"/>
     </row>
     <row r="345" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A345" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B345" s="39"/>
       <c r="C345" s="40"/>
       <c r="D345" s="11"/>
       <c r="E345" s="39"/>
       <c r="F345" s="39"/>
       <c r="G345" s="39"/>
       <c r="H345" s="39"/>
       <c r="I345" s="39"/>
       <c r="J345" s="39"/>
       <c r="K345" s="39"/>
       <c r="L345" s="39"/>
       <c r="M345" s="39"/>
@@ -14371,52 +14439,56 @@
         <v>44075.8</v>
       </c>
       <c r="J351" s="78">
         <v>43186.9</v>
       </c>
       <c r="K351" s="78">
         <v>50471.7</v>
       </c>
       <c r="L351" s="78">
         <v>60094.3</v>
       </c>
       <c r="M351" s="78">
         <v>62090.400000000001</v>
       </c>
     </row>
     <row r="352" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A352" s="66">
         <v>2026</v>
       </c>
       <c r="B352" s="79">
         <v>71341</v>
       </c>
       <c r="C352" s="79">
         <v>65008.4</v>
       </c>
-      <c r="D352" s="88"/>
-      <c r="E352" s="79"/>
+      <c r="D352" s="79">
+        <v>63491.4</v>
+      </c>
+      <c r="E352" s="79">
+        <v>64404.1</v>
+      </c>
       <c r="F352" s="79"/>
       <c r="G352" s="79"/>
       <c r="H352" s="79"/>
       <c r="I352" s="79"/>
       <c r="J352" s="79"/>
       <c r="K352" s="79"/>
       <c r="L352" s="79"/>
       <c r="M352" s="79"/>
     </row>
     <row r="353" spans="1:13" s="81" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A353" s="103" t="s">
         <v>25</v>
       </c>
       <c r="B353" s="103"/>
       <c r="C353" s="103"/>
       <c r="D353" s="103"/>
       <c r="E353" s="103"/>
       <c r="F353" s="103"/>
       <c r="G353" s="103"/>
       <c r="H353" s="103"/>
       <c r="I353" s="103"/>
       <c r="J353" s="103"/>
       <c r="K353" s="103"/>
       <c r="L353" s="103"/>
       <c r="M353" s="103"/>
@@ -14603,52 +14675,56 @@
         <v>617</v>
       </c>
       <c r="J359" s="101" t="s">
         <v>617</v>
       </c>
       <c r="K359" s="101" t="s">
         <v>617</v>
       </c>
       <c r="L359" s="101" t="s">
         <v>617</v>
       </c>
       <c r="M359" s="101" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="360" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A360" s="20">
         <v>2026</v>
       </c>
       <c r="B360" s="23">
         <v>0.01</v>
       </c>
       <c r="C360" s="23">
         <v>0.01</v>
       </c>
-      <c r="D360" s="102"/>
-      <c r="E360" s="102"/>
+      <c r="D360" s="23">
+        <v>0</v>
+      </c>
+      <c r="E360" s="23">
+        <v>0</v>
+      </c>
       <c r="F360" s="102"/>
       <c r="G360" s="102"/>
       <c r="H360" s="102"/>
       <c r="I360" s="102"/>
       <c r="J360" s="102"/>
       <c r="K360" s="102"/>
       <c r="L360" s="102"/>
       <c r="M360" s="102"/>
     </row>
     <row r="361" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A361" s="100" t="s">
         <v>616</v>
       </c>
       <c r="B361" s="102"/>
       <c r="C361" s="102"/>
       <c r="D361" s="102"/>
       <c r="E361" s="102"/>
       <c r="F361" s="102"/>
       <c r="G361" s="102"/>
       <c r="H361" s="102"/>
       <c r="I361" s="102"/>
       <c r="J361" s="102"/>
       <c r="K361" s="102"/>
       <c r="L361" s="102"/>
       <c r="M361" s="102"/>
@@ -14764,52 +14840,56 @@
         <v>617</v>
       </c>
       <c r="J364" s="101" t="s">
         <v>617</v>
       </c>
       <c r="K364" s="101" t="s">
         <v>617</v>
       </c>
       <c r="L364" s="101" t="s">
         <v>617</v>
       </c>
       <c r="M364" s="101" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="365" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A365" s="20">
         <v>2026</v>
       </c>
       <c r="B365" s="23">
         <v>0.01</v>
       </c>
       <c r="C365" s="80">
         <v>7.7</v>
       </c>
-      <c r="D365" s="102"/>
-      <c r="E365" s="102"/>
+      <c r="D365" s="80">
+        <v>5.3</v>
+      </c>
+      <c r="E365" s="23">
+        <v>0</v>
+      </c>
       <c r="F365" s="102"/>
       <c r="G365" s="102"/>
       <c r="H365" s="102"/>
       <c r="I365" s="102"/>
       <c r="J365" s="102"/>
       <c r="K365" s="102"/>
       <c r="L365" s="102"/>
       <c r="M365" s="102"/>
     </row>
     <row r="366" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A366" s="19" t="s">
         <v>3</v>
       </c>
       <c r="B366" s="42"/>
       <c r="C366" s="42"/>
       <c r="D366" s="63"/>
       <c r="E366" s="42"/>
       <c r="F366" s="42"/>
       <c r="G366" s="42"/>
       <c r="H366" s="42"/>
       <c r="I366" s="42"/>
       <c r="J366" s="42"/>
       <c r="K366" s="42"/>
       <c r="L366" s="64"/>
       <c r="M366" s="21"/>
@@ -14925,52 +15005,56 @@
         <v>13.79</v>
       </c>
       <c r="J369" s="23">
         <v>9.23</v>
       </c>
       <c r="K369" s="23">
         <v>8.65</v>
       </c>
       <c r="L369" s="23">
         <v>8.3800000000000008</v>
       </c>
       <c r="M369" s="23">
         <v>8.11</v>
       </c>
     </row>
     <row r="370" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A370" s="20">
         <v>2026</v>
       </c>
       <c r="B370" s="23">
         <v>15.93</v>
       </c>
       <c r="C370" s="23">
         <v>13.08</v>
       </c>
-      <c r="D370" s="87"/>
-      <c r="E370" s="23"/>
+      <c r="D370" s="23">
+        <v>16.190000000000001</v>
+      </c>
+      <c r="E370" s="23">
+        <v>16.739999999999998</v>
+      </c>
       <c r="F370" s="23"/>
       <c r="G370" s="23"/>
       <c r="H370" s="23"/>
       <c r="I370" s="23"/>
       <c r="J370" s="23"/>
       <c r="K370" s="23"/>
       <c r="L370" s="23"/>
       <c r="M370" s="23"/>
     </row>
     <row r="371" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A371" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B371" s="42"/>
       <c r="C371" s="63"/>
       <c r="D371" s="63"/>
       <c r="E371" s="42"/>
       <c r="F371" s="42"/>
       <c r="G371" s="42"/>
       <c r="H371" s="42"/>
       <c r="I371" s="42"/>
       <c r="J371" s="29"/>
       <c r="K371" s="29"/>
       <c r="L371" s="29"/>
       <c r="M371" s="29"/>
@@ -15086,52 +15170,56 @@
         <v>18098.599999999999</v>
       </c>
       <c r="J374" s="78">
         <v>11490.2</v>
       </c>
       <c r="K374" s="78">
         <v>10142.799999999999</v>
       </c>
       <c r="L374" s="78">
         <v>10162.700000000001</v>
       </c>
       <c r="M374" s="78">
         <v>9724.5</v>
       </c>
     </row>
     <row r="375" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A375" s="41">
         <v>2025</v>
       </c>
       <c r="B375" s="79">
         <v>24400</v>
       </c>
       <c r="C375" s="79">
         <v>20025.5</v>
       </c>
-      <c r="D375" s="88"/>
-      <c r="E375" s="79"/>
+      <c r="D375" s="79">
+        <v>22411.5</v>
+      </c>
+      <c r="E375" s="79">
+        <v>27166.1</v>
+      </c>
       <c r="F375" s="79"/>
       <c r="G375" s="79"/>
       <c r="H375" s="88"/>
       <c r="I375" s="79"/>
       <c r="J375" s="79"/>
       <c r="K375" s="79"/>
       <c r="L375" s="79"/>
       <c r="M375" s="79"/>
     </row>
     <row r="376" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B376" s="2"/>
       <c r="C376" s="3"/>
       <c r="F376" s="4"/>
       <c r="G376" s="4"/>
       <c r="I376" s="2"/>
       <c r="J376" s="2"/>
       <c r="M376" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A81:M81"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A108:M108"/>
     <mergeCell ref="A353:M353"/>
     <mergeCell ref="A334:M334"/>