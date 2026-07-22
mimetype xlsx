--- v1 (2026-05-13)
+++ v2 (2026-07-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="12705" windowHeight="9480"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="12705" windowHeight="8115"/>
   </bookViews>
   <sheets>
     <sheet name="ай" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="976" uniqueCount="618">
   <si>
     <t>x</t>
   </si>
   <si>
     <t>х</t>
   </si>
   <si>
     <t xml:space="preserve">Тасымалданған жүк, багаж, жүк-багажы, мың тонна  </t>
   </si>
   <si>
     <t>Тасымалданған жолаушылар, мың адам</t>
   </si>
   <si>
     <t>автомобиль және қалалық электр  көліктің барлық түрімен</t>
   </si>
@@ -2677,51 +2677,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N376"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection sqref="A1:M1"/>
+      <selection activeCell="H356" sqref="H356"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="28.42578125" style="2" customWidth="1"/>
     <col min="2" max="3" width="11.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="6" width="11.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="12.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="11.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="12.42578125" style="2" customWidth="1"/>
     <col min="13" max="13" width="12.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="6" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="103" t="s">
         <v>21</v>
       </c>
       <c r="B1" s="103"/>
       <c r="C1" s="103"/>
       <c r="D1" s="103"/>
       <c r="E1" s="103"/>
       <c r="F1" s="103"/>
       <c r="G1" s="103"/>
@@ -3492,54 +3492,58 @@
       </c>
       <c r="K21" s="30">
         <v>4495.76</v>
       </c>
       <c r="L21" s="30">
         <v>4456.51</v>
       </c>
       <c r="M21" s="91">
         <v>4852.92</v>
       </c>
     </row>
     <row r="22" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="27" t="s">
         <v>614</v>
       </c>
       <c r="B22" s="30">
         <v>4005.25</v>
       </c>
       <c r="C22" s="30">
         <v>3231.26</v>
       </c>
       <c r="D22" s="30">
         <v>3222.56</v>
       </c>
       <c r="E22" s="23">
-        <v>3425.81</v>
-[...2 lines deleted...]
-      <c r="G22" s="91"/>
+        <v>3365.89</v>
+      </c>
+      <c r="F22" s="23">
+        <v>3468.55</v>
+      </c>
+      <c r="G22" s="23">
+        <v>3837.03</v>
+      </c>
       <c r="H22" s="24"/>
       <c r="I22" s="87"/>
       <c r="J22" s="87"/>
       <c r="K22" s="30"/>
       <c r="L22" s="30"/>
       <c r="M22" s="91"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A23" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B23" s="29"/>
       <c r="C23" s="29"/>
       <c r="D23" s="29"/>
       <c r="E23" s="29"/>
       <c r="F23" s="29"/>
       <c r="G23" s="29"/>
       <c r="H23" s="29"/>
       <c r="I23" s="29"/>
       <c r="J23" s="29"/>
       <c r="K23" s="29"/>
       <c r="L23" s="29"/>
       <c r="M23" s="29"/>
     </row>
     <row r="24" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
@@ -4231,54 +4235,58 @@
       </c>
       <c r="K40" s="78">
         <v>2632464</v>
       </c>
       <c r="L40" s="78">
         <v>2564445.9</v>
       </c>
       <c r="M40" s="90">
         <v>3301661.3</v>
       </c>
     </row>
     <row r="41" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="27" t="s">
         <v>614</v>
       </c>
       <c r="B41" s="78">
         <v>2497300.7799999998</v>
       </c>
       <c r="C41" s="78">
         <v>1911547.01</v>
       </c>
       <c r="D41" s="78">
         <v>2054569.59</v>
       </c>
       <c r="E41" s="80">
-        <v>1945457.85</v>
-[...2 lines deleted...]
-      <c r="G41" s="90"/>
+        <v>1881399.15</v>
+      </c>
+      <c r="F41" s="80">
+        <v>2190777.14</v>
+      </c>
+      <c r="G41" s="80">
+        <v>2302417.48</v>
+      </c>
       <c r="H41" s="80"/>
       <c r="I41" s="80"/>
       <c r="J41" s="86"/>
       <c r="K41" s="78"/>
       <c r="L41" s="78"/>
       <c r="M41" s="90"/>
     </row>
     <row r="42" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A42" s="19" t="s">
         <v>3</v>
       </c>
       <c r="B42" s="29"/>
       <c r="C42" s="29"/>
       <c r="D42" s="29"/>
       <c r="E42" s="29"/>
       <c r="F42" s="29"/>
       <c r="G42" s="29"/>
       <c r="H42" s="29"/>
       <c r="I42" s="29"/>
       <c r="J42" s="29"/>
       <c r="K42" s="29"/>
       <c r="L42" s="29"/>
       <c r="M42" s="29"/>
     </row>
     <row r="43" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
@@ -4972,52 +4980,56 @@
         <v>4813.9399999999996</v>
       </c>
       <c r="L59" s="30">
         <v>4510.08</v>
       </c>
       <c r="M59" s="91">
         <v>4608.93</v>
       </c>
     </row>
     <row r="60" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="27" t="s">
         <v>614</v>
       </c>
       <c r="B60" s="30">
         <v>4169.58</v>
       </c>
       <c r="C60" s="30">
         <v>4349.59</v>
       </c>
       <c r="D60" s="30">
         <v>4457.3900000000003</v>
       </c>
       <c r="E60" s="23">
         <v>4715.79</v>
       </c>
-      <c r="F60" s="23"/>
-      <c r="G60" s="91"/>
+      <c r="F60" s="23">
+        <v>3851.72</v>
+      </c>
+      <c r="G60" s="23">
+        <v>3797.07</v>
+      </c>
       <c r="H60" s="23"/>
       <c r="I60" s="23"/>
       <c r="J60" s="87"/>
       <c r="K60" s="30"/>
       <c r="L60" s="30"/>
       <c r="M60" s="91"/>
     </row>
     <row r="61" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B61" s="29"/>
       <c r="C61" s="29"/>
       <c r="D61" s="29"/>
       <c r="E61" s="29"/>
       <c r="F61" s="29"/>
       <c r="G61" s="29"/>
       <c r="H61" s="29"/>
       <c r="I61" s="29"/>
       <c r="J61" s="29"/>
       <c r="K61" s="29"/>
       <c r="L61" s="29"/>
       <c r="M61" s="29"/>
     </row>
     <row r="62" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
@@ -5711,52 +5723,56 @@
         <v>110059</v>
       </c>
       <c r="L78" s="78">
         <v>104589.6</v>
       </c>
       <c r="M78" s="90">
         <v>137899.4</v>
       </c>
     </row>
     <row r="79" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="36" t="s">
         <v>614</v>
       </c>
       <c r="B79" s="79">
         <v>137521.9</v>
       </c>
       <c r="C79" s="79">
         <v>140683.20000000001</v>
       </c>
       <c r="D79" s="79">
         <v>140475.4</v>
       </c>
       <c r="E79" s="79">
         <v>146564</v>
       </c>
-      <c r="F79" s="79"/>
-      <c r="G79" s="88"/>
+      <c r="F79" s="79">
+        <v>145558.20000000001</v>
+      </c>
+      <c r="G79" s="79">
+        <v>161906.1</v>
+      </c>
       <c r="H79" s="79"/>
       <c r="I79" s="79"/>
       <c r="J79" s="88"/>
       <c r="K79" s="79"/>
       <c r="L79" s="79"/>
       <c r="M79" s="88"/>
     </row>
     <row r="80" spans="1:14" s="9" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A80" s="106" t="s">
         <v>30</v>
       </c>
       <c r="B80" s="106"/>
       <c r="C80" s="106"/>
       <c r="D80" s="106"/>
       <c r="E80" s="106"/>
       <c r="F80" s="106"/>
       <c r="G80" s="106"/>
       <c r="H80" s="106"/>
       <c r="I80" s="106"/>
       <c r="J80" s="106"/>
       <c r="K80" s="106"/>
       <c r="L80" s="106"/>
       <c r="M80" s="106"/>
       <c r="N80" s="8"/>
     </row>
@@ -6004,54 +6020,58 @@
       </c>
       <c r="K88" s="23">
         <v>2574.7199999999998</v>
       </c>
       <c r="L88" s="23">
         <v>2462.5500000000002</v>
       </c>
       <c r="M88" s="23">
         <v>2836.25</v>
       </c>
     </row>
     <row r="89" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A89" s="20">
         <v>2026</v>
       </c>
       <c r="B89" s="23">
         <v>2275.0700000000002</v>
       </c>
       <c r="C89" s="23">
         <v>1534.39</v>
       </c>
       <c r="D89" s="23">
         <v>1667.41</v>
       </c>
       <c r="E89" s="23">
-        <v>1663.05</v>
-[...2 lines deleted...]
-      <c r="G89" s="23"/>
+        <v>1603.13</v>
+      </c>
+      <c r="F89" s="23">
+        <v>1881.67</v>
+      </c>
+      <c r="G89" s="23">
+        <v>1990.37</v>
+      </c>
       <c r="H89" s="87"/>
       <c r="I89" s="23"/>
       <c r="J89" s="87"/>
       <c r="K89" s="23"/>
       <c r="L89" s="23"/>
       <c r="M89" s="23"/>
     </row>
     <row r="90" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A90" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B90" s="39"/>
       <c r="C90" s="39"/>
       <c r="D90" s="39"/>
       <c r="E90" s="39"/>
       <c r="F90" s="39"/>
       <c r="G90" s="39"/>
       <c r="H90" s="39"/>
       <c r="I90" s="29"/>
       <c r="J90" s="29"/>
       <c r="K90" s="12"/>
       <c r="M90" s="29"/>
     </row>
     <row r="91" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A91" s="20">
@@ -6209,54 +6229,58 @@
       </c>
       <c r="K94" s="80">
         <v>2253040.4</v>
       </c>
       <c r="L94" s="80">
         <v>2174452.7999999998</v>
       </c>
       <c r="M94" s="80">
         <v>2924025.9</v>
       </c>
     </row>
     <row r="95" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A95" s="20">
         <v>2026</v>
       </c>
       <c r="B95" s="80">
         <v>2084375.67</v>
       </c>
       <c r="C95" s="80">
         <v>1496163.99</v>
       </c>
       <c r="D95" s="80">
         <v>1637995.48</v>
       </c>
       <c r="E95" s="80">
-        <v>1598973.86</v>
-[...2 lines deleted...]
-      <c r="G95" s="80"/>
+        <v>1534915.16</v>
+      </c>
+      <c r="F95" s="80">
+        <v>1863748.57</v>
+      </c>
+      <c r="G95" s="80">
+        <v>1952259.1</v>
+      </c>
       <c r="H95" s="86"/>
       <c r="I95" s="80"/>
       <c r="J95" s="86"/>
       <c r="K95" s="80"/>
       <c r="L95" s="80"/>
       <c r="M95" s="80"/>
     </row>
     <row r="96" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A96" s="19" t="s">
         <v>3</v>
       </c>
       <c r="B96" s="39"/>
       <c r="C96" s="39"/>
       <c r="D96" s="40"/>
       <c r="E96" s="40"/>
       <c r="F96" s="40"/>
       <c r="G96" s="39"/>
       <c r="H96" s="39"/>
       <c r="I96" s="39"/>
       <c r="J96" s="39"/>
       <c r="K96" s="39"/>
       <c r="L96" s="39"/>
       <c r="M96" s="29"/>
     </row>
     <row r="97" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
@@ -6417,52 +6441,56 @@
         <v>33.049999999999997</v>
       </c>
       <c r="L100" s="23">
         <v>30.22</v>
       </c>
       <c r="M100" s="23">
         <v>73.3</v>
       </c>
     </row>
     <row r="101" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A101" s="20">
         <v>2026</v>
       </c>
       <c r="B101" s="23">
         <v>72.88</v>
       </c>
       <c r="C101" s="23">
         <v>68.36</v>
       </c>
       <c r="D101" s="23">
         <v>64.45</v>
       </c>
       <c r="E101" s="23">
         <v>58.3</v>
       </c>
-      <c r="F101" s="23"/>
-      <c r="G101" s="23"/>
+      <c r="F101" s="23">
+        <v>58.51</v>
+      </c>
+      <c r="G101" s="23">
+        <v>67.98</v>
+      </c>
       <c r="H101" s="87"/>
       <c r="I101" s="23"/>
       <c r="J101" s="87"/>
       <c r="K101" s="23"/>
       <c r="L101" s="23"/>
       <c r="M101" s="23"/>
     </row>
     <row r="102" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A102" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B102" s="39"/>
       <c r="C102" s="39"/>
       <c r="D102" s="23"/>
       <c r="E102" s="39"/>
       <c r="F102" s="39"/>
       <c r="G102" s="39"/>
       <c r="H102" s="39"/>
       <c r="I102" s="39"/>
       <c r="J102" s="29"/>
       <c r="K102" s="39"/>
       <c r="L102" s="39"/>
       <c r="M102" s="29"/>
     </row>
     <row r="103" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
@@ -6623,52 +6651,56 @@
         <v>15716</v>
       </c>
       <c r="L106" s="78">
         <v>15698</v>
       </c>
       <c r="M106" s="78">
         <v>46544.7</v>
       </c>
     </row>
     <row r="107" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A107" s="41">
         <v>2026</v>
       </c>
       <c r="B107" s="79">
         <v>48197.599999999999</v>
       </c>
       <c r="C107" s="79">
         <v>49381</v>
       </c>
       <c r="D107" s="79">
         <v>44774.3</v>
       </c>
       <c r="E107" s="79">
         <v>42342.7</v>
       </c>
-      <c r="F107" s="78"/>
-      <c r="G107" s="78"/>
+      <c r="F107" s="79">
+        <v>46293.599999999999</v>
+      </c>
+      <c r="G107" s="79">
+        <v>54317.2</v>
+      </c>
       <c r="H107" s="90"/>
       <c r="I107" s="78"/>
       <c r="J107" s="90"/>
       <c r="K107" s="78"/>
       <c r="L107" s="78"/>
       <c r="M107" s="78"/>
     </row>
     <row r="108" spans="1:13" s="6" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A108" s="105" t="s">
         <v>23</v>
       </c>
       <c r="B108" s="105"/>
       <c r="C108" s="105"/>
       <c r="D108" s="105"/>
       <c r="E108" s="105"/>
       <c r="F108" s="105"/>
       <c r="G108" s="105"/>
       <c r="H108" s="105"/>
       <c r="I108" s="105"/>
       <c r="J108" s="105"/>
       <c r="K108" s="105"/>
       <c r="L108" s="105"/>
       <c r="M108" s="105"/>
     </row>
     <row r="109" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
@@ -7433,52 +7465,56 @@
         <v>895.11</v>
       </c>
       <c r="L128" s="23">
         <v>870.83</v>
       </c>
       <c r="M128" s="87">
         <v>890.51</v>
       </c>
     </row>
     <row r="129" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A129" s="27" t="s">
         <v>614</v>
       </c>
       <c r="B129" s="23">
         <v>507.89</v>
       </c>
       <c r="C129" s="23">
         <v>680.17</v>
       </c>
       <c r="D129" s="23">
         <v>499.67</v>
       </c>
       <c r="E129" s="23">
         <v>623.30999999999995</v>
       </c>
-      <c r="F129" s="23"/>
-      <c r="G129" s="23"/>
+      <c r="F129" s="23">
+        <v>617.4</v>
+      </c>
+      <c r="G129" s="23">
+        <v>679.25</v>
+      </c>
       <c r="H129" s="23"/>
       <c r="I129" s="23"/>
       <c r="J129" s="23"/>
       <c r="K129" s="23"/>
       <c r="L129" s="23"/>
       <c r="M129" s="87"/>
     </row>
     <row r="130" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A130" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B130" s="29"/>
       <c r="C130" s="29"/>
       <c r="D130" s="29"/>
       <c r="E130" s="29"/>
       <c r="F130" s="29"/>
       <c r="G130" s="29"/>
       <c r="H130" s="29"/>
       <c r="I130" s="29"/>
       <c r="J130" s="29"/>
       <c r="K130" s="29"/>
       <c r="L130" s="29"/>
       <c r="M130" s="29"/>
     </row>
     <row r="131" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
@@ -8172,52 +8208,56 @@
         <v>328951.90000000002</v>
       </c>
       <c r="L147" s="78">
         <v>329898.7</v>
       </c>
       <c r="M147" s="90">
         <v>315545</v>
       </c>
     </row>
     <row r="148" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A148" s="36" t="s">
         <v>614</v>
       </c>
       <c r="B148" s="79">
         <v>341579.31</v>
       </c>
       <c r="C148" s="79">
         <v>350366.92</v>
       </c>
       <c r="D148" s="79">
         <v>353077.4</v>
       </c>
       <c r="E148" s="79">
         <v>282072.09000000003</v>
       </c>
-      <c r="F148" s="79"/>
-      <c r="G148" s="79"/>
+      <c r="F148" s="79">
+        <v>275918.28000000003</v>
+      </c>
+      <c r="G148" s="79">
+        <v>295010.28000000003</v>
+      </c>
       <c r="H148" s="92"/>
       <c r="I148" s="79"/>
       <c r="J148" s="79"/>
       <c r="K148" s="79"/>
       <c r="L148" s="79"/>
       <c r="M148" s="88"/>
     </row>
     <row r="149" spans="1:14" s="9" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A149" s="106" t="s">
         <v>30</v>
       </c>
       <c r="B149" s="106"/>
       <c r="C149" s="106"/>
       <c r="D149" s="106"/>
       <c r="E149" s="106"/>
       <c r="F149" s="106"/>
       <c r="G149" s="106"/>
       <c r="H149" s="106"/>
       <c r="I149" s="106"/>
       <c r="J149" s="106"/>
       <c r="K149" s="106"/>
       <c r="L149" s="106"/>
       <c r="M149" s="106"/>
       <c r="N149" s="8"/>
     </row>
@@ -10901,119 +10941,131 @@
       <c r="F236" s="23"/>
       <c r="G236" s="23"/>
       <c r="H236" s="24"/>
       <c r="I236" s="23"/>
       <c r="J236" s="23"/>
       <c r="K236" s="23"/>
       <c r="L236" s="23"/>
       <c r="M236" s="87"/>
     </row>
     <row r="237" spans="1:13" s="7" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A237" s="44" t="s">
         <v>4</v>
       </c>
       <c r="B237" s="23">
         <v>4080.78</v>
       </c>
       <c r="C237" s="23">
         <v>4268.1499999999996</v>
       </c>
       <c r="D237" s="23">
         <v>4376.75</v>
       </c>
       <c r="E237" s="23">
         <v>4640.75</v>
       </c>
-      <c r="F237" s="23"/>
-      <c r="G237" s="23"/>
+      <c r="F237" s="23">
+        <v>3772.77</v>
+      </c>
+      <c r="G237" s="23">
+        <v>3702.92</v>
+      </c>
       <c r="H237" s="24"/>
       <c r="I237" s="23"/>
       <c r="J237" s="23"/>
       <c r="K237" s="23"/>
       <c r="L237" s="23"/>
       <c r="M237" s="87"/>
     </row>
     <row r="238" spans="1:13" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A238" s="44" t="s">
         <v>5</v>
       </c>
       <c r="B238" s="23"/>
       <c r="C238" s="23"/>
       <c r="D238" s="23"/>
       <c r="E238" s="23"/>
       <c r="F238" s="23"/>
       <c r="G238" s="23"/>
       <c r="H238" s="24"/>
       <c r="I238" s="23"/>
       <c r="J238" s="23"/>
       <c r="K238" s="23"/>
       <c r="L238" s="23"/>
       <c r="M238" s="87"/>
     </row>
     <row r="239" spans="1:13" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A239" s="45" t="s">
         <v>6</v>
       </c>
       <c r="B239" s="23">
         <v>3135.02</v>
       </c>
       <c r="C239" s="23">
         <v>3352.88</v>
       </c>
       <c r="D239" s="23">
         <v>3530.67</v>
       </c>
       <c r="E239" s="23">
         <v>3837.31</v>
       </c>
-      <c r="F239" s="23"/>
-      <c r="G239" s="23"/>
+      <c r="F239" s="23">
+        <v>3565.25</v>
+      </c>
+      <c r="G239" s="23">
+        <v>3503.89</v>
+      </c>
       <c r="H239" s="24"/>
       <c r="I239" s="23"/>
       <c r="J239" s="23"/>
       <c r="K239" s="23"/>
       <c r="L239" s="23"/>
       <c r="M239" s="87"/>
     </row>
     <row r="240" spans="1:13" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A240" s="45" t="s">
         <v>7</v>
       </c>
       <c r="B240" s="23">
         <v>945.76</v>
       </c>
       <c r="C240" s="23">
         <v>915.27</v>
       </c>
       <c r="D240" s="23">
         <v>846.08</v>
       </c>
       <c r="E240" s="23">
         <v>803.44</v>
       </c>
-      <c r="F240" s="23"/>
-      <c r="G240" s="23"/>
+      <c r="F240" s="23">
+        <v>207.53</v>
+      </c>
+      <c r="G240" s="23">
+        <v>199.03</v>
+      </c>
       <c r="H240" s="24"/>
       <c r="I240" s="23"/>
       <c r="J240" s="23"/>
       <c r="K240" s="23"/>
       <c r="L240" s="23"/>
       <c r="M240" s="87"/>
     </row>
     <row r="241" spans="1:14" s="9" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A241" s="106" t="s">
         <v>30</v>
       </c>
       <c r="B241" s="106"/>
       <c r="C241" s="106"/>
       <c r="D241" s="106"/>
       <c r="E241" s="106"/>
       <c r="F241" s="106"/>
       <c r="G241" s="106"/>
       <c r="H241" s="106"/>
       <c r="I241" s="106"/>
       <c r="J241" s="106"/>
       <c r="K241" s="106"/>
       <c r="L241" s="106"/>
       <c r="M241" s="106"/>
       <c r="N241" s="8"/>
     </row>
@@ -13713,119 +13765,131 @@
       <c r="F328" s="78"/>
       <c r="G328" s="78"/>
       <c r="H328" s="32"/>
       <c r="I328" s="78"/>
       <c r="J328" s="78"/>
       <c r="K328" s="78"/>
       <c r="L328" s="78"/>
       <c r="M328" s="90"/>
     </row>
     <row r="329" spans="1:14" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A329" s="44" t="s">
         <v>8</v>
       </c>
       <c r="B329" s="80">
         <v>64924.3</v>
       </c>
       <c r="C329" s="80">
         <v>71276.7</v>
       </c>
       <c r="D329" s="80">
         <v>73289.600000000006</v>
       </c>
       <c r="E329" s="80">
         <v>77055.199999999997</v>
       </c>
-      <c r="F329" s="78"/>
-      <c r="G329" s="78"/>
+      <c r="F329" s="80">
+        <v>62455.3</v>
+      </c>
+      <c r="G329" s="80">
+        <v>62295.199999999997</v>
+      </c>
       <c r="H329" s="32"/>
       <c r="I329" s="78"/>
       <c r="J329" s="78"/>
       <c r="K329" s="78"/>
       <c r="L329" s="78"/>
       <c r="M329" s="90"/>
     </row>
     <row r="330" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A330" s="44" t="s">
         <v>5</v>
       </c>
       <c r="B330" s="78"/>
       <c r="C330" s="78"/>
       <c r="D330" s="78"/>
       <c r="E330" s="78"/>
       <c r="F330" s="78"/>
       <c r="G330" s="78"/>
       <c r="H330" s="32"/>
       <c r="I330" s="78"/>
       <c r="J330" s="78"/>
       <c r="K330" s="78"/>
       <c r="L330" s="78"/>
       <c r="M330" s="90"/>
     </row>
     <row r="331" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A331" s="45" t="s">
         <v>6</v>
       </c>
       <c r="B331" s="30">
         <v>49.2</v>
       </c>
       <c r="C331" s="78">
         <v>56274.3</v>
       </c>
       <c r="D331" s="78">
         <v>59585.599999999999</v>
       </c>
       <c r="E331" s="78">
         <v>64110.8</v>
       </c>
-      <c r="F331" s="78"/>
-      <c r="G331" s="78"/>
+      <c r="F331" s="78">
+        <v>58040.3</v>
+      </c>
+      <c r="G331" s="78">
+        <v>58022.9</v>
+      </c>
       <c r="H331" s="32"/>
       <c r="I331" s="78"/>
       <c r="J331" s="78"/>
       <c r="K331" s="78"/>
       <c r="L331" s="78"/>
       <c r="M331" s="90"/>
     </row>
     <row r="332" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A332" s="61" t="s">
         <v>7</v>
       </c>
       <c r="B332" s="79">
         <v>15663.6</v>
       </c>
       <c r="C332" s="79">
         <v>15002.3</v>
       </c>
       <c r="D332" s="79">
         <v>13704</v>
       </c>
       <c r="E332" s="79">
         <v>12944.4</v>
       </c>
-      <c r="F332" s="79"/>
-      <c r="G332" s="79"/>
+      <c r="F332" s="79">
+        <v>4415</v>
+      </c>
+      <c r="G332" s="79">
+        <v>4272.3</v>
+      </c>
       <c r="H332" s="94"/>
       <c r="I332" s="79"/>
       <c r="J332" s="79"/>
       <c r="K332" s="79"/>
       <c r="L332" s="79"/>
       <c r="M332" s="88"/>
     </row>
     <row r="333" spans="1:14" s="9" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A333" s="106" t="s">
         <v>30</v>
       </c>
       <c r="B333" s="106"/>
       <c r="C333" s="106"/>
       <c r="D333" s="106"/>
       <c r="E333" s="106"/>
       <c r="F333" s="106"/>
       <c r="G333" s="106"/>
       <c r="H333" s="106"/>
       <c r="I333" s="106"/>
       <c r="J333" s="106"/>
       <c r="K333" s="106"/>
       <c r="L333" s="106"/>
       <c r="M333" s="106"/>
       <c r="N333" s="8"/>
     </row>
@@ -14157,52 +14221,56 @@
         <v>1025.93</v>
       </c>
       <c r="L343" s="23">
         <v>1123.1300000000001</v>
       </c>
       <c r="M343" s="30">
         <v>1126.1600000000001</v>
       </c>
     </row>
     <row r="344" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A344" s="20">
         <v>2026</v>
       </c>
       <c r="B344" s="30">
         <v>1222.28</v>
       </c>
       <c r="C344" s="23">
         <v>1016.7</v>
       </c>
       <c r="D344" s="23">
         <v>1055.48</v>
       </c>
       <c r="E344" s="23">
         <v>1139.45</v>
       </c>
-      <c r="F344" s="30"/>
-      <c r="G344" s="30"/>
+      <c r="F344" s="23">
+        <v>969.48</v>
+      </c>
+      <c r="G344" s="23">
+        <v>1167.4000000000001</v>
+      </c>
       <c r="H344" s="30"/>
       <c r="I344" s="30"/>
       <c r="J344" s="30"/>
       <c r="K344" s="30"/>
       <c r="L344" s="23"/>
       <c r="M344" s="30"/>
     </row>
     <row r="345" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A345" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B345" s="39"/>
       <c r="C345" s="40"/>
       <c r="D345" s="11"/>
       <c r="E345" s="39"/>
       <c r="F345" s="39"/>
       <c r="G345" s="39"/>
       <c r="H345" s="39"/>
       <c r="I345" s="39"/>
       <c r="J345" s="39"/>
       <c r="K345" s="39"/>
       <c r="L345" s="39"/>
       <c r="M345" s="39"/>
     </row>
     <row r="346" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
@@ -14445,52 +14513,56 @@
         <v>50471.7</v>
       </c>
       <c r="L351" s="78">
         <v>60094.3</v>
       </c>
       <c r="M351" s="78">
         <v>62090.400000000001</v>
       </c>
     </row>
     <row r="352" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A352" s="66">
         <v>2026</v>
       </c>
       <c r="B352" s="79">
         <v>71341</v>
       </c>
       <c r="C352" s="79">
         <v>65008.4</v>
       </c>
       <c r="D352" s="79">
         <v>63491.4</v>
       </c>
       <c r="E352" s="79">
         <v>64404.1</v>
       </c>
-      <c r="F352" s="79"/>
-      <c r="G352" s="79"/>
+      <c r="F352" s="79">
+        <v>51105.1</v>
+      </c>
+      <c r="G352" s="79">
+        <v>55130</v>
+      </c>
       <c r="H352" s="79"/>
       <c r="I352" s="79"/>
       <c r="J352" s="79"/>
       <c r="K352" s="79"/>
       <c r="L352" s="79"/>
       <c r="M352" s="79"/>
     </row>
     <row r="353" spans="1:13" s="81" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A353" s="103" t="s">
         <v>25</v>
       </c>
       <c r="B353" s="103"/>
       <c r="C353" s="103"/>
       <c r="D353" s="103"/>
       <c r="E353" s="103"/>
       <c r="F353" s="103"/>
       <c r="G353" s="103"/>
       <c r="H353" s="103"/>
       <c r="I353" s="103"/>
       <c r="J353" s="103"/>
       <c r="K353" s="103"/>
       <c r="L353" s="103"/>
       <c r="M353" s="103"/>
     </row>
     <row r="354" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
@@ -14681,52 +14753,56 @@
         <v>617</v>
       </c>
       <c r="L359" s="101" t="s">
         <v>617</v>
       </c>
       <c r="M359" s="101" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="360" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A360" s="20">
         <v>2026</v>
       </c>
       <c r="B360" s="23">
         <v>0.01</v>
       </c>
       <c r="C360" s="23">
         <v>0.01</v>
       </c>
       <c r="D360" s="23">
         <v>0</v>
       </c>
       <c r="E360" s="23">
         <v>0</v>
       </c>
-      <c r="F360" s="102"/>
-      <c r="G360" s="102"/>
+      <c r="F360" s="23">
+        <v>0</v>
+      </c>
+      <c r="G360" s="23">
+        <v>0</v>
+      </c>
       <c r="H360" s="102"/>
       <c r="I360" s="102"/>
       <c r="J360" s="102"/>
       <c r="K360" s="102"/>
       <c r="L360" s="102"/>
       <c r="M360" s="102"/>
     </row>
     <row r="361" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A361" s="100" t="s">
         <v>616</v>
       </c>
       <c r="B361" s="102"/>
       <c r="C361" s="102"/>
       <c r="D361" s="102"/>
       <c r="E361" s="102"/>
       <c r="F361" s="102"/>
       <c r="G361" s="102"/>
       <c r="H361" s="102"/>
       <c r="I361" s="102"/>
       <c r="J361" s="102"/>
       <c r="K361" s="102"/>
       <c r="L361" s="102"/>
       <c r="M361" s="102"/>
     </row>
     <row r="362" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
@@ -14846,52 +14922,56 @@
         <v>617</v>
       </c>
       <c r="L364" s="101" t="s">
         <v>617</v>
       </c>
       <c r="M364" s="101" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="365" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A365" s="20">
         <v>2026</v>
       </c>
       <c r="B365" s="23">
         <v>0.01</v>
       </c>
       <c r="C365" s="80">
         <v>7.7</v>
       </c>
       <c r="D365" s="80">
         <v>5.3</v>
       </c>
       <c r="E365" s="23">
         <v>0</v>
       </c>
-      <c r="F365" s="102"/>
-      <c r="G365" s="102"/>
+      <c r="F365" s="23">
+        <v>0</v>
+      </c>
+      <c r="G365" s="23">
+        <v>0</v>
+      </c>
       <c r="H365" s="102"/>
       <c r="I365" s="102"/>
       <c r="J365" s="102"/>
       <c r="K365" s="102"/>
       <c r="L365" s="102"/>
       <c r="M365" s="102"/>
     </row>
     <row r="366" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A366" s="19" t="s">
         <v>3</v>
       </c>
       <c r="B366" s="42"/>
       <c r="C366" s="42"/>
       <c r="D366" s="63"/>
       <c r="E366" s="42"/>
       <c r="F366" s="42"/>
       <c r="G366" s="42"/>
       <c r="H366" s="42"/>
       <c r="I366" s="42"/>
       <c r="J366" s="42"/>
       <c r="K366" s="42"/>
       <c r="L366" s="64"/>
       <c r="M366" s="21"/>
     </row>
     <row r="367" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
@@ -15011,52 +15091,56 @@
         <v>8.65</v>
       </c>
       <c r="L369" s="23">
         <v>8.3800000000000008</v>
       </c>
       <c r="M369" s="23">
         <v>8.11</v>
       </c>
     </row>
     <row r="370" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A370" s="20">
         <v>2026</v>
       </c>
       <c r="B370" s="23">
         <v>15.93</v>
       </c>
       <c r="C370" s="23">
         <v>13.08</v>
       </c>
       <c r="D370" s="23">
         <v>16.190000000000001</v>
       </c>
       <c r="E370" s="23">
         <v>16.739999999999998</v>
       </c>
-      <c r="F370" s="23"/>
-      <c r="G370" s="23"/>
+      <c r="F370" s="23">
+        <v>20.440000000000001</v>
+      </c>
+      <c r="G370" s="23">
+        <v>26.17</v>
+      </c>
       <c r="H370" s="23"/>
       <c r="I370" s="23"/>
       <c r="J370" s="23"/>
       <c r="K370" s="23"/>
       <c r="L370" s="23"/>
       <c r="M370" s="23"/>
     </row>
     <row r="371" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A371" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B371" s="42"/>
       <c r="C371" s="63"/>
       <c r="D371" s="63"/>
       <c r="E371" s="42"/>
       <c r="F371" s="42"/>
       <c r="G371" s="42"/>
       <c r="H371" s="42"/>
       <c r="I371" s="42"/>
       <c r="J371" s="29"/>
       <c r="K371" s="29"/>
       <c r="L371" s="29"/>
       <c r="M371" s="29"/>
     </row>
     <row r="372" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
@@ -15176,52 +15260,56 @@
         <v>10142.799999999999</v>
       </c>
       <c r="L374" s="78">
         <v>10162.700000000001</v>
       </c>
       <c r="M374" s="78">
         <v>9724.5</v>
       </c>
     </row>
     <row r="375" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A375" s="41">
         <v>2025</v>
       </c>
       <c r="B375" s="79">
         <v>24400</v>
       </c>
       <c r="C375" s="79">
         <v>20025.5</v>
       </c>
       <c r="D375" s="79">
         <v>22411.5</v>
       </c>
       <c r="E375" s="79">
         <v>27166.1</v>
       </c>
-      <c r="F375" s="79"/>
-      <c r="G375" s="79"/>
+      <c r="F375" s="79">
+        <v>36809.300000000003</v>
+      </c>
+      <c r="G375" s="79">
+        <v>45293.7</v>
+      </c>
       <c r="H375" s="88"/>
       <c r="I375" s="79"/>
       <c r="J375" s="79"/>
       <c r="K375" s="79"/>
       <c r="L375" s="79"/>
       <c r="M375" s="79"/>
     </row>
     <row r="376" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B376" s="2"/>
       <c r="C376" s="3"/>
       <c r="F376" s="4"/>
       <c r="G376" s="4"/>
       <c r="I376" s="2"/>
       <c r="J376" s="2"/>
       <c r="M376" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A81:M81"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A108:M108"/>
     <mergeCell ref="A353:M353"/>
     <mergeCell ref="A334:M334"/>
     <mergeCell ref="A80:M80"/>
     <mergeCell ref="A149:M149"/>