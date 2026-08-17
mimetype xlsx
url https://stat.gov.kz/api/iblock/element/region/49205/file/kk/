--- v2 (2026-07-22)
+++ v3 (2026-08-17)
@@ -2077,51 +2077,51 @@
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="107">
+  <cellXfs count="105">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
@@ -2318,57 +2318,51 @@
     </xf>
     <xf numFmtId="168" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="17" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="17" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="17" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="168" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="165" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="17" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -2677,82 +2671,82 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N376"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="H356" sqref="H356"/>
+      <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="28.42578125" style="2" customWidth="1"/>
     <col min="2" max="3" width="11.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="6" width="11.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="12.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="11.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="12.42578125" style="2" customWidth="1"/>
     <col min="13" max="13" width="12.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="6" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="103" t="s">
+      <c r="A1" s="101" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="103"/>
-[...10 lines deleted...]
-      <c r="M1" s="103"/>
+      <c r="B1" s="101"/>
+      <c r="C1" s="101"/>
+      <c r="D1" s="101"/>
+      <c r="E1" s="101"/>
+      <c r="F1" s="101"/>
+      <c r="G1" s="101"/>
+      <c r="H1" s="102"/>
+      <c r="I1" s="101"/>
+      <c r="J1" s="101"/>
+      <c r="K1" s="101"/>
+      <c r="L1" s="101"/>
+      <c r="M1" s="101"/>
     </row>
     <row r="2" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A2" s="10"/>
       <c r="B2" s="11"/>
       <c r="C2" s="11"/>
       <c r="D2" s="12"/>
       <c r="E2" s="12"/>
       <c r="F2" s="12"/>
       <c r="G2" s="11"/>
       <c r="H2" s="12"/>
       <c r="I2" s="11"/>
       <c r="J2" s="11"/>
       <c r="K2" s="13"/>
       <c r="L2" s="12"/>
       <c r="M2" s="11"/>
     </row>
     <row r="3" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="14"/>
       <c r="B3" s="15" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="16" t="s">
         <v>11</v>
       </c>
       <c r="D3" s="17" t="s">
@@ -3459,92 +3453,94 @@
         <v>4267.45</v>
       </c>
     </row>
     <row r="21" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="27" t="s">
         <v>613</v>
       </c>
       <c r="B21" s="23">
         <v>3884.12</v>
       </c>
       <c r="C21" s="23">
         <v>3897.97</v>
       </c>
       <c r="D21" s="85">
         <v>3831.74</v>
       </c>
       <c r="E21" s="23">
         <v>3788.93</v>
       </c>
       <c r="F21" s="23">
         <v>3790.16</v>
       </c>
       <c r="G21" s="91">
         <v>3794.73</v>
       </c>
-      <c r="H21" s="24">
+      <c r="H21" s="32">
         <v>4035.89</v>
       </c>
       <c r="I21" s="87">
         <v>4284.08</v>
       </c>
       <c r="J21" s="87">
         <v>4298.6400000000003</v>
       </c>
       <c r="K21" s="30">
         <v>4495.76</v>
       </c>
       <c r="L21" s="30">
         <v>4456.51</v>
       </c>
       <c r="M21" s="91">
         <v>4852.92</v>
       </c>
     </row>
     <row r="22" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="27" t="s">
         <v>614</v>
       </c>
       <c r="B22" s="30">
         <v>4005.25</v>
       </c>
       <c r="C22" s="30">
         <v>3231.26</v>
       </c>
       <c r="D22" s="30">
         <v>3222.56</v>
       </c>
       <c r="E22" s="23">
         <v>3365.89</v>
       </c>
       <c r="F22" s="23">
         <v>3468.55</v>
       </c>
       <c r="G22" s="23">
         <v>3837.03</v>
       </c>
-      <c r="H22" s="24"/>
+      <c r="H22" s="30">
+        <v>4117.5600000000004</v>
+      </c>
       <c r="I22" s="87"/>
       <c r="J22" s="87"/>
       <c r="K22" s="30"/>
       <c r="L22" s="30"/>
       <c r="M22" s="91"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A23" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B23" s="29"/>
       <c r="C23" s="29"/>
       <c r="D23" s="29"/>
       <c r="E23" s="29"/>
       <c r="F23" s="29"/>
       <c r="G23" s="29"/>
       <c r="H23" s="29"/>
       <c r="I23" s="29"/>
       <c r="J23" s="29"/>
       <c r="K23" s="29"/>
       <c r="L23" s="29"/>
       <c r="M23" s="29"/>
     </row>
     <row r="24" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="20">
@@ -4243,51 +4239,53 @@
         <v>3301661.3</v>
       </c>
     </row>
     <row r="41" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="27" t="s">
         <v>614</v>
       </c>
       <c r="B41" s="78">
         <v>2497300.7799999998</v>
       </c>
       <c r="C41" s="78">
         <v>1911547.01</v>
       </c>
       <c r="D41" s="78">
         <v>2054569.59</v>
       </c>
       <c r="E41" s="80">
         <v>1881399.15</v>
       </c>
       <c r="F41" s="80">
         <v>2190777.14</v>
       </c>
       <c r="G41" s="80">
         <v>2302417.48</v>
       </c>
-      <c r="H41" s="80"/>
+      <c r="H41" s="78">
+        <v>2463089.66</v>
+      </c>
       <c r="I41" s="80"/>
       <c r="J41" s="86"/>
       <c r="K41" s="78"/>
       <c r="L41" s="78"/>
       <c r="M41" s="90"/>
     </row>
     <row r="42" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A42" s="19" t="s">
         <v>3</v>
       </c>
       <c r="B42" s="29"/>
       <c r="C42" s="29"/>
       <c r="D42" s="29"/>
       <c r="E42" s="29"/>
       <c r="F42" s="29"/>
       <c r="G42" s="29"/>
       <c r="H42" s="29"/>
       <c r="I42" s="29"/>
       <c r="J42" s="29"/>
       <c r="K42" s="29"/>
       <c r="L42" s="29"/>
       <c r="M42" s="29"/>
     </row>
     <row r="43" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="20">
@@ -4986,51 +4984,53 @@
         <v>4608.93</v>
       </c>
     </row>
     <row r="60" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="27" t="s">
         <v>614</v>
       </c>
       <c r="B60" s="30">
         <v>4169.58</v>
       </c>
       <c r="C60" s="30">
         <v>4349.59</v>
       </c>
       <c r="D60" s="30">
         <v>4457.3900000000003</v>
       </c>
       <c r="E60" s="23">
         <v>4715.79</v>
       </c>
       <c r="F60" s="23">
         <v>3851.72</v>
       </c>
       <c r="G60" s="23">
         <v>3797.07</v>
       </c>
-      <c r="H60" s="23"/>
+      <c r="H60" s="23">
+        <v>3494.48</v>
+      </c>
       <c r="I60" s="23"/>
       <c r="J60" s="87"/>
       <c r="K60" s="30"/>
       <c r="L60" s="30"/>
       <c r="M60" s="91"/>
     </row>
     <row r="61" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B61" s="29"/>
       <c r="C61" s="29"/>
       <c r="D61" s="29"/>
       <c r="E61" s="29"/>
       <c r="F61" s="29"/>
       <c r="G61" s="29"/>
       <c r="H61" s="29"/>
       <c r="I61" s="29"/>
       <c r="J61" s="29"/>
       <c r="K61" s="29"/>
       <c r="L61" s="29"/>
       <c r="M61" s="29"/>
     </row>
     <row r="62" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="20">
@@ -5729,91 +5729,93 @@
         <v>137899.4</v>
       </c>
     </row>
     <row r="79" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="36" t="s">
         <v>614</v>
       </c>
       <c r="B79" s="79">
         <v>137521.9</v>
       </c>
       <c r="C79" s="79">
         <v>140683.20000000001</v>
       </c>
       <c r="D79" s="79">
         <v>140475.4</v>
       </c>
       <c r="E79" s="79">
         <v>146564</v>
       </c>
       <c r="F79" s="79">
         <v>145558.20000000001</v>
       </c>
       <c r="G79" s="79">
         <v>161906.1</v>
       </c>
-      <c r="H79" s="79"/>
+      <c r="H79" s="79">
+        <v>165552.29999999999</v>
+      </c>
       <c r="I79" s="79"/>
       <c r="J79" s="88"/>
       <c r="K79" s="79"/>
       <c r="L79" s="79"/>
       <c r="M79" s="88"/>
     </row>
     <row r="80" spans="1:14" s="9" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A80" s="106" t="s">
+      <c r="A80" s="104" t="s">
         <v>30</v>
       </c>
-      <c r="B80" s="106"/>
-[...10 lines deleted...]
-      <c r="M80" s="106"/>
+      <c r="B80" s="104"/>
+      <c r="C80" s="104"/>
+      <c r="D80" s="104"/>
+      <c r="E80" s="104"/>
+      <c r="F80" s="104"/>
+      <c r="G80" s="104"/>
+      <c r="H80" s="104"/>
+      <c r="I80" s="104"/>
+      <c r="J80" s="104"/>
+      <c r="K80" s="104"/>
+      <c r="L80" s="104"/>
+      <c r="M80" s="104"/>
       <c r="N80" s="8"/>
     </row>
     <row r="81" spans="1:13" s="81" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A81" s="103" t="s">
+      <c r="A81" s="101" t="s">
         <v>22</v>
       </c>
-      <c r="B81" s="103"/>
-[...10 lines deleted...]
-      <c r="M81" s="103"/>
+      <c r="B81" s="101"/>
+      <c r="C81" s="101"/>
+      <c r="D81" s="101"/>
+      <c r="E81" s="101"/>
+      <c r="F81" s="101"/>
+      <c r="G81" s="101"/>
+      <c r="H81" s="101"/>
+      <c r="I81" s="101"/>
+      <c r="J81" s="101"/>
+      <c r="K81" s="101"/>
+      <c r="L81" s="101"/>
+      <c r="M81" s="101"/>
     </row>
     <row r="82" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A82" s="10"/>
       <c r="B82" s="12"/>
       <c r="C82" s="12"/>
       <c r="D82" s="12"/>
       <c r="E82" s="12"/>
       <c r="F82" s="12"/>
       <c r="G82" s="12"/>
       <c r="H82" s="12"/>
       <c r="I82" s="12"/>
       <c r="J82" s="12"/>
       <c r="K82" s="12"/>
       <c r="L82" s="12"/>
       <c r="M82" s="12"/>
     </row>
     <row r="83" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A83" s="14"/>
       <c r="B83" s="15" t="s">
         <v>10</v>
       </c>
       <c r="C83" s="16" t="s">
         <v>11</v>
       </c>
       <c r="D83" s="17" t="s">
@@ -6028,51 +6030,53 @@
         <v>2836.25</v>
       </c>
     </row>
     <row r="89" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A89" s="20">
         <v>2026</v>
       </c>
       <c r="B89" s="23">
         <v>2275.0700000000002</v>
       </c>
       <c r="C89" s="23">
         <v>1534.39</v>
       </c>
       <c r="D89" s="23">
         <v>1667.41</v>
       </c>
       <c r="E89" s="23">
         <v>1603.13</v>
       </c>
       <c r="F89" s="23">
         <v>1881.67</v>
       </c>
       <c r="G89" s="23">
         <v>1990.37</v>
       </c>
-      <c r="H89" s="87"/>
+      <c r="H89" s="23">
+        <v>2071.12</v>
+      </c>
       <c r="I89" s="23"/>
       <c r="J89" s="87"/>
       <c r="K89" s="23"/>
       <c r="L89" s="23"/>
       <c r="M89" s="23"/>
     </row>
     <row r="90" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A90" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B90" s="39"/>
       <c r="C90" s="39"/>
       <c r="D90" s="39"/>
       <c r="E90" s="39"/>
       <c r="F90" s="39"/>
       <c r="G90" s="39"/>
       <c r="H90" s="39"/>
       <c r="I90" s="29"/>
       <c r="J90" s="29"/>
       <c r="K90" s="12"/>
       <c r="M90" s="29"/>
     </row>
     <row r="91" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A91" s="20">
         <v>2022</v>
@@ -6237,51 +6241,53 @@
         <v>2924025.9</v>
       </c>
     </row>
     <row r="95" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A95" s="20">
         <v>2026</v>
       </c>
       <c r="B95" s="80">
         <v>2084375.67</v>
       </c>
       <c r="C95" s="80">
         <v>1496163.99</v>
       </c>
       <c r="D95" s="80">
         <v>1637995.48</v>
       </c>
       <c r="E95" s="80">
         <v>1534915.16</v>
       </c>
       <c r="F95" s="80">
         <v>1863748.57</v>
       </c>
       <c r="G95" s="80">
         <v>1952259.1</v>
       </c>
-      <c r="H95" s="86"/>
+      <c r="H95" s="80">
+        <v>1993951.41</v>
+      </c>
       <c r="I95" s="80"/>
       <c r="J95" s="86"/>
       <c r="K95" s="80"/>
       <c r="L95" s="80"/>
       <c r="M95" s="80"/>
     </row>
     <row r="96" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A96" s="19" t="s">
         <v>3</v>
       </c>
       <c r="B96" s="39"/>
       <c r="C96" s="39"/>
       <c r="D96" s="40"/>
       <c r="E96" s="40"/>
       <c r="F96" s="40"/>
       <c r="G96" s="39"/>
       <c r="H96" s="39"/>
       <c r="I96" s="39"/>
       <c r="J96" s="39"/>
       <c r="K96" s="39"/>
       <c r="L96" s="39"/>
       <c r="M96" s="29"/>
     </row>
     <row r="97" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A97" s="20">
@@ -6447,51 +6453,53 @@
         <v>73.3</v>
       </c>
     </row>
     <row r="101" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A101" s="20">
         <v>2026</v>
       </c>
       <c r="B101" s="23">
         <v>72.88</v>
       </c>
       <c r="C101" s="23">
         <v>68.36</v>
       </c>
       <c r="D101" s="23">
         <v>64.45</v>
       </c>
       <c r="E101" s="23">
         <v>58.3</v>
       </c>
       <c r="F101" s="23">
         <v>58.51</v>
       </c>
       <c r="G101" s="23">
         <v>67.98</v>
       </c>
-      <c r="H101" s="87"/>
+      <c r="H101" s="23">
+        <v>72.599999999999994</v>
+      </c>
       <c r="I101" s="23"/>
       <c r="J101" s="87"/>
       <c r="K101" s="23"/>
       <c r="L101" s="23"/>
       <c r="M101" s="23"/>
     </row>
     <row r="102" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A102" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B102" s="39"/>
       <c r="C102" s="39"/>
       <c r="D102" s="23"/>
       <c r="E102" s="39"/>
       <c r="F102" s="39"/>
       <c r="G102" s="39"/>
       <c r="H102" s="39"/>
       <c r="I102" s="39"/>
       <c r="J102" s="29"/>
       <c r="K102" s="39"/>
       <c r="L102" s="39"/>
       <c r="M102" s="29"/>
     </row>
     <row r="103" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A103" s="20">
@@ -6604,51 +6612,51 @@
         <v>92297.600000000006</v>
       </c>
       <c r="J105" s="78">
         <v>60924.6</v>
       </c>
       <c r="K105" s="84">
         <v>63707.6</v>
       </c>
       <c r="L105" s="78">
         <v>59768.4</v>
       </c>
       <c r="M105" s="78">
         <v>56704.5</v>
       </c>
     </row>
     <row r="106" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A106" s="71">
         <v>2025</v>
       </c>
       <c r="B106" s="78">
         <v>18391.3</v>
       </c>
       <c r="C106" s="78">
         <v>17035.900000000001</v>
       </c>
-      <c r="D106" s="95">
+      <c r="D106" s="93">
         <v>16328.3</v>
       </c>
       <c r="E106" s="78">
         <v>16764.5</v>
       </c>
       <c r="F106" s="78">
         <v>16801.099999999999</v>
       </c>
       <c r="G106" s="78">
         <v>18267.2</v>
       </c>
       <c r="H106" s="90">
         <v>21907.599999999999</v>
       </c>
       <c r="I106" s="78">
         <v>19984.3</v>
       </c>
       <c r="J106" s="90">
         <v>19060</v>
       </c>
       <c r="K106" s="78">
         <v>15716</v>
       </c>
       <c r="L106" s="78">
         <v>15698</v>
@@ -6657,73 +6665,75 @@
         <v>46544.7</v>
       </c>
     </row>
     <row r="107" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A107" s="41">
         <v>2026</v>
       </c>
       <c r="B107" s="79">
         <v>48197.599999999999</v>
       </c>
       <c r="C107" s="79">
         <v>49381</v>
       </c>
       <c r="D107" s="79">
         <v>44774.3</v>
       </c>
       <c r="E107" s="79">
         <v>42342.7</v>
       </c>
       <c r="F107" s="79">
         <v>46293.599999999999</v>
       </c>
       <c r="G107" s="79">
         <v>54317.2</v>
       </c>
-      <c r="H107" s="90"/>
+      <c r="H107" s="79">
+        <v>56943.199999999997</v>
+      </c>
       <c r="I107" s="78"/>
       <c r="J107" s="90"/>
       <c r="K107" s="78"/>
       <c r="L107" s="78"/>
       <c r="M107" s="78"/>
     </row>
     <row r="108" spans="1:13" s="6" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A108" s="105" t="s">
+      <c r="A108" s="103" t="s">
         <v>23</v>
       </c>
-      <c r="B108" s="105"/>
-[...10 lines deleted...]
-      <c r="M108" s="105"/>
+      <c r="B108" s="103"/>
+      <c r="C108" s="103"/>
+      <c r="D108" s="103"/>
+      <c r="E108" s="103"/>
+      <c r="F108" s="103"/>
+      <c r="G108" s="103"/>
+      <c r="H108" s="103"/>
+      <c r="I108" s="103"/>
+      <c r="J108" s="103"/>
+      <c r="K108" s="103"/>
+      <c r="L108" s="103"/>
+      <c r="M108" s="103"/>
     </row>
     <row r="109" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A109" s="10"/>
       <c r="B109" s="12"/>
       <c r="C109" s="12"/>
       <c r="D109" s="12"/>
       <c r="E109" s="12"/>
       <c r="F109" s="12"/>
       <c r="G109" s="12"/>
       <c r="H109" s="12"/>
       <c r="I109" s="12"/>
       <c r="J109" s="12"/>
       <c r="K109" s="12"/>
       <c r="L109" s="12"/>
       <c r="M109" s="12"/>
     </row>
     <row r="110" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A110" s="14"/>
       <c r="B110" s="15" t="s">
         <v>10</v>
       </c>
       <c r="C110" s="16" t="s">
         <v>11</v>
       </c>
       <c r="D110" s="17" t="s">
@@ -7471,51 +7481,53 @@
         <v>890.51</v>
       </c>
     </row>
     <row r="129" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A129" s="27" t="s">
         <v>614</v>
       </c>
       <c r="B129" s="23">
         <v>507.89</v>
       </c>
       <c r="C129" s="23">
         <v>680.17</v>
       </c>
       <c r="D129" s="23">
         <v>499.67</v>
       </c>
       <c r="E129" s="23">
         <v>623.30999999999995</v>
       </c>
       <c r="F129" s="23">
         <v>617.4</v>
       </c>
       <c r="G129" s="23">
         <v>679.25</v>
       </c>
-      <c r="H129" s="23"/>
+      <c r="H129" s="23">
+        <v>896.05</v>
+      </c>
       <c r="I129" s="23"/>
       <c r="J129" s="23"/>
       <c r="K129" s="23"/>
       <c r="L129" s="23"/>
       <c r="M129" s="87"/>
     </row>
     <row r="130" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A130" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B130" s="29"/>
       <c r="C130" s="29"/>
       <c r="D130" s="29"/>
       <c r="E130" s="29"/>
       <c r="F130" s="29"/>
       <c r="G130" s="29"/>
       <c r="H130" s="29"/>
       <c r="I130" s="29"/>
       <c r="J130" s="29"/>
       <c r="K130" s="29"/>
       <c r="L130" s="29"/>
       <c r="M130" s="29"/>
     </row>
     <row r="131" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A131" s="20">
@@ -8173,114 +8185,116 @@
         <v>306255.5</v>
       </c>
     </row>
     <row r="147" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A147" s="69" t="s">
         <v>613</v>
       </c>
       <c r="B147" s="78">
         <v>352674.8</v>
       </c>
       <c r="C147" s="78">
         <v>368746.9</v>
       </c>
       <c r="D147" s="90">
         <v>359505.4</v>
       </c>
       <c r="E147" s="78">
         <v>280402.3</v>
       </c>
       <c r="F147" s="78">
         <v>292985.7</v>
       </c>
       <c r="G147" s="78">
         <v>309830</v>
       </c>
-      <c r="H147" s="96">
+      <c r="H147" s="94">
         <v>440727.1</v>
       </c>
       <c r="I147" s="78">
         <v>445908.1</v>
       </c>
       <c r="J147" s="78">
         <v>458038.9</v>
       </c>
       <c r="K147" s="78">
         <v>328951.90000000002</v>
       </c>
       <c r="L147" s="78">
         <v>329898.7</v>
       </c>
       <c r="M147" s="90">
         <v>315545</v>
       </c>
     </row>
     <row r="148" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A148" s="36" t="s">
         <v>614</v>
       </c>
       <c r="B148" s="79">
         <v>341579.31</v>
       </c>
       <c r="C148" s="79">
         <v>350366.92</v>
       </c>
       <c r="D148" s="79">
         <v>353077.4</v>
       </c>
       <c r="E148" s="79">
         <v>282072.09000000003</v>
       </c>
       <c r="F148" s="79">
         <v>275918.28000000003</v>
       </c>
       <c r="G148" s="79">
         <v>295010.28000000003</v>
       </c>
-      <c r="H148" s="92"/>
+      <c r="H148" s="79">
+        <v>415013.75</v>
+      </c>
       <c r="I148" s="79"/>
       <c r="J148" s="79"/>
       <c r="K148" s="79"/>
       <c r="L148" s="79"/>
       <c r="M148" s="88"/>
     </row>
     <row r="149" spans="1:14" s="9" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A149" s="106" t="s">
+      <c r="A149" s="104" t="s">
         <v>30</v>
       </c>
-      <c r="B149" s="106"/>
-[...10 lines deleted...]
-      <c r="M149" s="106"/>
+      <c r="B149" s="104"/>
+      <c r="C149" s="104"/>
+      <c r="D149" s="104"/>
+      <c r="E149" s="104"/>
+      <c r="F149" s="104"/>
+      <c r="G149" s="104"/>
+      <c r="H149" s="104"/>
+      <c r="I149" s="104"/>
+      <c r="J149" s="104"/>
+      <c r="K149" s="104"/>
+      <c r="L149" s="104"/>
+      <c r="M149" s="104"/>
       <c r="N149" s="8"/>
     </row>
     <row r="150" spans="1:14" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A150" s="19" t="s">
         <v>3</v>
       </c>
       <c r="B150" s="29"/>
       <c r="C150" s="29"/>
       <c r="D150" s="29"/>
       <c r="E150" s="29"/>
       <c r="F150" s="29"/>
       <c r="G150" s="29"/>
       <c r="H150" s="29"/>
       <c r="I150" s="29"/>
       <c r="J150" s="29"/>
       <c r="K150" s="29"/>
       <c r="L150" s="29"/>
       <c r="M150" s="29"/>
     </row>
     <row r="151" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A151" s="19">
         <v>2009</v>
       </c>
       <c r="B151" s="29"/>
       <c r="C151" s="29"/>
@@ -10947,148 +10961,154 @@
       <c r="L236" s="23"/>
       <c r="M236" s="87"/>
     </row>
     <row r="237" spans="1:13" s="7" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A237" s="44" t="s">
         <v>4</v>
       </c>
       <c r="B237" s="23">
         <v>4080.78</v>
       </c>
       <c r="C237" s="23">
         <v>4268.1499999999996</v>
       </c>
       <c r="D237" s="23">
         <v>4376.75</v>
       </c>
       <c r="E237" s="23">
         <v>4640.75</v>
       </c>
       <c r="F237" s="23">
         <v>3772.77</v>
       </c>
       <c r="G237" s="23">
         <v>3702.92</v>
       </c>
-      <c r="H237" s="24"/>
+      <c r="H237" s="23">
+        <v>3393.46</v>
+      </c>
       <c r="I237" s="23"/>
       <c r="J237" s="23"/>
       <c r="K237" s="23"/>
       <c r="L237" s="23"/>
       <c r="M237" s="87"/>
     </row>
     <row r="238" spans="1:13" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A238" s="44" t="s">
         <v>5</v>
       </c>
       <c r="B238" s="23"/>
       <c r="C238" s="23"/>
       <c r="D238" s="23"/>
       <c r="E238" s="23"/>
       <c r="F238" s="23"/>
       <c r="G238" s="23"/>
       <c r="H238" s="24"/>
       <c r="I238" s="23"/>
       <c r="J238" s="23"/>
       <c r="K238" s="23"/>
       <c r="L238" s="23"/>
       <c r="M238" s="87"/>
     </row>
     <row r="239" spans="1:13" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A239" s="45" t="s">
         <v>6</v>
       </c>
       <c r="B239" s="23">
         <v>3135.02</v>
       </c>
       <c r="C239" s="23">
         <v>3352.88</v>
       </c>
       <c r="D239" s="23">
         <v>3530.67</v>
       </c>
       <c r="E239" s="23">
         <v>3837.31</v>
       </c>
       <c r="F239" s="23">
         <v>3565.25</v>
       </c>
       <c r="G239" s="23">
         <v>3503.89</v>
       </c>
-      <c r="H239" s="24"/>
+      <c r="H239" s="23">
+        <v>3202.83</v>
+      </c>
       <c r="I239" s="23"/>
       <c r="J239" s="23"/>
       <c r="K239" s="23"/>
       <c r="L239" s="23"/>
       <c r="M239" s="87"/>
     </row>
     <row r="240" spans="1:13" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A240" s="45" t="s">
         <v>7</v>
       </c>
       <c r="B240" s="23">
         <v>945.76</v>
       </c>
       <c r="C240" s="23">
         <v>915.27</v>
       </c>
       <c r="D240" s="23">
         <v>846.08</v>
       </c>
       <c r="E240" s="23">
         <v>803.44</v>
       </c>
       <c r="F240" s="23">
         <v>207.53</v>
       </c>
       <c r="G240" s="23">
         <v>199.03</v>
       </c>
-      <c r="H240" s="24"/>
+      <c r="H240" s="23">
+        <v>190.63</v>
+      </c>
       <c r="I240" s="23"/>
       <c r="J240" s="23"/>
       <c r="K240" s="23"/>
       <c r="L240" s="23"/>
       <c r="M240" s="87"/>
     </row>
     <row r="241" spans="1:14" s="9" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A241" s="106" t="s">
+      <c r="A241" s="104" t="s">
         <v>30</v>
       </c>
-      <c r="B241" s="106"/>
-[...10 lines deleted...]
-      <c r="M241" s="106"/>
+      <c r="B241" s="104"/>
+      <c r="C241" s="104"/>
+      <c r="D241" s="104"/>
+      <c r="E241" s="104"/>
+      <c r="F241" s="104"/>
+      <c r="G241" s="104"/>
+      <c r="H241" s="104"/>
+      <c r="I241" s="104"/>
+      <c r="J241" s="104"/>
+      <c r="K241" s="104"/>
+      <c r="L241" s="104"/>
+      <c r="M241" s="104"/>
       <c r="N241" s="8"/>
     </row>
     <row r="242" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A242" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B242" s="39"/>
       <c r="C242" s="39"/>
       <c r="D242" s="39"/>
       <c r="E242" s="39"/>
       <c r="F242" s="39"/>
       <c r="G242" s="39"/>
       <c r="H242" s="39"/>
       <c r="I242" s="55"/>
       <c r="J242" s="55"/>
       <c r="K242" s="39"/>
       <c r="L242" s="39"/>
       <c r="M242" s="39"/>
     </row>
     <row r="243" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A243" s="19">
         <v>2009</v>
       </c>
       <c r="B243" s="29"/>
       <c r="C243" s="29"/>
@@ -13615,51 +13635,51 @@
       <c r="L323" s="78"/>
       <c r="M323" s="78"/>
     </row>
     <row r="324" spans="1:14" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A324" s="44" t="s">
         <v>8</v>
       </c>
       <c r="B324" s="78">
         <v>68702.7</v>
       </c>
       <c r="C324" s="30">
         <v>60</v>
       </c>
       <c r="D324" s="86">
         <v>61290.5</v>
       </c>
       <c r="E324" s="80">
         <v>56839.8</v>
       </c>
       <c r="F324" s="80">
         <v>60661.2</v>
       </c>
       <c r="G324" s="80">
         <v>58439.7</v>
       </c>
-      <c r="H324" s="93">
+      <c r="H324" s="92">
         <v>59229.8</v>
       </c>
       <c r="I324" s="80">
         <v>64400.3</v>
       </c>
       <c r="J324" s="80">
         <v>70617.8</v>
       </c>
       <c r="K324" s="78">
         <v>84200.2</v>
       </c>
       <c r="L324" s="80">
         <v>78728.899999999994</v>
       </c>
       <c r="M324" s="86">
         <v>81630.2</v>
       </c>
     </row>
     <row r="325" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A325" s="44" t="s">
         <v>5</v>
       </c>
       <c r="B325" s="32"/>
       <c r="C325" s="30"/>
       <c r="D325" s="32"/>
@@ -13672,51 +13692,51 @@
       <c r="L325" s="78"/>
       <c r="M325" s="78"/>
     </row>
     <row r="326" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A326" s="45" t="s">
         <v>6</v>
       </c>
       <c r="B326" s="78">
         <v>57452.9</v>
       </c>
       <c r="C326" s="78">
         <v>50707.3</v>
       </c>
       <c r="D326" s="90">
         <v>51243.6</v>
       </c>
       <c r="E326" s="78">
         <v>46270.3</v>
       </c>
       <c r="F326" s="78">
         <v>49756.800000000003</v>
       </c>
       <c r="G326" s="78">
         <v>46273</v>
       </c>
-      <c r="H326" s="93">
+      <c r="H326" s="92">
         <v>45966.6</v>
       </c>
       <c r="I326" s="78">
         <v>50466.3</v>
       </c>
       <c r="J326" s="78">
         <v>55853.9</v>
       </c>
       <c r="K326" s="78">
         <v>68882</v>
       </c>
       <c r="L326" s="78">
         <v>63243.8</v>
       </c>
       <c r="M326" s="90">
         <v>65867.100000000006</v>
       </c>
     </row>
     <row r="327" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A327" s="76" t="s">
         <v>7</v>
       </c>
       <c r="B327" s="78">
         <v>11249.9</v>
       </c>
@@ -13771,166 +13791,172 @@
       <c r="L328" s="78"/>
       <c r="M328" s="90"/>
     </row>
     <row r="329" spans="1:14" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A329" s="44" t="s">
         <v>8</v>
       </c>
       <c r="B329" s="80">
         <v>64924.3</v>
       </c>
       <c r="C329" s="80">
         <v>71276.7</v>
       </c>
       <c r="D329" s="80">
         <v>73289.600000000006</v>
       </c>
       <c r="E329" s="80">
         <v>77055.199999999997</v>
       </c>
       <c r="F329" s="80">
         <v>62455.3</v>
       </c>
       <c r="G329" s="80">
         <v>62295.199999999997</v>
       </c>
-      <c r="H329" s="32"/>
+      <c r="H329" s="80">
+        <v>60436.7</v>
+      </c>
       <c r="I329" s="78"/>
       <c r="J329" s="78"/>
       <c r="K329" s="78"/>
       <c r="L329" s="78"/>
       <c r="M329" s="90"/>
     </row>
     <row r="330" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A330" s="44" t="s">
         <v>5</v>
       </c>
       <c r="B330" s="78"/>
       <c r="C330" s="78"/>
       <c r="D330" s="78"/>
       <c r="E330" s="78"/>
       <c r="F330" s="78"/>
       <c r="G330" s="78"/>
       <c r="H330" s="32"/>
       <c r="I330" s="78"/>
       <c r="J330" s="78"/>
       <c r="K330" s="78"/>
       <c r="L330" s="78"/>
       <c r="M330" s="90"/>
     </row>
     <row r="331" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A331" s="45" t="s">
         <v>6</v>
       </c>
       <c r="B331" s="30">
         <v>49.2</v>
       </c>
       <c r="C331" s="78">
         <v>56274.3</v>
       </c>
       <c r="D331" s="78">
         <v>59585.599999999999</v>
       </c>
       <c r="E331" s="78">
         <v>64110.8</v>
       </c>
       <c r="F331" s="78">
         <v>58040.3</v>
       </c>
       <c r="G331" s="78">
         <v>58022.9</v>
       </c>
-      <c r="H331" s="32"/>
+      <c r="H331" s="78">
+        <v>56333.9</v>
+      </c>
       <c r="I331" s="78"/>
       <c r="J331" s="78"/>
       <c r="K331" s="78"/>
       <c r="L331" s="78"/>
       <c r="M331" s="90"/>
     </row>
     <row r="332" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A332" s="61" t="s">
         <v>7</v>
       </c>
       <c r="B332" s="79">
         <v>15663.6</v>
       </c>
       <c r="C332" s="79">
         <v>15002.3</v>
       </c>
       <c r="D332" s="79">
         <v>13704</v>
       </c>
       <c r="E332" s="79">
         <v>12944.4</v>
       </c>
       <c r="F332" s="79">
         <v>4415</v>
       </c>
       <c r="G332" s="79">
         <v>4272.3</v>
       </c>
-      <c r="H332" s="94"/>
+      <c r="H332" s="79">
+        <v>4102.8999999999996</v>
+      </c>
       <c r="I332" s="79"/>
       <c r="J332" s="79"/>
       <c r="K332" s="79"/>
       <c r="L332" s="79"/>
       <c r="M332" s="88"/>
     </row>
     <row r="333" spans="1:14" s="9" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A333" s="106" t="s">
+      <c r="A333" s="104" t="s">
         <v>30</v>
       </c>
-      <c r="B333" s="106"/>
-[...10 lines deleted...]
-      <c r="M333" s="106"/>
+      <c r="B333" s="104"/>
+      <c r="C333" s="104"/>
+      <c r="D333" s="104"/>
+      <c r="E333" s="104"/>
+      <c r="F333" s="104"/>
+      <c r="G333" s="104"/>
+      <c r="H333" s="104"/>
+      <c r="I333" s="104"/>
+      <c r="J333" s="104"/>
+      <c r="K333" s="104"/>
+      <c r="L333" s="104"/>
+      <c r="M333" s="104"/>
       <c r="N333" s="8"/>
     </row>
     <row r="334" spans="1:14" s="6" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A334" s="103" t="s">
+      <c r="A334" s="101" t="s">
         <v>24</v>
       </c>
-      <c r="B334" s="103"/>
-[...10 lines deleted...]
-      <c r="M334" s="103"/>
+      <c r="B334" s="101"/>
+      <c r="C334" s="101"/>
+      <c r="D334" s="101"/>
+      <c r="E334" s="101"/>
+      <c r="F334" s="101"/>
+      <c r="G334" s="101"/>
+      <c r="H334" s="101"/>
+      <c r="I334" s="101"/>
+      <c r="J334" s="101"/>
+      <c r="K334" s="101"/>
+      <c r="L334" s="101"/>
+      <c r="M334" s="101"/>
     </row>
     <row r="335" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A335" s="10"/>
       <c r="B335" s="12"/>
       <c r="C335" s="12"/>
       <c r="D335" s="12"/>
       <c r="E335" s="12"/>
       <c r="F335" s="12"/>
       <c r="G335" s="12"/>
       <c r="H335" s="12"/>
       <c r="I335" s="12"/>
       <c r="J335" s="12"/>
       <c r="K335" s="12"/>
       <c r="L335" s="12"/>
       <c r="M335" s="12"/>
     </row>
     <row r="336" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A336" s="14"/>
       <c r="B336" s="15" t="s">
         <v>10</v>
       </c>
       <c r="C336" s="16" t="s">
         <v>11</v>
       </c>
       <c r="D336" s="17" t="s">
@@ -14227,51 +14253,53 @@
         <v>1126.1600000000001</v>
       </c>
     </row>
     <row r="344" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A344" s="20">
         <v>2026</v>
       </c>
       <c r="B344" s="30">
         <v>1222.28</v>
       </c>
       <c r="C344" s="23">
         <v>1016.7</v>
       </c>
       <c r="D344" s="23">
         <v>1055.48</v>
       </c>
       <c r="E344" s="23">
         <v>1139.45</v>
       </c>
       <c r="F344" s="23">
         <v>969.48</v>
       </c>
       <c r="G344" s="23">
         <v>1167.4000000000001</v>
       </c>
-      <c r="H344" s="30"/>
+      <c r="H344" s="23">
+        <v>1150.3800000000001</v>
+      </c>
       <c r="I344" s="30"/>
       <c r="J344" s="30"/>
       <c r="K344" s="30"/>
       <c r="L344" s="23"/>
       <c r="M344" s="30"/>
     </row>
     <row r="345" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A345" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B345" s="39"/>
       <c r="C345" s="40"/>
       <c r="D345" s="11"/>
       <c r="E345" s="39"/>
       <c r="F345" s="39"/>
       <c r="G345" s="39"/>
       <c r="H345" s="39"/>
       <c r="I345" s="39"/>
       <c r="J345" s="39"/>
       <c r="K345" s="39"/>
       <c r="L345" s="39"/>
       <c r="M345" s="39"/>
     </row>
     <row r="346" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A346" s="20">
@@ -14519,73 +14547,75 @@
         <v>62090.400000000001</v>
       </c>
     </row>
     <row r="352" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A352" s="66">
         <v>2026</v>
       </c>
       <c r="B352" s="79">
         <v>71341</v>
       </c>
       <c r="C352" s="79">
         <v>65008.4</v>
       </c>
       <c r="D352" s="79">
         <v>63491.4</v>
       </c>
       <c r="E352" s="79">
         <v>64404.1</v>
       </c>
       <c r="F352" s="79">
         <v>51105.1</v>
       </c>
       <c r="G352" s="79">
         <v>55130</v>
       </c>
-      <c r="H352" s="79"/>
+      <c r="H352" s="79">
+        <v>54104.9</v>
+      </c>
       <c r="I352" s="79"/>
       <c r="J352" s="79"/>
       <c r="K352" s="79"/>
       <c r="L352" s="79"/>
       <c r="M352" s="79"/>
     </row>
     <row r="353" spans="1:13" s="81" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A353" s="103" t="s">
+      <c r="A353" s="101" t="s">
         <v>25</v>
       </c>
-      <c r="B353" s="103"/>
-[...10 lines deleted...]
-      <c r="M353" s="103"/>
+      <c r="B353" s="101"/>
+      <c r="C353" s="101"/>
+      <c r="D353" s="101"/>
+      <c r="E353" s="101"/>
+      <c r="F353" s="101"/>
+      <c r="G353" s="101"/>
+      <c r="H353" s="101"/>
+      <c r="I353" s="101"/>
+      <c r="J353" s="101"/>
+      <c r="K353" s="101"/>
+      <c r="L353" s="101"/>
+      <c r="M353" s="101"/>
     </row>
     <row r="354" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A354" s="10"/>
       <c r="B354" s="12"/>
       <c r="C354" s="12"/>
       <c r="D354" s="12"/>
       <c r="E354" s="12"/>
       <c r="F354" s="12"/>
       <c r="G354" s="12"/>
       <c r="H354" s="12"/>
       <c r="I354" s="12"/>
       <c r="J354" s="12"/>
       <c r="K354" s="12"/>
       <c r="L354" s="12"/>
       <c r="M354" s="12"/>
     </row>
     <row r="355" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A355" s="14"/>
       <c r="B355" s="15" t="s">
         <v>10</v>
       </c>
       <c r="C355" s="16" t="s">
         <v>11</v>
       </c>
       <c r="D355" s="17" t="s">
@@ -14598,386 +14628,390 @@
         <v>14</v>
       </c>
       <c r="G355" s="16" t="s">
         <v>15</v>
       </c>
       <c r="H355" s="17" t="s">
         <v>16</v>
       </c>
       <c r="I355" s="16" t="s">
         <v>17</v>
       </c>
       <c r="J355" s="16" t="s">
         <v>18</v>
       </c>
       <c r="K355" s="17" t="s">
         <v>611</v>
       </c>
       <c r="L355" s="17" t="s">
         <v>19</v>
       </c>
       <c r="M355" s="18" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="356" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A356" s="99" t="s">
+      <c r="A356" s="97" t="s">
         <v>615</v>
       </c>
-      <c r="B356" s="97"/>
-[...10 lines deleted...]
-      <c r="M356" s="97"/>
+      <c r="B356" s="95"/>
+      <c r="C356" s="95"/>
+      <c r="D356" s="96"/>
+      <c r="E356" s="96"/>
+      <c r="F356" s="96"/>
+      <c r="G356" s="95"/>
+      <c r="H356" s="96"/>
+      <c r="I356" s="95"/>
+      <c r="J356" s="95"/>
+      <c r="K356" s="96"/>
+      <c r="L356" s="96"/>
+      <c r="M356" s="95"/>
     </row>
     <row r="357" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A357" s="20">
         <v>2023</v>
       </c>
-      <c r="B357" s="101" t="s">
+      <c r="B357" s="99" t="s">
         <v>617</v>
       </c>
-      <c r="C357" s="101" t="s">
+      <c r="C357" s="99" t="s">
         <v>617</v>
       </c>
-      <c r="D357" s="101" t="s">
+      <c r="D357" s="99" t="s">
         <v>617</v>
       </c>
-      <c r="E357" s="101" t="s">
+      <c r="E357" s="99" t="s">
         <v>617</v>
       </c>
-      <c r="F357" s="101" t="s">
+      <c r="F357" s="99" t="s">
         <v>617</v>
       </c>
-      <c r="G357" s="101" t="s">
+      <c r="G357" s="99" t="s">
         <v>617</v>
       </c>
-      <c r="H357" s="101" t="s">
+      <c r="H357" s="99" t="s">
         <v>617</v>
       </c>
-      <c r="I357" s="101" t="s">
+      <c r="I357" s="99" t="s">
         <v>617</v>
       </c>
-      <c r="J357" s="101" t="s">
+      <c r="J357" s="99" t="s">
         <v>617</v>
       </c>
-      <c r="K357" s="101" t="s">
+      <c r="K357" s="99" t="s">
         <v>617</v>
       </c>
-      <c r="L357" s="101" t="s">
+      <c r="L357" s="99" t="s">
         <v>617</v>
       </c>
-      <c r="M357" s="101" t="s">
+      <c r="M357" s="99" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="358" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A358" s="20">
         <v>2024</v>
       </c>
-      <c r="B358" s="101" t="s">
+      <c r="B358" s="99" t="s">
         <v>617</v>
       </c>
-      <c r="C358" s="101" t="s">
+      <c r="C358" s="99" t="s">
         <v>617</v>
       </c>
-      <c r="D358" s="101" t="s">
+      <c r="D358" s="99" t="s">
         <v>617</v>
       </c>
-      <c r="E358" s="101" t="s">
+      <c r="E358" s="99" t="s">
         <v>617</v>
       </c>
-      <c r="F358" s="101" t="s">
+      <c r="F358" s="99" t="s">
         <v>617</v>
       </c>
-      <c r="G358" s="101" t="s">
+      <c r="G358" s="99" t="s">
         <v>617</v>
       </c>
-      <c r="H358" s="101" t="s">
+      <c r="H358" s="99" t="s">
         <v>617</v>
       </c>
-      <c r="I358" s="101" t="s">
+      <c r="I358" s="99" t="s">
         <v>617</v>
       </c>
-      <c r="J358" s="101" t="s">
+      <c r="J358" s="99" t="s">
         <v>617</v>
       </c>
-      <c r="K358" s="101" t="s">
+      <c r="K358" s="99" t="s">
         <v>617</v>
       </c>
-      <c r="L358" s="101" t="s">
+      <c r="L358" s="99" t="s">
         <v>617</v>
       </c>
-      <c r="M358" s="101" t="s">
+      <c r="M358" s="99" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="359" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A359" s="20">
         <v>2025</v>
       </c>
-      <c r="B359" s="101" t="s">
+      <c r="B359" s="99" t="s">
         <v>617</v>
       </c>
-      <c r="C359" s="101" t="s">
+      <c r="C359" s="99" t="s">
         <v>617</v>
       </c>
-      <c r="D359" s="101" t="s">
+      <c r="D359" s="99" t="s">
         <v>617</v>
       </c>
-      <c r="E359" s="101" t="s">
+      <c r="E359" s="99" t="s">
         <v>617</v>
       </c>
-      <c r="F359" s="101" t="s">
+      <c r="F359" s="99" t="s">
         <v>617</v>
       </c>
-      <c r="G359" s="101" t="s">
+      <c r="G359" s="99" t="s">
         <v>617</v>
       </c>
-      <c r="H359" s="101" t="s">
+      <c r="H359" s="99" t="s">
         <v>617</v>
       </c>
-      <c r="I359" s="101" t="s">
+      <c r="I359" s="99" t="s">
         <v>617</v>
       </c>
-      <c r="J359" s="101" t="s">
+      <c r="J359" s="99" t="s">
         <v>617</v>
       </c>
-      <c r="K359" s="101" t="s">
+      <c r="K359" s="99" t="s">
         <v>617</v>
       </c>
-      <c r="L359" s="101" t="s">
+      <c r="L359" s="99" t="s">
         <v>617</v>
       </c>
-      <c r="M359" s="101" t="s">
+      <c r="M359" s="99" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="360" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A360" s="20">
         <v>2026</v>
       </c>
       <c r="B360" s="23">
         <v>0.01</v>
       </c>
       <c r="C360" s="23">
         <v>0.01</v>
       </c>
       <c r="D360" s="23">
         <v>0</v>
       </c>
       <c r="E360" s="23">
         <v>0</v>
       </c>
       <c r="F360" s="23">
         <v>0</v>
       </c>
       <c r="G360" s="23">
         <v>0</v>
       </c>
-      <c r="H360" s="102"/>
-[...4 lines deleted...]
-      <c r="M360" s="102"/>
+      <c r="H360" s="23">
+        <v>0.01</v>
+      </c>
+      <c r="I360" s="100"/>
+      <c r="J360" s="100"/>
+      <c r="K360" s="100"/>
+      <c r="L360" s="100"/>
+      <c r="M360" s="100"/>
     </row>
     <row r="361" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A361" s="100" t="s">
+      <c r="A361" s="98" t="s">
         <v>616</v>
       </c>
-      <c r="B361" s="102"/>
-[...10 lines deleted...]
-      <c r="M361" s="102"/>
+      <c r="B361" s="100"/>
+      <c r="C361" s="100"/>
+      <c r="D361" s="100"/>
+      <c r="E361" s="100"/>
+      <c r="F361" s="100"/>
+      <c r="G361" s="100"/>
+      <c r="H361" s="100"/>
+      <c r="I361" s="100"/>
+      <c r="J361" s="100"/>
+      <c r="K361" s="100"/>
+      <c r="L361" s="100"/>
+      <c r="M361" s="100"/>
     </row>
     <row r="362" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A362" s="20">
         <v>2023</v>
       </c>
-      <c r="B362" s="101" t="s">
+      <c r="B362" s="99" t="s">
         <v>617</v>
       </c>
-      <c r="C362" s="101" t="s">
+      <c r="C362" s="99" t="s">
         <v>617</v>
       </c>
-      <c r="D362" s="101" t="s">
+      <c r="D362" s="99" t="s">
         <v>617</v>
       </c>
-      <c r="E362" s="101" t="s">
+      <c r="E362" s="99" t="s">
         <v>617</v>
       </c>
-      <c r="F362" s="101" t="s">
+      <c r="F362" s="99" t="s">
         <v>617</v>
       </c>
-      <c r="G362" s="101" t="s">
+      <c r="G362" s="99" t="s">
         <v>617</v>
       </c>
-      <c r="H362" s="101" t="s">
+      <c r="H362" s="99" t="s">
         <v>617</v>
       </c>
-      <c r="I362" s="101" t="s">
+      <c r="I362" s="99" t="s">
         <v>617</v>
       </c>
-      <c r="J362" s="101" t="s">
+      <c r="J362" s="99" t="s">
         <v>617</v>
       </c>
-      <c r="K362" s="101" t="s">
+      <c r="K362" s="99" t="s">
         <v>617</v>
       </c>
-      <c r="L362" s="101" t="s">
+      <c r="L362" s="99" t="s">
         <v>617</v>
       </c>
-      <c r="M362" s="101" t="s">
+      <c r="M362" s="99" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="363" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A363" s="20">
         <v>2024</v>
       </c>
-      <c r="B363" s="101" t="s">
+      <c r="B363" s="99" t="s">
         <v>617</v>
       </c>
-      <c r="C363" s="101" t="s">
+      <c r="C363" s="99" t="s">
         <v>617</v>
       </c>
-      <c r="D363" s="101" t="s">
+      <c r="D363" s="99" t="s">
         <v>617</v>
       </c>
-      <c r="E363" s="101" t="s">
+      <c r="E363" s="99" t="s">
         <v>617</v>
       </c>
-      <c r="F363" s="101" t="s">
+      <c r="F363" s="99" t="s">
         <v>617</v>
       </c>
-      <c r="G363" s="101" t="s">
+      <c r="G363" s="99" t="s">
         <v>617</v>
       </c>
-      <c r="H363" s="101" t="s">
+      <c r="H363" s="99" t="s">
         <v>617</v>
       </c>
-      <c r="I363" s="101" t="s">
+      <c r="I363" s="99" t="s">
         <v>617</v>
       </c>
-      <c r="J363" s="101" t="s">
+      <c r="J363" s="99" t="s">
         <v>617</v>
       </c>
-      <c r="K363" s="101" t="s">
+      <c r="K363" s="99" t="s">
         <v>617</v>
       </c>
-      <c r="L363" s="101" t="s">
+      <c r="L363" s="99" t="s">
         <v>617</v>
       </c>
-      <c r="M363" s="101" t="s">
+      <c r="M363" s="99" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="364" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A364" s="20">
         <v>2025</v>
       </c>
-      <c r="B364" s="101" t="s">
+      <c r="B364" s="99" t="s">
         <v>617</v>
       </c>
-      <c r="C364" s="101" t="s">
+      <c r="C364" s="99" t="s">
         <v>617</v>
       </c>
-      <c r="D364" s="101" t="s">
+      <c r="D364" s="99" t="s">
         <v>617</v>
       </c>
-      <c r="E364" s="101" t="s">
+      <c r="E364" s="99" t="s">
         <v>617</v>
       </c>
-      <c r="F364" s="101" t="s">
+      <c r="F364" s="99" t="s">
         <v>617</v>
       </c>
-      <c r="G364" s="101" t="s">
+      <c r="G364" s="99" t="s">
         <v>617</v>
       </c>
-      <c r="H364" s="101" t="s">
+      <c r="H364" s="99" t="s">
         <v>617</v>
       </c>
-      <c r="I364" s="101" t="s">
+      <c r="I364" s="99" t="s">
         <v>617</v>
       </c>
-      <c r="J364" s="101" t="s">
+      <c r="J364" s="99" t="s">
         <v>617</v>
       </c>
-      <c r="K364" s="101" t="s">
+      <c r="K364" s="99" t="s">
         <v>617</v>
       </c>
-      <c r="L364" s="101" t="s">
+      <c r="L364" s="99" t="s">
         <v>617</v>
       </c>
-      <c r="M364" s="101" t="s">
+      <c r="M364" s="99" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="365" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A365" s="20">
         <v>2026</v>
       </c>
       <c r="B365" s="23">
         <v>0.01</v>
       </c>
       <c r="C365" s="80">
         <v>7.7</v>
       </c>
       <c r="D365" s="80">
         <v>5.3</v>
       </c>
       <c r="E365" s="23">
         <v>0</v>
       </c>
       <c r="F365" s="23">
         <v>0</v>
       </c>
       <c r="G365" s="23">
         <v>0</v>
       </c>
-      <c r="H365" s="102"/>
-[...4 lines deleted...]
-      <c r="M365" s="102"/>
+      <c r="H365" s="23">
+        <v>0.01</v>
+      </c>
+      <c r="I365" s="100"/>
+      <c r="J365" s="100"/>
+      <c r="K365" s="100"/>
+      <c r="L365" s="100"/>
+      <c r="M365" s="100"/>
     </row>
     <row r="366" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A366" s="19" t="s">
         <v>3</v>
       </c>
       <c r="B366" s="42"/>
       <c r="C366" s="42"/>
       <c r="D366" s="63"/>
       <c r="E366" s="42"/>
       <c r="F366" s="42"/>
       <c r="G366" s="42"/>
       <c r="H366" s="42"/>
       <c r="I366" s="42"/>
       <c r="J366" s="42"/>
       <c r="K366" s="42"/>
       <c r="L366" s="64"/>
       <c r="M366" s="21"/>
     </row>
     <row r="367" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A367" s="20">
         <v>2023</v>
       </c>
       <c r="B367" s="49">
         <v>11.3</v>
       </c>
@@ -15097,51 +15131,53 @@
         <v>8.11</v>
       </c>
     </row>
     <row r="370" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A370" s="20">
         <v>2026</v>
       </c>
       <c r="B370" s="23">
         <v>15.93</v>
       </c>
       <c r="C370" s="23">
         <v>13.08</v>
       </c>
       <c r="D370" s="23">
         <v>16.190000000000001</v>
       </c>
       <c r="E370" s="23">
         <v>16.739999999999998</v>
       </c>
       <c r="F370" s="23">
         <v>20.440000000000001</v>
       </c>
       <c r="G370" s="23">
         <v>26.17</v>
       </c>
-      <c r="H370" s="23"/>
+      <c r="H370" s="23">
+        <v>28.42</v>
+      </c>
       <c r="I370" s="23"/>
       <c r="J370" s="23"/>
       <c r="K370" s="23"/>
       <c r="L370" s="23"/>
       <c r="M370" s="23"/>
     </row>
     <row r="371" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A371" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B371" s="42"/>
       <c r="C371" s="63"/>
       <c r="D371" s="63"/>
       <c r="E371" s="42"/>
       <c r="F371" s="42"/>
       <c r="G371" s="42"/>
       <c r="H371" s="42"/>
       <c r="I371" s="42"/>
       <c r="J371" s="29"/>
       <c r="K371" s="29"/>
       <c r="L371" s="29"/>
       <c r="M371" s="29"/>
     </row>
     <row r="372" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A372" s="71">
@@ -15266,51 +15302,53 @@
         <v>9724.5</v>
       </c>
     </row>
     <row r="375" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A375" s="41">
         <v>2025</v>
       </c>
       <c r="B375" s="79">
         <v>24400</v>
       </c>
       <c r="C375" s="79">
         <v>20025.5</v>
       </c>
       <c r="D375" s="79">
         <v>22411.5</v>
       </c>
       <c r="E375" s="79">
         <v>27166.1</v>
       </c>
       <c r="F375" s="79">
         <v>36809.300000000003</v>
       </c>
       <c r="G375" s="79">
         <v>45293.7</v>
       </c>
-      <c r="H375" s="88"/>
+      <c r="H375" s="79">
+        <v>48172.4</v>
+      </c>
       <c r="I375" s="79"/>
       <c r="J375" s="79"/>
       <c r="K375" s="79"/>
       <c r="L375" s="79"/>
       <c r="M375" s="79"/>
     </row>
     <row r="376" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B376" s="2"/>
       <c r="C376" s="3"/>
       <c r="F376" s="4"/>
       <c r="G376" s="4"/>
       <c r="I376" s="2"/>
       <c r="J376" s="2"/>
       <c r="M376" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A81:M81"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A108:M108"/>
     <mergeCell ref="A353:M353"/>
     <mergeCell ref="A334:M334"/>
     <mergeCell ref="A80:M80"/>
     <mergeCell ref="A149:M149"/>
     <mergeCell ref="A241:M241"/>