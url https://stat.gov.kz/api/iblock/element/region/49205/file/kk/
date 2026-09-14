--- v3 (2026-08-17)
+++ v4 (2026-09-14)
@@ -1,61 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="12705" windowHeight="8115"/>
   </bookViews>
   <sheets>
-    <sheet name="ай" sheetId="1" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="3" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="2" r:id="rId2"/>
+    <sheet name="Көліктің барлық түрлері бойынша" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="976" uniqueCount="618">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1021" uniqueCount="661">
   <si>
     <t>x</t>
   </si>
   <si>
     <t>х</t>
   </si>
   <si>
     <t xml:space="preserve">Тасымалданған жүк, багаж, жүк-багажы, мың тонна  </t>
   </si>
   <si>
     <t>Тасымалданған жолаушылар, мың адам</t>
   </si>
   <si>
     <t>автомобиль және қалалық электр  көліктің барлық түрімен</t>
   </si>
   <si>
     <t>оның ішінде:</t>
   </si>
   <si>
     <t>автобуспен</t>
   </si>
   <si>
     <t>таксимен</t>
   </si>
   <si>
@@ -1861,72 +1865,213 @@
   <si>
     <t xml:space="preserve"> 1 577,3</t>
   </si>
   <si>
     <t xml:space="preserve"> 1 437,8</t>
   </si>
   <si>
     <t xml:space="preserve"> 1 353,4</t>
   </si>
   <si>
     <t>қазан</t>
   </si>
   <si>
     <t>2024*</t>
   </si>
   <si>
     <t>2025*</t>
   </si>
   <si>
     <t>2026*</t>
   </si>
   <si>
     <t>Тасымалданған жүк, багаж, жүк-багажы, мың тонна</t>
   </si>
   <si>
-    <t>Жүк айналымы, тарифтік мың. т-км</t>
-[...1 lines deleted...]
-  <si>
     <t>-</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Біріктіру</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/30/</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>Қызмет көрсету статистикасы басқармасы</t>
+  </si>
+  <si>
+    <t>Екатерина Куковица</t>
+  </si>
+  <si>
+    <t>+7 714 2 537043</t>
+  </si>
+  <si>
+    <t>e.saveleva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://stat.gov.kz/region/kostanay/spreadsheets/?industry=4489&amp;year=&amp;name=10667&amp;period=&amp;type=spreadsheets 
+https://stat.gov.kz/industries/business-statistics/stat-transport/publications/ 
+https://stat.gov.kz/industries/business-statistics/stat-transport/spreadsheets/ </t>
+  </si>
+  <si>
+    <t>Мың адам, миллион жолаушы-километр, мың тонна,  миллион тонна-километр</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Елдің және оның өңірлерінің жүктерін тасымалдау туралы ақпараттың негізгі көздері "Көлік жұмысы туралы есеп" 1-көлік нысаны бойынша жалпымемлекеттік статистикалық байқаулар жүргізу қорытындылары бойынша алынған деректер болып табылады.                                                                 </t>
+  </si>
+  <si>
+    <t>Тасымалданған жолаушылар, Жолаушылар айналымы,Тасымалданған жүк, жолжүгі, жүк-жолжүгі, Жүк айналымы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тасымалданған жолаушылар, Жолаушылар айналымы, Тасымалданған жүк, Жүк айналымы </t>
+  </si>
+  <si>
+    <t>Тасымалданған жолаушылар – белгілі бір уақыт кезеңінде тасымалданған жолаушылар саны. Жолаушыларды тасымалдау статистикасының өлшем бірлігі жолаушы-жүруі болып саналады. Көліктің жолаушылар айналымы – көліктің жолаушыларды тасымалдау бойынша жұмыс көлемі. Өлшеу бірлігі жолаушы-километр, яғни жолаушының қашықтыққа орын ауыстыруы болып табылады. Тасымалдаудың əрбір позициясы бойынша жолаушылар санын тасымалдау қашықтығына көбейтудің жиынтықталуымен анықталады, көлік түрлері, тасымалдау қатынасы, өзге де белгілері  бойынша бөлек есептелінеді.                                                                                                                                                 Тасымалданған жүктер – көлікпен тасымалданған жүктердің саны (тоннамен).                                                                 Көліктің жүк айналымы – жүктерді тасымалдау бойынша көлік жұмыстарының көлемі, тонна-километрмен тұлғаланады. Тасымалданатын жүктің əрбір партиясының (жөнелтудің) салмағын оны тасымалдау ара қашықтығына көбейтудің жиынтықталуы арқылы анықталады.</t>
+  </si>
+  <si>
+    <t>181101, 181102, 181103, 181104</t>
+  </si>
+  <si>
+    <t>2009 жылдан бастап</t>
+  </si>
+  <si>
+    <t>Жүк айналымы, тарифтік млн. т-км</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="5">
+  <numFmts count="7">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.00"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="#,##0.0,"/>
+    <numFmt numFmtId="169" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="170" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="51" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1989,66 +2134,394 @@
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="62"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="63"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="52"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="60"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="20"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color indexed="23"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="52"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="17"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color indexed="56"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="9"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="8.8000000000000007"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
   </fonts>
-  <fills count="3">
+  <fills count="25">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="27"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="31"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="47"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="45"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="42"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="26"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="46"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="44"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="29"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="22"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="11"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="43"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="51"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="30"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="36"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="49"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="57"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="52"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="62"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="53"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="10"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="55"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="6">
+  <borders count="17">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -2071,354 +2544,1100 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="8"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="23"/>
+      </left>
+      <right style="thin">
+        <color indexed="23"/>
+      </right>
+      <top style="thin">
+        <color indexed="23"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="23"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="63"/>
+      </left>
+      <right style="thin">
+        <color indexed="63"/>
+      </right>
+      <top style="thin">
+        <color indexed="63"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="62"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="30"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="62"/>
+      </top>
+      <bottom style="double">
+        <color indexed="62"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="63"/>
+      </left>
+      <right style="double">
+        <color indexed="63"/>
+      </right>
+      <top style="double">
+        <color indexed="63"/>
+      </top>
+      <bottom style="double">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="22"/>
+      </left>
+      <right style="thin">
+        <color indexed="22"/>
+      </right>
+      <top style="thin">
+        <color indexed="22"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color indexed="52"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="263">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="22" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="5" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="5" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="5" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="5" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="5" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="5" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="5" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="5" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="12" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="12" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="12" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="12" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="12" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="12" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="12" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="12" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="12" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="12" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="12" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="12" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="12" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="12" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="12" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="12" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="170" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="170" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="24" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="24" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="24" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="24" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="105">
+  <cellXfs count="135">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...31 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1" indent="2"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1" indent="3"/>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="11" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="3"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="12" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="3"/>
     </xf>
-    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="3"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="168" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="17" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="168" fontId="17" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="18" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="17" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="18" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="18" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="18" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="25" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="12" applyFont="1"/>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="1" xfId="135" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="185" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="216" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="215" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="215" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="1" xfId="183" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="50" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="50" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="50" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="50" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="50" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="50" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="263">
+    <cellStyle name="20% - Акцент1 2" xfId="3"/>
+    <cellStyle name="20% - Акцент1 3" xfId="16"/>
+    <cellStyle name="20% - Акцент1 4" xfId="17"/>
+    <cellStyle name="20% - Акцент1 5" xfId="18"/>
+    <cellStyle name="20% - Акцент2 2" xfId="19"/>
+    <cellStyle name="20% - Акцент2 3" xfId="20"/>
+    <cellStyle name="20% - Акцент2 4" xfId="21"/>
+    <cellStyle name="20% - Акцент2 5" xfId="22"/>
+    <cellStyle name="20% - Акцент3 2" xfId="23"/>
+    <cellStyle name="20% - Акцент3 3" xfId="24"/>
+    <cellStyle name="20% - Акцент3 4" xfId="25"/>
+    <cellStyle name="20% - Акцент3 5" xfId="26"/>
+    <cellStyle name="20% - Акцент4 2" xfId="27"/>
+    <cellStyle name="20% - Акцент4 3" xfId="28"/>
+    <cellStyle name="20% - Акцент4 4" xfId="29"/>
+    <cellStyle name="20% - Акцент4 5" xfId="30"/>
+    <cellStyle name="20% - Акцент5 2" xfId="31"/>
+    <cellStyle name="20% - Акцент5 3" xfId="32"/>
+    <cellStyle name="20% - Акцент5 4" xfId="33"/>
+    <cellStyle name="20% - Акцент5 5" xfId="34"/>
+    <cellStyle name="20% - Акцент6 2" xfId="35"/>
+    <cellStyle name="20% - Акцент6 3" xfId="36"/>
+    <cellStyle name="20% - Акцент6 4" xfId="37"/>
+    <cellStyle name="20% - Акцент6 5" xfId="38"/>
+    <cellStyle name="40% - Акцент1 2" xfId="39"/>
+    <cellStyle name="40% - Акцент1 3" xfId="40"/>
+    <cellStyle name="40% - Акцент1 4" xfId="41"/>
+    <cellStyle name="40% - Акцент1 5" xfId="42"/>
+    <cellStyle name="40% - Акцент2 2" xfId="43"/>
+    <cellStyle name="40% - Акцент2 3" xfId="44"/>
+    <cellStyle name="40% - Акцент2 4" xfId="45"/>
+    <cellStyle name="40% - Акцент2 5" xfId="46"/>
+    <cellStyle name="40% - Акцент3 2" xfId="47"/>
+    <cellStyle name="40% - Акцент3 3" xfId="48"/>
+    <cellStyle name="40% - Акцент3 4" xfId="49"/>
+    <cellStyle name="40% - Акцент3 5" xfId="50"/>
+    <cellStyle name="40% - Акцент4 2" xfId="51"/>
+    <cellStyle name="40% - Акцент4 3" xfId="52"/>
+    <cellStyle name="40% - Акцент4 4" xfId="53"/>
+    <cellStyle name="40% - Акцент4 5" xfId="54"/>
+    <cellStyle name="40% - Акцент5 2" xfId="55"/>
+    <cellStyle name="40% - Акцент5 3" xfId="56"/>
+    <cellStyle name="40% - Акцент5 4" xfId="57"/>
+    <cellStyle name="40% - Акцент5 5" xfId="58"/>
+    <cellStyle name="40% - Акцент6 2" xfId="59"/>
+    <cellStyle name="40% - Акцент6 3" xfId="60"/>
+    <cellStyle name="40% - Акцент6 4" xfId="61"/>
+    <cellStyle name="40% - Акцент6 5" xfId="62"/>
+    <cellStyle name="60% - Акцент1 2" xfId="63"/>
+    <cellStyle name="60% - Акцент1 3" xfId="64"/>
+    <cellStyle name="60% - Акцент1 4" xfId="65"/>
+    <cellStyle name="60% - Акцент1 5" xfId="66"/>
+    <cellStyle name="60% - Акцент2 2" xfId="67"/>
+    <cellStyle name="60% - Акцент2 3" xfId="68"/>
+    <cellStyle name="60% - Акцент2 4" xfId="69"/>
+    <cellStyle name="60% - Акцент2 5" xfId="70"/>
+    <cellStyle name="60% - Акцент3 2" xfId="71"/>
+    <cellStyle name="60% - Акцент3 3" xfId="72"/>
+    <cellStyle name="60% - Акцент3 4" xfId="73"/>
+    <cellStyle name="60% - Акцент3 5" xfId="74"/>
+    <cellStyle name="60% - Акцент4 2" xfId="75"/>
+    <cellStyle name="60% - Акцент4 3" xfId="76"/>
+    <cellStyle name="60% - Акцент4 4" xfId="77"/>
+    <cellStyle name="60% - Акцент4 5" xfId="78"/>
+    <cellStyle name="60% - Акцент5 2" xfId="79"/>
+    <cellStyle name="60% - Акцент5 3" xfId="80"/>
+    <cellStyle name="60% - Акцент5 4" xfId="81"/>
+    <cellStyle name="60% - Акцент5 5" xfId="82"/>
+    <cellStyle name="60% - Акцент6 2" xfId="83"/>
+    <cellStyle name="60% - Акцент6 3" xfId="84"/>
+    <cellStyle name="60% - Акцент6 4" xfId="85"/>
+    <cellStyle name="60% - Акцент6 5" xfId="86"/>
+    <cellStyle name="Акцент1 2" xfId="87"/>
+    <cellStyle name="Акцент1 3" xfId="88"/>
+    <cellStyle name="Акцент1 4" xfId="89"/>
+    <cellStyle name="Акцент1 5" xfId="90"/>
+    <cellStyle name="Акцент2 2" xfId="91"/>
+    <cellStyle name="Акцент2 3" xfId="92"/>
+    <cellStyle name="Акцент2 4" xfId="93"/>
+    <cellStyle name="Акцент2 5" xfId="94"/>
+    <cellStyle name="Акцент3 2" xfId="95"/>
+    <cellStyle name="Акцент3 3" xfId="96"/>
+    <cellStyle name="Акцент3 4" xfId="97"/>
+    <cellStyle name="Акцент3 5" xfId="98"/>
+    <cellStyle name="Акцент4 2" xfId="99"/>
+    <cellStyle name="Акцент4 3" xfId="100"/>
+    <cellStyle name="Акцент4 4" xfId="101"/>
+    <cellStyle name="Акцент4 5" xfId="102"/>
+    <cellStyle name="Акцент5 2" xfId="103"/>
+    <cellStyle name="Акцент5 3" xfId="104"/>
+    <cellStyle name="Акцент5 4" xfId="105"/>
+    <cellStyle name="Акцент5 5" xfId="106"/>
+    <cellStyle name="Акцент6 2" xfId="107"/>
+    <cellStyle name="Акцент6 3" xfId="108"/>
+    <cellStyle name="Акцент6 4" xfId="109"/>
+    <cellStyle name="Акцент6 5" xfId="110"/>
+    <cellStyle name="Ввод  2" xfId="111"/>
+    <cellStyle name="Ввод  2 2" xfId="112"/>
+    <cellStyle name="Ввод  3" xfId="113"/>
+    <cellStyle name="Ввод  3 2" xfId="114"/>
+    <cellStyle name="Ввод  4" xfId="115"/>
+    <cellStyle name="Ввод  4 2" xfId="116"/>
+    <cellStyle name="Ввод  5" xfId="117"/>
+    <cellStyle name="Ввод  5 2" xfId="118"/>
+    <cellStyle name="Вывод 2" xfId="119"/>
+    <cellStyle name="Вывод 2 2" xfId="120"/>
+    <cellStyle name="Вывод 3" xfId="121"/>
+    <cellStyle name="Вывод 3 2" xfId="122"/>
+    <cellStyle name="Вывод 4" xfId="123"/>
+    <cellStyle name="Вывод 4 2" xfId="124"/>
+    <cellStyle name="Вывод 5" xfId="125"/>
+    <cellStyle name="Вывод 5 2" xfId="126"/>
+    <cellStyle name="Вычисление 2" xfId="127"/>
+    <cellStyle name="Вычисление 2 2" xfId="128"/>
+    <cellStyle name="Вычисление 3" xfId="129"/>
+    <cellStyle name="Вычисление 3 2" xfId="130"/>
+    <cellStyle name="Вычисление 4" xfId="131"/>
+    <cellStyle name="Вычисление 4 2" xfId="132"/>
+    <cellStyle name="Вычисление 5" xfId="133"/>
+    <cellStyle name="Вычисление 5 2" xfId="134"/>
+    <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="135"/>
+    <cellStyle name="Гиперссылка 2 2" xfId="136"/>
+    <cellStyle name="Гиперссылка 2 2 2" xfId="137"/>
+    <cellStyle name="Гиперссылка 3" xfId="138"/>
+    <cellStyle name="Гиперссылка 4" xfId="139"/>
+    <cellStyle name="Денежный 2" xfId="140"/>
+    <cellStyle name="Денежный 4" xfId="141"/>
+    <cellStyle name="Заголовок 1 2" xfId="142"/>
+    <cellStyle name="Заголовок 1 3" xfId="143"/>
+    <cellStyle name="Заголовок 1 4" xfId="144"/>
+    <cellStyle name="Заголовок 1 5" xfId="145"/>
+    <cellStyle name="Заголовок 2 2" xfId="146"/>
+    <cellStyle name="Заголовок 2 3" xfId="147"/>
+    <cellStyle name="Заголовок 2 4" xfId="148"/>
+    <cellStyle name="Заголовок 2 5" xfId="149"/>
+    <cellStyle name="Заголовок 3 2" xfId="150"/>
+    <cellStyle name="Заголовок 3 3" xfId="151"/>
+    <cellStyle name="Заголовок 3 4" xfId="152"/>
+    <cellStyle name="Заголовок 3 5" xfId="153"/>
+    <cellStyle name="Заголовок 4 2" xfId="154"/>
+    <cellStyle name="Заголовок 4 3" xfId="155"/>
+    <cellStyle name="Заголовок 4 4" xfId="156"/>
+    <cellStyle name="Заголовок 4 5" xfId="157"/>
+    <cellStyle name="Итог 2" xfId="158"/>
+    <cellStyle name="Итог 2 2" xfId="159"/>
+    <cellStyle name="Итог 3" xfId="160"/>
+    <cellStyle name="Итог 3 2" xfId="161"/>
+    <cellStyle name="Итог 4" xfId="162"/>
+    <cellStyle name="Итог 4 2" xfId="163"/>
+    <cellStyle name="Итог 5" xfId="164"/>
+    <cellStyle name="Итог 5 2" xfId="165"/>
+    <cellStyle name="Контрольная ячейка 2" xfId="166"/>
+    <cellStyle name="Контрольная ячейка 3" xfId="167"/>
+    <cellStyle name="Контрольная ячейка 4" xfId="168"/>
+    <cellStyle name="Контрольная ячейка 5" xfId="169"/>
+    <cellStyle name="Название 2" xfId="170"/>
+    <cellStyle name="Название 3" xfId="171"/>
+    <cellStyle name="Название 4" xfId="172"/>
+    <cellStyle name="Название 5" xfId="173"/>
+    <cellStyle name="Нейтральный 2" xfId="174"/>
+    <cellStyle name="Нейтральный 3" xfId="175"/>
+    <cellStyle name="Нейтральный 4" xfId="176"/>
+    <cellStyle name="Нейтральный 5" xfId="177"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 10 2" xfId="178"/>
+    <cellStyle name="Обычный 11 2" xfId="179"/>
+    <cellStyle name="Обычный 12 2" xfId="180"/>
+    <cellStyle name="Обычный 14" xfId="181"/>
+    <cellStyle name="Обычный 17 2" xfId="182"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="2"/>
+    <cellStyle name="Обычный 2 2 2" xfId="183"/>
+    <cellStyle name="Обычный 2 2 2 2" xfId="184"/>
+    <cellStyle name="Обычный 2 2 2 3" xfId="185"/>
+    <cellStyle name="Обычный 2 2 3" xfId="186"/>
+    <cellStyle name="Обычный 2 3" xfId="6"/>
+    <cellStyle name="Обычный 2 3 2" xfId="188"/>
+    <cellStyle name="Обычный 2 3 3" xfId="189"/>
+    <cellStyle name="Обычный 2 3 4" xfId="187"/>
+    <cellStyle name="Обычный 2 4" xfId="7"/>
+    <cellStyle name="Обычный 2 4 2" xfId="191"/>
+    <cellStyle name="Обычный 2 4 2 2" xfId="192"/>
+    <cellStyle name="Обычный 2 4 3" xfId="190"/>
+    <cellStyle name="Обычный 2 5" xfId="5"/>
+    <cellStyle name="Обычный 2 6" xfId="193"/>
+    <cellStyle name="Обычный 2 8" xfId="194"/>
+    <cellStyle name="Обычный 24 2" xfId="195"/>
+    <cellStyle name="Обычный 24 3" xfId="196"/>
+    <cellStyle name="Обычный 25 2" xfId="197"/>
+    <cellStyle name="Обычный 26 2" xfId="198"/>
+    <cellStyle name="Обычный 27 2" xfId="199"/>
+    <cellStyle name="Обычный 29 2" xfId="200"/>
+    <cellStyle name="Обычный 3" xfId="8"/>
+    <cellStyle name="Обычный 3 2" xfId="9"/>
+    <cellStyle name="Обычный 3 2 2" xfId="201"/>
+    <cellStyle name="Обычный 3 3" xfId="10"/>
+    <cellStyle name="Обычный 3 3 2" xfId="203"/>
+    <cellStyle name="Обычный 3 3 3" xfId="202"/>
+    <cellStyle name="Обычный 3 4" xfId="204"/>
+    <cellStyle name="Обычный 30" xfId="205"/>
+    <cellStyle name="Обычный 31" xfId="206"/>
+    <cellStyle name="Обычный 32" xfId="207"/>
+    <cellStyle name="Обычный 33" xfId="208"/>
+    <cellStyle name="Обычный 34" xfId="209"/>
+    <cellStyle name="Обычный 35" xfId="210"/>
+    <cellStyle name="Обычный 36" xfId="211"/>
+    <cellStyle name="Обычный 37" xfId="212"/>
+    <cellStyle name="Обычный 38" xfId="213"/>
+    <cellStyle name="Обычный 39" xfId="214"/>
+    <cellStyle name="Обычный 4" xfId="11"/>
+    <cellStyle name="Обычный 4 2" xfId="216"/>
+    <cellStyle name="Обычный 4 2 2" xfId="217"/>
+    <cellStyle name="Обычный 4 3" xfId="218"/>
+    <cellStyle name="Обычный 4 4" xfId="219"/>
+    <cellStyle name="Обычный 4 5" xfId="215"/>
+    <cellStyle name="Обычный 40" xfId="220"/>
+    <cellStyle name="Обычный 41" xfId="221"/>
+    <cellStyle name="Обычный 43" xfId="222"/>
+    <cellStyle name="Обычный 45" xfId="223"/>
+    <cellStyle name="Обычный 48" xfId="224"/>
+    <cellStyle name="Обычный 49" xfId="225"/>
+    <cellStyle name="Обычный 5" xfId="12"/>
+    <cellStyle name="Обычный 5 2" xfId="226"/>
+    <cellStyle name="Обычный 50" xfId="227"/>
+    <cellStyle name="Обычный 51" xfId="228"/>
+    <cellStyle name="Обычный 52" xfId="229"/>
+    <cellStyle name="Обычный 6" xfId="230"/>
+    <cellStyle name="Обычный 6 2" xfId="231"/>
+    <cellStyle name="Обычный 7 2" xfId="232"/>
+    <cellStyle name="Обычный 8 2" xfId="233"/>
+    <cellStyle name="Обычный 9 2" xfId="234"/>
+    <cellStyle name="Плохой 2" xfId="235"/>
+    <cellStyle name="Плохой 3" xfId="236"/>
+    <cellStyle name="Плохой 4" xfId="237"/>
+    <cellStyle name="Плохой 5" xfId="238"/>
+    <cellStyle name="Пояснение 2" xfId="239"/>
+    <cellStyle name="Пояснение 3" xfId="240"/>
+    <cellStyle name="Пояснение 4" xfId="241"/>
+    <cellStyle name="Пояснение 5" xfId="242"/>
+    <cellStyle name="Примечание 2" xfId="243"/>
+    <cellStyle name="Примечание 2 2" xfId="244"/>
+    <cellStyle name="Примечание 3" xfId="245"/>
+    <cellStyle name="Примечание 3 2" xfId="246"/>
+    <cellStyle name="Примечание 4" xfId="247"/>
+    <cellStyle name="Примечание 4 2" xfId="248"/>
+    <cellStyle name="Примечание 5" xfId="249"/>
+    <cellStyle name="Примечание 5 2" xfId="250"/>
+    <cellStyle name="Связанная ячейка 2" xfId="251"/>
+    <cellStyle name="Связанная ячейка 3" xfId="252"/>
+    <cellStyle name="Связанная ячейка 4" xfId="253"/>
+    <cellStyle name="Связанная ячейка 5" xfId="254"/>
+    <cellStyle name="Текст предупреждения 2" xfId="255"/>
+    <cellStyle name="Текст предупреждения 3" xfId="256"/>
+    <cellStyle name="Текст предупреждения 4" xfId="257"/>
+    <cellStyle name="Текст предупреждения 5" xfId="258"/>
+    <cellStyle name="Финансовый 2" xfId="13"/>
+    <cellStyle name="Финансовый 2 2" xfId="14"/>
+    <cellStyle name="Финансовый 3" xfId="15"/>
+    <cellStyle name="Хороший 2" xfId="259"/>
+    <cellStyle name="Хороший 3" xfId="260"/>
+    <cellStyle name="Хороший 4" xfId="261"/>
+    <cellStyle name="Хороший 5" xfId="262"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2663,90 +3882,385 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/30/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/business-statistics/stat-transport/publications/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:B21"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="44.7109375" customWidth="1"/>
+    <col min="2" max="2" width="87" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A1" s="122"/>
+      <c r="B1" s="122"/>
+    </row>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A2" s="101" t="s">
+        <v>617</v>
+      </c>
+      <c r="B2" s="118" t="s">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A3" s="101" t="s">
+        <v>618</v>
+      </c>
+      <c r="B3" s="115" t="s">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="116" t="s">
+        <v>619</v>
+      </c>
+      <c r="B4" s="117" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A5" s="102" t="s">
+        <v>620</v>
+      </c>
+      <c r="B5" s="114" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A6" s="102" t="s">
+        <v>621</v>
+      </c>
+      <c r="B6" s="114" t="s">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="141" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="102" t="s">
+        <v>622</v>
+      </c>
+      <c r="B7" s="113" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A8" s="101" t="s">
+        <v>623</v>
+      </c>
+      <c r="B8" s="104" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A9" s="101" t="s">
+        <v>625</v>
+      </c>
+      <c r="B9" s="112" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A10" s="101" t="s">
+        <v>626</v>
+      </c>
+      <c r="B10" s="105" t="s">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A11" s="101" t="s">
+        <v>627</v>
+      </c>
+      <c r="B11" s="105" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A12" s="101" t="s">
+        <v>628</v>
+      </c>
+      <c r="B12" s="111" t="s">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A13" s="103" t="s">
+        <v>630</v>
+      </c>
+      <c r="B13" s="110" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="51" x14ac:dyDescent="0.2">
+      <c r="A14" s="103" t="s">
+        <v>632</v>
+      </c>
+      <c r="B14" s="109" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A15" s="103" t="s">
+        <v>633</v>
+      </c>
+      <c r="B15" s="110" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A16" s="101" t="s">
+        <v>635</v>
+      </c>
+      <c r="B16" s="106">
+        <v>46279</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A17" s="101" t="s">
+        <v>636</v>
+      </c>
+      <c r="B17" s="106">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A18" s="101" t="s">
+        <v>637</v>
+      </c>
+      <c r="B18" s="119" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A19" s="101" t="s">
+        <v>638</v>
+      </c>
+      <c r="B19" s="123" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A20" s="101" t="s">
+        <v>639</v>
+      </c>
+      <c r="B20" s="124" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A21" s="101" t="s">
+        <v>640</v>
+      </c>
+      <c r="B21" s="124" t="s">
+        <v>651</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B14" r:id="rId4" display="https://stat.gov.kz/ru/industries/business-statistics/stat-transport/publications/"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="4" customWidth="1"/>
+    <col min="2" max="2" width="110.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A1" s="122"/>
+      <c r="B1" s="122"/>
+    </row>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A2" s="122"/>
+      <c r="B2" s="122"/>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A3" s="122"/>
+      <c r="B3" s="108"/>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A4" s="122"/>
+      <c r="B4" s="108"/>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A5" s="122"/>
+      <c r="B5" s="122"/>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A6" s="122"/>
+      <c r="B6" s="120" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A7" s="122"/>
+      <c r="B7" s="120" t="s">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A8" s="122"/>
+      <c r="B8" s="120" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A9" s="122"/>
+      <c r="B9" s="120" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A10" s="122"/>
+      <c r="B10" s="120" t="s">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A11" s="122"/>
+      <c r="B11" s="120"/>
+    </row>
+    <row r="12" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A12" s="122"/>
+      <c r="B12" s="121" t="s">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A13" s="122"/>
+      <c r="B13" s="120"/>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A14" s="122"/>
+      <c r="B14" s="120"/>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A15" s="122"/>
+      <c r="B15" s="122"/>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A16" s="122"/>
+      <c r="B16" s="122"/>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A17" s="122"/>
+      <c r="B17" s="122"/>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A18" s="122"/>
+      <c r="B18" s="107" t="s">
+        <v>647</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N376"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="28.42578125" style="2" customWidth="1"/>
     <col min="2" max="3" width="11.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="6" width="11.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="12.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="11.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="12.42578125" style="2" customWidth="1"/>
     <col min="13" max="13" width="12.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="6" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="101" t="s">
+      <c r="A1" s="131" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="101"/>
-[...10 lines deleted...]
-      <c r="M1" s="101"/>
+      <c r="B1" s="131"/>
+      <c r="C1" s="131"/>
+      <c r="D1" s="131"/>
+      <c r="E1" s="131"/>
+      <c r="F1" s="131"/>
+      <c r="G1" s="131"/>
+      <c r="H1" s="132"/>
+      <c r="I1" s="131"/>
+      <c r="J1" s="131"/>
+      <c r="K1" s="131"/>
+      <c r="L1" s="131"/>
+      <c r="M1" s="131"/>
     </row>
     <row r="2" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A2" s="10"/>
       <c r="B2" s="11"/>
       <c r="C2" s="11"/>
       <c r="D2" s="12"/>
       <c r="E2" s="12"/>
       <c r="F2" s="12"/>
       <c r="G2" s="11"/>
       <c r="H2" s="12"/>
       <c r="I2" s="11"/>
       <c r="J2" s="11"/>
       <c r="K2" s="13"/>
       <c r="L2" s="12"/>
       <c r="M2" s="11"/>
     </row>
     <row r="3" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="14"/>
       <c r="B3" s="15" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="16" t="s">
         <v>11</v>
       </c>
       <c r="D3" s="17" t="s">
@@ -3497,51 +5011,53 @@
     <row r="22" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="27" t="s">
         <v>614</v>
       </c>
       <c r="B22" s="30">
         <v>4005.25</v>
       </c>
       <c r="C22" s="30">
         <v>3231.26</v>
       </c>
       <c r="D22" s="30">
         <v>3222.56</v>
       </c>
       <c r="E22" s="23">
         <v>3365.89</v>
       </c>
       <c r="F22" s="23">
         <v>3468.55</v>
       </c>
       <c r="G22" s="23">
         <v>3837.03</v>
       </c>
       <c r="H22" s="30">
         <v>4117.5600000000004</v>
       </c>
-      <c r="I22" s="87"/>
+      <c r="I22" s="125">
+        <v>4153.57</v>
+      </c>
       <c r="J22" s="87"/>
       <c r="K22" s="30"/>
       <c r="L22" s="30"/>
       <c r="M22" s="91"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A23" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B23" s="29"/>
       <c r="C23" s="29"/>
       <c r="D23" s="29"/>
       <c r="E23" s="29"/>
       <c r="F23" s="29"/>
       <c r="G23" s="29"/>
       <c r="H23" s="29"/>
       <c r="I23" s="29"/>
       <c r="J23" s="29"/>
       <c r="K23" s="29"/>
       <c r="L23" s="29"/>
       <c r="M23" s="29"/>
     </row>
     <row r="24" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="20">
         <v>2009</v>
@@ -4242,51 +5758,53 @@
     <row r="41" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="27" t="s">
         <v>614</v>
       </c>
       <c r="B41" s="78">
         <v>2497300.7799999998</v>
       </c>
       <c r="C41" s="78">
         <v>1911547.01</v>
       </c>
       <c r="D41" s="78">
         <v>2054569.59</v>
       </c>
       <c r="E41" s="80">
         <v>1881399.15</v>
       </c>
       <c r="F41" s="80">
         <v>2190777.14</v>
       </c>
       <c r="G41" s="80">
         <v>2302417.48</v>
       </c>
       <c r="H41" s="78">
         <v>2463089.66</v>
       </c>
-      <c r="I41" s="80"/>
+      <c r="I41" s="126">
+        <v>2484887.89</v>
+      </c>
       <c r="J41" s="86"/>
       <c r="K41" s="78"/>
       <c r="L41" s="78"/>
       <c r="M41" s="90"/>
     </row>
     <row r="42" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A42" s="19" t="s">
         <v>3</v>
       </c>
       <c r="B42" s="29"/>
       <c r="C42" s="29"/>
       <c r="D42" s="29"/>
       <c r="E42" s="29"/>
       <c r="F42" s="29"/>
       <c r="G42" s="29"/>
       <c r="H42" s="29"/>
       <c r="I42" s="29"/>
       <c r="J42" s="29"/>
       <c r="K42" s="29"/>
       <c r="L42" s="29"/>
       <c r="M42" s="29"/>
     </row>
     <row r="43" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="20">
         <v>2009</v>
@@ -4987,51 +6505,53 @@
     <row r="60" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="27" t="s">
         <v>614</v>
       </c>
       <c r="B60" s="30">
         <v>4169.58</v>
       </c>
       <c r="C60" s="30">
         <v>4349.59</v>
       </c>
       <c r="D60" s="30">
         <v>4457.3900000000003</v>
       </c>
       <c r="E60" s="23">
         <v>4715.79</v>
       </c>
       <c r="F60" s="23">
         <v>3851.72</v>
       </c>
       <c r="G60" s="23">
         <v>3797.07</v>
       </c>
       <c r="H60" s="23">
         <v>3494.48</v>
       </c>
-      <c r="I60" s="23"/>
+      <c r="I60" s="127">
+        <v>3691.58</v>
+      </c>
       <c r="J60" s="87"/>
       <c r="K60" s="30"/>
       <c r="L60" s="30"/>
       <c r="M60" s="91"/>
     </row>
     <row r="61" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B61" s="29"/>
       <c r="C61" s="29"/>
       <c r="D61" s="29"/>
       <c r="E61" s="29"/>
       <c r="F61" s="29"/>
       <c r="G61" s="29"/>
       <c r="H61" s="29"/>
       <c r="I61" s="29"/>
       <c r="J61" s="29"/>
       <c r="K61" s="29"/>
       <c r="L61" s="29"/>
       <c r="M61" s="29"/>
     </row>
     <row r="62" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="20">
         <v>2009</v>
@@ -5732,90 +7252,92 @@
     <row r="79" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="36" t="s">
         <v>614</v>
       </c>
       <c r="B79" s="79">
         <v>137521.9</v>
       </c>
       <c r="C79" s="79">
         <v>140683.20000000001</v>
       </c>
       <c r="D79" s="79">
         <v>140475.4</v>
       </c>
       <c r="E79" s="79">
         <v>146564</v>
       </c>
       <c r="F79" s="79">
         <v>145558.20000000001</v>
       </c>
       <c r="G79" s="79">
         <v>161906.1</v>
       </c>
       <c r="H79" s="79">
         <v>165552.29999999999</v>
       </c>
-      <c r="I79" s="79"/>
+      <c r="I79" s="128">
+        <v>203307.9</v>
+      </c>
       <c r="J79" s="88"/>
       <c r="K79" s="79"/>
       <c r="L79" s="79"/>
       <c r="M79" s="88"/>
     </row>
     <row r="80" spans="1:14" s="9" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A80" s="104" t="s">
+      <c r="A80" s="134" t="s">
         <v>30</v>
       </c>
-      <c r="B80" s="104"/>
-[...10 lines deleted...]
-      <c r="M80" s="104"/>
+      <c r="B80" s="134"/>
+      <c r="C80" s="134"/>
+      <c r="D80" s="134"/>
+      <c r="E80" s="134"/>
+      <c r="F80" s="134"/>
+      <c r="G80" s="134"/>
+      <c r="H80" s="134"/>
+      <c r="I80" s="134"/>
+      <c r="J80" s="134"/>
+      <c r="K80" s="134"/>
+      <c r="L80" s="134"/>
+      <c r="M80" s="134"/>
       <c r="N80" s="8"/>
     </row>
     <row r="81" spans="1:13" s="81" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A81" s="101" t="s">
+      <c r="A81" s="131" t="s">
         <v>22</v>
       </c>
-      <c r="B81" s="101"/>
-[...10 lines deleted...]
-      <c r="M81" s="101"/>
+      <c r="B81" s="131"/>
+      <c r="C81" s="131"/>
+      <c r="D81" s="131"/>
+      <c r="E81" s="131"/>
+      <c r="F81" s="131"/>
+      <c r="G81" s="131"/>
+      <c r="H81" s="131"/>
+      <c r="I81" s="131"/>
+      <c r="J81" s="131"/>
+      <c r="K81" s="131"/>
+      <c r="L81" s="131"/>
+      <c r="M81" s="131"/>
     </row>
     <row r="82" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A82" s="10"/>
       <c r="B82" s="12"/>
       <c r="C82" s="12"/>
       <c r="D82" s="12"/>
       <c r="E82" s="12"/>
       <c r="F82" s="12"/>
       <c r="G82" s="12"/>
       <c r="H82" s="12"/>
       <c r="I82" s="12"/>
       <c r="J82" s="12"/>
       <c r="K82" s="12"/>
       <c r="L82" s="12"/>
       <c r="M82" s="12"/>
     </row>
     <row r="83" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A83" s="14"/>
       <c r="B83" s="15" t="s">
         <v>10</v>
       </c>
       <c r="C83" s="16" t="s">
         <v>11</v>
       </c>
       <c r="D83" s="17" t="s">
@@ -6033,51 +7555,53 @@
     <row r="89" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A89" s="20">
         <v>2026</v>
       </c>
       <c r="B89" s="23">
         <v>2275.0700000000002</v>
       </c>
       <c r="C89" s="23">
         <v>1534.39</v>
       </c>
       <c r="D89" s="23">
         <v>1667.41</v>
       </c>
       <c r="E89" s="23">
         <v>1603.13</v>
       </c>
       <c r="F89" s="23">
         <v>1881.67</v>
       </c>
       <c r="G89" s="23">
         <v>1990.37</v>
       </c>
       <c r="H89" s="23">
         <v>2071.12</v>
       </c>
-      <c r="I89" s="23"/>
+      <c r="I89" s="125">
+        <v>2098.85</v>
+      </c>
       <c r="J89" s="87"/>
       <c r="K89" s="23"/>
       <c r="L89" s="23"/>
       <c r="M89" s="23"/>
     </row>
     <row r="90" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A90" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B90" s="39"/>
       <c r="C90" s="39"/>
       <c r="D90" s="39"/>
       <c r="E90" s="39"/>
       <c r="F90" s="39"/>
       <c r="G90" s="39"/>
       <c r="H90" s="39"/>
       <c r="I90" s="29"/>
       <c r="J90" s="29"/>
       <c r="K90" s="12"/>
       <c r="M90" s="29"/>
     </row>
     <row r="91" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A91" s="20">
         <v>2022</v>
       </c>
@@ -6244,51 +7768,53 @@
     <row r="95" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A95" s="20">
         <v>2026</v>
       </c>
       <c r="B95" s="80">
         <v>2084375.67</v>
       </c>
       <c r="C95" s="80">
         <v>1496163.99</v>
       </c>
       <c r="D95" s="80">
         <v>1637995.48</v>
       </c>
       <c r="E95" s="80">
         <v>1534915.16</v>
       </c>
       <c r="F95" s="80">
         <v>1863748.57</v>
       </c>
       <c r="G95" s="80">
         <v>1952259.1</v>
       </c>
       <c r="H95" s="80">
         <v>1993951.41</v>
       </c>
-      <c r="I95" s="80"/>
+      <c r="I95" s="129">
+        <v>2017405.43</v>
+      </c>
       <c r="J95" s="86"/>
       <c r="K95" s="80"/>
       <c r="L95" s="80"/>
       <c r="M95" s="80"/>
     </row>
     <row r="96" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A96" s="19" t="s">
         <v>3</v>
       </c>
       <c r="B96" s="39"/>
       <c r="C96" s="39"/>
       <c r="D96" s="40"/>
       <c r="E96" s="40"/>
       <c r="F96" s="40"/>
       <c r="G96" s="39"/>
       <c r="H96" s="39"/>
       <c r="I96" s="39"/>
       <c r="J96" s="39"/>
       <c r="K96" s="39"/>
       <c r="L96" s="39"/>
       <c r="M96" s="29"/>
     </row>
     <row r="97" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A97" s="20">
         <v>2022</v>
@@ -6456,51 +7982,53 @@
     <row r="101" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A101" s="20">
         <v>2026</v>
       </c>
       <c r="B101" s="23">
         <v>72.88</v>
       </c>
       <c r="C101" s="23">
         <v>68.36</v>
       </c>
       <c r="D101" s="23">
         <v>64.45</v>
       </c>
       <c r="E101" s="23">
         <v>58.3</v>
       </c>
       <c r="F101" s="23">
         <v>58.51</v>
       </c>
       <c r="G101" s="23">
         <v>67.98</v>
       </c>
       <c r="H101" s="23">
         <v>72.599999999999994</v>
       </c>
-      <c r="I101" s="23"/>
+      <c r="I101" s="125">
+        <v>72.22</v>
+      </c>
       <c r="J101" s="87"/>
       <c r="K101" s="23"/>
       <c r="L101" s="23"/>
       <c r="M101" s="23"/>
     </row>
     <row r="102" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A102" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B102" s="39"/>
       <c r="C102" s="39"/>
       <c r="D102" s="23"/>
       <c r="E102" s="39"/>
       <c r="F102" s="39"/>
       <c r="G102" s="39"/>
       <c r="H102" s="39"/>
       <c r="I102" s="39"/>
       <c r="J102" s="29"/>
       <c r="K102" s="39"/>
       <c r="L102" s="39"/>
       <c r="M102" s="29"/>
     </row>
     <row r="103" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A103" s="20">
         <v>2022</v>
@@ -6668,72 +8196,74 @@
     <row r="107" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A107" s="41">
         <v>2026</v>
       </c>
       <c r="B107" s="79">
         <v>48197.599999999999</v>
       </c>
       <c r="C107" s="79">
         <v>49381</v>
       </c>
       <c r="D107" s="79">
         <v>44774.3</v>
       </c>
       <c r="E107" s="79">
         <v>42342.7</v>
       </c>
       <c r="F107" s="79">
         <v>46293.599999999999</v>
       </c>
       <c r="G107" s="79">
         <v>54317.2</v>
       </c>
       <c r="H107" s="79">
         <v>56943.199999999997</v>
       </c>
-      <c r="I107" s="78"/>
+      <c r="I107" s="129">
+        <v>55847</v>
+      </c>
       <c r="J107" s="90"/>
       <c r="K107" s="78"/>
       <c r="L107" s="78"/>
       <c r="M107" s="78"/>
     </row>
     <row r="108" spans="1:13" s="6" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A108" s="103" t="s">
+      <c r="A108" s="133" t="s">
         <v>23</v>
       </c>
-      <c r="B108" s="103"/>
-[...10 lines deleted...]
-      <c r="M108" s="103"/>
+      <c r="B108" s="133"/>
+      <c r="C108" s="133"/>
+      <c r="D108" s="133"/>
+      <c r="E108" s="133"/>
+      <c r="F108" s="133"/>
+      <c r="G108" s="133"/>
+      <c r="H108" s="133"/>
+      <c r="I108" s="133"/>
+      <c r="J108" s="133"/>
+      <c r="K108" s="133"/>
+      <c r="L108" s="133"/>
+      <c r="M108" s="133"/>
     </row>
     <row r="109" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A109" s="10"/>
       <c r="B109" s="12"/>
       <c r="C109" s="12"/>
       <c r="D109" s="12"/>
       <c r="E109" s="12"/>
       <c r="F109" s="12"/>
       <c r="G109" s="12"/>
       <c r="H109" s="12"/>
       <c r="I109" s="12"/>
       <c r="J109" s="12"/>
       <c r="K109" s="12"/>
       <c r="L109" s="12"/>
       <c r="M109" s="12"/>
     </row>
     <row r="110" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A110" s="14"/>
       <c r="B110" s="15" t="s">
         <v>10</v>
       </c>
       <c r="C110" s="16" t="s">
         <v>11</v>
       </c>
       <c r="D110" s="17" t="s">
@@ -7484,51 +9014,53 @@
     <row r="129" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A129" s="27" t="s">
         <v>614</v>
       </c>
       <c r="B129" s="23">
         <v>507.89</v>
       </c>
       <c r="C129" s="23">
         <v>680.17</v>
       </c>
       <c r="D129" s="23">
         <v>499.67</v>
       </c>
       <c r="E129" s="23">
         <v>623.30999999999995</v>
       </c>
       <c r="F129" s="23">
         <v>617.4</v>
       </c>
       <c r="G129" s="23">
         <v>679.25</v>
       </c>
       <c r="H129" s="23">
         <v>896.05</v>
       </c>
-      <c r="I129" s="23"/>
+      <c r="I129" s="125">
+        <v>921.56</v>
+      </c>
       <c r="J129" s="23"/>
       <c r="K129" s="23"/>
       <c r="L129" s="23"/>
       <c r="M129" s="87"/>
     </row>
     <row r="130" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A130" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B130" s="29"/>
       <c r="C130" s="29"/>
       <c r="D130" s="29"/>
       <c r="E130" s="29"/>
       <c r="F130" s="29"/>
       <c r="G130" s="29"/>
       <c r="H130" s="29"/>
       <c r="I130" s="29"/>
       <c r="J130" s="29"/>
       <c r="K130" s="29"/>
       <c r="L130" s="29"/>
       <c r="M130" s="29"/>
     </row>
     <row r="131" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A131" s="20">
         <v>2009</v>
@@ -8229,72 +9761,74 @@
     <row r="148" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A148" s="36" t="s">
         <v>614</v>
       </c>
       <c r="B148" s="79">
         <v>341579.31</v>
       </c>
       <c r="C148" s="79">
         <v>350366.92</v>
       </c>
       <c r="D148" s="79">
         <v>353077.4</v>
       </c>
       <c r="E148" s="79">
         <v>282072.09000000003</v>
       </c>
       <c r="F148" s="79">
         <v>275918.28000000003</v>
       </c>
       <c r="G148" s="79">
         <v>295010.28000000003</v>
       </c>
       <c r="H148" s="79">
         <v>415013.75</v>
       </c>
-      <c r="I148" s="79"/>
+      <c r="I148" s="130">
+        <v>414618.57</v>
+      </c>
       <c r="J148" s="79"/>
       <c r="K148" s="79"/>
       <c r="L148" s="79"/>
       <c r="M148" s="88"/>
     </row>
     <row r="149" spans="1:14" s="9" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A149" s="104" t="s">
+      <c r="A149" s="134" t="s">
         <v>30</v>
       </c>
-      <c r="B149" s="104"/>
-[...10 lines deleted...]
-      <c r="M149" s="104"/>
+      <c r="B149" s="134"/>
+      <c r="C149" s="134"/>
+      <c r="D149" s="134"/>
+      <c r="E149" s="134"/>
+      <c r="F149" s="134"/>
+      <c r="G149" s="134"/>
+      <c r="H149" s="134"/>
+      <c r="I149" s="134"/>
+      <c r="J149" s="134"/>
+      <c r="K149" s="134"/>
+      <c r="L149" s="134"/>
+      <c r="M149" s="134"/>
       <c r="N149" s="8"/>
     </row>
     <row r="150" spans="1:14" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A150" s="19" t="s">
         <v>3</v>
       </c>
       <c r="B150" s="29"/>
       <c r="C150" s="29"/>
       <c r="D150" s="29"/>
       <c r="E150" s="29"/>
       <c r="F150" s="29"/>
       <c r="G150" s="29"/>
       <c r="H150" s="29"/>
       <c r="I150" s="29"/>
       <c r="J150" s="29"/>
       <c r="K150" s="29"/>
       <c r="L150" s="29"/>
       <c r="M150" s="29"/>
     </row>
     <row r="151" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A151" s="19">
         <v>2009</v>
       </c>
       <c r="B151" s="29"/>
       <c r="C151" s="29"/>
@@ -10964,151 +12498,154 @@
     <row r="237" spans="1:13" s="7" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A237" s="44" t="s">
         <v>4</v>
       </c>
       <c r="B237" s="23">
         <v>4080.78</v>
       </c>
       <c r="C237" s="23">
         <v>4268.1499999999996</v>
       </c>
       <c r="D237" s="23">
         <v>4376.75</v>
       </c>
       <c r="E237" s="23">
         <v>4640.75</v>
       </c>
       <c r="F237" s="23">
         <v>3772.77</v>
       </c>
       <c r="G237" s="23">
         <v>3702.92</v>
       </c>
       <c r="H237" s="23">
         <v>3393.46</v>
       </c>
-      <c r="I237" s="23"/>
+      <c r="I237" s="125">
+        <v>3590.12</v>
+      </c>
       <c r="J237" s="23"/>
       <c r="K237" s="23"/>
       <c r="L237" s="23"/>
       <c r="M237" s="87"/>
     </row>
     <row r="238" spans="1:13" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A238" s="44" t="s">
         <v>5</v>
       </c>
       <c r="B238" s="23"/>
       <c r="C238" s="23"/>
       <c r="D238" s="23"/>
       <c r="E238" s="23"/>
       <c r="F238" s="23"/>
       <c r="G238" s="23"/>
       <c r="H238" s="24"/>
-      <c r="I238" s="23"/>
       <c r="J238" s="23"/>
       <c r="K238" s="23"/>
       <c r="L238" s="23"/>
       <c r="M238" s="87"/>
     </row>
     <row r="239" spans="1:13" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A239" s="45" t="s">
         <v>6</v>
       </c>
       <c r="B239" s="23">
         <v>3135.02</v>
       </c>
       <c r="C239" s="23">
         <v>3352.88</v>
       </c>
       <c r="D239" s="23">
         <v>3530.67</v>
       </c>
       <c r="E239" s="23">
         <v>3837.31</v>
       </c>
       <c r="F239" s="23">
         <v>3565.25</v>
       </c>
       <c r="G239" s="23">
         <v>3503.89</v>
       </c>
       <c r="H239" s="23">
         <v>3202.83</v>
       </c>
-      <c r="I239" s="23"/>
-      <c r="J239" s="23"/>
+      <c r="I239" s="125">
+        <v>3400.9</v>
+      </c>
       <c r="K239" s="23"/>
       <c r="L239" s="23"/>
       <c r="M239" s="87"/>
     </row>
     <row r="240" spans="1:13" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A240" s="45" t="s">
         <v>7</v>
       </c>
       <c r="B240" s="23">
         <v>945.76</v>
       </c>
       <c r="C240" s="23">
         <v>915.27</v>
       </c>
       <c r="D240" s="23">
         <v>846.08</v>
       </c>
       <c r="E240" s="23">
         <v>803.44</v>
       </c>
       <c r="F240" s="23">
         <v>207.53</v>
       </c>
       <c r="G240" s="23">
         <v>199.03</v>
       </c>
       <c r="H240" s="23">
         <v>190.63</v>
       </c>
-      <c r="I240" s="23"/>
-      <c r="J240" s="23"/>
+      <c r="I240" s="125">
+        <v>189.22</v>
+      </c>
       <c r="K240" s="23"/>
       <c r="L240" s="23"/>
       <c r="M240" s="87"/>
     </row>
     <row r="241" spans="1:14" s="9" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A241" s="104" t="s">
+      <c r="A241" s="134" t="s">
         <v>30</v>
       </c>
-      <c r="B241" s="104"/>
-[...10 lines deleted...]
-      <c r="M241" s="104"/>
+      <c r="B241" s="134"/>
+      <c r="C241" s="134"/>
+      <c r="D241" s="134"/>
+      <c r="E241" s="134"/>
+      <c r="F241" s="134"/>
+      <c r="G241" s="134"/>
+      <c r="H241" s="134"/>
+      <c r="I241" s="134"/>
+      <c r="J241" s="134"/>
+      <c r="K241" s="134"/>
+      <c r="L241" s="134"/>
+      <c r="M241" s="134"/>
       <c r="N241" s="8"/>
     </row>
     <row r="242" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A242" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B242" s="39"/>
       <c r="C242" s="39"/>
       <c r="D242" s="39"/>
       <c r="E242" s="39"/>
       <c r="F242" s="39"/>
       <c r="G242" s="39"/>
       <c r="H242" s="39"/>
       <c r="I242" s="55"/>
       <c r="J242" s="55"/>
       <c r="K242" s="39"/>
       <c r="L242" s="39"/>
       <c r="M242" s="39"/>
     </row>
     <row r="243" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A243" s="19">
         <v>2009</v>
       </c>
       <c r="B243" s="29"/>
       <c r="C243" s="29"/>
@@ -13794,169 +15331,175 @@
     <row r="329" spans="1:14" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A329" s="44" t="s">
         <v>8</v>
       </c>
       <c r="B329" s="80">
         <v>64924.3</v>
       </c>
       <c r="C329" s="80">
         <v>71276.7</v>
       </c>
       <c r="D329" s="80">
         <v>73289.600000000006</v>
       </c>
       <c r="E329" s="80">
         <v>77055.199999999997</v>
       </c>
       <c r="F329" s="80">
         <v>62455.3</v>
       </c>
       <c r="G329" s="80">
         <v>62295.199999999997</v>
       </c>
       <c r="H329" s="80">
         <v>60436.7</v>
       </c>
-      <c r="I329" s="78"/>
+      <c r="I329" s="129">
+        <v>99184.1</v>
+      </c>
       <c r="J329" s="78"/>
       <c r="K329" s="78"/>
       <c r="L329" s="78"/>
       <c r="M329" s="90"/>
     </row>
     <row r="330" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A330" s="44" t="s">
         <v>5</v>
       </c>
       <c r="B330" s="78"/>
       <c r="C330" s="78"/>
       <c r="D330" s="78"/>
       <c r="E330" s="78"/>
       <c r="F330" s="78"/>
       <c r="G330" s="78"/>
       <c r="H330" s="32"/>
-      <c r="I330" s="78"/>
+      <c r="I330" s="2"/>
       <c r="J330" s="78"/>
       <c r="K330" s="78"/>
       <c r="L330" s="78"/>
       <c r="M330" s="90"/>
     </row>
     <row r="331" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A331" s="45" t="s">
         <v>6</v>
       </c>
       <c r="B331" s="30">
         <v>49.2</v>
       </c>
       <c r="C331" s="78">
         <v>56274.3</v>
       </c>
       <c r="D331" s="78">
         <v>59585.599999999999</v>
       </c>
       <c r="E331" s="78">
         <v>64110.8</v>
       </c>
       <c r="F331" s="78">
         <v>58040.3</v>
       </c>
       <c r="G331" s="78">
         <v>58022.9</v>
       </c>
       <c r="H331" s="78">
         <v>56333.9</v>
       </c>
-      <c r="I331" s="78"/>
+      <c r="I331" s="129">
+        <v>95126.5</v>
+      </c>
       <c r="J331" s="78"/>
       <c r="K331" s="78"/>
       <c r="L331" s="78"/>
       <c r="M331" s="90"/>
     </row>
     <row r="332" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A332" s="61" t="s">
         <v>7</v>
       </c>
       <c r="B332" s="79">
         <v>15663.6</v>
       </c>
       <c r="C332" s="79">
         <v>15002.3</v>
       </c>
       <c r="D332" s="79">
         <v>13704</v>
       </c>
       <c r="E332" s="79">
         <v>12944.4</v>
       </c>
       <c r="F332" s="79">
         <v>4415</v>
       </c>
       <c r="G332" s="79">
         <v>4272.3</v>
       </c>
       <c r="H332" s="79">
         <v>4102.8999999999996</v>
       </c>
-      <c r="I332" s="79"/>
+      <c r="I332" s="130">
+        <v>4057.6</v>
+      </c>
       <c r="J332" s="79"/>
       <c r="K332" s="79"/>
       <c r="L332" s="79"/>
       <c r="M332" s="88"/>
     </row>
     <row r="333" spans="1:14" s="9" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A333" s="104" t="s">
+      <c r="A333" s="134" t="s">
         <v>30</v>
       </c>
-      <c r="B333" s="104"/>
-[...10 lines deleted...]
-      <c r="M333" s="104"/>
+      <c r="B333" s="134"/>
+      <c r="C333" s="134"/>
+      <c r="D333" s="134"/>
+      <c r="E333" s="134"/>
+      <c r="F333" s="134"/>
+      <c r="G333" s="134"/>
+      <c r="H333" s="134"/>
+      <c r="I333" s="134"/>
+      <c r="J333" s="134"/>
+      <c r="K333" s="134"/>
+      <c r="L333" s="134"/>
+      <c r="M333" s="134"/>
       <c r="N333" s="8"/>
     </row>
     <row r="334" spans="1:14" s="6" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A334" s="101" t="s">
+      <c r="A334" s="131" t="s">
         <v>24</v>
       </c>
-      <c r="B334" s="101"/>
-[...10 lines deleted...]
-      <c r="M334" s="101"/>
+      <c r="B334" s="131"/>
+      <c r="C334" s="131"/>
+      <c r="D334" s="131"/>
+      <c r="E334" s="131"/>
+      <c r="F334" s="131"/>
+      <c r="G334" s="131"/>
+      <c r="H334" s="131"/>
+      <c r="I334" s="131"/>
+      <c r="J334" s="131"/>
+      <c r="K334" s="131"/>
+      <c r="L334" s="131"/>
+      <c r="M334" s="131"/>
     </row>
     <row r="335" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A335" s="10"/>
       <c r="B335" s="12"/>
       <c r="C335" s="12"/>
       <c r="D335" s="12"/>
       <c r="E335" s="12"/>
       <c r="F335" s="12"/>
       <c r="G335" s="12"/>
       <c r="H335" s="12"/>
       <c r="I335" s="12"/>
       <c r="J335" s="12"/>
       <c r="K335" s="12"/>
       <c r="L335" s="12"/>
       <c r="M335" s="12"/>
     </row>
     <row r="336" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A336" s="14"/>
       <c r="B336" s="15" t="s">
         <v>10</v>
       </c>
       <c r="C336" s="16" t="s">
         <v>11</v>
       </c>
       <c r="D336" s="17" t="s">
@@ -14256,51 +15799,53 @@
     <row r="344" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A344" s="20">
         <v>2026</v>
       </c>
       <c r="B344" s="30">
         <v>1222.28</v>
       </c>
       <c r="C344" s="23">
         <v>1016.7</v>
       </c>
       <c r="D344" s="23">
         <v>1055.48</v>
       </c>
       <c r="E344" s="23">
         <v>1139.45</v>
       </c>
       <c r="F344" s="23">
         <v>969.48</v>
       </c>
       <c r="G344" s="23">
         <v>1167.4000000000001</v>
       </c>
       <c r="H344" s="23">
         <v>1150.3800000000001</v>
       </c>
-      <c r="I344" s="30"/>
+      <c r="I344" s="125">
+        <v>1133.1500000000001</v>
+      </c>
       <c r="J344" s="30"/>
       <c r="K344" s="30"/>
       <c r="L344" s="23"/>
       <c r="M344" s="30"/>
     </row>
     <row r="345" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A345" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B345" s="39"/>
       <c r="C345" s="40"/>
       <c r="D345" s="11"/>
       <c r="E345" s="39"/>
       <c r="F345" s="39"/>
       <c r="G345" s="39"/>
       <c r="H345" s="39"/>
       <c r="I345" s="39"/>
       <c r="J345" s="39"/>
       <c r="K345" s="39"/>
       <c r="L345" s="39"/>
       <c r="M345" s="39"/>
     </row>
     <row r="346" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A346" s="20">
         <v>2020</v>
@@ -14550,72 +16095,74 @@
     <row r="352" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A352" s="66">
         <v>2026</v>
       </c>
       <c r="B352" s="79">
         <v>71341</v>
       </c>
       <c r="C352" s="79">
         <v>65008.4</v>
       </c>
       <c r="D352" s="79">
         <v>63491.4</v>
       </c>
       <c r="E352" s="79">
         <v>64404.1</v>
       </c>
       <c r="F352" s="79">
         <v>51105.1</v>
       </c>
       <c r="G352" s="79">
         <v>55130</v>
       </c>
       <c r="H352" s="79">
         <v>54104.9</v>
       </c>
-      <c r="I352" s="79"/>
+      <c r="I352" s="130">
+        <v>52844.6</v>
+      </c>
       <c r="J352" s="79"/>
       <c r="K352" s="79"/>
       <c r="L352" s="79"/>
       <c r="M352" s="79"/>
     </row>
     <row r="353" spans="1:13" s="81" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A353" s="101" t="s">
+      <c r="A353" s="131" t="s">
         <v>25</v>
       </c>
-      <c r="B353" s="101"/>
-[...10 lines deleted...]
-      <c r="M353" s="101"/>
+      <c r="B353" s="131"/>
+      <c r="C353" s="131"/>
+      <c r="D353" s="131"/>
+      <c r="E353" s="131"/>
+      <c r="F353" s="131"/>
+      <c r="G353" s="131"/>
+      <c r="H353" s="131"/>
+      <c r="I353" s="131"/>
+      <c r="J353" s="131"/>
+      <c r="K353" s="131"/>
+      <c r="L353" s="131"/>
+      <c r="M353" s="131"/>
     </row>
     <row r="354" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A354" s="10"/>
       <c r="B354" s="12"/>
       <c r="C354" s="12"/>
       <c r="D354" s="12"/>
       <c r="E354" s="12"/>
       <c r="F354" s="12"/>
       <c r="G354" s="12"/>
       <c r="H354" s="12"/>
       <c r="I354" s="12"/>
       <c r="J354" s="12"/>
       <c r="K354" s="12"/>
       <c r="L354" s="12"/>
       <c r="M354" s="12"/>
     </row>
     <row r="355" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A355" s="14"/>
       <c r="B355" s="15" t="s">
         <v>10</v>
       </c>
       <c r="C355" s="16" t="s">
         <v>11</v>
       </c>
       <c r="D355" s="17" t="s">
@@ -14649,365 +16196,369 @@
         <v>20</v>
       </c>
     </row>
     <row r="356" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A356" s="97" t="s">
         <v>615</v>
       </c>
       <c r="B356" s="95"/>
       <c r="C356" s="95"/>
       <c r="D356" s="96"/>
       <c r="E356" s="96"/>
       <c r="F356" s="96"/>
       <c r="G356" s="95"/>
       <c r="H356" s="96"/>
       <c r="I356" s="95"/>
       <c r="J356" s="95"/>
       <c r="K356" s="96"/>
       <c r="L356" s="96"/>
       <c r="M356" s="95"/>
     </row>
     <row r="357" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A357" s="20">
         <v>2023</v>
       </c>
       <c r="B357" s="99" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="C357" s="99" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="D357" s="99" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="E357" s="99" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="F357" s="99" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="G357" s="99" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="H357" s="99" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="I357" s="99" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="J357" s="99" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="K357" s="99" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="L357" s="99" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="M357" s="99" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="358" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A358" s="20">
         <v>2024</v>
       </c>
       <c r="B358" s="99" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="C358" s="99" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="D358" s="99" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="E358" s="99" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="F358" s="99" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="G358" s="99" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="H358" s="99" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="I358" s="99" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="J358" s="99" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="K358" s="99" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="L358" s="99" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="M358" s="99" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="359" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A359" s="20">
         <v>2025</v>
       </c>
       <c r="B359" s="99" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="C359" s="99" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="D359" s="99" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="E359" s="99" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="F359" s="99" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="G359" s="99" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="H359" s="99" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="I359" s="99" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="J359" s="99" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="K359" s="99" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="L359" s="99" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="M359" s="99" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="360" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A360" s="20">
         <v>2026</v>
       </c>
       <c r="B360" s="23">
         <v>0.01</v>
       </c>
       <c r="C360" s="23">
         <v>0.01</v>
       </c>
       <c r="D360" s="23">
         <v>0</v>
       </c>
       <c r="E360" s="23">
         <v>0</v>
       </c>
       <c r="F360" s="23">
         <v>0</v>
       </c>
       <c r="G360" s="23">
         <v>0</v>
       </c>
       <c r="H360" s="23">
         <v>0.01</v>
       </c>
-      <c r="I360" s="100"/>
+      <c r="I360" s="125">
+        <v>0.01</v>
+      </c>
       <c r="J360" s="100"/>
       <c r="K360" s="100"/>
       <c r="L360" s="100"/>
       <c r="M360" s="100"/>
     </row>
     <row r="361" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A361" s="98" t="s">
-        <v>616</v>
+        <v>660</v>
       </c>
       <c r="B361" s="100"/>
       <c r="C361" s="100"/>
       <c r="D361" s="100"/>
       <c r="E361" s="100"/>
       <c r="F361" s="100"/>
       <c r="G361" s="100"/>
       <c r="H361" s="100"/>
       <c r="I361" s="100"/>
       <c r="J361" s="100"/>
       <c r="K361" s="100"/>
       <c r="L361" s="100"/>
       <c r="M361" s="100"/>
     </row>
     <row r="362" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A362" s="20">
         <v>2023</v>
       </c>
       <c r="B362" s="99" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="C362" s="99" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="D362" s="99" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="E362" s="99" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="F362" s="99" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="G362" s="99" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="H362" s="99" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="I362" s="99" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="J362" s="99" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="K362" s="99" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="L362" s="99" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="M362" s="99" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="363" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A363" s="20">
         <v>2024</v>
       </c>
       <c r="B363" s="99" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="C363" s="99" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="D363" s="99" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="E363" s="99" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="F363" s="99" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="G363" s="99" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="H363" s="99" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="I363" s="99" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="J363" s="99" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="K363" s="99" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="L363" s="99" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="M363" s="99" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="364" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A364" s="20">
         <v>2025</v>
       </c>
       <c r="B364" s="99" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="C364" s="99" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="D364" s="99" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="E364" s="99" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="F364" s="99" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="G364" s="99" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="H364" s="99" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="I364" s="99" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="J364" s="99" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="K364" s="99" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="L364" s="99" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="M364" s="99" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="365" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A365" s="20">
         <v>2026</v>
       </c>
       <c r="B365" s="23">
         <v>0.01</v>
       </c>
       <c r="C365" s="80">
         <v>7.7</v>
       </c>
       <c r="D365" s="80">
         <v>5.3</v>
       </c>
       <c r="E365" s="23">
         <v>0</v>
       </c>
       <c r="F365" s="23">
         <v>0</v>
       </c>
       <c r="G365" s="23">
         <v>0</v>
       </c>
       <c r="H365" s="23">
         <v>0.01</v>
       </c>
-      <c r="I365" s="100"/>
+      <c r="I365" s="129">
+        <v>19.3</v>
+      </c>
       <c r="J365" s="100"/>
       <c r="K365" s="100"/>
       <c r="L365" s="100"/>
       <c r="M365" s="100"/>
     </row>
     <row r="366" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A366" s="19" t="s">
         <v>3</v>
       </c>
       <c r="B366" s="42"/>
       <c r="C366" s="42"/>
       <c r="D366" s="63"/>
       <c r="E366" s="42"/>
       <c r="F366" s="42"/>
       <c r="G366" s="42"/>
       <c r="H366" s="42"/>
       <c r="I366" s="42"/>
       <c r="J366" s="42"/>
       <c r="K366" s="42"/>
       <c r="L366" s="64"/>
       <c r="M366" s="21"/>
     </row>
     <row r="367" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A367" s="20">
         <v>2023</v>
@@ -15134,51 +16685,53 @@
     <row r="370" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A370" s="20">
         <v>2026</v>
       </c>
       <c r="B370" s="23">
         <v>15.93</v>
       </c>
       <c r="C370" s="23">
         <v>13.08</v>
       </c>
       <c r="D370" s="23">
         <v>16.190000000000001</v>
       </c>
       <c r="E370" s="23">
         <v>16.739999999999998</v>
       </c>
       <c r="F370" s="23">
         <v>20.440000000000001</v>
       </c>
       <c r="G370" s="23">
         <v>26.17</v>
       </c>
       <c r="H370" s="23">
         <v>28.42</v>
       </c>
-      <c r="I370" s="23"/>
+      <c r="I370" s="125">
+        <v>29.25</v>
+      </c>
       <c r="J370" s="23"/>
       <c r="K370" s="23"/>
       <c r="L370" s="23"/>
       <c r="M370" s="23"/>
     </row>
     <row r="371" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A371" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B371" s="42"/>
       <c r="C371" s="63"/>
       <c r="D371" s="63"/>
       <c r="E371" s="42"/>
       <c r="F371" s="42"/>
       <c r="G371" s="42"/>
       <c r="H371" s="42"/>
       <c r="I371" s="42"/>
       <c r="J371" s="29"/>
       <c r="K371" s="29"/>
       <c r="L371" s="29"/>
       <c r="M371" s="29"/>
     </row>
     <row r="372" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A372" s="71">
         <v>2023</v>
@@ -15305,96 +16858,100 @@
     <row r="375" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A375" s="41">
         <v>2025</v>
       </c>
       <c r="B375" s="79">
         <v>24400</v>
       </c>
       <c r="C375" s="79">
         <v>20025.5</v>
       </c>
       <c r="D375" s="79">
         <v>22411.5</v>
       </c>
       <c r="E375" s="79">
         <v>27166.1</v>
       </c>
       <c r="F375" s="79">
         <v>36809.300000000003</v>
       </c>
       <c r="G375" s="79">
         <v>45293.7</v>
       </c>
       <c r="H375" s="79">
         <v>48172.4</v>
       </c>
-      <c r="I375" s="79"/>
+      <c r="I375" s="130">
+        <v>48276.800000000003</v>
+      </c>
       <c r="J375" s="79"/>
       <c r="K375" s="79"/>
       <c r="L375" s="79"/>
       <c r="M375" s="79"/>
     </row>
     <row r="376" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B376" s="2"/>
       <c r="C376" s="3"/>
       <c r="F376" s="4"/>
       <c r="G376" s="4"/>
       <c r="I376" s="2"/>
       <c r="J376" s="2"/>
       <c r="M376" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A81:M81"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A108:M108"/>
     <mergeCell ref="A353:M353"/>
     <mergeCell ref="A334:M334"/>
     <mergeCell ref="A80:M80"/>
     <mergeCell ref="A149:M149"/>
     <mergeCell ref="A241:M241"/>
     <mergeCell ref="A333:M333"/>
   </mergeCells>
-  <phoneticPr fontId="1" type="noConversion"/>
+  <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>ай</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
+      <vt:lpstr>Көліктің барлық түрлері бойынша</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>eumirbaeva</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>