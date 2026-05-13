--- v0 (2026-04-16)
+++ v1 (2026-05-13)
@@ -3552,51 +3552,53 @@
         <v>4298.6400000000003</v>
       </c>
       <c r="K21" s="83">
         <v>4495.76</v>
       </c>
       <c r="L21" s="83">
         <v>4456.51</v>
       </c>
       <c r="M21" s="105">
         <v>4852.92</v>
       </c>
     </row>
     <row r="22" spans="1:13" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="28" t="s">
         <v>615</v>
       </c>
       <c r="B22" s="83">
         <v>4005.25</v>
       </c>
       <c r="C22" s="83">
         <v>3231.26</v>
       </c>
       <c r="D22" s="83">
         <v>3222.56</v>
       </c>
-      <c r="E22" s="91"/>
+      <c r="E22" s="91">
+        <v>3425.81</v>
+      </c>
       <c r="F22" s="91"/>
       <c r="G22" s="105"/>
       <c r="H22" s="25"/>
       <c r="I22" s="101"/>
       <c r="J22" s="101"/>
       <c r="K22" s="83"/>
       <c r="L22" s="83"/>
       <c r="M22" s="105"/>
     </row>
     <row r="23" spans="1:13" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="31" t="s">
         <v>29</v>
       </c>
       <c r="B23" s="30"/>
       <c r="C23" s="30"/>
       <c r="D23" s="30"/>
       <c r="E23" s="30"/>
       <c r="F23" s="30"/>
       <c r="G23" s="30"/>
       <c r="H23" s="30"/>
       <c r="I23" s="30"/>
       <c r="J23" s="30"/>
       <c r="K23" s="30"/>
       <c r="L23" s="30"/>
       <c r="M23" s="30"/>
@@ -4289,51 +4291,53 @@
         <v>2591851.5</v>
       </c>
       <c r="K40" s="92">
         <v>2632464</v>
       </c>
       <c r="L40" s="92">
         <v>2564445.9</v>
       </c>
       <c r="M40" s="104">
         <v>3301661.3</v>
       </c>
     </row>
     <row r="41" spans="1:13" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="28" t="s">
         <v>615</v>
       </c>
       <c r="B41" s="92">
         <v>2497300.7799999998</v>
       </c>
       <c r="C41" s="92">
         <v>1911547.01</v>
       </c>
       <c r="D41" s="92">
         <v>2054569.59</v>
       </c>
-      <c r="E41" s="94"/>
+      <c r="E41" s="94">
+        <v>1945457.85</v>
+      </c>
       <c r="F41" s="94"/>
       <c r="G41" s="104"/>
       <c r="H41" s="94"/>
       <c r="I41" s="94"/>
       <c r="J41" s="100"/>
       <c r="K41" s="92"/>
       <c r="L41" s="92"/>
       <c r="M41" s="104"/>
     </row>
     <row r="42" spans="1:13" s="3" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A42" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B42" s="30"/>
       <c r="C42" s="30"/>
       <c r="D42" s="30"/>
       <c r="E42" s="30"/>
       <c r="F42" s="30"/>
       <c r="G42" s="30"/>
       <c r="H42" s="30"/>
       <c r="I42" s="30"/>
       <c r="J42" s="30"/>
       <c r="K42" s="30"/>
       <c r="L42" s="30"/>
       <c r="M42" s="30"/>
@@ -5026,51 +5030,53 @@
         <v>4675.41</v>
       </c>
       <c r="K59" s="83">
         <v>4813.9399999999996</v>
       </c>
       <c r="L59" s="83">
         <v>4510.08</v>
       </c>
       <c r="M59" s="105">
         <v>4608.93</v>
       </c>
     </row>
     <row r="60" spans="1:13" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="28" t="s">
         <v>615</v>
       </c>
       <c r="B60" s="83">
         <v>4169.58</v>
       </c>
       <c r="C60" s="83">
         <v>4349.59</v>
       </c>
       <c r="D60" s="83">
         <v>4457.3900000000003</v>
       </c>
-      <c r="E60" s="91"/>
+      <c r="E60" s="91">
+        <v>4715.79</v>
+      </c>
       <c r="F60" s="91"/>
       <c r="G60" s="105"/>
       <c r="H60" s="91"/>
       <c r="I60" s="91"/>
       <c r="J60" s="101"/>
       <c r="K60" s="83"/>
       <c r="L60" s="83"/>
       <c r="M60" s="105"/>
     </row>
     <row r="61" spans="1:13" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="31" t="s">
         <v>28</v>
       </c>
       <c r="B61" s="30"/>
       <c r="C61" s="30"/>
       <c r="D61" s="30"/>
       <c r="E61" s="30"/>
       <c r="F61" s="30"/>
       <c r="G61" s="30"/>
       <c r="H61" s="30"/>
       <c r="I61" s="30"/>
       <c r="J61" s="30"/>
       <c r="K61" s="30"/>
       <c r="L61" s="30"/>
       <c r="M61" s="30"/>
@@ -5763,51 +5769,53 @@
         <v>101168</v>
       </c>
       <c r="K78" s="92">
         <v>110059</v>
       </c>
       <c r="L78" s="92">
         <v>104589.6</v>
       </c>
       <c r="M78" s="104">
         <v>137899.4</v>
       </c>
     </row>
     <row r="79" spans="1:18" s="9" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="38" t="s">
         <v>615</v>
       </c>
       <c r="B79" s="93">
         <v>137521.9</v>
       </c>
       <c r="C79" s="93">
         <v>140683.20000000001</v>
       </c>
       <c r="D79" s="93">
         <v>140475.4</v>
       </c>
-      <c r="E79" s="93"/>
+      <c r="E79" s="93">
+        <v>146564</v>
+      </c>
       <c r="F79" s="93"/>
       <c r="G79" s="102"/>
       <c r="H79" s="93"/>
       <c r="I79" s="93"/>
       <c r="J79" s="102"/>
       <c r="K79" s="93"/>
       <c r="L79" s="93"/>
       <c r="M79" s="102"/>
     </row>
     <row r="80" spans="1:18" s="8" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A80" s="120" t="s">
         <v>32</v>
       </c>
       <c r="B80" s="120"/>
       <c r="C80" s="120"/>
       <c r="D80" s="120"/>
       <c r="E80" s="120"/>
       <c r="F80" s="120"/>
       <c r="G80" s="120"/>
       <c r="H80" s="120"/>
       <c r="I80" s="120"/>
       <c r="J80" s="120"/>
       <c r="K80" s="120"/>
       <c r="L80" s="120"/>
       <c r="M80" s="120"/>
@@ -6061,51 +6069,53 @@
         <v>2429.12</v>
       </c>
       <c r="K88" s="91">
         <v>2574.7199999999998</v>
       </c>
       <c r="L88" s="91">
         <v>2462.5500000000002</v>
       </c>
       <c r="M88" s="91">
         <v>2836.25</v>
       </c>
     </row>
     <row r="89" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A89" s="19">
         <v>2026</v>
       </c>
       <c r="B89" s="91">
         <v>2275.0700000000002</v>
       </c>
       <c r="C89" s="91">
         <v>1534.39</v>
       </c>
       <c r="D89" s="91">
         <v>1667.41</v>
       </c>
-      <c r="E89" s="91"/>
+      <c r="E89" s="91">
+        <v>1663.05</v>
+      </c>
       <c r="F89" s="91"/>
       <c r="G89" s="91"/>
       <c r="H89" s="101"/>
       <c r="I89" s="91"/>
       <c r="J89" s="101"/>
       <c r="K89" s="91"/>
       <c r="L89" s="91"/>
       <c r="M89" s="91"/>
     </row>
     <row r="90" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A90" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B90" s="43"/>
       <c r="C90" s="43"/>
       <c r="D90" s="43"/>
       <c r="E90" s="43"/>
       <c r="F90" s="43"/>
       <c r="G90" s="43"/>
       <c r="H90" s="43"/>
       <c r="I90" s="30"/>
       <c r="J90" s="30"/>
       <c r="K90" s="20"/>
       <c r="L90" s="43"/>
       <c r="M90" s="30"/>
@@ -6265,51 +6275,53 @@
         <v>2090625.7</v>
       </c>
       <c r="K94" s="94">
         <v>2253040.4</v>
       </c>
       <c r="L94" s="94">
         <v>2174452.7999999998</v>
       </c>
       <c r="M94" s="94">
         <v>2924025.9</v>
       </c>
     </row>
     <row r="95" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A95" s="19">
         <v>2026</v>
       </c>
       <c r="B95" s="94">
         <v>2084375.67</v>
       </c>
       <c r="C95" s="94">
         <v>1496163.99</v>
       </c>
       <c r="D95" s="94">
         <v>1637995.48</v>
       </c>
-      <c r="E95" s="94"/>
+      <c r="E95" s="94">
+        <v>1598973.86</v>
+      </c>
       <c r="F95" s="94"/>
       <c r="G95" s="94"/>
       <c r="H95" s="100"/>
       <c r="I95" s="94"/>
       <c r="J95" s="100"/>
       <c r="K95" s="94"/>
       <c r="L95" s="94"/>
       <c r="M95" s="94"/>
     </row>
     <row r="96" spans="1:14" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A96" s="19" t="s">
         <v>2</v>
       </c>
       <c r="B96" s="43"/>
       <c r="C96" s="43"/>
       <c r="D96" s="44"/>
       <c r="E96" s="44"/>
       <c r="F96" s="44"/>
       <c r="G96" s="43"/>
       <c r="H96" s="43"/>
       <c r="I96" s="43"/>
       <c r="J96" s="43"/>
       <c r="K96" s="43"/>
       <c r="L96" s="43"/>
       <c r="M96" s="30"/>
@@ -6469,51 +6481,53 @@
         <v>38.32</v>
       </c>
       <c r="K100" s="91">
         <v>33.049999999999997</v>
       </c>
       <c r="L100" s="91">
         <v>30.22</v>
       </c>
       <c r="M100" s="91">
         <v>73.3</v>
       </c>
     </row>
     <row r="101" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A101" s="19">
         <v>2026</v>
       </c>
       <c r="B101" s="91">
         <v>72.88</v>
       </c>
       <c r="C101" s="91">
         <v>68.36</v>
       </c>
       <c r="D101" s="91">
         <v>64.45</v>
       </c>
-      <c r="E101" s="91"/>
+      <c r="E101" s="91">
+        <v>58.3</v>
+      </c>
       <c r="F101" s="91"/>
       <c r="G101" s="91"/>
       <c r="H101" s="101"/>
       <c r="I101" s="91"/>
       <c r="J101" s="101"/>
       <c r="K101" s="91"/>
       <c r="L101" s="91"/>
       <c r="M101" s="91"/>
     </row>
     <row r="102" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A102" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B102" s="43"/>
       <c r="C102" s="43"/>
       <c r="D102" s="24"/>
       <c r="E102" s="43"/>
       <c r="F102" s="43"/>
       <c r="G102" s="43"/>
       <c r="H102" s="43"/>
       <c r="I102" s="43"/>
       <c r="J102" s="30"/>
       <c r="K102" s="43"/>
       <c r="L102" s="43"/>
       <c r="M102" s="30"/>
@@ -6673,51 +6687,53 @@
         <v>19060</v>
       </c>
       <c r="K106" s="92">
         <v>15716</v>
       </c>
       <c r="L106" s="92">
         <v>15698</v>
       </c>
       <c r="M106" s="92">
         <v>46544.7</v>
       </c>
     </row>
     <row r="107" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A107" s="45">
         <v>2026</v>
       </c>
       <c r="B107" s="93">
         <v>48197.599999999999</v>
       </c>
       <c r="C107" s="93">
         <v>49381</v>
       </c>
       <c r="D107" s="93">
         <v>44774.3</v>
       </c>
-      <c r="E107" s="93"/>
+      <c r="E107" s="93">
+        <v>42342.7</v>
+      </c>
       <c r="F107" s="93"/>
       <c r="G107" s="93"/>
       <c r="H107" s="102"/>
       <c r="I107" s="93"/>
       <c r="J107" s="102"/>
       <c r="K107" s="93"/>
       <c r="L107" s="93"/>
       <c r="M107" s="93"/>
     </row>
     <row r="108" spans="1:14" s="95" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A108" s="118" t="s">
         <v>23</v>
       </c>
       <c r="B108" s="118"/>
       <c r="C108" s="118"/>
       <c r="D108" s="118"/>
       <c r="E108" s="118"/>
       <c r="F108" s="118"/>
       <c r="G108" s="118"/>
       <c r="H108" s="118"/>
       <c r="I108" s="118"/>
       <c r="J108" s="118"/>
       <c r="K108" s="118"/>
       <c r="L108" s="118"/>
       <c r="M108" s="118"/>
@@ -7482,51 +7498,53 @@
         <v>943.51</v>
       </c>
       <c r="K128" s="91">
         <v>895.11</v>
       </c>
       <c r="L128" s="91">
         <v>870.83</v>
       </c>
       <c r="M128" s="101">
         <v>890.51</v>
       </c>
     </row>
     <row r="129" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A129" s="48" t="s">
         <v>615</v>
       </c>
       <c r="B129" s="91">
         <v>507.89</v>
       </c>
       <c r="C129" s="91">
         <v>680.17</v>
       </c>
       <c r="D129" s="91">
         <v>499.67</v>
       </c>
-      <c r="E129" s="91"/>
+      <c r="E129" s="91">
+        <v>623.30999999999995</v>
+      </c>
       <c r="F129" s="91"/>
       <c r="G129" s="91"/>
       <c r="H129" s="91"/>
       <c r="I129" s="91"/>
       <c r="J129" s="91"/>
       <c r="K129" s="91"/>
       <c r="L129" s="91"/>
       <c r="M129" s="101"/>
     </row>
     <row r="130" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A130" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B130" s="30"/>
       <c r="C130" s="30"/>
       <c r="D130" s="30"/>
       <c r="E130" s="30"/>
       <c r="F130" s="30"/>
       <c r="G130" s="30"/>
       <c r="H130" s="30"/>
       <c r="I130" s="30"/>
       <c r="J130" s="30"/>
       <c r="K130" s="30"/>
       <c r="L130" s="30"/>
       <c r="M130" s="30"/>
@@ -8219,51 +8237,53 @@
         <v>458038.9</v>
       </c>
       <c r="K147" s="92">
         <v>328951.90000000002</v>
       </c>
       <c r="L147" s="92">
         <v>329898.7</v>
       </c>
       <c r="M147" s="104">
         <v>315545</v>
       </c>
     </row>
     <row r="148" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A148" s="38" t="s">
         <v>615</v>
       </c>
       <c r="B148" s="93">
         <v>341579.31</v>
       </c>
       <c r="C148" s="93">
         <v>350366.92</v>
       </c>
       <c r="D148" s="93">
         <v>353077.4</v>
       </c>
-      <c r="E148" s="93"/>
+      <c r="E148" s="93">
+        <v>282072.09000000003</v>
+      </c>
       <c r="F148" s="93"/>
       <c r="G148" s="93"/>
       <c r="H148" s="107"/>
       <c r="I148" s="93"/>
       <c r="J148" s="93"/>
       <c r="K148" s="93"/>
       <c r="L148" s="93"/>
       <c r="M148" s="102"/>
     </row>
     <row r="149" spans="1:18" s="8" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A149" s="120" t="s">
         <v>32</v>
       </c>
       <c r="B149" s="120"/>
       <c r="C149" s="120"/>
       <c r="D149" s="120"/>
       <c r="E149" s="120"/>
       <c r="F149" s="120"/>
       <c r="G149" s="120"/>
       <c r="H149" s="120"/>
       <c r="I149" s="120"/>
       <c r="J149" s="120"/>
       <c r="K149" s="120"/>
       <c r="L149" s="120"/>
       <c r="M149" s="120"/>
@@ -11050,117 +11070,123 @@
       <c r="D236" s="101"/>
       <c r="E236" s="91"/>
       <c r="F236" s="91"/>
       <c r="G236" s="91"/>
       <c r="H236" s="25"/>
       <c r="I236" s="91"/>
       <c r="J236" s="91"/>
       <c r="K236" s="91"/>
       <c r="L236" s="91"/>
       <c r="M236" s="101"/>
       <c r="N236" s="4"/>
     </row>
     <row r="237" spans="1:14" s="3" customFormat="1" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A237" s="58" t="s">
         <v>24</v>
       </c>
       <c r="B237" s="91">
         <v>4080.78</v>
       </c>
       <c r="C237" s="91">
         <v>4268.1499999999996</v>
       </c>
       <c r="D237" s="91">
         <v>4376.75</v>
       </c>
-      <c r="E237" s="91"/>
+      <c r="E237" s="91">
+        <v>4640.75</v>
+      </c>
       <c r="F237" s="91"/>
       <c r="G237" s="91"/>
       <c r="H237" s="25"/>
       <c r="I237" s="91"/>
       <c r="J237" s="91"/>
       <c r="K237" s="91"/>
       <c r="L237" s="91"/>
       <c r="M237" s="101"/>
       <c r="N237" s="4"/>
     </row>
     <row r="238" spans="1:14" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A238" s="58" t="s">
         <v>18</v>
       </c>
       <c r="B238" s="91"/>
       <c r="C238" s="91"/>
       <c r="D238" s="101"/>
       <c r="E238" s="91"/>
       <c r="F238" s="91"/>
       <c r="G238" s="91"/>
       <c r="H238" s="25"/>
       <c r="I238" s="91"/>
       <c r="J238" s="91"/>
       <c r="K238" s="91"/>
       <c r="L238" s="91"/>
       <c r="M238" s="101"/>
       <c r="N238" s="4"/>
     </row>
     <row r="239" spans="1:14" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A239" s="58" t="s">
         <v>19</v>
       </c>
       <c r="B239" s="91">
         <v>3135.02</v>
       </c>
       <c r="C239" s="91">
         <v>3352.88</v>
       </c>
       <c r="D239" s="91">
         <v>3530.67</v>
       </c>
-      <c r="E239" s="91"/>
+      <c r="E239" s="91">
+        <v>3837.31</v>
+      </c>
       <c r="F239" s="91"/>
       <c r="G239" s="91"/>
       <c r="H239" s="25"/>
       <c r="I239" s="91"/>
       <c r="J239" s="91"/>
       <c r="K239" s="91"/>
       <c r="L239" s="91"/>
       <c r="M239" s="101"/>
       <c r="N239" s="4"/>
     </row>
     <row r="240" spans="1:14" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A240" s="58" t="s">
         <v>20</v>
       </c>
       <c r="B240" s="91">
         <v>945.76</v>
       </c>
       <c r="C240" s="91">
         <v>915.27</v>
       </c>
       <c r="D240" s="91">
         <v>846.08</v>
       </c>
-      <c r="E240" s="91"/>
+      <c r="E240" s="91">
+        <v>803.44</v>
+      </c>
       <c r="F240" s="91"/>
       <c r="G240" s="91"/>
       <c r="H240" s="25"/>
       <c r="I240" s="91"/>
       <c r="J240" s="91"/>
       <c r="K240" s="91"/>
       <c r="L240" s="91"/>
       <c r="M240" s="101"/>
       <c r="N240" s="4"/>
     </row>
     <row r="241" spans="1:18" s="8" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A241" s="120" t="s">
         <v>32</v>
       </c>
       <c r="B241" s="120"/>
       <c r="C241" s="120"/>
       <c r="D241" s="120"/>
       <c r="E241" s="120"/>
       <c r="F241" s="120"/>
       <c r="G241" s="120"/>
       <c r="H241" s="120"/>
       <c r="I241" s="120"/>
       <c r="J241" s="120"/>
       <c r="K241" s="120"/>
       <c r="L241" s="120"/>
@@ -13864,114 +13890,120 @@
       <c r="C328" s="92"/>
       <c r="D328" s="104"/>
       <c r="E328" s="92"/>
       <c r="F328" s="92"/>
       <c r="G328" s="92"/>
       <c r="H328" s="34"/>
       <c r="I328" s="92"/>
       <c r="J328" s="92"/>
       <c r="K328" s="92"/>
       <c r="L328" s="92"/>
       <c r="M328" s="104"/>
     </row>
     <row r="329" spans="1:18" s="3" customFormat="1" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A329" s="58" t="s">
         <v>25</v>
       </c>
       <c r="B329" s="94">
         <v>64924.3</v>
       </c>
       <c r="C329" s="94">
         <v>71276.7</v>
       </c>
       <c r="D329" s="94">
         <v>73289.600000000006</v>
       </c>
-      <c r="E329" s="92"/>
+      <c r="E329" s="94">
+        <v>77055.199999999997</v>
+      </c>
       <c r="F329" s="92"/>
       <c r="G329" s="92"/>
       <c r="H329" s="34"/>
       <c r="I329" s="92"/>
       <c r="J329" s="92"/>
       <c r="K329" s="92"/>
       <c r="L329" s="92"/>
       <c r="M329" s="104"/>
     </row>
     <row r="330" spans="1:18" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A330" s="58" t="s">
         <v>18</v>
       </c>
       <c r="B330" s="92"/>
       <c r="C330" s="92"/>
       <c r="D330" s="104"/>
       <c r="E330" s="92"/>
       <c r="F330" s="92"/>
       <c r="G330" s="92"/>
       <c r="H330" s="34"/>
       <c r="I330" s="92"/>
       <c r="J330" s="92"/>
       <c r="K330" s="92"/>
       <c r="L330" s="92"/>
       <c r="M330" s="104"/>
     </row>
     <row r="331" spans="1:18" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A331" s="79" t="s">
         <v>21</v>
       </c>
       <c r="B331" s="83">
         <v>49.2</v>
       </c>
       <c r="C331" s="92">
         <v>56274.3</v>
       </c>
       <c r="D331" s="92">
         <v>59585.599999999999</v>
       </c>
-      <c r="E331" s="92"/>
+      <c r="E331" s="92">
+        <v>64110.8</v>
+      </c>
       <c r="F331" s="92"/>
       <c r="G331" s="92"/>
       <c r="H331" s="34"/>
       <c r="I331" s="92"/>
       <c r="J331" s="92"/>
       <c r="K331" s="92"/>
       <c r="L331" s="92"/>
       <c r="M331" s="104"/>
     </row>
     <row r="332" spans="1:18" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A332" s="67" t="s">
         <v>20</v>
       </c>
       <c r="B332" s="93">
         <v>15663.6</v>
       </c>
       <c r="C332" s="93">
         <v>15002.3</v>
       </c>
       <c r="D332" s="93">
         <v>13704</v>
       </c>
-      <c r="E332" s="93"/>
+      <c r="E332" s="93">
+        <v>12944.4</v>
+      </c>
       <c r="F332" s="93"/>
       <c r="G332" s="93"/>
       <c r="H332" s="108"/>
       <c r="I332" s="93"/>
       <c r="J332" s="93"/>
       <c r="K332" s="93"/>
       <c r="L332" s="93"/>
       <c r="M332" s="102"/>
     </row>
     <row r="333" spans="1:18" s="8" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A333" s="120" t="s">
         <v>32</v>
       </c>
       <c r="B333" s="120"/>
       <c r="C333" s="120"/>
       <c r="D333" s="120"/>
       <c r="E333" s="120"/>
       <c r="F333" s="120"/>
       <c r="G333" s="120"/>
       <c r="H333" s="120"/>
       <c r="I333" s="120"/>
       <c r="J333" s="120"/>
       <c r="K333" s="120"/>
       <c r="L333" s="120"/>
       <c r="M333" s="120"/>
@@ -14307,51 +14339,53 @@
         <v>926.01</v>
       </c>
       <c r="K343" s="83">
         <v>1025.93</v>
       </c>
       <c r="L343" s="91">
         <v>1123.1300000000001</v>
       </c>
       <c r="M343" s="83">
         <v>1126.1600000000001</v>
       </c>
     </row>
     <row r="344" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A344" s="19">
         <v>2026</v>
       </c>
       <c r="B344" s="83">
         <v>1222.28</v>
       </c>
       <c r="C344" s="91">
         <v>1016.7</v>
       </c>
       <c r="D344" s="91">
         <v>1055.48</v>
       </c>
-      <c r="E344" s="91"/>
+      <c r="E344" s="91">
+        <v>1139.45</v>
+      </c>
       <c r="F344" s="83"/>
       <c r="G344" s="83"/>
       <c r="H344" s="83"/>
       <c r="I344" s="83"/>
       <c r="J344" s="83"/>
       <c r="K344" s="83"/>
       <c r="L344" s="91"/>
       <c r="M344" s="83"/>
     </row>
     <row r="345" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A345" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B345" s="43"/>
       <c r="C345" s="44"/>
       <c r="D345" s="21"/>
       <c r="E345" s="43"/>
       <c r="F345" s="43"/>
       <c r="G345" s="43"/>
       <c r="H345" s="43"/>
       <c r="I345" s="43"/>
       <c r="J345" s="43"/>
       <c r="K345" s="43"/>
       <c r="L345" s="43"/>
       <c r="M345" s="43"/>
@@ -14593,51 +14627,53 @@
         <v>43186.9</v>
       </c>
       <c r="K351" s="92">
         <v>50471.7</v>
       </c>
       <c r="L351" s="92">
         <v>60094.3</v>
       </c>
       <c r="M351" s="92">
         <v>62090.400000000001</v>
       </c>
     </row>
     <row r="352" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A352" s="71">
         <v>2026</v>
       </c>
       <c r="B352" s="93">
         <v>71341</v>
       </c>
       <c r="C352" s="94">
         <v>65008.4</v>
       </c>
       <c r="D352" s="94">
         <v>63491.4</v>
       </c>
-      <c r="E352" s="92"/>
+      <c r="E352" s="94">
+        <v>64404.1</v>
+      </c>
       <c r="F352" s="92"/>
       <c r="G352" s="92"/>
       <c r="H352" s="92"/>
       <c r="I352" s="92"/>
       <c r="J352" s="92"/>
       <c r="K352" s="92"/>
       <c r="L352" s="92"/>
       <c r="M352" s="92"/>
     </row>
     <row r="353" spans="1:14" s="95" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A353" s="115" t="s">
         <v>17</v>
       </c>
       <c r="B353" s="115"/>
       <c r="C353" s="115"/>
       <c r="D353" s="115"/>
       <c r="E353" s="115"/>
       <c r="F353" s="115"/>
       <c r="G353" s="115"/>
       <c r="H353" s="115"/>
       <c r="I353" s="115"/>
       <c r="J353" s="115"/>
       <c r="K353" s="115"/>
       <c r="L353" s="115"/>
       <c r="M353" s="115"/>
@@ -14832,51 +14868,53 @@
       </c>
       <c r="K359" s="65" t="s">
         <v>617</v>
       </c>
       <c r="L359" s="65" t="s">
         <v>617</v>
       </c>
       <c r="M359" s="65" t="s">
         <v>617</v>
       </c>
       <c r="N359" s="8"/>
     </row>
     <row r="360" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A360" s="19">
         <v>2026</v>
       </c>
       <c r="B360" s="91">
         <v>0.01</v>
       </c>
       <c r="C360" s="91">
         <v>0.01</v>
       </c>
       <c r="D360" s="91">
         <v>0</v>
       </c>
-      <c r="E360" s="111"/>
+      <c r="E360" s="91">
+        <v>0</v>
+      </c>
       <c r="F360" s="111"/>
       <c r="G360" s="111"/>
       <c r="H360" s="111"/>
       <c r="I360" s="111"/>
       <c r="J360" s="111"/>
       <c r="K360" s="111"/>
       <c r="L360" s="111"/>
       <c r="M360" s="111"/>
       <c r="N360" s="8"/>
     </row>
     <row r="361" spans="1:14" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A361" s="113" t="s">
         <v>616</v>
       </c>
       <c r="B361" s="111"/>
       <c r="C361" s="111"/>
       <c r="D361" s="111"/>
       <c r="E361" s="111"/>
       <c r="F361" s="111"/>
       <c r="G361" s="111"/>
       <c r="H361" s="111"/>
       <c r="I361" s="111"/>
       <c r="J361" s="111"/>
       <c r="K361" s="111"/>
       <c r="L361" s="111"/>
@@ -15000,51 +15038,53 @@
       </c>
       <c r="K364" s="65" t="s">
         <v>617</v>
       </c>
       <c r="L364" s="65" t="s">
         <v>617</v>
       </c>
       <c r="M364" s="65" t="s">
         <v>617</v>
       </c>
       <c r="N364" s="8"/>
     </row>
     <row r="365" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A365" s="19">
         <v>2026</v>
       </c>
       <c r="B365" s="91">
         <v>0.01</v>
       </c>
       <c r="C365" s="94">
         <v>7.7</v>
       </c>
       <c r="D365" s="94">
         <v>5.3</v>
       </c>
-      <c r="E365" s="111"/>
+      <c r="E365" s="91">
+        <v>0</v>
+      </c>
       <c r="F365" s="111"/>
       <c r="G365" s="111"/>
       <c r="H365" s="111"/>
       <c r="I365" s="111"/>
       <c r="J365" s="111"/>
       <c r="K365" s="111"/>
       <c r="L365" s="111"/>
       <c r="M365" s="111"/>
       <c r="N365" s="8"/>
     </row>
     <row r="366" spans="1:14" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A366" s="19" t="s">
         <v>2</v>
       </c>
       <c r="B366" s="46"/>
       <c r="C366" s="46"/>
       <c r="D366" s="69"/>
       <c r="E366" s="46"/>
       <c r="F366" s="46"/>
       <c r="G366" s="46"/>
       <c r="H366" s="46"/>
       <c r="I366" s="46"/>
       <c r="J366" s="46"/>
       <c r="K366" s="46"/>
       <c r="L366" s="46"/>
@@ -15164,51 +15204,53 @@
         <v>9.23</v>
       </c>
       <c r="K369" s="91">
         <v>8.65</v>
       </c>
       <c r="L369" s="91">
         <v>8.3800000000000008</v>
       </c>
       <c r="M369" s="91">
         <v>8.11</v>
       </c>
     </row>
     <row r="370" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A370" s="19">
         <v>2026</v>
       </c>
       <c r="B370" s="91">
         <v>15.93</v>
       </c>
       <c r="C370" s="91">
         <v>13.08</v>
       </c>
       <c r="D370" s="91">
         <v>16.190000000000001</v>
       </c>
-      <c r="E370" s="91"/>
+      <c r="E370" s="91">
+        <v>16.739999999999998</v>
+      </c>
       <c r="F370" s="91"/>
       <c r="G370" s="91"/>
       <c r="H370" s="91"/>
       <c r="I370" s="91"/>
       <c r="J370" s="91"/>
       <c r="K370" s="91"/>
       <c r="L370" s="91"/>
       <c r="M370" s="91"/>
     </row>
     <row r="371" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A371" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B371" s="46"/>
       <c r="C371" s="69"/>
       <c r="D371" s="69"/>
       <c r="E371" s="46"/>
       <c r="F371" s="46"/>
       <c r="G371" s="46"/>
       <c r="H371" s="46"/>
       <c r="I371" s="46"/>
       <c r="J371" s="30"/>
       <c r="K371" s="30"/>
       <c r="L371" s="30"/>
       <c r="M371" s="30"/>
@@ -15327,51 +15369,53 @@
         <v>11490.2</v>
       </c>
       <c r="K374" s="92">
         <v>10142.799999999999</v>
       </c>
       <c r="L374" s="92">
         <v>10162.700000000001</v>
       </c>
       <c r="M374" s="92">
         <v>9724.5</v>
       </c>
     </row>
     <row r="375" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A375" s="45">
         <v>2026</v>
       </c>
       <c r="B375" s="93">
         <v>24400</v>
       </c>
       <c r="C375" s="93">
         <v>20025.5</v>
       </c>
       <c r="D375" s="93">
         <v>22411.5</v>
       </c>
-      <c r="E375" s="93"/>
+      <c r="E375" s="93">
+        <v>27166.1</v>
+      </c>
       <c r="F375" s="93"/>
       <c r="G375" s="93"/>
       <c r="H375" s="102"/>
       <c r="I375" s="93"/>
       <c r="J375" s="93"/>
       <c r="K375" s="93"/>
       <c r="L375" s="93"/>
       <c r="M375" s="93"/>
     </row>
     <row r="376" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A376" s="2"/>
       <c r="B376" s="11"/>
       <c r="C376" s="5"/>
       <c r="D376" s="5"/>
       <c r="E376" s="5"/>
       <c r="F376" s="5"/>
       <c r="G376" s="5"/>
       <c r="H376" s="5"/>
       <c r="I376" s="5"/>
       <c r="J376" s="5"/>
       <c r="K376" s="5"/>
       <c r="L376" s="5"/>
       <c r="M376" s="5"/>
     </row>
     <row r="377" spans="1:13" x14ac:dyDescent="0.2">