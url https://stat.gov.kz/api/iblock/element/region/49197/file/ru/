--- v1 (2026-05-13)
+++ v2 (2026-06-24)
@@ -3553,53 +3553,55 @@
       </c>
       <c r="K21" s="83">
         <v>4495.76</v>
       </c>
       <c r="L21" s="83">
         <v>4456.51</v>
       </c>
       <c r="M21" s="105">
         <v>4852.92</v>
       </c>
     </row>
     <row r="22" spans="1:13" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="28" t="s">
         <v>615</v>
       </c>
       <c r="B22" s="83">
         <v>4005.25</v>
       </c>
       <c r="C22" s="83">
         <v>3231.26</v>
       </c>
       <c r="D22" s="83">
         <v>3222.56</v>
       </c>
       <c r="E22" s="91">
-        <v>3425.81</v>
-[...1 lines deleted...]
-      <c r="F22" s="91"/>
+        <v>3365.89</v>
+      </c>
+      <c r="F22" s="91">
+        <v>3468.55</v>
+      </c>
       <c r="G22" s="105"/>
       <c r="H22" s="25"/>
       <c r="I22" s="101"/>
       <c r="J22" s="101"/>
       <c r="K22" s="83"/>
       <c r="L22" s="83"/>
       <c r="M22" s="105"/>
     </row>
     <row r="23" spans="1:13" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="31" t="s">
         <v>29</v>
       </c>
       <c r="B23" s="30"/>
       <c r="C23" s="30"/>
       <c r="D23" s="30"/>
       <c r="E23" s="30"/>
       <c r="F23" s="30"/>
       <c r="G23" s="30"/>
       <c r="H23" s="30"/>
       <c r="I23" s="30"/>
       <c r="J23" s="30"/>
       <c r="K23" s="30"/>
       <c r="L23" s="30"/>
       <c r="M23" s="30"/>
     </row>
@@ -4292,53 +4294,55 @@
       </c>
       <c r="K40" s="92">
         <v>2632464</v>
       </c>
       <c r="L40" s="92">
         <v>2564445.9</v>
       </c>
       <c r="M40" s="104">
         <v>3301661.3</v>
       </c>
     </row>
     <row r="41" spans="1:13" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="28" t="s">
         <v>615</v>
       </c>
       <c r="B41" s="92">
         <v>2497300.7799999998</v>
       </c>
       <c r="C41" s="92">
         <v>1911547.01</v>
       </c>
       <c r="D41" s="92">
         <v>2054569.59</v>
       </c>
       <c r="E41" s="94">
-        <v>1945457.85</v>
-[...1 lines deleted...]
-      <c r="F41" s="94"/>
+        <v>1881399.15</v>
+      </c>
+      <c r="F41" s="94">
+        <v>2190777.14</v>
+      </c>
       <c r="G41" s="104"/>
       <c r="H41" s="94"/>
       <c r="I41" s="94"/>
       <c r="J41" s="100"/>
       <c r="K41" s="92"/>
       <c r="L41" s="92"/>
       <c r="M41" s="104"/>
     </row>
     <row r="42" spans="1:13" s="3" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A42" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B42" s="30"/>
       <c r="C42" s="30"/>
       <c r="D42" s="30"/>
       <c r="E42" s="30"/>
       <c r="F42" s="30"/>
       <c r="G42" s="30"/>
       <c r="H42" s="30"/>
       <c r="I42" s="30"/>
       <c r="J42" s="30"/>
       <c r="K42" s="30"/>
       <c r="L42" s="30"/>
       <c r="M42" s="30"/>
     </row>
@@ -5033,51 +5037,53 @@
         <v>4813.9399999999996</v>
       </c>
       <c r="L59" s="83">
         <v>4510.08</v>
       </c>
       <c r="M59" s="105">
         <v>4608.93</v>
       </c>
     </row>
     <row r="60" spans="1:13" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="28" t="s">
         <v>615</v>
       </c>
       <c r="B60" s="83">
         <v>4169.58</v>
       </c>
       <c r="C60" s="83">
         <v>4349.59</v>
       </c>
       <c r="D60" s="83">
         <v>4457.3900000000003</v>
       </c>
       <c r="E60" s="91">
         <v>4715.79</v>
       </c>
-      <c r="F60" s="91"/>
+      <c r="F60" s="91">
+        <v>3851.72</v>
+      </c>
       <c r="G60" s="105"/>
       <c r="H60" s="91"/>
       <c r="I60" s="91"/>
       <c r="J60" s="101"/>
       <c r="K60" s="83"/>
       <c r="L60" s="83"/>
       <c r="M60" s="105"/>
     </row>
     <row r="61" spans="1:13" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="31" t="s">
         <v>28</v>
       </c>
       <c r="B61" s="30"/>
       <c r="C61" s="30"/>
       <c r="D61" s="30"/>
       <c r="E61" s="30"/>
       <c r="F61" s="30"/>
       <c r="G61" s="30"/>
       <c r="H61" s="30"/>
       <c r="I61" s="30"/>
       <c r="J61" s="30"/>
       <c r="K61" s="30"/>
       <c r="L61" s="30"/>
       <c r="M61" s="30"/>
     </row>
@@ -5772,51 +5778,53 @@
         <v>110059</v>
       </c>
       <c r="L78" s="92">
         <v>104589.6</v>
       </c>
       <c r="M78" s="104">
         <v>137899.4</v>
       </c>
     </row>
     <row r="79" spans="1:18" s="9" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="38" t="s">
         <v>615</v>
       </c>
       <c r="B79" s="93">
         <v>137521.9</v>
       </c>
       <c r="C79" s="93">
         <v>140683.20000000001</v>
       </c>
       <c r="D79" s="93">
         <v>140475.4</v>
       </c>
       <c r="E79" s="93">
         <v>146564</v>
       </c>
-      <c r="F79" s="93"/>
+      <c r="F79" s="93">
+        <v>145558.20000000001</v>
+      </c>
       <c r="G79" s="102"/>
       <c r="H79" s="93"/>
       <c r="I79" s="93"/>
       <c r="J79" s="102"/>
       <c r="K79" s="93"/>
       <c r="L79" s="93"/>
       <c r="M79" s="102"/>
     </row>
     <row r="80" spans="1:18" s="8" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A80" s="120" t="s">
         <v>32</v>
       </c>
       <c r="B80" s="120"/>
       <c r="C80" s="120"/>
       <c r="D80" s="120"/>
       <c r="E80" s="120"/>
       <c r="F80" s="120"/>
       <c r="G80" s="120"/>
       <c r="H80" s="120"/>
       <c r="I80" s="120"/>
       <c r="J80" s="120"/>
       <c r="K80" s="120"/>
       <c r="L80" s="120"/>
       <c r="M80" s="120"/>
       <c r="N80" s="10"/>
@@ -6070,53 +6078,55 @@
       </c>
       <c r="K88" s="91">
         <v>2574.7199999999998</v>
       </c>
       <c r="L88" s="91">
         <v>2462.5500000000002</v>
       </c>
       <c r="M88" s="91">
         <v>2836.25</v>
       </c>
     </row>
     <row r="89" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A89" s="19">
         <v>2026</v>
       </c>
       <c r="B89" s="91">
         <v>2275.0700000000002</v>
       </c>
       <c r="C89" s="91">
         <v>1534.39</v>
       </c>
       <c r="D89" s="91">
         <v>1667.41</v>
       </c>
       <c r="E89" s="91">
-        <v>1663.05</v>
-[...1 lines deleted...]
-      <c r="F89" s="91"/>
+        <v>1603.13</v>
+      </c>
+      <c r="F89" s="91">
+        <v>1881.67</v>
+      </c>
       <c r="G89" s="91"/>
       <c r="H89" s="101"/>
       <c r="I89" s="91"/>
       <c r="J89" s="101"/>
       <c r="K89" s="91"/>
       <c r="L89" s="91"/>
       <c r="M89" s="91"/>
     </row>
     <row r="90" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A90" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B90" s="43"/>
       <c r="C90" s="43"/>
       <c r="D90" s="43"/>
       <c r="E90" s="43"/>
       <c r="F90" s="43"/>
       <c r="G90" s="43"/>
       <c r="H90" s="43"/>
       <c r="I90" s="30"/>
       <c r="J90" s="30"/>
       <c r="K90" s="20"/>
       <c r="L90" s="43"/>
       <c r="M90" s="30"/>
     </row>
@@ -6276,53 +6286,55 @@
       </c>
       <c r="K94" s="94">
         <v>2253040.4</v>
       </c>
       <c r="L94" s="94">
         <v>2174452.7999999998</v>
       </c>
       <c r="M94" s="94">
         <v>2924025.9</v>
       </c>
     </row>
     <row r="95" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A95" s="19">
         <v>2026</v>
       </c>
       <c r="B95" s="94">
         <v>2084375.67</v>
       </c>
       <c r="C95" s="94">
         <v>1496163.99</v>
       </c>
       <c r="D95" s="94">
         <v>1637995.48</v>
       </c>
       <c r="E95" s="94">
-        <v>1598973.86</v>
-[...1 lines deleted...]
-      <c r="F95" s="94"/>
+        <v>1534915.16</v>
+      </c>
+      <c r="F95" s="94">
+        <v>1863748.57</v>
+      </c>
       <c r="G95" s="94"/>
       <c r="H95" s="100"/>
       <c r="I95" s="94"/>
       <c r="J95" s="100"/>
       <c r="K95" s="94"/>
       <c r="L95" s="94"/>
       <c r="M95" s="94"/>
     </row>
     <row r="96" spans="1:14" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A96" s="19" t="s">
         <v>2</v>
       </c>
       <c r="B96" s="43"/>
       <c r="C96" s="43"/>
       <c r="D96" s="44"/>
       <c r="E96" s="44"/>
       <c r="F96" s="44"/>
       <c r="G96" s="43"/>
       <c r="H96" s="43"/>
       <c r="I96" s="43"/>
       <c r="J96" s="43"/>
       <c r="K96" s="43"/>
       <c r="L96" s="43"/>
       <c r="M96" s="30"/>
     </row>
@@ -6484,51 +6496,53 @@
         <v>33.049999999999997</v>
       </c>
       <c r="L100" s="91">
         <v>30.22</v>
       </c>
       <c r="M100" s="91">
         <v>73.3</v>
       </c>
     </row>
     <row r="101" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A101" s="19">
         <v>2026</v>
       </c>
       <c r="B101" s="91">
         <v>72.88</v>
       </c>
       <c r="C101" s="91">
         <v>68.36</v>
       </c>
       <c r="D101" s="91">
         <v>64.45</v>
       </c>
       <c r="E101" s="91">
         <v>58.3</v>
       </c>
-      <c r="F101" s="91"/>
+      <c r="F101" s="91">
+        <v>58.51</v>
+      </c>
       <c r="G101" s="91"/>
       <c r="H101" s="101"/>
       <c r="I101" s="91"/>
       <c r="J101" s="101"/>
       <c r="K101" s="91"/>
       <c r="L101" s="91"/>
       <c r="M101" s="91"/>
     </row>
     <row r="102" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A102" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B102" s="43"/>
       <c r="C102" s="43"/>
       <c r="D102" s="24"/>
       <c r="E102" s="43"/>
       <c r="F102" s="43"/>
       <c r="G102" s="43"/>
       <c r="H102" s="43"/>
       <c r="I102" s="43"/>
       <c r="J102" s="30"/>
       <c r="K102" s="43"/>
       <c r="L102" s="43"/>
       <c r="M102" s="30"/>
     </row>
@@ -6690,51 +6704,53 @@
         <v>15716</v>
       </c>
       <c r="L106" s="92">
         <v>15698</v>
       </c>
       <c r="M106" s="92">
         <v>46544.7</v>
       </c>
     </row>
     <row r="107" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A107" s="45">
         <v>2026</v>
       </c>
       <c r="B107" s="93">
         <v>48197.599999999999</v>
       </c>
       <c r="C107" s="93">
         <v>49381</v>
       </c>
       <c r="D107" s="93">
         <v>44774.3</v>
       </c>
       <c r="E107" s="93">
         <v>42342.7</v>
       </c>
-      <c r="F107" s="93"/>
+      <c r="F107" s="93">
+        <v>46293.599999999999</v>
+      </c>
       <c r="G107" s="93"/>
       <c r="H107" s="102"/>
       <c r="I107" s="93"/>
       <c r="J107" s="102"/>
       <c r="K107" s="93"/>
       <c r="L107" s="93"/>
       <c r="M107" s="93"/>
     </row>
     <row r="108" spans="1:14" s="95" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A108" s="118" t="s">
         <v>23</v>
       </c>
       <c r="B108" s="118"/>
       <c r="C108" s="118"/>
       <c r="D108" s="118"/>
       <c r="E108" s="118"/>
       <c r="F108" s="118"/>
       <c r="G108" s="118"/>
       <c r="H108" s="118"/>
       <c r="I108" s="118"/>
       <c r="J108" s="118"/>
       <c r="K108" s="118"/>
       <c r="L108" s="118"/>
       <c r="M108" s="118"/>
     </row>
@@ -7501,51 +7517,53 @@
         <v>895.11</v>
       </c>
       <c r="L128" s="91">
         <v>870.83</v>
       </c>
       <c r="M128" s="101">
         <v>890.51</v>
       </c>
     </row>
     <row r="129" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A129" s="48" t="s">
         <v>615</v>
       </c>
       <c r="B129" s="91">
         <v>507.89</v>
       </c>
       <c r="C129" s="91">
         <v>680.17</v>
       </c>
       <c r="D129" s="91">
         <v>499.67</v>
       </c>
       <c r="E129" s="91">
         <v>623.30999999999995</v>
       </c>
-      <c r="F129" s="91"/>
+      <c r="F129" s="91">
+        <v>617.4</v>
+      </c>
       <c r="G129" s="91"/>
       <c r="H129" s="91"/>
       <c r="I129" s="91"/>
       <c r="J129" s="91"/>
       <c r="K129" s="91"/>
       <c r="L129" s="91"/>
       <c r="M129" s="101"/>
     </row>
     <row r="130" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A130" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B130" s="30"/>
       <c r="C130" s="30"/>
       <c r="D130" s="30"/>
       <c r="E130" s="30"/>
       <c r="F130" s="30"/>
       <c r="G130" s="30"/>
       <c r="H130" s="30"/>
       <c r="I130" s="30"/>
       <c r="J130" s="30"/>
       <c r="K130" s="30"/>
       <c r="L130" s="30"/>
       <c r="M130" s="30"/>
     </row>
@@ -8240,51 +8258,53 @@
         <v>328951.90000000002</v>
       </c>
       <c r="L147" s="92">
         <v>329898.7</v>
       </c>
       <c r="M147" s="104">
         <v>315545</v>
       </c>
     </row>
     <row r="148" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A148" s="38" t="s">
         <v>615</v>
       </c>
       <c r="B148" s="93">
         <v>341579.31</v>
       </c>
       <c r="C148" s="93">
         <v>350366.92</v>
       </c>
       <c r="D148" s="93">
         <v>353077.4</v>
       </c>
       <c r="E148" s="93">
         <v>282072.09000000003</v>
       </c>
-      <c r="F148" s="93"/>
+      <c r="F148" s="93">
+        <v>275918.28000000003</v>
+      </c>
       <c r="G148" s="93"/>
       <c r="H148" s="107"/>
       <c r="I148" s="93"/>
       <c r="J148" s="93"/>
       <c r="K148" s="93"/>
       <c r="L148" s="93"/>
       <c r="M148" s="102"/>
     </row>
     <row r="149" spans="1:18" s="8" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A149" s="120" t="s">
         <v>32</v>
       </c>
       <c r="B149" s="120"/>
       <c r="C149" s="120"/>
       <c r="D149" s="120"/>
       <c r="E149" s="120"/>
       <c r="F149" s="120"/>
       <c r="G149" s="120"/>
       <c r="H149" s="120"/>
       <c r="I149" s="120"/>
       <c r="J149" s="120"/>
       <c r="K149" s="120"/>
       <c r="L149" s="120"/>
       <c r="M149" s="120"/>
       <c r="N149" s="10"/>
@@ -11073,121 +11093,127 @@
       <c r="G236" s="91"/>
       <c r="H236" s="25"/>
       <c r="I236" s="91"/>
       <c r="J236" s="91"/>
       <c r="K236" s="91"/>
       <c r="L236" s="91"/>
       <c r="M236" s="101"/>
       <c r="N236" s="4"/>
     </row>
     <row r="237" spans="1:14" s="3" customFormat="1" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A237" s="58" t="s">
         <v>24</v>
       </c>
       <c r="B237" s="91">
         <v>4080.78</v>
       </c>
       <c r="C237" s="91">
         <v>4268.1499999999996</v>
       </c>
       <c r="D237" s="91">
         <v>4376.75</v>
       </c>
       <c r="E237" s="91">
         <v>4640.75</v>
       </c>
-      <c r="F237" s="91"/>
+      <c r="F237" s="91">
+        <v>3772.77</v>
+      </c>
       <c r="G237" s="91"/>
       <c r="H237" s="25"/>
       <c r="I237" s="91"/>
       <c r="J237" s="91"/>
       <c r="K237" s="91"/>
       <c r="L237" s="91"/>
       <c r="M237" s="101"/>
       <c r="N237" s="4"/>
     </row>
     <row r="238" spans="1:14" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A238" s="58" t="s">
         <v>18</v>
       </c>
       <c r="B238" s="91"/>
       <c r="C238" s="91"/>
       <c r="D238" s="101"/>
       <c r="E238" s="91"/>
       <c r="F238" s="91"/>
       <c r="G238" s="91"/>
       <c r="H238" s="25"/>
       <c r="I238" s="91"/>
       <c r="J238" s="91"/>
       <c r="K238" s="91"/>
       <c r="L238" s="91"/>
       <c r="M238" s="101"/>
       <c r="N238" s="4"/>
     </row>
     <row r="239" spans="1:14" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A239" s="58" t="s">
         <v>19</v>
       </c>
       <c r="B239" s="91">
         <v>3135.02</v>
       </c>
       <c r="C239" s="91">
         <v>3352.88</v>
       </c>
       <c r="D239" s="91">
         <v>3530.67</v>
       </c>
       <c r="E239" s="91">
         <v>3837.31</v>
       </c>
-      <c r="F239" s="91"/>
+      <c r="F239" s="91">
+        <v>3565.25</v>
+      </c>
       <c r="G239" s="91"/>
       <c r="H239" s="25"/>
       <c r="I239" s="91"/>
       <c r="J239" s="91"/>
       <c r="K239" s="91"/>
       <c r="L239" s="91"/>
       <c r="M239" s="101"/>
       <c r="N239" s="4"/>
     </row>
     <row r="240" spans="1:14" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A240" s="58" t="s">
         <v>20</v>
       </c>
       <c r="B240" s="91">
         <v>945.76</v>
       </c>
       <c r="C240" s="91">
         <v>915.27</v>
       </c>
       <c r="D240" s="91">
         <v>846.08</v>
       </c>
       <c r="E240" s="91">
         <v>803.44</v>
       </c>
-      <c r="F240" s="91"/>
+      <c r="F240" s="91">
+        <v>207.53</v>
+      </c>
       <c r="G240" s="91"/>
       <c r="H240" s="25"/>
       <c r="I240" s="91"/>
       <c r="J240" s="91"/>
       <c r="K240" s="91"/>
       <c r="L240" s="91"/>
       <c r="M240" s="101"/>
       <c r="N240" s="4"/>
     </row>
     <row r="241" spans="1:18" s="8" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A241" s="120" t="s">
         <v>32</v>
       </c>
       <c r="B241" s="120"/>
       <c r="C241" s="120"/>
       <c r="D241" s="120"/>
       <c r="E241" s="120"/>
       <c r="F241" s="120"/>
       <c r="G241" s="120"/>
       <c r="H241" s="120"/>
       <c r="I241" s="120"/>
       <c r="J241" s="120"/>
       <c r="K241" s="120"/>
       <c r="L241" s="120"/>
       <c r="M241" s="120"/>
@@ -13893,118 +13919,124 @@
       <c r="F328" s="92"/>
       <c r="G328" s="92"/>
       <c r="H328" s="34"/>
       <c r="I328" s="92"/>
       <c r="J328" s="92"/>
       <c r="K328" s="92"/>
       <c r="L328" s="92"/>
       <c r="M328" s="104"/>
     </row>
     <row r="329" spans="1:18" s="3" customFormat="1" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A329" s="58" t="s">
         <v>25</v>
       </c>
       <c r="B329" s="94">
         <v>64924.3</v>
       </c>
       <c r="C329" s="94">
         <v>71276.7</v>
       </c>
       <c r="D329" s="94">
         <v>73289.600000000006</v>
       </c>
       <c r="E329" s="94">
         <v>77055.199999999997</v>
       </c>
-      <c r="F329" s="92"/>
+      <c r="F329" s="94">
+        <v>62455.3</v>
+      </c>
       <c r="G329" s="92"/>
       <c r="H329" s="34"/>
       <c r="I329" s="92"/>
       <c r="J329" s="92"/>
       <c r="K329" s="92"/>
       <c r="L329" s="92"/>
       <c r="M329" s="104"/>
     </row>
     <row r="330" spans="1:18" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A330" s="58" t="s">
         <v>18</v>
       </c>
       <c r="B330" s="92"/>
       <c r="C330" s="92"/>
       <c r="D330" s="104"/>
       <c r="E330" s="92"/>
       <c r="F330" s="92"/>
       <c r="G330" s="92"/>
       <c r="H330" s="34"/>
       <c r="I330" s="92"/>
       <c r="J330" s="92"/>
       <c r="K330" s="92"/>
       <c r="L330" s="92"/>
       <c r="M330" s="104"/>
     </row>
     <row r="331" spans="1:18" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A331" s="79" t="s">
         <v>21</v>
       </c>
       <c r="B331" s="83">
         <v>49.2</v>
       </c>
       <c r="C331" s="92">
         <v>56274.3</v>
       </c>
       <c r="D331" s="92">
         <v>59585.599999999999</v>
       </c>
       <c r="E331" s="92">
         <v>64110.8</v>
       </c>
-      <c r="F331" s="92"/>
+      <c r="F331" s="92">
+        <v>58040.3</v>
+      </c>
       <c r="G331" s="92"/>
       <c r="H331" s="34"/>
       <c r="I331" s="92"/>
       <c r="J331" s="92"/>
       <c r="K331" s="92"/>
       <c r="L331" s="92"/>
       <c r="M331" s="104"/>
     </row>
     <row r="332" spans="1:18" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A332" s="67" t="s">
         <v>20</v>
       </c>
       <c r="B332" s="93">
         <v>15663.6</v>
       </c>
       <c r="C332" s="93">
         <v>15002.3</v>
       </c>
       <c r="D332" s="93">
         <v>13704</v>
       </c>
       <c r="E332" s="93">
         <v>12944.4</v>
       </c>
-      <c r="F332" s="93"/>
+      <c r="F332" s="93">
+        <v>4415</v>
+      </c>
       <c r="G332" s="93"/>
       <c r="H332" s="108"/>
       <c r="I332" s="93"/>
       <c r="J332" s="93"/>
       <c r="K332" s="93"/>
       <c r="L332" s="93"/>
       <c r="M332" s="102"/>
     </row>
     <row r="333" spans="1:18" s="8" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A333" s="120" t="s">
         <v>32</v>
       </c>
       <c r="B333" s="120"/>
       <c r="C333" s="120"/>
       <c r="D333" s="120"/>
       <c r="E333" s="120"/>
       <c r="F333" s="120"/>
       <c r="G333" s="120"/>
       <c r="H333" s="120"/>
       <c r="I333" s="120"/>
       <c r="J333" s="120"/>
       <c r="K333" s="120"/>
       <c r="L333" s="120"/>
       <c r="M333" s="120"/>
       <c r="N333" s="10"/>
@@ -14342,51 +14374,53 @@
         <v>1025.93</v>
       </c>
       <c r="L343" s="91">
         <v>1123.1300000000001</v>
       </c>
       <c r="M343" s="83">
         <v>1126.1600000000001</v>
       </c>
     </row>
     <row r="344" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A344" s="19">
         <v>2026</v>
       </c>
       <c r="B344" s="83">
         <v>1222.28</v>
       </c>
       <c r="C344" s="91">
         <v>1016.7</v>
       </c>
       <c r="D344" s="91">
         <v>1055.48</v>
       </c>
       <c r="E344" s="91">
         <v>1139.45</v>
       </c>
-      <c r="F344" s="83"/>
+      <c r="F344" s="91">
+        <v>969.48</v>
+      </c>
       <c r="G344" s="83"/>
       <c r="H344" s="83"/>
       <c r="I344" s="83"/>
       <c r="J344" s="83"/>
       <c r="K344" s="83"/>
       <c r="L344" s="91"/>
       <c r="M344" s="83"/>
     </row>
     <row r="345" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A345" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B345" s="43"/>
       <c r="C345" s="44"/>
       <c r="D345" s="21"/>
       <c r="E345" s="43"/>
       <c r="F345" s="43"/>
       <c r="G345" s="43"/>
       <c r="H345" s="43"/>
       <c r="I345" s="43"/>
       <c r="J345" s="43"/>
       <c r="K345" s="43"/>
       <c r="L345" s="43"/>
       <c r="M345" s="43"/>
     </row>
@@ -14630,51 +14664,53 @@
         <v>50471.7</v>
       </c>
       <c r="L351" s="92">
         <v>60094.3</v>
       </c>
       <c r="M351" s="92">
         <v>62090.400000000001</v>
       </c>
     </row>
     <row r="352" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A352" s="71">
         <v>2026</v>
       </c>
       <c r="B352" s="93">
         <v>71341</v>
       </c>
       <c r="C352" s="94">
         <v>65008.4</v>
       </c>
       <c r="D352" s="94">
         <v>63491.4</v>
       </c>
       <c r="E352" s="94">
         <v>64404.1</v>
       </c>
-      <c r="F352" s="92"/>
+      <c r="F352" s="94">
+        <v>51105.1</v>
+      </c>
       <c r="G352" s="92"/>
       <c r="H352" s="92"/>
       <c r="I352" s="92"/>
       <c r="J352" s="92"/>
       <c r="K352" s="92"/>
       <c r="L352" s="92"/>
       <c r="M352" s="92"/>
     </row>
     <row r="353" spans="1:14" s="95" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A353" s="115" t="s">
         <v>17</v>
       </c>
       <c r="B353" s="115"/>
       <c r="C353" s="115"/>
       <c r="D353" s="115"/>
       <c r="E353" s="115"/>
       <c r="F353" s="115"/>
       <c r="G353" s="115"/>
       <c r="H353" s="115"/>
       <c r="I353" s="115"/>
       <c r="J353" s="115"/>
       <c r="K353" s="115"/>
       <c r="L353" s="115"/>
       <c r="M353" s="115"/>
     </row>
@@ -14871,51 +14907,53 @@
       </c>
       <c r="L359" s="65" t="s">
         <v>617</v>
       </c>
       <c r="M359" s="65" t="s">
         <v>617</v>
       </c>
       <c r="N359" s="8"/>
     </row>
     <row r="360" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A360" s="19">
         <v>2026</v>
       </c>
       <c r="B360" s="91">
         <v>0.01</v>
       </c>
       <c r="C360" s="91">
         <v>0.01</v>
       </c>
       <c r="D360" s="91">
         <v>0</v>
       </c>
       <c r="E360" s="91">
         <v>0</v>
       </c>
-      <c r="F360" s="111"/>
+      <c r="F360" s="91">
+        <v>0</v>
+      </c>
       <c r="G360" s="111"/>
       <c r="H360" s="111"/>
       <c r="I360" s="111"/>
       <c r="J360" s="111"/>
       <c r="K360" s="111"/>
       <c r="L360" s="111"/>
       <c r="M360" s="111"/>
       <c r="N360" s="8"/>
     </row>
     <row r="361" spans="1:14" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A361" s="113" t="s">
         <v>616</v>
       </c>
       <c r="B361" s="111"/>
       <c r="C361" s="111"/>
       <c r="D361" s="111"/>
       <c r="E361" s="111"/>
       <c r="F361" s="111"/>
       <c r="G361" s="111"/>
       <c r="H361" s="111"/>
       <c r="I361" s="111"/>
       <c r="J361" s="111"/>
       <c r="K361" s="111"/>
       <c r="L361" s="111"/>
       <c r="M361" s="111"/>
@@ -15041,51 +15079,53 @@
       </c>
       <c r="L364" s="65" t="s">
         <v>617</v>
       </c>
       <c r="M364" s="65" t="s">
         <v>617</v>
       </c>
       <c r="N364" s="8"/>
     </row>
     <row r="365" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A365" s="19">
         <v>2026</v>
       </c>
       <c r="B365" s="91">
         <v>0.01</v>
       </c>
       <c r="C365" s="94">
         <v>7.7</v>
       </c>
       <c r="D365" s="94">
         <v>5.3</v>
       </c>
       <c r="E365" s="91">
         <v>0</v>
       </c>
-      <c r="F365" s="111"/>
+      <c r="F365" s="91">
+        <v>0</v>
+      </c>
       <c r="G365" s="111"/>
       <c r="H365" s="111"/>
       <c r="I365" s="111"/>
       <c r="J365" s="111"/>
       <c r="K365" s="111"/>
       <c r="L365" s="111"/>
       <c r="M365" s="111"/>
       <c r="N365" s="8"/>
     </row>
     <row r="366" spans="1:14" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A366" s="19" t="s">
         <v>2</v>
       </c>
       <c r="B366" s="46"/>
       <c r="C366" s="46"/>
       <c r="D366" s="69"/>
       <c r="E366" s="46"/>
       <c r="F366" s="46"/>
       <c r="G366" s="46"/>
       <c r="H366" s="46"/>
       <c r="I366" s="46"/>
       <c r="J366" s="46"/>
       <c r="K366" s="46"/>
       <c r="L366" s="46"/>
       <c r="M366" s="30"/>
@@ -15207,51 +15247,53 @@
         <v>8.65</v>
       </c>
       <c r="L369" s="91">
         <v>8.3800000000000008</v>
       </c>
       <c r="M369" s="91">
         <v>8.11</v>
       </c>
     </row>
     <row r="370" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A370" s="19">
         <v>2026</v>
       </c>
       <c r="B370" s="91">
         <v>15.93</v>
       </c>
       <c r="C370" s="91">
         <v>13.08</v>
       </c>
       <c r="D370" s="91">
         <v>16.190000000000001</v>
       </c>
       <c r="E370" s="91">
         <v>16.739999999999998</v>
       </c>
-      <c r="F370" s="91"/>
+      <c r="F370" s="91">
+        <v>20.440000000000001</v>
+      </c>
       <c r="G370" s="91"/>
       <c r="H370" s="91"/>
       <c r="I370" s="91"/>
       <c r="J370" s="91"/>
       <c r="K370" s="91"/>
       <c r="L370" s="91"/>
       <c r="M370" s="91"/>
     </row>
     <row r="371" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A371" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B371" s="46"/>
       <c r="C371" s="69"/>
       <c r="D371" s="69"/>
       <c r="E371" s="46"/>
       <c r="F371" s="46"/>
       <c r="G371" s="46"/>
       <c r="H371" s="46"/>
       <c r="I371" s="46"/>
       <c r="J371" s="30"/>
       <c r="K371" s="30"/>
       <c r="L371" s="30"/>
       <c r="M371" s="30"/>
     </row>
@@ -15372,51 +15414,53 @@
         <v>10142.799999999999</v>
       </c>
       <c r="L374" s="92">
         <v>10162.700000000001</v>
       </c>
       <c r="M374" s="92">
         <v>9724.5</v>
       </c>
     </row>
     <row r="375" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A375" s="45">
         <v>2026</v>
       </c>
       <c r="B375" s="93">
         <v>24400</v>
       </c>
       <c r="C375" s="93">
         <v>20025.5</v>
       </c>
       <c r="D375" s="93">
         <v>22411.5</v>
       </c>
       <c r="E375" s="93">
         <v>27166.1</v>
       </c>
-      <c r="F375" s="93"/>
+      <c r="F375" s="93">
+        <v>36809.300000000003</v>
+      </c>
       <c r="G375" s="93"/>
       <c r="H375" s="102"/>
       <c r="I375" s="93"/>
       <c r="J375" s="93"/>
       <c r="K375" s="93"/>
       <c r="L375" s="93"/>
       <c r="M375" s="93"/>
     </row>
     <row r="376" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A376" s="2"/>
       <c r="B376" s="11"/>
       <c r="C376" s="5"/>
       <c r="D376" s="5"/>
       <c r="E376" s="5"/>
       <c r="F376" s="5"/>
       <c r="G376" s="5"/>
       <c r="H376" s="5"/>
       <c r="I376" s="5"/>
       <c r="J376" s="5"/>
       <c r="K376" s="5"/>
       <c r="L376" s="5"/>
       <c r="M376" s="5"/>
     </row>
     <row r="377" spans="1:13" x14ac:dyDescent="0.2">
       <c r="C377" s="5"/>