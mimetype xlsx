--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="12705" windowHeight="9480"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="12705" windowHeight="8115"/>
   </bookViews>
   <sheets>
     <sheet name="месяц" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="976" uniqueCount="618">
   <si>
     <t>Все виды транспорта</t>
   </si>
   <si>
     <t>Перевезено грузов, багажа, грузобагажа, тыс. тонн</t>
   </si>
   <si>
     <t>Перевезено пассажиров, тыс. человек</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
@@ -3558,51 +3558,53 @@
         <v>4456.51</v>
       </c>
       <c r="M21" s="105">
         <v>4852.92</v>
       </c>
     </row>
     <row r="22" spans="1:13" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="28" t="s">
         <v>615</v>
       </c>
       <c r="B22" s="83">
         <v>4005.25</v>
       </c>
       <c r="C22" s="83">
         <v>3231.26</v>
       </c>
       <c r="D22" s="83">
         <v>3222.56</v>
       </c>
       <c r="E22" s="91">
         <v>3365.89</v>
       </c>
       <c r="F22" s="91">
         <v>3468.55</v>
       </c>
-      <c r="G22" s="105"/>
+      <c r="G22" s="91">
+        <v>3837.03</v>
+      </c>
       <c r="H22" s="25"/>
       <c r="I22" s="101"/>
       <c r="J22" s="101"/>
       <c r="K22" s="83"/>
       <c r="L22" s="83"/>
       <c r="M22" s="105"/>
     </row>
     <row r="23" spans="1:13" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="31" t="s">
         <v>29</v>
       </c>
       <c r="B23" s="30"/>
       <c r="C23" s="30"/>
       <c r="D23" s="30"/>
       <c r="E23" s="30"/>
       <c r="F23" s="30"/>
       <c r="G23" s="30"/>
       <c r="H23" s="30"/>
       <c r="I23" s="30"/>
       <c r="J23" s="30"/>
       <c r="K23" s="30"/>
       <c r="L23" s="30"/>
       <c r="M23" s="30"/>
     </row>
     <row r="24" spans="1:13" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
@@ -4299,51 +4301,53 @@
         <v>2564445.9</v>
       </c>
       <c r="M40" s="104">
         <v>3301661.3</v>
       </c>
     </row>
     <row r="41" spans="1:13" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="28" t="s">
         <v>615</v>
       </c>
       <c r="B41" s="92">
         <v>2497300.7799999998</v>
       </c>
       <c r="C41" s="92">
         <v>1911547.01</v>
       </c>
       <c r="D41" s="92">
         <v>2054569.59</v>
       </c>
       <c r="E41" s="94">
         <v>1881399.15</v>
       </c>
       <c r="F41" s="94">
         <v>2190777.14</v>
       </c>
-      <c r="G41" s="104"/>
+      <c r="G41" s="94">
+        <v>2302417.48</v>
+      </c>
       <c r="H41" s="94"/>
       <c r="I41" s="94"/>
       <c r="J41" s="100"/>
       <c r="K41" s="92"/>
       <c r="L41" s="92"/>
       <c r="M41" s="104"/>
     </row>
     <row r="42" spans="1:13" s="3" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A42" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B42" s="30"/>
       <c r="C42" s="30"/>
       <c r="D42" s="30"/>
       <c r="E42" s="30"/>
       <c r="F42" s="30"/>
       <c r="G42" s="30"/>
       <c r="H42" s="30"/>
       <c r="I42" s="30"/>
       <c r="J42" s="30"/>
       <c r="K42" s="30"/>
       <c r="L42" s="30"/>
       <c r="M42" s="30"/>
     </row>
     <row r="43" spans="1:13" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
@@ -5040,51 +5044,53 @@
         <v>4510.08</v>
       </c>
       <c r="M59" s="105">
         <v>4608.93</v>
       </c>
     </row>
     <row r="60" spans="1:13" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="28" t="s">
         <v>615</v>
       </c>
       <c r="B60" s="83">
         <v>4169.58</v>
       </c>
       <c r="C60" s="83">
         <v>4349.59</v>
       </c>
       <c r="D60" s="83">
         <v>4457.3900000000003</v>
       </c>
       <c r="E60" s="91">
         <v>4715.79</v>
       </c>
       <c r="F60" s="91">
         <v>3851.72</v>
       </c>
-      <c r="G60" s="105"/>
+      <c r="G60" s="91">
+        <v>3797.07</v>
+      </c>
       <c r="H60" s="91"/>
       <c r="I60" s="91"/>
       <c r="J60" s="101"/>
       <c r="K60" s="83"/>
       <c r="L60" s="83"/>
       <c r="M60" s="105"/>
     </row>
     <row r="61" spans="1:13" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="31" t="s">
         <v>28</v>
       </c>
       <c r="B61" s="30"/>
       <c r="C61" s="30"/>
       <c r="D61" s="30"/>
       <c r="E61" s="30"/>
       <c r="F61" s="30"/>
       <c r="G61" s="30"/>
       <c r="H61" s="30"/>
       <c r="I61" s="30"/>
       <c r="J61" s="30"/>
       <c r="K61" s="30"/>
       <c r="L61" s="30"/>
       <c r="M61" s="30"/>
     </row>
     <row r="62" spans="1:13" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
@@ -5781,51 +5787,53 @@
         <v>104589.6</v>
       </c>
       <c r="M78" s="104">
         <v>137899.4</v>
       </c>
     </row>
     <row r="79" spans="1:18" s="9" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="38" t="s">
         <v>615</v>
       </c>
       <c r="B79" s="93">
         <v>137521.9</v>
       </c>
       <c r="C79" s="93">
         <v>140683.20000000001</v>
       </c>
       <c r="D79" s="93">
         <v>140475.4</v>
       </c>
       <c r="E79" s="93">
         <v>146564</v>
       </c>
       <c r="F79" s="93">
         <v>145558.20000000001</v>
       </c>
-      <c r="G79" s="102"/>
+      <c r="G79" s="93">
+        <v>161906.1</v>
+      </c>
       <c r="H79" s="93"/>
       <c r="I79" s="93"/>
       <c r="J79" s="102"/>
       <c r="K79" s="93"/>
       <c r="L79" s="93"/>
       <c r="M79" s="102"/>
     </row>
     <row r="80" spans="1:18" s="8" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A80" s="120" t="s">
         <v>32</v>
       </c>
       <c r="B80" s="120"/>
       <c r="C80" s="120"/>
       <c r="D80" s="120"/>
       <c r="E80" s="120"/>
       <c r="F80" s="120"/>
       <c r="G80" s="120"/>
       <c r="H80" s="120"/>
       <c r="I80" s="120"/>
       <c r="J80" s="120"/>
       <c r="K80" s="120"/>
       <c r="L80" s="120"/>
       <c r="M80" s="120"/>
       <c r="N80" s="10"/>
       <c r="O80" s="10"/>
@@ -6083,51 +6091,53 @@
         <v>2462.5500000000002</v>
       </c>
       <c r="M88" s="91">
         <v>2836.25</v>
       </c>
     </row>
     <row r="89" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A89" s="19">
         <v>2026</v>
       </c>
       <c r="B89" s="91">
         <v>2275.0700000000002</v>
       </c>
       <c r="C89" s="91">
         <v>1534.39</v>
       </c>
       <c r="D89" s="91">
         <v>1667.41</v>
       </c>
       <c r="E89" s="91">
         <v>1603.13</v>
       </c>
       <c r="F89" s="91">
         <v>1881.67</v>
       </c>
-      <c r="G89" s="91"/>
+      <c r="G89" s="91">
+        <v>1990.37</v>
+      </c>
       <c r="H89" s="101"/>
       <c r="I89" s="91"/>
       <c r="J89" s="101"/>
       <c r="K89" s="91"/>
       <c r="L89" s="91"/>
       <c r="M89" s="91"/>
     </row>
     <row r="90" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A90" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B90" s="43"/>
       <c r="C90" s="43"/>
       <c r="D90" s="43"/>
       <c r="E90" s="43"/>
       <c r="F90" s="43"/>
       <c r="G90" s="43"/>
       <c r="H90" s="43"/>
       <c r="I90" s="30"/>
       <c r="J90" s="30"/>
       <c r="K90" s="20"/>
       <c r="L90" s="43"/>
       <c r="M90" s="30"/>
     </row>
     <row r="91" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
@@ -6291,51 +6301,53 @@
         <v>2174452.7999999998</v>
       </c>
       <c r="M94" s="94">
         <v>2924025.9</v>
       </c>
     </row>
     <row r="95" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A95" s="19">
         <v>2026</v>
       </c>
       <c r="B95" s="94">
         <v>2084375.67</v>
       </c>
       <c r="C95" s="94">
         <v>1496163.99</v>
       </c>
       <c r="D95" s="94">
         <v>1637995.48</v>
       </c>
       <c r="E95" s="94">
         <v>1534915.16</v>
       </c>
       <c r="F95" s="94">
         <v>1863748.57</v>
       </c>
-      <c r="G95" s="94"/>
+      <c r="G95" s="94">
+        <v>1952259.1</v>
+      </c>
       <c r="H95" s="100"/>
       <c r="I95" s="94"/>
       <c r="J95" s="100"/>
       <c r="K95" s="94"/>
       <c r="L95" s="94"/>
       <c r="M95" s="94"/>
     </row>
     <row r="96" spans="1:14" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A96" s="19" t="s">
         <v>2</v>
       </c>
       <c r="B96" s="43"/>
       <c r="C96" s="43"/>
       <c r="D96" s="44"/>
       <c r="E96" s="44"/>
       <c r="F96" s="44"/>
       <c r="G96" s="43"/>
       <c r="H96" s="43"/>
       <c r="I96" s="43"/>
       <c r="J96" s="43"/>
       <c r="K96" s="43"/>
       <c r="L96" s="43"/>
       <c r="M96" s="30"/>
     </row>
     <row r="97" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
@@ -6499,51 +6511,53 @@
         <v>30.22</v>
       </c>
       <c r="M100" s="91">
         <v>73.3</v>
       </c>
     </row>
     <row r="101" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A101" s="19">
         <v>2026</v>
       </c>
       <c r="B101" s="91">
         <v>72.88</v>
       </c>
       <c r="C101" s="91">
         <v>68.36</v>
       </c>
       <c r="D101" s="91">
         <v>64.45</v>
       </c>
       <c r="E101" s="91">
         <v>58.3</v>
       </c>
       <c r="F101" s="91">
         <v>58.51</v>
       </c>
-      <c r="G101" s="91"/>
+      <c r="G101" s="91">
+        <v>67.98</v>
+      </c>
       <c r="H101" s="101"/>
       <c r="I101" s="91"/>
       <c r="J101" s="101"/>
       <c r="K101" s="91"/>
       <c r="L101" s="91"/>
       <c r="M101" s="91"/>
     </row>
     <row r="102" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A102" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B102" s="43"/>
       <c r="C102" s="43"/>
       <c r="D102" s="24"/>
       <c r="E102" s="43"/>
       <c r="F102" s="43"/>
       <c r="G102" s="43"/>
       <c r="H102" s="43"/>
       <c r="I102" s="43"/>
       <c r="J102" s="30"/>
       <c r="K102" s="43"/>
       <c r="L102" s="43"/>
       <c r="M102" s="30"/>
     </row>
     <row r="103" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
@@ -6707,51 +6721,53 @@
         <v>15698</v>
       </c>
       <c r="M106" s="92">
         <v>46544.7</v>
       </c>
     </row>
     <row r="107" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A107" s="45">
         <v>2026</v>
       </c>
       <c r="B107" s="93">
         <v>48197.599999999999</v>
       </c>
       <c r="C107" s="93">
         <v>49381</v>
       </c>
       <c r="D107" s="93">
         <v>44774.3</v>
       </c>
       <c r="E107" s="93">
         <v>42342.7</v>
       </c>
       <c r="F107" s="93">
         <v>46293.599999999999</v>
       </c>
-      <c r="G107" s="93"/>
+      <c r="G107" s="93">
+        <v>54317.2</v>
+      </c>
       <c r="H107" s="102"/>
       <c r="I107" s="93"/>
       <c r="J107" s="102"/>
       <c r="K107" s="93"/>
       <c r="L107" s="93"/>
       <c r="M107" s="93"/>
     </row>
     <row r="108" spans="1:14" s="95" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A108" s="118" t="s">
         <v>23</v>
       </c>
       <c r="B108" s="118"/>
       <c r="C108" s="118"/>
       <c r="D108" s="118"/>
       <c r="E108" s="118"/>
       <c r="F108" s="118"/>
       <c r="G108" s="118"/>
       <c r="H108" s="118"/>
       <c r="I108" s="118"/>
       <c r="J108" s="118"/>
       <c r="K108" s="118"/>
       <c r="L108" s="118"/>
       <c r="M108" s="118"/>
     </row>
     <row r="109" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
@@ -7520,51 +7536,53 @@
         <v>870.83</v>
       </c>
       <c r="M128" s="101">
         <v>890.51</v>
       </c>
     </row>
     <row r="129" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A129" s="48" t="s">
         <v>615</v>
       </c>
       <c r="B129" s="91">
         <v>507.89</v>
       </c>
       <c r="C129" s="91">
         <v>680.17</v>
       </c>
       <c r="D129" s="91">
         <v>499.67</v>
       </c>
       <c r="E129" s="91">
         <v>623.30999999999995</v>
       </c>
       <c r="F129" s="91">
         <v>617.4</v>
       </c>
-      <c r="G129" s="91"/>
+      <c r="G129" s="91">
+        <v>679.25</v>
+      </c>
       <c r="H129" s="91"/>
       <c r="I129" s="91"/>
       <c r="J129" s="91"/>
       <c r="K129" s="91"/>
       <c r="L129" s="91"/>
       <c r="M129" s="101"/>
     </row>
     <row r="130" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A130" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B130" s="30"/>
       <c r="C130" s="30"/>
       <c r="D130" s="30"/>
       <c r="E130" s="30"/>
       <c r="F130" s="30"/>
       <c r="G130" s="30"/>
       <c r="H130" s="30"/>
       <c r="I130" s="30"/>
       <c r="J130" s="30"/>
       <c r="K130" s="30"/>
       <c r="L130" s="30"/>
       <c r="M130" s="30"/>
     </row>
     <row r="131" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
@@ -8261,51 +8279,53 @@
         <v>329898.7</v>
       </c>
       <c r="M147" s="104">
         <v>315545</v>
       </c>
     </row>
     <row r="148" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A148" s="38" t="s">
         <v>615</v>
       </c>
       <c r="B148" s="93">
         <v>341579.31</v>
       </c>
       <c r="C148" s="93">
         <v>350366.92</v>
       </c>
       <c r="D148" s="93">
         <v>353077.4</v>
       </c>
       <c r="E148" s="93">
         <v>282072.09000000003</v>
       </c>
       <c r="F148" s="93">
         <v>275918.28000000003</v>
       </c>
-      <c r="G148" s="93"/>
+      <c r="G148" s="93">
+        <v>295010.28000000003</v>
+      </c>
       <c r="H148" s="107"/>
       <c r="I148" s="93"/>
       <c r="J148" s="93"/>
       <c r="K148" s="93"/>
       <c r="L148" s="93"/>
       <c r="M148" s="102"/>
     </row>
     <row r="149" spans="1:18" s="8" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A149" s="120" t="s">
         <v>32</v>
       </c>
       <c r="B149" s="120"/>
       <c r="C149" s="120"/>
       <c r="D149" s="120"/>
       <c r="E149" s="120"/>
       <c r="F149" s="120"/>
       <c r="G149" s="120"/>
       <c r="H149" s="120"/>
       <c r="I149" s="120"/>
       <c r="J149" s="120"/>
       <c r="K149" s="120"/>
       <c r="L149" s="120"/>
       <c r="M149" s="120"/>
       <c r="N149" s="10"/>
       <c r="O149" s="10"/>
@@ -11096,125 +11116,131 @@
       <c r="J236" s="91"/>
       <c r="K236" s="91"/>
       <c r="L236" s="91"/>
       <c r="M236" s="101"/>
       <c r="N236" s="4"/>
     </row>
     <row r="237" spans="1:14" s="3" customFormat="1" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A237" s="58" t="s">
         <v>24</v>
       </c>
       <c r="B237" s="91">
         <v>4080.78</v>
       </c>
       <c r="C237" s="91">
         <v>4268.1499999999996</v>
       </c>
       <c r="D237" s="91">
         <v>4376.75</v>
       </c>
       <c r="E237" s="91">
         <v>4640.75</v>
       </c>
       <c r="F237" s="91">
         <v>3772.77</v>
       </c>
-      <c r="G237" s="91"/>
+      <c r="G237" s="91">
+        <v>3702.92</v>
+      </c>
       <c r="H237" s="25"/>
       <c r="I237" s="91"/>
       <c r="J237" s="91"/>
       <c r="K237" s="91"/>
       <c r="L237" s="91"/>
       <c r="M237" s="101"/>
       <c r="N237" s="4"/>
     </row>
     <row r="238" spans="1:14" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A238" s="58" t="s">
         <v>18</v>
       </c>
       <c r="B238" s="91"/>
       <c r="C238" s="91"/>
       <c r="D238" s="101"/>
       <c r="E238" s="91"/>
       <c r="F238" s="91"/>
       <c r="G238" s="91"/>
       <c r="H238" s="25"/>
       <c r="I238" s="91"/>
       <c r="J238" s="91"/>
       <c r="K238" s="91"/>
       <c r="L238" s="91"/>
       <c r="M238" s="101"/>
       <c r="N238" s="4"/>
     </row>
     <row r="239" spans="1:14" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A239" s="58" t="s">
         <v>19</v>
       </c>
       <c r="B239" s="91">
         <v>3135.02</v>
       </c>
       <c r="C239" s="91">
         <v>3352.88</v>
       </c>
       <c r="D239" s="91">
         <v>3530.67</v>
       </c>
       <c r="E239" s="91">
         <v>3837.31</v>
       </c>
       <c r="F239" s="91">
         <v>3565.25</v>
       </c>
-      <c r="G239" s="91"/>
+      <c r="G239" s="91">
+        <v>3503.89</v>
+      </c>
       <c r="H239" s="25"/>
       <c r="I239" s="91"/>
       <c r="J239" s="91"/>
       <c r="K239" s="91"/>
       <c r="L239" s="91"/>
       <c r="M239" s="101"/>
       <c r="N239" s="4"/>
     </row>
     <row r="240" spans="1:14" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A240" s="58" t="s">
         <v>20</v>
       </c>
       <c r="B240" s="91">
         <v>945.76</v>
       </c>
       <c r="C240" s="91">
         <v>915.27</v>
       </c>
       <c r="D240" s="91">
         <v>846.08</v>
       </c>
       <c r="E240" s="91">
         <v>803.44</v>
       </c>
       <c r="F240" s="91">
         <v>207.53</v>
       </c>
-      <c r="G240" s="91"/>
+      <c r="G240" s="91">
+        <v>199.03</v>
+      </c>
       <c r="H240" s="25"/>
       <c r="I240" s="91"/>
       <c r="J240" s="91"/>
       <c r="K240" s="91"/>
       <c r="L240" s="91"/>
       <c r="M240" s="101"/>
       <c r="N240" s="4"/>
     </row>
     <row r="241" spans="1:18" s="8" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A241" s="120" t="s">
         <v>32</v>
       </c>
       <c r="B241" s="120"/>
       <c r="C241" s="120"/>
       <c r="D241" s="120"/>
       <c r="E241" s="120"/>
       <c r="F241" s="120"/>
       <c r="G241" s="120"/>
       <c r="H241" s="120"/>
       <c r="I241" s="120"/>
       <c r="J241" s="120"/>
       <c r="K241" s="120"/>
       <c r="L241" s="120"/>
       <c r="M241" s="120"/>
       <c r="N241" s="10"/>
@@ -13922,122 +13948,128 @@
       <c r="I328" s="92"/>
       <c r="J328" s="92"/>
       <c r="K328" s="92"/>
       <c r="L328" s="92"/>
       <c r="M328" s="104"/>
     </row>
     <row r="329" spans="1:18" s="3" customFormat="1" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A329" s="58" t="s">
         <v>25</v>
       </c>
       <c r="B329" s="94">
         <v>64924.3</v>
       </c>
       <c r="C329" s="94">
         <v>71276.7</v>
       </c>
       <c r="D329" s="94">
         <v>73289.600000000006</v>
       </c>
       <c r="E329" s="94">
         <v>77055.199999999997</v>
       </c>
       <c r="F329" s="94">
         <v>62455.3</v>
       </c>
-      <c r="G329" s="92"/>
+      <c r="G329" s="94">
+        <v>62295.199999999997</v>
+      </c>
       <c r="H329" s="34"/>
       <c r="I329" s="92"/>
       <c r="J329" s="92"/>
       <c r="K329" s="92"/>
       <c r="L329" s="92"/>
       <c r="M329" s="104"/>
     </row>
     <row r="330" spans="1:18" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A330" s="58" t="s">
         <v>18</v>
       </c>
       <c r="B330" s="92"/>
       <c r="C330" s="92"/>
       <c r="D330" s="104"/>
       <c r="E330" s="92"/>
       <c r="F330" s="92"/>
       <c r="G330" s="92"/>
       <c r="H330" s="34"/>
       <c r="I330" s="92"/>
       <c r="J330" s="92"/>
       <c r="K330" s="92"/>
       <c r="L330" s="92"/>
       <c r="M330" s="104"/>
     </row>
     <row r="331" spans="1:18" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A331" s="79" t="s">
         <v>21</v>
       </c>
       <c r="B331" s="83">
         <v>49.2</v>
       </c>
       <c r="C331" s="92">
         <v>56274.3</v>
       </c>
       <c r="D331" s="92">
         <v>59585.599999999999</v>
       </c>
       <c r="E331" s="92">
         <v>64110.8</v>
       </c>
       <c r="F331" s="92">
         <v>58040.3</v>
       </c>
-      <c r="G331" s="92"/>
+      <c r="G331" s="92">
+        <v>58022.9</v>
+      </c>
       <c r="H331" s="34"/>
       <c r="I331" s="92"/>
       <c r="J331" s="92"/>
       <c r="K331" s="92"/>
       <c r="L331" s="92"/>
       <c r="M331" s="104"/>
     </row>
     <row r="332" spans="1:18" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A332" s="67" t="s">
         <v>20</v>
       </c>
       <c r="B332" s="93">
         <v>15663.6</v>
       </c>
       <c r="C332" s="93">
         <v>15002.3</v>
       </c>
       <c r="D332" s="93">
         <v>13704</v>
       </c>
       <c r="E332" s="93">
         <v>12944.4</v>
       </c>
       <c r="F332" s="93">
         <v>4415</v>
       </c>
-      <c r="G332" s="93"/>
+      <c r="G332" s="93">
+        <v>4272.3</v>
+      </c>
       <c r="H332" s="108"/>
       <c r="I332" s="93"/>
       <c r="J332" s="93"/>
       <c r="K332" s="93"/>
       <c r="L332" s="93"/>
       <c r="M332" s="102"/>
     </row>
     <row r="333" spans="1:18" s="8" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A333" s="120" t="s">
         <v>32</v>
       </c>
       <c r="B333" s="120"/>
       <c r="C333" s="120"/>
       <c r="D333" s="120"/>
       <c r="E333" s="120"/>
       <c r="F333" s="120"/>
       <c r="G333" s="120"/>
       <c r="H333" s="120"/>
       <c r="I333" s="120"/>
       <c r="J333" s="120"/>
       <c r="K333" s="120"/>
       <c r="L333" s="120"/>
       <c r="M333" s="120"/>
       <c r="N333" s="10"/>
       <c r="O333" s="10"/>
@@ -14377,51 +14409,53 @@
         <v>1123.1300000000001</v>
       </c>
       <c r="M343" s="83">
         <v>1126.1600000000001</v>
       </c>
     </row>
     <row r="344" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A344" s="19">
         <v>2026</v>
       </c>
       <c r="B344" s="83">
         <v>1222.28</v>
       </c>
       <c r="C344" s="91">
         <v>1016.7</v>
       </c>
       <c r="D344" s="91">
         <v>1055.48</v>
       </c>
       <c r="E344" s="91">
         <v>1139.45</v>
       </c>
       <c r="F344" s="91">
         <v>969.48</v>
       </c>
-      <c r="G344" s="83"/>
+      <c r="G344" s="91">
+        <v>1167.4000000000001</v>
+      </c>
       <c r="H344" s="83"/>
       <c r="I344" s="83"/>
       <c r="J344" s="83"/>
       <c r="K344" s="83"/>
       <c r="L344" s="91"/>
       <c r="M344" s="83"/>
     </row>
     <row r="345" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A345" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B345" s="43"/>
       <c r="C345" s="44"/>
       <c r="D345" s="21"/>
       <c r="E345" s="43"/>
       <c r="F345" s="43"/>
       <c r="G345" s="43"/>
       <c r="H345" s="43"/>
       <c r="I345" s="43"/>
       <c r="J345" s="43"/>
       <c r="K345" s="43"/>
       <c r="L345" s="43"/>
       <c r="M345" s="43"/>
     </row>
     <row r="346" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
@@ -14667,51 +14701,53 @@
         <v>60094.3</v>
       </c>
       <c r="M351" s="92">
         <v>62090.400000000001</v>
       </c>
     </row>
     <row r="352" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A352" s="71">
         <v>2026</v>
       </c>
       <c r="B352" s="93">
         <v>71341</v>
       </c>
       <c r="C352" s="94">
         <v>65008.4</v>
       </c>
       <c r="D352" s="94">
         <v>63491.4</v>
       </c>
       <c r="E352" s="94">
         <v>64404.1</v>
       </c>
       <c r="F352" s="94">
         <v>51105.1</v>
       </c>
-      <c r="G352" s="92"/>
+      <c r="G352" s="94">
+        <v>55130</v>
+      </c>
       <c r="H352" s="92"/>
       <c r="I352" s="92"/>
       <c r="J352" s="92"/>
       <c r="K352" s="92"/>
       <c r="L352" s="92"/>
       <c r="M352" s="92"/>
     </row>
     <row r="353" spans="1:14" s="95" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A353" s="115" t="s">
         <v>17</v>
       </c>
       <c r="B353" s="115"/>
       <c r="C353" s="115"/>
       <c r="D353" s="115"/>
       <c r="E353" s="115"/>
       <c r="F353" s="115"/>
       <c r="G353" s="115"/>
       <c r="H353" s="115"/>
       <c r="I353" s="115"/>
       <c r="J353" s="115"/>
       <c r="K353" s="115"/>
       <c r="L353" s="115"/>
       <c r="M353" s="115"/>
     </row>
     <row r="354" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
@@ -14910,51 +14946,53 @@
       </c>
       <c r="M359" s="65" t="s">
         <v>617</v>
       </c>
       <c r="N359" s="8"/>
     </row>
     <row r="360" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A360" s="19">
         <v>2026</v>
       </c>
       <c r="B360" s="91">
         <v>0.01</v>
       </c>
       <c r="C360" s="91">
         <v>0.01</v>
       </c>
       <c r="D360" s="91">
         <v>0</v>
       </c>
       <c r="E360" s="91">
         <v>0</v>
       </c>
       <c r="F360" s="91">
         <v>0</v>
       </c>
-      <c r="G360" s="111"/>
+      <c r="G360" s="91">
+        <v>0</v>
+      </c>
       <c r="H360" s="111"/>
       <c r="I360" s="111"/>
       <c r="J360" s="111"/>
       <c r="K360" s="111"/>
       <c r="L360" s="111"/>
       <c r="M360" s="111"/>
       <c r="N360" s="8"/>
     </row>
     <row r="361" spans="1:14" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A361" s="113" t="s">
         <v>616</v>
       </c>
       <c r="B361" s="111"/>
       <c r="C361" s="111"/>
       <c r="D361" s="111"/>
       <c r="E361" s="111"/>
       <c r="F361" s="111"/>
       <c r="G361" s="111"/>
       <c r="H361" s="111"/>
       <c r="I361" s="111"/>
       <c r="J361" s="111"/>
       <c r="K361" s="111"/>
       <c r="L361" s="111"/>
       <c r="M361" s="111"/>
       <c r="N361" s="8"/>
@@ -15082,51 +15120,53 @@
       </c>
       <c r="M364" s="65" t="s">
         <v>617</v>
       </c>
       <c r="N364" s="8"/>
     </row>
     <row r="365" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A365" s="19">
         <v>2026</v>
       </c>
       <c r="B365" s="91">
         <v>0.01</v>
       </c>
       <c r="C365" s="94">
         <v>7.7</v>
       </c>
       <c r="D365" s="94">
         <v>5.3</v>
       </c>
       <c r="E365" s="91">
         <v>0</v>
       </c>
       <c r="F365" s="91">
         <v>0</v>
       </c>
-      <c r="G365" s="111"/>
+      <c r="G365" s="91">
+        <v>0</v>
+      </c>
       <c r="H365" s="111"/>
       <c r="I365" s="111"/>
       <c r="J365" s="111"/>
       <c r="K365" s="111"/>
       <c r="L365" s="111"/>
       <c r="M365" s="111"/>
       <c r="N365" s="8"/>
     </row>
     <row r="366" spans="1:14" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A366" s="19" t="s">
         <v>2</v>
       </c>
       <c r="B366" s="46"/>
       <c r="C366" s="46"/>
       <c r="D366" s="69"/>
       <c r="E366" s="46"/>
       <c r="F366" s="46"/>
       <c r="G366" s="46"/>
       <c r="H366" s="46"/>
       <c r="I366" s="46"/>
       <c r="J366" s="46"/>
       <c r="K366" s="46"/>
       <c r="L366" s="46"/>
       <c r="M366" s="30"/>
     </row>
@@ -15250,51 +15290,53 @@
         <v>8.3800000000000008</v>
       </c>
       <c r="M369" s="91">
         <v>8.11</v>
       </c>
     </row>
     <row r="370" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A370" s="19">
         <v>2026</v>
       </c>
       <c r="B370" s="91">
         <v>15.93</v>
       </c>
       <c r="C370" s="91">
         <v>13.08</v>
       </c>
       <c r="D370" s="91">
         <v>16.190000000000001</v>
       </c>
       <c r="E370" s="91">
         <v>16.739999999999998</v>
       </c>
       <c r="F370" s="91">
         <v>20.440000000000001</v>
       </c>
-      <c r="G370" s="91"/>
+      <c r="G370" s="91">
+        <v>26.17</v>
+      </c>
       <c r="H370" s="91"/>
       <c r="I370" s="91"/>
       <c r="J370" s="91"/>
       <c r="K370" s="91"/>
       <c r="L370" s="91"/>
       <c r="M370" s="91"/>
     </row>
     <row r="371" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A371" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B371" s="46"/>
       <c r="C371" s="69"/>
       <c r="D371" s="69"/>
       <c r="E371" s="46"/>
       <c r="F371" s="46"/>
       <c r="G371" s="46"/>
       <c r="H371" s="46"/>
       <c r="I371" s="46"/>
       <c r="J371" s="30"/>
       <c r="K371" s="30"/>
       <c r="L371" s="30"/>
       <c r="M371" s="30"/>
     </row>
     <row r="372" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
@@ -15417,51 +15459,53 @@
         <v>10162.700000000001</v>
       </c>
       <c r="M374" s="92">
         <v>9724.5</v>
       </c>
     </row>
     <row r="375" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A375" s="45">
         <v>2026</v>
       </c>
       <c r="B375" s="93">
         <v>24400</v>
       </c>
       <c r="C375" s="93">
         <v>20025.5</v>
       </c>
       <c r="D375" s="93">
         <v>22411.5</v>
       </c>
       <c r="E375" s="93">
         <v>27166.1</v>
       </c>
       <c r="F375" s="93">
         <v>36809.300000000003</v>
       </c>
-      <c r="G375" s="93"/>
+      <c r="G375" s="93">
+        <v>45293.7</v>
+      </c>
       <c r="H375" s="102"/>
       <c r="I375" s="93"/>
       <c r="J375" s="93"/>
       <c r="K375" s="93"/>
       <c r="L375" s="93"/>
       <c r="M375" s="93"/>
     </row>
     <row r="376" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A376" s="2"/>
       <c r="B376" s="11"/>
       <c r="C376" s="5"/>
       <c r="D376" s="5"/>
       <c r="E376" s="5"/>
       <c r="F376" s="5"/>
       <c r="G376" s="5"/>
       <c r="H376" s="5"/>
       <c r="I376" s="5"/>
       <c r="J376" s="5"/>
       <c r="K376" s="5"/>
       <c r="L376" s="5"/>
       <c r="M376" s="5"/>
     </row>
     <row r="377" spans="1:13" x14ac:dyDescent="0.2">
       <c r="C377" s="5"/>
       <c r="D377" s="3"/>