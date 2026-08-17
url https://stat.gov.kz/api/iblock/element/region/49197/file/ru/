--- v3 (2026-07-22)
+++ v4 (2026-08-17)
@@ -2087,51 +2087,51 @@
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="121">
+  <cellXfs count="119">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
@@ -2375,56 +2375,50 @@
     <xf numFmtId="168" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="18" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="18" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="18" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="165" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="18" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="11" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="18" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -2754,65 +2748,65 @@
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:R412"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="23.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="5" width="11.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="12.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="11.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="12.42578125" style="3" customWidth="1"/>
     <col min="12" max="12" width="12.42578125" style="7" customWidth="1"/>
     <col min="13" max="13" width="12.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="117" t="s">
+      <c r="A1" s="115" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="117"/>
-[...10 lines deleted...]
-      <c r="M1" s="117"/>
+      <c r="B1" s="115"/>
+      <c r="C1" s="115"/>
+      <c r="D1" s="115"/>
+      <c r="E1" s="115"/>
+      <c r="F1" s="115"/>
+      <c r="G1" s="115"/>
+      <c r="H1" s="115"/>
+      <c r="I1" s="115"/>
+      <c r="J1" s="115"/>
+      <c r="K1" s="115"/>
+      <c r="L1" s="115"/>
+      <c r="M1" s="115"/>
     </row>
     <row r="2" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="13"/>
       <c r="B2" s="14"/>
       <c r="C2" s="13"/>
       <c r="D2" s="13"/>
       <c r="E2" s="13"/>
       <c r="F2" s="14"/>
       <c r="G2" s="13"/>
       <c r="H2" s="14"/>
       <c r="I2" s="13"/>
       <c r="J2" s="13"/>
       <c r="K2" s="14"/>
       <c r="L2" s="14"/>
       <c r="M2" s="13"/>
     </row>
     <row r="3" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="15"/>
       <c r="B3" s="16" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="17" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="17" t="s">
@@ -3508,104 +3502,106 @@
         <v>3887.97</v>
       </c>
       <c r="J20" s="83">
         <v>3848.84</v>
       </c>
       <c r="K20" s="97">
         <v>4536.91</v>
       </c>
       <c r="L20" s="91">
         <v>3858.07</v>
       </c>
       <c r="M20" s="83">
         <v>4267.45</v>
       </c>
     </row>
     <row r="21" spans="1:13" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="28" t="s">
         <v>614</v>
       </c>
       <c r="B21" s="91">
         <v>3884.12</v>
       </c>
       <c r="C21" s="91">
         <v>3897.97</v>
       </c>
-      <c r="D21" s="114">
+      <c r="D21" s="112">
         <v>3831.74</v>
       </c>
       <c r="E21" s="91">
         <v>3788.93</v>
       </c>
       <c r="F21" s="91">
         <v>3790.16</v>
       </c>
       <c r="G21" s="105">
         <v>3794.73</v>
       </c>
-      <c r="H21" s="25">
+      <c r="H21" s="34">
         <v>4035.89</v>
       </c>
       <c r="I21" s="101">
         <v>4284.08</v>
       </c>
       <c r="J21" s="101">
         <v>4298.6400000000003</v>
       </c>
       <c r="K21" s="83">
         <v>4495.76</v>
       </c>
       <c r="L21" s="83">
         <v>4456.51</v>
       </c>
       <c r="M21" s="105">
         <v>4852.92</v>
       </c>
     </row>
     <row r="22" spans="1:13" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="28" t="s">
         <v>615</v>
       </c>
       <c r="B22" s="83">
         <v>4005.25</v>
       </c>
       <c r="C22" s="83">
         <v>3231.26</v>
       </c>
       <c r="D22" s="83">
         <v>3222.56</v>
       </c>
       <c r="E22" s="91">
         <v>3365.89</v>
       </c>
       <c r="F22" s="91">
         <v>3468.55</v>
       </c>
       <c r="G22" s="91">
         <v>3837.03</v>
       </c>
-      <c r="H22" s="25"/>
+      <c r="H22" s="83">
+        <v>4117.5600000000004</v>
+      </c>
       <c r="I22" s="101"/>
       <c r="J22" s="101"/>
       <c r="K22" s="83"/>
       <c r="L22" s="83"/>
       <c r="M22" s="105"/>
     </row>
     <row r="23" spans="1:13" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="31" t="s">
         <v>29</v>
       </c>
       <c r="B23" s="30"/>
       <c r="C23" s="30"/>
       <c r="D23" s="30"/>
       <c r="E23" s="30"/>
       <c r="F23" s="30"/>
       <c r="G23" s="30"/>
       <c r="H23" s="30"/>
       <c r="I23" s="30"/>
       <c r="J23" s="30"/>
       <c r="K23" s="30"/>
       <c r="L23" s="30"/>
       <c r="M23" s="30"/>
     </row>
     <row r="24" spans="1:13" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="31">
@@ -4304,51 +4300,53 @@
         <v>3301661.3</v>
       </c>
     </row>
     <row r="41" spans="1:13" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="28" t="s">
         <v>615</v>
       </c>
       <c r="B41" s="92">
         <v>2497300.7799999998</v>
       </c>
       <c r="C41" s="92">
         <v>1911547.01</v>
       </c>
       <c r="D41" s="92">
         <v>2054569.59</v>
       </c>
       <c r="E41" s="94">
         <v>1881399.15</v>
       </c>
       <c r="F41" s="94">
         <v>2190777.14</v>
       </c>
       <c r="G41" s="94">
         <v>2302417.48</v>
       </c>
-      <c r="H41" s="94"/>
+      <c r="H41" s="92">
+        <v>2463089.66</v>
+      </c>
       <c r="I41" s="94"/>
       <c r="J41" s="100"/>
       <c r="K41" s="92"/>
       <c r="L41" s="92"/>
       <c r="M41" s="104"/>
     </row>
     <row r="42" spans="1:13" s="3" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A42" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B42" s="30"/>
       <c r="C42" s="30"/>
       <c r="D42" s="30"/>
       <c r="E42" s="30"/>
       <c r="F42" s="30"/>
       <c r="G42" s="30"/>
       <c r="H42" s="30"/>
       <c r="I42" s="30"/>
       <c r="J42" s="30"/>
       <c r="K42" s="30"/>
       <c r="L42" s="30"/>
       <c r="M42" s="30"/>
     </row>
     <row r="43" spans="1:13" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="31">
@@ -5047,51 +5045,53 @@
         <v>4608.93</v>
       </c>
     </row>
     <row r="60" spans="1:13" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="28" t="s">
         <v>615</v>
       </c>
       <c r="B60" s="83">
         <v>4169.58</v>
       </c>
       <c r="C60" s="83">
         <v>4349.59</v>
       </c>
       <c r="D60" s="83">
         <v>4457.3900000000003</v>
       </c>
       <c r="E60" s="91">
         <v>4715.79</v>
       </c>
       <c r="F60" s="91">
         <v>3851.72</v>
       </c>
       <c r="G60" s="91">
         <v>3797.07</v>
       </c>
-      <c r="H60" s="91"/>
+      <c r="H60" s="91">
+        <v>3494.48</v>
+      </c>
       <c r="I60" s="91"/>
       <c r="J60" s="101"/>
       <c r="K60" s="83"/>
       <c r="L60" s="83"/>
       <c r="M60" s="105"/>
     </row>
     <row r="61" spans="1:13" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="31" t="s">
         <v>28</v>
       </c>
       <c r="B61" s="30"/>
       <c r="C61" s="30"/>
       <c r="D61" s="30"/>
       <c r="E61" s="30"/>
       <c r="F61" s="30"/>
       <c r="G61" s="30"/>
       <c r="H61" s="30"/>
       <c r="I61" s="30"/>
       <c r="J61" s="30"/>
       <c r="K61" s="30"/>
       <c r="L61" s="30"/>
       <c r="M61" s="30"/>
     </row>
     <row r="62" spans="1:13" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="31">
@@ -5790,95 +5790,97 @@
         <v>137899.4</v>
       </c>
     </row>
     <row r="79" spans="1:18" s="9" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="38" t="s">
         <v>615</v>
       </c>
       <c r="B79" s="93">
         <v>137521.9</v>
       </c>
       <c r="C79" s="93">
         <v>140683.20000000001</v>
       </c>
       <c r="D79" s="93">
         <v>140475.4</v>
       </c>
       <c r="E79" s="93">
         <v>146564</v>
       </c>
       <c r="F79" s="93">
         <v>145558.20000000001</v>
       </c>
       <c r="G79" s="93">
         <v>161906.1</v>
       </c>
-      <c r="H79" s="93"/>
+      <c r="H79" s="93">
+        <v>165552.29999999999</v>
+      </c>
       <c r="I79" s="93"/>
       <c r="J79" s="102"/>
       <c r="K79" s="93"/>
       <c r="L79" s="93"/>
       <c r="M79" s="102"/>
     </row>
     <row r="80" spans="1:18" s="8" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A80" s="120" t="s">
+      <c r="A80" s="118" t="s">
         <v>32</v>
       </c>
-      <c r="B80" s="120"/>
-[...10 lines deleted...]
-      <c r="M80" s="120"/>
+      <c r="B80" s="118"/>
+      <c r="C80" s="118"/>
+      <c r="D80" s="118"/>
+      <c r="E80" s="118"/>
+      <c r="F80" s="118"/>
+      <c r="G80" s="118"/>
+      <c r="H80" s="118"/>
+      <c r="I80" s="118"/>
+      <c r="J80" s="118"/>
+      <c r="K80" s="118"/>
+      <c r="L80" s="118"/>
+      <c r="M80" s="118"/>
       <c r="N80" s="10"/>
       <c r="O80" s="10"/>
       <c r="P80" s="10"/>
       <c r="Q80" s="10"/>
       <c r="R80" s="10"/>
     </row>
     <row r="81" spans="1:14" s="95" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A81" s="116" t="s">
+      <c r="A81" s="114" t="s">
         <v>15</v>
       </c>
-      <c r="B81" s="116"/>
-[...10 lines deleted...]
-      <c r="M81" s="116"/>
+      <c r="B81" s="114"/>
+      <c r="C81" s="114"/>
+      <c r="D81" s="114"/>
+      <c r="E81" s="114"/>
+      <c r="F81" s="114"/>
+      <c r="G81" s="114"/>
+      <c r="H81" s="114"/>
+      <c r="I81" s="114"/>
+      <c r="J81" s="114"/>
+      <c r="K81" s="114"/>
+      <c r="L81" s="114"/>
+      <c r="M81" s="114"/>
     </row>
     <row r="82" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A82" s="40"/>
       <c r="B82" s="20"/>
       <c r="C82" s="20"/>
       <c r="D82" s="20"/>
       <c r="E82" s="20"/>
       <c r="F82" s="20"/>
       <c r="G82" s="20"/>
       <c r="H82" s="20"/>
       <c r="I82" s="20"/>
       <c r="J82" s="20"/>
       <c r="K82" s="20"/>
       <c r="L82" s="20"/>
       <c r="M82" s="20"/>
     </row>
     <row r="83" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A83" s="15"/>
       <c r="B83" s="16" t="s">
         <v>3</v>
       </c>
       <c r="C83" s="17" t="s">
         <v>4</v>
       </c>
       <c r="D83" s="17" t="s">
@@ -6094,51 +6096,53 @@
         <v>2836.25</v>
       </c>
     </row>
     <row r="89" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A89" s="19">
         <v>2026</v>
       </c>
       <c r="B89" s="91">
         <v>2275.0700000000002</v>
       </c>
       <c r="C89" s="91">
         <v>1534.39</v>
       </c>
       <c r="D89" s="91">
         <v>1667.41</v>
       </c>
       <c r="E89" s="91">
         <v>1603.13</v>
       </c>
       <c r="F89" s="91">
         <v>1881.67</v>
       </c>
       <c r="G89" s="91">
         <v>1990.37</v>
       </c>
-      <c r="H89" s="101"/>
+      <c r="H89" s="91">
+        <v>2071.12</v>
+      </c>
       <c r="I89" s="91"/>
       <c r="J89" s="101"/>
       <c r="K89" s="91"/>
       <c r="L89" s="91"/>
       <c r="M89" s="91"/>
     </row>
     <row r="90" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A90" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B90" s="43"/>
       <c r="C90" s="43"/>
       <c r="D90" s="43"/>
       <c r="E90" s="43"/>
       <c r="F90" s="43"/>
       <c r="G90" s="43"/>
       <c r="H90" s="43"/>
       <c r="I90" s="30"/>
       <c r="J90" s="30"/>
       <c r="K90" s="20"/>
       <c r="L90" s="43"/>
       <c r="M90" s="30"/>
     </row>
     <row r="91" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A91" s="19">
@@ -6304,51 +6308,53 @@
         <v>2924025.9</v>
       </c>
     </row>
     <row r="95" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A95" s="19">
         <v>2026</v>
       </c>
       <c r="B95" s="94">
         <v>2084375.67</v>
       </c>
       <c r="C95" s="94">
         <v>1496163.99</v>
       </c>
       <c r="D95" s="94">
         <v>1637995.48</v>
       </c>
       <c r="E95" s="94">
         <v>1534915.16</v>
       </c>
       <c r="F95" s="94">
         <v>1863748.57</v>
       </c>
       <c r="G95" s="94">
         <v>1952259.1</v>
       </c>
-      <c r="H95" s="100"/>
+      <c r="H95" s="94">
+        <v>1993951.41</v>
+      </c>
       <c r="I95" s="94"/>
       <c r="J95" s="100"/>
       <c r="K95" s="94"/>
       <c r="L95" s="94"/>
       <c r="M95" s="94"/>
     </row>
     <row r="96" spans="1:14" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A96" s="19" t="s">
         <v>2</v>
       </c>
       <c r="B96" s="43"/>
       <c r="C96" s="43"/>
       <c r="D96" s="44"/>
       <c r="E96" s="44"/>
       <c r="F96" s="44"/>
       <c r="G96" s="43"/>
       <c r="H96" s="43"/>
       <c r="I96" s="43"/>
       <c r="J96" s="43"/>
       <c r="K96" s="43"/>
       <c r="L96" s="43"/>
       <c r="M96" s="30"/>
     </row>
     <row r="97" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A97" s="19">
@@ -6514,51 +6520,53 @@
         <v>73.3</v>
       </c>
     </row>
     <row r="101" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A101" s="19">
         <v>2026</v>
       </c>
       <c r="B101" s="91">
         <v>72.88</v>
       </c>
       <c r="C101" s="91">
         <v>68.36</v>
       </c>
       <c r="D101" s="91">
         <v>64.45</v>
       </c>
       <c r="E101" s="91">
         <v>58.3</v>
       </c>
       <c r="F101" s="91">
         <v>58.51</v>
       </c>
       <c r="G101" s="91">
         <v>67.98</v>
       </c>
-      <c r="H101" s="101"/>
+      <c r="H101" s="91">
+        <v>72.599999999999994</v>
+      </c>
       <c r="I101" s="91"/>
       <c r="J101" s="101"/>
       <c r="K101" s="91"/>
       <c r="L101" s="91"/>
       <c r="M101" s="91"/>
     </row>
     <row r="102" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A102" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B102" s="43"/>
       <c r="C102" s="43"/>
       <c r="D102" s="24"/>
       <c r="E102" s="43"/>
       <c r="F102" s="43"/>
       <c r="G102" s="43"/>
       <c r="H102" s="43"/>
       <c r="I102" s="43"/>
       <c r="J102" s="30"/>
       <c r="K102" s="43"/>
       <c r="L102" s="43"/>
       <c r="M102" s="30"/>
     </row>
     <row r="103" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A103" s="19">
@@ -6671,51 +6679,51 @@
         <v>92297.600000000006</v>
       </c>
       <c r="J105" s="92">
         <v>60924.6</v>
       </c>
       <c r="K105" s="98">
         <v>63707.6</v>
       </c>
       <c r="L105" s="92">
         <v>59768.4</v>
       </c>
       <c r="M105" s="92">
         <v>56704.5</v>
       </c>
     </row>
     <row r="106" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A106" s="75">
         <v>2025</v>
       </c>
       <c r="B106" s="92">
         <v>18391.3</v>
       </c>
       <c r="C106" s="92">
         <v>17035.900000000001</v>
       </c>
-      <c r="D106" s="109">
+      <c r="D106" s="107">
         <v>16328.3</v>
       </c>
       <c r="E106" s="92">
         <v>16764.5</v>
       </c>
       <c r="F106" s="92">
         <v>16801.099999999999</v>
       </c>
       <c r="G106" s="92">
         <v>18267.2</v>
       </c>
       <c r="H106" s="104">
         <v>21907.599999999999</v>
       </c>
       <c r="I106" s="92">
         <v>19984.3</v>
       </c>
       <c r="J106" s="104">
         <v>19060</v>
       </c>
       <c r="K106" s="92">
         <v>15716</v>
       </c>
       <c r="L106" s="92">
         <v>15698</v>
@@ -6724,73 +6732,75 @@
         <v>46544.7</v>
       </c>
     </row>
     <row r="107" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A107" s="45">
         <v>2026</v>
       </c>
       <c r="B107" s="93">
         <v>48197.599999999999</v>
       </c>
       <c r="C107" s="93">
         <v>49381</v>
       </c>
       <c r="D107" s="93">
         <v>44774.3</v>
       </c>
       <c r="E107" s="93">
         <v>42342.7</v>
       </c>
       <c r="F107" s="93">
         <v>46293.599999999999</v>
       </c>
       <c r="G107" s="93">
         <v>54317.2</v>
       </c>
-      <c r="H107" s="102"/>
+      <c r="H107" s="93">
+        <v>56943.199999999997</v>
+      </c>
       <c r="I107" s="93"/>
       <c r="J107" s="102"/>
       <c r="K107" s="93"/>
       <c r="L107" s="93"/>
       <c r="M107" s="93"/>
     </row>
     <row r="108" spans="1:14" s="95" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A108" s="118" t="s">
+      <c r="A108" s="116" t="s">
         <v>23</v>
       </c>
-      <c r="B108" s="118"/>
-[...10 lines deleted...]
-      <c r="M108" s="118"/>
+      <c r="B108" s="116"/>
+      <c r="C108" s="116"/>
+      <c r="D108" s="116"/>
+      <c r="E108" s="116"/>
+      <c r="F108" s="116"/>
+      <c r="G108" s="116"/>
+      <c r="H108" s="116"/>
+      <c r="I108" s="116"/>
+      <c r="J108" s="116"/>
+      <c r="K108" s="116"/>
+      <c r="L108" s="116"/>
+      <c r="M108" s="116"/>
     </row>
     <row r="109" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A109" s="40"/>
       <c r="B109" s="20"/>
       <c r="C109" s="20"/>
       <c r="D109" s="20"/>
       <c r="E109" s="20"/>
       <c r="F109" s="20"/>
       <c r="G109" s="20"/>
       <c r="H109" s="20"/>
       <c r="I109" s="20"/>
       <c r="J109" s="20"/>
       <c r="K109" s="20"/>
       <c r="L109" s="20"/>
       <c r="M109" s="20"/>
     </row>
     <row r="110" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A110" s="15"/>
       <c r="B110" s="16" t="s">
         <v>3</v>
       </c>
       <c r="C110" s="17" t="s">
         <v>4</v>
       </c>
       <c r="D110" s="17" t="s">
@@ -7539,51 +7549,53 @@
         <v>890.51</v>
       </c>
     </row>
     <row r="129" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A129" s="48" t="s">
         <v>615</v>
       </c>
       <c r="B129" s="91">
         <v>507.89</v>
       </c>
       <c r="C129" s="91">
         <v>680.17</v>
       </c>
       <c r="D129" s="91">
         <v>499.67</v>
       </c>
       <c r="E129" s="91">
         <v>623.30999999999995</v>
       </c>
       <c r="F129" s="91">
         <v>617.4</v>
       </c>
       <c r="G129" s="91">
         <v>679.25</v>
       </c>
-      <c r="H129" s="91"/>
+      <c r="H129" s="91">
+        <v>896.05</v>
+      </c>
       <c r="I129" s="91"/>
       <c r="J129" s="91"/>
       <c r="K129" s="91"/>
       <c r="L129" s="91"/>
       <c r="M129" s="101"/>
     </row>
     <row r="130" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A130" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B130" s="30"/>
       <c r="C130" s="30"/>
       <c r="D130" s="30"/>
       <c r="E130" s="30"/>
       <c r="F130" s="30"/>
       <c r="G130" s="30"/>
       <c r="H130" s="30"/>
       <c r="I130" s="30"/>
       <c r="J130" s="30"/>
       <c r="K130" s="30"/>
       <c r="L130" s="30"/>
       <c r="M130" s="30"/>
     </row>
     <row r="131" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A131" s="19">
@@ -8241,114 +8253,116 @@
         <v>306255.5</v>
       </c>
     </row>
     <row r="147" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A147" s="48" t="s">
         <v>614</v>
       </c>
       <c r="B147" s="92">
         <v>352674.8</v>
       </c>
       <c r="C147" s="92">
         <v>368746.9</v>
       </c>
       <c r="D147" s="104">
         <v>359505.4</v>
       </c>
       <c r="E147" s="92">
         <v>280402.3</v>
       </c>
       <c r="F147" s="92">
         <v>292985.7</v>
       </c>
       <c r="G147" s="92">
         <v>309830</v>
       </c>
-      <c r="H147" s="110">
+      <c r="H147" s="108">
         <v>440727.1</v>
       </c>
       <c r="I147" s="92">
         <v>445908.1</v>
       </c>
       <c r="J147" s="92">
         <v>458038.9</v>
       </c>
       <c r="K147" s="92">
         <v>328951.90000000002</v>
       </c>
       <c r="L147" s="92">
         <v>329898.7</v>
       </c>
       <c r="M147" s="104">
         <v>315545</v>
       </c>
     </row>
     <row r="148" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A148" s="38" t="s">
         <v>615</v>
       </c>
       <c r="B148" s="93">
         <v>341579.31</v>
       </c>
       <c r="C148" s="93">
         <v>350366.92</v>
       </c>
       <c r="D148" s="93">
         <v>353077.4</v>
       </c>
       <c r="E148" s="93">
         <v>282072.09000000003</v>
       </c>
       <c r="F148" s="93">
         <v>275918.28000000003</v>
       </c>
       <c r="G148" s="93">
         <v>295010.28000000003</v>
       </c>
-      <c r="H148" s="107"/>
+      <c r="H148" s="93">
+        <v>415013.75</v>
+      </c>
       <c r="I148" s="93"/>
       <c r="J148" s="93"/>
       <c r="K148" s="93"/>
       <c r="L148" s="93"/>
       <c r="M148" s="102"/>
     </row>
     <row r="149" spans="1:18" s="8" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A149" s="120" t="s">
+      <c r="A149" s="118" t="s">
         <v>32</v>
       </c>
-      <c r="B149" s="120"/>
-[...10 lines deleted...]
-      <c r="M149" s="120"/>
+      <c r="B149" s="118"/>
+      <c r="C149" s="118"/>
+      <c r="D149" s="118"/>
+      <c r="E149" s="118"/>
+      <c r="F149" s="118"/>
+      <c r="G149" s="118"/>
+      <c r="H149" s="118"/>
+      <c r="I149" s="118"/>
+      <c r="J149" s="118"/>
+      <c r="K149" s="118"/>
+      <c r="L149" s="118"/>
+      <c r="M149" s="118"/>
       <c r="N149" s="10"/>
       <c r="O149" s="10"/>
       <c r="P149" s="10"/>
       <c r="Q149" s="10"/>
       <c r="R149" s="10"/>
     </row>
     <row r="150" spans="1:18" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A150" s="19" t="s">
         <v>2</v>
       </c>
       <c r="B150" s="30"/>
       <c r="C150" s="30"/>
       <c r="D150" s="30"/>
       <c r="E150" s="30"/>
       <c r="F150" s="30"/>
       <c r="G150" s="30"/>
       <c r="H150" s="30"/>
       <c r="I150" s="30"/>
       <c r="J150" s="30"/>
       <c r="K150" s="30"/>
       <c r="L150" s="30"/>
       <c r="M150" s="30"/>
     </row>
     <row r="151" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A151" s="39">
@@ -11119,152 +11133,158 @@
       <c r="M236" s="101"/>
       <c r="N236" s="4"/>
     </row>
     <row r="237" spans="1:14" s="3" customFormat="1" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A237" s="58" t="s">
         <v>24</v>
       </c>
       <c r="B237" s="91">
         <v>4080.78</v>
       </c>
       <c r="C237" s="91">
         <v>4268.1499999999996</v>
       </c>
       <c r="D237" s="91">
         <v>4376.75</v>
       </c>
       <c r="E237" s="91">
         <v>4640.75</v>
       </c>
       <c r="F237" s="91">
         <v>3772.77</v>
       </c>
       <c r="G237" s="91">
         <v>3702.92</v>
       </c>
-      <c r="H237" s="25"/>
+      <c r="H237" s="91">
+        <v>3393.46</v>
+      </c>
       <c r="I237" s="91"/>
       <c r="J237" s="91"/>
       <c r="K237" s="91"/>
       <c r="L237" s="91"/>
       <c r="M237" s="101"/>
       <c r="N237" s="4"/>
     </row>
     <row r="238" spans="1:14" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A238" s="58" t="s">
         <v>18</v>
       </c>
       <c r="B238" s="91"/>
       <c r="C238" s="91"/>
       <c r="D238" s="101"/>
       <c r="E238" s="91"/>
       <c r="F238" s="91"/>
       <c r="G238" s="91"/>
       <c r="H238" s="25"/>
       <c r="I238" s="91"/>
       <c r="J238" s="91"/>
       <c r="K238" s="91"/>
       <c r="L238" s="91"/>
       <c r="M238" s="101"/>
       <c r="N238" s="4"/>
     </row>
     <row r="239" spans="1:14" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A239" s="58" t="s">
         <v>19</v>
       </c>
       <c r="B239" s="91">
         <v>3135.02</v>
       </c>
       <c r="C239" s="91">
         <v>3352.88</v>
       </c>
       <c r="D239" s="91">
         <v>3530.67</v>
       </c>
       <c r="E239" s="91">
         <v>3837.31</v>
       </c>
       <c r="F239" s="91">
         <v>3565.25</v>
       </c>
       <c r="G239" s="91">
         <v>3503.89</v>
       </c>
-      <c r="H239" s="25"/>
+      <c r="H239" s="91">
+        <v>3202.83</v>
+      </c>
       <c r="I239" s="91"/>
       <c r="J239" s="91"/>
       <c r="K239" s="91"/>
       <c r="L239" s="91"/>
       <c r="M239" s="101"/>
       <c r="N239" s="4"/>
     </row>
     <row r="240" spans="1:14" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A240" s="58" t="s">
         <v>20</v>
       </c>
       <c r="B240" s="91">
         <v>945.76</v>
       </c>
       <c r="C240" s="91">
         <v>915.27</v>
       </c>
       <c r="D240" s="91">
         <v>846.08</v>
       </c>
       <c r="E240" s="91">
         <v>803.44</v>
       </c>
       <c r="F240" s="91">
         <v>207.53</v>
       </c>
       <c r="G240" s="91">
         <v>199.03</v>
       </c>
-      <c r="H240" s="25"/>
+      <c r="H240" s="91">
+        <v>190.63</v>
+      </c>
       <c r="I240" s="91"/>
       <c r="J240" s="91"/>
       <c r="K240" s="91"/>
       <c r="L240" s="91"/>
       <c r="M240" s="101"/>
       <c r="N240" s="4"/>
     </row>
     <row r="241" spans="1:18" s="8" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A241" s="120" t="s">
+      <c r="A241" s="118" t="s">
         <v>32</v>
       </c>
-      <c r="B241" s="120"/>
-[...10 lines deleted...]
-      <c r="M241" s="120"/>
+      <c r="B241" s="118"/>
+      <c r="C241" s="118"/>
+      <c r="D241" s="118"/>
+      <c r="E241" s="118"/>
+      <c r="F241" s="118"/>
+      <c r="G241" s="118"/>
+      <c r="H241" s="118"/>
+      <c r="I241" s="118"/>
+      <c r="J241" s="118"/>
+      <c r="K241" s="118"/>
+      <c r="L241" s="118"/>
+      <c r="M241" s="118"/>
       <c r="N241" s="10"/>
       <c r="O241" s="10"/>
       <c r="P241" s="10"/>
       <c r="Q241" s="10"/>
       <c r="R241" s="10"/>
     </row>
     <row r="242" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A242" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B242" s="43"/>
       <c r="C242" s="43"/>
       <c r="D242" s="43"/>
       <c r="E242" s="43"/>
       <c r="F242" s="43"/>
       <c r="G242" s="43"/>
       <c r="H242" s="43"/>
       <c r="I242" s="59"/>
       <c r="J242" s="59"/>
       <c r="K242" s="43"/>
       <c r="L242" s="43"/>
       <c r="M242" s="43"/>
     </row>
     <row r="243" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A243" s="39">
@@ -13951,170 +13971,176 @@
       <c r="L328" s="92"/>
       <c r="M328" s="104"/>
     </row>
     <row r="329" spans="1:18" s="3" customFormat="1" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A329" s="58" t="s">
         <v>25</v>
       </c>
       <c r="B329" s="94">
         <v>64924.3</v>
       </c>
       <c r="C329" s="94">
         <v>71276.7</v>
       </c>
       <c r="D329" s="94">
         <v>73289.600000000006</v>
       </c>
       <c r="E329" s="94">
         <v>77055.199999999997</v>
       </c>
       <c r="F329" s="94">
         <v>62455.3</v>
       </c>
       <c r="G329" s="94">
         <v>62295.199999999997</v>
       </c>
-      <c r="H329" s="34"/>
+      <c r="H329" s="94">
+        <v>60436.7</v>
+      </c>
       <c r="I329" s="92"/>
       <c r="J329" s="92"/>
       <c r="K329" s="92"/>
       <c r="L329" s="92"/>
       <c r="M329" s="104"/>
     </row>
     <row r="330" spans="1:18" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A330" s="58" t="s">
         <v>18</v>
       </c>
       <c r="B330" s="92"/>
       <c r="C330" s="92"/>
       <c r="D330" s="104"/>
       <c r="E330" s="92"/>
       <c r="F330" s="92"/>
       <c r="G330" s="92"/>
       <c r="H330" s="34"/>
       <c r="I330" s="92"/>
       <c r="J330" s="92"/>
       <c r="K330" s="92"/>
       <c r="L330" s="92"/>
       <c r="M330" s="104"/>
     </row>
     <row r="331" spans="1:18" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A331" s="79" t="s">
         <v>21</v>
       </c>
       <c r="B331" s="83">
         <v>49.2</v>
       </c>
       <c r="C331" s="92">
         <v>56274.3</v>
       </c>
       <c r="D331" s="92">
         <v>59585.599999999999</v>
       </c>
       <c r="E331" s="92">
         <v>64110.8</v>
       </c>
       <c r="F331" s="92">
         <v>58040.3</v>
       </c>
       <c r="G331" s="92">
         <v>58022.9</v>
       </c>
-      <c r="H331" s="34"/>
+      <c r="H331" s="92">
+        <v>56333.9</v>
+      </c>
       <c r="I331" s="92"/>
       <c r="J331" s="92"/>
       <c r="K331" s="92"/>
       <c r="L331" s="92"/>
       <c r="M331" s="104"/>
     </row>
     <row r="332" spans="1:18" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A332" s="67" t="s">
         <v>20</v>
       </c>
       <c r="B332" s="93">
         <v>15663.6</v>
       </c>
       <c r="C332" s="93">
         <v>15002.3</v>
       </c>
       <c r="D332" s="93">
         <v>13704</v>
       </c>
       <c r="E332" s="93">
         <v>12944.4</v>
       </c>
       <c r="F332" s="93">
         <v>4415</v>
       </c>
       <c r="G332" s="93">
         <v>4272.3</v>
       </c>
-      <c r="H332" s="108"/>
+      <c r="H332" s="93">
+        <v>4102.8999999999996</v>
+      </c>
       <c r="I332" s="93"/>
       <c r="J332" s="93"/>
       <c r="K332" s="93"/>
       <c r="L332" s="93"/>
       <c r="M332" s="102"/>
     </row>
     <row r="333" spans="1:18" s="8" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A333" s="120" t="s">
+      <c r="A333" s="118" t="s">
         <v>32</v>
       </c>
-      <c r="B333" s="120"/>
-[...10 lines deleted...]
-      <c r="M333" s="120"/>
+      <c r="B333" s="118"/>
+      <c r="C333" s="118"/>
+      <c r="D333" s="118"/>
+      <c r="E333" s="118"/>
+      <c r="F333" s="118"/>
+      <c r="G333" s="118"/>
+      <c r="H333" s="118"/>
+      <c r="I333" s="118"/>
+      <c r="J333" s="118"/>
+      <c r="K333" s="118"/>
+      <c r="L333" s="118"/>
+      <c r="M333" s="118"/>
       <c r="N333" s="10"/>
       <c r="O333" s="10"/>
       <c r="P333" s="10"/>
       <c r="Q333" s="10"/>
       <c r="R333" s="10"/>
     </row>
     <row r="334" spans="1:18" s="95" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A334" s="119" t="s">
+      <c r="A334" s="117" t="s">
         <v>16</v>
       </c>
-      <c r="B334" s="119"/>
-[...10 lines deleted...]
-      <c r="M334" s="119"/>
+      <c r="B334" s="117"/>
+      <c r="C334" s="117"/>
+      <c r="D334" s="117"/>
+      <c r="E334" s="117"/>
+      <c r="F334" s="117"/>
+      <c r="G334" s="117"/>
+      <c r="H334" s="117"/>
+      <c r="I334" s="117"/>
+      <c r="J334" s="117"/>
+      <c r="K334" s="117"/>
+      <c r="L334" s="117"/>
+      <c r="M334" s="117"/>
     </row>
     <row r="335" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A335" s="21"/>
       <c r="B335" s="20"/>
       <c r="C335" s="21"/>
       <c r="D335" s="21"/>
       <c r="E335" s="21"/>
       <c r="F335" s="20"/>
       <c r="G335" s="21"/>
       <c r="H335" s="20"/>
       <c r="I335" s="21"/>
       <c r="J335" s="21"/>
       <c r="K335" s="20"/>
       <c r="L335" s="20"/>
       <c r="M335" s="21"/>
     </row>
     <row r="336" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A336" s="15"/>
       <c r="B336" s="16" t="s">
         <v>3</v>
       </c>
       <c r="C336" s="17" t="s">
         <v>4</v>
       </c>
       <c r="D336" s="17" t="s">
@@ -14412,51 +14438,53 @@
         <v>1126.1600000000001</v>
       </c>
     </row>
     <row r="344" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A344" s="19">
         <v>2026</v>
       </c>
       <c r="B344" s="83">
         <v>1222.28</v>
       </c>
       <c r="C344" s="91">
         <v>1016.7</v>
       </c>
       <c r="D344" s="91">
         <v>1055.48</v>
       </c>
       <c r="E344" s="91">
         <v>1139.45</v>
       </c>
       <c r="F344" s="91">
         <v>969.48</v>
       </c>
       <c r="G344" s="91">
         <v>1167.4000000000001</v>
       </c>
-      <c r="H344" s="83"/>
+      <c r="H344" s="91">
+        <v>1150.3800000000001</v>
+      </c>
       <c r="I344" s="83"/>
       <c r="J344" s="83"/>
       <c r="K344" s="83"/>
       <c r="L344" s="91"/>
       <c r="M344" s="83"/>
     </row>
     <row r="345" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A345" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B345" s="43"/>
       <c r="C345" s="44"/>
       <c r="D345" s="21"/>
       <c r="E345" s="43"/>
       <c r="F345" s="43"/>
       <c r="G345" s="43"/>
       <c r="H345" s="43"/>
       <c r="I345" s="43"/>
       <c r="J345" s="43"/>
       <c r="K345" s="43"/>
       <c r="L345" s="43"/>
       <c r="M345" s="43"/>
     </row>
     <row r="346" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A346" s="19">
@@ -14704,73 +14732,75 @@
         <v>62090.400000000001</v>
       </c>
     </row>
     <row r="352" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A352" s="71">
         <v>2026</v>
       </c>
       <c r="B352" s="93">
         <v>71341</v>
       </c>
       <c r="C352" s="94">
         <v>65008.4</v>
       </c>
       <c r="D352" s="94">
         <v>63491.4</v>
       </c>
       <c r="E352" s="94">
         <v>64404.1</v>
       </c>
       <c r="F352" s="94">
         <v>51105.1</v>
       </c>
       <c r="G352" s="94">
         <v>55130</v>
       </c>
-      <c r="H352" s="92"/>
+      <c r="H352" s="94">
+        <v>54104.9</v>
+      </c>
       <c r="I352" s="92"/>
       <c r="J352" s="92"/>
       <c r="K352" s="92"/>
       <c r="L352" s="92"/>
       <c r="M352" s="92"/>
     </row>
     <row r="353" spans="1:14" s="95" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A353" s="115" t="s">
+      <c r="A353" s="113" t="s">
         <v>17</v>
       </c>
-      <c r="B353" s="115"/>
-[...10 lines deleted...]
-      <c r="M353" s="115"/>
+      <c r="B353" s="113"/>
+      <c r="C353" s="113"/>
+      <c r="D353" s="113"/>
+      <c r="E353" s="113"/>
+      <c r="F353" s="113"/>
+      <c r="G353" s="113"/>
+      <c r="H353" s="113"/>
+      <c r="I353" s="113"/>
+      <c r="J353" s="113"/>
+      <c r="K353" s="113"/>
+      <c r="L353" s="113"/>
+      <c r="M353" s="113"/>
     </row>
     <row r="354" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A354" s="40"/>
       <c r="B354" s="20"/>
       <c r="C354" s="20"/>
       <c r="D354" s="20"/>
       <c r="E354" s="20"/>
       <c r="F354" s="20"/>
       <c r="G354" s="20"/>
       <c r="H354" s="20"/>
       <c r="I354" s="20"/>
       <c r="J354" s="20"/>
       <c r="K354" s="20"/>
       <c r="L354" s="20"/>
       <c r="M354" s="20"/>
     </row>
     <row r="355" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A355" s="15"/>
       <c r="B355" s="16" t="s">
         <v>3</v>
       </c>
       <c r="C355" s="17" t="s">
         <v>4</v>
       </c>
       <c r="D355" s="17" t="s">
@@ -14784,65 +14814,65 @@
       </c>
       <c r="G355" s="17" t="s">
         <v>8</v>
       </c>
       <c r="H355" s="17" t="s">
         <v>9</v>
       </c>
       <c r="I355" s="17" t="s">
         <v>10</v>
       </c>
       <c r="J355" s="17" t="s">
         <v>11</v>
       </c>
       <c r="K355" s="17" t="s">
         <v>12</v>
       </c>
       <c r="L355" s="17" t="s">
         <v>13</v>
       </c>
       <c r="M355" s="18" t="s">
         <v>14</v>
       </c>
       <c r="N355" s="8"/>
     </row>
     <row r="356" spans="1:14" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A356" s="112" t="s">
+      <c r="A356" s="110" t="s">
         <v>1</v>
       </c>
-      <c r="B356" s="111"/>
-[...10 lines deleted...]
-      <c r="M356" s="111"/>
+      <c r="B356" s="109"/>
+      <c r="C356" s="109"/>
+      <c r="D356" s="109"/>
+      <c r="E356" s="109"/>
+      <c r="F356" s="109"/>
+      <c r="G356" s="109"/>
+      <c r="H356" s="109"/>
+      <c r="I356" s="109"/>
+      <c r="J356" s="109"/>
+      <c r="K356" s="109"/>
+      <c r="L356" s="109"/>
+      <c r="M356" s="109"/>
       <c r="N356" s="8"/>
     </row>
     <row r="357" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A357" s="19">
         <v>2023</v>
       </c>
       <c r="B357" s="65" t="s">
         <v>617</v>
       </c>
       <c r="C357" s="65" t="s">
         <v>617</v>
       </c>
       <c r="D357" s="65" t="s">
         <v>617</v>
       </c>
       <c r="E357" s="65" t="s">
         <v>617</v>
       </c>
       <c r="F357" s="65" t="s">
         <v>617</v>
       </c>
       <c r="G357" s="65" t="s">
         <v>617</v>
       </c>
       <c r="H357" s="65" t="s">
@@ -14949,74 +14979,76 @@
       </c>
       <c r="N359" s="8"/>
     </row>
     <row r="360" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A360" s="19">
         <v>2026</v>
       </c>
       <c r="B360" s="91">
         <v>0.01</v>
       </c>
       <c r="C360" s="91">
         <v>0.01</v>
       </c>
       <c r="D360" s="91">
         <v>0</v>
       </c>
       <c r="E360" s="91">
         <v>0</v>
       </c>
       <c r="F360" s="91">
         <v>0</v>
       </c>
       <c r="G360" s="91">
         <v>0</v>
       </c>
-      <c r="H360" s="111"/>
-[...4 lines deleted...]
-      <c r="M360" s="111"/>
+      <c r="H360" s="91">
+        <v>0.01</v>
+      </c>
+      <c r="I360" s="109"/>
+      <c r="J360" s="109"/>
+      <c r="K360" s="109"/>
+      <c r="L360" s="109"/>
+      <c r="M360" s="109"/>
       <c r="N360" s="8"/>
     </row>
     <row r="361" spans="1:14" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A361" s="113" t="s">
+      <c r="A361" s="111" t="s">
         <v>616</v>
       </c>
-      <c r="B361" s="111"/>
-[...10 lines deleted...]
-      <c r="M361" s="111"/>
+      <c r="B361" s="109"/>
+      <c r="C361" s="109"/>
+      <c r="D361" s="109"/>
+      <c r="E361" s="109"/>
+      <c r="F361" s="109"/>
+      <c r="G361" s="109"/>
+      <c r="H361" s="109"/>
+      <c r="I361" s="109"/>
+      <c r="J361" s="109"/>
+      <c r="K361" s="109"/>
+      <c r="L361" s="109"/>
+      <c r="M361" s="109"/>
       <c r="N361" s="8"/>
     </row>
     <row r="362" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A362" s="19">
         <v>2023</v>
       </c>
       <c r="B362" s="65" t="s">
         <v>617</v>
       </c>
       <c r="C362" s="65" t="s">
         <v>617</v>
       </c>
       <c r="D362" s="65" t="s">
         <v>617</v>
       </c>
       <c r="E362" s="65" t="s">
         <v>617</v>
       </c>
       <c r="F362" s="65" t="s">
         <v>617</v>
       </c>
       <c r="G362" s="65" t="s">
         <v>617</v>
       </c>
       <c r="H362" s="65" t="s">
@@ -15123,56 +15155,58 @@
       </c>
       <c r="N364" s="8"/>
     </row>
     <row r="365" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A365" s="19">
         <v>2026</v>
       </c>
       <c r="B365" s="91">
         <v>0.01</v>
       </c>
       <c r="C365" s="94">
         <v>7.7</v>
       </c>
       <c r="D365" s="94">
         <v>5.3</v>
       </c>
       <c r="E365" s="91">
         <v>0</v>
       </c>
       <c r="F365" s="91">
         <v>0</v>
       </c>
       <c r="G365" s="91">
         <v>0</v>
       </c>
-      <c r="H365" s="111"/>
-[...4 lines deleted...]
-      <c r="M365" s="111"/>
+      <c r="H365" s="91">
+        <v>0.01</v>
+      </c>
+      <c r="I365" s="109"/>
+      <c r="J365" s="109"/>
+      <c r="K365" s="109"/>
+      <c r="L365" s="109"/>
+      <c r="M365" s="109"/>
       <c r="N365" s="8"/>
     </row>
     <row r="366" spans="1:14" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A366" s="19" t="s">
         <v>2</v>
       </c>
       <c r="B366" s="46"/>
       <c r="C366" s="46"/>
       <c r="D366" s="69"/>
       <c r="E366" s="46"/>
       <c r="F366" s="46"/>
       <c r="G366" s="46"/>
       <c r="H366" s="46"/>
       <c r="I366" s="46"/>
       <c r="J366" s="46"/>
       <c r="K366" s="46"/>
       <c r="L366" s="46"/>
       <c r="M366" s="30"/>
     </row>
     <row r="367" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A367" s="19">
         <v>2023</v>
       </c>
       <c r="B367" s="53">
         <v>11.3</v>
@@ -15293,51 +15327,53 @@
         <v>8.11</v>
       </c>
     </row>
     <row r="370" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A370" s="19">
         <v>2026</v>
       </c>
       <c r="B370" s="91">
         <v>15.93</v>
       </c>
       <c r="C370" s="91">
         <v>13.08</v>
       </c>
       <c r="D370" s="91">
         <v>16.190000000000001</v>
       </c>
       <c r="E370" s="91">
         <v>16.739999999999998</v>
       </c>
       <c r="F370" s="91">
         <v>20.440000000000001</v>
       </c>
       <c r="G370" s="91">
         <v>26.17</v>
       </c>
-      <c r="H370" s="91"/>
+      <c r="H370" s="91">
+        <v>28.42</v>
+      </c>
       <c r="I370" s="91"/>
       <c r="J370" s="91"/>
       <c r="K370" s="91"/>
       <c r="L370" s="91"/>
       <c r="M370" s="91"/>
     </row>
     <row r="371" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A371" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B371" s="46"/>
       <c r="C371" s="69"/>
       <c r="D371" s="69"/>
       <c r="E371" s="46"/>
       <c r="F371" s="46"/>
       <c r="G371" s="46"/>
       <c r="H371" s="46"/>
       <c r="I371" s="46"/>
       <c r="J371" s="30"/>
       <c r="K371" s="30"/>
       <c r="L371" s="30"/>
       <c r="M371" s="30"/>
     </row>
     <row r="372" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A372" s="75">
@@ -15462,51 +15498,53 @@
         <v>9724.5</v>
       </c>
     </row>
     <row r="375" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A375" s="45">
         <v>2026</v>
       </c>
       <c r="B375" s="93">
         <v>24400</v>
       </c>
       <c r="C375" s="93">
         <v>20025.5</v>
       </c>
       <c r="D375" s="93">
         <v>22411.5</v>
       </c>
       <c r="E375" s="93">
         <v>27166.1</v>
       </c>
       <c r="F375" s="93">
         <v>36809.300000000003</v>
       </c>
       <c r="G375" s="93">
         <v>45293.7</v>
       </c>
-      <c r="H375" s="102"/>
+      <c r="H375" s="93">
+        <v>48172.4</v>
+      </c>
       <c r="I375" s="93"/>
       <c r="J375" s="93"/>
       <c r="K375" s="93"/>
       <c r="L375" s="93"/>
       <c r="M375" s="93"/>
     </row>
     <row r="376" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A376" s="2"/>
       <c r="B376" s="11"/>
       <c r="C376" s="5"/>
       <c r="D376" s="5"/>
       <c r="E376" s="5"/>
       <c r="F376" s="5"/>
       <c r="G376" s="5"/>
       <c r="H376" s="5"/>
       <c r="I376" s="5"/>
       <c r="J376" s="5"/>
       <c r="K376" s="5"/>
       <c r="L376" s="5"/>
       <c r="M376" s="5"/>
     </row>
     <row r="377" spans="1:13" x14ac:dyDescent="0.2">
       <c r="C377" s="5"/>
       <c r="D377" s="3"/>
       <c r="E377" s="5"/>