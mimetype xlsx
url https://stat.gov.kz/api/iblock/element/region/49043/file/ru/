--- v0 (2026-05-14)
+++ v1 (2026-07-21)
@@ -1,57 +1,73 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="420" yWindow="465" windowWidth="21150" windowHeight="7260" tabRatio="911"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="14295" windowHeight="11760" tabRatio="911"/>
   </bookViews>
   <sheets>
     <sheet name="Западно-Казахстанская" sheetId="8" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="162913"/>
 </workbook>
+</file>
+
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="AY11" i="8" l="1"/>
+  <c r="BA7" i="8"/>
+  <c r="AZ7" i="8"/>
+  <c r="AY7" i="8"/>
+  <c r="AX7" i="8"/>
+  <c r="AW7" i="8"/>
+  <c r="AV7" i="8"/>
+  <c r="AU7" i="8"/>
+  <c r="AU11" i="8" s="1"/>
+  <c r="AT7" i="8"/>
+</calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="17">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t xml:space="preserve">
 Наименование показателя</t>
   </si>
   <si>
     <t xml:space="preserve">
 Всего по продукции АПК:</t>
   </si>
   <si>
     <t xml:space="preserve">
 Растениеводство</t>
   </si>
   <si>
     <t xml:space="preserve">
 Животноводство</t>
@@ -66,60 +82,60 @@
   </si>
   <si>
     <t xml:space="preserve">
 тыс. долларов США</t>
   </si>
   <si>
     <t xml:space="preserve"> 
 Переработанная с/х продукция</t>
   </si>
   <si>
     <t>Экспорт и импорт продукции АПК</t>
   </si>
   <si>
     <t xml:space="preserve">   * Предварительные данные.</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>Западно-Казахстанская</t>
   </si>
   <si>
     <t>январь-декабрь 2025 года*</t>
   </si>
   <si>
-    <t>январь-февраль 2025 года*</t>
+    <t>январь-май 2025 года*</t>
   </si>
   <si>
-    <t>январь-февраль 2026 года*</t>
+    <t>январь-май 2026 года*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="13">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
@@ -397,221 +413,231 @@
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...22 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Обычный 4" xfId="3"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -747,366 +773,366 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BA102"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="AJ7" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="6" topLeftCell="AT7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="A10" sqref="A10"/>
+      <selection pane="bottomRight" activeCell="AU17" sqref="AU17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="39.42578125" style="18" customWidth="1"/>
     <col min="2" max="2" width="10.5703125" style="18" bestFit="1" customWidth="1"/>
     <col min="3" max="9" width="10.42578125" style="18" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="12.5703125" style="18" customWidth="1"/>
     <col min="11" max="13" width="10.42578125" style="18" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="10" style="18" customWidth="1"/>
     <col min="15" max="17" width="10.42578125" style="18" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="10.42578125" style="18" customWidth="1"/>
     <col min="19" max="21" width="10.42578125" style="18" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="10.5703125" style="18" customWidth="1"/>
     <col min="23" max="23" width="10.42578125" style="18" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="9.28515625" style="18" customWidth="1"/>
     <col min="26" max="26" width="12.5703125" style="18" customWidth="1"/>
     <col min="27" max="27" width="9.28515625" style="18" customWidth="1"/>
     <col min="28" max="28" width="11.28515625" style="18" customWidth="1"/>
     <col min="29" max="29" width="9.28515625" style="18" customWidth="1"/>
     <col min="30" max="30" width="12.140625" style="18" customWidth="1"/>
     <col min="31" max="31" width="9.28515625" style="18" customWidth="1"/>
     <col min="32" max="32" width="11.28515625" style="18" customWidth="1"/>
     <col min="33" max="33" width="11.85546875" style="18" customWidth="1"/>
     <col min="34" max="34" width="11.42578125" style="18" bestFit="1" customWidth="1"/>
     <col min="35" max="35" width="10.7109375" style="18" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="11.28515625" style="18" customWidth="1"/>
     <col min="37" max="37" width="10.7109375" style="18" bestFit="1" customWidth="1"/>
     <col min="38" max="45" width="9.140625" style="18"/>
     <col min="46" max="48" width="10.85546875" style="18" customWidth="1"/>
     <col min="49" max="49" width="11.85546875" style="18" customWidth="1"/>
     <col min="50" max="16384" width="9.140625" style="18"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:53" ht="12.75">
-      <c r="A1" s="32" t="s">
+      <c r="A1" s="40" t="s">
         <v>10</v>
       </c>
-      <c r="B1" s="32"/>
-[...34 lines deleted...]
-      <c r="AK1" s="32"/>
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
+      <c r="G1" s="40"/>
+      <c r="H1" s="40"/>
+      <c r="I1" s="40"/>
+      <c r="J1" s="40"/>
+      <c r="K1" s="40"/>
+      <c r="L1" s="40"/>
+      <c r="M1" s="40"/>
+      <c r="N1" s="40"/>
+      <c r="O1" s="40"/>
+      <c r="P1" s="40"/>
+      <c r="Q1" s="40"/>
+      <c r="R1" s="40"/>
+      <c r="S1" s="40"/>
+      <c r="T1" s="40"/>
+      <c r="U1" s="40"/>
+      <c r="V1" s="40"/>
+      <c r="W1" s="40"/>
+      <c r="X1" s="40"/>
+      <c r="Y1" s="40"/>
+      <c r="Z1" s="40"/>
+      <c r="AA1" s="40"/>
+      <c r="AB1" s="40"/>
+      <c r="AC1" s="40"/>
+      <c r="AD1" s="40"/>
+      <c r="AE1" s="40"/>
+      <c r="AF1" s="40"/>
+      <c r="AG1" s="40"/>
+      <c r="AH1" s="40"/>
+      <c r="AI1" s="40"/>
+      <c r="AJ1" s="40"/>
+      <c r="AK1" s="40"/>
     </row>
     <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75">
-      <c r="A2" s="33" t="s">
+      <c r="A2" s="41" t="s">
         <v>13</v>
       </c>
-      <c r="B2" s="33"/>
-[...34 lines deleted...]
-      <c r="AK2" s="33"/>
+      <c r="B2" s="41"/>
+      <c r="C2" s="41"/>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+      <c r="G2" s="41"/>
+      <c r="H2" s="41"/>
+      <c r="I2" s="41"/>
+      <c r="J2" s="41"/>
+      <c r="K2" s="41"/>
+      <c r="L2" s="41"/>
+      <c r="M2" s="41"/>
+      <c r="N2" s="41"/>
+      <c r="O2" s="41"/>
+      <c r="P2" s="41"/>
+      <c r="Q2" s="41"/>
+      <c r="R2" s="41"/>
+      <c r="S2" s="41"/>
+      <c r="T2" s="41"/>
+      <c r="U2" s="41"/>
+      <c r="V2" s="41"/>
+      <c r="W2" s="41"/>
+      <c r="X2" s="41"/>
+      <c r="Y2" s="41"/>
+      <c r="Z2" s="41"/>
+      <c r="AA2" s="41"/>
+      <c r="AB2" s="41"/>
+      <c r="AC2" s="41"/>
+      <c r="AD2" s="41"/>
+      <c r="AE2" s="41"/>
+      <c r="AF2" s="41"/>
+      <c r="AG2" s="41"/>
+      <c r="AH2" s="41"/>
+      <c r="AI2" s="41"/>
+      <c r="AJ2" s="41"/>
+      <c r="AK2" s="41"/>
     </row>
     <row r="4" spans="1:53" s="2" customFormat="1" ht="11.25" customHeight="1">
-      <c r="A4" s="42" t="s">
+      <c r="A4" s="33" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="31">
+      <c r="B4" s="30">
         <v>2015</v>
       </c>
-      <c r="C4" s="31"/>
-[...2 lines deleted...]
-      <c r="F4" s="31">
+      <c r="C4" s="30"/>
+      <c r="D4" s="30"/>
+      <c r="E4" s="30"/>
+      <c r="F4" s="30">
         <v>2016</v>
       </c>
-      <c r="G4" s="31"/>
-[...2 lines deleted...]
-      <c r="J4" s="31">
+      <c r="G4" s="30"/>
+      <c r="H4" s="30"/>
+      <c r="I4" s="30"/>
+      <c r="J4" s="30">
         <v>2017</v>
       </c>
-      <c r="K4" s="31"/>
-[...2 lines deleted...]
-      <c r="N4" s="31">
+      <c r="K4" s="30"/>
+      <c r="L4" s="30"/>
+      <c r="M4" s="30"/>
+      <c r="N4" s="30">
         <v>2018</v>
       </c>
-      <c r="O4" s="31"/>
-[...2 lines deleted...]
-      <c r="R4" s="31">
+      <c r="O4" s="30"/>
+      <c r="P4" s="30"/>
+      <c r="Q4" s="30"/>
+      <c r="R4" s="30">
         <v>2019</v>
       </c>
-      <c r="S4" s="31"/>
-[...2 lines deleted...]
-      <c r="V4" s="31">
+      <c r="S4" s="30"/>
+      <c r="T4" s="30"/>
+      <c r="U4" s="30"/>
+      <c r="V4" s="30">
         <v>2020</v>
       </c>
-      <c r="W4" s="31"/>
-[...2 lines deleted...]
-      <c r="Z4" s="31">
+      <c r="W4" s="30"/>
+      <c r="X4" s="30"/>
+      <c r="Y4" s="30"/>
+      <c r="Z4" s="30">
         <v>2021</v>
       </c>
-      <c r="AA4" s="31"/>
-[...2 lines deleted...]
-      <c r="AD4" s="38">
+      <c r="AA4" s="30"/>
+      <c r="AB4" s="30"/>
+      <c r="AC4" s="30"/>
+      <c r="AD4" s="37">
         <v>2022</v>
       </c>
-      <c r="AE4" s="39"/>
-[...2 lines deleted...]
-      <c r="AH4" s="34" t="s">
+      <c r="AE4" s="38"/>
+      <c r="AF4" s="38"/>
+      <c r="AG4" s="39"/>
+      <c r="AH4" s="42" t="s">
         <v>12</v>
       </c>
-      <c r="AI4" s="35"/>
-[...2 lines deleted...]
-      <c r="AL4" s="37">
+      <c r="AI4" s="43"/>
+      <c r="AJ4" s="43"/>
+      <c r="AK4" s="44"/>
+      <c r="AL4" s="36">
         <v>2024</v>
       </c>
-      <c r="AM4" s="37"/>
-[...2 lines deleted...]
-      <c r="AP4" s="37" t="s">
+      <c r="AM4" s="36"/>
+      <c r="AN4" s="36"/>
+      <c r="AO4" s="36"/>
+      <c r="AP4" s="36" t="s">
         <v>14</v>
       </c>
-      <c r="AQ4" s="37"/>
-[...2 lines deleted...]
-      <c r="AT4" s="30" t="s">
+      <c r="AQ4" s="36"/>
+      <c r="AR4" s="36"/>
+      <c r="AS4" s="36"/>
+      <c r="AT4" s="31" t="s">
         <v>15</v>
       </c>
-      <c r="AU4" s="30"/>
-[...2 lines deleted...]
-      <c r="AX4" s="30" t="s">
+      <c r="AU4" s="31"/>
+      <c r="AV4" s="31"/>
+      <c r="AW4" s="31"/>
+      <c r="AX4" s="31" t="s">
         <v>16</v>
       </c>
-      <c r="AY4" s="30"/>
-[...1 lines deleted...]
-      <c r="BA4" s="30"/>
+      <c r="AY4" s="31"/>
+      <c r="AZ4" s="31"/>
+      <c r="BA4" s="31"/>
     </row>
     <row r="5" spans="1:53" s="3" customFormat="1">
-      <c r="A5" s="43"/>
-      <c r="B5" s="31" t="s">
+      <c r="A5" s="34"/>
+      <c r="B5" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="31"/>
-      <c r="D5" s="31" t="s">
+      <c r="C5" s="30"/>
+      <c r="D5" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="E5" s="31"/>
-      <c r="F5" s="31" t="s">
+      <c r="E5" s="30"/>
+      <c r="F5" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="G5" s="31"/>
-      <c r="H5" s="31" t="s">
+      <c r="G5" s="30"/>
+      <c r="H5" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="I5" s="31"/>
-      <c r="J5" s="31" t="s">
+      <c r="I5" s="30"/>
+      <c r="J5" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="K5" s="31"/>
-      <c r="L5" s="31" t="s">
+      <c r="K5" s="30"/>
+      <c r="L5" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="M5" s="31"/>
-      <c r="N5" s="31" t="s">
+      <c r="M5" s="30"/>
+      <c r="N5" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="O5" s="31"/>
-      <c r="P5" s="31" t="s">
+      <c r="O5" s="30"/>
+      <c r="P5" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="Q5" s="31"/>
-      <c r="R5" s="31" t="s">
+      <c r="Q5" s="30"/>
+      <c r="R5" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="S5" s="31"/>
-      <c r="T5" s="31" t="s">
+      <c r="S5" s="30"/>
+      <c r="T5" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="U5" s="31"/>
-      <c r="V5" s="31" t="s">
+      <c r="U5" s="30"/>
+      <c r="V5" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="W5" s="31"/>
-      <c r="X5" s="31" t="s">
+      <c r="W5" s="30"/>
+      <c r="X5" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="Y5" s="31"/>
-      <c r="Z5" s="31" t="s">
+      <c r="Y5" s="30"/>
+      <c r="Z5" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="AA5" s="31"/>
-      <c r="AB5" s="31" t="s">
+      <c r="AA5" s="30"/>
+      <c r="AB5" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="AC5" s="31"/>
-      <c r="AD5" s="31" t="s">
+      <c r="AC5" s="30"/>
+      <c r="AD5" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="AE5" s="31"/>
-      <c r="AF5" s="31" t="s">
+      <c r="AE5" s="30"/>
+      <c r="AF5" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="AG5" s="31"/>
-      <c r="AH5" s="31" t="s">
+      <c r="AG5" s="30"/>
+      <c r="AH5" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="AI5" s="31"/>
-      <c r="AJ5" s="31" t="s">
+      <c r="AI5" s="30"/>
+      <c r="AJ5" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="AK5" s="31"/>
-      <c r="AL5" s="31" t="s">
+      <c r="AK5" s="30"/>
+      <c r="AL5" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="AM5" s="31"/>
-      <c r="AN5" s="31" t="s">
+      <c r="AM5" s="30"/>
+      <c r="AN5" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="AO5" s="31"/>
-      <c r="AP5" s="31" t="s">
+      <c r="AO5" s="30"/>
+      <c r="AP5" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="AQ5" s="31"/>
-      <c r="AR5" s="31" t="s">
+      <c r="AQ5" s="30"/>
+      <c r="AR5" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="AS5" s="31"/>
-      <c r="AT5" s="31" t="s">
+      <c r="AS5" s="30"/>
+      <c r="AT5" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="AU5" s="31"/>
-      <c r="AV5" s="31" t="s">
+      <c r="AU5" s="30"/>
+      <c r="AV5" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="AW5" s="31"/>
-      <c r="AX5" s="31" t="s">
+      <c r="AW5" s="30"/>
+      <c r="AX5" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="AY5" s="31"/>
-      <c r="AZ5" s="31" t="s">
+      <c r="AY5" s="30"/>
+      <c r="AZ5" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="BA5" s="31"/>
+      <c r="BA5" s="30"/>
     </row>
     <row r="6" spans="1:53" s="2" customFormat="1" ht="45">
-      <c r="A6" s="44"/>
+      <c r="A6" s="35"/>
       <c r="B6" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="4" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H6" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I6" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J6" s="4" t="s">
@@ -1357,72 +1383,80 @@
       <c r="AL7" s="22">
         <v>116258.23278999999</v>
       </c>
       <c r="AM7" s="22">
         <v>63519.799999999996</v>
       </c>
       <c r="AN7" s="22">
         <v>219680.1</v>
       </c>
       <c r="AO7" s="22">
         <v>179204.2</v>
       </c>
       <c r="AP7" s="22">
         <v>98658.199540000031</v>
       </c>
       <c r="AQ7" s="22">
         <v>52168.7</v>
       </c>
       <c r="AR7" s="22">
         <v>144623.29999999999</v>
       </c>
       <c r="AS7" s="22">
         <v>164388.5</v>
       </c>
       <c r="AT7" s="22">
-        <v>17218.887699999999</v>
+        <f t="shared" ref="AT7:BA7" si="0">AT8+AT9+AT10</f>
+        <v>40648.5</v>
       </c>
       <c r="AU7" s="22">
-        <v>8298.1267700000008</v>
+        <f t="shared" si="0"/>
+        <v>19068.400000000001</v>
       </c>
       <c r="AV7" s="22">
-        <v>17312.242969999992</v>
+        <f t="shared" si="0"/>
+        <v>56988.7</v>
       </c>
       <c r="AW7" s="22">
-        <v>22714.746090000001</v>
+        <f t="shared" si="0"/>
+        <v>69402.8</v>
       </c>
       <c r="AX7" s="22">
-        <v>15759.967669999998</v>
+        <f t="shared" si="0"/>
+        <v>42701.9</v>
       </c>
       <c r="AY7" s="22">
-        <v>12251.342040000001</v>
+        <f t="shared" si="0"/>
+        <v>27914.7</v>
       </c>
       <c r="AZ7" s="22">
-        <v>28870.085700000003</v>
+        <f t="shared" si="0"/>
+        <v>90974</v>
       </c>
       <c r="BA7" s="22">
-        <v>27595.456040000005</v>
+        <f t="shared" si="0"/>
+        <v>73783.600000000006</v>
       </c>
     </row>
     <row r="8" spans="1:53" s="7" customFormat="1" ht="30" customHeight="1">
       <c r="A8" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="6">
         <v>913.39774999999986</v>
       </c>
       <c r="C8" s="6">
         <v>275.95023000000003</v>
       </c>
       <c r="D8" s="6">
         <v>28873.606800000005</v>
       </c>
       <c r="E8" s="6">
         <v>17999.796899999998</v>
       </c>
       <c r="F8" s="6">
         <v>8995.8936999999987</v>
       </c>
       <c r="G8" s="6">
         <v>4268.3200199999992</v>
       </c>
       <c r="H8" s="6">
@@ -1518,72 +1552,72 @@
       <c r="AL8" s="22">
         <v>30020.694620000002</v>
       </c>
       <c r="AM8" s="22">
         <v>14590.3</v>
       </c>
       <c r="AN8" s="22">
         <v>122406.5</v>
       </c>
       <c r="AO8" s="22">
         <v>43031</v>
       </c>
       <c r="AP8" s="22">
         <v>34673.812600000005</v>
       </c>
       <c r="AQ8" s="22">
         <v>10648.7</v>
       </c>
       <c r="AR8" s="22">
         <v>66557</v>
       </c>
       <c r="AS8" s="22">
         <v>23489.9</v>
       </c>
       <c r="AT8" s="23">
-        <v>6403.1</v>
+        <v>12471.9</v>
       </c>
       <c r="AU8" s="23">
-        <v>2008.1</v>
+        <v>4334</v>
       </c>
       <c r="AV8" s="23">
-        <v>6142.2</v>
+        <v>25321</v>
       </c>
       <c r="AW8" s="23">
-        <v>2936.8</v>
+        <v>11668.1</v>
       </c>
       <c r="AX8" s="23">
-        <v>5982.1</v>
+        <v>18541.2</v>
       </c>
       <c r="AY8" s="23">
-        <v>1949.6</v>
+        <v>5830.5</v>
       </c>
       <c r="AZ8" s="23">
-        <v>15727.5</v>
+        <v>58712.2</v>
       </c>
       <c r="BA8" s="23">
-        <v>4719.6000000000004</v>
+        <v>15164.8</v>
       </c>
     </row>
     <row r="9" spans="1:53" s="7" customFormat="1" ht="22.5">
       <c r="A9" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="6">
         <v>3208.4396400000001</v>
       </c>
       <c r="C9" s="6">
         <v>3519.04898</v>
       </c>
       <c r="D9" s="6">
         <v>7279.073629999999</v>
       </c>
       <c r="E9" s="6">
         <v>16150.834379999995</v>
       </c>
       <c r="F9" s="6">
         <v>2328.7822000000006</v>
       </c>
       <c r="G9" s="6">
         <v>4950.9967400000005</v>
       </c>
       <c r="H9" s="6">
@@ -1679,72 +1713,72 @@
       <c r="AL9" s="22">
         <v>4123.7522600000002</v>
       </c>
       <c r="AM9" s="22">
         <v>7986.8</v>
       </c>
       <c r="AN9" s="22">
         <v>9512.2000000000007</v>
       </c>
       <c r="AO9" s="22">
         <v>25317.200000000001</v>
       </c>
       <c r="AP9" s="22">
         <v>2495.2083000000002</v>
       </c>
       <c r="AQ9" s="22">
         <v>6602</v>
       </c>
       <c r="AR9" s="22">
         <v>9044.2999999999993</v>
       </c>
       <c r="AS9" s="22">
         <v>29107.5</v>
       </c>
       <c r="AT9" s="23">
-        <v>778.928</v>
+        <v>1372.3</v>
       </c>
       <c r="AU9" s="23">
-        <v>1102.76196</v>
+        <v>1737.4</v>
       </c>
       <c r="AV9" s="23">
-        <v>1513.4033400000001</v>
+        <v>4002.9</v>
       </c>
       <c r="AW9" s="23">
-        <v>5140.2838600000005</v>
+        <v>13797.2</v>
       </c>
       <c r="AX9" s="23">
-        <v>515.15219999999999</v>
+        <v>723.8</v>
       </c>
       <c r="AY9" s="23">
-        <v>3400.0443</v>
+        <v>4852.8</v>
       </c>
       <c r="AZ9" s="23">
-        <v>1886.4498000000003</v>
+        <v>4413.3</v>
       </c>
       <c r="BA9" s="23">
-        <v>6083.2225099999996</v>
+        <v>13730</v>
       </c>
     </row>
     <row r="10" spans="1:53" s="7" customFormat="1" ht="22.5">
       <c r="A10" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="6">
         <v>23907.039769999996</v>
       </c>
       <c r="C10" s="6">
         <v>12122.707289999997</v>
       </c>
       <c r="D10" s="6">
         <v>66838.137190000023</v>
       </c>
       <c r="E10" s="6">
         <v>69356.606719999967</v>
       </c>
       <c r="F10" s="6">
         <v>39414.793169999997</v>
       </c>
       <c r="G10" s="6">
         <v>13477.049140000001</v>
       </c>
       <c r="H10" s="6">
@@ -1840,72 +1874,72 @@
       <c r="AL10" s="22">
         <v>82113.785909999991</v>
       </c>
       <c r="AM10" s="22">
         <v>40942.699999999997</v>
       </c>
       <c r="AN10" s="22">
         <v>87761.4</v>
       </c>
       <c r="AO10" s="22">
         <v>110856</v>
       </c>
       <c r="AP10" s="22">
         <v>61489.17864000002</v>
       </c>
       <c r="AQ10" s="22">
         <v>34918</v>
       </c>
       <c r="AR10" s="22">
         <v>69022</v>
       </c>
       <c r="AS10" s="22">
         <v>111791.1</v>
       </c>
       <c r="AT10" s="24">
-        <v>10036.859699999999</v>
+        <v>26804.3</v>
       </c>
       <c r="AU10" s="24">
-        <v>5187.2648100000006</v>
+        <v>12997</v>
       </c>
       <c r="AV10" s="24">
-        <v>9656.6396299999942</v>
+        <v>27664.799999999999</v>
       </c>
       <c r="AW10" s="24">
-        <v>14637.662229999998</v>
+        <v>43937.5</v>
       </c>
       <c r="AX10" s="24">
-        <v>9262.7154699999974</v>
+        <v>23436.9</v>
       </c>
       <c r="AY10" s="24">
-        <v>6901.6977400000014</v>
+        <v>17231.400000000001</v>
       </c>
       <c r="AZ10" s="24">
-        <v>11256.135900000003</v>
+        <v>27848.5</v>
       </c>
       <c r="BA10" s="24">
-        <v>16792.633530000006</v>
+        <v>44888.800000000003</v>
       </c>
     </row>
     <row r="11" spans="1:53" s="11" customFormat="1" ht="33.75">
       <c r="A11" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="10"/>
       <c r="C11" s="10">
         <v>76.158630579097547</v>
       </c>
       <c r="D11" s="10"/>
       <c r="E11" s="10"/>
       <c r="F11" s="10"/>
       <c r="G11" s="10">
         <v>59.379766784602296</v>
       </c>
       <c r="H11" s="10"/>
       <c r="I11" s="10"/>
       <c r="J11" s="10"/>
       <c r="K11" s="10">
         <v>56.975590676920227</v>
       </c>
       <c r="L11" s="10"/>
       <c r="M11" s="10"/>
       <c r="N11" s="10"/>
@@ -1936,72 +1970,74 @@
       <c r="AE11" s="10">
         <v>80.598208738410932</v>
       </c>
       <c r="AF11" s="10"/>
       <c r="AG11" s="10"/>
       <c r="AH11" s="10"/>
       <c r="AI11" s="10">
         <v>70.289442094052717</v>
       </c>
       <c r="AJ11" s="10"/>
       <c r="AK11" s="10"/>
       <c r="AL11" s="25"/>
       <c r="AM11" s="26">
         <v>64.456594636632985</v>
       </c>
       <c r="AN11" s="25"/>
       <c r="AO11" s="25"/>
       <c r="AP11" s="27"/>
       <c r="AQ11" s="28">
         <v>66.932854374366244</v>
       </c>
       <c r="AR11" s="25"/>
       <c r="AS11" s="25"/>
       <c r="AT11" s="27"/>
       <c r="AU11" s="28">
-        <v>62.511274577696049</v>
+        <f t="shared" ref="AU11" si="1">AU10/AU7*100</f>
+        <v>68.159887562669113</v>
       </c>
       <c r="AV11" s="29"/>
       <c r="AW11" s="29"/>
       <c r="AX11" s="27"/>
       <c r="AY11" s="28">
-        <v>56.334218059264963</v>
+        <f t="shared" ref="AY11" si="2">AY10/AY7*100</f>
+        <v>61.728766563853455</v>
       </c>
       <c r="AZ11" s="29"/>
       <c r="BA11" s="29"/>
     </row>
     <row r="12" spans="1:53">
       <c r="AH12" s="19"/>
       <c r="AI12" s="19"/>
       <c r="AJ12" s="19"/>
       <c r="AK12" s="19"/>
     </row>
     <row r="13" spans="1:53" s="1" customFormat="1">
-      <c r="A13" s="41" t="s">
+      <c r="A13" s="32" t="s">
         <v>11</v>
       </c>
-      <c r="B13" s="41"/>
+      <c r="B13" s="32"/>
       <c r="N13" s="2"/>
       <c r="O13" s="2"/>
       <c r="P13" s="2"/>
       <c r="Q13" s="2"/>
       <c r="R13" s="2"/>
       <c r="S13" s="2"/>
       <c r="T13" s="2"/>
       <c r="AT13" s="2"/>
       <c r="AU13" s="2"/>
       <c r="AV13" s="2"/>
       <c r="AW13" s="2"/>
     </row>
     <row r="14" spans="1:53">
       <c r="AG14" s="19"/>
       <c r="AH14" s="12"/>
       <c r="AI14" s="12"/>
       <c r="AJ14" s="12"/>
       <c r="AK14" s="12"/>
       <c r="AL14" s="20"/>
       <c r="AM14" s="20"/>
       <c r="AN14" s="20"/>
       <c r="AO14" s="20"/>
       <c r="AP14" s="20"/>
       <c r="AQ14" s="20"/>
       <c r="AR14" s="20"/>
@@ -3539,93 +3575,93 @@
       <c r="AH99" s="12"/>
       <c r="AI99" s="12"/>
       <c r="AJ99" s="12"/>
       <c r="AK99" s="12"/>
     </row>
     <row r="100" spans="34:37">
       <c r="AH100" s="20"/>
       <c r="AI100" s="20"/>
       <c r="AJ100" s="20"/>
       <c r="AK100" s="20"/>
     </row>
     <row r="101" spans="34:37">
       <c r="AH101" s="20"/>
       <c r="AI101" s="20"/>
       <c r="AJ101" s="20"/>
       <c r="AK101" s="20"/>
     </row>
     <row r="102" spans="34:37">
       <c r="AH102" s="19"/>
       <c r="AI102" s="19"/>
       <c r="AJ102" s="19"/>
       <c r="AK102" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="43">
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="AX5:AY5"/>
+    <mergeCell ref="AZ5:BA5"/>
+    <mergeCell ref="A1:AK1"/>
+    <mergeCell ref="A2:AK2"/>
+    <mergeCell ref="R4:U4"/>
+    <mergeCell ref="V4:Y4"/>
+    <mergeCell ref="Z4:AC4"/>
+    <mergeCell ref="J4:M4"/>
+    <mergeCell ref="N4:Q4"/>
+    <mergeCell ref="AH4:AK4"/>
+    <mergeCell ref="F4:I4"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="AP4:AS4"/>
+    <mergeCell ref="AP5:AQ5"/>
+    <mergeCell ref="AR5:AS5"/>
+    <mergeCell ref="J5:K5"/>
+    <mergeCell ref="AL4:AO4"/>
+    <mergeCell ref="AL5:AM5"/>
+    <mergeCell ref="AN5:AO5"/>
+    <mergeCell ref="Z5:AA5"/>
+    <mergeCell ref="AH5:AI5"/>
+    <mergeCell ref="AJ5:AK5"/>
+    <mergeCell ref="AD5:AE5"/>
+    <mergeCell ref="AF5:AG5"/>
+    <mergeCell ref="AB5:AC5"/>
+    <mergeCell ref="AD4:AG4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="AT4:AW4"/>
     <mergeCell ref="AT5:AU5"/>
     <mergeCell ref="AV5:AW5"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="T5:U5"/>
     <mergeCell ref="V5:W5"/>
     <mergeCell ref="X5:Y5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="R5:S5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
-    <mergeCell ref="J5:K5"/>
-[...25 lines deleted...]
-    <mergeCell ref="AR5:AS5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Западно-Казахстанская</vt:lpstr>
     </vt:vector>