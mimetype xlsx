--- v0 (2026-04-29)
+++ v1 (2026-10-20)
@@ -1,381 +1,819 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
-  <workbookPr defaultThemeVersion="124226"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
+  <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="480" yWindow="570" windowWidth="27495" windowHeight="11955"/>
+    <workbookView xWindow="14505" yWindow="-15" windowWidth="14310" windowHeight="12120" tabRatio="950"/>
   </bookViews>
   <sheets>
-    <sheet name="рус" sheetId="1" r:id="rId1"/>
+    <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="2" r:id="rId2"/>
+    <sheet name="2026" sheetId="47" r:id="rId3"/>
+    <sheet name="2025" sheetId="41" r:id="rId4"/>
+    <sheet name="2024" sheetId="42" r:id="rId5"/>
+    <sheet name="2023" sheetId="43" r:id="rId6"/>
+    <sheet name="2022" sheetId="44" r:id="rId7"/>
   </sheets>
-  <definedNames>
-[...2 lines deleted...]
-  <calcPr calcId="124519" refMode="R1C1"/>
+  <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="188" uniqueCount="34">
-[...1 lines deleted...]
-    <t>тыс. тенге</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="410" uniqueCount="87">
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Объем оказанных услуг предприятиями и индивидуальными предпринимателями</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>КСП 201101</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Объем оказанных услуг </t>
+  </si>
+  <si>
+    <t>Расчет показателей по статистике коммерческих услуг осуществляется в соответствии с Методикой по формированию показателей по статистике коммерческих услуг, утвержденной приказом Председателя Комитета по статистике Министерства национальной экономики Республики Казахстан от 9 февраля 2016 года №32 и Международными рекомендациями по статистике услуг Евростата</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/15/</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702489?keyword=</t>
+  </si>
+  <si>
+    <t>Стоимость оказанных услуг в размере средств, поступивших от предприятий, учреждений, населения в уплату за оказанные им услуги</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">В сфере коммерческих услуг используется статистический Справочник услуг </t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <color indexed="12"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t>(https://stat.gov.kz/ru/classifiers/statistical/23/)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t>, разработанный на базе национальных классификаторов «Классификатор продукции по видам экономической деятельности» (КПВЭД) и «Общий классификатор видов экономической деятельности» (ОКЭД)</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <color indexed="12"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <color indexed="12"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t>(https://stat.gov.kz/ru/classifiers/statistical/21/)</t>
+    </r>
+  </si>
+  <si>
+    <t>Объем оказанных услуг по источникам финансирования и по видам деятельности за 2025г.*</t>
+  </si>
+  <si>
+    <t>всего</t>
+  </si>
+  <si>
+    <t>из них - за счет средств населения</t>
   </si>
   <si>
     <t>Издательская деятельность</t>
   </si>
   <si>
     <t>Производство кино-, видеофильмов и телевизионных программ, деятельность в сфере звукозаписи и издания музыкальных произведений</t>
   </si>
   <si>
-    <t>-</t>
-[...1 lines deleted...]
-  <si>
     <t>Деятельность по созданию программ и телерадиовещание</t>
   </si>
   <si>
     <t>Компьютерное программирование, консультационные и другие сопутствующие услуги</t>
   </si>
   <si>
     <t>Деятельность в области информационного обслуживания</t>
   </si>
   <si>
+    <t>Деятельность холдинговых компаний</t>
+  </si>
+  <si>
     <t>Операции с недвижимым имуществом</t>
   </si>
   <si>
     <t>Деятельность в области права и бухгалтерского учета</t>
   </si>
   <si>
     <t>Деятельность головных компаний; консультирование по вопросам управления</t>
   </si>
   <si>
     <t>Деятельность в области архитектуры, инженерных изысканий, технических испытаний и анализа</t>
   </si>
   <si>
+    <t>Научные исследования и разработки</t>
+  </si>
+  <si>
     <t>Рекламная деятельность и исследование конъюнктуры рынка</t>
   </si>
   <si>
     <t>Прочая профессиональная, научная и техническая деятельность</t>
   </si>
   <si>
     <t>Ветеринарная деятельность</t>
   </si>
   <si>
     <t>Аренда, прокат и лизинг</t>
   </si>
   <si>
+    <t>Деятельность в области трудоустройства</t>
+  </si>
+  <si>
     <t>Деятельность по обеспечению безопасности и проведению расследований</t>
   </si>
   <si>
     <t>Деятельность по обслуживанию зданий и благоустройству территорий</t>
   </si>
   <si>
     <t>Деятельность в области офисного административного и вспомогательного обслуживания, направленная на поддержание коммерческой деятельности</t>
   </si>
   <si>
     <t>Деятельность в области творчества, искусства и развлечений</t>
   </si>
   <si>
     <t>Деятельность библиотек, архивов, музеев и прочая деятельность в области культуры</t>
   </si>
   <si>
     <t>Деятельность по организации азартных игр и заключению пари</t>
   </si>
   <si>
+    <t>Деятельность в области спорта, организации отдыха и 
+развлечений</t>
+  </si>
+  <si>
+    <t>Ремонт компьютеров, предметов личного потребления и бытовых товаров</t>
+  </si>
+  <si>
+    <t>Предоставление прочих индивидуальных услуг</t>
+  </si>
+  <si>
+    <t>Объем оказанных услуг по источникам финансирования и по видам деятельности за 2024г.*</t>
+  </si>
+  <si>
+    <t>Объем оказанных услуг по источникам финансирования и по видам деятельности за 2023г.*</t>
+  </si>
+  <si>
+    <t>Объем оказанных услуг по источникам финансирования и по видам деятельности за 2022г.*</t>
+  </si>
+  <si>
+    <t>* Без  учета ненаблюдаемого сектора экономики.</t>
+  </si>
+  <si>
+    <t>Основным источником информации об объемах оказанных услуг республики и ее регионов являются данные, полученные по итогам обследования статистической формы 2-услуги «Отчет об объеме оказанных услуг» (индекс 2-услуги, периодичность - квартальная)</t>
+  </si>
+  <si>
+    <t>Объем оказанных услуг по источникам финансирования и по видам деятельности за 2026г.*</t>
+  </si>
+  <si>
+    <t>январь-март</t>
+  </si>
+  <si>
+    <t>январь-июнь</t>
+  </si>
+  <si>
+    <t>январь-сентябрь</t>
+  </si>
+  <si>
+    <t>январь-декабрь</t>
+  </si>
+  <si>
+    <t>Всего</t>
+  </si>
+  <si>
     <t>Деятельность в области спорта, организации отдыха и развлечений</t>
   </si>
   <si>
-    <t>Ремонт компьютеров, предметов личного потребления и бытовых товаров</t>
-[...36 lines deleted...]
-    <t>Объем оказанных услуг по источникам финансирования по видам экономической деятельности в 2022 году</t>
+    <t>Деятельность в области творчества, исскуства и развлечений</t>
+  </si>
+  <si>
+    <t>тыс. теңге</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> - </t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/ulytau/dynamic-tables/1490/</t>
+  </si>
+  <si>
+    <t>Отдел статистики услуг</t>
+  </si>
+  <si>
+    <t>Жакеева Гулзат Барыстанбаевна</t>
+  </si>
+  <si>
+    <t>+7 710 2 773028</t>
+  </si>
+  <si>
+    <t>g.zhakeyeva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>область Ұлытау образован в 2022 году</t>
+  </si>
+  <si>
+    <t>С 2022 года</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...1 lines deleted...]
-    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <numFmts count="2">
+    <numFmt numFmtId="164" formatCode="#,##0.0"/>
+    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="8">
+  <fonts count="19">
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
       <sz val="10"/>
-      <color indexed="8"/>
-[...5 lines deleted...]
-      <name val="Calibri"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
-      <color indexed="8"/>
-[...1 lines deleted...]
-      <family val="2"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-[...17 lines deleted...]
-      <family val="2"/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
-[...2 lines deleted...]
-      <family val="2"/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="6">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left/>
       <right/>
       <top style="thin">
-        <color auto="1"/>
+        <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right/>
       <top style="thin">
-        <color auto="1"/>
+        <color indexed="64"/>
       </top>
       <bottom style="thin">
-        <color auto="1"/>
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
-        <color auto="1"/>
+        <color indexed="64"/>
       </right>
       <top style="thin">
-        <color auto="1"/>
+        <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...5 lines deleted...]
-      </top>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
       <bottom style="thin">
-        <color auto="1"/>
-[...14 lines deleted...]
-        <color auto="1"/>
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="19">
+  <cellXfs count="63">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="6">
+    <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="2"/>
+    <cellStyle name="Обычный 2 2" xfId="5"/>
+    <cellStyle name="Обычный 3" xfId="3"/>
+    <cellStyle name="Обычный 4" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -409,84 +847,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -618,1468 +1058,4417 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/15/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Q29"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <sheetPr codeName="Лист4"/>
+  <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D15" sqref="D15"/>
+    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="F20" sqref="F20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="35" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="17" max="17" width="13.85546875" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="11" customWidth="1"/>
+    <col min="2" max="2" width="101.42578125" style="11" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" s="1" customFormat="1">
-[...19 lines deleted...]
-      <c r="A2" s="7" t="s">
+    <row r="1" spans="1:13">
+      <c r="A1" s="10"/>
+      <c r="B1" s="10"/>
+    </row>
+    <row r="2" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="18" t="s">
+        <v>25</v>
+      </c>
+      <c r="B2" s="9">
+        <v>201101</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="18" t="s">
+        <v>26</v>
+      </c>
+      <c r="B3" s="9" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="B4" s="14" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="15" customFormat="1" ht="27" customHeight="1">
+      <c r="A5" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="B5" s="9" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="15" customFormat="1" ht="24" customHeight="1">
+      <c r="A6" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6" s="9" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="15" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A7" s="18" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="19" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="15" customFormat="1" ht="24" customHeight="1">
+      <c r="A8" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="B8" s="14" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="15" customFormat="1" ht="54" customHeight="1">
+      <c r="A9" s="18" t="s">
+        <v>27</v>
+      </c>
+      <c r="B9" s="19" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="15" customFormat="1" ht="43.5" customHeight="1">
+      <c r="A10" s="18" t="s">
+        <v>21</v>
+      </c>
+      <c r="B10" s="19" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="15" customFormat="1" ht="34.5" customHeight="1">
+      <c r="A11" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="B11" s="51" t="s">
+        <v>85</v>
+      </c>
+      <c r="M11" s="17"/>
+    </row>
+    <row r="12" spans="1:13" s="15" customFormat="1" ht="56.25" customHeight="1">
+      <c r="A12" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="B12" s="21" t="s">
+        <v>36</v>
+      </c>
+      <c r="M12" s="17"/>
+    </row>
+    <row r="13" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="B13" s="22" t="s">
         <v>33</v>
       </c>
-      <c r="B2" s="7"/>
-[...17 lines deleted...]
-      <c r="Q3" s="11" t="s">
+      <c r="M13" s="17"/>
+    </row>
+    <row r="14" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A14" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" s="22" t="s">
+        <v>80</v>
+      </c>
+      <c r="M14" s="17"/>
+    </row>
+    <row r="15" spans="1:13" s="15" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="B15" s="22" t="s">
+        <v>34</v>
+      </c>
+      <c r="M15" s="17"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="B16" s="20">
+        <v>46308</v>
+      </c>
+      <c r="M16" s="4"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A17" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="B17" s="20">
+        <v>46356</v>
+      </c>
+      <c r="M17" s="5"/>
+    </row>
+    <row r="18" spans="1:13" ht="31.5" customHeight="1">
+      <c r="A18" s="62" t="s">
+        <v>23</v>
+      </c>
+      <c r="B18" s="40" t="s">
+        <v>81</v>
+      </c>
+      <c r="M18" s="4"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="18" t="s">
+        <v>24</v>
+      </c>
+      <c r="B19" s="40" t="s">
+        <v>82</v>
+      </c>
+      <c r="M19" s="5"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="18" t="s">
+        <v>10</v>
+      </c>
+      <c r="B20" s="50" t="s">
+        <v>83</v>
+      </c>
+      <c r="M20" s="4"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="18" t="s">
+        <v>11</v>
+      </c>
+      <c r="B21" s="41" t="s">
+        <v>84</v>
+      </c>
+      <c r="M21" s="5"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="12"/>
+      <c r="B22" s="13"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="5"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="4"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="5"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="4"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B13" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2" display="https://stat.gov.kz/ru/classifiers/statistical/21/"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <sheetPr codeName="Лист2"/>
+  <dimension ref="B2:B18"/>
+  <sheetViews>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="B33" sqref="B33"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="1" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2">
+      <c r="B2" s="6"/>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:17" s="1" customFormat="1">
-      <c r="A4" s="10" t="s">
+    <row r="7" spans="2:2">
+      <c r="B7" s="2" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="2" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="2" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="2"/>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="2"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="2"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="7" t="s">
+        <v>6</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:L30"/>
+  <sheetViews>
+    <sheetView topLeftCell="A13" workbookViewId="0">
+      <selection activeCell="C42" sqref="C42"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="50.85546875" style="26" customWidth="1"/>
+    <col min="2" max="2" width="12.28515625" style="26" customWidth="1"/>
+    <col min="3" max="3" width="14.5703125" style="26" customWidth="1"/>
+    <col min="4" max="4" width="11.5703125" style="26" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="15.28515625" style="26" customWidth="1"/>
+    <col min="6" max="6" width="11.28515625" style="26" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="13.7109375" style="26" customWidth="1"/>
+    <col min="8" max="8" width="11.28515625" style="26" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="12.85546875" style="26" customWidth="1"/>
+    <col min="10" max="13" width="5.7109375" style="26" customWidth="1"/>
+    <col min="14" max="21" width="9.140625" style="26"/>
+    <col min="22" max="22" width="8.85546875" style="26" customWidth="1"/>
+    <col min="23" max="16384" width="9.140625" style="26"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:12" s="1" customFormat="1" ht="15.75">
+      <c r="A1" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="B1" s="35" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1" s="35"/>
+      <c r="D1" s="35"/>
+      <c r="E1" s="35"/>
+      <c r="F1" s="35"/>
+      <c r="G1" s="35"/>
+      <c r="H1" s="35"/>
+      <c r="I1" s="35"/>
+    </row>
+    <row r="2" spans="1:12" s="1" customFormat="1">
+      <c r="A2" s="42"/>
+      <c r="B2" s="42"/>
+      <c r="D2" s="23"/>
+      <c r="F2" s="23"/>
+      <c r="G2" s="23"/>
+      <c r="H2" s="23"/>
+      <c r="I2" s="43" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="3" spans="1:12" s="1" customFormat="1">
+      <c r="A3" s="54"/>
+      <c r="B3" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="C3" s="52"/>
+      <c r="D3" s="52" t="s">
+        <v>72</v>
+      </c>
+      <c r="E3" s="53"/>
+      <c r="F3" s="52" t="s">
+        <v>73</v>
+      </c>
+      <c r="G3" s="52"/>
+      <c r="H3" s="56" t="s">
+        <v>74</v>
+      </c>
+      <c r="I3" s="56"/>
+    </row>
+    <row r="4" spans="1:12" s="1" customFormat="1" ht="49.5" customHeight="1">
+      <c r="A4" s="55"/>
+      <c r="B4" s="44" t="s">
+        <v>38</v>
+      </c>
+      <c r="C4" s="45" t="s">
+        <v>39</v>
+      </c>
+      <c r="D4" s="44" t="s">
+        <v>38</v>
+      </c>
+      <c r="E4" s="45" t="s">
+        <v>39</v>
+      </c>
+      <c r="F4" s="44" t="s">
+        <v>38</v>
+      </c>
+      <c r="G4" s="45" t="s">
+        <v>39</v>
+      </c>
+      <c r="H4" s="44" t="s">
+        <v>38</v>
+      </c>
+      <c r="I4" s="45" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12" s="1" customFormat="1">
+      <c r="A5" s="46" t="s">
+        <v>40</v>
+      </c>
+      <c r="B5" s="24">
+        <v>47900</v>
+      </c>
+      <c r="C5" s="24">
+        <v>5332.2</v>
+      </c>
+      <c r="D5" s="24">
+        <v>163220</v>
+      </c>
+      <c r="E5" s="24">
+        <v>20350.900000000001</v>
+      </c>
+      <c r="F5" s="39"/>
+      <c r="G5" s="39"/>
+      <c r="H5" s="39"/>
+      <c r="I5" s="39"/>
+    </row>
+    <row r="6" spans="1:12" s="1" customFormat="1" ht="38.25">
+      <c r="A6" s="46" t="s">
+        <v>41</v>
+      </c>
+      <c r="B6" s="24">
+        <v>15485.3</v>
+      </c>
+      <c r="C6" s="24">
+        <v>3894</v>
+      </c>
+      <c r="D6" s="24">
+        <v>19024.3</v>
+      </c>
+      <c r="E6" s="24">
+        <v>7433</v>
+      </c>
+      <c r="F6" s="39"/>
+      <c r="G6" s="39"/>
+      <c r="H6" s="39"/>
+      <c r="I6" s="39"/>
+    </row>
+    <row r="7" spans="1:12" s="1" customFormat="1" ht="25.5">
+      <c r="A7" s="46" t="s">
+        <v>42</v>
+      </c>
+      <c r="B7" s="24">
+        <v>42765.2</v>
+      </c>
+      <c r="C7" s="24">
+        <v>174.5</v>
+      </c>
+      <c r="D7" s="24">
+        <v>113195.9</v>
+      </c>
+      <c r="E7" s="24">
+        <v>320.5</v>
+      </c>
+      <c r="F7" s="39"/>
+      <c r="G7" s="39"/>
+      <c r="H7" s="39"/>
+      <c r="I7" s="39"/>
+    </row>
+    <row r="8" spans="1:12" s="1" customFormat="1" ht="25.5">
+      <c r="A8" s="46" t="s">
+        <v>43</v>
+      </c>
+      <c r="B8" s="24">
+        <v>219866.5</v>
+      </c>
+      <c r="C8" s="24">
+        <v>31092</v>
+      </c>
+      <c r="D8" s="24">
+        <v>564759.4</v>
+      </c>
+      <c r="E8" s="24">
+        <v>65277</v>
+      </c>
+      <c r="F8" s="39"/>
+      <c r="G8" s="39"/>
+      <c r="H8" s="39"/>
+      <c r="I8" s="39"/>
+    </row>
+    <row r="9" spans="1:12" s="1" customFormat="1" ht="25.5">
+      <c r="A9" s="46" t="s">
+        <v>44</v>
+      </c>
+      <c r="B9" s="24">
+        <v>11255.3</v>
+      </c>
+      <c r="C9" s="24">
+        <v>2121</v>
+      </c>
+      <c r="D9" s="24">
+        <v>35505.199999999997</v>
+      </c>
+      <c r="E9" s="24">
+        <v>2813.5</v>
+      </c>
+      <c r="F9" s="39"/>
+      <c r="G9" s="39"/>
+      <c r="H9" s="39"/>
+      <c r="I9" s="39"/>
+    </row>
+    <row r="10" spans="1:12" s="1" customFormat="1">
+      <c r="A10" s="46" t="s">
+        <v>45</v>
+      </c>
+      <c r="B10" s="24">
+        <v>52874</v>
+      </c>
+      <c r="C10" s="24" t="s">
         <v>29</v>
       </c>
-      <c r="B4" s="12" t="s">
-[...5 lines deleted...]
-      <c r="F4" s="12" t="s">
+      <c r="D10" s="24">
+        <v>128442</v>
+      </c>
+      <c r="E10" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="F10" s="39"/>
+      <c r="G10" s="39"/>
+      <c r="H10" s="39"/>
+      <c r="I10" s="39"/>
+    </row>
+    <row r="11" spans="1:12" s="1" customFormat="1">
+      <c r="A11" s="46" t="s">
+        <v>46</v>
+      </c>
+      <c r="B11" s="24">
+        <v>3041585.2</v>
+      </c>
+      <c r="C11" s="24">
+        <v>585558.80000000005</v>
+      </c>
+      <c r="D11" s="24">
+        <v>6550358.9000000004</v>
+      </c>
+      <c r="E11" s="24">
+        <v>1305950.8</v>
+      </c>
+      <c r="F11" s="39"/>
+      <c r="G11" s="39"/>
+      <c r="H11" s="39"/>
+      <c r="I11" s="39"/>
+    </row>
+    <row r="12" spans="1:12" s="1" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A12" s="46" t="s">
+        <v>47</v>
+      </c>
+      <c r="B12" s="24">
+        <v>94622.7</v>
+      </c>
+      <c r="C12" s="24">
+        <v>1070.8</v>
+      </c>
+      <c r="D12" s="24">
+        <v>298059.5</v>
+      </c>
+      <c r="E12" s="24">
+        <v>8957.1</v>
+      </c>
+      <c r="F12" s="39"/>
+      <c r="G12" s="39"/>
+      <c r="H12" s="39"/>
+      <c r="I12" s="39"/>
+      <c r="L12" s="24"/>
+    </row>
+    <row r="13" spans="1:12" s="1" customFormat="1" ht="25.5">
+      <c r="A13" s="46" t="s">
+        <v>48</v>
+      </c>
+      <c r="B13" s="24">
+        <v>1301514.6000000001</v>
+      </c>
+      <c r="C13" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="D13" s="24">
+        <v>2867861.3</v>
+      </c>
+      <c r="E13" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="F13" s="39"/>
+      <c r="G13" s="39"/>
+      <c r="H13" s="39"/>
+      <c r="I13" s="39"/>
+    </row>
+    <row r="14" spans="1:12" s="1" customFormat="1" ht="25.5">
+      <c r="A14" s="46" t="s">
+        <v>49</v>
+      </c>
+      <c r="B14" s="24">
+        <v>801492.6</v>
+      </c>
+      <c r="C14" s="24">
+        <v>43094.5</v>
+      </c>
+      <c r="D14" s="24">
+        <v>2009107.7</v>
+      </c>
+      <c r="E14" s="24">
+        <v>104784.3</v>
+      </c>
+      <c r="F14" s="39"/>
+      <c r="G14" s="39"/>
+      <c r="H14" s="39"/>
+      <c r="I14" s="39"/>
+    </row>
+    <row r="15" spans="1:12" s="1" customFormat="1">
+      <c r="A15" s="46" t="s">
+        <v>50</v>
+      </c>
+      <c r="B15" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="C15" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="D15" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="E15" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="F15" s="39"/>
+      <c r="G15" s="39"/>
+      <c r="H15" s="39"/>
+      <c r="I15" s="39"/>
+    </row>
+    <row r="16" spans="1:12" s="1" customFormat="1" ht="25.5">
+      <c r="A16" s="46" t="s">
+        <v>51</v>
+      </c>
+      <c r="B16" s="24">
+        <v>70806.399999999994</v>
+      </c>
+      <c r="C16" s="24">
+        <v>7561.9</v>
+      </c>
+      <c r="D16" s="24">
+        <v>245389.6</v>
+      </c>
+      <c r="E16" s="24">
+        <v>95737.600000000006</v>
+      </c>
+      <c r="F16" s="39"/>
+      <c r="G16" s="39"/>
+      <c r="H16" s="39"/>
+      <c r="I16" s="39"/>
+    </row>
+    <row r="17" spans="1:9" s="1" customFormat="1" ht="25.5">
+      <c r="A17" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="B17" s="24">
+        <v>63700.2</v>
+      </c>
+      <c r="C17" s="24">
+        <v>20747.7</v>
+      </c>
+      <c r="D17" s="24">
+        <v>85153.7</v>
+      </c>
+      <c r="E17" s="24">
+        <v>27642.2</v>
+      </c>
+      <c r="F17" s="39"/>
+      <c r="G17" s="39"/>
+      <c r="H17" s="39"/>
+      <c r="I17" s="39"/>
+    </row>
+    <row r="18" spans="1:9" s="1" customFormat="1">
+      <c r="A18" s="46" t="s">
+        <v>53</v>
+      </c>
+      <c r="B18" s="24">
+        <v>262460.90000000002</v>
+      </c>
+      <c r="C18" s="24">
+        <v>10809.9</v>
+      </c>
+      <c r="D18" s="24">
+        <v>694763.4</v>
+      </c>
+      <c r="E18" s="24">
+        <v>24908.400000000001</v>
+      </c>
+      <c r="F18" s="39"/>
+      <c r="G18" s="39"/>
+      <c r="H18" s="39"/>
+      <c r="I18" s="39"/>
+    </row>
+    <row r="19" spans="1:9" s="1" customFormat="1">
+      <c r="A19" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="B19" s="24">
+        <v>2359489.2000000002</v>
+      </c>
+      <c r="C19" s="24">
+        <v>10592.7</v>
+      </c>
+      <c r="D19" s="24">
+        <v>4655565.2</v>
+      </c>
+      <c r="E19" s="24">
+        <v>14385.3</v>
+      </c>
+      <c r="F19" s="39"/>
+      <c r="G19" s="39"/>
+      <c r="H19" s="39"/>
+      <c r="I19" s="39"/>
+    </row>
+    <row r="20" spans="1:9" s="1" customFormat="1">
+      <c r="A20" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="B20" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="C20" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="D20" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="E20" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="F20" s="39"/>
+      <c r="G20" s="39"/>
+      <c r="H20" s="39"/>
+      <c r="I20" s="39"/>
+    </row>
+    <row r="21" spans="1:9" s="1" customFormat="1" ht="25.5">
+      <c r="A21" s="46" t="s">
+        <v>56</v>
+      </c>
+      <c r="B21" s="24">
+        <v>1124191.7</v>
+      </c>
+      <c r="C21" s="24">
+        <v>2427.4</v>
+      </c>
+      <c r="D21" s="24">
+        <v>2688387.2</v>
+      </c>
+      <c r="E21" s="24">
+        <v>5403.2</v>
+      </c>
+      <c r="F21" s="39"/>
+      <c r="G21" s="39"/>
+      <c r="H21" s="39"/>
+      <c r="I21" s="39"/>
+    </row>
+    <row r="22" spans="1:9" s="1" customFormat="1" ht="25.5">
+      <c r="A22" s="46" t="s">
+        <v>57</v>
+      </c>
+      <c r="B22" s="24">
+        <v>1354639.1</v>
+      </c>
+      <c r="C22" s="24">
+        <v>14401.2</v>
+      </c>
+      <c r="D22" s="24">
+        <v>2962078.1</v>
+      </c>
+      <c r="E22" s="24">
+        <v>56865.5</v>
+      </c>
+      <c r="F22" s="39"/>
+      <c r="G22" s="39"/>
+      <c r="H22" s="39"/>
+      <c r="I22" s="39"/>
+    </row>
+    <row r="23" spans="1:9" s="1" customFormat="1" ht="41.25" customHeight="1">
+      <c r="A23" s="46" t="s">
+        <v>58</v>
+      </c>
+      <c r="B23" s="24">
+        <v>1044372.3</v>
+      </c>
+      <c r="C23" s="24">
+        <v>5018.8999999999996</v>
+      </c>
+      <c r="D23" s="24">
+        <v>1394242.5</v>
+      </c>
+      <c r="E23" s="24">
+        <v>101524.4</v>
+      </c>
+      <c r="F23" s="39"/>
+      <c r="G23" s="39"/>
+      <c r="H23" s="39"/>
+      <c r="I23" s="39"/>
+    </row>
+    <row r="24" spans="1:9" s="1" customFormat="1" ht="25.5">
+      <c r="A24" s="46" t="s">
+        <v>59</v>
+      </c>
+      <c r="B24" s="24">
+        <v>180186</v>
+      </c>
+      <c r="C24" s="24">
+        <v>1511</v>
+      </c>
+      <c r="D24" s="24">
+        <v>415559</v>
+      </c>
+      <c r="E24" s="24">
+        <v>8342.4</v>
+      </c>
+      <c r="F24" s="39"/>
+      <c r="G24" s="39"/>
+      <c r="H24" s="39"/>
+      <c r="I24" s="39"/>
+    </row>
+    <row r="25" spans="1:9" s="1" customFormat="1" ht="25.5">
+      <c r="A25" s="46" t="s">
+        <v>60</v>
+      </c>
+      <c r="B25" s="24">
+        <v>526246.80000000005</v>
+      </c>
+      <c r="C25" s="24">
+        <v>895.5</v>
+      </c>
+      <c r="D25" s="24">
+        <v>1282134.2</v>
+      </c>
+      <c r="E25" s="24">
+        <v>66043.100000000006</v>
+      </c>
+      <c r="F25" s="39"/>
+      <c r="G25" s="39"/>
+      <c r="H25" s="39"/>
+      <c r="I25" s="39"/>
+    </row>
+    <row r="26" spans="1:9" s="1" customFormat="1" ht="25.5">
+      <c r="A26" s="46" t="s">
+        <v>61</v>
+      </c>
+      <c r="B26" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="C26" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="D26" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="E26" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="F26" s="39"/>
+      <c r="G26" s="39"/>
+      <c r="H26" s="39"/>
+      <c r="I26" s="39"/>
+    </row>
+    <row r="27" spans="1:9" ht="28.5" customHeight="1">
+      <c r="A27" s="46" t="s">
+        <v>62</v>
+      </c>
+      <c r="B27" s="24">
+        <v>1617636.4</v>
+      </c>
+      <c r="C27" s="24">
+        <v>214234.3</v>
+      </c>
+      <c r="D27" s="24">
+        <v>3305140</v>
+      </c>
+      <c r="E27" s="24">
+        <v>579386.30000000005</v>
+      </c>
+      <c r="F27" s="39"/>
+      <c r="G27" s="39"/>
+      <c r="H27" s="39"/>
+      <c r="I27" s="39"/>
+    </row>
+    <row r="28" spans="1:9" ht="25.5">
+      <c r="A28" s="46" t="s">
+        <v>63</v>
+      </c>
+      <c r="B28" s="24">
+        <v>116010.3</v>
+      </c>
+      <c r="C28" s="24">
+        <v>100692.2</v>
+      </c>
+      <c r="D28" s="24">
+        <v>252543.6</v>
+      </c>
+      <c r="E28" s="24">
+        <v>201650.8</v>
+      </c>
+      <c r="F28" s="39"/>
+      <c r="G28" s="39"/>
+      <c r="H28" s="39"/>
+      <c r="I28" s="39"/>
+    </row>
+    <row r="29" spans="1:9">
+      <c r="A29" s="47" t="s">
+        <v>64</v>
+      </c>
+      <c r="B29" s="25">
+        <v>2982917</v>
+      </c>
+      <c r="C29" s="25">
+        <v>2467987.2000000002</v>
+      </c>
+      <c r="D29" s="25">
+        <v>6323962.7000000002</v>
+      </c>
+      <c r="E29" s="25">
+        <v>3475041.3</v>
+      </c>
+      <c r="F29" s="34"/>
+      <c r="G29" s="34"/>
+      <c r="H29" s="34"/>
+      <c r="I29" s="34"/>
+    </row>
+    <row r="30" spans="1:9">
+      <c r="A30" s="36" t="s">
+        <v>68</v>
+      </c>
+      <c r="B30" s="29"/>
+      <c r="C30" s="29"/>
+      <c r="D30" s="24"/>
+      <c r="E30" s="24"/>
+      <c r="F30" s="24"/>
+      <c r="G30" s="24"/>
+      <c r="H30" s="24"/>
+      <c r="I30" s="1"/>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="D3:E3"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="F3:G3"/>
+    <mergeCell ref="H3:I3"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:I30"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B5" sqref="B5:I29"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="50.85546875" style="26" customWidth="1"/>
+    <col min="2" max="2" width="11.85546875" style="26" customWidth="1"/>
+    <col min="3" max="3" width="13.28515625" style="26" customWidth="1"/>
+    <col min="4" max="4" width="11.5703125" style="26" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="13" style="26" customWidth="1"/>
+    <col min="6" max="6" width="11.5703125" style="26" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="13.85546875" style="26" customWidth="1"/>
+    <col min="8" max="8" width="11.5703125" style="26" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="14.7109375" style="26" customWidth="1"/>
+    <col min="10" max="17" width="5.7109375" style="26" customWidth="1"/>
+    <col min="18" max="25" width="9.140625" style="26"/>
+    <col min="26" max="26" width="8.85546875" style="26" customWidth="1"/>
+    <col min="27" max="16384" width="9.140625" style="26"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:9" s="1" customFormat="1" ht="15.75">
+      <c r="A1" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="B1" s="35" t="s">
+        <v>37</v>
+      </c>
+      <c r="C1" s="35"/>
+      <c r="D1" s="35"/>
+      <c r="E1" s="35"/>
+      <c r="F1" s="35"/>
+      <c r="G1" s="35"/>
+      <c r="H1" s="35"/>
+      <c r="I1" s="35"/>
+    </row>
+    <row r="2" spans="1:9" s="1" customFormat="1">
+      <c r="A2" s="42"/>
+      <c r="B2" s="42"/>
+      <c r="C2" s="43"/>
+      <c r="D2" s="48"/>
+      <c r="E2" s="48"/>
+      <c r="F2" s="48"/>
+      <c r="G2" s="48"/>
+      <c r="H2" s="48"/>
+      <c r="I2" s="43" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9" s="1" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A3" s="54"/>
+      <c r="B3" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="C3" s="52"/>
+      <c r="D3" s="52" t="s">
+        <v>72</v>
+      </c>
+      <c r="E3" s="52"/>
+      <c r="F3" s="52" t="s">
+        <v>73</v>
+      </c>
+      <c r="G3" s="52"/>
+      <c r="H3" s="56" t="s">
+        <v>74</v>
+      </c>
+      <c r="I3" s="56"/>
+    </row>
+    <row r="4" spans="1:9" s="1" customFormat="1" ht="49.5" customHeight="1">
+      <c r="A4" s="55"/>
+      <c r="B4" s="44" t="s">
+        <v>38</v>
+      </c>
+      <c r="C4" s="45" t="s">
+        <v>39</v>
+      </c>
+      <c r="D4" s="44" t="s">
+        <v>38</v>
+      </c>
+      <c r="E4" s="45" t="s">
+        <v>39</v>
+      </c>
+      <c r="F4" s="44" t="s">
+        <v>38</v>
+      </c>
+      <c r="G4" s="45" t="s">
+        <v>39</v>
+      </c>
+      <c r="H4" s="44" t="s">
+        <v>38</v>
+      </c>
+      <c r="I4" s="45" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" s="1" customFormat="1">
+      <c r="A5" s="46" t="s">
+        <v>40</v>
+      </c>
+      <c r="B5" s="24">
+        <v>50578.6</v>
+      </c>
+      <c r="C5" s="24">
+        <v>11851.6</v>
+      </c>
+      <c r="D5" s="24">
+        <v>148463.20000000001</v>
+      </c>
+      <c r="E5" s="24">
+        <v>18935</v>
+      </c>
+      <c r="F5" s="24">
+        <v>236208.3</v>
+      </c>
+      <c r="G5" s="24">
+        <v>23932.2</v>
+      </c>
+      <c r="H5" s="24">
+        <v>326385.09999999998</v>
+      </c>
+      <c r="I5" s="24">
+        <v>32453.599999999999</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" s="1" customFormat="1" ht="38.25">
+      <c r="A6" s="46" t="s">
+        <v>41</v>
+      </c>
+      <c r="B6" s="24">
+        <v>16981.599999999999</v>
+      </c>
+      <c r="C6" s="24">
+        <v>4877</v>
+      </c>
+      <c r="D6" s="24">
+        <v>35969.9</v>
+      </c>
+      <c r="E6" s="24">
+        <v>11034</v>
+      </c>
+      <c r="F6" s="24">
+        <v>53784.9</v>
+      </c>
+      <c r="G6" s="24">
+        <v>15773</v>
+      </c>
+      <c r="H6" s="24">
+        <v>71009.100000000006</v>
+      </c>
+      <c r="I6" s="24">
+        <v>20576</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" s="1" customFormat="1" ht="25.5">
+      <c r="A7" s="46" t="s">
+        <v>42</v>
+      </c>
+      <c r="B7" s="24">
+        <v>22874.6</v>
+      </c>
+      <c r="C7" s="24">
+        <v>251.9</v>
+      </c>
+      <c r="D7" s="24">
+        <v>131989</v>
+      </c>
+      <c r="E7" s="24">
+        <v>414.9</v>
+      </c>
+      <c r="F7" s="24">
+        <v>210648.8</v>
+      </c>
+      <c r="G7" s="24">
+        <v>583.70000000000005</v>
+      </c>
+      <c r="H7" s="24">
+        <v>306876.7</v>
+      </c>
+      <c r="I7" s="24">
+        <v>755.8</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" s="1" customFormat="1" ht="25.5">
+      <c r="A8" s="46" t="s">
+        <v>43</v>
+      </c>
+      <c r="B8" s="24">
+        <v>119181.7</v>
+      </c>
+      <c r="C8" s="24">
+        <v>15933.7</v>
+      </c>
+      <c r="D8" s="24">
+        <v>285108.40000000002</v>
+      </c>
+      <c r="E8" s="24">
+        <v>45850.7</v>
+      </c>
+      <c r="F8" s="24">
+        <v>461917.3</v>
+      </c>
+      <c r="G8" s="24">
+        <v>74828.7</v>
+      </c>
+      <c r="H8" s="24">
+        <v>824233.6</v>
+      </c>
+      <c r="I8" s="24">
+        <v>126808.2</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" s="1" customFormat="1" ht="25.5">
+      <c r="A9" s="46" t="s">
+        <v>44</v>
+      </c>
+      <c r="B9" s="24">
+        <v>6667.1</v>
+      </c>
+      <c r="C9" s="24">
+        <v>4397.5</v>
+      </c>
+      <c r="D9" s="24">
+        <v>11333.4</v>
+      </c>
+      <c r="E9" s="24">
+        <v>6593.5</v>
+      </c>
+      <c r="F9" s="24">
+        <v>16912.599999999999</v>
+      </c>
+      <c r="G9" s="24">
+        <v>9613.5</v>
+      </c>
+      <c r="H9" s="24">
+        <v>21177.4</v>
+      </c>
+      <c r="I9" s="24">
+        <v>11270.5</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" s="1" customFormat="1">
+      <c r="A10" s="46" t="s">
+        <v>45</v>
+      </c>
+      <c r="B10" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="C10" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="D10" s="24">
+        <v>21499</v>
+      </c>
+      <c r="E10" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="F10" s="24">
+        <v>40698</v>
+      </c>
+      <c r="G10" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="H10" s="24">
+        <v>377319</v>
+      </c>
+      <c r="I10" s="24" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" s="1" customFormat="1">
+      <c r="A11" s="46" t="s">
+        <v>46</v>
+      </c>
+      <c r="B11" s="24">
+        <v>1771173.1</v>
+      </c>
+      <c r="C11" s="24">
+        <v>396521.7</v>
+      </c>
+      <c r="D11" s="24">
+        <v>4652057.5999999996</v>
+      </c>
+      <c r="E11" s="24">
+        <v>838328.2</v>
+      </c>
+      <c r="F11" s="24">
+        <v>7578368.7000000002</v>
+      </c>
+      <c r="G11" s="24">
+        <v>1278977.1000000001</v>
+      </c>
+      <c r="H11" s="24">
+        <v>10755841.5</v>
+      </c>
+      <c r="I11" s="24">
+        <v>1728492.9</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" s="1" customFormat="1">
+      <c r="A12" s="46" t="s">
+        <v>47</v>
+      </c>
+      <c r="B12" s="24">
+        <v>22092.6</v>
+      </c>
+      <c r="C12" s="24">
+        <v>12802.4</v>
+      </c>
+      <c r="D12" s="24">
+        <v>129542.5</v>
+      </c>
+      <c r="E12" s="24">
+        <v>15829.1</v>
+      </c>
+      <c r="F12" s="24">
+        <v>437912.4</v>
+      </c>
+      <c r="G12" s="24">
+        <v>18878.3</v>
+      </c>
+      <c r="H12" s="24">
+        <v>730108.1</v>
+      </c>
+      <c r="I12" s="24">
+        <v>22039.9</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" s="1" customFormat="1" ht="25.5">
+      <c r="A13" s="46" t="s">
+        <v>48</v>
+      </c>
+      <c r="B13" s="24">
+        <v>6010210.7000000002</v>
+      </c>
+      <c r="C13" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="D13" s="24">
+        <v>12151656.699999999</v>
+      </c>
+      <c r="E13" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="F13" s="24">
+        <v>18290258.699999999</v>
+      </c>
+      <c r="G13" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="H13" s="24">
+        <v>40735811.700000003</v>
+      </c>
+      <c r="I13" s="24" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" s="1" customFormat="1" ht="25.5">
+      <c r="A14" s="46" t="s">
+        <v>49</v>
+      </c>
+      <c r="B14" s="24">
+        <v>1057313.3999999999</v>
+      </c>
+      <c r="C14" s="24">
+        <v>16385.2</v>
+      </c>
+      <c r="D14" s="24">
+        <v>2003483.1</v>
+      </c>
+      <c r="E14" s="24">
+        <v>27841.200000000001</v>
+      </c>
+      <c r="F14" s="24">
+        <v>4422499.3</v>
+      </c>
+      <c r="G14" s="24">
+        <v>44916.2</v>
+      </c>
+      <c r="H14" s="24">
+        <v>9593530.9000000004</v>
+      </c>
+      <c r="I14" s="24">
+        <v>75150.399999999994</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" s="1" customFormat="1">
+      <c r="A15" s="46" t="s">
+        <v>50</v>
+      </c>
+      <c r="B15" s="24">
+        <v>30991</v>
+      </c>
+      <c r="C15" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="D15" s="24">
+        <v>48343</v>
+      </c>
+      <c r="E15" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="F15" s="24">
+        <v>66843</v>
+      </c>
+      <c r="G15" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="H15" s="24">
+        <v>74488.7</v>
+      </c>
+      <c r="I15" s="24" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" s="1" customFormat="1" ht="25.5">
+      <c r="A16" s="46" t="s">
+        <v>51</v>
+      </c>
+      <c r="B16" s="24">
+        <v>121822.3</v>
+      </c>
+      <c r="C16" s="24">
+        <v>9896.7999999999993</v>
+      </c>
+      <c r="D16" s="24">
+        <v>198463.2</v>
+      </c>
+      <c r="E16" s="24">
+        <v>16961</v>
+      </c>
+      <c r="F16" s="24">
+        <v>268974.8</v>
+      </c>
+      <c r="G16" s="24">
+        <v>24279.4</v>
+      </c>
+      <c r="H16" s="24">
+        <v>350450.9</v>
+      </c>
+      <c r="I16" s="24">
+        <v>31736.9</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" s="1" customFormat="1" ht="25.5">
+      <c r="A17" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="B17" s="24">
+        <v>60446.9</v>
+      </c>
+      <c r="C17" s="24">
+        <v>10119.5</v>
+      </c>
+      <c r="D17" s="24">
+        <v>118217.9</v>
+      </c>
+      <c r="E17" s="24">
+        <v>29501.5</v>
+      </c>
+      <c r="F17" s="24">
+        <v>187569.6</v>
+      </c>
+      <c r="G17" s="24">
+        <v>49581.2</v>
+      </c>
+      <c r="H17" s="24">
+        <v>250689.3</v>
+      </c>
+      <c r="I17" s="24">
+        <v>70042.5</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" s="1" customFormat="1">
+      <c r="A18" s="46" t="s">
+        <v>53</v>
+      </c>
+      <c r="B18" s="24">
+        <v>175712.2</v>
+      </c>
+      <c r="C18" s="24">
+        <v>7158.2</v>
+      </c>
+      <c r="D18" s="24">
+        <v>579709.6</v>
+      </c>
+      <c r="E18" s="24">
+        <v>17256.599999999999</v>
+      </c>
+      <c r="F18" s="24">
+        <v>904986.5</v>
+      </c>
+      <c r="G18" s="24">
+        <v>27718.5</v>
+      </c>
+      <c r="H18" s="24">
+        <v>1264361.1000000001</v>
+      </c>
+      <c r="I18" s="24">
+        <v>38379.1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" s="1" customFormat="1">
+      <c r="A19" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="B19" s="24">
+        <v>1978162.7</v>
+      </c>
+      <c r="C19" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="D19" s="24">
+        <v>4140256.7</v>
+      </c>
+      <c r="E19" s="24">
+        <v>9895.4</v>
+      </c>
+      <c r="F19" s="24">
+        <v>6343270.5</v>
+      </c>
+      <c r="G19" s="24">
+        <v>20147.099999999999</v>
+      </c>
+      <c r="H19" s="24">
+        <v>8894245.5999999996</v>
+      </c>
+      <c r="I19" s="24">
+        <v>30593.599999999999</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" s="1" customFormat="1">
+      <c r="A20" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="B20" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="C20" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="D20" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="E20" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="F20" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="G20" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="H20" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="I20" s="24" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" s="1" customFormat="1" ht="25.5">
+      <c r="A21" s="46" t="s">
+        <v>56</v>
+      </c>
+      <c r="B21" s="24">
+        <v>1396855.1</v>
+      </c>
+      <c r="C21" s="24">
+        <v>280</v>
+      </c>
+      <c r="D21" s="24">
+        <v>2904207.6</v>
+      </c>
+      <c r="E21" s="24">
+        <v>2377</v>
+      </c>
+      <c r="F21" s="24">
+        <v>5057567.9000000004</v>
+      </c>
+      <c r="G21" s="24">
+        <v>2677</v>
+      </c>
+      <c r="H21" s="24">
+        <v>7578054.5999999996</v>
+      </c>
+      <c r="I21" s="24">
+        <v>3077</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" s="1" customFormat="1" ht="25.5">
+      <c r="A22" s="46" t="s">
+        <v>57</v>
+      </c>
+      <c r="B22" s="24">
+        <v>1139710.8</v>
+      </c>
+      <c r="C22" s="24">
+        <v>42306.1</v>
+      </c>
+      <c r="D22" s="24">
+        <v>2610402.7999999998</v>
+      </c>
+      <c r="E22" s="24">
+        <v>82105.5</v>
+      </c>
+      <c r="F22" s="24">
+        <v>4313458.9000000004</v>
+      </c>
+      <c r="G22" s="24">
+        <v>109666.6</v>
+      </c>
+      <c r="H22" s="24">
+        <v>5807393.7000000002</v>
+      </c>
+      <c r="I22" s="24">
+        <v>152579.79999999999</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" s="1" customFormat="1" ht="38.25">
+      <c r="A23" s="46" t="s">
+        <v>58</v>
+      </c>
+      <c r="B23" s="24">
+        <v>152308.70000000001</v>
+      </c>
+      <c r="C23" s="24">
+        <v>9531.2999999999993</v>
+      </c>
+      <c r="D23" s="24">
+        <v>327867.09999999998</v>
+      </c>
+      <c r="E23" s="24">
+        <v>14219.8</v>
+      </c>
+      <c r="F23" s="24">
+        <v>501653.7</v>
+      </c>
+      <c r="G23" s="24">
+        <v>19077</v>
+      </c>
+      <c r="H23" s="24">
+        <v>1416754.5</v>
+      </c>
+      <c r="I23" s="24">
+        <v>24026.6</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" s="1" customFormat="1" ht="25.5">
+      <c r="A24" s="46" t="s">
+        <v>59</v>
+      </c>
+      <c r="B24" s="24">
+        <v>177093.6</v>
+      </c>
+      <c r="C24" s="24">
+        <v>2897</v>
+      </c>
+      <c r="D24" s="24">
+        <v>425719.6</v>
+      </c>
+      <c r="E24" s="24">
+        <v>4260</v>
+      </c>
+      <c r="F24" s="24">
+        <v>594724.6</v>
+      </c>
+      <c r="G24" s="24">
+        <v>7380</v>
+      </c>
+      <c r="H24" s="24">
+        <v>767520.6</v>
+      </c>
+      <c r="I24" s="24">
+        <v>15600</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" s="1" customFormat="1" ht="25.5">
+      <c r="A25" s="46" t="s">
+        <v>60</v>
+      </c>
+      <c r="B25" s="24">
+        <v>484018.5</v>
+      </c>
+      <c r="C25" s="24">
+        <v>34688.800000000003</v>
+      </c>
+      <c r="D25" s="24">
+        <v>1259123.8</v>
+      </c>
+      <c r="E25" s="24">
+        <v>81258.5</v>
+      </c>
+      <c r="F25" s="24">
+        <v>1988671.5</v>
+      </c>
+      <c r="G25" s="24">
+        <v>84349.9</v>
+      </c>
+      <c r="H25" s="24">
+        <v>2737392</v>
+      </c>
+      <c r="I25" s="24">
+        <v>85974.8</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" s="1" customFormat="1" ht="25.5">
+      <c r="A26" s="46" t="s">
+        <v>61</v>
+      </c>
+      <c r="B26" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="C26" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="D26" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="E26" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="F26" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="G26" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="H26" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="I26" s="24" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" ht="38.25">
+      <c r="A27" s="46" t="s">
+        <v>62</v>
+      </c>
+      <c r="B27" s="24">
+        <v>1270870.8</v>
+      </c>
+      <c r="C27" s="24">
+        <v>71032.5</v>
+      </c>
+      <c r="D27" s="24">
+        <v>2585684.1</v>
+      </c>
+      <c r="E27" s="24">
+        <v>266072.3</v>
+      </c>
+      <c r="F27" s="24">
+        <v>4111160</v>
+      </c>
+      <c r="G27" s="24">
+        <v>500118.7</v>
+      </c>
+      <c r="H27" s="24">
+        <v>5535100.5999999996</v>
+      </c>
+      <c r="I27" s="24">
+        <v>707826.2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" ht="25.5">
+      <c r="A28" s="46" t="s">
+        <v>63</v>
+      </c>
+      <c r="B28" s="24">
+        <v>149795.9</v>
+      </c>
+      <c r="C28" s="24">
+        <v>121853.8</v>
+      </c>
+      <c r="D28" s="24">
+        <v>251508.4</v>
+      </c>
+      <c r="E28" s="24">
+        <v>209256.5</v>
+      </c>
+      <c r="F28" s="24">
+        <v>355592.6</v>
+      </c>
+      <c r="G28" s="24">
+        <v>298515.8</v>
+      </c>
+      <c r="H28" s="24">
+        <v>473920.5</v>
+      </c>
+      <c r="I28" s="24">
+        <v>401737</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9">
+      <c r="A29" s="47" t="s">
+        <v>64</v>
+      </c>
+      <c r="B29" s="25">
+        <v>2971039.2</v>
+      </c>
+      <c r="C29" s="25">
+        <v>2622911.9</v>
+      </c>
+      <c r="D29" s="25">
+        <v>6599072.9000000004</v>
+      </c>
+      <c r="E29" s="25">
+        <v>4931816</v>
+      </c>
+      <c r="F29" s="25">
+        <v>9381184.6999999993</v>
+      </c>
+      <c r="G29" s="25">
+        <v>7322989.7999999998</v>
+      </c>
+      <c r="H29" s="25">
+        <v>12195843.800000001</v>
+      </c>
+      <c r="I29" s="25">
+        <v>9772248.6999999993</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9">
+      <c r="A30" s="36" t="s">
+        <v>68</v>
+      </c>
+      <c r="B30" s="29"/>
+      <c r="C30" s="29"/>
+      <c r="D30" s="24"/>
+      <c r="E30" s="24"/>
+      <c r="F30" s="24"/>
+      <c r="G30" s="24"/>
+      <c r="H30" s="24"/>
+      <c r="I30" s="1"/>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="D3:E3"/>
+    <mergeCell ref="F3:G3"/>
+    <mergeCell ref="H3:I3"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:I30"/>
+  <sheetViews>
+    <sheetView topLeftCell="B1" workbookViewId="0">
+      <selection activeCell="B5" sqref="B5:I29"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="45.85546875" style="26" customWidth="1"/>
+    <col min="2" max="2" width="12.5703125" style="26" customWidth="1"/>
+    <col min="3" max="3" width="13.28515625" style="26" customWidth="1"/>
+    <col min="4" max="4" width="11.42578125" style="26" customWidth="1"/>
+    <col min="5" max="5" width="13.5703125" style="26" customWidth="1"/>
+    <col min="6" max="6" width="11.5703125" style="26" customWidth="1"/>
+    <col min="7" max="7" width="14.42578125" style="26" customWidth="1"/>
+    <col min="8" max="8" width="11.7109375" style="26" customWidth="1"/>
+    <col min="9" max="9" width="14.85546875" style="26" customWidth="1"/>
+    <col min="10" max="17" width="5.7109375" style="26" customWidth="1"/>
+    <col min="18" max="25" width="9.140625" style="26"/>
+    <col min="26" max="26" width="8.85546875" style="26" customWidth="1"/>
+    <col min="27" max="16384" width="9.140625" style="26"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:9" s="1" customFormat="1" ht="15.75">
+      <c r="A1" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="B1" s="35" t="s">
+        <v>65</v>
+      </c>
+      <c r="C1" s="35"/>
+      <c r="D1" s="35"/>
+      <c r="E1" s="35"/>
+      <c r="F1" s="35"/>
+      <c r="G1" s="35"/>
+      <c r="H1" s="35"/>
+      <c r="I1" s="35"/>
+    </row>
+    <row r="2" spans="1:9" s="1" customFormat="1">
+      <c r="A2" s="23"/>
+      <c r="B2" s="23"/>
+      <c r="C2" s="23"/>
+      <c r="D2" s="23"/>
+      <c r="E2" s="23"/>
+      <c r="F2" s="23"/>
+      <c r="G2" s="23"/>
+      <c r="H2" s="23"/>
+      <c r="I2" s="28" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9" s="1" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A3" s="57"/>
+      <c r="B3" s="59" t="s">
+        <v>71</v>
+      </c>
+      <c r="C3" s="60"/>
+      <c r="D3" s="59" t="s">
+        <v>72</v>
+      </c>
+      <c r="E3" s="60"/>
+      <c r="F3" s="59" t="s">
+        <v>73</v>
+      </c>
+      <c r="G3" s="60"/>
+      <c r="H3" s="59" t="s">
+        <v>74</v>
+      </c>
+      <c r="I3" s="61"/>
+    </row>
+    <row r="4" spans="1:9" s="1" customFormat="1" ht="50.25" customHeight="1">
+      <c r="A4" s="58"/>
+      <c r="B4" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="C4" s="31" t="s">
+        <v>39</v>
+      </c>
+      <c r="D4" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="E4" s="31" t="s">
+        <v>39</v>
+      </c>
+      <c r="F4" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="G4" s="31" t="s">
+        <v>39</v>
+      </c>
+      <c r="H4" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="I4" s="31" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" s="1" customFormat="1">
+      <c r="A5" s="32" t="s">
+        <v>40</v>
+      </c>
+      <c r="B5" s="49">
+        <v>44369.599999999999</v>
+      </c>
+      <c r="C5" s="49">
+        <v>15170.8</v>
+      </c>
+      <c r="D5" s="49">
+        <v>129693.1</v>
+      </c>
+      <c r="E5" s="49">
+        <v>26908.400000000001</v>
+      </c>
+      <c r="F5" s="49">
+        <v>194586</v>
+      </c>
+      <c r="G5" s="49">
+        <v>39782.800000000003</v>
+      </c>
+      <c r="H5" s="49">
+        <v>332361.8</v>
+      </c>
+      <c r="I5" s="49">
+        <v>58035.4</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" s="1" customFormat="1" ht="51">
+      <c r="A6" s="32" t="s">
+        <v>41</v>
+      </c>
+      <c r="B6" s="24">
+        <v>16038.3</v>
+      </c>
+      <c r="C6" s="24">
+        <v>4978</v>
+      </c>
+      <c r="D6" s="24">
+        <v>32858.400000000001</v>
+      </c>
+      <c r="E6" s="24">
+        <v>11365</v>
+      </c>
+      <c r="F6" s="24">
+        <v>49075.5</v>
+      </c>
+      <c r="G6" s="24">
+        <v>16784</v>
+      </c>
+      <c r="H6" s="24">
+        <v>65593.3</v>
+      </c>
+      <c r="I6" s="24">
+        <v>22158</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" s="1" customFormat="1" ht="25.5">
+      <c r="A7" s="32" t="s">
+        <v>42</v>
+      </c>
+      <c r="B7" s="24">
+        <v>16867.8</v>
+      </c>
+      <c r="C7" s="24">
+        <v>3376.7</v>
+      </c>
+      <c r="D7" s="24">
+        <v>88269.8</v>
+      </c>
+      <c r="E7" s="24">
+        <v>6006.3</v>
+      </c>
+      <c r="F7" s="24">
+        <v>129395</v>
+      </c>
+      <c r="G7" s="24">
+        <v>6244</v>
+      </c>
+      <c r="H7" s="24">
+        <v>182274.4</v>
+      </c>
+      <c r="I7" s="24">
+        <v>6489.3</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" s="1" customFormat="1" ht="38.25">
+      <c r="A8" s="32" t="s">
+        <v>43</v>
+      </c>
+      <c r="B8" s="24">
+        <v>66073.5</v>
+      </c>
+      <c r="C8" s="24">
+        <v>0.5</v>
+      </c>
+      <c r="D8" s="24">
+        <v>238808.8</v>
+      </c>
+      <c r="E8" s="24">
+        <v>27576.2</v>
+      </c>
+      <c r="F8" s="24">
+        <v>445257</v>
+      </c>
+      <c r="G8" s="24">
+        <v>40120.5</v>
+      </c>
+      <c r="H8" s="24">
+        <v>712319.1</v>
+      </c>
+      <c r="I8" s="24">
+        <v>55579.4</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" s="1" customFormat="1" ht="25.5">
+      <c r="A9" s="32" t="s">
+        <v>44</v>
+      </c>
+      <c r="B9" s="24">
+        <v>6770.9</v>
+      </c>
+      <c r="C9" s="24">
+        <v>1947</v>
+      </c>
+      <c r="D9" s="24">
+        <v>16703.8</v>
+      </c>
+      <c r="E9" s="24">
+        <v>4620.8999999999996</v>
+      </c>
+      <c r="F9" s="24">
+        <v>31513.200000000001</v>
+      </c>
+      <c r="G9" s="24">
+        <v>7394.9</v>
+      </c>
+      <c r="H9" s="24">
+        <v>41569.199999999997</v>
+      </c>
+      <c r="I9" s="24">
+        <v>11531</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" s="1" customFormat="1">
+      <c r="A10" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="B10" s="24">
+        <v>2000</v>
+      </c>
+      <c r="C10" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="D10" s="24">
+        <v>35365</v>
+      </c>
+      <c r="E10" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="F10" s="24">
+        <v>35365</v>
+      </c>
+      <c r="G10" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="H10" s="24">
+        <v>140065</v>
+      </c>
+      <c r="I10" s="24" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" s="1" customFormat="1">
+      <c r="A11" s="32" t="s">
+        <v>46</v>
+      </c>
+      <c r="B11" s="24">
+        <v>1638309.2</v>
+      </c>
+      <c r="C11" s="24">
+        <v>448810.9</v>
+      </c>
+      <c r="D11" s="24">
+        <v>3378372.8</v>
+      </c>
+      <c r="E11" s="24">
+        <v>818801.6</v>
+      </c>
+      <c r="F11" s="24">
+        <v>5233087.5999999996</v>
+      </c>
+      <c r="G11" s="24">
+        <v>1208479.8999999999</v>
+      </c>
+      <c r="H11" s="24">
+        <v>7129934.9000000004</v>
+      </c>
+      <c r="I11" s="24">
+        <v>1600519.7</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" s="1" customFormat="1" ht="25.5">
+      <c r="A12" s="32" t="s">
+        <v>47</v>
+      </c>
+      <c r="B12" s="24">
+        <v>1521.2</v>
+      </c>
+      <c r="C12" s="24">
+        <v>1156.9000000000001</v>
+      </c>
+      <c r="D12" s="24">
+        <v>21260.5</v>
+      </c>
+      <c r="E12" s="24">
+        <v>12755.3</v>
+      </c>
+      <c r="F12" s="24">
+        <v>41759.1</v>
+      </c>
+      <c r="G12" s="24">
+        <v>24828.2</v>
+      </c>
+      <c r="H12" s="24">
+        <v>62948.4</v>
+      </c>
+      <c r="I12" s="24">
+        <v>37322.1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" s="1" customFormat="1" ht="25.5">
+      <c r="A13" s="32" t="s">
+        <v>48</v>
+      </c>
+      <c r="B13" s="24">
+        <v>98411</v>
+      </c>
+      <c r="C13" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="D13" s="24">
+        <v>5796279.0999999996</v>
+      </c>
+      <c r="E13" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="F13" s="24">
+        <v>11514271.4</v>
+      </c>
+      <c r="G13" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="H13" s="24">
+        <v>16143636.699999999</v>
+      </c>
+      <c r="I13" s="24" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" s="1" customFormat="1" ht="38.25">
+      <c r="A14" s="32" t="s">
+        <v>49</v>
+      </c>
+      <c r="B14" s="24">
+        <v>683071.7</v>
+      </c>
+      <c r="C14" s="24">
+        <v>23730.7</v>
+      </c>
+      <c r="D14" s="24">
+        <v>1434961.2</v>
+      </c>
+      <c r="E14" s="24">
+        <v>75396.899999999994</v>
+      </c>
+      <c r="F14" s="24">
+        <v>2454632.7999999998</v>
+      </c>
+      <c r="G14" s="24">
+        <v>202406.1</v>
+      </c>
+      <c r="H14" s="24">
+        <v>4075909.6</v>
+      </c>
+      <c r="I14" s="24">
+        <v>328314.09999999998</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" s="1" customFormat="1">
+      <c r="A15" s="32" t="s">
+        <v>50</v>
+      </c>
+      <c r="B15" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="C15" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="D15" s="24">
+        <v>31792</v>
+      </c>
+      <c r="E15" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="F15" s="24">
+        <v>58631</v>
+      </c>
+      <c r="G15" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="H15" s="24">
+        <v>114012.8</v>
+      </c>
+      <c r="I15" s="24" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" s="1" customFormat="1" ht="25.5">
+      <c r="A16" s="32" t="s">
+        <v>51</v>
+      </c>
+      <c r="B16" s="24">
+        <v>185602.2</v>
+      </c>
+      <c r="C16" s="24">
+        <v>27783.8</v>
+      </c>
+      <c r="D16" s="24">
+        <v>298841.40000000002</v>
+      </c>
+      <c r="E16" s="24">
+        <v>36805.800000000003</v>
+      </c>
+      <c r="F16" s="24">
+        <v>414885</v>
+      </c>
+      <c r="G16" s="24">
+        <v>46143.7</v>
+      </c>
+      <c r="H16" s="24">
+        <v>570587.9</v>
+      </c>
+      <c r="I16" s="24">
+        <v>55780.3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" s="1" customFormat="1" ht="25.5">
+      <c r="A17" s="32" t="s">
+        <v>52</v>
+      </c>
+      <c r="B17" s="24">
+        <v>17818.7</v>
+      </c>
+      <c r="C17" s="24">
+        <v>7138.9</v>
+      </c>
+      <c r="D17" s="24">
+        <v>72103.899999999994</v>
+      </c>
+      <c r="E17" s="24">
+        <v>16363.9</v>
+      </c>
+      <c r="F17" s="24">
+        <v>128551.2</v>
+      </c>
+      <c r="G17" s="24">
+        <v>25911.8</v>
+      </c>
+      <c r="H17" s="24">
+        <v>185158.2</v>
+      </c>
+      <c r="I17" s="24">
+        <v>35765.199999999997</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" s="1" customFormat="1">
+      <c r="A18" s="32" t="s">
+        <v>53</v>
+      </c>
+      <c r="B18" s="24">
+        <v>138653.4</v>
+      </c>
+      <c r="C18" s="24">
+        <v>2299.4</v>
+      </c>
+      <c r="D18" s="24">
+        <v>535630.9</v>
+      </c>
+      <c r="E18" s="24">
+        <v>8895.9</v>
+      </c>
+      <c r="F18" s="24">
+        <v>910038.7</v>
+      </c>
+      <c r="G18" s="24">
+        <v>15649.7</v>
+      </c>
+      <c r="H18" s="24">
+        <v>1276308.7</v>
+      </c>
+      <c r="I18" s="24">
+        <v>22619.7</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" s="1" customFormat="1">
+      <c r="A19" s="32" t="s">
+        <v>54</v>
+      </c>
+      <c r="B19" s="24">
+        <v>1643425.7</v>
+      </c>
+      <c r="C19" s="24">
+        <v>24175</v>
+      </c>
+      <c r="D19" s="24">
+        <v>3467866.8</v>
+      </c>
+      <c r="E19" s="24">
+        <v>37677</v>
+      </c>
+      <c r="F19" s="24">
+        <v>5289060.5999999996</v>
+      </c>
+      <c r="G19" s="24">
+        <v>37677</v>
+      </c>
+      <c r="H19" s="24">
+        <v>7173356.9000000004</v>
+      </c>
+      <c r="I19" s="24">
+        <v>37677</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" s="1" customFormat="1">
+      <c r="A20" s="32" t="s">
+        <v>55</v>
+      </c>
+      <c r="B20" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="C20" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="D20" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="E20" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="F20" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="G20" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="H20" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="I20" s="24" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" s="1" customFormat="1" ht="25.5">
+      <c r="A21" s="32" t="s">
+        <v>56</v>
+      </c>
+      <c r="B21" s="24">
+        <v>1039936.2</v>
+      </c>
+      <c r="C21" s="24">
+        <v>100</v>
+      </c>
+      <c r="D21" s="24">
+        <v>2822862.9</v>
+      </c>
+      <c r="E21" s="24">
+        <v>100</v>
+      </c>
+      <c r="F21" s="24">
+        <v>4515863.9000000004</v>
+      </c>
+      <c r="G21" s="24">
+        <v>300</v>
+      </c>
+      <c r="H21" s="24">
+        <v>6121325</v>
+      </c>
+      <c r="I21" s="24">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" s="1" customFormat="1" ht="25.5">
+      <c r="A22" s="32" t="s">
+        <v>57</v>
+      </c>
+      <c r="B22" s="24">
+        <v>748387.8</v>
+      </c>
+      <c r="C22" s="24">
+        <v>22608.3</v>
+      </c>
+      <c r="D22" s="24">
+        <v>2863813.6</v>
+      </c>
+      <c r="E22" s="24">
+        <v>59286.3</v>
+      </c>
+      <c r="F22" s="24">
+        <v>4325574</v>
+      </c>
+      <c r="G22" s="24">
+        <v>99187.7</v>
+      </c>
+      <c r="H22" s="24">
+        <v>5543068.5999999996</v>
+      </c>
+      <c r="I22" s="24">
+        <v>103226.9</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" s="1" customFormat="1" ht="51">
+      <c r="A23" s="32" t="s">
+        <v>58</v>
+      </c>
+      <c r="B23" s="24">
+        <v>80554.899999999994</v>
+      </c>
+      <c r="C23" s="24">
+        <v>354.5</v>
+      </c>
+      <c r="D23" s="24">
+        <v>185656.2</v>
+      </c>
+      <c r="E23" s="24">
+        <v>9043.2999999999993</v>
+      </c>
+      <c r="F23" s="24">
+        <v>327188.59999999998</v>
+      </c>
+      <c r="G23" s="24">
+        <v>21036.2</v>
+      </c>
+      <c r="H23" s="24">
+        <v>503404.5</v>
+      </c>
+      <c r="I23" s="24">
+        <v>34066.9</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" s="1" customFormat="1" ht="25.5">
+      <c r="A24" s="32" t="s">
+        <v>59</v>
+      </c>
+      <c r="B24" s="24">
+        <v>154919</v>
+      </c>
+      <c r="C24" s="24">
+        <v>2207</v>
+      </c>
+      <c r="D24" s="24">
+        <v>342355.3</v>
+      </c>
+      <c r="E24" s="24">
+        <v>7083</v>
+      </c>
+      <c r="F24" s="24">
+        <v>499993.2</v>
+      </c>
+      <c r="G24" s="24">
+        <v>10180</v>
+      </c>
+      <c r="H24" s="24">
+        <v>646594.30000000005</v>
+      </c>
+      <c r="I24" s="24">
+        <v>12414</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" s="1" customFormat="1" ht="25.5">
+      <c r="A25" s="32" t="s">
+        <v>60</v>
+      </c>
+      <c r="B25" s="24">
+        <v>428712.8</v>
+      </c>
+      <c r="C25" s="24">
+        <v>479.5</v>
+      </c>
+      <c r="D25" s="24">
+        <v>1112463.1000000001</v>
+      </c>
+      <c r="E25" s="24">
+        <v>3347.9</v>
+      </c>
+      <c r="F25" s="24">
+        <v>1574198.8</v>
+      </c>
+      <c r="G25" s="24">
+        <v>67231.899999999994</v>
+      </c>
+      <c r="H25" s="24">
+        <v>2104263.2000000002</v>
+      </c>
+      <c r="I25" s="24">
+        <v>68595.600000000006</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" s="1" customFormat="1" ht="25.5">
+      <c r="A26" s="32" t="s">
+        <v>61</v>
+      </c>
+      <c r="B26" s="24">
+        <v>5869.3</v>
+      </c>
+      <c r="C26" s="24">
+        <v>5869.3</v>
+      </c>
+      <c r="D26" s="24">
+        <v>5869.3</v>
+      </c>
+      <c r="E26" s="24">
+        <v>5869.3</v>
+      </c>
+      <c r="F26" s="24">
+        <v>5869.3</v>
+      </c>
+      <c r="G26" s="24">
+        <v>5869.3</v>
+      </c>
+      <c r="H26" s="24">
+        <v>5869.3</v>
+      </c>
+      <c r="I26" s="24">
+        <v>5869.3</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" ht="38.25">
+      <c r="A27" s="32" t="s">
+        <v>62</v>
+      </c>
+      <c r="B27" s="24">
+        <v>1039643.1</v>
+      </c>
+      <c r="C27" s="24">
+        <v>93242.1</v>
+      </c>
+      <c r="D27" s="24">
+        <v>2248498.6</v>
+      </c>
+      <c r="E27" s="24">
+        <v>197882</v>
+      </c>
+      <c r="F27" s="24">
+        <v>3340335.8</v>
+      </c>
+      <c r="G27" s="24">
+        <v>316966.09999999998</v>
+      </c>
+      <c r="H27" s="24">
+        <v>4663271.0999999996</v>
+      </c>
+      <c r="I27" s="24">
+        <v>418558.6</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" ht="25.5">
+      <c r="A28" s="32" t="s">
+        <v>63</v>
+      </c>
+      <c r="B28" s="24">
+        <v>145486</v>
+      </c>
+      <c r="C28" s="24">
+        <v>124921.1</v>
+      </c>
+      <c r="D28" s="24">
+        <v>305691.59999999998</v>
+      </c>
+      <c r="E28" s="24">
+        <v>249166.4</v>
+      </c>
+      <c r="F28" s="24">
+        <v>466741.3</v>
+      </c>
+      <c r="G28" s="24">
+        <v>363507.8</v>
+      </c>
+      <c r="H28" s="24">
+        <v>619354</v>
+      </c>
+      <c r="I28" s="24">
+        <v>480401.9</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9">
+      <c r="A29" s="33" t="s">
+        <v>64</v>
+      </c>
+      <c r="B29" s="25">
+        <v>2280984.2000000002</v>
+      </c>
+      <c r="C29" s="25">
+        <v>2047756.9</v>
+      </c>
+      <c r="D29" s="25">
+        <v>4982667.5</v>
+      </c>
+      <c r="E29" s="25">
+        <v>4458583.2</v>
+      </c>
+      <c r="F29" s="25">
+        <v>7797539.4000000004</v>
+      </c>
+      <c r="G29" s="25">
+        <v>6952965.5</v>
+      </c>
+      <c r="H29" s="25">
+        <v>10686556.5</v>
+      </c>
+      <c r="I29" s="25">
+        <v>9511312.4000000004</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9">
+      <c r="A30" s="36" t="s">
+        <v>68</v>
+      </c>
+      <c r="B30" s="29"/>
+      <c r="C30" s="29"/>
+      <c r="D30" s="24"/>
+      <c r="E30" s="24"/>
+      <c r="F30" s="24"/>
+      <c r="G30" s="24"/>
+      <c r="H30" s="24"/>
+      <c r="I30" s="1"/>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="D3:E3"/>
+    <mergeCell ref="F3:G3"/>
+    <mergeCell ref="H3:I3"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:I30"/>
+  <sheetViews>
+    <sheetView topLeftCell="B1" workbookViewId="0">
+      <selection activeCell="B5" sqref="B5:I29"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="45.85546875" style="26" customWidth="1"/>
+    <col min="2" max="2" width="12.28515625" style="26" customWidth="1"/>
+    <col min="3" max="3" width="14.5703125" style="26" customWidth="1"/>
+    <col min="4" max="4" width="11.7109375" style="26" customWidth="1"/>
+    <col min="5" max="5" width="14.7109375" style="26" customWidth="1"/>
+    <col min="6" max="6" width="12.140625" style="26" customWidth="1"/>
+    <col min="7" max="7" width="14.7109375" style="26" customWidth="1"/>
+    <col min="8" max="8" width="11.5703125" style="26" customWidth="1"/>
+    <col min="9" max="9" width="14.42578125" style="26" customWidth="1"/>
+    <col min="10" max="17" width="5.7109375" style="26" customWidth="1"/>
+    <col min="18" max="25" width="9.140625" style="26"/>
+    <col min="26" max="26" width="8.85546875" style="26" customWidth="1"/>
+    <col min="27" max="16384" width="9.140625" style="26"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:9" s="1" customFormat="1" ht="15.75">
+      <c r="A1" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="B1" s="35" t="s">
+        <v>66</v>
+      </c>
+      <c r="C1" s="35"/>
+      <c r="D1" s="35"/>
+      <c r="E1" s="35"/>
+      <c r="F1" s="35"/>
+      <c r="G1" s="35"/>
+      <c r="H1" s="35"/>
+      <c r="I1" s="35"/>
+    </row>
+    <row r="2" spans="1:9" s="1" customFormat="1">
+      <c r="A2" s="23"/>
+      <c r="B2" s="23"/>
+      <c r="C2" s="23"/>
+      <c r="D2" s="23"/>
+      <c r="E2" s="23"/>
+      <c r="F2" s="23"/>
+      <c r="G2" s="23"/>
+      <c r="H2" s="23"/>
+      <c r="I2" s="28" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9" s="1" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A3" s="37"/>
+      <c r="B3" s="59" t="s">
+        <v>71</v>
+      </c>
+      <c r="C3" s="60"/>
+      <c r="D3" s="59" t="s">
+        <v>72</v>
+      </c>
+      <c r="E3" s="60"/>
+      <c r="F3" s="59" t="s">
+        <v>73</v>
+      </c>
+      <c r="G3" s="60"/>
+      <c r="H3" s="59" t="s">
+        <v>74</v>
+      </c>
+      <c r="I3" s="61"/>
+    </row>
+    <row r="4" spans="1:9" s="1" customFormat="1" ht="50.25" customHeight="1">
+      <c r="A4" s="38"/>
+      <c r="B4" s="30" t="s">
+        <v>75</v>
+      </c>
+      <c r="C4" s="31" t="s">
+        <v>39</v>
+      </c>
+      <c r="D4" s="30" t="s">
+        <v>75</v>
+      </c>
+      <c r="E4" s="31" t="s">
+        <v>39</v>
+      </c>
+      <c r="F4" s="30" t="s">
+        <v>75</v>
+      </c>
+      <c r="G4" s="31" t="s">
+        <v>39</v>
+      </c>
+      <c r="H4" s="30" t="s">
+        <v>75</v>
+      </c>
+      <c r="I4" s="31" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" s="1" customFormat="1">
+      <c r="A5" s="32" t="s">
+        <v>40</v>
+      </c>
+      <c r="B5" s="24">
+        <v>59132.6</v>
+      </c>
+      <c r="C5" s="24">
+        <v>32685.8</v>
+      </c>
+      <c r="D5" s="24">
+        <v>147843.5</v>
+      </c>
+      <c r="E5" s="24">
+        <v>56464.800000000003</v>
+      </c>
+      <c r="F5" s="24">
+        <v>300281.59999999998</v>
+      </c>
+      <c r="G5" s="24">
+        <v>85245</v>
+      </c>
+      <c r="H5" s="24">
+        <v>496486.3</v>
+      </c>
+      <c r="I5" s="24">
+        <v>110851</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" s="1" customFormat="1" ht="51">
+      <c r="A6" s="32" t="s">
+        <v>41</v>
+      </c>
+      <c r="B6" s="24">
+        <v>2714.2</v>
+      </c>
+      <c r="C6" s="24">
+        <v>613.1</v>
+      </c>
+      <c r="D6" s="24">
+        <v>17359.900000000001</v>
+      </c>
+      <c r="E6" s="24">
+        <v>4754.1000000000004</v>
+      </c>
+      <c r="F6" s="24">
+        <v>31487.200000000001</v>
+      </c>
+      <c r="G6" s="24">
+        <v>8177.1</v>
+      </c>
+      <c r="H6" s="24">
+        <v>46630.6</v>
+      </c>
+      <c r="I6" s="24">
+        <v>12402.1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" s="1" customFormat="1" ht="25.5">
+      <c r="A7" s="32" t="s">
+        <v>42</v>
+      </c>
+      <c r="B7" s="24">
+        <v>32096.7</v>
+      </c>
+      <c r="C7" s="24">
+        <v>517.6</v>
+      </c>
+      <c r="D7" s="24">
+        <v>64631.199999999997</v>
+      </c>
+      <c r="E7" s="24">
+        <v>951.8</v>
+      </c>
+      <c r="F7" s="24">
+        <v>106122.9</v>
+      </c>
+      <c r="G7" s="24">
+        <v>2355.6999999999998</v>
+      </c>
+      <c r="H7" s="24">
+        <v>160550.9</v>
+      </c>
+      <c r="I7" s="24">
+        <v>5874.7</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" s="1" customFormat="1" ht="38.25">
+      <c r="A8" s="32" t="s">
+        <v>43</v>
+      </c>
+      <c r="B8" s="24">
+        <v>25562.400000000001</v>
+      </c>
+      <c r="C8" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="D8" s="24">
+        <v>68554.7</v>
+      </c>
+      <c r="E8" s="24">
+        <v>0.5</v>
+      </c>
+      <c r="F8" s="24">
+        <v>114433</v>
+      </c>
+      <c r="G8" s="24">
+        <v>3574</v>
+      </c>
+      <c r="H8" s="24">
+        <v>192074.1</v>
+      </c>
+      <c r="I8" s="24">
+        <v>8045.5</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" s="1" customFormat="1" ht="25.5">
+      <c r="A9" s="32" t="s">
+        <v>44</v>
+      </c>
+      <c r="B9" s="24">
+        <v>6278.1</v>
+      </c>
+      <c r="C9" s="24">
+        <v>3267</v>
+      </c>
+      <c r="D9" s="24">
+        <v>14129.6</v>
+      </c>
+      <c r="E9" s="24">
+        <v>6686</v>
+      </c>
+      <c r="F9" s="24">
+        <v>36257.300000000003</v>
+      </c>
+      <c r="G9" s="24">
+        <v>8967</v>
+      </c>
+      <c r="H9" s="24">
+        <v>72009.5</v>
+      </c>
+      <c r="I9" s="24">
+        <v>12971</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" s="1" customFormat="1">
+      <c r="A10" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="B10" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="C10" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="D10" s="24">
+        <v>3600</v>
+      </c>
+      <c r="E10" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="F10" s="24">
+        <v>7200</v>
+      </c>
+      <c r="G10" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="H10" s="24">
+        <v>50755</v>
+      </c>
+      <c r="I10" s="24" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" s="1" customFormat="1">
+      <c r="A11" s="32" t="s">
+        <v>46</v>
+      </c>
+      <c r="B11" s="24">
+        <v>1341489.3999999999</v>
+      </c>
+      <c r="C11" s="24">
+        <v>297274.8</v>
+      </c>
+      <c r="D11" s="24">
+        <v>4375573.4000000004</v>
+      </c>
+      <c r="E11" s="24">
+        <v>667778</v>
+      </c>
+      <c r="F11" s="24">
+        <v>6002535.5999999996</v>
+      </c>
+      <c r="G11" s="24">
+        <v>1003028.3</v>
+      </c>
+      <c r="H11" s="24">
+        <v>7488260.9000000004</v>
+      </c>
+      <c r="I11" s="24">
+        <v>1293721.1000000001</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" s="1" customFormat="1" ht="25.5">
+      <c r="A12" s="32" t="s">
+        <v>47</v>
+      </c>
+      <c r="B12" s="24">
+        <v>5093.5</v>
+      </c>
+      <c r="C12" s="24">
+        <v>72.599999999999994</v>
+      </c>
+      <c r="D12" s="24">
+        <v>6528.5</v>
+      </c>
+      <c r="E12" s="24">
+        <v>1161.5</v>
+      </c>
+      <c r="F12" s="24">
+        <v>7920</v>
+      </c>
+      <c r="G12" s="24">
+        <v>2200.5</v>
+      </c>
+      <c r="H12" s="24">
+        <v>9429.5</v>
+      </c>
+      <c r="I12" s="24">
+        <v>3350.2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" s="1" customFormat="1" ht="25.5">
+      <c r="A13" s="32" t="s">
+        <v>48</v>
+      </c>
+      <c r="B13" s="24">
+        <v>104943.9</v>
+      </c>
+      <c r="C13" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="D13" s="24">
+        <v>211821.9</v>
+      </c>
+      <c r="E13" s="24">
+        <v>106878</v>
+      </c>
+      <c r="F13" s="24">
+        <v>371105.3</v>
+      </c>
+      <c r="G13" s="24">
+        <v>106878</v>
+      </c>
+      <c r="H13" s="24">
+        <v>779667.6</v>
+      </c>
+      <c r="I13" s="24">
+        <v>106878</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" s="1" customFormat="1" ht="38.25">
+      <c r="A14" s="32" t="s">
+        <v>49</v>
+      </c>
+      <c r="B14" s="24">
+        <v>612320.19999999995</v>
+      </c>
+      <c r="C14" s="24">
+        <v>26776.1</v>
+      </c>
+      <c r="D14" s="24">
+        <v>1590166.2</v>
+      </c>
+      <c r="E14" s="24">
+        <v>84710.8</v>
+      </c>
+      <c r="F14" s="24">
+        <v>2515856.5</v>
+      </c>
+      <c r="G14" s="24">
+        <v>126277.5</v>
+      </c>
+      <c r="H14" s="24">
+        <v>3818372.4</v>
+      </c>
+      <c r="I14" s="24">
+        <v>402630.3</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" s="1" customFormat="1">
+      <c r="A15" s="32" t="s">
+        <v>50</v>
+      </c>
+      <c r="B15" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="C15" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="D15" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="E15" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="F15" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="G15" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="H15" s="24">
+        <v>17172</v>
+      </c>
+      <c r="I15" s="24" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" s="1" customFormat="1" ht="25.5">
+      <c r="A16" s="32" t="s">
+        <v>51</v>
+      </c>
+      <c r="B16" s="24">
+        <v>9268.2999999999993</v>
+      </c>
+      <c r="C16" s="24">
+        <v>562.5</v>
+      </c>
+      <c r="D16" s="24">
+        <v>189379.6</v>
+      </c>
+      <c r="E16" s="24">
+        <v>26950.6</v>
+      </c>
+      <c r="F16" s="24">
+        <v>385407.1</v>
+      </c>
+      <c r="G16" s="24">
+        <v>53840</v>
+      </c>
+      <c r="H16" s="24">
+        <v>582876.1</v>
+      </c>
+      <c r="I16" s="24">
+        <v>81267.199999999997</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" s="1" customFormat="1" ht="25.5">
+      <c r="A17" s="32" t="s">
+        <v>52</v>
+      </c>
+      <c r="B17" s="24">
+        <v>6245.3</v>
+      </c>
+      <c r="C17" s="24">
+        <v>2928.8</v>
+      </c>
+      <c r="D17" s="24">
+        <v>21756.6</v>
+      </c>
+      <c r="E17" s="24">
+        <v>9709</v>
+      </c>
+      <c r="F17" s="24">
+        <v>35934.1</v>
+      </c>
+      <c r="G17" s="24">
+        <v>16618.2</v>
+      </c>
+      <c r="H17" s="24">
+        <v>49667.4</v>
+      </c>
+      <c r="I17" s="24">
+        <v>23665.4</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" s="1" customFormat="1">
+      <c r="A18" s="32" t="s">
+        <v>53</v>
+      </c>
+      <c r="B18" s="24">
+        <v>165372.5</v>
+      </c>
+      <c r="C18" s="24">
+        <v>3544.5</v>
+      </c>
+      <c r="D18" s="24">
+        <v>497447.4</v>
+      </c>
+      <c r="E18" s="24">
+        <v>5852.4</v>
+      </c>
+      <c r="F18" s="24">
+        <v>789074.7</v>
+      </c>
+      <c r="G18" s="24">
+        <v>8167.7</v>
+      </c>
+      <c r="H18" s="24">
+        <v>1072804.7</v>
+      </c>
+      <c r="I18" s="24">
+        <v>10530.7</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" s="1" customFormat="1">
+      <c r="A19" s="32" t="s">
+        <v>54</v>
+      </c>
+      <c r="B19" s="24">
+        <v>1611730.3</v>
+      </c>
+      <c r="C19" s="24">
+        <v>1039.4000000000001</v>
+      </c>
+      <c r="D19" s="24">
+        <v>3263785.5</v>
+      </c>
+      <c r="E19" s="24">
+        <v>8758.4</v>
+      </c>
+      <c r="F19" s="24">
+        <v>4996291</v>
+      </c>
+      <c r="G19" s="24">
+        <v>8758.4</v>
+      </c>
+      <c r="H19" s="24">
+        <v>6991891.4000000004</v>
+      </c>
+      <c r="I19" s="24">
+        <v>8758.4</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" s="1" customFormat="1">
+      <c r="A20" s="32" t="s">
+        <v>55</v>
+      </c>
+      <c r="B20" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="C20" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="D20" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="E20" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="F20" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="G20" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="H20" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="I20" s="24" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" s="1" customFormat="1" ht="25.5">
+      <c r="A21" s="32" t="s">
+        <v>56</v>
+      </c>
+      <c r="B21" s="24">
+        <v>1023638</v>
+      </c>
+      <c r="C21" s="24">
+        <v>1209.3</v>
+      </c>
+      <c r="D21" s="24">
+        <v>2134334.9</v>
+      </c>
+      <c r="E21" s="24">
+        <v>1209.3</v>
+      </c>
+      <c r="F21" s="24">
+        <v>3420758</v>
+      </c>
+      <c r="G21" s="24">
+        <v>1209.3</v>
+      </c>
+      <c r="H21" s="24">
+        <v>4928338.4000000004</v>
+      </c>
+      <c r="I21" s="24">
+        <v>1209.3</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" s="1" customFormat="1" ht="25.5">
+      <c r="A22" s="32" t="s">
+        <v>57</v>
+      </c>
+      <c r="B22" s="24">
+        <v>1618535.7</v>
+      </c>
+      <c r="C22" s="24">
+        <v>242062.4</v>
+      </c>
+      <c r="D22" s="24">
+        <v>3272875.8</v>
+      </c>
+      <c r="E22" s="24">
+        <v>429846.6</v>
+      </c>
+      <c r="F22" s="24">
+        <v>4750967</v>
+      </c>
+      <c r="G22" s="24">
+        <v>577903.6</v>
+      </c>
+      <c r="H22" s="24">
+        <v>6551978.7999999998</v>
+      </c>
+      <c r="I22" s="24">
+        <v>707625.7</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" s="1" customFormat="1" ht="51">
+      <c r="A23" s="32" t="s">
+        <v>58</v>
+      </c>
+      <c r="B23" s="24">
+        <v>128277.6</v>
+      </c>
+      <c r="C23" s="24">
+        <v>23201.599999999999</v>
+      </c>
+      <c r="D23" s="24">
+        <v>182044.9</v>
+      </c>
+      <c r="E23" s="24">
+        <v>23538.2</v>
+      </c>
+      <c r="F23" s="24">
+        <v>237054.8</v>
+      </c>
+      <c r="G23" s="24">
+        <v>23881.3</v>
+      </c>
+      <c r="H23" s="24">
+        <v>312271.3</v>
+      </c>
+      <c r="I23" s="24">
+        <v>24231.3</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" s="1" customFormat="1" ht="25.5">
+      <c r="A24" s="32" t="s">
+        <v>77</v>
+      </c>
+      <c r="B24" s="24">
+        <v>118980</v>
+      </c>
+      <c r="C24" s="24">
+        <v>2158</v>
+      </c>
+      <c r="D24" s="24">
+        <v>252695</v>
+      </c>
+      <c r="E24" s="24">
+        <v>4528</v>
+      </c>
+      <c r="F24" s="24">
+        <v>654246</v>
+      </c>
+      <c r="G24" s="24">
+        <v>5986</v>
+      </c>
+      <c r="H24" s="24">
+        <v>825251</v>
+      </c>
+      <c r="I24" s="24">
+        <v>18553</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" s="1" customFormat="1" ht="25.5">
+      <c r="A25" s="32" t="s">
+        <v>60</v>
+      </c>
+      <c r="B25" s="24">
+        <v>329374.5</v>
+      </c>
+      <c r="C25" s="24">
+        <v>1499.7</v>
+      </c>
+      <c r="D25" s="24">
+        <v>803949.7</v>
+      </c>
+      <c r="E25" s="24">
+        <v>45886.3</v>
+      </c>
+      <c r="F25" s="24">
+        <v>1333880.3999999999</v>
+      </c>
+      <c r="G25" s="24">
+        <v>207963.1</v>
+      </c>
+      <c r="H25" s="24">
+        <v>1831996.7</v>
+      </c>
+      <c r="I25" s="24">
+        <v>289772.7</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" s="1" customFormat="1" ht="25.5">
+      <c r="A26" s="32" t="s">
+        <v>61</v>
+      </c>
+      <c r="B26" s="24">
+        <v>231.6</v>
+      </c>
+      <c r="C26" s="24">
+        <v>231.6</v>
+      </c>
+      <c r="D26" s="24">
+        <v>5806</v>
+      </c>
+      <c r="E26" s="24">
+        <v>5806</v>
+      </c>
+      <c r="F26" s="24">
+        <v>11486.3</v>
+      </c>
+      <c r="G26" s="24">
+        <v>11486.3</v>
+      </c>
+      <c r="H26" s="24">
+        <v>17280.3</v>
+      </c>
+      <c r="I26" s="24">
+        <v>17280.3</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" ht="25.5">
+      <c r="A27" s="32" t="s">
+        <v>76</v>
+      </c>
+      <c r="B27" s="24">
+        <v>939113.1</v>
+      </c>
+      <c r="C27" s="24">
+        <v>45581.4</v>
+      </c>
+      <c r="D27" s="24">
+        <v>1692043.6</v>
+      </c>
+      <c r="E27" s="24">
+        <v>130655.2</v>
+      </c>
+      <c r="F27" s="24">
+        <v>2746698</v>
+      </c>
+      <c r="G27" s="24">
+        <v>187480.9</v>
+      </c>
+      <c r="H27" s="24">
+        <v>3717166.8</v>
+      </c>
+      <c r="I27" s="24">
+        <v>265308.09999999998</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" ht="25.5">
+      <c r="A28" s="32" t="s">
+        <v>63</v>
+      </c>
+      <c r="B28" s="24">
+        <v>75001.399999999994</v>
+      </c>
+      <c r="C28" s="24">
+        <v>37648.1</v>
+      </c>
+      <c r="D28" s="24">
+        <v>222271.7</v>
+      </c>
+      <c r="E28" s="24">
+        <v>158018.70000000001</v>
+      </c>
+      <c r="F28" s="24">
+        <v>378461.7</v>
+      </c>
+      <c r="G28" s="24">
+        <v>282570.3</v>
+      </c>
+      <c r="H28" s="24">
+        <v>580553.5</v>
+      </c>
+      <c r="I28" s="24">
+        <v>413027</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9">
+      <c r="A29" s="33" t="s">
+        <v>64</v>
+      </c>
+      <c r="B29" s="25">
+        <v>1563133.2</v>
+      </c>
+      <c r="C29" s="25">
+        <v>1518526.4</v>
+      </c>
+      <c r="D29" s="25">
+        <v>3748677.3</v>
+      </c>
+      <c r="E29" s="25">
+        <v>3482559.4</v>
+      </c>
+      <c r="F29" s="25">
+        <v>6003455.9000000004</v>
+      </c>
+      <c r="G29" s="25">
+        <v>5475790</v>
+      </c>
+      <c r="H29" s="25">
+        <v>8261153</v>
+      </c>
+      <c r="I29" s="25">
+        <v>7503252.9000000004</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9">
+      <c r="A30" s="36" t="s">
+        <v>68</v>
+      </c>
+      <c r="B30" s="29"/>
+      <c r="C30" s="29"/>
+      <c r="D30"/>
+      <c r="E30"/>
+      <c r="F30" s="24"/>
+      <c r="G30" s="24"/>
+      <c r="H30" s="24"/>
+      <c r="I30" s="1"/>
+    </row>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="D3:E3"/>
+    <mergeCell ref="F3:G3"/>
+    <mergeCell ref="H3:I3"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:I30"/>
+  <sheetViews>
+    <sheetView topLeftCell="B1" workbookViewId="0">
+      <selection activeCell="L4" sqref="L4"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="45.85546875" style="26" customWidth="1"/>
+    <col min="2" max="2" width="11.7109375" style="26" customWidth="1"/>
+    <col min="3" max="3" width="13.85546875" style="26" customWidth="1"/>
+    <col min="4" max="4" width="11.7109375" style="26" customWidth="1"/>
+    <col min="5" max="5" width="13.85546875" style="26" customWidth="1"/>
+    <col min="6" max="6" width="11.7109375" style="26" customWidth="1"/>
+    <col min="7" max="7" width="14.140625" style="26" customWidth="1"/>
+    <col min="8" max="8" width="11.7109375" style="26" customWidth="1"/>
+    <col min="9" max="9" width="13.140625" style="26" customWidth="1"/>
+    <col min="10" max="17" width="5.7109375" style="26" customWidth="1"/>
+    <col min="18" max="25" width="9.140625" style="26"/>
+    <col min="26" max="26" width="8.85546875" style="26" customWidth="1"/>
+    <col min="27" max="16384" width="9.140625" style="26"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:9" s="1" customFormat="1" ht="15.75">
+      <c r="A1" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="B1" s="35" t="s">
+        <v>67</v>
+      </c>
+      <c r="C1" s="35"/>
+      <c r="D1" s="35"/>
+      <c r="E1" s="35"/>
+      <c r="F1" s="35"/>
+      <c r="G1" s="35"/>
+      <c r="H1" s="35"/>
+      <c r="I1" s="35"/>
+    </row>
+    <row r="2" spans="1:9" s="1" customFormat="1">
+      <c r="A2" s="23"/>
+      <c r="B2" s="23"/>
+      <c r="C2" s="23"/>
+      <c r="D2" s="23"/>
+      <c r="E2" s="23"/>
+      <c r="F2" s="23"/>
+      <c r="G2" s="23"/>
+      <c r="H2" s="23"/>
+      <c r="I2" s="28" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9" s="1" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A3" s="37"/>
+      <c r="B3" s="59" t="s">
+        <v>71</v>
+      </c>
+      <c r="C3" s="60"/>
+      <c r="D3" s="59" t="s">
+        <v>72</v>
+      </c>
+      <c r="E3" s="60"/>
+      <c r="F3" s="59" t="s">
+        <v>73</v>
+      </c>
+      <c r="G3" s="60"/>
+      <c r="H3" s="59" t="s">
+        <v>74</v>
+      </c>
+      <c r="I3" s="61"/>
+    </row>
+    <row r="4" spans="1:9" s="1" customFormat="1" ht="51" customHeight="1">
+      <c r="A4" s="38"/>
+      <c r="B4" s="30" t="s">
+        <v>75</v>
+      </c>
+      <c r="C4" s="31" t="s">
+        <v>39</v>
+      </c>
+      <c r="D4" s="30" t="s">
+        <v>75</v>
+      </c>
+      <c r="E4" s="31" t="s">
+        <v>39</v>
+      </c>
+      <c r="F4" s="30" t="s">
+        <v>75</v>
+      </c>
+      <c r="G4" s="31" t="s">
+        <v>39</v>
+      </c>
+      <c r="H4" s="30" t="s">
+        <v>75</v>
+      </c>
+      <c r="I4" s="31" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" s="1" customFormat="1">
+      <c r="A5" s="32" t="s">
+        <v>40</v>
+      </c>
+      <c r="B5" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="C5" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="D5" s="24">
+        <v>114502</v>
+      </c>
+      <c r="E5" s="24">
+        <v>32666.1</v>
+      </c>
+      <c r="F5" s="24">
+        <v>143967.4</v>
+      </c>
+      <c r="G5" s="24">
+        <v>44001.599999999999</v>
+      </c>
+      <c r="H5" s="24">
+        <v>233353.8</v>
+      </c>
+      <c r="I5" s="24">
+        <v>61883.4</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" s="1" customFormat="1" ht="51">
+      <c r="A6" s="32" t="s">
+        <v>41</v>
+      </c>
+      <c r="B6" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="C6" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="D6" s="24">
+        <v>2536.5</v>
+      </c>
+      <c r="E6" s="24">
+        <v>541.5</v>
+      </c>
+      <c r="F6" s="24">
+        <v>5070.2</v>
+      </c>
+      <c r="G6" s="24">
+        <v>1113.8</v>
+      </c>
+      <c r="H6" s="24">
+        <v>7695.2</v>
+      </c>
+      <c r="I6" s="24">
+        <v>1706.8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" s="1" customFormat="1" ht="25.5">
+      <c r="A7" s="32" t="s">
+        <v>42</v>
+      </c>
+      <c r="B7" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="C7" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="D7" s="24">
+        <v>62720.6</v>
+      </c>
+      <c r="E7" s="24">
+        <v>9937.7999999999993</v>
+      </c>
+      <c r="F7" s="24">
+        <v>111113.9</v>
+      </c>
+      <c r="G7" s="24">
+        <v>18521</v>
+      </c>
+      <c r="H7" s="24">
+        <v>162767.1</v>
+      </c>
+      <c r="I7" s="24">
+        <v>22443.5</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" s="1" customFormat="1" ht="38.25">
+      <c r="A8" s="32" t="s">
+        <v>43</v>
+      </c>
+      <c r="B8" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="C8" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="D8" s="24">
+        <v>34956.6</v>
+      </c>
+      <c r="E8" s="24">
+        <v>28183.5</v>
+      </c>
+      <c r="F8" s="24">
+        <v>41441.1</v>
+      </c>
+      <c r="G8" s="24">
+        <v>28183.5</v>
+      </c>
+      <c r="H8" s="24">
+        <v>124222.1</v>
+      </c>
+      <c r="I8" s="24">
+        <v>28183.5</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" s="1" customFormat="1" ht="25.5">
+      <c r="A9" s="32" t="s">
+        <v>44</v>
+      </c>
+      <c r="B9" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="C9" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="D9" s="24">
+        <v>13910.9</v>
+      </c>
+      <c r="E9" s="24">
+        <v>5705.4</v>
+      </c>
+      <c r="F9" s="24">
+        <v>19931.8</v>
+      </c>
+      <c r="G9" s="24">
+        <v>8915.4</v>
+      </c>
+      <c r="H9" s="24">
+        <v>28020.9</v>
+      </c>
+      <c r="I9" s="24">
+        <v>8915.4</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" s="1" customFormat="1">
+      <c r="A10" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="B10" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="C10" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="D10" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="E10" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="F10" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="G10" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="H10" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="I10" s="24" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" s="1" customFormat="1">
+      <c r="A11" s="32" t="s">
+        <v>46</v>
+      </c>
+      <c r="B11" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="C11" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="D11" s="24">
+        <v>2114817.2000000002</v>
+      </c>
+      <c r="E11" s="24">
+        <v>960413.6</v>
+      </c>
+      <c r="F11" s="24">
+        <v>3748054.6</v>
+      </c>
+      <c r="G11" s="24">
+        <v>1696203.5</v>
+      </c>
+      <c r="H11" s="24">
+        <v>5036632.8</v>
+      </c>
+      <c r="I11" s="24">
+        <v>2056243.8</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" s="1" customFormat="1" ht="25.5">
+      <c r="A12" s="32" t="s">
+        <v>47</v>
+      </c>
+      <c r="B12" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="C12" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="D12" s="24">
+        <v>4693.3999999999996</v>
+      </c>
+      <c r="E12" s="24">
+        <v>64.099999999999994</v>
+      </c>
+      <c r="F12" s="24">
+        <v>9448.2999999999993</v>
+      </c>
+      <c r="G12" s="24">
+        <v>131.80000000000001</v>
+      </c>
+      <c r="H12" s="24">
+        <v>16747.3</v>
+      </c>
+      <c r="I12" s="24">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" s="1" customFormat="1" ht="25.5">
+      <c r="A13" s="32" t="s">
+        <v>48</v>
+      </c>
+      <c r="B13" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="C13" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="D13" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="E13" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="F13" s="24">
+        <v>90615</v>
+      </c>
+      <c r="G13" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="H13" s="24">
+        <v>494222</v>
+      </c>
+      <c r="I13" s="24" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" s="1" customFormat="1" ht="38.25">
+      <c r="A14" s="32" t="s">
+        <v>49</v>
+      </c>
+      <c r="B14" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="C14" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="D14" s="24">
+        <v>1525742.7</v>
+      </c>
+      <c r="E14" s="24">
+        <v>31196.3</v>
+      </c>
+      <c r="F14" s="24">
+        <v>2680075.2999999998</v>
+      </c>
+      <c r="G14" s="24">
+        <v>65090</v>
+      </c>
+      <c r="H14" s="24">
+        <v>3831081.9</v>
+      </c>
+      <c r="I14" s="24">
+        <v>94390.7</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" s="1" customFormat="1">
+      <c r="A15" s="32" t="s">
+        <v>50</v>
+      </c>
+      <c r="B15" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="C15" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="D15" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="E15" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="F15" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="G15" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="H15" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="I15" s="24" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" s="1" customFormat="1" ht="25.5">
+      <c r="A16" s="32" t="s">
+        <v>51</v>
+      </c>
+      <c r="B16" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="C16" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="D16" s="24">
+        <v>66951.5</v>
+      </c>
+      <c r="E16" s="24">
+        <v>8362.6</v>
+      </c>
+      <c r="F16" s="24">
+        <v>71082.7</v>
+      </c>
+      <c r="G16" s="24">
+        <v>8887.7999999999993</v>
+      </c>
+      <c r="H16" s="24">
+        <v>75206.899999999994</v>
+      </c>
+      <c r="I16" s="24">
+        <v>9431.7999999999993</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" s="1" customFormat="1" ht="25.5">
+      <c r="A17" s="32" t="s">
+        <v>52</v>
+      </c>
+      <c r="B17" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="C17" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="D17" s="24">
+        <v>14716.5</v>
+      </c>
+      <c r="E17" s="24">
+        <v>7708.4</v>
+      </c>
+      <c r="F17" s="24">
+        <v>23770.6</v>
+      </c>
+      <c r="G17" s="24">
+        <v>10442.5</v>
+      </c>
+      <c r="H17" s="24">
+        <v>31517.5</v>
+      </c>
+      <c r="I17" s="24">
+        <v>13274.9</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" s="1" customFormat="1">
+      <c r="A18" s="32" t="s">
+        <v>53</v>
+      </c>
+      <c r="B18" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="C18" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="D18" s="24">
+        <v>212919.1</v>
+      </c>
+      <c r="E18" s="24">
+        <v>3698.6</v>
+      </c>
+      <c r="F18" s="24">
+        <v>361959.8</v>
+      </c>
+      <c r="G18" s="24">
+        <v>7113.3</v>
+      </c>
+      <c r="H18" s="24">
+        <v>671517.5</v>
+      </c>
+      <c r="I18" s="24">
+        <v>10601</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" s="1" customFormat="1">
+      <c r="A19" s="32" t="s">
+        <v>54</v>
+      </c>
+      <c r="B19" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="C19" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="D19" s="24">
+        <v>2548143.9</v>
+      </c>
+      <c r="E19" s="24">
+        <v>335.1</v>
+      </c>
+      <c r="F19" s="24">
+        <v>3866016.1</v>
+      </c>
+      <c r="G19" s="24">
+        <v>689.3</v>
+      </c>
+      <c r="H19" s="24">
+        <v>5259658.5</v>
+      </c>
+      <c r="I19" s="24">
+        <v>1056.2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" s="1" customFormat="1">
+      <c r="A20" s="32" t="s">
+        <v>55</v>
+      </c>
+      <c r="B20" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="C20" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="D20" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="E20" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="F20" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="G20" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="H20" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="I20" s="24" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" s="1" customFormat="1" ht="25.5">
+      <c r="A21" s="32" t="s">
+        <v>56</v>
+      </c>
+      <c r="B21" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="C21" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="D21" s="24">
+        <v>1662721.3</v>
+      </c>
+      <c r="E21" s="24">
+        <v>1068</v>
+      </c>
+      <c r="F21" s="24">
+        <v>2430052.4</v>
+      </c>
+      <c r="G21" s="24">
+        <v>2196.9</v>
+      </c>
+      <c r="H21" s="24">
+        <v>3190662.2</v>
+      </c>
+      <c r="I21" s="24">
+        <v>13866.4</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" s="1" customFormat="1" ht="25.5">
+      <c r="A22" s="32" t="s">
+        <v>57</v>
+      </c>
+      <c r="B22" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="C22" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="D22" s="24">
+        <v>3703813.1</v>
+      </c>
+      <c r="E22" s="24">
         <v>28</v>
       </c>
-      <c r="G4" s="13"/>
-[...871 lines deleted...]
-      <c r="J21" s="17">
+      <c r="F22" s="24">
         <v>5702388.2999999998</v>
       </c>
-      <c r="K21" s="17">
+      <c r="G22" s="24">
         <v>82</v>
       </c>
-      <c r="L21" s="17">
-[...5 lines deleted...]
-      <c r="N21" s="17">
+      <c r="H22" s="24">
         <v>7254524.7000000002</v>
       </c>
-      <c r="O21" s="17">
+      <c r="I22" s="24">
         <v>118</v>
       </c>
-      <c r="P21" s="17">
-[...22 lines deleted...]
-      <c r="F22" s="17">
+    </row>
+    <row r="23" spans="1:9" s="1" customFormat="1" ht="51">
+      <c r="A23" s="32" t="s">
+        <v>58</v>
+      </c>
+      <c r="B23" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="C23" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="D23" s="24">
         <v>216912.9</v>
       </c>
-      <c r="G22" s="17">
+      <c r="E23" s="24">
         <v>47552</v>
       </c>
-      <c r="H22" s="17">
-[...5 lines deleted...]
-      <c r="J22" s="17">
+      <c r="F23" s="24">
         <v>322918.40000000002</v>
       </c>
-      <c r="K22" s="17">
+      <c r="G23" s="24">
         <v>69210.899999999994</v>
       </c>
-      <c r="L22" s="17">
-[...5 lines deleted...]
-      <c r="N22" s="17">
+      <c r="H23" s="24">
         <v>432671.6</v>
       </c>
-      <c r="O22" s="17">
+      <c r="I23" s="24">
         <v>91649.600000000006</v>
       </c>
-      <c r="P22" s="17">
-[...22 lines deleted...]
-      <c r="F23" s="17">
+    </row>
+    <row r="24" spans="1:9" s="1" customFormat="1" ht="25.5">
+      <c r="A24" s="32" t="s">
+        <v>59</v>
+      </c>
+      <c r="B24" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="C24" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="D24" s="24">
         <v>415117.2</v>
       </c>
-      <c r="G23" s="17">
+      <c r="E24" s="24">
         <v>3967.2</v>
       </c>
-      <c r="H23" s="18" t="s">
-[...5 lines deleted...]
-      <c r="J23" s="17">
+      <c r="F24" s="24">
         <v>502245.2</v>
       </c>
-      <c r="K23" s="17">
+      <c r="G24" s="24">
         <v>5527.2</v>
       </c>
-      <c r="L23" s="18" t="s">
-[...5 lines deleted...]
-      <c r="N23" s="17">
+      <c r="H24" s="24">
         <v>595107.4</v>
       </c>
-      <c r="O23" s="17">
+      <c r="I24" s="24">
         <v>10189.4</v>
       </c>
-      <c r="P23" s="18" t="s">
-[...22 lines deleted...]
-      <c r="F24" s="17">
+    </row>
+    <row r="25" spans="1:9" s="1" customFormat="1" ht="25.5">
+      <c r="A25" s="32" t="s">
+        <v>60</v>
+      </c>
+      <c r="B25" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="C25" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="D25" s="24">
         <v>790156.9</v>
       </c>
-      <c r="G24" s="17">
+      <c r="E25" s="24">
         <v>1051.7</v>
       </c>
-      <c r="H24" s="17">
-[...5 lines deleted...]
-      <c r="J24" s="17">
+      <c r="F25" s="24">
         <v>1119651.5</v>
       </c>
-      <c r="K24" s="17">
+      <c r="G25" s="24">
         <v>5055.7</v>
       </c>
-      <c r="L24" s="17">
-[...5 lines deleted...]
-      <c r="N24" s="17">
+      <c r="H25" s="24">
         <v>1589850.9</v>
       </c>
-      <c r="O24" s="17">
+      <c r="I25" s="24">
         <v>10988</v>
       </c>
-      <c r="P24" s="17">
-[...22 lines deleted...]
-      <c r="F25" s="17">
+    </row>
+    <row r="26" spans="1:9" s="1" customFormat="1" ht="25.5">
+      <c r="A26" s="32" t="s">
+        <v>61</v>
+      </c>
+      <c r="B26" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="C26" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="D26" s="24">
         <v>204.5</v>
       </c>
-      <c r="G25" s="17">
+      <c r="E26" s="24">
         <v>204.5</v>
       </c>
-      <c r="H25" s="18" t="s">
-[...5 lines deleted...]
-      <c r="J25" s="17">
+      <c r="F26" s="24">
         <v>420.7</v>
       </c>
-      <c r="K25" s="17">
+      <c r="G26" s="24">
         <v>420.7</v>
       </c>
-      <c r="L25" s="18" t="s">
-[...5 lines deleted...]
-      <c r="N25" s="17">
+      <c r="H26" s="24">
         <v>644.70000000000005</v>
       </c>
-      <c r="O25" s="17">
+      <c r="I26" s="24">
         <v>644.70000000000005</v>
       </c>
-      <c r="P25" s="18" t="s">
-[...22 lines deleted...]
-      <c r="F26" s="17">
+    </row>
+    <row r="27" spans="1:9" ht="25.5">
+      <c r="A27" s="32" t="s">
+        <v>76</v>
+      </c>
+      <c r="B27" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="C27" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="D27" s="24">
         <v>1372437.9</v>
       </c>
-      <c r="G26" s="17">
+      <c r="E27" s="24">
         <v>134532.29999999999</v>
       </c>
-      <c r="H26" s="17">
-[...5 lines deleted...]
-      <c r="J26" s="17">
+      <c r="F27" s="24">
         <v>1824240.7</v>
       </c>
-      <c r="K26" s="17">
+      <c r="G27" s="24">
         <v>188909.3</v>
       </c>
-      <c r="L26" s="17">
-[...5 lines deleted...]
-      <c r="N26" s="17">
+      <c r="H27" s="24">
         <v>2508213.2000000002</v>
       </c>
-      <c r="O26" s="17">
+      <c r="I27" s="24">
         <v>215583.7</v>
       </c>
-      <c r="P26" s="17">
-[...22 lines deleted...]
-      <c r="F27" s="17">
+    </row>
+    <row r="28" spans="1:9" ht="25.5">
+      <c r="A28" s="32" t="s">
+        <v>63</v>
+      </c>
+      <c r="B28" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="C28" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="D28" s="24">
         <v>184977.4</v>
       </c>
-      <c r="G27" s="17">
+      <c r="E28" s="24">
         <v>131439.20000000001</v>
       </c>
-      <c r="H27" s="17">
-[...5 lines deleted...]
-      <c r="J27" s="17">
+      <c r="F28" s="24">
         <v>269832.09999999998</v>
       </c>
-      <c r="K27" s="17">
+      <c r="G28" s="24">
         <v>169517.7</v>
       </c>
-      <c r="L27" s="17">
-[...5 lines deleted...]
-      <c r="N27" s="17">
+      <c r="H28" s="24">
         <v>359360.2</v>
       </c>
-      <c r="O27" s="17">
+      <c r="I28" s="24">
         <v>209424.7</v>
       </c>
-      <c r="P27" s="17">
-[...22 lines deleted...]
-      <c r="F28" s="17">
+    </row>
+    <row r="29" spans="1:9">
+      <c r="A29" s="33" t="s">
+        <v>64</v>
+      </c>
+      <c r="B29" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="C29" s="25" t="s">
+        <v>79</v>
+      </c>
+      <c r="D29" s="25">
         <v>2226021.7999999998</v>
       </c>
-      <c r="G28" s="17">
+      <c r="E29" s="25">
         <v>2186431.7000000002</v>
       </c>
-      <c r="H28" s="17">
-[...5 lines deleted...]
-      <c r="J28" s="17">
+      <c r="F29" s="25">
         <v>3701514.3</v>
       </c>
-      <c r="K28" s="17">
+      <c r="G29" s="25">
         <v>3619535.2</v>
       </c>
-      <c r="L28" s="17">
-[...5 lines deleted...]
-      <c r="N28" s="17">
+      <c r="H29" s="25">
         <v>5252958.2</v>
       </c>
-      <c r="O28" s="17">
+      <c r="I29" s="25">
         <v>5094339.8</v>
       </c>
-      <c r="P28" s="17">
-[...23 lines deleted...]
-      <c r="Q29" s="3"/>
+    </row>
+    <row r="30" spans="1:9">
+      <c r="A30" s="36" t="s">
+        <v>68</v>
+      </c>
+      <c r="B30" s="29"/>
+      <c r="C30" s="29"/>
+      <c r="D30" s="24"/>
+      <c r="E30" s="24"/>
+      <c r="F30" s="24"/>
+      <c r="G30" s="24"/>
+      <c r="H30" s="24"/>
+      <c r="I30" s="1"/>
     </row>
   </sheetData>
-  <mergeCells count="15">
-[...14 lines deleted...]
-    <mergeCell ref="B5:C5"/>
+  <mergeCells count="4">
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="D3:E3"/>
+    <mergeCell ref="F3:G3"/>
+    <mergeCell ref="H3:I3"/>
   </mergeCells>
-  <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
-[...1 lines deleted...]
-  <headerFooter differentFirst="1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Apache POI</Application>
+  <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
-[...5 lines deleted...]
-        <vt:i4>1</vt:i4>
+        <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>рус!Заголовки_для_печати</vt:lpstr>
+    <vt:vector size="7" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
+      <vt:lpstr>2026</vt:lpstr>
+      <vt:lpstr>2025</vt:lpstr>
+      <vt:lpstr>2024</vt:lpstr>
+      <vt:lpstr>2023</vt:lpstr>
+      <vt:lpstr>2022</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Apache POI</dc:creator>
+  <dc:creator>M.Bigalimov</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>