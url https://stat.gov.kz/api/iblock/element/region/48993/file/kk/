--- v0 (2026-04-20)
+++ v1 (2026-08-11)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="540" yWindow="525" windowWidth="29040" windowHeight="10545"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$B$1:$U$26</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$T$26</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="135" uniqueCount="30">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Түркістан қ.</t>
   </si>
   <si>
     <t>Арыс қ.ә.</t>
   </si>
   <si>
     <t>Кентау қ.ә.</t>
   </si>
   <si>
     <t>Бәйдібек ауданы</t>
   </si>
   <si>
     <t>Жетісай</t>
   </si>
   <si>
     <t>Келес</t>
   </si>
   <si>
     <t>Қазығұрт</t>
   </si>
   <si>
@@ -91,110 +91,110 @@
   <si>
     <t>Шымкент қ.</t>
   </si>
   <si>
     <t>Түркістан облысы</t>
   </si>
   <si>
     <t>96 025 367</t>
   </si>
   <si>
     <t>160 511 956</t>
   </si>
   <si>
     <t>306 194 596</t>
   </si>
   <si>
     <t>452 949 347</t>
   </si>
   <si>
     <t xml:space="preserve"> -</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
-    <t>мың  теңге</t>
-[...1 lines deleted...]
-  <si>
     <r>
       <t>Түркістан облысының ірі және орта кәсіпорындардың қаржылық нәтижесі</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)2)</t>
     </r>
   </si>
   <si>
+    <t>Сауран ауданы</t>
+  </si>
+  <si>
+    <t>мың теңге</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">1) </t>
     </r>
     <r>
       <rPr>
         <i/>
-        <sz val="7"/>
+        <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2005 жылдан 2017 жылға дейін деректер Оңтүстік Қазақстан облысы бойынша, 2018 жылдан – Түркістан облысы бойынша.</t>
     </r>
   </si>
   <si>
     <r>
       <t>2)</t>
     </r>
     <r>
       <rPr>
         <i/>
-        <sz val="7"/>
+        <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> (-) Белгісі залалды білдіреді.</t>
     </r>
   </si>
-  <si>
-[...1 lines deleted...]
-  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="14">
+  <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="7"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="7"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -205,93 +205,96 @@
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="7"/>
-[...4 lines deleted...]
-    <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <i/>
-[...9 lines deleted...]
-      <color theme="1"/>
+      <sz val="8"/>
+      <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
-      <color indexed="8"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <vertAlign val="superscript"/>
+      <sz val="8"/>
+      <color theme="1"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -318,149 +321,153 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="33">
+  <cellXfs count="34">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="2"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -501,84 +508,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -714,2155 +723,2216 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="B1:AF27"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:AF27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="AF3" sqref="AF3"/>
+      <selection activeCell="N17" sqref="N17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="2" max="2" width="13.5703125" customWidth="1"/>
-[...24 lines deleted...]
-    <col min="32" max="32" width="11.7109375" customWidth="1"/>
+    <col min="1" max="1" width="13.5703125" customWidth="1"/>
+    <col min="2" max="2" width="8.28515625" customWidth="1"/>
+    <col min="3" max="4" width="8.140625" customWidth="1"/>
+    <col min="5" max="5" width="9" customWidth="1"/>
+    <col min="6" max="6" width="7.85546875" customWidth="1"/>
+    <col min="7" max="7" width="10.28515625" customWidth="1"/>
+    <col min="8" max="9" width="8.85546875" customWidth="1"/>
+    <col min="10" max="10" width="9.5703125" customWidth="1"/>
+    <col min="11" max="11" width="9" customWidth="1"/>
+    <col min="12" max="12" width="9.28515625" customWidth="1"/>
+    <col min="13" max="13" width="9" customWidth="1"/>
+    <col min="14" max="14" width="9.5703125" customWidth="1"/>
+    <col min="15" max="15" width="8.42578125" customWidth="1"/>
+    <col min="16" max="16" width="10.5703125" customWidth="1"/>
+    <col min="17" max="17" width="10.42578125" customWidth="1"/>
+    <col min="18" max="18" width="11.140625" customWidth="1"/>
+    <col min="19" max="19" width="10.42578125" customWidth="1"/>
+    <col min="21" max="21" width="9.5703125" customWidth="1"/>
+    <col min="22" max="23" width="9.85546875" customWidth="1"/>
+    <col min="24" max="25" width="9.7109375" customWidth="1"/>
+    <col min="26" max="26" width="10" customWidth="1"/>
+    <col min="27" max="27" width="9.7109375" customWidth="1"/>
+    <col min="28" max="28" width="10.42578125" customWidth="1"/>
+    <col min="29" max="29" width="9.7109375" customWidth="1"/>
+    <col min="30" max="30" width="10.5703125" customWidth="1"/>
+    <col min="31" max="31" width="11.7109375" customWidth="1"/>
+    <col min="32" max="32" width="10.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:32">
-[...29 lines deleted...]
-      <c r="AC1" s="32"/>
+    <row r="1" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="A1" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="B1" s="32"/>
+      <c r="C1" s="32"/>
+      <c r="D1" s="32"/>
+      <c r="E1" s="32"/>
+      <c r="F1" s="32"/>
+      <c r="G1" s="32"/>
+      <c r="H1" s="32"/>
+      <c r="I1" s="32"/>
+      <c r="J1" s="32"/>
+      <c r="K1" s="33"/>
+      <c r="L1" s="33"/>
+      <c r="M1" s="33"/>
+      <c r="N1" s="33"/>
+      <c r="O1" s="33"/>
+      <c r="P1" s="33"/>
+      <c r="Q1" s="33"/>
+      <c r="R1" s="33"/>
+      <c r="S1" s="33"/>
+      <c r="T1" s="33"/>
+      <c r="U1" s="33"/>
+      <c r="V1" s="33"/>
+      <c r="W1" s="33"/>
+      <c r="X1" s="33"/>
+      <c r="Y1" s="33"/>
+      <c r="Z1" s="33"/>
+      <c r="AA1" s="33"/>
+      <c r="AB1" s="33"/>
     </row>
-    <row r="2" spans="2:32">
+    <row r="2" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="A2" s="3"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
       <c r="Q2" s="3"/>
       <c r="R2" s="3"/>
-      <c r="S2" s="3"/>
-      <c r="T2" s="4"/>
+      <c r="S2" s="4"/>
+      <c r="T2" s="3"/>
       <c r="U2" s="3"/>
       <c r="V2" s="3"/>
       <c r="W2" s="3"/>
       <c r="X2" s="3"/>
       <c r="Y2" s="3"/>
       <c r="Z2" s="3"/>
       <c r="AA2" s="3"/>
-      <c r="AB2" s="3"/>
-      <c r="AD2" s="4"/>
+      <c r="AC2" s="4"/>
       <c r="AF2" s="4" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
     </row>
-    <row r="3" spans="2:32">
-[...1 lines deleted...]
-      <c r="C3" s="6">
+    <row r="3" spans="1:32" s="29" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A3" s="5"/>
+      <c r="B3" s="26">
         <v>1995</v>
       </c>
-      <c r="D3" s="6">
+      <c r="C3" s="26">
         <v>1996</v>
       </c>
-      <c r="E3" s="6">
+      <c r="D3" s="26">
         <v>1997</v>
       </c>
-      <c r="F3" s="6">
+      <c r="E3" s="26">
         <v>1998</v>
       </c>
-      <c r="G3" s="6">
+      <c r="F3" s="26">
         <v>1999</v>
       </c>
-      <c r="H3" s="6">
+      <c r="G3" s="26">
         <v>2000</v>
       </c>
-      <c r="I3" s="6">
+      <c r="H3" s="26">
         <v>2001</v>
       </c>
-      <c r="J3" s="6">
+      <c r="I3" s="26">
         <v>2002</v>
       </c>
-      <c r="K3" s="6">
+      <c r="J3" s="26">
         <v>2003</v>
       </c>
-      <c r="L3" s="6">
+      <c r="K3" s="26">
         <v>2004</v>
       </c>
-      <c r="M3" s="6">
+      <c r="L3" s="26">
         <v>2005</v>
       </c>
-      <c r="N3" s="6">
+      <c r="M3" s="26">
         <v>2006</v>
       </c>
-      <c r="O3" s="6">
+      <c r="N3" s="26">
         <v>2007</v>
       </c>
-      <c r="P3" s="6">
+      <c r="O3" s="26">
         <v>2008</v>
       </c>
-      <c r="Q3" s="6">
+      <c r="P3" s="26">
         <v>2009</v>
       </c>
-      <c r="R3" s="6">
+      <c r="Q3" s="26">
         <v>2010</v>
       </c>
-      <c r="S3" s="6">
+      <c r="R3" s="26">
         <v>2011</v>
       </c>
-      <c r="T3" s="6">
+      <c r="S3" s="26">
         <v>2012</v>
       </c>
-      <c r="U3" s="6">
+      <c r="T3" s="26">
         <v>2013</v>
       </c>
-      <c r="V3" s="6">
+      <c r="U3" s="26">
         <v>2014</v>
       </c>
-      <c r="W3" s="6">
+      <c r="V3" s="26">
         <v>2015</v>
       </c>
-      <c r="X3" s="6">
+      <c r="W3" s="26">
         <v>2016</v>
       </c>
-      <c r="Y3" s="6">
+      <c r="X3" s="26">
         <v>2017</v>
       </c>
-      <c r="Z3" s="6">
+      <c r="Y3" s="26">
         <v>2018</v>
       </c>
-      <c r="AA3" s="6">
+      <c r="Z3" s="26">
         <v>2019</v>
       </c>
-      <c r="AB3" s="6">
+      <c r="AA3" s="26">
         <v>2020</v>
       </c>
-      <c r="AC3" s="7">
+      <c r="AB3" s="27">
         <v>2021</v>
       </c>
+      <c r="AC3" s="28">
+        <v>2022</v>
+      </c>
       <c r="AD3" s="28">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="AE3" s="28">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="AF3" s="28">
-        <v>2024</v>
+        <v>2025</v>
       </c>
     </row>
-    <row r="4" spans="2:32" ht="22.5">
-      <c r="B4" s="8" t="s">
+    <row r="4" spans="1:32" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A4" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="C4" s="9">
+      <c r="B4" s="7">
         <v>3630889</v>
       </c>
-      <c r="D4" s="9">
+      <c r="C4" s="7">
         <v>1520555</v>
       </c>
-      <c r="E4" s="9">
+      <c r="D4" s="7">
         <v>1735222</v>
       </c>
-      <c r="F4" s="9">
+      <c r="E4" s="7">
         <v>581292</v>
       </c>
-      <c r="G4" s="9">
+      <c r="F4" s="7">
         <v>7853125</v>
       </c>
-      <c r="H4" s="9">
+      <c r="G4" s="7">
         <v>19030029</v>
       </c>
-      <c r="I4" s="9">
+      <c r="H4" s="7">
         <v>4528976</v>
       </c>
-      <c r="J4" s="9">
+      <c r="I4" s="7">
         <v>12605582</v>
       </c>
-      <c r="K4" s="9">
+      <c r="J4" s="7">
         <v>15363164</v>
       </c>
-      <c r="L4" s="9">
+      <c r="K4" s="7">
         <v>3981452</v>
       </c>
-      <c r="M4" s="9">
+      <c r="L4" s="7">
         <v>-623850</v>
       </c>
-      <c r="N4" s="9">
+      <c r="M4" s="7">
         <v>9564443</v>
       </c>
-      <c r="O4" s="9">
+      <c r="N4" s="7">
         <v>64440424</v>
       </c>
-      <c r="P4" s="9">
+      <c r="O4" s="7">
         <v>55459034</v>
       </c>
-      <c r="Q4" s="10" t="s">
+      <c r="P4" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="R4" s="9">
+      <c r="Q4" s="7">
         <v>174070660</v>
       </c>
-      <c r="S4" s="9">
+      <c r="R4" s="7">
         <v>220258715</v>
       </c>
-      <c r="T4" s="9">
+      <c r="S4" s="7">
         <v>189095469</v>
       </c>
+      <c r="T4" s="7">
+        <v>99992809</v>
+      </c>
       <c r="U4" s="9">
-        <v>99992809</v>
-[...1 lines deleted...]
-      <c r="V4" s="11">
         <v>136169982</v>
       </c>
-      <c r="W4" s="11">
+      <c r="V4" s="9">
         <v>93989384</v>
       </c>
-      <c r="X4" s="11">
+      <c r="W4" s="9">
         <v>217778680</v>
       </c>
-      <c r="Y4" s="11">
+      <c r="X4" s="9">
         <v>149015141</v>
       </c>
-      <c r="Z4" s="12" t="s">
+      <c r="Y4" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="AA4" s="9">
+      <c r="Z4" s="7">
         <v>231277351</v>
       </c>
-      <c r="AB4" s="12" t="s">
+      <c r="AA4" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="AC4" s="13" t="s">
+      <c r="AB4" s="11" t="s">
         <v>22</v>
       </c>
-      <c r="AD4" s="26">
+      <c r="AC4" s="22">
         <v>688261585</v>
       </c>
-      <c r="AE4" s="26">
+      <c r="AD4" s="22">
         <v>846465941</v>
       </c>
-      <c r="AF4" s="29">
+      <c r="AE4" s="24">
         <v>1451834344</v>
       </c>
+      <c r="AF4" s="24">
+        <v>1420208302</v>
+      </c>
     </row>
-    <row r="5" spans="2:32">
-      <c r="B5" s="14" t="s">
+    <row r="5" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="A5" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="9">
+      <c r="B5" s="7">
         <v>95756</v>
       </c>
-      <c r="D5" s="9">
+      <c r="C5" s="7">
         <v>14955</v>
       </c>
-      <c r="E5" s="9">
+      <c r="D5" s="7">
         <v>-1092</v>
       </c>
-      <c r="F5" s="9">
+      <c r="E5" s="7">
         <v>-226066</v>
       </c>
-      <c r="G5" s="9">
+      <c r="F5" s="7">
         <v>6377</v>
       </c>
-      <c r="H5" s="9">
+      <c r="G5" s="7">
         <v>-94775</v>
       </c>
-      <c r="I5" s="9">
+      <c r="H5" s="7">
         <v>411942</v>
       </c>
-      <c r="J5" s="9">
+      <c r="I5" s="7">
         <v>-285520</v>
       </c>
-      <c r="K5" s="9">
+      <c r="J5" s="7">
         <v>-58187</v>
       </c>
-      <c r="L5" s="9">
+      <c r="K5" s="7">
         <v>-44150</v>
       </c>
-      <c r="M5" s="9">
+      <c r="L5" s="7">
         <v>-104793</v>
       </c>
-      <c r="N5" s="9">
+      <c r="M5" s="7">
         <v>-76165</v>
       </c>
-      <c r="O5" s="9">
+      <c r="N5" s="7">
         <v>-20109</v>
       </c>
-      <c r="P5" s="9">
+      <c r="O5" s="7">
         <v>-21043</v>
       </c>
-      <c r="Q5" s="9">
+      <c r="P5" s="7">
         <v>-38990</v>
       </c>
-      <c r="R5" s="9">
+      <c r="Q5" s="7">
         <v>92190</v>
       </c>
-      <c r="S5" s="9">
+      <c r="R5" s="7">
         <v>590510</v>
       </c>
-      <c r="T5" s="9">
+      <c r="S5" s="7">
         <v>92231</v>
       </c>
+      <c r="T5" s="7">
+        <v>374096</v>
+      </c>
       <c r="U5" s="9">
-        <v>374096</v>
-[...1 lines deleted...]
-      <c r="V5" s="11">
         <v>-137208</v>
       </c>
-      <c r="W5" s="11">
+      <c r="V5" s="9">
         <v>-506511</v>
       </c>
-      <c r="X5" s="11">
+      <c r="W5" s="9">
         <v>25114</v>
       </c>
-      <c r="Y5" s="11">
+      <c r="X5" s="9">
         <v>23950</v>
       </c>
-      <c r="Z5" s="11">
+      <c r="Y5" s="9">
         <v>-39843</v>
       </c>
-      <c r="AA5" s="11">
+      <c r="Z5" s="9">
         <v>5485335</v>
       </c>
-      <c r="AB5" s="11">
+      <c r="AA5" s="9">
         <v>15957147</v>
       </c>
-      <c r="AC5" s="11">
+      <c r="AB5" s="9">
         <v>16687135</v>
       </c>
-      <c r="AD5" s="26">
+      <c r="AC5" s="22">
         <v>26527081</v>
       </c>
-      <c r="AE5" s="26">
+      <c r="AD5" s="22">
         <v>7947966</v>
       </c>
-      <c r="AF5" s="29">
+      <c r="AE5" s="24">
         <v>10896122</v>
       </c>
+      <c r="AF5" s="24">
+        <v>8172547</v>
+      </c>
     </row>
-    <row r="6" spans="2:32">
-      <c r="B6" s="14" t="s">
+    <row r="6" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="A6" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="C6" s="9">
+      <c r="B6" s="7">
         <v>-6836</v>
       </c>
-      <c r="D6" s="9">
+      <c r="C6" s="7">
         <v>-52139</v>
       </c>
-      <c r="E6" s="9">
+      <c r="D6" s="7">
         <v>-54529</v>
       </c>
-      <c r="F6" s="9">
+      <c r="E6" s="7">
         <v>-22901</v>
       </c>
-      <c r="G6" s="9">
+      <c r="F6" s="7">
         <v>-18395</v>
       </c>
-      <c r="H6" s="9">
+      <c r="G6" s="7">
         <v>-20263</v>
       </c>
-      <c r="I6" s="9">
+      <c r="H6" s="7">
         <v>5835</v>
       </c>
-      <c r="J6" s="9">
+      <c r="I6" s="7">
         <v>-32892</v>
       </c>
-      <c r="K6" s="9">
+      <c r="J6" s="7">
         <v>14512</v>
       </c>
-      <c r="L6" s="9">
+      <c r="K6" s="7">
         <v>19408</v>
       </c>
-      <c r="M6" s="9">
+      <c r="L6" s="7">
         <v>130118</v>
       </c>
-      <c r="N6" s="9">
+      <c r="M6" s="7">
         <v>135778</v>
       </c>
-      <c r="O6" s="9">
+      <c r="N6" s="7">
         <v>18826</v>
       </c>
-      <c r="P6" s="9">
+      <c r="O6" s="7">
         <v>150305</v>
       </c>
-      <c r="Q6" s="9">
+      <c r="P6" s="7">
         <v>-908174</v>
       </c>
-      <c r="R6" s="9">
+      <c r="Q6" s="7">
         <v>382938</v>
       </c>
-      <c r="S6" s="9">
+      <c r="R6" s="7">
         <v>28249</v>
       </c>
-      <c r="T6" s="9">
+      <c r="S6" s="7">
         <v>-271031</v>
       </c>
+      <c r="T6" s="7">
+        <v>-12671</v>
+      </c>
       <c r="U6" s="9">
-        <v>-12671</v>
-[...1 lines deleted...]
-      <c r="V6" s="11">
         <v>-195571</v>
       </c>
-      <c r="W6" s="11">
+      <c r="V6" s="9">
         <v>-94379</v>
       </c>
-      <c r="X6" s="11">
+      <c r="W6" s="9">
         <v>104687</v>
       </c>
-      <c r="Y6" s="11">
+      <c r="X6" s="9">
         <v>20301</v>
       </c>
-      <c r="Z6" s="11">
+      <c r="Y6" s="9">
         <v>-21414</v>
       </c>
-      <c r="AA6" s="11">
+      <c r="Z6" s="9">
         <v>-148656</v>
       </c>
-      <c r="AB6" s="11">
+      <c r="AA6" s="9">
         <v>-26788</v>
       </c>
-      <c r="AC6" s="11">
+      <c r="AB6" s="9">
         <v>-2103990</v>
       </c>
-      <c r="AD6" s="26">
+      <c r="AC6" s="22">
         <v>-944237</v>
       </c>
-      <c r="AE6" s="26">
+      <c r="AD6" s="22">
         <v>-608479</v>
       </c>
-      <c r="AF6" s="29">
+      <c r="AE6" s="24">
         <v>-366819</v>
       </c>
+      <c r="AF6" s="24">
+        <v>-351759</v>
+      </c>
     </row>
-    <row r="7" spans="2:32">
-      <c r="B7" s="14" t="s">
+    <row r="7" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="A7" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="C7" s="15">
+      <c r="B7" s="13">
         <v>-78714</v>
       </c>
-      <c r="D7" s="15">
+      <c r="C7" s="13">
         <v>-248134</v>
       </c>
-      <c r="E7" s="15">
+      <c r="D7" s="13">
         <v>-236676</v>
       </c>
-      <c r="F7" s="15">
+      <c r="E7" s="13">
         <v>-577350</v>
       </c>
-      <c r="G7" s="15">
+      <c r="F7" s="13">
         <v>39188</v>
       </c>
-      <c r="H7" s="15">
+      <c r="G7" s="13">
         <v>33087</v>
       </c>
-      <c r="I7" s="15">
+      <c r="H7" s="13">
         <v>19813</v>
       </c>
-      <c r="J7" s="15">
+      <c r="I7" s="13">
         <v>-27420</v>
       </c>
-      <c r="K7" s="15">
+      <c r="J7" s="13">
         <v>-13876</v>
       </c>
-      <c r="L7" s="15">
+      <c r="K7" s="13">
         <v>26365</v>
       </c>
-      <c r="M7" s="15">
+      <c r="L7" s="13">
         <v>85270</v>
       </c>
-      <c r="N7" s="15">
+      <c r="M7" s="13">
         <v>249189</v>
       </c>
-      <c r="O7" s="15">
+      <c r="N7" s="13">
         <v>158425</v>
       </c>
-      <c r="P7" s="15">
+      <c r="O7" s="13">
         <v>171091</v>
       </c>
-      <c r="Q7" s="15">
+      <c r="P7" s="13">
         <v>386778</v>
       </c>
-      <c r="R7" s="15">
+      <c r="Q7" s="13">
         <v>443859</v>
       </c>
-      <c r="S7" s="15">
+      <c r="R7" s="13">
         <v>610051</v>
       </c>
-      <c r="T7" s="15">
+      <c r="S7" s="13">
         <v>1198462</v>
       </c>
-      <c r="U7" s="15">
+      <c r="T7" s="13">
         <v>966943</v>
       </c>
-      <c r="V7" s="16">
+      <c r="U7" s="14">
         <v>1476305</v>
       </c>
-      <c r="W7" s="16">
+      <c r="V7" s="14">
         <v>915007</v>
       </c>
-      <c r="X7" s="16">
+      <c r="W7" s="14">
         <v>1953448</v>
       </c>
-      <c r="Y7" s="16">
+      <c r="X7" s="14">
         <v>3102938</v>
       </c>
-      <c r="Z7" s="16">
+      <c r="Y7" s="14">
         <v>3947121</v>
       </c>
-      <c r="AA7" s="16">
+      <c r="Z7" s="14">
         <v>7887643</v>
       </c>
-      <c r="AB7" s="16">
+      <c r="AA7" s="14">
         <v>5426886</v>
       </c>
-      <c r="AC7" s="16">
+      <c r="AB7" s="14">
         <v>6582501</v>
       </c>
-      <c r="AD7" s="26">
+      <c r="AC7" s="22">
         <v>3599668</v>
       </c>
-      <c r="AE7" s="26">
+      <c r="AD7" s="22">
         <v>6272866</v>
       </c>
-      <c r="AF7" s="29">
+      <c r="AE7" s="24">
         <v>4226306</v>
       </c>
+      <c r="AF7" s="24">
+        <v>4440216</v>
+      </c>
     </row>
-    <row r="8" spans="2:32" ht="22.5">
-      <c r="B8" s="14" t="s">
+    <row r="8" spans="1:32" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A8" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="C8" s="15">
+      <c r="B8" s="13">
         <v>-53705</v>
       </c>
-      <c r="D8" s="15">
+      <c r="C8" s="13">
         <v>-114084</v>
       </c>
-      <c r="E8" s="15">
+      <c r="D8" s="13">
         <v>-97857</v>
       </c>
-      <c r="F8" s="15">
+      <c r="E8" s="13">
         <v>-25905</v>
       </c>
+      <c r="F8" s="13">
+        <v>-8425</v>
+      </c>
       <c r="G8" s="15">
-        <v>-8425</v>
-[...1 lines deleted...]
-      <c r="H8" s="17">
         <v>358</v>
       </c>
-      <c r="I8" s="17">
+      <c r="H8" s="15">
         <v>-296</v>
       </c>
-      <c r="J8" s="15">
+      <c r="I8" s="13">
         <v>-2820</v>
       </c>
-      <c r="K8" s="15">
+      <c r="J8" s="13">
         <v>-1126</v>
       </c>
-      <c r="L8" s="17" t="s">
+      <c r="K8" s="15" t="s">
         <v>23</v>
       </c>
-      <c r="M8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="N8" s="17">
+      <c r="L8" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="M8" s="15">
         <v>-605</v>
       </c>
-      <c r="O8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="P8" s="17" t="s">
+      <c r="N8" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="O8" s="15" t="s">
         <v>23</v>
       </c>
-      <c r="Q8" s="17" t="s">
-[...2 lines deleted...]
-      <c r="R8" s="15">
+      <c r="P8" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q8" s="13">
         <v>48052</v>
       </c>
-      <c r="S8" s="15">
+      <c r="R8" s="13">
         <v>292994</v>
       </c>
-      <c r="T8" s="15">
+      <c r="S8" s="13">
         <v>39465</v>
       </c>
-      <c r="U8" s="15">
+      <c r="T8" s="13">
         <v>29115</v>
       </c>
-      <c r="V8" s="16">
+      <c r="U8" s="14">
         <v>-141815</v>
       </c>
-      <c r="W8" s="18" t="s">
-[...2 lines deleted...]
-      <c r="X8" s="18" t="s">
+      <c r="V8" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="W8" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="Y8" s="16">
+      <c r="X8" s="14">
         <v>68545</v>
       </c>
-      <c r="Z8" s="16">
+      <c r="Y8" s="14">
         <v>32771</v>
       </c>
-      <c r="AA8" s="16">
+      <c r="Z8" s="14">
         <v>951727</v>
       </c>
-      <c r="AB8" s="16">
+      <c r="AA8" s="14">
         <v>1119982</v>
       </c>
-      <c r="AC8" s="18" t="s">
-[...5 lines deleted...]
-      <c r="AE8" s="26">
+      <c r="AB8" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC8" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD8" s="22">
         <v>-157989</v>
       </c>
-      <c r="AF8" s="30" t="s">
-        <v>0</v>
+      <c r="AE8" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF8" s="24">
+        <v>19756</v>
       </c>
     </row>
-    <row r="9" spans="2:32">
-      <c r="B9" s="14" t="s">
+    <row r="9" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="A9" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="C9" s="17" t="s">
-[...68 lines deleted...]
-      <c r="Z9" s="16">
+      <c r="B9" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="C9" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="D9" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="E9" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="F9" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="G9" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="H9" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="I9" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="J9" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="K9" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="L9" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="M9" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="N9" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="O9" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="P9" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="R9" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="S9" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="T9" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="U9" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="V9" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="W9" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="X9" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y9" s="14">
         <v>-67529</v>
       </c>
-      <c r="AA9" s="16">
+      <c r="Z9" s="14">
         <v>499758</v>
       </c>
-      <c r="AB9" s="16">
+      <c r="AA9" s="14">
         <v>85910</v>
       </c>
-      <c r="AC9" s="16">
+      <c r="AB9" s="14">
         <v>40647</v>
       </c>
-      <c r="AD9" s="26">
+      <c r="AC9" s="22">
         <v>-288372</v>
       </c>
-      <c r="AE9" s="26">
+      <c r="AD9" s="22">
         <v>602738</v>
       </c>
-      <c r="AF9" s="29">
+      <c r="AE9" s="24">
         <v>1034963</v>
       </c>
+      <c r="AF9" s="24">
+        <v>39957</v>
+      </c>
     </row>
-    <row r="10" spans="2:32">
-      <c r="B10" s="14" t="s">
+    <row r="10" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="A10" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="C10" s="17" t="s">
-[...71 lines deleted...]
-      <c r="AA10" s="18" t="s">
+      <c r="B10" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="C10" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="D10" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="E10" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="F10" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="G10" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="H10" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="I10" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="J10" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="K10" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="L10" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="M10" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="N10" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="O10" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="P10" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="R10" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="S10" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="T10" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="U10" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="V10" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="W10" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="X10" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y10" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z10" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="AB10" s="16">
+      <c r="AA10" s="14">
         <v>12105</v>
       </c>
-      <c r="AC10" s="18" t="s">
-[...5 lines deleted...]
-      <c r="AE10" s="27" t="s">
+      <c r="AB10" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC10" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD10" s="23" t="s">
         <v>24</v>
       </c>
-      <c r="AF10" s="30" t="s">
+      <c r="AE10" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF10" s="25" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="2:32">
-      <c r="B11" s="14" t="s">
+    <row r="11" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="A11" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="C11" s="15">
+      <c r="B11" s="13">
         <v>6833</v>
       </c>
-      <c r="D11" s="15">
+      <c r="C11" s="13">
         <v>-3261</v>
       </c>
-      <c r="E11" s="15">
+      <c r="D11" s="13">
         <v>4929</v>
       </c>
-      <c r="F11" s="15">
+      <c r="E11" s="13">
         <v>-53804</v>
       </c>
-      <c r="G11" s="15">
+      <c r="F11" s="13">
         <v>1187</v>
       </c>
-      <c r="H11" s="15">
+      <c r="G11" s="13">
         <v>-25893</v>
       </c>
-      <c r="I11" s="15">
+      <c r="H11" s="13">
         <v>12518</v>
       </c>
-      <c r="J11" s="15">
+      <c r="I11" s="13">
         <v>3456</v>
       </c>
-      <c r="K11" s="15">
+      <c r="J11" s="13">
         <v>9595</v>
       </c>
-      <c r="L11" s="15">
+      <c r="K11" s="13">
         <v>-4066</v>
       </c>
-      <c r="M11" s="15">
+      <c r="L11" s="13">
         <v>-19275</v>
       </c>
-      <c r="N11" s="15">
+      <c r="M11" s="13">
         <v>-7737</v>
       </c>
-      <c r="O11" s="15">
+      <c r="N11" s="13">
         <v>5604</v>
       </c>
-      <c r="P11" s="15">
+      <c r="O11" s="13">
         <v>39297</v>
       </c>
-      <c r="Q11" s="15">
+      <c r="P11" s="13">
         <v>115083</v>
       </c>
-      <c r="R11" s="15">
+      <c r="Q11" s="13">
         <v>-53051</v>
       </c>
-      <c r="S11" s="15">
+      <c r="R11" s="13">
         <v>102001</v>
       </c>
-      <c r="T11" s="15">
+      <c r="S11" s="13">
         <v>1429160</v>
       </c>
-      <c r="U11" s="15">
+      <c r="T11" s="13">
         <v>234598</v>
       </c>
-      <c r="V11" s="16">
+      <c r="U11" s="14">
         <v>169590</v>
       </c>
-      <c r="W11" s="18" t="s">
+      <c r="V11" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="X11" s="16">
+      <c r="W11" s="14">
         <v>1396494</v>
       </c>
-      <c r="Y11" s="16">
+      <c r="X11" s="14">
         <v>906781</v>
       </c>
-      <c r="Z11" s="16">
+      <c r="Y11" s="14">
         <v>447376</v>
       </c>
-      <c r="AA11" s="16">
+      <c r="Z11" s="14">
         <v>1945624</v>
       </c>
-      <c r="AB11" s="16">
+      <c r="AA11" s="14">
         <v>6537145</v>
       </c>
-      <c r="AC11" s="16">
+      <c r="AB11" s="14">
         <v>4948468</v>
       </c>
-      <c r="AD11" s="26">
+      <c r="AC11" s="22">
         <v>3758235</v>
       </c>
-      <c r="AE11" s="26">
+      <c r="AD11" s="22">
         <v>3840559</v>
       </c>
-      <c r="AF11" s="29">
+      <c r="AE11" s="24">
         <v>6658676</v>
       </c>
+      <c r="AF11" s="24">
+        <v>6718894</v>
+      </c>
     </row>
-    <row r="12" spans="2:32">
-      <c r="B12" s="14" t="s">
+    <row r="12" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="A12" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="C12" s="15">
+      <c r="B12" s="13">
         <v>375176</v>
       </c>
-      <c r="D12" s="15">
+      <c r="C12" s="13">
         <v>463666</v>
       </c>
-      <c r="E12" s="15">
+      <c r="D12" s="13">
         <v>535185</v>
       </c>
-      <c r="F12" s="15">
+      <c r="E12" s="13">
         <v>310296</v>
       </c>
-      <c r="G12" s="15">
+      <c r="F12" s="13">
         <v>461427</v>
       </c>
-      <c r="H12" s="15">
+      <c r="G12" s="13">
         <v>559691</v>
       </c>
-      <c r="I12" s="15">
+      <c r="H12" s="13">
         <v>428930</v>
       </c>
-      <c r="J12" s="15">
+      <c r="I12" s="13">
         <v>189996</v>
       </c>
-      <c r="K12" s="15">
+      <c r="J12" s="13">
         <v>67796</v>
       </c>
-      <c r="L12" s="15">
+      <c r="K12" s="13">
         <v>-735321</v>
       </c>
-      <c r="M12" s="15">
+      <c r="L12" s="13">
         <v>94072</v>
       </c>
-      <c r="N12" s="15">
+      <c r="M12" s="13">
         <v>-229655</v>
       </c>
-      <c r="O12" s="15">
+      <c r="N12" s="13">
         <v>-98238</v>
       </c>
-      <c r="P12" s="15">
+      <c r="O12" s="13">
         <v>-168509</v>
       </c>
-      <c r="Q12" s="15">
+      <c r="P12" s="13">
         <v>-211871</v>
       </c>
-      <c r="R12" s="15">
+      <c r="Q12" s="13">
         <v>-176454</v>
       </c>
-      <c r="S12" s="15">
+      <c r="R12" s="13">
         <v>-340755</v>
       </c>
-      <c r="T12" s="15">
+      <c r="S12" s="13">
         <v>-228665</v>
       </c>
-      <c r="U12" s="15">
+      <c r="T12" s="13">
         <v>-269392</v>
       </c>
-      <c r="V12" s="16">
+      <c r="U12" s="14">
         <v>-236909</v>
       </c>
-      <c r="W12" s="16">
+      <c r="V12" s="14">
         <v>-392114</v>
       </c>
-      <c r="X12" s="16">
+      <c r="W12" s="14">
         <v>-18451</v>
       </c>
-      <c r="Y12" s="16">
+      <c r="X12" s="14">
         <v>-193253</v>
       </c>
-      <c r="Z12" s="18" t="s">
+      <c r="Y12" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="AA12" s="16">
+      <c r="Z12" s="14">
         <v>242250</v>
       </c>
-      <c r="AB12" s="16">
+      <c r="AA12" s="14">
         <v>426216</v>
       </c>
-      <c r="AC12" s="18" t="s">
+      <c r="AB12" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="AD12" s="26">
+      <c r="AC12" s="22">
         <v>739108</v>
       </c>
-      <c r="AE12" s="26">
+      <c r="AD12" s="22">
         <v>415490</v>
       </c>
-      <c r="AF12" s="29">
+      <c r="AE12" s="24">
         <v>-1626390</v>
       </c>
+      <c r="AF12" s="25" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="13" spans="2:32">
-      <c r="B13" s="14" t="s">
+    <row r="13" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="A13" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="C13" s="15">
+      <c r="B13" s="13">
         <v>-3209</v>
       </c>
-      <c r="D13" s="15">
+      <c r="C13" s="13">
         <v>-197056</v>
       </c>
-      <c r="E13" s="15">
+      <c r="D13" s="13">
         <v>-103029</v>
       </c>
-      <c r="F13" s="15">
+      <c r="E13" s="13">
         <v>-55674</v>
       </c>
-      <c r="G13" s="15">
+      <c r="F13" s="13">
         <v>-16578</v>
       </c>
-      <c r="H13" s="15">
+      <c r="G13" s="13">
         <v>-57532</v>
       </c>
-      <c r="I13" s="15">
+      <c r="H13" s="13">
         <v>-44923</v>
       </c>
-      <c r="J13" s="15">
+      <c r="I13" s="13">
         <v>-27015</v>
       </c>
-      <c r="K13" s="15">
+      <c r="J13" s="13">
         <v>-7551</v>
       </c>
-      <c r="L13" s="15">
+      <c r="K13" s="13">
         <v>-9687</v>
       </c>
-      <c r="M13" s="15">
+      <c r="L13" s="13">
         <v>-7313</v>
       </c>
-      <c r="N13" s="15">
+      <c r="M13" s="13">
         <v>-217706</v>
       </c>
-      <c r="O13" s="15">
+      <c r="N13" s="13">
         <v>702834</v>
       </c>
-      <c r="P13" s="15">
+      <c r="O13" s="13">
         <v>549569</v>
       </c>
-      <c r="Q13" s="15">
+      <c r="P13" s="13">
         <v>-338944</v>
       </c>
-      <c r="R13" s="15">
+      <c r="Q13" s="13">
         <v>-44409</v>
       </c>
-      <c r="S13" s="15">
+      <c r="R13" s="13">
         <v>-86160</v>
       </c>
-      <c r="T13" s="15">
+      <c r="S13" s="13">
         <v>71160</v>
       </c>
-      <c r="U13" s="15">
+      <c r="T13" s="13">
         <v>401797</v>
       </c>
-      <c r="V13" s="16">
+      <c r="U13" s="14">
         <v>465385</v>
       </c>
-      <c r="W13" s="16">
+      <c r="V13" s="14">
         <v>335977</v>
       </c>
-      <c r="X13" s="16">
+      <c r="W13" s="14">
         <v>340021</v>
       </c>
-      <c r="Y13" s="16">
+      <c r="X13" s="14">
         <v>646617</v>
       </c>
-      <c r="Z13" s="16">
+      <c r="Y13" s="14">
         <v>-107525</v>
       </c>
-      <c r="AA13" s="16">
+      <c r="Z13" s="14">
         <v>230060</v>
       </c>
-      <c r="AB13" s="16">
+      <c r="AA13" s="14">
         <v>-1358755</v>
       </c>
-      <c r="AC13" s="16">
+      <c r="AB13" s="14">
         <v>1042444</v>
       </c>
-      <c r="AD13" s="26">
+      <c r="AC13" s="22">
         <v>-483125</v>
       </c>
-      <c r="AE13" s="26">
+      <c r="AD13" s="22">
         <v>-53679</v>
       </c>
-      <c r="AF13" s="29">
+      <c r="AE13" s="24">
         <v>282856</v>
       </c>
+      <c r="AF13" s="24">
+        <v>7204493</v>
+      </c>
     </row>
-    <row r="14" spans="2:32">
-      <c r="B14" s="14" t="s">
+    <row r="14" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="A14" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="C14" s="15">
+      <c r="B14" s="13">
         <v>-4087</v>
       </c>
-      <c r="D14" s="15">
+      <c r="C14" s="13">
         <v>-60997</v>
       </c>
-      <c r="E14" s="15">
+      <c r="D14" s="13">
         <v>-2518</v>
       </c>
-      <c r="F14" s="15">
+      <c r="E14" s="13">
         <v>-14444</v>
       </c>
+      <c r="F14" s="13">
+        <v>-2833</v>
+      </c>
       <c r="G14" s="15">
-        <v>-2833</v>
-[...1 lines deleted...]
-      <c r="H14" s="17">
         <v>-242</v>
       </c>
-      <c r="I14" s="17">
+      <c r="H14" s="15">
         <v>44</v>
       </c>
-      <c r="J14" s="17">
+      <c r="I14" s="15">
         <v>15</v>
       </c>
-      <c r="K14" s="17">
+      <c r="J14" s="15">
         <v>330</v>
       </c>
-      <c r="L14" s="15">
+      <c r="K14" s="13">
         <v>-4406</v>
       </c>
-      <c r="M14" s="15">
+      <c r="L14" s="13">
         <v>-81728</v>
       </c>
-      <c r="N14" s="15">
+      <c r="M14" s="13">
         <v>3308016</v>
       </c>
-      <c r="O14" s="15">
+      <c r="N14" s="13">
         <v>13855011</v>
       </c>
-      <c r="P14" s="15">
+      <c r="O14" s="13">
         <v>6072056</v>
       </c>
-      <c r="Q14" s="15">
+      <c r="P14" s="13">
         <v>7545673</v>
       </c>
-      <c r="R14" s="15">
+      <c r="Q14" s="13">
         <v>2942949</v>
       </c>
-      <c r="S14" s="15">
+      <c r="R14" s="13">
         <v>5899547</v>
       </c>
-      <c r="T14" s="15">
+      <c r="S14" s="13">
         <v>1132636</v>
       </c>
-      <c r="U14" s="15">
+      <c r="T14" s="13">
         <v>-954052</v>
       </c>
-      <c r="V14" s="16">
+      <c r="U14" s="14">
         <v>-4153525</v>
       </c>
-      <c r="W14" s="16">
+      <c r="V14" s="14">
         <v>3144110</v>
       </c>
-      <c r="X14" s="16">
+      <c r="W14" s="14">
         <v>4711963</v>
       </c>
-      <c r="Y14" s="18" t="s">
+      <c r="X14" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="Z14" s="16">
+      <c r="Y14" s="14">
         <v>5404435</v>
       </c>
-      <c r="AA14" s="16">
+      <c r="Z14" s="14">
         <v>17842344</v>
       </c>
-      <c r="AB14" s="16">
+      <c r="AA14" s="14">
         <v>5066167</v>
       </c>
-      <c r="AC14" s="16">
+      <c r="AB14" s="14">
         <v>27269047</v>
       </c>
-      <c r="AD14" s="26">
+      <c r="AC14" s="22">
         <v>47653761</v>
       </c>
-      <c r="AE14" s="26">
+      <c r="AD14" s="22">
         <v>46597275</v>
       </c>
-      <c r="AF14" s="29">
+      <c r="AE14" s="24">
         <v>52826333</v>
       </c>
+      <c r="AF14" s="24">
+        <v>43698872</v>
+      </c>
     </row>
-    <row r="15" spans="2:32">
-      <c r="B15" s="14" t="s">
+    <row r="15" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="A15" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="C15" s="15">
+      <c r="B15" s="13">
         <v>55488</v>
       </c>
-      <c r="D15" s="15">
+      <c r="C15" s="13">
         <v>-77986</v>
       </c>
-      <c r="E15" s="15">
+      <c r="D15" s="13">
         <v>-35928</v>
       </c>
-      <c r="F15" s="15">
+      <c r="E15" s="13">
         <v>-115212</v>
       </c>
-      <c r="G15" s="15">
+      <c r="F15" s="13">
         <v>-19380</v>
       </c>
-      <c r="H15" s="15">
+      <c r="G15" s="13">
         <v>-54994</v>
       </c>
-      <c r="I15" s="15">
+      <c r="H15" s="13">
         <v>-13183</v>
       </c>
-      <c r="J15" s="15">
+      <c r="I15" s="13">
         <v>-41914</v>
       </c>
-      <c r="K15" s="15">
+      <c r="J15" s="13">
         <v>79830</v>
       </c>
-      <c r="L15" s="15">
+      <c r="K15" s="13">
         <v>125274</v>
       </c>
-      <c r="M15" s="15">
+      <c r="L15" s="13">
         <v>10551</v>
       </c>
-      <c r="N15" s="15">
+      <c r="M15" s="13">
         <v>1093776</v>
       </c>
-      <c r="O15" s="15">
+      <c r="N15" s="13">
         <v>789804</v>
       </c>
-      <c r="P15" s="15">
+      <c r="O15" s="13">
         <v>102134</v>
       </c>
-      <c r="Q15" s="15">
+      <c r="P15" s="13">
         <v>1306256</v>
       </c>
-      <c r="R15" s="15">
+      <c r="Q15" s="13">
         <v>10564679</v>
       </c>
-      <c r="S15" s="15">
+      <c r="R15" s="13">
         <v>26826066</v>
       </c>
-      <c r="T15" s="15">
+      <c r="S15" s="13">
         <v>5739102</v>
       </c>
-      <c r="U15" s="15">
+      <c r="T15" s="13">
         <v>28541702</v>
       </c>
-      <c r="V15" s="16">
+      <c r="U15" s="14">
         <v>2935994</v>
       </c>
-      <c r="W15" s="16">
+      <c r="V15" s="14">
         <v>747990</v>
       </c>
-      <c r="X15" s="16">
+      <c r="W15" s="14">
         <v>264262</v>
       </c>
-      <c r="Y15" s="16">
+      <c r="X15" s="14">
         <v>1626007</v>
       </c>
-      <c r="Z15" s="16">
+      <c r="Y15" s="14">
         <v>1016175</v>
       </c>
-      <c r="AA15" s="16">
+      <c r="Z15" s="14">
         <v>1290119</v>
       </c>
-      <c r="AB15" s="16">
+      <c r="AA15" s="14">
         <v>1544027</v>
       </c>
-      <c r="AC15" s="16">
+      <c r="AB15" s="14">
         <v>1362276</v>
       </c>
-      <c r="AD15" s="26">
+      <c r="AC15" s="22">
         <v>976598</v>
       </c>
-      <c r="AE15" s="26">
+      <c r="AD15" s="22">
         <v>8209556</v>
       </c>
-      <c r="AF15" s="29">
+      <c r="AE15" s="24">
         <v>6313720</v>
       </c>
+      <c r="AF15" s="24">
+        <v>-24760953</v>
+      </c>
     </row>
-    <row r="16" spans="2:32">
-      <c r="B16" s="14" t="s">
+    <row r="16" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="A16" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="C16" s="17">
+      <c r="B16" s="15">
         <v>418</v>
       </c>
-      <c r="D16" s="15">
+      <c r="C16" s="13">
         <v>-101774</v>
       </c>
-      <c r="E16" s="15">
+      <c r="D16" s="13">
         <v>-103006</v>
       </c>
-      <c r="F16" s="15">
+      <c r="E16" s="13">
         <v>-136580</v>
       </c>
-      <c r="G16" s="15">
+      <c r="F16" s="13">
         <v>-4194</v>
       </c>
-      <c r="H16" s="15">
+      <c r="G16" s="13">
         <v>-21148</v>
       </c>
-      <c r="I16" s="15">
+      <c r="H16" s="13">
         <v>69700</v>
       </c>
-      <c r="J16" s="15">
+      <c r="I16" s="13">
         <v>45322</v>
       </c>
-      <c r="K16" s="15">
+      <c r="J16" s="13">
         <v>-14965</v>
       </c>
-      <c r="L16" s="15">
+      <c r="K16" s="13">
         <v>60119</v>
       </c>
-      <c r="M16" s="15">
+      <c r="L16" s="13">
         <v>24796</v>
       </c>
-      <c r="N16" s="15">
+      <c r="M16" s="13">
         <v>90901</v>
       </c>
-      <c r="O16" s="15">
+      <c r="N16" s="13">
         <v>197334</v>
       </c>
-      <c r="P16" s="15">
+      <c r="O16" s="13">
         <v>58258</v>
       </c>
-      <c r="Q16" s="15">
+      <c r="P16" s="13">
         <v>532040</v>
       </c>
-      <c r="R16" s="15">
+      <c r="Q16" s="13">
         <v>-983146</v>
       </c>
-      <c r="S16" s="15">
+      <c r="R16" s="13">
         <v>285485</v>
       </c>
-      <c r="T16" s="15">
+      <c r="S16" s="13">
         <v>105343</v>
       </c>
-      <c r="U16" s="15">
+      <c r="T16" s="13">
         <v>40215</v>
       </c>
-      <c r="V16" s="16">
+      <c r="U16" s="14">
         <v>256463</v>
       </c>
-      <c r="W16" s="16">
+      <c r="V16" s="14">
         <v>247479</v>
       </c>
-      <c r="X16" s="16">
+      <c r="W16" s="14">
         <v>69684</v>
       </c>
-      <c r="Y16" s="16">
+      <c r="X16" s="14">
         <v>479553</v>
       </c>
-      <c r="Z16" s="16">
+      <c r="Y16" s="14">
         <v>-63534</v>
       </c>
-      <c r="AA16" s="16">
+      <c r="Z16" s="14">
         <v>527292</v>
       </c>
-      <c r="AB16" s="16">
+      <c r="AA16" s="14">
         <v>531668</v>
       </c>
-      <c r="AC16" s="16">
+      <c r="AB16" s="14">
         <v>1165358</v>
       </c>
-      <c r="AD16" s="26">
+      <c r="AC16" s="22">
         <v>-444759</v>
       </c>
-      <c r="AE16" s="26">
+      <c r="AD16" s="22">
         <v>1374079</v>
       </c>
-      <c r="AF16" s="29">
+      <c r="AE16" s="24">
         <v>1382664</v>
       </c>
+      <c r="AF16" s="24">
+        <v>2931979</v>
+      </c>
     </row>
-    <row r="17" spans="2:32">
-[...81 lines deleted...]
-      <c r="AC17" s="16">
+    <row r="17" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="A17" s="17" t="s">
+        <v>26</v>
+      </c>
+      <c r="B17" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="C17" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="D17" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="E17" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="F17" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="G17" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="H17" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="I17" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="J17" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="K17" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="L17" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="M17" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="N17" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="O17" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="P17" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="R17" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="S17" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="T17" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="U17" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="V17" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="W17" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="X17" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y17" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z17" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA17" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB17" s="14">
         <v>1824472</v>
       </c>
-      <c r="AD17" s="26">
+      <c r="AC17" s="22">
         <v>27327</v>
       </c>
-      <c r="AE17" s="26">
+      <c r="AD17" s="22">
         <v>1027185</v>
       </c>
-      <c r="AF17" s="18" t="s">
+      <c r="AE17" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF17" s="10" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="2:32">
-      <c r="B18" s="14" t="s">
+    <row r="18" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="A18" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="C18" s="15">
+      <c r="B18" s="13">
         <v>40514</v>
       </c>
-      <c r="D18" s="15">
+      <c r="C18" s="13">
         <v>51527</v>
       </c>
+      <c r="D18" s="13">
+        <v>-119626</v>
+      </c>
       <c r="E18" s="15">
-        <v>-119626</v>
-[...1 lines deleted...]
-      <c r="F18" s="17">
         <v>-234</v>
       </c>
+      <c r="F18" s="13">
+        <v>-92013</v>
+      </c>
       <c r="G18" s="15">
-        <v>-92013</v>
-[...1 lines deleted...]
-      <c r="H18" s="17">
         <v>117</v>
       </c>
-      <c r="I18" s="15">
+      <c r="H18" s="13">
         <v>-1186388</v>
       </c>
-      <c r="J18" s="15">
+      <c r="I18" s="13">
         <v>-992190</v>
       </c>
-      <c r="K18" s="15">
+      <c r="J18" s="13">
         <v>-54679</v>
       </c>
-      <c r="L18" s="15">
+      <c r="K18" s="13">
         <v>-1833035</v>
       </c>
-      <c r="M18" s="15">
+      <c r="L18" s="13">
         <v>-382349</v>
       </c>
-      <c r="N18" s="15">
+      <c r="M18" s="13">
         <v>5705148</v>
       </c>
-      <c r="O18" s="15">
+      <c r="N18" s="13">
         <v>44844906</v>
       </c>
-      <c r="P18" s="15">
+      <c r="O18" s="13">
         <v>47319552</v>
       </c>
-      <c r="Q18" s="15">
+      <c r="P18" s="13">
         <v>84351967</v>
       </c>
-      <c r="R18" s="15">
+      <c r="Q18" s="13">
         <v>140103806</v>
       </c>
-      <c r="S18" s="15">
+      <c r="R18" s="13">
         <v>166633095</v>
       </c>
-      <c r="T18" s="15">
+      <c r="S18" s="13">
         <v>127633872</v>
       </c>
-      <c r="U18" s="15">
+      <c r="T18" s="13">
         <v>56994972</v>
       </c>
-      <c r="V18" s="16">
+      <c r="U18" s="14">
         <v>68540164</v>
       </c>
-      <c r="W18" s="16">
+      <c r="V18" s="14">
         <v>163186144</v>
       </c>
-      <c r="X18" s="16">
+      <c r="W18" s="14">
         <v>153278000</v>
       </c>
-      <c r="Y18" s="16">
+      <c r="X18" s="14">
         <v>84193336</v>
       </c>
-      <c r="Z18" s="16">
+      <c r="Y18" s="14">
         <v>145286308</v>
       </c>
-      <c r="AA18" s="16">
+      <c r="Z18" s="14">
         <v>188204841</v>
       </c>
-      <c r="AB18" s="16">
+      <c r="AA18" s="14">
         <v>268298479</v>
       </c>
-      <c r="AC18" s="16">
+      <c r="AB18" s="14">
         <v>389369504</v>
       </c>
-      <c r="AD18" s="26">
+      <c r="AC18" s="22">
         <v>603274860</v>
       </c>
-      <c r="AE18" s="26">
+      <c r="AD18" s="22">
         <v>765710921</v>
       </c>
-      <c r="AF18" s="29">
+      <c r="AE18" s="24">
         <v>1355143210</v>
       </c>
+      <c r="AF18" s="24">
+        <v>1363771041</v>
+      </c>
     </row>
-    <row r="19" spans="2:32">
-      <c r="B19" s="14" t="s">
+    <row r="19" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="A19" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="C19" s="15">
+      <c r="B19" s="13">
         <v>20524</v>
       </c>
-      <c r="D19" s="15">
+      <c r="C19" s="13">
         <v>22485</v>
       </c>
-      <c r="E19" s="15">
+      <c r="D19" s="13">
         <v>152554</v>
       </c>
-      <c r="F19" s="15">
+      <c r="E19" s="13">
         <v>40672</v>
       </c>
-      <c r="G19" s="15">
+      <c r="F19" s="13">
         <v>124661</v>
       </c>
-      <c r="H19" s="15">
+      <c r="G19" s="13">
         <v>397496</v>
       </c>
-      <c r="I19" s="15">
+      <c r="H19" s="13">
         <v>1095075</v>
       </c>
-      <c r="J19" s="15">
+      <c r="I19" s="13">
         <v>1438644</v>
       </c>
-      <c r="K19" s="15">
+      <c r="J19" s="13">
         <v>970693</v>
       </c>
-      <c r="L19" s="15">
+      <c r="K19" s="13">
         <v>1322411</v>
       </c>
-      <c r="M19" s="15">
+      <c r="L19" s="13">
         <v>1088774</v>
       </c>
-      <c r="N19" s="15">
+      <c r="M19" s="13">
         <v>768013</v>
       </c>
-      <c r="O19" s="15">
+      <c r="N19" s="13">
         <v>409084</v>
       </c>
-      <c r="P19" s="15">
+      <c r="O19" s="13">
         <v>610954</v>
       </c>
-      <c r="Q19" s="15">
+      <c r="P19" s="13">
         <v>3879121</v>
       </c>
-      <c r="R19" s="15">
+      <c r="Q19" s="13">
         <v>3865821</v>
       </c>
-      <c r="S19" s="15">
+      <c r="R19" s="13">
         <v>2566843</v>
       </c>
-      <c r="T19" s="15">
+      <c r="S19" s="13">
         <v>2075583</v>
       </c>
-      <c r="U19" s="15">
+      <c r="T19" s="13">
         <v>4603774</v>
       </c>
-      <c r="V19" s="16">
+      <c r="U19" s="14">
         <v>886118</v>
       </c>
-      <c r="W19" s="16">
+      <c r="V19" s="14">
         <v>728885</v>
       </c>
-      <c r="X19" s="16">
+      <c r="W19" s="14">
         <v>1460538</v>
       </c>
-      <c r="Y19" s="16">
+      <c r="X19" s="14">
         <v>891726</v>
       </c>
-      <c r="Z19" s="16">
+      <c r="Y19" s="14">
         <v>1186047</v>
       </c>
-      <c r="AA19" s="16">
+      <c r="Z19" s="14">
         <v>1345211</v>
       </c>
-      <c r="AB19" s="16">
+      <c r="AA19" s="14">
         <v>2185334</v>
       </c>
-      <c r="AC19" s="16">
+      <c r="AB19" s="14">
         <v>2745810</v>
       </c>
-      <c r="AD19" s="26">
+      <c r="AC19" s="22">
         <v>1598724</v>
       </c>
-      <c r="AE19" s="26">
+      <c r="AD19" s="22">
         <v>3002871</v>
       </c>
-      <c r="AF19" s="29">
+      <c r="AE19" s="24">
         <v>11732425</v>
       </c>
+      <c r="AF19" s="24">
+        <v>7553801</v>
+      </c>
     </row>
-    <row r="20" spans="2:32">
-      <c r="B20" s="14" t="s">
+    <row r="20" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="A20" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="C20" s="15">
+      <c r="B20" s="13">
         <v>-32231</v>
       </c>
-      <c r="D20" s="15">
+      <c r="C20" s="13">
         <v>-49388</v>
       </c>
-      <c r="E20" s="15">
+      <c r="D20" s="13">
         <v>-51046</v>
       </c>
-      <c r="F20" s="15">
+      <c r="E20" s="13">
         <v>-34713</v>
       </c>
-      <c r="G20" s="15">
+      <c r="F20" s="13">
         <v>-97453</v>
       </c>
-      <c r="H20" s="15">
+      <c r="G20" s="13">
         <v>-66243</v>
       </c>
-      <c r="I20" s="15">
+      <c r="H20" s="13">
         <v>-105294</v>
       </c>
-      <c r="J20" s="15">
+      <c r="I20" s="13">
         <v>-121913</v>
       </c>
-      <c r="K20" s="15">
+      <c r="J20" s="13">
         <v>-20314</v>
       </c>
-      <c r="L20" s="15">
+      <c r="K20" s="13">
         <v>-1654</v>
       </c>
-      <c r="M20" s="15">
+      <c r="L20" s="13">
         <v>11736</v>
       </c>
-      <c r="N20" s="15">
+      <c r="M20" s="13">
         <v>-1238106</v>
       </c>
-      <c r="O20" s="15">
+      <c r="N20" s="13">
         <v>-218272</v>
       </c>
-      <c r="P20" s="15">
+      <c r="O20" s="13">
         <v>418046</v>
       </c>
-      <c r="Q20" s="15">
+      <c r="P20" s="13">
         <v>-112074</v>
       </c>
-      <c r="R20" s="15">
+      <c r="Q20" s="13">
         <v>-314510</v>
       </c>
-      <c r="S20" s="15">
+      <c r="R20" s="13">
         <v>-574857</v>
       </c>
-      <c r="T20" s="15">
+      <c r="S20" s="13">
         <v>-1230468</v>
       </c>
-      <c r="U20" s="15">
+      <c r="T20" s="13">
         <v>-1069718</v>
       </c>
-      <c r="V20" s="16">
+      <c r="U20" s="14">
         <v>232185</v>
       </c>
-      <c r="W20" s="16">
+      <c r="V20" s="14">
         <v>-1984630</v>
       </c>
-      <c r="X20" s="16">
+      <c r="W20" s="14">
         <v>-337193</v>
       </c>
-      <c r="Y20" s="16">
+      <c r="X20" s="14">
         <v>-244030</v>
       </c>
-      <c r="Z20" s="16">
+      <c r="Y20" s="14">
         <v>1540872</v>
       </c>
-      <c r="AA20" s="16">
+      <c r="Z20" s="14">
         <v>5631032</v>
       </c>
-      <c r="AB20" s="16">
+      <c r="AA20" s="14">
         <v>-697090</v>
       </c>
-      <c r="AC20" s="16">
+      <c r="AB20" s="14">
         <v>-141442</v>
       </c>
-      <c r="AD20" s="26">
+      <c r="AC20" s="22">
         <v>-189446</v>
       </c>
-      <c r="AE20" s="26">
+      <c r="AD20" s="22">
         <v>-1013064</v>
       </c>
-      <c r="AF20" s="29">
+      <c r="AE20" s="24">
         <v>-51259</v>
       </c>
+      <c r="AF20" s="24">
+        <v>-1170315</v>
+      </c>
     </row>
-    <row r="21" spans="2:32">
-      <c r="B21" s="14" t="s">
+    <row r="21" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="A21" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="C21" s="15">
+      <c r="B21" s="13">
         <v>-1699</v>
       </c>
-      <c r="D21" s="15">
+      <c r="C21" s="13">
         <v>-69949</v>
       </c>
-      <c r="E21" s="15">
+      <c r="D21" s="13">
         <v>153556</v>
       </c>
-      <c r="F21" s="15">
+      <c r="E21" s="13">
         <v>171242</v>
       </c>
+      <c r="F21" s="13">
+        <v>-9921</v>
+      </c>
       <c r="G21" s="15">
-        <v>-9921</v>
-[...1 lines deleted...]
-      <c r="H21" s="17">
         <v>4172</v>
       </c>
-      <c r="I21" s="15">
+      <c r="H21" s="13">
         <v>57762</v>
       </c>
-      <c r="J21" s="15">
+      <c r="I21" s="13">
         <v>58307</v>
       </c>
-      <c r="K21" s="15">
+      <c r="J21" s="13">
         <v>63199</v>
       </c>
+      <c r="K21" s="13">
+        <v>-43459</v>
+      </c>
       <c r="L21" s="15">
-        <v>-43459</v>
-[...1 lines deleted...]
-      <c r="M21" s="17">
         <v>-699</v>
       </c>
-      <c r="N21" s="15">
+      <c r="M21" s="13">
         <v>426815</v>
       </c>
-      <c r="O21" s="15">
+      <c r="N21" s="13">
         <v>892257</v>
       </c>
-      <c r="P21" s="15">
+      <c r="O21" s="13">
         <v>676860</v>
       </c>
-      <c r="Q21" s="15">
+      <c r="P21" s="13">
         <v>1119543</v>
       </c>
-      <c r="R21" s="15">
+      <c r="Q21" s="13">
         <v>1336971</v>
       </c>
-      <c r="S21" s="15">
+      <c r="R21" s="13">
         <v>998606</v>
       </c>
-      <c r="T21" s="15">
+      <c r="S21" s="13">
         <v>1083714</v>
       </c>
-      <c r="U21" s="15">
+      <c r="T21" s="13">
         <v>976068</v>
       </c>
-      <c r="V21" s="16">
+      <c r="U21" s="14">
         <v>1202411</v>
       </c>
-      <c r="W21" s="16">
+      <c r="V21" s="14">
         <v>1372816</v>
       </c>
-      <c r="X21" s="18" t="s">
+      <c r="W21" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="Y21" s="18" t="s">
+      <c r="X21" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="Z21" s="18" t="s">
+      <c r="Y21" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="AA21" s="15">
+      <c r="Z21" s="13">
         <v>-692502</v>
       </c>
-      <c r="AB21" s="16">
+      <c r="AA21" s="14">
         <v>1086163</v>
       </c>
-      <c r="AC21" s="16">
+      <c r="AB21" s="14">
         <v>1260147</v>
       </c>
-      <c r="AD21" s="26">
+      <c r="AC21" s="22">
         <v>2456162</v>
       </c>
-      <c r="AE21" s="26">
+      <c r="AD21" s="22">
         <v>3265558</v>
       </c>
-      <c r="AF21" s="29">
+      <c r="AE21" s="24">
         <v>3381537</v>
       </c>
+      <c r="AF21" s="24">
+        <v>1939773</v>
+      </c>
     </row>
-    <row r="22" spans="2:32">
-      <c r="B22" s="20" t="s">
+    <row r="22" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="A22" s="18" t="s">
         <v>17</v>
       </c>
-      <c r="C22" s="21">
+      <c r="B22" s="19">
         <v>3216661</v>
       </c>
-      <c r="D22" s="21">
+      <c r="C22" s="19">
         <v>1942690</v>
       </c>
-      <c r="E22" s="21">
+      <c r="D22" s="19">
         <v>1694305</v>
       </c>
-      <c r="F22" s="21">
+      <c r="E22" s="19">
         <v>1321965</v>
       </c>
-      <c r="G22" s="21">
+      <c r="F22" s="19">
         <v>7489477</v>
       </c>
-      <c r="H22" s="21">
+      <c r="G22" s="19">
         <v>18376198</v>
       </c>
-      <c r="I22" s="21">
+      <c r="H22" s="19">
         <v>3777441</v>
       </c>
-      <c r="J22" s="21">
+      <c r="I22" s="19">
         <v>12401526</v>
       </c>
-      <c r="K22" s="21">
+      <c r="J22" s="19">
         <v>14327907</v>
       </c>
-      <c r="L22" s="21">
+      <c r="K22" s="19">
         <v>5103653</v>
       </c>
-      <c r="M22" s="21">
+      <c r="L22" s="19">
         <v>-1473010</v>
       </c>
-      <c r="N22" s="21">
+      <c r="M22" s="19">
         <v>-443219</v>
       </c>
-      <c r="O22" s="21">
+      <c r="N22" s="19">
         <v>2902958</v>
       </c>
-      <c r="P22" s="21">
+      <c r="O22" s="19">
         <v>-519536</v>
       </c>
-      <c r="Q22" s="21">
+      <c r="P22" s="19">
         <v>-1601041</v>
       </c>
-      <c r="R22" s="21">
+      <c r="Q22" s="19">
         <v>15860965</v>
       </c>
-      <c r="S22" s="21">
+      <c r="R22" s="19">
         <v>16427040</v>
       </c>
-      <c r="T22" s="21">
+      <c r="S22" s="19">
         <v>50224905</v>
       </c>
-      <c r="U22" s="21">
+      <c r="T22" s="19">
         <v>9135362</v>
       </c>
-      <c r="V22" s="22">
+      <c r="U22" s="20">
         <v>64870395</v>
       </c>
-      <c r="W22" s="22">
+      <c r="V22" s="20">
         <v>-73908209</v>
       </c>
-      <c r="X22" s="22">
+      <c r="W22" s="20">
         <v>52698677</v>
       </c>
-      <c r="Y22" s="23" t="s">
+      <c r="X22" s="21" t="s">
         <v>24</v>
       </c>
-      <c r="Z22" s="23" t="s">
-[...17 lines deleted...]
-      <c r="AF22" s="23" t="s">
+      <c r="Y22" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z22" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA22" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB22" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC22" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD22" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE22" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF22" s="21" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="2:32">
+    <row r="23" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="A23" s="3"/>
       <c r="B23" s="3"/>
       <c r="C23" s="3"/>
       <c r="D23" s="3"/>
       <c r="E23" s="3"/>
       <c r="F23" s="3"/>
       <c r="G23" s="3"/>
       <c r="H23" s="3"/>
       <c r="I23" s="3"/>
       <c r="J23" s="3"/>
       <c r="K23" s="3"/>
       <c r="L23" s="3"/>
       <c r="M23" s="3"/>
       <c r="N23" s="3"/>
       <c r="O23" s="3"/>
       <c r="P23" s="3"/>
       <c r="Q23" s="3"/>
       <c r="R23" s="3"/>
       <c r="S23" s="3"/>
       <c r="T23" s="3"/>
       <c r="U23" s="3"/>
       <c r="V23" s="3"/>
       <c r="W23" s="3"/>
       <c r="X23" s="3"/>
       <c r="Y23" s="3"/>
       <c r="Z23" s="3"/>
       <c r="AA23" s="3"/>
       <c r="AB23" s="3"/>
       <c r="AC23" s="3"/>
       <c r="AD23" s="3"/>
-      <c r="AE23" s="3"/>
     </row>
-    <row r="24" spans="2:32">
-[...2 lines deleted...]
-      </c>
+    <row r="24" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="A24" s="30" t="s">
+        <v>28</v>
+      </c>
+      <c r="B24" s="3"/>
       <c r="C24" s="3"/>
       <c r="D24" s="3"/>
       <c r="E24" s="3"/>
       <c r="F24" s="3"/>
       <c r="G24" s="3"/>
       <c r="H24" s="3"/>
       <c r="I24" s="3"/>
       <c r="J24" s="3"/>
       <c r="K24" s="3"/>
       <c r="L24" s="3"/>
       <c r="M24" s="3"/>
       <c r="N24" s="3"/>
       <c r="O24" s="3"/>
       <c r="P24" s="3"/>
       <c r="Q24" s="3"/>
       <c r="R24" s="3"/>
       <c r="S24" s="3"/>
       <c r="T24" s="3"/>
       <c r="U24" s="3"/>
       <c r="V24" s="3"/>
       <c r="W24" s="3"/>
       <c r="X24" s="3"/>
       <c r="Y24" s="3"/>
       <c r="Z24" s="3"/>
       <c r="AA24" s="3"/>
       <c r="AB24" s="3"/>
-      <c r="AC24" s="3"/>
     </row>
-    <row r="25" spans="2:32">
-[...2 lines deleted...]
-      </c>
+    <row r="25" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="A25" s="31" t="s">
+        <v>29</v>
+      </c>
+      <c r="B25" s="3"/>
       <c r="C25" s="3"/>
       <c r="D25" s="3"/>
       <c r="E25" s="3"/>
       <c r="F25" s="3"/>
       <c r="G25" s="3"/>
       <c r="H25" s="3"/>
       <c r="I25" s="3"/>
       <c r="J25" s="3"/>
       <c r="K25" s="3"/>
       <c r="L25" s="3"/>
       <c r="M25" s="3"/>
       <c r="N25" s="3"/>
       <c r="O25" s="3"/>
       <c r="P25" s="3"/>
       <c r="Q25" s="3"/>
       <c r="R25" s="3"/>
       <c r="S25" s="3"/>
       <c r="T25" s="3"/>
       <c r="U25" s="3"/>
       <c r="V25" s="3"/>
       <c r="W25" s="3"/>
       <c r="X25" s="3"/>
       <c r="Y25" s="3"/>
       <c r="Z25" s="3"/>
       <c r="AA25" s="3"/>
       <c r="AB25" s="3"/>
-      <c r="AC25" s="3"/>
     </row>
-    <row r="26" spans="2:32">
-      <c r="B26" s="1"/>
+    <row r="26" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="A26" s="1"/>
     </row>
-    <row r="27" spans="2:32">
-      <c r="B27" s="2"/>
+    <row r="27" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="A27" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="B1:AC1"/>
+    <mergeCell ref="A1:AB1"/>
   </mergeCells>
   <pageMargins left="0.19685039370078741" right="0.11811023622047245" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>