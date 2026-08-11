--- v0 (2026-04-20)
+++ v1 (2026-08-11)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-1140" yWindow="105" windowWidth="14790" windowHeight="10545"/>
+    <workbookView xWindow="9465" yWindow="105" windowWidth="14790" windowHeight="10545"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$P$27</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="562" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="588" uniqueCount="33">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Түркістан қ.</t>
   </si>
   <si>
     <t>Арыс қ.ә.</t>
   </si>
   <si>
     <t>Кентау қ.ә.</t>
   </si>
   <si>
     <t>Бәйдібек ауданы</t>
   </si>
   <si>
     <t>Жетісай</t>
   </si>
   <si>
     <t>Келес</t>
   </si>
   <si>
     <t>Қазығұрт</t>
   </si>
   <si>
@@ -79,53 +79,50 @@
   <si>
     <t>Созақ</t>
   </si>
   <si>
     <t xml:space="preserve">Төлеби </t>
   </si>
   <si>
     <t xml:space="preserve">Түлкібас </t>
   </si>
   <si>
     <t xml:space="preserve">Шардара </t>
   </si>
   <si>
     <t>Шымкент қ.</t>
   </si>
   <si>
     <t>Түркістан облысы</t>
   </si>
   <si>
     <t xml:space="preserve"> -</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
-    <t>мың  теңге</t>
-[...1 lines deleted...]
-  <si>
     <t>соңы</t>
   </si>
   <si>
     <t>х</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                Еңбек ақы жөніндегі берешектер </t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                  Мерзімі өткен еңбек ақы жөніндегі берешектер</t>
   </si>
   <si>
     <t>3 295 058</t>
   </si>
   <si>
     <t>1 037 901</t>
   </si>
   <si>
     <t>1 385 195</t>
   </si>
   <si>
     <t xml:space="preserve">  -</t>
   </si>
   <si>
     <r>
@@ -134,161 +131,174 @@
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
+    <t>Сауран ауданы</t>
+  </si>
+  <si>
+    <t>мың теңге</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
-        <sz val="7"/>
+        <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
     <r>
       <rPr>
         <i/>
-        <sz val="7"/>
+        <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2005 жылдан 2017 жылға дейін деректер Оңтүстік Қазақстан облысы бойынша, 2018 жылдан – Түркістан облысы бойынша.</t>
     </r>
   </si>
-  <si>
-[...1 lines deleted...]
-  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="9"/>
-[...10 lines deleted...]
-    <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="7"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <i/>
-      <sz val="7"/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <vertAlign val="superscript"/>
+      <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
@@ -340,147 +350,159 @@
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="37">
+  <cellXfs count="40">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -521,84 +543,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -734,3653 +758,3775 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA50"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:AB50"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="Y33" sqref="Y33"/>
+    <sheetView tabSelected="1" topLeftCell="A31" workbookViewId="0">
+      <selection activeCell="D45" sqref="D45"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.5703125" customWidth="1"/>
     <col min="2" max="2" width="9.85546875" customWidth="1"/>
     <col min="3" max="3" width="10.28515625" customWidth="1"/>
     <col min="4" max="5" width="8.85546875" customWidth="1"/>
     <col min="6" max="6" width="9.5703125" customWidth="1"/>
     <col min="7" max="7" width="9" customWidth="1"/>
     <col min="8" max="8" width="9.28515625" customWidth="1"/>
     <col min="9" max="9" width="9" customWidth="1"/>
     <col min="10" max="10" width="9.5703125" customWidth="1"/>
     <col min="11" max="11" width="10.85546875" customWidth="1"/>
     <col min="12" max="12" width="10.5703125" customWidth="1"/>
     <col min="13" max="13" width="10.42578125" customWidth="1"/>
     <col min="14" max="14" width="11.140625" customWidth="1"/>
     <col min="15" max="15" width="10.42578125" customWidth="1"/>
     <col min="18" max="18" width="10.42578125" customWidth="1"/>
     <col min="19" max="19" width="11" customWidth="1"/>
     <col min="20" max="20" width="10.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27" ht="45" customHeight="1">
-[...25 lines deleted...]
-      <c r="X1" s="31"/>
+    <row r="1" spans="1:28" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="B1" s="28"/>
+      <c r="C1" s="28"/>
+      <c r="D1" s="28"/>
+      <c r="E1" s="28"/>
+      <c r="F1" s="28"/>
+      <c r="G1" s="29"/>
+      <c r="H1" s="29"/>
+      <c r="I1" s="29"/>
+      <c r="J1" s="29"/>
+      <c r="K1" s="29"/>
+      <c r="L1" s="29"/>
+      <c r="M1" s="29"/>
+      <c r="N1" s="29"/>
+      <c r="O1" s="29"/>
+      <c r="P1" s="29"/>
+      <c r="Q1" s="29"/>
+      <c r="R1" s="29"/>
+      <c r="S1" s="29"/>
+      <c r="T1" s="29"/>
+      <c r="U1" s="29"/>
+      <c r="V1" s="29"/>
+      <c r="W1" s="29"/>
+      <c r="X1" s="29"/>
       <c r="Y1" s="1"/>
     </row>
-    <row r="2" spans="1:27" ht="13.5" customHeight="1">
+    <row r="2" spans="1:28" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="2"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
       <c r="Q2" s="4"/>
       <c r="R2" s="4"/>
       <c r="S2" s="4"/>
       <c r="T2" s="4"/>
       <c r="U2" s="4"/>
       <c r="V2" s="4"/>
       <c r="W2" s="4"/>
       <c r="X2" s="1"/>
-      <c r="Z2" s="36"/>
-[...35 lines deleted...]
-      <c r="B4" s="6">
+      <c r="Z2" s="24"/>
+      <c r="AA2" s="24"/>
+      <c r="AB2" s="10" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="3" spans="1:28" s="33" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A3" s="30"/>
+      <c r="B3" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C3" s="31"/>
+      <c r="D3" s="31"/>
+      <c r="E3" s="31"/>
+      <c r="F3" s="31"/>
+      <c r="G3" s="31"/>
+      <c r="H3" s="31"/>
+      <c r="I3" s="31"/>
+      <c r="J3" s="31"/>
+      <c r="K3" s="31"/>
+      <c r="L3" s="31"/>
+      <c r="M3" s="31"/>
+      <c r="N3" s="31"/>
+      <c r="O3" s="31"/>
+      <c r="P3" s="31"/>
+      <c r="Q3" s="31"/>
+      <c r="R3" s="31"/>
+      <c r="S3" s="31"/>
+      <c r="T3" s="31"/>
+      <c r="U3" s="31"/>
+      <c r="V3" s="31"/>
+      <c r="W3" s="31"/>
+      <c r="X3" s="31"/>
+      <c r="Y3" s="32"/>
+    </row>
+    <row r="4" spans="1:28" s="33" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="34"/>
+      <c r="B4" s="35">
         <v>1999</v>
       </c>
-      <c r="C4" s="6">
+      <c r="C4" s="35">
         <v>2000</v>
       </c>
-      <c r="D4" s="6">
+      <c r="D4" s="35">
         <v>2001</v>
       </c>
-      <c r="E4" s="6">
+      <c r="E4" s="35">
         <v>2002</v>
       </c>
-      <c r="F4" s="6">
+      <c r="F4" s="35">
         <v>2003</v>
       </c>
-      <c r="G4" s="6">
+      <c r="G4" s="35">
         <v>2004</v>
       </c>
-      <c r="H4" s="6">
+      <c r="H4" s="35">
         <v>2005</v>
       </c>
-      <c r="I4" s="6">
+      <c r="I4" s="35">
         <v>2006</v>
       </c>
-      <c r="J4" s="6">
+      <c r="J4" s="35">
         <v>2007</v>
       </c>
-      <c r="K4" s="7">
+      <c r="K4" s="36">
         <v>2008</v>
       </c>
-      <c r="L4" s="6">
+      <c r="L4" s="35">
         <v>2009</v>
       </c>
-      <c r="M4" s="6">
+      <c r="M4" s="35">
         <v>2010</v>
       </c>
-      <c r="N4" s="6">
+      <c r="N4" s="35">
         <v>2011</v>
       </c>
-      <c r="O4" s="6">
+      <c r="O4" s="35">
         <v>2012</v>
       </c>
-      <c r="P4" s="6">
+      <c r="P4" s="35">
         <v>2013</v>
       </c>
-      <c r="Q4" s="6">
+      <c r="Q4" s="35">
         <v>2014</v>
       </c>
-      <c r="R4" s="6">
+      <c r="R4" s="35">
         <v>2015</v>
       </c>
-      <c r="S4" s="6">
+      <c r="S4" s="35">
         <v>2016</v>
       </c>
-      <c r="T4" s="6">
+      <c r="T4" s="35">
         <v>2017</v>
       </c>
-      <c r="U4" s="6">
+      <c r="U4" s="35">
         <v>2018</v>
       </c>
-      <c r="V4" s="6">
+      <c r="V4" s="35">
         <v>2019</v>
       </c>
-      <c r="W4" s="6">
+      <c r="W4" s="35">
         <v>2020</v>
       </c>
-      <c r="X4" s="8">
+      <c r="X4" s="37">
         <v>2021</v>
       </c>
-      <c r="Y4" s="9">
+      <c r="Y4" s="38">
         <v>2022</v>
       </c>
-      <c r="Z4" s="9">
+      <c r="Z4" s="38">
         <v>2023</v>
       </c>
-      <c r="AA4" s="9">
+      <c r="AA4" s="38">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="10" t="s">
+      <c r="AB4" s="38">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:28" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A5" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="B5" s="17">
+      <c r="B5" s="11">
         <v>1958841</v>
       </c>
-      <c r="C5" s="17">
+      <c r="C5" s="11">
         <v>1587875</v>
       </c>
-      <c r="D5" s="17">
+      <c r="D5" s="11">
         <v>1343354</v>
       </c>
-      <c r="E5" s="17">
+      <c r="E5" s="11">
         <v>1015778</v>
       </c>
-      <c r="F5" s="17">
+      <c r="F5" s="11">
         <v>1027372</v>
       </c>
-      <c r="G5" s="17">
+      <c r="G5" s="11">
         <v>1306119</v>
       </c>
-      <c r="H5" s="17">
+      <c r="H5" s="11">
         <v>1142367</v>
       </c>
-      <c r="I5" s="17">
+      <c r="I5" s="11">
         <v>1349988</v>
       </c>
-      <c r="J5" s="17">
+      <c r="J5" s="11">
         <v>1566783</v>
       </c>
-      <c r="K5" s="18">
+      <c r="K5" s="12">
         <v>2223956</v>
       </c>
-      <c r="L5" s="17">
+      <c r="L5" s="11">
         <v>2255081</v>
       </c>
-      <c r="M5" s="17">
+      <c r="M5" s="11">
         <v>2909093</v>
       </c>
-      <c r="N5" s="19" t="s">
+      <c r="N5" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="O5" s="11">
+        <v>3733815</v>
+      </c>
+      <c r="P5" s="11">
+        <v>3380422</v>
+      </c>
+      <c r="Q5" s="14">
+        <v>4004968</v>
+      </c>
+      <c r="R5" s="11">
+        <v>3239660</v>
+      </c>
+      <c r="S5" s="14">
+        <v>21166962</v>
+      </c>
+      <c r="T5" s="14">
+        <v>4775564</v>
+      </c>
+      <c r="U5" s="15">
+        <v>1420638</v>
+      </c>
+      <c r="V5" s="11">
+        <v>1991179</v>
+      </c>
+      <c r="W5" s="14">
+        <v>1533522</v>
+      </c>
+      <c r="X5" s="14">
+        <v>1626680</v>
+      </c>
+      <c r="Y5" s="16">
+        <v>2432408</v>
+      </c>
+      <c r="Z5" s="16">
+        <v>2725719</v>
+      </c>
+      <c r="AA5" s="16">
+        <v>7756062</v>
+      </c>
+      <c r="AB5" s="25">
+        <v>3139443</v>
+      </c>
+    </row>
+    <row r="6" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A6" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="B6" s="11">
+        <v>71152</v>
+      </c>
+      <c r="C6" s="11">
+        <v>38926</v>
+      </c>
+      <c r="D6" s="11">
+        <v>33656</v>
+      </c>
+      <c r="E6" s="11">
+        <v>25305</v>
+      </c>
+      <c r="F6" s="11">
+        <v>19714</v>
+      </c>
+      <c r="G6" s="11">
+        <v>17621</v>
+      </c>
+      <c r="H6" s="11">
+        <v>25846</v>
+      </c>
+      <c r="I6" s="11">
+        <v>28581</v>
+      </c>
+      <c r="J6" s="11">
+        <v>16909</v>
+      </c>
+      <c r="K6" s="11">
+        <v>30831</v>
+      </c>
+      <c r="L6" s="11">
+        <v>51582</v>
+      </c>
+      <c r="M6" s="11">
+        <v>59838</v>
+      </c>
+      <c r="N6" s="11">
+        <v>123452</v>
+      </c>
+      <c r="O6" s="11">
+        <v>49017</v>
+      </c>
+      <c r="P6" s="11">
+        <v>71184</v>
+      </c>
+      <c r="Q6" s="14">
+        <v>55598</v>
+      </c>
+      <c r="R6" s="14">
+        <v>37745</v>
+      </c>
+      <c r="S6" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="T6" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="U6" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="V6" s="14">
+        <v>161639</v>
+      </c>
+      <c r="W6" s="14">
+        <v>20047</v>
+      </c>
+      <c r="X6" s="14">
+        <v>182199</v>
+      </c>
+      <c r="Y6" s="16">
+        <v>487965</v>
+      </c>
+      <c r="Z6" s="16">
+        <v>79789</v>
+      </c>
+      <c r="AA6" s="16">
+        <v>161729</v>
+      </c>
+      <c r="AB6" s="25">
+        <v>296533</v>
+      </c>
+    </row>
+    <row r="7" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A7" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="11">
+        <v>43102</v>
+      </c>
+      <c r="C7" s="11">
+        <v>46484</v>
+      </c>
+      <c r="D7" s="11">
+        <v>44092</v>
+      </c>
+      <c r="E7" s="11">
+        <v>18869</v>
+      </c>
+      <c r="F7" s="11">
+        <v>3490</v>
+      </c>
+      <c r="G7" s="11">
+        <v>19800</v>
+      </c>
+      <c r="H7" s="11">
+        <v>24128</v>
+      </c>
+      <c r="I7" s="11">
+        <v>31614</v>
+      </c>
+      <c r="J7" s="11">
+        <v>36425</v>
+      </c>
+      <c r="K7" s="11">
+        <v>10827</v>
+      </c>
+      <c r="L7" s="11">
+        <v>19199</v>
+      </c>
+      <c r="M7" s="11">
+        <v>31905</v>
+      </c>
+      <c r="N7" s="11">
+        <v>29075</v>
+      </c>
+      <c r="O7" s="11">
+        <v>29664</v>
+      </c>
+      <c r="P7" s="11">
+        <v>38975</v>
+      </c>
+      <c r="Q7" s="14">
+        <v>93928</v>
+      </c>
+      <c r="R7" s="14">
+        <v>33390</v>
+      </c>
+      <c r="S7" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="T7" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="U7" s="14">
+        <v>20105</v>
+      </c>
+      <c r="V7" s="14">
+        <v>19563</v>
+      </c>
+      <c r="W7" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="X7" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="Y7" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z7" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA7" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB7" s="26" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A8" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="B8" s="11">
+        <v>108552</v>
+      </c>
+      <c r="C8" s="11">
+        <v>18998</v>
+      </c>
+      <c r="D8" s="11">
+        <v>12174</v>
+      </c>
+      <c r="E8" s="11">
+        <v>13331</v>
+      </c>
+      <c r="F8" s="11">
+        <v>16603</v>
+      </c>
+      <c r="G8" s="11">
+        <v>23694</v>
+      </c>
+      <c r="H8" s="11">
+        <v>37664</v>
+      </c>
+      <c r="I8" s="11">
+        <v>48051</v>
+      </c>
+      <c r="J8" s="11">
+        <v>15906</v>
+      </c>
+      <c r="K8" s="11">
+        <v>52183</v>
+      </c>
+      <c r="L8" s="11">
+        <v>52728</v>
+      </c>
+      <c r="M8" s="11">
+        <v>60206</v>
+      </c>
+      <c r="N8" s="11">
+        <v>54649</v>
+      </c>
+      <c r="O8" s="11">
+        <v>86166</v>
+      </c>
+      <c r="P8" s="11">
+        <v>140225</v>
+      </c>
+      <c r="Q8" s="14">
+        <v>133921</v>
+      </c>
+      <c r="R8" s="14">
+        <v>121054</v>
+      </c>
+      <c r="S8" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="T8" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="U8" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="V8" s="14">
+        <v>187285</v>
+      </c>
+      <c r="W8" s="14">
+        <v>214836</v>
+      </c>
+      <c r="X8" s="14">
+        <v>198670</v>
+      </c>
+      <c r="Y8" s="16">
+        <v>163610</v>
+      </c>
+      <c r="Z8" s="16">
+        <v>432498</v>
+      </c>
+      <c r="AA8" s="16">
+        <v>220109</v>
+      </c>
+      <c r="AB8" s="25">
+        <v>153515</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A9" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="B9" s="13">
+        <v>887</v>
+      </c>
+      <c r="C9" s="13">
+        <v>938</v>
+      </c>
+      <c r="D9" s="11">
+        <v>1070</v>
+      </c>
+      <c r="E9" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="F9" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="H9" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="I9" s="13">
+        <v>2</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="K9" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="L9" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="M9" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="N9" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="O9" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="P9" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="R9" s="14">
+        <v>8926</v>
+      </c>
+      <c r="S9" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="T9" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="U9" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="V9" s="14">
+        <v>3274</v>
+      </c>
+      <c r="W9" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="X9" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y9" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z9" s="16">
+        <v>11909</v>
+      </c>
+      <c r="AA9" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB9" s="26" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A10" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="B10" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C10" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="D10" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="E10" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="F10" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="G10" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="K10" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="L10" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="M10" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="N10" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="O10" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="P10" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="R10" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="S10" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="T10" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="U10" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="V10" s="14">
+        <v>31162</v>
+      </c>
+      <c r="W10" s="11">
+        <v>25171</v>
+      </c>
+      <c r="X10" s="14">
+        <v>18215</v>
+      </c>
+      <c r="Y10" s="16">
+        <v>30669</v>
+      </c>
+      <c r="Z10" s="16">
+        <v>25642</v>
+      </c>
+      <c r="AA10" s="16">
+        <v>117903</v>
+      </c>
+      <c r="AB10" s="26" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A11" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="B11" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C11" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="D11" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="E11" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="F11" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="G11" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="K11" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="L11" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="M11" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="N11" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="O11" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="P11" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="R11" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="S11" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="T11" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="U11" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="V11" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="W11" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="X11" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y11" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z11" s="18" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA11" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB11" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A12" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B12" s="11">
+        <v>26415</v>
+      </c>
+      <c r="C12" s="11">
+        <v>23910</v>
+      </c>
+      <c r="D12" s="11">
+        <v>12594</v>
+      </c>
+      <c r="E12" s="11">
+        <v>13147</v>
+      </c>
+      <c r="F12" s="11">
+        <v>19349</v>
+      </c>
+      <c r="G12" s="11">
+        <v>12401</v>
+      </c>
+      <c r="H12" s="11">
+        <v>17942</v>
+      </c>
+      <c r="I12" s="11">
+        <v>13386</v>
+      </c>
+      <c r="J12" s="11">
+        <v>11769</v>
+      </c>
+      <c r="K12" s="11">
+        <v>10364</v>
+      </c>
+      <c r="L12" s="11">
+        <v>13349</v>
+      </c>
+      <c r="M12" s="11">
+        <v>11415</v>
+      </c>
+      <c r="N12" s="11">
+        <v>11566</v>
+      </c>
+      <c r="O12" s="11">
+        <v>23780</v>
+      </c>
+      <c r="P12" s="11">
+        <v>5394</v>
+      </c>
+      <c r="Q12" s="14">
+        <v>7758</v>
+      </c>
+      <c r="R12" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="S12" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="T12" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="U12" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="V12" s="14">
+        <v>28114</v>
+      </c>
+      <c r="W12" s="11">
+        <v>20585</v>
+      </c>
+      <c r="X12" s="14">
+        <v>20662</v>
+      </c>
+      <c r="Y12" s="16">
+        <v>22205</v>
+      </c>
+      <c r="Z12" s="16">
+        <v>102281</v>
+      </c>
+      <c r="AA12" s="16">
+        <v>144289</v>
+      </c>
+      <c r="AB12" s="25">
+        <v>191965</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A13" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="11">
+        <v>66352</v>
+      </c>
+      <c r="C13" s="11">
+        <v>38646</v>
+      </c>
+      <c r="D13" s="11">
+        <v>22686</v>
+      </c>
+      <c r="E13" s="11">
+        <v>36556</v>
+      </c>
+      <c r="F13" s="11">
+        <v>54948</v>
+      </c>
+      <c r="G13" s="11">
+        <v>74032</v>
+      </c>
+      <c r="H13" s="11">
+        <v>70803</v>
+      </c>
+      <c r="I13" s="11">
+        <v>47578</v>
+      </c>
+      <c r="J13" s="11">
+        <v>53385</v>
+      </c>
+      <c r="K13" s="11">
+        <v>53040</v>
+      </c>
+      <c r="L13" s="11">
+        <v>25292</v>
+      </c>
+      <c r="M13" s="11">
+        <v>26351</v>
+      </c>
+      <c r="N13" s="11">
+        <v>45647</v>
+      </c>
+      <c r="O13" s="11">
+        <v>42777</v>
+      </c>
+      <c r="P13" s="11">
+        <v>34042</v>
+      </c>
+      <c r="Q13" s="14">
+        <v>45797</v>
+      </c>
+      <c r="R13" s="14">
+        <v>22162</v>
+      </c>
+      <c r="S13" s="14">
+        <v>51254</v>
+      </c>
+      <c r="T13" s="14">
+        <v>54815</v>
+      </c>
+      <c r="U13" s="14">
+        <v>67181</v>
+      </c>
+      <c r="V13" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="W13" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="X13" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="Y13" s="16">
+        <v>87109</v>
+      </c>
+      <c r="Z13" s="16">
+        <v>98585</v>
+      </c>
+      <c r="AA13" s="18" t="s">
+        <v>20</v>
+      </c>
+      <c r="AB13" s="27" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A14" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B14" s="11">
+        <v>16284</v>
+      </c>
+      <c r="C14" s="11">
+        <v>2698</v>
+      </c>
+      <c r="D14" s="13">
+        <v>838</v>
+      </c>
+      <c r="E14" s="11">
+        <v>4001</v>
+      </c>
+      <c r="F14" s="11">
+        <v>4441</v>
+      </c>
+      <c r="G14" s="11">
+        <v>6154</v>
+      </c>
+      <c r="H14" s="11">
+        <v>3965</v>
+      </c>
+      <c r="I14" s="11">
+        <v>13150</v>
+      </c>
+      <c r="J14" s="11">
+        <v>27153</v>
+      </c>
+      <c r="K14" s="11">
+        <v>36788</v>
+      </c>
+      <c r="L14" s="11">
+        <v>30312</v>
+      </c>
+      <c r="M14" s="11">
+        <v>56812</v>
+      </c>
+      <c r="N14" s="11">
+        <v>80090</v>
+      </c>
+      <c r="O14" s="11">
+        <v>47187</v>
+      </c>
+      <c r="P14" s="11">
+        <v>22498</v>
+      </c>
+      <c r="Q14" s="14">
+        <v>31038</v>
+      </c>
+      <c r="R14" s="14">
+        <v>19205</v>
+      </c>
+      <c r="S14" s="14">
+        <v>23816</v>
+      </c>
+      <c r="T14" s="14">
+        <v>2861</v>
+      </c>
+      <c r="U14" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="V14" s="14">
+        <v>38879</v>
+      </c>
+      <c r="W14" s="11">
+        <v>67342</v>
+      </c>
+      <c r="X14" s="14">
+        <v>71383</v>
+      </c>
+      <c r="Y14" s="16">
+        <v>111963</v>
+      </c>
+      <c r="Z14" s="16">
+        <v>210385</v>
+      </c>
+      <c r="AA14" s="16">
+        <v>415297</v>
+      </c>
+      <c r="AB14" s="25">
+        <v>263742</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A15" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B15" s="13">
+        <v>682</v>
+      </c>
+      <c r="C15" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="D15" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="E15" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="F15" s="11">
+        <v>2760</v>
+      </c>
+      <c r="G15" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="H15" s="11">
+        <v>1287</v>
+      </c>
+      <c r="I15" s="11">
+        <v>2590</v>
+      </c>
+      <c r="J15" s="11">
+        <v>43036</v>
+      </c>
+      <c r="K15" s="11">
+        <v>38559</v>
+      </c>
+      <c r="L15" s="11">
+        <v>27461</v>
+      </c>
+      <c r="M15" s="11">
+        <v>74228</v>
+      </c>
+      <c r="N15" s="11">
+        <v>37125</v>
+      </c>
+      <c r="O15" s="11">
+        <v>32788</v>
+      </c>
+      <c r="P15" s="11">
+        <v>45751</v>
+      </c>
+      <c r="Q15" s="14">
+        <v>249941</v>
+      </c>
+      <c r="R15" s="14">
+        <v>222424</v>
+      </c>
+      <c r="S15" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="T15" s="14">
+        <v>220373</v>
+      </c>
+      <c r="U15" s="14">
+        <v>84208</v>
+      </c>
+      <c r="V15" s="14">
+        <v>222398</v>
+      </c>
+      <c r="W15" s="11">
+        <v>375790</v>
+      </c>
+      <c r="X15" s="14">
+        <v>531673</v>
+      </c>
+      <c r="Y15" s="16">
+        <v>635722</v>
+      </c>
+      <c r="Z15" s="16">
+        <v>535985</v>
+      </c>
+      <c r="AA15" s="16">
+        <v>630851</v>
+      </c>
+      <c r="AB15" s="25">
+        <v>479361</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A16" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B16" s="11">
+        <v>151395</v>
+      </c>
+      <c r="C16" s="11">
+        <v>109868</v>
+      </c>
+      <c r="D16" s="11">
+        <v>98309</v>
+      </c>
+      <c r="E16" s="11">
+        <v>59382</v>
+      </c>
+      <c r="F16" s="11">
+        <v>53451</v>
+      </c>
+      <c r="G16" s="11">
+        <v>55152</v>
+      </c>
+      <c r="H16" s="11">
+        <v>145343</v>
+      </c>
+      <c r="I16" s="11">
+        <v>43309</v>
+      </c>
+      <c r="J16" s="11">
+        <v>46803</v>
+      </c>
+      <c r="K16" s="11">
+        <v>55113</v>
+      </c>
+      <c r="L16" s="11">
+        <v>118224</v>
+      </c>
+      <c r="M16" s="11">
+        <v>269896</v>
+      </c>
+      <c r="N16" s="11">
+        <v>182761</v>
+      </c>
+      <c r="O16" s="11">
+        <v>233726</v>
+      </c>
+      <c r="P16" s="11">
+        <v>308799</v>
+      </c>
+      <c r="Q16" s="14">
+        <v>173247</v>
+      </c>
+      <c r="R16" s="14">
+        <v>173634</v>
+      </c>
+      <c r="S16" s="14">
+        <v>122480</v>
+      </c>
+      <c r="T16" s="14">
+        <v>131880</v>
+      </c>
+      <c r="U16" s="14">
+        <v>180566</v>
+      </c>
+      <c r="V16" s="14">
+        <v>307294</v>
+      </c>
+      <c r="W16" s="11">
+        <v>37343</v>
+      </c>
+      <c r="X16" s="14">
+        <v>96212</v>
+      </c>
+      <c r="Y16" s="16">
+        <v>47677</v>
+      </c>
+      <c r="Z16" s="16">
+        <v>180259</v>
+      </c>
+      <c r="AA16" s="16">
+        <v>10313</v>
+      </c>
+      <c r="AB16" s="25">
+        <v>84330</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A17" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="B17" s="11">
+        <v>24481</v>
+      </c>
+      <c r="C17" s="11">
+        <v>32689</v>
+      </c>
+      <c r="D17" s="11">
+        <v>23693</v>
+      </c>
+      <c r="E17" s="11">
+        <v>21715</v>
+      </c>
+      <c r="F17" s="11">
+        <v>14448</v>
+      </c>
+      <c r="G17" s="11">
+        <v>17222</v>
+      </c>
+      <c r="H17" s="11">
+        <v>26007</v>
+      </c>
+      <c r="I17" s="11">
+        <v>34985</v>
+      </c>
+      <c r="J17" s="11">
+        <v>31385</v>
+      </c>
+      <c r="K17" s="11">
+        <v>44173</v>
+      </c>
+      <c r="L17" s="11">
+        <v>32415</v>
+      </c>
+      <c r="M17" s="11">
+        <v>69473</v>
+      </c>
+      <c r="N17" s="11">
+        <v>142641</v>
+      </c>
+      <c r="O17" s="11">
+        <v>34627</v>
+      </c>
+      <c r="P17" s="11">
+        <v>21072</v>
+      </c>
+      <c r="Q17" s="14">
+        <v>22022</v>
+      </c>
+      <c r="R17" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="S17" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="T17" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="U17" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="V17" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="W17" s="11">
+        <v>32269</v>
+      </c>
+      <c r="X17" s="17">
+        <v>531</v>
+      </c>
+      <c r="Y17" s="16">
+        <v>44858</v>
+      </c>
+      <c r="Z17" s="16">
+        <v>38530</v>
+      </c>
+      <c r="AA17" s="16">
+        <v>66580</v>
+      </c>
+      <c r="AB17" s="25">
+        <v>157791</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A18" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="B18" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C18" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="D18" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="E18" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="F18" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="G18" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="K18" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="L18" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="M18" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="N18" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="O18" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="P18" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="R18" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="S18" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="T18" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="U18" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="V18" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="W18" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="X18" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y18" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z18" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA18" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB18" s="27" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A19" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B19" s="11">
+        <v>10820</v>
+      </c>
+      <c r="C19" s="11">
+        <v>3500</v>
+      </c>
+      <c r="D19" s="11">
+        <v>5103</v>
+      </c>
+      <c r="E19" s="11">
+        <v>9201</v>
+      </c>
+      <c r="F19" s="11">
+        <v>7442</v>
+      </c>
+      <c r="G19" s="11">
+        <v>219863</v>
+      </c>
+      <c r="H19" s="11">
+        <v>34785</v>
+      </c>
+      <c r="I19" s="11">
+        <v>253615</v>
+      </c>
+      <c r="J19" s="11">
+        <v>446334</v>
+      </c>
+      <c r="K19" s="11">
+        <v>672346</v>
+      </c>
+      <c r="L19" s="11">
+        <v>665924</v>
+      </c>
+      <c r="M19" s="11">
+        <v>714078</v>
+      </c>
+      <c r="N19" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="O5" s="17">
-[...94 lines deleted...]
-      <c r="S6" s="23" t="s">
+      <c r="O19" s="11">
+        <v>1303397</v>
+      </c>
+      <c r="P19" s="11">
+        <v>959913</v>
+      </c>
+      <c r="Q19" s="14">
+        <v>736802</v>
+      </c>
+      <c r="R19" s="14">
+        <v>597539</v>
+      </c>
+      <c r="S19" s="14">
+        <v>4452643</v>
+      </c>
+      <c r="T19" s="14">
+        <v>770696</v>
+      </c>
+      <c r="U19" s="14">
+        <v>754939</v>
+      </c>
+      <c r="V19" s="14">
+        <v>786318</v>
+      </c>
+      <c r="W19" s="11">
+        <v>602934</v>
+      </c>
+      <c r="X19" s="14">
+        <v>389385</v>
+      </c>
+      <c r="Y19" s="16">
+        <v>690700</v>
+      </c>
+      <c r="Z19" s="16">
+        <v>778579</v>
+      </c>
+      <c r="AA19" s="16">
+        <v>5727163</v>
+      </c>
+      <c r="AB19" s="25">
+        <v>1316538</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A20" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" s="11">
+        <v>62206</v>
+      </c>
+      <c r="C20" s="11">
+        <v>38466</v>
+      </c>
+      <c r="D20" s="11">
+        <v>31644</v>
+      </c>
+      <c r="E20" s="11">
+        <v>30253</v>
+      </c>
+      <c r="F20" s="11">
+        <v>37039</v>
+      </c>
+      <c r="G20" s="11">
+        <v>33075</v>
+      </c>
+      <c r="H20" s="11">
+        <v>39072</v>
+      </c>
+      <c r="I20" s="11">
+        <v>71628</v>
+      </c>
+      <c r="J20" s="11">
+        <v>66068</v>
+      </c>
+      <c r="K20" s="11">
+        <v>110318</v>
+      </c>
+      <c r="L20" s="11">
+        <v>68144</v>
+      </c>
+      <c r="M20" s="11">
+        <v>102456</v>
+      </c>
+      <c r="N20" s="11">
+        <v>164864</v>
+      </c>
+      <c r="O20" s="11">
+        <v>142452</v>
+      </c>
+      <c r="P20" s="11">
+        <v>147695</v>
+      </c>
+      <c r="Q20" s="14">
+        <v>22060</v>
+      </c>
+      <c r="R20" s="14">
+        <v>15704</v>
+      </c>
+      <c r="S20" s="14">
+        <v>22558</v>
+      </c>
+      <c r="T20" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="T6" s="23" t="s">
+      <c r="U20" s="14">
+        <v>29040</v>
+      </c>
+      <c r="V20" s="14">
+        <v>28097</v>
+      </c>
+      <c r="W20" s="11">
+        <v>55759</v>
+      </c>
+      <c r="X20" s="14">
+        <v>29956</v>
+      </c>
+      <c r="Y20" s="16">
+        <v>70185</v>
+      </c>
+      <c r="Z20" s="16">
+        <v>187700</v>
+      </c>
+      <c r="AA20" s="16">
+        <v>130704</v>
+      </c>
+      <c r="AB20" s="25">
+        <v>85686</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A21" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B21" s="11">
+        <v>83262</v>
+      </c>
+      <c r="C21" s="11">
+        <v>39538</v>
+      </c>
+      <c r="D21" s="11">
+        <v>37418</v>
+      </c>
+      <c r="E21" s="11">
+        <v>19171</v>
+      </c>
+      <c r="F21" s="11">
+        <v>13101</v>
+      </c>
+      <c r="G21" s="11">
+        <v>7966</v>
+      </c>
+      <c r="H21" s="11">
+        <v>9628</v>
+      </c>
+      <c r="I21" s="11">
+        <v>9281</v>
+      </c>
+      <c r="J21" s="11">
+        <v>1203</v>
+      </c>
+      <c r="K21" s="11">
+        <v>6200</v>
+      </c>
+      <c r="L21" s="11">
+        <v>51385</v>
+      </c>
+      <c r="M21" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="N21" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="O21" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="P21" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="14">
+        <v>39025</v>
+      </c>
+      <c r="R21" s="14">
+        <v>17000</v>
+      </c>
+      <c r="S21" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="U6" s="23" t="s">
-[...76 lines deleted...]
-      <c r="S7" s="23" t="s">
+      <c r="T21" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="T7" s="23" t="s">
+      <c r="U21" s="14">
+        <v>94996</v>
+      </c>
+      <c r="V21" s="14">
+        <v>136623</v>
+      </c>
+      <c r="W21" s="11">
+        <v>44373</v>
+      </c>
+      <c r="X21" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="U7" s="20">
-[...8 lines deleted...]
-      <c r="X7" s="23" t="s">
+      <c r="Y21" s="18" t="s">
         <v>20</v>
       </c>
-      <c r="Y7" s="24" t="s">
-[...10 lines deleted...]
-      <c r="A8" s="11" t="s">
+      <c r="Z21" s="18" t="s">
+        <v>20</v>
+      </c>
+      <c r="AA21" s="16">
+        <v>74231</v>
+      </c>
+      <c r="AB21" s="25">
+        <v>72085</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A22" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B22" s="11">
+        <v>35836</v>
+      </c>
+      <c r="C22" s="11">
+        <v>20655</v>
+      </c>
+      <c r="D22" s="11">
+        <v>12732</v>
+      </c>
+      <c r="E22" s="11">
+        <v>12596</v>
+      </c>
+      <c r="F22" s="11">
+        <v>16256</v>
+      </c>
+      <c r="G22" s="11">
+        <v>5535</v>
+      </c>
+      <c r="H22" s="11">
+        <v>4843</v>
+      </c>
+      <c r="I22" s="11">
+        <v>3633</v>
+      </c>
+      <c r="J22" s="11">
+        <v>4390</v>
+      </c>
+      <c r="K22" s="11">
+        <v>5857</v>
+      </c>
+      <c r="L22" s="13">
+        <v>11</v>
+      </c>
+      <c r="M22" s="13">
+        <v>368</v>
+      </c>
+      <c r="N22" s="13">
+        <v>92</v>
+      </c>
+      <c r="O22" s="13">
+        <v>9</v>
+      </c>
+      <c r="P22" s="11">
+        <v>26143</v>
+      </c>
+      <c r="Q22" s="14">
+        <v>33019</v>
+      </c>
+      <c r="R22" s="14">
+        <v>2708</v>
+      </c>
+      <c r="S22" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="T22" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="U22" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="V22" s="17">
+        <v>7</v>
+      </c>
+      <c r="W22" s="13">
         <v>3</v>
       </c>
-      <c r="B8" s="17">
-[...328 lines deleted...]
-      <c r="A12" s="11" t="s">
+      <c r="X22" s="17">
+        <v>155</v>
+      </c>
+      <c r="Y22" s="16">
+        <v>2098</v>
+      </c>
+      <c r="Z22" s="16">
         <v>7</v>
       </c>
-      <c r="B12" s="17">
-[...616 lines deleted...]
-      <c r="N19" s="19" t="s">
+      <c r="AA22" s="16">
+        <v>160</v>
+      </c>
+      <c r="AB22" s="25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A23" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="B23" s="19">
+        <v>1257415</v>
+      </c>
+      <c r="C23" s="19">
+        <v>1172559</v>
+      </c>
+      <c r="D23" s="19">
+        <v>1007345</v>
+      </c>
+      <c r="E23" s="19">
+        <v>752251</v>
+      </c>
+      <c r="F23" s="19">
+        <v>764330</v>
+      </c>
+      <c r="G23" s="19">
+        <v>813604</v>
+      </c>
+      <c r="H23" s="19">
+        <v>701054</v>
+      </c>
+      <c r="I23" s="19">
+        <v>748585</v>
+      </c>
+      <c r="J23" s="19">
+        <v>766017</v>
+      </c>
+      <c r="K23" s="19">
+        <v>1097357</v>
+      </c>
+      <c r="L23" s="19">
+        <v>1099055</v>
+      </c>
+      <c r="M23" s="19">
+        <v>1432067</v>
+      </c>
+      <c r="N23" s="20" t="s">
         <v>27</v>
       </c>
-      <c r="O19" s="17">
-[...331 lines deleted...]
-      <c r="O23" s="25">
+      <c r="O23" s="19">
         <v>1708225</v>
       </c>
-      <c r="P23" s="25">
+      <c r="P23" s="19">
         <v>1558731</v>
       </c>
-      <c r="Q23" s="27">
+      <c r="Q23" s="21">
         <v>2360812</v>
       </c>
-      <c r="R23" s="27">
+      <c r="R23" s="21">
         <v>1955107</v>
       </c>
-      <c r="S23" s="27">
+      <c r="S23" s="21">
         <v>16077192</v>
       </c>
-      <c r="T23" s="27">
+      <c r="T23" s="21">
         <v>3367337</v>
       </c>
-      <c r="U23" s="28" t="s">
-[...21 lines deleted...]
-    <row r="24" spans="1:27">
+      <c r="U23" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="V23" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="W23" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="X23" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y23" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z23" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA23" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB23" s="22" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A24" s="1"/>
       <c r="B24" s="1"/>
       <c r="C24" s="1"/>
       <c r="D24" s="1"/>
       <c r="E24" s="1"/>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
       <c r="I24" s="1"/>
       <c r="J24" s="1"/>
       <c r="K24" s="1"/>
       <c r="L24" s="1"/>
       <c r="M24" s="1"/>
       <c r="N24" s="1"/>
       <c r="O24" s="1"/>
       <c r="P24" s="1"/>
       <c r="Q24" s="1"/>
       <c r="R24" s="1"/>
       <c r="S24" s="1"/>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
       <c r="X24" s="1"/>
       <c r="Y24" s="1"/>
     </row>
-    <row r="25" spans="1:27">
-      <c r="A25" s="14"/>
+    <row r="25" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A25" s="9"/>
       <c r="B25" s="1"/>
       <c r="C25" s="1"/>
       <c r="D25" s="1"/>
       <c r="E25" s="1"/>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
       <c r="I25" s="1"/>
       <c r="J25" s="1"/>
       <c r="K25" s="1"/>
       <c r="L25" s="1"/>
       <c r="M25" s="1"/>
       <c r="N25" s="1"/>
       <c r="O25" s="1"/>
       <c r="P25" s="1"/>
       <c r="Q25" s="1"/>
       <c r="R25" s="1"/>
       <c r="S25" s="1"/>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
       <c r="X25" s="1"/>
-      <c r="Z25" s="36"/>
-[...35 lines deleted...]
-      <c r="B27" s="6">
+      <c r="Z25" s="24"/>
+      <c r="AA25" s="24"/>
+      <c r="AB25" s="10" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28" s="33" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A26" s="30"/>
+      <c r="B26" s="31" t="s">
+        <v>24</v>
+      </c>
+      <c r="C26" s="31"/>
+      <c r="D26" s="31"/>
+      <c r="E26" s="31"/>
+      <c r="F26" s="31"/>
+      <c r="G26" s="31"/>
+      <c r="H26" s="31"/>
+      <c r="I26" s="31"/>
+      <c r="J26" s="31"/>
+      <c r="K26" s="31"/>
+      <c r="L26" s="31"/>
+      <c r="M26" s="31"/>
+      <c r="N26" s="31"/>
+      <c r="O26" s="31"/>
+      <c r="P26" s="31"/>
+      <c r="Q26" s="31"/>
+      <c r="R26" s="31"/>
+      <c r="S26" s="31"/>
+      <c r="T26" s="31"/>
+      <c r="U26" s="31"/>
+      <c r="V26" s="31"/>
+      <c r="W26" s="31"/>
+      <c r="X26" s="31"/>
+      <c r="Y26" s="32"/>
+    </row>
+    <row r="27" spans="1:28" s="33" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A27" s="34"/>
+      <c r="B27" s="35">
         <v>1999</v>
       </c>
-      <c r="C27" s="6">
+      <c r="C27" s="35">
         <v>2000</v>
       </c>
-      <c r="D27" s="6">
+      <c r="D27" s="35">
         <v>2001</v>
       </c>
-      <c r="E27" s="6">
+      <c r="E27" s="35">
         <v>2002</v>
       </c>
-      <c r="F27" s="6">
+      <c r="F27" s="35">
         <v>2003</v>
       </c>
-      <c r="G27" s="6">
+      <c r="G27" s="35">
         <v>2004</v>
       </c>
-      <c r="H27" s="6">
+      <c r="H27" s="35">
         <v>2005</v>
       </c>
-      <c r="I27" s="6">
+      <c r="I27" s="35">
         <v>2006</v>
       </c>
-      <c r="J27" s="6">
+      <c r="J27" s="35">
         <v>2007</v>
       </c>
-      <c r="K27" s="6">
+      <c r="K27" s="35">
         <v>2008</v>
       </c>
-      <c r="L27" s="6">
+      <c r="L27" s="35">
         <v>2009</v>
       </c>
-      <c r="M27" s="6">
+      <c r="M27" s="35">
         <v>2010</v>
       </c>
-      <c r="N27" s="6">
+      <c r="N27" s="35">
         <v>2011</v>
       </c>
-      <c r="O27" s="6">
+      <c r="O27" s="35">
         <v>2012</v>
       </c>
-      <c r="P27" s="6">
+      <c r="P27" s="35">
         <v>2013</v>
       </c>
-      <c r="Q27" s="6">
+      <c r="Q27" s="35">
         <v>2014</v>
       </c>
-      <c r="R27" s="6">
+      <c r="R27" s="35">
         <v>2015</v>
       </c>
-      <c r="S27" s="6">
+      <c r="S27" s="35">
         <v>2016</v>
       </c>
-      <c r="T27" s="6">
+      <c r="T27" s="35">
         <v>2017</v>
       </c>
-      <c r="U27" s="6">
+      <c r="U27" s="35">
         <v>2018</v>
       </c>
-      <c r="V27" s="6">
+      <c r="V27" s="35">
         <v>2019</v>
       </c>
-      <c r="W27" s="6">
+      <c r="W27" s="35">
         <v>2020</v>
       </c>
-      <c r="X27" s="6">
+      <c r="X27" s="35">
         <v>2021</v>
       </c>
-      <c r="Y27" s="6">
+      <c r="Y27" s="35">
         <v>2022</v>
       </c>
-      <c r="Z27" s="8">
+      <c r="Z27" s="37">
         <v>2023</v>
       </c>
-      <c r="AA27" s="9">
+      <c r="AA27" s="38">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="10" t="s">
+      <c r="AB27" s="38">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A28" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="B28" s="17">
+      <c r="B28" s="11">
         <v>1721956</v>
       </c>
-      <c r="C28" s="17">
+      <c r="C28" s="11">
         <v>1105826</v>
       </c>
-      <c r="D28" s="17">
+      <c r="D28" s="11">
         <v>698768</v>
       </c>
-      <c r="E28" s="17">
+      <c r="E28" s="11">
         <v>474227</v>
       </c>
-      <c r="F28" s="17">
+      <c r="F28" s="11">
         <v>369463</v>
       </c>
-      <c r="G28" s="17">
+      <c r="G28" s="11">
         <v>273112</v>
       </c>
-      <c r="H28" s="17">
+      <c r="H28" s="11">
         <v>41633</v>
       </c>
-      <c r="I28" s="17">
+      <c r="I28" s="11">
         <v>94112</v>
       </c>
-      <c r="J28" s="17">
+      <c r="J28" s="11">
         <v>22469</v>
       </c>
-      <c r="K28" s="18">
+      <c r="K28" s="12">
         <v>77033</v>
       </c>
-      <c r="L28" s="17">
+      <c r="L28" s="11">
         <v>167457</v>
       </c>
-      <c r="M28" s="17">
+      <c r="M28" s="11">
         <v>34236</v>
       </c>
-      <c r="N28" s="17">
+      <c r="N28" s="11">
         <v>32269</v>
       </c>
-      <c r="O28" s="17">
+      <c r="O28" s="11">
         <v>30177</v>
       </c>
-      <c r="P28" s="17">
+      <c r="P28" s="11">
         <v>31904</v>
       </c>
-      <c r="Q28" s="20">
+      <c r="Q28" s="14">
         <v>177771</v>
       </c>
-      <c r="R28" s="20">
+      <c r="R28" s="14">
         <v>20180</v>
       </c>
-      <c r="S28" s="23" t="s">
+      <c r="S28" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="T28" s="20">
+      <c r="T28" s="14">
         <v>141867</v>
       </c>
-      <c r="U28" s="29" t="s">
-[...2 lines deleted...]
-      <c r="V28" s="19" t="s">
+      <c r="U28" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="V28" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="W28" s="19" t="s">
-[...2 lines deleted...]
-      <c r="X28" s="20">
+      <c r="W28" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="X28" s="14">
         <v>80940</v>
       </c>
-      <c r="Y28" s="23" t="s">
-[...10 lines deleted...]
-      <c r="A29" s="11" t="s">
+      <c r="Y28" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z28" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA28" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB28" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A29" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="B29" s="17">
+      <c r="B29" s="11">
         <v>62271</v>
       </c>
-      <c r="C29" s="17">
+      <c r="C29" s="11">
         <v>23376</v>
       </c>
-      <c r="D29" s="17">
+      <c r="D29" s="11">
         <v>3498</v>
       </c>
-      <c r="E29" s="17">
+      <c r="E29" s="11">
         <v>6526</v>
       </c>
-      <c r="F29" s="17">
+      <c r="F29" s="11">
         <v>1027</v>
       </c>
-      <c r="G29" s="19" t="s">
-[...64 lines deleted...]
-      <c r="A30" s="11" t="s">
+      <c r="G29" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="H29" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="I29" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="J29" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="K29" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="L29" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="M29" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="N29" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="O29" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="P29" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q29" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="R29" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="S29" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="T29" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="U29" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="V29" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="W29" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="X29" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y29" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z29" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA29" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB29" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A30" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="B30" s="17">
+      <c r="B30" s="11">
         <v>40214</v>
       </c>
-      <c r="C30" s="17">
+      <c r="C30" s="11">
         <v>22353</v>
       </c>
-      <c r="D30" s="17">
+      <c r="D30" s="11">
         <v>9244</v>
       </c>
-      <c r="E30" s="17">
+      <c r="E30" s="11">
         <v>6527</v>
       </c>
-      <c r="F30" s="19" t="s">
-[...11 lines deleted...]
-      <c r="J30" s="17">
+      <c r="F30" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="G30" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="H30" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="I30" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="J30" s="11">
         <v>5156</v>
       </c>
-      <c r="K30" s="19" t="s">
-[...2 lines deleted...]
-      <c r="L30" s="17">
+      <c r="K30" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="L30" s="11">
         <v>8987</v>
       </c>
-      <c r="M30" s="19" t="s">
-[...26 lines deleted...]
-      <c r="V30" s="23" t="s">
+      <c r="M30" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="N30" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="O30" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="P30" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q30" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="R30" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="S30" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="T30" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="U30" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="V30" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="W30" s="19" t="s">
-[...16 lines deleted...]
-      <c r="A31" s="11" t="s">
+      <c r="W30" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="X30" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y30" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z30" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA30" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB30" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A31" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="B31" s="17">
+      <c r="B31" s="11">
         <v>101126</v>
       </c>
-      <c r="C31" s="17">
+      <c r="C31" s="11">
         <v>13230</v>
       </c>
-      <c r="D31" s="17">
+      <c r="D31" s="11">
         <v>5880</v>
       </c>
-      <c r="E31" s="17">
+      <c r="E31" s="11">
         <v>4005</v>
       </c>
-      <c r="F31" s="17">
+      <c r="F31" s="11">
         <v>3937</v>
       </c>
-      <c r="G31" s="17">
+      <c r="G31" s="11">
         <v>4321</v>
       </c>
-      <c r="H31" s="19" t="s">
-[...11 lines deleted...]
-      <c r="L31" s="17">
+      <c r="H31" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="I31" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="J31" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="K31" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="L31" s="11">
         <v>1064</v>
       </c>
-      <c r="M31" s="19" t="s">
-[...2 lines deleted...]
-      <c r="N31" s="17">
+      <c r="M31" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="N31" s="11">
         <v>1220</v>
       </c>
-      <c r="O31" s="19">
+      <c r="O31" s="13">
         <v>440</v>
       </c>
-      <c r="P31" s="19">
+      <c r="P31" s="13">
         <v>290</v>
       </c>
-      <c r="Q31" s="23" t="s">
-[...20 lines deleted...]
-      <c r="X31" s="20">
+      <c r="Q31" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="R31" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="S31" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="T31" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="U31" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="V31" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="W31" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="X31" s="14">
         <v>80940</v>
       </c>
-      <c r="Y31" s="23" t="s">
-[...10 lines deleted...]
-      <c r="A32" s="11" t="s">
+      <c r="Y31" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z31" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA31" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB31" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A32" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="B32" s="19">
+      <c r="B32" s="13">
         <v>739</v>
       </c>
-      <c r="C32" s="19">
+      <c r="C32" s="13">
         <v>938</v>
       </c>
-      <c r="D32" s="17">
+      <c r="D32" s="11">
         <v>1070</v>
       </c>
-      <c r="E32" s="19" t="s">
-[...70 lines deleted...]
-      <c r="A33" s="11" t="s">
+      <c r="E32" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="F32" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="G32" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="H32" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="I32" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="J32" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="K32" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="L32" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="M32" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="N32" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="O32" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="P32" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q32" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="R32" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="S32" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="T32" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="U32" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="V32" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="W32" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="X32" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y32" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z32" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA32" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB32" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A33" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="B33" s="19" t="s">
-[...79 lines deleted...]
-      <c r="A34" s="11" t="s">
+      <c r="B33" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C33" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="D33" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="E33" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="F33" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="G33" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="H33" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="I33" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="J33" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="K33" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="L33" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="M33" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="N33" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="O33" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="P33" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q33" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="R33" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="S33" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="T33" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="U33" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="V33" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="W33" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="X33" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y33" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z33" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA33" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB33" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A34" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="B34" s="19" t="s">
-[...65 lines deleted...]
-      <c r="X34" s="23" t="s">
+      <c r="B34" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C34" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="D34" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="E34" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="F34" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="G34" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="H34" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="I34" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="J34" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="K34" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="L34" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="M34" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="N34" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="O34" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="P34" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q34" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="R34" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="S34" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="T34" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="U34" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="V34" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="W34" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="X34" s="17" t="s">
         <v>19</v>
       </c>
-      <c r="Y34" s="23" t="s">
+      <c r="Y34" s="17" t="s">
         <v>19</v>
       </c>
-      <c r="Z34" s="23" t="s">
+      <c r="Z34" s="17" t="s">
         <v>19</v>
       </c>
-      <c r="AA34" s="23" t="s">
-[...4 lines deleted...]
-      <c r="A35" s="11" t="s">
+      <c r="AA34" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB34" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A35" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="B35" s="17">
+      <c r="B35" s="11">
         <v>23775</v>
       </c>
-      <c r="C35" s="17">
+      <c r="C35" s="11">
         <v>20182</v>
       </c>
-      <c r="D35" s="17">
+      <c r="D35" s="11">
         <v>4829</v>
       </c>
-      <c r="E35" s="19">
+      <c r="E35" s="13">
         <v>508</v>
       </c>
-      <c r="F35" s="19">
+      <c r="F35" s="13">
         <v>557</v>
       </c>
-      <c r="G35" s="19">
+      <c r="G35" s="13">
         <v>425</v>
       </c>
-      <c r="H35" s="19" t="s">
-[...14 lines deleted...]
-      <c r="M35" s="17">
+      <c r="H35" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="I35" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="J35" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="K35" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="L35" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="M35" s="11">
         <v>7299</v>
       </c>
-      <c r="N35" s="17">
+      <c r="N35" s="11">
         <v>7801</v>
       </c>
-      <c r="O35" s="17">
+      <c r="O35" s="11">
         <v>15135</v>
       </c>
-      <c r="P35" s="19" t="s">
-[...37 lines deleted...]
-      <c r="A36" s="11" t="s">
+      <c r="P35" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q35" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="R35" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="S35" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="T35" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="U35" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="V35" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="W35" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="X35" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y35" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z35" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA35" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB35" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A36" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="B36" s="17">
+      <c r="B36" s="11">
         <v>35509</v>
       </c>
-      <c r="C36" s="17">
+      <c r="C36" s="11">
         <v>9620</v>
       </c>
-      <c r="D36" s="17">
+      <c r="D36" s="11">
         <v>3740</v>
       </c>
-      <c r="E36" s="17">
+      <c r="E36" s="11">
         <v>1284</v>
       </c>
-      <c r="F36" s="19" t="s">
-[...67 lines deleted...]
-      <c r="A37" s="11" t="s">
+      <c r="F36" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="G36" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="H36" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="I36" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="J36" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="K36" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="L36" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="M36" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="N36" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="O36" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="P36" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q36" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="R36" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="S36" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="T36" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="U36" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="V36" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="W36" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="X36" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y36" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z36" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA36" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB36" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A37" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="B37" s="17">
+      <c r="B37" s="11">
         <v>8724</v>
       </c>
-      <c r="C37" s="17">
+      <c r="C37" s="11">
         <v>1900</v>
       </c>
-      <c r="D37" s="19" t="s">
-[...73 lines deleted...]
-      <c r="A38" s="11" t="s">
+      <c r="D37" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="E37" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="F37" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="G37" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="H37" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="I37" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="J37" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="K37" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="L37" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="M37" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="N37" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="O37" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="P37" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q37" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="R37" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="S37" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="T37" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="U37" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="V37" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="W37" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="X37" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y37" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z37" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA37" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB37" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A38" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="B38" s="19">
+      <c r="B38" s="13">
         <v>682</v>
       </c>
-      <c r="C38" s="19" t="s">
-[...76 lines deleted...]
-      <c r="A39" s="11" t="s">
+      <c r="C38" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="D38" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="E38" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="F38" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="G38" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="H38" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="I38" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="J38" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="K38" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="L38" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="M38" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="N38" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="O38" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="P38" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q38" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="R38" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="S38" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="T38" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="U38" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="V38" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="W38" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="X38" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y38" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z38" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA38" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB38" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A39" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="B39" s="17">
+      <c r="B39" s="11">
         <v>127159</v>
       </c>
-      <c r="C39" s="17">
+      <c r="C39" s="11">
         <v>89621</v>
       </c>
-      <c r="D39" s="17">
+      <c r="D39" s="11">
         <v>55434</v>
       </c>
-      <c r="E39" s="17">
+      <c r="E39" s="11">
         <v>32453</v>
       </c>
-      <c r="F39" s="17">
+      <c r="F39" s="11">
         <v>24899</v>
       </c>
-      <c r="G39" s="17">
+      <c r="G39" s="11">
         <v>12479</v>
       </c>
-      <c r="H39" s="17">
+      <c r="H39" s="11">
         <v>4235</v>
       </c>
-      <c r="I39" s="17">
+      <c r="I39" s="11">
         <v>8774</v>
       </c>
-      <c r="J39" s="19">
+      <c r="J39" s="13">
         <v>491</v>
       </c>
-      <c r="K39" s="17">
+      <c r="K39" s="11">
         <v>4641</v>
       </c>
-      <c r="L39" s="17">
+      <c r="L39" s="11">
         <v>7736</v>
       </c>
-      <c r="M39" s="19" t="s">
-[...2 lines deleted...]
-      <c r="N39" s="17">
+      <c r="M39" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="N39" s="11">
         <v>3987</v>
       </c>
-      <c r="O39" s="17">
+      <c r="O39" s="11">
         <v>3987</v>
       </c>
-      <c r="P39" s="19" t="s">
-[...37 lines deleted...]
-      <c r="A40" s="11" t="s">
+      <c r="P39" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q39" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="R39" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="S39" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="T39" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="U39" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="V39" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="W39" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="X39" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y39" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z39" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA39" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB39" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A40" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="B40" s="17">
+      <c r="B40" s="11">
         <v>13088</v>
       </c>
-      <c r="C40" s="17">
+      <c r="C40" s="11">
         <v>18908</v>
       </c>
-      <c r="D40" s="17">
+      <c r="D40" s="11">
         <v>9040</v>
       </c>
-      <c r="E40" s="17">
+      <c r="E40" s="11">
         <v>1991</v>
       </c>
-      <c r="F40" s="19">
+      <c r="F40" s="13">
         <v>54</v>
       </c>
-      <c r="G40" s="19">
+      <c r="G40" s="13">
         <v>76</v>
       </c>
-      <c r="H40" s="19" t="s">
-[...2 lines deleted...]
-      <c r="I40" s="17">
+      <c r="H40" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="I40" s="11">
         <v>2530</v>
       </c>
-      <c r="J40" s="19" t="s">
-[...11 lines deleted...]
-      <c r="N40" s="17">
+      <c r="J40" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="K40" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="L40" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="M40" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="N40" s="11">
         <v>2450</v>
       </c>
-      <c r="O40" s="17">
+      <c r="O40" s="11">
         <v>9300</v>
       </c>
-      <c r="P40" s="19" t="s">
-[...120 lines deleted...]
-      <c r="A42" s="11" t="s">
+      <c r="P40" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q40" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="R40" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="S40" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="T40" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="U40" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="V40" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="W40" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="X40" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y40" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z40" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA40" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB40" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A41" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="B41" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C41" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="D41" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="E41" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="F41" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="G41" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="H41" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="I41" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="J41" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="K41" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="L41" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="M41" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="N41" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="O41" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="P41" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q41" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="R41" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="S41" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="T41" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="U41" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="V41" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="W41" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="X41" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y41" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z41" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA41" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB41" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A42" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="B42" s="17">
+      <c r="B42" s="11">
         <v>8744</v>
       </c>
-      <c r="C42" s="17">
+      <c r="C42" s="11">
         <v>2881</v>
       </c>
-      <c r="D42" s="17">
+      <c r="D42" s="11">
         <v>2100</v>
       </c>
-      <c r="E42" s="19" t="s">
-[...70 lines deleted...]
-      <c r="A43" s="11" t="s">
+      <c r="E42" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="F42" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="G42" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="H42" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="I42" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="J42" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="K42" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="L42" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="M42" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="N42" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="O42" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="P42" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q42" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="R42" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="S42" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="T42" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="U42" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="V42" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="W42" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="X42" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y42" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z42" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA42" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB42" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A43" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="B43" s="17">
+      <c r="B43" s="11">
         <v>52502</v>
       </c>
-      <c r="C43" s="17">
+      <c r="C43" s="11">
         <v>21134</v>
       </c>
-      <c r="D43" s="17">
+      <c r="D43" s="11">
         <v>13554</v>
       </c>
-      <c r="E43" s="17">
+      <c r="E43" s="11">
         <v>2095</v>
       </c>
-      <c r="F43" s="17">
+      <c r="F43" s="11">
         <v>1108</v>
       </c>
-      <c r="G43" s="19">
+      <c r="G43" s="13">
         <v>394</v>
       </c>
-      <c r="H43" s="19" t="s">
-[...8 lines deleted...]
-      <c r="K43" s="17">
+      <c r="H43" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="I43" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="J43" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="K43" s="11">
         <v>2530</v>
       </c>
-      <c r="L43" s="17">
+      <c r="L43" s="11">
         <v>3009</v>
       </c>
-      <c r="M43" s="19" t="s">
-[...11 lines deleted...]
-      <c r="Q43" s="20">
+      <c r="M43" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="N43" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="O43" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="P43" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q43" s="14">
         <v>3656</v>
       </c>
-      <c r="R43" s="23" t="s">
-[...31 lines deleted...]
-      <c r="A44" s="11" t="s">
+      <c r="R43" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="S43" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="T43" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="U43" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="V43" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="W43" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="X43" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y43" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z43" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA43" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB43" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A44" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="B44" s="17">
+      <c r="B44" s="11">
         <v>63556</v>
       </c>
-      <c r="C44" s="17">
+      <c r="C44" s="11">
         <v>21276</v>
       </c>
-      <c r="D44" s="17">
+      <c r="D44" s="11">
         <v>20024</v>
       </c>
-      <c r="E44" s="19">
+      <c r="E44" s="13">
         <v>369</v>
       </c>
-      <c r="F44" s="19" t="s">
-[...67 lines deleted...]
-      <c r="A45" s="11" t="s">
+      <c r="F44" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="G44" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="H44" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="I44" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="J44" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="K44" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="L44" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="M44" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="N44" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="O44" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="P44" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q44" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="R44" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="S44" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="T44" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="U44" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="V44" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="W44" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="X44" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y44" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z44" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA44" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB44" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A45" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="B45" s="17">
+      <c r="B45" s="11">
         <v>27044</v>
       </c>
-      <c r="C45" s="17">
+      <c r="C45" s="11">
         <v>17285</v>
       </c>
-      <c r="D45" s="17">
+      <c r="D45" s="11">
         <v>5163</v>
       </c>
-      <c r="E45" s="17">
+      <c r="E45" s="11">
         <v>5713</v>
       </c>
-      <c r="F45" s="17">
+      <c r="F45" s="11">
         <v>8282</v>
       </c>
-      <c r="G45" s="19">
+      <c r="G45" s="13">
         <v>905</v>
       </c>
-      <c r="H45" s="19" t="s">
-[...61 lines deleted...]
-      <c r="A46" s="13" t="s">
+      <c r="H45" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="I45" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="J45" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="K45" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="L45" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="M45" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="N45" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="O45" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="P45" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q45" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="R45" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="S45" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="T45" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="U45" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="V45" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="W45" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="X45" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y45" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z45" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA45" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB45" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A46" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B46" s="25">
+      <c r="B46" s="19">
         <v>1156823</v>
       </c>
-      <c r="C46" s="25">
+      <c r="C46" s="19">
         <v>843122</v>
       </c>
-      <c r="D46" s="25">
+      <c r="D46" s="19">
         <v>565192</v>
       </c>
-      <c r="E46" s="25">
+      <c r="E46" s="19">
         <v>412756</v>
       </c>
-      <c r="F46" s="25">
+      <c r="F46" s="19">
         <v>329599</v>
       </c>
-      <c r="G46" s="25">
+      <c r="G46" s="19">
         <v>254512</v>
       </c>
-      <c r="H46" s="25">
+      <c r="H46" s="19">
         <v>37398</v>
       </c>
-      <c r="I46" s="25">
+      <c r="I46" s="19">
         <v>82808</v>
       </c>
-      <c r="J46" s="25">
+      <c r="J46" s="19">
         <v>16822</v>
       </c>
-      <c r="K46" s="25">
+      <c r="K46" s="19">
         <v>69862</v>
       </c>
-      <c r="L46" s="25">
+      <c r="L46" s="19">
         <v>146661</v>
       </c>
-      <c r="M46" s="25">
+      <c r="M46" s="19">
         <v>26937</v>
       </c>
-      <c r="N46" s="25">
+      <c r="N46" s="19">
         <v>16811</v>
       </c>
-      <c r="O46" s="25">
+      <c r="O46" s="19">
         <v>1315</v>
       </c>
-      <c r="P46" s="25">
+      <c r="P46" s="19">
         <v>31614</v>
       </c>
-      <c r="Q46" s="27">
+      <c r="Q46" s="21">
         <v>174115</v>
       </c>
-      <c r="R46" s="27">
+      <c r="R46" s="21">
         <v>20180</v>
       </c>
-      <c r="S46" s="28" t="s">
+      <c r="S46" s="22" t="s">
         <v>20</v>
       </c>
-      <c r="T46" s="27">
+      <c r="T46" s="21">
         <v>141867</v>
       </c>
-      <c r="U46" s="28" t="s">
-[...21 lines deleted...]
-    <row r="47" spans="1:27">
+      <c r="U46" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="V46" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="W46" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="X46" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y46" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z46" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA46" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB46" s="22" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A47" s="1"/>
       <c r="B47" s="1"/>
       <c r="C47" s="1"/>
       <c r="D47" s="1"/>
       <c r="E47" s="1"/>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
       <c r="I47" s="1"/>
       <c r="J47" s="1"/>
       <c r="K47" s="1"/>
       <c r="L47" s="1"/>
       <c r="M47" s="1"/>
       <c r="N47" s="1"/>
       <c r="O47" s="1"/>
       <c r="P47" s="1"/>
       <c r="Q47" s="1"/>
       <c r="R47" s="1"/>
       <c r="S47" s="1"/>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
       <c r="X47" s="1"/>
       <c r="Y47" s="1"/>
-      <c r="AA47" s="23"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:27">
+      <c r="AA47" s="17"/>
+    </row>
+    <row r="48" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A48" s="1"/>
       <c r="B48" s="1"/>
       <c r="C48" s="1"/>
       <c r="D48" s="1"/>
       <c r="E48" s="1"/>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
       <c r="I48" s="1"/>
       <c r="J48" s="1"/>
       <c r="K48" s="1"/>
       <c r="L48" s="1"/>
       <c r="M48" s="1"/>
       <c r="N48" s="1"/>
       <c r="O48" s="1"/>
       <c r="P48" s="1"/>
       <c r="Q48" s="1"/>
       <c r="R48" s="1"/>
       <c r="S48" s="1"/>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
       <c r="X48" s="1"/>
       <c r="Y48" s="1"/>
     </row>
-    <row r="49" spans="1:25">
-[...1 lines deleted...]
-        <v>31</v>
+    <row r="49" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A49" s="39" t="s">
+        <v>32</v>
       </c>
       <c r="B49" s="1"/>
       <c r="C49" s="1"/>
       <c r="D49" s="1"/>
       <c r="E49" s="1"/>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
       <c r="I49" s="1"/>
       <c r="J49" s="1"/>
       <c r="K49" s="1"/>
       <c r="L49" s="1"/>
       <c r="M49" s="1"/>
       <c r="N49" s="1"/>
       <c r="O49" s="1"/>
       <c r="P49" s="1"/>
       <c r="Q49" s="1"/>
       <c r="R49" s="1"/>
       <c r="S49" s="1"/>
       <c r="T49" s="1"/>
       <c r="U49" s="1"/>
       <c r="V49" s="1"/>
       <c r="W49" s="1"/>
       <c r="X49" s="1"/>
       <c r="Y49" s="1"/>
     </row>
-    <row r="50" spans="1:25">
+    <row r="50" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A50" s="1"/>
       <c r="B50" s="1"/>
       <c r="C50" s="1"/>
       <c r="D50" s="1"/>
       <c r="E50" s="1"/>
       <c r="F50" s="1"/>
       <c r="G50" s="1"/>
       <c r="H50" s="1"/>
       <c r="I50" s="1"/>
       <c r="J50" s="1"/>
       <c r="K50" s="1"/>
       <c r="L50" s="1"/>
       <c r="M50" s="1"/>
       <c r="N50" s="1"/>
       <c r="O50" s="1"/>
       <c r="P50" s="1"/>
       <c r="Q50" s="1"/>
       <c r="R50" s="1"/>
       <c r="S50" s="1"/>
       <c r="T50" s="1"/>
       <c r="U50" s="1"/>
       <c r="V50" s="1"/>
       <c r="W50" s="1"/>
       <c r="X50" s="1"/>
       <c r="Y50" s="1"/>