--- v0 (2026-06-03)
+++ v1 (2026-09-15)
@@ -1,3868 +1,4051 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="240" yWindow="585" windowWidth="18855" windowHeight="7875"/>
+    <workbookView xWindow="240" yWindow="540" windowWidth="18855" windowHeight="6600"/>
   </bookViews>
   <sheets>
-    <sheet name="052026" sheetId="1" r:id="rId1"/>
+    <sheet name="082026" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1781" uniqueCount="1267">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1871" uniqueCount="1328">
   <si>
     <t>551010000</t>
   </si>
   <si>
     <t>071140001105</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ВЕСТРЕМСТРОЙ"</t>
   </si>
   <si>
+    <t>551653500</t>
+  </si>
+  <si>
     <t>170540028040</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КРЕСТЬЯНСКОЕ ХОЗЯЙСТВО «ЛИДЕР PVL"</t>
   </si>
   <si>
     <t>553630400</t>
   </si>
   <si>
     <t>240940010593</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МОЛДАБАЙ А"</t>
   </si>
   <si>
     <t>553655100</t>
   </si>
   <si>
     <t>220240009630</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SFERA COMPANY"</t>
   </si>
   <si>
+    <t>241040001069</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KALEON"</t>
+  </si>
+  <si>
+    <t>554230100</t>
+  </si>
+  <si>
+    <t>210540014080</t>
+  </si>
+  <si>
+    <t>СЕЛЬСКОХОЗЯЙСТВЕННЫЙ ПРОИЗВОДСТВЕННЫЙ КООПЕРАТИВ "ТОКАРЕВ"</t>
+  </si>
+  <si>
+    <t>553630100</t>
+  </si>
+  <si>
+    <t>241240018417</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SEEDS BM AGRO TRADE"</t>
+  </si>
+  <si>
+    <t>555630100</t>
+  </si>
+  <si>
+    <t>210940013027</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MSB PV"</t>
+  </si>
+  <si>
+    <t>100840007175</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СЕРЕБРЯНАЯ ЛОЖКА"</t>
+  </si>
+  <si>
+    <t>556430100</t>
+  </si>
+  <si>
+    <t>990540004699</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "Я.В.М.А."</t>
+  </si>
+  <si>
+    <t>556839500</t>
+  </si>
+  <si>
+    <t>140940013834</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "GILY BULAK"</t>
+  </si>
+  <si>
+    <t>554830100</t>
+  </si>
+  <si>
+    <t>201240018608</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЫБЫРАЙ PV"</t>
+  </si>
+  <si>
+    <t>211240019727</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "PLATINUM GROUP KAZAKHSTAN"</t>
+  </si>
+  <si>
+    <t>181040008825</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ORAI UNION"</t>
+  </si>
+  <si>
+    <t>551653100</t>
+  </si>
+  <si>
+    <t>070640006647</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "POLIPAK-ПАВЛОДАР"</t>
+  </si>
+  <si>
+    <t>556830100</t>
+  </si>
+  <si>
+    <t>260240003221</t>
+  </si>
+  <si>
+    <t>СЕЛЬСКОХОЗЯЙСТВЕННЫЙ ПРОИЗВОДСТВЕННЫЙ КООПЕРАТИВ "ВКУСНОГРАД"</t>
+  </si>
+  <si>
+    <t>110540001543</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "UNION LINE LOGISTIC" (ЮНИОН ЛАЙН ЛОГИСТИК)</t>
+  </si>
+  <si>
+    <t>140940025491</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЗС-ПВ"</t>
+  </si>
+  <si>
+    <t>554630100</t>
+  </si>
+  <si>
+    <t>141140000915</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАХАЛОНГ-АГРО"</t>
+  </si>
+  <si>
+    <t>260240003445</t>
+  </si>
+  <si>
+    <t>СЕЛЬСКОХОЗЯЙСТВЕННЫЙ ПРОИЗВОДСТВЕННЫЙ КООПЕРАТИВ "ШАНЫРАК-МАЙ"</t>
+  </si>
+  <si>
+    <t>121240015577</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ELITE BUILDING"</t>
+  </si>
+  <si>
+    <t>551645100</t>
+  </si>
+  <si>
+    <t>181240016030</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "CAPITAL_PVL"</t>
+  </si>
+  <si>
+    <t>552257100</t>
+  </si>
+  <si>
+    <t>260641010353</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОО "EURASIA SERVICE SOLUTIONS" БОЗШАКОЛЬ</t>
+  </si>
+  <si>
+    <t>980240019059</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ ФИРМА "ДАМИР"</t>
+  </si>
+  <si>
+    <t>240240010518</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МАДИНЖИНИРИГ"</t>
+  </si>
+  <si>
+    <t>551655100</t>
+  </si>
+  <si>
+    <t>160740024826</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ПРОМТОРГ ПВ"</t>
+  </si>
+  <si>
+    <t>171140001017</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАЗТЕМИРКОМ"</t>
+  </si>
+  <si>
+    <t>551610000</t>
+  </si>
+  <si>
+    <t>970440014847</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ ФИРМА "MEDLEND"</t>
+  </si>
+  <si>
+    <t>552241100</t>
+  </si>
+  <si>
+    <t>071140012468</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЭКОФЕРМА-ЭК"</t>
+  </si>
+  <si>
+    <t>552210000</t>
+  </si>
+  <si>
+    <t>140240011931</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЦД-ТРАНС"</t>
+  </si>
+  <si>
+    <t>230740012967</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "UNIVERSAL SORTING CENTER"</t>
+  </si>
+  <si>
+    <t>140240009741</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "METAL WAY"</t>
+  </si>
+  <si>
+    <t>180240009779</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ASIAFORCE"</t>
+  </si>
+  <si>
+    <t>170740033659</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DAR COM"</t>
+  </si>
+  <si>
+    <t>556037100</t>
+  </si>
+  <si>
+    <t>170940014263</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ «TD MEGAPOLIS»</t>
+  </si>
+  <si>
+    <t>556069100</t>
+  </si>
+  <si>
+    <t>150240014452</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ  "ЮНИМИЛК"</t>
+  </si>
+  <si>
+    <t>171240022707</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KOZHABERGENOV"</t>
+  </si>
+  <si>
+    <t>220340025714</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "JVS TRADER"</t>
+  </si>
+  <si>
+    <t>556065600</t>
+  </si>
+  <si>
+    <t>240940014932</t>
+  </si>
+  <si>
+    <t>СЕЛЬСКОХОЗЯЙСТВЕННЫЙ ПРОИЗВОДСТВЕННЫЙ КООПЕРАТИВ "СПК КЫМБАТ"</t>
+  </si>
+  <si>
+    <t>180140032720</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SMATAEV"</t>
+  </si>
+  <si>
+    <t>210440017150</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "FOODSTART"</t>
+  </si>
+  <si>
+    <t>210640034099</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SMARTCON KZ"</t>
+  </si>
+  <si>
+    <t>551653400</t>
+  </si>
+  <si>
+    <t>180140033014</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "EURASIANTRADEADK"</t>
+  </si>
+  <si>
+    <t>556059100</t>
+  </si>
+  <si>
+    <t>021040005492</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ПЛИЦА"</t>
+  </si>
+  <si>
+    <t>260340029259</t>
+  </si>
+  <si>
+    <t>ПРОИЗВОДСТВЕННЫЙ КООПЕРАТИВ "СЕЛЬСКОХОЗЯЙСТВЕННЫЙ ПРОИЗВОДСТВЕННЫЙ КООПЕРАТИВ "ERTIS AGRO PVL"</t>
+  </si>
+  <si>
+    <t>250640000686</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BIDAI-AGRO"</t>
+  </si>
+  <si>
+    <t>140140013914</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ВИБРОБИТ-КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>552244100</t>
+  </si>
+  <si>
+    <t>181140000060</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SULEYMEN AYLIN"</t>
+  </si>
+  <si>
+    <t>040240007992</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "САУДА МАРКЕТ 14"</t>
+  </si>
+  <si>
+    <t>190640006463</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "STEEL LTD"</t>
+  </si>
+  <si>
+    <t>181240018225</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "PA COMPANY"</t>
+  </si>
+  <si>
+    <t>211140003886</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МАГИСТРАЛЬ_Е.V."</t>
+  </si>
+  <si>
+    <t>220240023030</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БАЯНАУЛЬСКИЙ МЯСНОЙ КОМБИНАТ"</t>
+  </si>
+  <si>
+    <t>010440006212</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СӘРУАР-ПАВЛОДАР"</t>
+  </si>
+  <si>
+    <t>170340005827</t>
+  </si>
+  <si>
+    <t>ПРОИЗВОДСТВЕННЫЙ КООПЕРАТИВ "СЕЛЬСКОХОЗЯЙСТВЕННЫЙ ПРОИЗВОДСТВЕННЫЙ КООПЕРАТИВ ТЕРЕНКОЛЬ АГРО"</t>
+  </si>
+  <si>
+    <t>241140005709</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "3B"</t>
+  </si>
+  <si>
+    <t>050940000070</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "INTERTRANS C.A."</t>
+  </si>
+  <si>
+    <t>180240003571</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "PLANETA 4 (ПЛАНЕТА 4)"</t>
+  </si>
+  <si>
+    <t>554859100</t>
+  </si>
+  <si>
+    <t>180940014989</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SGE COMPANY"</t>
+  </si>
+  <si>
+    <t>180340006788</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БИОENERGY ПЛЮС"</t>
+  </si>
+  <si>
+    <t>171040013196</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТОРГМЕТАЛЛТРЕЙД"</t>
+  </si>
+  <si>
+    <t>551043100</t>
+  </si>
+  <si>
+    <t>260540011144</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "NRS TRADING COMPANY"</t>
+  </si>
+  <si>
+    <t>250640023655</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЦЕНТР УСТОЙЧИВОГО РАЗВИТИЯ ИНФОРМАЦИОННО-ОБРАЗОВАТЕЛЬНЫХ РЕСУРСОВ АГРОПРОМЫШЛЕННОГО КОМПЛЕКСА"</t>
+  </si>
+  <si>
+    <t>020640004176</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЛВИТ"</t>
+  </si>
+  <si>
+    <t>110640000023</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СКЛАД ИНФОРМАЦИОННЫХ ТЕХНОЛОГИЙ"</t>
+  </si>
+  <si>
+    <t>551639100</t>
+  </si>
+  <si>
+    <t>230640016262</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "RAMZES.02.05"</t>
+  </si>
+  <si>
+    <t>090840004136</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "САПАХОЛДИНГ"</t>
+  </si>
+  <si>
+    <t>010340000894</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ПАВЛОДАР-ИМПУЛЬС"</t>
+  </si>
+  <si>
+    <t>040140004449</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТАБЫС-Н"</t>
+  </si>
+  <si>
+    <t>170540020878</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КҮЛІК 2"</t>
+  </si>
+  <si>
+    <t>551049100</t>
+  </si>
+  <si>
+    <t>031140005666</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАЗДОНСЕРВИС-ПВ"</t>
+  </si>
+  <si>
+    <t>201240017283</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АРЛАН OIL ПВ"</t>
+  </si>
+  <si>
+    <t>000740001697</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЩЕРБАКТИНСКИЙ ШИПАГЕР"</t>
+  </si>
+  <si>
+    <t>200140032250</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АГРО-ИРТЫШ"</t>
+  </si>
+  <si>
+    <t>201140010629</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЗАЛЕКС-АГРО"</t>
+  </si>
+  <si>
+    <t>091240004296</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ШАРБАКТЫ-КУРЫЛЫС"</t>
+  </si>
+  <si>
+    <t>210640025862</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ШАХРУДИ"</t>
+  </si>
+  <si>
+    <t>556453100</t>
+  </si>
+  <si>
+    <t>161240021866</t>
+  </si>
+  <si>
+    <t>ПРОИЗВОДСТВЕННЫЙ КООПЕРАТИВ "СЕЛЬСКОХОЗЯЙСТВЕННЫЙ ПРОИЗВОДСТВЕННЫЙ КООПЕРАТИВ КОНЫРОЗЕКСКИЙ"</t>
+  </si>
+  <si>
+    <t>180340007746</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DAUT TM"</t>
+  </si>
+  <si>
+    <t>554845100</t>
+  </si>
+  <si>
+    <t>230440040961</t>
+  </si>
+  <si>
+    <t>СЕЛЬСКОХОЗЯЙСТВЕННЫЙ ПРОИЗВОДСТВЕННЫЙ КООПЕРАТИВ "СПК АЛЬТАИР"</t>
+  </si>
+  <si>
+    <t>220940002905</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ИРТЫШАВТОРЕМОНТ"</t>
+  </si>
+  <si>
+    <t>151140018711</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЙТУАР-ИСЛАМ"</t>
+  </si>
+  <si>
+    <t>180840021551</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TEHNOCRAFT"</t>
+  </si>
+  <si>
+    <t>250140015218</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TMT GAS"</t>
+  </si>
+  <si>
+    <t>150440019798</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DETAIL RESPECT"</t>
+  </si>
+  <si>
+    <t>161140022305</t>
+  </si>
+  <si>
+    <t>ПРОИЗВОДСТВЕННЫЙ КООПЕРАТИВ "ЕТ - АГРО ГРУПП"</t>
+  </si>
+  <si>
+    <t>190940003757</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "LONG TRADER"</t>
+  </si>
+  <si>
+    <t>551041100</t>
+  </si>
+  <si>
+    <t>210440009972</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "NEWCORP"</t>
+  </si>
+  <si>
+    <t>240840011726</t>
+  </si>
+  <si>
+    <t>ТОО "TARLAN PRODUCT"</t>
+  </si>
+  <si>
+    <t>211040007449</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TEC9"</t>
+  </si>
+  <si>
+    <t>170840014448</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BUILDING TEND"</t>
+  </si>
+  <si>
+    <t>171241019534</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АКВИЛОН ТРЕЙД" В Г. ПАВЛОДАР</t>
+  </si>
+  <si>
+    <t>210940010002</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МАКС-АГРОТРЕЙДИНГ"</t>
+  </si>
+  <si>
+    <t>554243300</t>
+  </si>
+  <si>
+    <t>211240014002</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЙСИРЕАЛ"</t>
+  </si>
+  <si>
+    <t>201040004224</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "INFINITY-2020"</t>
+  </si>
+  <si>
+    <t>556065200</t>
+  </si>
+  <si>
+    <t>150740000094</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЖАНТОРЕСНАБ"</t>
+  </si>
+  <si>
+    <t>552243100</t>
+  </si>
+  <si>
+    <t>170640013948</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "GOODLIVE"</t>
+  </si>
+  <si>
+    <t>190640023413</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЛЬТАЙР.2016.КЗ"</t>
+  </si>
+  <si>
+    <t>160240005900</t>
+  </si>
+  <si>
+    <t>СЕЛЬСКОХОЗЯЙСТВЕННЫЙ ПРОИЗВОДСТВЕННЫЙ КООПЕРАТИВ "ЕРТІС АГРО"</t>
+  </si>
+  <si>
+    <t>160840003173</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "PROFO"</t>
+  </si>
+  <si>
+    <t>140940021835</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАХАЛОНГ KZ"</t>
+  </si>
+  <si>
+    <t>241240010085</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ALLIANCE AUTO CORP"</t>
+  </si>
+  <si>
+    <t>170140004693</t>
+  </si>
+  <si>
+    <t>СЕЛЬСКОХОЗЯЙСТВЕННЫЙ ПРОИЗВОДСТВЕННЫЙ КООПЕРАТИВ "СЕЛЬСКОХОЗЯЙСТВЕННЫЙ ПРОИЗВОДСТВЕННЫЙ КООПЕРАТИВ "ПАВЛОВСКИЙ"</t>
+  </si>
+  <si>
+    <t>170940011784</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БИП-ОЙЛ"</t>
+  </si>
+  <si>
+    <t>180340029836</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TR ENERGY COMPANY"</t>
+  </si>
+  <si>
+    <t>220840039306</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАЗ СВЯЗЬ КОМПЛЕКТ"</t>
+  </si>
+  <si>
+    <t>553230100</t>
+  </si>
+  <si>
+    <t>250340005190</t>
+  </si>
+  <si>
+    <t>СЕЛЬСКОХОЗЯЙСТВЕННЫЙ ПРОИЗВОДСТВЕННЫЙ КООПЕРАТИВ "ГАУХАР"</t>
+  </si>
+  <si>
+    <t>130740012916</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТЭЛОН-ПВ"</t>
+  </si>
+  <si>
+    <t>180140018070</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАЗМЕТАЛЛПРОМ-ПВ"</t>
+  </si>
+  <si>
+    <t>250540034944</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "РОЗАГРО"</t>
+  </si>
+  <si>
+    <t>020540003719</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТАВИ ПАВЛОДАР"</t>
+  </si>
+  <si>
+    <t>200740007668</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТОРГОВЫЙ ДОМ "ДОСТАР"</t>
+  </si>
+  <si>
+    <t>971041000028</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ЮРИДИЧЕСКОГО ЛИЦА "ПАВЛОДАРСКИЙ ФИЛИАЛ ТОО "КАЗМЕДИМПОРТ"</t>
+  </si>
+  <si>
+    <t>553639100</t>
+  </si>
+  <si>
+    <t>211140034945</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АРМАНТЫ"</t>
+  </si>
+  <si>
+    <t>231240005829</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MDR SERVICE KZ"</t>
+  </si>
+  <si>
+    <t>250440032934</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЦЕНТР УСТОЙЧИВОГО РАЗВИТИЯ ТРУДОВЫХ РЕСУРСОВ АГРОПРОМЫШЛЕННОГО КОМПЛЕКСА"</t>
+  </si>
+  <si>
+    <t>181040034656</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "COMPLEX ENGINEERING SOLUTIONS"</t>
+  </si>
+  <si>
+    <t>210640034673</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СТК-М"</t>
+  </si>
+  <si>
+    <t>131140021748</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОМПАНИЯ НУР ЖАС"</t>
+  </si>
+  <si>
+    <t>554253100</t>
+  </si>
+  <si>
+    <t>211240025944</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "NOMAD2050"</t>
+  </si>
+  <si>
+    <t>010740003318</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ПАВЛОДАР-ШИНТОРГ"</t>
+  </si>
+  <si>
+    <t>220440052804</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "УМНАЯ ФЕРМА"</t>
+  </si>
+  <si>
+    <t>221140004559</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЗОЛОТЫЕ СЕМЕНА"</t>
+  </si>
+  <si>
+    <t>081040007476</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "САҢЫЛАУ"</t>
+  </si>
+  <si>
+    <t>241240022049</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BAYANAUL AGRO TRADE"</t>
+  </si>
+  <si>
+    <t>190240029498</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАПИТАЛ 2019"</t>
+  </si>
+  <si>
+    <t>241240022960</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "NORD GROUPS"</t>
+  </si>
+  <si>
+    <t>221140011889</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "GOLDEN GRAIN KZO"</t>
+  </si>
+  <si>
+    <t>150140009096</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АВАНГАРД ПВ"</t>
+  </si>
+  <si>
+    <t>970840001314</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "УСПЕНСКИЙ КБО-БЫТ"</t>
+  </si>
+  <si>
+    <t>220640025884</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЛЬ АЗИЗ 2022"</t>
+  </si>
+  <si>
+    <t>556049100</t>
+  </si>
+  <si>
+    <t>221240006013</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "FOX LIMITED"</t>
+  </si>
+  <si>
+    <t>556455100</t>
+  </si>
+  <si>
+    <t>041240003193</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЭНЕРГОИНЖИНИРИНГ"</t>
+  </si>
+  <si>
+    <t>555247100</t>
+  </si>
+  <si>
+    <t>150640017025</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "PVK-СЕРВИС"</t>
+  </si>
+  <si>
+    <t>211240003770</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ПАРТНЕР-Т"</t>
+  </si>
+  <si>
+    <t>231040021854</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЖОЛБОЛДЫПВЛ"</t>
+  </si>
+  <si>
+    <t>250440040707</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЦЕНТР УСТОЙЧИВОГО РАЗВИТИЯ ЗЕЛЕНЫХ РЕСУРСОВ АГРОПРОМЫШЛЕННОГО КОМПЛЕКСА"</t>
+  </si>
+  <si>
+    <t>240640008570</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДАВЫДОВ В.В."</t>
+  </si>
+  <si>
+    <t>556053200</t>
+  </si>
+  <si>
+    <t>220940040829</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СТРОЙ ЛИМИТ ГРУПП"</t>
+  </si>
+  <si>
+    <t>551645700</t>
+  </si>
+  <si>
+    <t>190540020504</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДАСТУР-КОМПАНИ"</t>
+  </si>
+  <si>
+    <t>190840014967</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДОМ ОБОЕВ ЭКИБАСТУЗ"</t>
+  </si>
+  <si>
+    <t>210940010032</t>
+  </si>
+  <si>
+    <t>241040035122</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "QAZASIAEXPORT"</t>
+  </si>
+  <si>
+    <t>250741016245</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DOSTAR AUTO" В ГОРОДЕ ПАВЛОДАР - "АВТОСАЛОН AQQU AUTO"</t>
+  </si>
+  <si>
+    <t>050540002230</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ВЕДА-ПВ"</t>
+  </si>
+  <si>
+    <t>556839100</t>
+  </si>
+  <si>
+    <t>140740013529</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ИНОТЭК КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>553243100</t>
+  </si>
+  <si>
+    <t>170240021499</t>
+  </si>
+  <si>
+    <t>СЕЛЬСКОХОЗЯЙСТВЕННЫЙ ПРОИЗВОДСТВЕННЫЙ КООПЕРАТИВ "ЮНИМИЛК - АҚТОҒАЙ"</t>
+  </si>
+  <si>
+    <t>250240003275</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AVM KZ"</t>
+  </si>
+  <si>
+    <t>190540009137</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "GLOBAL FOOD-KZ"</t>
+  </si>
+  <si>
+    <t>230240044233</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "YERNUR-KZ"</t>
+  </si>
+  <si>
+    <t>230240042059</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TRADE AGRO KZ"</t>
+  </si>
+  <si>
+    <t>230140003867</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SARY ARQA BELT"</t>
+  </si>
+  <si>
+    <t>120840006488</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АСТЫҚ-ЭКСПОРТ ПВ"</t>
+  </si>
+  <si>
+    <t>170340031707</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДИМАШ ПВ"</t>
+  </si>
+  <si>
+    <t>221140016790</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАНБАН САН"</t>
+  </si>
+  <si>
+    <t>070640003088</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЛТЫН КҮМ-ПВ"</t>
+  </si>
+  <si>
+    <t>071140016542</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "НЭТА ТРЕЙД"</t>
+  </si>
+  <si>
+    <t>556867100</t>
+  </si>
+  <si>
+    <t>240940007563</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AZIALINE"</t>
+  </si>
+  <si>
+    <t>221040046005</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "НЕФТЕГАЗ PVL"</t>
+  </si>
+  <si>
+    <t>100640020165</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАЗ-ИМПЭКС KZ"</t>
+  </si>
+  <si>
+    <t>181040000811</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SAILAUBEKOV"</t>
+  </si>
+  <si>
+    <t>170840032703</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TENDER TEAM"</t>
+  </si>
+  <si>
+    <t>241240027793</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БАЗИС-ЦЕНТР "ПРОМАГРОСЕЛЬСТРОЙМАСШТАБ"</t>
+  </si>
+  <si>
+    <t>920740000363</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТЛЕК"</t>
+  </si>
+  <si>
+    <t>201040036420</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЖЕТАГРО ТРЕЙД"</t>
+  </si>
+  <si>
+    <t>250840001285</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДАЛАТОРГ"</t>
+  </si>
+  <si>
+    <t>030340004256</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТЕХСНАБ-МАЙКАИНЗОЛОТО"</t>
+  </si>
+  <si>
+    <t>210740021942</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "HEALTH LAND"</t>
+  </si>
+  <si>
+    <t>180140001343</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОТЫНСНАБ"</t>
+  </si>
+  <si>
+    <t>230540018285</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "«НИЯЗ-СТРОЙ»"</t>
+  </si>
+  <si>
+    <t>554663500</t>
+  </si>
+  <si>
+    <t>250640018916</t>
+  </si>
+  <si>
+    <t>СЕЛЬСКОХОЗЯЙСТВЕННЫЙ ПРОИЗВОДСТВЕННЫЙ КООПЕРАТИВ "А&amp;А АGROTECH"</t>
+  </si>
+  <si>
+    <t>555230100</t>
+  </si>
+  <si>
+    <t>251040017720</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DARKHANOVNA FARM"</t>
+  </si>
+  <si>
+    <t>556057100</t>
+  </si>
+  <si>
+    <t>190640002956</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "НММСА"</t>
+  </si>
+  <si>
+    <t>250740022726</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ADL-KRKA"</t>
+  </si>
+  <si>
+    <t>171040035256</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МОЛОТ-ПВ"</t>
+  </si>
+  <si>
+    <t>190940012627</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AKM SERVICE PRO"</t>
+  </si>
+  <si>
+    <t>251140024985</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SAMGAU AGRO TRADE"</t>
+  </si>
+  <si>
+    <t>131040000662</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЭЛЕКСИС"</t>
+  </si>
+  <si>
+    <t>230940024313</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DDD COMPANY"</t>
+  </si>
+  <si>
+    <t>210540012887</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "RS TEMIR"</t>
+  </si>
+  <si>
+    <t>231040028485</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АГРО ГЛОБАЛ КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>200540012191</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МЕТАЛЛПРОММ"</t>
+  </si>
+  <si>
+    <t>021140007125</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЭРЗИ-PV"</t>
+  </si>
+  <si>
+    <t>551043200</t>
+  </si>
+  <si>
+    <t>130240033772</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "EKO COMFORT GROUP"</t>
+  </si>
+  <si>
+    <t>230640016094</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SPARTAK.BARS"</t>
+  </si>
+  <si>
+    <t>210340003197</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MAKS GROUP-PV"</t>
+  </si>
+  <si>
+    <t>201240003550</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ULY DALA HUB"</t>
+  </si>
+  <si>
+    <t>200440002051</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SUNRISE GROUP - PV"</t>
+  </si>
+  <si>
+    <t>200740008725</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "LAGUNA PVL (ЛАГУНА ПВЛ)"</t>
+  </si>
+  <si>
+    <t>211240033524</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СПЕЦСТРОЙЗАПЧАСТЬ-ПВ"</t>
+  </si>
+  <si>
+    <t>551643600</t>
+  </si>
+  <si>
+    <t>210140022572</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАЗГРОЗМ"</t>
+  </si>
+  <si>
+    <t>220240016484</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "YAKUZA SUSHI"</t>
+  </si>
+  <si>
+    <t>160940008623</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ПАВЛОДАРЭНЕРГОЛЮКС"</t>
+  </si>
+  <si>
+    <t>220240000577</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СКИФ PVL"</t>
+  </si>
+  <si>
+    <t>551639600</t>
+  </si>
+  <si>
+    <t>000140014327</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАМЗИНСКАЯ ПТИЦЕФАБРИКА"</t>
+  </si>
+  <si>
+    <t>140440023655</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ASANOIL"</t>
+  </si>
+  <si>
+    <t>051140011565</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ФЕРУМ-М"</t>
+  </si>
+  <si>
+    <t>180440038551</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ИНОТЕХ 14"</t>
+  </si>
+  <si>
+    <t>551659100</t>
+  </si>
+  <si>
+    <t>120340010140</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КЫЗЫЛЖАР-КУС"</t>
+  </si>
+  <si>
+    <t>210340013937</t>
+  </si>
+  <si>
+    <t>ПРОИЗВОДСТВЕННЫЙ КООПЕРАТИВ "30 ЛЕТ-СУТ"</t>
+  </si>
+  <si>
+    <t>260240016570</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BEREKELI DALA"</t>
+  </si>
+  <si>
+    <t>220240011225</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "VASA BG (ВАСА БГ)"</t>
+  </si>
+  <si>
+    <t>250740003545</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BBN FRUIT KZ"</t>
+  </si>
+  <si>
+    <t>230540003435</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ПИНЦЕТ"</t>
+  </si>
+  <si>
+    <t>210140026545</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БИЗНЕСТАЙМКЗ"</t>
+  </si>
+  <si>
+    <t>260640028717</t>
+  </si>
+  <si>
+    <t>ПРОИЗВОДСТВЕННЫЙ КООПЕРАТИВ "СТАНЦИЯ АКЖОЛ"</t>
+  </si>
+  <si>
+    <t>061140003962</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАЗГИДРОСНАБ"</t>
+  </si>
+  <si>
+    <t>260240018180</t>
+  </si>
+  <si>
+    <t>ПРОИЗВОДСТВЕННЫЙ КООПЕРАТИВ " "НУР ТЕРЕНКОЛЬ"</t>
+  </si>
+  <si>
+    <t>240340006890</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "QAZ4TRADE"</t>
+  </si>
+  <si>
+    <t>130440007601</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МЕТАЛЛ АЗИЯ"</t>
+  </si>
+  <si>
+    <t>210640006261</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ASTANA FOOD TRADE"</t>
+  </si>
+  <si>
+    <t>170142016271</t>
+  </si>
+  <si>
+    <t>ПРЕДСТАВИТЕЛЬСТВО ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СК-ФАРМАЦИЯ" ПО ПАВЛОДАРСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>101040013897</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "PRIME TRADE MK"</t>
+  </si>
+  <si>
+    <t>251140024975</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "PVL AGRO TRADE"</t>
+  </si>
+  <si>
+    <t>101140004980</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДАН GRОUP COMPANY"</t>
+  </si>
+  <si>
+    <t>110340004263</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЙ-НУР КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>050240016567</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "РЕГИОН ГАЗ ПВ"</t>
+  </si>
+  <si>
+    <t>091040019891</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТД ПРОММАШКОМПЛЕКТ"</t>
+  </si>
+  <si>
+    <t>101140014670</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ENRC-SERVISE"</t>
+  </si>
+  <si>
+    <t>130440032335</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АСТЕРИЯ ПВ"</t>
+  </si>
+  <si>
+    <t>170140016706</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SARYARQA TUQYM"</t>
+  </si>
+  <si>
+    <t>191040021438</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АРСЕНАЛ-PVL"</t>
+  </si>
+  <si>
+    <t>150840023818</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АГРОКОМ СЕРВИС"</t>
+  </si>
+  <si>
+    <t>240840009358</t>
+  </si>
+  <si>
+    <t>ТОО "BB TAIGA"</t>
+  </si>
+  <si>
+    <t>555239100</t>
+  </si>
+  <si>
+    <t>181040026873</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ROSPROM"</t>
+  </si>
+  <si>
+    <t>250740012277</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DARISLAM-AGRO"</t>
+  </si>
+  <si>
+    <t>260840013409</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЗА ФАРМА"</t>
+  </si>
+  <si>
+    <t>080440015145</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ ФИРМА "SKZ"</t>
+  </si>
+  <si>
+    <t>241141026648</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "CAT QAZAQSTAN" В ГОРОДЕ ПАВЛОДАР</t>
+  </si>
+  <si>
+    <t>551643100</t>
+  </si>
+  <si>
+    <t>181240008862</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DOSTYK GOLD"</t>
+  </si>
+  <si>
+    <t>060740009900</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "RESTAR"</t>
+  </si>
+  <si>
+    <t>161040011475</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МИРАС ЖАН"</t>
+  </si>
+  <si>
+    <t>210640000502</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "LIONORE SERVICES"</t>
+  </si>
+  <si>
+    <t>554257100</t>
+  </si>
+  <si>
+    <t>170240020103</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ASTAL AGRO"</t>
+  </si>
+  <si>
+    <t>556067200</t>
+  </si>
+  <si>
+    <t>240740027739</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "S.T EXPERT"</t>
+  </si>
+  <si>
+    <t>180240013846</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "PVL-GROUP"</t>
+  </si>
+  <si>
+    <t>201140003804</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SUNQARZ"</t>
+  </si>
+  <si>
+    <t>950740001515</t>
+  </si>
+  <si>
+    <t>СЕЛЬСКИЙ ПОТРЕБИТЕЛЬСКИЙ КООПЕРАТИВ "БАЯНАУЛЬСКИЙ"</t>
+  </si>
+  <si>
+    <t>220140010590</t>
+  </si>
+  <si>
+    <t>СЕЛЬСКОХОЗЯЙСТВЕННЫЙ ПРОИЗВОДСТВЕННЫЙ КООПЕРАТИВ "ПК СПК "ДӘМДІ СҮТ"</t>
+  </si>
+  <si>
+    <t>190240038358</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АВСП АГРО"</t>
+  </si>
+  <si>
+    <t>201140016201</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "A.M.M.INCOM-MET"</t>
+  </si>
+  <si>
+    <t>260540007641</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "LUGOM"</t>
+  </si>
+  <si>
+    <t>200240036049</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ESENTRADE"</t>
+  </si>
+  <si>
+    <t>120540004594</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БРИЗАР"</t>
+  </si>
+  <si>
+    <t>551045100</t>
+  </si>
+  <si>
+    <t>220540019797</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЛИА СТАР"</t>
+  </si>
+  <si>
+    <t>221040011667</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЛИТА-АСТ"</t>
+  </si>
+  <si>
+    <t>191040027883</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ВОЛЬТТЕХ"</t>
+  </si>
+  <si>
+    <t>140740028677</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "A.R.S. - ОЙЛ"</t>
+  </si>
+  <si>
+    <t>260240006721</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЕРТІС-МУНАЙ"</t>
+  </si>
+  <si>
+    <t>130240028499</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЗЕС-ЭНЕРГО"</t>
+  </si>
+  <si>
+    <t>171140005053</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АРЫН КОМ"</t>
+  </si>
+  <si>
+    <t>250440025278</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "НУРБОЛ И К"</t>
+  </si>
+  <si>
+    <t>190340013445</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "WAN LILI (ВАН ЛИЛИ)"</t>
+  </si>
+  <si>
+    <t>200840024097</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СТРОЙТРЕЙД PVL"</t>
+  </si>
+  <si>
     <t>221140009748</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TURAN AGRO PVL"</t>
   </si>
   <si>
-    <t>241040001069</t>
-[...35 lines deleted...]
-    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "Я.В.М.А."</t>
+    <t>200640028776</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "REAL TRADES"</t>
+  </si>
+  <si>
+    <t>160240006810</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОРИОННН"</t>
+  </si>
+  <si>
+    <t>553637100</t>
+  </si>
+  <si>
+    <t>201140000909</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "RICH TQ"</t>
+  </si>
+  <si>
+    <t>260440020714</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SHYNAR BOUTIQUE"</t>
+  </si>
+  <si>
+    <t>250240034507</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "JBS KAZTREID" (ДЖБС КАЗТРЕЙД)</t>
+  </si>
+  <si>
+    <t>080340006310</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ГАЗИНДУСТРИЯ"</t>
+  </si>
+  <si>
+    <t>260540026797</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЛИР ТК"</t>
+  </si>
+  <si>
+    <t>211040018147</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЖАН-САН-ФАРМ"</t>
+  </si>
+  <si>
+    <t>190740018629</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MEAT EXPERT"</t>
+  </si>
+  <si>
+    <t>010441005577</t>
+  </si>
+  <si>
+    <t>ПАВЛОДАРСКИЙ ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ГЕЛИОС"</t>
+  </si>
+  <si>
+    <t>241040017095</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ПЕТРО-СТАЙЛ"</t>
   </si>
   <si>
     <t>200240028494</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SECURITY ISLAND (СЕКЬЮРИТИ АЙЛЭНД)"</t>
   </si>
   <si>
-    <t>556839500</t>
-[...83 lines deleted...]
-    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МАДИНЖИНИРИГ"</t>
+    <t>554233100</t>
+  </si>
+  <si>
+    <t>170840018574</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АГРОХОЛДИНГ ПАВЛОДАР"</t>
+  </si>
+  <si>
+    <t>171240002990</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АКВИЛОН ТРЕЙД"</t>
+  </si>
+  <si>
+    <t>221140031546</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "LOGOS PLUS"</t>
+  </si>
+  <si>
+    <t>251240004032</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ПРОМЫШЛЕННЫЕ ТЕХНОЛОГИИ PV"</t>
+  </si>
+  <si>
+    <t>556055100</t>
+  </si>
+  <si>
+    <t>230540031788</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "РОСА KZ"</t>
+  </si>
+  <si>
+    <t>170240020202</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АБИЕ"</t>
+  </si>
+  <si>
+    <t>250440005312</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ИНТЕР ТОРГ"</t>
+  </si>
+  <si>
+    <t>180640009604</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AGROTERRAGROUP"</t>
+  </si>
+  <si>
+    <t>140340015244</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДЕТСКИЙ МИР "АНТОШКА"</t>
+  </si>
+  <si>
+    <t>220540006233</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "IRTYSH AUTO"</t>
+  </si>
+  <si>
+    <t>110740003646</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "CARCITY-AUTO"</t>
+  </si>
+  <si>
+    <t>121040022186</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СІБІР ОРМАНЫ"</t>
+  </si>
+  <si>
+    <t>171040009485</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ALKO PVL"</t>
+  </si>
+  <si>
+    <t>260440021138</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДАЙМИЛК"</t>
+  </si>
+  <si>
+    <t>161140023155</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "NABIS"</t>
+  </si>
+  <si>
+    <t>200540005367</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ASYLMETALL"</t>
   </si>
   <si>
     <t>160440025388</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ГЕРМЕС-ПРОФИ"</t>
   </si>
   <si>
-    <t>551655100</t>
-[...35 lines deleted...]
-    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЦД-ТРАНС"</t>
+    <t>250640004272</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "APEX GREEN ENERGY"</t>
+  </si>
+  <si>
+    <t>556035100</t>
+  </si>
+  <si>
+    <t>170440026348</t>
+  </si>
+  <si>
+    <t>ПРОИЗВОДСТВЕННЫЙ КООПЕРАТИВ "СЕЛЬСКОХОЗЯЙСТВЕННЫЙ ПРОИЗВОДСТВЕННЫЙ КООПЕРАТИВ "МОЛОЧНЫЙ"</t>
+  </si>
+  <si>
+    <t>230740016404</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАЗДЕZ-СЕРВИС PV"</t>
+  </si>
+  <si>
+    <t>041240000988</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KDV КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>190740008126</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЕСК-ТРЕЙД"</t>
+  </si>
+  <si>
+    <t>130940003349</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ПРЕМЬЕРА ЛЮКС"</t>
+  </si>
+  <si>
+    <t>190140001781</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОМПАНИЯ ПРОГРЕСС КАЗАХСТАН"</t>
   </si>
   <si>
     <t>140440006030</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "А-МЕГА СЕРВИС"</t>
   </si>
   <si>
-    <t>230740012967</t>
-[...11 lines deleted...]
-    <t>555230100</t>
+    <t>081040009357</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СОЮЗ-ТМ"</t>
   </si>
   <si>
     <t>161140018258</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ПАВЛОДАР - КОРУНД"</t>
   </si>
   <si>
+    <t>190140006316</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЭКО ГОЛД"</t>
+  </si>
+  <si>
     <t>150540017349</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЦЕНТР РУЛЕВЫХ РЕЕК"</t>
   </si>
   <si>
-    <t>170740033659</t>
-[...2 lines deleted...]
-    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DAR COM"</t>
+    <t>210440007381</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ALTYN TAU DISTRIBUTION"</t>
+  </si>
+  <si>
+    <t>553247100</t>
+  </si>
+  <si>
+    <t>110340002168</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТОРГОВЫЙ ДОМ "РЕЗОН"</t>
   </si>
   <si>
     <t>552253100</t>
   </si>
   <si>
     <t>191040032176</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ӘЛЕМ БАЙЛЫҒЫ"</t>
   </si>
   <si>
-    <t>556037100</t>
-[...14 lines deleted...]
-    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ  "ЮНИМИЛК"</t>
+    <t>551047100</t>
+  </si>
+  <si>
+    <t>191240028036</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТАС-ГРУПП ПВ"</t>
+  </si>
+  <si>
+    <t>030940005711</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "НОКА-ФАРМ"</t>
+  </si>
+  <si>
+    <t>050440013699</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЖАНАТ LTD"</t>
   </si>
   <si>
     <t>100840004359</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОМБИ ТРАНС ВМ"</t>
   </si>
   <si>
-    <t>171240022707</t>
-[...8 lines deleted...]
-    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "JVS TRADER"</t>
+    <t>090140016590</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АДАЛ НК"</t>
+  </si>
+  <si>
+    <t>120540009967</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТОРГОВЫЙ ДОМ "ОБЪЕДИНЕННЫЕ ХИМИЧЕСКИЕ ТЕХНОЛОГИИ"</t>
+  </si>
+  <si>
+    <t>220240024247</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "HYUNDAI EKIBASTUZ"</t>
+  </si>
+  <si>
+    <t>250340015069</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KABYSH TRADE"</t>
+  </si>
+  <si>
+    <t>141040007364</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AUTO4EXPORT KAZAKHSTAN"</t>
   </si>
   <si>
     <t>130840000545</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЭЛИТ.KZ"</t>
   </si>
   <si>
-    <t>180140032720</t>
-[...11 lines deleted...]
-    <t>553243100</t>
+    <t>061040012076</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ ПКФ "РЫБНЫЙ МИР"</t>
+  </si>
+  <si>
+    <t>201140031989</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "РОЗОВСКАЯ ПАСЕКА"</t>
   </si>
   <si>
     <t>230640018536</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КЕРЕКУ ФЛАУРС"</t>
   </si>
   <si>
-    <t>210640034099</t>
-[...32 lines deleted...]
-    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ВИБРОБИТ-КАЗАХСТАН"</t>
+    <t>201240029653</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЛНИКА-Н"</t>
+  </si>
+  <si>
+    <t>100340012282</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СМАК ДИСТРИБЬЮШН"</t>
+  </si>
+  <si>
+    <t>200740005969</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "RESOURCES MILLENNIUM GROUP"</t>
+  </si>
+  <si>
+    <t>240740032795</t>
+  </si>
+  <si>
+    <t>ТОО "LIVI"</t>
+  </si>
+  <si>
+    <t>090942006296</t>
+  </si>
+  <si>
+    <t>ПРЕДСТАВИТЕЛЬСТВО ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СИБИРСКОЕ ЗДОРОВЬЕ АСТАНА" В ГОРОДЕ ПАВЛОДАРЕ</t>
+  </si>
+  <si>
+    <t>220740021072</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DCG ERTIS"</t>
+  </si>
+  <si>
+    <t>210140006818</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ ""ЕРТЫС-ФАРМ""</t>
+  </si>
+  <si>
+    <t>555639100</t>
+  </si>
+  <si>
+    <t>241240028117</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "NAIMAN KZ"</t>
+  </si>
+  <si>
+    <t>040640003379</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЛЬЯНС-КОМПАНИ"</t>
+  </si>
+  <si>
+    <t>231240008735</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СКС-23"</t>
+  </si>
+  <si>
+    <t>556455300</t>
+  </si>
+  <si>
+    <t>160640003861</t>
+  </si>
+  <si>
+    <t>СЕЛЬСКОХОЗЯЙСТВЕННЫЙ ПРОИЗВОДСТВЕННЫЙ КООПЕРАТИВ "РОДНАЯ ДОЛИНА"</t>
+  </si>
+  <si>
+    <t>070740003527</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СМ-ПАВЛОДАР"</t>
+  </si>
+  <si>
+    <t>260540030725</t>
+  </si>
+  <si>
+    <t>ПРОИЗВОДСТВЕННЫЙ КООПЕРАТИВ "МАРИС ПВ"</t>
+  </si>
+  <si>
+    <t>060540006245</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ШАРБАКТЫ ОТЫН"</t>
   </si>
   <si>
     <t>070240012499</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТОРГОВАЯ КОМПАНИЯ "ДОЗОР"</t>
   </si>
   <si>
-    <t>040240007992</t>
-[...35 lines deleted...]
-    <t>ПРОИЗВОДСТВЕННЫЙ КООПЕРАТИВ "СЕЛЬСКОХОЗЯЙСТВЕННЫЙ ПРОИЗВОДСТВЕННЫЙ КООПЕРАТИВ ТЕРЕНКОЛЬ АГРО"</t>
+    <t>090641002376</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ АО "ЕВРАЗИАН ФУДС КОРПОРЭЙШН" В ГОРОДЕ ЭКИБАСТУЗЕ</t>
+  </si>
+  <si>
+    <t>110240021071</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ММТ-2050"</t>
+  </si>
+  <si>
+    <t>140440009441</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "LF-TRADE"</t>
+  </si>
+  <si>
+    <t>241140011258</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KEREKU AUTO"</t>
+  </si>
+  <si>
+    <t>970240002380</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ ФИРМА "САЙГА"</t>
+  </si>
+  <si>
+    <t>220340023521</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БАТЫСИНВЕСТСНАБ"</t>
+  </si>
+  <si>
+    <t>251240033036</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ANDROMEDA-OPT"</t>
+  </si>
+  <si>
+    <t>190340019880</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АДАМ-2019"</t>
+  </si>
+  <si>
+    <t>180640019868</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "VERITAS И К"</t>
+  </si>
+  <si>
+    <t>180740033571</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОМПАНИЯ TOLIMAN"</t>
+  </si>
+  <si>
+    <t>980940000827</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АМИНА"</t>
+  </si>
+  <si>
+    <t>240940024068</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МАЙКОБЕ КОМИР"</t>
+  </si>
+  <si>
+    <t>141040009658</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ONE-TWO-SLEEP"</t>
+  </si>
+  <si>
+    <t>160440001132</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SMARTYCOM"</t>
   </si>
   <si>
     <t>230240030947</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "QAZAQ NUR"</t>
   </si>
   <si>
     <t>930940000692</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОМСТАР"</t>
   </si>
   <si>
-    <t>554859100</t>
-[...11 lines deleted...]
-    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "INTERTRANS C.A."</t>
+    <t>190840027502</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "POSEIDON.PVL"</t>
+  </si>
+  <si>
+    <t>050340001770</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АВТОДОМ ПАВЛОДАР"</t>
+  </si>
+  <si>
+    <t>210440024490</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЛЕСИМПОРТ-KZ"</t>
+  </si>
+  <si>
+    <t>130540013441</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МАКСАТ-СК"</t>
   </si>
   <si>
     <t>181140024365</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ERTIS SÚTI"</t>
   </si>
   <si>
     <t>040640009120</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ФАКТУР LTD"</t>
   </si>
   <si>
-    <t>250640023655</t>
-[...8 lines deleted...]
-    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЛВИТ"</t>
+    <t>190440030756</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "PRO- ИМПУЛЬС"</t>
+  </si>
+  <si>
+    <t>191240008061</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ISSATAY PVL"</t>
+  </si>
+  <si>
+    <t>190440027032</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "INTER MALL"</t>
+  </si>
+  <si>
+    <t>110940013284</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЭЛИТ-ОЙЛ-ПАВЛОДАР"</t>
+  </si>
+  <si>
+    <t>230640031533</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МИЧУРИНСКИЙ ЗАВОД КОМБИКОРМОВ И ФЕРМЕНТИРОВАННОГО БИОСЫРЬЯ"</t>
   </si>
   <si>
     <t>240540026733</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "LAVKA RK"</t>
   </si>
   <si>
-    <t>110640000023</t>
-[...56 lines deleted...]
-    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АРЛАН OIL ПВ"</t>
+    <t>160440034059</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ШИК-ЭКИБАСТУЗ"</t>
+  </si>
+  <si>
+    <t>181140004291</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ASILALI"</t>
+  </si>
+  <si>
+    <t>241140009840</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ELEMENT ENERGY"</t>
+  </si>
+  <si>
+    <t>170740000434</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ASYL TRADE PVL"</t>
+  </si>
+  <si>
+    <t>151140008586</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BLUE-STAR.PV"</t>
+  </si>
+  <si>
+    <t>150340025789</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "VISTAL"</t>
+  </si>
+  <si>
+    <t>940840000866</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ ФИРМА "АЙГЕРИМ"</t>
+  </si>
+  <si>
+    <t>090840004255</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БАРРЕЛЬ ТРЕЙД"</t>
   </si>
   <si>
     <t>180740003391</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "У ДЖОБСА"</t>
   </si>
   <si>
-    <t>000740001697</t>
-[...44 lines deleted...]
-    <t>ПРОИЗВОДСТВЕННЫЙ КООПЕРАТИВ "СЕЛЬСКОХОЗЯЙСТВЕННЫЙ ПРОИЗВОДСТВЕННЫЙ КООПЕРАТИВ КОНЫРОЗЕКСКИЙ"</t>
+    <t>220140029145</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "" GENVEL""</t>
+  </si>
+  <si>
+    <t>181140018102</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АГРОБИЗНЕСС"</t>
+  </si>
+  <si>
+    <t>555263100</t>
+  </si>
+  <si>
+    <t>980540000565</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ МНОГОПРОФИЛЬНОЕ ФЕРМЕРСКОЕ ХОЗЯЙСТВО "ЭНЕРГИЯ"</t>
+  </si>
+  <si>
+    <t>150740020257</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЙ ТИ СПЕКТР"</t>
+  </si>
+  <si>
+    <t>556053100</t>
+  </si>
+  <si>
+    <t>230440042343</t>
+  </si>
+  <si>
+    <t>СЕЛЬСКОХОЗЯЙСТВЕННЫЙ ПРОИЗВОДСТВЕННЫЙ КООПЕРАТИВ "DOLCE MILK"</t>
+  </si>
+  <si>
+    <t>090141010755</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ПРИМА ДИСТРИБЬЮШН" В ГОРОДЕ ПАВЛОДАР</t>
+  </si>
+  <si>
+    <t>110740015937</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СТРОЙМЕТАЛЛИНВЕСТ"</t>
+  </si>
+  <si>
+    <t>210240000971</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "LVN-KZ"</t>
+  </si>
+  <si>
+    <t>210140003665</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "FISHFOOD PV"</t>
+  </si>
+  <si>
+    <t>230940036367</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БАТ ПАВЛОДАР"</t>
   </si>
   <si>
     <t>100240015233</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ПРОГАСТ-КАЗАХСТАН"</t>
   </si>
   <si>
-    <t>220940002905</t>
-[...14 lines deleted...]
-    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TEHNOCRAFT"</t>
+    <t>151040026550</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ARMATTEX"</t>
+  </si>
+  <si>
+    <t>190840022422</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ROMAN-PV &amp; K"</t>
+  </si>
+  <si>
+    <t>554243100</t>
+  </si>
+  <si>
+    <t>161240020779</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МАЙНИНГТЕХСНАБ"</t>
+  </si>
+  <si>
+    <t>240340004735</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ARGYNBAYEV"</t>
+  </si>
+  <si>
+    <t>061040010911</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КИНЦЛЕ ПЛЮС"</t>
+  </si>
+  <si>
+    <t>240540001420</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОКТЕМ-ПВ"</t>
   </si>
   <si>
     <t>230140011174</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "УМБЕТОВА"</t>
   </si>
   <si>
+    <t>230740027688</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "G MOTORS PAVLODAR"</t>
+  </si>
+  <si>
+    <t>220540034502</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KAZPROM PVL (КАЗПРОМ ПВЛ)"</t>
+  </si>
+  <si>
+    <t>010841006400</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МЕТАЛЛУРГ" В ГОРОДЕ АКСУ</t>
+  </si>
+  <si>
     <t>181240012701</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ПАВЛОДАР ПЛЮС-ПВ"</t>
   </si>
   <si>
-    <t>556055100</t>
-[...1 lines deleted...]
-  <si>
     <t>200340001159</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАЗВТОРЛОМ ПАВЛОДАР"</t>
   </si>
   <si>
-    <t>161140022305</t>
-[...80 lines deleted...]
-    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "GOODLIVE"</t>
+    <t>231040040602</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ХАН НА"</t>
+  </si>
+  <si>
+    <t>020940004840</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "РИЗА-ПВ"</t>
+  </si>
+  <si>
+    <t>210840000309</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AGRO-TRADE LOGISTICS"</t>
+  </si>
+  <si>
+    <t>180940031601</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "CONSTRUCTION &amp; PROSPERITY (КОНСТРАКШН ЭНД ПРОСПЕРИТИ)"</t>
+  </si>
+  <si>
+    <t>930340000717</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КЫЗЫЛ - ТАУ"</t>
+  </si>
+  <si>
+    <t>110840002413</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АВТОКОМ ЭК"</t>
+  </si>
+  <si>
+    <t>100240015342</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ИНТЕРОПТТОРГ-КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>170540023694</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КМС ТРЕЙД"</t>
+  </si>
+  <si>
+    <t>990140004139</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ ФИРМА "ЕФАРД"</t>
+  </si>
+  <si>
+    <t>201140025687</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "EMD-GROUP"</t>
+  </si>
+  <si>
+    <t>555633100</t>
+  </si>
+  <si>
+    <t>191040026974</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ ФАРМА-ФОКУС</t>
+  </si>
+  <si>
+    <t>090640014552</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ПРОДКОММЕРС"</t>
+  </si>
+  <si>
+    <t>260740033271</t>
+  </si>
+  <si>
+    <t>ПРОИЗВОДСТВЕННЫЙ КООПЕРАТИВ "ТАУ ТЕРЕНКОЛЬ"</t>
   </si>
   <si>
     <t>554865100</t>
   </si>
   <si>
     <t>190940016342</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MARU COMPANY"</t>
   </si>
   <si>
-    <t>160240005900</t>
-[...92 lines deleted...]
-    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АРМАНТЫ"</t>
+    <t>190140037396</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "FRESH PARTS"</t>
+  </si>
+  <si>
+    <t>241040032425</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ART IN ME"</t>
+  </si>
+  <si>
+    <t>000240006828</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДИАР-ФАРМА"</t>
+  </si>
+  <si>
+    <t>090241000791</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "РАДУГА" В ГОРОДЕ ПАВЛОДАР</t>
+  </si>
+  <si>
+    <t>220640033362</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "НИВА-PVL"</t>
+  </si>
+  <si>
+    <t>190340002975</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MEIBEK"</t>
+  </si>
+  <si>
+    <t>040540013660</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОПТИКОН-ПВ"</t>
+  </si>
+  <si>
+    <t>221140023624</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "НЕЛСНАБ"</t>
+  </si>
+  <si>
+    <t>151240020192</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАСТОС"</t>
+  </si>
+  <si>
+    <t>556069300</t>
+  </si>
+  <si>
+    <t>180540039167</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KALIMERA"</t>
+  </si>
+  <si>
+    <t>190940026022</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АКД АЛВЕР"</t>
+  </si>
+  <si>
+    <t>240140002018</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DOSTAR AUTO"</t>
+  </si>
+  <si>
+    <t>180240028488</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АДАЛ-ПВ"</t>
+  </si>
+  <si>
+    <t>921040000757</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ФЛЛИД"</t>
+  </si>
+  <si>
+    <t>190140033918</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SALELOGISTICS"</t>
+  </si>
+  <si>
+    <t>554237100</t>
+  </si>
+  <si>
+    <t>081040011715</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ИРТЫШ ЛОГИСТИК"</t>
   </si>
   <si>
     <t>030941007228</t>
   </si>
   <si>
     <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОКТЕМ" В ГОРОДЕ ПАВЛОДАР</t>
   </si>
   <si>
+    <t>556069500</t>
+  </si>
+  <si>
+    <t>030440001843</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ИЗИДА-ПВ"</t>
+  </si>
+  <si>
+    <t>251140001103</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ГАЗИНЖЕНЕРИНГ"</t>
+  </si>
+  <si>
+    <t>191240017090</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "FESIL GROUP"</t>
+  </si>
+  <si>
     <t>240640000058</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТЕХАВТО 2030"</t>
   </si>
   <si>
-    <t>250440032934</t>
-[...14 lines deleted...]
-    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "COMPLEX ENGINEERING SOLUTIONS"</t>
+    <t>090541018656</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ АО "ЕВРАЗИАН ФУДС КОРПОРЭЙШН" В ГОРОДЕ ПАВЛОДАРЕ</t>
+  </si>
+  <si>
+    <t>091240014411</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАСКАД -СТРОЙ"</t>
+  </si>
+  <si>
+    <t>210240001701</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MOHD ADIL TRADING (МОХД АДИЛ ТРЕЙДИНГ)"</t>
+  </si>
+  <si>
+    <t>240840000939</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "APEX AUTO"</t>
+  </si>
+  <si>
+    <t>220140028936</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АВРОРА ЭК"</t>
   </si>
   <si>
     <t>040640003210</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СТК ПВ"</t>
   </si>
   <si>
-    <t>131140021748</t>
-[...14 lines deleted...]
-    <t>551043100</t>
+    <t>211140013368</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ ""ЗАВОД МОДУЛЬНЫХ КОНСТРУКЦИЙ""</t>
+  </si>
+  <si>
+    <t>240340014554</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ZVD"</t>
+  </si>
+  <si>
+    <t>250140004125</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТОРГОВЫЙ ДОМ АРЗУ"</t>
+  </si>
+  <si>
+    <t>131141020408</t>
+  </si>
+  <si>
+    <t>ПАВЛОДАРСКИЙ ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СКИФ ТРЕЙД"</t>
+  </si>
+  <si>
+    <t>201140013336</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "QAZAQ OIL TRADING"</t>
+  </si>
+  <si>
+    <t>230340004189</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "B.I.G.PVL"</t>
+  </si>
+  <si>
+    <t>160640016178</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TANATAR GROUP"</t>
+  </si>
+  <si>
+    <t>555235200</t>
+  </si>
+  <si>
+    <t>200740003080</t>
+  </si>
+  <si>
+    <t>СЕЛЬСКОХОЗЯЙСТВЕННЫЙ ПРОИЗВОДСТВЕННЫЙ КООПЕРАТИВ "ECO MILK-PV"</t>
   </si>
   <si>
     <t>240940012728</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "УМАР-1506"</t>
   </si>
   <si>
-    <t>220440052804</t>
-[...53 lines deleted...]
-    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЛЬ АЗИЗ 2022"</t>
+    <t>100840012568</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТОРГОВЫЙ ДОМ "МАЙКУБЕН КОМИР"</t>
+  </si>
+  <si>
+    <t>181040021476</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЦЕНТРПРОМ KZ"</t>
+  </si>
+  <si>
+    <t>210340026136</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТРИГОН И ПАРТНЕРЫ"</t>
+  </si>
+  <si>
+    <t>260140000342</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЛТАЙ-7"</t>
+  </si>
+  <si>
+    <t>040241004943</t>
+  </si>
+  <si>
+    <t>ПАВЛОДАРСКИЙ ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СТОФАРМ"</t>
+  </si>
+  <si>
+    <t>150740007021</t>
+  </si>
+  <si>
+    <t>СЕЛЬСКОХОЗЯЙСТВЕННЫЙ ПРОИЗВОДСТВЕННЫЙ КООПЕРАТИВ "КЕДР"</t>
+  </si>
+  <si>
+    <t>250240025538</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DIPLOMAT GROUP"</t>
   </si>
   <si>
     <t>160340016642</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AZIMUTH-TRADING"</t>
   </si>
   <si>
-    <t>211240003770</t>
-[...2 lines deleted...]
-    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ПАРТНЕР-Т"</t>
+    <t>220540011414</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БОЛАШАҚТЫҢ ҚАМЫ"</t>
+  </si>
+  <si>
+    <t>050340009994</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СЕРВИС"</t>
+  </si>
+  <si>
+    <t>941040000394</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТАБЫС"</t>
+  </si>
+  <si>
+    <t>130940012339</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DIAS-GROUP"</t>
+  </si>
+  <si>
+    <t>200640011137</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MECHANOTRONIC MACHINERY"</t>
+  </si>
+  <si>
+    <t>210640033299</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "GERMES MOTORS"</t>
+  </si>
+  <si>
+    <t>061040012323</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЭКИПАЖ"</t>
+  </si>
+  <si>
+    <t>021040002834</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МАНЕКС"</t>
   </si>
   <si>
     <t>101240002086</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТОРГОВАЯ ФИРМА "АЙСБЕРГ ПАВЛОДАР"</t>
   </si>
   <si>
-    <t>231040021854</t>
-[...8 lines deleted...]
-    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЦЕНТР УСТОЙЧИВОГО РАЗВИТИЯ ЗЕЛЕНЫХ РЕСУРСОВ АГРОПРОМЫШЛЕННОГО КОМПЛЕКСА"</t>
+    <t>161140009487</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SUMMIT SERVICE"</t>
+  </si>
+  <si>
+    <t>041140006160</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЖАНА ДАУЫР"</t>
   </si>
   <si>
     <t>230840031253</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AI-MAR AGRO TRADE"</t>
   </si>
   <si>
-    <t>556053200</t>
-[...29 lines deleted...]
-    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "QAZASIAEXPORT"</t>
+    <t>120740005426</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КРЕСТЬЯНСКОЕ ХОЗЯЙСТВО "БЛАГОДАТНОЕ"</t>
+  </si>
+  <si>
+    <t>070840008224</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЛИАТРИС"</t>
+  </si>
+  <si>
+    <t>970240004981</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТРАНССЕРВИС"</t>
+  </si>
+  <si>
+    <t>010740002230</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АНТЕЙ ФУДС"</t>
+  </si>
+  <si>
+    <t>160440007786</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЛТЫН ДӘМ"</t>
+  </si>
+  <si>
+    <t>161240015792</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "GAS IMPEX KZ"</t>
+  </si>
+  <si>
+    <t>090940000711</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "12 МЕСЯЦЕВ-АСТАНА"</t>
+  </si>
+  <si>
+    <t>980740000047</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ГЛОРИЯ-ФАРМ"</t>
   </si>
   <si>
     <t>556833100</t>
   </si>
   <si>
     <t>990740001384</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АБАЯ"</t>
   </si>
   <si>
-    <t>250240003275</t>
-[...80 lines deleted...]
-    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AZIALINE"</t>
+    <t>160840010562</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АТК COMPANY PV"</t>
+  </si>
+  <si>
+    <t>050340006375</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЭПРОМ"</t>
+  </si>
+  <si>
+    <t>170140021633</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "GREEN PHARM"</t>
+  </si>
+  <si>
+    <t>250540023423</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ ""ЦЕНТР УСТОЙЧИВОГО РАЗВИТИЯ ИНФОРМАЦИОННЫХ РЕСУРСОВ АГРОПРОМЫШЛЕННОГО КОМПЛЕКСА""</t>
+  </si>
+  <si>
+    <t>160340011760</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТЕМИРГРАД"</t>
+  </si>
+  <si>
+    <t>210540028090</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАЗЦВЕТМЕТ"</t>
+  </si>
+  <si>
+    <t>230440037862</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ВОСТОК-2023"</t>
+  </si>
+  <si>
+    <t>060340005616</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ ПКФ "АТРИУМ"</t>
+  </si>
+  <si>
+    <t>230440044280</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "IRTYSH AUTO CHANGAN"</t>
+  </si>
+  <si>
+    <t>060540009696</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЛЬЯНС КАМКОР АВТО"</t>
+  </si>
+  <si>
+    <t>100840002540</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЛЬКОР МИЦАР"</t>
+  </si>
+  <si>
+    <t>140340000147</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АБК ПВЛ"</t>
+  </si>
+  <si>
+    <t>240840008363</t>
+  </si>
+  <si>
+    <t>ТОО "ELUX-GROUP"</t>
+  </si>
+  <si>
+    <t>040341016356</t>
+  </si>
+  <si>
+    <t>ПАВЛОДАРСКИЙ ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЭЙКОС"</t>
+  </si>
+  <si>
+    <t>250940003314</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "НУРБОЛ СТРОЙ МАРКЕТ"</t>
+  </si>
+  <si>
+    <t>040841008511</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АУРИКА" В Г ЭКИБАСТУЗЕ</t>
   </si>
   <si>
     <t>040740003938</t>
   </si>
   <si>
     <t xml:space="preserve">ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТРАНСМАШСЕРВИС LTD" ("ТРАНСМАШСЕРВИС ЛТД") </t>
   </si>
   <si>
-    <t>221040046005</t>
-[...20 lines deleted...]
-    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БАЗИС-ЦЕНТР "ПРОМАГРОСЕЛЬСТРОЙМАСШТАБ"</t>
+    <t>191041011951</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МАСЛО-ДЕЛ" В ГОРОДЕ ПАВЛОДАР</t>
+  </si>
+  <si>
+    <t>150140026076</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "7182"</t>
+  </si>
+  <si>
+    <t>190140006158</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СТИЛЛ KZ"</t>
+  </si>
+  <si>
+    <t>220640020893</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СУШИ ЛЮБОВЬ ЭКИБАСТУЗА"</t>
+  </si>
+  <si>
+    <t>220940037774</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МЕТАЛЛ PVL"</t>
+  </si>
+  <si>
+    <t>181140006535</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "INTERZAKUP"</t>
+  </si>
+  <si>
+    <t>230840013156</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ВСЁ ДЛЯ НОВОСЁЛОВ"</t>
+  </si>
+  <si>
+    <t>241140030422</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SMART ENERGY NR"</t>
+  </si>
+  <si>
+    <t>081241013794</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОМПАНИЯ ФУДМАСТЕР-ТРЭЙД" В ГОРОДЕ ПАВЛОДАР</t>
+  </si>
+  <si>
+    <t>240140005290</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "LUXURY GOLD"</t>
+  </si>
+  <si>
+    <t>191140028131</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СТАРТ-ПВЛ"</t>
+  </si>
+  <si>
+    <t>180440009736</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДАДАШ-МЕЧТА"</t>
+  </si>
+  <si>
+    <t>240440014508</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "LION-PVL"</t>
+  </si>
+  <si>
+    <t>940940000989</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЛИТОН"</t>
+  </si>
+  <si>
+    <t>211140036931</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДИСКАВЕРИ КОФЕ ПАВЛОДАР"</t>
+  </si>
+  <si>
+    <t>250640003422</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "HYUNDAI APEX PAVLODAR"</t>
+  </si>
+  <si>
+    <t>030940003011</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДАЛМОНД"</t>
+  </si>
+  <si>
+    <t>553255200</t>
+  </si>
+  <si>
+    <t>181240010696</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BIKAS COMPANY"</t>
   </si>
   <si>
     <t>241140019709</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "YLGYLI"</t>
   </si>
   <si>
     <t>230940025410</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KAZ SYSTEMS PV"</t>
   </si>
   <si>
-    <t>170340018978</t>
-[...2 lines deleted...]
-    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ПРОФИЛЬ ПВ"</t>
+    <t>160940015616</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ES PARTNERS"</t>
+  </si>
+  <si>
+    <t>030140000414</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТРАНСМИССИЯ-ПВ"</t>
+  </si>
+  <si>
+    <t>160540010561</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЭЛПРОММАШ"</t>
+  </si>
+  <si>
+    <t>140340013327</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DIVO DIVAN"</t>
   </si>
   <si>
     <t>161040007338</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AGRO TAWA"</t>
   </si>
   <si>
-    <t>250840001285</t>
-[...35 lines deleted...]
-    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DARKHANOVNA FARM"</t>
+    <t>180740013458</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KAZ.ELITE.METALL"</t>
+  </si>
+  <si>
+    <t>150140010941</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТЕХПРОМСЕРВИС ПВ"</t>
+  </si>
+  <si>
+    <t>151040011344</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТЕХЭНЕРГОСНАБ"</t>
+  </si>
+  <si>
+    <t>240240026920</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АГРО ТРЕЙДЕР АРГЫН"</t>
   </si>
   <si>
     <t>160840019398</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "НУРАС-ПВ"</t>
   </si>
   <si>
+    <t>221240030214</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КУПЕРСНАБ"</t>
+  </si>
+  <si>
     <t>231040025084</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЭКОНИВА-ПВ"</t>
   </si>
   <si>
-    <t>556057100</t>
-[...32 lines deleted...]
-    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЭЛЕКСИС"</t>
+    <t>230340036474</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АВТОЦЕНТР БАВАРИЯ ПАВЛОДАР"</t>
+  </si>
+  <si>
+    <t>231240027870</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ ДЖАМПЕИСОВА Г.А.</t>
+  </si>
+  <si>
+    <t>040840000623</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "NUR LIFE"</t>
+  </si>
+  <si>
+    <t>100240017616</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СТИГМА ПАВЛОДАР"</t>
   </si>
   <si>
     <t>100740000045</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАЗАХСТАН ДОМ СЕРВИС"</t>
   </si>
   <si>
-    <t>231040028485</t>
-[...14 lines deleted...]
-    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЭРЗИ-PV"</t>
+    <t>230340008349</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "RICH PV"</t>
+  </si>
+  <si>
+    <t>240540036845</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "A-KREP"</t>
   </si>
   <si>
     <t>221140029524</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МОСТ ДРУЖБЫ"</t>
   </si>
   <si>
-    <t>551043200</t>
-[...119 lines deleted...]
-    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "QAZ4TRADE"</t>
+    <t>220140011122</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТК ПАРТНЕР"</t>
+  </si>
+  <si>
+    <t>070240017430</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ПИЛИГРИМ-KZ"</t>
+  </si>
+  <si>
+    <t>121141001915</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МЕЧТА МАРКЕТ" В Г.ПАВЛОДАР</t>
+  </si>
+  <si>
+    <t>240940012926</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MATURA"</t>
+  </si>
+  <si>
+    <t>180940034735</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DOMINO PVL"</t>
+  </si>
+  <si>
+    <t>061040000305</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ПАВЛОДАРСКИЙ ЦЕНТР ТЕХНИЧЕСКОГО ОБСЛУЖИВАНИЯ "ОКА"</t>
+  </si>
+  <si>
+    <t>040940009012</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МЕХАНИКА-ПВ"</t>
+  </si>
+  <si>
+    <t>230440015762</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СУШИПАВЛОДАР"</t>
+  </si>
+  <si>
+    <t>230940014762</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТРЕЙДАГРО КОМПАНИ"</t>
+  </si>
+  <si>
+    <t>251140006421</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KAZROSTREID PV"</t>
+  </si>
+  <si>
+    <t>201040004600</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "НУР-САТ 2020"</t>
+  </si>
+  <si>
+    <t>240240001519</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MOLSIB"</t>
+  </si>
+  <si>
+    <t>041240009614</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ПАВЛОДАР-РЕЗИНАТЕХНИКА"</t>
+  </si>
+  <si>
+    <t>150240025061</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ARX SECURITY"</t>
+  </si>
+  <si>
+    <t>231240002141</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ГУМА-ФАРМ"</t>
+  </si>
+  <si>
+    <t>070240001552</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОМЕГАПРОМТРЕЙД"</t>
+  </si>
+  <si>
+    <t>120140013445</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "PROM-SERVICE"</t>
+  </si>
+  <si>
+    <t>140140030805</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BARREL LTD"</t>
+  </si>
+  <si>
+    <t>210640004891</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "NRG LLP"</t>
+  </si>
+  <si>
+    <t>011140000909</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ ФИРМА "КАЗПРОМСЕТКА"</t>
+  </si>
+  <si>
+    <t>150140000329</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "HAUS ТАС"</t>
+  </si>
+  <si>
+    <t>151240021696</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "HUATONG MACHINERY"</t>
+  </si>
+  <si>
+    <t>200640024496</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "QAZPROMPV"</t>
+  </si>
+  <si>
+    <t>240540002805</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МОТОР СИТИ ПАВЛОДАР"</t>
+  </si>
+  <si>
+    <t>180440012290</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КЕЙТЕРИНГ КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>110442023373</t>
+  </si>
+  <si>
+    <t>РЕГИОНАЛЬНОЕ ПРЕДСТАВИТЕЛЬСТВО «APPLE CITY CORPS – ПАВЛОДАР» ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ «APPLE CITY CORPS»</t>
+  </si>
+  <si>
+    <t>171040019402</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "FIEXIBIE METAL"</t>
+  </si>
+  <si>
+    <t>210740024035</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЛУКОШКИНО ПВ"</t>
+  </si>
+  <si>
+    <t>210140021118</t>
+  </si>
+  <si>
+    <t>СЕЛЬСКОХОЗЯЙСТВЕННЫЙ ПРОИЗВОДСТВЕННЫЙ КООПЕРАТИВ "АДАЛСУТ ПВ"</t>
+  </si>
+  <si>
+    <t>141240016767</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ПРОМ KZГРУП"</t>
+  </si>
+  <si>
+    <t>230940031990</t>
+  </si>
+  <si>
+    <t>СЕЛЬСКОХОЗЯЙСТВЕННЫЙ ПРОИЗВОДСТВЕННЫЙ КООПЕРАТИВ "ТАҒАМ ӨНIMДЕРI"</t>
+  </si>
+  <si>
+    <t>240440007486</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТРАНС ЛОГИСТИК PVL"</t>
+  </si>
+  <si>
+    <t>210640008208</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АСКОМ ВКО"</t>
+  </si>
+  <si>
+    <t>210340011514</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AZIA GROUP EKB"</t>
+  </si>
+  <si>
+    <t>100540005633</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АМАНИТ-ПАВЛОДАР"</t>
+  </si>
+  <si>
+    <t>170540003570</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ПАРУС 14"</t>
+  </si>
+  <si>
+    <t>191040008133</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЕГИМБАЙ-СКС"</t>
   </si>
   <si>
     <t>160440030087</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАЗЖОЛ-ПВ"</t>
   </si>
   <si>
+    <t>260740014582</t>
+  </si>
+  <si>
+    <t>ПРОИЗВОДСТВЕННЫЙ КООПЕРАТИВ "САУДАГЕР-М"</t>
+  </si>
+  <si>
+    <t>241240035764</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДЕЛМИНТРАНС"</t>
+  </si>
+  <si>
+    <t>081041007039</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СТЕЛЛ" В Г.ПАВЛОДАР</t>
+  </si>
+  <si>
+    <t>556069200</t>
+  </si>
+  <si>
+    <t>170240029860</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "НАЦИОНАЛЬНАЯ ОБЩЕПРОМЫШЛЕННАЯ КОМПАНИЯ"</t>
+  </si>
+  <si>
+    <t>200440003238</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "NIPOL PAINTS"</t>
+  </si>
+  <si>
+    <t>100740016294</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "12МЕСЯЦЕВ-ПАВЛОДАР"</t>
+  </si>
+  <si>
+    <t>130740010305</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "EURASIA MOTOR PAVLODAR"</t>
+  </si>
+  <si>
+    <t>160841006193</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KEMEL TRADE (КЕМЕЛ ТРЕЙД)" В ГОРОДЕ ПАВЛОДАР</t>
+  </si>
+  <si>
+    <t>181240001419</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ГОЛДЕН АЗИЯ КЗ"</t>
+  </si>
+  <si>
     <t>210440021476</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AQUALIGHT INC."</t>
   </si>
   <si>
-    <t>170142016271</t>
-[...2 lines deleted...]
-    <t>ПРЕДСТАВИТЕЛЬСТВО ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СК-ФАРМАЦИЯ" ПО ПАВЛОДАРСКОЙ ОБЛАСТИ</t>
+    <t>190941003455</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БЕЛАГРО" В ГОРОДЕ ПАВЛОДАР</t>
+  </si>
+  <si>
+    <t>111240004252</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОПТТОРГ ПЛЮС"</t>
   </si>
   <si>
     <t>171140022773</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ASSYLCOMPANY"</t>
   </si>
   <si>
     <t>250740001498</t>
   </si>
   <si>
     <t>СЕЛЬСКОХОЗЯЙСТВЕННЫЙ ПРОИЗВОДСТВЕННЫЙ КООПЕРАТИВ "АМИР-АҚТОҒАЙ"</t>
   </si>
   <si>
-    <t>101040013897</t>
-[...14 lines deleted...]
-    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДАН GRОUP COMPANY"</t>
+    <t>100140010952</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ИНТЕРСНАБ GAS"</t>
+  </si>
+  <si>
+    <t>120941019518</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТОРГОВАЯ КОМПАНИЯ "МЕГАПОЛИС-КАЗАХСТАН" В ГОРОДЕ ПАВЛОДАР</t>
+  </si>
+  <si>
+    <t>250540025251</t>
+  </si>
+  <si>
+    <t>СЕЛЬСКОХОЗЯЙСТВЕННЫЙ ПРОИЗВОДСТВЕННЫЙ КООПЕРАТИВ "АНСАР-2025"</t>
+  </si>
+  <si>
+    <t>090440007106</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ГАЗСБЫТСЕРВИС"</t>
+  </si>
+  <si>
+    <t>210740021695</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "COMPUTER PLAZA - PV"</t>
+  </si>
+  <si>
+    <t>180140019792</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ИРТЫШТОРГПРОМ-М"</t>
+  </si>
+  <si>
+    <t>220540005033</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЭМИЛИЯ 2018"</t>
+  </si>
+  <si>
+    <t>160940024774</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "LICHI"</t>
   </si>
   <si>
     <t>090541008341</t>
   </si>
   <si>
     <t>ПАВЛОДАРСКИЙ ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОМПАНИЯ КАЗПРОДТОРГ"</t>
   </si>
   <si>
-    <t>110340004263</t>
-[...17 lines deleted...]
-    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТД ПРОММАШКОМПЛЕКТ"</t>
+    <t>090940006552</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАЗПРОМТРЕЙД-2009"</t>
+  </si>
+  <si>
+    <t>220740035528</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AL-HAFIZ TRADE"</t>
+  </si>
+  <si>
+    <t>150940009124</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "НИЗКОЦЕН"</t>
   </si>
   <si>
     <t>150140017423</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "НАУЧНО-ПРОИЗВОДСТВЕННАЯ ФИРМА "MEGAPOLIS""</t>
   </si>
   <si>
+    <t>240540035940</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ВТОРМЕТ ПАВЛОДАР"</t>
+  </si>
+  <si>
+    <t>090440004072</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ФИРМА СТАЛЬНОЙ СОЮЗ"</t>
+  </si>
+  <si>
+    <t>990540005210</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КYН"</t>
+  </si>
+  <si>
+    <t>050640009995</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "РЫМЖАН ТРЕЙД"</t>
+  </si>
+  <si>
     <t>210940006956</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KAZMETALL COMPANY"</t>
   </si>
   <si>
-    <t>130440032335</t>
-[...101 lines deleted...]
-    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЛИА СТАР"</t>
+    <t>556067100</t>
+  </si>
+  <si>
+    <t>211240004401</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ ""DIADA GROUP" (ДИАДА ГРУП)"</t>
+  </si>
+  <si>
+    <t>220840039029</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АВТО ПРАЙМ ПАВЛОДАР"</t>
+  </si>
+  <si>
+    <t>230740009055</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AGROSECTORLTD"</t>
+  </si>
+  <si>
+    <t>180540023428</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ANGAR BUILD"</t>
+  </si>
+  <si>
+    <t>090740017362</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ ФИРМА "КАЗ-ШЕР И КОМПАНИЯ"</t>
+  </si>
+  <si>
+    <t>260740028750</t>
+  </si>
+  <si>
+    <t>СЕЛЬСКОХОЗЯЙСТВЕННЫЙ ПРОИЗВОДСТВЕННЫЙ КООПЕРАТИВ "ЖАНИ 2026"</t>
+  </si>
+  <si>
+    <t>240240016775</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BIOHEAT KZ"</t>
+  </si>
+  <si>
+    <t>161240016661</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "IRIS16"</t>
+  </si>
+  <si>
+    <t>211140007096</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KORUDA"</t>
+  </si>
+  <si>
+    <t>060240002083</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АТЫГАЙ ПЛЮС"</t>
+  </si>
+  <si>
+    <t>040640009834</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЛТЕЙ - ФАРМ"</t>
+  </si>
+  <si>
+    <t>221240008228</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЛКС ТРЕЙД"</t>
+  </si>
+  <si>
+    <t>231240025257</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МУСАЛИМОВА"</t>
+  </si>
+  <si>
+    <t>260640021511</t>
+  </si>
+  <si>
+    <t>СЕЛЬСКОХОЗЯЙСТВЕННЫЙ ПРОИЗВОДСТВЕННЫЙ КООПЕРАТИВ "SAFA INVEST"</t>
+  </si>
+  <si>
+    <t>230440025640</t>
+  </si>
+  <si>
+    <t>СЕЛЬСКОХОЗЯЙСТВЕННЫЙ ПРОИЗВОДСТВЕННЫЙ КООПЕРАТИВ "СПК ЛУГАНСК"</t>
+  </si>
+  <si>
+    <t>991140002819</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТЕХЦЕНТР АВЕРС"</t>
+  </si>
+  <si>
+    <t>231240017506</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "PETROLUXE"</t>
+  </si>
+  <si>
+    <t>000240010112</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "НЕФТЕПРОДУКТ"</t>
+  </si>
+  <si>
+    <t>180340030542</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ALIMIR GROUP"</t>
+  </si>
+  <si>
+    <t>941140000665</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЖАЛЫН"</t>
+  </si>
+  <si>
+    <t>240940025076</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЛИКО ГРУПП"</t>
+  </si>
+  <si>
+    <t>260540013765</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "RAMI FARM"</t>
+  </si>
+  <si>
+    <t>240540020358</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BATYR RESTO GROUP"</t>
   </si>
   <si>
     <t>041240008606</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "PLATINUM PV"</t>
   </si>
   <si>
-    <t>191040027883</t>
-[...2068 lines deleted...]
-  <si>
     <t>101040009383</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАЗРЫБСЕРВИС"</t>
   </si>
   <si>
-    <t>140740028677</t>
-[...4 lines deleted...]
-  <si>
     <t>180940023016</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ASOT"</t>
   </si>
   <si>
+    <t>151140013433</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КЕНЖЕКОЛЬ 2012"</t>
+  </si>
+  <si>
     <t>211040027413</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BM MEDIK"</t>
   </si>
   <si>
-    <t>151140013433</t>
-[...4 lines deleted...]
-  <si>
     <t>150840011975</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТК ПАРНАС"</t>
   </si>
   <si>
+    <t>Ұсыну мерзімі – есепті кезеңнен кейінгі  3 - күнге (қоса алғанда) дейін</t>
+  </si>
+  <si>
     <t>ӘАОЖ</t>
   </si>
   <si>
     <t>БСН/ЖСН</t>
   </si>
   <si>
     <t>Атауы</t>
   </si>
   <si>
-    <t>221040011667</t>
-[...38 lines deleted...]
-    <t xml:space="preserve">Павлодар облысы бойынша 2026 жылғы мамырдағы 2-сауда айлық "Тауарлар мен көрсетілетін қызметтерді өткізу туралы есеп" статистикалық нысанды тапсыратын шағын кәсіпорындар тізбесі   
+    <t xml:space="preserve">Павлодар облысы бойынша 2026 жылғы тамыздағы 2-сауда айлық "Тауарлар мен көрсетілетін қызметтерді өткізу туралы есеп" статистикалық нысанды тапсыратын шағын кәсіпорындар тізбесі   
 </t>
-  </si>
-[...58 lines deleted...]
-    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "RAMI FARM"</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="6">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -3903,73 +4086,68 @@
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
-  <extLst>
-[...3 lines deleted...]
-  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
@@ -4008,86 +4186,84 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -4223,6645 +4399,6975 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:M596"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:M626"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A580" workbookViewId="0">
-      <selection activeCell="G608" sqref="G608"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="F591" sqref="F591"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="14" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="67.140625" style="3" customWidth="1"/>
+    <col min="1" max="1" width="10.85546875" customWidth="1"/>
+    <col min="2" max="2" width="14.85546875" customWidth="1"/>
+    <col min="3" max="3" width="73.7109375" style="3" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" s="5" customFormat="1" ht="45" customHeight="1">
+    <row r="1" spans="1:13" s="6" customFormat="1" ht="45" customHeight="1">
       <c r="A1" s="7" t="s">
-        <v>1246</v>
+        <v>1327</v>
       </c>
       <c r="B1" s="7"/>
       <c r="C1" s="7"/>
-      <c r="D1" s="4"/>
-[...10 lines deleted...]
-    <row r="2" spans="1:13" s="5" customFormat="1" ht="12.75">
+      <c r="D1" s="5"/>
+      <c r="E1" s="5"/>
+      <c r="F1" s="5"/>
+      <c r="G1" s="5"/>
+      <c r="H1" s="5"/>
+      <c r="I1" s="5"/>
+      <c r="J1" s="5"/>
+      <c r="K1" s="5"/>
+      <c r="L1" s="5"/>
+      <c r="M1" s="5"/>
+    </row>
+    <row r="2" spans="1:13" s="6" customFormat="1" ht="12.75">
       <c r="A2" s="8" t="s">
-        <v>1247</v>
+        <v>1323</v>
       </c>
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
       <c r="D2" s="9"/>
-      <c r="E2" s="4"/>
-[...7 lines deleted...]
-      <c r="M2" s="4"/>
+      <c r="E2" s="5"/>
+      <c r="F2" s="5"/>
+      <c r="G2" s="5"/>
+      <c r="H2" s="5"/>
+      <c r="I2" s="5"/>
+      <c r="J2" s="5"/>
+      <c r="K2" s="5"/>
+      <c r="L2" s="5"/>
+      <c r="M2" s="5"/>
     </row>
     <row r="4" spans="1:13">
-      <c r="A4" s="6" t="s">
-[...9 lines deleted...]
-    <row r="5" spans="1:13" ht="22.5">
+      <c r="A4" s="4" t="s">
+        <v>1324</v>
+      </c>
+      <c r="B4" s="4" t="s">
+        <v>1325</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>1326</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13">
       <c r="A5" s="1" t="s">
         <v>438</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>439</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="1" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>807</v>
+        <v>877</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>808</v>
+        <v>878</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="1" t="s">
-        <v>131</v>
+        <v>41</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>1210</v>
+        <v>1299</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>1211</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:13" ht="22.5">
+        <v>1300</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13">
       <c r="A8" s="1" t="s">
-        <v>131</v>
+        <v>41</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="1" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>689</v>
+        <v>131</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>690</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:13">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" ht="22.5">
       <c r="A11" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>921</v>
+        <v>586</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>922</v>
+        <v>587</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="1" t="s">
-        <v>211</v>
+        <v>0</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>871</v>
+        <v>995</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>872</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:13" ht="22.5">
+        <v>996</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13">
       <c r="A13" s="1" t="s">
-        <v>65</v>
+        <v>205</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>778</v>
+        <v>278</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>779</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:13">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" ht="22.5">
       <c r="A14" s="1" t="s">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>1077</v>
+        <v>837</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>1078</v>
+        <v>838</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>151</v>
+        <v>1161</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>152</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>782</v>
+        <v>256</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>783</v>
+        <v>257</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>905</v>
+        <v>153</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>906</v>
+        <v>154</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="s">
-        <v>111</v>
+        <v>0</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>112</v>
+        <v>845</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>113</v>
+        <v>846</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>417</v>
+        <v>979</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>418</v>
+        <v>980</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="s">
-        <v>211</v>
+        <v>109</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>1004</v>
+        <v>110</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>1005</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:3" ht="22.5">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3">
       <c r="A21" s="1" t="s">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>384</v>
+        <v>412</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>385</v>
+        <v>413</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="s">
-        <v>843</v>
+        <v>205</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>844</v>
+        <v>1085</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>845</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="s">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>995</v>
+        <v>377</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>996</v>
+        <v>378</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="s">
-        <v>45</v>
+        <v>909</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>622</v>
+        <v>910</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>623</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:3" ht="22.5">
+        <v>911</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
       <c r="A25" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>271</v>
+        <v>1074</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>272</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="s">
-        <v>170</v>
+        <v>48</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>171</v>
+        <v>664</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>172</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:3">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" ht="22.5">
       <c r="A27" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>164</v>
+        <v>907</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>165</v>
+        <v>908</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="s">
-        <v>0</v>
+        <v>168</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>123</v>
+        <v>169</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:3" ht="22.5">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
       <c r="A29" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>883</v>
+        <v>164</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>884</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:3" ht="22.5">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
       <c r="A30" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B30" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3" ht="22.5">
+      <c r="A31" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B31" s="1" t="s">
         <v>957</v>
       </c>
-      <c r="C30" s="2" t="s">
+      <c r="C31" s="2" t="s">
         <v>958</v>
       </c>
     </row>
-    <row r="31" spans="1:3">
-[...10 lines deleted...]
-    <row r="32" spans="1:3">
+    <row r="32" spans="1:3" ht="22.5">
       <c r="A32" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>281</v>
+        <v>1034</v>
       </c>
       <c r="C32" s="2" t="s">
-        <v>282</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>147</v>
+        <v>885</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>148</v>
+        <v>886</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="s">
-        <v>62</v>
+        <v>0</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>1193</v>
+        <v>928</v>
       </c>
       <c r="C34" s="2" t="s">
-        <v>1194</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:3" ht="22.5">
+        <v>929</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
       <c r="A35" s="1" t="s">
-        <v>62</v>
+        <v>0</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>364</v>
+        <v>705</v>
       </c>
       <c r="C35" s="2" t="s">
-        <v>365</v>
+        <v>706</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>1020</v>
+        <v>762</v>
       </c>
       <c r="C36" s="2" t="s">
-        <v>1021</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:3" ht="22.5">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
       <c r="A37" s="1" t="s">
-        <v>62</v>
+        <v>76</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>961</v>
+        <v>1285</v>
       </c>
       <c r="C37" s="2" t="s">
-        <v>962</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:3">
+        <v>1286</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3" ht="22.5">
       <c r="A38" s="1" t="s">
-        <v>0</v>
+        <v>76</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>1042</v>
+        <v>1040</v>
       </c>
       <c r="C38" s="2" t="s">
-        <v>1043</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="s">
-        <v>62</v>
+        <v>0</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>909</v>
+        <v>1111</v>
       </c>
       <c r="C39" s="2" t="s">
-        <v>910</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:3">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3" ht="22.5">
       <c r="A40" s="1" t="s">
-        <v>0</v>
+        <v>76</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>597</v>
+        <v>1038</v>
       </c>
       <c r="C40" s="2" t="s">
-        <v>598</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>526</v>
+        <v>1135</v>
       </c>
       <c r="C41" s="2" t="s">
-        <v>527</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:3" ht="22.5">
+        <v>1136</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
       <c r="A42" s="1" t="s">
-        <v>0</v>
+        <v>76</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>1058</v>
+        <v>985</v>
       </c>
       <c r="C42" s="2" t="s">
-        <v>1059</v>
+        <v>986</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="s">
-        <v>482</v>
+        <v>0</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>483</v>
+        <v>635</v>
       </c>
       <c r="C43" s="2" t="s">
-        <v>484</v>
+        <v>636</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="s">
-        <v>0</v>
+        <v>303</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>929</v>
+        <v>304</v>
       </c>
       <c r="C44" s="2" t="s">
-        <v>930</v>
+        <v>305</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="s">
-        <v>31</v>
+        <v>0</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>624</v>
+        <v>1311</v>
       </c>
       <c r="C45" s="2" t="s">
-        <v>625</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="s">
-        <v>322</v>
+        <v>0</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>343</v>
+        <v>1147</v>
       </c>
       <c r="C46" s="2" t="s">
-        <v>344</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="s">
-        <v>62</v>
+        <v>300</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>1157</v>
+        <v>484</v>
       </c>
       <c r="C47" s="2" t="s">
-        <v>1158</v>
+        <v>485</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>839</v>
+        <v>754</v>
       </c>
       <c r="C48" s="2" t="s">
-        <v>840</v>
+        <v>755</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>143</v>
+        <v>1010</v>
       </c>
       <c r="C49" s="2" t="s">
-        <v>144</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="s">
-        <v>111</v>
+        <v>0</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>443</v>
+        <v>967</v>
       </c>
       <c r="C50" s="2" t="s">
-        <v>444</v>
+        <v>968</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="s">
-        <v>131</v>
+        <v>31</v>
       </c>
       <c r="B51" s="1" t="s">
         <v>666</v>
       </c>
       <c r="C51" s="2" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="s">
-        <v>0</v>
+        <v>317</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>947</v>
+        <v>330</v>
       </c>
       <c r="C52" s="2" t="s">
-        <v>948</v>
+        <v>331</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="s">
-        <v>0</v>
+        <v>76</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>504</v>
+        <v>1260</v>
       </c>
       <c r="C53" s="2" t="s">
-        <v>505</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:3" ht="22.5">
+        <v>1261</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3">
       <c r="A54" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>1040</v>
+        <v>137</v>
       </c>
       <c r="C54" s="2" t="s">
-        <v>1041</v>
+        <v>138</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="s">
-        <v>0</v>
+        <v>109</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>764</v>
+        <v>443</v>
       </c>
       <c r="C55" s="2" t="s">
-        <v>765</v>
+        <v>444</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>638</v>
+        <v>1283</v>
       </c>
       <c r="C56" s="2" t="s">
-        <v>639</v>
+        <v>1284</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="s">
-        <v>31</v>
+        <v>0</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>903</v>
+        <v>1022</v>
       </c>
       <c r="C57" s="2" t="s">
-        <v>904</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="s">
-        <v>62</v>
+        <v>41</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>457</v>
+        <v>716</v>
       </c>
       <c r="C58" s="2" t="s">
-        <v>458</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:3" ht="22.5">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3">
       <c r="A59" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>243</v>
+        <v>1026</v>
       </c>
       <c r="C59" s="2" t="s">
-        <v>244</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>1069</v>
+        <v>514</v>
       </c>
       <c r="C60" s="2" t="s">
-        <v>1070</v>
+        <v>515</v>
       </c>
     </row>
     <row r="61" spans="1:3" ht="22.5">
       <c r="A61" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>121</v>
+        <v>1133</v>
       </c>
       <c r="C61" s="2" t="s">
-        <v>122</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>1034</v>
+        <v>827</v>
       </c>
       <c r="C62" s="2" t="s">
-        <v>1035</v>
+        <v>828</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>915</v>
+        <v>682</v>
       </c>
       <c r="C63" s="2" t="s">
-        <v>916</v>
+        <v>683</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="s">
-        <v>0</v>
+        <v>31</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>357</v>
+        <v>977</v>
       </c>
       <c r="C64" s="2" t="s">
-        <v>358</v>
+        <v>978</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="s">
-        <v>38</v>
+        <v>76</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>39</v>
+        <v>464</v>
       </c>
       <c r="C65" s="2" t="s">
-        <v>40</v>
+        <v>465</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>664</v>
+        <v>1153</v>
       </c>
       <c r="C66" s="2" t="s">
-        <v>665</v>
+        <v>1154</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>917</v>
+        <v>718</v>
       </c>
       <c r="C67" s="2" t="s">
-        <v>918</v>
+        <v>719</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>1</v>
+        <v>1125</v>
       </c>
       <c r="C68" s="2" t="s">
-        <v>2</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="s">
-        <v>601</v>
+        <v>0</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>602</v>
+        <v>354</v>
       </c>
       <c r="C69" s="2" t="s">
-        <v>603</v>
+        <v>355</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="s">
-        <v>0</v>
+        <v>38</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>359</v>
+        <v>39</v>
       </c>
       <c r="C70" s="2" t="s">
-        <v>360</v>
+        <v>40</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>551</v>
+        <v>712</v>
       </c>
       <c r="C71" s="2" t="s">
-        <v>552</v>
+        <v>713</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>502</v>
+        <v>991</v>
       </c>
       <c r="C72" s="2" t="s">
-        <v>503</v>
+        <v>992</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>295</v>
+        <v>1</v>
       </c>
       <c r="C73" s="2" t="s">
-        <v>296</v>
+        <v>2</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="s">
-        <v>836</v>
+        <v>73</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>837</v>
+        <v>74</v>
       </c>
       <c r="C74" s="2" t="s">
-        <v>838</v>
+        <v>75</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>626</v>
+        <v>356</v>
       </c>
       <c r="C75" s="2" t="s">
-        <v>627</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:3" ht="22.5">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3">
       <c r="A76" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>1153</v>
+        <v>578</v>
       </c>
       <c r="C76" s="2" t="s">
-        <v>1154</v>
+        <v>579</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>1141</v>
+        <v>507</v>
       </c>
       <c r="C77" s="2" t="s">
-        <v>1142</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:3" ht="22.5">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3">
       <c r="A78" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>834</v>
+        <v>284</v>
       </c>
       <c r="C78" s="2" t="s">
-        <v>835</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:3" ht="22.5">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3">
       <c r="A79" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>478</v>
+        <v>645</v>
       </c>
       <c r="C79" s="2" t="s">
-        <v>479</v>
+        <v>646</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="s">
-        <v>0</v>
+        <v>904</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>846</v>
+        <v>905</v>
       </c>
       <c r="C80" s="2" t="s">
-        <v>847</v>
+        <v>906</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>799</v>
+        <v>1203</v>
       </c>
       <c r="C81" s="2" t="s">
-        <v>800</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:3">
+        <v>1204</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3" ht="22.5">
       <c r="A82" s="1" t="s">
-        <v>62</v>
+        <v>0</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>668</v>
+        <v>1058</v>
       </c>
       <c r="C82" s="2" t="s">
-        <v>669</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:3" ht="22.5">
+        <v>1059</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3">
       <c r="A83" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B83" s="1" t="s">
-        <v>1170</v>
+        <v>670</v>
       </c>
       <c r="C83" s="2" t="s">
-        <v>1171</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:3">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3" ht="22.5">
       <c r="A84" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>162</v>
+        <v>806</v>
       </c>
       <c r="C84" s="2" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:3">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3" ht="22.5">
       <c r="A85" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B85" s="1" t="s">
-        <v>731</v>
+        <v>879</v>
       </c>
       <c r="C85" s="2" t="s">
-        <v>732</v>
+        <v>880</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="s">
-        <v>211</v>
+        <v>0</v>
       </c>
       <c r="B86" s="1" t="s">
-        <v>1149</v>
+        <v>1256</v>
       </c>
       <c r="C86" s="2" t="s">
-        <v>1150</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:3" ht="22.5">
+        <v>1257</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3">
       <c r="A87" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B87" s="1" t="s">
-        <v>650</v>
+        <v>1234</v>
       </c>
       <c r="C87" s="2" t="s">
-        <v>651</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:3">
+        <v>1235</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3" ht="22.5">
       <c r="A88" s="1" t="s">
-        <v>62</v>
+        <v>0</v>
       </c>
       <c r="B88" s="1" t="s">
-        <v>485</v>
+        <v>1244</v>
       </c>
       <c r="C88" s="2" t="s">
-        <v>486</v>
+        <v>1245</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="s">
-        <v>131</v>
+        <v>0</v>
       </c>
       <c r="B89" s="1" t="s">
-        <v>181</v>
+        <v>918</v>
       </c>
       <c r="C89" s="2" t="s">
-        <v>182</v>
+        <v>919</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="s">
-        <v>62</v>
+        <v>0</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>852</v>
+        <v>866</v>
       </c>
       <c r="C90" s="2" t="s">
-        <v>853</v>
+        <v>867</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="s">
-        <v>0</v>
+        <v>76</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>193</v>
+        <v>720</v>
       </c>
       <c r="C91" s="2" t="s">
-        <v>194</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:3" ht="22.5">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3">
       <c r="A92" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B92" s="1" t="s">
-        <v>790</v>
+        <v>1273</v>
       </c>
       <c r="C92" s="2" t="s">
-        <v>791</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B93" s="1" t="s">
-        <v>1022</v>
+        <v>160</v>
       </c>
       <c r="C93" s="2" t="s">
-        <v>1023</v>
+        <v>161</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B94" s="1" t="s">
-        <v>1110</v>
+        <v>790</v>
       </c>
       <c r="C94" s="2" t="s">
-        <v>1111</v>
+        <v>791</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="s">
-        <v>62</v>
+        <v>48</v>
       </c>
       <c r="B95" s="1" t="s">
-        <v>368</v>
+        <v>1001</v>
       </c>
       <c r="C95" s="2" t="s">
-        <v>369</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:3" ht="22.5">
+        <v>1002</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3">
       <c r="A96" s="1" t="s">
-        <v>0</v>
+        <v>205</v>
       </c>
       <c r="B96" s="1" t="s">
-        <v>411</v>
+        <v>1246</v>
       </c>
       <c r="C96" s="2" t="s">
-        <v>412</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:3">
+        <v>1247</v>
+      </c>
+    </row>
+    <row r="97" spans="1:3" ht="22.5">
       <c r="A97" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B97" s="1" t="s">
-        <v>949</v>
+        <v>696</v>
       </c>
       <c r="C97" s="2" t="s">
-        <v>950</v>
+        <v>697</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="s">
-        <v>0</v>
+        <v>76</v>
       </c>
       <c r="B98" s="1" t="s">
-        <v>94</v>
+        <v>486</v>
       </c>
       <c r="C98" s="2" t="s">
-        <v>95</v>
+        <v>487</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="s">
-        <v>0</v>
+        <v>41</v>
       </c>
       <c r="B99" s="1" t="s">
-        <v>21</v>
+        <v>179</v>
       </c>
       <c r="C99" s="2" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:3" ht="22.5">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3">
       <c r="A100" s="1" t="s">
-        <v>62</v>
+        <v>76</v>
       </c>
       <c r="B100" s="1" t="s">
-        <v>873</v>
+        <v>920</v>
       </c>
       <c r="C100" s="2" t="s">
-        <v>874</v>
+        <v>921</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B101" s="1" t="s">
-        <v>1218</v>
+        <v>1228</v>
       </c>
       <c r="C101" s="2" t="s">
-        <v>1219</v>
+        <v>1229</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B102" s="1" t="s">
-        <v>472</v>
+        <v>816</v>
       </c>
       <c r="C102" s="2" t="s">
-        <v>473</v>
+        <v>817</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B103" s="1" t="s">
-        <v>476</v>
+        <v>855</v>
       </c>
       <c r="C103" s="2" t="s">
-        <v>477</v>
+        <v>856</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="s">
-        <v>159</v>
+        <v>0</v>
       </c>
       <c r="B104" s="1" t="s">
-        <v>1168</v>
+        <v>1113</v>
       </c>
       <c r="C104" s="2" t="s">
-        <v>1169</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:3" ht="22.5">
+        <v>1114</v>
+      </c>
+    </row>
+    <row r="105" spans="1:3">
       <c r="A105" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B105" s="1" t="s">
-        <v>314</v>
+        <v>690</v>
       </c>
       <c r="C105" s="2" t="s">
-        <v>315</v>
+        <v>691</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B106" s="1" t="s">
-        <v>670</v>
+        <v>1191</v>
       </c>
       <c r="C106" s="2" t="s">
-        <v>671</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="s">
-        <v>619</v>
+        <v>76</v>
       </c>
       <c r="B107" s="1" t="s">
-        <v>620</v>
+        <v>363</v>
       </c>
       <c r="C107" s="2" t="s">
-        <v>621</v>
+        <v>364</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B108" s="1" t="s">
-        <v>480</v>
+        <v>1115</v>
       </c>
       <c r="C108" s="2" t="s">
-        <v>481</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:3" ht="22.5">
+        <v>1116</v>
+      </c>
+    </row>
+    <row r="109" spans="1:3">
       <c r="A109" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B109" s="1" t="s">
-        <v>41</v>
+        <v>1210</v>
       </c>
       <c r="C109" s="2" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:3" ht="22.5">
+        <v>1211</v>
+      </c>
+    </row>
+    <row r="110" spans="1:3">
       <c r="A110" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B110" s="1" t="s">
-        <v>155</v>
+        <v>1028</v>
       </c>
       <c r="C110" s="2" t="s">
-        <v>156</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="s">
-        <v>62</v>
+        <v>0</v>
       </c>
       <c r="B111" s="1" t="s">
-        <v>1248</v>
+        <v>668</v>
       </c>
       <c r="C111" s="2" t="s">
-        <v>1249</v>
+        <v>669</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="s">
-        <v>62</v>
+        <v>0</v>
       </c>
       <c r="B112" s="1" t="s">
-        <v>747</v>
+        <v>23</v>
       </c>
       <c r="C112" s="2" t="s">
-        <v>748</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:3">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="113" spans="1:3" ht="22.5">
       <c r="A113" s="1" t="s">
-        <v>62</v>
+        <v>76</v>
       </c>
       <c r="B113" s="1" t="s">
-        <v>788</v>
+        <v>949</v>
       </c>
       <c r="C113" s="2" t="s">
-        <v>789</v>
+        <v>950</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B114" s="1" t="s">
-        <v>715</v>
+        <v>1313</v>
       </c>
       <c r="C114" s="2" t="s">
-        <v>716</v>
+        <v>1314</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="s">
-        <v>214</v>
+        <v>0</v>
       </c>
       <c r="B115" s="1" t="s">
-        <v>1135</v>
+        <v>476</v>
       </c>
       <c r="C115" s="2" t="s">
-        <v>1136</v>
+        <v>477</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B116" s="1" t="s">
-        <v>1071</v>
+        <v>480</v>
       </c>
       <c r="C116" s="2" t="s">
-        <v>1072</v>
+        <v>481</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="s">
-        <v>447</v>
+        <v>157</v>
       </c>
       <c r="B117" s="1" t="s">
-        <v>448</v>
+        <v>488</v>
       </c>
       <c r="C117" s="2" t="s">
-        <v>449</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:3">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="118" spans="1:3" ht="22.5">
       <c r="A118" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B118" s="1" t="s">
-        <v>522</v>
+        <v>981</v>
       </c>
       <c r="C118" s="2" t="s">
-        <v>523</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:3" ht="22.5">
+        <v>982</v>
+      </c>
+    </row>
+    <row r="119" spans="1:3">
       <c r="A119" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B119" s="1" t="s">
-        <v>628</v>
+        <v>722</v>
       </c>
       <c r="C119" s="2" t="s">
-        <v>629</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:3" ht="22.5">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="120" spans="1:3">
       <c r="A120" s="1" t="s">
-        <v>561</v>
+        <v>655</v>
       </c>
       <c r="B120" s="1" t="s">
-        <v>913</v>
+        <v>656</v>
       </c>
       <c r="C120" s="2" t="s">
-        <v>914</v>
+        <v>657</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="s">
-        <v>23</v>
+        <v>0</v>
       </c>
       <c r="B121" s="1" t="s">
-        <v>355</v>
+        <v>482</v>
       </c>
       <c r="C121" s="2" t="s">
-        <v>356</v>
+        <v>483</v>
       </c>
     </row>
     <row r="122" spans="1:3" ht="22.5">
       <c r="A122" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B122" s="1" t="s">
-        <v>1137</v>
+        <v>1173</v>
       </c>
       <c r="C122" s="2" t="s">
-        <v>1138</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:3">
+        <v>1174</v>
+      </c>
+    </row>
+    <row r="123" spans="1:3" ht="22.5">
       <c r="A123" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B123" s="1" t="s">
-        <v>580</v>
+        <v>44</v>
       </c>
       <c r="C123" s="2" t="s">
-        <v>581</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:3">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="124" spans="1:3" ht="22.5">
       <c r="A124" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B124" s="1" t="s">
-        <v>48</v>
+        <v>155</v>
       </c>
       <c r="C124" s="2" t="s">
-        <v>49</v>
+        <v>156</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="s">
-        <v>211</v>
+        <v>76</v>
       </c>
       <c r="B125" s="1" t="s">
-        <v>532</v>
+        <v>614</v>
       </c>
       <c r="C125" s="2" t="s">
-        <v>533</v>
+        <v>615</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="s">
-        <v>421</v>
+        <v>76</v>
       </c>
       <c r="B126" s="1" t="s">
-        <v>422</v>
+        <v>808</v>
       </c>
       <c r="C126" s="2" t="s">
-        <v>423</v>
+        <v>809</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="s">
-        <v>0</v>
+        <v>76</v>
       </c>
       <c r="B127" s="1" t="s">
-        <v>491</v>
+        <v>853</v>
       </c>
       <c r="C127" s="2" t="s">
-        <v>492</v>
+        <v>854</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B128" s="1" t="s">
-        <v>703</v>
+        <v>770</v>
       </c>
       <c r="C128" s="2" t="s">
-        <v>704</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:3" ht="22.5">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="129" spans="1:3">
       <c r="A129" s="1" t="s">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="B129" s="1" t="s">
-        <v>1127</v>
+        <v>1222</v>
       </c>
       <c r="C129" s="2" t="s">
-        <v>1128</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B130" s="1" t="s">
-        <v>258</v>
+        <v>1155</v>
       </c>
       <c r="C130" s="2" t="s">
-        <v>259</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="s">
-        <v>0</v>
+        <v>447</v>
       </c>
       <c r="B131" s="1" t="s">
-        <v>100</v>
+        <v>448</v>
       </c>
       <c r="C131" s="2" t="s">
-        <v>101</v>
+        <v>449</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>604</v>
+        <v>542</v>
       </c>
       <c r="C132" s="2" t="s">
-        <v>605</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:3">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="133" spans="1:3" ht="22.5">
       <c r="A133" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>897</v>
+        <v>672</v>
       </c>
       <c r="C133" s="2" t="s">
-        <v>898</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:3">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="134" spans="1:3" ht="22.5">
       <c r="A134" s="1" t="s">
-        <v>0</v>
+        <v>592</v>
       </c>
       <c r="B134" s="1" t="s">
-        <v>409</v>
+        <v>989</v>
       </c>
       <c r="C134" s="2" t="s">
-        <v>410</v>
+        <v>990</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="s">
-        <v>214</v>
+        <v>25</v>
       </c>
       <c r="B135" s="1" t="s">
-        <v>283</v>
+        <v>348</v>
       </c>
       <c r="C135" s="2" t="s">
-        <v>284</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:3">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="136" spans="1:3" ht="22.5">
       <c r="A136" s="1" t="s">
-        <v>62</v>
+        <v>0</v>
       </c>
       <c r="B136" s="1" t="s">
-        <v>119</v>
+        <v>1230</v>
       </c>
       <c r="C136" s="2" t="s">
-        <v>120</v>
+        <v>1231</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B137" s="1" t="s">
-        <v>1073</v>
+        <v>616</v>
       </c>
       <c r="C137" s="2" t="s">
-        <v>1074</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:3">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="138" spans="1:3" ht="22.5">
       <c r="A138" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B138" s="1" t="s">
-        <v>76</v>
+        <v>1127</v>
       </c>
       <c r="C138" s="2" t="s">
-        <v>77</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="s">
-        <v>62</v>
+        <v>0</v>
       </c>
       <c r="B139" s="1" t="s">
-        <v>70</v>
+        <v>53</v>
       </c>
       <c r="C139" s="2" t="s">
-        <v>71</v>
+        <v>54</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="s">
-        <v>288</v>
+        <v>205</v>
       </c>
       <c r="B140" s="1" t="s">
-        <v>953</v>
+        <v>555</v>
       </c>
       <c r="C140" s="2" t="s">
-        <v>954</v>
+        <v>556</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="s">
-        <v>0</v>
+        <v>414</v>
       </c>
       <c r="B141" s="1" t="s">
-        <v>1006</v>
+        <v>415</v>
       </c>
       <c r="C141" s="2" t="s">
-        <v>1007</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:3" ht="22.5">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="142" spans="1:3">
       <c r="A142" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B142" s="1" t="s">
-        <v>576</v>
+        <v>470</v>
       </c>
       <c r="C142" s="2" t="s">
-        <v>577</v>
+        <v>471</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B143" s="1" t="s">
-        <v>72</v>
+        <v>490</v>
       </c>
       <c r="C143" s="2" t="s">
-        <v>73</v>
+        <v>491</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B144" s="1" t="s">
-        <v>441</v>
+        <v>758</v>
       </c>
       <c r="C144" s="2" t="s">
-        <v>442</v>
+        <v>759</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="s">
-        <v>340</v>
+        <v>0</v>
       </c>
       <c r="B145" s="1" t="s">
-        <v>341</v>
+        <v>1212</v>
       </c>
       <c r="C145" s="2" t="s">
-        <v>342</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B146" s="1" t="s">
-        <v>1220</v>
+        <v>250</v>
       </c>
       <c r="C146" s="2" t="s">
-        <v>1221</v>
+        <v>251</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="s">
-        <v>28</v>
+        <v>0</v>
       </c>
       <c r="B147" s="1" t="s">
-        <v>29</v>
+        <v>680</v>
       </c>
       <c r="C147" s="2" t="s">
-        <v>30</v>
+        <v>681</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="s">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="B148" s="1" t="s">
-        <v>1250</v>
+        <v>639</v>
       </c>
       <c r="C148" s="2" t="s">
-        <v>1251</v>
+        <v>640</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B149" s="1" t="s">
-        <v>43</v>
+        <v>971</v>
       </c>
       <c r="C149" s="2" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:3" ht="22.5">
+        <v>972</v>
+      </c>
+    </row>
+    <row r="150" spans="1:3">
       <c r="A150" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B150" s="1" t="s">
-        <v>636</v>
+        <v>402</v>
       </c>
       <c r="C150" s="2" t="s">
-        <v>637</v>
+        <v>403</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="s">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="B151" s="1" t="s">
-        <v>693</v>
+        <v>273</v>
       </c>
       <c r="C151" s="2" t="s">
-        <v>694</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:3">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="152" spans="1:3" ht="22.5">
       <c r="A152" s="1" t="s">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="B152" s="1" t="s">
-        <v>46</v>
+        <v>936</v>
       </c>
       <c r="C152" s="2" t="s">
-        <v>47</v>
+        <v>937</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="s">
-        <v>62</v>
+        <v>76</v>
       </c>
       <c r="B153" s="1" t="s">
-        <v>1099</v>
+        <v>116</v>
       </c>
       <c r="C153" s="2" t="s">
-        <v>1100</v>
+        <v>117</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="s">
-        <v>211</v>
+        <v>0</v>
       </c>
       <c r="B154" s="1" t="s">
-        <v>1079</v>
+        <v>1157</v>
       </c>
       <c r="C154" s="2" t="s">
-        <v>1080</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="s">
-        <v>305</v>
+        <v>0</v>
       </c>
       <c r="B155" s="1" t="s">
-        <v>306</v>
+        <v>81</v>
       </c>
       <c r="C155" s="2" t="s">
-        <v>307</v>
+        <v>82</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="s">
-        <v>0</v>
+        <v>76</v>
       </c>
       <c r="B156" s="1" t="s">
-        <v>1010</v>
+        <v>77</v>
       </c>
       <c r="C156" s="2" t="s">
-        <v>1011</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:3" ht="22.5">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="157" spans="1:3">
       <c r="A157" s="1" t="s">
-        <v>288</v>
+        <v>148</v>
       </c>
       <c r="B157" s="1" t="s">
-        <v>487</v>
+        <v>1030</v>
       </c>
       <c r="C157" s="2" t="s">
-        <v>488</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B158" s="1" t="s">
-        <v>965</v>
+        <v>1089</v>
       </c>
       <c r="C158" s="2" t="s">
-        <v>966</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="s">
-        <v>91</v>
+        <v>0</v>
       </c>
       <c r="B159" s="1" t="s">
-        <v>92</v>
+        <v>610</v>
       </c>
       <c r="C159" s="2" t="s">
-        <v>93</v>
+        <v>611</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B160" s="1" t="s">
-        <v>1060</v>
+        <v>643</v>
       </c>
       <c r="C160" s="2" t="s">
-        <v>1061</v>
+        <v>644</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B161" s="1" t="s">
-        <v>772</v>
+        <v>724</v>
       </c>
       <c r="C161" s="2" t="s">
-        <v>773</v>
+        <v>725</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B162" s="1" t="s">
-        <v>81</v>
+        <v>441</v>
       </c>
       <c r="C162" s="2" t="s">
-        <v>82</v>
+        <v>442</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="s">
-        <v>402</v>
+        <v>332</v>
       </c>
       <c r="B163" s="1" t="s">
-        <v>1252</v>
+        <v>333</v>
       </c>
       <c r="C163" s="2" t="s">
-        <v>1253</v>
+        <v>334</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="s">
-        <v>230</v>
+        <v>0</v>
       </c>
       <c r="B164" s="1" t="s">
-        <v>231</v>
+        <v>551</v>
       </c>
       <c r="C164" s="2" t="s">
-        <v>232</v>
+        <v>552</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="s">
-        <v>205</v>
+        <v>28</v>
       </c>
       <c r="B165" s="1" t="s">
-        <v>889</v>
+        <v>29</v>
       </c>
       <c r="C165" s="2" t="s">
-        <v>890</v>
+        <v>30</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="s">
-        <v>0</v>
+        <v>48</v>
       </c>
       <c r="B166" s="1" t="s">
-        <v>742</v>
+        <v>235</v>
       </c>
       <c r="C166" s="2" t="s">
-        <v>743</v>
+        <v>236</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="s">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="B167" s="1" t="s">
-        <v>1174</v>
+        <v>46</v>
       </c>
       <c r="C167" s="2" t="s">
-        <v>1175</v>
+        <v>47</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B168" s="1" t="s">
-        <v>1228</v>
+        <v>678</v>
       </c>
       <c r="C168" s="2" t="s">
-        <v>1229</v>
+        <v>679</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B169" s="1" t="s">
-        <v>495</v>
+        <v>744</v>
       </c>
       <c r="C169" s="2" t="s">
-        <v>496</v>
+        <v>745</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="s">
-        <v>0</v>
+        <v>48</v>
       </c>
       <c r="B170" s="1" t="s">
-        <v>1012</v>
+        <v>49</v>
       </c>
       <c r="C170" s="2" t="s">
-        <v>1013</v>
+        <v>50</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="s">
-        <v>211</v>
+        <v>76</v>
       </c>
       <c r="B171" s="1" t="s">
-        <v>757</v>
+        <v>1181</v>
       </c>
       <c r="C171" s="2" t="s">
-        <v>758</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="s">
-        <v>0</v>
+        <v>205</v>
       </c>
       <c r="B172" s="1" t="s">
-        <v>727</v>
+        <v>1163</v>
       </c>
       <c r="C172" s="2" t="s">
-        <v>728</v>
+        <v>1164</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="s">
-        <v>288</v>
+        <v>97</v>
       </c>
       <c r="B173" s="1" t="s">
-        <v>1226</v>
+        <v>294</v>
       </c>
       <c r="C173" s="2" t="s">
-        <v>1227</v>
+        <v>295</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="s">
-        <v>131</v>
+        <v>0</v>
       </c>
       <c r="B174" s="1" t="s">
-        <v>768</v>
+        <v>1095</v>
       </c>
       <c r="C174" s="2" t="s">
-        <v>769</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:3">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="175" spans="1:3" ht="22.5">
       <c r="A175" s="1" t="s">
-        <v>0</v>
+        <v>148</v>
       </c>
       <c r="B175" s="1" t="s">
-        <v>817</v>
+        <v>1252</v>
       </c>
       <c r="C175" s="2" t="s">
-        <v>818</v>
+        <v>1253</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B176" s="1" t="s">
-        <v>1081</v>
+        <v>1044</v>
       </c>
       <c r="C176" s="2" t="s">
-        <v>1082</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="s">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="B177" s="1" t="s">
-        <v>239</v>
+        <v>91</v>
       </c>
       <c r="C177" s="2" t="s">
-        <v>240</v>
+        <v>92</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B178" s="1" t="s">
-        <v>544</v>
+        <v>1149</v>
       </c>
       <c r="C178" s="2" t="s">
-        <v>545</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B179" s="1" t="s">
-        <v>937</v>
+        <v>786</v>
       </c>
       <c r="C179" s="2" t="s">
-        <v>938</v>
+        <v>787</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B180" s="1" t="s">
-        <v>310</v>
+        <v>199</v>
       </c>
       <c r="C180" s="2" t="s">
-        <v>311</v>
+        <v>200</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="s">
-        <v>131</v>
+        <v>0</v>
       </c>
       <c r="B181" s="1" t="s">
-        <v>695</v>
+        <v>651</v>
       </c>
       <c r="C181" s="2" t="s">
-        <v>696</v>
+        <v>652</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="s">
-        <v>0</v>
+        <v>306</v>
       </c>
       <c r="B182" s="1" t="s">
-        <v>923</v>
+        <v>307</v>
       </c>
       <c r="C182" s="2" t="s">
-        <v>924</v>
+        <v>308</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="s">
-        <v>0</v>
+        <v>223</v>
       </c>
       <c r="B183" s="1" t="s">
-        <v>57</v>
+        <v>224</v>
       </c>
       <c r="C183" s="2" t="s">
-        <v>58</v>
+        <v>225</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="s">
-        <v>0</v>
+        <v>601</v>
       </c>
       <c r="B184" s="1" t="s">
-        <v>462</v>
+        <v>959</v>
       </c>
       <c r="C184" s="2" t="s">
-        <v>463</v>
+        <v>960</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="s">
-        <v>62</v>
+        <v>0</v>
       </c>
       <c r="B185" s="1" t="s">
-        <v>719</v>
+        <v>801</v>
       </c>
       <c r="C185" s="2" t="s">
-        <v>720</v>
+        <v>802</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B186" s="1" t="s">
-        <v>1002</v>
+        <v>1321</v>
       </c>
       <c r="C186" s="2" t="s">
-        <v>1003</v>
+        <v>1322</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="s">
-        <v>661</v>
+        <v>0</v>
       </c>
       <c r="B187" s="1" t="s">
-        <v>662</v>
+        <v>496</v>
       </c>
       <c r="C187" s="2" t="s">
-        <v>663</v>
+        <v>497</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B188" s="1" t="s">
-        <v>866</v>
+        <v>1250</v>
       </c>
       <c r="C188" s="2" t="s">
-        <v>867</v>
+        <v>1251</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="s">
-        <v>59</v>
+        <v>0</v>
       </c>
       <c r="B189" s="1" t="s">
-        <v>60</v>
+        <v>1097</v>
       </c>
       <c r="C189" s="2" t="s">
-        <v>61</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="s">
-        <v>0</v>
+        <v>205</v>
       </c>
       <c r="B190" s="1" t="s">
-        <v>241</v>
+        <v>818</v>
       </c>
       <c r="C190" s="2" t="s">
-        <v>242</v>
+        <v>819</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B191" s="1" t="s">
-        <v>927</v>
+        <v>784</v>
       </c>
       <c r="C191" s="2" t="s">
-        <v>928</v>
+        <v>785</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="s">
-        <v>0</v>
+        <v>148</v>
       </c>
       <c r="B192" s="1" t="s">
-        <v>395</v>
+        <v>1317</v>
       </c>
       <c r="C192" s="2" t="s">
-        <v>396</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:3" ht="22.5">
+        <v>1318</v>
+      </c>
+    </row>
+    <row r="193" spans="1:3">
       <c r="A193" s="1" t="s">
-        <v>0</v>
+        <v>41</v>
       </c>
       <c r="B193" s="1" t="s">
-        <v>1125</v>
+        <v>193</v>
       </c>
       <c r="C193" s="2" t="s">
-        <v>1126</v>
+        <v>194</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B194" s="1" t="s">
-        <v>432</v>
+        <v>889</v>
       </c>
       <c r="C194" s="2" t="s">
-        <v>433</v>
+        <v>890</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B195" s="1" t="s">
-        <v>1000</v>
+        <v>1165</v>
       </c>
       <c r="C195" s="2" t="s">
-        <v>1001</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="s">
-        <v>140</v>
+        <v>0</v>
       </c>
       <c r="B196" s="1" t="s">
-        <v>380</v>
+        <v>231</v>
       </c>
       <c r="C196" s="2" t="s">
-        <v>381</v>
+        <v>232</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B197" s="1" t="s">
-        <v>1187</v>
+        <v>569</v>
       </c>
       <c r="C197" s="2" t="s">
-        <v>1188</v>
+        <v>570</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="s">
-        <v>211</v>
+        <v>0</v>
       </c>
       <c r="B198" s="1" t="s">
-        <v>907</v>
+        <v>1016</v>
       </c>
       <c r="C198" s="2" t="s">
-        <v>908</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="s">
-        <v>78</v>
+        <v>0</v>
       </c>
       <c r="B199" s="1" t="s">
-        <v>79</v>
+        <v>963</v>
       </c>
       <c r="C199" s="2" t="s">
-        <v>80</v>
+        <v>964</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="B200" s="1" t="s">
-        <v>208</v>
+        <v>746</v>
       </c>
       <c r="C200" s="2" t="s">
-        <v>1235</v>
+        <v>747</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B201" s="1" t="s">
-        <v>584</v>
+        <v>997</v>
       </c>
       <c r="C201" s="2" t="s">
-        <v>585</v>
+        <v>998</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B202" s="1" t="s">
-        <v>925</v>
+        <v>626</v>
       </c>
       <c r="C202" s="2" t="s">
-        <v>926</v>
+        <v>627</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B203" s="1" t="s">
-        <v>1180</v>
+        <v>1197</v>
       </c>
       <c r="C203" s="2" t="s">
-        <v>1181</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="s">
-        <v>761</v>
+        <v>76</v>
       </c>
       <c r="B204" s="1" t="s">
-        <v>762</v>
+        <v>776</v>
       </c>
       <c r="C204" s="2" t="s">
-        <v>763</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:3" ht="22.5">
+        <v>777</v>
+      </c>
+    </row>
+    <row r="205" spans="1:3">
       <c r="A205" s="1" t="s">
-        <v>190</v>
+        <v>0</v>
       </c>
       <c r="B205" s="1" t="s">
-        <v>191</v>
+        <v>1087</v>
       </c>
       <c r="C205" s="2" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:3" ht="22.5">
+        <v>1088</v>
+      </c>
+    </row>
+    <row r="206" spans="1:3">
       <c r="A206" s="1" t="s">
-        <v>190</v>
+        <v>709</v>
       </c>
       <c r="B206" s="1" t="s">
-        <v>247</v>
+        <v>710</v>
       </c>
       <c r="C206" s="2" t="s">
-        <v>248</v>
+        <v>711</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B207" s="1" t="s">
-        <v>1172</v>
+        <v>942</v>
       </c>
       <c r="C207" s="2" t="s">
-        <v>1173</v>
+        <v>943</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B208" s="1" t="s">
-        <v>935</v>
+        <v>66</v>
       </c>
       <c r="C208" s="2" t="s">
-        <v>936</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:3" ht="22.5">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="209" spans="1:3">
       <c r="A209" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B209" s="1" t="s">
-        <v>466</v>
+        <v>233</v>
       </c>
       <c r="C209" s="2" t="s">
-        <v>467</v>
+        <v>234</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="s">
-        <v>1195</v>
+        <v>0</v>
       </c>
       <c r="B210" s="1" t="s">
-        <v>1196</v>
+        <v>1008</v>
       </c>
       <c r="C210" s="2" t="s">
-        <v>1197</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="s">
-        <v>288</v>
+        <v>0</v>
       </c>
       <c r="B211" s="1" t="s">
-        <v>574</v>
+        <v>1101</v>
       </c>
       <c r="C211" s="2" t="s">
-        <v>575</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="212" spans="1:3" ht="22.5">
       <c r="A212" s="1" t="s">
-        <v>106</v>
+        <v>0</v>
       </c>
       <c r="B212" s="1" t="s">
-        <v>338</v>
+        <v>1214</v>
       </c>
       <c r="C212" s="2" t="s">
-        <v>339</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:3" ht="22.5">
+        <v>1215</v>
+      </c>
+    </row>
+    <row r="213" spans="1:3">
       <c r="A213" s="1" t="s">
-        <v>1118</v>
+        <v>0</v>
       </c>
       <c r="B213" s="1" t="s">
-        <v>1119</v>
+        <v>434</v>
       </c>
       <c r="C213" s="2" t="s">
-        <v>1120</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:3" ht="22.5">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="214" spans="1:3">
       <c r="A214" s="1" t="s">
-        <v>31</v>
+        <v>0</v>
       </c>
       <c r="B214" s="1" t="s">
-        <v>134</v>
+        <v>1083</v>
       </c>
       <c r="C214" s="2" t="s">
-        <v>135</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B215" s="1" t="s">
-        <v>378</v>
+        <v>1242</v>
       </c>
       <c r="C215" s="2" t="s">
-        <v>379</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="s">
-        <v>0</v>
+        <v>141</v>
       </c>
       <c r="B216" s="1" t="s">
-        <v>351</v>
+        <v>1091</v>
       </c>
       <c r="C216" s="2" t="s">
-        <v>352</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:3" ht="22.5">
+        <v>1092</v>
+      </c>
+    </row>
+    <row r="217" spans="1:3">
       <c r="A217" s="1" t="s">
-        <v>594</v>
+        <v>0</v>
       </c>
       <c r="B217" s="1" t="s">
-        <v>595</v>
+        <v>516</v>
       </c>
       <c r="C217" s="2" t="s">
-        <v>596</v>
+        <v>517</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="s">
-        <v>88</v>
+        <v>205</v>
       </c>
       <c r="B218" s="1" t="s">
-        <v>1112</v>
+        <v>983</v>
       </c>
       <c r="C218" s="2" t="s">
-        <v>1113</v>
+        <v>984</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="s">
-        <v>8</v>
+        <v>388</v>
       </c>
       <c r="B219" s="1" t="s">
-        <v>166</v>
+        <v>647</v>
       </c>
       <c r="C219" s="2" t="s">
-        <v>167</v>
+        <v>648</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="s">
-        <v>0</v>
+        <v>31</v>
       </c>
       <c r="B220" s="1" t="s">
-        <v>792</v>
+        <v>201</v>
       </c>
       <c r="C220" s="2" t="s">
-        <v>793</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:3" ht="22.5">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="221" spans="1:3">
       <c r="A221" s="1" t="s">
-        <v>1236</v>
+        <v>0</v>
       </c>
       <c r="B221" s="1" t="s">
-        <v>3</v>
+        <v>622</v>
       </c>
       <c r="C221" s="2" t="s">
-        <v>4</v>
+        <v>623</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="s">
-        <v>233</v>
+        <v>0</v>
       </c>
       <c r="B222" s="1" t="s">
-        <v>234</v>
+        <v>999</v>
       </c>
       <c r="C222" s="2" t="s">
-        <v>235</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="s">
-        <v>211</v>
+        <v>0</v>
       </c>
       <c r="B223" s="1" t="s">
-        <v>725</v>
+        <v>1279</v>
       </c>
       <c r="C223" s="2" t="s">
-        <v>726</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="s">
-        <v>15</v>
+        <v>822</v>
       </c>
       <c r="B224" s="1" t="s">
-        <v>83</v>
+        <v>823</v>
       </c>
       <c r="C224" s="2" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:3">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="225" spans="1:3" ht="22.5">
       <c r="A225" s="1" t="s">
-        <v>211</v>
+        <v>183</v>
       </c>
       <c r="B225" s="1" t="s">
-        <v>219</v>
+        <v>184</v>
       </c>
       <c r="C225" s="2" t="s">
-        <v>220</v>
+        <v>185</v>
       </c>
     </row>
     <row r="226" spans="1:3" ht="22.5">
       <c r="A226" s="1" t="s">
-        <v>561</v>
+        <v>183</v>
       </c>
       <c r="B226" s="1" t="s">
-        <v>562</v>
+        <v>239</v>
       </c>
       <c r="C226" s="2" t="s">
-        <v>563</v>
+        <v>240</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="s">
-        <v>288</v>
+        <v>0</v>
       </c>
       <c r="B227" s="1" t="s">
-        <v>370</v>
+        <v>492</v>
       </c>
       <c r="C227" s="2" t="s">
-        <v>371</v>
+        <v>493</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="s">
-        <v>0</v>
+        <v>76</v>
       </c>
       <c r="B228" s="1" t="s">
-        <v>249</v>
+        <v>1012</v>
       </c>
       <c r="C228" s="2" t="s">
-        <v>250</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:3">
+        <v>1013</v>
+      </c>
+    </row>
+    <row r="229" spans="1:3" ht="22.5">
       <c r="A229" s="1" t="s">
-        <v>88</v>
+        <v>0</v>
       </c>
       <c r="B229" s="1" t="s">
-        <v>89</v>
+        <v>474</v>
       </c>
       <c r="C229" s="2" t="s">
-        <v>90</v>
+        <v>475</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="s">
-        <v>0</v>
+        <v>520</v>
       </c>
       <c r="B230" s="1" t="s">
-        <v>582</v>
+        <v>521</v>
       </c>
       <c r="C230" s="2" t="s">
-        <v>583</v>
+        <v>522</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="s">
-        <v>0</v>
+        <v>148</v>
       </c>
       <c r="B231" s="1" t="s">
-        <v>709</v>
+        <v>604</v>
       </c>
       <c r="C231" s="2" t="s">
-        <v>710</v>
+        <v>605</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="s">
-        <v>0</v>
+        <v>335</v>
       </c>
       <c r="B232" s="1" t="s">
-        <v>1089</v>
+        <v>336</v>
       </c>
       <c r="C232" s="2" t="s">
-        <v>1090</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:3">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="233" spans="1:3" ht="22.5">
       <c r="A233" s="1" t="s">
-        <v>0</v>
+        <v>1205</v>
       </c>
       <c r="B233" s="1" t="s">
-        <v>405</v>
+        <v>1206</v>
       </c>
       <c r="C233" s="2" t="s">
-        <v>406</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:3">
+        <v>1207</v>
+      </c>
+    </row>
+    <row r="234" spans="1:3" ht="22.5">
       <c r="A234" s="1" t="s">
-        <v>0</v>
+        <v>31</v>
       </c>
       <c r="B234" s="1" t="s">
-        <v>63</v>
+        <v>133</v>
       </c>
       <c r="C234" s="2" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="s">
-        <v>288</v>
+        <v>0</v>
       </c>
       <c r="B235" s="1" t="s">
-        <v>534</v>
+        <v>350</v>
       </c>
       <c r="C235" s="2" t="s">
-        <v>535</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:3">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="236" spans="1:3" ht="22.5">
       <c r="A236" s="1" t="s">
-        <v>0</v>
+        <v>630</v>
       </c>
       <c r="B236" s="1" t="s">
-        <v>468</v>
+        <v>631</v>
       </c>
       <c r="C236" s="2" t="s">
-        <v>469</v>
+        <v>632</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="s">
-        <v>8</v>
+        <v>87</v>
       </c>
       <c r="B237" s="1" t="s">
-        <v>96</v>
+        <v>1193</v>
       </c>
       <c r="C237" s="2" t="s">
-        <v>97</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="s">
-        <v>170</v>
+        <v>9</v>
       </c>
       <c r="B238" s="1" t="s">
-        <v>388</v>
+        <v>166</v>
       </c>
       <c r="C238" s="2" t="s">
-        <v>389</v>
+        <v>167</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B239" s="1" t="s">
-        <v>830</v>
+        <v>857</v>
       </c>
       <c r="C239" s="2" t="s">
-        <v>831</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:3">
+        <v>858</v>
+      </c>
+    </row>
+    <row r="240" spans="1:3" ht="22.5">
       <c r="A240" s="1" t="s">
-        <v>45</v>
+        <v>3</v>
       </c>
       <c r="B240" s="1" t="s">
-        <v>1145</v>
+        <v>4</v>
       </c>
       <c r="C240" s="2" t="s">
-        <v>1146</v>
+        <v>5</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="s">
-        <v>0</v>
+        <v>226</v>
       </c>
       <c r="B241" s="1" t="s">
-        <v>434</v>
+        <v>227</v>
       </c>
       <c r="C241" s="2" t="s">
-        <v>435</v>
+        <v>228</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="s">
-        <v>0</v>
+        <v>205</v>
       </c>
       <c r="B242" s="1" t="s">
-        <v>102</v>
+        <v>782</v>
       </c>
       <c r="C242" s="2" t="s">
-        <v>103</v>
+        <v>783</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="s">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="B243" s="1" t="s">
-        <v>697</v>
+        <v>85</v>
       </c>
       <c r="C243" s="2" t="s">
-        <v>698</v>
+        <v>86</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="s">
-        <v>0</v>
+        <v>205</v>
       </c>
       <c r="B244" s="1" t="s">
-        <v>610</v>
+        <v>212</v>
       </c>
       <c r="C244" s="2" t="s">
-        <v>611</v>
+        <v>213</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="s">
-        <v>23</v>
+        <v>592</v>
       </c>
       <c r="B245" s="1" t="s">
-        <v>510</v>
+        <v>593</v>
       </c>
       <c r="C245" s="2" t="s">
-        <v>511</v>
+        <v>594</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="s">
-        <v>170</v>
+        <v>148</v>
       </c>
       <c r="B246" s="1" t="s">
-        <v>828</v>
+        <v>367</v>
       </c>
       <c r="C246" s="2" t="s">
-        <v>829</v>
+        <v>368</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B247" s="1" t="s">
-        <v>705</v>
+        <v>241</v>
       </c>
       <c r="C247" s="2" t="s">
-        <v>706</v>
+        <v>242</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="s">
-        <v>8</v>
+        <v>87</v>
       </c>
       <c r="B248" s="1" t="s">
-        <v>188</v>
+        <v>88</v>
       </c>
       <c r="C248" s="2" t="s">
-        <v>189</v>
+        <v>89</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B249" s="1" t="s">
-        <v>251</v>
+        <v>618</v>
       </c>
       <c r="C249" s="2" t="s">
-        <v>252</v>
+        <v>619</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B250" s="1" t="s">
-        <v>1212</v>
+        <v>146</v>
       </c>
       <c r="C250" s="2" t="s">
-        <v>1213</v>
+        <v>147</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="s">
-        <v>62</v>
+        <v>0</v>
       </c>
       <c r="B251" s="1" t="s">
-        <v>983</v>
+        <v>1175</v>
       </c>
       <c r="C251" s="2" t="s">
-        <v>984</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B252" s="1" t="s">
-        <v>1085</v>
+        <v>396</v>
       </c>
       <c r="C252" s="2" t="s">
-        <v>1086</v>
+        <v>397</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="s">
-        <v>31</v>
+        <v>0</v>
       </c>
       <c r="B253" s="1" t="s">
-        <v>445</v>
+        <v>68</v>
       </c>
       <c r="C253" s="2" t="s">
-        <v>446</v>
+        <v>69</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="s">
-        <v>0</v>
+        <v>148</v>
       </c>
       <c r="B254" s="1" t="s">
-        <v>1166</v>
+        <v>557</v>
       </c>
       <c r="C254" s="2" t="s">
-        <v>1167</v>
+        <v>558</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="s">
-        <v>819</v>
+        <v>0</v>
       </c>
       <c r="B255" s="1" t="s">
-        <v>820</v>
+        <v>1224</v>
       </c>
       <c r="C255" s="2" t="s">
-        <v>821</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="s">
-        <v>361</v>
+        <v>76</v>
       </c>
       <c r="B256" s="1" t="s">
-        <v>685</v>
+        <v>595</v>
       </c>
       <c r="C256" s="2" t="s">
-        <v>686</v>
+        <v>596</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="s">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="B257" s="1" t="s">
-        <v>175</v>
+        <v>93</v>
       </c>
       <c r="C257" s="2" t="s">
-        <v>176</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:3">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="258" spans="1:3" ht="22.5">
       <c r="A258" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B258" s="1" t="s">
-        <v>199</v>
+        <v>214</v>
       </c>
       <c r="C258" s="2" t="s">
-        <v>200</v>
+        <v>215</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="s">
-        <v>140</v>
+        <v>168</v>
       </c>
       <c r="B259" s="1" t="s">
-        <v>141</v>
+        <v>381</v>
       </c>
       <c r="C259" s="2" t="s">
-        <v>142</v>
+        <v>382</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="s">
-        <v>288</v>
+        <v>0</v>
       </c>
       <c r="B260" s="1" t="s">
-        <v>1222</v>
+        <v>252</v>
       </c>
       <c r="C260" s="2" t="s">
-        <v>1223</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:3" ht="22.5">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="261" spans="1:3">
       <c r="A261" s="1" t="s">
-        <v>211</v>
+        <v>48</v>
       </c>
       <c r="B261" s="1" t="s">
-        <v>784</v>
+        <v>1238</v>
       </c>
       <c r="C261" s="2" t="s">
-        <v>785</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="s">
-        <v>288</v>
+        <v>0</v>
       </c>
       <c r="B262" s="1" t="s">
-        <v>1038</v>
+        <v>100</v>
       </c>
       <c r="C262" s="2" t="s">
-        <v>1039</v>
+        <v>101</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="s">
-        <v>214</v>
+        <v>106</v>
       </c>
       <c r="B263" s="1" t="s">
-        <v>975</v>
+        <v>107</v>
       </c>
       <c r="C263" s="2" t="s">
-        <v>976</v>
+        <v>108</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="s">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="B264" s="1" t="s">
-        <v>36</v>
+        <v>139</v>
       </c>
       <c r="C264" s="2" t="s">
-        <v>37</v>
+        <v>140</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B265" s="1" t="s">
-        <v>875</v>
+        <v>83</v>
       </c>
       <c r="C265" s="2" t="s">
-        <v>876</v>
+        <v>84</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="s">
-        <v>499</v>
+        <v>25</v>
       </c>
       <c r="B266" s="1" t="s">
-        <v>500</v>
+        <v>526</v>
       </c>
       <c r="C266" s="2" t="s">
-        <v>501</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:3" ht="22.5">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="267" spans="1:3">
       <c r="A267" s="1" t="s">
-        <v>62</v>
+        <v>168</v>
       </c>
       <c r="B267" s="1" t="s">
-        <v>279</v>
+        <v>898</v>
       </c>
       <c r="C267" s="2" t="s">
-        <v>280</v>
+        <v>899</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="s">
-        <v>116</v>
+        <v>0</v>
       </c>
       <c r="B268" s="1" t="s">
-        <v>117</v>
+        <v>144</v>
       </c>
       <c r="C268" s="2" t="s">
-        <v>118</v>
+        <v>145</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="s">
-        <v>62</v>
+        <v>9</v>
       </c>
       <c r="B269" s="1" t="s">
-        <v>721</v>
+        <v>186</v>
       </c>
       <c r="C269" s="2" t="s">
-        <v>722</v>
+        <v>187</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="s">
-        <v>31</v>
+        <v>0</v>
       </c>
       <c r="B270" s="1" t="s">
-        <v>971</v>
+        <v>243</v>
       </c>
       <c r="C270" s="2" t="s">
-        <v>972</v>
+        <v>244</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="s">
-        <v>140</v>
+        <v>0</v>
       </c>
       <c r="B271" s="1" t="s">
-        <v>737</v>
+        <v>1301</v>
       </c>
       <c r="C271" s="2" t="s">
-        <v>738</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="s">
-        <v>45</v>
+        <v>76</v>
       </c>
       <c r="B272" s="1" t="s">
-        <v>145</v>
+        <v>1064</v>
       </c>
       <c r="C272" s="2" t="s">
-        <v>146</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="s">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="B273" s="1" t="s">
-        <v>1129</v>
+        <v>1171</v>
       </c>
       <c r="C273" s="2" t="s">
-        <v>1130</v>
+        <v>1172</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="s">
-        <v>1184</v>
+        <v>31</v>
       </c>
       <c r="B274" s="1" t="s">
-        <v>1185</v>
+        <v>445</v>
       </c>
       <c r="C274" s="2" t="s">
-        <v>1186</v>
+        <v>446</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="s">
-        <v>997</v>
+        <v>0</v>
       </c>
       <c r="B275" s="1" t="s">
-        <v>998</v>
+        <v>1271</v>
       </c>
       <c r="C275" s="2" t="s">
-        <v>999</v>
+        <v>1272</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="s">
-        <v>0</v>
+        <v>891</v>
       </c>
       <c r="B276" s="1" t="s">
-        <v>203</v>
+        <v>892</v>
       </c>
       <c r="C276" s="2" t="s">
-        <v>204</v>
+        <v>893</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="s">
-        <v>50</v>
+        <v>247</v>
       </c>
       <c r="B277" s="1" t="s">
-        <v>51</v>
+        <v>608</v>
       </c>
       <c r="C277" s="2" t="s">
-        <v>52</v>
+        <v>609</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="s">
-        <v>0</v>
+        <v>358</v>
       </c>
       <c r="B278" s="1" t="s">
-        <v>125</v>
+        <v>736</v>
       </c>
       <c r="C278" s="2" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:3" ht="22.5">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="279" spans="1:3">
       <c r="A279" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B279" s="1" t="s">
-        <v>606</v>
+        <v>792</v>
       </c>
       <c r="C279" s="2" t="s">
-        <v>607</v>
+        <v>793</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B280" s="1" t="s">
-        <v>967</v>
+        <v>1093</v>
       </c>
       <c r="C280" s="2" t="s">
-        <v>968</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B281" s="1" t="s">
-        <v>612</v>
+        <v>738</v>
       </c>
       <c r="C281" s="2" t="s">
-        <v>613</v>
+        <v>739</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B282" s="1" t="s">
-        <v>832</v>
+        <v>195</v>
       </c>
       <c r="C282" s="2" t="s">
-        <v>833</v>
+        <v>196</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="s">
-        <v>0</v>
+        <v>141</v>
       </c>
       <c r="B283" s="1" t="s">
-        <v>801</v>
+        <v>142</v>
       </c>
       <c r="C283" s="2" t="s">
-        <v>802</v>
+        <v>143</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="s">
-        <v>18</v>
+        <v>148</v>
       </c>
       <c r="B284" s="1" t="s">
-        <v>299</v>
+        <v>1315</v>
       </c>
       <c r="C284" s="2" t="s">
-        <v>300</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:3">
+        <v>1316</v>
+      </c>
+    </row>
+    <row r="285" spans="1:3" ht="22.5">
       <c r="A285" s="1" t="s">
-        <v>31</v>
+        <v>205</v>
       </c>
       <c r="B285" s="1" t="s">
-        <v>518</v>
+        <v>849</v>
       </c>
       <c r="C285" s="2" t="s">
-        <v>519</v>
+        <v>850</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="s">
-        <v>288</v>
+        <v>148</v>
       </c>
       <c r="B286" s="1" t="s">
-        <v>811</v>
+        <v>1131</v>
       </c>
       <c r="C286" s="2" t="s">
-        <v>812</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="s">
-        <v>211</v>
+        <v>20</v>
       </c>
       <c r="B287" s="1" t="s">
-        <v>538</v>
+        <v>365</v>
       </c>
       <c r="C287" s="2" t="s">
-        <v>539</v>
+        <v>366</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="s">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="B288" s="1" t="s">
-        <v>683</v>
+        <v>36</v>
       </c>
       <c r="C288" s="2" t="s">
-        <v>684</v>
+        <v>37</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B289" s="1" t="s">
-        <v>713</v>
+        <v>951</v>
       </c>
       <c r="C289" s="2" t="s">
-        <v>714</v>
+        <v>952</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="s">
-        <v>62</v>
+        <v>500</v>
       </c>
       <c r="B290" s="1" t="s">
-        <v>707</v>
+        <v>501</v>
       </c>
       <c r="C290" s="2" t="s">
-        <v>708</v>
+        <v>502</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="s">
-        <v>0</v>
+        <v>76</v>
       </c>
       <c r="B291" s="1" t="s">
-        <v>943</v>
+        <v>269</v>
       </c>
       <c r="C291" s="2" t="s">
-        <v>944</v>
+        <v>270</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="s">
-        <v>325</v>
+        <v>118</v>
       </c>
       <c r="B292" s="1" t="s">
-        <v>326</v>
+        <v>119</v>
       </c>
       <c r="C292" s="2" t="s">
-        <v>327</v>
+        <v>120</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="s">
-        <v>399</v>
+        <v>76</v>
       </c>
       <c r="B293" s="1" t="s">
-        <v>400</v>
+        <v>778</v>
       </c>
       <c r="C293" s="2" t="s">
-        <v>401</v>
+        <v>779</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="s">
-        <v>0</v>
+        <v>31</v>
       </c>
       <c r="B294" s="1" t="s">
-        <v>674</v>
+        <v>1052</v>
       </c>
       <c r="C294" s="2" t="s">
-        <v>675</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="s">
-        <v>288</v>
+        <v>141</v>
       </c>
       <c r="B295" s="1" t="s">
-        <v>803</v>
+        <v>796</v>
       </c>
       <c r="C295" s="2" t="s">
-        <v>804</v>
+        <v>797</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="s">
-        <v>211</v>
+        <v>48</v>
       </c>
       <c r="B296" s="1" t="s">
-        <v>599</v>
+        <v>760</v>
       </c>
       <c r="C296" s="2" t="s">
-        <v>600</v>
+        <v>761</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="s">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="B297" s="1" t="s">
-        <v>555</v>
+        <v>1216</v>
       </c>
       <c r="C297" s="2" t="s">
-        <v>556</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="s">
-        <v>62</v>
+        <v>511</v>
       </c>
       <c r="B298" s="1" t="s">
-        <v>328</v>
+        <v>512</v>
       </c>
       <c r="C298" s="2" t="s">
-        <v>329</v>
+        <v>513</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="s">
-        <v>0</v>
+        <v>1076</v>
       </c>
       <c r="B299" s="1" t="s">
-        <v>755</v>
+        <v>1077</v>
       </c>
       <c r="C299" s="2" t="s">
-        <v>756</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B300" s="1" t="s">
-        <v>699</v>
+        <v>839</v>
       </c>
       <c r="C300" s="2" t="s">
-        <v>700</v>
+        <v>840</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="s">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="B301" s="1" t="s">
-        <v>209</v>
+        <v>56</v>
       </c>
       <c r="C301" s="2" t="s">
-        <v>210</v>
+        <v>57</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B302" s="1" t="s">
-        <v>1254</v>
+        <v>125</v>
       </c>
       <c r="C302" s="2" t="s">
-        <v>1255</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:3">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="303" spans="1:3" ht="22.5">
       <c r="A303" s="1" t="s">
-        <v>236</v>
+        <v>0</v>
       </c>
       <c r="B303" s="1" t="s">
-        <v>237</v>
+        <v>641</v>
       </c>
       <c r="C303" s="2" t="s">
-        <v>238</v>
+        <v>642</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="s">
-        <v>661</v>
+        <v>0</v>
       </c>
       <c r="B304" s="1" t="s">
-        <v>822</v>
+        <v>1046</v>
       </c>
       <c r="C304" s="2" t="s">
-        <v>823</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:3" ht="22.5">
+        <v>1047</v>
+      </c>
+    </row>
+    <row r="305" spans="1:3">
       <c r="A305" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B305" s="1" t="s">
-        <v>1131</v>
+        <v>649</v>
       </c>
       <c r="C305" s="2" t="s">
-        <v>1132</v>
+        <v>650</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="s">
-        <v>23</v>
+        <v>0</v>
       </c>
       <c r="B306" s="1" t="s">
-        <v>1114</v>
+        <v>902</v>
       </c>
       <c r="C306" s="2" t="s">
-        <v>1115</v>
+        <v>903</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B307" s="1" t="s">
-        <v>493</v>
+        <v>873</v>
       </c>
       <c r="C307" s="2" t="s">
-        <v>494</v>
+        <v>874</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="s">
-        <v>796</v>
+        <v>17</v>
       </c>
       <c r="B308" s="1" t="s">
-        <v>797</v>
+        <v>288</v>
       </c>
       <c r="C308" s="2" t="s">
-        <v>798</v>
+        <v>289</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="s">
-        <v>214</v>
+        <v>31</v>
       </c>
       <c r="B309" s="1" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="C309" s="2" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="s">
-        <v>85</v>
+        <v>148</v>
       </c>
       <c r="B310" s="1" t="s">
-        <v>86</v>
+        <v>883</v>
       </c>
       <c r="C310" s="2" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:3" ht="22.5">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="311" spans="1:3">
       <c r="A311" s="1" t="s">
-        <v>0</v>
+        <v>205</v>
       </c>
       <c r="B311" s="1" t="s">
-        <v>963</v>
+        <v>561</v>
       </c>
       <c r="C311" s="2" t="s">
-        <v>964</v>
+        <v>562</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B312" s="1" t="s">
-        <v>981</v>
+        <v>734</v>
       </c>
       <c r="C312" s="2" t="s">
-        <v>982</v>
+        <v>735</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="s">
-        <v>159</v>
+        <v>0</v>
       </c>
       <c r="B313" s="1" t="s">
-        <v>711</v>
+        <v>768</v>
       </c>
       <c r="C313" s="2" t="s">
-        <v>712</v>
+        <v>769</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="s">
-        <v>62</v>
+        <v>76</v>
       </c>
       <c r="B314" s="1" t="s">
-        <v>1237</v>
+        <v>764</v>
       </c>
       <c r="C314" s="2" t="s">
-        <v>1238</v>
+        <v>765</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="s">
-        <v>616</v>
+        <v>0</v>
       </c>
       <c r="B315" s="1" t="s">
-        <v>617</v>
+        <v>340</v>
       </c>
       <c r="C315" s="2" t="s">
-        <v>618</v>
+        <v>341</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="s">
-        <v>45</v>
+        <v>320</v>
       </c>
       <c r="B316" s="1" t="s">
-        <v>735</v>
+        <v>321</v>
       </c>
       <c r="C316" s="2" t="s">
-        <v>736</v>
+        <v>322</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="s">
-        <v>0</v>
+        <v>391</v>
       </c>
       <c r="B317" s="1" t="s">
-        <v>197</v>
+        <v>392</v>
       </c>
       <c r="C317" s="2" t="s">
-        <v>198</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:3" ht="22.5">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="318" spans="1:3">
       <c r="A318" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B318" s="1" t="s">
-        <v>26</v>
+        <v>123</v>
       </c>
       <c r="C318" s="2" t="s">
-        <v>27</v>
+        <v>124</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="s">
-        <v>0</v>
+        <v>148</v>
       </c>
       <c r="B319" s="1" t="s">
-        <v>520</v>
+        <v>229</v>
       </c>
       <c r="C319" s="2" t="s">
-        <v>521</v>
+        <v>230</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="s">
         <v>205</v>
       </c>
       <c r="B320" s="1" t="s">
-        <v>206</v>
+        <v>637</v>
       </c>
       <c r="C320" s="2" t="s">
-        <v>207</v>
+        <v>638</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B321" s="1" t="s">
-        <v>1050</v>
+        <v>584</v>
       </c>
       <c r="C321" s="2" t="s">
-        <v>1051</v>
+        <v>585</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="s">
-        <v>0</v>
+        <v>76</v>
       </c>
       <c r="B322" s="1" t="s">
-        <v>1123</v>
+        <v>323</v>
       </c>
       <c r="C322" s="2" t="s">
-        <v>1124</v>
+        <v>324</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="s">
-        <v>62</v>
+        <v>0</v>
       </c>
       <c r="B323" s="1" t="s">
-        <v>586</v>
+        <v>820</v>
       </c>
       <c r="C323" s="2" t="s">
-        <v>587</v>
+        <v>821</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="s">
-        <v>62</v>
+        <v>0</v>
       </c>
       <c r="B324" s="1" t="s">
-        <v>415</v>
+        <v>752</v>
       </c>
       <c r="C324" s="2" t="s">
-        <v>416</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:3" ht="22.5">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="325" spans="1:3">
       <c r="A325" s="1" t="s">
-        <v>288</v>
+        <v>0</v>
       </c>
       <c r="B325" s="1" t="s">
-        <v>899</v>
+        <v>203</v>
       </c>
       <c r="C325" s="2" t="s">
-        <v>900</v>
+        <v>204</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B326" s="1" t="s">
-        <v>1083</v>
+        <v>398</v>
       </c>
       <c r="C326" s="2" t="s">
-        <v>1084</v>
+        <v>399</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="s">
-        <v>0</v>
+        <v>870</v>
       </c>
       <c r="B327" s="1" t="s">
-        <v>542</v>
+        <v>871</v>
       </c>
       <c r="C327" s="2" t="s">
-        <v>543</v>
+        <v>872</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="s">
-        <v>868</v>
+        <v>709</v>
       </c>
       <c r="B328" s="1" t="s">
-        <v>869</v>
+        <v>894</v>
       </c>
       <c r="C328" s="2" t="s">
-        <v>870</v>
+        <v>895</v>
       </c>
     </row>
     <row r="329" spans="1:3" ht="22.5">
       <c r="A329" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B329" s="1" t="s">
-        <v>644</v>
+        <v>1220</v>
       </c>
       <c r="C329" s="2" t="s">
-        <v>645</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:3" ht="22.5">
+        <v>1221</v>
+      </c>
+    </row>
+    <row r="330" spans="1:3">
       <c r="A330" s="1" t="s">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="B330" s="1" t="s">
-        <v>262</v>
+        <v>1195</v>
       </c>
       <c r="C330" s="2" t="s">
-        <v>263</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:3" ht="22.5">
+        <v>1196</v>
+      </c>
+    </row>
+    <row r="331" spans="1:3">
       <c r="A331" s="1" t="s">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="B331" s="1" t="s">
-        <v>430</v>
+        <v>494</v>
       </c>
       <c r="C331" s="2" t="s">
-        <v>431</v>
+        <v>495</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="s">
-        <v>288</v>
+        <v>863</v>
       </c>
       <c r="B332" s="1" t="s">
-        <v>540</v>
+        <v>864</v>
       </c>
       <c r="C332" s="2" t="s">
-        <v>541</v>
+        <v>865</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="s">
-        <v>45</v>
+        <v>20</v>
       </c>
       <c r="B333" s="1" t="s">
-        <v>228</v>
+        <v>549</v>
       </c>
       <c r="C333" s="2" t="s">
-        <v>229</v>
+        <v>550</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="s">
-        <v>0</v>
+        <v>658</v>
       </c>
       <c r="B334" s="1" t="s">
-        <v>1052</v>
+        <v>659</v>
       </c>
       <c r="C334" s="2" t="s">
-        <v>1053</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:3">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="335" spans="1:3" ht="22.5">
       <c r="A335" s="1" t="s">
-        <v>170</v>
+        <v>0</v>
       </c>
       <c r="B335" s="1" t="s">
-        <v>991</v>
+        <v>1042</v>
       </c>
       <c r="C335" s="2" t="s">
-        <v>992</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="s">
-        <v>546</v>
+        <v>0</v>
       </c>
       <c r="B336" s="1" t="s">
-        <v>547</v>
+        <v>1062</v>
       </c>
       <c r="C336" s="2" t="s">
-        <v>548</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="s">
-        <v>45</v>
+        <v>157</v>
       </c>
       <c r="B337" s="1" t="s">
-        <v>512</v>
+        <v>766</v>
       </c>
       <c r="C337" s="2" t="s">
-        <v>513</v>
+        <v>767</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="s">
-        <v>45</v>
+        <v>76</v>
       </c>
       <c r="B338" s="1" t="s">
-        <v>179</v>
+        <v>914</v>
       </c>
       <c r="C338" s="2" t="s">
-        <v>180</v>
+        <v>915</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="s">
-        <v>0</v>
+        <v>661</v>
       </c>
       <c r="B339" s="1" t="s">
-        <v>862</v>
+        <v>662</v>
       </c>
       <c r="C339" s="2" t="s">
-        <v>863</v>
+        <v>663</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="s">
-        <v>0</v>
+        <v>48</v>
       </c>
       <c r="B340" s="1" t="s">
-        <v>516</v>
+        <v>175</v>
       </c>
       <c r="C340" s="2" t="s">
-        <v>517</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:3">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="341" spans="1:3" ht="22.5">
       <c r="A341" s="1" t="s">
-        <v>111</v>
+        <v>0</v>
       </c>
       <c r="B341" s="1" t="s">
-        <v>640</v>
+        <v>590</v>
       </c>
       <c r="C341" s="2" t="s">
-        <v>641</v>
+        <v>591</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B342" s="1" t="s">
-        <v>428</v>
+        <v>540</v>
       </c>
       <c r="C342" s="2" t="s">
-        <v>429</v>
+        <v>541</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="s">
-        <v>59</v>
+        <v>601</v>
       </c>
       <c r="B343" s="1" t="s">
-        <v>173</v>
+        <v>841</v>
       </c>
       <c r="C343" s="2" t="s">
-        <v>174</v>
+        <v>842</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="s">
-        <v>31</v>
+        <v>0</v>
       </c>
       <c r="B344" s="1" t="s">
-        <v>32</v>
+        <v>423</v>
       </c>
       <c r="C344" s="2" t="s">
-        <v>33</v>
+        <v>424</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="s">
-        <v>131</v>
+        <v>0</v>
       </c>
       <c r="B345" s="1" t="s">
-        <v>642</v>
+        <v>1208</v>
       </c>
       <c r="C345" s="2" t="s">
-        <v>643</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="s">
-        <v>0</v>
+        <v>76</v>
       </c>
       <c r="B346" s="1" t="s">
-        <v>751</v>
+        <v>624</v>
       </c>
       <c r="C346" s="2" t="s">
-        <v>752</v>
+        <v>625</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="s">
-        <v>255</v>
+        <v>76</v>
       </c>
       <c r="B347" s="1" t="s">
-        <v>654</v>
+        <v>410</v>
       </c>
       <c r="C347" s="2" t="s">
-        <v>655</v>
+        <v>411</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="s">
-        <v>111</v>
+        <v>148</v>
       </c>
       <c r="B348" s="1" t="s">
-        <v>1095</v>
+        <v>973</v>
       </c>
       <c r="C348" s="2" t="s">
-        <v>1096</v>
+        <v>974</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="s">
-        <v>1066</v>
+        <v>0</v>
       </c>
       <c r="B349" s="1" t="s">
-        <v>1067</v>
+        <v>1167</v>
       </c>
       <c r="C349" s="2" t="s">
-        <v>1068</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="s">
-        <v>288</v>
+        <v>0</v>
       </c>
       <c r="B350" s="1" t="s">
-        <v>1097</v>
+        <v>567</v>
       </c>
       <c r="C350" s="2" t="s">
-        <v>1098</v>
+        <v>568</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="s">
-        <v>170</v>
+        <v>944</v>
       </c>
       <c r="B351" s="1" t="s">
-        <v>749</v>
+        <v>945</v>
       </c>
       <c r="C351" s="2" t="s">
-        <v>750</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:3" ht="22.5">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="352" spans="1:3">
       <c r="A352" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B352" s="1" t="s">
-        <v>848</v>
+        <v>692</v>
       </c>
       <c r="C352" s="2" t="s">
-        <v>849</v>
+        <v>693</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="s">
-        <v>211</v>
+        <v>0</v>
       </c>
       <c r="B353" s="1" t="s">
-        <v>426</v>
+        <v>258</v>
       </c>
       <c r="C353" s="2" t="s">
-        <v>427</v>
+        <v>259</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="s">
-        <v>62</v>
+        <v>48</v>
       </c>
       <c r="B354" s="1" t="s">
-        <v>1108</v>
+        <v>425</v>
       </c>
       <c r="C354" s="2" t="s">
-        <v>1109</v>
+        <v>426</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="s">
-        <v>450</v>
+        <v>148</v>
       </c>
       <c r="B355" s="1" t="s">
-        <v>451</v>
+        <v>563</v>
       </c>
       <c r="C355" s="2" t="s">
-        <v>452</v>
+        <v>564</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="s">
-        <v>23</v>
+        <v>48</v>
       </c>
       <c r="B356" s="1" t="s">
-        <v>877</v>
+        <v>221</v>
       </c>
       <c r="C356" s="2" t="s">
-        <v>878</v>
+        <v>222</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="s">
-        <v>62</v>
+        <v>0</v>
       </c>
       <c r="B357" s="1" t="s">
-        <v>614</v>
+        <v>1143</v>
       </c>
       <c r="C357" s="2" t="s">
-        <v>615</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="s">
-        <v>211</v>
+        <v>168</v>
       </c>
       <c r="B358" s="1" t="s">
-        <v>212</v>
+        <v>373</v>
       </c>
       <c r="C358" s="2" t="s">
-        <v>213</v>
+        <v>374</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="s">
-        <v>0</v>
+        <v>571</v>
       </c>
       <c r="B359" s="1" t="s">
-        <v>104</v>
+        <v>572</v>
       </c>
       <c r="C359" s="2" t="s">
-        <v>105</v>
+        <v>573</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="s">
-        <v>0</v>
+        <v>48</v>
       </c>
       <c r="B360" s="1" t="s">
-        <v>464</v>
+        <v>528</v>
       </c>
       <c r="C360" s="2" t="s">
-        <v>465</v>
+        <v>529</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="s">
-        <v>0</v>
+        <v>48</v>
       </c>
       <c r="B361" s="1" t="s">
-        <v>701</v>
+        <v>177</v>
       </c>
       <c r="C361" s="2" t="s">
-        <v>702</v>
+        <v>178</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B362" s="1" t="s">
-        <v>1026</v>
+        <v>938</v>
       </c>
       <c r="C362" s="2" t="s">
-        <v>1027</v>
+        <v>939</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="s">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="B363" s="1" t="s">
-        <v>16</v>
+        <v>536</v>
       </c>
       <c r="C363" s="2" t="s">
-        <v>17</v>
+        <v>537</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="s">
-        <v>0</v>
+        <v>87</v>
       </c>
       <c r="B364" s="1" t="s">
-        <v>939</v>
+        <v>861</v>
       </c>
       <c r="C364" s="2" t="s">
-        <v>940</v>
+        <v>862</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="s">
-        <v>214</v>
+        <v>109</v>
       </c>
       <c r="B365" s="1" t="s">
-        <v>506</v>
+        <v>684</v>
       </c>
       <c r="C365" s="2" t="s">
-        <v>507</v>
+        <v>685</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="s">
-        <v>62</v>
+        <v>0</v>
       </c>
       <c r="B366" s="1" t="s">
-        <v>1075</v>
+        <v>421</v>
       </c>
       <c r="C366" s="2" t="s">
-        <v>1076</v>
+        <v>422</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="s">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="B367" s="1" t="s">
-        <v>1121</v>
+        <v>171</v>
       </c>
       <c r="C367" s="2" t="s">
-        <v>1122</v>
+        <v>172</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="s">
-        <v>0</v>
+        <v>31</v>
       </c>
       <c r="B368" s="1" t="s">
-        <v>1106</v>
+        <v>32</v>
       </c>
       <c r="C368" s="2" t="s">
-        <v>1107</v>
+        <v>33</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="1" t="s">
-        <v>59</v>
+        <v>41</v>
       </c>
       <c r="B369" s="1" t="s">
-        <v>183</v>
+        <v>688</v>
       </c>
       <c r="C369" s="2" t="s">
-        <v>184</v>
+        <v>689</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="1" t="s">
-        <v>62</v>
+        <v>0</v>
       </c>
       <c r="B370" s="1" t="s">
-        <v>901</v>
+        <v>812</v>
       </c>
       <c r="C370" s="2" t="s">
-        <v>902</v>
+        <v>813</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="s">
-        <v>0</v>
+        <v>247</v>
       </c>
       <c r="B371" s="1" t="s">
-        <v>109</v>
+        <v>700</v>
       </c>
       <c r="C371" s="2" t="s">
-        <v>110</v>
+        <v>701</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="1" t="s">
-        <v>0</v>
+        <v>109</v>
       </c>
       <c r="B372" s="1" t="s">
-        <v>277</v>
+        <v>1179</v>
       </c>
       <c r="C372" s="2" t="s">
-        <v>278</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="1" t="s">
-        <v>0</v>
+        <v>429</v>
       </c>
       <c r="B373" s="1" t="s">
-        <v>1143</v>
+        <v>430</v>
       </c>
       <c r="C373" s="2" t="s">
-        <v>1144</v>
+        <v>431</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="1" t="s">
-        <v>0</v>
+        <v>148</v>
       </c>
       <c r="B374" s="1" t="s">
-        <v>1008</v>
+        <v>460</v>
       </c>
       <c r="C374" s="2" t="s">
-        <v>1009</v>
+        <v>461</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="1" t="s">
-        <v>0</v>
+        <v>168</v>
       </c>
       <c r="B375" s="1" t="s">
-        <v>1091</v>
+        <v>810</v>
       </c>
       <c r="C375" s="2" t="s">
-        <v>1092</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:3">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="376" spans="1:3" ht="22.5">
       <c r="A376" s="1" t="s">
-        <v>211</v>
+        <v>0</v>
       </c>
       <c r="B376" s="1" t="s">
-        <v>1256</v>
+        <v>922</v>
       </c>
       <c r="C376" s="2" t="s">
-        <v>1257</v>
+        <v>923</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" s="1" t="s">
-        <v>0</v>
+        <v>205</v>
       </c>
       <c r="B377" s="1" t="s">
-        <v>489</v>
+        <v>419</v>
       </c>
       <c r="C377" s="2" t="s">
-        <v>490</v>
+        <v>420</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" s="1" t="s">
-        <v>45</v>
+        <v>76</v>
       </c>
       <c r="B378" s="1" t="s">
-        <v>221</v>
+        <v>1189</v>
       </c>
       <c r="C378" s="2" t="s">
-        <v>222</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="1" t="s">
-        <v>45</v>
+        <v>303</v>
       </c>
       <c r="B379" s="1" t="s">
-        <v>330</v>
+        <v>450</v>
       </c>
       <c r="C379" s="2" t="s">
-        <v>222</v>
+        <v>451</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" s="1" t="s">
-        <v>214</v>
+        <v>25</v>
       </c>
       <c r="B380" s="1" t="s">
-        <v>557</v>
+        <v>953</v>
       </c>
       <c r="C380" s="2" t="s">
-        <v>558</v>
+        <v>954</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" s="1" t="s">
-        <v>0</v>
+        <v>76</v>
       </c>
       <c r="B381" s="1" t="s">
-        <v>217</v>
+        <v>653</v>
       </c>
       <c r="C381" s="2" t="s">
-        <v>218</v>
+        <v>654</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" s="1" t="s">
-        <v>45</v>
+        <v>205</v>
       </c>
       <c r="B382" s="1" t="s">
-        <v>553</v>
+        <v>206</v>
       </c>
       <c r="C382" s="2" t="s">
-        <v>554</v>
+        <v>207</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B383" s="1" t="s">
-        <v>1224</v>
+        <v>102</v>
       </c>
       <c r="C383" s="2" t="s">
-        <v>1225</v>
+        <v>103</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" s="1" t="s">
-        <v>62</v>
+        <v>0</v>
       </c>
       <c r="B384" s="1" t="s">
-        <v>590</v>
+        <v>1218</v>
       </c>
       <c r="C384" s="2" t="s">
-        <v>591</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B385" s="1" t="s">
-        <v>127</v>
+        <v>756</v>
       </c>
       <c r="C385" s="2" t="s">
-        <v>128</v>
+        <v>757</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B386" s="1" t="s">
-        <v>1191</v>
+        <v>406</v>
       </c>
       <c r="C386" s="2" t="s">
-        <v>1192</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:3" ht="22.5">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="387" spans="1:3">
       <c r="A387" s="1" t="s">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="B387" s="1" t="s">
-        <v>856</v>
+        <v>15</v>
       </c>
       <c r="C387" s="2" t="s">
-        <v>857</v>
+        <v>16</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" s="1" t="s">
-        <v>268</v>
+        <v>0</v>
       </c>
       <c r="B388" s="1" t="s">
-        <v>269</v>
+        <v>1018</v>
       </c>
       <c r="C388" s="2" t="s">
-        <v>270</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:3" ht="22.5">
+        <v>1019</v>
+      </c>
+    </row>
+    <row r="389" spans="1:3">
       <c r="A389" s="1" t="s">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="B389" s="1" t="s">
-        <v>989</v>
+        <v>518</v>
       </c>
       <c r="C389" s="2" t="s">
-        <v>990</v>
+        <v>519</v>
       </c>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" s="1" t="s">
-        <v>0</v>
+        <v>76</v>
       </c>
       <c r="B390" s="1" t="s">
-        <v>312</v>
+        <v>1159</v>
       </c>
       <c r="C390" s="2" t="s">
-        <v>313</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:3" ht="22.5">
+        <v>1160</v>
+      </c>
+    </row>
+    <row r="391" spans="1:3">
       <c r="A391" s="1" t="s">
-        <v>1159</v>
+        <v>0</v>
       </c>
       <c r="B391" s="1" t="s">
-        <v>1160</v>
+        <v>472</v>
       </c>
       <c r="C391" s="2" t="s">
-        <v>1161</v>
+        <v>473</v>
       </c>
     </row>
     <row r="392" spans="1:3">
       <c r="A392" s="1" t="s">
-        <v>225</v>
+        <v>0</v>
       </c>
       <c r="B392" s="1" t="s">
-        <v>226</v>
+        <v>1187</v>
       </c>
       <c r="C392" s="2" t="s">
-        <v>227</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:3" ht="22.5">
+        <v>1188</v>
+      </c>
+    </row>
+    <row r="393" spans="1:3">
       <c r="A393" s="1" t="s">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="B393" s="1" t="s">
-        <v>34</v>
+        <v>181</v>
       </c>
       <c r="C393" s="2" t="s">
-        <v>35</v>
+        <v>182</v>
       </c>
     </row>
     <row r="394" spans="1:3">
       <c r="A394" s="1" t="s">
-        <v>285</v>
+        <v>76</v>
       </c>
       <c r="B394" s="1" t="s">
-        <v>286</v>
+        <v>975</v>
       </c>
       <c r="C394" s="2" t="s">
-        <v>287</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:3" ht="22.5">
+        <v>976</v>
+      </c>
+    </row>
+    <row r="395" spans="1:3">
       <c r="A395" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B395" s="1" t="s">
-        <v>1054</v>
+        <v>104</v>
       </c>
       <c r="C395" s="2" t="s">
-        <v>1055</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:3" ht="22.5">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="396" spans="1:3">
       <c r="A396" s="1" t="s">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="B396" s="1" t="s">
-        <v>514</v>
+        <v>271</v>
       </c>
       <c r="C396" s="2" t="s">
-        <v>515</v>
+        <v>272</v>
       </c>
     </row>
     <row r="397" spans="1:3">
       <c r="A397" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B397" s="1" t="s">
-        <v>1032</v>
+        <v>1236</v>
       </c>
       <c r="C397" s="2" t="s">
-        <v>1033</v>
+        <v>1237</v>
       </c>
     </row>
     <row r="398" spans="1:3">
       <c r="A398" s="1" t="s">
-        <v>62</v>
+        <v>0</v>
       </c>
       <c r="B398" s="1" t="s">
-        <v>854</v>
+        <v>379</v>
       </c>
       <c r="C398" s="2" t="s">
-        <v>855</v>
+        <v>380</v>
       </c>
     </row>
     <row r="399" spans="1:3">
       <c r="A399" s="1" t="s">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="B399" s="1" t="s">
-        <v>733</v>
+        <v>1177</v>
       </c>
       <c r="C399" s="2" t="s">
-        <v>734</v>
+        <v>1178</v>
       </c>
     </row>
     <row r="400" spans="1:3">
       <c r="A400" s="1" t="s">
-        <v>0</v>
+        <v>205</v>
       </c>
       <c r="B400" s="1" t="s">
-        <v>436</v>
+        <v>847</v>
       </c>
       <c r="C400" s="2" t="s">
-        <v>437</v>
+        <v>848</v>
       </c>
     </row>
     <row r="401" spans="1:3">
       <c r="A401" s="1" t="s">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="B401" s="1" t="s">
-        <v>9</v>
+        <v>1262</v>
       </c>
       <c r="C401" s="2" t="s">
-        <v>10</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="402" spans="1:3">
       <c r="A402" s="1" t="s">
-        <v>0</v>
+        <v>48</v>
       </c>
       <c r="B402" s="1" t="s">
-        <v>453</v>
+        <v>216</v>
       </c>
       <c r="C402" s="2" t="s">
-        <v>454</v>
+        <v>217</v>
       </c>
     </row>
     <row r="403" spans="1:3">
       <c r="A403" s="1" t="s">
-        <v>0</v>
+        <v>48</v>
       </c>
       <c r="B403" s="1" t="s">
-        <v>1064</v>
+        <v>325</v>
       </c>
       <c r="C403" s="2" t="s">
-        <v>1065</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:3" ht="22.5">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="404" spans="1:3">
       <c r="A404" s="1" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B404" s="1" t="s">
-        <v>129</v>
+        <v>21</v>
       </c>
       <c r="C404" s="2" t="s">
-        <v>130</v>
+        <v>22</v>
       </c>
     </row>
     <row r="405" spans="1:3">
       <c r="A405" s="1" t="s">
-        <v>62</v>
+        <v>0</v>
       </c>
       <c r="B405" s="1" t="s">
-        <v>630</v>
+        <v>210</v>
       </c>
       <c r="C405" s="2" t="s">
-        <v>631</v>
+        <v>211</v>
       </c>
     </row>
     <row r="406" spans="1:3">
       <c r="A406" s="1" t="s">
-        <v>0</v>
+        <v>48</v>
       </c>
       <c r="B406" s="1" t="s">
-        <v>678</v>
+        <v>582</v>
       </c>
       <c r="C406" s="2" t="s">
-        <v>679</v>
+        <v>583</v>
       </c>
     </row>
     <row r="407" spans="1:3">
       <c r="A407" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B407" s="1" t="s">
-        <v>98</v>
+        <v>1319</v>
       </c>
       <c r="C407" s="2" t="s">
-        <v>99</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="408" spans="1:3">
       <c r="A408" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B408" s="1" t="s">
-        <v>1133</v>
+        <v>127</v>
       </c>
       <c r="C408" s="2" t="s">
-        <v>1134</v>
+        <v>128</v>
       </c>
     </row>
     <row r="409" spans="1:3">
       <c r="A409" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B409" s="1" t="s">
-        <v>223</v>
+        <v>1281</v>
       </c>
       <c r="C409" s="2" t="s">
-        <v>224</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:3">
+        <v>1282</v>
+      </c>
+    </row>
+    <row r="410" spans="1:3" ht="22.5">
       <c r="A410" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B410" s="1" t="s">
-        <v>291</v>
+        <v>930</v>
       </c>
       <c r="C410" s="2" t="s">
-        <v>292</v>
+        <v>931</v>
       </c>
     </row>
     <row r="411" spans="1:3">
       <c r="A411" s="1" t="s">
-        <v>661</v>
+        <v>262</v>
       </c>
       <c r="B411" s="1" t="s">
-        <v>1147</v>
+        <v>263</v>
       </c>
       <c r="C411" s="2" t="s">
-        <v>1148</v>
+        <v>264</v>
       </c>
     </row>
     <row r="412" spans="1:3">
       <c r="A412" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B412" s="1" t="s">
-        <v>578</v>
+        <v>1070</v>
       </c>
       <c r="C412" s="2" t="s">
-        <v>579</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" s="1" t="s">
-        <v>214</v>
+        <v>0</v>
       </c>
       <c r="B413" s="1" t="s">
-        <v>891</v>
+        <v>309</v>
       </c>
       <c r="C413" s="2" t="s">
-        <v>892</v>
+        <v>310</v>
       </c>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" s="1" t="s">
-        <v>1239</v>
+        <v>1264</v>
       </c>
       <c r="B414" s="1" t="s">
-        <v>524</v>
+        <v>1265</v>
       </c>
       <c r="C414" s="2" t="s">
-        <v>525</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:3" ht="22.5">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="415" spans="1:3">
       <c r="A415" s="1" t="s">
-        <v>0</v>
+        <v>218</v>
       </c>
       <c r="B415" s="1" t="s">
-        <v>776</v>
+        <v>219</v>
       </c>
       <c r="C415" s="2" t="s">
-        <v>777</v>
+        <v>220</v>
       </c>
     </row>
     <row r="416" spans="1:3">
       <c r="A416" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B416" s="1" t="s">
-        <v>646</v>
+        <v>34</v>
       </c>
       <c r="C416" s="2" t="s">
-        <v>647</v>
+        <v>35</v>
       </c>
     </row>
     <row r="417" spans="1:3">
       <c r="A417" s="1" t="s">
-        <v>62</v>
+        <v>275</v>
       </c>
       <c r="B417" s="1" t="s">
-        <v>608</v>
+        <v>276</v>
       </c>
       <c r="C417" s="2" t="s">
-        <v>609</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:3" ht="22.5">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="418" spans="1:3">
       <c r="A418" s="1" t="s">
-        <v>62</v>
+        <v>0</v>
       </c>
       <c r="B418" s="1" t="s">
-        <v>969</v>
+        <v>427</v>
       </c>
       <c r="C418" s="2" t="s">
-        <v>970</v>
+        <v>428</v>
       </c>
     </row>
     <row r="419" spans="1:3">
       <c r="A419" s="1" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="B419" s="1" t="s">
-        <v>308</v>
+        <v>532</v>
       </c>
       <c r="C419" s="2" t="s">
-        <v>309</v>
+        <v>533</v>
       </c>
     </row>
     <row r="420" spans="1:3">
       <c r="A420" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B420" s="1" t="s">
-        <v>809</v>
+        <v>1123</v>
       </c>
       <c r="C420" s="2" t="s">
-        <v>810</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="421" spans="1:3">
       <c r="A421" s="1" t="s">
-        <v>0</v>
+        <v>76</v>
       </c>
       <c r="B421" s="1" t="s">
-        <v>68</v>
+        <v>926</v>
       </c>
       <c r="C421" s="2" t="s">
-        <v>69</v>
+        <v>927</v>
       </c>
     </row>
     <row r="422" spans="1:3">
       <c r="A422" s="1" t="s">
-        <v>0</v>
+        <v>48</v>
       </c>
       <c r="B422" s="1" t="s">
-        <v>652</v>
+        <v>794</v>
       </c>
       <c r="C422" s="2" t="s">
-        <v>653</v>
+        <v>795</v>
       </c>
     </row>
     <row r="423" spans="1:3">
       <c r="A423" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B423" s="1" t="s">
-        <v>1162</v>
+        <v>436</v>
       </c>
       <c r="C423" s="2" t="s">
-        <v>1163</v>
+        <v>437</v>
       </c>
     </row>
     <row r="424" spans="1:3">
       <c r="A424" s="1" t="s">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="B424" s="1" t="s">
-        <v>253</v>
+        <v>10</v>
       </c>
       <c r="C424" s="2" t="s">
-        <v>254</v>
+        <v>11</v>
       </c>
     </row>
     <row r="425" spans="1:3">
       <c r="A425" s="1" t="s">
-        <v>62</v>
+        <v>0</v>
       </c>
       <c r="B425" s="1" t="s">
-        <v>195</v>
+        <v>454</v>
       </c>
       <c r="C425" s="2" t="s">
-        <v>196</v>
+        <v>455</v>
       </c>
     </row>
     <row r="426" spans="1:3">
       <c r="A426" s="1" t="s">
-        <v>322</v>
+        <v>0</v>
       </c>
       <c r="B426" s="1" t="s">
-        <v>323</v>
+        <v>432</v>
       </c>
       <c r="C426" s="2" t="s">
-        <v>324</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:3">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="427" spans="1:3" ht="22.5">
       <c r="A427" s="1" t="s">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="B427" s="1" t="s">
-        <v>1233</v>
+        <v>129</v>
       </c>
       <c r="C427" s="2" t="s">
-        <v>1234</v>
+        <v>130</v>
       </c>
     </row>
     <row r="428" spans="1:3">
       <c r="A428" s="1" t="s">
-        <v>0</v>
+        <v>76</v>
       </c>
       <c r="B428" s="1" t="s">
-        <v>885</v>
+        <v>674</v>
       </c>
       <c r="C428" s="2" t="s">
-        <v>886</v>
+        <v>675</v>
       </c>
     </row>
     <row r="429" spans="1:3">
       <c r="A429" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B429" s="1" t="s">
-        <v>366</v>
+        <v>730</v>
       </c>
       <c r="C429" s="2" t="s">
-        <v>367</v>
+        <v>731</v>
       </c>
     </row>
     <row r="430" spans="1:3">
       <c r="A430" s="1" t="s">
-        <v>23</v>
+        <v>0</v>
       </c>
       <c r="B430" s="1" t="s">
-        <v>293</v>
+        <v>95</v>
       </c>
       <c r="C430" s="2" t="s">
-        <v>294</v>
+        <v>96</v>
       </c>
     </row>
     <row r="431" spans="1:3">
       <c r="A431" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B431" s="1" t="s">
-        <v>11</v>
+        <v>280</v>
       </c>
       <c r="C431" s="2" t="s">
-        <v>12</v>
+        <v>281</v>
       </c>
     </row>
     <row r="432" spans="1:3">
       <c r="A432" s="1" t="s">
-        <v>159</v>
+        <v>709</v>
       </c>
       <c r="B432" s="1" t="s">
-        <v>301</v>
+        <v>1240</v>
       </c>
       <c r="C432" s="2" t="s">
-        <v>302</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="433" spans="1:3">
       <c r="A433" s="1" t="s">
-        <v>62</v>
+        <v>0</v>
       </c>
       <c r="B433" s="1" t="s">
-        <v>353</v>
+        <v>612</v>
       </c>
       <c r="C433" s="2" t="s">
-        <v>354</v>
+        <v>613</v>
       </c>
     </row>
     <row r="434" spans="1:3">
       <c r="A434" s="1" t="s">
-        <v>211</v>
+        <v>20</v>
       </c>
       <c r="B434" s="1" t="s">
-        <v>815</v>
+        <v>965</v>
       </c>
       <c r="C434" s="2" t="s">
-        <v>816</v>
+        <v>966</v>
       </c>
     </row>
     <row r="435" spans="1:3">
       <c r="A435" s="1" t="s">
-        <v>59</v>
+        <v>544</v>
       </c>
       <c r="B435" s="1" t="s">
-        <v>419</v>
+        <v>545</v>
       </c>
       <c r="C435" s="2" t="s">
-        <v>420</v>
+        <v>546</v>
       </c>
     </row>
     <row r="436" spans="1:3">
       <c r="A436" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B436" s="1" t="s">
-        <v>566</v>
+        <v>835</v>
       </c>
       <c r="C436" s="2" t="s">
-        <v>567</v>
+        <v>836</v>
       </c>
     </row>
     <row r="437" spans="1:3">
       <c r="A437" s="1" t="s">
-        <v>482</v>
+        <v>76</v>
       </c>
       <c r="B437" s="1" t="s">
-        <v>893</v>
+        <v>1048</v>
       </c>
       <c r="C437" s="2" t="s">
-        <v>894</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="438" spans="1:3">
       <c r="A438" s="1" t="s">
-        <v>288</v>
+        <v>31</v>
       </c>
       <c r="B438" s="1" t="s">
-        <v>1198</v>
+        <v>298</v>
       </c>
       <c r="C438" s="2" t="s">
-        <v>1199</v>
+        <v>299</v>
       </c>
     </row>
     <row r="439" spans="1:3">
       <c r="A439" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B439" s="1" t="s">
-        <v>1240</v>
+        <v>881</v>
       </c>
       <c r="C439" s="2" t="s">
-        <v>1241</v>
+        <v>882</v>
       </c>
     </row>
     <row r="440" spans="1:3">
       <c r="A440" s="1" t="s">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="B440" s="1" t="s">
-        <v>349</v>
+        <v>698</v>
       </c>
       <c r="C440" s="2" t="s">
-        <v>350</v>
+        <v>699</v>
       </c>
     </row>
     <row r="441" spans="1:3">
       <c r="A441" s="1" t="s">
-        <v>62</v>
+        <v>0</v>
       </c>
       <c r="B441" s="1" t="s">
-        <v>201</v>
+        <v>1248</v>
       </c>
       <c r="C441" s="2" t="s">
-        <v>202</v>
+        <v>1249</v>
       </c>
     </row>
     <row r="442" spans="1:3">
       <c r="A442" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B442" s="1" t="s">
-        <v>136</v>
+        <v>1267</v>
       </c>
       <c r="C442" s="2" t="s">
-        <v>137</v>
+        <v>1268</v>
       </c>
     </row>
     <row r="443" spans="1:3">
       <c r="A443" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B443" s="1" t="s">
-        <v>951</v>
+        <v>245</v>
       </c>
       <c r="C443" s="2" t="s">
-        <v>952</v>
+        <v>246</v>
       </c>
     </row>
     <row r="444" spans="1:3">
       <c r="A444" s="1" t="s">
-        <v>23</v>
+        <v>76</v>
       </c>
       <c r="B444" s="1" t="s">
-        <v>345</v>
+        <v>191</v>
       </c>
       <c r="C444" s="2" t="s">
-        <v>346</v>
+        <v>192</v>
       </c>
     </row>
     <row r="445" spans="1:3">
       <c r="A445" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B445" s="1" t="s">
-        <v>864</v>
+        <v>1050</v>
       </c>
       <c r="C445" s="2" t="s">
-        <v>865</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="446" spans="1:3">
       <c r="A446" s="1" t="s">
-        <v>0</v>
+        <v>317</v>
       </c>
       <c r="B446" s="1" t="s">
-        <v>347</v>
+        <v>318</v>
       </c>
       <c r="C446" s="2" t="s">
-        <v>348</v>
+        <v>319</v>
       </c>
     </row>
     <row r="447" spans="1:3">
       <c r="A447" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B447" s="1" t="s">
-        <v>1028</v>
+        <v>547</v>
       </c>
       <c r="C447" s="2" t="s">
-        <v>1029</v>
-[...2 lines deleted...]
-    <row r="448" spans="1:3" ht="22.5">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="448" spans="1:3">
       <c r="A448" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B448" s="1" t="s">
-        <v>1016</v>
+        <v>361</v>
       </c>
       <c r="C448" s="2" t="s">
-        <v>1017</v>
+        <v>362</v>
       </c>
     </row>
     <row r="449" spans="1:3">
       <c r="A449" s="1" t="s">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="B449" s="1" t="s">
-        <v>1044</v>
+        <v>282</v>
       </c>
       <c r="C449" s="2" t="s">
-        <v>1045</v>
+        <v>283</v>
       </c>
     </row>
     <row r="450" spans="1:3">
       <c r="A450" s="1" t="s">
-        <v>744</v>
+        <v>0</v>
       </c>
       <c r="B450" s="1" t="s">
-        <v>1206</v>
+        <v>565</v>
       </c>
       <c r="C450" s="2" t="s">
-        <v>1207</v>
+        <v>566</v>
       </c>
     </row>
     <row r="451" spans="1:3">
       <c r="A451" s="1" t="s">
-        <v>361</v>
+        <v>157</v>
       </c>
       <c r="B451" s="1" t="s">
-        <v>941</v>
+        <v>292</v>
       </c>
       <c r="C451" s="2" t="s">
-        <v>942</v>
+        <v>293</v>
       </c>
     </row>
     <row r="452" spans="1:3">
       <c r="A452" s="1" t="s">
-        <v>185</v>
+        <v>76</v>
       </c>
       <c r="B452" s="1" t="s">
-        <v>186</v>
+        <v>352</v>
       </c>
       <c r="C452" s="2" t="s">
-        <v>187</v>
+        <v>353</v>
       </c>
     </row>
     <row r="453" spans="1:3">
       <c r="A453" s="1" t="s">
-        <v>744</v>
+        <v>205</v>
       </c>
       <c r="B453" s="1" t="s">
-        <v>745</v>
+        <v>887</v>
       </c>
       <c r="C453" s="2" t="s">
-        <v>746</v>
+        <v>888</v>
       </c>
     </row>
     <row r="454" spans="1:3">
       <c r="A454" s="1" t="s">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="B454" s="1" t="s">
-        <v>945</v>
+        <v>1121</v>
       </c>
       <c r="C454" s="2" t="s">
-        <v>946</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="455" spans="1:3">
       <c r="A455" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B455" s="1" t="s">
-        <v>1093</v>
+        <v>597</v>
       </c>
       <c r="C455" s="2" t="s">
-        <v>1094</v>
+        <v>598</v>
       </c>
     </row>
     <row r="456" spans="1:3">
       <c r="A456" s="1" t="s">
-        <v>23</v>
+        <v>300</v>
       </c>
       <c r="B456" s="1" t="s">
-        <v>386</v>
+        <v>301</v>
       </c>
       <c r="C456" s="2" t="s">
-        <v>387</v>
+        <v>302</v>
       </c>
     </row>
     <row r="457" spans="1:3">
       <c r="A457" s="1" t="s">
-        <v>205</v>
+        <v>148</v>
       </c>
       <c r="B457" s="1" t="s">
-        <v>570</v>
+        <v>1287</v>
       </c>
       <c r="C457" s="2" t="s">
-        <v>571</v>
+        <v>1288</v>
       </c>
     </row>
     <row r="458" spans="1:3">
       <c r="A458" s="1" t="s">
-        <v>159</v>
+        <v>0</v>
       </c>
       <c r="B458" s="1" t="s">
-        <v>424</v>
+        <v>1103</v>
       </c>
       <c r="C458" s="2" t="s">
-        <v>425</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="459" spans="1:3">
       <c r="A459" s="1" t="s">
-        <v>159</v>
+        <v>9</v>
       </c>
       <c r="B459" s="1" t="s">
-        <v>160</v>
+        <v>346</v>
       </c>
       <c r="C459" s="2" t="s">
-        <v>161</v>
+        <v>347</v>
       </c>
     </row>
     <row r="460" spans="1:3">
       <c r="A460" s="1" t="s">
-        <v>106</v>
+        <v>76</v>
       </c>
       <c r="B460" s="1" t="s">
-        <v>107</v>
+        <v>831</v>
       </c>
       <c r="C460" s="2" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-    <row r="461" spans="1:3" ht="22.5">
+        <v>832</v>
+      </c>
+    </row>
+    <row r="461" spans="1:3">
       <c r="A461" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B461" s="1" t="s">
-        <v>717</v>
+        <v>748</v>
       </c>
       <c r="C461" s="2" t="s">
-        <v>718</v>
+        <v>749</v>
       </c>
     </row>
     <row r="462" spans="1:3">
       <c r="A462" s="1" t="s">
-        <v>225</v>
+        <v>0</v>
       </c>
       <c r="B462" s="1" t="s">
-        <v>1164</v>
+        <v>344</v>
       </c>
       <c r="C462" s="2" t="s">
-        <v>1165</v>
-[...2 lines deleted...]
-    <row r="463" spans="1:3" ht="22.5">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="463" spans="1:3">
       <c r="A463" s="1" t="s">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="B463" s="1" t="s">
-        <v>74</v>
+        <v>342</v>
       </c>
       <c r="C463" s="2" t="s">
-        <v>75</v>
+        <v>343</v>
       </c>
     </row>
     <row r="464" spans="1:3">
       <c r="A464" s="1" t="s">
-        <v>131</v>
+        <v>0</v>
       </c>
       <c r="B464" s="1" t="s">
-        <v>592</v>
+        <v>940</v>
       </c>
       <c r="C464" s="2" t="s">
-        <v>593</v>
+        <v>941</v>
       </c>
     </row>
     <row r="465" spans="1:3">
       <c r="A465" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B465" s="1" t="s">
-        <v>1189</v>
+        <v>1117</v>
       </c>
       <c r="C465" s="2" t="s">
-        <v>1190</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="466" spans="1:3">
       <c r="A466" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B466" s="1" t="s">
-        <v>774</v>
+        <v>1107</v>
       </c>
       <c r="C466" s="2" t="s">
-        <v>775</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="467" spans="1:3">
       <c r="A467" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B467" s="1" t="s">
-        <v>973</v>
+        <v>1137</v>
       </c>
       <c r="C467" s="2" t="s">
-        <v>974</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="468" spans="1:3">
       <c r="A468" s="1" t="s">
-        <v>0</v>
+        <v>803</v>
       </c>
       <c r="B468" s="1" t="s">
-        <v>320</v>
+        <v>1293</v>
       </c>
       <c r="C468" s="2" t="s">
-        <v>321</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="469" spans="1:3">
       <c r="A469" s="1" t="s">
-        <v>0</v>
+        <v>358</v>
       </c>
       <c r="B469" s="1" t="s">
-        <v>1046</v>
+        <v>1020</v>
       </c>
       <c r="C469" s="2" t="s">
-        <v>1047</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="470" spans="1:3">
       <c r="A470" s="1" t="s">
-        <v>0</v>
+        <v>188</v>
       </c>
       <c r="B470" s="1" t="s">
-        <v>1024</v>
+        <v>189</v>
       </c>
       <c r="C470" s="2" t="s">
-        <v>1025</v>
+        <v>190</v>
       </c>
     </row>
     <row r="471" spans="1:3">
       <c r="A471" s="1" t="s">
-        <v>0</v>
+        <v>803</v>
       </c>
       <c r="B471" s="1" t="s">
-        <v>376</v>
+        <v>804</v>
       </c>
       <c r="C471" s="2" t="s">
-        <v>377</v>
+        <v>805</v>
       </c>
     </row>
     <row r="472" spans="1:3">
       <c r="A472" s="1" t="s">
-        <v>1103</v>
+        <v>0</v>
       </c>
       <c r="B472" s="1" t="s">
-        <v>1104</v>
+        <v>1024</v>
       </c>
       <c r="C472" s="2" t="s">
-        <v>1105</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="473" spans="1:3">
       <c r="A473" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B473" s="1" t="s">
-        <v>753</v>
+        <v>458</v>
       </c>
       <c r="C473" s="2" t="s">
-        <v>754</v>
+        <v>459</v>
       </c>
     </row>
     <row r="474" spans="1:3">
       <c r="A474" s="1" t="s">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="B474" s="1" t="s">
-        <v>316</v>
+        <v>383</v>
       </c>
       <c r="C474" s="2" t="s">
-        <v>317</v>
+        <v>384</v>
       </c>
     </row>
     <row r="475" spans="1:3">
       <c r="A475" s="1" t="s">
-        <v>0</v>
+        <v>601</v>
       </c>
       <c r="B475" s="1" t="s">
-        <v>397</v>
+        <v>602</v>
       </c>
       <c r="C475" s="2" t="s">
-        <v>398</v>
-[...2 lines deleted...]
-    <row r="476" spans="1:3" ht="22.5">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="476" spans="1:3">
       <c r="A476" s="1" t="s">
-        <v>0</v>
+        <v>157</v>
       </c>
       <c r="B476" s="1" t="s">
-        <v>413</v>
+        <v>417</v>
       </c>
       <c r="C476" s="2" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
     </row>
     <row r="477" spans="1:3">
       <c r="A477" s="1" t="s">
-        <v>211</v>
+        <v>157</v>
       </c>
       <c r="B477" s="1" t="s">
-        <v>780</v>
+        <v>158</v>
       </c>
       <c r="C477" s="2" t="s">
-        <v>781</v>
-[...2 lines deleted...]
-    <row r="478" spans="1:3" ht="22.5">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="478" spans="1:3">
       <c r="A478" s="1" t="s">
-        <v>0</v>
+        <v>335</v>
       </c>
       <c r="B478" s="1" t="s">
-        <v>157</v>
+        <v>686</v>
       </c>
       <c r="C478" s="2" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-    <row r="479" spans="1:3">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="479" spans="1:3" ht="22.5">
       <c r="A479" s="1" t="s">
-        <v>211</v>
+        <v>0</v>
       </c>
       <c r="B479" s="1" t="s">
-        <v>1062</v>
+        <v>772</v>
       </c>
       <c r="C479" s="2" t="s">
-        <v>1063</v>
+        <v>773</v>
       </c>
     </row>
     <row r="480" spans="1:3">
       <c r="A480" s="1" t="s">
-        <v>0</v>
+        <v>218</v>
       </c>
       <c r="B480" s="1" t="s">
-        <v>266</v>
+        <v>1269</v>
       </c>
       <c r="C480" s="2" t="s">
-        <v>267</v>
+        <v>1270</v>
       </c>
     </row>
     <row r="481" spans="1:3">
       <c r="A481" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B481" s="1" t="s">
-        <v>659</v>
+        <v>79</v>
       </c>
       <c r="C481" s="2" t="s">
-        <v>660</v>
+        <v>80</v>
       </c>
     </row>
     <row r="482" spans="1:3">
       <c r="A482" s="1" t="s">
-        <v>0</v>
+        <v>41</v>
       </c>
       <c r="B482" s="1" t="s">
-        <v>1208</v>
+        <v>633</v>
       </c>
       <c r="C482" s="2" t="s">
-        <v>1209</v>
+        <v>634</v>
       </c>
     </row>
     <row r="483" spans="1:3">
       <c r="A483" s="1" t="s">
-        <v>214</v>
+        <v>0</v>
       </c>
       <c r="B483" s="1" t="s">
-        <v>1200</v>
+        <v>833</v>
       </c>
       <c r="C483" s="2" t="s">
-        <v>1201</v>
+        <v>834</v>
       </c>
     </row>
     <row r="484" spans="1:3">
       <c r="A484" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B484" s="1" t="s">
-        <v>1018</v>
+        <v>1054</v>
       </c>
       <c r="C484" s="2" t="s">
-        <v>1019</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="485" spans="1:3">
       <c r="A485" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B485" s="1" t="s">
-        <v>824</v>
+        <v>987</v>
       </c>
       <c r="C485" s="2" t="s">
-        <v>825</v>
+        <v>988</v>
       </c>
     </row>
     <row r="486" spans="1:3">
       <c r="A486" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B486" s="1" t="s">
-        <v>979</v>
+        <v>1139</v>
       </c>
       <c r="C486" s="2" t="s">
-        <v>980</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="487" spans="1:3">
       <c r="A487" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B487" s="1" t="s">
-        <v>1056</v>
+        <v>404</v>
       </c>
       <c r="C487" s="2" t="s">
-        <v>1057</v>
+        <v>405</v>
       </c>
     </row>
     <row r="488" spans="1:3">
       <c r="A488" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B488" s="1" t="s">
-        <v>55</v>
+        <v>1081</v>
       </c>
       <c r="C488" s="2" t="s">
-        <v>56</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="489" spans="1:3">
       <c r="A489" s="1" t="s">
-        <v>836</v>
+        <v>25</v>
       </c>
       <c r="B489" s="1" t="s">
-        <v>1178</v>
+        <v>1183</v>
       </c>
       <c r="C489" s="2" t="s">
-        <v>1179</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="490" spans="1:3">
       <c r="A490" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B490" s="1" t="s">
-        <v>1014</v>
+        <v>814</v>
       </c>
       <c r="C490" s="2" t="s">
-        <v>1015</v>
+        <v>815</v>
       </c>
     </row>
     <row r="491" spans="1:3">
       <c r="A491" s="1" t="s">
-        <v>255</v>
+        <v>0</v>
       </c>
       <c r="B491" s="1" t="s">
-        <v>759</v>
+        <v>311</v>
       </c>
       <c r="C491" s="2" t="s">
-        <v>760</v>
+        <v>312</v>
       </c>
     </row>
     <row r="492" spans="1:3">
       <c r="A492" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B492" s="1" t="s">
-        <v>460</v>
+        <v>1105</v>
       </c>
       <c r="C492" s="2" t="s">
-        <v>461</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="493" spans="1:3">
       <c r="A493" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B493" s="1" t="s">
-        <v>858</v>
+        <v>408</v>
       </c>
       <c r="C493" s="2" t="s">
-        <v>859</v>
+        <v>409</v>
       </c>
     </row>
     <row r="494" spans="1:3">
       <c r="A494" s="1" t="s">
-        <v>0</v>
+        <v>205</v>
       </c>
       <c r="B494" s="1" t="s">
-        <v>1101</v>
+        <v>843</v>
       </c>
       <c r="C494" s="2" t="s">
-        <v>1102</v>
+        <v>844</v>
       </c>
     </row>
     <row r="495" spans="1:3">
       <c r="A495" s="1" t="s">
-        <v>0</v>
+        <v>205</v>
       </c>
       <c r="B495" s="1" t="s">
-        <v>985</v>
+        <v>1151</v>
       </c>
       <c r="C495" s="2" t="s">
-        <v>986</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="496" spans="1:3">
       <c r="A496" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B496" s="1" t="s">
-        <v>564</v>
+        <v>265</v>
       </c>
       <c r="C496" s="2" t="s">
-        <v>565</v>
+        <v>266</v>
       </c>
     </row>
     <row r="497" spans="1:3">
       <c r="A497" s="1" t="s">
-        <v>211</v>
+        <v>0</v>
       </c>
       <c r="B497" s="1" t="s">
-        <v>766</v>
+        <v>707</v>
       </c>
       <c r="C497" s="2" t="s">
-        <v>767</v>
+        <v>708</v>
       </c>
     </row>
     <row r="498" spans="1:3">
       <c r="A498" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B498" s="1" t="s">
-        <v>153</v>
+        <v>1297</v>
       </c>
       <c r="C498" s="2" t="s">
-        <v>154</v>
+        <v>1298</v>
       </c>
     </row>
     <row r="499" spans="1:3">
       <c r="A499" s="1" t="s">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="B499" s="1" t="s">
-        <v>1151</v>
+        <v>1289</v>
       </c>
       <c r="C499" s="2" t="s">
-        <v>1152</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="500" spans="1:3">
       <c r="A500" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B500" s="1" t="s">
-        <v>1030</v>
+        <v>1109</v>
       </c>
       <c r="C500" s="2" t="s">
-        <v>1031</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="501" spans="1:3">
       <c r="A501" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B501" s="1" t="s">
-        <v>273</v>
+        <v>896</v>
       </c>
       <c r="C501" s="2" t="s">
-        <v>274</v>
+        <v>897</v>
       </c>
     </row>
     <row r="502" spans="1:3">
       <c r="A502" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B502" s="1" t="s">
-        <v>911</v>
+        <v>1060</v>
       </c>
       <c r="C502" s="2" t="s">
-        <v>912</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="503" spans="1:3">
       <c r="A503" s="1" t="s">
-        <v>680</v>
+        <v>0</v>
       </c>
       <c r="B503" s="1" t="s">
-        <v>1202</v>
+        <v>1145</v>
       </c>
       <c r="C503" s="2" t="s">
-        <v>1203</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="504" spans="1:3">
       <c r="A504" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B504" s="1" t="s">
-        <v>648</v>
+        <v>63</v>
       </c>
       <c r="C504" s="2" t="s">
-        <v>649</v>
+        <v>64</v>
       </c>
     </row>
     <row r="505" spans="1:3">
       <c r="A505" s="1" t="s">
-        <v>0</v>
+        <v>904</v>
       </c>
       <c r="B505" s="1" t="s">
-        <v>850</v>
+        <v>1277</v>
       </c>
       <c r="C505" s="2" t="s">
-        <v>851</v>
+        <v>1278</v>
       </c>
     </row>
     <row r="506" spans="1:3">
       <c r="A506" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B506" s="1" t="s">
-        <v>955</v>
+        <v>1099</v>
       </c>
       <c r="C506" s="2" t="s">
-        <v>956</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="507" spans="1:3">
       <c r="A507" s="1" t="s">
-        <v>59</v>
+        <v>247</v>
       </c>
       <c r="B507" s="1" t="s">
-        <v>497</v>
+        <v>825</v>
       </c>
       <c r="C507" s="2" t="s">
-        <v>498</v>
+        <v>826</v>
       </c>
     </row>
     <row r="508" spans="1:3">
       <c r="A508" s="1" t="s">
-        <v>214</v>
+        <v>0</v>
       </c>
       <c r="B508" s="1" t="s">
-        <v>215</v>
+        <v>468</v>
       </c>
       <c r="C508" s="2" t="s">
-        <v>216</v>
+        <v>469</v>
       </c>
     </row>
     <row r="509" spans="1:3">
       <c r="A509" s="1" t="s">
-        <v>361</v>
+        <v>0</v>
       </c>
       <c r="B509" s="1" t="s">
-        <v>362</v>
+        <v>932</v>
       </c>
       <c r="C509" s="2" t="s">
-        <v>363</v>
+        <v>933</v>
       </c>
     </row>
     <row r="510" spans="1:3">
       <c r="A510" s="1" t="s">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="B510" s="1" t="s">
-        <v>6</v>
+        <v>1185</v>
       </c>
       <c r="C510" s="2" t="s">
-        <v>7</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="511" spans="1:3">
       <c r="A511" s="1" t="s">
-        <v>288</v>
+        <v>0</v>
       </c>
       <c r="B511" s="1" t="s">
-        <v>289</v>
+        <v>1066</v>
       </c>
       <c r="C511" s="2" t="s">
-        <v>290</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="512" spans="1:3">
       <c r="A512" s="1" t="s">
-        <v>0</v>
+        <v>205</v>
       </c>
       <c r="B512" s="1" t="s">
-        <v>1036</v>
+        <v>829</v>
       </c>
       <c r="C512" s="2" t="s">
-        <v>1037</v>
+        <v>830</v>
       </c>
     </row>
     <row r="513" spans="1:3">
       <c r="A513" s="1" t="s">
-        <v>305</v>
+        <v>0</v>
       </c>
       <c r="B513" s="1" t="s">
-        <v>634</v>
+        <v>1169</v>
       </c>
       <c r="C513" s="2" t="s">
-        <v>635</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="514" spans="1:3">
       <c r="A514" s="1" t="s">
-        <v>62</v>
+        <v>0</v>
       </c>
       <c r="B514" s="1" t="s">
-        <v>691</v>
+        <v>1309</v>
       </c>
       <c r="C514" s="2" t="s">
-        <v>692</v>
+        <v>1310</v>
       </c>
     </row>
     <row r="515" spans="1:3">
       <c r="A515" s="1" t="s">
-        <v>288</v>
+        <v>0</v>
       </c>
       <c r="B515" s="1" t="s">
-        <v>1216</v>
+        <v>774</v>
       </c>
       <c r="C515" s="2" t="s">
-        <v>1217</v>
+        <v>775</v>
       </c>
     </row>
     <row r="516" spans="1:3">
       <c r="A516" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B516" s="1" t="s">
-        <v>13</v>
+        <v>1254</v>
       </c>
       <c r="C516" s="2" t="s">
-        <v>14</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="517" spans="1:3">
       <c r="A517" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B517" s="1" t="s">
-        <v>559</v>
+        <v>1119</v>
       </c>
       <c r="C517" s="2" t="s">
-        <v>560</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="518" spans="1:3">
       <c r="A518" s="1" t="s">
-        <v>62</v>
+        <v>0</v>
       </c>
       <c r="B518" s="1" t="s">
-        <v>805</v>
+        <v>916</v>
       </c>
       <c r="C518" s="2" t="s">
-        <v>806</v>
+        <v>917</v>
       </c>
     </row>
     <row r="519" spans="1:3">
       <c r="A519" s="1" t="s">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="B519" s="1" t="s">
-        <v>331</v>
+        <v>315</v>
       </c>
       <c r="C519" s="2" t="s">
-        <v>332</v>
+        <v>316</v>
       </c>
     </row>
     <row r="520" spans="1:3">
       <c r="A520" s="1" t="s">
-        <v>131</v>
+        <v>523</v>
       </c>
       <c r="B520" s="1" t="s">
-        <v>132</v>
+        <v>524</v>
       </c>
       <c r="C520" s="2" t="s">
-        <v>133</v>
+        <v>525</v>
       </c>
     </row>
     <row r="521" spans="1:3">
       <c r="A521" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B521" s="1" t="s">
-        <v>723</v>
+        <v>694</v>
       </c>
       <c r="C521" s="2" t="s">
-        <v>724</v>
+        <v>695</v>
       </c>
     </row>
     <row r="522" spans="1:3">
       <c r="A522" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B522" s="1" t="s">
-        <v>672</v>
+        <v>924</v>
       </c>
       <c r="C522" s="2" t="s">
-        <v>673</v>
+        <v>925</v>
       </c>
     </row>
     <row r="523" spans="1:3">
       <c r="A523" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B523" s="1" t="s">
-        <v>374</v>
+        <v>1032</v>
       </c>
       <c r="C523" s="2" t="s">
-        <v>375</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="524" spans="1:3">
       <c r="A524" s="1" t="s">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="B524" s="1" t="s">
-        <v>977</v>
+        <v>498</v>
       </c>
       <c r="C524" s="2" t="s">
-        <v>978</v>
-[...2 lines deleted...]
-    <row r="525" spans="1:3" ht="22.5">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="525" spans="1:3">
       <c r="A525" s="1" t="s">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="B525" s="1" t="s">
-        <v>1182</v>
+        <v>208</v>
       </c>
       <c r="C525" s="2" t="s">
-        <v>1183</v>
+        <v>209</v>
       </c>
     </row>
     <row r="526" spans="1:3">
       <c r="A526" s="1" t="s">
-        <v>0</v>
+        <v>358</v>
       </c>
       <c r="B526" s="1" t="s">
-        <v>245</v>
+        <v>359</v>
       </c>
       <c r="C526" s="2" t="s">
-        <v>246</v>
+        <v>360</v>
       </c>
     </row>
     <row r="527" spans="1:3">
       <c r="A527" s="1" t="s">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="B527" s="1" t="s">
-        <v>19</v>
+        <v>7</v>
       </c>
       <c r="C527" s="2" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
     </row>
     <row r="528" spans="1:3">
       <c r="A528" s="1" t="s">
-        <v>18</v>
+        <v>148</v>
       </c>
       <c r="B528" s="1" t="s">
-        <v>297</v>
+        <v>947</v>
       </c>
       <c r="C528" s="2" t="s">
-        <v>298</v>
+        <v>948</v>
       </c>
     </row>
     <row r="529" spans="1:3">
       <c r="A529" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B529" s="1" t="s">
-        <v>879</v>
+        <v>1129</v>
       </c>
       <c r="C529" s="2" t="s">
-        <v>880</v>
-[...2 lines deleted...]
-    <row r="530" spans="1:3" ht="22.5">
+        <v>1130</v>
+      </c>
+    </row>
+    <row r="530" spans="1:3">
       <c r="A530" s="1" t="s">
-        <v>18</v>
+        <v>97</v>
       </c>
       <c r="B530" s="1" t="s">
-        <v>372</v>
+        <v>98</v>
       </c>
       <c r="C530" s="2" t="s">
-        <v>373</v>
+        <v>99</v>
       </c>
     </row>
     <row r="531" spans="1:3">
       <c r="A531" s="1" t="s">
-        <v>656</v>
+        <v>76</v>
       </c>
       <c r="B531" s="1" t="s">
-        <v>657</v>
+        <v>742</v>
       </c>
       <c r="C531" s="2" t="s">
-        <v>658</v>
+        <v>743</v>
       </c>
     </row>
     <row r="532" spans="1:3">
       <c r="A532" s="1" t="s">
-        <v>0</v>
+        <v>148</v>
       </c>
       <c r="B532" s="1" t="s">
-        <v>1116</v>
+        <v>1305</v>
       </c>
       <c r="C532" s="2" t="s">
-        <v>1117</v>
+        <v>1306</v>
       </c>
     </row>
     <row r="533" spans="1:3">
       <c r="A533" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B533" s="1" t="s">
-        <v>860</v>
+        <v>12</v>
       </c>
       <c r="C533" s="2" t="s">
-        <v>861</v>
+        <v>13</v>
       </c>
     </row>
     <row r="534" spans="1:3">
       <c r="A534" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B534" s="1" t="s">
-        <v>770</v>
+        <v>588</v>
       </c>
       <c r="C534" s="2" t="s">
-        <v>771</v>
+        <v>589</v>
       </c>
     </row>
     <row r="535" spans="1:3">
       <c r="A535" s="1" t="s">
-        <v>288</v>
+        <v>76</v>
       </c>
       <c r="B535" s="1" t="s">
-        <v>336</v>
+        <v>875</v>
       </c>
       <c r="C535" s="2" t="s">
-        <v>337</v>
+        <v>876</v>
       </c>
     </row>
     <row r="536" spans="1:3">
       <c r="A536" s="1" t="s">
-        <v>0</v>
+        <v>48</v>
       </c>
       <c r="B536" s="1" t="s">
-        <v>887</v>
+        <v>326</v>
       </c>
       <c r="C536" s="2" t="s">
-        <v>888</v>
-[...2 lines deleted...]
-    <row r="537" spans="1:3" ht="22.5">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="537" spans="1:3">
       <c r="A537" s="1" t="s">
-        <v>0</v>
+        <v>41</v>
       </c>
       <c r="B537" s="1" t="s">
-        <v>549</v>
+        <v>135</v>
       </c>
       <c r="C537" s="2" t="s">
-        <v>550</v>
+        <v>136</v>
       </c>
     </row>
     <row r="538" spans="1:3">
       <c r="A538" s="1" t="s">
-        <v>255</v>
+        <v>0</v>
       </c>
       <c r="B538" s="1" t="s">
-        <v>256</v>
+        <v>780</v>
       </c>
       <c r="C538" s="2" t="s">
-        <v>257</v>
+        <v>781</v>
       </c>
     </row>
     <row r="539" spans="1:3">
       <c r="A539" s="1" t="s">
-        <v>288</v>
+        <v>0</v>
       </c>
       <c r="B539" s="1" t="s">
-        <v>632</v>
+        <v>726</v>
       </c>
       <c r="C539" s="2" t="s">
-        <v>633</v>
+        <v>727</v>
       </c>
     </row>
     <row r="540" spans="1:3">
       <c r="A540" s="1" t="s">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="B540" s="1" t="s">
-        <v>536</v>
+        <v>1079</v>
       </c>
       <c r="C540" s="2" t="s">
-        <v>537</v>
-[...2 lines deleted...]
-    <row r="541" spans="1:3" ht="22.5">
+        <v>1080</v>
+      </c>
+    </row>
+    <row r="541" spans="1:3">
       <c r="A541" s="1" t="s">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="B541" s="1" t="s">
-        <v>275</v>
+        <v>1056</v>
       </c>
       <c r="C541" s="2" t="s">
-        <v>276</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="542" spans="1:3" ht="22.5">
       <c r="A542" s="1" t="s">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="B542" s="1" t="s">
-        <v>318</v>
+        <v>509</v>
       </c>
       <c r="C542" s="2" t="s">
-        <v>319</v>
-[...2 lines deleted...]
-    <row r="543" spans="1:3" ht="22.5">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="543" spans="1:3">
       <c r="A543" s="1" t="s">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="B543" s="1" t="s">
-        <v>933</v>
+        <v>237</v>
       </c>
       <c r="C543" s="2" t="s">
-        <v>934</v>
+        <v>238</v>
       </c>
     </row>
     <row r="544" spans="1:3">
       <c r="A544" s="1" t="s">
-        <v>255</v>
+        <v>17</v>
       </c>
       <c r="B544" s="1" t="s">
-        <v>1139</v>
+        <v>18</v>
       </c>
       <c r="C544" s="2" t="s">
-        <v>1140</v>
+        <v>19</v>
       </c>
     </row>
     <row r="545" spans="1:3">
       <c r="A545" s="1" t="s">
-        <v>111</v>
+        <v>17</v>
       </c>
       <c r="B545" s="1" t="s">
-        <v>260</v>
+        <v>286</v>
       </c>
       <c r="C545" s="2" t="s">
-        <v>261</v>
+        <v>287</v>
       </c>
     </row>
     <row r="546" spans="1:3">
       <c r="A546" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B546" s="1" t="s">
-        <v>114</v>
+        <v>290</v>
       </c>
       <c r="C546" s="2" t="s">
-        <v>115</v>
+        <v>291</v>
       </c>
     </row>
     <row r="547" spans="1:3" ht="22.5">
       <c r="A547" s="1" t="s">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="B547" s="1" t="s">
-        <v>993</v>
+        <v>369</v>
       </c>
       <c r="C547" s="2" t="s">
-        <v>994</v>
+        <v>370</v>
       </c>
     </row>
     <row r="548" spans="1:3">
       <c r="A548" s="1" t="s">
-        <v>0</v>
+        <v>702</v>
       </c>
       <c r="B548" s="1" t="s">
-        <v>588</v>
+        <v>703</v>
       </c>
       <c r="C548" s="2" t="s">
-        <v>589</v>
+        <v>704</v>
       </c>
     </row>
     <row r="549" spans="1:3">
       <c r="A549" s="1" t="s">
-        <v>390</v>
+        <v>0</v>
       </c>
       <c r="B549" s="1" t="s">
-        <v>391</v>
+        <v>1201</v>
       </c>
       <c r="C549" s="2" t="s">
-        <v>392</v>
-[...2 lines deleted...]
-    <row r="550" spans="1:3" ht="33.75">
+        <v>1202</v>
+      </c>
+    </row>
+    <row r="550" spans="1:3">
       <c r="A550" s="1" t="s">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="B550" s="1" t="s">
-        <v>149</v>
+        <v>934</v>
       </c>
       <c r="C550" s="2" t="s">
-        <v>150</v>
+        <v>935</v>
       </c>
     </row>
     <row r="551" spans="1:3">
       <c r="A551" s="1" t="s">
-        <v>255</v>
+        <v>0</v>
       </c>
       <c r="B551" s="1" t="s">
-        <v>470</v>
+        <v>197</v>
       </c>
       <c r="C551" s="2" t="s">
-        <v>471</v>
+        <v>198</v>
       </c>
     </row>
     <row r="552" spans="1:3">
       <c r="A552" s="1" t="s">
-        <v>0</v>
+        <v>148</v>
       </c>
       <c r="B552" s="1" t="s">
-        <v>455</v>
+        <v>338</v>
       </c>
       <c r="C552" s="2" t="s">
-        <v>456</v>
+        <v>339</v>
       </c>
     </row>
     <row r="553" spans="1:3">
       <c r="A553" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B553" s="1" t="s">
-        <v>1176</v>
+        <v>961</v>
       </c>
       <c r="C553" s="2" t="s">
-        <v>1177</v>
+        <v>962</v>
       </c>
     </row>
     <row r="554" spans="1:3">
       <c r="A554" s="1" t="s">
-        <v>402</v>
+        <v>0</v>
       </c>
       <c r="B554" s="1" t="s">
-        <v>403</v>
+        <v>576</v>
       </c>
       <c r="C554" s="2" t="s">
-        <v>404</v>
-[...2 lines deleted...]
-    <row r="555" spans="1:3" ht="22.5">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="555" spans="1:3">
       <c r="A555" s="1" t="s">
-        <v>0</v>
+        <v>247</v>
       </c>
       <c r="B555" s="1" t="s">
-        <v>931</v>
+        <v>248</v>
       </c>
       <c r="C555" s="2" t="s">
-        <v>932</v>
+        <v>249</v>
       </c>
     </row>
     <row r="556" spans="1:3">
       <c r="A556" s="1" t="s">
-        <v>214</v>
+        <v>148</v>
       </c>
       <c r="B556" s="1" t="s">
-        <v>382</v>
+        <v>676</v>
       </c>
       <c r="C556" s="2" t="s">
-        <v>383</v>
+        <v>677</v>
       </c>
     </row>
     <row r="557" spans="1:3">
       <c r="A557" s="1" t="s">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="B557" s="1" t="s">
-        <v>959</v>
+        <v>606</v>
       </c>
       <c r="C557" s="2" t="s">
-        <v>960</v>
+        <v>607</v>
       </c>
     </row>
     <row r="558" spans="1:3">
       <c r="A558" s="1" t="s">
-        <v>78</v>
+        <v>17</v>
       </c>
       <c r="B558" s="1" t="s">
-        <v>393</v>
+        <v>559</v>
       </c>
       <c r="C558" s="2" t="s">
-        <v>394</v>
-[...2 lines deleted...]
-    <row r="559" spans="1:3">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="559" spans="1:3" ht="22.5">
       <c r="A559" s="1" t="s">
-        <v>65</v>
+        <v>17</v>
       </c>
       <c r="B559" s="1" t="s">
-        <v>841</v>
+        <v>267</v>
       </c>
       <c r="C559" s="2" t="s">
-        <v>842</v>
-[...2 lines deleted...]
-    <row r="560" spans="1:3">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="560" spans="1:3" ht="22.5">
       <c r="A560" s="1" t="s">
-        <v>211</v>
+        <v>17</v>
       </c>
       <c r="B560" s="1" t="s">
-        <v>1048</v>
+        <v>313</v>
       </c>
       <c r="C560" s="2" t="s">
-        <v>1049</v>
-[...2 lines deleted...]
-    <row r="561" spans="1:3">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="561" spans="1:3" ht="22.5">
       <c r="A561" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B561" s="1" t="s">
-        <v>474</v>
+        <v>1014</v>
       </c>
       <c r="C561" s="2" t="s">
-        <v>475</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="562" spans="1:3">
       <c r="A562" s="1" t="s">
-        <v>18</v>
+        <v>247</v>
       </c>
       <c r="B562" s="1" t="s">
-        <v>407</v>
+        <v>1232</v>
       </c>
       <c r="C562" s="2" t="s">
-        <v>408</v>
-[...2 lines deleted...]
-    <row r="563" spans="1:3" ht="22.5">
+        <v>1233</v>
+      </c>
+    </row>
+    <row r="563" spans="1:3">
       <c r="A563" s="1" t="s">
-        <v>0</v>
+        <v>109</v>
       </c>
       <c r="B563" s="1" t="s">
-        <v>1258</v>
+        <v>254</v>
       </c>
       <c r="C563" s="2" t="s">
-        <v>1259</v>
+        <v>255</v>
       </c>
     </row>
     <row r="564" spans="1:3">
       <c r="A564" s="1" t="s">
-        <v>680</v>
+        <v>0</v>
       </c>
       <c r="B564" s="1" t="s">
-        <v>681</v>
+        <v>114</v>
       </c>
       <c r="C564" s="2" t="s">
-        <v>682</v>
+        <v>115</v>
       </c>
     </row>
     <row r="565" spans="1:3">
       <c r="A565" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B565" s="1" t="s">
-        <v>881</v>
+        <v>1072</v>
       </c>
       <c r="C565" s="2" t="s">
-        <v>882</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="566" spans="1:3">
       <c r="A566" s="1" t="s">
-        <v>131</v>
+        <v>0</v>
       </c>
       <c r="B566" s="1" t="s">
-        <v>568</v>
+        <v>628</v>
       </c>
       <c r="C566" s="2" t="s">
-        <v>569</v>
+        <v>629</v>
       </c>
     </row>
     <row r="567" spans="1:3">
       <c r="A567" s="1" t="s">
-        <v>214</v>
+        <v>385</v>
       </c>
       <c r="B567" s="1" t="s">
-        <v>572</v>
+        <v>386</v>
       </c>
       <c r="C567" s="2" t="s">
-        <v>573</v>
-[...2 lines deleted...]
-    <row r="568" spans="1:3">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="568" spans="1:3" ht="22.5">
       <c r="A568" s="1" t="s">
-        <v>45</v>
+        <v>17</v>
       </c>
       <c r="B568" s="1" t="s">
-        <v>530</v>
+        <v>151</v>
       </c>
       <c r="C568" s="2" t="s">
-        <v>531</v>
+        <v>152</v>
       </c>
     </row>
     <row r="569" spans="1:3">
       <c r="A569" s="1" t="s">
-        <v>288</v>
+        <v>247</v>
       </c>
       <c r="B569" s="1" t="s">
-        <v>1087</v>
+        <v>1226</v>
       </c>
       <c r="C569" s="2" t="s">
-        <v>1088</v>
+        <v>1227</v>
       </c>
     </row>
     <row r="570" spans="1:3">
       <c r="A570" s="1" t="s">
-        <v>31</v>
+        <v>0</v>
       </c>
       <c r="B570" s="1" t="s">
-        <v>459</v>
+        <v>456</v>
       </c>
       <c r="C570" s="2" t="s">
-        <v>1260</v>
-[...2 lines deleted...]
-    <row r="571" spans="1:3" ht="22.5">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="571" spans="1:3">
       <c r="A571" s="1" t="s">
-        <v>88</v>
+        <v>0</v>
       </c>
       <c r="B571" s="1" t="s">
-        <v>1242</v>
+        <v>503</v>
       </c>
       <c r="C571" s="2" t="s">
-        <v>1243</v>
+        <v>504</v>
       </c>
     </row>
     <row r="572" spans="1:3">
       <c r="A572" s="1" t="s">
-        <v>255</v>
+        <v>306</v>
       </c>
       <c r="B572" s="1" t="s">
-        <v>1244</v>
+        <v>394</v>
       </c>
       <c r="C572" s="2" t="s">
-        <v>1245</v>
-[...2 lines deleted...]
-    <row r="573" spans="1:3">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="573" spans="1:3" ht="22.5">
       <c r="A573" s="1" t="s">
-        <v>255</v>
+        <v>0</v>
       </c>
       <c r="B573" s="1" t="s">
-        <v>1261</v>
+        <v>328</v>
       </c>
       <c r="C573" s="2" t="s">
-        <v>1262</v>
+        <v>329</v>
       </c>
     </row>
     <row r="574" spans="1:3">
       <c r="A574" s="1" t="s">
-        <v>288</v>
+        <v>20</v>
       </c>
       <c r="B574" s="1" t="s">
-        <v>1263</v>
+        <v>375</v>
       </c>
       <c r="C574" s="2" t="s">
-        <v>1264</v>
+        <v>376</v>
       </c>
     </row>
     <row r="575" spans="1:3">
       <c r="A575" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B575" s="1" t="s">
-        <v>1265</v>
+        <v>1036</v>
       </c>
       <c r="C575" s="2" t="s">
-        <v>1266</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="576" spans="1:3">
       <c r="A576" s="1" t="s">
-        <v>62</v>
+        <v>388</v>
       </c>
       <c r="B576" s="1" t="s">
-        <v>987</v>
+        <v>389</v>
       </c>
       <c r="C576" s="2" t="s">
-        <v>988</v>
+        <v>390</v>
       </c>
     </row>
     <row r="577" spans="1:3">
       <c r="A577" s="1" t="s">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="B577" s="1" t="s">
-        <v>826</v>
+        <v>912</v>
       </c>
       <c r="C577" s="2" t="s">
-        <v>827</v>
+        <v>913</v>
       </c>
     </row>
     <row r="578" spans="1:3">
       <c r="A578" s="1" t="s">
-        <v>18</v>
+        <v>205</v>
       </c>
       <c r="B578" s="1" t="s">
-        <v>786</v>
+        <v>1141</v>
       </c>
       <c r="C578" s="2" t="s">
-        <v>787</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="579" spans="1:3">
       <c r="A579" s="1" t="s">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="B579" s="1" t="s">
-        <v>138</v>
+        <v>478</v>
       </c>
       <c r="C579" s="2" t="s">
-        <v>139</v>
+        <v>479</v>
       </c>
     </row>
     <row r="580" spans="1:3">
       <c r="A580" s="1" t="s">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="B580" s="1" t="s">
-        <v>729</v>
+        <v>400</v>
       </c>
       <c r="C580" s="2" t="s">
-        <v>730</v>
-[...2 lines deleted...]
-    <row r="581" spans="1:3">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="581" spans="1:3" ht="22.5">
       <c r="A581" s="1" t="s">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="B581" s="1" t="s">
-        <v>895</v>
+        <v>599</v>
       </c>
       <c r="C581" s="2" t="s">
-        <v>896</v>
+        <v>600</v>
       </c>
     </row>
     <row r="582" spans="1:3">
       <c r="A582" s="1" t="s">
-        <v>131</v>
+        <v>523</v>
       </c>
       <c r="B582" s="1" t="s">
-        <v>1214</v>
+        <v>732</v>
       </c>
       <c r="C582" s="2" t="s">
-        <v>1215</v>
+        <v>733</v>
       </c>
     </row>
     <row r="583" spans="1:3">
       <c r="A583" s="1" t="s">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="B583" s="1" t="s">
-        <v>508</v>
+        <v>955</v>
       </c>
       <c r="C583" s="2" t="s">
-        <v>509</v>
+        <v>956</v>
       </c>
     </row>
     <row r="584" spans="1:3">
       <c r="A584" s="1" t="s">
-        <v>0</v>
+        <v>41</v>
       </c>
       <c r="B584" s="1" t="s">
-        <v>676</v>
+        <v>42</v>
       </c>
       <c r="C584" s="2" t="s">
-        <v>677</v>
+        <v>43</v>
       </c>
     </row>
     <row r="585" spans="1:3">
       <c r="A585" s="1" t="s">
-        <v>62</v>
+        <v>20</v>
       </c>
       <c r="B585" s="1" t="s">
-        <v>919</v>
+        <v>51</v>
       </c>
       <c r="C585" s="2" t="s">
-        <v>920</v>
+        <v>52</v>
       </c>
     </row>
     <row r="586" spans="1:3">
       <c r="A586" s="1" t="s">
-        <v>65</v>
+        <v>48</v>
       </c>
       <c r="B586" s="1" t="s">
-        <v>66</v>
+        <v>553</v>
       </c>
       <c r="C586" s="2" t="s">
-        <v>67</v>
+        <v>554</v>
       </c>
     </row>
     <row r="587" spans="1:3">
       <c r="A587" s="1" t="s">
-        <v>23</v>
+        <v>148</v>
       </c>
       <c r="B587" s="1" t="s">
-        <v>303</v>
+        <v>452</v>
       </c>
       <c r="C587" s="2" t="s">
-        <v>304</v>
+        <v>453</v>
       </c>
     </row>
     <row r="588" spans="1:3">
       <c r="A588" s="1" t="s">
-        <v>0</v>
+        <v>31</v>
       </c>
       <c r="B588" s="1" t="s">
-        <v>264</v>
+        <v>466</v>
       </c>
       <c r="C588" s="2" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-    <row r="589" spans="1:3">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="589" spans="1:3" ht="22.5">
       <c r="A589" s="1" t="s">
-        <v>8</v>
+        <v>87</v>
       </c>
       <c r="B589" s="1" t="s">
-        <v>53</v>
+        <v>112</v>
       </c>
       <c r="C589" s="2" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-    <row r="590" spans="1:3" ht="22.5">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="590" spans="1:3">
       <c r="A590" s="1" t="s">
-        <v>739</v>
+        <v>247</v>
       </c>
       <c r="B590" s="1" t="s">
-        <v>740</v>
+        <v>574</v>
       </c>
       <c r="C590" s="2" t="s">
-        <v>741</v>
+        <v>575</v>
       </c>
     </row>
     <row r="591" spans="1:3">
       <c r="A591" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B591" s="1" t="s">
-        <v>687</v>
+        <v>620</v>
       </c>
       <c r="C591" s="2" t="s">
-        <v>688</v>
+        <v>621</v>
       </c>
     </row>
     <row r="592" spans="1:3">
       <c r="A592" s="1" t="s">
-        <v>0</v>
+        <v>247</v>
       </c>
       <c r="B592" s="1" t="s">
-        <v>794</v>
+        <v>538</v>
       </c>
       <c r="C592" s="2" t="s">
-        <v>795</v>
+        <v>539</v>
       </c>
     </row>
     <row r="593" spans="1:3">
       <c r="A593" s="1" t="s">
-        <v>23</v>
+        <v>148</v>
       </c>
       <c r="B593" s="1" t="s">
-        <v>24</v>
+        <v>149</v>
       </c>
       <c r="C593" s="2" t="s">
-        <v>25</v>
+        <v>150</v>
       </c>
     </row>
     <row r="594" spans="1:3">
       <c r="A594" s="1" t="s">
-        <v>255</v>
+        <v>17</v>
       </c>
       <c r="B594" s="1" t="s">
-        <v>1155</v>
+        <v>1307</v>
       </c>
       <c r="C594" s="2" t="s">
-        <v>1156</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="595" spans="1:3">
       <c r="A595" s="1" t="s">
-        <v>333</v>
+        <v>48</v>
       </c>
       <c r="B595" s="1" t="s">
-        <v>334</v>
+        <v>580</v>
       </c>
       <c r="C595" s="2" t="s">
-        <v>335</v>
+        <v>581</v>
       </c>
     </row>
     <row r="596" spans="1:3">
       <c r="A596" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B596" s="1" t="s">
+        <v>714</v>
+      </c>
+      <c r="C596" s="2" t="s">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="597" spans="1:3">
+      <c r="A597" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="B597" s="1" t="s">
+        <v>1291</v>
+      </c>
+      <c r="C597" s="2" t="s">
+        <v>1292</v>
+      </c>
+    </row>
+    <row r="598" spans="1:3">
+      <c r="A598" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B598" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="C598" s="2" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="599" spans="1:3">
+      <c r="A599" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B599" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="C599" s="2" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="600" spans="1:3">
+      <c r="A600" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="B600" s="1" t="s">
+        <v>1199</v>
+      </c>
+      <c r="C600" s="2" t="s">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="601" spans="1:3">
+      <c r="A601" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B601" s="1" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C601" s="2" t="s">
+        <v>1276</v>
+      </c>
+    </row>
+    <row r="602" spans="1:3">
+      <c r="A602" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B602" s="1" t="s">
+        <v>868</v>
+      </c>
+      <c r="C602" s="2" t="s">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="603" spans="1:3">
+      <c r="A603" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="B603" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="C603" s="2" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="604" spans="1:3">
+      <c r="A604" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="B604" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="C604" s="2" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="605" spans="1:3">
+      <c r="A605" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B605" s="1" t="s">
+        <v>900</v>
+      </c>
+      <c r="C605" s="2" t="s">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="606" spans="1:3">
+      <c r="A606" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B606" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="C606" s="2" t="s">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="607" spans="1:3">
+      <c r="A607" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B607" s="1" t="s">
+        <v>750</v>
+      </c>
+      <c r="C607" s="2" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="608" spans="1:3">
+      <c r="A608" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B608" s="1" t="s">
+        <v>788</v>
+      </c>
+      <c r="C608" s="2" t="s">
+        <v>789</v>
+      </c>
+    </row>
+    <row r="609" spans="1:3">
+      <c r="A609" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B609" s="1" t="s">
+        <v>1068</v>
+      </c>
+      <c r="C609" s="2" t="s">
+        <v>1069</v>
+      </c>
+    </row>
+    <row r="610" spans="1:3">
+      <c r="A610" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B610" s="1" t="s">
+        <v>969</v>
+      </c>
+      <c r="C610" s="2" t="s">
+        <v>970</v>
+      </c>
+    </row>
+    <row r="611" spans="1:3">
+      <c r="A611" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B611" s="1" t="s">
+        <v>1303</v>
+      </c>
+      <c r="C611" s="2" t="s">
+        <v>1304</v>
+      </c>
+    </row>
+    <row r="612" spans="1:3">
+      <c r="A612" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B612" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="C612" s="2" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="613" spans="1:3">
+      <c r="A613" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B613" s="1" t="s">
+        <v>728</v>
+      </c>
+      <c r="C613" s="2" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="614" spans="1:3">
+      <c r="A614" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="B614" s="1" t="s">
+        <v>993</v>
+      </c>
+      <c r="C614" s="2" t="s">
+        <v>994</v>
+      </c>
+    </row>
+    <row r="615" spans="1:3">
+      <c r="A615" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="B615" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C615" s="2" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="616" spans="1:3">
+      <c r="A616" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B616" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="C616" s="2" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="617" spans="1:3">
+      <c r="A617" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B617" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="C617" s="2" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="618" spans="1:3">
+      <c r="A618" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B618" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="C618" s="2" t="s">
         <v>62</v>
       </c>
-      <c r="B596" s="1" t="s">
-[...3 lines deleted...]
-        <v>1205</v>
+    </row>
+    <row r="619" spans="1:3" ht="22.5">
+      <c r="A619" s="1" t="s">
+        <v>798</v>
+      </c>
+      <c r="B619" s="1" t="s">
+        <v>799</v>
+      </c>
+      <c r="C619" s="2" t="s">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="620" spans="1:3">
+      <c r="A620" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B620" s="1" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C620" s="2" t="s">
+        <v>1004</v>
+      </c>
+    </row>
+    <row r="621" spans="1:3">
+      <c r="A621" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B621" s="1" t="s">
+        <v>740</v>
+      </c>
+      <c r="C621" s="2" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="622" spans="1:3">
+      <c r="A622" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B622" s="1" t="s">
+        <v>859</v>
+      </c>
+      <c r="C622" s="2" t="s">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="623" spans="1:3">
+      <c r="A623" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B623" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C623" s="2" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="624" spans="1:3">
+      <c r="A624" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="B624" s="1" t="s">
+        <v>1258</v>
+      </c>
+      <c r="C624" s="2" t="s">
+        <v>1259</v>
+      </c>
+    </row>
+    <row r="625" spans="1:3">
+      <c r="A625" s="1" t="s">
+        <v>1005</v>
+      </c>
+      <c r="B625" s="1" t="s">
+        <v>1006</v>
+      </c>
+      <c r="C625" s="2" t="s">
+        <v>1007</v>
+      </c>
+    </row>
+    <row r="626" spans="1:3">
+      <c r="A626" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="B626" s="1" t="s">
+        <v>1295</v>
+      </c>
+      <c r="C626" s="2" t="s">
+        <v>1296</v>
       </c>
     </row>
   </sheetData>
-  <sortState ref="A2:C632">
-    <sortCondition ref="B2:B632"/>
+  <sortState ref="A2:C623">
+    <sortCondition ref="B2:B623"/>
   </sortState>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:D2"/>
   </mergeCells>
-  <pageMargins left="0.17" right="0.16" top="0.23" bottom="0.16" header="0.17" footer="0.16"/>
-  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+  <pageMargins left="0.17" right="0.18" top="0.19" bottom="0.19" header="0.16" footer="0.17"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
+  <Application>Apache POI</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>052026</vt:lpstr>
+      <vt:lpstr>082026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Apache POI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>