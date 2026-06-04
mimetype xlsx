--- v0 (2026-04-14)
+++ v1 (2026-06-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="45" yWindow="5835" windowWidth="19320" windowHeight="5790"/>
+    <workbookView xWindow="14040" yWindow="135" windowWidth="13455" windowHeight="11535"/>
   </bookViews>
   <sheets>
     <sheet name="Ұйымдар саны" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="15">
   <si>
     <t>Техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарының саны</t>
   </si>
   <si>
     <t>Жамбыл</t>
   </si>
   <si>
     <t>бірлік</t>
   </si>
   <si>
     <t>Тараз қаласы</t>
   </si>
   <si>
     <t>Байзақ</t>
   </si>
@@ -65,127 +65,111 @@
     <t>Мойынқұм</t>
   </si>
   <si>
     <t>Сарысу</t>
   </si>
   <si>
     <t>Талас</t>
   </si>
   <si>
     <t>Шу</t>
   </si>
   <si>
     <t>Жамбыл облысы</t>
   </si>
   <si>
     <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="13">
+  <fonts count="10">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...5 lines deleted...]
-    <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="9"/>
-[...3 lines deleted...]
-    <font>
       <sz val="10"/>
-      <name val="Roboto"/>
-[...15 lines deleted...]
-      <sz val="9"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
       <sz val="10"/>
-      <name val="Arial Cyr"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
@@ -210,233 +194,235 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="48">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
-[...90 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 3" xfId="1"/>
     <cellStyle name="Обычный 4" xfId="2"/>
     <cellStyle name="Обычный 5" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Стандартная">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -462,51 +448,51 @@
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -640,1177 +626,1219 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:Z23"/>
+  <dimension ref="A1:AA22"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="I1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="Z4" sqref="Z4"/>
+      <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" sqref="A1:AA1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="21.875" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="26" max="16384" width="9.125" style="1"/>
+    <col min="1" max="1" width="21.85546875" style="1" customWidth="1"/>
+    <col min="2" max="11" width="9.28515625" style="1" customWidth="1"/>
+    <col min="12" max="25" width="8.85546875" style="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:26" ht="15">
-      <c r="A2" s="46" t="s">
+    <row r="1" spans="1:27">
+      <c r="A1" s="47" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="46"/>
-[...21 lines deleted...]
-      <c r="X2" s="47"/>
+      <c r="B1" s="47"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
+      <c r="G1" s="47"/>
+      <c r="H1" s="47"/>
+      <c r="I1" s="47"/>
+      <c r="J1" s="47"/>
+      <c r="K1" s="47"/>
+      <c r="L1" s="47"/>
+      <c r="M1" s="47"/>
+      <c r="N1" s="47"/>
+      <c r="O1" s="47"/>
+      <c r="P1" s="47"/>
+      <c r="Q1" s="47"/>
+      <c r="R1" s="47"/>
+      <c r="S1" s="47"/>
+      <c r="T1" s="47"/>
+      <c r="U1" s="47"/>
+      <c r="V1" s="47"/>
+      <c r="W1" s="47"/>
+      <c r="X1" s="47"/>
+      <c r="Y1" s="47"/>
+      <c r="Z1" s="47"/>
+      <c r="AA1" s="47"/>
     </row>
-    <row r="3" spans="1:26">
-[...22 lines deleted...]
-      <c r="Z3" s="3" t="s">
+    <row r="2" spans="1:27" s="8" customFormat="1" ht="11.25">
+      <c r="A2" s="2"/>
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="2"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="2"/>
+      <c r="K2" s="2"/>
+      <c r="L2" s="2"/>
+      <c r="M2" s="2"/>
+      <c r="N2" s="2"/>
+      <c r="O2" s="2"/>
+      <c r="P2" s="2"/>
+      <c r="Q2" s="2"/>
+      <c r="R2" s="2"/>
+      <c r="S2" s="2"/>
+      <c r="T2" s="2"/>
+      <c r="U2" s="2"/>
+      <c r="V2" s="2"/>
+      <c r="AA2" s="9" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:26">
-[...1 lines deleted...]
-      <c r="B4" s="5">
+    <row r="3" spans="1:27" s="8" customFormat="1" ht="11.25">
+      <c r="A3" s="10"/>
+      <c r="B3" s="11">
         <v>2000</v>
       </c>
-      <c r="C4" s="5">
+      <c r="C3" s="11">
         <v>2001</v>
       </c>
-      <c r="D4" s="5">
+      <c r="D3" s="11">
         <v>2002</v>
       </c>
-      <c r="E4" s="5">
+      <c r="E3" s="11">
         <v>2003</v>
       </c>
-      <c r="F4" s="5">
+      <c r="F3" s="11">
         <v>2004</v>
       </c>
-      <c r="G4" s="5">
+      <c r="G3" s="11">
         <v>2005</v>
       </c>
-      <c r="H4" s="5">
+      <c r="H3" s="11">
         <v>2006</v>
       </c>
-      <c r="I4" s="5">
+      <c r="I3" s="11">
         <v>2007</v>
       </c>
-      <c r="J4" s="5">
+      <c r="J3" s="11">
         <v>2008</v>
       </c>
-      <c r="K4" s="5">
+      <c r="K3" s="11">
         <v>2009</v>
       </c>
-      <c r="L4" s="5">
+      <c r="L3" s="11">
         <v>2010</v>
       </c>
-      <c r="M4" s="5">
+      <c r="M3" s="11">
         <v>2011</v>
       </c>
-      <c r="N4" s="5">
+      <c r="N3" s="11">
         <v>2012</v>
       </c>
-      <c r="O4" s="5">
+      <c r="O3" s="11">
         <v>2013</v>
       </c>
-      <c r="P4" s="5">
+      <c r="P3" s="11">
         <v>2014</v>
       </c>
-      <c r="Q4" s="5">
+      <c r="Q3" s="11">
         <v>2015</v>
       </c>
-      <c r="R4" s="5">
+      <c r="R3" s="11">
         <v>2016</v>
       </c>
-      <c r="S4" s="5">
+      <c r="S3" s="11">
         <v>2017</v>
       </c>
-      <c r="T4" s="5">
+      <c r="T3" s="11">
         <v>2018</v>
       </c>
-      <c r="U4" s="5">
+      <c r="U3" s="11">
         <v>2019</v>
       </c>
-      <c r="V4" s="5">
+      <c r="V3" s="11">
         <v>2020</v>
       </c>
-      <c r="W4" s="5">
+      <c r="W3" s="11">
         <v>2021</v>
       </c>
-      <c r="X4" s="6">
+      <c r="X3" s="5">
         <v>2022</v>
       </c>
-      <c r="Y4" s="19">
+      <c r="Y3" s="5">
         <v>2023</v>
       </c>
-      <c r="Z4" s="5">
+      <c r="Z3" s="11">
         <v>2024</v>
       </c>
+      <c r="AA3" s="5">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="5" spans="1:26">
-      <c r="A5" s="7" t="s">
+    <row r="4" spans="1:27" s="8" customFormat="1" ht="11.25">
+      <c r="A4" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="B5" s="20">
+      <c r="B4" s="13">
         <v>18</v>
       </c>
-      <c r="C5" s="20">
+      <c r="C4" s="13">
         <v>20</v>
       </c>
-      <c r="D5" s="20">
+      <c r="D4" s="13">
         <v>20</v>
       </c>
-      <c r="E5" s="20">
+      <c r="E4" s="13">
         <v>22</v>
       </c>
-      <c r="F5" s="20">
+      <c r="F4" s="13">
         <v>27</v>
       </c>
+      <c r="G4" s="13">
+        <v>27</v>
+      </c>
+      <c r="H4" s="13">
+        <v>32</v>
+      </c>
+      <c r="I4" s="13">
+        <v>32</v>
+      </c>
+      <c r="J4" s="13">
+        <v>51</v>
+      </c>
+      <c r="K4" s="13">
+        <v>54</v>
+      </c>
+      <c r="L4" s="14">
+        <v>57</v>
+      </c>
+      <c r="M4" s="14">
+        <v>50</v>
+      </c>
+      <c r="N4" s="14">
+        <v>49</v>
+      </c>
+      <c r="O4" s="14">
+        <v>49</v>
+      </c>
+      <c r="P4" s="14">
+        <v>49</v>
+      </c>
+      <c r="Q4" s="14">
+        <v>47</v>
+      </c>
+      <c r="R4" s="14">
+        <v>47</v>
+      </c>
+      <c r="S4" s="14">
+        <v>49</v>
+      </c>
+      <c r="T4" s="15">
+        <v>47</v>
+      </c>
+      <c r="U4" s="16">
+        <v>43</v>
+      </c>
+      <c r="V4" s="16">
+        <v>43</v>
+      </c>
+      <c r="W4" s="16">
+        <v>41</v>
+      </c>
+      <c r="X4" s="17">
+        <v>41</v>
+      </c>
+      <c r="Y4" s="17">
+        <v>42</v>
+      </c>
+      <c r="Z4" s="18">
+        <v>41</v>
+      </c>
+      <c r="AA4" s="6">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="5" spans="1:27" s="8" customFormat="1" ht="11.25">
+      <c r="A5" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="B5" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="C5" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="E5" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="F5" s="20" t="s">
+        <v>14</v>
+      </c>
       <c r="G5" s="20">
-        <v>27</v>
-[...56 lines deleted...]
-        <v>41</v>
+        <v>18</v>
+      </c>
+      <c r="H5" s="21">
+        <v>21</v>
+      </c>
+      <c r="I5" s="22">
+        <v>20</v>
+      </c>
+      <c r="J5" s="23">
+        <v>26</v>
+      </c>
+      <c r="K5" s="8">
+        <v>28</v>
+      </c>
+      <c r="L5" s="24">
+        <v>30</v>
+      </c>
+      <c r="M5" s="25">
+        <v>23</v>
+      </c>
+      <c r="N5" s="24">
+        <v>23</v>
+      </c>
+      <c r="O5" s="24">
+        <v>23</v>
+      </c>
+      <c r="P5" s="24">
+        <v>23</v>
+      </c>
+      <c r="Q5" s="24">
+        <v>23</v>
+      </c>
+      <c r="R5" s="24">
+        <v>23</v>
+      </c>
+      <c r="S5" s="24">
+        <v>25</v>
+      </c>
+      <c r="T5" s="26">
+        <v>24</v>
+      </c>
+      <c r="U5" s="27">
+        <v>22</v>
+      </c>
+      <c r="V5" s="25">
+        <v>22</v>
+      </c>
+      <c r="W5" s="27">
+        <v>22</v>
+      </c>
+      <c r="X5" s="17">
+        <v>22</v>
+      </c>
+      <c r="Y5" s="17">
+        <v>23</v>
+      </c>
+      <c r="Z5" s="18">
+        <v>22</v>
+      </c>
+      <c r="AA5" s="6">
+        <v>22</v>
       </c>
     </row>
-    <row r="6" spans="1:26">
-[...76 lines deleted...]
-        <v>22</v>
+    <row r="6" spans="1:27" s="8" customFormat="1" ht="11.25">
+      <c r="A6" s="28" t="s">
+        <v>4</v>
+      </c>
+      <c r="B6" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="C6" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="D6" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="E6" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="F6" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="G6" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="H6" s="29" t="s">
+        <v>14</v>
+      </c>
+      <c r="I6" s="29" t="s">
+        <v>14</v>
+      </c>
+      <c r="J6" s="23">
+        <v>1</v>
+      </c>
+      <c r="K6" s="30">
+        <v>1</v>
+      </c>
+      <c r="L6" s="31">
+        <v>1</v>
+      </c>
+      <c r="M6" s="31">
+        <v>1</v>
+      </c>
+      <c r="N6" s="31">
+        <v>1</v>
+      </c>
+      <c r="O6" s="32">
+        <v>1</v>
+      </c>
+      <c r="P6" s="32">
+        <v>1</v>
+      </c>
+      <c r="Q6" s="32">
+        <v>1</v>
+      </c>
+      <c r="R6" s="32">
+        <v>1</v>
+      </c>
+      <c r="S6" s="33">
+        <v>1</v>
+      </c>
+      <c r="T6" s="33">
+        <v>1</v>
+      </c>
+      <c r="U6" s="17">
+        <v>1</v>
+      </c>
+      <c r="V6" s="34">
+        <v>1</v>
+      </c>
+      <c r="W6" s="17">
+        <v>1</v>
+      </c>
+      <c r="X6" s="17">
+        <v>1</v>
+      </c>
+      <c r="Y6" s="17">
+        <v>1</v>
+      </c>
+      <c r="Z6" s="18">
+        <v>1</v>
+      </c>
+      <c r="AA6" s="6">
+        <v>1</v>
       </c>
     </row>
-    <row r="7" spans="1:26">
-[...75 lines deleted...]
-      <c r="Z7" s="30">
+    <row r="7" spans="1:27" s="8" customFormat="1" ht="11.25">
+      <c r="A7" s="28" t="s">
+        <v>1</v>
+      </c>
+      <c r="B7" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="C7" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="D7" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="E7" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="F7" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="G7" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="H7" s="29" t="s">
+        <v>14</v>
+      </c>
+      <c r="I7" s="29" t="s">
+        <v>14</v>
+      </c>
+      <c r="J7" s="23">
+        <v>1</v>
+      </c>
+      <c r="K7" s="30">
+        <v>1</v>
+      </c>
+      <c r="L7" s="31">
+        <v>1</v>
+      </c>
+      <c r="M7" s="31">
+        <v>1</v>
+      </c>
+      <c r="N7" s="31">
+        <v>1</v>
+      </c>
+      <c r="O7" s="32">
+        <v>1</v>
+      </c>
+      <c r="P7" s="32">
+        <v>1</v>
+      </c>
+      <c r="Q7" s="32">
+        <v>1</v>
+      </c>
+      <c r="R7" s="32">
+        <v>1</v>
+      </c>
+      <c r="S7" s="33">
+        <v>1</v>
+      </c>
+      <c r="T7" s="33">
+        <v>1</v>
+      </c>
+      <c r="U7" s="17">
+        <v>1</v>
+      </c>
+      <c r="V7" s="34">
+        <v>1</v>
+      </c>
+      <c r="W7" s="17">
+        <v>1</v>
+      </c>
+      <c r="X7" s="17">
+        <v>1</v>
+      </c>
+      <c r="Y7" s="17">
+        <v>1</v>
+      </c>
+      <c r="Z7" s="18">
+        <v>1</v>
+      </c>
+      <c r="AA7" s="6">
         <v>1</v>
       </c>
     </row>
-    <row r="8" spans="1:26">
-[...75 lines deleted...]
-      <c r="Z8" s="30">
+    <row r="8" spans="1:27" s="8" customFormat="1" ht="11.25">
+      <c r="A8" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="B8" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="C8" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="D8" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="E8" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="F8" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="G8" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="H8" s="29" t="s">
+        <v>14</v>
+      </c>
+      <c r="I8" s="29" t="s">
+        <v>14</v>
+      </c>
+      <c r="J8" s="23">
+        <v>1</v>
+      </c>
+      <c r="K8" s="30">
+        <v>1</v>
+      </c>
+      <c r="L8" s="31">
+        <v>1</v>
+      </c>
+      <c r="M8" s="31">
+        <v>1</v>
+      </c>
+      <c r="N8" s="31">
+        <v>1</v>
+      </c>
+      <c r="O8" s="32">
+        <v>1</v>
+      </c>
+      <c r="P8" s="32">
+        <v>1</v>
+      </c>
+      <c r="Q8" s="32">
+        <v>1</v>
+      </c>
+      <c r="R8" s="32">
+        <v>1</v>
+      </c>
+      <c r="S8" s="33">
+        <v>1</v>
+      </c>
+      <c r="T8" s="33">
+        <v>1</v>
+      </c>
+      <c r="U8" s="17">
+        <v>1</v>
+      </c>
+      <c r="V8" s="34">
+        <v>1</v>
+      </c>
+      <c r="W8" s="17">
+        <v>1</v>
+      </c>
+      <c r="X8" s="17">
+        <v>1</v>
+      </c>
+      <c r="Y8" s="17">
+        <v>1</v>
+      </c>
+      <c r="Z8" s="18">
+        <v>1</v>
+      </c>
+      <c r="AA8" s="6">
         <v>1</v>
       </c>
     </row>
-    <row r="9" spans="1:26">
-      <c r="A9" s="12" t="s">
+    <row r="9" spans="1:27" s="8" customFormat="1" ht="11.25">
+      <c r="A9" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="B9" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="C9" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="D9" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="E9" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="F9" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="G9" s="20">
+        <v>2</v>
+      </c>
+      <c r="H9" s="21">
+        <v>3</v>
+      </c>
+      <c r="I9" s="22">
+        <v>3</v>
+      </c>
+      <c r="J9" s="23">
+        <v>4</v>
+      </c>
+      <c r="K9" s="30">
         <v>5</v>
       </c>
-      <c r="B9" s="21" t="s">
-[...72 lines deleted...]
-        <v>1</v>
+      <c r="L9" s="31">
+        <v>5</v>
+      </c>
+      <c r="M9" s="31">
+        <v>5</v>
+      </c>
+      <c r="N9" s="31">
+        <v>5</v>
+      </c>
+      <c r="O9" s="32">
+        <v>5</v>
+      </c>
+      <c r="P9" s="32">
+        <v>5</v>
+      </c>
+      <c r="Q9" s="32">
+        <v>4</v>
+      </c>
+      <c r="R9" s="32">
+        <v>4</v>
+      </c>
+      <c r="S9" s="33">
+        <v>4</v>
+      </c>
+      <c r="T9" s="33">
+        <v>4</v>
+      </c>
+      <c r="U9" s="17">
+        <v>4</v>
+      </c>
+      <c r="V9" s="34">
+        <v>4</v>
+      </c>
+      <c r="W9" s="17">
+        <v>4</v>
+      </c>
+      <c r="X9" s="17">
+        <v>4</v>
+      </c>
+      <c r="Y9" s="17">
+        <v>4</v>
+      </c>
+      <c r="Z9" s="18">
+        <v>4</v>
+      </c>
+      <c r="AA9" s="6">
+        <v>4</v>
       </c>
     </row>
-    <row r="10" spans="1:26">
-[...30 lines deleted...]
-      <c r="K10" s="13">
+    <row r="10" spans="1:27" s="8" customFormat="1" ht="11.25">
+      <c r="A10" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="B10" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="C10" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="D10" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="E10" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="F10" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="G10" s="20">
+        <v>2</v>
+      </c>
+      <c r="H10" s="21">
+        <v>2</v>
+      </c>
+      <c r="I10" s="22">
+        <v>2</v>
+      </c>
+      <c r="J10" s="23">
+        <v>3</v>
+      </c>
+      <c r="K10" s="30">
+        <v>4</v>
+      </c>
+      <c r="L10" s="31">
+        <v>4</v>
+      </c>
+      <c r="M10" s="31">
+        <v>4</v>
+      </c>
+      <c r="N10" s="31">
+        <v>3</v>
+      </c>
+      <c r="O10" s="32">
+        <v>3</v>
+      </c>
+      <c r="P10" s="32">
+        <v>3</v>
+      </c>
+      <c r="Q10" s="32">
+        <v>2</v>
+      </c>
+      <c r="R10" s="32">
+        <v>2</v>
+      </c>
+      <c r="S10" s="33">
+        <v>2</v>
+      </c>
+      <c r="T10" s="33">
+        <v>2</v>
+      </c>
+      <c r="U10" s="17">
+        <v>1</v>
+      </c>
+      <c r="V10" s="34">
+        <v>1</v>
+      </c>
+      <c r="W10" s="17">
+        <v>1</v>
+      </c>
+      <c r="X10" s="17">
+        <v>1</v>
+      </c>
+      <c r="Y10" s="17">
+        <v>1</v>
+      </c>
+      <c r="Z10" s="18">
+        <v>1</v>
+      </c>
+      <c r="AA10" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27" s="8" customFormat="1" ht="11.25">
+      <c r="A11" s="28" t="s">
+        <v>8</v>
+      </c>
+      <c r="B11" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="C11" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="D11" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="E11" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="F11" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="G11" s="20">
+        <v>1</v>
+      </c>
+      <c r="H11" s="21">
+        <v>1</v>
+      </c>
+      <c r="I11" s="22">
+        <v>1</v>
+      </c>
+      <c r="J11" s="23">
+        <v>3</v>
+      </c>
+      <c r="K11" s="30">
+        <v>2</v>
+      </c>
+      <c r="L11" s="31">
+        <v>2</v>
+      </c>
+      <c r="M11" s="31">
+        <v>2</v>
+      </c>
+      <c r="N11" s="31">
+        <v>2</v>
+      </c>
+      <c r="O11" s="32">
+        <v>2</v>
+      </c>
+      <c r="P11" s="32">
+        <v>2</v>
+      </c>
+      <c r="Q11" s="32">
+        <v>2</v>
+      </c>
+      <c r="R11" s="32">
+        <v>2</v>
+      </c>
+      <c r="S11" s="33">
+        <v>2</v>
+      </c>
+      <c r="T11" s="33">
+        <v>2</v>
+      </c>
+      <c r="U11" s="17">
+        <v>2</v>
+      </c>
+      <c r="V11" s="34">
+        <v>2</v>
+      </c>
+      <c r="W11" s="17">
+        <v>2</v>
+      </c>
+      <c r="X11" s="17">
+        <v>2</v>
+      </c>
+      <c r="Y11" s="17">
+        <v>2</v>
+      </c>
+      <c r="Z11" s="18">
+        <v>2</v>
+      </c>
+      <c r="AA11" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27" s="8" customFormat="1" ht="11.25">
+      <c r="A12" s="28" t="s">
+        <v>9</v>
+      </c>
+      <c r="B12" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="D12" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="E12" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="F12" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="G12" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="H12" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="I12" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="J12" s="23">
+        <v>1</v>
+      </c>
+      <c r="K12" s="30">
+        <v>1</v>
+      </c>
+      <c r="L12" s="31">
+        <v>1</v>
+      </c>
+      <c r="M12" s="31">
+        <v>1</v>
+      </c>
+      <c r="N12" s="31">
+        <v>1</v>
+      </c>
+      <c r="O12" s="32">
+        <v>1</v>
+      </c>
+      <c r="P12" s="32">
+        <v>1</v>
+      </c>
+      <c r="Q12" s="32">
+        <v>1</v>
+      </c>
+      <c r="R12" s="32">
+        <v>1</v>
+      </c>
+      <c r="S12" s="33">
+        <v>1</v>
+      </c>
+      <c r="T12" s="33">
+        <v>1</v>
+      </c>
+      <c r="U12" s="17">
+        <v>1</v>
+      </c>
+      <c r="V12" s="34">
+        <v>1</v>
+      </c>
+      <c r="W12" s="17">
+        <v>1</v>
+      </c>
+      <c r="X12" s="17">
+        <v>1</v>
+      </c>
+      <c r="Y12" s="17">
+        <v>1</v>
+      </c>
+      <c r="Z12" s="18">
+        <v>1</v>
+      </c>
+      <c r="AA12" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27" s="8" customFormat="1" ht="11.25">
+      <c r="A13" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="B13" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="C13" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="D13" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="E13" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="F13" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="G13" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="H13" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="I13" s="22">
+        <v>1</v>
+      </c>
+      <c r="J13" s="23">
+        <v>3</v>
+      </c>
+      <c r="K13" s="30">
+        <v>3</v>
+      </c>
+      <c r="L13" s="31">
+        <v>3</v>
+      </c>
+      <c r="M13" s="31">
+        <v>3</v>
+      </c>
+      <c r="N13" s="31">
+        <v>3</v>
+      </c>
+      <c r="O13" s="32">
+        <v>3</v>
+      </c>
+      <c r="P13" s="32">
+        <v>3</v>
+      </c>
+      <c r="Q13" s="32">
+        <v>3</v>
+      </c>
+      <c r="R13" s="32">
+        <v>3</v>
+      </c>
+      <c r="S13" s="33">
+        <v>3</v>
+      </c>
+      <c r="T13" s="33">
+        <v>3</v>
+      </c>
+      <c r="U13" s="17">
+        <v>3</v>
+      </c>
+      <c r="V13" s="34">
+        <v>3</v>
+      </c>
+      <c r="W13" s="17">
+        <v>2</v>
+      </c>
+      <c r="X13" s="17">
+        <v>2</v>
+      </c>
+      <c r="Y13" s="17">
+        <v>2</v>
+      </c>
+      <c r="Z13" s="18">
+        <v>2</v>
+      </c>
+      <c r="AA13" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:27" s="8" customFormat="1" ht="11.25">
+      <c r="A14" s="28" t="s">
+        <v>11</v>
+      </c>
+      <c r="B14" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="C14" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="D14" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="E14" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="F14" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="G14" s="20">
+        <v>1</v>
+      </c>
+      <c r="H14" s="21">
+        <v>2</v>
+      </c>
+      <c r="I14" s="22">
+        <v>2</v>
+      </c>
+      <c r="J14" s="23">
+        <v>4</v>
+      </c>
+      <c r="K14" s="30">
+        <v>4</v>
+      </c>
+      <c r="L14" s="31">
+        <v>4</v>
+      </c>
+      <c r="M14" s="31">
+        <v>4</v>
+      </c>
+      <c r="N14" s="31">
+        <v>4</v>
+      </c>
+      <c r="O14" s="32">
+        <v>4</v>
+      </c>
+      <c r="P14" s="32">
+        <v>4</v>
+      </c>
+      <c r="Q14" s="32">
+        <v>4</v>
+      </c>
+      <c r="R14" s="32">
+        <v>4</v>
+      </c>
+      <c r="S14" s="33">
+        <v>4</v>
+      </c>
+      <c r="T14" s="33">
+        <v>4</v>
+      </c>
+      <c r="U14" s="17">
+        <v>3</v>
+      </c>
+      <c r="V14" s="34">
+        <v>3</v>
+      </c>
+      <c r="W14" s="17">
+        <v>2</v>
+      </c>
+      <c r="X14" s="17">
+        <v>2</v>
+      </c>
+      <c r="Y14" s="17">
+        <v>2</v>
+      </c>
+      <c r="Z14" s="18">
+        <v>2</v>
+      </c>
+      <c r="AA14" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27" s="8" customFormat="1" ht="11.25">
+      <c r="A15" s="35" t="s">
+        <v>12</v>
+      </c>
+      <c r="B15" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="C15" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="D15" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="E15" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="F15" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="G15" s="36">
+        <v>3</v>
+      </c>
+      <c r="H15" s="37">
+        <v>3</v>
+      </c>
+      <c r="I15" s="38">
+        <v>3</v>
+      </c>
+      <c r="J15" s="39">
+        <v>4</v>
+      </c>
+      <c r="K15" s="40">
+        <v>4</v>
+      </c>
+      <c r="L15" s="41">
         <v>5</v>
       </c>
-      <c r="L10" s="36">
+      <c r="M15" s="41">
         <v>5</v>
       </c>
-      <c r="M10" s="36">
+      <c r="N15" s="41">
         <v>5</v>
       </c>
-      <c r="N10" s="36">
+      <c r="O15" s="42">
         <v>5</v>
       </c>
-      <c r="O10" s="37">
+      <c r="P15" s="42">
         <v>5</v>
       </c>
-      <c r="P10" s="37">
+      <c r="Q15" s="42">
         <v>5</v>
       </c>
-      <c r="Q10" s="37">
-[...26 lines deleted...]
-      <c r="Z10" s="30">
+      <c r="R15" s="42">
+        <v>5</v>
+      </c>
+      <c r="S15" s="43">
+        <v>5</v>
+      </c>
+      <c r="T15" s="43">
+        <v>4</v>
+      </c>
+      <c r="U15" s="44">
+        <v>4</v>
+      </c>
+      <c r="V15" s="45">
+        <v>4</v>
+      </c>
+      <c r="W15" s="44">
+        <v>4</v>
+      </c>
+      <c r="X15" s="44">
+        <v>4</v>
+      </c>
+      <c r="Y15" s="44">
+        <v>4</v>
+      </c>
+      <c r="Z15" s="46">
+        <v>4</v>
+      </c>
+      <c r="AA15" s="7">
         <v>4</v>
       </c>
     </row>
-    <row r="11" spans="1:26">
-[...77 lines deleted...]
-      </c>
+    <row r="16" spans="1:27">
+      <c r="A16" s="4"/>
+      <c r="B16" s="4"/>
+      <c r="C16" s="4"/>
+      <c r="D16" s="4"/>
+      <c r="E16" s="4"/>
+      <c r="F16" s="4"/>
+      <c r="G16" s="4"/>
+      <c r="H16" s="4"/>
+      <c r="I16" s="4"/>
+      <c r="J16" s="4"/>
+      <c r="K16" s="4"/>
     </row>
-    <row r="12" spans="1:26">
-[...413 lines deleted...]
-      <c r="Q23" s="18"/>
+    <row r="22" spans="17:17">
+      <c r="Q22" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="A2:X2"/>
+    <mergeCell ref="A1:AA1"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Ұйымдар саны</vt:lpstr>