--- v0 (2026-04-14)
+++ v1 (2026-06-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-255" yWindow="5985" windowWidth="19320" windowHeight="6225"/>
+    <workbookView xWindow="11115" yWindow="255" windowWidth="14580" windowHeight="10935"/>
   </bookViews>
   <sheets>
     <sheet name="Барлығы" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="15">
   <si>
     <t xml:space="preserve">Техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарындағы оқытушылар саны </t>
   </si>
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>Жамбыл</t>
   </si>
   <si>
     <t>Тараз қаласы</t>
   </si>
   <si>
     <t>Байзақ</t>
   </si>
@@ -87,89 +87,89 @@
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="10">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="10"/>
-[...15 lines deleted...]
-    <font>
       <i/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
@@ -197,150 +197,144 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="37">
+  <cellXfs count="35">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...22 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Обычный 4" xfId="3"/>
     <cellStyle name="Обычный 5" xfId="4"/>
     <cellStyle name="Обычный 6" xfId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -605,1172 +599,1215 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:Z19"/>
+  <dimension ref="A1:AA17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="C1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="V35" sqref="V35"/>
+      <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" sqref="A1:AA1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="21.7109375" style="16" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="16"/>
+    <col min="1" max="1" width="21.7109375" style="2" customWidth="1"/>
+    <col min="2" max="25" width="8.7109375" style="2" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:26">
-      <c r="A3" s="34" t="s">
+    <row r="1" spans="1:27" ht="18" customHeight="1">
+      <c r="A1" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="34"/>
-[...20 lines deleted...]
-      <c r="W3" s="34"/>
+      <c r="B1" s="34"/>
+      <c r="C1" s="34"/>
+      <c r="D1" s="34"/>
+      <c r="E1" s="34"/>
+      <c r="F1" s="34"/>
+      <c r="G1" s="34"/>
+      <c r="H1" s="34"/>
+      <c r="I1" s="34"/>
+      <c r="J1" s="34"/>
+      <c r="K1" s="34"/>
+      <c r="L1" s="34"/>
+      <c r="M1" s="34"/>
+      <c r="N1" s="34"/>
+      <c r="O1" s="34"/>
+      <c r="P1" s="34"/>
+      <c r="Q1" s="34"/>
+      <c r="R1" s="34"/>
+      <c r="S1" s="34"/>
+      <c r="T1" s="34"/>
+      <c r="U1" s="34"/>
+      <c r="V1" s="34"/>
+      <c r="W1" s="34"/>
+      <c r="X1" s="34"/>
+      <c r="Y1" s="34"/>
+      <c r="Z1" s="34"/>
+      <c r="AA1" s="34"/>
     </row>
-    <row r="5" spans="1:26">
-[...22 lines deleted...]
-      <c r="Z5" s="18" t="s">
+    <row r="3" spans="1:27" s="4" customFormat="1" ht="11.25">
+      <c r="A3" s="3"/>
+      <c r="B3" s="3"/>
+      <c r="C3" s="3"/>
+      <c r="D3" s="3"/>
+      <c r="E3" s="3"/>
+      <c r="F3" s="3"/>
+      <c r="G3" s="3"/>
+      <c r="H3" s="3"/>
+      <c r="I3" s="3"/>
+      <c r="J3" s="3"/>
+      <c r="K3" s="3"/>
+      <c r="L3" s="3"/>
+      <c r="M3" s="3"/>
+      <c r="N3" s="3"/>
+      <c r="O3" s="3"/>
+      <c r="P3" s="3"/>
+      <c r="Q3" s="3"/>
+      <c r="R3" s="3"/>
+      <c r="S3" s="3"/>
+      <c r="T3" s="3"/>
+      <c r="U3" s="3"/>
+      <c r="V3" s="3"/>
+      <c r="AA3" s="5" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="6" spans="1:26">
-[...1 lines deleted...]
-      <c r="B6" s="5">
+    <row r="4" spans="1:27" s="4" customFormat="1" ht="11.25">
+      <c r="A4" s="6"/>
+      <c r="B4" s="7">
         <v>2000</v>
       </c>
-      <c r="C6" s="5">
+      <c r="C4" s="7">
         <v>2001</v>
       </c>
-      <c r="D6" s="5">
+      <c r="D4" s="7">
         <v>2002</v>
       </c>
-      <c r="E6" s="5">
+      <c r="E4" s="7">
         <v>2003</v>
       </c>
-      <c r="F6" s="5">
+      <c r="F4" s="7">
         <v>2004</v>
       </c>
-      <c r="G6" s="5">
+      <c r="G4" s="7">
         <v>2005</v>
       </c>
-      <c r="H6" s="5">
+      <c r="H4" s="7">
         <v>2006</v>
       </c>
-      <c r="I6" s="5">
+      <c r="I4" s="7">
         <v>2007</v>
       </c>
-      <c r="J6" s="5">
+      <c r="J4" s="7">
         <v>2008</v>
       </c>
-      <c r="K6" s="5">
+      <c r="K4" s="7">
         <v>2009</v>
       </c>
-      <c r="L6" s="5">
+      <c r="L4" s="7">
         <v>2010</v>
       </c>
-      <c r="M6" s="5">
+      <c r="M4" s="7">
         <v>2011</v>
       </c>
-      <c r="N6" s="5">
+      <c r="N4" s="7">
         <v>2012</v>
       </c>
-      <c r="O6" s="5">
+      <c r="O4" s="7">
         <v>2013</v>
       </c>
-      <c r="P6" s="5">
+      <c r="P4" s="7">
         <v>2014</v>
       </c>
-      <c r="Q6" s="5">
+      <c r="Q4" s="7">
         <v>2015</v>
       </c>
-      <c r="R6" s="5">
+      <c r="R4" s="7">
         <v>2016</v>
       </c>
-      <c r="S6" s="5">
+      <c r="S4" s="7">
         <v>2017</v>
       </c>
-      <c r="T6" s="5">
+      <c r="T4" s="7">
         <v>2018</v>
       </c>
-      <c r="U6" s="5">
+      <c r="U4" s="7">
         <v>2019</v>
       </c>
-      <c r="V6" s="5">
+      <c r="V4" s="7">
         <v>2020</v>
       </c>
-      <c r="W6" s="5">
+      <c r="W4" s="7">
         <v>2021</v>
       </c>
-      <c r="X6" s="1">
+      <c r="X4" s="8">
         <v>2022</v>
       </c>
-      <c r="Y6" s="1">
+      <c r="Y4" s="8">
         <v>2023</v>
       </c>
-      <c r="Z6" s="33">
+      <c r="Z4" s="9">
         <v>2024</v>
       </c>
+      <c r="AA4" s="8">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="7" spans="1:26">
-      <c r="A7" s="6" t="s">
+    <row r="5" spans="1:27" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A5" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="B7" s="7">
+      <c r="B5" s="11">
         <v>910</v>
       </c>
-      <c r="C7" s="7">
+      <c r="C5" s="11">
         <v>774</v>
       </c>
-      <c r="D7" s="7">
+      <c r="D5" s="11">
         <v>913</v>
       </c>
-      <c r="E7" s="7">
+      <c r="E5" s="11">
         <v>990</v>
       </c>
-      <c r="F7" s="7">
+      <c r="F5" s="11">
         <v>1396</v>
       </c>
-      <c r="G7" s="7">
+      <c r="G5" s="11">
         <v>1479</v>
       </c>
-      <c r="H7" s="7">
+      <c r="H5" s="11">
         <v>1765</v>
       </c>
-      <c r="I7" s="7">
+      <c r="I5" s="11">
         <v>1933</v>
       </c>
-      <c r="J7" s="7">
+      <c r="J5" s="11">
         <v>2817</v>
       </c>
-      <c r="K7" s="7">
+      <c r="K5" s="11">
         <v>3051</v>
       </c>
-      <c r="L7" s="7">
+      <c r="L5" s="11">
         <v>2654</v>
       </c>
-      <c r="M7" s="7">
+      <c r="M5" s="11">
         <v>2531</v>
       </c>
-      <c r="N7" s="7">
+      <c r="N5" s="11">
         <v>2385</v>
       </c>
-      <c r="O7" s="7">
+      <c r="O5" s="11">
         <v>2213</v>
       </c>
-      <c r="P7" s="7">
+      <c r="P5" s="11">
         <v>2126</v>
       </c>
-      <c r="Q7" s="7">
+      <c r="Q5" s="11">
         <v>2033</v>
       </c>
-      <c r="R7" s="7">
+      <c r="R5" s="11">
         <v>2053</v>
       </c>
-      <c r="S7" s="7">
+      <c r="S5" s="11">
         <v>2056</v>
       </c>
-      <c r="T7" s="8">
+      <c r="T5" s="12">
         <v>1978</v>
       </c>
-      <c r="U7" s="2">
+      <c r="U5" s="13">
         <v>1811</v>
       </c>
-      <c r="V7" s="2">
+      <c r="V5" s="13">
         <v>1700</v>
       </c>
-      <c r="W7" s="9">
+      <c r="W5" s="14">
         <v>1644</v>
       </c>
-      <c r="X7" s="2">
+      <c r="X5" s="13">
         <v>1654</v>
       </c>
-      <c r="Y7" s="2">
+      <c r="Y5" s="13">
         <v>1775</v>
       </c>
-      <c r="Z7" s="35">
+      <c r="Z5" s="15">
         <v>1842</v>
       </c>
+      <c r="AA5" s="13">
+        <v>1852</v>
+      </c>
     </row>
-    <row r="8" spans="1:26">
-      <c r="A8" s="10" t="s">
+    <row r="6" spans="1:27" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A6" s="16" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="19" t="s">
-[...14 lines deleted...]
-      <c r="G8" s="20">
+      <c r="B6" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="C6" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="D6" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="E6" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="F6" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="G6" s="18">
         <v>1215</v>
       </c>
-      <c r="H8" s="21">
+      <c r="H6" s="19">
         <v>1385</v>
       </c>
-      <c r="I8" s="22">
+      <c r="I6" s="20">
         <v>1512</v>
       </c>
-      <c r="J8" s="23">
+      <c r="J6" s="21">
         <v>2103</v>
       </c>
+      <c r="K6" s="22">
+        <v>2215</v>
+      </c>
+      <c r="L6" s="11">
+        <v>1829</v>
+      </c>
+      <c r="M6" s="11">
+        <v>1694</v>
+      </c>
+      <c r="N6" s="11">
+        <v>1566</v>
+      </c>
+      <c r="O6" s="11">
+        <v>1420</v>
+      </c>
+      <c r="P6" s="11">
+        <v>1377</v>
+      </c>
+      <c r="Q6" s="11">
+        <v>1343</v>
+      </c>
+      <c r="R6" s="22">
+        <v>1371</v>
+      </c>
+      <c r="S6" s="13">
+        <v>1384</v>
+      </c>
+      <c r="T6" s="13">
+        <v>1347</v>
+      </c>
+      <c r="U6" s="13">
+        <v>1259</v>
+      </c>
+      <c r="V6" s="13">
+        <v>1163</v>
+      </c>
+      <c r="W6" s="13">
+        <v>1124</v>
+      </c>
+      <c r="X6" s="13">
+        <v>1166</v>
+      </c>
+      <c r="Y6" s="13">
+        <v>1260</v>
+      </c>
+      <c r="Z6" s="15">
+        <v>1319</v>
+      </c>
+      <c r="AA6" s="13">
+        <v>1350</v>
+      </c>
+    </row>
+    <row r="7" spans="1:27" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A7" s="16" t="s">
+        <v>4</v>
+      </c>
+      <c r="B7" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="C7" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="D7" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="E7" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="F7" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="G7" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="H7" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="I7" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="J7" s="21">
+        <v>25</v>
+      </c>
+      <c r="K7" s="24">
+        <v>24</v>
+      </c>
+      <c r="L7" s="24">
+        <v>21</v>
+      </c>
+      <c r="M7" s="24">
+        <v>26</v>
+      </c>
+      <c r="N7" s="24">
+        <v>27</v>
+      </c>
+      <c r="O7" s="24">
+        <v>25</v>
+      </c>
+      <c r="P7" s="24">
+        <v>31</v>
+      </c>
+      <c r="Q7" s="24">
+        <v>27</v>
+      </c>
+      <c r="R7" s="24">
+        <v>28</v>
+      </c>
+      <c r="S7" s="13">
+        <v>31</v>
+      </c>
+      <c r="T7" s="13">
+        <v>26</v>
+      </c>
+      <c r="U7" s="13">
+        <v>16</v>
+      </c>
+      <c r="V7" s="13">
+        <v>22</v>
+      </c>
+      <c r="W7" s="13">
+        <v>27</v>
+      </c>
+      <c r="X7" s="13">
+        <v>23</v>
+      </c>
+      <c r="Y7" s="13">
+        <v>31</v>
+      </c>
+      <c r="Z7" s="15">
+        <v>27</v>
+      </c>
+      <c r="AA7" s="13">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="8" spans="1:27" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A8" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="B8" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="C8" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="D8" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="E8" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="F8" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="G8" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="H8" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="I8" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="J8" s="21">
+        <v>16</v>
+      </c>
       <c r="K8" s="24">
-        <v>2215</v>
-[...44 lines deleted...]
-        <v>1319</v>
+        <v>16</v>
+      </c>
+      <c r="L8" s="24">
+        <v>16</v>
+      </c>
+      <c r="M8" s="24">
+        <v>16</v>
+      </c>
+      <c r="N8" s="24">
+        <v>16</v>
+      </c>
+      <c r="O8" s="24">
+        <v>16</v>
+      </c>
+      <c r="P8" s="24">
+        <v>14</v>
+      </c>
+      <c r="Q8" s="24">
+        <v>14</v>
+      </c>
+      <c r="R8" s="24">
+        <v>14</v>
+      </c>
+      <c r="S8" s="13">
+        <v>14</v>
+      </c>
+      <c r="T8" s="13">
+        <v>16</v>
+      </c>
+      <c r="U8" s="13">
+        <v>15</v>
+      </c>
+      <c r="V8" s="13">
+        <v>19</v>
+      </c>
+      <c r="W8" s="13">
+        <v>18</v>
+      </c>
+      <c r="X8" s="13">
+        <v>17</v>
+      </c>
+      <c r="Y8" s="13">
+        <v>22</v>
+      </c>
+      <c r="Z8" s="15">
+        <v>30</v>
+      </c>
+      <c r="AA8" s="13">
+        <v>14</v>
       </c>
     </row>
-    <row r="9" spans="1:26">
-[...30 lines deleted...]
-      <c r="K9" s="26">
+    <row r="9" spans="1:27" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A9" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="B9" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="C9" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="D9" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="E9" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="F9" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="G9" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="H9" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="I9" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="J9" s="21">
+        <v>26</v>
+      </c>
+      <c r="K9" s="24">
+        <v>28</v>
+      </c>
+      <c r="L9" s="24">
+        <v>22</v>
+      </c>
+      <c r="M9" s="24">
+        <v>30</v>
+      </c>
+      <c r="N9" s="24">
+        <v>32</v>
+      </c>
+      <c r="O9" s="24">
         <v>24</v>
       </c>
-      <c r="L9" s="12">
+      <c r="P9" s="24">
+        <v>14</v>
+      </c>
+      <c r="Q9" s="24">
+        <v>13</v>
+      </c>
+      <c r="R9" s="24">
+        <v>16</v>
+      </c>
+      <c r="S9" s="13">
+        <v>15</v>
+      </c>
+      <c r="T9" s="13">
+        <v>26</v>
+      </c>
+      <c r="U9" s="13">
+        <v>23</v>
+      </c>
+      <c r="V9" s="13">
+        <v>22</v>
+      </c>
+      <c r="W9" s="13">
         <v>21</v>
       </c>
-      <c r="M9" s="12">
-[...23 lines deleted...]
-      <c r="U9" s="2">
+      <c r="X9" s="13">
+        <v>20</v>
+      </c>
+      <c r="Y9" s="13">
+        <v>22</v>
+      </c>
+      <c r="Z9" s="15">
+        <v>22</v>
+      </c>
+      <c r="AA9" s="13">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A10" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="B10" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="C10" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="D10" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="E10" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="F10" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="G10" s="18">
+        <v>85</v>
+      </c>
+      <c r="H10" s="19">
+        <v>101</v>
+      </c>
+      <c r="I10" s="20">
+        <v>116</v>
+      </c>
+      <c r="J10" s="21">
+        <v>163</v>
+      </c>
+      <c r="K10" s="24">
+        <v>176</v>
+      </c>
+      <c r="L10" s="24">
+        <v>175</v>
+      </c>
+      <c r="M10" s="24">
+        <v>169</v>
+      </c>
+      <c r="N10" s="24">
+        <v>167</v>
+      </c>
+      <c r="O10" s="24">
+        <v>161</v>
+      </c>
+      <c r="P10" s="24">
+        <v>163</v>
+      </c>
+      <c r="Q10" s="24">
+        <v>143</v>
+      </c>
+      <c r="R10" s="24">
+        <v>148</v>
+      </c>
+      <c r="S10" s="13">
+        <v>135</v>
+      </c>
+      <c r="T10" s="13">
+        <v>122</v>
+      </c>
+      <c r="U10" s="13">
+        <v>113</v>
+      </c>
+      <c r="V10" s="13">
+        <v>117</v>
+      </c>
+      <c r="W10" s="13">
+        <v>97</v>
+      </c>
+      <c r="X10" s="13">
+        <v>96</v>
+      </c>
+      <c r="Y10" s="13">
+        <v>94</v>
+      </c>
+      <c r="Z10" s="15">
+        <v>102</v>
+      </c>
+      <c r="AA10" s="13">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A11" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="B11" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="C11" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="D11" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="E11" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="F11" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="G11" s="18">
+        <v>55</v>
+      </c>
+      <c r="H11" s="19">
+        <v>66</v>
+      </c>
+      <c r="I11" s="20">
+        <v>76</v>
+      </c>
+      <c r="J11" s="21">
+        <v>73</v>
+      </c>
+      <c r="K11" s="24">
+        <v>145</v>
+      </c>
+      <c r="L11" s="24">
+        <v>115</v>
+      </c>
+      <c r="M11" s="24">
+        <v>117</v>
+      </c>
+      <c r="N11" s="24">
+        <v>113</v>
+      </c>
+      <c r="O11" s="24">
+        <v>121</v>
+      </c>
+      <c r="P11" s="24">
+        <v>110</v>
+      </c>
+      <c r="Q11" s="24">
+        <v>92</v>
+      </c>
+      <c r="R11" s="24">
+        <v>83</v>
+      </c>
+      <c r="S11" s="13">
+        <v>82</v>
+      </c>
+      <c r="T11" s="13">
+        <v>78</v>
+      </c>
+      <c r="U11" s="13">
+        <v>60</v>
+      </c>
+      <c r="V11" s="13">
+        <v>55</v>
+      </c>
+      <c r="W11" s="13">
+        <v>58</v>
+      </c>
+      <c r="X11" s="13">
+        <v>59</v>
+      </c>
+      <c r="Y11" s="13">
+        <v>60</v>
+      </c>
+      <c r="Z11" s="15">
+        <v>59</v>
+      </c>
+      <c r="AA11" s="13">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A12" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B12" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="D12" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="E12" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="F12" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="G12" s="18">
         <v>16</v>
       </c>
-      <c r="V9" s="2">
-[...12 lines deleted...]
-        <v>27</v>
+      <c r="H12" s="19">
+        <v>20</v>
+      </c>
+      <c r="I12" s="20">
+        <v>20</v>
+      </c>
+      <c r="J12" s="21">
+        <v>60</v>
+      </c>
+      <c r="K12" s="24">
+        <v>42</v>
+      </c>
+      <c r="L12" s="24">
+        <v>44</v>
+      </c>
+      <c r="M12" s="24">
+        <v>41</v>
+      </c>
+      <c r="N12" s="24">
+        <v>38</v>
+      </c>
+      <c r="O12" s="24">
+        <v>48</v>
+      </c>
+      <c r="P12" s="24">
+        <v>43</v>
+      </c>
+      <c r="Q12" s="24">
+        <v>45</v>
+      </c>
+      <c r="R12" s="24">
+        <v>54</v>
+      </c>
+      <c r="S12" s="13">
+        <v>63</v>
+      </c>
+      <c r="T12" s="13">
+        <v>60</v>
+      </c>
+      <c r="U12" s="13">
+        <v>58</v>
+      </c>
+      <c r="V12" s="13">
+        <v>60</v>
+      </c>
+      <c r="W12" s="13">
+        <v>59</v>
+      </c>
+      <c r="X12" s="13">
+        <v>58</v>
+      </c>
+      <c r="Y12" s="13">
+        <v>63</v>
+      </c>
+      <c r="Z12" s="15">
+        <v>61</v>
+      </c>
+      <c r="AA12" s="13">
+        <v>65</v>
       </c>
     </row>
-    <row r="10" spans="1:26">
-[...27 lines deleted...]
-      <c r="J10" s="23">
+    <row r="13" spans="1:27" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A13" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="B13" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="C13" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="D13" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="E13" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="F13" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="G13" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="H13" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="I13" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="J13" s="21">
+        <v>18</v>
+      </c>
+      <c r="K13" s="24">
+        <v>19</v>
+      </c>
+      <c r="L13" s="24">
+        <v>21</v>
+      </c>
+      <c r="M13" s="24">
+        <v>21</v>
+      </c>
+      <c r="N13" s="24">
+        <v>17</v>
+      </c>
+      <c r="O13" s="24">
+        <v>19</v>
+      </c>
+      <c r="P13" s="24">
+        <v>18</v>
+      </c>
+      <c r="Q13" s="24">
+        <v>19</v>
+      </c>
+      <c r="R13" s="24">
         <v>16</v>
       </c>
-      <c r="K10" s="26">
-[...29 lines deleted...]
-      <c r="U10" s="2">
+      <c r="S13" s="13">
+        <v>19</v>
+      </c>
+      <c r="T13" s="13">
+        <v>18</v>
+      </c>
+      <c r="U13" s="13">
         <v>15</v>
       </c>
-      <c r="V10" s="2">
-[...5 lines deleted...]
-      <c r="X10" s="2">
+      <c r="V13" s="13">
+        <v>15</v>
+      </c>
+      <c r="W13" s="13">
+        <v>15</v>
+      </c>
+      <c r="X13" s="13">
+        <v>14</v>
+      </c>
+      <c r="Y13" s="13">
+        <v>12</v>
+      </c>
+      <c r="Z13" s="15">
+        <v>12</v>
+      </c>
+      <c r="AA13" s="13">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="14" spans="1:27" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A14" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="B14" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="C14" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="D14" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="E14" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="F14" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="G14" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="H14" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="I14" s="20">
         <v>17</v>
       </c>
-      <c r="Y10" s="2">
-[...3 lines deleted...]
-        <v>30</v>
+      <c r="J14" s="21">
+        <v>72</v>
+      </c>
+      <c r="K14" s="24">
+        <v>102</v>
+      </c>
+      <c r="L14" s="24">
+        <v>122</v>
+      </c>
+      <c r="M14" s="24">
+        <v>114</v>
+      </c>
+      <c r="N14" s="24">
+        <v>125</v>
+      </c>
+      <c r="O14" s="24">
+        <v>115</v>
+      </c>
+      <c r="P14" s="24">
+        <v>116</v>
+      </c>
+      <c r="Q14" s="24">
+        <v>105</v>
+      </c>
+      <c r="R14" s="24">
+        <v>103</v>
+      </c>
+      <c r="S14" s="13">
+        <v>106</v>
+      </c>
+      <c r="T14" s="13">
+        <v>101</v>
+      </c>
+      <c r="U14" s="13">
+        <v>95</v>
+      </c>
+      <c r="V14" s="13">
+        <v>75</v>
+      </c>
+      <c r="W14" s="13">
+        <v>82</v>
+      </c>
+      <c r="X14" s="13">
+        <v>67</v>
+      </c>
+      <c r="Y14" s="13">
+        <v>68</v>
+      </c>
+      <c r="Z14" s="15">
+        <v>73</v>
+      </c>
+      <c r="AA14" s="13">
+        <v>65</v>
       </c>
     </row>
-    <row r="11" spans="1:26">
-[...76 lines deleted...]
-        <v>22</v>
+    <row r="15" spans="1:27" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A15" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="B15" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="C15" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="D15" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="E15" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="F15" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="G15" s="18">
+        <v>53</v>
+      </c>
+      <c r="H15" s="19">
+        <v>137</v>
+      </c>
+      <c r="I15" s="20">
+        <v>135</v>
+      </c>
+      <c r="J15" s="21">
+        <v>188</v>
+      </c>
+      <c r="K15" s="24">
+        <v>206</v>
+      </c>
+      <c r="L15" s="24">
+        <v>202</v>
+      </c>
+      <c r="M15" s="24">
+        <v>203</v>
+      </c>
+      <c r="N15" s="24">
+        <v>193</v>
+      </c>
+      <c r="O15" s="24">
+        <v>156</v>
+      </c>
+      <c r="P15" s="24">
+        <v>139</v>
+      </c>
+      <c r="Q15" s="24">
+        <v>128</v>
+      </c>
+      <c r="R15" s="24">
+        <v>115</v>
+      </c>
+      <c r="S15" s="13">
+        <v>123</v>
+      </c>
+      <c r="T15" s="13">
+        <v>112</v>
+      </c>
+      <c r="U15" s="13">
+        <v>85</v>
+      </c>
+      <c r="V15" s="13">
+        <v>75</v>
+      </c>
+      <c r="W15" s="13">
+        <v>73</v>
+      </c>
+      <c r="X15" s="13">
+        <v>63</v>
+      </c>
+      <c r="Y15" s="13">
+        <v>74</v>
+      </c>
+      <c r="Z15" s="15">
+        <v>63</v>
+      </c>
+      <c r="AA15" s="13">
+        <v>65</v>
       </c>
     </row>
-    <row r="12" spans="1:26">
-[...21 lines deleted...]
-      <c r="H12" s="21">
+    <row r="16" spans="1:27" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A16" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="B16" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="C16" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="D16" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="E16" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="F16" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="G16" s="27">
+        <v>55</v>
+      </c>
+      <c r="H16" s="28">
+        <v>56</v>
+      </c>
+      <c r="I16" s="29">
+        <v>57</v>
+      </c>
+      <c r="J16" s="30">
+        <v>73</v>
+      </c>
+      <c r="K16" s="31">
+        <v>78</v>
+      </c>
+      <c r="L16" s="31">
+        <v>87</v>
+      </c>
+      <c r="M16" s="31">
+        <v>100</v>
+      </c>
+      <c r="N16" s="31">
+        <v>91</v>
+      </c>
+      <c r="O16" s="31">
+        <v>108</v>
+      </c>
+      <c r="P16" s="31">
         <v>101</v>
       </c>
-      <c r="I12" s="22">
-[...51 lines deleted...]
-        <v>102</v>
+      <c r="Q16" s="31">
+        <v>104</v>
+      </c>
+      <c r="R16" s="31">
+        <v>105</v>
+      </c>
+      <c r="S16" s="32">
+        <v>84</v>
+      </c>
+      <c r="T16" s="32">
+        <v>72</v>
+      </c>
+      <c r="U16" s="32">
+        <v>72</v>
+      </c>
+      <c r="V16" s="32">
+        <v>77</v>
+      </c>
+      <c r="W16" s="32">
+        <v>70</v>
+      </c>
+      <c r="X16" s="32">
+        <v>71</v>
+      </c>
+      <c r="Y16" s="32">
+        <v>69</v>
+      </c>
+      <c r="Z16" s="33">
+        <v>74</v>
+      </c>
+      <c r="AA16" s="32">
+        <v>67</v>
       </c>
     </row>
-    <row r="13" spans="1:26">
-[...490 lines deleted...]
-      <c r="K19" s="15"/>
+    <row r="17" spans="1:11">
+      <c r="A17" s="1"/>
+      <c r="B17" s="1"/>
+      <c r="C17" s="1"/>
+      <c r="D17" s="1"/>
+      <c r="E17" s="1"/>
+      <c r="F17" s="1"/>
+      <c r="G17" s="1"/>
+      <c r="H17" s="1"/>
+      <c r="I17" s="1"/>
+      <c r="J17" s="1"/>
+      <c r="K17" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="A3:W3"/>
+    <mergeCell ref="A1:AA1"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Барлығы</vt:lpstr>