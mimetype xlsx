--- v0 (2026-04-14)
+++ v1 (2026-06-04)
@@ -1,63 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="180" yWindow="75" windowWidth="19320" windowHeight="6150"/>
+    <workbookView xWindow="12900" yWindow="285" windowWidth="12990" windowHeight="10785"/>
   </bookViews>
   <sheets>
     <sheet name="Барлығы" sheetId="1" r:id="rId1"/>
     <sheet name="Әйелдер" sheetId="2" r:id="rId2"/>
   </sheets>
-  <calcPr calcId="114210"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="17">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="171" uniqueCount="18">
   <si>
     <t>Техникалық және кәсіптік, орта білімнен кейінгі білім беру уйымдарында оқитын студенттер саны</t>
   </si>
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>Жамбыл</t>
   </si>
   <si>
     <t>Барлығы</t>
   </si>
   <si>
     <t>Тараз қаласы</t>
   </si>
   <si>
     <t>Байзақ</t>
   </si>
   <si>
     <t>Жуалы</t>
   </si>
   <si>
     <t>Қордай</t>
   </si>
   <si>
@@ -65,119 +65,128 @@
   </si>
   <si>
     <t>Мерке</t>
   </si>
   <si>
     <t>Мойынқұм</t>
   </si>
   <si>
     <t>Сарысу</t>
   </si>
   <si>
     <t>Талас</t>
   </si>
   <si>
     <t>Шу</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t>Жамбыл облысы</t>
   </si>
   <si>
     <t>-</t>
   </si>
+  <si>
+    <t>Әйелдер</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="11">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
-    </font>
-[...9 lines deleted...]
-      <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -217,267 +226,257 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="56">
+  <cellXfs count="52">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...106 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="10">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="1"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="3"/>
     <cellStyle name="Обычный 4" xfId="4"/>
     <cellStyle name="Обычный 5" xfId="5"/>
     <cellStyle name="Обычный 6" xfId="6"/>
     <cellStyle name="Обычный 7" xfId="7"/>
     <cellStyle name="Обычный 8" xfId="8"/>
     <cellStyle name="Обычный 9" xfId="9"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Стандартная">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -503,51 +502,51 @@
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -685,2338 +684,2456 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:Z20"/>
+  <dimension ref="A1:AA18"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A4" workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="Z7" sqref="Z7"/>
+      <selection pane="topRight" sqref="A1:AA1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="20.75" style="19" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="26" max="16384" width="9.125" style="19"/>
+    <col min="1" max="1" width="20.7109375" style="4" customWidth="1"/>
+    <col min="2" max="25" width="9" style="4" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:26">
-      <c r="A3" s="55" t="s">
+    <row r="1" spans="1:27" ht="18.75" customHeight="1">
+      <c r="A1" s="51" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="55"/>
-[...23 lines deleted...]
-      <c r="A5" s="55" t="s">
+      <c r="B1" s="51"/>
+      <c r="C1" s="51"/>
+      <c r="D1" s="51"/>
+      <c r="E1" s="51"/>
+      <c r="F1" s="51"/>
+      <c r="G1" s="51"/>
+      <c r="H1" s="51"/>
+      <c r="I1" s="51"/>
+      <c r="J1" s="51"/>
+      <c r="K1" s="51"/>
+      <c r="L1" s="51"/>
+      <c r="M1" s="51"/>
+      <c r="N1" s="51"/>
+      <c r="O1" s="51"/>
+      <c r="P1" s="51"/>
+      <c r="Q1" s="51"/>
+      <c r="R1" s="51"/>
+      <c r="S1" s="51"/>
+      <c r="T1" s="51"/>
+      <c r="U1" s="51"/>
+      <c r="V1" s="51"/>
+      <c r="W1" s="51"/>
+      <c r="X1" s="51"/>
+      <c r="Y1" s="51"/>
+      <c r="Z1" s="51"/>
+      <c r="AA1" s="51"/>
+    </row>
+    <row r="3" spans="1:27">
+      <c r="A3" s="51" t="s">
         <v>3</v>
       </c>
-      <c r="B5" s="55"/>
-[...45 lines deleted...]
-      <c r="Z6" s="21" t="s">
+      <c r="B3" s="51"/>
+      <c r="C3" s="51"/>
+      <c r="D3" s="51"/>
+      <c r="E3" s="51"/>
+      <c r="F3" s="51"/>
+      <c r="G3" s="51"/>
+      <c r="H3" s="51"/>
+      <c r="I3" s="51"/>
+      <c r="J3" s="51"/>
+      <c r="K3" s="51"/>
+      <c r="L3" s="51"/>
+      <c r="M3" s="51"/>
+      <c r="N3" s="51"/>
+      <c r="O3" s="51"/>
+      <c r="P3" s="51"/>
+      <c r="Q3" s="51"/>
+      <c r="R3" s="51"/>
+      <c r="S3" s="51"/>
+      <c r="T3" s="51"/>
+      <c r="U3" s="51"/>
+      <c r="V3" s="51"/>
+      <c r="W3" s="51"/>
+      <c r="X3" s="51"/>
+      <c r="Y3" s="51"/>
+      <c r="Z3" s="51"/>
+      <c r="AA3" s="51"/>
+    </row>
+    <row r="4" spans="1:27" s="6" customFormat="1" ht="11.25">
+      <c r="A4" s="5"/>
+      <c r="B4" s="5"/>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5"/>
+      <c r="E4" s="5"/>
+      <c r="F4" s="5"/>
+      <c r="G4" s="5"/>
+      <c r="H4" s="5"/>
+      <c r="I4" s="5"/>
+      <c r="J4" s="5"/>
+      <c r="K4" s="5"/>
+      <c r="L4" s="5"/>
+      <c r="M4" s="5"/>
+      <c r="N4" s="5"/>
+      <c r="O4" s="5"/>
+      <c r="P4" s="5"/>
+      <c r="Q4" s="5"/>
+      <c r="R4" s="5"/>
+      <c r="S4" s="5"/>
+      <c r="T4" s="5"/>
+      <c r="U4" s="5"/>
+      <c r="V4" s="5"/>
+      <c r="AA4" s="7" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="7" spans="1:26">
-[...1 lines deleted...]
-      <c r="B7" s="2">
+    <row r="5" spans="1:27" s="6" customFormat="1" ht="11.25">
+      <c r="A5" s="8"/>
+      <c r="B5" s="9">
         <v>2000</v>
       </c>
-      <c r="C7" s="2">
+      <c r="C5" s="9">
         <v>2001</v>
       </c>
-      <c r="D7" s="2">
+      <c r="D5" s="9">
         <v>2002</v>
       </c>
-      <c r="E7" s="2">
+      <c r="E5" s="9">
         <v>2003</v>
       </c>
-      <c r="F7" s="2">
+      <c r="F5" s="9">
         <v>2004</v>
       </c>
-      <c r="G7" s="2">
+      <c r="G5" s="9">
         <v>2005</v>
       </c>
-      <c r="H7" s="2">
+      <c r="H5" s="9">
         <v>2006</v>
       </c>
-      <c r="I7" s="2">
+      <c r="I5" s="9">
         <v>2007</v>
       </c>
-      <c r="J7" s="2">
+      <c r="J5" s="9">
         <v>2008</v>
       </c>
-      <c r="K7" s="2">
+      <c r="K5" s="9">
         <v>2009</v>
       </c>
-      <c r="L7" s="2">
+      <c r="L5" s="9">
         <v>2010</v>
       </c>
-      <c r="M7" s="2">
+      <c r="M5" s="9">
         <v>2011</v>
       </c>
-      <c r="N7" s="2">
+      <c r="N5" s="9">
         <v>2012</v>
       </c>
-      <c r="O7" s="2">
+      <c r="O5" s="9">
         <v>2013</v>
       </c>
-      <c r="P7" s="2">
+      <c r="P5" s="9">
         <v>2014</v>
       </c>
-      <c r="Q7" s="2">
+      <c r="Q5" s="9">
         <v>2015</v>
       </c>
-      <c r="R7" s="2">
+      <c r="R5" s="9">
         <v>2016</v>
       </c>
-      <c r="S7" s="2">
+      <c r="S5" s="9">
         <v>2017</v>
       </c>
-      <c r="T7" s="2">
+      <c r="T5" s="9">
         <v>2018</v>
       </c>
-      <c r="U7" s="2">
+      <c r="U5" s="9">
         <v>2019</v>
       </c>
-      <c r="V7" s="2">
+      <c r="V5" s="9">
         <v>2020</v>
       </c>
-      <c r="W7" s="3">
+      <c r="W5" s="10">
         <v>2021</v>
       </c>
-      <c r="X7" s="4">
+      <c r="X5" s="11">
         <v>2022</v>
       </c>
-      <c r="Y7" s="4">
+      <c r="Y5" s="11">
         <v>2023</v>
       </c>
-      <c r="Z7" s="54">
+      <c r="Z5" s="12">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="5" t="s">
+      <c r="AA5" s="11">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="6" spans="1:27" s="6" customFormat="1" ht="11.25">
+      <c r="A6" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="B8" s="6">
+      <c r="B6" s="14">
         <v>7353</v>
       </c>
-      <c r="C8" s="6">
+      <c r="C6" s="14">
         <v>9033</v>
       </c>
-      <c r="D8" s="6">
+      <c r="D6" s="14">
         <v>10261</v>
       </c>
-      <c r="E8" s="6">
+      <c r="E6" s="14">
         <v>12918</v>
       </c>
-      <c r="F8" s="6">
+      <c r="F6" s="14">
         <v>19311</v>
       </c>
-      <c r="G8" s="6">
+      <c r="G6" s="14">
         <v>24156</v>
       </c>
-      <c r="H8" s="6">
+      <c r="H6" s="14">
         <v>29096</v>
       </c>
-      <c r="I8" s="6">
+      <c r="I6" s="14">
         <v>32994</v>
       </c>
-      <c r="J8" s="6">
+      <c r="J6" s="14">
         <v>38769</v>
       </c>
-      <c r="K8" s="6">
+      <c r="K6" s="14">
         <v>39510</v>
       </c>
-      <c r="L8" s="6">
+      <c r="L6" s="14">
         <v>40251</v>
       </c>
-      <c r="M8" s="6">
+      <c r="M6" s="14">
         <v>37895</v>
       </c>
-      <c r="N8" s="6">
+      <c r="N6" s="14">
         <v>35472</v>
       </c>
-      <c r="O8" s="6">
+      <c r="O6" s="14">
         <v>32320</v>
       </c>
-      <c r="P8" s="6">
+      <c r="P6" s="14">
         <v>29922</v>
       </c>
-      <c r="Q8" s="6">
+      <c r="Q6" s="14">
         <v>27701</v>
       </c>
-      <c r="R8" s="6">
+      <c r="R6" s="14">
         <v>26963</v>
       </c>
-      <c r="S8" s="6">
+      <c r="S6" s="14">
         <v>26890</v>
       </c>
-      <c r="T8" s="7">
+      <c r="T6" s="15">
         <v>27396</v>
       </c>
-      <c r="U8" s="8">
+      <c r="U6" s="16">
         <v>24609</v>
       </c>
-      <c r="V8" s="8">
+      <c r="V6" s="16">
         <v>23719</v>
       </c>
-      <c r="W8" s="9">
+      <c r="W6" s="17">
         <v>23583</v>
       </c>
-      <c r="X8" s="8">
+      <c r="X6" s="16">
         <v>25548</v>
       </c>
-      <c r="Y8" s="8">
+      <c r="Y6" s="16">
         <v>26917</v>
       </c>
-      <c r="Z8" s="8">
+      <c r="Z6" s="16">
         <v>28002</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="10" t="s">
+      <c r="AA6" s="16">
+        <v>29135</v>
+      </c>
+    </row>
+    <row r="7" spans="1:27" s="6" customFormat="1" ht="11.25">
+      <c r="A7" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="B9" s="29" t="s">
-[...14 lines deleted...]
-      <c r="G9" s="30">
+      <c r="B7" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="C7" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="E7" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="F7" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="G7" s="20">
         <v>20032</v>
       </c>
-      <c r="H9" s="31">
+      <c r="H7" s="21">
         <v>23324</v>
       </c>
-      <c r="I9" s="32">
+      <c r="I7" s="22">
         <v>25699</v>
       </c>
-      <c r="J9" s="33">
+      <c r="J7" s="23">
         <v>27875</v>
       </c>
-      <c r="K9" s="34">
+      <c r="K7" s="24">
         <v>27759</v>
       </c>
-      <c r="L9" s="11">
+      <c r="L7" s="24">
         <v>28330</v>
       </c>
-      <c r="M9" s="6">
+      <c r="M7" s="14">
         <v>26437</v>
       </c>
-      <c r="N9" s="11">
+      <c r="N7" s="24">
         <v>24733</v>
       </c>
-      <c r="O9" s="11">
+      <c r="O7" s="24">
         <v>22587</v>
       </c>
-      <c r="P9" s="11">
+      <c r="P7" s="24">
         <v>21037</v>
       </c>
-      <c r="Q9" s="11">
+      <c r="Q7" s="24">
         <v>19602</v>
       </c>
-      <c r="R9" s="11">
+      <c r="R7" s="24">
         <v>19195</v>
       </c>
-      <c r="S9" s="8">
+      <c r="S7" s="16">
         <v>19207</v>
       </c>
-      <c r="T9" s="8">
+      <c r="T7" s="16">
         <v>19352</v>
       </c>
-      <c r="U9" s="8">
+      <c r="U7" s="16">
         <v>17601</v>
       </c>
-      <c r="V9" s="8">
+      <c r="V7" s="16">
         <v>17328</v>
       </c>
-      <c r="W9" s="8">
+      <c r="W7" s="16">
         <v>17404</v>
       </c>
-      <c r="X9" s="8">
+      <c r="X7" s="16">
         <v>19155</v>
       </c>
-      <c r="Y9" s="8">
+      <c r="Y7" s="16">
         <v>20246</v>
       </c>
-      <c r="Z9" s="8">
+      <c r="Z7" s="16">
         <v>20916</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="10" t="s">
+      <c r="AA7" s="16">
+        <v>21142</v>
+      </c>
+    </row>
+    <row r="8" spans="1:27" s="6" customFormat="1" ht="11.25">
+      <c r="A8" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="B10" s="29" t="s">
-[...23 lines deleted...]
-      <c r="J10" s="33">
+      <c r="B8" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="C8" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="E8" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="F8" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="G8" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="H8" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="I8" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="J8" s="23">
         <v>284</v>
       </c>
-      <c r="K10" s="36">
+      <c r="K8" s="26">
         <v>337</v>
       </c>
-      <c r="L10" s="12">
+      <c r="L8" s="26">
         <v>312</v>
       </c>
-      <c r="M10" s="6">
+      <c r="M8" s="14">
         <v>335</v>
       </c>
-      <c r="N10" s="12">
+      <c r="N8" s="26">
         <v>355</v>
       </c>
-      <c r="O10" s="12">
+      <c r="O8" s="26">
         <v>390</v>
       </c>
-      <c r="P10" s="12">
+      <c r="P8" s="26">
         <v>378</v>
       </c>
-      <c r="Q10" s="12">
+      <c r="Q8" s="26">
         <v>377</v>
       </c>
-      <c r="R10" s="12">
+      <c r="R8" s="26">
         <v>370</v>
       </c>
-      <c r="S10" s="8">
+      <c r="S8" s="16">
         <v>393</v>
       </c>
-      <c r="T10" s="8">
+      <c r="T8" s="16">
         <v>408</v>
       </c>
-      <c r="U10" s="8">
+      <c r="U8" s="16">
         <v>255</v>
       </c>
-      <c r="V10" s="8">
+      <c r="V8" s="16">
         <v>288</v>
       </c>
-      <c r="W10" s="8">
+      <c r="W8" s="16">
         <v>251</v>
       </c>
-      <c r="X10" s="8">
+      <c r="X8" s="16">
         <v>376</v>
       </c>
-      <c r="Y10" s="8">
+      <c r="Y8" s="16">
         <v>394</v>
       </c>
-      <c r="Z10" s="8">
+      <c r="Z8" s="16">
         <v>457</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="10" t="s">
+      <c r="AA8" s="16">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="9" spans="1:27" s="6" customFormat="1" ht="11.25">
+      <c r="A9" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="B11" s="29" t="s">
-[...23 lines deleted...]
-      <c r="J11" s="33">
+      <c r="B9" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="C9" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="E9" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="F9" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="G9" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="H9" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="I9" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="J9" s="23">
         <v>131</v>
       </c>
-      <c r="K11" s="36">
+      <c r="K9" s="26">
         <v>124</v>
       </c>
-      <c r="L11" s="12">
+      <c r="L9" s="26">
         <v>125</v>
       </c>
-      <c r="M11" s="6">
+      <c r="M9" s="14">
         <v>120</v>
       </c>
-      <c r="N11" s="12">
+      <c r="N9" s="26">
         <v>119</v>
       </c>
-      <c r="O11" s="12">
+      <c r="O9" s="26">
         <v>125</v>
       </c>
-      <c r="P11" s="12">
+      <c r="P9" s="26">
         <v>160</v>
       </c>
-      <c r="Q11" s="12">
+      <c r="Q9" s="26">
         <v>185</v>
       </c>
-      <c r="R11" s="12">
+      <c r="R9" s="26">
         <v>172</v>
       </c>
-      <c r="S11" s="8">
+      <c r="S9" s="16">
         <v>198</v>
       </c>
-      <c r="T11" s="8">
+      <c r="T9" s="16">
         <v>197</v>
       </c>
-      <c r="U11" s="8">
+      <c r="U9" s="16">
         <v>143</v>
       </c>
-      <c r="V11" s="8">
+      <c r="V9" s="16">
         <v>141</v>
       </c>
-      <c r="W11" s="8">
+      <c r="W9" s="16">
         <v>144</v>
       </c>
-      <c r="X11" s="8">
+      <c r="X9" s="16">
         <v>144</v>
       </c>
-      <c r="Y11" s="8">
+      <c r="Y9" s="16">
         <v>133</v>
       </c>
-      <c r="Z11" s="8">
+      <c r="Z9" s="16">
         <v>134</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="10" t="s">
+      <c r="AA9" s="16">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27" s="6" customFormat="1" ht="11.25">
+      <c r="A10" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="B12" s="29" t="s">
-[...23 lines deleted...]
-      <c r="J12" s="33">
+      <c r="B10" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="C10" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="E10" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="F10" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="G10" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="H10" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="I10" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="J10" s="23">
         <v>148</v>
       </c>
-      <c r="K12" s="36">
+      <c r="K10" s="26">
         <v>159</v>
       </c>
-      <c r="L12" s="12">
+      <c r="L10" s="26">
         <v>162</v>
       </c>
-      <c r="M12" s="6">
+      <c r="M10" s="14">
         <v>164</v>
       </c>
-      <c r="N12" s="12">
+      <c r="N10" s="26">
         <v>194</v>
       </c>
-      <c r="O12" s="12">
+      <c r="O10" s="26">
         <v>217</v>
       </c>
-      <c r="P12" s="12">
+      <c r="P10" s="26">
         <v>198</v>
       </c>
-      <c r="Q12" s="12">
+      <c r="Q10" s="26">
         <v>185</v>
       </c>
-      <c r="R12" s="12">
+      <c r="R10" s="26">
         <v>175</v>
       </c>
-      <c r="S12" s="8">
+      <c r="S10" s="16">
         <v>187</v>
       </c>
-      <c r="T12" s="8">
+      <c r="T10" s="16">
         <v>211</v>
       </c>
-      <c r="U12" s="8">
+      <c r="U10" s="16">
         <v>208</v>
       </c>
-      <c r="V12" s="8">
+      <c r="V10" s="16">
         <v>181</v>
       </c>
-      <c r="W12" s="8">
+      <c r="W10" s="16">
         <v>171</v>
       </c>
-      <c r="X12" s="8">
+      <c r="X10" s="16">
         <v>221</v>
       </c>
-      <c r="Y12" s="8">
+      <c r="Y10" s="16">
         <v>235</v>
       </c>
-      <c r="Z12" s="8">
+      <c r="Z10" s="16">
         <v>245</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="10" t="s">
+      <c r="AA10" s="16">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27" s="6" customFormat="1" ht="11.25">
+      <c r="A11" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="B13" s="29" t="s">
-[...14 lines deleted...]
-      <c r="G13" s="30">
+      <c r="B11" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="C11" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="E11" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="F11" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="G11" s="20">
         <v>1131</v>
       </c>
-      <c r="H13" s="31">
+      <c r="H11" s="21">
         <v>1534</v>
       </c>
-      <c r="I13" s="32">
+      <c r="I11" s="22">
         <v>1903</v>
       </c>
-      <c r="J13" s="33">
+      <c r="J11" s="23">
         <v>2379</v>
       </c>
-      <c r="K13" s="37">
+      <c r="K11" s="27">
         <v>2565</v>
       </c>
-      <c r="L13" s="13">
+      <c r="L11" s="27">
         <v>2554</v>
       </c>
-      <c r="M13" s="6">
+      <c r="M11" s="14">
         <v>2489</v>
       </c>
-      <c r="N13" s="13">
+      <c r="N11" s="27">
         <v>2447</v>
       </c>
-      <c r="O13" s="13">
+      <c r="O11" s="27">
         <v>2353</v>
       </c>
-      <c r="P13" s="13">
+      <c r="P11" s="27">
         <v>2126</v>
       </c>
-      <c r="Q13" s="13">
+      <c r="Q11" s="27">
         <v>2056</v>
       </c>
-      <c r="R13" s="13">
+      <c r="R11" s="27">
         <v>2113</v>
       </c>
-      <c r="S13" s="8">
+      <c r="S11" s="16">
         <v>2164</v>
       </c>
-      <c r="T13" s="8">
+      <c r="T11" s="16">
         <v>2233</v>
       </c>
-      <c r="U13" s="8">
+      <c r="U11" s="16">
         <v>2036</v>
       </c>
-      <c r="V13" s="8">
+      <c r="V11" s="16">
         <v>1801</v>
       </c>
-      <c r="W13" s="8">
+      <c r="W11" s="16">
         <v>1784</v>
       </c>
-      <c r="X13" s="8">
+      <c r="X11" s="16">
         <v>1821</v>
       </c>
-      <c r="Y13" s="8">
+      <c r="Y11" s="16">
         <v>1771</v>
       </c>
-      <c r="Z13" s="8">
+      <c r="Z11" s="16">
         <v>1810</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="10" t="s">
+      <c r="AA11" s="16">
+        <v>1943</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27" s="6" customFormat="1" ht="11.25">
+      <c r="A12" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="B14" s="29" t="s">
-[...14 lines deleted...]
-      <c r="G14" s="30">
+      <c r="B12" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="C12" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="E12" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="F12" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="G12" s="20">
         <v>751</v>
       </c>
-      <c r="H14" s="31">
+      <c r="H12" s="21">
         <v>879</v>
       </c>
-      <c r="I14" s="32">
+      <c r="I12" s="22">
         <v>1014</v>
       </c>
-      <c r="J14" s="33">
+      <c r="J12" s="23">
         <v>1468</v>
       </c>
-      <c r="K14" s="37">
+      <c r="K12" s="27">
         <v>1736</v>
       </c>
-      <c r="L14" s="13">
+      <c r="L12" s="27">
         <v>1697</v>
       </c>
-      <c r="M14" s="6">
+      <c r="M12" s="14">
         <v>1633</v>
       </c>
-      <c r="N14" s="13">
+      <c r="N12" s="27">
         <v>1488</v>
       </c>
-      <c r="O14" s="13">
+      <c r="O12" s="27">
         <v>1364</v>
       </c>
-      <c r="P14" s="13">
+      <c r="P12" s="27">
         <v>1358</v>
       </c>
-      <c r="Q14" s="13">
+      <c r="Q12" s="27">
         <v>1059</v>
       </c>
-      <c r="R14" s="12">
+      <c r="R12" s="26">
         <v>876</v>
       </c>
-      <c r="S14" s="8">
+      <c r="S12" s="16">
         <v>795</v>
       </c>
-      <c r="T14" s="8">
+      <c r="T12" s="16">
         <v>818</v>
       </c>
-      <c r="U14" s="8">
+      <c r="U12" s="16">
         <v>660</v>
       </c>
-      <c r="V14" s="8">
+      <c r="V12" s="16">
         <v>654</v>
       </c>
-      <c r="W14" s="8">
+      <c r="W12" s="16">
         <v>590</v>
       </c>
-      <c r="X14" s="8">
+      <c r="X12" s="16">
         <v>584</v>
       </c>
-      <c r="Y14" s="8">
+      <c r="Y12" s="16">
         <v>642</v>
       </c>
-      <c r="Z14" s="8">
+      <c r="Z12" s="16">
         <v>600</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="10" t="s">
+      <c r="AA12" s="16">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27" s="6" customFormat="1" ht="11.25">
+      <c r="A13" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="B15" s="29" t="s">
-[...14 lines deleted...]
-      <c r="G15" s="30">
+      <c r="B13" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="C13" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="E13" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="F13" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="G13" s="20">
         <v>234</v>
       </c>
-      <c r="H15" s="31">
+      <c r="H13" s="21">
         <v>327</v>
       </c>
-      <c r="I15" s="32">
+      <c r="I13" s="22">
         <v>332</v>
       </c>
-      <c r="J15" s="33">
+      <c r="J13" s="23">
         <v>652</v>
       </c>
-      <c r="K15" s="36">
+      <c r="K13" s="26">
         <v>483</v>
       </c>
-      <c r="L15" s="12">
+      <c r="L13" s="26">
         <v>476</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M13" s="14">
         <v>455</v>
       </c>
-      <c r="N15" s="12">
+      <c r="N13" s="26">
         <v>436</v>
       </c>
-      <c r="O15" s="12">
+      <c r="O13" s="26">
         <v>430</v>
       </c>
-      <c r="P15" s="12">
+      <c r="P13" s="26">
         <v>435</v>
       </c>
-      <c r="Q15" s="12">
+      <c r="Q13" s="26">
         <v>464</v>
       </c>
-      <c r="R15" s="12">
+      <c r="R13" s="26">
         <v>485</v>
       </c>
-      <c r="S15" s="8">
+      <c r="S13" s="16">
         <v>683</v>
       </c>
-      <c r="T15" s="8">
+      <c r="T13" s="16">
         <v>805</v>
       </c>
-      <c r="U15" s="8">
+      <c r="U13" s="16">
         <v>725</v>
       </c>
-      <c r="V15" s="8">
+      <c r="V13" s="16">
         <v>713</v>
       </c>
-      <c r="W15" s="8">
+      <c r="W13" s="16">
         <v>704</v>
       </c>
-      <c r="X15" s="8">
+      <c r="X13" s="16">
         <v>769</v>
       </c>
-      <c r="Y15" s="8">
+      <c r="Y13" s="16">
         <v>888</v>
       </c>
-      <c r="Z15" s="8">
+      <c r="Z13" s="16">
         <v>999</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="10" t="s">
+      <c r="AA13" s="16">
+        <v>1271</v>
+      </c>
+    </row>
+    <row r="14" spans="1:27" s="6" customFormat="1" ht="11.25">
+      <c r="A14" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="B16" s="29" t="s">
-[...23 lines deleted...]
-      <c r="J16" s="33">
+      <c r="B14" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="C14" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="E14" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="F14" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="G14" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="H14" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="I14" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="J14" s="23">
         <v>163</v>
       </c>
-      <c r="K16" s="36">
+      <c r="K14" s="26">
         <v>171</v>
       </c>
-      <c r="L16" s="12">
+      <c r="L14" s="26">
         <v>186</v>
       </c>
-      <c r="M16" s="6">
+      <c r="M14" s="14">
         <v>168</v>
       </c>
-      <c r="N16" s="12">
+      <c r="N14" s="26">
         <v>150</v>
       </c>
-      <c r="O16" s="12">
+      <c r="O14" s="26">
         <v>150</v>
       </c>
-      <c r="P16" s="12">
+      <c r="P14" s="26">
         <v>160</v>
       </c>
-      <c r="Q16" s="12">
+      <c r="Q14" s="26">
         <v>137</v>
       </c>
-      <c r="R16" s="12">
+      <c r="R14" s="26">
         <v>124</v>
       </c>
-      <c r="S16" s="8">
+      <c r="S14" s="16">
         <v>141</v>
       </c>
-      <c r="T16" s="8">
+      <c r="T14" s="16">
         <v>165</v>
       </c>
-      <c r="U16" s="8">
+      <c r="U14" s="16">
         <v>117</v>
       </c>
-      <c r="V16" s="8">
+      <c r="V14" s="16">
         <v>96</v>
       </c>
-      <c r="W16" s="8">
+      <c r="W14" s="16">
         <v>71</v>
       </c>
-      <c r="X16" s="8">
+      <c r="X14" s="16">
         <v>85</v>
       </c>
-      <c r="Y16" s="8">
+      <c r="Y14" s="16">
         <v>58</v>
       </c>
-      <c r="Z16" s="8">
+      <c r="Z14" s="16">
         <v>69</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="10" t="s">
+      <c r="AA14" s="16">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27" s="6" customFormat="1" ht="11.25">
+      <c r="A15" s="18" t="s">
         <v>11</v>
       </c>
+      <c r="B15" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="C15" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="E15" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="F15" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="G15" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="H15" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="I15" s="22">
+        <v>150</v>
+      </c>
+      <c r="J15" s="23">
+        <v>875</v>
+      </c>
+      <c r="K15" s="27">
+        <v>1306</v>
+      </c>
+      <c r="L15" s="27">
+        <v>1340</v>
+      </c>
+      <c r="M15" s="14">
+        <v>1181</v>
+      </c>
+      <c r="N15" s="27">
+        <v>1041</v>
+      </c>
+      <c r="O15" s="27">
+        <v>1064</v>
+      </c>
+      <c r="P15" s="26">
+        <v>988</v>
+      </c>
+      <c r="Q15" s="26">
+        <v>895</v>
+      </c>
+      <c r="R15" s="26">
+        <v>939</v>
+      </c>
+      <c r="S15" s="16">
+        <v>961</v>
+      </c>
+      <c r="T15" s="16">
+        <v>986</v>
+      </c>
+      <c r="U15" s="16">
+        <v>878</v>
+      </c>
+      <c r="V15" s="16">
+        <v>707</v>
+      </c>
+      <c r="W15" s="16">
+        <v>722</v>
+      </c>
+      <c r="X15" s="16">
+        <v>714</v>
+      </c>
+      <c r="Y15" s="16">
+        <v>745</v>
+      </c>
+      <c r="Z15" s="16">
+        <v>798</v>
+      </c>
+      <c r="AA15" s="16">
+        <v>837</v>
+      </c>
+    </row>
+    <row r="16" spans="1:27" s="6" customFormat="1" ht="11.25">
+      <c r="A16" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="B16" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="C16" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="E16" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="F16" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="G16" s="20">
+        <v>944</v>
+      </c>
+      <c r="H16" s="21">
+        <v>1827</v>
+      </c>
+      <c r="I16" s="22">
+        <v>2709</v>
+      </c>
+      <c r="J16" s="23">
+        <v>3265</v>
+      </c>
+      <c r="K16" s="27">
+        <v>3257</v>
+      </c>
+      <c r="L16" s="27">
+        <v>3277</v>
+      </c>
+      <c r="M16" s="14">
+        <v>3303</v>
+      </c>
+      <c r="N16" s="27">
+        <v>2971</v>
+      </c>
+      <c r="O16" s="27">
+        <v>2380</v>
+      </c>
+      <c r="P16" s="27">
+        <v>1921</v>
+      </c>
+      <c r="Q16" s="27">
+        <v>1619</v>
+      </c>
+      <c r="R16" s="27">
+        <v>1443</v>
+      </c>
+      <c r="S16" s="16">
+        <v>1187</v>
+      </c>
+      <c r="T16" s="16">
+        <v>1201</v>
+      </c>
+      <c r="U16" s="16">
+        <v>1011</v>
+      </c>
+      <c r="V16" s="16">
+        <v>860</v>
+      </c>
+      <c r="W16" s="16">
+        <v>762</v>
+      </c>
+      <c r="X16" s="16">
+        <v>742</v>
+      </c>
+      <c r="Y16" s="16">
+        <v>811</v>
+      </c>
+      <c r="Z16" s="16">
+        <v>915</v>
+      </c>
+      <c r="AA16" s="16">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="17" spans="1:27" s="6" customFormat="1" ht="11.25">
+      <c r="A17" s="28" t="s">
+        <v>13</v>
+      </c>
       <c r="B17" s="29" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="29" t="s">
         <v>16</v>
       </c>
       <c r="D17" s="29" t="s">
         <v>16</v>
       </c>
       <c r="E17" s="29" t="s">
         <v>16</v>
       </c>
       <c r="F17" s="29" t="s">
         <v>16</v>
       </c>
-      <c r="G17" s="29" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="G17" s="30">
+        <v>1064</v>
+      </c>
+      <c r="H17" s="31">
+        <v>1205</v>
       </c>
       <c r="I17" s="32">
-        <v>150</v>
+        <v>1187</v>
       </c>
       <c r="J17" s="33">
-        <v>875</v>
-[...1 lines deleted...]
-      <c r="K17" s="37">
+        <v>1529</v>
+      </c>
+      <c r="K17" s="34">
+        <v>1613</v>
+      </c>
+      <c r="L17" s="35">
+        <v>1792</v>
+      </c>
+      <c r="M17" s="36">
+        <v>1610</v>
+      </c>
+      <c r="N17" s="35">
+        <v>1538</v>
+      </c>
+      <c r="O17" s="35">
+        <v>1260</v>
+      </c>
+      <c r="P17" s="35">
+        <v>1161</v>
+      </c>
+      <c r="Q17" s="35">
+        <v>1122</v>
+      </c>
+      <c r="R17" s="35">
+        <v>1071</v>
+      </c>
+      <c r="S17" s="37">
+        <v>974</v>
+      </c>
+      <c r="T17" s="37">
+        <v>1020</v>
+      </c>
+      <c r="U17" s="37">
+        <v>975</v>
+      </c>
+      <c r="V17" s="37">
+        <v>950</v>
+      </c>
+      <c r="W17" s="37">
+        <v>980</v>
+      </c>
+      <c r="X17" s="37">
+        <v>937</v>
+      </c>
+      <c r="Y17" s="37">
+        <v>994</v>
+      </c>
+      <c r="Z17" s="37">
+        <v>1059</v>
+      </c>
+      <c r="AA17" s="37">
         <v>1306</v>
       </c>
-      <c r="L17" s="13">
-[...216 lines deleted...]
-      <c r="K20" s="18"/>
+    </row>
+    <row r="18" spans="1:27">
+      <c r="A18" s="1"/>
+      <c r="B18" s="1"/>
+      <c r="C18" s="1"/>
+      <c r="D18" s="1"/>
+      <c r="E18" s="1"/>
+      <c r="F18" s="1"/>
+      <c r="G18" s="1"/>
+      <c r="H18" s="1"/>
+      <c r="I18" s="1"/>
+      <c r="J18" s="1"/>
+      <c r="K18" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A3:W3"/>
-    <mergeCell ref="A5:W5"/>
+    <mergeCell ref="A1:AA1"/>
+    <mergeCell ref="A3:AA3"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:Z24"/>
+  <dimension ref="A1:AA21"/>
   <sheetViews>
     <sheetView zoomScaleNormal="90" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="K1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="A37" sqref="A37"/>
+      <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="J26" sqref="J26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="19" style="19" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="27" max="16384" width="9.125" style="19"/>
+    <col min="1" max="1" width="19" style="2" customWidth="1"/>
+    <col min="2" max="26" width="9" style="2" customWidth="1"/>
+    <col min="27" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:26">
-      <c r="A3" s="55" t="s">
+    <row r="1" spans="1:27" ht="17.25" customHeight="1">
+      <c r="A1" s="51" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="55"/>
-[...49 lines deleted...]
-      <c r="Z6" s="21" t="s">
+      <c r="B1" s="51"/>
+      <c r="C1" s="51"/>
+      <c r="D1" s="51"/>
+      <c r="E1" s="51"/>
+      <c r="F1" s="51"/>
+      <c r="G1" s="51"/>
+      <c r="H1" s="51"/>
+      <c r="I1" s="51"/>
+      <c r="J1" s="51"/>
+      <c r="K1" s="51"/>
+      <c r="L1" s="51"/>
+      <c r="M1" s="51"/>
+      <c r="N1" s="51"/>
+      <c r="O1" s="51"/>
+      <c r="P1" s="51"/>
+      <c r="Q1" s="51"/>
+      <c r="R1" s="51"/>
+      <c r="S1" s="51"/>
+      <c r="T1" s="51"/>
+      <c r="U1" s="51"/>
+      <c r="V1" s="51"/>
+      <c r="W1" s="51"/>
+      <c r="X1" s="51"/>
+      <c r="Y1" s="51"/>
+      <c r="Z1" s="51"/>
+      <c r="AA1" s="51"/>
+    </row>
+    <row r="2" spans="1:27" ht="17.25" customHeight="1">
+      <c r="A2" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="B2" s="51"/>
+      <c r="C2" s="51"/>
+      <c r="D2" s="51"/>
+      <c r="E2" s="51"/>
+      <c r="F2" s="51"/>
+      <c r="G2" s="51"/>
+      <c r="H2" s="51"/>
+      <c r="I2" s="51"/>
+      <c r="J2" s="51"/>
+      <c r="K2" s="51"/>
+      <c r="L2" s="51"/>
+      <c r="M2" s="51"/>
+      <c r="N2" s="51"/>
+      <c r="O2" s="51"/>
+      <c r="P2" s="51"/>
+      <c r="Q2" s="51"/>
+      <c r="R2" s="51"/>
+      <c r="S2" s="51"/>
+      <c r="T2" s="51"/>
+      <c r="U2" s="51"/>
+      <c r="V2" s="51"/>
+      <c r="W2" s="51"/>
+      <c r="X2" s="51"/>
+      <c r="Y2" s="51"/>
+      <c r="Z2" s="51"/>
+      <c r="AA2" s="51"/>
+    </row>
+    <row r="3" spans="1:27" s="6" customFormat="1" ht="11.25">
+      <c r="A3" s="5"/>
+      <c r="B3" s="5"/>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+      <c r="F3" s="5"/>
+      <c r="G3" s="5"/>
+      <c r="H3" s="5"/>
+      <c r="I3" s="5"/>
+      <c r="J3" s="5"/>
+      <c r="K3" s="5"/>
+      <c r="L3" s="5"/>
+      <c r="M3" s="5"/>
+      <c r="N3" s="5"/>
+      <c r="O3" s="5"/>
+      <c r="P3" s="5"/>
+      <c r="Q3" s="5"/>
+      <c r="R3" s="5"/>
+      <c r="S3" s="5"/>
+      <c r="T3" s="5"/>
+      <c r="U3" s="5"/>
+      <c r="V3" s="5"/>
+      <c r="AA3" s="7" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="7" spans="1:26">
-[...1 lines deleted...]
-      <c r="B7" s="2">
+    <row r="4" spans="1:27" s="6" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A4" s="8"/>
+      <c r="B4" s="9">
         <v>2000</v>
       </c>
-      <c r="C7" s="2">
+      <c r="C4" s="9">
         <v>2001</v>
       </c>
-      <c r="D7" s="2">
+      <c r="D4" s="9">
         <v>2002</v>
       </c>
-      <c r="E7" s="2">
+      <c r="E4" s="9">
         <v>2003</v>
       </c>
-      <c r="F7" s="2">
+      <c r="F4" s="9">
         <v>2004</v>
       </c>
-      <c r="G7" s="2">
+      <c r="G4" s="9">
         <v>2005</v>
       </c>
-      <c r="H7" s="2">
+      <c r="H4" s="9">
         <v>2006</v>
       </c>
-      <c r="I7" s="2">
+      <c r="I4" s="9">
         <v>2007</v>
       </c>
-      <c r="J7" s="2">
+      <c r="J4" s="9">
         <v>2008</v>
       </c>
-      <c r="K7" s="2">
+      <c r="K4" s="9">
         <v>2009</v>
       </c>
-      <c r="L7" s="2">
+      <c r="L4" s="9">
         <v>2010</v>
       </c>
-      <c r="M7" s="2">
+      <c r="M4" s="9">
         <v>2011</v>
       </c>
-      <c r="N7" s="2">
+      <c r="N4" s="9">
         <v>2012</v>
       </c>
-      <c r="O7" s="2">
+      <c r="O4" s="9">
         <v>2013</v>
       </c>
-      <c r="P7" s="2">
+      <c r="P4" s="9">
         <v>2014</v>
       </c>
-      <c r="Q7" s="2">
+      <c r="Q4" s="9">
         <v>2015</v>
       </c>
-      <c r="R7" s="2">
+      <c r="R4" s="9">
         <v>2016</v>
       </c>
-      <c r="S7" s="2">
+      <c r="S4" s="9">
         <v>2017</v>
       </c>
-      <c r="T7" s="2">
+      <c r="T4" s="9">
         <v>2018</v>
       </c>
-      <c r="U7" s="2">
+      <c r="U4" s="9">
         <v>2019</v>
       </c>
-      <c r="V7" s="2">
+      <c r="V4" s="9">
         <v>2020</v>
       </c>
-      <c r="W7" s="3">
+      <c r="W4" s="10">
         <v>2021</v>
       </c>
-      <c r="X7" s="4">
+      <c r="X4" s="11">
         <v>2022</v>
       </c>
-      <c r="Y7" s="4">
+      <c r="Y4" s="11">
         <v>2023</v>
       </c>
-      <c r="Z7" s="53">
+      <c r="Z4" s="38">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="5" t="s">
+      <c r="AA4" s="11">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:27" s="6" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A5" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="B8" s="6">
+      <c r="B5" s="14">
         <v>4873</v>
       </c>
-      <c r="C8" s="6">
+      <c r="C5" s="14">
         <v>5670</v>
       </c>
-      <c r="D8" s="6">
+      <c r="D5" s="14">
         <v>6293</v>
       </c>
-      <c r="E8" s="6">
+      <c r="E5" s="14">
         <v>7833</v>
       </c>
-      <c r="F8" s="6">
+      <c r="F5" s="14">
         <v>11575</v>
       </c>
-      <c r="G8" s="6">
+      <c r="G5" s="14">
         <v>14075</v>
       </c>
-      <c r="H8" s="6">
+      <c r="H5" s="14">
         <v>16880</v>
       </c>
-      <c r="I8" s="6">
+      <c r="I5" s="14">
         <v>18813</v>
       </c>
-      <c r="J8" s="6">
+      <c r="J5" s="14">
         <v>19880</v>
       </c>
-      <c r="K8" s="6">
+      <c r="K5" s="14">
         <v>19300</v>
       </c>
-      <c r="L8" s="6">
+      <c r="L5" s="14">
         <v>19289</v>
       </c>
-      <c r="M8" s="6">
+      <c r="M5" s="14">
         <v>18038</v>
       </c>
-      <c r="N8" s="6">
+      <c r="N5" s="14">
         <v>17471</v>
       </c>
-      <c r="O8" s="6">
+      <c r="O5" s="14">
         <v>16043</v>
       </c>
-      <c r="P8" s="6">
+      <c r="P5" s="14">
         <v>14912</v>
       </c>
-      <c r="Q8" s="6">
+      <c r="Q5" s="14">
         <v>13711</v>
       </c>
-      <c r="R8" s="6">
+      <c r="R5" s="14">
         <v>12874</v>
       </c>
-      <c r="S8" s="6">
+      <c r="S5" s="14">
         <v>12739</v>
       </c>
-      <c r="T8" s="7">
+      <c r="T5" s="15">
         <v>12914</v>
       </c>
-      <c r="U8" s="8">
+      <c r="U5" s="16">
         <v>11538</v>
       </c>
-      <c r="V8" s="8">
+      <c r="V5" s="16">
         <v>11147</v>
       </c>
-      <c r="W8" s="22">
+      <c r="W5" s="39">
         <v>11096</v>
       </c>
-      <c r="X8" s="8">
+      <c r="X5" s="16">
         <v>12112</v>
       </c>
-      <c r="Y8" s="8">
+      <c r="Y5" s="16">
         <v>12819</v>
       </c>
-      <c r="Z8" s="8">
+      <c r="Z5" s="16">
         <v>13282</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="10" t="s">
+      <c r="AA5" s="16">
+        <v>13830</v>
+      </c>
+    </row>
+    <row r="6" spans="1:27" s="6" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A6" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="B9" s="29" t="s">
-[...14 lines deleted...]
-      <c r="G9" s="44">
+      <c r="B6" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="C6" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="E6" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="F6" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="G6" s="40">
         <v>11702</v>
       </c>
-      <c r="H9" s="45">
+      <c r="H6" s="41">
         <v>13647</v>
       </c>
-      <c r="I9" s="46">
+      <c r="I6" s="42">
         <v>14773</v>
       </c>
-      <c r="J9" s="47">
+      <c r="J6" s="43">
         <v>14935</v>
       </c>
-      <c r="K9" s="34">
+      <c r="K6" s="24">
         <v>14360</v>
       </c>
-      <c r="L9" s="11">
+      <c r="L6" s="24">
         <v>14297</v>
       </c>
-      <c r="M9" s="23">
+      <c r="M6" s="44">
         <v>13223</v>
       </c>
-      <c r="N9" s="11">
+      <c r="N6" s="24">
         <v>12872</v>
       </c>
-      <c r="O9" s="11">
+      <c r="O6" s="24">
         <v>11937</v>
       </c>
-      <c r="P9" s="11">
+      <c r="P6" s="24">
         <v>11266</v>
       </c>
-      <c r="Q9" s="11">
+      <c r="Q6" s="24">
         <v>10462</v>
       </c>
-      <c r="R9" s="24">
+      <c r="R6" s="45">
         <v>9901</v>
       </c>
-      <c r="S9" s="8">
+      <c r="S6" s="16">
         <v>9897</v>
       </c>
-      <c r="T9" s="8">
+      <c r="T6" s="16">
         <v>9811</v>
       </c>
-      <c r="U9" s="8">
+      <c r="U6" s="16">
         <v>8776</v>
       </c>
-      <c r="V9" s="8">
+      <c r="V6" s="16">
         <v>8647</v>
       </c>
-      <c r="W9" s="8">
+      <c r="W6" s="16">
         <v>8694</v>
       </c>
-      <c r="X9" s="8">
+      <c r="X6" s="16">
         <v>9706</v>
       </c>
-      <c r="Y9" s="8">
+      <c r="Y6" s="16">
         <v>10228</v>
       </c>
-      <c r="Z9" s="8">
+      <c r="Z6" s="16">
         <v>10550</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="10" t="s">
+      <c r="AA6" s="16">
+        <v>10657</v>
+      </c>
+    </row>
+    <row r="7" spans="1:27" s="6" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A7" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="B10" s="29" t="s">
-[...23 lines deleted...]
-      <c r="J10" s="47">
+      <c r="B7" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="C7" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="E7" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="F7" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="G7" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="H7" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="I7" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="J7" s="43">
         <v>116</v>
       </c>
-      <c r="K10" s="36">
+      <c r="K7" s="26">
         <v>124</v>
       </c>
-      <c r="L10" s="12">
+      <c r="L7" s="26">
         <v>99</v>
       </c>
-      <c r="M10" s="12">
+      <c r="M7" s="26">
         <v>98</v>
       </c>
-      <c r="N10" s="12">
+      <c r="N7" s="26">
         <v>128</v>
       </c>
-      <c r="O10" s="12">
+      <c r="O7" s="26">
         <v>161</v>
       </c>
-      <c r="P10" s="12">
+      <c r="P7" s="26">
         <v>164</v>
       </c>
-      <c r="Q10" s="12">
+      <c r="Q7" s="26">
         <v>154</v>
       </c>
-      <c r="R10" s="25">
+      <c r="R7" s="6">
         <v>119</v>
       </c>
-      <c r="S10" s="12" t="s">
+      <c r="S7" s="26" t="s">
         <v>14</v>
       </c>
-      <c r="T10" s="8">
+      <c r="T7" s="16">
         <v>135</v>
       </c>
-      <c r="U10" s="8">
+      <c r="U7" s="16">
         <v>77</v>
       </c>
-      <c r="V10" s="8">
+      <c r="V7" s="16">
         <v>101</v>
       </c>
-      <c r="W10" s="8">
+      <c r="W7" s="16">
         <v>96</v>
       </c>
-      <c r="X10" s="8">
+      <c r="X7" s="16">
         <v>123</v>
       </c>
-      <c r="Y10" s="8">
+      <c r="Y7" s="16">
         <v>128</v>
       </c>
-      <c r="Z10" s="8">
+      <c r="Z7" s="16">
         <v>136</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="10" t="s">
+      <c r="AA7" s="16">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="8" spans="1:27" s="6" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A8" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="B11" s="29" t="s">
-[...26 lines deleted...]
-      <c r="K11" s="36">
+      <c r="B8" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="C8" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="E8" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="F8" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="G8" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="H8" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="I8" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="J8" s="43">
+        <v>16</v>
+      </c>
+      <c r="K8" s="26">
         <v>17</v>
       </c>
-      <c r="L11" s="12">
+      <c r="L8" s="26">
         <v>21</v>
       </c>
-      <c r="M11" s="12">
+      <c r="M8" s="26">
         <v>20</v>
       </c>
-      <c r="N11" s="12">
+      <c r="N8" s="26">
         <v>19</v>
       </c>
-      <c r="O11" s="12">
+      <c r="O8" s="26">
         <v>17</v>
       </c>
-      <c r="P11" s="12">
+      <c r="P8" s="26">
         <v>20</v>
       </c>
-      <c r="Q11" s="12">
+      <c r="Q8" s="26">
         <v>29</v>
       </c>
-      <c r="R11" s="12">
+      <c r="R8" s="26">
         <v>18</v>
       </c>
-      <c r="S11" s="12" t="s">
+      <c r="S8" s="26" t="s">
         <v>14</v>
       </c>
-      <c r="T11" s="8">
+      <c r="T8" s="16">
         <v>27</v>
       </c>
-      <c r="U11" s="8">
+      <c r="U8" s="16">
         <v>25</v>
       </c>
-      <c r="V11" s="8">
+      <c r="V8" s="16">
         <v>29</v>
       </c>
-      <c r="W11" s="8">
+      <c r="W8" s="16">
         <v>27</v>
       </c>
-      <c r="X11" s="8">
+      <c r="X8" s="16">
         <v>18</v>
       </c>
-      <c r="Y11" s="8">
+      <c r="Y8" s="16">
         <v>17</v>
       </c>
-      <c r="Z11" s="8">
+      <c r="Z8" s="16">
         <v>18</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="10" t="s">
+      <c r="AA8" s="16">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="9" spans="1:27" s="6" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A9" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="B12" s="29" t="s">
-[...23 lines deleted...]
-      <c r="J12" s="47">
+      <c r="B9" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="C9" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="E9" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="F9" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="G9" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="H9" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="I9" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="J9" s="43">
         <v>27</v>
       </c>
-      <c r="K12" s="36">
+      <c r="K9" s="26">
         <v>19</v>
       </c>
-      <c r="L12" s="12">
+      <c r="L9" s="26">
         <v>40</v>
       </c>
-      <c r="M12" s="12">
+      <c r="M9" s="26">
         <v>30</v>
       </c>
-      <c r="N12" s="12">
+      <c r="N9" s="26">
         <v>45</v>
       </c>
-      <c r="O12" s="12">
+      <c r="O9" s="26">
         <v>42</v>
       </c>
-      <c r="P12" s="12">
+      <c r="P9" s="26">
         <v>46</v>
       </c>
-      <c r="Q12" s="12">
+      <c r="Q9" s="26">
         <v>40</v>
       </c>
-      <c r="R12" s="12">
+      <c r="R9" s="26">
         <v>28</v>
       </c>
-      <c r="S12" s="12" t="s">
+      <c r="S9" s="26" t="s">
         <v>14</v>
       </c>
-      <c r="T12" s="8">
+      <c r="T9" s="16">
         <v>48</v>
       </c>
-      <c r="U12" s="8">
+      <c r="U9" s="16">
         <v>45</v>
       </c>
-      <c r="V12" s="8">
+      <c r="V9" s="16">
         <v>33</v>
       </c>
-      <c r="W12" s="8">
+      <c r="W9" s="16">
         <v>36</v>
       </c>
-      <c r="X12" s="8">
+      <c r="X9" s="16">
         <v>64</v>
       </c>
-      <c r="Y12" s="8">
+      <c r="Y9" s="16">
         <v>64</v>
       </c>
-      <c r="Z12" s="8">
+      <c r="Z9" s="16">
         <v>69</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="10" t="s">
+      <c r="AA9" s="16">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27" s="6" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A10" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="B13" s="29" t="s">
-[...14 lines deleted...]
-      <c r="G13" s="44">
+      <c r="B10" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="C10" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="E10" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="F10" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="G10" s="40">
         <v>478</v>
       </c>
-      <c r="H13" s="45">
+      <c r="H10" s="41">
         <v>664</v>
       </c>
-      <c r="I13" s="46">
+      <c r="I10" s="42">
         <v>929</v>
       </c>
-      <c r="J13" s="47">
+      <c r="J10" s="43">
         <v>1149</v>
       </c>
-      <c r="K13" s="37">
+      <c r="K10" s="27">
         <v>1191</v>
       </c>
-      <c r="L13" s="13">
+      <c r="L10" s="27">
         <v>1182</v>
       </c>
-      <c r="M13" s="13">
+      <c r="M10" s="27">
         <v>1253</v>
       </c>
-      <c r="N13" s="13">
+      <c r="N10" s="27">
         <v>1289</v>
       </c>
-      <c r="O13" s="13">
+      <c r="O10" s="27">
         <v>1196</v>
       </c>
-      <c r="P13" s="13">
+      <c r="P10" s="27">
         <v>1046</v>
       </c>
-      <c r="Q13" s="13">
+      <c r="Q10" s="27">
         <v>1032</v>
       </c>
-      <c r="R13" s="13">
+      <c r="R10" s="27">
         <v>1047</v>
       </c>
-      <c r="S13" s="8">
+      <c r="S10" s="16">
         <v>1071</v>
       </c>
-      <c r="T13" s="8">
+      <c r="T10" s="16">
         <v>1115</v>
       </c>
-      <c r="U13" s="8">
+      <c r="U10" s="16">
         <v>1025</v>
       </c>
-      <c r="V13" s="8">
+      <c r="V10" s="16">
         <v>856</v>
       </c>
-      <c r="W13" s="8">
+      <c r="W10" s="16">
         <v>841</v>
       </c>
-      <c r="X13" s="8">
+      <c r="X10" s="16">
         <v>829</v>
       </c>
-      <c r="Y13" s="8">
+      <c r="Y10" s="16">
         <v>851</v>
       </c>
-      <c r="Z13" s="8">
+      <c r="Z10" s="16">
         <v>857</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="10" t="s">
+      <c r="AA10" s="16">
+        <v>863</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27" s="6" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A11" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="B14" s="29" t="s">
-[...14 lines deleted...]
-      <c r="G14" s="44">
+      <c r="B11" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="C11" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="E11" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="F11" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="G11" s="40">
         <v>366</v>
       </c>
-      <c r="H14" s="45">
+      <c r="H11" s="41">
         <v>443</v>
       </c>
-      <c r="I14" s="46">
+      <c r="I11" s="42">
         <v>530</v>
       </c>
-      <c r="J14" s="47">
+      <c r="J11" s="43">
         <v>671</v>
       </c>
-      <c r="K14" s="36">
+      <c r="K11" s="26">
         <v>725</v>
       </c>
-      <c r="L14" s="12">
+      <c r="L11" s="26">
         <v>722</v>
       </c>
-      <c r="M14" s="12">
+      <c r="M11" s="26">
         <v>693</v>
       </c>
-      <c r="N14" s="12">
+      <c r="N11" s="26">
         <v>555</v>
       </c>
-      <c r="O14" s="12">
+      <c r="O11" s="26">
         <v>485</v>
       </c>
-      <c r="P14" s="12">
+      <c r="P11" s="26">
         <v>474</v>
       </c>
-      <c r="Q14" s="12">
+      <c r="Q11" s="26">
         <v>355</v>
       </c>
-      <c r="R14" s="12">
+      <c r="R11" s="26">
         <v>261</v>
       </c>
-      <c r="S14" s="8">
+      <c r="S11" s="16">
         <v>215</v>
       </c>
-      <c r="T14" s="8">
+      <c r="T11" s="16">
         <v>240</v>
       </c>
-      <c r="U14" s="8">
+      <c r="U11" s="16">
         <v>209</v>
       </c>
-      <c r="V14" s="8">
+      <c r="V11" s="16">
         <v>194</v>
       </c>
-      <c r="W14" s="8">
+      <c r="W11" s="16">
         <v>166</v>
       </c>
-      <c r="X14" s="8">
+      <c r="X11" s="16">
         <v>141</v>
       </c>
-      <c r="Y14" s="8">
+      <c r="Y11" s="16">
         <v>165</v>
       </c>
-      <c r="Z14" s="8">
+      <c r="Z11" s="16">
         <v>168</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="10" t="s">
+      <c r="AA11" s="16">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27" s="6" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A12" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="B15" s="29" t="s">
-[...14 lines deleted...]
-      <c r="G15" s="44">
+      <c r="B12" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="C12" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="E12" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="F12" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="G12" s="40">
         <v>154</v>
       </c>
-      <c r="H15" s="45">
+      <c r="H12" s="41">
         <v>226</v>
       </c>
-      <c r="I15" s="46">
+      <c r="I12" s="42">
         <v>211</v>
       </c>
-      <c r="J15" s="47">
+      <c r="J12" s="43">
         <v>293</v>
       </c>
-      <c r="K15" s="36">
+      <c r="K12" s="26">
         <v>173</v>
       </c>
-      <c r="L15" s="12">
+      <c r="L12" s="26">
         <v>164</v>
       </c>
-      <c r="M15" s="12">
+      <c r="M12" s="26">
         <v>161</v>
       </c>
-      <c r="N15" s="12">
+      <c r="N12" s="26">
         <v>138</v>
       </c>
-      <c r="O15" s="12">
+      <c r="O12" s="26">
         <v>154</v>
       </c>
-      <c r="P15" s="12">
+      <c r="P12" s="26">
         <v>139</v>
       </c>
-      <c r="Q15" s="12">
+      <c r="Q12" s="26">
         <v>140</v>
       </c>
-      <c r="R15" s="12">
+      <c r="R12" s="26">
         <v>125</v>
       </c>
-      <c r="S15" s="8">
+      <c r="S12" s="16">
         <v>218</v>
       </c>
-      <c r="T15" s="8">
+      <c r="T12" s="16">
         <v>273</v>
       </c>
-      <c r="U15" s="8">
+      <c r="U12" s="16">
         <v>233</v>
       </c>
-      <c r="V15" s="8">
+      <c r="V12" s="16">
         <v>246</v>
       </c>
-      <c r="W15" s="8">
+      <c r="W12" s="16">
         <v>240</v>
       </c>
-      <c r="X15" s="8">
+      <c r="X12" s="16">
         <v>284</v>
       </c>
-      <c r="Y15" s="8">
+      <c r="Y12" s="16">
         <v>363</v>
       </c>
-      <c r="Z15" s="8">
+      <c r="Z12" s="16">
         <v>405</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="10" t="s">
+      <c r="AA12" s="16">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27" s="6" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A13" s="18" t="s">
         <v>10</v>
       </c>
+      <c r="B13" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="C13" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="E13" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="F13" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="G13" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="H13" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="I13" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="J13" s="43">
+        <v>55</v>
+      </c>
+      <c r="K13" s="26">
+        <v>42</v>
+      </c>
+      <c r="L13" s="26">
+        <v>74</v>
+      </c>
+      <c r="M13" s="26">
+        <v>42</v>
+      </c>
+      <c r="N13" s="26">
+        <v>43</v>
+      </c>
+      <c r="O13" s="26">
+        <v>45</v>
+      </c>
+      <c r="P13" s="26">
+        <v>49</v>
+      </c>
+      <c r="Q13" s="26">
+        <v>28</v>
+      </c>
+      <c r="R13" s="26">
+        <v>31</v>
+      </c>
+      <c r="S13" s="16">
+        <v>44</v>
+      </c>
+      <c r="T13" s="16">
+        <v>60</v>
+      </c>
+      <c r="U13" s="16">
+        <v>38</v>
+      </c>
+      <c r="V13" s="16">
+        <v>34</v>
+      </c>
+      <c r="W13" s="16">
+        <v>12</v>
+      </c>
+      <c r="X13" s="16">
+        <v>16</v>
+      </c>
+      <c r="Y13" s="16">
+        <v>13</v>
+      </c>
+      <c r="Z13" s="16">
+        <v>19</v>
+      </c>
+      <c r="AA13" s="16">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="14" spans="1:27" s="6" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A14" s="18" t="s">
+        <v>11</v>
+      </c>
+      <c r="B14" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="C14" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="E14" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="F14" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="G14" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="H14" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="I14" s="42">
+        <v>73</v>
+      </c>
+      <c r="J14" s="43">
+        <v>346</v>
+      </c>
+      <c r="K14" s="26">
+        <v>513</v>
+      </c>
+      <c r="L14" s="26">
+        <v>532</v>
+      </c>
+      <c r="M14" s="26">
+        <v>460</v>
+      </c>
+      <c r="N14" s="26">
+        <v>416</v>
+      </c>
+      <c r="O14" s="26">
+        <v>451</v>
+      </c>
+      <c r="P14" s="26">
+        <v>414</v>
+      </c>
+      <c r="Q14" s="26">
+        <v>348</v>
+      </c>
+      <c r="R14" s="26">
+        <v>359</v>
+      </c>
+      <c r="S14" s="16">
+        <v>338</v>
+      </c>
+      <c r="T14" s="16">
+        <v>361</v>
+      </c>
+      <c r="U14" s="16">
+        <v>314</v>
+      </c>
+      <c r="V14" s="16">
+        <v>259</v>
+      </c>
+      <c r="W14" s="16">
+        <v>266</v>
+      </c>
+      <c r="X14" s="16">
+        <v>284</v>
+      </c>
+      <c r="Y14" s="16">
+        <v>317</v>
+      </c>
+      <c r="Z14" s="16">
+        <v>300</v>
+      </c>
+      <c r="AA14" s="16">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27" s="6" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A15" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="B15" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="C15" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="E15" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="F15" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="G15" s="46">
+        <v>559</v>
+      </c>
+      <c r="H15" s="41">
+        <v>953</v>
+      </c>
+      <c r="I15" s="42">
+        <v>1329</v>
+      </c>
+      <c r="J15" s="43">
+        <v>1360</v>
+      </c>
+      <c r="K15" s="27">
+        <v>1303</v>
+      </c>
+      <c r="L15" s="27">
+        <v>1315</v>
+      </c>
+      <c r="M15" s="27">
+        <v>1348</v>
+      </c>
+      <c r="N15" s="27">
+        <v>1312</v>
+      </c>
+      <c r="O15" s="27">
+        <v>1051</v>
+      </c>
+      <c r="P15" s="26">
+        <v>822</v>
+      </c>
+      <c r="Q15" s="26">
+        <v>632</v>
+      </c>
+      <c r="R15" s="26">
+        <v>520</v>
+      </c>
+      <c r="S15" s="16">
+        <v>390</v>
+      </c>
+      <c r="T15" s="16">
+        <v>442</v>
+      </c>
+      <c r="U15" s="16">
+        <v>422</v>
+      </c>
+      <c r="V15" s="16">
+        <v>358</v>
+      </c>
+      <c r="W15" s="16">
+        <v>302</v>
+      </c>
+      <c r="X15" s="16">
+        <v>306</v>
+      </c>
+      <c r="Y15" s="16">
+        <v>357</v>
+      </c>
+      <c r="Z15" s="16">
+        <v>427</v>
+      </c>
+      <c r="AA15" s="16">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="16" spans="1:27" s="6" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A16" s="28" t="s">
+        <v>13</v>
+      </c>
       <c r="B16" s="29" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="29" t="s">
         <v>16</v>
       </c>
       <c r="D16" s="29" t="s">
         <v>16</v>
       </c>
       <c r="E16" s="29" t="s">
         <v>16</v>
       </c>
       <c r="F16" s="29" t="s">
         <v>16</v>
       </c>
-      <c r="G16" s="29" t="s">
-[...100 lines deleted...]
-      <c r="N17" s="12">
+      <c r="G16" s="47">
+        <v>816</v>
+      </c>
+      <c r="H16" s="48">
+        <v>947</v>
+      </c>
+      <c r="I16" s="49">
+        <v>968</v>
+      </c>
+      <c r="J16" s="50">
+        <v>912</v>
+      </c>
+      <c r="K16" s="34">
+        <v>833</v>
+      </c>
+      <c r="L16" s="34">
+        <v>843</v>
+      </c>
+      <c r="M16" s="34">
+        <v>710</v>
+      </c>
+      <c r="N16" s="34">
+        <v>654</v>
+      </c>
+      <c r="O16" s="34">
+        <v>504</v>
+      </c>
+      <c r="P16" s="34">
+        <v>472</v>
+      </c>
+      <c r="Q16" s="34">
+        <v>491</v>
+      </c>
+      <c r="R16" s="34">
+        <v>465</v>
+      </c>
+      <c r="S16" s="37">
+        <v>399</v>
+      </c>
+      <c r="T16" s="37">
+        <v>402</v>
+      </c>
+      <c r="U16" s="37">
+        <v>374</v>
+      </c>
+      <c r="V16" s="37">
+        <v>390</v>
+      </c>
+      <c r="W16" s="37">
         <v>416</v>
       </c>
-      <c r="O17" s="12">
+      <c r="X16" s="37">
+        <v>341</v>
+      </c>
+      <c r="Y16" s="37">
+        <v>316</v>
+      </c>
+      <c r="Z16" s="37">
+        <v>333</v>
+      </c>
+      <c r="AA16" s="37">
         <v>451</v>
       </c>
-      <c r="P17" s="12">
-[...207 lines deleted...]
-      <c r="R24" s="24"/>
+    </row>
+    <row r="17" spans="1:18">
+      <c r="A17" s="1"/>
+      <c r="B17" s="1"/>
+      <c r="C17" s="1"/>
+      <c r="D17" s="1"/>
+      <c r="E17" s="1"/>
+      <c r="F17" s="1"/>
+      <c r="G17" s="1"/>
+      <c r="H17" s="1"/>
+      <c r="I17" s="1"/>
+      <c r="J17" s="1"/>
+      <c r="K17" s="1"/>
+    </row>
+    <row r="21" spans="1:18">
+      <c r="R21" s="3"/>
     </row>
   </sheetData>
-  <mergeCells count="1">
-    <mergeCell ref="A3:W3"/>
+  <mergeCells count="2">
+    <mergeCell ref="A1:AA1"/>
+    <mergeCell ref="A2:AA2"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Барлығы</vt:lpstr>