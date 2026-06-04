--- v0 (2026-04-14)
+++ v1 (2026-06-04)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="210" yWindow="120" windowWidth="19320" windowHeight="6150"/>
+    <workbookView xWindow="10935" yWindow="240" windowWidth="14295" windowHeight="10440"/>
   </bookViews>
   <sheets>
     <sheet name="Барлығы" sheetId="1" r:id="rId1"/>
     <sheet name="Әйелдер" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="175" uniqueCount="18">
   <si>
     <t>Техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарында білім алушыларды қабылдау</t>
   </si>
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>Жамбыл</t>
   </si>
   <si>
     <t>Әйелдер</t>
   </si>
   <si>
     <t>Барлығы</t>
@@ -92,89 +92,89 @@
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="9">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="10"/>
-[...15 lines deleted...]
-    <font>
       <i/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
@@ -214,251 +214,247 @@
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="50">
+  <cellXfs count="48">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...22 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="9">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Обычный 4" xfId="3"/>
     <cellStyle name="Обычный 5" xfId="4"/>
     <cellStyle name="Обычный 6" xfId="5"/>
     <cellStyle name="Обычный 7" xfId="6"/>
     <cellStyle name="Обычный 8" xfId="7"/>
     <cellStyle name="Обычный 9" xfId="8"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Стандартная">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -484,51 +480,51 @@
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -666,2359 +662,2431 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:Z19"/>
+  <dimension ref="A1:AA18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="K1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="Z6" sqref="Z6"/>
+      <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" sqref="A1:AA1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="20.375" style="17" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="26" max="16384" width="9.125" style="17"/>
+    <col min="1" max="1" width="20.42578125" style="2" customWidth="1"/>
+    <col min="2" max="25" width="8.7109375" style="2" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:26">
-      <c r="A2" s="48" t="s">
+    <row r="1" spans="1:27" ht="15.75" customHeight="1">
+      <c r="A1" s="46" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="48"/>
-[...23 lines deleted...]
-      <c r="A4" s="49" t="s">
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
+      <c r="D1" s="46"/>
+      <c r="E1" s="46"/>
+      <c r="F1" s="46"/>
+      <c r="G1" s="46"/>
+      <c r="H1" s="46"/>
+      <c r="I1" s="46"/>
+      <c r="J1" s="46"/>
+      <c r="K1" s="46"/>
+      <c r="L1" s="46"/>
+      <c r="M1" s="46"/>
+      <c r="N1" s="46"/>
+      <c r="O1" s="46"/>
+      <c r="P1" s="46"/>
+      <c r="Q1" s="46"/>
+      <c r="R1" s="46"/>
+      <c r="S1" s="46"/>
+      <c r="T1" s="46"/>
+      <c r="U1" s="46"/>
+      <c r="V1" s="46"/>
+      <c r="W1" s="46"/>
+      <c r="X1" s="46"/>
+      <c r="Y1" s="46"/>
+      <c r="Z1" s="46"/>
+      <c r="AA1" s="46"/>
+    </row>
+    <row r="3" spans="1:27">
+      <c r="A3" s="47" t="s">
         <v>4</v>
       </c>
-      <c r="B4" s="49"/>
-[...45 lines deleted...]
-      <c r="Z5" s="19" t="s">
+      <c r="B3" s="47"/>
+      <c r="C3" s="47"/>
+      <c r="D3" s="47"/>
+      <c r="E3" s="47"/>
+      <c r="F3" s="47"/>
+      <c r="G3" s="47"/>
+      <c r="H3" s="47"/>
+      <c r="I3" s="47"/>
+      <c r="J3" s="47"/>
+      <c r="K3" s="47"/>
+      <c r="L3" s="47"/>
+      <c r="M3" s="47"/>
+      <c r="N3" s="47"/>
+      <c r="O3" s="47"/>
+      <c r="P3" s="47"/>
+      <c r="Q3" s="47"/>
+      <c r="R3" s="47"/>
+      <c r="S3" s="47"/>
+      <c r="T3" s="47"/>
+      <c r="U3" s="47"/>
+      <c r="V3" s="47"/>
+      <c r="W3" s="47"/>
+      <c r="X3" s="47"/>
+      <c r="Y3" s="47"/>
+      <c r="Z3" s="47"/>
+      <c r="AA3" s="47"/>
+    </row>
+    <row r="4" spans="1:27" s="4" customFormat="1" ht="11.25">
+      <c r="A4" s="3"/>
+      <c r="B4" s="3"/>
+      <c r="C4" s="3"/>
+      <c r="D4" s="3"/>
+      <c r="E4" s="3"/>
+      <c r="F4" s="3"/>
+      <c r="G4" s="3"/>
+      <c r="H4" s="3"/>
+      <c r="I4" s="3"/>
+      <c r="J4" s="3"/>
+      <c r="K4" s="3"/>
+      <c r="L4" s="3"/>
+      <c r="M4" s="3"/>
+      <c r="N4" s="3"/>
+      <c r="O4" s="3"/>
+      <c r="P4" s="3"/>
+      <c r="Q4" s="3"/>
+      <c r="R4" s="3"/>
+      <c r="S4" s="3"/>
+      <c r="T4" s="3"/>
+      <c r="U4" s="3"/>
+      <c r="V4" s="3"/>
+      <c r="AA4" s="5" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="6" spans="1:26">
-[...1 lines deleted...]
-      <c r="B6" s="39">
+    <row r="5" spans="1:27" s="4" customFormat="1" ht="11.25">
+      <c r="A5" s="6"/>
+      <c r="B5" s="7">
         <v>2000</v>
       </c>
-      <c r="C6" s="39">
+      <c r="C5" s="7">
         <v>2001</v>
       </c>
-      <c r="D6" s="39">
+      <c r="D5" s="7">
         <v>2002</v>
       </c>
-      <c r="E6" s="39">
+      <c r="E5" s="7">
         <v>2003</v>
       </c>
-      <c r="F6" s="39">
+      <c r="F5" s="7">
         <v>2004</v>
       </c>
-      <c r="G6" s="39">
+      <c r="G5" s="7">
         <v>2005</v>
       </c>
-      <c r="H6" s="39">
+      <c r="H5" s="7">
         <v>2006</v>
       </c>
-      <c r="I6" s="39">
+      <c r="I5" s="7">
         <v>2007</v>
       </c>
-      <c r="J6" s="39">
+      <c r="J5" s="7">
         <v>2008</v>
       </c>
-      <c r="K6" s="39">
+      <c r="K5" s="7">
         <v>2009</v>
       </c>
-      <c r="L6" s="6">
+      <c r="L5" s="8">
         <v>2010</v>
       </c>
-      <c r="M6" s="6">
+      <c r="M5" s="8">
         <v>2011</v>
       </c>
-      <c r="N6" s="6">
+      <c r="N5" s="8">
         <v>2012</v>
       </c>
-      <c r="O6" s="6">
+      <c r="O5" s="8">
         <v>2013</v>
       </c>
-      <c r="P6" s="6">
+      <c r="P5" s="8">
         <v>2014</v>
       </c>
-      <c r="Q6" s="6">
+      <c r="Q5" s="8">
         <v>2015</v>
       </c>
-      <c r="R6" s="6">
+      <c r="R5" s="8">
         <v>2016</v>
       </c>
-      <c r="S6" s="6">
+      <c r="S5" s="8">
         <v>2017</v>
       </c>
-      <c r="T6" s="6">
+      <c r="T5" s="8">
         <v>2018</v>
       </c>
-      <c r="U6" s="6">
+      <c r="U5" s="8">
         <v>2019</v>
       </c>
-      <c r="V6" s="6">
+      <c r="V5" s="8">
         <v>2020</v>
       </c>
-      <c r="W6" s="6">
+      <c r="W5" s="8">
         <v>2021</v>
       </c>
-      <c r="X6" s="1">
+      <c r="X5" s="9">
         <v>2022</v>
       </c>
-      <c r="Y6" s="1">
+      <c r="Y5" s="9">
         <v>2023</v>
       </c>
-      <c r="Z6" s="6">
+      <c r="Z5" s="8">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="7" t="s">
+      <c r="AA5" s="34">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="6" spans="1:27" s="4" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A6" s="10" t="s">
         <v>17</v>
       </c>
-      <c r="B7" s="8">
+      <c r="B6" s="11">
         <v>3510</v>
       </c>
-      <c r="C7" s="8">
+      <c r="C6" s="11">
         <v>4045</v>
       </c>
-      <c r="D7" s="23">
+      <c r="D6" s="12">
         <v>3983</v>
       </c>
-      <c r="E7" s="23">
+      <c r="E6" s="12">
         <v>6020</v>
       </c>
-      <c r="F7" s="8">
+      <c r="F6" s="11">
         <v>10137</v>
       </c>
-      <c r="G7" s="23">
+      <c r="G6" s="12">
         <v>10230</v>
       </c>
-      <c r="H7" s="8">
+      <c r="H6" s="11">
         <v>12008</v>
       </c>
-      <c r="I7" s="8">
+      <c r="I6" s="11">
         <v>12800</v>
       </c>
-      <c r="J7" s="8">
+      <c r="J6" s="11">
         <v>13612</v>
       </c>
-      <c r="K7" s="8">
+      <c r="K6" s="11">
         <v>14215</v>
       </c>
-      <c r="L7" s="8">
+      <c r="L6" s="11">
         <v>14656</v>
       </c>
-      <c r="M7" s="8">
+      <c r="M6" s="11">
         <v>12917</v>
       </c>
-      <c r="N7" s="8">
+      <c r="N6" s="11">
         <v>11347</v>
       </c>
-      <c r="O7" s="8">
+      <c r="O6" s="11">
         <v>10244</v>
       </c>
-      <c r="P7" s="8">
+      <c r="P6" s="11">
         <v>9453</v>
       </c>
-      <c r="Q7" s="8">
+      <c r="Q6" s="11">
         <v>8605</v>
       </c>
-      <c r="R7" s="8">
+      <c r="R6" s="11">
         <v>8504</v>
       </c>
-      <c r="S7" s="8">
+      <c r="S6" s="11">
         <v>9012</v>
       </c>
-      <c r="T7" s="9">
+      <c r="T6" s="13">
         <v>8776</v>
       </c>
-      <c r="U7" s="2">
+      <c r="U6" s="14">
         <v>6403</v>
       </c>
-      <c r="V7" s="9">
+      <c r="V6" s="13">
         <v>6723</v>
       </c>
-      <c r="W7" s="10">
+      <c r="W6" s="15">
         <v>7912</v>
       </c>
-      <c r="X7" s="2">
+      <c r="X6" s="14">
         <v>9315</v>
       </c>
-      <c r="Y7" s="2">
+      <c r="Y6" s="14">
         <v>8870</v>
       </c>
-      <c r="Z7" s="2">
+      <c r="Z6" s="14">
         <v>9184</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="11" t="s">
+      <c r="AA6" s="14">
+        <v>9342</v>
+      </c>
+    </row>
+    <row r="7" spans="1:27" s="4" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A7" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="B8" s="24" t="s">
-[...14 lines deleted...]
-      <c r="G8" s="25">
+      <c r="B7" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="D7" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="E7" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="F7" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="G7" s="18">
         <v>8321</v>
       </c>
-      <c r="H8" s="26">
+      <c r="H7" s="19">
         <v>9216</v>
       </c>
-      <c r="I8" s="27">
+      <c r="I7" s="20">
         <v>9959</v>
       </c>
-      <c r="J8" s="28">
+      <c r="J7" s="21">
         <v>9422</v>
       </c>
-      <c r="K8" s="29">
+      <c r="K7" s="22">
         <v>9512</v>
       </c>
-      <c r="L8" s="12">
+      <c r="L7" s="22">
         <v>10237</v>
       </c>
-      <c r="M8" s="8">
+      <c r="M7" s="11">
         <v>8888</v>
       </c>
-      <c r="N8" s="12">
+      <c r="N7" s="22">
         <v>7870</v>
       </c>
-      <c r="O8" s="12">
+      <c r="O7" s="22">
         <v>7023</v>
       </c>
-      <c r="P8" s="12">
+      <c r="P7" s="22">
         <v>6575</v>
       </c>
-      <c r="Q8" s="12">
+      <c r="Q7" s="22">
         <v>6104</v>
       </c>
-      <c r="R8" s="12">
+      <c r="R7" s="22">
         <v>5887</v>
       </c>
-      <c r="S8" s="2">
+      <c r="S7" s="14">
         <v>6136</v>
       </c>
-      <c r="T8" s="2">
+      <c r="T7" s="14">
         <v>6015</v>
       </c>
-      <c r="U8" s="2">
+      <c r="U7" s="14">
         <v>4681</v>
       </c>
-      <c r="V8" s="2">
+      <c r="V7" s="14">
         <v>4808</v>
       </c>
-      <c r="W8" s="2">
+      <c r="W7" s="14">
         <v>5882</v>
       </c>
-      <c r="X8" s="2">
+      <c r="X7" s="14">
         <v>6958</v>
       </c>
-      <c r="Y8" s="2">
+      <c r="Y7" s="14">
         <v>6340</v>
       </c>
-      <c r="Z8" s="2">
+      <c r="Z7" s="14">
         <v>6432</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="11" t="s">
+      <c r="AA7" s="14">
+        <v>6043</v>
+      </c>
+    </row>
+    <row r="8" spans="1:27" s="4" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A8" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="B9" s="24" t="s">
-[...23 lines deleted...]
-      <c r="J9" s="28">
+      <c r="B8" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="D8" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="E8" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="F8" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="G8" s="23" t="s">
+        <v>15</v>
+      </c>
+      <c r="H8" s="23" t="s">
+        <v>15</v>
+      </c>
+      <c r="I8" s="23" t="s">
+        <v>15</v>
+      </c>
+      <c r="J8" s="21">
         <v>100</v>
       </c>
-      <c r="K9" s="31">
+      <c r="K8" s="24">
         <v>125</v>
       </c>
-      <c r="L9" s="3">
+      <c r="L8" s="24">
         <v>105</v>
       </c>
-      <c r="M9" s="3">
+      <c r="M8" s="24">
         <v>125</v>
       </c>
-      <c r="N9" s="3">
+      <c r="N8" s="24">
         <v>125</v>
       </c>
-      <c r="O9" s="3">
+      <c r="O8" s="24">
         <v>137</v>
       </c>
-      <c r="P9" s="3">
+      <c r="P8" s="24">
         <v>134</v>
       </c>
-      <c r="Q9" s="3">
+      <c r="Q8" s="24">
         <v>143</v>
       </c>
-      <c r="R9" s="3">
+      <c r="R8" s="24">
         <v>125</v>
       </c>
-      <c r="S9" s="2">
+      <c r="S8" s="14">
         <v>150</v>
       </c>
-      <c r="T9" s="2">
+      <c r="T8" s="14">
         <v>125</v>
       </c>
-      <c r="U9" s="3" t="s">
-[...2 lines deleted...]
-      <c r="V9" s="2">
+      <c r="U8" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="V8" s="14">
         <v>125</v>
       </c>
-      <c r="W9" s="2">
+      <c r="W8" s="14">
         <v>81</v>
       </c>
-      <c r="X9" s="2">
+      <c r="X8" s="14">
         <v>178</v>
       </c>
-      <c r="Y9" s="2">
+      <c r="Y8" s="14">
         <v>150</v>
       </c>
-      <c r="Z9" s="2">
+      <c r="Z8" s="14">
         <v>165</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="11" t="s">
+      <c r="AA8" s="14">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="9" spans="1:27" s="4" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A9" s="16" t="s">
         <v>2</v>
       </c>
-      <c r="B10" s="24" t="s">
-[...23 lines deleted...]
-      <c r="J10" s="28">
+      <c r="B9" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="D9" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="E9" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="F9" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="G9" s="23" t="s">
+        <v>15</v>
+      </c>
+      <c r="H9" s="23" t="s">
+        <v>15</v>
+      </c>
+      <c r="I9" s="23" t="s">
+        <v>15</v>
+      </c>
+      <c r="J9" s="21">
         <v>55</v>
       </c>
-      <c r="K10" s="31">
+      <c r="K9" s="24">
         <v>50</v>
       </c>
-      <c r="L10" s="3">
+      <c r="L9" s="24">
         <v>75</v>
       </c>
-      <c r="M10" s="3">
+      <c r="M9" s="24">
         <v>50</v>
       </c>
-      <c r="N10" s="3">
+      <c r="N9" s="24">
         <v>50</v>
       </c>
-      <c r="O10" s="3">
+      <c r="O9" s="24">
         <v>75</v>
       </c>
-      <c r="P10" s="3">
+      <c r="P9" s="24">
         <v>75</v>
       </c>
-      <c r="Q10" s="3">
+      <c r="Q9" s="24">
         <v>75</v>
       </c>
-      <c r="R10" s="3">
+      <c r="R9" s="24">
         <v>75</v>
       </c>
-      <c r="S10" s="2">
+      <c r="S9" s="14">
         <v>75</v>
       </c>
-      <c r="T10" s="2">
+      <c r="T9" s="14">
         <v>75</v>
       </c>
-      <c r="U10" s="2">
+      <c r="U9" s="14">
         <v>50</v>
       </c>
-      <c r="V10" s="2">
+      <c r="V9" s="14">
         <v>50</v>
       </c>
-      <c r="W10" s="2">
+      <c r="W9" s="14">
         <v>50</v>
       </c>
-      <c r="X10" s="2">
+      <c r="X9" s="14">
         <v>45</v>
       </c>
-      <c r="Y10" s="2">
+      <c r="Y9" s="14">
         <v>45</v>
       </c>
-      <c r="Z10" s="2">
+      <c r="Z9" s="14">
         <v>50</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="11" t="s">
+      <c r="AA9" s="14">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27" s="4" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A10" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="B11" s="24" t="s">
-[...23 lines deleted...]
-      <c r="J11" s="28">
+      <c r="B10" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="D10" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="E10" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="F10" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="G10" s="23" t="s">
+        <v>15</v>
+      </c>
+      <c r="H10" s="23" t="s">
+        <v>15</v>
+      </c>
+      <c r="I10" s="23" t="s">
+        <v>15</v>
+      </c>
+      <c r="J10" s="21">
         <v>50</v>
       </c>
-      <c r="K11" s="31">
+      <c r="K10" s="24">
         <v>75</v>
       </c>
-      <c r="L11" s="3">
+      <c r="L10" s="24">
         <v>75</v>
       </c>
-      <c r="M11" s="3">
+      <c r="M10" s="24">
         <v>70</v>
       </c>
-      <c r="N11" s="3">
+      <c r="N10" s="24">
         <v>65</v>
       </c>
-      <c r="O11" s="3">
+      <c r="O10" s="24">
         <v>90</v>
       </c>
-      <c r="P11" s="3">
+      <c r="P10" s="24">
         <v>80</v>
       </c>
-      <c r="Q11" s="3">
+      <c r="Q10" s="24">
         <v>50</v>
       </c>
-      <c r="R11" s="3">
+      <c r="R10" s="24">
         <v>50</v>
       </c>
-      <c r="S11" s="2">
+      <c r="S10" s="14">
         <v>90</v>
       </c>
-      <c r="T11" s="2">
+      <c r="T10" s="14">
         <v>85</v>
       </c>
-      <c r="U11" s="2">
+      <c r="U10" s="14">
         <v>50</v>
       </c>
-      <c r="V11" s="2">
+      <c r="V10" s="14">
         <v>50</v>
       </c>
-      <c r="W11" s="2">
+      <c r="W10" s="14">
         <v>75</v>
       </c>
-      <c r="X11" s="2">
+      <c r="X10" s="14">
         <v>98</v>
       </c>
-      <c r="Y11" s="2">
+      <c r="Y10" s="14">
         <v>73</v>
       </c>
-      <c r="Z11" s="2">
+      <c r="Z10" s="14">
         <v>80</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="11" t="s">
+      <c r="AA10" s="14">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27" s="4" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A11" s="16" t="s">
         <v>8</v>
       </c>
-      <c r="B12" s="24" t="s">
-[...14 lines deleted...]
-      <c r="G12" s="25">
+      <c r="B11" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="D11" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="E11" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="F11" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="G11" s="18">
         <v>714</v>
       </c>
-      <c r="H12" s="26">
+      <c r="H11" s="19">
         <v>763</v>
       </c>
-      <c r="I12" s="27">
+      <c r="I11" s="20">
         <v>736</v>
       </c>
-      <c r="J12" s="28">
+      <c r="J11" s="21">
         <v>811</v>
       </c>
-      <c r="K12" s="31">
+      <c r="K11" s="24">
         <v>940</v>
       </c>
-      <c r="L12" s="3">
+      <c r="L11" s="24">
         <v>961</v>
       </c>
-      <c r="M12" s="3">
+      <c r="M11" s="24">
         <v>878</v>
       </c>
-      <c r="N12" s="3">
+      <c r="N11" s="24">
         <v>825</v>
       </c>
-      <c r="O12" s="3">
+      <c r="O11" s="24">
         <v>828</v>
       </c>
-      <c r="P12" s="3">
+      <c r="P11" s="24">
         <v>648</v>
       </c>
-      <c r="Q12" s="3">
+      <c r="Q11" s="24">
         <v>624</v>
       </c>
-      <c r="R12" s="3">
+      <c r="R11" s="24">
         <v>704</v>
       </c>
-      <c r="S12" s="2">
+      <c r="S11" s="14">
         <v>704</v>
       </c>
-      <c r="T12" s="2">
+      <c r="T11" s="14">
         <v>709</v>
       </c>
-      <c r="U12" s="2">
+      <c r="U11" s="14">
         <v>460</v>
       </c>
-      <c r="V12" s="2">
+      <c r="V11" s="14">
         <v>492</v>
       </c>
-      <c r="W12" s="2">
+      <c r="W11" s="14">
         <v>588</v>
       </c>
-      <c r="X12" s="2">
+      <c r="X11" s="14">
         <v>620</v>
       </c>
-      <c r="Y12" s="2">
+      <c r="Y11" s="14">
         <v>576</v>
       </c>
-      <c r="Z12" s="2">
+      <c r="Z11" s="14">
         <v>608</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="11" t="s">
+      <c r="AA11" s="14">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27" s="4" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A12" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="B13" s="24" t="s">
-[...14 lines deleted...]
-      <c r="G13" s="25">
+      <c r="B12" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="D12" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="E12" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="F12" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="G12" s="18">
         <v>259</v>
       </c>
-      <c r="H13" s="26">
+      <c r="H12" s="19">
         <v>328</v>
       </c>
-      <c r="I13" s="27">
+      <c r="I12" s="20">
         <v>390</v>
       </c>
-      <c r="J13" s="28">
+      <c r="J12" s="21">
         <v>544</v>
       </c>
-      <c r="K13" s="31">
+      <c r="K12" s="24">
         <v>659</v>
       </c>
-      <c r="L13" s="3">
+      <c r="L12" s="24">
         <v>596</v>
       </c>
-      <c r="M13" s="3">
+      <c r="M12" s="24">
         <v>578</v>
       </c>
-      <c r="N13" s="3">
+      <c r="N12" s="24">
         <v>484</v>
       </c>
-      <c r="O13" s="3">
+      <c r="O12" s="24">
         <v>362</v>
       </c>
-      <c r="P13" s="3">
+      <c r="P12" s="24">
         <v>386</v>
       </c>
-      <c r="Q13" s="3">
+      <c r="Q12" s="24">
         <v>297</v>
       </c>
-      <c r="R13" s="3">
+      <c r="R12" s="24">
         <v>312</v>
       </c>
-      <c r="S13" s="2">
+      <c r="S12" s="14">
         <v>340</v>
       </c>
-      <c r="T13" s="2">
+      <c r="T12" s="14">
         <v>300</v>
       </c>
-      <c r="U13" s="2">
+      <c r="U12" s="14">
         <v>195</v>
       </c>
-      <c r="V13" s="2">
+      <c r="V12" s="14">
         <v>200</v>
       </c>
-      <c r="W13" s="2">
+      <c r="W12" s="14">
         <v>143</v>
       </c>
-      <c r="X13" s="2">
+      <c r="X12" s="14">
         <v>202</v>
       </c>
-      <c r="Y13" s="2">
+      <c r="Y12" s="14">
         <v>287</v>
       </c>
-      <c r="Z13" s="2">
+      <c r="Z12" s="14">
         <v>217</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="11" t="s">
+      <c r="AA12" s="14">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27" s="4" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A13" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="B14" s="24" t="s">
-[...14 lines deleted...]
-      <c r="G14" s="25">
+      <c r="B13" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="D13" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="E13" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="F13" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="G13" s="18">
         <v>98</v>
       </c>
-      <c r="H14" s="26">
+      <c r="H13" s="19">
         <v>120</v>
       </c>
-      <c r="I14" s="27">
+      <c r="I13" s="20">
         <v>82</v>
       </c>
-      <c r="J14" s="28">
+      <c r="J13" s="21">
         <v>258</v>
       </c>
-      <c r="K14" s="31">
+      <c r="K13" s="24">
         <v>241</v>
       </c>
-      <c r="L14" s="3">
+      <c r="L13" s="24">
         <v>185</v>
       </c>
-      <c r="M14" s="3">
+      <c r="M13" s="24">
         <v>170</v>
       </c>
-      <c r="N14" s="3">
+      <c r="N13" s="24">
         <v>163</v>
       </c>
-      <c r="O14" s="3">
+      <c r="O13" s="24">
         <v>185</v>
       </c>
-      <c r="P14" s="3">
+      <c r="P13" s="24">
         <v>168</v>
       </c>
-      <c r="Q14" s="3">
+      <c r="Q13" s="24">
         <v>185</v>
       </c>
-      <c r="R14" s="3">
+      <c r="R13" s="24">
         <v>227</v>
       </c>
-      <c r="S14" s="2">
+      <c r="S13" s="14">
         <v>351</v>
       </c>
-      <c r="T14" s="2">
+      <c r="T13" s="14">
         <v>325</v>
       </c>
-      <c r="U14" s="2">
+      <c r="U13" s="14">
         <v>200</v>
       </c>
-      <c r="V14" s="2">
+      <c r="V13" s="14">
         <v>216</v>
       </c>
-      <c r="W14" s="2">
+      <c r="W13" s="14">
         <v>231</v>
       </c>
-      <c r="X14" s="2">
+      <c r="X13" s="14">
         <v>309</v>
       </c>
-      <c r="Y14" s="2">
+      <c r="Y13" s="14">
         <v>414</v>
       </c>
-      <c r="Z14" s="2">
+      <c r="Z13" s="14">
         <v>498</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="11" t="s">
+      <c r="AA13" s="14">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="14" spans="1:27" s="4" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A14" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="B15" s="24" t="s">
-[...23 lines deleted...]
-      <c r="J15" s="28">
+      <c r="B14" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="D14" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="E14" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="F14" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="G14" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="H14" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="I14" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="J14" s="21">
         <v>95</v>
       </c>
-      <c r="K15" s="31">
+      <c r="K14" s="24">
         <v>100</v>
       </c>
-      <c r="L15" s="3">
+      <c r="L14" s="24">
         <v>95</v>
       </c>
-      <c r="M15" s="3">
+      <c r="M14" s="24">
         <v>75</v>
       </c>
-      <c r="N15" s="3">
+      <c r="N14" s="24">
         <v>75</v>
       </c>
-      <c r="O15" s="3">
+      <c r="O14" s="24">
         <v>70</v>
       </c>
-      <c r="P15" s="3">
+      <c r="P14" s="24">
         <v>75</v>
       </c>
-      <c r="Q15" s="3">
+      <c r="Q14" s="24">
         <v>50</v>
       </c>
-      <c r="R15" s="3">
+      <c r="R14" s="24">
         <v>50</v>
       </c>
-      <c r="S15" s="2">
+      <c r="S14" s="14">
         <v>75</v>
       </c>
-      <c r="T15" s="2">
+      <c r="T14" s="14">
         <v>60</v>
       </c>
-      <c r="U15" s="2">
+      <c r="U14" s="14">
         <v>20</v>
       </c>
-      <c r="V15" s="2">
+      <c r="V14" s="14">
         <v>35</v>
       </c>
-      <c r="W15" s="2">
+      <c r="W14" s="14">
         <v>33</v>
       </c>
-      <c r="X15" s="2">
+      <c r="X14" s="14">
         <v>34</v>
       </c>
-      <c r="Y15" s="3" t="s">
-[...2 lines deleted...]
-      <c r="Z15" s="2">
+      <c r="Y14" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="Z14" s="14">
         <v>40</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="11" t="s">
+      <c r="AA14" s="14">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27" s="4" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A15" s="16" t="s">
         <v>12</v>
       </c>
-      <c r="B16" s="24" t="s">
-[...20 lines deleted...]
-      <c r="I16" s="27">
+      <c r="B15" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="D15" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="E15" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="F15" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="G15" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="H15" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="I15" s="20">
         <v>150</v>
       </c>
-      <c r="J16" s="28">
+      <c r="J15" s="21">
         <v>510</v>
       </c>
-      <c r="K16" s="31">
+      <c r="K15" s="24">
         <v>539</v>
       </c>
-      <c r="L16" s="3">
+      <c r="L15" s="24">
         <v>370</v>
       </c>
-      <c r="M16" s="3">
+      <c r="M15" s="24">
         <v>296</v>
       </c>
-      <c r="N16" s="3">
+      <c r="N15" s="24">
         <v>324</v>
       </c>
-      <c r="O16" s="3">
+      <c r="O15" s="24">
         <v>399</v>
       </c>
-      <c r="P16" s="3">
+      <c r="P15" s="24">
         <v>317</v>
       </c>
-      <c r="Q16" s="3">
+      <c r="Q15" s="24">
         <v>233</v>
       </c>
-      <c r="R16" s="3">
+      <c r="R15" s="24">
         <v>319</v>
       </c>
-      <c r="S16" s="2">
+      <c r="S15" s="14">
         <v>341</v>
       </c>
-      <c r="T16" s="2">
+      <c r="T15" s="14">
         <v>330</v>
       </c>
-      <c r="U16" s="2">
+      <c r="U15" s="14">
         <v>235</v>
       </c>
-      <c r="V16" s="2">
+      <c r="V15" s="14">
         <v>245</v>
       </c>
-      <c r="W16" s="2">
+      <c r="W15" s="14">
         <v>208</v>
       </c>
-      <c r="X16" s="2">
+      <c r="X15" s="14">
         <v>313</v>
       </c>
-      <c r="Y16" s="2">
+      <c r="Y15" s="14">
         <v>333</v>
       </c>
-      <c r="Z16" s="2">
+      <c r="Z15" s="14">
         <v>305</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="11" t="s">
+      <c r="AA15" s="14">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="16" spans="1:27" s="4" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A16" s="16" t="s">
         <v>13</v>
       </c>
-      <c r="B17" s="24" t="s">
-[...14 lines deleted...]
-      <c r="G17" s="25">
+      <c r="B16" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="D16" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="E16" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="F16" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="G16" s="18">
         <v>423</v>
       </c>
-      <c r="H17" s="26">
+      <c r="H16" s="19">
         <v>1115</v>
       </c>
-      <c r="I17" s="27">
+      <c r="I16" s="20">
         <v>1066</v>
       </c>
-      <c r="J17" s="28">
+      <c r="J16" s="21">
         <v>1132</v>
       </c>
+      <c r="K16" s="25">
+        <v>1297</v>
+      </c>
+      <c r="L16" s="25">
+        <v>1202</v>
+      </c>
+      <c r="M16" s="25">
+        <v>1192</v>
+      </c>
+      <c r="N16" s="24">
+        <v>873</v>
+      </c>
+      <c r="O16" s="24">
+        <v>720</v>
+      </c>
+      <c r="P16" s="24">
+        <v>606</v>
+      </c>
+      <c r="Q16" s="24">
+        <v>478</v>
+      </c>
+      <c r="R16" s="24">
+        <v>430</v>
+      </c>
+      <c r="S16" s="14">
+        <v>392</v>
+      </c>
+      <c r="T16" s="14">
+        <v>372</v>
+      </c>
+      <c r="U16" s="14">
+        <v>232</v>
+      </c>
+      <c r="V16" s="14">
+        <v>228</v>
+      </c>
+      <c r="W16" s="14">
+        <v>234</v>
+      </c>
+      <c r="X16" s="14">
+        <v>235</v>
+      </c>
+      <c r="Y16" s="14">
+        <v>320</v>
+      </c>
+      <c r="Z16" s="14">
+        <v>401</v>
+      </c>
+      <c r="AA16" s="14">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="17" spans="1:27" s="4" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A17" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="D17" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="E17" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="F17" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="G17" s="28">
+        <v>415</v>
+      </c>
+      <c r="H17" s="29">
+        <v>466</v>
+      </c>
+      <c r="I17" s="30">
+        <v>417</v>
+      </c>
+      <c r="J17" s="31">
+        <v>635</v>
+      </c>
       <c r="K17" s="32">
-        <v>1297</v>
-[...78 lines deleted...]
-      <c r="K18" s="38">
         <v>677</v>
       </c>
-      <c r="L18" s="15">
+      <c r="L17" s="32">
         <v>755</v>
       </c>
-      <c r="M18" s="15">
+      <c r="M17" s="32">
         <v>595</v>
       </c>
-      <c r="N18" s="15">
+      <c r="N17" s="32">
         <v>493</v>
       </c>
-      <c r="O18" s="15">
+      <c r="O17" s="32">
         <v>355</v>
       </c>
-      <c r="P18" s="15">
+      <c r="P17" s="32">
         <v>389</v>
       </c>
-      <c r="Q18" s="15">
+      <c r="Q17" s="32">
         <v>366</v>
       </c>
-      <c r="R18" s="15">
+      <c r="R17" s="32">
         <v>325</v>
       </c>
-      <c r="S18" s="4">
+      <c r="S17" s="33">
         <v>358</v>
       </c>
-      <c r="T18" s="4">
+      <c r="T17" s="33">
         <v>380</v>
       </c>
-      <c r="U18" s="4">
+      <c r="U17" s="33">
         <v>280</v>
       </c>
-      <c r="V18" s="4">
+      <c r="V17" s="33">
         <v>274</v>
       </c>
-      <c r="W18" s="4">
+      <c r="W17" s="33">
         <v>387</v>
       </c>
-      <c r="X18" s="4">
+      <c r="X17" s="33">
         <v>323</v>
       </c>
-      <c r="Y18" s="4">
+      <c r="Y17" s="33">
         <v>332</v>
       </c>
-      <c r="Z18" s="4">
+      <c r="Z17" s="33">
         <v>388</v>
       </c>
-    </row>
-[...11 lines deleted...]
-      <c r="K19" s="16"/>
+      <c r="AA17" s="33">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="18" spans="1:27">
+      <c r="A18" s="1"/>
+      <c r="B18" s="1"/>
+      <c r="C18" s="1"/>
+      <c r="D18" s="1"/>
+      <c r="E18" s="1"/>
+      <c r="F18" s="1"/>
+      <c r="G18" s="1"/>
+      <c r="H18" s="1"/>
+      <c r="I18" s="1"/>
+      <c r="J18" s="1"/>
+      <c r="K18" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A2:W2"/>
-    <mergeCell ref="A4:W4"/>
+    <mergeCell ref="A1:AA1"/>
+    <mergeCell ref="A3:AA3"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:Z19"/>
+  <dimension ref="A1:AA18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" topLeftCell="K1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="Z6" sqref="Z6"/>
+      <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" sqref="A1:AA1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="21.625" style="17" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="26" max="16384" width="9.125" style="17"/>
+    <col min="1" max="1" width="21.5703125" style="2" customWidth="1"/>
+    <col min="2" max="25" width="8.7109375" style="2" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:26">
-      <c r="A2" s="48" t="s">
+    <row r="1" spans="1:27" ht="17.25" customHeight="1">
+      <c r="A1" s="46" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="48"/>
-[...23 lines deleted...]
-      <c r="A4" s="49" t="s">
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
+      <c r="D1" s="46"/>
+      <c r="E1" s="46"/>
+      <c r="F1" s="46"/>
+      <c r="G1" s="46"/>
+      <c r="H1" s="46"/>
+      <c r="I1" s="46"/>
+      <c r="J1" s="46"/>
+      <c r="K1" s="46"/>
+      <c r="L1" s="46"/>
+      <c r="M1" s="46"/>
+      <c r="N1" s="46"/>
+      <c r="O1" s="46"/>
+      <c r="P1" s="46"/>
+      <c r="Q1" s="46"/>
+      <c r="R1" s="46"/>
+      <c r="S1" s="46"/>
+      <c r="T1" s="46"/>
+      <c r="U1" s="46"/>
+      <c r="V1" s="46"/>
+      <c r="W1" s="46"/>
+      <c r="X1" s="46"/>
+      <c r="Y1" s="46"/>
+      <c r="Z1" s="46"/>
+      <c r="AA1" s="46"/>
+    </row>
+    <row r="3" spans="1:27">
+      <c r="A3" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="49"/>
-[...45 lines deleted...]
-      <c r="Z5" s="19" t="s">
+      <c r="B3" s="47"/>
+      <c r="C3" s="47"/>
+      <c r="D3" s="47"/>
+      <c r="E3" s="47"/>
+      <c r="F3" s="47"/>
+      <c r="G3" s="47"/>
+      <c r="H3" s="47"/>
+      <c r="I3" s="47"/>
+      <c r="J3" s="47"/>
+      <c r="K3" s="47"/>
+      <c r="L3" s="47"/>
+      <c r="M3" s="47"/>
+      <c r="N3" s="47"/>
+      <c r="O3" s="47"/>
+      <c r="P3" s="47"/>
+      <c r="Q3" s="47"/>
+      <c r="R3" s="47"/>
+      <c r="S3" s="47"/>
+      <c r="T3" s="47"/>
+      <c r="U3" s="47"/>
+      <c r="V3" s="47"/>
+      <c r="W3" s="47"/>
+      <c r="X3" s="47"/>
+      <c r="Y3" s="47"/>
+      <c r="Z3" s="47"/>
+      <c r="AA3" s="47"/>
+    </row>
+    <row r="4" spans="1:27" s="4" customFormat="1" ht="11.25">
+      <c r="AA4" s="5" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="6" spans="1:26">
-[...1 lines deleted...]
-      <c r="B6" s="39">
+    <row r="5" spans="1:27" s="4" customFormat="1" ht="11.25">
+      <c r="A5" s="6"/>
+      <c r="B5" s="7">
         <v>2000</v>
       </c>
-      <c r="C6" s="39">
+      <c r="C5" s="7">
         <v>2001</v>
       </c>
-      <c r="D6" s="39">
+      <c r="D5" s="7">
         <v>2002</v>
       </c>
-      <c r="E6" s="39">
+      <c r="E5" s="7">
         <v>2003</v>
       </c>
-      <c r="F6" s="39">
+      <c r="F5" s="7">
         <v>2004</v>
       </c>
-      <c r="G6" s="39">
+      <c r="G5" s="7">
         <v>2005</v>
       </c>
-      <c r="H6" s="39">
+      <c r="H5" s="7">
         <v>2006</v>
       </c>
-      <c r="I6" s="39">
+      <c r="I5" s="7">
         <v>2007</v>
       </c>
-      <c r="J6" s="39">
+      <c r="J5" s="7">
         <v>2008</v>
       </c>
-      <c r="K6" s="39">
+      <c r="K5" s="7">
         <v>2009</v>
       </c>
-      <c r="L6" s="6">
+      <c r="L5" s="8">
         <v>2010</v>
       </c>
-      <c r="M6" s="6">
+      <c r="M5" s="8">
         <v>2011</v>
       </c>
-      <c r="N6" s="6">
+      <c r="N5" s="8">
         <v>2012</v>
       </c>
-      <c r="O6" s="6">
+      <c r="O5" s="8">
         <v>2013</v>
       </c>
-      <c r="P6" s="6">
+      <c r="P5" s="8">
         <v>2014</v>
       </c>
-      <c r="Q6" s="6">
+      <c r="Q5" s="8">
         <v>2015</v>
       </c>
-      <c r="R6" s="6">
+      <c r="R5" s="8">
         <v>2016</v>
       </c>
-      <c r="S6" s="6">
+      <c r="S5" s="8">
         <v>2017</v>
       </c>
-      <c r="T6" s="6">
+      <c r="T5" s="8">
         <v>2018</v>
       </c>
-      <c r="U6" s="6">
+      <c r="U5" s="8">
         <v>2019</v>
       </c>
-      <c r="V6" s="6">
+      <c r="V5" s="8">
         <v>2020</v>
       </c>
-      <c r="W6" s="20">
+      <c r="W5" s="35">
         <v>2021</v>
       </c>
-      <c r="X6" s="20">
+      <c r="X5" s="35">
         <v>2022</v>
       </c>
-      <c r="Y6" s="20">
+      <c r="Y5" s="35">
         <v>2023</v>
       </c>
-      <c r="Z6" s="6">
+      <c r="Z5" s="8">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="7" t="s">
+      <c r="AA5" s="45">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="6" spans="1:27" s="4" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A6" s="10" t="s">
         <v>17</v>
       </c>
-      <c r="B7" s="23">
+      <c r="B6" s="12">
         <v>2256</v>
       </c>
-      <c r="C7" s="23">
+      <c r="C6" s="12">
         <v>2463</v>
       </c>
-      <c r="D7" s="23">
+      <c r="D6" s="12">
         <v>2382</v>
       </c>
-      <c r="E7" s="23">
+      <c r="E6" s="12">
         <v>3619</v>
       </c>
-      <c r="F7" s="23">
+      <c r="F6" s="12">
         <v>6011</v>
       </c>
-      <c r="G7" s="23">
+      <c r="G6" s="12">
         <v>5706</v>
       </c>
-      <c r="H7" s="23">
+      <c r="H6" s="12">
         <v>6653</v>
       </c>
-      <c r="I7" s="23">
+      <c r="I6" s="12">
         <v>7031</v>
       </c>
-      <c r="J7" s="8">
+      <c r="J6" s="11">
         <v>6520</v>
       </c>
-      <c r="K7" s="8">
+      <c r="K6" s="11">
         <v>6524</v>
       </c>
-      <c r="L7" s="8">
+      <c r="L6" s="11">
         <v>6908</v>
       </c>
-      <c r="M7" s="8">
+      <c r="M6" s="11">
         <v>6019</v>
       </c>
-      <c r="N7" s="8">
+      <c r="N6" s="11">
         <v>5480</v>
       </c>
-      <c r="O7" s="8">
+      <c r="O6" s="11">
         <v>4910</v>
       </c>
-      <c r="P7" s="8">
+      <c r="P6" s="11">
         <v>4492</v>
       </c>
-      <c r="Q7" s="8">
+      <c r="Q6" s="11">
         <v>3952</v>
       </c>
-      <c r="R7" s="8">
+      <c r="R6" s="11">
         <v>3752</v>
       </c>
-      <c r="S7" s="8">
+      <c r="S6" s="11">
         <v>4130</v>
       </c>
-      <c r="T7" s="9">
+      <c r="T6" s="13">
         <v>4133</v>
       </c>
-      <c r="U7" s="2">
+      <c r="U6" s="14">
         <v>2843</v>
       </c>
-      <c r="V7" s="9">
+      <c r="V6" s="13">
         <v>3028</v>
       </c>
-      <c r="W7" s="10">
+      <c r="W6" s="15">
         <v>3747</v>
       </c>
-      <c r="X7" s="2">
+      <c r="X6" s="14">
         <v>4420</v>
       </c>
-      <c r="Y7" s="2">
+      <c r="Y6" s="14">
         <v>4130</v>
       </c>
-      <c r="Z7" s="2">
+      <c r="Z6" s="14">
         <v>4170</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="11" t="s">
+      <c r="AA6" s="14">
+        <v>4350</v>
+      </c>
+    </row>
+    <row r="7" spans="1:27" s="4" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A7" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="B8" s="24" t="s">
-[...14 lines deleted...]
-      <c r="G8" s="40">
+      <c r="B7" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="D7" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="E7" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="F7" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="G7" s="36">
         <v>4651</v>
       </c>
-      <c r="H8" s="41">
+      <c r="H7" s="37">
         <v>5142</v>
       </c>
-      <c r="I8" s="42">
+      <c r="I7" s="38">
         <v>5509</v>
       </c>
-      <c r="J8" s="43">
+      <c r="J7" s="39">
         <v>4731</v>
       </c>
-      <c r="K8" s="29">
+      <c r="K7" s="22">
         <v>4690</v>
       </c>
-      <c r="L8" s="12">
+      <c r="L7" s="22">
         <v>5022</v>
       </c>
-      <c r="M8" s="22">
+      <c r="M7" s="40">
         <v>4342</v>
       </c>
-      <c r="N8" s="12">
+      <c r="N7" s="22">
         <v>4077</v>
       </c>
-      <c r="O8" s="8">
+      <c r="O7" s="11">
         <v>3595</v>
       </c>
-      <c r="P8" s="12">
+      <c r="P7" s="22">
         <v>3333</v>
       </c>
-      <c r="Q8" s="8">
+      <c r="Q7" s="11">
         <v>3058</v>
       </c>
-      <c r="R8" s="12">
+      <c r="R7" s="22">
         <v>2812</v>
       </c>
-      <c r="S8" s="2">
+      <c r="S7" s="14">
         <v>2992</v>
       </c>
-      <c r="T8" s="2">
+      <c r="T7" s="14">
         <v>2984</v>
       </c>
-      <c r="U8" s="2">
+      <c r="U7" s="14">
         <v>2180</v>
       </c>
-      <c r="V8" s="2">
+      <c r="V7" s="14">
         <v>2341</v>
       </c>
-      <c r="W8" s="2">
+      <c r="W7" s="14">
         <v>2931</v>
       </c>
-      <c r="X8" s="2">
+      <c r="X7" s="14">
         <v>3516</v>
       </c>
-      <c r="Y8" s="2">
+      <c r="Y7" s="14">
         <v>3094</v>
       </c>
-      <c r="Z8" s="2">
+      <c r="Z7" s="14">
         <v>3078</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="11" t="s">
+      <c r="AA7" s="14">
+        <v>2955</v>
+      </c>
+    </row>
+    <row r="8" spans="1:27" s="4" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A8" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="B9" s="24" t="s">
-[...23 lines deleted...]
-      <c r="J9" s="43">
+      <c r="B8" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="D8" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="E8" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="F8" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="G8" s="23" t="s">
+        <v>15</v>
+      </c>
+      <c r="H8" s="23" t="s">
+        <v>15</v>
+      </c>
+      <c r="I8" s="23" t="s">
+        <v>15</v>
+      </c>
+      <c r="J8" s="39">
         <v>36</v>
       </c>
-      <c r="K9" s="31">
+      <c r="K8" s="24">
         <v>39</v>
       </c>
-      <c r="L9" s="3">
+      <c r="L8" s="24">
         <v>29</v>
       </c>
-      <c r="M9" s="3">
+      <c r="M8" s="24">
         <v>33</v>
       </c>
-      <c r="N9" s="3">
+      <c r="N8" s="24">
         <v>56</v>
       </c>
-      <c r="O9" s="3">
+      <c r="O8" s="24">
         <v>63</v>
       </c>
-      <c r="P9" s="3">
+      <c r="P8" s="24">
         <v>62</v>
       </c>
-      <c r="Q9" s="3">
+      <c r="Q8" s="24">
         <v>50</v>
       </c>
-      <c r="R9" s="3">
+      <c r="R8" s="24">
         <v>34</v>
       </c>
-      <c r="S9" s="3" t="s">
+      <c r="S8" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="T9" s="2">
+      <c r="T8" s="14">
         <v>40</v>
       </c>
-      <c r="U9" s="3" t="s">
-[...2 lines deleted...]
-      <c r="V9" s="2">
+      <c r="U8" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="V8" s="14">
         <v>44</v>
       </c>
-      <c r="W9" s="2">
+      <c r="W8" s="14">
         <v>37</v>
       </c>
-      <c r="X9" s="2">
+      <c r="X8" s="14">
         <v>48</v>
       </c>
-      <c r="Y9" s="2">
+      <c r="Y8" s="14">
         <v>48</v>
       </c>
-      <c r="Z9" s="2">
+      <c r="Z8" s="14">
         <v>47</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="11" t="s">
+      <c r="AA8" s="14">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="9" spans="1:27" s="4" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A9" s="16" t="s">
         <v>2</v>
       </c>
-      <c r="B10" s="24" t="s">
-[...23 lines deleted...]
-      <c r="J10" s="43">
+      <c r="B9" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="D9" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="E9" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="F9" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="G9" s="23" t="s">
+        <v>15</v>
+      </c>
+      <c r="H9" s="23" t="s">
+        <v>15</v>
+      </c>
+      <c r="I9" s="23" t="s">
+        <v>15</v>
+      </c>
+      <c r="J9" s="39">
         <v>2</v>
       </c>
-      <c r="K10" s="31">
+      <c r="K9" s="24">
         <v>2</v>
       </c>
-      <c r="L10" s="3">
+      <c r="L9" s="24">
         <v>17</v>
       </c>
-      <c r="M10" s="3">
+      <c r="M9" s="24">
         <v>1</v>
       </c>
-      <c r="N10" s="3">
+      <c r="N9" s="24">
         <v>1</v>
       </c>
-      <c r="O10" s="3">
-[...2 lines deleted...]
-      <c r="P10" s="3">
+      <c r="O9" s="24">
+        <v>15</v>
+      </c>
+      <c r="P9" s="24">
         <v>4</v>
       </c>
-      <c r="Q10" s="3">
+      <c r="Q9" s="24">
         <v>10</v>
       </c>
-      <c r="R10" s="3">
+      <c r="R9" s="24">
         <v>7</v>
       </c>
-      <c r="S10" s="3" t="s">
+      <c r="S9" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="T10" s="2">
+      <c r="T9" s="14">
         <v>20</v>
       </c>
-      <c r="U10" s="2">
+      <c r="U9" s="14">
         <v>13</v>
       </c>
-      <c r="V10" s="2">
+      <c r="V9" s="14">
         <v>7</v>
       </c>
-      <c r="W10" s="2">
+      <c r="W9" s="14">
         <v>10</v>
       </c>
-      <c r="X10" s="2">
+      <c r="X9" s="14">
         <v>3</v>
       </c>
-      <c r="Y10" s="2">
+      <c r="Y9" s="14">
         <v>6</v>
       </c>
-      <c r="Z10" s="2">
+      <c r="Z9" s="14">
         <v>9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="11" t="s">
+      <c r="AA9" s="14">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27" s="4" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A10" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="B11" s="24" t="s">
-[...23 lines deleted...]
-      <c r="J11" s="43">
+      <c r="B10" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="D10" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="E10" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="F10" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="G10" s="23" t="s">
+        <v>15</v>
+      </c>
+      <c r="H10" s="23" t="s">
+        <v>15</v>
+      </c>
+      <c r="I10" s="23" t="s">
+        <v>15</v>
+      </c>
+      <c r="J10" s="39">
         <v>18</v>
       </c>
-      <c r="K11" s="31">
+      <c r="K10" s="24">
         <v>4</v>
       </c>
-      <c r="L11" s="3">
+      <c r="L10" s="24">
         <v>25</v>
       </c>
-      <c r="M11" s="3">
-[...2 lines deleted...]
-      <c r="N11" s="3">
+      <c r="M10" s="24">
+        <v>15</v>
+      </c>
+      <c r="N10" s="24">
         <v>19</v>
       </c>
-      <c r="O11" s="3">
+      <c r="O10" s="24">
         <v>14</v>
       </c>
-      <c r="P11" s="3">
+      <c r="P10" s="24">
         <v>16</v>
       </c>
-      <c r="Q11" s="3">
+      <c r="Q10" s="24">
         <v>8</v>
       </c>
-      <c r="R11" s="3">
+      <c r="R10" s="24">
         <v>3</v>
       </c>
-      <c r="S11" s="3" t="s">
+      <c r="S10" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="T11" s="2">
+      <c r="T10" s="14">
         <v>17</v>
       </c>
-      <c r="U11" s="2">
+      <c r="U10" s="14">
         <v>1</v>
       </c>
-      <c r="V11" s="2">
-[...2 lines deleted...]
-      <c r="W11" s="2">
+      <c r="V10" s="14">
+        <v>15</v>
+      </c>
+      <c r="W10" s="14">
         <v>21</v>
       </c>
-      <c r="X11" s="2">
+      <c r="X10" s="14">
         <v>29</v>
       </c>
-      <c r="Y11" s="2">
+      <c r="Y10" s="14">
         <v>17</v>
       </c>
-      <c r="Z11" s="2">
+      <c r="Z10" s="14">
         <v>25</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="11" t="s">
+      <c r="AA10" s="14">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27" s="4" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A11" s="16" t="s">
         <v>8</v>
       </c>
-      <c r="B12" s="24" t="s">
-[...14 lines deleted...]
-      <c r="G12" s="40">
+      <c r="B11" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="D11" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="E11" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="F11" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="G11" s="36">
         <v>271</v>
       </c>
-      <c r="H12" s="41">
+      <c r="H11" s="37">
         <v>353</v>
       </c>
-      <c r="I12" s="42">
+      <c r="I11" s="38">
         <v>383</v>
       </c>
-      <c r="J12" s="43">
+      <c r="J11" s="39">
         <v>401</v>
       </c>
-      <c r="K12" s="31">
+      <c r="K11" s="24">
         <v>407</v>
       </c>
-      <c r="L12" s="3">
+      <c r="L11" s="24">
         <v>468</v>
       </c>
-      <c r="M12" s="3">
+      <c r="M11" s="24">
         <v>441</v>
       </c>
-      <c r="N12" s="3">
+      <c r="N11" s="24">
         <v>402</v>
       </c>
-      <c r="O12" s="3">
+      <c r="O11" s="24">
         <v>392</v>
       </c>
-      <c r="P12" s="3">
+      <c r="P11" s="24">
         <v>309</v>
       </c>
-      <c r="Q12" s="3">
+      <c r="Q11" s="24">
         <v>292</v>
       </c>
-      <c r="R12" s="3">
+      <c r="R11" s="24">
         <v>342</v>
       </c>
-      <c r="S12" s="2">
+      <c r="S11" s="14">
         <v>366</v>
       </c>
-      <c r="T12" s="2">
+      <c r="T11" s="14">
         <v>351</v>
       </c>
-      <c r="U12" s="2">
+      <c r="U11" s="14">
         <v>216</v>
       </c>
-      <c r="V12" s="2">
+      <c r="V11" s="14">
         <v>196</v>
       </c>
-      <c r="W12" s="2">
+      <c r="W11" s="14">
         <v>295</v>
       </c>
-      <c r="X12" s="2">
+      <c r="X11" s="14">
         <v>282</v>
       </c>
-      <c r="Y12" s="2">
+      <c r="Y11" s="14">
         <v>271</v>
       </c>
-      <c r="Z12" s="2">
+      <c r="Z11" s="14">
         <v>267</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="11" t="s">
+      <c r="AA11" s="14">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27" s="4" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A12" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="B13" s="24" t="s">
-[...14 lines deleted...]
-      <c r="G13" s="40">
+      <c r="B12" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="D12" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="E12" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="F12" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="G12" s="36">
         <v>131</v>
       </c>
-      <c r="H13" s="41">
+      <c r="H12" s="37">
         <v>168</v>
       </c>
-      <c r="I13" s="42">
+      <c r="I12" s="38">
         <v>190</v>
       </c>
-      <c r="J13" s="43">
+      <c r="J12" s="39">
         <v>223</v>
       </c>
-      <c r="K13" s="31">
+      <c r="K12" s="24">
         <v>247</v>
       </c>
-      <c r="L13" s="3">
+      <c r="L12" s="24">
         <v>262</v>
       </c>
-      <c r="M13" s="3">
+      <c r="M12" s="24">
         <v>235</v>
       </c>
-      <c r="N13" s="3">
+      <c r="N12" s="24">
         <v>149</v>
       </c>
-      <c r="O13" s="3">
+      <c r="O12" s="24">
         <v>132</v>
       </c>
-      <c r="P13" s="3">
+      <c r="P12" s="24">
         <v>140</v>
       </c>
-      <c r="Q13" s="3">
+      <c r="Q12" s="24">
         <v>73</v>
       </c>
-      <c r="R13" s="3">
+      <c r="R12" s="24">
         <v>80</v>
       </c>
-      <c r="S13" s="2">
+      <c r="S12" s="14">
         <v>112</v>
       </c>
-      <c r="T13" s="2">
+      <c r="T12" s="14">
         <v>105</v>
       </c>
-      <c r="U13" s="2">
+      <c r="U12" s="14">
         <v>69</v>
       </c>
-      <c r="V13" s="2">
+      <c r="V12" s="14">
         <v>58</v>
       </c>
-      <c r="W13" s="2">
+      <c r="W12" s="14">
         <v>39</v>
       </c>
-      <c r="X13" s="2">
+      <c r="X12" s="14">
         <v>45</v>
       </c>
-      <c r="Y13" s="2">
+      <c r="Y12" s="14">
         <v>84</v>
       </c>
-      <c r="Z13" s="2">
+      <c r="Z12" s="14">
         <v>72</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="11" t="s">
+      <c r="AA12" s="14">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27" s="4" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A13" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="B14" s="24" t="s">
-[...14 lines deleted...]
-      <c r="G14" s="40">
+      <c r="B13" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="D13" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="E13" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="F13" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="G13" s="36">
         <v>58</v>
       </c>
-      <c r="H14" s="41">
+      <c r="H13" s="37">
         <v>88</v>
       </c>
-      <c r="I14" s="42">
+      <c r="I13" s="38">
         <v>52</v>
       </c>
-      <c r="J14" s="43">
+      <c r="J13" s="39">
         <v>122</v>
       </c>
-      <c r="K14" s="31">
+      <c r="K13" s="24">
         <v>96</v>
       </c>
-      <c r="L14" s="3">
+      <c r="L13" s="24">
         <v>61</v>
       </c>
-      <c r="M14" s="3">
+      <c r="M13" s="24">
         <v>72</v>
       </c>
-      <c r="N14" s="3">
+      <c r="N13" s="24">
         <v>53</v>
       </c>
-      <c r="O14" s="3">
+      <c r="O13" s="24">
         <v>73</v>
       </c>
-      <c r="P14" s="3">
+      <c r="P13" s="24">
         <v>47</v>
       </c>
-      <c r="Q14" s="3">
+      <c r="Q13" s="24">
         <v>51</v>
       </c>
-      <c r="R14" s="3">
+      <c r="R13" s="24">
         <v>59</v>
       </c>
-      <c r="S14" s="2">
+      <c r="S13" s="14">
         <v>134</v>
       </c>
-      <c r="T14" s="2">
+      <c r="T13" s="14">
         <v>119</v>
       </c>
-      <c r="U14" s="2">
+      <c r="U13" s="14">
         <v>60</v>
       </c>
-      <c r="V14" s="2">
+      <c r="V13" s="14">
         <v>75</v>
       </c>
-      <c r="W14" s="2">
+      <c r="W13" s="14">
         <v>66</v>
       </c>
-      <c r="X14" s="2">
+      <c r="X13" s="14">
         <v>130</v>
       </c>
-      <c r="Y14" s="2">
+      <c r="Y13" s="14">
         <v>187</v>
       </c>
-      <c r="Z14" s="2">
+      <c r="Z13" s="14">
         <v>206</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="11" t="s">
+      <c r="AA13" s="14">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="14" spans="1:27" s="4" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A14" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="B15" s="24" t="s">
-[...23 lines deleted...]
-      <c r="J15" s="43">
+      <c r="B14" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="D14" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="E14" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="F14" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="G14" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="H14" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="I14" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="J14" s="39">
         <v>40</v>
       </c>
-      <c r="K15" s="31">
+      <c r="K14" s="24">
         <v>27</v>
       </c>
-      <c r="L15" s="3">
+      <c r="L14" s="24">
         <v>56</v>
       </c>
-      <c r="M15" s="3">
+      <c r="M14" s="24">
         <v>26</v>
       </c>
-      <c r="N15" s="3">
+      <c r="N14" s="24">
         <v>32</v>
       </c>
-      <c r="O15" s="3">
+      <c r="O14" s="24">
         <v>29</v>
       </c>
-      <c r="P15" s="3">
+      <c r="P14" s="24">
         <v>28</v>
       </c>
-      <c r="Q15" s="3">
+      <c r="Q14" s="24">
         <v>13</v>
       </c>
-      <c r="R15" s="3">
-[...2 lines deleted...]
-      <c r="S15" s="2">
+      <c r="R14" s="24">
+        <v>15</v>
+      </c>
+      <c r="S14" s="14">
         <v>25</v>
       </c>
-      <c r="T15" s="2">
+      <c r="T14" s="14">
         <v>25</v>
       </c>
-      <c r="U15" s="2">
+      <c r="U14" s="14">
         <v>2</v>
       </c>
-      <c r="V15" s="2">
+      <c r="V14" s="14">
         <v>13</v>
       </c>
-      <c r="W15" s="2">
+      <c r="W14" s="14">
         <v>9</v>
       </c>
-      <c r="X15" s="2">
+      <c r="X14" s="14">
         <v>8</v>
       </c>
-      <c r="Y15" s="3" t="s">
-[...2 lines deleted...]
-      <c r="Z15" s="2">
+      <c r="Y14" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="Z14" s="14">
         <v>14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="11" t="s">
+      <c r="AA14" s="14">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27" s="4" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A15" s="16" t="s">
         <v>12</v>
       </c>
-      <c r="B16" s="24" t="s">
-[...20 lines deleted...]
-      <c r="I16" s="42">
+      <c r="B15" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="D15" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="E15" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="F15" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="G15" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="H15" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="I15" s="38">
         <v>73</v>
       </c>
-      <c r="J16" s="43">
+      <c r="J15" s="39">
         <v>211</v>
       </c>
-      <c r="K16" s="31">
+      <c r="K15" s="24">
         <v>191</v>
       </c>
-      <c r="L16" s="3">
+      <c r="L15" s="24">
         <v>128</v>
       </c>
-      <c r="M16" s="3">
+      <c r="M15" s="24">
         <v>117</v>
       </c>
-      <c r="N16" s="3">
+      <c r="N15" s="24">
         <v>139</v>
       </c>
-      <c r="O16" s="3">
+      <c r="O15" s="24">
         <v>162</v>
       </c>
-      <c r="P16" s="3">
+      <c r="P15" s="24">
         <v>127</v>
       </c>
-      <c r="Q16" s="3">
+      <c r="Q15" s="24">
         <v>76</v>
       </c>
-      <c r="R16" s="3">
+      <c r="R15" s="24">
         <v>99</v>
       </c>
-      <c r="S16" s="2">
+      <c r="S15" s="14">
         <v>133</v>
       </c>
-      <c r="T16" s="2">
+      <c r="T15" s="14">
         <v>146</v>
       </c>
-      <c r="U16" s="2">
+      <c r="U15" s="14">
         <v>86</v>
       </c>
-      <c r="V16" s="2">
+      <c r="V15" s="14">
         <v>82</v>
       </c>
-      <c r="W16" s="2">
+      <c r="W15" s="14">
         <v>76</v>
       </c>
-      <c r="X16" s="2">
+      <c r="X15" s="14">
         <v>147</v>
       </c>
-      <c r="Y16" s="2">
+      <c r="Y15" s="14">
         <v>156</v>
       </c>
-      <c r="Z16" s="2">
+      <c r="Z15" s="14">
         <v>121</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="11" t="s">
+      <c r="AA15" s="14">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="16" spans="1:27" s="4" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A16" s="16" t="s">
         <v>13</v>
       </c>
-      <c r="B17" s="24" t="s">
-[...14 lines deleted...]
-      <c r="G17" s="40">
+      <c r="B16" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="D16" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="E16" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="F16" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="G16" s="36">
         <v>268</v>
       </c>
-      <c r="H17" s="41">
+      <c r="H16" s="37">
         <v>529</v>
       </c>
-      <c r="I17" s="42">
+      <c r="I16" s="38">
         <v>498</v>
       </c>
-      <c r="J17" s="43">
+      <c r="J16" s="39">
         <v>423</v>
       </c>
-      <c r="K17" s="31">
+      <c r="K16" s="24">
         <v>505</v>
       </c>
-      <c r="L17" s="3">
+      <c r="L16" s="24">
         <v>511</v>
       </c>
-      <c r="M17" s="3">
+      <c r="M16" s="24">
         <v>501</v>
       </c>
-      <c r="N17" s="3">
+      <c r="N16" s="24">
         <v>367</v>
       </c>
-      <c r="O17" s="3">
+      <c r="O16" s="24">
         <v>299</v>
       </c>
-      <c r="P17" s="3">
+      <c r="P16" s="24">
         <v>264</v>
       </c>
-      <c r="Q17" s="3">
+      <c r="Q16" s="24">
         <v>161</v>
       </c>
-      <c r="R17" s="3">
+      <c r="R16" s="24">
         <v>146</v>
       </c>
-      <c r="S17" s="2">
+      <c r="S16" s="14">
         <v>145</v>
       </c>
-      <c r="T17" s="2">
+      <c r="T16" s="14">
         <v>173</v>
       </c>
-      <c r="U17" s="2">
+      <c r="U16" s="14">
         <v>104</v>
       </c>
-      <c r="V17" s="2">
+      <c r="V16" s="14">
         <v>83</v>
       </c>
-      <c r="W17" s="2">
+      <c r="W16" s="14">
         <v>93</v>
       </c>
-      <c r="X17" s="2">
+      <c r="X16" s="14">
         <v>104</v>
       </c>
-      <c r="Y17" s="2">
+      <c r="Y16" s="14">
         <v>155</v>
       </c>
-      <c r="Z17" s="2">
+      <c r="Z16" s="14">
         <v>215</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="14" t="s">
+      <c r="AA16" s="14">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="17" spans="1:27" s="4" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A17" s="26" t="s">
         <v>14</v>
       </c>
-      <c r="B18" s="33" t="s">
-[...14 lines deleted...]
-      <c r="G18" s="44">
+      <c r="B17" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="D17" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="E17" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="F17" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="G17" s="41">
         <v>327</v>
       </c>
-      <c r="H18" s="45">
+      <c r="H17" s="42">
         <v>373</v>
       </c>
-      <c r="I18" s="46">
+      <c r="I17" s="43">
         <v>326</v>
       </c>
-      <c r="J18" s="47">
+      <c r="J17" s="44">
         <v>313</v>
       </c>
-      <c r="K18" s="38">
+      <c r="K17" s="32">
         <v>316</v>
       </c>
-      <c r="L18" s="15">
+      <c r="L17" s="32">
         <v>329</v>
       </c>
-      <c r="M18" s="15">
+      <c r="M17" s="32">
         <v>236</v>
       </c>
-      <c r="N18" s="15">
+      <c r="N17" s="32">
         <v>185</v>
       </c>
-      <c r="O18" s="15">
+      <c r="O17" s="32">
         <v>136</v>
       </c>
-      <c r="P18" s="15">
+      <c r="P17" s="32">
         <v>162</v>
       </c>
-      <c r="Q18" s="15">
+      <c r="Q17" s="32">
         <v>160</v>
       </c>
-      <c r="R18" s="15">
+      <c r="R17" s="32">
         <v>155</v>
       </c>
-      <c r="S18" s="4">
+      <c r="S17" s="33">
         <v>145</v>
       </c>
-      <c r="T18" s="4">
+      <c r="T17" s="33">
         <v>153</v>
       </c>
-      <c r="U18" s="4">
+      <c r="U17" s="33">
         <v>112</v>
       </c>
-      <c r="V18" s="4">
+      <c r="V17" s="33">
         <v>114</v>
       </c>
-      <c r="W18" s="4">
+      <c r="W17" s="33">
         <v>170</v>
       </c>
-      <c r="X18" s="4">
+      <c r="X17" s="33">
         <v>108</v>
       </c>
-      <c r="Y18" s="4">
+      <c r="Y17" s="33">
         <v>112</v>
       </c>
-      <c r="Z18" s="4">
+      <c r="Z17" s="33">
         <v>116</v>
       </c>
-    </row>
-[...11 lines deleted...]
-      <c r="K19" s="16"/>
+      <c r="AA17" s="33">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="18" spans="1:27">
+      <c r="A18" s="1"/>
+      <c r="B18" s="1"/>
+      <c r="C18" s="1"/>
+      <c r="D18" s="1"/>
+      <c r="E18" s="1"/>
+      <c r="F18" s="1"/>
+      <c r="G18" s="1"/>
+      <c r="H18" s="1"/>
+      <c r="I18" s="1"/>
+      <c r="J18" s="1"/>
+      <c r="K18" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A2:W2"/>
-    <mergeCell ref="A4:W4"/>
+    <mergeCell ref="A1:AA1"/>
+    <mergeCell ref="A3:AA3"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Барлығы</vt:lpstr>