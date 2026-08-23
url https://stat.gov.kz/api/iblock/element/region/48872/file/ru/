--- v0 (2026-04-14)
+++ v1 (2026-08-23)
@@ -1,64 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\2026\8-31 Сводные показатели годовых отчетов статистики сельского хозяйства (динамические ряды)\ДИНАМИКА\Динамика мес\Производство\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="1560" yWindow="1245" windowWidth="19440" windowHeight="11040"/>
+    <workbookView xWindow="1560" yWindow="1250" windowWidth="19440" windowHeight="11040"/>
   </bookViews>
   <sheets>
     <sheet name="производство" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">производство!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="106" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="119" uniqueCount="35">
   <si>
     <t>Молоко коровье, тыс. тонн</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
@@ -117,62 +122,65 @@
   </si>
   <si>
     <t>Аққулы</t>
   </si>
   <si>
     <t xml:space="preserve">Майский </t>
   </si>
   <si>
     <t>Павлодарский</t>
   </si>
   <si>
     <t>Успенский</t>
   </si>
   <si>
     <t>Щербактинский</t>
   </si>
   <si>
     <t>2023 год</t>
   </si>
   <si>
     <t>2025 год</t>
   </si>
   <si>
     <t>2024 год</t>
   </si>
+  <si>
+    <t>2026 год</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="28">
+  <fonts count="28" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
@@ -1238,166 +1246,176 @@
     <cellStyle name="Обычный 4 4" xfId="199"/>
     <cellStyle name="Обычный 4 5" xfId="200"/>
     <cellStyle name="Обычный 4 6" xfId="201"/>
     <cellStyle name="Обычный 4 7" xfId="202"/>
     <cellStyle name="Обычный 4 8" xfId="203"/>
     <cellStyle name="Обычный 4 9" xfId="204"/>
     <cellStyle name="Обычный 4 9 2" xfId="205"/>
     <cellStyle name="Обычный 4 9 3" xfId="206"/>
     <cellStyle name="Обычный 5 2" xfId="207"/>
     <cellStyle name="Обычный 5 3" xfId="208"/>
     <cellStyle name="Обычный 5 4" xfId="209"/>
     <cellStyle name="Обычный 5 5" xfId="210"/>
     <cellStyle name="Обычный 6 2" xfId="211"/>
     <cellStyle name="Обычный 6 3" xfId="212"/>
     <cellStyle name="Обычный 7 2" xfId="213"/>
     <cellStyle name="Обычный_tabsv3" xfId="279"/>
     <cellStyle name="Плохой 2" xfId="214"/>
     <cellStyle name="Пояснение 2" xfId="215"/>
     <cellStyle name="Примечание 2" xfId="216"/>
     <cellStyle name="Связанная ячейка 2" xfId="217"/>
     <cellStyle name="Текст предупреждения 2" xfId="218"/>
     <cellStyle name="Хороший 2" xfId="219"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1533,68 +1551,68 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:CG35"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:CS35"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="BQ4" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="CH4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="13" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="20.85546875" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="50" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="20.81640625" style="1" customWidth="1"/>
+    <col min="2" max="49" width="8.1796875" style="1" customWidth="1"/>
+    <col min="50" max="16384" width="9.1796875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:85" ht="36.75" customHeight="1">
+    <row r="1" spans="1:97" ht="36.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="14"/>
       <c r="B1" s="26" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="26"/>
       <c r="D1" s="26"/>
       <c r="E1" s="26"/>
       <c r="F1" s="26"/>
       <c r="G1" s="26"/>
       <c r="H1" s="26"/>
       <c r="I1" s="26"/>
       <c r="J1" s="26"/>
       <c r="K1" s="26"/>
       <c r="L1" s="26"/>
       <c r="M1" s="26"/>
       <c r="N1" s="26"/>
       <c r="O1" s="26"/>
       <c r="P1" s="26"/>
       <c r="Q1" s="26"/>
       <c r="R1" s="26"/>
       <c r="S1" s="26"/>
       <c r="T1" s="26"/>
       <c r="U1" s="26"/>
       <c r="V1" s="26"/>
       <c r="W1" s="26"/>
@@ -1615,51 +1633,51 @@
       <c r="AL1" s="26"/>
       <c r="AM1" s="26"/>
       <c r="AN1" s="26"/>
       <c r="AO1" s="26"/>
       <c r="AP1" s="26"/>
       <c r="AQ1" s="26"/>
       <c r="AR1" s="26"/>
       <c r="AS1" s="26"/>
       <c r="AT1" s="26"/>
       <c r="AU1" s="26"/>
       <c r="AV1" s="26"/>
       <c r="AW1" s="26"/>
       <c r="AX1" s="26"/>
       <c r="AY1" s="26"/>
       <c r="AZ1" s="26"/>
       <c r="BA1" s="26"/>
       <c r="BB1" s="26"/>
       <c r="BC1" s="26"/>
       <c r="BD1" s="26"/>
       <c r="BE1" s="26"/>
       <c r="BF1" s="26"/>
       <c r="BG1" s="26"/>
       <c r="BH1" s="26"/>
       <c r="BI1" s="26"/>
     </row>
-    <row r="2" spans="1:85" s="9" customFormat="1" ht="17.25" customHeight="1">
+    <row r="2" spans="1:97" s="9" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="27"/>
       <c r="B2" s="24" t="s">
         <v>13</v>
       </c>
       <c r="C2" s="24"/>
       <c r="D2" s="24"/>
       <c r="E2" s="24"/>
       <c r="F2" s="24"/>
       <c r="G2" s="24"/>
       <c r="H2" s="24"/>
       <c r="I2" s="24"/>
       <c r="J2" s="24"/>
       <c r="K2" s="24"/>
       <c r="L2" s="24"/>
       <c r="M2" s="24"/>
       <c r="N2" s="24" t="s">
         <v>14</v>
       </c>
       <c r="O2" s="24"/>
       <c r="P2" s="24"/>
       <c r="Q2" s="24"/>
       <c r="R2" s="24"/>
       <c r="S2" s="24"/>
       <c r="T2" s="24"/>
       <c r="U2" s="24"/>
@@ -1715,52 +1733,66 @@
       <c r="BK2" s="24"/>
       <c r="BL2" s="24"/>
       <c r="BM2" s="24"/>
       <c r="BN2" s="24"/>
       <c r="BO2" s="24"/>
       <c r="BP2" s="24"/>
       <c r="BQ2" s="24"/>
       <c r="BR2" s="24"/>
       <c r="BS2" s="24"/>
       <c r="BT2" s="24"/>
       <c r="BU2" s="25"/>
       <c r="BV2" s="24" t="s">
         <v>32</v>
       </c>
       <c r="BW2" s="24"/>
       <c r="BX2" s="24"/>
       <c r="BY2" s="24"/>
       <c r="BZ2" s="24"/>
       <c r="CA2" s="24"/>
       <c r="CB2" s="24"/>
       <c r="CC2" s="24"/>
       <c r="CD2" s="24"/>
       <c r="CE2" s="24"/>
       <c r="CF2" s="24"/>
       <c r="CG2" s="25"/>
+      <c r="CH2" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="CI2" s="24"/>
+      <c r="CJ2" s="24"/>
+      <c r="CK2" s="24"/>
+      <c r="CL2" s="24"/>
+      <c r="CM2" s="24"/>
+      <c r="CN2" s="24"/>
+      <c r="CO2" s="24"/>
+      <c r="CP2" s="24"/>
+      <c r="CQ2" s="24"/>
+      <c r="CR2" s="24"/>
+      <c r="CS2" s="25"/>
     </row>
-    <row r="3" spans="1:85" s="9" customFormat="1" ht="15.75" customHeight="1">
+    <row r="3" spans="1:97" s="9" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="27"/>
       <c r="B3" s="16" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="16" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>8</v>
       </c>
@@ -1970,52 +2002,88 @@
       </c>
       <c r="BZ3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="CA3" s="3" t="s">
         <v>6</v>
       </c>
       <c r="CB3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="CC3" s="3" t="s">
         <v>8</v>
       </c>
       <c r="CD3" s="3" t="s">
         <v>9</v>
       </c>
       <c r="CE3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="CF3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="CG3" s="15" t="s">
         <v>12</v>
       </c>
+      <c r="CH3" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="CI3" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="CJ3" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="CK3" s="16" t="s">
+        <v>4</v>
+      </c>
+      <c r="CL3" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="CM3" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="CN3" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="CO3" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="CP3" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="CQ3" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="CR3" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="CS3" s="15" t="s">
+        <v>12</v>
+      </c>
     </row>
-    <row r="4" spans="1:85" s="20" customFormat="1" ht="12.75" customHeight="1">
+    <row r="4" spans="1:97" s="20" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="20" t="s">
         <v>17</v>
       </c>
       <c r="B4" s="6">
         <v>15.825900000000001</v>
       </c>
       <c r="C4" s="6">
         <v>19.356999999999999</v>
       </c>
       <c r="D4" s="19">
         <v>27.133700000000001</v>
       </c>
       <c r="E4" s="6">
         <v>31.7241</v>
       </c>
       <c r="F4" s="19">
         <v>41.839100000000002</v>
       </c>
       <c r="G4" s="19">
         <v>52.820699999999995</v>
       </c>
       <c r="H4" s="19">
         <v>49.100199999999994</v>
       </c>
       <c r="I4" s="6">
@@ -2218,55 +2286,85 @@
       </c>
       <c r="BW4" s="17">
         <v>15.7</v>
       </c>
       <c r="BX4" s="17">
         <v>19.100000000000001</v>
       </c>
       <c r="BY4" s="17">
         <v>21.6</v>
       </c>
       <c r="BZ4" s="19">
         <v>23.9</v>
       </c>
       <c r="CA4" s="19">
         <v>29.5</v>
       </c>
       <c r="CB4" s="19">
         <v>28.4</v>
       </c>
       <c r="CC4" s="17">
         <v>26.2</v>
       </c>
       <c r="CD4" s="17">
         <v>21.6</v>
       </c>
-      <c r="CE4" s="17"/>
-[...1 lines deleted...]
-      <c r="CG4" s="17"/>
+      <c r="CE4" s="17">
+        <v>19.317900000000002</v>
+      </c>
+      <c r="CF4" s="17">
+        <v>16.599799999999998</v>
+      </c>
+      <c r="CG4" s="17">
+        <v>17.3611</v>
+      </c>
+      <c r="CH4" s="17">
+        <v>14.504899999999999</v>
+      </c>
+      <c r="CI4" s="17">
+        <v>14.1805</v>
+      </c>
+      <c r="CJ4" s="17">
+        <v>18.000800000000002</v>
+      </c>
+      <c r="CK4" s="17">
+        <v>20.536999999999999</v>
+      </c>
+      <c r="CL4" s="19">
+        <v>23.2836</v>
+      </c>
+      <c r="CM4" s="19">
+        <v>29.952500000000001</v>
+      </c>
+      <c r="CN4" s="19"/>
+      <c r="CO4" s="17"/>
+      <c r="CP4" s="17"/>
+      <c r="CQ4" s="17"/>
+      <c r="CR4" s="17"/>
+      <c r="CS4" s="17"/>
     </row>
-    <row r="5" spans="1:85" s="9" customFormat="1" ht="12">
+    <row r="5" spans="1:97" s="9" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A5" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="8">
         <v>0.24840000000000001</v>
       </c>
       <c r="C5" s="8">
         <v>0.2903</v>
       </c>
       <c r="D5" s="8">
         <v>0.44450000000000001</v>
       </c>
       <c r="E5" s="8">
         <v>0.54189999999999994</v>
       </c>
       <c r="F5" s="8">
         <v>0.83720000000000006</v>
       </c>
       <c r="G5" s="8">
         <v>0.90579999999999994</v>
       </c>
       <c r="H5" s="8">
         <v>0.98839999999999995</v>
       </c>
       <c r="I5" s="8">
@@ -2469,55 +2567,85 @@
       </c>
       <c r="BW5" s="17">
         <v>0.1</v>
       </c>
       <c r="BX5" s="23">
         <v>0.2</v>
       </c>
       <c r="BY5" s="23">
         <v>0.3</v>
       </c>
       <c r="BZ5" s="11">
         <v>0.4</v>
       </c>
       <c r="CA5" s="11">
         <v>0.5</v>
       </c>
       <c r="CB5" s="11">
         <v>0.5</v>
       </c>
       <c r="CC5" s="11">
         <v>0.5</v>
       </c>
       <c r="CD5" s="11">
         <v>0.3</v>
       </c>
-      <c r="CE5" s="11"/>
-[...1 lines deleted...]
-      <c r="CG5" s="11"/>
+      <c r="CE5" s="11">
+        <v>0.26129999999999998</v>
+      </c>
+      <c r="CF5" s="11">
+        <v>0.19289999999999999</v>
+      </c>
+      <c r="CG5" s="11">
+        <v>0.45619999999999999</v>
+      </c>
+      <c r="CH5" s="23">
+        <v>0.11459999999999999</v>
+      </c>
+      <c r="CI5" s="17">
+        <v>0.13400000000000001</v>
+      </c>
+      <c r="CJ5" s="23">
+        <v>0.21290000000000001</v>
+      </c>
+      <c r="CK5" s="23">
+        <v>0.29709999999999998</v>
+      </c>
+      <c r="CL5" s="11">
+        <v>0.4173</v>
+      </c>
+      <c r="CM5" s="11">
+        <v>0.52200000000000002</v>
+      </c>
+      <c r="CN5" s="11"/>
+      <c r="CO5" s="11"/>
+      <c r="CP5" s="11"/>
+      <c r="CQ5" s="11"/>
+      <c r="CR5" s="11"/>
+      <c r="CS5" s="11"/>
     </row>
-    <row r="6" spans="1:85" s="9" customFormat="1" ht="12">
+    <row r="6" spans="1:97" s="9" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A6" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="8">
         <v>1.5398000000000001</v>
       </c>
       <c r="C6" s="8">
         <v>2.1396999999999999</v>
       </c>
       <c r="D6" s="8">
         <v>2.8738000000000001</v>
       </c>
       <c r="E6" s="8">
         <v>3.1144000000000003</v>
       </c>
       <c r="F6" s="8">
         <v>3.4674</v>
       </c>
       <c r="G6" s="8">
         <v>3.5379</v>
       </c>
       <c r="H6" s="8">
         <v>3.5120999999999998</v>
       </c>
       <c r="I6" s="8">
@@ -2720,55 +2848,85 @@
       </c>
       <c r="BW6" s="11">
         <v>2.7</v>
       </c>
       <c r="BX6" s="11">
         <v>3.2</v>
       </c>
       <c r="BY6" s="11">
         <v>3.5</v>
       </c>
       <c r="BZ6" s="11">
         <v>3.4</v>
       </c>
       <c r="CA6" s="11">
         <v>3.5</v>
       </c>
       <c r="CB6" s="11">
         <v>3.8</v>
       </c>
       <c r="CC6" s="11">
         <v>3.7</v>
       </c>
       <c r="CD6" s="11">
         <v>3.3</v>
       </c>
-      <c r="CE6" s="11"/>
-[...1 lines deleted...]
-      <c r="CG6" s="11"/>
+      <c r="CE6" s="11">
+        <v>2.8513999999999999</v>
+      </c>
+      <c r="CF6" s="11">
+        <v>2.5148000000000001</v>
+      </c>
+      <c r="CG6" s="11">
+        <v>2.3681000000000001</v>
+      </c>
+      <c r="CH6" s="11">
+        <v>2.5884999999999998</v>
+      </c>
+      <c r="CI6" s="11">
+        <v>2.5036</v>
+      </c>
+      <c r="CJ6" s="11">
+        <v>3.3542999999999998</v>
+      </c>
+      <c r="CK6" s="11">
+        <v>3.3666</v>
+      </c>
+      <c r="CL6" s="11">
+        <v>3.3942000000000001</v>
+      </c>
+      <c r="CM6" s="11">
+        <v>3.5914999999999999</v>
+      </c>
+      <c r="CN6" s="11"/>
+      <c r="CO6" s="11"/>
+      <c r="CP6" s="11"/>
+      <c r="CQ6" s="11"/>
+      <c r="CR6" s="11"/>
+      <c r="CS6" s="11"/>
     </row>
-    <row r="7" spans="1:85" s="9" customFormat="1" ht="12">
+    <row r="7" spans="1:97" s="9" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A7" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="8">
         <v>0.86199999999999999</v>
       </c>
       <c r="C7" s="8">
         <v>0.91239999999999999</v>
       </c>
       <c r="D7" s="8">
         <v>1.2423</v>
       </c>
       <c r="E7" s="8">
         <v>1.5506</v>
       </c>
       <c r="F7" s="8">
         <v>1.7775000000000001</v>
       </c>
       <c r="G7" s="8">
         <v>3.1036999999999999</v>
       </c>
       <c r="H7" s="8">
         <v>3.3698999999999999</v>
       </c>
       <c r="I7" s="8">
@@ -2971,55 +3129,85 @@
       </c>
       <c r="BW7" s="11">
         <v>0.5</v>
       </c>
       <c r="BX7" s="11">
         <v>0.7</v>
       </c>
       <c r="BY7" s="11">
         <v>0.9</v>
       </c>
       <c r="BZ7" s="11">
         <v>0.9</v>
       </c>
       <c r="CA7" s="11">
         <v>2</v>
       </c>
       <c r="CB7" s="11">
         <v>1.8</v>
       </c>
       <c r="CC7" s="11">
         <v>1.5</v>
       </c>
       <c r="CD7" s="11">
         <v>1.2</v>
       </c>
-      <c r="CE7" s="11"/>
-[...1 lines deleted...]
-      <c r="CG7" s="11"/>
+      <c r="CE7" s="11">
+        <v>0.89380000000000004</v>
+      </c>
+      <c r="CF7" s="11">
+        <v>0.79239999999999999</v>
+      </c>
+      <c r="CG7" s="11">
+        <v>0.79869999999999997</v>
+      </c>
+      <c r="CH7" s="11">
+        <v>0.52190000000000003</v>
+      </c>
+      <c r="CI7" s="11">
+        <v>0.50949999999999995</v>
+      </c>
+      <c r="CJ7" s="11">
+        <v>0.7</v>
+      </c>
+      <c r="CK7" s="11">
+        <v>0.86360000000000003</v>
+      </c>
+      <c r="CL7" s="11">
+        <v>0.93930000000000002</v>
+      </c>
+      <c r="CM7" s="11">
+        <v>1.9811000000000001</v>
+      </c>
+      <c r="CN7" s="11"/>
+      <c r="CO7" s="11"/>
+      <c r="CP7" s="11"/>
+      <c r="CQ7" s="11"/>
+      <c r="CR7" s="11"/>
+      <c r="CS7" s="11"/>
     </row>
-    <row r="8" spans="1:85" s="9" customFormat="1" ht="12">
+    <row r="8" spans="1:97" s="9" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A8" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="8">
         <v>0.82229999999999992</v>
       </c>
       <c r="C8" s="8">
         <v>1.2115</v>
       </c>
       <c r="D8" s="8">
         <v>1.1750999999999998</v>
       </c>
       <c r="E8" s="8">
         <v>2.1663999999999999</v>
       </c>
       <c r="F8" s="8">
         <v>3.4319000000000002</v>
       </c>
       <c r="G8" s="8">
         <v>3.1859000000000002</v>
       </c>
       <c r="H8" s="8">
         <v>3.1144000000000003</v>
       </c>
       <c r="I8" s="8">
@@ -3222,55 +3410,85 @@
       </c>
       <c r="BW8" s="11">
         <v>1.3</v>
       </c>
       <c r="BX8" s="11">
         <v>1.2</v>
       </c>
       <c r="BY8" s="11">
         <v>1.6</v>
       </c>
       <c r="BZ8" s="11">
         <v>1.8</v>
       </c>
       <c r="CA8" s="11">
         <v>2</v>
       </c>
       <c r="CB8" s="11">
         <v>1.7</v>
       </c>
       <c r="CC8" s="11">
         <v>2</v>
       </c>
       <c r="CD8" s="11">
         <v>1.3</v>
       </c>
-      <c r="CE8" s="11"/>
-[...1 lines deleted...]
-      <c r="CG8" s="11"/>
+      <c r="CE8" s="11">
+        <v>0.9304</v>
+      </c>
+      <c r="CF8" s="11">
+        <v>1.2439</v>
+      </c>
+      <c r="CG8" s="11">
+        <v>0.81210000000000004</v>
+      </c>
+      <c r="CH8" s="11">
+        <v>1.0806</v>
+      </c>
+      <c r="CI8" s="11">
+        <v>1.0516000000000001</v>
+      </c>
+      <c r="CJ8" s="11">
+        <v>1.1660999999999999</v>
+      </c>
+      <c r="CK8" s="11">
+        <v>1.6555</v>
+      </c>
+      <c r="CL8" s="11">
+        <v>1.7714000000000001</v>
+      </c>
+      <c r="CM8" s="11">
+        <v>1.9951000000000001</v>
+      </c>
+      <c r="CN8" s="11"/>
+      <c r="CO8" s="11"/>
+      <c r="CP8" s="11"/>
+      <c r="CQ8" s="11"/>
+      <c r="CR8" s="11"/>
+      <c r="CS8" s="11"/>
     </row>
-    <row r="9" spans="1:85" s="9" customFormat="1" ht="12">
+    <row r="9" spans="1:97" s="9" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A9" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="8">
         <v>1.2485999999999999</v>
       </c>
       <c r="C9" s="8">
         <v>1.1380999999999999</v>
       </c>
       <c r="D9" s="8">
         <v>2.1740999999999997</v>
       </c>
       <c r="E9" s="8">
         <v>3.0240999999999998</v>
       </c>
       <c r="F9" s="8">
         <v>4.4527000000000001</v>
       </c>
       <c r="G9" s="8">
         <v>5.7476000000000003</v>
       </c>
       <c r="H9" s="8">
         <v>5.109</v>
       </c>
       <c r="I9" s="8">
@@ -3473,55 +3691,85 @@
       </c>
       <c r="BW9" s="11">
         <v>0.3</v>
       </c>
       <c r="BX9" s="11">
         <v>0.5</v>
       </c>
       <c r="BY9" s="11">
         <v>0.9</v>
       </c>
       <c r="BZ9" s="11">
         <v>1.1000000000000001</v>
       </c>
       <c r="CA9" s="11">
         <v>1.6</v>
       </c>
       <c r="CB9" s="11">
         <v>1.7</v>
       </c>
       <c r="CC9" s="11">
         <v>1.3</v>
       </c>
       <c r="CD9" s="11">
         <v>0.7</v>
       </c>
-      <c r="CE9" s="11"/>
-[...1 lines deleted...]
-      <c r="CG9" s="11"/>
+      <c r="CE9" s="11">
+        <v>0.74</v>
+      </c>
+      <c r="CF9" s="11">
+        <v>0.71840000000000004</v>
+      </c>
+      <c r="CG9" s="11">
+        <v>0.61580000000000001</v>
+      </c>
+      <c r="CH9" s="11">
+        <v>0.32850000000000001</v>
+      </c>
+      <c r="CI9" s="11">
+        <v>0.2787</v>
+      </c>
+      <c r="CJ9" s="11">
+        <v>0.53310000000000002</v>
+      </c>
+      <c r="CK9" s="11">
+        <v>0.82779999999999998</v>
+      </c>
+      <c r="CL9" s="11">
+        <v>1.1075999999999999</v>
+      </c>
+      <c r="CM9" s="11">
+        <v>1.5746</v>
+      </c>
+      <c r="CN9" s="11"/>
+      <c r="CO9" s="11"/>
+      <c r="CP9" s="11"/>
+      <c r="CQ9" s="11"/>
+      <c r="CR9" s="11"/>
+      <c r="CS9" s="11"/>
     </row>
-    <row r="10" spans="1:85" s="9" customFormat="1" ht="12">
+    <row r="10" spans="1:97" s="9" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A10" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="8">
         <v>1.0589999999999999</v>
       </c>
       <c r="C10" s="8">
         <v>1.6562000000000001</v>
       </c>
       <c r="D10" s="8">
         <v>2.2349999999999999</v>
       </c>
       <c r="E10" s="8">
         <v>2.7664</v>
       </c>
       <c r="F10" s="8">
         <v>3.4029000000000003</v>
       </c>
       <c r="G10" s="8">
         <v>4.9181000000000008</v>
       </c>
       <c r="H10" s="8">
         <v>4.8988000000000005</v>
       </c>
       <c r="I10" s="8">
@@ -3724,55 +3972,85 @@
       </c>
       <c r="BW10" s="11">
         <v>0.9</v>
       </c>
       <c r="BX10" s="11">
         <v>1.2</v>
       </c>
       <c r="BY10" s="11">
         <v>1.4</v>
       </c>
       <c r="BZ10" s="11">
         <v>1.4</v>
       </c>
       <c r="CA10" s="11">
         <v>2</v>
       </c>
       <c r="CB10" s="11">
         <v>1.9</v>
       </c>
       <c r="CC10" s="11">
         <v>1.5</v>
       </c>
       <c r="CD10" s="11">
         <v>1.5</v>
       </c>
-      <c r="CE10" s="11"/>
-[...1 lines deleted...]
-      <c r="CG10" s="11"/>
+      <c r="CE10" s="11">
+        <v>1.2562</v>
+      </c>
+      <c r="CF10" s="11">
+        <v>1.1572</v>
+      </c>
+      <c r="CG10" s="11">
+        <v>1.2104999999999999</v>
+      </c>
+      <c r="CH10" s="11">
+        <v>1.1206</v>
+      </c>
+      <c r="CI10" s="11">
+        <v>1.1655</v>
+      </c>
+      <c r="CJ10" s="11">
+        <v>1.3771</v>
+      </c>
+      <c r="CK10" s="11">
+        <v>1.6707000000000001</v>
+      </c>
+      <c r="CL10" s="11">
+        <v>1.7023999999999999</v>
+      </c>
+      <c r="CM10" s="11">
+        <v>2.1993999999999998</v>
+      </c>
+      <c r="CN10" s="11"/>
+      <c r="CO10" s="11"/>
+      <c r="CP10" s="11"/>
+      <c r="CQ10" s="11"/>
+      <c r="CR10" s="11"/>
+      <c r="CS10" s="11"/>
     </row>
-    <row r="11" spans="1:85" s="9" customFormat="1" ht="12">
+    <row r="11" spans="1:97" s="9" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A11" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="8">
         <v>1.0985</v>
       </c>
       <c r="C11" s="8">
         <v>1.6125</v>
       </c>
       <c r="D11" s="8">
         <v>2.4036</v>
       </c>
       <c r="E11" s="8">
         <v>2.4668000000000001</v>
       </c>
       <c r="F11" s="8">
         <v>2.7500999999999998</v>
       </c>
       <c r="G11" s="8">
         <v>2.8056000000000001</v>
       </c>
       <c r="H11" s="8">
         <v>2.8849999999999998</v>
       </c>
       <c r="I11" s="8">
@@ -3975,55 +4253,85 @@
       </c>
       <c r="BW11" s="11">
         <v>1</v>
       </c>
       <c r="BX11" s="11">
         <v>1.3</v>
       </c>
       <c r="BY11" s="11">
         <v>1.4</v>
       </c>
       <c r="BZ11" s="11">
         <v>1.4</v>
       </c>
       <c r="CA11" s="11">
         <v>1.6</v>
       </c>
       <c r="CB11" s="11">
         <v>1.8</v>
       </c>
       <c r="CC11" s="11">
         <v>1.7</v>
       </c>
       <c r="CD11" s="11">
         <v>1.3</v>
       </c>
-      <c r="CE11" s="11"/>
-[...1 lines deleted...]
-      <c r="CG11" s="11"/>
+      <c r="CE11" s="11">
+        <v>1.5410999999999999</v>
+      </c>
+      <c r="CF11" s="11">
+        <v>0.90539999999999998</v>
+      </c>
+      <c r="CG11" s="11">
+        <v>0.87660000000000005</v>
+      </c>
+      <c r="CH11" s="11">
+        <v>0.84009999999999996</v>
+      </c>
+      <c r="CI11" s="11">
+        <v>0.91849999999999998</v>
+      </c>
+      <c r="CJ11" s="11">
+        <v>1.2768999999999999</v>
+      </c>
+      <c r="CK11" s="11">
+        <v>1.4240999999999999</v>
+      </c>
+      <c r="CL11" s="11">
+        <v>1.4609000000000001</v>
+      </c>
+      <c r="CM11" s="11">
+        <v>1.6240000000000001</v>
+      </c>
+      <c r="CN11" s="11"/>
+      <c r="CO11" s="11"/>
+      <c r="CP11" s="11"/>
+      <c r="CQ11" s="11"/>
+      <c r="CR11" s="11"/>
+      <c r="CS11" s="11"/>
     </row>
-    <row r="12" spans="1:85" s="9" customFormat="1" ht="12">
+    <row r="12" spans="1:97" s="9" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A12" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="8">
         <v>1.3805999999999998</v>
       </c>
       <c r="C12" s="8">
         <v>1.5487</v>
       </c>
       <c r="D12" s="8">
         <v>2.6280999999999999</v>
       </c>
       <c r="E12" s="8">
         <v>2.9381999999999997</v>
       </c>
       <c r="F12" s="8">
         <v>3.8276999999999997</v>
       </c>
       <c r="G12" s="8">
         <v>4.9683999999999999</v>
       </c>
       <c r="H12" s="8">
         <v>5.1063000000000001</v>
       </c>
       <c r="I12" s="8">
@@ -4226,55 +4534,85 @@
       </c>
       <c r="BW12" s="11">
         <v>1.2</v>
       </c>
       <c r="BX12" s="11">
         <v>1.5</v>
       </c>
       <c r="BY12" s="11">
         <v>1.7</v>
       </c>
       <c r="BZ12" s="11">
         <v>1.9</v>
       </c>
       <c r="CA12" s="11">
         <v>2.5</v>
       </c>
       <c r="CB12" s="11">
         <v>2.4</v>
       </c>
       <c r="CC12" s="11">
         <v>2.2000000000000002</v>
       </c>
       <c r="CD12" s="11">
         <v>1.4</v>
       </c>
-      <c r="CE12" s="11"/>
-[...1 lines deleted...]
-      <c r="CG12" s="11"/>
+      <c r="CE12" s="11">
+        <v>1.7014</v>
+      </c>
+      <c r="CF12" s="11">
+        <v>1.3088</v>
+      </c>
+      <c r="CG12" s="11">
+        <v>1.2159</v>
+      </c>
+      <c r="CH12" s="11">
+        <v>0.84499999999999997</v>
+      </c>
+      <c r="CI12" s="11">
+        <v>1.0802</v>
+      </c>
+      <c r="CJ12" s="11">
+        <v>1.2695000000000001</v>
+      </c>
+      <c r="CK12" s="11">
+        <v>1.4609000000000001</v>
+      </c>
+      <c r="CL12" s="11">
+        <v>1.7904</v>
+      </c>
+      <c r="CM12" s="11">
+        <v>2.6301999999999999</v>
+      </c>
+      <c r="CN12" s="11"/>
+      <c r="CO12" s="11"/>
+      <c r="CP12" s="11"/>
+      <c r="CQ12" s="11"/>
+      <c r="CR12" s="11"/>
+      <c r="CS12" s="11"/>
     </row>
-    <row r="13" spans="1:85" s="9" customFormat="1" ht="12">
+    <row r="13" spans="1:97" s="9" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A13" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="8">
         <v>1.0144</v>
       </c>
       <c r="C13" s="8">
         <v>1.0435000000000001</v>
       </c>
       <c r="D13" s="8">
         <v>1.8673</v>
       </c>
       <c r="E13" s="8">
         <v>1.8440000000000001</v>
       </c>
       <c r="F13" s="8">
         <v>2.6989999999999998</v>
       </c>
       <c r="G13" s="8">
         <v>3.9578000000000002</v>
       </c>
       <c r="H13" s="8">
         <v>3.87</v>
       </c>
       <c r="I13" s="8">
@@ -4477,55 +4815,85 @@
       </c>
       <c r="BW13" s="11">
         <v>0.3</v>
       </c>
       <c r="BX13" s="11">
         <v>0.5</v>
       </c>
       <c r="BY13" s="11">
         <v>0.6</v>
       </c>
       <c r="BZ13" s="11">
         <v>0.9</v>
       </c>
       <c r="CA13" s="11">
         <v>1.3</v>
       </c>
       <c r="CB13" s="11">
         <v>1.5</v>
       </c>
       <c r="CC13" s="11">
         <v>1.5</v>
       </c>
       <c r="CD13" s="11">
         <v>1.4</v>
       </c>
-      <c r="CE13" s="11"/>
-[...1 lines deleted...]
-      <c r="CG13" s="11"/>
+      <c r="CE13" s="11">
+        <v>0.93220000000000003</v>
+      </c>
+      <c r="CF13" s="11">
+        <v>0.91059999999999997</v>
+      </c>
+      <c r="CG13" s="11">
+        <v>0.87819999999999998</v>
+      </c>
+      <c r="CH13" s="11">
+        <v>0.4703</v>
+      </c>
+      <c r="CI13" s="11">
+        <v>0.31040000000000001</v>
+      </c>
+      <c r="CJ13" s="11">
+        <v>0.53769999999999996</v>
+      </c>
+      <c r="CK13" s="11">
+        <v>0.72389999999999999</v>
+      </c>
+      <c r="CL13" s="11">
+        <v>0.9052</v>
+      </c>
+      <c r="CM13" s="11">
+        <v>1.2178</v>
+      </c>
+      <c r="CN13" s="11"/>
+      <c r="CO13" s="11"/>
+      <c r="CP13" s="11"/>
+      <c r="CQ13" s="11"/>
+      <c r="CR13" s="11"/>
+      <c r="CS13" s="11"/>
     </row>
-    <row r="14" spans="1:85" s="9" customFormat="1" ht="12">
+    <row r="14" spans="1:97" s="9" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A14" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="8">
         <v>1.0249999999999999</v>
       </c>
       <c r="C14" s="8">
         <v>1.2412999999999998</v>
       </c>
       <c r="D14" s="8">
         <v>1.9627999999999999</v>
       </c>
       <c r="E14" s="8">
         <v>2.2237</v>
       </c>
       <c r="F14" s="8">
         <v>3.4051</v>
       </c>
       <c r="G14" s="8">
         <v>4.5078999999999994</v>
       </c>
       <c r="H14" s="8">
         <v>2.4578000000000002</v>
       </c>
       <c r="I14" s="8">
@@ -4728,55 +5096,85 @@
       </c>
       <c r="BW14" s="11">
         <v>0.7</v>
       </c>
       <c r="BX14" s="11">
         <v>0.9</v>
       </c>
       <c r="BY14" s="11">
         <v>1.5</v>
       </c>
       <c r="BZ14" s="11">
         <v>2.1</v>
       </c>
       <c r="CA14" s="11">
         <v>2.6</v>
       </c>
       <c r="CB14" s="11">
         <v>1.4</v>
       </c>
       <c r="CC14" s="11">
         <v>1</v>
       </c>
       <c r="CD14" s="11">
         <v>1.3</v>
       </c>
-      <c r="CE14" s="11"/>
-[...1 lines deleted...]
-      <c r="CG14" s="11"/>
+      <c r="CE14" s="11">
+        <v>0.89190000000000003</v>
+      </c>
+      <c r="CF14" s="11">
+        <v>0.49919999999999998</v>
+      </c>
+      <c r="CG14" s="11">
+        <v>1.2146999999999999</v>
+      </c>
+      <c r="CH14" s="11">
+        <v>0.57099999999999995</v>
+      </c>
+      <c r="CI14" s="11">
+        <v>0.67</v>
+      </c>
+      <c r="CJ14" s="11">
+        <v>0.94789999999999996</v>
+      </c>
+      <c r="CK14" s="11">
+        <v>1.5044999999999999</v>
+      </c>
+      <c r="CL14" s="11">
+        <v>2.1417000000000002</v>
+      </c>
+      <c r="CM14" s="11">
+        <v>2.5848</v>
+      </c>
+      <c r="CN14" s="11"/>
+      <c r="CO14" s="11"/>
+      <c r="CP14" s="11"/>
+      <c r="CQ14" s="11"/>
+      <c r="CR14" s="11"/>
+      <c r="CS14" s="11"/>
     </row>
-    <row r="15" spans="1:85" s="9" customFormat="1" ht="12">
+    <row r="15" spans="1:97" s="9" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A15" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="8">
         <v>2.5558000000000001</v>
       </c>
       <c r="C15" s="8">
         <v>2.9843999999999999</v>
       </c>
       <c r="D15" s="8">
         <v>3.7318000000000002</v>
       </c>
       <c r="E15" s="8">
         <v>4.3869999999999996</v>
       </c>
       <c r="F15" s="8">
         <v>5.2397999999999998</v>
       </c>
       <c r="G15" s="8">
         <v>5.28</v>
       </c>
       <c r="H15" s="8">
         <v>5.1956999999999995</v>
       </c>
       <c r="I15" s="8">
@@ -4979,55 +5377,85 @@
       </c>
       <c r="BW15" s="11">
         <v>4.4000000000000004</v>
       </c>
       <c r="BX15" s="11">
         <v>4.9000000000000004</v>
       </c>
       <c r="BY15" s="11">
         <v>5</v>
       </c>
       <c r="BZ15" s="11">
         <v>5.0999999999999996</v>
       </c>
       <c r="CA15" s="11">
         <v>5</v>
       </c>
       <c r="CB15" s="11">
         <v>5.4</v>
       </c>
       <c r="CC15" s="11">
         <v>5.0999999999999996</v>
       </c>
       <c r="CD15" s="11">
         <v>4.5</v>
       </c>
-      <c r="CE15" s="11"/>
-[...1 lines deleted...]
-      <c r="CG15" s="11"/>
+      <c r="CE15" s="11">
+        <v>4.3765000000000001</v>
+      </c>
+      <c r="CF15" s="11">
+        <v>3.9060999999999999</v>
+      </c>
+      <c r="CG15" s="11">
+        <v>3.7738</v>
+      </c>
+      <c r="CH15" s="11">
+        <v>3.7633999999999999</v>
+      </c>
+      <c r="CI15" s="11">
+        <v>3.5838999999999999</v>
+      </c>
+      <c r="CJ15" s="11">
+        <v>4.1143000000000001</v>
+      </c>
+      <c r="CK15" s="11">
+        <v>4.1558000000000002</v>
+      </c>
+      <c r="CL15" s="11">
+        <v>4.6200999999999999</v>
+      </c>
+      <c r="CM15" s="11">
+        <v>5.3003</v>
+      </c>
+      <c r="CN15" s="11"/>
+      <c r="CO15" s="11"/>
+      <c r="CP15" s="11"/>
+      <c r="CQ15" s="11"/>
+      <c r="CR15" s="11"/>
+      <c r="CS15" s="11"/>
     </row>
-    <row r="16" spans="1:85" s="9" customFormat="1" ht="12">
+    <row r="16" spans="1:97" s="9" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A16" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="8">
         <v>1.1114999999999999</v>
       </c>
       <c r="C16" s="8">
         <v>1.4844999999999999</v>
       </c>
       <c r="D16" s="8">
         <v>1.4815999999999998</v>
       </c>
       <c r="E16" s="8">
         <v>1.9157</v>
       </c>
       <c r="F16" s="8">
         <v>2.3124000000000002</v>
       </c>
       <c r="G16" s="8">
         <v>3.5569999999999999</v>
       </c>
       <c r="H16" s="8">
         <v>3.1659000000000002</v>
       </c>
       <c r="I16" s="8">
@@ -5230,55 +5658,85 @@
       </c>
       <c r="BW16" s="11">
         <v>1.2</v>
       </c>
       <c r="BX16" s="11">
         <v>1.4</v>
       </c>
       <c r="BY16" s="11">
         <v>1.4</v>
       </c>
       <c r="BZ16" s="11">
         <v>1.5</v>
       </c>
       <c r="CA16" s="11">
         <v>2.1</v>
       </c>
       <c r="CB16" s="11">
         <v>1.7</v>
       </c>
       <c r="CC16" s="11">
         <v>1.5</v>
       </c>
       <c r="CD16" s="11">
         <v>1.4</v>
       </c>
-      <c r="CE16" s="11"/>
-[...1 lines deleted...]
-      <c r="CG16" s="11"/>
+      <c r="CE16" s="11">
+        <v>1.0874999999999999</v>
+      </c>
+      <c r="CF16" s="11">
+        <v>1.0007999999999999</v>
+      </c>
+      <c r="CG16" s="11">
+        <v>1.2263999999999999</v>
+      </c>
+      <c r="CH16" s="11">
+        <v>0.78979999999999995</v>
+      </c>
+      <c r="CI16" s="11">
+        <v>0.74339999999999995</v>
+      </c>
+      <c r="CJ16" s="11">
+        <v>0.96030000000000004</v>
+      </c>
+      <c r="CK16" s="11">
+        <v>1.1052</v>
+      </c>
+      <c r="CL16" s="11">
+        <v>1.179</v>
+      </c>
+      <c r="CM16" s="11">
+        <v>1.7778</v>
+      </c>
+      <c r="CN16" s="11"/>
+      <c r="CO16" s="11"/>
+      <c r="CP16" s="11"/>
+      <c r="CQ16" s="11"/>
+      <c r="CR16" s="11"/>
+      <c r="CS16" s="11"/>
     </row>
-    <row r="17" spans="1:85" s="9" customFormat="1">
+    <row r="17" spans="1:97" s="9" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A17" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="13">
         <v>1.86</v>
       </c>
       <c r="C17" s="13">
         <v>2.0939000000000001</v>
       </c>
       <c r="D17" s="13">
         <v>2.9137</v>
       </c>
       <c r="E17" s="13">
         <v>2.7848999999999999</v>
       </c>
       <c r="F17" s="13">
         <v>4.2353999999999994</v>
       </c>
       <c r="G17" s="13">
         <v>6.3449999999999998</v>
       </c>
       <c r="H17" s="13">
         <v>5.4268999999999998</v>
       </c>
       <c r="I17" s="13">
@@ -5481,826 +5939,857 @@
       </c>
       <c r="BW17" s="12">
         <v>1.2</v>
       </c>
       <c r="BX17" s="12">
         <v>1.5</v>
       </c>
       <c r="BY17" s="12">
         <v>1.5</v>
       </c>
       <c r="BZ17" s="12">
         <v>1.7</v>
       </c>
       <c r="CA17" s="12">
         <v>2.9</v>
       </c>
       <c r="CB17" s="12">
         <v>2.7</v>
       </c>
       <c r="CC17" s="12">
         <v>2.8</v>
       </c>
       <c r="CD17" s="12">
         <v>2.1</v>
       </c>
-      <c r="CE17" s="12"/>
-[...1 lines deleted...]
-      <c r="CG17" s="12"/>
+      <c r="CE17" s="12">
+        <v>1.8542000000000001</v>
+      </c>
+      <c r="CF17" s="12">
+        <v>1.4495</v>
+      </c>
+      <c r="CG17" s="12">
+        <v>1.9142999999999999</v>
+      </c>
+      <c r="CH17" s="12">
+        <v>1.4706999999999999</v>
+      </c>
+      <c r="CI17" s="12">
+        <v>1.2312000000000001</v>
+      </c>
+      <c r="CJ17" s="12">
+        <v>1.5504</v>
+      </c>
+      <c r="CK17" s="12">
+        <v>1.4815</v>
+      </c>
+      <c r="CL17" s="12">
+        <v>1.8543000000000001</v>
+      </c>
+      <c r="CM17" s="12">
+        <v>2.9540000000000002</v>
+      </c>
+      <c r="CN17" s="12"/>
+      <c r="CO17" s="12"/>
+      <c r="CP17" s="12"/>
+      <c r="CQ17" s="12"/>
+      <c r="CR17" s="12"/>
+      <c r="CS17" s="12"/>
     </row>
-    <row r="18" spans="1:85">
+    <row r="18" spans="1:97" x14ac:dyDescent="0.3">
       <c r="B18" s="2"/>
       <c r="C18" s="2"/>
       <c r="D18" s="2"/>
       <c r="E18" s="2"/>
       <c r="F18" s="2"/>
       <c r="G18" s="2"/>
       <c r="H18" s="2"/>
       <c r="I18" s="2"/>
       <c r="J18" s="2"/>
       <c r="K18" s="2"/>
       <c r="L18" s="2"/>
       <c r="M18" s="2"/>
       <c r="N18" s="2"/>
       <c r="O18" s="2"/>
       <c r="P18" s="2"/>
       <c r="Q18" s="2"/>
       <c r="R18" s="2"/>
       <c r="S18" s="2"/>
       <c r="T18" s="2"/>
       <c r="U18" s="2"/>
       <c r="V18" s="2"/>
       <c r="W18" s="2"/>
       <c r="X18" s="2"/>
       <c r="Y18" s="2"/>
       <c r="Z18" s="2"/>
       <c r="AA18" s="2"/>
       <c r="AB18" s="2"/>
       <c r="AC18" s="2"/>
       <c r="AD18" s="2"/>
       <c r="AE18" s="2"/>
       <c r="AF18" s="2"/>
       <c r="AG18" s="2"/>
       <c r="AH18" s="2"/>
       <c r="AI18" s="2"/>
       <c r="AJ18" s="2"/>
       <c r="AK18" s="2"/>
       <c r="AL18" s="2"/>
       <c r="AM18" s="2"/>
       <c r="AN18" s="2"/>
       <c r="AO18" s="2"/>
       <c r="AP18" s="2"/>
       <c r="AQ18" s="2"/>
       <c r="AR18" s="2"/>
       <c r="AS18" s="2"/>
       <c r="AT18" s="2"/>
       <c r="AU18" s="2"/>
       <c r="AV18" s="2"/>
       <c r="AW18" s="2"/>
     </row>
-    <row r="19" spans="1:85">
+    <row r="19" spans="1:97" x14ac:dyDescent="0.3">
       <c r="B19" s="2"/>
       <c r="C19" s="2"/>
       <c r="D19" s="2"/>
       <c r="E19" s="2"/>
       <c r="F19" s="2"/>
       <c r="G19" s="2"/>
       <c r="H19" s="2"/>
       <c r="I19" s="2"/>
       <c r="J19" s="2"/>
       <c r="K19" s="2"/>
       <c r="L19" s="2"/>
       <c r="M19" s="2"/>
       <c r="N19" s="2"/>
       <c r="O19" s="2"/>
       <c r="P19" s="2"/>
       <c r="Q19" s="2"/>
       <c r="R19" s="2"/>
       <c r="S19" s="2"/>
       <c r="T19" s="2"/>
       <c r="U19" s="2"/>
       <c r="V19" s="2"/>
       <c r="W19" s="2"/>
       <c r="X19" s="2"/>
       <c r="Y19" s="2"/>
       <c r="Z19" s="2"/>
       <c r="AA19" s="2"/>
       <c r="AB19" s="2"/>
       <c r="AC19" s="2"/>
       <c r="AD19" s="2"/>
       <c r="AE19" s="2"/>
       <c r="AF19" s="2"/>
       <c r="AG19" s="2"/>
       <c r="AH19" s="2"/>
       <c r="AI19" s="2"/>
       <c r="AJ19" s="2"/>
       <c r="AK19" s="2"/>
       <c r="AL19" s="2"/>
       <c r="AM19" s="2"/>
       <c r="AN19" s="2"/>
       <c r="AO19" s="2"/>
       <c r="AP19" s="2"/>
       <c r="AQ19" s="2"/>
       <c r="AR19" s="2"/>
       <c r="AS19" s="2"/>
       <c r="AT19" s="2"/>
       <c r="AU19" s="2"/>
       <c r="AV19" s="2"/>
       <c r="AW19" s="2"/>
     </row>
-    <row r="20" spans="1:85">
+    <row r="20" spans="1:97" x14ac:dyDescent="0.3">
       <c r="B20" s="2"/>
       <c r="C20" s="2"/>
       <c r="D20" s="2"/>
       <c r="E20" s="2"/>
       <c r="F20" s="2"/>
       <c r="G20" s="2"/>
       <c r="H20" s="2"/>
       <c r="I20" s="2"/>
       <c r="J20" s="2"/>
       <c r="K20" s="2"/>
       <c r="L20" s="2"/>
       <c r="M20" s="2"/>
       <c r="N20" s="2"/>
       <c r="O20" s="2"/>
       <c r="P20" s="2"/>
       <c r="Q20" s="2"/>
       <c r="R20" s="2"/>
       <c r="S20" s="2"/>
       <c r="T20" s="2"/>
       <c r="U20" s="2"/>
       <c r="V20" s="2"/>
       <c r="W20" s="2"/>
       <c r="X20" s="2"/>
       <c r="Y20" s="2"/>
       <c r="Z20" s="2"/>
       <c r="AA20" s="2"/>
       <c r="AB20" s="2"/>
       <c r="AC20" s="2"/>
       <c r="AD20" s="2"/>
       <c r="AE20" s="2"/>
       <c r="AF20" s="2"/>
       <c r="AG20" s="2"/>
       <c r="AH20" s="2"/>
       <c r="AI20" s="2"/>
       <c r="AJ20" s="2"/>
       <c r="AK20" s="2"/>
       <c r="AL20" s="2"/>
       <c r="AM20" s="2"/>
       <c r="AN20" s="2"/>
       <c r="AO20" s="2"/>
       <c r="AP20" s="2"/>
       <c r="AQ20" s="2"/>
       <c r="AR20" s="2"/>
       <c r="AS20" s="2"/>
       <c r="AT20" s="2"/>
       <c r="AU20" s="2"/>
       <c r="AV20" s="2"/>
       <c r="AW20" s="2"/>
     </row>
-    <row r="21" spans="1:85">
+    <row r="21" spans="1:97" x14ac:dyDescent="0.3">
       <c r="B21" s="2"/>
       <c r="C21" s="2"/>
       <c r="D21" s="2"/>
       <c r="E21" s="2"/>
       <c r="F21" s="2"/>
       <c r="G21" s="2"/>
       <c r="H21" s="2"/>
       <c r="I21" s="2"/>
       <c r="J21" s="2"/>
       <c r="K21" s="2"/>
       <c r="L21" s="2"/>
       <c r="M21" s="2"/>
       <c r="N21" s="2"/>
       <c r="O21" s="2"/>
       <c r="P21" s="2"/>
       <c r="Q21" s="2"/>
       <c r="R21" s="2"/>
       <c r="S21" s="2"/>
       <c r="T21" s="2"/>
       <c r="U21" s="2"/>
       <c r="V21" s="2"/>
       <c r="W21" s="2"/>
       <c r="X21" s="2"/>
       <c r="Y21" s="2"/>
       <c r="Z21" s="2"/>
       <c r="AA21" s="2"/>
       <c r="AB21" s="2"/>
       <c r="AC21" s="2"/>
       <c r="AD21" s="2"/>
       <c r="AE21" s="2"/>
       <c r="AF21" s="2"/>
       <c r="AG21" s="2"/>
       <c r="AH21" s="2"/>
       <c r="AI21" s="2"/>
       <c r="AJ21" s="2"/>
       <c r="AK21" s="2"/>
       <c r="AL21" s="2"/>
       <c r="AM21" s="2"/>
       <c r="AN21" s="2"/>
       <c r="AO21" s="2"/>
       <c r="AP21" s="2"/>
       <c r="AQ21" s="2"/>
       <c r="AR21" s="2"/>
       <c r="AS21" s="2"/>
       <c r="AT21" s="2"/>
       <c r="AU21" s="2"/>
       <c r="AV21" s="2"/>
       <c r="AW21" s="2"/>
     </row>
-    <row r="22" spans="1:85">
+    <row r="22" spans="1:97" x14ac:dyDescent="0.3">
       <c r="B22" s="2"/>
       <c r="C22" s="2"/>
       <c r="D22" s="2"/>
       <c r="E22" s="2"/>
       <c r="F22" s="2"/>
       <c r="G22" s="2"/>
       <c r="H22" s="2"/>
       <c r="I22" s="2"/>
       <c r="J22" s="2"/>
       <c r="K22" s="2"/>
       <c r="L22" s="2"/>
       <c r="M22" s="2"/>
       <c r="N22" s="2"/>
       <c r="O22" s="2"/>
       <c r="P22" s="2"/>
       <c r="Q22" s="2"/>
       <c r="R22" s="2"/>
       <c r="S22" s="2"/>
       <c r="T22" s="2"/>
       <c r="U22" s="2"/>
       <c r="V22" s="2"/>
       <c r="W22" s="2"/>
       <c r="X22" s="2"/>
       <c r="Y22" s="2"/>
       <c r="Z22" s="2"/>
       <c r="AA22" s="2"/>
       <c r="AB22" s="2"/>
       <c r="AC22" s="2"/>
       <c r="AD22" s="2"/>
       <c r="AE22" s="2"/>
       <c r="AF22" s="2"/>
       <c r="AG22" s="2"/>
       <c r="AH22" s="2"/>
       <c r="AI22" s="2"/>
       <c r="AJ22" s="2"/>
       <c r="AK22" s="2"/>
       <c r="AL22" s="2"/>
       <c r="AM22" s="2"/>
       <c r="AN22" s="2"/>
       <c r="AO22" s="2"/>
       <c r="AP22" s="2"/>
       <c r="AQ22" s="2"/>
       <c r="AR22" s="2"/>
       <c r="AS22" s="2"/>
       <c r="AT22" s="2"/>
       <c r="AU22" s="2"/>
       <c r="AV22" s="2"/>
       <c r="AW22" s="2"/>
     </row>
-    <row r="23" spans="1:85">
+    <row r="23" spans="1:97" x14ac:dyDescent="0.3">
       <c r="B23" s="2"/>
       <c r="C23" s="2"/>
       <c r="D23" s="2"/>
       <c r="E23" s="2"/>
       <c r="F23" s="2"/>
       <c r="G23" s="2"/>
       <c r="H23" s="2"/>
       <c r="I23" s="2"/>
       <c r="J23" s="2"/>
       <c r="K23" s="2"/>
       <c r="L23" s="2"/>
       <c r="M23" s="2"/>
       <c r="N23" s="2"/>
       <c r="O23" s="2"/>
       <c r="P23" s="2"/>
       <c r="Q23" s="2"/>
       <c r="R23" s="2"/>
       <c r="S23" s="2"/>
       <c r="T23" s="2"/>
       <c r="U23" s="2"/>
       <c r="V23" s="2"/>
       <c r="W23" s="2"/>
       <c r="X23" s="2"/>
       <c r="Y23" s="2"/>
       <c r="Z23" s="2"/>
       <c r="AA23" s="2"/>
       <c r="AB23" s="2"/>
       <c r="AC23" s="2"/>
       <c r="AD23" s="2"/>
       <c r="AE23" s="2"/>
       <c r="AF23" s="2"/>
       <c r="AG23" s="2"/>
       <c r="AH23" s="2"/>
       <c r="AI23" s="2"/>
       <c r="AJ23" s="2"/>
       <c r="AK23" s="2"/>
       <c r="AL23" s="2"/>
       <c r="AM23" s="2"/>
       <c r="AN23" s="2"/>
       <c r="AO23" s="2"/>
       <c r="AP23" s="2"/>
       <c r="AQ23" s="2"/>
       <c r="AR23" s="2"/>
       <c r="AS23" s="2"/>
       <c r="AT23" s="2"/>
       <c r="AU23" s="2"/>
       <c r="AV23" s="2"/>
       <c r="AW23" s="2"/>
     </row>
-    <row r="24" spans="1:85">
+    <row r="24" spans="1:97" x14ac:dyDescent="0.3">
       <c r="B24" s="2"/>
       <c r="C24" s="2"/>
       <c r="D24" s="2"/>
       <c r="E24" s="2"/>
       <c r="F24" s="2"/>
       <c r="G24" s="2"/>
       <c r="H24" s="2"/>
       <c r="I24" s="2"/>
       <c r="J24" s="2"/>
       <c r="K24" s="2"/>
       <c r="L24" s="2"/>
       <c r="M24" s="2"/>
       <c r="N24" s="2"/>
       <c r="O24" s="2"/>
       <c r="P24" s="2"/>
       <c r="Q24" s="2"/>
       <c r="R24" s="2"/>
       <c r="S24" s="2"/>
       <c r="T24" s="2"/>
       <c r="U24" s="2"/>
       <c r="V24" s="2"/>
       <c r="W24" s="2"/>
       <c r="X24" s="2"/>
       <c r="Y24" s="2"/>
       <c r="Z24" s="2"/>
       <c r="AA24" s="2"/>
       <c r="AB24" s="2"/>
       <c r="AC24" s="2"/>
       <c r="AD24" s="2"/>
       <c r="AE24" s="2"/>
       <c r="AF24" s="2"/>
       <c r="AG24" s="2"/>
       <c r="AH24" s="2"/>
       <c r="AI24" s="2"/>
       <c r="AJ24" s="2"/>
       <c r="AK24" s="2"/>
       <c r="AL24" s="2"/>
       <c r="AM24" s="2"/>
       <c r="AN24" s="2"/>
       <c r="AO24" s="2"/>
       <c r="AP24" s="2"/>
       <c r="AQ24" s="2"/>
       <c r="AR24" s="2"/>
       <c r="AS24" s="2"/>
       <c r="AT24" s="2"/>
       <c r="AU24" s="2"/>
       <c r="AV24" s="2"/>
       <c r="AW24" s="2"/>
     </row>
-    <row r="25" spans="1:85">
+    <row r="25" spans="1:97" x14ac:dyDescent="0.3">
       <c r="B25" s="2"/>
       <c r="C25" s="2"/>
       <c r="D25" s="2"/>
       <c r="E25" s="2"/>
       <c r="F25" s="2"/>
       <c r="G25" s="2"/>
       <c r="H25" s="2"/>
       <c r="I25" s="2"/>
       <c r="J25" s="2"/>
       <c r="K25" s="2"/>
       <c r="L25" s="2"/>
       <c r="M25" s="2"/>
       <c r="N25" s="2"/>
       <c r="O25" s="2"/>
       <c r="P25" s="2"/>
       <c r="Q25" s="2"/>
       <c r="R25" s="2"/>
       <c r="S25" s="2"/>
       <c r="T25" s="2"/>
       <c r="U25" s="2"/>
       <c r="V25" s="2"/>
       <c r="W25" s="2"/>
       <c r="X25" s="2"/>
       <c r="Y25" s="2"/>
       <c r="Z25" s="2"/>
       <c r="AA25" s="2"/>
       <c r="AB25" s="2"/>
       <c r="AC25" s="2"/>
       <c r="AD25" s="2"/>
       <c r="AE25" s="2"/>
       <c r="AF25" s="2"/>
       <c r="AG25" s="2"/>
       <c r="AH25" s="2"/>
       <c r="AI25" s="2"/>
       <c r="AJ25" s="2"/>
       <c r="AK25" s="2"/>
       <c r="AL25" s="2"/>
       <c r="AM25" s="2"/>
       <c r="AN25" s="2"/>
       <c r="AO25" s="2"/>
       <c r="AP25" s="2"/>
       <c r="AQ25" s="2"/>
       <c r="AR25" s="2"/>
       <c r="AS25" s="2"/>
       <c r="AT25" s="2"/>
       <c r="AU25" s="2"/>
       <c r="AV25" s="2"/>
       <c r="AW25" s="2"/>
     </row>
-    <row r="26" spans="1:85">
+    <row r="26" spans="1:97" x14ac:dyDescent="0.3">
       <c r="B26" s="2"/>
       <c r="C26" s="2"/>
       <c r="D26" s="2"/>
       <c r="E26" s="2"/>
       <c r="F26" s="2"/>
       <c r="G26" s="2"/>
       <c r="H26" s="2"/>
       <c r="I26" s="2"/>
       <c r="J26" s="2"/>
       <c r="K26" s="2"/>
       <c r="L26" s="2"/>
       <c r="M26" s="2"/>
       <c r="N26" s="2"/>
       <c r="O26" s="2"/>
       <c r="P26" s="2"/>
       <c r="Q26" s="2"/>
       <c r="R26" s="2"/>
       <c r="S26" s="2"/>
       <c r="T26" s="2"/>
       <c r="U26" s="2"/>
       <c r="V26" s="2"/>
       <c r="W26" s="2"/>
       <c r="X26" s="2"/>
       <c r="Y26" s="2"/>
       <c r="Z26" s="2"/>
       <c r="AA26" s="2"/>
       <c r="AB26" s="2"/>
       <c r="AC26" s="2"/>
       <c r="AD26" s="2"/>
       <c r="AE26" s="2"/>
       <c r="AF26" s="2"/>
       <c r="AG26" s="2"/>
       <c r="AH26" s="2"/>
       <c r="AI26" s="2"/>
       <c r="AJ26" s="2"/>
       <c r="AK26" s="2"/>
       <c r="AL26" s="2"/>
       <c r="AM26" s="2"/>
       <c r="AN26" s="2"/>
       <c r="AO26" s="2"/>
       <c r="AP26" s="2"/>
       <c r="AQ26" s="2"/>
       <c r="AR26" s="2"/>
       <c r="AS26" s="2"/>
       <c r="AT26" s="2"/>
       <c r="AU26" s="2"/>
       <c r="AV26" s="2"/>
       <c r="AW26" s="2"/>
     </row>
-    <row r="27" spans="1:85">
+    <row r="27" spans="1:97" x14ac:dyDescent="0.3">
       <c r="B27" s="2"/>
       <c r="C27" s="2"/>
       <c r="D27" s="2"/>
       <c r="E27" s="2"/>
       <c r="F27" s="2"/>
       <c r="G27" s="2"/>
       <c r="H27" s="2"/>
       <c r="I27" s="2"/>
       <c r="J27" s="2"/>
       <c r="K27" s="2"/>
       <c r="L27" s="2"/>
       <c r="M27" s="2"/>
       <c r="N27" s="2"/>
       <c r="O27" s="2"/>
       <c r="P27" s="2"/>
       <c r="Q27" s="2"/>
       <c r="R27" s="2"/>
       <c r="S27" s="2"/>
       <c r="T27" s="2"/>
       <c r="U27" s="2"/>
       <c r="V27" s="2"/>
       <c r="W27" s="2"/>
       <c r="X27" s="2"/>
       <c r="Y27" s="2"/>
       <c r="Z27" s="2"/>
       <c r="AA27" s="2"/>
       <c r="AB27" s="2"/>
       <c r="AC27" s="2"/>
       <c r="AD27" s="2"/>
       <c r="AE27" s="2"/>
       <c r="AF27" s="2"/>
       <c r="AG27" s="2"/>
       <c r="AH27" s="2"/>
       <c r="AI27" s="2"/>
       <c r="AJ27" s="2"/>
       <c r="AK27" s="2"/>
       <c r="AL27" s="2"/>
       <c r="AM27" s="2"/>
       <c r="AN27" s="2"/>
       <c r="AO27" s="2"/>
       <c r="AP27" s="2"/>
       <c r="AQ27" s="2"/>
       <c r="AR27" s="2"/>
       <c r="AS27" s="2"/>
       <c r="AT27" s="2"/>
       <c r="AU27" s="2"/>
       <c r="AV27" s="2"/>
       <c r="AW27" s="2"/>
     </row>
-    <row r="28" spans="1:85">
+    <row r="28" spans="1:97" x14ac:dyDescent="0.3">
       <c r="B28" s="2"/>
       <c r="C28" s="2"/>
       <c r="D28" s="2"/>
       <c r="E28" s="2"/>
       <c r="F28" s="2"/>
       <c r="G28" s="2"/>
       <c r="H28" s="2"/>
       <c r="I28" s="2"/>
       <c r="J28" s="2"/>
       <c r="K28" s="2"/>
       <c r="L28" s="2"/>
       <c r="M28" s="2"/>
       <c r="N28" s="2"/>
       <c r="O28" s="2"/>
       <c r="P28" s="2"/>
       <c r="Q28" s="2"/>
       <c r="R28" s="2"/>
       <c r="S28" s="2"/>
       <c r="T28" s="2"/>
       <c r="U28" s="2"/>
       <c r="V28" s="2"/>
       <c r="W28" s="2"/>
       <c r="X28" s="2"/>
       <c r="Y28" s="2"/>
       <c r="Z28" s="2"/>
       <c r="AA28" s="2"/>
       <c r="AB28" s="2"/>
       <c r="AC28" s="2"/>
       <c r="AD28" s="2"/>
       <c r="AE28" s="2"/>
       <c r="AF28" s="2"/>
       <c r="AG28" s="2"/>
       <c r="AH28" s="2"/>
       <c r="AI28" s="2"/>
       <c r="AJ28" s="2"/>
       <c r="AK28" s="2"/>
       <c r="AL28" s="2"/>
       <c r="AM28" s="2"/>
       <c r="AN28" s="2"/>
       <c r="AO28" s="2"/>
       <c r="AP28" s="2"/>
       <c r="AQ28" s="2"/>
       <c r="AR28" s="2"/>
       <c r="AS28" s="2"/>
       <c r="AT28" s="2"/>
       <c r="AU28" s="2"/>
       <c r="AV28" s="2"/>
       <c r="AW28" s="2"/>
     </row>
-    <row r="29" spans="1:85">
+    <row r="29" spans="1:97" x14ac:dyDescent="0.3">
       <c r="B29" s="2"/>
       <c r="C29" s="2"/>
       <c r="D29" s="2"/>
       <c r="E29" s="2"/>
       <c r="F29" s="2"/>
       <c r="G29" s="2"/>
       <c r="H29" s="2"/>
       <c r="I29" s="2"/>
       <c r="J29" s="2"/>
       <c r="K29" s="2"/>
       <c r="L29" s="2"/>
       <c r="M29" s="2"/>
       <c r="N29" s="2"/>
       <c r="O29" s="2"/>
       <c r="P29" s="2"/>
       <c r="Q29" s="2"/>
       <c r="R29" s="2"/>
       <c r="S29" s="2"/>
       <c r="T29" s="2"/>
       <c r="U29" s="2"/>
       <c r="V29" s="2"/>
       <c r="W29" s="2"/>
       <c r="X29" s="2"/>
       <c r="Y29" s="2"/>
       <c r="Z29" s="2"/>
       <c r="AA29" s="2"/>
       <c r="AB29" s="2"/>
       <c r="AC29" s="2"/>
       <c r="AD29" s="2"/>
       <c r="AE29" s="2"/>
       <c r="AF29" s="2"/>
       <c r="AG29" s="2"/>
       <c r="AH29" s="2"/>
       <c r="AI29" s="2"/>
       <c r="AJ29" s="2"/>
       <c r="AK29" s="2"/>
       <c r="AL29" s="2"/>
       <c r="AM29" s="2"/>
       <c r="AN29" s="2"/>
       <c r="AO29" s="2"/>
       <c r="AP29" s="2"/>
       <c r="AQ29" s="2"/>
       <c r="AR29" s="2"/>
       <c r="AS29" s="2"/>
       <c r="AT29" s="2"/>
       <c r="AU29" s="2"/>
       <c r="AV29" s="2"/>
       <c r="AW29" s="2"/>
     </row>
-    <row r="30" spans="1:85">
+    <row r="30" spans="1:97" x14ac:dyDescent="0.3">
       <c r="B30" s="2"/>
       <c r="C30" s="2"/>
       <c r="D30" s="2"/>
       <c r="E30" s="2"/>
       <c r="F30" s="2"/>
       <c r="G30" s="2"/>
       <c r="H30" s="2"/>
       <c r="I30" s="2"/>
       <c r="J30" s="2"/>
       <c r="K30" s="2"/>
       <c r="L30" s="2"/>
       <c r="M30" s="2"/>
       <c r="N30" s="2"/>
       <c r="O30" s="2"/>
       <c r="P30" s="2"/>
       <c r="Q30" s="2"/>
       <c r="R30" s="2"/>
       <c r="S30" s="2"/>
       <c r="T30" s="2"/>
       <c r="U30" s="2"/>
       <c r="V30" s="2"/>
       <c r="W30" s="2"/>
       <c r="X30" s="2"/>
       <c r="Y30" s="2"/>
       <c r="Z30" s="2"/>
       <c r="AA30" s="2"/>
       <c r="AB30" s="2"/>
       <c r="AC30" s="2"/>
       <c r="AD30" s="2"/>
       <c r="AE30" s="2"/>
       <c r="AF30" s="2"/>
       <c r="AG30" s="2"/>
       <c r="AH30" s="2"/>
       <c r="AI30" s="2"/>
       <c r="AJ30" s="2"/>
       <c r="AK30" s="2"/>
       <c r="AL30" s="2"/>
       <c r="AM30" s="2"/>
       <c r="AN30" s="2"/>
       <c r="AO30" s="2"/>
       <c r="AP30" s="2"/>
       <c r="AQ30" s="2"/>
       <c r="AR30" s="2"/>
       <c r="AS30" s="2"/>
       <c r="AT30" s="2"/>
       <c r="AU30" s="2"/>
       <c r="AV30" s="2"/>
       <c r="AW30" s="2"/>
     </row>
-    <row r="31" spans="1:85">
+    <row r="31" spans="1:97" x14ac:dyDescent="0.3">
       <c r="B31" s="2"/>
       <c r="C31" s="2"/>
       <c r="D31" s="2"/>
       <c r="E31" s="2"/>
       <c r="F31" s="2"/>
       <c r="G31" s="2"/>
       <c r="H31" s="2"/>
       <c r="I31" s="2"/>
       <c r="J31" s="2"/>
       <c r="K31" s="2"/>
       <c r="L31" s="2"/>
       <c r="M31" s="2"/>
       <c r="N31" s="2"/>
       <c r="O31" s="2"/>
       <c r="P31" s="2"/>
       <c r="Q31" s="2"/>
       <c r="R31" s="2"/>
       <c r="S31" s="2"/>
       <c r="T31" s="2"/>
       <c r="U31" s="2"/>
       <c r="V31" s="2"/>
       <c r="W31" s="2"/>
       <c r="X31" s="2"/>
       <c r="Y31" s="2"/>
       <c r="Z31" s="2"/>
       <c r="AA31" s="2"/>
       <c r="AB31" s="2"/>
       <c r="AC31" s="2"/>
       <c r="AD31" s="2"/>
       <c r="AE31" s="2"/>
       <c r="AF31" s="2"/>
       <c r="AG31" s="2"/>
       <c r="AH31" s="2"/>
       <c r="AI31" s="2"/>
       <c r="AJ31" s="2"/>
       <c r="AK31" s="2"/>
       <c r="AL31" s="2"/>
       <c r="AM31" s="2"/>
       <c r="AN31" s="2"/>
       <c r="AO31" s="2"/>
       <c r="AP31" s="2"/>
       <c r="AQ31" s="2"/>
       <c r="AR31" s="2"/>
       <c r="AS31" s="2"/>
       <c r="AT31" s="2"/>
       <c r="AU31" s="2"/>
       <c r="AV31" s="2"/>
       <c r="AW31" s="2"/>
     </row>
-    <row r="32" spans="1:85">
+    <row r="32" spans="1:97" x14ac:dyDescent="0.3">
       <c r="B32" s="2"/>
       <c r="C32" s="2"/>
       <c r="D32" s="2"/>
       <c r="E32" s="2"/>
       <c r="F32" s="2"/>
       <c r="G32" s="2"/>
       <c r="H32" s="2"/>
       <c r="I32" s="2"/>
       <c r="J32" s="2"/>
       <c r="K32" s="2"/>
       <c r="L32" s="2"/>
       <c r="M32" s="2"/>
       <c r="N32" s="2"/>
       <c r="O32" s="2"/>
       <c r="P32" s="2"/>
       <c r="Q32" s="2"/>
       <c r="R32" s="2"/>
       <c r="S32" s="2"/>
       <c r="T32" s="2"/>
       <c r="U32" s="2"/>
       <c r="V32" s="2"/>
       <c r="W32" s="2"/>
       <c r="X32" s="2"/>
       <c r="Y32" s="2"/>
       <c r="Z32" s="2"/>
       <c r="AA32" s="2"/>
       <c r="AB32" s="2"/>
       <c r="AC32" s="2"/>
       <c r="AD32" s="2"/>
       <c r="AE32" s="2"/>
       <c r="AF32" s="2"/>
       <c r="AG32" s="2"/>
       <c r="AH32" s="2"/>
       <c r="AI32" s="2"/>
       <c r="AJ32" s="2"/>
       <c r="AK32" s="2"/>
       <c r="AL32" s="2"/>
       <c r="AM32" s="2"/>
       <c r="AN32" s="2"/>
       <c r="AO32" s="2"/>
       <c r="AP32" s="2"/>
       <c r="AQ32" s="2"/>
       <c r="AR32" s="2"/>
       <c r="AS32" s="2"/>
       <c r="AT32" s="2"/>
       <c r="AU32" s="2"/>
       <c r="AV32" s="2"/>
       <c r="AW32" s="2"/>
     </row>
-    <row r="33" spans="2:24">
+    <row r="33" spans="2:24" x14ac:dyDescent="0.3">
       <c r="B33" s="2"/>
       <c r="X33" s="22"/>
     </row>
-    <row r="34" spans="2:24">
+    <row r="34" spans="2:24" x14ac:dyDescent="0.3">
       <c r="B34" s="2"/>
       <c r="X34" s="22"/>
     </row>
-    <row r="35" spans="2:24">
+    <row r="35" spans="2:24" x14ac:dyDescent="0.3">
       <c r="X35" s="22"/>
     </row>
   </sheetData>
-  <mergeCells count="9">
-[...3 lines deleted...]
-    <mergeCell ref="AX2:BI2"/>
+  <mergeCells count="10">
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AW2"/>
+    <mergeCell ref="CH2:CS2"/>
+    <mergeCell ref="BJ2:BU2"/>
+    <mergeCell ref="BV2:CG2"/>
+    <mergeCell ref="B1:BI1"/>
+    <mergeCell ref="AX2:BI2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>