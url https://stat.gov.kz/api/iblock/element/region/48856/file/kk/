--- v1 (2026-08-31)
+++ v2 (2026-10-10)
@@ -16,148 +16,88 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="360" yWindow="-30" windowWidth="13785" windowHeight="12900"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="2" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="3" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
   <fileRecoveryPr autoRecover="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="85" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="66">
   <si>
     <t>Амортизация</t>
   </si>
   <si>
     <t>307 894 614</t>
   </si>
   <si>
     <t>734 191 603</t>
   </si>
   <si>
     <t>Өндірілген өнім, орындалған жұмыстар мен көрсетілген қызметтер көлемі</t>
   </si>
   <si>
     <t>Материалдық шығындар</t>
   </si>
   <si>
     <t xml:space="preserve">Қызметкерлердің жалақы қоры </t>
   </si>
   <si>
     <t>Өндірістік шығыстар</t>
   </si>
   <si>
     <t xml:space="preserve">Өнімдерді өткізу мен қызметтерді көрсетуден түскен кіріс      </t>
   </si>
   <si>
     <t xml:space="preserve">Салық салынғанға дейінгі пайда (залал)   </t>
   </si>
   <si>
     <t>Дебиторлық берешек</t>
   </si>
   <si>
     <t>Міндеттемелер бойынша берешек</t>
   </si>
   <si>
     <t>мың теңге</t>
   </si>
   <si>
-    <t>БҚО бойынша ірі және орта кәсіпорындардың қаржы-шаруашылық қызмет көрсеткіштерінің динамикасы</t>
-[...58 lines deleted...]
-  <si>
     <t>Өндіріс пайдалылығы (залалы), пайызбен</t>
   </si>
   <si>
     <t xml:space="preserve">СКЖ коды </t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің коды</t>
   </si>
   <si>
     <t xml:space="preserve">271305, 271101, 271201, 271301, 271401, 271304 </t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің атауы</t>
   </si>
   <si>
     <t>Өндірілген өнім, орындалған жұмыстар мен көрсетілген қызметтер көлемі, млн.теңге</t>
   </si>
   <si>
     <t>Материалдық шығындар, млн.теңге</t>
   </si>
   <si>
     <t>Өтелім, млн.теңге</t>
   </si>
   <si>
     <t>Қызметкерлердің жалақы қоры, млн.теңге</t>
@@ -192,141 +132,144 @@
   <si>
     <t>Деректерді өңдеу әдісі</t>
   </si>
   <si>
     <t xml:space="preserve">Агрегация </t>
   </si>
   <si>
     <t>Есептеу әдістемесі</t>
   </si>
   <si>
     <t xml:space="preserve">Көрсеткіш халықаралық және ұлттық қаржылық есептіліктің стандарттарына сәйкес қалыптастырылады (ХҚЕС, ҰҚЕС). </t>
   </si>
   <si>
     <t>Көрсеткіштің дереккөзі</t>
   </si>
   <si>
     <t>1-ПФ "Кәсіпорынның қаржы-шаруашылық қызметі туралы есеп" жалпымемлекеттік статистикалық байқаудың статистикалық нысанның негізінде қалыптастырылады.</t>
   </si>
   <si>
     <t>Ескертпе</t>
   </si>
   <si>
     <t>Классификаторлар</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/ru/classifiers/statistical/22/</t>
-[...1 lines deleted...]
-  <si>
     <t>Әдістемелік түсініктемелер:</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/ru/respondents/statistical-forms/</t>
-[...1 lines deleted...]
-  <si>
     <t>Байланысты жарияланымдар:</t>
   </si>
   <si>
     <t>Пайдалы сілтеме:</t>
   </si>
   <si>
-    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Соңғы жаңарту күні: </t>
   </si>
   <si>
     <t>Келесі жаңарту күні:</t>
   </si>
   <si>
     <t>Жауапты құрылымдық бөлімше</t>
   </si>
   <si>
     <t>Жауапты орындаушы</t>
   </si>
   <si>
     <t>Байланыс телефоны:</t>
   </si>
   <si>
     <t>Электрондық почта</t>
   </si>
   <si>
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t>«-»  құбылыс жоқ</t>
   </si>
   <si>
     <t>«0,0» – болмашы шама</t>
   </si>
   <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
   </si>
   <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t xml:space="preserve">2007 жылдан бастап </t>
   </si>
   <si>
+    <t>Назаргалиева Айгуль Хамзиновна</t>
+  </si>
+  <si>
+    <t>+7 7112 514103</t>
+  </si>
+  <si>
+    <t>a.nazargalieva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Құрылымдық статистика басқармасы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Батыс Қазақстан облысы бойынша жарияланады </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Көрсеткіштің атауы </t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/classifiers/statistical/116/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/respondents/statistical-forms/</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord</t>
+  </si>
+  <si>
+    <t>Батыс Қазақстан облысы бойынша ірі және орта кәсіпорындардың қаржы-шаруашылық қызмет көрсеткіштерінің динамикасы</t>
+  </si>
+  <si>
     <t>https://stat.gov.kz/region/zko/spreadsheets/?industry=4493&amp;year=2025&amp;name=112436&amp;period=year&amp;type=spreadsheets</t>
-  </si>
-[...16 lines deleted...]
-    <t xml:space="preserve">Көрсеткіштің атауы </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="14">
+  <fonts count="16">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
@@ -365,50 +308,63 @@
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -504,56 +460,50 @@
   <cellXfs count="52">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -571,89 +521,95 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="14" fontId="6" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Обычный 4" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
@@ -911,1716 +867,1713 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/respondents/statistical-forms/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/22/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.nazargalieva@aspire.gov.kz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.nazargalieva@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F29"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="K16" sqref="K16"/>
+    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="E7" sqref="E7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="44.28515625" style="25" customWidth="1"/>
-[...318 lines deleted...]
-    <col min="16135" max="16384" width="9.140625" style="25"/>
+    <col min="1" max="1" width="34.7109375" style="23" customWidth="1"/>
+    <col min="2" max="2" width="106.85546875" style="23" customWidth="1"/>
+    <col min="3" max="5" width="9.140625" style="23"/>
+    <col min="6" max="6" width="13.5703125" style="23" customWidth="1"/>
+    <col min="7" max="256" width="9.140625" style="23"/>
+    <col min="257" max="257" width="44.28515625" style="23" customWidth="1"/>
+    <col min="258" max="258" width="94.7109375" style="23" customWidth="1"/>
+    <col min="259" max="261" width="9.140625" style="23"/>
+    <col min="262" max="262" width="13.5703125" style="23" customWidth="1"/>
+    <col min="263" max="512" width="9.140625" style="23"/>
+    <col min="513" max="513" width="44.28515625" style="23" customWidth="1"/>
+    <col min="514" max="514" width="94.7109375" style="23" customWidth="1"/>
+    <col min="515" max="517" width="9.140625" style="23"/>
+    <col min="518" max="518" width="13.5703125" style="23" customWidth="1"/>
+    <col min="519" max="768" width="9.140625" style="23"/>
+    <col min="769" max="769" width="44.28515625" style="23" customWidth="1"/>
+    <col min="770" max="770" width="94.7109375" style="23" customWidth="1"/>
+    <col min="771" max="773" width="9.140625" style="23"/>
+    <col min="774" max="774" width="13.5703125" style="23" customWidth="1"/>
+    <col min="775" max="1024" width="9.140625" style="23"/>
+    <col min="1025" max="1025" width="44.28515625" style="23" customWidth="1"/>
+    <col min="1026" max="1026" width="94.7109375" style="23" customWidth="1"/>
+    <col min="1027" max="1029" width="9.140625" style="23"/>
+    <col min="1030" max="1030" width="13.5703125" style="23" customWidth="1"/>
+    <col min="1031" max="1280" width="9.140625" style="23"/>
+    <col min="1281" max="1281" width="44.28515625" style="23" customWidth="1"/>
+    <col min="1282" max="1282" width="94.7109375" style="23" customWidth="1"/>
+    <col min="1283" max="1285" width="9.140625" style="23"/>
+    <col min="1286" max="1286" width="13.5703125" style="23" customWidth="1"/>
+    <col min="1287" max="1536" width="9.140625" style="23"/>
+    <col min="1537" max="1537" width="44.28515625" style="23" customWidth="1"/>
+    <col min="1538" max="1538" width="94.7109375" style="23" customWidth="1"/>
+    <col min="1539" max="1541" width="9.140625" style="23"/>
+    <col min="1542" max="1542" width="13.5703125" style="23" customWidth="1"/>
+    <col min="1543" max="1792" width="9.140625" style="23"/>
+    <col min="1793" max="1793" width="44.28515625" style="23" customWidth="1"/>
+    <col min="1794" max="1794" width="94.7109375" style="23" customWidth="1"/>
+    <col min="1795" max="1797" width="9.140625" style="23"/>
+    <col min="1798" max="1798" width="13.5703125" style="23" customWidth="1"/>
+    <col min="1799" max="2048" width="9.140625" style="23"/>
+    <col min="2049" max="2049" width="44.28515625" style="23" customWidth="1"/>
+    <col min="2050" max="2050" width="94.7109375" style="23" customWidth="1"/>
+    <col min="2051" max="2053" width="9.140625" style="23"/>
+    <col min="2054" max="2054" width="13.5703125" style="23" customWidth="1"/>
+    <col min="2055" max="2304" width="9.140625" style="23"/>
+    <col min="2305" max="2305" width="44.28515625" style="23" customWidth="1"/>
+    <col min="2306" max="2306" width="94.7109375" style="23" customWidth="1"/>
+    <col min="2307" max="2309" width="9.140625" style="23"/>
+    <col min="2310" max="2310" width="13.5703125" style="23" customWidth="1"/>
+    <col min="2311" max="2560" width="9.140625" style="23"/>
+    <col min="2561" max="2561" width="44.28515625" style="23" customWidth="1"/>
+    <col min="2562" max="2562" width="94.7109375" style="23" customWidth="1"/>
+    <col min="2563" max="2565" width="9.140625" style="23"/>
+    <col min="2566" max="2566" width="13.5703125" style="23" customWidth="1"/>
+    <col min="2567" max="2816" width="9.140625" style="23"/>
+    <col min="2817" max="2817" width="44.28515625" style="23" customWidth="1"/>
+    <col min="2818" max="2818" width="94.7109375" style="23" customWidth="1"/>
+    <col min="2819" max="2821" width="9.140625" style="23"/>
+    <col min="2822" max="2822" width="13.5703125" style="23" customWidth="1"/>
+    <col min="2823" max="3072" width="9.140625" style="23"/>
+    <col min="3073" max="3073" width="44.28515625" style="23" customWidth="1"/>
+    <col min="3074" max="3074" width="94.7109375" style="23" customWidth="1"/>
+    <col min="3075" max="3077" width="9.140625" style="23"/>
+    <col min="3078" max="3078" width="13.5703125" style="23" customWidth="1"/>
+    <col min="3079" max="3328" width="9.140625" style="23"/>
+    <col min="3329" max="3329" width="44.28515625" style="23" customWidth="1"/>
+    <col min="3330" max="3330" width="94.7109375" style="23" customWidth="1"/>
+    <col min="3331" max="3333" width="9.140625" style="23"/>
+    <col min="3334" max="3334" width="13.5703125" style="23" customWidth="1"/>
+    <col min="3335" max="3584" width="9.140625" style="23"/>
+    <col min="3585" max="3585" width="44.28515625" style="23" customWidth="1"/>
+    <col min="3586" max="3586" width="94.7109375" style="23" customWidth="1"/>
+    <col min="3587" max="3589" width="9.140625" style="23"/>
+    <col min="3590" max="3590" width="13.5703125" style="23" customWidth="1"/>
+    <col min="3591" max="3840" width="9.140625" style="23"/>
+    <col min="3841" max="3841" width="44.28515625" style="23" customWidth="1"/>
+    <col min="3842" max="3842" width="94.7109375" style="23" customWidth="1"/>
+    <col min="3843" max="3845" width="9.140625" style="23"/>
+    <col min="3846" max="3846" width="13.5703125" style="23" customWidth="1"/>
+    <col min="3847" max="4096" width="9.140625" style="23"/>
+    <col min="4097" max="4097" width="44.28515625" style="23" customWidth="1"/>
+    <col min="4098" max="4098" width="94.7109375" style="23" customWidth="1"/>
+    <col min="4099" max="4101" width="9.140625" style="23"/>
+    <col min="4102" max="4102" width="13.5703125" style="23" customWidth="1"/>
+    <col min="4103" max="4352" width="9.140625" style="23"/>
+    <col min="4353" max="4353" width="44.28515625" style="23" customWidth="1"/>
+    <col min="4354" max="4354" width="94.7109375" style="23" customWidth="1"/>
+    <col min="4355" max="4357" width="9.140625" style="23"/>
+    <col min="4358" max="4358" width="13.5703125" style="23" customWidth="1"/>
+    <col min="4359" max="4608" width="9.140625" style="23"/>
+    <col min="4609" max="4609" width="44.28515625" style="23" customWidth="1"/>
+    <col min="4610" max="4610" width="94.7109375" style="23" customWidth="1"/>
+    <col min="4611" max="4613" width="9.140625" style="23"/>
+    <col min="4614" max="4614" width="13.5703125" style="23" customWidth="1"/>
+    <col min="4615" max="4864" width="9.140625" style="23"/>
+    <col min="4865" max="4865" width="44.28515625" style="23" customWidth="1"/>
+    <col min="4866" max="4866" width="94.7109375" style="23" customWidth="1"/>
+    <col min="4867" max="4869" width="9.140625" style="23"/>
+    <col min="4870" max="4870" width="13.5703125" style="23" customWidth="1"/>
+    <col min="4871" max="5120" width="9.140625" style="23"/>
+    <col min="5121" max="5121" width="44.28515625" style="23" customWidth="1"/>
+    <col min="5122" max="5122" width="94.7109375" style="23" customWidth="1"/>
+    <col min="5123" max="5125" width="9.140625" style="23"/>
+    <col min="5126" max="5126" width="13.5703125" style="23" customWidth="1"/>
+    <col min="5127" max="5376" width="9.140625" style="23"/>
+    <col min="5377" max="5377" width="44.28515625" style="23" customWidth="1"/>
+    <col min="5378" max="5378" width="94.7109375" style="23" customWidth="1"/>
+    <col min="5379" max="5381" width="9.140625" style="23"/>
+    <col min="5382" max="5382" width="13.5703125" style="23" customWidth="1"/>
+    <col min="5383" max="5632" width="9.140625" style="23"/>
+    <col min="5633" max="5633" width="44.28515625" style="23" customWidth="1"/>
+    <col min="5634" max="5634" width="94.7109375" style="23" customWidth="1"/>
+    <col min="5635" max="5637" width="9.140625" style="23"/>
+    <col min="5638" max="5638" width="13.5703125" style="23" customWidth="1"/>
+    <col min="5639" max="5888" width="9.140625" style="23"/>
+    <col min="5889" max="5889" width="44.28515625" style="23" customWidth="1"/>
+    <col min="5890" max="5890" width="94.7109375" style="23" customWidth="1"/>
+    <col min="5891" max="5893" width="9.140625" style="23"/>
+    <col min="5894" max="5894" width="13.5703125" style="23" customWidth="1"/>
+    <col min="5895" max="6144" width="9.140625" style="23"/>
+    <col min="6145" max="6145" width="44.28515625" style="23" customWidth="1"/>
+    <col min="6146" max="6146" width="94.7109375" style="23" customWidth="1"/>
+    <col min="6147" max="6149" width="9.140625" style="23"/>
+    <col min="6150" max="6150" width="13.5703125" style="23" customWidth="1"/>
+    <col min="6151" max="6400" width="9.140625" style="23"/>
+    <col min="6401" max="6401" width="44.28515625" style="23" customWidth="1"/>
+    <col min="6402" max="6402" width="94.7109375" style="23" customWidth="1"/>
+    <col min="6403" max="6405" width="9.140625" style="23"/>
+    <col min="6406" max="6406" width="13.5703125" style="23" customWidth="1"/>
+    <col min="6407" max="6656" width="9.140625" style="23"/>
+    <col min="6657" max="6657" width="44.28515625" style="23" customWidth="1"/>
+    <col min="6658" max="6658" width="94.7109375" style="23" customWidth="1"/>
+    <col min="6659" max="6661" width="9.140625" style="23"/>
+    <col min="6662" max="6662" width="13.5703125" style="23" customWidth="1"/>
+    <col min="6663" max="6912" width="9.140625" style="23"/>
+    <col min="6913" max="6913" width="44.28515625" style="23" customWidth="1"/>
+    <col min="6914" max="6914" width="94.7109375" style="23" customWidth="1"/>
+    <col min="6915" max="6917" width="9.140625" style="23"/>
+    <col min="6918" max="6918" width="13.5703125" style="23" customWidth="1"/>
+    <col min="6919" max="7168" width="9.140625" style="23"/>
+    <col min="7169" max="7169" width="44.28515625" style="23" customWidth="1"/>
+    <col min="7170" max="7170" width="94.7109375" style="23" customWidth="1"/>
+    <col min="7171" max="7173" width="9.140625" style="23"/>
+    <col min="7174" max="7174" width="13.5703125" style="23" customWidth="1"/>
+    <col min="7175" max="7424" width="9.140625" style="23"/>
+    <col min="7425" max="7425" width="44.28515625" style="23" customWidth="1"/>
+    <col min="7426" max="7426" width="94.7109375" style="23" customWidth="1"/>
+    <col min="7427" max="7429" width="9.140625" style="23"/>
+    <col min="7430" max="7430" width="13.5703125" style="23" customWidth="1"/>
+    <col min="7431" max="7680" width="9.140625" style="23"/>
+    <col min="7681" max="7681" width="44.28515625" style="23" customWidth="1"/>
+    <col min="7682" max="7682" width="94.7109375" style="23" customWidth="1"/>
+    <col min="7683" max="7685" width="9.140625" style="23"/>
+    <col min="7686" max="7686" width="13.5703125" style="23" customWidth="1"/>
+    <col min="7687" max="7936" width="9.140625" style="23"/>
+    <col min="7937" max="7937" width="44.28515625" style="23" customWidth="1"/>
+    <col min="7938" max="7938" width="94.7109375" style="23" customWidth="1"/>
+    <col min="7939" max="7941" width="9.140625" style="23"/>
+    <col min="7942" max="7942" width="13.5703125" style="23" customWidth="1"/>
+    <col min="7943" max="8192" width="9.140625" style="23"/>
+    <col min="8193" max="8193" width="44.28515625" style="23" customWidth="1"/>
+    <col min="8194" max="8194" width="94.7109375" style="23" customWidth="1"/>
+    <col min="8195" max="8197" width="9.140625" style="23"/>
+    <col min="8198" max="8198" width="13.5703125" style="23" customWidth="1"/>
+    <col min="8199" max="8448" width="9.140625" style="23"/>
+    <col min="8449" max="8449" width="44.28515625" style="23" customWidth="1"/>
+    <col min="8450" max="8450" width="94.7109375" style="23" customWidth="1"/>
+    <col min="8451" max="8453" width="9.140625" style="23"/>
+    <col min="8454" max="8454" width="13.5703125" style="23" customWidth="1"/>
+    <col min="8455" max="8704" width="9.140625" style="23"/>
+    <col min="8705" max="8705" width="44.28515625" style="23" customWidth="1"/>
+    <col min="8706" max="8706" width="94.7109375" style="23" customWidth="1"/>
+    <col min="8707" max="8709" width="9.140625" style="23"/>
+    <col min="8710" max="8710" width="13.5703125" style="23" customWidth="1"/>
+    <col min="8711" max="8960" width="9.140625" style="23"/>
+    <col min="8961" max="8961" width="44.28515625" style="23" customWidth="1"/>
+    <col min="8962" max="8962" width="94.7109375" style="23" customWidth="1"/>
+    <col min="8963" max="8965" width="9.140625" style="23"/>
+    <col min="8966" max="8966" width="13.5703125" style="23" customWidth="1"/>
+    <col min="8967" max="9216" width="9.140625" style="23"/>
+    <col min="9217" max="9217" width="44.28515625" style="23" customWidth="1"/>
+    <col min="9218" max="9218" width="94.7109375" style="23" customWidth="1"/>
+    <col min="9219" max="9221" width="9.140625" style="23"/>
+    <col min="9222" max="9222" width="13.5703125" style="23" customWidth="1"/>
+    <col min="9223" max="9472" width="9.140625" style="23"/>
+    <col min="9473" max="9473" width="44.28515625" style="23" customWidth="1"/>
+    <col min="9474" max="9474" width="94.7109375" style="23" customWidth="1"/>
+    <col min="9475" max="9477" width="9.140625" style="23"/>
+    <col min="9478" max="9478" width="13.5703125" style="23" customWidth="1"/>
+    <col min="9479" max="9728" width="9.140625" style="23"/>
+    <col min="9729" max="9729" width="44.28515625" style="23" customWidth="1"/>
+    <col min="9730" max="9730" width="94.7109375" style="23" customWidth="1"/>
+    <col min="9731" max="9733" width="9.140625" style="23"/>
+    <col min="9734" max="9734" width="13.5703125" style="23" customWidth="1"/>
+    <col min="9735" max="9984" width="9.140625" style="23"/>
+    <col min="9985" max="9985" width="44.28515625" style="23" customWidth="1"/>
+    <col min="9986" max="9986" width="94.7109375" style="23" customWidth="1"/>
+    <col min="9987" max="9989" width="9.140625" style="23"/>
+    <col min="9990" max="9990" width="13.5703125" style="23" customWidth="1"/>
+    <col min="9991" max="10240" width="9.140625" style="23"/>
+    <col min="10241" max="10241" width="44.28515625" style="23" customWidth="1"/>
+    <col min="10242" max="10242" width="94.7109375" style="23" customWidth="1"/>
+    <col min="10243" max="10245" width="9.140625" style="23"/>
+    <col min="10246" max="10246" width="13.5703125" style="23" customWidth="1"/>
+    <col min="10247" max="10496" width="9.140625" style="23"/>
+    <col min="10497" max="10497" width="44.28515625" style="23" customWidth="1"/>
+    <col min="10498" max="10498" width="94.7109375" style="23" customWidth="1"/>
+    <col min="10499" max="10501" width="9.140625" style="23"/>
+    <col min="10502" max="10502" width="13.5703125" style="23" customWidth="1"/>
+    <col min="10503" max="10752" width="9.140625" style="23"/>
+    <col min="10753" max="10753" width="44.28515625" style="23" customWidth="1"/>
+    <col min="10754" max="10754" width="94.7109375" style="23" customWidth="1"/>
+    <col min="10755" max="10757" width="9.140625" style="23"/>
+    <col min="10758" max="10758" width="13.5703125" style="23" customWidth="1"/>
+    <col min="10759" max="11008" width="9.140625" style="23"/>
+    <col min="11009" max="11009" width="44.28515625" style="23" customWidth="1"/>
+    <col min="11010" max="11010" width="94.7109375" style="23" customWidth="1"/>
+    <col min="11011" max="11013" width="9.140625" style="23"/>
+    <col min="11014" max="11014" width="13.5703125" style="23" customWidth="1"/>
+    <col min="11015" max="11264" width="9.140625" style="23"/>
+    <col min="11265" max="11265" width="44.28515625" style="23" customWidth="1"/>
+    <col min="11266" max="11266" width="94.7109375" style="23" customWidth="1"/>
+    <col min="11267" max="11269" width="9.140625" style="23"/>
+    <col min="11270" max="11270" width="13.5703125" style="23" customWidth="1"/>
+    <col min="11271" max="11520" width="9.140625" style="23"/>
+    <col min="11521" max="11521" width="44.28515625" style="23" customWidth="1"/>
+    <col min="11522" max="11522" width="94.7109375" style="23" customWidth="1"/>
+    <col min="11523" max="11525" width="9.140625" style="23"/>
+    <col min="11526" max="11526" width="13.5703125" style="23" customWidth="1"/>
+    <col min="11527" max="11776" width="9.140625" style="23"/>
+    <col min="11777" max="11777" width="44.28515625" style="23" customWidth="1"/>
+    <col min="11778" max="11778" width="94.7109375" style="23" customWidth="1"/>
+    <col min="11779" max="11781" width="9.140625" style="23"/>
+    <col min="11782" max="11782" width="13.5703125" style="23" customWidth="1"/>
+    <col min="11783" max="12032" width="9.140625" style="23"/>
+    <col min="12033" max="12033" width="44.28515625" style="23" customWidth="1"/>
+    <col min="12034" max="12034" width="94.7109375" style="23" customWidth="1"/>
+    <col min="12035" max="12037" width="9.140625" style="23"/>
+    <col min="12038" max="12038" width="13.5703125" style="23" customWidth="1"/>
+    <col min="12039" max="12288" width="9.140625" style="23"/>
+    <col min="12289" max="12289" width="44.28515625" style="23" customWidth="1"/>
+    <col min="12290" max="12290" width="94.7109375" style="23" customWidth="1"/>
+    <col min="12291" max="12293" width="9.140625" style="23"/>
+    <col min="12294" max="12294" width="13.5703125" style="23" customWidth="1"/>
+    <col min="12295" max="12544" width="9.140625" style="23"/>
+    <col min="12545" max="12545" width="44.28515625" style="23" customWidth="1"/>
+    <col min="12546" max="12546" width="94.7109375" style="23" customWidth="1"/>
+    <col min="12547" max="12549" width="9.140625" style="23"/>
+    <col min="12550" max="12550" width="13.5703125" style="23" customWidth="1"/>
+    <col min="12551" max="12800" width="9.140625" style="23"/>
+    <col min="12801" max="12801" width="44.28515625" style="23" customWidth="1"/>
+    <col min="12802" max="12802" width="94.7109375" style="23" customWidth="1"/>
+    <col min="12803" max="12805" width="9.140625" style="23"/>
+    <col min="12806" max="12806" width="13.5703125" style="23" customWidth="1"/>
+    <col min="12807" max="13056" width="9.140625" style="23"/>
+    <col min="13057" max="13057" width="44.28515625" style="23" customWidth="1"/>
+    <col min="13058" max="13058" width="94.7109375" style="23" customWidth="1"/>
+    <col min="13059" max="13061" width="9.140625" style="23"/>
+    <col min="13062" max="13062" width="13.5703125" style="23" customWidth="1"/>
+    <col min="13063" max="13312" width="9.140625" style="23"/>
+    <col min="13313" max="13313" width="44.28515625" style="23" customWidth="1"/>
+    <col min="13314" max="13314" width="94.7109375" style="23" customWidth="1"/>
+    <col min="13315" max="13317" width="9.140625" style="23"/>
+    <col min="13318" max="13318" width="13.5703125" style="23" customWidth="1"/>
+    <col min="13319" max="13568" width="9.140625" style="23"/>
+    <col min="13569" max="13569" width="44.28515625" style="23" customWidth="1"/>
+    <col min="13570" max="13570" width="94.7109375" style="23" customWidth="1"/>
+    <col min="13571" max="13573" width="9.140625" style="23"/>
+    <col min="13574" max="13574" width="13.5703125" style="23" customWidth="1"/>
+    <col min="13575" max="13824" width="9.140625" style="23"/>
+    <col min="13825" max="13825" width="44.28515625" style="23" customWidth="1"/>
+    <col min="13826" max="13826" width="94.7109375" style="23" customWidth="1"/>
+    <col min="13827" max="13829" width="9.140625" style="23"/>
+    <col min="13830" max="13830" width="13.5703125" style="23" customWidth="1"/>
+    <col min="13831" max="14080" width="9.140625" style="23"/>
+    <col min="14081" max="14081" width="44.28515625" style="23" customWidth="1"/>
+    <col min="14082" max="14082" width="94.7109375" style="23" customWidth="1"/>
+    <col min="14083" max="14085" width="9.140625" style="23"/>
+    <col min="14086" max="14086" width="13.5703125" style="23" customWidth="1"/>
+    <col min="14087" max="14336" width="9.140625" style="23"/>
+    <col min="14337" max="14337" width="44.28515625" style="23" customWidth="1"/>
+    <col min="14338" max="14338" width="94.7109375" style="23" customWidth="1"/>
+    <col min="14339" max="14341" width="9.140625" style="23"/>
+    <col min="14342" max="14342" width="13.5703125" style="23" customWidth="1"/>
+    <col min="14343" max="14592" width="9.140625" style="23"/>
+    <col min="14593" max="14593" width="44.28515625" style="23" customWidth="1"/>
+    <col min="14594" max="14594" width="94.7109375" style="23" customWidth="1"/>
+    <col min="14595" max="14597" width="9.140625" style="23"/>
+    <col min="14598" max="14598" width="13.5703125" style="23" customWidth="1"/>
+    <col min="14599" max="14848" width="9.140625" style="23"/>
+    <col min="14849" max="14849" width="44.28515625" style="23" customWidth="1"/>
+    <col min="14850" max="14850" width="94.7109375" style="23" customWidth="1"/>
+    <col min="14851" max="14853" width="9.140625" style="23"/>
+    <col min="14854" max="14854" width="13.5703125" style="23" customWidth="1"/>
+    <col min="14855" max="15104" width="9.140625" style="23"/>
+    <col min="15105" max="15105" width="44.28515625" style="23" customWidth="1"/>
+    <col min="15106" max="15106" width="94.7109375" style="23" customWidth="1"/>
+    <col min="15107" max="15109" width="9.140625" style="23"/>
+    <col min="15110" max="15110" width="13.5703125" style="23" customWidth="1"/>
+    <col min="15111" max="15360" width="9.140625" style="23"/>
+    <col min="15361" max="15361" width="44.28515625" style="23" customWidth="1"/>
+    <col min="15362" max="15362" width="94.7109375" style="23" customWidth="1"/>
+    <col min="15363" max="15365" width="9.140625" style="23"/>
+    <col min="15366" max="15366" width="13.5703125" style="23" customWidth="1"/>
+    <col min="15367" max="15616" width="9.140625" style="23"/>
+    <col min="15617" max="15617" width="44.28515625" style="23" customWidth="1"/>
+    <col min="15618" max="15618" width="94.7109375" style="23" customWidth="1"/>
+    <col min="15619" max="15621" width="9.140625" style="23"/>
+    <col min="15622" max="15622" width="13.5703125" style="23" customWidth="1"/>
+    <col min="15623" max="15872" width="9.140625" style="23"/>
+    <col min="15873" max="15873" width="44.28515625" style="23" customWidth="1"/>
+    <col min="15874" max="15874" width="94.7109375" style="23" customWidth="1"/>
+    <col min="15875" max="15877" width="9.140625" style="23"/>
+    <col min="15878" max="15878" width="13.5703125" style="23" customWidth="1"/>
+    <col min="15879" max="16128" width="9.140625" style="23"/>
+    <col min="16129" max="16129" width="44.28515625" style="23" customWidth="1"/>
+    <col min="16130" max="16130" width="94.7109375" style="23" customWidth="1"/>
+    <col min="16131" max="16133" width="9.140625" style="23"/>
+    <col min="16134" max="16134" width="13.5703125" style="23" customWidth="1"/>
+    <col min="16135" max="16384" width="9.140625" style="23"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="13.5" customHeight="1">
-      <c r="A1" s="47"/>
-[...3 lines deleted...]
-      <c r="A2" s="26" t="s">
+      <c r="A1" s="46"/>
+      <c r="B1" s="46"/>
+    </row>
+    <row r="2" spans="1:6" ht="15.75" customHeight="1">
+      <c r="A2" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="B2" s="25" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" ht="15.75" customHeight="1">
+      <c r="A3" s="47" t="s">
+        <v>16</v>
+      </c>
+      <c r="B3" s="25" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" ht="15.75" customHeight="1">
+      <c r="A4" s="48"/>
+      <c r="B4" s="25" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" ht="15.75" customHeight="1">
+      <c r="A5" s="48"/>
+      <c r="B5" s="25" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" ht="15.75" customHeight="1">
+      <c r="A6" s="48"/>
+      <c r="B6" s="25" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" ht="15.75" customHeight="1">
+      <c r="A7" s="48"/>
+      <c r="B7" s="25" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" ht="15.75" customHeight="1">
+      <c r="A8" s="48"/>
+      <c r="B8" s="25" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" ht="15.75" customHeight="1">
+      <c r="A9" s="48"/>
+      <c r="B9" s="25" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" ht="15.75" customHeight="1">
+      <c r="A10" s="48"/>
+      <c r="B10" s="26" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="15.75" customHeight="1">
+      <c r="A11" s="48"/>
+      <c r="B11" s="26" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" ht="15.75" customHeight="1">
+      <c r="A12" s="49"/>
+      <c r="B12" s="26" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" ht="14.25" customHeight="1">
+      <c r="A13" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="B13" s="25" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" ht="114.75" customHeight="1">
+      <c r="A14" s="27" t="s">
+        <v>28</v>
+      </c>
+      <c r="B14" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="F14" s="29"/>
+    </row>
+    <row r="15" spans="1:6" ht="12.75" customHeight="1">
+      <c r="A15" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B15" s="30" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" ht="28.5" customHeight="1">
+      <c r="A16" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="B16" s="28" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" ht="27" customHeight="1">
+      <c r="A17" s="24" t="s">
         <v>34</v>
       </c>
-      <c r="B2" s="27" t="s">
+      <c r="B17" s="31" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="3" spans="1:6" ht="19.5" customHeight="1">
-      <c r="A3" s="48" t="s">
+    <row r="18" spans="1:2" ht="13.5" customHeight="1">
+      <c r="A18" s="24" t="s">
         <v>36</v>
       </c>
-      <c r="B3" s="27" t="s">
+      <c r="B18" s="32" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" ht="17.25" customHeight="1">
+      <c r="A19" s="24" t="s">
         <v>37</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B4" s="27" t="s">
+      <c r="B19" s="44" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" ht="17.25" customHeight="1">
+      <c r="A20" s="33" t="s">
         <v>38</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B5" s="27" t="s">
+      <c r="B20" s="44" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" ht="17.25" customHeight="1">
+      <c r="A21" s="33" t="s">
         <v>39</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B6" s="27" t="s">
+      <c r="B21" s="44" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" ht="17.25" customHeight="1">
+      <c r="A22" s="33" t="s">
         <v>40</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B7" s="27" t="s">
+      <c r="B22" s="44" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2" ht="15.75" customHeight="1">
+      <c r="A23" s="24" t="s">
         <v>41</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B8" s="27" t="s">
+      <c r="B23" s="34">
+        <v>46216</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2" ht="15.75" customHeight="1">
+      <c r="A24" s="24" t="s">
         <v>42</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B9" s="27" t="s">
+      <c r="B24" s="34">
+        <v>46609</v>
+      </c>
+    </row>
+    <row r="25" spans="1:2" ht="15.75" customHeight="1">
+      <c r="A25" s="24" t="s">
         <v>43</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B10" s="28" t="s">
+      <c r="B25" s="42" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="26" spans="1:2" ht="15.75" customHeight="1">
+      <c r="A26" s="24" t="s">
         <v>44</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B11" s="28" t="s">
+      <c r="B26" s="42" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="27" spans="1:2" ht="15.75" customHeight="1">
+      <c r="A27" s="24" t="s">
         <v>45</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B12" s="28" t="s">
+      <c r="B27" s="42" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="28" spans="1:2" ht="15.75" customHeight="1">
+      <c r="A28" s="24" t="s">
         <v>46</v>
       </c>
-    </row>
-[...50 lines deleted...]
-      <c r="A19" s="26" t="s">
+      <c r="B28" s="44" t="s">
         <v>57</v>
       </c>
-      <c r="B19" s="35" t="s">
-[...73 lines deleted...]
-      </c>
     </row>
     <row r="29" spans="1:2">
-      <c r="B29" s="38"/>
+      <c r="B29" s="35"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A3:A12"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="B19" r:id="rId1"/>
-[...2 lines deleted...]
-    <hyperlink ref="B28" r:id="rId4"/>
+    <hyperlink ref="B28" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
-  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId2"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B2:D20"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="C43" sqref="C43"/>
+      <selection activeCell="J32" sqref="J32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" style="40" customWidth="1"/>
-[...254 lines deleted...]
-    <col min="16132" max="16384" width="9.140625" style="40"/>
+    <col min="1" max="1" width="4.42578125" style="37" customWidth="1"/>
+    <col min="2" max="2" width="88.42578125" style="37" customWidth="1"/>
+    <col min="3" max="3" width="37.85546875" style="37" customWidth="1"/>
+    <col min="4" max="256" width="9.140625" style="37"/>
+    <col min="257" max="257" width="4.42578125" style="37" customWidth="1"/>
+    <col min="258" max="258" width="88.42578125" style="37" customWidth="1"/>
+    <col min="259" max="259" width="37.85546875" style="37" customWidth="1"/>
+    <col min="260" max="512" width="9.140625" style="37"/>
+    <col min="513" max="513" width="4.42578125" style="37" customWidth="1"/>
+    <col min="514" max="514" width="88.42578125" style="37" customWidth="1"/>
+    <col min="515" max="515" width="37.85546875" style="37" customWidth="1"/>
+    <col min="516" max="768" width="9.140625" style="37"/>
+    <col min="769" max="769" width="4.42578125" style="37" customWidth="1"/>
+    <col min="770" max="770" width="88.42578125" style="37" customWidth="1"/>
+    <col min="771" max="771" width="37.85546875" style="37" customWidth="1"/>
+    <col min="772" max="1024" width="9.140625" style="37"/>
+    <col min="1025" max="1025" width="4.42578125" style="37" customWidth="1"/>
+    <col min="1026" max="1026" width="88.42578125" style="37" customWidth="1"/>
+    <col min="1027" max="1027" width="37.85546875" style="37" customWidth="1"/>
+    <col min="1028" max="1280" width="9.140625" style="37"/>
+    <col min="1281" max="1281" width="4.42578125" style="37" customWidth="1"/>
+    <col min="1282" max="1282" width="88.42578125" style="37" customWidth="1"/>
+    <col min="1283" max="1283" width="37.85546875" style="37" customWidth="1"/>
+    <col min="1284" max="1536" width="9.140625" style="37"/>
+    <col min="1537" max="1537" width="4.42578125" style="37" customWidth="1"/>
+    <col min="1538" max="1538" width="88.42578125" style="37" customWidth="1"/>
+    <col min="1539" max="1539" width="37.85546875" style="37" customWidth="1"/>
+    <col min="1540" max="1792" width="9.140625" style="37"/>
+    <col min="1793" max="1793" width="4.42578125" style="37" customWidth="1"/>
+    <col min="1794" max="1794" width="88.42578125" style="37" customWidth="1"/>
+    <col min="1795" max="1795" width="37.85546875" style="37" customWidth="1"/>
+    <col min="1796" max="2048" width="9.140625" style="37"/>
+    <col min="2049" max="2049" width="4.42578125" style="37" customWidth="1"/>
+    <col min="2050" max="2050" width="88.42578125" style="37" customWidth="1"/>
+    <col min="2051" max="2051" width="37.85546875" style="37" customWidth="1"/>
+    <col min="2052" max="2304" width="9.140625" style="37"/>
+    <col min="2305" max="2305" width="4.42578125" style="37" customWidth="1"/>
+    <col min="2306" max="2306" width="88.42578125" style="37" customWidth="1"/>
+    <col min="2307" max="2307" width="37.85546875" style="37" customWidth="1"/>
+    <col min="2308" max="2560" width="9.140625" style="37"/>
+    <col min="2561" max="2561" width="4.42578125" style="37" customWidth="1"/>
+    <col min="2562" max="2562" width="88.42578125" style="37" customWidth="1"/>
+    <col min="2563" max="2563" width="37.85546875" style="37" customWidth="1"/>
+    <col min="2564" max="2816" width="9.140625" style="37"/>
+    <col min="2817" max="2817" width="4.42578125" style="37" customWidth="1"/>
+    <col min="2818" max="2818" width="88.42578125" style="37" customWidth="1"/>
+    <col min="2819" max="2819" width="37.85546875" style="37" customWidth="1"/>
+    <col min="2820" max="3072" width="9.140625" style="37"/>
+    <col min="3073" max="3073" width="4.42578125" style="37" customWidth="1"/>
+    <col min="3074" max="3074" width="88.42578125" style="37" customWidth="1"/>
+    <col min="3075" max="3075" width="37.85546875" style="37" customWidth="1"/>
+    <col min="3076" max="3328" width="9.140625" style="37"/>
+    <col min="3329" max="3329" width="4.42578125" style="37" customWidth="1"/>
+    <col min="3330" max="3330" width="88.42578125" style="37" customWidth="1"/>
+    <col min="3331" max="3331" width="37.85546875" style="37" customWidth="1"/>
+    <col min="3332" max="3584" width="9.140625" style="37"/>
+    <col min="3585" max="3585" width="4.42578125" style="37" customWidth="1"/>
+    <col min="3586" max="3586" width="88.42578125" style="37" customWidth="1"/>
+    <col min="3587" max="3587" width="37.85546875" style="37" customWidth="1"/>
+    <col min="3588" max="3840" width="9.140625" style="37"/>
+    <col min="3841" max="3841" width="4.42578125" style="37" customWidth="1"/>
+    <col min="3842" max="3842" width="88.42578125" style="37" customWidth="1"/>
+    <col min="3843" max="3843" width="37.85546875" style="37" customWidth="1"/>
+    <col min="3844" max="4096" width="9.140625" style="37"/>
+    <col min="4097" max="4097" width="4.42578125" style="37" customWidth="1"/>
+    <col min="4098" max="4098" width="88.42578125" style="37" customWidth="1"/>
+    <col min="4099" max="4099" width="37.85546875" style="37" customWidth="1"/>
+    <col min="4100" max="4352" width="9.140625" style="37"/>
+    <col min="4353" max="4353" width="4.42578125" style="37" customWidth="1"/>
+    <col min="4354" max="4354" width="88.42578125" style="37" customWidth="1"/>
+    <col min="4355" max="4355" width="37.85546875" style="37" customWidth="1"/>
+    <col min="4356" max="4608" width="9.140625" style="37"/>
+    <col min="4609" max="4609" width="4.42578125" style="37" customWidth="1"/>
+    <col min="4610" max="4610" width="88.42578125" style="37" customWidth="1"/>
+    <col min="4611" max="4611" width="37.85546875" style="37" customWidth="1"/>
+    <col min="4612" max="4864" width="9.140625" style="37"/>
+    <col min="4865" max="4865" width="4.42578125" style="37" customWidth="1"/>
+    <col min="4866" max="4866" width="88.42578125" style="37" customWidth="1"/>
+    <col min="4867" max="4867" width="37.85546875" style="37" customWidth="1"/>
+    <col min="4868" max="5120" width="9.140625" style="37"/>
+    <col min="5121" max="5121" width="4.42578125" style="37" customWidth="1"/>
+    <col min="5122" max="5122" width="88.42578125" style="37" customWidth="1"/>
+    <col min="5123" max="5123" width="37.85546875" style="37" customWidth="1"/>
+    <col min="5124" max="5376" width="9.140625" style="37"/>
+    <col min="5377" max="5377" width="4.42578125" style="37" customWidth="1"/>
+    <col min="5378" max="5378" width="88.42578125" style="37" customWidth="1"/>
+    <col min="5379" max="5379" width="37.85546875" style="37" customWidth="1"/>
+    <col min="5380" max="5632" width="9.140625" style="37"/>
+    <col min="5633" max="5633" width="4.42578125" style="37" customWidth="1"/>
+    <col min="5634" max="5634" width="88.42578125" style="37" customWidth="1"/>
+    <col min="5635" max="5635" width="37.85546875" style="37" customWidth="1"/>
+    <col min="5636" max="5888" width="9.140625" style="37"/>
+    <col min="5889" max="5889" width="4.42578125" style="37" customWidth="1"/>
+    <col min="5890" max="5890" width="88.42578125" style="37" customWidth="1"/>
+    <col min="5891" max="5891" width="37.85546875" style="37" customWidth="1"/>
+    <col min="5892" max="6144" width="9.140625" style="37"/>
+    <col min="6145" max="6145" width="4.42578125" style="37" customWidth="1"/>
+    <col min="6146" max="6146" width="88.42578125" style="37" customWidth="1"/>
+    <col min="6147" max="6147" width="37.85546875" style="37" customWidth="1"/>
+    <col min="6148" max="6400" width="9.140625" style="37"/>
+    <col min="6401" max="6401" width="4.42578125" style="37" customWidth="1"/>
+    <col min="6402" max="6402" width="88.42578125" style="37" customWidth="1"/>
+    <col min="6403" max="6403" width="37.85546875" style="37" customWidth="1"/>
+    <col min="6404" max="6656" width="9.140625" style="37"/>
+    <col min="6657" max="6657" width="4.42578125" style="37" customWidth="1"/>
+    <col min="6658" max="6658" width="88.42578125" style="37" customWidth="1"/>
+    <col min="6659" max="6659" width="37.85546875" style="37" customWidth="1"/>
+    <col min="6660" max="6912" width="9.140625" style="37"/>
+    <col min="6913" max="6913" width="4.42578125" style="37" customWidth="1"/>
+    <col min="6914" max="6914" width="88.42578125" style="37" customWidth="1"/>
+    <col min="6915" max="6915" width="37.85546875" style="37" customWidth="1"/>
+    <col min="6916" max="7168" width="9.140625" style="37"/>
+    <col min="7169" max="7169" width="4.42578125" style="37" customWidth="1"/>
+    <col min="7170" max="7170" width="88.42578125" style="37" customWidth="1"/>
+    <col min="7171" max="7171" width="37.85546875" style="37" customWidth="1"/>
+    <col min="7172" max="7424" width="9.140625" style="37"/>
+    <col min="7425" max="7425" width="4.42578125" style="37" customWidth="1"/>
+    <col min="7426" max="7426" width="88.42578125" style="37" customWidth="1"/>
+    <col min="7427" max="7427" width="37.85546875" style="37" customWidth="1"/>
+    <col min="7428" max="7680" width="9.140625" style="37"/>
+    <col min="7681" max="7681" width="4.42578125" style="37" customWidth="1"/>
+    <col min="7682" max="7682" width="88.42578125" style="37" customWidth="1"/>
+    <col min="7683" max="7683" width="37.85546875" style="37" customWidth="1"/>
+    <col min="7684" max="7936" width="9.140625" style="37"/>
+    <col min="7937" max="7937" width="4.42578125" style="37" customWidth="1"/>
+    <col min="7938" max="7938" width="88.42578125" style="37" customWidth="1"/>
+    <col min="7939" max="7939" width="37.85546875" style="37" customWidth="1"/>
+    <col min="7940" max="8192" width="9.140625" style="37"/>
+    <col min="8193" max="8193" width="4.42578125" style="37" customWidth="1"/>
+    <col min="8194" max="8194" width="88.42578125" style="37" customWidth="1"/>
+    <col min="8195" max="8195" width="37.85546875" style="37" customWidth="1"/>
+    <col min="8196" max="8448" width="9.140625" style="37"/>
+    <col min="8449" max="8449" width="4.42578125" style="37" customWidth="1"/>
+    <col min="8450" max="8450" width="88.42578125" style="37" customWidth="1"/>
+    <col min="8451" max="8451" width="37.85546875" style="37" customWidth="1"/>
+    <col min="8452" max="8704" width="9.140625" style="37"/>
+    <col min="8705" max="8705" width="4.42578125" style="37" customWidth="1"/>
+    <col min="8706" max="8706" width="88.42578125" style="37" customWidth="1"/>
+    <col min="8707" max="8707" width="37.85546875" style="37" customWidth="1"/>
+    <col min="8708" max="8960" width="9.140625" style="37"/>
+    <col min="8961" max="8961" width="4.42578125" style="37" customWidth="1"/>
+    <col min="8962" max="8962" width="88.42578125" style="37" customWidth="1"/>
+    <col min="8963" max="8963" width="37.85546875" style="37" customWidth="1"/>
+    <col min="8964" max="9216" width="9.140625" style="37"/>
+    <col min="9217" max="9217" width="4.42578125" style="37" customWidth="1"/>
+    <col min="9218" max="9218" width="88.42578125" style="37" customWidth="1"/>
+    <col min="9219" max="9219" width="37.85546875" style="37" customWidth="1"/>
+    <col min="9220" max="9472" width="9.140625" style="37"/>
+    <col min="9473" max="9473" width="4.42578125" style="37" customWidth="1"/>
+    <col min="9474" max="9474" width="88.42578125" style="37" customWidth="1"/>
+    <col min="9475" max="9475" width="37.85546875" style="37" customWidth="1"/>
+    <col min="9476" max="9728" width="9.140625" style="37"/>
+    <col min="9729" max="9729" width="4.42578125" style="37" customWidth="1"/>
+    <col min="9730" max="9730" width="88.42578125" style="37" customWidth="1"/>
+    <col min="9731" max="9731" width="37.85546875" style="37" customWidth="1"/>
+    <col min="9732" max="9984" width="9.140625" style="37"/>
+    <col min="9985" max="9985" width="4.42578125" style="37" customWidth="1"/>
+    <col min="9986" max="9986" width="88.42578125" style="37" customWidth="1"/>
+    <col min="9987" max="9987" width="37.85546875" style="37" customWidth="1"/>
+    <col min="9988" max="10240" width="9.140625" style="37"/>
+    <col min="10241" max="10241" width="4.42578125" style="37" customWidth="1"/>
+    <col min="10242" max="10242" width="88.42578125" style="37" customWidth="1"/>
+    <col min="10243" max="10243" width="37.85546875" style="37" customWidth="1"/>
+    <col min="10244" max="10496" width="9.140625" style="37"/>
+    <col min="10497" max="10497" width="4.42578125" style="37" customWidth="1"/>
+    <col min="10498" max="10498" width="88.42578125" style="37" customWidth="1"/>
+    <col min="10499" max="10499" width="37.85546875" style="37" customWidth="1"/>
+    <col min="10500" max="10752" width="9.140625" style="37"/>
+    <col min="10753" max="10753" width="4.42578125" style="37" customWidth="1"/>
+    <col min="10754" max="10754" width="88.42578125" style="37" customWidth="1"/>
+    <col min="10755" max="10755" width="37.85546875" style="37" customWidth="1"/>
+    <col min="10756" max="11008" width="9.140625" style="37"/>
+    <col min="11009" max="11009" width="4.42578125" style="37" customWidth="1"/>
+    <col min="11010" max="11010" width="88.42578125" style="37" customWidth="1"/>
+    <col min="11011" max="11011" width="37.85546875" style="37" customWidth="1"/>
+    <col min="11012" max="11264" width="9.140625" style="37"/>
+    <col min="11265" max="11265" width="4.42578125" style="37" customWidth="1"/>
+    <col min="11266" max="11266" width="88.42578125" style="37" customWidth="1"/>
+    <col min="11267" max="11267" width="37.85546875" style="37" customWidth="1"/>
+    <col min="11268" max="11520" width="9.140625" style="37"/>
+    <col min="11521" max="11521" width="4.42578125" style="37" customWidth="1"/>
+    <col min="11522" max="11522" width="88.42578125" style="37" customWidth="1"/>
+    <col min="11523" max="11523" width="37.85546875" style="37" customWidth="1"/>
+    <col min="11524" max="11776" width="9.140625" style="37"/>
+    <col min="11777" max="11777" width="4.42578125" style="37" customWidth="1"/>
+    <col min="11778" max="11778" width="88.42578125" style="37" customWidth="1"/>
+    <col min="11779" max="11779" width="37.85546875" style="37" customWidth="1"/>
+    <col min="11780" max="12032" width="9.140625" style="37"/>
+    <col min="12033" max="12033" width="4.42578125" style="37" customWidth="1"/>
+    <col min="12034" max="12034" width="88.42578125" style="37" customWidth="1"/>
+    <col min="12035" max="12035" width="37.85546875" style="37" customWidth="1"/>
+    <col min="12036" max="12288" width="9.140625" style="37"/>
+    <col min="12289" max="12289" width="4.42578125" style="37" customWidth="1"/>
+    <col min="12290" max="12290" width="88.42578125" style="37" customWidth="1"/>
+    <col min="12291" max="12291" width="37.85546875" style="37" customWidth="1"/>
+    <col min="12292" max="12544" width="9.140625" style="37"/>
+    <col min="12545" max="12545" width="4.42578125" style="37" customWidth="1"/>
+    <col min="12546" max="12546" width="88.42578125" style="37" customWidth="1"/>
+    <col min="12547" max="12547" width="37.85546875" style="37" customWidth="1"/>
+    <col min="12548" max="12800" width="9.140625" style="37"/>
+    <col min="12801" max="12801" width="4.42578125" style="37" customWidth="1"/>
+    <col min="12802" max="12802" width="88.42578125" style="37" customWidth="1"/>
+    <col min="12803" max="12803" width="37.85546875" style="37" customWidth="1"/>
+    <col min="12804" max="13056" width="9.140625" style="37"/>
+    <col min="13057" max="13057" width="4.42578125" style="37" customWidth="1"/>
+    <col min="13058" max="13058" width="88.42578125" style="37" customWidth="1"/>
+    <col min="13059" max="13059" width="37.85546875" style="37" customWidth="1"/>
+    <col min="13060" max="13312" width="9.140625" style="37"/>
+    <col min="13313" max="13313" width="4.42578125" style="37" customWidth="1"/>
+    <col min="13314" max="13314" width="88.42578125" style="37" customWidth="1"/>
+    <col min="13315" max="13315" width="37.85546875" style="37" customWidth="1"/>
+    <col min="13316" max="13568" width="9.140625" style="37"/>
+    <col min="13569" max="13569" width="4.42578125" style="37" customWidth="1"/>
+    <col min="13570" max="13570" width="88.42578125" style="37" customWidth="1"/>
+    <col min="13571" max="13571" width="37.85546875" style="37" customWidth="1"/>
+    <col min="13572" max="13824" width="9.140625" style="37"/>
+    <col min="13825" max="13825" width="4.42578125" style="37" customWidth="1"/>
+    <col min="13826" max="13826" width="88.42578125" style="37" customWidth="1"/>
+    <col min="13827" max="13827" width="37.85546875" style="37" customWidth="1"/>
+    <col min="13828" max="14080" width="9.140625" style="37"/>
+    <col min="14081" max="14081" width="4.42578125" style="37" customWidth="1"/>
+    <col min="14082" max="14082" width="88.42578125" style="37" customWidth="1"/>
+    <col min="14083" max="14083" width="37.85546875" style="37" customWidth="1"/>
+    <col min="14084" max="14336" width="9.140625" style="37"/>
+    <col min="14337" max="14337" width="4.42578125" style="37" customWidth="1"/>
+    <col min="14338" max="14338" width="88.42578125" style="37" customWidth="1"/>
+    <col min="14339" max="14339" width="37.85546875" style="37" customWidth="1"/>
+    <col min="14340" max="14592" width="9.140625" style="37"/>
+    <col min="14593" max="14593" width="4.42578125" style="37" customWidth="1"/>
+    <col min="14594" max="14594" width="88.42578125" style="37" customWidth="1"/>
+    <col min="14595" max="14595" width="37.85546875" style="37" customWidth="1"/>
+    <col min="14596" max="14848" width="9.140625" style="37"/>
+    <col min="14849" max="14849" width="4.42578125" style="37" customWidth="1"/>
+    <col min="14850" max="14850" width="88.42578125" style="37" customWidth="1"/>
+    <col min="14851" max="14851" width="37.85546875" style="37" customWidth="1"/>
+    <col min="14852" max="15104" width="9.140625" style="37"/>
+    <col min="15105" max="15105" width="4.42578125" style="37" customWidth="1"/>
+    <col min="15106" max="15106" width="88.42578125" style="37" customWidth="1"/>
+    <col min="15107" max="15107" width="37.85546875" style="37" customWidth="1"/>
+    <col min="15108" max="15360" width="9.140625" style="37"/>
+    <col min="15361" max="15361" width="4.42578125" style="37" customWidth="1"/>
+    <col min="15362" max="15362" width="88.42578125" style="37" customWidth="1"/>
+    <col min="15363" max="15363" width="37.85546875" style="37" customWidth="1"/>
+    <col min="15364" max="15616" width="9.140625" style="37"/>
+    <col min="15617" max="15617" width="4.42578125" style="37" customWidth="1"/>
+    <col min="15618" max="15618" width="88.42578125" style="37" customWidth="1"/>
+    <col min="15619" max="15619" width="37.85546875" style="37" customWidth="1"/>
+    <col min="15620" max="15872" width="9.140625" style="37"/>
+    <col min="15873" max="15873" width="4.42578125" style="37" customWidth="1"/>
+    <col min="15874" max="15874" width="88.42578125" style="37" customWidth="1"/>
+    <col min="15875" max="15875" width="37.85546875" style="37" customWidth="1"/>
+    <col min="15876" max="16128" width="9.140625" style="37"/>
+    <col min="16129" max="16129" width="4.42578125" style="37" customWidth="1"/>
+    <col min="16130" max="16130" width="88.42578125" style="37" customWidth="1"/>
+    <col min="16131" max="16131" width="37.85546875" style="37" customWidth="1"/>
+    <col min="16132" max="16384" width="9.140625" style="37"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" ht="15">
-      <c r="B2" s="39"/>
+      <c r="B2" s="36"/>
     </row>
     <row r="5" spans="2:2">
-      <c r="B5" s="41" t="s">
-        <v>70</v>
+      <c r="B5" s="38" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="6" spans="2:2">
-      <c r="B6" s="41" t="s">
-        <v>71</v>
+      <c r="B6" s="38" t="s">
+        <v>48</v>
       </c>
     </row>
     <row r="7" spans="2:2">
-      <c r="B7" s="41" t="s">
-        <v>72</v>
+      <c r="B7" s="38" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="8" spans="2:2">
-      <c r="B8" s="41" t="s">
-        <v>73</v>
+      <c r="B8" s="38" t="s">
+        <v>50</v>
       </c>
     </row>
     <row r="9" spans="2:2">
-      <c r="B9" s="41" t="s">
-        <v>74</v>
+      <c r="B9" s="38" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="10" spans="2:2">
-      <c r="B10" s="41"/>
+      <c r="B10" s="38"/>
     </row>
     <row r="11" spans="2:2" ht="25.5">
-      <c r="B11" s="42" t="s">
-        <v>75</v>
+      <c r="B11" s="39" t="s">
+        <v>52</v>
       </c>
     </row>
     <row r="12" spans="2:2">
-      <c r="B12" s="41"/>
+      <c r="B12" s="38"/>
     </row>
     <row r="13" spans="2:2">
-      <c r="B13" s="41"/>
+      <c r="B13" s="38"/>
     </row>
     <row r="20" spans="2:4">
-      <c r="B20" s="43" t="s">
-[...3 lines deleted...]
-      <c r="D20" s="44"/>
+      <c r="B20" s="40" t="s">
+        <v>53</v>
+      </c>
+      <c r="C20" s="41"/>
+      <c r="D20" s="41"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:U24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="2" ySplit="1" topLeftCell="C2" activePane="bottomRight" state="frozen"/>
-[...2 lines deleted...]
-      <selection pane="bottomRight" activeCell="D22" sqref="D22:D23"/>
+      <pane xSplit="2" ySplit="5" topLeftCell="C6" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="C1" sqref="C1"/>
+      <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
+      <selection pane="bottomRight" activeCell="O24" sqref="O24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="6" customWidth="1"/>
     <col min="2" max="2" width="41.140625" style="6" customWidth="1"/>
     <col min="3" max="5" width="11" style="6" customWidth="1"/>
     <col min="6" max="6" width="12.7109375" style="6" customWidth="1"/>
     <col min="7" max="7" width="12.28515625" style="6" customWidth="1"/>
     <col min="8" max="8" width="12.5703125" style="6" customWidth="1"/>
     <col min="9" max="14" width="11" style="6" customWidth="1"/>
     <col min="15" max="21" width="13" style="6" customWidth="1"/>
     <col min="22" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21">
       <c r="B1" s="7"/>
       <c r="C1" s="8"/>
       <c r="D1" s="8"/>
       <c r="E1" s="8"/>
       <c r="F1" s="8"/>
       <c r="G1" s="8"/>
       <c r="H1" s="8"/>
       <c r="I1" s="8"/>
       <c r="J1" s="8"/>
       <c r="K1" s="8"/>
     </row>
     <row r="2" spans="1:21">
-      <c r="C2" s="51" t="s">
-[...15 lines deleted...]
-      <c r="Q2" s="51"/>
+      <c r="C2" s="50" t="s">
+        <v>64</v>
+      </c>
+      <c r="D2" s="50"/>
+      <c r="E2" s="50"/>
+      <c r="F2" s="50"/>
+      <c r="G2" s="50"/>
+      <c r="H2" s="50"/>
+      <c r="I2" s="50"/>
+      <c r="J2" s="50"/>
+      <c r="K2" s="50"/>
+      <c r="L2" s="50"/>
+      <c r="M2" s="50"/>
+      <c r="N2" s="50"/>
+      <c r="O2" s="50"/>
+      <c r="P2" s="50"/>
+      <c r="Q2" s="50"/>
     </row>
     <row r="3" spans="1:21">
       <c r="B3" s="9"/>
     </row>
     <row r="4" spans="1:21">
-      <c r="U4" s="10" t="s">
+      <c r="U4" s="51" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" s="1" t="s">
-        <v>33</v>
-[...4 lines deleted...]
-      <c r="C5" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="D5" s="11" t="s">
-[...51 lines deleted...]
-        <v>31</v>
+      <c r="B5" s="43" t="s">
+        <v>60</v>
+      </c>
+      <c r="C5" s="45">
+        <v>2007</v>
+      </c>
+      <c r="D5" s="45">
+        <v>2008</v>
+      </c>
+      <c r="E5" s="45">
+        <v>2009</v>
+      </c>
+      <c r="F5" s="45">
+        <v>2010</v>
+      </c>
+      <c r="G5" s="45">
+        <v>2011</v>
+      </c>
+      <c r="H5" s="45">
+        <v>2012</v>
+      </c>
+      <c r="I5" s="45">
+        <v>2013</v>
+      </c>
+      <c r="J5" s="45">
+        <v>2014</v>
+      </c>
+      <c r="K5" s="45">
+        <v>2015</v>
+      </c>
+      <c r="L5" s="45">
+        <v>2016</v>
+      </c>
+      <c r="M5" s="45">
+        <v>2017</v>
+      </c>
+      <c r="N5" s="45">
+        <v>2018</v>
+      </c>
+      <c r="O5" s="45">
+        <v>2019</v>
+      </c>
+      <c r="P5" s="45">
+        <v>2020</v>
+      </c>
+      <c r="Q5" s="45">
+        <v>2021</v>
+      </c>
+      <c r="R5" s="45">
+        <v>2022</v>
+      </c>
+      <c r="S5" s="45">
+        <v>2023</v>
+      </c>
+      <c r="T5" s="45">
+        <v>2024</v>
+      </c>
+      <c r="U5" s="45">
+        <v>2025</v>
       </c>
     </row>
     <row r="6" spans="1:21" ht="25.5">
       <c r="A6" s="2">
         <v>271305</v>
       </c>
-      <c r="B6" s="12" t="s">
+      <c r="B6" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="C6" s="13">
+      <c r="C6" s="11">
         <v>116381255</v>
       </c>
-      <c r="D6" s="13">
+      <c r="D6" s="11">
         <v>349408843</v>
       </c>
-      <c r="E6" s="13">
+      <c r="E6" s="11">
         <v>847111004</v>
       </c>
-      <c r="F6" s="13">
+      <c r="F6" s="11">
         <v>979282404</v>
       </c>
-      <c r="G6" s="13">
+      <c r="G6" s="11">
         <v>1411452584</v>
       </c>
-      <c r="H6" s="13">
+      <c r="H6" s="11">
         <v>1446635975</v>
       </c>
-      <c r="I6" s="13">
+      <c r="I6" s="11">
         <v>405632675</v>
       </c>
-      <c r="J6" s="13">
+      <c r="J6" s="11">
         <v>433518010</v>
       </c>
-      <c r="K6" s="14">
+      <c r="K6" s="12">
         <v>426342445</v>
       </c>
-      <c r="L6" s="14">
+      <c r="L6" s="12">
         <v>554900401</v>
       </c>
-      <c r="M6" s="14">
+      <c r="M6" s="12">
         <v>555907824</v>
       </c>
-      <c r="N6" s="14">
+      <c r="N6" s="12">
         <v>541478480</v>
       </c>
-      <c r="O6" s="15">
+      <c r="O6" s="13">
         <v>712829545</v>
       </c>
-      <c r="P6" s="15">
+      <c r="P6" s="13">
         <v>547491610</v>
       </c>
-      <c r="Q6" s="15">
+      <c r="Q6" s="13">
         <v>553298016</v>
       </c>
-      <c r="R6" s="15">
+      <c r="R6" s="13">
         <v>750214954</v>
       </c>
-      <c r="S6" s="15">
+      <c r="S6" s="13">
         <v>860018129</v>
       </c>
-      <c r="T6" s="15">
+      <c r="T6" s="13">
         <v>886210991</v>
       </c>
-      <c r="U6" s="15">
+      <c r="U6" s="13">
         <v>1012600502</v>
       </c>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" s="3">
         <v>271101</v>
       </c>
-      <c r="B7" s="12" t="s">
+      <c r="B7" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="C7" s="13">
+      <c r="C7" s="11">
         <v>66093772</v>
       </c>
-      <c r="D7" s="13">
+      <c r="D7" s="11">
         <v>160976710</v>
       </c>
-      <c r="E7" s="13">
+      <c r="E7" s="11">
         <v>161183789</v>
       </c>
-      <c r="F7" s="13">
+      <c r="F7" s="11">
         <v>205495609</v>
       </c>
-      <c r="G7" s="13">
+      <c r="G7" s="11">
         <v>249366882</v>
       </c>
-      <c r="H7" s="13">
+      <c r="H7" s="11">
         <v>269150008</v>
       </c>
-      <c r="I7" s="13">
+      <c r="I7" s="11">
         <v>239057891</v>
       </c>
-      <c r="J7" s="13">
+      <c r="J7" s="11">
         <v>223383410</v>
       </c>
-      <c r="K7" s="14">
+      <c r="K7" s="12">
         <v>199854147</v>
       </c>
-      <c r="L7" s="14">
+      <c r="L7" s="12">
         <v>256611805</v>
       </c>
-      <c r="M7" s="14">
+      <c r="M7" s="12">
         <v>289170563</v>
       </c>
-      <c r="N7" s="14">
+      <c r="N7" s="12">
         <v>217908780</v>
       </c>
-      <c r="O7" s="15">
+      <c r="O7" s="13">
         <v>295742004</v>
       </c>
-      <c r="P7" s="15">
+      <c r="P7" s="13">
         <v>243970694</v>
       </c>
-      <c r="Q7" s="15">
+      <c r="Q7" s="13">
         <v>247434432</v>
       </c>
-      <c r="R7" s="15">
+      <c r="R7" s="13">
         <v>368341504</v>
       </c>
-      <c r="S7" s="15">
+      <c r="S7" s="13">
         <v>433890632</v>
       </c>
-      <c r="T7" s="15">
+      <c r="T7" s="13">
         <v>440435723</v>
       </c>
-      <c r="U7" s="15">
+      <c r="U7" s="13">
         <v>596168252</v>
       </c>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" s="4">
         <v>271101</v>
       </c>
-      <c r="B8" s="16" t="s">
+      <c r="B8" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="C8" s="13">
+      <c r="C8" s="11">
         <v>7916993</v>
       </c>
-      <c r="D8" s="17">
+      <c r="D8" s="15">
         <v>63678593</v>
       </c>
-      <c r="E8" s="17">
+      <c r="E8" s="15">
         <v>59617033</v>
       </c>
-      <c r="F8" s="17">
+      <c r="F8" s="15">
         <v>58047131</v>
       </c>
-      <c r="G8" s="17">
+      <c r="G8" s="15">
         <v>77281547</v>
       </c>
-      <c r="H8" s="17">
+      <c r="H8" s="15">
         <v>104912907</v>
       </c>
-      <c r="I8" s="17">
+      <c r="I8" s="15">
         <v>28513834</v>
       </c>
-      <c r="J8" s="17">
+      <c r="J8" s="15">
         <v>28799937</v>
       </c>
-      <c r="K8" s="14">
+      <c r="K8" s="12">
         <v>37930451</v>
       </c>
-      <c r="L8" s="14">
+      <c r="L8" s="12">
         <v>62516012</v>
       </c>
-      <c r="M8" s="14">
+      <c r="M8" s="12">
         <v>68355535</v>
       </c>
-      <c r="N8" s="14">
+      <c r="N8" s="12">
         <v>71797077</v>
       </c>
-      <c r="O8" s="15">
+      <c r="O8" s="13">
         <v>85460640</v>
       </c>
-      <c r="P8" s="15">
+      <c r="P8" s="13">
         <v>65843972</v>
       </c>
-      <c r="Q8" s="15">
+      <c r="Q8" s="13">
         <v>52102942</v>
       </c>
-      <c r="R8" s="15">
+      <c r="R8" s="13">
         <v>52473279</v>
       </c>
-      <c r="S8" s="15">
+      <c r="S8" s="13">
         <v>54468141</v>
       </c>
-      <c r="T8" s="15">
+      <c r="T8" s="13">
         <v>47544302</v>
       </c>
-      <c r="U8" s="15">
+      <c r="U8" s="13">
         <v>57042195</v>
       </c>
     </row>
     <row r="9" spans="1:21">
       <c r="A9" s="4">
         <v>271101</v>
       </c>
-      <c r="B9" s="12" t="s">
+      <c r="B9" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C9" s="13">
+      <c r="C9" s="11">
         <v>23292510</v>
       </c>
-      <c r="D9" s="13">
+      <c r="D9" s="11">
         <v>29363788</v>
       </c>
-      <c r="E9" s="13">
+      <c r="E9" s="11">
         <v>41167627</v>
       </c>
-      <c r="F9" s="13">
+      <c r="F9" s="11">
         <v>40579441</v>
       </c>
-      <c r="G9" s="13">
+      <c r="G9" s="11">
         <v>48153048</v>
       </c>
-      <c r="H9" s="18">
+      <c r="H9" s="16">
         <v>48284395</v>
       </c>
-      <c r="I9" s="13">
+      <c r="I9" s="11">
         <v>48292116</v>
       </c>
-      <c r="J9" s="13">
+      <c r="J9" s="11">
         <v>51439589</v>
       </c>
-      <c r="K9" s="14">
+      <c r="K9" s="12">
         <v>97034229</v>
       </c>
-      <c r="L9" s="14">
+      <c r="L9" s="12">
         <v>115602503</v>
       </c>
-      <c r="M9" s="14">
+      <c r="M9" s="12">
         <v>133905707</v>
       </c>
-      <c r="N9" s="14">
+      <c r="N9" s="12">
         <v>143205517</v>
       </c>
-      <c r="O9" s="15">
+      <c r="O9" s="13">
         <v>187633670</v>
       </c>
-      <c r="P9" s="15">
+      <c r="P9" s="13">
         <v>157811155</v>
       </c>
-      <c r="Q9" s="15">
+      <c r="Q9" s="13">
         <v>158491785</v>
       </c>
-      <c r="R9" s="15">
+      <c r="R9" s="13">
         <v>204913100</v>
       </c>
-      <c r="S9" s="15">
+      <c r="S9" s="13">
         <v>254152756</v>
       </c>
-      <c r="T9" s="15">
+      <c r="T9" s="13">
         <v>261925141</v>
       </c>
-      <c r="U9" s="15">
+      <c r="U9" s="13">
         <v>278582355</v>
       </c>
     </row>
     <row r="10" spans="1:21">
       <c r="A10" s="4">
         <v>271101</v>
       </c>
-      <c r="B10" s="12" t="s">
+      <c r="B10" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="C10" s="13">
+      <c r="C10" s="11">
         <v>99783280</v>
       </c>
-      <c r="D10" s="13">
+      <c r="D10" s="11">
         <v>260449944</v>
       </c>
-      <c r="E10" s="13">
+      <c r="E10" s="11">
         <v>340328886</v>
       </c>
-      <c r="F10" s="13">
+      <c r="F10" s="11">
         <v>350908789</v>
       </c>
-      <c r="G10" s="13">
+      <c r="G10" s="11">
         <v>236991428</v>
       </c>
-      <c r="H10" s="13">
+      <c r="H10" s="11">
         <v>226403912</v>
       </c>
-      <c r="I10" s="13">
+      <c r="I10" s="11">
         <v>279979275</v>
       </c>
-      <c r="J10" s="13">
+      <c r="J10" s="11">
         <v>279890993</v>
       </c>
-      <c r="K10" s="14">
+      <c r="K10" s="12">
         <v>324043312</v>
       </c>
-      <c r="L10" s="14">
+      <c r="L10" s="12">
         <v>411791082</v>
       </c>
-      <c r="M10" s="14">
+      <c r="M10" s="12">
         <v>463794180</v>
       </c>
-      <c r="N10" s="14">
+      <c r="N10" s="12">
         <v>405222578</v>
       </c>
-      <c r="O10" s="15">
+      <c r="O10" s="13">
         <v>553504786</v>
       </c>
-      <c r="P10" s="15">
+      <c r="P10" s="13">
         <v>461414208</v>
       </c>
-      <c r="Q10" s="15">
+      <c r="Q10" s="13">
         <v>434811921</v>
       </c>
-      <c r="R10" s="15">
+      <c r="R10" s="13">
         <v>618151466</v>
       </c>
-      <c r="S10" s="15">
+      <c r="S10" s="13">
         <v>729540659</v>
       </c>
-      <c r="T10" s="15">
+      <c r="T10" s="13">
         <v>837649319</v>
       </c>
-      <c r="U10" s="15">
+      <c r="U10" s="13">
         <v>900382674</v>
       </c>
     </row>
     <row r="11" spans="1:21" ht="25.5">
       <c r="A11" s="5">
         <v>271201</v>
       </c>
-      <c r="B11" s="12" t="s">
+      <c r="B11" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="C11" s="13">
+      <c r="C11" s="11">
         <v>140819691</v>
       </c>
-      <c r="D11" s="13">
+      <c r="D11" s="11">
         <v>918297147</v>
       </c>
-      <c r="E11" s="13">
+      <c r="E11" s="11">
         <v>932807594</v>
       </c>
-      <c r="F11" s="13">
+      <c r="F11" s="11">
         <v>1041031301</v>
       </c>
-      <c r="G11" s="13">
+      <c r="G11" s="11">
         <v>1482629269</v>
       </c>
-      <c r="H11" s="13">
+      <c r="H11" s="11">
         <v>1495519604</v>
       </c>
-      <c r="I11" s="13">
+      <c r="I11" s="11">
         <v>468613417</v>
       </c>
-      <c r="J11" s="13">
+      <c r="J11" s="11">
         <v>501918103</v>
       </c>
-      <c r="K11" s="14">
+      <c r="K11" s="12">
         <v>470924591</v>
       </c>
-      <c r="L11" s="14">
+      <c r="L11" s="12">
         <v>620414386</v>
       </c>
-      <c r="M11" s="14">
+      <c r="M11" s="12">
         <v>645395610</v>
       </c>
-      <c r="N11" s="14">
+      <c r="N11" s="12">
         <v>652523541</v>
       </c>
-      <c r="O11" s="15">
+      <c r="O11" s="13">
         <v>831031400</v>
       </c>
-      <c r="P11" s="15">
+      <c r="P11" s="13">
         <v>675052266</v>
       </c>
-      <c r="Q11" s="15">
+      <c r="Q11" s="13">
         <v>689874464</v>
       </c>
-      <c r="R11" s="15">
+      <c r="R11" s="13">
         <v>872994748</v>
       </c>
-      <c r="S11" s="15">
+      <c r="S11" s="13">
         <v>971344267</v>
       </c>
-      <c r="T11" s="15">
+      <c r="T11" s="13">
         <v>1021945522</v>
       </c>
-      <c r="U11" s="15">
+      <c r="U11" s="13">
         <v>1158957328</v>
       </c>
     </row>
     <row r="12" spans="1:21">
       <c r="A12" s="5">
         <v>271301</v>
       </c>
-      <c r="B12" s="12" t="s">
+      <c r="B12" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="C12" s="13">
+      <c r="C12" s="11">
         <v>23603587</v>
       </c>
-      <c r="D12" s="13">
+      <c r="D12" s="11">
         <v>521746963</v>
       </c>
-      <c r="E12" s="13">
+      <c r="E12" s="11">
         <v>465976614</v>
       </c>
-      <c r="F12" s="13">
+      <c r="F12" s="11">
         <v>574631207</v>
       </c>
-      <c r="G12" s="19">
+      <c r="G12" s="17">
         <v>871528975</v>
       </c>
-      <c r="H12" s="13">
+      <c r="H12" s="11">
         <v>1013136615</v>
       </c>
-      <c r="I12" s="13">
+      <c r="I12" s="11">
         <v>88823610</v>
       </c>
-      <c r="J12" s="13">
+      <c r="J12" s="11">
         <v>102114055</v>
       </c>
-      <c r="K12" s="14">
+      <c r="K12" s="12">
         <v>74935143</v>
       </c>
-      <c r="L12" s="14">
+      <c r="L12" s="12">
         <v>76173324</v>
       </c>
-      <c r="M12" s="14">
+      <c r="M12" s="12">
         <v>63544567</v>
       </c>
-      <c r="N12" s="14">
+      <c r="N12" s="12">
         <v>54838965</v>
       </c>
-      <c r="O12" s="15">
+      <c r="O12" s="13">
         <v>-258888207</v>
       </c>
-      <c r="P12" s="15">
+      <c r="P12" s="13">
         <v>-7552799</v>
       </c>
-      <c r="Q12" s="15">
+      <c r="Q12" s="13">
         <v>34492527</v>
       </c>
-      <c r="R12" s="15">
+      <c r="R12" s="13">
         <v>28180425</v>
       </c>
-      <c r="S12" s="15">
+      <c r="S12" s="13">
         <v>1426880</v>
       </c>
-      <c r="T12" s="15">
+      <c r="T12" s="13">
         <v>38125228</v>
       </c>
-      <c r="U12" s="15">
+      <c r="U12" s="13">
         <v>1557699</v>
       </c>
     </row>
     <row r="13" spans="1:21">
       <c r="A13" s="5">
         <v>271401</v>
       </c>
-      <c r="B13" s="12" t="s">
+      <c r="B13" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="C13" s="13">
+      <c r="C13" s="11">
         <v>44730106</v>
       </c>
-      <c r="D13" s="13">
+      <c r="D13" s="11">
         <v>334534105</v>
       </c>
-      <c r="E13" s="13" t="s">
+      <c r="E13" s="11" t="s">
         <v>1</v>
       </c>
-      <c r="F13" s="13">
+      <c r="F13" s="11">
         <v>338017436</v>
       </c>
-      <c r="G13" s="13">
+      <c r="G13" s="11">
         <v>490210806</v>
       </c>
-      <c r="H13" s="13">
+      <c r="H13" s="11">
         <v>568933453</v>
       </c>
-      <c r="I13" s="13">
+      <c r="I13" s="11">
         <v>68726664</v>
       </c>
-      <c r="J13" s="13">
+      <c r="J13" s="11">
         <v>70864724</v>
       </c>
-      <c r="K13" s="14">
+      <c r="K13" s="12">
         <v>98327143</v>
       </c>
-      <c r="L13" s="14">
+      <c r="L13" s="12">
         <v>77455802</v>
       </c>
-      <c r="M13" s="14">
+      <c r="M13" s="12">
         <v>101966457</v>
       </c>
-      <c r="N13" s="14">
+      <c r="N13" s="12">
         <v>111334068</v>
       </c>
-      <c r="O13" s="15">
+      <c r="O13" s="13">
         <v>205350377</v>
       </c>
-      <c r="P13" s="15">
+      <c r="P13" s="13">
         <v>137901865</v>
       </c>
-      <c r="Q13" s="15">
+      <c r="Q13" s="13">
         <v>106172064</v>
       </c>
-      <c r="R13" s="15">
+      <c r="R13" s="13">
         <v>148753482</v>
       </c>
-      <c r="S13" s="15">
+      <c r="S13" s="13">
         <v>170604416</v>
       </c>
-      <c r="T13" s="15">
+      <c r="T13" s="13">
         <v>196062922</v>
       </c>
-      <c r="U13" s="15">
+      <c r="U13" s="13">
         <v>223352539</v>
       </c>
     </row>
     <row r="14" spans="1:21">
       <c r="A14" s="5">
         <v>271401</v>
       </c>
-      <c r="B14" s="12" t="s">
+      <c r="B14" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="C14" s="13">
+      <c r="C14" s="11">
         <v>136445688</v>
       </c>
-      <c r="D14" s="13">
+      <c r="D14" s="11">
         <v>561591359</v>
       </c>
-      <c r="E14" s="13" t="s">
+      <c r="E14" s="11" t="s">
         <v>2</v>
       </c>
-      <c r="F14" s="13">
+      <c r="F14" s="11">
         <v>739223809</v>
       </c>
-      <c r="G14" s="13">
+      <c r="G14" s="11">
         <v>627848577</v>
       </c>
-      <c r="H14" s="13">
+      <c r="H14" s="11">
         <v>466539065</v>
       </c>
-      <c r="I14" s="13">
+      <c r="I14" s="11">
         <v>296961358</v>
       </c>
-      <c r="J14" s="13">
+      <c r="J14" s="11">
         <v>412999222</v>
       </c>
-      <c r="K14" s="14">
+      <c r="K14" s="12">
         <v>664954120</v>
       </c>
-      <c r="L14" s="14">
+      <c r="L14" s="12">
         <v>693618202</v>
       </c>
-      <c r="M14" s="14">
+      <c r="M14" s="12">
         <v>737220583</v>
       </c>
-      <c r="N14" s="14">
+      <c r="N14" s="12">
         <v>866634682</v>
       </c>
-      <c r="O14" s="15">
+      <c r="O14" s="13">
         <v>824899470</v>
       </c>
-      <c r="P14" s="15">
+      <c r="P14" s="13">
         <v>852247600</v>
       </c>
-      <c r="Q14" s="15">
+      <c r="Q14" s="13">
         <v>817432708</v>
       </c>
-      <c r="R14" s="15">
+      <c r="R14" s="13">
         <v>1046046907</v>
       </c>
-      <c r="S14" s="15">
+      <c r="S14" s="13">
         <v>1114645829</v>
       </c>
-      <c r="T14" s="15">
+      <c r="T14" s="13">
         <v>1320369544</v>
       </c>
-      <c r="U14" s="15">
+      <c r="U14" s="13">
         <v>1319354778</v>
       </c>
     </row>
     <row r="15" spans="1:21">
       <c r="A15" s="5">
         <v>271304</v>
       </c>
-      <c r="B15" s="12" t="s">
-[...2 lines deleted...]
-      <c r="C15" s="20">
+      <c r="B15" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="C15" s="18">
         <v>19.7</v>
       </c>
-      <c r="D15" s="20">
+      <c r="D15" s="18">
         <v>128.30000000000001</v>
       </c>
-      <c r="E15" s="20">
+      <c r="E15" s="18">
         <v>92.8</v>
       </c>
-      <c r="F15" s="20">
+      <c r="F15" s="18">
         <v>120.9</v>
       </c>
-      <c r="G15" s="21">
+      <c r="G15" s="19">
         <v>139.4</v>
       </c>
-      <c r="H15" s="20">
+      <c r="H15" s="18">
         <v>160.6</v>
       </c>
-      <c r="I15" s="20">
+      <c r="I15" s="18">
         <v>22.3</v>
       </c>
-      <c r="J15" s="20">
+      <c r="J15" s="18">
         <v>22.6</v>
       </c>
-      <c r="K15" s="22">
+      <c r="K15" s="20">
         <v>15.4</v>
       </c>
-      <c r="L15" s="22">
+      <c r="L15" s="20">
         <v>12.2</v>
       </c>
-      <c r="M15" s="22">
+      <c r="M15" s="20">
         <v>10.1</v>
       </c>
-      <c r="N15" s="22">
+      <c r="N15" s="20">
         <v>8.6</v>
       </c>
-      <c r="O15" s="22">
+      <c r="O15" s="20">
         <v>-20.2</v>
       </c>
-      <c r="P15" s="23">
+      <c r="P15" s="21">
         <v>-1</v>
       </c>
-      <c r="Q15" s="23">
+      <c r="Q15" s="21">
         <v>5</v>
       </c>
-      <c r="R15" s="23">
+      <c r="R15" s="21">
         <v>3</v>
       </c>
-      <c r="S15" s="23">
+      <c r="S15" s="21">
         <v>0.1</v>
       </c>
-      <c r="T15" s="23">
+      <c r="T15" s="21">
         <v>3.6</v>
       </c>
-      <c r="U15" s="24">
+      <c r="U15" s="22">
         <v>0.1</v>
       </c>
     </row>
     <row r="16" spans="1:21">
       <c r="D16" s="8"/>
       <c r="E16" s="8"/>
       <c r="F16" s="8"/>
       <c r="G16" s="8"/>
       <c r="H16" s="8"/>
       <c r="I16" s="8"/>
       <c r="J16" s="8"/>
       <c r="K16" s="8"/>
     </row>
     <row r="17" spans="4:11">
       <c r="D17" s="8"/>
       <c r="E17" s="8"/>
       <c r="F17" s="8"/>
       <c r="G17" s="8"/>
       <c r="H17" s="8"/>
       <c r="I17" s="8"/>
       <c r="J17" s="8"/>
       <c r="K17" s="8"/>
     </row>
     <row r="18" spans="4:11">
       <c r="D18" s="8"/>