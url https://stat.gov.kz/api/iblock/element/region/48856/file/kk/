--- v0 (2026-07-21)
+++ v1 (2026-08-31)
@@ -1,62 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="360" yWindow="-30" windowWidth="13785" windowHeight="12900"/>
   </bookViews>
   <sheets>
-    <sheet name="каз" sheetId="1" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="2" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="3" r:id="rId2"/>
+    <sheet name="Көрсеткіш" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
   <fileRecoveryPr autoRecover="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="35" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="85" uniqueCount="85">
   <si>
     <t>Амортизация</t>
   </si>
   <si>
     <t>307 894 614</t>
   </si>
   <si>
     <t>734 191 603</t>
   </si>
   <si>
     <t>Өндірілген өнім, орындалған жұмыстар мен көрсетілген қызметтер көлемі</t>
   </si>
   <si>
     <t>Материалдық шығындар</t>
   </si>
   <si>
     <t xml:space="preserve">Қызметкерлердің жалақы қоры </t>
   </si>
   <si>
     <t>Өндірістік шығыстар</t>
   </si>
   <si>
     <t xml:space="preserve">Өнімдерді өткізу мен қызметтерді көрсетуден түскен кіріс      </t>
   </si>
   <si>
@@ -104,246 +108,567 @@
   <si>
     <t>2016 ж</t>
   </si>
   <si>
     <t>2017 ж</t>
   </si>
   <si>
     <t>2018 ж</t>
   </si>
   <si>
     <t>2019 ж</t>
   </si>
   <si>
     <t>2020 ж</t>
   </si>
   <si>
     <t>2021 ж</t>
   </si>
   <si>
     <t>2022 ж</t>
   </si>
   <si>
     <t>2023 ж</t>
   </si>
   <si>
-    <t>Салықтар мен бюджетке төленетін басқа да міндетті төлемдер (нақты аударылған)*</t>
-[...1 lines deleted...]
-  <si>
     <t>2024 ж</t>
   </si>
   <si>
-    <t xml:space="preserve">*Шығыстарға жатқызылатын салықтар мен басқа да міндетті төлемдер (корпоративтік табыс салығынсыз, акцизсіз және ҚҚС -сыз) 2023жылдан </t>
-[...1 lines deleted...]
-  <si>
     <t>2025 ж</t>
   </si>
   <si>
     <t>Өндіріс пайдалылығы (залалы), пайызбен</t>
+  </si>
+  <si>
+    <t xml:space="preserve">СКЖ коды </t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t xml:space="preserve">271305, 271101, 271201, 271301, 271401, 271304 </t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өндірілген өнім, орындалған жұмыстар мен көрсетілген қызметтер көлемі, млн.теңге</t>
+  </si>
+  <si>
+    <t>Материалдық шығындар, млн.теңге</t>
+  </si>
+  <si>
+    <t>Өтелім, млн.теңге</t>
+  </si>
+  <si>
+    <t>Қызметкерлердің жалақы қоры, млн.теңге</t>
+  </si>
+  <si>
+    <t>Өндірістік шығыстар, млн.теңге</t>
+  </si>
+  <si>
+    <t>Өнімдерді  өткізуден және қызметтер көрсетуден түскен кіріс, млн.теңге</t>
+  </si>
+  <si>
+    <t>Салық салынғанға дейінгі пайда (залал), млн.теңге</t>
+  </si>
+  <si>
+    <t>Дебиторлық берешек, млн.теңге</t>
+  </si>
+  <si>
+    <t>Міндеттемелер бойынша берешек, млн.теңге</t>
+  </si>
+  <si>
+    <t>Өндіріс пайдалылығы (залалы), %</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Өндірілген өнім, орындалған жұмыстар мен көрсетілген қызметтер көлемі – өндірушінің бағасымен жіберілген өнім, орындалған жұмыстар мен көрсетілген қызметтердің құны; өнімдерді өткізу мен қызмет көрсетулерден түскен кіріс – қосылған құн салығы, акциздерді, сондай-ақ қайтарылып берілген тауарлар құны, сатып алушыларға ұсынылған сауда жеңілдіктері мен баға жеңілдіктерін алып тастағанда алуға жататын (алынған) кіріс сомасы; «cалық салынғанға дейінгі пайда (залал)» қаржыландырудан түскен жалпы пайда, кіріс, өзге де табыстардың сомасы мен өнімді өткізу мен қызмет көрсету бойынша шығыстардың, қаржыландыруға арналған шығыстардың, әкімшілік және өзге де шығыстардың сомасының айырмасы ретінде анықталады; дебиторлық берешек – жеке және заңды тұлғалармен шаруашылық қатынасының қорытындылары бойынша кәсіпорынға олардан тиесілі борыштар сомасы.</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Агрегация </t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Көрсеткіш халықаралық және ұлттық қаржылық есептіліктің стандарттарына сәйкес қалыптастырылады (ХҚЕС, ҰҚЕС). </t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>1-ПФ "Кәсіпорынның қаржы-шаруашылық қызметі туралы есеп" жалпымемлекеттік статистикалық байқаудың статистикалық нысанның негізінде қалыптастырылады.</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/22/</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/respondents/statistical-forms/</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2007 жылдан бастап </t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/zko/spreadsheets/?industry=4493&amp;year=2025&amp;name=112436&amp;period=year&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Назаргалиева Айгуль Хамзиновна</t>
+  </si>
+  <si>
+    <t>+7 7112 514103</t>
+  </si>
+  <si>
+    <t>a.nazargalieva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Құрылымдық статистика басқармасы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Батыс Қазақстан облысы бойынша жарияланады </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Көрсеткіштің атауы </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="14">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="8"/>
-[...21 lines deleted...]
-    <font>
       <b/>
-      <sz val="11"/>
-[...5 lines deleted...]
-      <sz val="7"/>
+      <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
       <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="3">
+  <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="25">
+  <cellXfs count="52">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...11 lines deleted...]
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...28 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="5">
+    <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 3" xfId="2"/>
+    <cellStyle name="Обычный 4" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -586,985 +911,1830 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/respondents/statistical-forms/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/22/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.nazargalieva@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:T26"/>
+  <dimension ref="A1:F29"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...3 lines deleted...]
-      <selection pane="bottomRight" activeCell="O27" sqref="O27"/>
+    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="K16" sqref="K16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="41.140625" style="5" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="21" max="16384" width="9.140625" style="5"/>
+    <col min="1" max="1" width="44.28515625" style="25" customWidth="1"/>
+    <col min="2" max="2" width="101.28515625" style="25" customWidth="1"/>
+    <col min="3" max="5" width="9.140625" style="25"/>
+    <col min="6" max="6" width="13.5703125" style="25" customWidth="1"/>
+    <col min="7" max="256" width="9.140625" style="25"/>
+    <col min="257" max="257" width="44.28515625" style="25" customWidth="1"/>
+    <col min="258" max="258" width="94.7109375" style="25" customWidth="1"/>
+    <col min="259" max="261" width="9.140625" style="25"/>
+    <col min="262" max="262" width="13.5703125" style="25" customWidth="1"/>
+    <col min="263" max="512" width="9.140625" style="25"/>
+    <col min="513" max="513" width="44.28515625" style="25" customWidth="1"/>
+    <col min="514" max="514" width="94.7109375" style="25" customWidth="1"/>
+    <col min="515" max="517" width="9.140625" style="25"/>
+    <col min="518" max="518" width="13.5703125" style="25" customWidth="1"/>
+    <col min="519" max="768" width="9.140625" style="25"/>
+    <col min="769" max="769" width="44.28515625" style="25" customWidth="1"/>
+    <col min="770" max="770" width="94.7109375" style="25" customWidth="1"/>
+    <col min="771" max="773" width="9.140625" style="25"/>
+    <col min="774" max="774" width="13.5703125" style="25" customWidth="1"/>
+    <col min="775" max="1024" width="9.140625" style="25"/>
+    <col min="1025" max="1025" width="44.28515625" style="25" customWidth="1"/>
+    <col min="1026" max="1026" width="94.7109375" style="25" customWidth="1"/>
+    <col min="1027" max="1029" width="9.140625" style="25"/>
+    <col min="1030" max="1030" width="13.5703125" style="25" customWidth="1"/>
+    <col min="1031" max="1280" width="9.140625" style="25"/>
+    <col min="1281" max="1281" width="44.28515625" style="25" customWidth="1"/>
+    <col min="1282" max="1282" width="94.7109375" style="25" customWidth="1"/>
+    <col min="1283" max="1285" width="9.140625" style="25"/>
+    <col min="1286" max="1286" width="13.5703125" style="25" customWidth="1"/>
+    <col min="1287" max="1536" width="9.140625" style="25"/>
+    <col min="1537" max="1537" width="44.28515625" style="25" customWidth="1"/>
+    <col min="1538" max="1538" width="94.7109375" style="25" customWidth="1"/>
+    <col min="1539" max="1541" width="9.140625" style="25"/>
+    <col min="1542" max="1542" width="13.5703125" style="25" customWidth="1"/>
+    <col min="1543" max="1792" width="9.140625" style="25"/>
+    <col min="1793" max="1793" width="44.28515625" style="25" customWidth="1"/>
+    <col min="1794" max="1794" width="94.7109375" style="25" customWidth="1"/>
+    <col min="1795" max="1797" width="9.140625" style="25"/>
+    <col min="1798" max="1798" width="13.5703125" style="25" customWidth="1"/>
+    <col min="1799" max="2048" width="9.140625" style="25"/>
+    <col min="2049" max="2049" width="44.28515625" style="25" customWidth="1"/>
+    <col min="2050" max="2050" width="94.7109375" style="25" customWidth="1"/>
+    <col min="2051" max="2053" width="9.140625" style="25"/>
+    <col min="2054" max="2054" width="13.5703125" style="25" customWidth="1"/>
+    <col min="2055" max="2304" width="9.140625" style="25"/>
+    <col min="2305" max="2305" width="44.28515625" style="25" customWidth="1"/>
+    <col min="2306" max="2306" width="94.7109375" style="25" customWidth="1"/>
+    <col min="2307" max="2309" width="9.140625" style="25"/>
+    <col min="2310" max="2310" width="13.5703125" style="25" customWidth="1"/>
+    <col min="2311" max="2560" width="9.140625" style="25"/>
+    <col min="2561" max="2561" width="44.28515625" style="25" customWidth="1"/>
+    <col min="2562" max="2562" width="94.7109375" style="25" customWidth="1"/>
+    <col min="2563" max="2565" width="9.140625" style="25"/>
+    <col min="2566" max="2566" width="13.5703125" style="25" customWidth="1"/>
+    <col min="2567" max="2816" width="9.140625" style="25"/>
+    <col min="2817" max="2817" width="44.28515625" style="25" customWidth="1"/>
+    <col min="2818" max="2818" width="94.7109375" style="25" customWidth="1"/>
+    <col min="2819" max="2821" width="9.140625" style="25"/>
+    <col min="2822" max="2822" width="13.5703125" style="25" customWidth="1"/>
+    <col min="2823" max="3072" width="9.140625" style="25"/>
+    <col min="3073" max="3073" width="44.28515625" style="25" customWidth="1"/>
+    <col min="3074" max="3074" width="94.7109375" style="25" customWidth="1"/>
+    <col min="3075" max="3077" width="9.140625" style="25"/>
+    <col min="3078" max="3078" width="13.5703125" style="25" customWidth="1"/>
+    <col min="3079" max="3328" width="9.140625" style="25"/>
+    <col min="3329" max="3329" width="44.28515625" style="25" customWidth="1"/>
+    <col min="3330" max="3330" width="94.7109375" style="25" customWidth="1"/>
+    <col min="3331" max="3333" width="9.140625" style="25"/>
+    <col min="3334" max="3334" width="13.5703125" style="25" customWidth="1"/>
+    <col min="3335" max="3584" width="9.140625" style="25"/>
+    <col min="3585" max="3585" width="44.28515625" style="25" customWidth="1"/>
+    <col min="3586" max="3586" width="94.7109375" style="25" customWidth="1"/>
+    <col min="3587" max="3589" width="9.140625" style="25"/>
+    <col min="3590" max="3590" width="13.5703125" style="25" customWidth="1"/>
+    <col min="3591" max="3840" width="9.140625" style="25"/>
+    <col min="3841" max="3841" width="44.28515625" style="25" customWidth="1"/>
+    <col min="3842" max="3842" width="94.7109375" style="25" customWidth="1"/>
+    <col min="3843" max="3845" width="9.140625" style="25"/>
+    <col min="3846" max="3846" width="13.5703125" style="25" customWidth="1"/>
+    <col min="3847" max="4096" width="9.140625" style="25"/>
+    <col min="4097" max="4097" width="44.28515625" style="25" customWidth="1"/>
+    <col min="4098" max="4098" width="94.7109375" style="25" customWidth="1"/>
+    <col min="4099" max="4101" width="9.140625" style="25"/>
+    <col min="4102" max="4102" width="13.5703125" style="25" customWidth="1"/>
+    <col min="4103" max="4352" width="9.140625" style="25"/>
+    <col min="4353" max="4353" width="44.28515625" style="25" customWidth="1"/>
+    <col min="4354" max="4354" width="94.7109375" style="25" customWidth="1"/>
+    <col min="4355" max="4357" width="9.140625" style="25"/>
+    <col min="4358" max="4358" width="13.5703125" style="25" customWidth="1"/>
+    <col min="4359" max="4608" width="9.140625" style="25"/>
+    <col min="4609" max="4609" width="44.28515625" style="25" customWidth="1"/>
+    <col min="4610" max="4610" width="94.7109375" style="25" customWidth="1"/>
+    <col min="4611" max="4613" width="9.140625" style="25"/>
+    <col min="4614" max="4614" width="13.5703125" style="25" customWidth="1"/>
+    <col min="4615" max="4864" width="9.140625" style="25"/>
+    <col min="4865" max="4865" width="44.28515625" style="25" customWidth="1"/>
+    <col min="4866" max="4866" width="94.7109375" style="25" customWidth="1"/>
+    <col min="4867" max="4869" width="9.140625" style="25"/>
+    <col min="4870" max="4870" width="13.5703125" style="25" customWidth="1"/>
+    <col min="4871" max="5120" width="9.140625" style="25"/>
+    <col min="5121" max="5121" width="44.28515625" style="25" customWidth="1"/>
+    <col min="5122" max="5122" width="94.7109375" style="25" customWidth="1"/>
+    <col min="5123" max="5125" width="9.140625" style="25"/>
+    <col min="5126" max="5126" width="13.5703125" style="25" customWidth="1"/>
+    <col min="5127" max="5376" width="9.140625" style="25"/>
+    <col min="5377" max="5377" width="44.28515625" style="25" customWidth="1"/>
+    <col min="5378" max="5378" width="94.7109375" style="25" customWidth="1"/>
+    <col min="5379" max="5381" width="9.140625" style="25"/>
+    <col min="5382" max="5382" width="13.5703125" style="25" customWidth="1"/>
+    <col min="5383" max="5632" width="9.140625" style="25"/>
+    <col min="5633" max="5633" width="44.28515625" style="25" customWidth="1"/>
+    <col min="5634" max="5634" width="94.7109375" style="25" customWidth="1"/>
+    <col min="5635" max="5637" width="9.140625" style="25"/>
+    <col min="5638" max="5638" width="13.5703125" style="25" customWidth="1"/>
+    <col min="5639" max="5888" width="9.140625" style="25"/>
+    <col min="5889" max="5889" width="44.28515625" style="25" customWidth="1"/>
+    <col min="5890" max="5890" width="94.7109375" style="25" customWidth="1"/>
+    <col min="5891" max="5893" width="9.140625" style="25"/>
+    <col min="5894" max="5894" width="13.5703125" style="25" customWidth="1"/>
+    <col min="5895" max="6144" width="9.140625" style="25"/>
+    <col min="6145" max="6145" width="44.28515625" style="25" customWidth="1"/>
+    <col min="6146" max="6146" width="94.7109375" style="25" customWidth="1"/>
+    <col min="6147" max="6149" width="9.140625" style="25"/>
+    <col min="6150" max="6150" width="13.5703125" style="25" customWidth="1"/>
+    <col min="6151" max="6400" width="9.140625" style="25"/>
+    <col min="6401" max="6401" width="44.28515625" style="25" customWidth="1"/>
+    <col min="6402" max="6402" width="94.7109375" style="25" customWidth="1"/>
+    <col min="6403" max="6405" width="9.140625" style="25"/>
+    <col min="6406" max="6406" width="13.5703125" style="25" customWidth="1"/>
+    <col min="6407" max="6656" width="9.140625" style="25"/>
+    <col min="6657" max="6657" width="44.28515625" style="25" customWidth="1"/>
+    <col min="6658" max="6658" width="94.7109375" style="25" customWidth="1"/>
+    <col min="6659" max="6661" width="9.140625" style="25"/>
+    <col min="6662" max="6662" width="13.5703125" style="25" customWidth="1"/>
+    <col min="6663" max="6912" width="9.140625" style="25"/>
+    <col min="6913" max="6913" width="44.28515625" style="25" customWidth="1"/>
+    <col min="6914" max="6914" width="94.7109375" style="25" customWidth="1"/>
+    <col min="6915" max="6917" width="9.140625" style="25"/>
+    <col min="6918" max="6918" width="13.5703125" style="25" customWidth="1"/>
+    <col min="6919" max="7168" width="9.140625" style="25"/>
+    <col min="7169" max="7169" width="44.28515625" style="25" customWidth="1"/>
+    <col min="7170" max="7170" width="94.7109375" style="25" customWidth="1"/>
+    <col min="7171" max="7173" width="9.140625" style="25"/>
+    <col min="7174" max="7174" width="13.5703125" style="25" customWidth="1"/>
+    <col min="7175" max="7424" width="9.140625" style="25"/>
+    <col min="7425" max="7425" width="44.28515625" style="25" customWidth="1"/>
+    <col min="7426" max="7426" width="94.7109375" style="25" customWidth="1"/>
+    <col min="7427" max="7429" width="9.140625" style="25"/>
+    <col min="7430" max="7430" width="13.5703125" style="25" customWidth="1"/>
+    <col min="7431" max="7680" width="9.140625" style="25"/>
+    <col min="7681" max="7681" width="44.28515625" style="25" customWidth="1"/>
+    <col min="7682" max="7682" width="94.7109375" style="25" customWidth="1"/>
+    <col min="7683" max="7685" width="9.140625" style="25"/>
+    <col min="7686" max="7686" width="13.5703125" style="25" customWidth="1"/>
+    <col min="7687" max="7936" width="9.140625" style="25"/>
+    <col min="7937" max="7937" width="44.28515625" style="25" customWidth="1"/>
+    <col min="7938" max="7938" width="94.7109375" style="25" customWidth="1"/>
+    <col min="7939" max="7941" width="9.140625" style="25"/>
+    <col min="7942" max="7942" width="13.5703125" style="25" customWidth="1"/>
+    <col min="7943" max="8192" width="9.140625" style="25"/>
+    <col min="8193" max="8193" width="44.28515625" style="25" customWidth="1"/>
+    <col min="8194" max="8194" width="94.7109375" style="25" customWidth="1"/>
+    <col min="8195" max="8197" width="9.140625" style="25"/>
+    <col min="8198" max="8198" width="13.5703125" style="25" customWidth="1"/>
+    <col min="8199" max="8448" width="9.140625" style="25"/>
+    <col min="8449" max="8449" width="44.28515625" style="25" customWidth="1"/>
+    <col min="8450" max="8450" width="94.7109375" style="25" customWidth="1"/>
+    <col min="8451" max="8453" width="9.140625" style="25"/>
+    <col min="8454" max="8454" width="13.5703125" style="25" customWidth="1"/>
+    <col min="8455" max="8704" width="9.140625" style="25"/>
+    <col min="8705" max="8705" width="44.28515625" style="25" customWidth="1"/>
+    <col min="8706" max="8706" width="94.7109375" style="25" customWidth="1"/>
+    <col min="8707" max="8709" width="9.140625" style="25"/>
+    <col min="8710" max="8710" width="13.5703125" style="25" customWidth="1"/>
+    <col min="8711" max="8960" width="9.140625" style="25"/>
+    <col min="8961" max="8961" width="44.28515625" style="25" customWidth="1"/>
+    <col min="8962" max="8962" width="94.7109375" style="25" customWidth="1"/>
+    <col min="8963" max="8965" width="9.140625" style="25"/>
+    <col min="8966" max="8966" width="13.5703125" style="25" customWidth="1"/>
+    <col min="8967" max="9216" width="9.140625" style="25"/>
+    <col min="9217" max="9217" width="44.28515625" style="25" customWidth="1"/>
+    <col min="9218" max="9218" width="94.7109375" style="25" customWidth="1"/>
+    <col min="9219" max="9221" width="9.140625" style="25"/>
+    <col min="9222" max="9222" width="13.5703125" style="25" customWidth="1"/>
+    <col min="9223" max="9472" width="9.140625" style="25"/>
+    <col min="9473" max="9473" width="44.28515625" style="25" customWidth="1"/>
+    <col min="9474" max="9474" width="94.7109375" style="25" customWidth="1"/>
+    <col min="9475" max="9477" width="9.140625" style="25"/>
+    <col min="9478" max="9478" width="13.5703125" style="25" customWidth="1"/>
+    <col min="9479" max="9728" width="9.140625" style="25"/>
+    <col min="9729" max="9729" width="44.28515625" style="25" customWidth="1"/>
+    <col min="9730" max="9730" width="94.7109375" style="25" customWidth="1"/>
+    <col min="9731" max="9733" width="9.140625" style="25"/>
+    <col min="9734" max="9734" width="13.5703125" style="25" customWidth="1"/>
+    <col min="9735" max="9984" width="9.140625" style="25"/>
+    <col min="9985" max="9985" width="44.28515625" style="25" customWidth="1"/>
+    <col min="9986" max="9986" width="94.7109375" style="25" customWidth="1"/>
+    <col min="9987" max="9989" width="9.140625" style="25"/>
+    <col min="9990" max="9990" width="13.5703125" style="25" customWidth="1"/>
+    <col min="9991" max="10240" width="9.140625" style="25"/>
+    <col min="10241" max="10241" width="44.28515625" style="25" customWidth="1"/>
+    <col min="10242" max="10242" width="94.7109375" style="25" customWidth="1"/>
+    <col min="10243" max="10245" width="9.140625" style="25"/>
+    <col min="10246" max="10246" width="13.5703125" style="25" customWidth="1"/>
+    <col min="10247" max="10496" width="9.140625" style="25"/>
+    <col min="10497" max="10497" width="44.28515625" style="25" customWidth="1"/>
+    <col min="10498" max="10498" width="94.7109375" style="25" customWidth="1"/>
+    <col min="10499" max="10501" width="9.140625" style="25"/>
+    <col min="10502" max="10502" width="13.5703125" style="25" customWidth="1"/>
+    <col min="10503" max="10752" width="9.140625" style="25"/>
+    <col min="10753" max="10753" width="44.28515625" style="25" customWidth="1"/>
+    <col min="10754" max="10754" width="94.7109375" style="25" customWidth="1"/>
+    <col min="10755" max="10757" width="9.140625" style="25"/>
+    <col min="10758" max="10758" width="13.5703125" style="25" customWidth="1"/>
+    <col min="10759" max="11008" width="9.140625" style="25"/>
+    <col min="11009" max="11009" width="44.28515625" style="25" customWidth="1"/>
+    <col min="11010" max="11010" width="94.7109375" style="25" customWidth="1"/>
+    <col min="11011" max="11013" width="9.140625" style="25"/>
+    <col min="11014" max="11014" width="13.5703125" style="25" customWidth="1"/>
+    <col min="11015" max="11264" width="9.140625" style="25"/>
+    <col min="11265" max="11265" width="44.28515625" style="25" customWidth="1"/>
+    <col min="11266" max="11266" width="94.7109375" style="25" customWidth="1"/>
+    <col min="11267" max="11269" width="9.140625" style="25"/>
+    <col min="11270" max="11270" width="13.5703125" style="25" customWidth="1"/>
+    <col min="11271" max="11520" width="9.140625" style="25"/>
+    <col min="11521" max="11521" width="44.28515625" style="25" customWidth="1"/>
+    <col min="11522" max="11522" width="94.7109375" style="25" customWidth="1"/>
+    <col min="11523" max="11525" width="9.140625" style="25"/>
+    <col min="11526" max="11526" width="13.5703125" style="25" customWidth="1"/>
+    <col min="11527" max="11776" width="9.140625" style="25"/>
+    <col min="11777" max="11777" width="44.28515625" style="25" customWidth="1"/>
+    <col min="11778" max="11778" width="94.7109375" style="25" customWidth="1"/>
+    <col min="11779" max="11781" width="9.140625" style="25"/>
+    <col min="11782" max="11782" width="13.5703125" style="25" customWidth="1"/>
+    <col min="11783" max="12032" width="9.140625" style="25"/>
+    <col min="12033" max="12033" width="44.28515625" style="25" customWidth="1"/>
+    <col min="12034" max="12034" width="94.7109375" style="25" customWidth="1"/>
+    <col min="12035" max="12037" width="9.140625" style="25"/>
+    <col min="12038" max="12038" width="13.5703125" style="25" customWidth="1"/>
+    <col min="12039" max="12288" width="9.140625" style="25"/>
+    <col min="12289" max="12289" width="44.28515625" style="25" customWidth="1"/>
+    <col min="12290" max="12290" width="94.7109375" style="25" customWidth="1"/>
+    <col min="12291" max="12293" width="9.140625" style="25"/>
+    <col min="12294" max="12294" width="13.5703125" style="25" customWidth="1"/>
+    <col min="12295" max="12544" width="9.140625" style="25"/>
+    <col min="12545" max="12545" width="44.28515625" style="25" customWidth="1"/>
+    <col min="12546" max="12546" width="94.7109375" style="25" customWidth="1"/>
+    <col min="12547" max="12549" width="9.140625" style="25"/>
+    <col min="12550" max="12550" width="13.5703125" style="25" customWidth="1"/>
+    <col min="12551" max="12800" width="9.140625" style="25"/>
+    <col min="12801" max="12801" width="44.28515625" style="25" customWidth="1"/>
+    <col min="12802" max="12802" width="94.7109375" style="25" customWidth="1"/>
+    <col min="12803" max="12805" width="9.140625" style="25"/>
+    <col min="12806" max="12806" width="13.5703125" style="25" customWidth="1"/>
+    <col min="12807" max="13056" width="9.140625" style="25"/>
+    <col min="13057" max="13057" width="44.28515625" style="25" customWidth="1"/>
+    <col min="13058" max="13058" width="94.7109375" style="25" customWidth="1"/>
+    <col min="13059" max="13061" width="9.140625" style="25"/>
+    <col min="13062" max="13062" width="13.5703125" style="25" customWidth="1"/>
+    <col min="13063" max="13312" width="9.140625" style="25"/>
+    <col min="13313" max="13313" width="44.28515625" style="25" customWidth="1"/>
+    <col min="13314" max="13314" width="94.7109375" style="25" customWidth="1"/>
+    <col min="13315" max="13317" width="9.140625" style="25"/>
+    <col min="13318" max="13318" width="13.5703125" style="25" customWidth="1"/>
+    <col min="13319" max="13568" width="9.140625" style="25"/>
+    <col min="13569" max="13569" width="44.28515625" style="25" customWidth="1"/>
+    <col min="13570" max="13570" width="94.7109375" style="25" customWidth="1"/>
+    <col min="13571" max="13573" width="9.140625" style="25"/>
+    <col min="13574" max="13574" width="13.5703125" style="25" customWidth="1"/>
+    <col min="13575" max="13824" width="9.140625" style="25"/>
+    <col min="13825" max="13825" width="44.28515625" style="25" customWidth="1"/>
+    <col min="13826" max="13826" width="94.7109375" style="25" customWidth="1"/>
+    <col min="13827" max="13829" width="9.140625" style="25"/>
+    <col min="13830" max="13830" width="13.5703125" style="25" customWidth="1"/>
+    <col min="13831" max="14080" width="9.140625" style="25"/>
+    <col min="14081" max="14081" width="44.28515625" style="25" customWidth="1"/>
+    <col min="14082" max="14082" width="94.7109375" style="25" customWidth="1"/>
+    <col min="14083" max="14085" width="9.140625" style="25"/>
+    <col min="14086" max="14086" width="13.5703125" style="25" customWidth="1"/>
+    <col min="14087" max="14336" width="9.140625" style="25"/>
+    <col min="14337" max="14337" width="44.28515625" style="25" customWidth="1"/>
+    <col min="14338" max="14338" width="94.7109375" style="25" customWidth="1"/>
+    <col min="14339" max="14341" width="9.140625" style="25"/>
+    <col min="14342" max="14342" width="13.5703125" style="25" customWidth="1"/>
+    <col min="14343" max="14592" width="9.140625" style="25"/>
+    <col min="14593" max="14593" width="44.28515625" style="25" customWidth="1"/>
+    <col min="14594" max="14594" width="94.7109375" style="25" customWidth="1"/>
+    <col min="14595" max="14597" width="9.140625" style="25"/>
+    <col min="14598" max="14598" width="13.5703125" style="25" customWidth="1"/>
+    <col min="14599" max="14848" width="9.140625" style="25"/>
+    <col min="14849" max="14849" width="44.28515625" style="25" customWidth="1"/>
+    <col min="14850" max="14850" width="94.7109375" style="25" customWidth="1"/>
+    <col min="14851" max="14853" width="9.140625" style="25"/>
+    <col min="14854" max="14854" width="13.5703125" style="25" customWidth="1"/>
+    <col min="14855" max="15104" width="9.140625" style="25"/>
+    <col min="15105" max="15105" width="44.28515625" style="25" customWidth="1"/>
+    <col min="15106" max="15106" width="94.7109375" style="25" customWidth="1"/>
+    <col min="15107" max="15109" width="9.140625" style="25"/>
+    <col min="15110" max="15110" width="13.5703125" style="25" customWidth="1"/>
+    <col min="15111" max="15360" width="9.140625" style="25"/>
+    <col min="15361" max="15361" width="44.28515625" style="25" customWidth="1"/>
+    <col min="15362" max="15362" width="94.7109375" style="25" customWidth="1"/>
+    <col min="15363" max="15365" width="9.140625" style="25"/>
+    <col min="15366" max="15366" width="13.5703125" style="25" customWidth="1"/>
+    <col min="15367" max="15616" width="9.140625" style="25"/>
+    <col min="15617" max="15617" width="44.28515625" style="25" customWidth="1"/>
+    <col min="15618" max="15618" width="94.7109375" style="25" customWidth="1"/>
+    <col min="15619" max="15621" width="9.140625" style="25"/>
+    <col min="15622" max="15622" width="13.5703125" style="25" customWidth="1"/>
+    <col min="15623" max="15872" width="9.140625" style="25"/>
+    <col min="15873" max="15873" width="44.28515625" style="25" customWidth="1"/>
+    <col min="15874" max="15874" width="94.7109375" style="25" customWidth="1"/>
+    <col min="15875" max="15877" width="9.140625" style="25"/>
+    <col min="15878" max="15878" width="13.5703125" style="25" customWidth="1"/>
+    <col min="15879" max="16128" width="9.140625" style="25"/>
+    <col min="16129" max="16129" width="44.28515625" style="25" customWidth="1"/>
+    <col min="16130" max="16130" width="94.7109375" style="25" customWidth="1"/>
+    <col min="16131" max="16133" width="9.140625" style="25"/>
+    <col min="16134" max="16134" width="13.5703125" style="25" customWidth="1"/>
+    <col min="16135" max="16384" width="9.140625" style="25"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20">
-[...12 lines deleted...]
-      <c r="B2" s="24" t="s">
+    <row r="1" spans="1:6" ht="13.5" customHeight="1">
+      <c r="A1" s="47"/>
+      <c r="B1" s="47"/>
+    </row>
+    <row r="2" spans="1:6" ht="21" customHeight="1">
+      <c r="A2" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="B2" s="27" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" ht="19.5" customHeight="1">
+      <c r="A3" s="48" t="s">
+        <v>36</v>
+      </c>
+      <c r="B3" s="27" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" ht="19.5" customHeight="1">
+      <c r="A4" s="49"/>
+      <c r="B4" s="27" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" ht="19.5" customHeight="1">
+      <c r="A5" s="49"/>
+      <c r="B5" s="27" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" ht="18.75" customHeight="1">
+      <c r="A6" s="49"/>
+      <c r="B6" s="27" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A7" s="49"/>
+      <c r="B7" s="27" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A8" s="49"/>
+      <c r="B8" s="27" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A9" s="49"/>
+      <c r="B9" s="27" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" ht="18.75" customHeight="1">
+      <c r="A10" s="49"/>
+      <c r="B10" s="28" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="19.5" customHeight="1">
+      <c r="A11" s="49"/>
+      <c r="B11" s="28" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A12" s="50"/>
+      <c r="B12" s="28" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" ht="18.75" customHeight="1">
+      <c r="A13" s="29" t="s">
+        <v>47</v>
+      </c>
+      <c r="B13" s="27" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" ht="129.75" customHeight="1">
+      <c r="A14" s="29" t="s">
+        <v>48</v>
+      </c>
+      <c r="B14" s="30" t="s">
+        <v>49</v>
+      </c>
+      <c r="F14" s="31"/>
+    </row>
+    <row r="15" spans="1:6" ht="21" customHeight="1">
+      <c r="A15" s="26" t="s">
+        <v>50</v>
+      </c>
+      <c r="B15" s="32" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" ht="28.5" customHeight="1">
+      <c r="A16" s="26" t="s">
+        <v>52</v>
+      </c>
+      <c r="B16" s="30" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" ht="30" customHeight="1">
+      <c r="A17" s="26" t="s">
+        <v>54</v>
+      </c>
+      <c r="B17" s="33" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" ht="19.5" customHeight="1">
+      <c r="A18" s="26" t="s">
+        <v>56</v>
+      </c>
+      <c r="B18" s="34" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" ht="21" customHeight="1">
+      <c r="A19" s="26" t="s">
+        <v>57</v>
+      </c>
+      <c r="B19" s="35" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" ht="25.5" customHeight="1">
+      <c r="A20" s="36" t="s">
+        <v>59</v>
+      </c>
+      <c r="B20" s="35" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" ht="19.5" customHeight="1">
+      <c r="A21" s="36" t="s">
+        <v>61</v>
+      </c>
+      <c r="B21" s="35" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" ht="21" customHeight="1">
+      <c r="A22" s="36" t="s">
+        <v>62</v>
+      </c>
+      <c r="B22" s="35" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2" ht="21" customHeight="1">
+      <c r="A23" s="26" t="s">
+        <v>64</v>
+      </c>
+      <c r="B23" s="37">
+        <v>46216</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2" ht="21" customHeight="1">
+      <c r="A24" s="26" t="s">
+        <v>65</v>
+      </c>
+      <c r="B24" s="37">
+        <v>46609</v>
+      </c>
+    </row>
+    <row r="25" spans="1:2" ht="21" customHeight="1">
+      <c r="A25" s="26" t="s">
+        <v>66</v>
+      </c>
+      <c r="B25" s="45" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="26" spans="1:2" ht="21" customHeight="1">
+      <c r="A26" s="26" t="s">
+        <v>67</v>
+      </c>
+      <c r="B26" s="45" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="27" spans="1:2" ht="21" customHeight="1">
+      <c r="A27" s="26" t="s">
+        <v>68</v>
+      </c>
+      <c r="B27" s="45" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="28" spans="1:2" ht="21" customHeight="1">
+      <c r="A28" s="26" t="s">
+        <v>69</v>
+      </c>
+      <c r="B28" s="45" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="29" spans="1:2">
+      <c r="B29" s="38"/>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A1:B1"/>
+    <mergeCell ref="A3:A12"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B19" r:id="rId1"/>
+    <hyperlink ref="B20" r:id="rId2"/>
+    <hyperlink ref="B22" r:id="rId3"/>
+    <hyperlink ref="B28" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
+  <headerFooter>
+    <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B2:D20"/>
+  <sheetViews>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="C43" sqref="C43"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="40" customWidth="1"/>
+    <col min="2" max="2" width="88.42578125" style="40" customWidth="1"/>
+    <col min="3" max="3" width="37.85546875" style="40" customWidth="1"/>
+    <col min="4" max="256" width="9.140625" style="40"/>
+    <col min="257" max="257" width="4.42578125" style="40" customWidth="1"/>
+    <col min="258" max="258" width="88.42578125" style="40" customWidth="1"/>
+    <col min="259" max="259" width="37.85546875" style="40" customWidth="1"/>
+    <col min="260" max="512" width="9.140625" style="40"/>
+    <col min="513" max="513" width="4.42578125" style="40" customWidth="1"/>
+    <col min="514" max="514" width="88.42578125" style="40" customWidth="1"/>
+    <col min="515" max="515" width="37.85546875" style="40" customWidth="1"/>
+    <col min="516" max="768" width="9.140625" style="40"/>
+    <col min="769" max="769" width="4.42578125" style="40" customWidth="1"/>
+    <col min="770" max="770" width="88.42578125" style="40" customWidth="1"/>
+    <col min="771" max="771" width="37.85546875" style="40" customWidth="1"/>
+    <col min="772" max="1024" width="9.140625" style="40"/>
+    <col min="1025" max="1025" width="4.42578125" style="40" customWidth="1"/>
+    <col min="1026" max="1026" width="88.42578125" style="40" customWidth="1"/>
+    <col min="1027" max="1027" width="37.85546875" style="40" customWidth="1"/>
+    <col min="1028" max="1280" width="9.140625" style="40"/>
+    <col min="1281" max="1281" width="4.42578125" style="40" customWidth="1"/>
+    <col min="1282" max="1282" width="88.42578125" style="40" customWidth="1"/>
+    <col min="1283" max="1283" width="37.85546875" style="40" customWidth="1"/>
+    <col min="1284" max="1536" width="9.140625" style="40"/>
+    <col min="1537" max="1537" width="4.42578125" style="40" customWidth="1"/>
+    <col min="1538" max="1538" width="88.42578125" style="40" customWidth="1"/>
+    <col min="1539" max="1539" width="37.85546875" style="40" customWidth="1"/>
+    <col min="1540" max="1792" width="9.140625" style="40"/>
+    <col min="1793" max="1793" width="4.42578125" style="40" customWidth="1"/>
+    <col min="1794" max="1794" width="88.42578125" style="40" customWidth="1"/>
+    <col min="1795" max="1795" width="37.85546875" style="40" customWidth="1"/>
+    <col min="1796" max="2048" width="9.140625" style="40"/>
+    <col min="2049" max="2049" width="4.42578125" style="40" customWidth="1"/>
+    <col min="2050" max="2050" width="88.42578125" style="40" customWidth="1"/>
+    <col min="2051" max="2051" width="37.85546875" style="40" customWidth="1"/>
+    <col min="2052" max="2304" width="9.140625" style="40"/>
+    <col min="2305" max="2305" width="4.42578125" style="40" customWidth="1"/>
+    <col min="2306" max="2306" width="88.42578125" style="40" customWidth="1"/>
+    <col min="2307" max="2307" width="37.85546875" style="40" customWidth="1"/>
+    <col min="2308" max="2560" width="9.140625" style="40"/>
+    <col min="2561" max="2561" width="4.42578125" style="40" customWidth="1"/>
+    <col min="2562" max="2562" width="88.42578125" style="40" customWidth="1"/>
+    <col min="2563" max="2563" width="37.85546875" style="40" customWidth="1"/>
+    <col min="2564" max="2816" width="9.140625" style="40"/>
+    <col min="2817" max="2817" width="4.42578125" style="40" customWidth="1"/>
+    <col min="2818" max="2818" width="88.42578125" style="40" customWidth="1"/>
+    <col min="2819" max="2819" width="37.85546875" style="40" customWidth="1"/>
+    <col min="2820" max="3072" width="9.140625" style="40"/>
+    <col min="3073" max="3073" width="4.42578125" style="40" customWidth="1"/>
+    <col min="3074" max="3074" width="88.42578125" style="40" customWidth="1"/>
+    <col min="3075" max="3075" width="37.85546875" style="40" customWidth="1"/>
+    <col min="3076" max="3328" width="9.140625" style="40"/>
+    <col min="3329" max="3329" width="4.42578125" style="40" customWidth="1"/>
+    <col min="3330" max="3330" width="88.42578125" style="40" customWidth="1"/>
+    <col min="3331" max="3331" width="37.85546875" style="40" customWidth="1"/>
+    <col min="3332" max="3584" width="9.140625" style="40"/>
+    <col min="3585" max="3585" width="4.42578125" style="40" customWidth="1"/>
+    <col min="3586" max="3586" width="88.42578125" style="40" customWidth="1"/>
+    <col min="3587" max="3587" width="37.85546875" style="40" customWidth="1"/>
+    <col min="3588" max="3840" width="9.140625" style="40"/>
+    <col min="3841" max="3841" width="4.42578125" style="40" customWidth="1"/>
+    <col min="3842" max="3842" width="88.42578125" style="40" customWidth="1"/>
+    <col min="3843" max="3843" width="37.85546875" style="40" customWidth="1"/>
+    <col min="3844" max="4096" width="9.140625" style="40"/>
+    <col min="4097" max="4097" width="4.42578125" style="40" customWidth="1"/>
+    <col min="4098" max="4098" width="88.42578125" style="40" customWidth="1"/>
+    <col min="4099" max="4099" width="37.85546875" style="40" customWidth="1"/>
+    <col min="4100" max="4352" width="9.140625" style="40"/>
+    <col min="4353" max="4353" width="4.42578125" style="40" customWidth="1"/>
+    <col min="4354" max="4354" width="88.42578125" style="40" customWidth="1"/>
+    <col min="4355" max="4355" width="37.85546875" style="40" customWidth="1"/>
+    <col min="4356" max="4608" width="9.140625" style="40"/>
+    <col min="4609" max="4609" width="4.42578125" style="40" customWidth="1"/>
+    <col min="4610" max="4610" width="88.42578125" style="40" customWidth="1"/>
+    <col min="4611" max="4611" width="37.85546875" style="40" customWidth="1"/>
+    <col min="4612" max="4864" width="9.140625" style="40"/>
+    <col min="4865" max="4865" width="4.42578125" style="40" customWidth="1"/>
+    <col min="4866" max="4866" width="88.42578125" style="40" customWidth="1"/>
+    <col min="4867" max="4867" width="37.85546875" style="40" customWidth="1"/>
+    <col min="4868" max="5120" width="9.140625" style="40"/>
+    <col min="5121" max="5121" width="4.42578125" style="40" customWidth="1"/>
+    <col min="5122" max="5122" width="88.42578125" style="40" customWidth="1"/>
+    <col min="5123" max="5123" width="37.85546875" style="40" customWidth="1"/>
+    <col min="5124" max="5376" width="9.140625" style="40"/>
+    <col min="5377" max="5377" width="4.42578125" style="40" customWidth="1"/>
+    <col min="5378" max="5378" width="88.42578125" style="40" customWidth="1"/>
+    <col min="5379" max="5379" width="37.85546875" style="40" customWidth="1"/>
+    <col min="5380" max="5632" width="9.140625" style="40"/>
+    <col min="5633" max="5633" width="4.42578125" style="40" customWidth="1"/>
+    <col min="5634" max="5634" width="88.42578125" style="40" customWidth="1"/>
+    <col min="5635" max="5635" width="37.85546875" style="40" customWidth="1"/>
+    <col min="5636" max="5888" width="9.140625" style="40"/>
+    <col min="5889" max="5889" width="4.42578125" style="40" customWidth="1"/>
+    <col min="5890" max="5890" width="88.42578125" style="40" customWidth="1"/>
+    <col min="5891" max="5891" width="37.85546875" style="40" customWidth="1"/>
+    <col min="5892" max="6144" width="9.140625" style="40"/>
+    <col min="6145" max="6145" width="4.42578125" style="40" customWidth="1"/>
+    <col min="6146" max="6146" width="88.42578125" style="40" customWidth="1"/>
+    <col min="6147" max="6147" width="37.85546875" style="40" customWidth="1"/>
+    <col min="6148" max="6400" width="9.140625" style="40"/>
+    <col min="6401" max="6401" width="4.42578125" style="40" customWidth="1"/>
+    <col min="6402" max="6402" width="88.42578125" style="40" customWidth="1"/>
+    <col min="6403" max="6403" width="37.85546875" style="40" customWidth="1"/>
+    <col min="6404" max="6656" width="9.140625" style="40"/>
+    <col min="6657" max="6657" width="4.42578125" style="40" customWidth="1"/>
+    <col min="6658" max="6658" width="88.42578125" style="40" customWidth="1"/>
+    <col min="6659" max="6659" width="37.85546875" style="40" customWidth="1"/>
+    <col min="6660" max="6912" width="9.140625" style="40"/>
+    <col min="6913" max="6913" width="4.42578125" style="40" customWidth="1"/>
+    <col min="6914" max="6914" width="88.42578125" style="40" customWidth="1"/>
+    <col min="6915" max="6915" width="37.85546875" style="40" customWidth="1"/>
+    <col min="6916" max="7168" width="9.140625" style="40"/>
+    <col min="7169" max="7169" width="4.42578125" style="40" customWidth="1"/>
+    <col min="7170" max="7170" width="88.42578125" style="40" customWidth="1"/>
+    <col min="7171" max="7171" width="37.85546875" style="40" customWidth="1"/>
+    <col min="7172" max="7424" width="9.140625" style="40"/>
+    <col min="7425" max="7425" width="4.42578125" style="40" customWidth="1"/>
+    <col min="7426" max="7426" width="88.42578125" style="40" customWidth="1"/>
+    <col min="7427" max="7427" width="37.85546875" style="40" customWidth="1"/>
+    <col min="7428" max="7680" width="9.140625" style="40"/>
+    <col min="7681" max="7681" width="4.42578125" style="40" customWidth="1"/>
+    <col min="7682" max="7682" width="88.42578125" style="40" customWidth="1"/>
+    <col min="7683" max="7683" width="37.85546875" style="40" customWidth="1"/>
+    <col min="7684" max="7936" width="9.140625" style="40"/>
+    <col min="7937" max="7937" width="4.42578125" style="40" customWidth="1"/>
+    <col min="7938" max="7938" width="88.42578125" style="40" customWidth="1"/>
+    <col min="7939" max="7939" width="37.85546875" style="40" customWidth="1"/>
+    <col min="7940" max="8192" width="9.140625" style="40"/>
+    <col min="8193" max="8193" width="4.42578125" style="40" customWidth="1"/>
+    <col min="8194" max="8194" width="88.42578125" style="40" customWidth="1"/>
+    <col min="8195" max="8195" width="37.85546875" style="40" customWidth="1"/>
+    <col min="8196" max="8448" width="9.140625" style="40"/>
+    <col min="8449" max="8449" width="4.42578125" style="40" customWidth="1"/>
+    <col min="8450" max="8450" width="88.42578125" style="40" customWidth="1"/>
+    <col min="8451" max="8451" width="37.85546875" style="40" customWidth="1"/>
+    <col min="8452" max="8704" width="9.140625" style="40"/>
+    <col min="8705" max="8705" width="4.42578125" style="40" customWidth="1"/>
+    <col min="8706" max="8706" width="88.42578125" style="40" customWidth="1"/>
+    <col min="8707" max="8707" width="37.85546875" style="40" customWidth="1"/>
+    <col min="8708" max="8960" width="9.140625" style="40"/>
+    <col min="8961" max="8961" width="4.42578125" style="40" customWidth="1"/>
+    <col min="8962" max="8962" width="88.42578125" style="40" customWidth="1"/>
+    <col min="8963" max="8963" width="37.85546875" style="40" customWidth="1"/>
+    <col min="8964" max="9216" width="9.140625" style="40"/>
+    <col min="9217" max="9217" width="4.42578125" style="40" customWidth="1"/>
+    <col min="9218" max="9218" width="88.42578125" style="40" customWidth="1"/>
+    <col min="9219" max="9219" width="37.85546875" style="40" customWidth="1"/>
+    <col min="9220" max="9472" width="9.140625" style="40"/>
+    <col min="9473" max="9473" width="4.42578125" style="40" customWidth="1"/>
+    <col min="9474" max="9474" width="88.42578125" style="40" customWidth="1"/>
+    <col min="9475" max="9475" width="37.85546875" style="40" customWidth="1"/>
+    <col min="9476" max="9728" width="9.140625" style="40"/>
+    <col min="9729" max="9729" width="4.42578125" style="40" customWidth="1"/>
+    <col min="9730" max="9730" width="88.42578125" style="40" customWidth="1"/>
+    <col min="9731" max="9731" width="37.85546875" style="40" customWidth="1"/>
+    <col min="9732" max="9984" width="9.140625" style="40"/>
+    <col min="9985" max="9985" width="4.42578125" style="40" customWidth="1"/>
+    <col min="9986" max="9986" width="88.42578125" style="40" customWidth="1"/>
+    <col min="9987" max="9987" width="37.85546875" style="40" customWidth="1"/>
+    <col min="9988" max="10240" width="9.140625" style="40"/>
+    <col min="10241" max="10241" width="4.42578125" style="40" customWidth="1"/>
+    <col min="10242" max="10242" width="88.42578125" style="40" customWidth="1"/>
+    <col min="10243" max="10243" width="37.85546875" style="40" customWidth="1"/>
+    <col min="10244" max="10496" width="9.140625" style="40"/>
+    <col min="10497" max="10497" width="4.42578125" style="40" customWidth="1"/>
+    <col min="10498" max="10498" width="88.42578125" style="40" customWidth="1"/>
+    <col min="10499" max="10499" width="37.85546875" style="40" customWidth="1"/>
+    <col min="10500" max="10752" width="9.140625" style="40"/>
+    <col min="10753" max="10753" width="4.42578125" style="40" customWidth="1"/>
+    <col min="10754" max="10754" width="88.42578125" style="40" customWidth="1"/>
+    <col min="10755" max="10755" width="37.85546875" style="40" customWidth="1"/>
+    <col min="10756" max="11008" width="9.140625" style="40"/>
+    <col min="11009" max="11009" width="4.42578125" style="40" customWidth="1"/>
+    <col min="11010" max="11010" width="88.42578125" style="40" customWidth="1"/>
+    <col min="11011" max="11011" width="37.85546875" style="40" customWidth="1"/>
+    <col min="11012" max="11264" width="9.140625" style="40"/>
+    <col min="11265" max="11265" width="4.42578125" style="40" customWidth="1"/>
+    <col min="11266" max="11266" width="88.42578125" style="40" customWidth="1"/>
+    <col min="11267" max="11267" width="37.85546875" style="40" customWidth="1"/>
+    <col min="11268" max="11520" width="9.140625" style="40"/>
+    <col min="11521" max="11521" width="4.42578125" style="40" customWidth="1"/>
+    <col min="11522" max="11522" width="88.42578125" style="40" customWidth="1"/>
+    <col min="11523" max="11523" width="37.85546875" style="40" customWidth="1"/>
+    <col min="11524" max="11776" width="9.140625" style="40"/>
+    <col min="11777" max="11777" width="4.42578125" style="40" customWidth="1"/>
+    <col min="11778" max="11778" width="88.42578125" style="40" customWidth="1"/>
+    <col min="11779" max="11779" width="37.85546875" style="40" customWidth="1"/>
+    <col min="11780" max="12032" width="9.140625" style="40"/>
+    <col min="12033" max="12033" width="4.42578125" style="40" customWidth="1"/>
+    <col min="12034" max="12034" width="88.42578125" style="40" customWidth="1"/>
+    <col min="12035" max="12035" width="37.85546875" style="40" customWidth="1"/>
+    <col min="12036" max="12288" width="9.140625" style="40"/>
+    <col min="12289" max="12289" width="4.42578125" style="40" customWidth="1"/>
+    <col min="12290" max="12290" width="88.42578125" style="40" customWidth="1"/>
+    <col min="12291" max="12291" width="37.85546875" style="40" customWidth="1"/>
+    <col min="12292" max="12544" width="9.140625" style="40"/>
+    <col min="12545" max="12545" width="4.42578125" style="40" customWidth="1"/>
+    <col min="12546" max="12546" width="88.42578125" style="40" customWidth="1"/>
+    <col min="12547" max="12547" width="37.85546875" style="40" customWidth="1"/>
+    <col min="12548" max="12800" width="9.140625" style="40"/>
+    <col min="12801" max="12801" width="4.42578125" style="40" customWidth="1"/>
+    <col min="12802" max="12802" width="88.42578125" style="40" customWidth="1"/>
+    <col min="12803" max="12803" width="37.85546875" style="40" customWidth="1"/>
+    <col min="12804" max="13056" width="9.140625" style="40"/>
+    <col min="13057" max="13057" width="4.42578125" style="40" customWidth="1"/>
+    <col min="13058" max="13058" width="88.42578125" style="40" customWidth="1"/>
+    <col min="13059" max="13059" width="37.85546875" style="40" customWidth="1"/>
+    <col min="13060" max="13312" width="9.140625" style="40"/>
+    <col min="13313" max="13313" width="4.42578125" style="40" customWidth="1"/>
+    <col min="13314" max="13314" width="88.42578125" style="40" customWidth="1"/>
+    <col min="13315" max="13315" width="37.85546875" style="40" customWidth="1"/>
+    <col min="13316" max="13568" width="9.140625" style="40"/>
+    <col min="13569" max="13569" width="4.42578125" style="40" customWidth="1"/>
+    <col min="13570" max="13570" width="88.42578125" style="40" customWidth="1"/>
+    <col min="13571" max="13571" width="37.85546875" style="40" customWidth="1"/>
+    <col min="13572" max="13824" width="9.140625" style="40"/>
+    <col min="13825" max="13825" width="4.42578125" style="40" customWidth="1"/>
+    <col min="13826" max="13826" width="88.42578125" style="40" customWidth="1"/>
+    <col min="13827" max="13827" width="37.85546875" style="40" customWidth="1"/>
+    <col min="13828" max="14080" width="9.140625" style="40"/>
+    <col min="14081" max="14081" width="4.42578125" style="40" customWidth="1"/>
+    <col min="14082" max="14082" width="88.42578125" style="40" customWidth="1"/>
+    <col min="14083" max="14083" width="37.85546875" style="40" customWidth="1"/>
+    <col min="14084" max="14336" width="9.140625" style="40"/>
+    <col min="14337" max="14337" width="4.42578125" style="40" customWidth="1"/>
+    <col min="14338" max="14338" width="88.42578125" style="40" customWidth="1"/>
+    <col min="14339" max="14339" width="37.85546875" style="40" customWidth="1"/>
+    <col min="14340" max="14592" width="9.140625" style="40"/>
+    <col min="14593" max="14593" width="4.42578125" style="40" customWidth="1"/>
+    <col min="14594" max="14594" width="88.42578125" style="40" customWidth="1"/>
+    <col min="14595" max="14595" width="37.85546875" style="40" customWidth="1"/>
+    <col min="14596" max="14848" width="9.140625" style="40"/>
+    <col min="14849" max="14849" width="4.42578125" style="40" customWidth="1"/>
+    <col min="14850" max="14850" width="88.42578125" style="40" customWidth="1"/>
+    <col min="14851" max="14851" width="37.85546875" style="40" customWidth="1"/>
+    <col min="14852" max="15104" width="9.140625" style="40"/>
+    <col min="15105" max="15105" width="4.42578125" style="40" customWidth="1"/>
+    <col min="15106" max="15106" width="88.42578125" style="40" customWidth="1"/>
+    <col min="15107" max="15107" width="37.85546875" style="40" customWidth="1"/>
+    <col min="15108" max="15360" width="9.140625" style="40"/>
+    <col min="15361" max="15361" width="4.42578125" style="40" customWidth="1"/>
+    <col min="15362" max="15362" width="88.42578125" style="40" customWidth="1"/>
+    <col min="15363" max="15363" width="37.85546875" style="40" customWidth="1"/>
+    <col min="15364" max="15616" width="9.140625" style="40"/>
+    <col min="15617" max="15617" width="4.42578125" style="40" customWidth="1"/>
+    <col min="15618" max="15618" width="88.42578125" style="40" customWidth="1"/>
+    <col min="15619" max="15619" width="37.85546875" style="40" customWidth="1"/>
+    <col min="15620" max="15872" width="9.140625" style="40"/>
+    <col min="15873" max="15873" width="4.42578125" style="40" customWidth="1"/>
+    <col min="15874" max="15874" width="88.42578125" style="40" customWidth="1"/>
+    <col min="15875" max="15875" width="37.85546875" style="40" customWidth="1"/>
+    <col min="15876" max="16128" width="9.140625" style="40"/>
+    <col min="16129" max="16129" width="4.42578125" style="40" customWidth="1"/>
+    <col min="16130" max="16130" width="88.42578125" style="40" customWidth="1"/>
+    <col min="16131" max="16131" width="37.85546875" style="40" customWidth="1"/>
+    <col min="16132" max="16384" width="9.140625" style="40"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2" ht="15">
+      <c r="B2" s="39"/>
+    </row>
+    <row r="5" spans="2:2">
+      <c r="B5" s="41" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="41" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="41" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="41" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="41" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="41"/>
+    </row>
+    <row r="11" spans="2:2" ht="25.5">
+      <c r="B11" s="42" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="41"/>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="41"/>
+    </row>
+    <row r="20" spans="2:4">
+      <c r="B20" s="43" t="s">
+        <v>76</v>
+      </c>
+      <c r="C20" s="44"/>
+      <c r="D20" s="44"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:U24"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane xSplit="2" ySplit="1" topLeftCell="C2" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="B1" sqref="B1"/>
+      <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
+      <selection pane="bottomRight" activeCell="D22" sqref="D22:D23"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="10.5703125" style="6" customWidth="1"/>
+    <col min="2" max="2" width="41.140625" style="6" customWidth="1"/>
+    <col min="3" max="5" width="11" style="6" customWidth="1"/>
+    <col min="6" max="6" width="12.7109375" style="6" customWidth="1"/>
+    <col min="7" max="7" width="12.28515625" style="6" customWidth="1"/>
+    <col min="8" max="8" width="12.5703125" style="6" customWidth="1"/>
+    <col min="9" max="14" width="11" style="6" customWidth="1"/>
+    <col min="15" max="21" width="13" style="6" customWidth="1"/>
+    <col min="22" max="16384" width="9.140625" style="6"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:21">
+      <c r="B1" s="7"/>
+      <c r="C1" s="8"/>
+      <c r="D1" s="8"/>
+      <c r="E1" s="8"/>
+      <c r="F1" s="8"/>
+      <c r="G1" s="8"/>
+      <c r="H1" s="8"/>
+      <c r="I1" s="8"/>
+      <c r="J1" s="8"/>
+      <c r="K1" s="8"/>
+    </row>
+    <row r="2" spans="1:21">
+      <c r="C2" s="51" t="s">
         <v>12</v>
       </c>
-      <c r="C2" s="24"/>
-[...18 lines deleted...]
-      <c r="T4" s="22" t="s">
+      <c r="D2" s="51"/>
+      <c r="E2" s="51"/>
+      <c r="F2" s="51"/>
+      <c r="G2" s="51"/>
+      <c r="H2" s="51"/>
+      <c r="I2" s="51"/>
+      <c r="J2" s="51"/>
+      <c r="K2" s="51"/>
+      <c r="L2" s="51"/>
+      <c r="M2" s="51"/>
+      <c r="N2" s="51"/>
+      <c r="O2" s="51"/>
+      <c r="P2" s="51"/>
+      <c r="Q2" s="51"/>
+    </row>
+    <row r="3" spans="1:21">
+      <c r="B3" s="9"/>
+    </row>
+    <row r="4" spans="1:21">
+      <c r="U4" s="10" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="5" spans="1:20">
-[...1 lines deleted...]
-      <c r="B5" s="8" t="s">
+    <row r="5" spans="1:21">
+      <c r="A5" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B5" s="46" t="s">
+        <v>84</v>
+      </c>
+      <c r="C5" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="C5" s="8" t="s">
+      <c r="D5" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="D5" s="8" t="s">
+      <c r="E5" s="11" t="s">
         <v>15</v>
       </c>
-      <c r="E5" s="8" t="s">
+      <c r="F5" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="F5" s="8" t="s">
+      <c r="G5" s="11" t="s">
         <v>17</v>
       </c>
-      <c r="G5" s="8" t="s">
+      <c r="H5" s="11" t="s">
         <v>18</v>
       </c>
-      <c r="H5" s="8" t="s">
+      <c r="I5" s="11" t="s">
         <v>19</v>
       </c>
-      <c r="I5" s="8" t="s">
+      <c r="J5" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="J5" s="8" t="s">
+      <c r="K5" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="K5" s="8" t="s">
+      <c r="L5" s="11" t="s">
         <v>22</v>
       </c>
-      <c r="L5" s="8" t="s">
+      <c r="M5" s="11" t="s">
         <v>23</v>
       </c>
-      <c r="M5" s="8" t="s">
+      <c r="N5" s="11" t="s">
         <v>24</v>
       </c>
-      <c r="N5" s="8" t="s">
+      <c r="O5" s="11" t="s">
         <v>25</v>
       </c>
-      <c r="O5" s="8" t="s">
+      <c r="P5" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="P5" s="8" t="s">
+      <c r="Q5" s="11" t="s">
         <v>27</v>
       </c>
-      <c r="Q5" s="8" t="s">
+      <c r="R5" s="11" t="s">
         <v>28</v>
       </c>
-      <c r="R5" s="8" t="s">
+      <c r="S5" s="11" t="s">
         <v>29</v>
       </c>
-      <c r="S5" s="8" t="s">
+      <c r="T5" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="U5" s="11" t="s">
         <v>31</v>
       </c>
-      <c r="T5" s="8" t="s">
-[...4 lines deleted...]
-      <c r="A6" s="9" t="s">
+    </row>
+    <row r="6" spans="1:21" ht="25.5">
+      <c r="A6" s="2">
+        <v>271305</v>
+      </c>
+      <c r="B6" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="10">
+      <c r="C6" s="13">
         <v>116381255</v>
       </c>
-      <c r="C6" s="10">
+      <c r="D6" s="13">
         <v>349408843</v>
       </c>
-      <c r="D6" s="10">
+      <c r="E6" s="13">
         <v>847111004</v>
       </c>
-      <c r="E6" s="10">
+      <c r="F6" s="13">
         <v>979282404</v>
       </c>
-      <c r="F6" s="10">
+      <c r="G6" s="13">
         <v>1411452584</v>
       </c>
-      <c r="G6" s="10">
+      <c r="H6" s="13">
         <v>1446635975</v>
       </c>
-      <c r="H6" s="10">
+      <c r="I6" s="13">
         <v>405632675</v>
       </c>
-      <c r="I6" s="10">
+      <c r="J6" s="13">
         <v>433518010</v>
       </c>
-      <c r="J6" s="11">
+      <c r="K6" s="14">
         <v>426342445</v>
       </c>
-      <c r="K6" s="11">
+      <c r="L6" s="14">
         <v>554900401</v>
       </c>
-      <c r="L6" s="11">
+      <c r="M6" s="14">
         <v>555907824</v>
       </c>
-      <c r="M6" s="11">
+      <c r="N6" s="14">
         <v>541478480</v>
       </c>
-      <c r="N6" s="1">
+      <c r="O6" s="15">
         <v>712829545</v>
       </c>
-      <c r="O6" s="1">
+      <c r="P6" s="15">
         <v>547491610</v>
       </c>
-      <c r="P6" s="1">
+      <c r="Q6" s="15">
         <v>553298016</v>
       </c>
-      <c r="Q6" s="1">
+      <c r="R6" s="15">
         <v>750214954</v>
       </c>
-      <c r="R6" s="1">
+      <c r="S6" s="15">
         <v>860018129</v>
       </c>
-      <c r="S6" s="1">
+      <c r="T6" s="15">
         <v>886210991</v>
       </c>
-      <c r="T6" s="1">
+      <c r="U6" s="15">
         <v>1012600502</v>
       </c>
     </row>
-    <row r="7" spans="1:20">
-      <c r="A7" s="9" t="s">
+    <row r="7" spans="1:21">
+      <c r="A7" s="3">
+        <v>271101</v>
+      </c>
+      <c r="B7" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="B7" s="10">
+      <c r="C7" s="13">
         <v>66093772</v>
       </c>
-      <c r="C7" s="10">
+      <c r="D7" s="13">
         <v>160976710</v>
       </c>
-      <c r="D7" s="10">
+      <c r="E7" s="13">
         <v>161183789</v>
       </c>
-      <c r="E7" s="10">
+      <c r="F7" s="13">
         <v>205495609</v>
       </c>
-      <c r="F7" s="10">
+      <c r="G7" s="13">
         <v>249366882</v>
       </c>
-      <c r="G7" s="10">
+      <c r="H7" s="13">
         <v>269150008</v>
       </c>
-      <c r="H7" s="10">
+      <c r="I7" s="13">
         <v>239057891</v>
       </c>
-      <c r="I7" s="10">
+      <c r="J7" s="13">
         <v>223383410</v>
       </c>
-      <c r="J7" s="11">
+      <c r="K7" s="14">
         <v>199854147</v>
       </c>
-      <c r="K7" s="11">
+      <c r="L7" s="14">
         <v>256611805</v>
       </c>
-      <c r="L7" s="11">
+      <c r="M7" s="14">
         <v>289170563</v>
       </c>
-      <c r="M7" s="11">
+      <c r="N7" s="14">
         <v>217908780</v>
       </c>
-      <c r="N7" s="1">
+      <c r="O7" s="15">
         <v>295742004</v>
       </c>
-      <c r="O7" s="1">
+      <c r="P7" s="15">
         <v>243970694</v>
       </c>
-      <c r="P7" s="1">
+      <c r="Q7" s="15">
         <v>247434432</v>
       </c>
-      <c r="Q7" s="1">
+      <c r="R7" s="15">
         <v>368341504</v>
       </c>
-      <c r="R7" s="1">
+      <c r="S7" s="15">
         <v>433890632</v>
       </c>
-      <c r="S7" s="1">
+      <c r="T7" s="15">
         <v>440435723</v>
       </c>
-      <c r="T7" s="1">
+      <c r="U7" s="15">
         <v>596168252</v>
       </c>
     </row>
-    <row r="8" spans="1:20">
-      <c r="A8" s="12" t="s">
+    <row r="8" spans="1:21">
+      <c r="A8" s="4">
+        <v>271101</v>
+      </c>
+      <c r="B8" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="B8" s="10">
+      <c r="C8" s="13">
         <v>7916993</v>
       </c>
-      <c r="C8" s="13">
+      <c r="D8" s="17">
         <v>63678593</v>
       </c>
-      <c r="D8" s="13">
+      <c r="E8" s="17">
         <v>59617033</v>
       </c>
-      <c r="E8" s="13">
+      <c r="F8" s="17">
         <v>58047131</v>
       </c>
-      <c r="F8" s="13">
+      <c r="G8" s="17">
         <v>77281547</v>
       </c>
-      <c r="G8" s="13">
+      <c r="H8" s="17">
         <v>104912907</v>
       </c>
-      <c r="H8" s="13">
+      <c r="I8" s="17">
         <v>28513834</v>
       </c>
-      <c r="I8" s="13">
+      <c r="J8" s="17">
         <v>28799937</v>
       </c>
-      <c r="J8" s="11">
+      <c r="K8" s="14">
         <v>37930451</v>
       </c>
-      <c r="K8" s="11">
+      <c r="L8" s="14">
         <v>62516012</v>
       </c>
-      <c r="L8" s="11">
+      <c r="M8" s="14">
         <v>68355535</v>
       </c>
-      <c r="M8" s="11">
+      <c r="N8" s="14">
         <v>71797077</v>
       </c>
-      <c r="N8" s="1">
+      <c r="O8" s="15">
         <v>85460640</v>
       </c>
-      <c r="O8" s="1">
+      <c r="P8" s="15">
         <v>65843972</v>
       </c>
-      <c r="P8" s="1">
+      <c r="Q8" s="15">
         <v>52102942</v>
       </c>
-      <c r="Q8" s="1">
+      <c r="R8" s="15">
         <v>52473279</v>
       </c>
-      <c r="R8" s="1">
+      <c r="S8" s="15">
         <v>54468141</v>
       </c>
-      <c r="S8" s="1">
+      <c r="T8" s="15">
         <v>47544302</v>
       </c>
-      <c r="T8" s="1">
+      <c r="U8" s="15">
         <v>57042195</v>
       </c>
     </row>
-    <row r="9" spans="1:20">
-      <c r="A9" s="9" t="s">
+    <row r="9" spans="1:21">
+      <c r="A9" s="4">
+        <v>271101</v>
+      </c>
+      <c r="B9" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="B9" s="10">
+      <c r="C9" s="13">
         <v>23292510</v>
       </c>
-      <c r="C9" s="10">
+      <c r="D9" s="13">
         <v>29363788</v>
       </c>
-      <c r="D9" s="10">
+      <c r="E9" s="13">
         <v>41167627</v>
       </c>
-      <c r="E9" s="10">
+      <c r="F9" s="13">
         <v>40579441</v>
       </c>
-      <c r="F9" s="10">
+      <c r="G9" s="13">
         <v>48153048</v>
       </c>
-      <c r="G9" s="14">
+      <c r="H9" s="18">
         <v>48284395</v>
       </c>
-      <c r="H9" s="10">
+      <c r="I9" s="13">
         <v>48292116</v>
       </c>
-      <c r="I9" s="10">
+      <c r="J9" s="13">
         <v>51439589</v>
       </c>
-      <c r="J9" s="11">
+      <c r="K9" s="14">
         <v>97034229</v>
       </c>
-      <c r="K9" s="11">
+      <c r="L9" s="14">
         <v>115602503</v>
       </c>
-      <c r="L9" s="11">
+      <c r="M9" s="14">
         <v>133905707</v>
       </c>
-      <c r="M9" s="11">
+      <c r="N9" s="14">
         <v>143205517</v>
       </c>
-      <c r="N9" s="1">
+      <c r="O9" s="15">
         <v>187633670</v>
       </c>
-      <c r="O9" s="1">
+      <c r="P9" s="15">
         <v>157811155</v>
       </c>
-      <c r="P9" s="1">
+      <c r="Q9" s="15">
         <v>158491785</v>
       </c>
-      <c r="Q9" s="1">
+      <c r="R9" s="15">
         <v>204913100</v>
       </c>
-      <c r="R9" s="1">
+      <c r="S9" s="15">
         <v>254152756</v>
       </c>
-      <c r="S9" s="1">
+      <c r="T9" s="15">
         <v>261925141</v>
       </c>
-      <c r="T9" s="1">
+      <c r="U9" s="15">
         <v>278582355</v>
       </c>
     </row>
-    <row r="10" spans="1:20">
-      <c r="A10" s="9" t="s">
+    <row r="10" spans="1:21">
+      <c r="A10" s="4">
+        <v>271101</v>
+      </c>
+      <c r="B10" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B10" s="10">
+      <c r="C10" s="13">
         <v>99783280</v>
       </c>
-      <c r="C10" s="10">
+      <c r="D10" s="13">
         <v>260449944</v>
       </c>
-      <c r="D10" s="10">
+      <c r="E10" s="13">
         <v>340328886</v>
       </c>
-      <c r="E10" s="10">
+      <c r="F10" s="13">
         <v>350908789</v>
       </c>
-      <c r="F10" s="10">
+      <c r="G10" s="13">
         <v>236991428</v>
       </c>
-      <c r="G10" s="10">
+      <c r="H10" s="13">
         <v>226403912</v>
       </c>
-      <c r="H10" s="10">
+      <c r="I10" s="13">
         <v>279979275</v>
       </c>
-      <c r="I10" s="10">
+      <c r="J10" s="13">
         <v>279890993</v>
       </c>
-      <c r="J10" s="11">
+      <c r="K10" s="14">
         <v>324043312</v>
       </c>
-      <c r="K10" s="11">
+      <c r="L10" s="14">
         <v>411791082</v>
       </c>
-      <c r="L10" s="11">
+      <c r="M10" s="14">
         <v>463794180</v>
       </c>
-      <c r="M10" s="11">
+      <c r="N10" s="14">
         <v>405222578</v>
       </c>
-      <c r="N10" s="1">
+      <c r="O10" s="15">
         <v>553504786</v>
       </c>
-      <c r="O10" s="1">
+      <c r="P10" s="15">
         <v>461414208</v>
       </c>
-      <c r="P10" s="1">
+      <c r="Q10" s="15">
         <v>434811921</v>
       </c>
-      <c r="Q10" s="1">
+      <c r="R10" s="15">
         <v>618151466</v>
       </c>
-      <c r="R10" s="1">
+      <c r="S10" s="15">
         <v>729540659</v>
       </c>
-      <c r="S10" s="1">
+      <c r="T10" s="15">
         <v>837649319</v>
       </c>
-      <c r="T10" s="1">
+      <c r="U10" s="15">
         <v>900382674</v>
       </c>
     </row>
-    <row r="11" spans="1:20" ht="22.5">
-      <c r="A11" s="9" t="s">
+    <row r="11" spans="1:21" ht="25.5">
+      <c r="A11" s="5">
+        <v>271201</v>
+      </c>
+      <c r="B11" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="B11" s="10">
+      <c r="C11" s="13">
         <v>140819691</v>
       </c>
-      <c r="C11" s="10">
+      <c r="D11" s="13">
         <v>918297147</v>
       </c>
-      <c r="D11" s="10">
+      <c r="E11" s="13">
         <v>932807594</v>
       </c>
-      <c r="E11" s="10">
+      <c r="F11" s="13">
         <v>1041031301</v>
       </c>
-      <c r="F11" s="10">
+      <c r="G11" s="13">
         <v>1482629269</v>
       </c>
-      <c r="G11" s="10">
+      <c r="H11" s="13">
         <v>1495519604</v>
       </c>
-      <c r="H11" s="10">
+      <c r="I11" s="13">
         <v>468613417</v>
       </c>
-      <c r="I11" s="10">
+      <c r="J11" s="13">
         <v>501918103</v>
       </c>
-      <c r="J11" s="11">
+      <c r="K11" s="14">
         <v>470924591</v>
       </c>
-      <c r="K11" s="11">
+      <c r="L11" s="14">
         <v>620414386</v>
       </c>
-      <c r="L11" s="11">
+      <c r="M11" s="14">
         <v>645395610</v>
       </c>
-      <c r="M11" s="11">
+      <c r="N11" s="14">
         <v>652523541</v>
       </c>
-      <c r="N11" s="1">
+      <c r="O11" s="15">
         <v>831031400</v>
       </c>
-      <c r="O11" s="1">
+      <c r="P11" s="15">
         <v>675052266</v>
       </c>
-      <c r="P11" s="1">
+      <c r="Q11" s="15">
         <v>689874464</v>
       </c>
-      <c r="Q11" s="1">
+      <c r="R11" s="15">
         <v>872994748</v>
       </c>
-      <c r="R11" s="1">
+      <c r="S11" s="15">
         <v>971344267</v>
       </c>
-      <c r="S11" s="1">
+      <c r="T11" s="15">
         <v>1021945522</v>
       </c>
-      <c r="T11" s="1">
+      <c r="U11" s="15">
         <v>1158957328</v>
       </c>
     </row>
-    <row r="12" spans="1:20">
-      <c r="A12" s="9" t="s">
+    <row r="12" spans="1:21">
+      <c r="A12" s="5">
+        <v>271301</v>
+      </c>
+      <c r="B12" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="B12" s="10">
+      <c r="C12" s="13">
         <v>23603587</v>
       </c>
-      <c r="C12" s="10">
+      <c r="D12" s="13">
         <v>521746963</v>
       </c>
-      <c r="D12" s="10">
+      <c r="E12" s="13">
         <v>465976614</v>
       </c>
-      <c r="E12" s="10">
+      <c r="F12" s="13">
         <v>574631207</v>
       </c>
-      <c r="F12" s="15">
+      <c r="G12" s="19">
         <v>871528975</v>
       </c>
-      <c r="G12" s="10">
+      <c r="H12" s="13">
         <v>1013136615</v>
       </c>
-      <c r="H12" s="10">
+      <c r="I12" s="13">
         <v>88823610</v>
       </c>
-      <c r="I12" s="10">
+      <c r="J12" s="13">
         <v>102114055</v>
       </c>
-      <c r="J12" s="11">
+      <c r="K12" s="14">
         <v>74935143</v>
       </c>
-      <c r="K12" s="11">
+      <c r="L12" s="14">
         <v>76173324</v>
       </c>
-      <c r="L12" s="11">
+      <c r="M12" s="14">
         <v>63544567</v>
       </c>
-      <c r="M12" s="11">
+      <c r="N12" s="14">
         <v>54838965</v>
       </c>
-      <c r="N12" s="1">
+      <c r="O12" s="15">
         <v>-258888207</v>
       </c>
-      <c r="O12" s="1">
+      <c r="P12" s="15">
         <v>-7552799</v>
       </c>
-      <c r="P12" s="1">
+      <c r="Q12" s="15">
         <v>34492527</v>
       </c>
-      <c r="Q12" s="1">
+      <c r="R12" s="15">
         <v>28180425</v>
       </c>
-      <c r="R12" s="1">
+      <c r="S12" s="15">
         <v>1426880</v>
       </c>
-      <c r="S12" s="1">
+      <c r="T12" s="15">
         <v>38125228</v>
       </c>
-      <c r="T12" s="1">
+      <c r="U12" s="15">
         <v>1557699</v>
       </c>
     </row>
-    <row r="13" spans="1:20" ht="22.5">
-[...4 lines deleted...]
-        <v>30883753</v>
+    <row r="13" spans="1:21">
+      <c r="A13" s="5">
+        <v>271401</v>
+      </c>
+      <c r="B13" s="12" t="s">
+        <v>9</v>
       </c>
       <c r="C13" s="13">
-        <v>184241569</v>
+        <v>44730106</v>
       </c>
       <c r="D13" s="13">
-        <v>123708609</v>
-[...2 lines deleted...]
-        <v>162080361</v>
+        <v>334534105</v>
+      </c>
+      <c r="E13" s="13" t="s">
+        <v>1</v>
       </c>
       <c r="F13" s="13">
-        <v>266055679</v>
+        <v>338017436</v>
       </c>
       <c r="G13" s="13">
-        <v>230563225</v>
+        <v>490210806</v>
       </c>
       <c r="H13" s="13">
-        <v>91363710</v>
+        <v>568933453</v>
       </c>
       <c r="I13" s="13">
-        <v>77569592</v>
-[...57 lines deleted...]
-      <c r="H14" s="10">
         <v>68726664</v>
       </c>
-      <c r="I14" s="10">
+      <c r="J13" s="13">
         <v>70864724</v>
       </c>
-      <c r="J14" s="11">
+      <c r="K13" s="14">
         <v>98327143</v>
       </c>
-      <c r="K14" s="11">
+      <c r="L13" s="14">
         <v>77455802</v>
       </c>
-      <c r="L14" s="11">
+      <c r="M13" s="14">
         <v>101966457</v>
       </c>
-      <c r="M14" s="11">
+      <c r="N13" s="14">
         <v>111334068</v>
       </c>
-      <c r="N14" s="1">
+      <c r="O13" s="15">
         <v>205350377</v>
       </c>
-      <c r="O14" s="1">
+      <c r="P13" s="15">
         <v>137901865</v>
       </c>
-      <c r="P14" s="1">
+      <c r="Q13" s="15">
         <v>106172064</v>
       </c>
-      <c r="Q14" s="1">
+      <c r="R13" s="15">
         <v>148753482</v>
       </c>
-      <c r="R14" s="1">
+      <c r="S13" s="15">
         <v>170604416</v>
       </c>
-      <c r="S14" s="1">
+      <c r="T13" s="15">
         <v>196062922</v>
       </c>
-      <c r="T14" s="1">
+      <c r="U13" s="15">
         <v>223352539</v>
       </c>
     </row>
-    <row r="15" spans="1:20">
-      <c r="A15" s="9" t="s">
+    <row r="14" spans="1:21">
+      <c r="A14" s="5">
+        <v>271401</v>
+      </c>
+      <c r="B14" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="B15" s="10">
+      <c r="C14" s="13">
         <v>136445688</v>
       </c>
-      <c r="C15" s="10">
+      <c r="D14" s="13">
         <v>561591359</v>
       </c>
-      <c r="D15" s="10" t="s">
+      <c r="E14" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="E15" s="10">
+      <c r="F14" s="13">
         <v>739223809</v>
       </c>
-      <c r="F15" s="10">
+      <c r="G14" s="13">
         <v>627848577</v>
       </c>
-      <c r="G15" s="10">
+      <c r="H14" s="13">
         <v>466539065</v>
       </c>
-      <c r="H15" s="10">
+      <c r="I14" s="13">
         <v>296961358</v>
       </c>
-      <c r="I15" s="10">
+      <c r="J14" s="13">
         <v>412999222</v>
       </c>
-      <c r="J15" s="11">
+      <c r="K14" s="14">
         <v>664954120</v>
       </c>
-      <c r="K15" s="11">
+      <c r="L14" s="14">
         <v>693618202</v>
       </c>
-      <c r="L15" s="11">
+      <c r="M14" s="14">
         <v>737220583</v>
       </c>
-      <c r="M15" s="11">
+      <c r="N14" s="14">
         <v>866634682</v>
       </c>
-      <c r="N15" s="1">
+      <c r="O14" s="15">
         <v>824899470</v>
       </c>
-      <c r="O15" s="1">
+      <c r="P14" s="15">
         <v>852247600</v>
       </c>
-      <c r="P15" s="1">
+      <c r="Q14" s="15">
         <v>817432708</v>
       </c>
-      <c r="Q15" s="1">
+      <c r="R14" s="15">
         <v>1046046907</v>
       </c>
-      <c r="R15" s="1">
+      <c r="S14" s="15">
         <v>1114645829</v>
       </c>
-      <c r="S15" s="1">
+      <c r="T14" s="15">
         <v>1320369544</v>
       </c>
-      <c r="T15" s="1">
+      <c r="U14" s="15">
         <v>1319354778</v>
       </c>
     </row>
-    <row r="16" spans="1:20">
-[...3 lines deleted...]
-      <c r="B16" s="16">
+    <row r="15" spans="1:21">
+      <c r="A15" s="5">
+        <v>271304</v>
+      </c>
+      <c r="B15" s="12" t="s">
+        <v>32</v>
+      </c>
+      <c r="C15" s="20">
         <v>19.7</v>
       </c>
-      <c r="C16" s="16">
+      <c r="D15" s="20">
         <v>128.30000000000001</v>
       </c>
-      <c r="D16" s="16">
+      <c r="E15" s="20">
         <v>92.8</v>
       </c>
-      <c r="E16" s="16">
+      <c r="F15" s="20">
         <v>120.9</v>
       </c>
-      <c r="F16" s="17">
+      <c r="G15" s="21">
         <v>139.4</v>
       </c>
-      <c r="G16" s="16">
+      <c r="H15" s="20">
         <v>160.6</v>
       </c>
-      <c r="H16" s="16">
+      <c r="I15" s="20">
         <v>22.3</v>
       </c>
-      <c r="I16" s="16">
+      <c r="J15" s="20">
         <v>22.6</v>
       </c>
-      <c r="J16" s="18">
+      <c r="K15" s="22">
         <v>15.4</v>
       </c>
-      <c r="K16" s="18">
+      <c r="L15" s="22">
         <v>12.2</v>
       </c>
-      <c r="L16" s="18">
+      <c r="M15" s="22">
         <v>10.1</v>
       </c>
-      <c r="M16" s="18">
+      <c r="N15" s="22">
         <v>8.6</v>
       </c>
-      <c r="N16" s="18">
+      <c r="O15" s="22">
         <v>-20.2</v>
       </c>
-      <c r="O16" s="2">
+      <c r="P15" s="23">
         <v>-1</v>
       </c>
-      <c r="P16" s="2">
+      <c r="Q15" s="23">
         <v>5</v>
       </c>
-      <c r="Q16" s="2">
+      <c r="R15" s="23">
         <v>3</v>
       </c>
-      <c r="R16" s="2">
+      <c r="S15" s="23">
         <v>0.1</v>
       </c>
-      <c r="S16" s="2">
+      <c r="T15" s="23">
         <v>3.6</v>
       </c>
-      <c r="T16" s="23">
+      <c r="U15" s="24">
         <v>0.1</v>
       </c>
     </row>
-    <row r="17" spans="1:19" ht="27">
-[...110 lines deleted...]
-      <c r="J26" s="4"/>
+    <row r="16" spans="1:21">
+      <c r="D16" s="8"/>
+      <c r="E16" s="8"/>
+      <c r="F16" s="8"/>
+      <c r="G16" s="8"/>
+      <c r="H16" s="8"/>
+      <c r="I16" s="8"/>
+      <c r="J16" s="8"/>
+      <c r="K16" s="8"/>
+    </row>
+    <row r="17" spans="4:11">
+      <c r="D17" s="8"/>
+      <c r="E17" s="8"/>
+      <c r="F17" s="8"/>
+      <c r="G17" s="8"/>
+      <c r="H17" s="8"/>
+      <c r="I17" s="8"/>
+      <c r="J17" s="8"/>
+      <c r="K17" s="8"/>
+    </row>
+    <row r="18" spans="4:11">
+      <c r="D18" s="8"/>
+      <c r="E18" s="8"/>
+      <c r="F18" s="8"/>
+      <c r="G18" s="8"/>
+      <c r="H18" s="8"/>
+      <c r="I18" s="8"/>
+      <c r="J18" s="8"/>
+      <c r="K18" s="8"/>
+    </row>
+    <row r="19" spans="4:11">
+      <c r="D19" s="8"/>
+      <c r="E19" s="8"/>
+      <c r="F19" s="8"/>
+      <c r="G19" s="8"/>
+      <c r="H19" s="8"/>
+      <c r="I19" s="8"/>
+      <c r="J19" s="8"/>
+      <c r="K19" s="8"/>
+    </row>
+    <row r="20" spans="4:11">
+      <c r="D20" s="8"/>
+      <c r="E20" s="8"/>
+      <c r="F20" s="8"/>
+      <c r="G20" s="8"/>
+      <c r="H20" s="8"/>
+      <c r="I20" s="8"/>
+      <c r="J20" s="8"/>
+      <c r="K20" s="8"/>
+    </row>
+    <row r="21" spans="4:11">
+      <c r="D21" s="8"/>
+      <c r="E21" s="8"/>
+      <c r="F21" s="8"/>
+      <c r="G21" s="8"/>
+      <c r="H21" s="8"/>
+      <c r="I21" s="8"/>
+      <c r="J21" s="8"/>
+      <c r="K21" s="8"/>
+    </row>
+    <row r="22" spans="4:11">
+      <c r="D22" s="8"/>
+      <c r="E22" s="8"/>
+      <c r="F22" s="8"/>
+      <c r="G22" s="8"/>
+      <c r="H22" s="8"/>
+      <c r="I22" s="8"/>
+      <c r="J22" s="8"/>
+      <c r="K22" s="8"/>
+    </row>
+    <row r="23" spans="4:11">
+      <c r="D23" s="8"/>
+      <c r="E23" s="8"/>
+      <c r="F23" s="8"/>
+      <c r="G23" s="8"/>
+      <c r="H23" s="8"/>
+      <c r="I23" s="8"/>
+      <c r="J23" s="8"/>
+      <c r="K23" s="8"/>
+    </row>
+    <row r="24" spans="4:11">
+      <c r="D24" s="8"/>
+      <c r="E24" s="8"/>
+      <c r="F24" s="8"/>
+      <c r="G24" s="8"/>
+      <c r="H24" s="8"/>
+      <c r="I24" s="8"/>
+      <c r="J24" s="8"/>
+      <c r="K24" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="B2:P2"/>
+    <mergeCell ref="C2:Q2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>каз</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
+      <vt:lpstr>Көрсеткіш</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>