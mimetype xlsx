--- v0 (2026-07-21)
+++ v1 (2026-08-31)
@@ -1,62 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="13245" yWindow="120" windowWidth="14880" windowHeight="12525"/>
+    <workbookView xWindow="13245" yWindow="120" windowWidth="14880" windowHeight="12525" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="рус" sheetId="1" r:id="rId1"/>
+    <sheet name="Метаданные" sheetId="2" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="3" r:id="rId2"/>
+    <sheet name="Показатель" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
   <fileRecoveryPr autoRecover="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="35" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="86" uniqueCount="86">
   <si>
     <t>Объем произведенной продукции, выполненных работ и оказанных услуг</t>
   </si>
   <si>
     <t>Материальные затраты</t>
   </si>
   <si>
     <t>Фонд заработной платы работников</t>
   </si>
   <si>
     <t>Доход от реализации продукции и оказания услуг</t>
   </si>
   <si>
     <t>Прибыль (убыток) до налогооблажения</t>
   </si>
   <si>
     <t>Дебиторская задолженность</t>
   </si>
   <si>
     <t>Задолженность по обязательствам</t>
   </si>
   <si>
     <t>2007 г</t>
   </si>
   <si>
@@ -101,145 +105,367 @@
   <si>
     <t>2020г</t>
   </si>
   <si>
     <t>2021 г</t>
   </si>
   <si>
     <t xml:space="preserve">Амортизация </t>
   </si>
   <si>
     <t>2022 г</t>
   </si>
   <si>
     <t>2017 г</t>
   </si>
   <si>
     <t>2018 г</t>
   </si>
   <si>
     <t xml:space="preserve">Динамика показателей финансово-хозяйственной деятельности крупных и средних предприятий ЗКО </t>
   </si>
   <si>
     <t>2023 г</t>
   </si>
   <si>
-    <t>Налоги и другие обязательные платежи в бюджет (фактически перечисленные)*</t>
-[...1 lines deleted...]
-  <si>
     <t>2024 г</t>
   </si>
   <si>
-    <t>*Налоги и другие обязательные платежи, относимые на расходы (без корпоративного подоходного  налога, акцизов и НДС) с 2023года</t>
-[...1 lines deleted...]
-  <si>
     <t>2025 г</t>
   </si>
   <si>
     <t>тыс.теңге</t>
   </si>
   <si>
     <t>Рентабельность (убыточность), в процентах</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t xml:space="preserve">271305, 271101, 271201, 271301, 271401, 271304 </t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Объем произведенной продукции, выполненных работ и оказанных услуг, млн.теңге</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>Материальные затраты, млн.теңге</t>
+  </si>
+  <si>
+    <t>Амортизация, млн.теңге</t>
+  </si>
+  <si>
+    <t>Фонд заработной платы работников, млн.теңге</t>
+  </si>
+  <si>
+    <t>Производственные расходы, млн.теңге</t>
+  </si>
+  <si>
+    <t>Доход от реализации продукции и оказания услуг, млн.теңге</t>
+  </si>
+  <si>
+    <t>Прибыль (убыток) до налогооблажения, млн.теңге</t>
+  </si>
+  <si>
+    <t>Дебиторская задолженность, млн.теңге</t>
+  </si>
+  <si>
+    <t>Задолженность по обязательствам, млн.теңге</t>
+  </si>
+  <si>
+    <t>Рентабельность (убыточность), %</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Объем произведенной продукции, выполненных работ и оказанных услуг – стоимость всей выпущенной продукции, выполненных работ и оказанных услуг в ценах производителя; доход от реализации продукции и оказания услуг – сумма подлежащего к получению (полученного) дохода за минусом налога на добавленную стоимость, акцизов, а также стоимости возвращенных товаров, скидки с продаж и скидки с цены, представленных покупателю; прибыль (убыток) до налогообложения определяется как разница между суммой валовой прибыли, доходов от финансирования, прочих доходов и суммой расходов по реализации продукции и оказанию услуг, расходов на финансирование, административных и прочих расходов; дебиторская задолженность – сумма долгов, причитающаяся предприятию, от юридических или физических лиц в итоге хозяйственных взаимоотношений с ними.</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Показатель формируется в соответствии с  международными и национальными стандартами финансовой отчетности (МСФО, НСФО). </t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Формируется на основе </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>статистической формы</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> общегосударственного статистического наблюдения 1-ПФ "Отчет о финансово-хозяйственной деятельности предприятий". </t>
+    </r>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/22/</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/respondents/statistical-forms/</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>Код КСП</t>
+  </si>
+  <si>
+    <t>С 2007года</t>
+  </si>
+  <si>
+    <t>Управление структурной статистики</t>
+  </si>
+  <si>
+    <t>Назаргалиева Айгуль Хамзиновна</t>
+  </si>
+  <si>
+    <t>+7 7112 514103</t>
+  </si>
+  <si>
+    <t>a.nazargalieva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/zko/spreadsheets/?industry=1501&amp;year=2025&amp;name=15959&amp;period=year&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Публикуется по Западно-Казахстанской области</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Наименование показателя </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="17">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="8"/>
-      <color indexed="8"/>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
-      <color theme="1"/>
+      <i/>
+      <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="11"/>
-      <color theme="1"/>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-      <color theme="1"/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="7"/>
-      <color theme="1"/>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
-      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="5">
+  <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -251,123 +477,229 @@
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="25">
+  <cellXfs count="55">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-[...47 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="5">
+    <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="4"/>
+    <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -610,968 +942,1580 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/respondents/statistical-forms/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/22/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.nazargalieva@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:T25"/>
+  <dimension ref="A1:K33"/>
+  <sheetViews>
+    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="B18" sqref="B18:B28"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="42.28515625" style="21" customWidth="1"/>
+    <col min="2" max="2" width="102.28515625" style="21" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="2"/>
+    <col min="257" max="257" width="42.28515625" style="2" customWidth="1"/>
+    <col min="258" max="258" width="97.7109375" style="2" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="2"/>
+    <col min="513" max="513" width="42.28515625" style="2" customWidth="1"/>
+    <col min="514" max="514" width="97.7109375" style="2" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="2"/>
+    <col min="769" max="769" width="42.28515625" style="2" customWidth="1"/>
+    <col min="770" max="770" width="97.7109375" style="2" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="2"/>
+    <col min="1025" max="1025" width="42.28515625" style="2" customWidth="1"/>
+    <col min="1026" max="1026" width="97.7109375" style="2" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="2"/>
+    <col min="1281" max="1281" width="42.28515625" style="2" customWidth="1"/>
+    <col min="1282" max="1282" width="97.7109375" style="2" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="2"/>
+    <col min="1537" max="1537" width="42.28515625" style="2" customWidth="1"/>
+    <col min="1538" max="1538" width="97.7109375" style="2" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="2"/>
+    <col min="1793" max="1793" width="42.28515625" style="2" customWidth="1"/>
+    <col min="1794" max="1794" width="97.7109375" style="2" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="2"/>
+    <col min="2049" max="2049" width="42.28515625" style="2" customWidth="1"/>
+    <col min="2050" max="2050" width="97.7109375" style="2" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="2"/>
+    <col min="2305" max="2305" width="42.28515625" style="2" customWidth="1"/>
+    <col min="2306" max="2306" width="97.7109375" style="2" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="2"/>
+    <col min="2561" max="2561" width="42.28515625" style="2" customWidth="1"/>
+    <col min="2562" max="2562" width="97.7109375" style="2" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="2"/>
+    <col min="2817" max="2817" width="42.28515625" style="2" customWidth="1"/>
+    <col min="2818" max="2818" width="97.7109375" style="2" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="2"/>
+    <col min="3073" max="3073" width="42.28515625" style="2" customWidth="1"/>
+    <col min="3074" max="3074" width="97.7109375" style="2" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="2"/>
+    <col min="3329" max="3329" width="42.28515625" style="2" customWidth="1"/>
+    <col min="3330" max="3330" width="97.7109375" style="2" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="2"/>
+    <col min="3585" max="3585" width="42.28515625" style="2" customWidth="1"/>
+    <col min="3586" max="3586" width="97.7109375" style="2" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="2"/>
+    <col min="3841" max="3841" width="42.28515625" style="2" customWidth="1"/>
+    <col min="3842" max="3842" width="97.7109375" style="2" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="2"/>
+    <col min="4097" max="4097" width="42.28515625" style="2" customWidth="1"/>
+    <col min="4098" max="4098" width="97.7109375" style="2" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="2"/>
+    <col min="4353" max="4353" width="42.28515625" style="2" customWidth="1"/>
+    <col min="4354" max="4354" width="97.7109375" style="2" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="2"/>
+    <col min="4609" max="4609" width="42.28515625" style="2" customWidth="1"/>
+    <col min="4610" max="4610" width="97.7109375" style="2" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="2"/>
+    <col min="4865" max="4865" width="42.28515625" style="2" customWidth="1"/>
+    <col min="4866" max="4866" width="97.7109375" style="2" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="2"/>
+    <col min="5121" max="5121" width="42.28515625" style="2" customWidth="1"/>
+    <col min="5122" max="5122" width="97.7109375" style="2" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="2"/>
+    <col min="5377" max="5377" width="42.28515625" style="2" customWidth="1"/>
+    <col min="5378" max="5378" width="97.7109375" style="2" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="2"/>
+    <col min="5633" max="5633" width="42.28515625" style="2" customWidth="1"/>
+    <col min="5634" max="5634" width="97.7109375" style="2" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="2"/>
+    <col min="5889" max="5889" width="42.28515625" style="2" customWidth="1"/>
+    <col min="5890" max="5890" width="97.7109375" style="2" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="2"/>
+    <col min="6145" max="6145" width="42.28515625" style="2" customWidth="1"/>
+    <col min="6146" max="6146" width="97.7109375" style="2" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="2"/>
+    <col min="6401" max="6401" width="42.28515625" style="2" customWidth="1"/>
+    <col min="6402" max="6402" width="97.7109375" style="2" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="2"/>
+    <col min="6657" max="6657" width="42.28515625" style="2" customWidth="1"/>
+    <col min="6658" max="6658" width="97.7109375" style="2" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="2"/>
+    <col min="6913" max="6913" width="42.28515625" style="2" customWidth="1"/>
+    <col min="6914" max="6914" width="97.7109375" style="2" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="2"/>
+    <col min="7169" max="7169" width="42.28515625" style="2" customWidth="1"/>
+    <col min="7170" max="7170" width="97.7109375" style="2" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="2"/>
+    <col min="7425" max="7425" width="42.28515625" style="2" customWidth="1"/>
+    <col min="7426" max="7426" width="97.7109375" style="2" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="2"/>
+    <col min="7681" max="7681" width="42.28515625" style="2" customWidth="1"/>
+    <col min="7682" max="7682" width="97.7109375" style="2" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="2"/>
+    <col min="7937" max="7937" width="42.28515625" style="2" customWidth="1"/>
+    <col min="7938" max="7938" width="97.7109375" style="2" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="2"/>
+    <col min="8193" max="8193" width="42.28515625" style="2" customWidth="1"/>
+    <col min="8194" max="8194" width="97.7109375" style="2" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="2"/>
+    <col min="8449" max="8449" width="42.28515625" style="2" customWidth="1"/>
+    <col min="8450" max="8450" width="97.7109375" style="2" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="2"/>
+    <col min="8705" max="8705" width="42.28515625" style="2" customWidth="1"/>
+    <col min="8706" max="8706" width="97.7109375" style="2" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="2"/>
+    <col min="8961" max="8961" width="42.28515625" style="2" customWidth="1"/>
+    <col min="8962" max="8962" width="97.7109375" style="2" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="2"/>
+    <col min="9217" max="9217" width="42.28515625" style="2" customWidth="1"/>
+    <col min="9218" max="9218" width="97.7109375" style="2" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="2"/>
+    <col min="9473" max="9473" width="42.28515625" style="2" customWidth="1"/>
+    <col min="9474" max="9474" width="97.7109375" style="2" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="2"/>
+    <col min="9729" max="9729" width="42.28515625" style="2" customWidth="1"/>
+    <col min="9730" max="9730" width="97.7109375" style="2" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="2"/>
+    <col min="9985" max="9985" width="42.28515625" style="2" customWidth="1"/>
+    <col min="9986" max="9986" width="97.7109375" style="2" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="2"/>
+    <col min="10241" max="10241" width="42.28515625" style="2" customWidth="1"/>
+    <col min="10242" max="10242" width="97.7109375" style="2" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="2"/>
+    <col min="10497" max="10497" width="42.28515625" style="2" customWidth="1"/>
+    <col min="10498" max="10498" width="97.7109375" style="2" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="2"/>
+    <col min="10753" max="10753" width="42.28515625" style="2" customWidth="1"/>
+    <col min="10754" max="10754" width="97.7109375" style="2" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="2"/>
+    <col min="11009" max="11009" width="42.28515625" style="2" customWidth="1"/>
+    <col min="11010" max="11010" width="97.7109375" style="2" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="2"/>
+    <col min="11265" max="11265" width="42.28515625" style="2" customWidth="1"/>
+    <col min="11266" max="11266" width="97.7109375" style="2" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="2"/>
+    <col min="11521" max="11521" width="42.28515625" style="2" customWidth="1"/>
+    <col min="11522" max="11522" width="97.7109375" style="2" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="2"/>
+    <col min="11777" max="11777" width="42.28515625" style="2" customWidth="1"/>
+    <col min="11778" max="11778" width="97.7109375" style="2" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="2"/>
+    <col min="12033" max="12033" width="42.28515625" style="2" customWidth="1"/>
+    <col min="12034" max="12034" width="97.7109375" style="2" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="2"/>
+    <col min="12289" max="12289" width="42.28515625" style="2" customWidth="1"/>
+    <col min="12290" max="12290" width="97.7109375" style="2" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="2"/>
+    <col min="12545" max="12545" width="42.28515625" style="2" customWidth="1"/>
+    <col min="12546" max="12546" width="97.7109375" style="2" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="2"/>
+    <col min="12801" max="12801" width="42.28515625" style="2" customWidth="1"/>
+    <col min="12802" max="12802" width="97.7109375" style="2" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="2"/>
+    <col min="13057" max="13057" width="42.28515625" style="2" customWidth="1"/>
+    <col min="13058" max="13058" width="97.7109375" style="2" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="2"/>
+    <col min="13313" max="13313" width="42.28515625" style="2" customWidth="1"/>
+    <col min="13314" max="13314" width="97.7109375" style="2" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="2"/>
+    <col min="13569" max="13569" width="42.28515625" style="2" customWidth="1"/>
+    <col min="13570" max="13570" width="97.7109375" style="2" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="2"/>
+    <col min="13825" max="13825" width="42.28515625" style="2" customWidth="1"/>
+    <col min="13826" max="13826" width="97.7109375" style="2" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="2"/>
+    <col min="14081" max="14081" width="42.28515625" style="2" customWidth="1"/>
+    <col min="14082" max="14082" width="97.7109375" style="2" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="2"/>
+    <col min="14337" max="14337" width="42.28515625" style="2" customWidth="1"/>
+    <col min="14338" max="14338" width="97.7109375" style="2" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="2"/>
+    <col min="14593" max="14593" width="42.28515625" style="2" customWidth="1"/>
+    <col min="14594" max="14594" width="97.7109375" style="2" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="2"/>
+    <col min="14849" max="14849" width="42.28515625" style="2" customWidth="1"/>
+    <col min="14850" max="14850" width="97.7109375" style="2" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="2"/>
+    <col min="15105" max="15105" width="42.28515625" style="2" customWidth="1"/>
+    <col min="15106" max="15106" width="97.7109375" style="2" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="2"/>
+    <col min="15361" max="15361" width="42.28515625" style="2" customWidth="1"/>
+    <col min="15362" max="15362" width="97.7109375" style="2" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="2"/>
+    <col min="15617" max="15617" width="42.28515625" style="2" customWidth="1"/>
+    <col min="15618" max="15618" width="97.7109375" style="2" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="2"/>
+    <col min="15873" max="15873" width="42.28515625" style="2" customWidth="1"/>
+    <col min="15874" max="15874" width="97.7109375" style="2" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="2"/>
+    <col min="16129" max="16129" width="42.28515625" style="2" customWidth="1"/>
+    <col min="16130" max="16130" width="97.7109375" style="2" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="1"/>
+      <c r="B1" s="1"/>
+    </row>
+    <row r="2" spans="1:2" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B2" s="4" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" s="5" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A3" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="B3" s="4" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" s="5" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A4" s="52" t="s">
+        <v>37</v>
+      </c>
+      <c r="B4" s="6" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" s="5" customFormat="1" ht="15" customHeight="1">
+      <c r="A5" s="53"/>
+      <c r="B5" s="7" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" s="5" customFormat="1" ht="15" customHeight="1">
+      <c r="A6" s="53"/>
+      <c r="B6" s="6" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" s="5" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A7" s="53"/>
+      <c r="B7" s="6" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" s="5" customFormat="1" ht="18.75" customHeight="1">
+      <c r="A8" s="53"/>
+      <c r="B8" s="6" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" s="5" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A9" s="53"/>
+      <c r="B9" s="6" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" s="5" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A10" s="53"/>
+      <c r="B10" s="6" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" s="5" customFormat="1" ht="18" customHeight="1">
+      <c r="A11" s="53"/>
+      <c r="B11" s="6" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" s="5" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A12" s="53"/>
+      <c r="B12" s="6" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" s="5" customFormat="1" ht="18" customHeight="1">
+      <c r="A13" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="B13" s="4" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" s="5" customFormat="1" ht="114" customHeight="1">
+      <c r="A14" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="B14" s="9" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" s="5" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A15" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="B15" s="10" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" s="5" customFormat="1" ht="27" customHeight="1">
+      <c r="A16" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="B16" s="9" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" s="5" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A17" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="B17" s="11" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" s="5" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A18" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="B18" s="12" t="s">
+        <v>84</v>
+      </c>
+      <c r="K18" s="13"/>
+    </row>
+    <row r="19" spans="1:11" s="5" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A19" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="B19" s="14" t="s">
+        <v>58</v>
+      </c>
+      <c r="K19" s="13"/>
+    </row>
+    <row r="20" spans="1:11" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="15" t="s">
+        <v>59</v>
+      </c>
+      <c r="B20" s="14" t="s">
+        <v>60</v>
+      </c>
+      <c r="K20" s="13"/>
+    </row>
+    <row r="21" spans="1:11" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="B21" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="K21" s="13"/>
+    </row>
+    <row r="22" spans="1:11" s="5" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A22" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="B22" s="14" t="s">
+        <v>63</v>
+      </c>
+      <c r="K22" s="13"/>
+    </row>
+    <row r="23" spans="1:11" ht="20.100000000000001" customHeight="1">
+      <c r="A23" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="B23" s="16">
+        <v>46216</v>
+      </c>
+      <c r="K23" s="17"/>
+    </row>
+    <row r="24" spans="1:11" ht="18.75" customHeight="1">
+      <c r="A24" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="B24" s="16">
+        <v>46609</v>
+      </c>
+      <c r="K24" s="18"/>
+    </row>
+    <row r="25" spans="1:11" ht="22.5" customHeight="1">
+      <c r="A25" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="B25" s="16" t="s">
+        <v>79</v>
+      </c>
+      <c r="K25" s="17"/>
+    </row>
+    <row r="26" spans="1:11" ht="20.100000000000001" customHeight="1">
+      <c r="A26" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="B26" s="16" t="s">
+        <v>80</v>
+      </c>
+      <c r="K26" s="18"/>
+    </row>
+    <row r="27" spans="1:11" ht="20.100000000000001" customHeight="1">
+      <c r="A27" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="B27" s="16" t="s">
+        <v>81</v>
+      </c>
+      <c r="K27" s="17"/>
+    </row>
+    <row r="28" spans="1:11" ht="20.100000000000001" customHeight="1">
+      <c r="A28" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="B28" s="16" t="s">
+        <v>82</v>
+      </c>
+      <c r="K28" s="18"/>
+    </row>
+    <row r="29" spans="1:11">
+      <c r="A29" s="19"/>
+      <c r="B29" s="20"/>
+    </row>
+    <row r="30" spans="1:11">
+      <c r="K30" s="18"/>
+    </row>
+    <row r="31" spans="1:11">
+      <c r="K31" s="17"/>
+    </row>
+    <row r="32" spans="1:11">
+      <c r="K32" s="18"/>
+    </row>
+    <row r="33" spans="11:11">
+      <c r="K33" s="17"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A4:A12"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B19" r:id="rId1"/>
+    <hyperlink ref="B20" r:id="rId2"/>
+    <hyperlink ref="B22" r:id="rId3"/>
+    <hyperlink ref="B28" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B2:B18"/>
+  <sheetViews>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="B22" sqref="B22"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="23" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="23" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="23"/>
+    <col min="257" max="257" width="4.42578125" style="23" customWidth="1"/>
+    <col min="258" max="258" width="113.5703125" style="23" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="23"/>
+    <col min="513" max="513" width="4.42578125" style="23" customWidth="1"/>
+    <col min="514" max="514" width="113.5703125" style="23" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="23"/>
+    <col min="769" max="769" width="4.42578125" style="23" customWidth="1"/>
+    <col min="770" max="770" width="113.5703125" style="23" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="23"/>
+    <col min="1025" max="1025" width="4.42578125" style="23" customWidth="1"/>
+    <col min="1026" max="1026" width="113.5703125" style="23" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="23"/>
+    <col min="1281" max="1281" width="4.42578125" style="23" customWidth="1"/>
+    <col min="1282" max="1282" width="113.5703125" style="23" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="23"/>
+    <col min="1537" max="1537" width="4.42578125" style="23" customWidth="1"/>
+    <col min="1538" max="1538" width="113.5703125" style="23" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="23"/>
+    <col min="1793" max="1793" width="4.42578125" style="23" customWidth="1"/>
+    <col min="1794" max="1794" width="113.5703125" style="23" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="23"/>
+    <col min="2049" max="2049" width="4.42578125" style="23" customWidth="1"/>
+    <col min="2050" max="2050" width="113.5703125" style="23" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="23"/>
+    <col min="2305" max="2305" width="4.42578125" style="23" customWidth="1"/>
+    <col min="2306" max="2306" width="113.5703125" style="23" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="23"/>
+    <col min="2561" max="2561" width="4.42578125" style="23" customWidth="1"/>
+    <col min="2562" max="2562" width="113.5703125" style="23" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="23"/>
+    <col min="2817" max="2817" width="4.42578125" style="23" customWidth="1"/>
+    <col min="2818" max="2818" width="113.5703125" style="23" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="23"/>
+    <col min="3073" max="3073" width="4.42578125" style="23" customWidth="1"/>
+    <col min="3074" max="3074" width="113.5703125" style="23" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="23"/>
+    <col min="3329" max="3329" width="4.42578125" style="23" customWidth="1"/>
+    <col min="3330" max="3330" width="113.5703125" style="23" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="23"/>
+    <col min="3585" max="3585" width="4.42578125" style="23" customWidth="1"/>
+    <col min="3586" max="3586" width="113.5703125" style="23" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="23"/>
+    <col min="3841" max="3841" width="4.42578125" style="23" customWidth="1"/>
+    <col min="3842" max="3842" width="113.5703125" style="23" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="23"/>
+    <col min="4097" max="4097" width="4.42578125" style="23" customWidth="1"/>
+    <col min="4098" max="4098" width="113.5703125" style="23" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="23"/>
+    <col min="4353" max="4353" width="4.42578125" style="23" customWidth="1"/>
+    <col min="4354" max="4354" width="113.5703125" style="23" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="23"/>
+    <col min="4609" max="4609" width="4.42578125" style="23" customWidth="1"/>
+    <col min="4610" max="4610" width="113.5703125" style="23" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="23"/>
+    <col min="4865" max="4865" width="4.42578125" style="23" customWidth="1"/>
+    <col min="4866" max="4866" width="113.5703125" style="23" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="23"/>
+    <col min="5121" max="5121" width="4.42578125" style="23" customWidth="1"/>
+    <col min="5122" max="5122" width="113.5703125" style="23" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="23"/>
+    <col min="5377" max="5377" width="4.42578125" style="23" customWidth="1"/>
+    <col min="5378" max="5378" width="113.5703125" style="23" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="23"/>
+    <col min="5633" max="5633" width="4.42578125" style="23" customWidth="1"/>
+    <col min="5634" max="5634" width="113.5703125" style="23" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="23"/>
+    <col min="5889" max="5889" width="4.42578125" style="23" customWidth="1"/>
+    <col min="5890" max="5890" width="113.5703125" style="23" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="23"/>
+    <col min="6145" max="6145" width="4.42578125" style="23" customWidth="1"/>
+    <col min="6146" max="6146" width="113.5703125" style="23" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="23"/>
+    <col min="6401" max="6401" width="4.42578125" style="23" customWidth="1"/>
+    <col min="6402" max="6402" width="113.5703125" style="23" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="23"/>
+    <col min="6657" max="6657" width="4.42578125" style="23" customWidth="1"/>
+    <col min="6658" max="6658" width="113.5703125" style="23" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="23"/>
+    <col min="6913" max="6913" width="4.42578125" style="23" customWidth="1"/>
+    <col min="6914" max="6914" width="113.5703125" style="23" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="23"/>
+    <col min="7169" max="7169" width="4.42578125" style="23" customWidth="1"/>
+    <col min="7170" max="7170" width="113.5703125" style="23" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="23"/>
+    <col min="7425" max="7425" width="4.42578125" style="23" customWidth="1"/>
+    <col min="7426" max="7426" width="113.5703125" style="23" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="23"/>
+    <col min="7681" max="7681" width="4.42578125" style="23" customWidth="1"/>
+    <col min="7682" max="7682" width="113.5703125" style="23" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="23"/>
+    <col min="7937" max="7937" width="4.42578125" style="23" customWidth="1"/>
+    <col min="7938" max="7938" width="113.5703125" style="23" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="23"/>
+    <col min="8193" max="8193" width="4.42578125" style="23" customWidth="1"/>
+    <col min="8194" max="8194" width="113.5703125" style="23" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="23"/>
+    <col min="8449" max="8449" width="4.42578125" style="23" customWidth="1"/>
+    <col min="8450" max="8450" width="113.5703125" style="23" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="23"/>
+    <col min="8705" max="8705" width="4.42578125" style="23" customWidth="1"/>
+    <col min="8706" max="8706" width="113.5703125" style="23" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="23"/>
+    <col min="8961" max="8961" width="4.42578125" style="23" customWidth="1"/>
+    <col min="8962" max="8962" width="113.5703125" style="23" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="23"/>
+    <col min="9217" max="9217" width="4.42578125" style="23" customWidth="1"/>
+    <col min="9218" max="9218" width="113.5703125" style="23" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="23"/>
+    <col min="9473" max="9473" width="4.42578125" style="23" customWidth="1"/>
+    <col min="9474" max="9474" width="113.5703125" style="23" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="23"/>
+    <col min="9729" max="9729" width="4.42578125" style="23" customWidth="1"/>
+    <col min="9730" max="9730" width="113.5703125" style="23" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="23"/>
+    <col min="9985" max="9985" width="4.42578125" style="23" customWidth="1"/>
+    <col min="9986" max="9986" width="113.5703125" style="23" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="23"/>
+    <col min="10241" max="10241" width="4.42578125" style="23" customWidth="1"/>
+    <col min="10242" max="10242" width="113.5703125" style="23" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="23"/>
+    <col min="10497" max="10497" width="4.42578125" style="23" customWidth="1"/>
+    <col min="10498" max="10498" width="113.5703125" style="23" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="23"/>
+    <col min="10753" max="10753" width="4.42578125" style="23" customWidth="1"/>
+    <col min="10754" max="10754" width="113.5703125" style="23" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="23"/>
+    <col min="11009" max="11009" width="4.42578125" style="23" customWidth="1"/>
+    <col min="11010" max="11010" width="113.5703125" style="23" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="23"/>
+    <col min="11265" max="11265" width="4.42578125" style="23" customWidth="1"/>
+    <col min="11266" max="11266" width="113.5703125" style="23" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="23"/>
+    <col min="11521" max="11521" width="4.42578125" style="23" customWidth="1"/>
+    <col min="11522" max="11522" width="113.5703125" style="23" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="23"/>
+    <col min="11777" max="11777" width="4.42578125" style="23" customWidth="1"/>
+    <col min="11778" max="11778" width="113.5703125" style="23" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="23"/>
+    <col min="12033" max="12033" width="4.42578125" style="23" customWidth="1"/>
+    <col min="12034" max="12034" width="113.5703125" style="23" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="23"/>
+    <col min="12289" max="12289" width="4.42578125" style="23" customWidth="1"/>
+    <col min="12290" max="12290" width="113.5703125" style="23" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="23"/>
+    <col min="12545" max="12545" width="4.42578125" style="23" customWidth="1"/>
+    <col min="12546" max="12546" width="113.5703125" style="23" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="23"/>
+    <col min="12801" max="12801" width="4.42578125" style="23" customWidth="1"/>
+    <col min="12802" max="12802" width="113.5703125" style="23" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="23"/>
+    <col min="13057" max="13057" width="4.42578125" style="23" customWidth="1"/>
+    <col min="13058" max="13058" width="113.5703125" style="23" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="23"/>
+    <col min="13313" max="13313" width="4.42578125" style="23" customWidth="1"/>
+    <col min="13314" max="13314" width="113.5703125" style="23" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="23"/>
+    <col min="13569" max="13569" width="4.42578125" style="23" customWidth="1"/>
+    <col min="13570" max="13570" width="113.5703125" style="23" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="23"/>
+    <col min="13825" max="13825" width="4.42578125" style="23" customWidth="1"/>
+    <col min="13826" max="13826" width="113.5703125" style="23" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="23"/>
+    <col min="14081" max="14081" width="4.42578125" style="23" customWidth="1"/>
+    <col min="14082" max="14082" width="113.5703125" style="23" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="23"/>
+    <col min="14337" max="14337" width="4.42578125" style="23" customWidth="1"/>
+    <col min="14338" max="14338" width="113.5703125" style="23" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="23"/>
+    <col min="14593" max="14593" width="4.42578125" style="23" customWidth="1"/>
+    <col min="14594" max="14594" width="113.5703125" style="23" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="23"/>
+    <col min="14849" max="14849" width="4.42578125" style="23" customWidth="1"/>
+    <col min="14850" max="14850" width="113.5703125" style="23" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="23"/>
+    <col min="15105" max="15105" width="4.42578125" style="23" customWidth="1"/>
+    <col min="15106" max="15106" width="113.5703125" style="23" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="23"/>
+    <col min="15361" max="15361" width="4.42578125" style="23" customWidth="1"/>
+    <col min="15362" max="15362" width="113.5703125" style="23" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="23"/>
+    <col min="15617" max="15617" width="4.42578125" style="23" customWidth="1"/>
+    <col min="15618" max="15618" width="113.5703125" style="23" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="23"/>
+    <col min="15873" max="15873" width="4.42578125" style="23" customWidth="1"/>
+    <col min="15874" max="15874" width="113.5703125" style="23" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="23"/>
+    <col min="16129" max="16129" width="4.42578125" style="23" customWidth="1"/>
+    <col min="16130" max="16130" width="113.5703125" style="23" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="23"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2">
+      <c r="B2" s="22"/>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="24" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="24" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="24" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="24" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="24" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="24"/>
+    </row>
+    <row r="12" spans="2:2" ht="25.5">
+      <c r="B12" s="25" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="24"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="24"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="26" t="s">
+        <v>76</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:U17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="K29" sqref="K29"/>
+      <pane xSplit="2" topLeftCell="C1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="G30" sqref="G30"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="41.140625" style="2" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="21" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="9.140625" style="28"/>
+    <col min="2" max="2" width="41.140625" style="28" customWidth="1"/>
+    <col min="3" max="5" width="11" style="28" customWidth="1"/>
+    <col min="6" max="8" width="12.140625" style="28" customWidth="1"/>
+    <col min="9" max="17" width="11" style="28" customWidth="1"/>
+    <col min="18" max="19" width="12.28515625" style="28" customWidth="1"/>
+    <col min="20" max="21" width="12" style="28" customWidth="1"/>
+    <col min="22" max="16384" width="9.140625" style="28"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:20">
-[...1 lines deleted...]
-      <c r="B2" s="24" t="s">
+    <row r="2" spans="1:21">
+      <c r="B2" s="27"/>
+      <c r="C2" s="54" t="s">
         <v>27</v>
       </c>
-      <c r="C2" s="24"/>
-[...21 lines deleted...]
-      <c r="B4" s="5" t="s">
+      <c r="D2" s="54"/>
+      <c r="E2" s="54"/>
+      <c r="F2" s="54"/>
+      <c r="G2" s="54"/>
+      <c r="H2" s="54"/>
+      <c r="I2" s="54"/>
+      <c r="J2" s="54"/>
+      <c r="K2" s="54"/>
+      <c r="L2" s="54"/>
+      <c r="M2" s="54"/>
+      <c r="N2" s="54"/>
+      <c r="O2" s="54"/>
+      <c r="P2" s="54"/>
+      <c r="Q2" s="54"/>
+    </row>
+    <row r="3" spans="1:21">
+      <c r="U3" s="29" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="4" spans="1:21">
+      <c r="A4" s="46" t="s">
+        <v>77</v>
+      </c>
+      <c r="B4" s="51" t="s">
+        <v>85</v>
+      </c>
+      <c r="C4" s="30" t="s">
         <v>7</v>
       </c>
-      <c r="C4" s="5" t="s">
+      <c r="D4" s="30" t="s">
         <v>8</v>
       </c>
-      <c r="D4" s="5" t="s">
+      <c r="E4" s="30" t="s">
         <v>9</v>
       </c>
-      <c r="E4" s="5" t="s">
+      <c r="F4" s="30" t="s">
         <v>10</v>
       </c>
-      <c r="F4" s="5" t="s">
+      <c r="G4" s="30" t="s">
         <v>11</v>
       </c>
-      <c r="G4" s="5" t="s">
+      <c r="H4" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="H4" s="5" t="s">
+      <c r="I4" s="30" t="s">
         <v>13</v>
       </c>
-      <c r="I4" s="5" t="s">
+      <c r="J4" s="30" t="s">
         <v>14</v>
       </c>
-      <c r="J4" s="5" t="s">
+      <c r="K4" s="30" t="s">
         <v>15</v>
       </c>
-      <c r="K4" s="5" t="s">
+      <c r="L4" s="30" t="s">
         <v>16</v>
       </c>
-      <c r="L4" s="5" t="s">
+      <c r="M4" s="30" t="s">
         <v>25</v>
       </c>
-      <c r="M4" s="5" t="s">
+      <c r="N4" s="30" t="s">
         <v>26</v>
       </c>
-      <c r="N4" s="5" t="s">
+      <c r="O4" s="30" t="s">
         <v>18</v>
       </c>
-      <c r="O4" s="6" t="s">
+      <c r="P4" s="31" t="s">
         <v>21</v>
       </c>
-      <c r="P4" s="6" t="s">
+      <c r="Q4" s="31" t="s">
         <v>22</v>
       </c>
-      <c r="Q4" s="6" t="s">
+      <c r="R4" s="31" t="s">
         <v>24</v>
       </c>
-      <c r="R4" s="6" t="s">
+      <c r="S4" s="31" t="s">
         <v>28</v>
       </c>
-      <c r="S4" s="6" t="s">
+      <c r="T4" s="31" t="s">
+        <v>29</v>
+      </c>
+      <c r="U4" s="31" t="s">
         <v>30</v>
       </c>
-      <c r="T4" s="6" t="s">
+    </row>
+    <row r="5" spans="1:21" ht="25.5">
+      <c r="A5" s="47">
+        <v>271305</v>
+      </c>
+      <c r="B5" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="C5" s="33">
+        <v>116381255</v>
+      </c>
+      <c r="D5" s="33">
+        <v>349408843</v>
+      </c>
+      <c r="E5" s="33">
+        <v>847111004</v>
+      </c>
+      <c r="F5" s="33">
+        <v>979282404</v>
+      </c>
+      <c r="G5" s="33">
+        <v>1411452584</v>
+      </c>
+      <c r="H5" s="33">
+        <v>1446635975</v>
+      </c>
+      <c r="I5" s="33">
+        <v>405632675</v>
+      </c>
+      <c r="J5" s="33">
+        <v>433518010</v>
+      </c>
+      <c r="K5" s="34">
+        <v>426342445</v>
+      </c>
+      <c r="L5" s="34">
+        <v>554900401</v>
+      </c>
+      <c r="M5" s="34">
+        <v>555907824</v>
+      </c>
+      <c r="N5" s="34">
+        <v>541478480</v>
+      </c>
+      <c r="O5" s="35">
+        <v>712829545</v>
+      </c>
+      <c r="P5" s="35">
+        <v>547491610</v>
+      </c>
+      <c r="Q5" s="35">
+        <v>553298016</v>
+      </c>
+      <c r="R5" s="35">
+        <v>750214954</v>
+      </c>
+      <c r="S5" s="35">
+        <v>860018129</v>
+      </c>
+      <c r="T5" s="35">
+        <v>886210991</v>
+      </c>
+      <c r="U5" s="35">
+        <v>1012600502</v>
+      </c>
+    </row>
+    <row r="6" spans="1:21">
+      <c r="A6" s="48">
+        <v>271101</v>
+      </c>
+      <c r="B6" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="C6" s="33">
+        <v>66093772</v>
+      </c>
+      <c r="D6" s="33">
+        <v>160976710</v>
+      </c>
+      <c r="E6" s="33">
+        <v>161183789</v>
+      </c>
+      <c r="F6" s="33">
+        <v>205495609</v>
+      </c>
+      <c r="G6" s="33">
+        <v>249366882</v>
+      </c>
+      <c r="H6" s="33">
+        <v>269150008</v>
+      </c>
+      <c r="I6" s="33">
+        <v>239057891</v>
+      </c>
+      <c r="J6" s="33">
+        <v>223383410</v>
+      </c>
+      <c r="K6" s="34">
+        <v>199854147</v>
+      </c>
+      <c r="L6" s="34">
+        <v>256611805</v>
+      </c>
+      <c r="M6" s="34">
+        <v>289170563</v>
+      </c>
+      <c r="N6" s="34">
+        <v>217908780</v>
+      </c>
+      <c r="O6" s="35">
+        <v>295742004</v>
+      </c>
+      <c r="P6" s="35">
+        <v>243970694</v>
+      </c>
+      <c r="Q6" s="35">
+        <v>247434432</v>
+      </c>
+      <c r="R6" s="35">
+        <v>368341504</v>
+      </c>
+      <c r="S6" s="35">
+        <v>433890632</v>
+      </c>
+      <c r="T6" s="35">
+        <v>440435723</v>
+      </c>
+      <c r="U6" s="35">
+        <v>596168252</v>
+      </c>
+    </row>
+    <row r="7" spans="1:21">
+      <c r="A7" s="49">
+        <v>271101</v>
+      </c>
+      <c r="B7" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="C7" s="33">
+        <v>7916993</v>
+      </c>
+      <c r="D7" s="37">
+        <v>63678593</v>
+      </c>
+      <c r="E7" s="37">
+        <v>59617033</v>
+      </c>
+      <c r="F7" s="37">
+        <v>58047131</v>
+      </c>
+      <c r="G7" s="37">
+        <v>77281547</v>
+      </c>
+      <c r="H7" s="37">
+        <v>104912907</v>
+      </c>
+      <c r="I7" s="37">
+        <v>28513834</v>
+      </c>
+      <c r="J7" s="37">
+        <v>28799937</v>
+      </c>
+      <c r="K7" s="34">
+        <v>37930451</v>
+      </c>
+      <c r="L7" s="34">
+        <v>62516012</v>
+      </c>
+      <c r="M7" s="34">
+        <v>68355535</v>
+      </c>
+      <c r="N7" s="34">
+        <v>71797077</v>
+      </c>
+      <c r="O7" s="35">
+        <v>85460640</v>
+      </c>
+      <c r="P7" s="35">
+        <v>65843972</v>
+      </c>
+      <c r="Q7" s="35">
+        <v>52102942</v>
+      </c>
+      <c r="R7" s="35">
+        <v>52473279</v>
+      </c>
+      <c r="S7" s="35">
+        <v>54468141</v>
+      </c>
+      <c r="T7" s="35">
+        <v>47544302</v>
+      </c>
+      <c r="U7" s="35">
+        <v>57042195</v>
+      </c>
+    </row>
+    <row r="8" spans="1:21">
+      <c r="A8" s="49">
+        <v>271101</v>
+      </c>
+      <c r="B8" s="32" t="s">
+        <v>2</v>
+      </c>
+      <c r="C8" s="33">
+        <v>23292510</v>
+      </c>
+      <c r="D8" s="33">
+        <v>29363788</v>
+      </c>
+      <c r="E8" s="33">
+        <v>41167627</v>
+      </c>
+      <c r="F8" s="33">
+        <v>40579441</v>
+      </c>
+      <c r="G8" s="33">
+        <v>48153048</v>
+      </c>
+      <c r="H8" s="38">
+        <v>48284395</v>
+      </c>
+      <c r="I8" s="33">
+        <v>48292116</v>
+      </c>
+      <c r="J8" s="33">
+        <v>51439589</v>
+      </c>
+      <c r="K8" s="34">
+        <v>97034229</v>
+      </c>
+      <c r="L8" s="34">
+        <v>115602503</v>
+      </c>
+      <c r="M8" s="34">
+        <v>133905707</v>
+      </c>
+      <c r="N8" s="34">
+        <v>143205517</v>
+      </c>
+      <c r="O8" s="35">
+        <v>187633670</v>
+      </c>
+      <c r="P8" s="35">
+        <v>157811155</v>
+      </c>
+      <c r="Q8" s="35">
+        <v>158491785</v>
+      </c>
+      <c r="R8" s="35">
+        <v>204913100</v>
+      </c>
+      <c r="S8" s="35">
+        <v>254152756</v>
+      </c>
+      <c r="T8" s="35">
+        <v>261925141</v>
+      </c>
+      <c r="U8" s="35">
+        <v>278582355</v>
+      </c>
+    </row>
+    <row r="9" spans="1:21">
+      <c r="A9" s="49">
+        <v>271101</v>
+      </c>
+      <c r="B9" s="32" t="s">
+        <v>17</v>
+      </c>
+      <c r="C9" s="33">
+        <v>99783280</v>
+      </c>
+      <c r="D9" s="33">
+        <v>260449944</v>
+      </c>
+      <c r="E9" s="33">
+        <v>340328886</v>
+      </c>
+      <c r="F9" s="33">
+        <v>350908789</v>
+      </c>
+      <c r="G9" s="33">
+        <v>236991428</v>
+      </c>
+      <c r="H9" s="33">
+        <v>226403912</v>
+      </c>
+      <c r="I9" s="33">
+        <v>279979275</v>
+      </c>
+      <c r="J9" s="33">
+        <v>279890993</v>
+      </c>
+      <c r="K9" s="34">
+        <v>324043312</v>
+      </c>
+      <c r="L9" s="34">
+        <v>411791082</v>
+      </c>
+      <c r="M9" s="34">
+        <v>463794180</v>
+      </c>
+      <c r="N9" s="34">
+        <v>405222578</v>
+      </c>
+      <c r="O9" s="35">
+        <v>553504786</v>
+      </c>
+      <c r="P9" s="35">
+        <v>461414208</v>
+      </c>
+      <c r="Q9" s="35">
+        <v>434811921</v>
+      </c>
+      <c r="R9" s="35">
+        <v>618151466</v>
+      </c>
+      <c r="S9" s="35">
+        <v>729540659</v>
+      </c>
+      <c r="T9" s="35">
+        <v>837649319</v>
+      </c>
+      <c r="U9" s="35">
+        <v>900382674</v>
+      </c>
+    </row>
+    <row r="10" spans="1:21" ht="25.5">
+      <c r="A10" s="50">
+        <v>271201</v>
+      </c>
+      <c r="B10" s="32" t="s">
+        <v>3</v>
+      </c>
+      <c r="C10" s="33">
+        <v>140819691</v>
+      </c>
+      <c r="D10" s="33">
+        <v>918297147</v>
+      </c>
+      <c r="E10" s="33">
+        <v>932807594</v>
+      </c>
+      <c r="F10" s="33">
+        <v>1041031301</v>
+      </c>
+      <c r="G10" s="33">
+        <v>1482629269</v>
+      </c>
+      <c r="H10" s="33">
+        <v>1495519604</v>
+      </c>
+      <c r="I10" s="33">
+        <v>468613417</v>
+      </c>
+      <c r="J10" s="33">
+        <v>501918103</v>
+      </c>
+      <c r="K10" s="34">
+        <v>470924591</v>
+      </c>
+      <c r="L10" s="34">
+        <v>620414386</v>
+      </c>
+      <c r="M10" s="34">
+        <v>645395610</v>
+      </c>
+      <c r="N10" s="34">
+        <v>652523541</v>
+      </c>
+      <c r="O10" s="35">
+        <v>831031400</v>
+      </c>
+      <c r="P10" s="35">
+        <v>675052266</v>
+      </c>
+      <c r="Q10" s="35">
+        <v>689874464</v>
+      </c>
+      <c r="R10" s="35">
+        <v>872994748</v>
+      </c>
+      <c r="S10" s="35">
+        <v>971344267</v>
+      </c>
+      <c r="T10" s="35">
+        <v>1021945522</v>
+      </c>
+      <c r="U10" s="35">
+        <v>1158957328</v>
+      </c>
+    </row>
+    <row r="11" spans="1:21">
+      <c r="A11" s="50">
+        <v>271301</v>
+      </c>
+      <c r="B11" s="32" t="s">
+        <v>4</v>
+      </c>
+      <c r="C11" s="33">
+        <v>23603587</v>
+      </c>
+      <c r="D11" s="33">
+        <v>521746963</v>
+      </c>
+      <c r="E11" s="33">
+        <v>465976614</v>
+      </c>
+      <c r="F11" s="33">
+        <v>574631207</v>
+      </c>
+      <c r="G11" s="39">
+        <v>871528975</v>
+      </c>
+      <c r="H11" s="33">
+        <v>1013136615</v>
+      </c>
+      <c r="I11" s="33">
+        <v>88823610</v>
+      </c>
+      <c r="J11" s="33">
+        <v>102114055</v>
+      </c>
+      <c r="K11" s="34">
+        <v>74935143</v>
+      </c>
+      <c r="L11" s="34">
+        <v>76173324</v>
+      </c>
+      <c r="M11" s="34">
+        <v>63544567</v>
+      </c>
+      <c r="N11" s="34">
+        <v>54838965</v>
+      </c>
+      <c r="O11" s="35">
+        <v>-258888207</v>
+      </c>
+      <c r="P11" s="35">
+        <v>-7552799</v>
+      </c>
+      <c r="Q11" s="35">
+        <v>34492527</v>
+      </c>
+      <c r="R11" s="35">
+        <v>28180425</v>
+      </c>
+      <c r="S11" s="35">
+        <v>1426880</v>
+      </c>
+      <c r="T11" s="35">
+        <v>38125228</v>
+      </c>
+      <c r="U11" s="35">
+        <v>1557699</v>
+      </c>
+    </row>
+    <row r="12" spans="1:21">
+      <c r="A12" s="50">
+        <v>271401</v>
+      </c>
+      <c r="B12" s="32" t="s">
+        <v>5</v>
+      </c>
+      <c r="C12" s="33">
+        <v>44730106</v>
+      </c>
+      <c r="D12" s="33">
+        <v>334534105</v>
+      </c>
+      <c r="E12" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="F12" s="33">
+        <v>338017436</v>
+      </c>
+      <c r="G12" s="33">
+        <v>490210806</v>
+      </c>
+      <c r="H12" s="33">
+        <v>568933453</v>
+      </c>
+      <c r="I12" s="33">
+        <v>68726664</v>
+      </c>
+      <c r="J12" s="33">
+        <v>70864724</v>
+      </c>
+      <c r="K12" s="34">
+        <v>98327143</v>
+      </c>
+      <c r="L12" s="34">
+        <v>77455802</v>
+      </c>
+      <c r="M12" s="34">
+        <v>101966457</v>
+      </c>
+      <c r="N12" s="34">
+        <v>111334068</v>
+      </c>
+      <c r="O12" s="35">
+        <v>205350377</v>
+      </c>
+      <c r="P12" s="35">
+        <v>137901865</v>
+      </c>
+      <c r="Q12" s="35">
+        <v>106172064</v>
+      </c>
+      <c r="R12" s="35">
+        <v>148753482</v>
+      </c>
+      <c r="S12" s="35">
+        <v>170604416</v>
+      </c>
+      <c r="T12" s="35">
+        <v>196062922</v>
+      </c>
+      <c r="U12" s="35">
+        <v>223352539</v>
+      </c>
+    </row>
+    <row r="13" spans="1:21">
+      <c r="A13" s="50">
+        <v>271401</v>
+      </c>
+      <c r="B13" s="32" t="s">
+        <v>6</v>
+      </c>
+      <c r="C13" s="33">
+        <v>136445688</v>
+      </c>
+      <c r="D13" s="33">
+        <v>561591359</v>
+      </c>
+      <c r="E13" s="33" t="s">
+        <v>20</v>
+      </c>
+      <c r="F13" s="33">
+        <v>739223809</v>
+      </c>
+      <c r="G13" s="33">
+        <v>627848577</v>
+      </c>
+      <c r="H13" s="33">
+        <v>466539065</v>
+      </c>
+      <c r="I13" s="33">
+        <v>296961358</v>
+      </c>
+      <c r="J13" s="33">
+        <v>412999222</v>
+      </c>
+      <c r="K13" s="34">
+        <v>664954120</v>
+      </c>
+      <c r="L13" s="34">
+        <v>693618202</v>
+      </c>
+      <c r="M13" s="34">
+        <v>737220583</v>
+      </c>
+      <c r="N13" s="34">
+        <v>866634682</v>
+      </c>
+      <c r="O13" s="35">
+        <v>824899470</v>
+      </c>
+      <c r="P13" s="35">
+        <v>852247600</v>
+      </c>
+      <c r="Q13" s="35">
+        <v>817432708</v>
+      </c>
+      <c r="R13" s="35">
+        <v>1046046907</v>
+      </c>
+      <c r="S13" s="35">
+        <v>1114645829</v>
+      </c>
+      <c r="T13" s="35">
+        <v>1320369544</v>
+      </c>
+      <c r="U13" s="35">
+        <v>1319354778</v>
+      </c>
+    </row>
+    <row r="14" spans="1:21">
+      <c r="A14" s="50">
+        <v>271304</v>
+      </c>
+      <c r="B14" s="32" t="s">
         <v>32</v>
       </c>
-    </row>
-[...311 lines deleted...]
-      <c r="A10" s="7" t="s">
+      <c r="C14" s="40">
+        <v>19.7</v>
+      </c>
+      <c r="D14" s="40">
+        <v>128.30000000000001</v>
+      </c>
+      <c r="E14" s="40">
+        <v>92.8</v>
+      </c>
+      <c r="F14" s="40">
+        <v>120.9</v>
+      </c>
+      <c r="G14" s="41">
+        <v>139.4</v>
+      </c>
+      <c r="H14" s="40">
+        <v>160.6</v>
+      </c>
+      <c r="I14" s="40">
+        <v>22.3</v>
+      </c>
+      <c r="J14" s="40">
+        <v>22.6</v>
+      </c>
+      <c r="K14" s="42">
+        <v>15.4</v>
+      </c>
+      <c r="L14" s="42">
+        <v>12.2</v>
+      </c>
+      <c r="M14" s="42">
+        <v>10.1</v>
+      </c>
+      <c r="N14" s="42">
+        <v>8.6</v>
+      </c>
+      <c r="O14" s="42">
+        <v>-20.2</v>
+      </c>
+      <c r="P14" s="43">
+        <v>-1</v>
+      </c>
+      <c r="Q14" s="43">
+        <v>5</v>
+      </c>
+      <c r="R14" s="43">
         <v>3</v>
       </c>
-      <c r="B10" s="8">
-[...357 lines deleted...]
-      <c r="R15" s="18">
+      <c r="S14" s="43">
         <v>0.1</v>
       </c>
-      <c r="S15" s="18">
+      <c r="T14" s="43">
         <v>3.6</v>
       </c>
-      <c r="T15" s="23">
+      <c r="U14" s="44">
         <v>0.1</v>
       </c>
     </row>
-    <row r="16" spans="1:20" ht="27">
-[...110 lines deleted...]
-      <c r="J25" s="3"/>
+    <row r="15" spans="1:21">
+      <c r="D15" s="45"/>
+      <c r="E15" s="45"/>
+      <c r="F15" s="45"/>
+      <c r="G15" s="45"/>
+      <c r="H15" s="45"/>
+      <c r="I15" s="45"/>
+      <c r="J15" s="45"/>
+      <c r="K15" s="45"/>
+    </row>
+    <row r="16" spans="1:21">
+      <c r="D16" s="45"/>
+      <c r="E16" s="45"/>
+      <c r="F16" s="45"/>
+      <c r="G16" s="45"/>
+      <c r="H16" s="45"/>
+      <c r="I16" s="45"/>
+      <c r="J16" s="45"/>
+      <c r="K16" s="45"/>
+    </row>
+    <row r="17" spans="4:11">
+      <c r="D17" s="45"/>
+      <c r="E17" s="45"/>
+      <c r="F17" s="45"/>
+      <c r="G17" s="45"/>
+      <c r="H17" s="45"/>
+      <c r="I17" s="45"/>
+      <c r="J17" s="45"/>
+      <c r="K17" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="B2:P2"/>
+    <mergeCell ref="C2:Q2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>рус</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
+      <vt:lpstr>Показатель</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>