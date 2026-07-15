--- v0 (2026-04-14)
+++ v1 (2026-07-15)
@@ -4,51 +4,51 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14505" yWindow="6375" windowWidth="14340" windowHeight="6405"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12795"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="8">
   <si>
     <t>өткен жылға %-бен</t>
   </si>
   <si>
     <t xml:space="preserve">млн. теңге
 </t>
   </si>
   <si>
     <t>Инвестициялық қызметтерінің негізгі көрсеткіштерінің серпіні</t>
   </si>
   <si>
     <t>Негізгі капиталға салынған инвестициялар</t>
   </si>
   <si>
     <t>Тұрғын үй құрылысына салынған инвестициялар</t>
@@ -191,60 +191,51 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="33">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -273,50 +264,59 @@
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="168" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -584,681 +584,698 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:E38"/>
+  <dimension ref="A1:E39"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A43" workbookViewId="0">
-      <selection activeCell="B50" sqref="B50"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A38" sqref="A38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="14.85546875" style="2" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="14.85546875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="15.42578125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="14.28515625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="14.5703125" style="1" customWidth="1"/>
+    <col min="5" max="5" width="14.28515625" style="1" customWidth="1"/>
+    <col min="6" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="14.25" customHeight="1" thickBot="1">
-      <c r="A1" s="1" t="s">
+      <c r="A1" s="30" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="1"/>
-[...2 lines deleted...]
-      <c r="E1" s="1"/>
+      <c r="B1" s="30"/>
+      <c r="C1" s="30"/>
+      <c r="D1" s="30"/>
+      <c r="E1" s="30"/>
     </row>
     <row r="2" spans="1:5" ht="29.25" customHeight="1" thickBot="1">
-      <c r="A2" s="3"/>
-      <c r="B2" s="4" t="s">
+      <c r="A2" s="31"/>
+      <c r="B2" s="32" t="s">
         <v>3</v>
       </c>
-      <c r="C2" s="4"/>
-      <c r="D2" s="4" t="s">
+      <c r="C2" s="32"/>
+      <c r="D2" s="32" t="s">
         <v>4</v>
       </c>
-      <c r="E2" s="4"/>
+      <c r="E2" s="32"/>
     </row>
     <row r="3" spans="1:5" ht="29.25" customHeight="1" thickBot="1">
-      <c r="A3" s="3"/>
-      <c r="B3" s="5" t="s">
+      <c r="A3" s="31"/>
+      <c r="B3" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="5" t="s">
+      <c r="C3" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="D3" s="5" t="s">
+      <c r="D3" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="E3" s="5" t="s">
+      <c r="E3" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" s="6">
+      <c r="A4" s="3">
         <v>1991</v>
       </c>
-      <c r="B4" s="7">
+      <c r="B4" s="4">
         <v>3.9</v>
       </c>
-      <c r="C4" s="7">
+      <c r="C4" s="4">
         <v>104</v>
       </c>
-      <c r="D4" s="8" t="s">
-[...2 lines deleted...]
-      <c r="E4" s="8" t="s">
+      <c r="D4" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="E4" s="5" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:5">
-      <c r="A5" s="6">
+      <c r="A5" s="3">
         <v>1992</v>
       </c>
-      <c r="B5" s="9">
+      <c r="B5" s="6">
         <v>32</v>
       </c>
-      <c r="C5" s="7">
+      <c r="C5" s="4">
         <v>34</v>
       </c>
-      <c r="D5" s="8" t="s">
-[...2 lines deleted...]
-      <c r="E5" s="8" t="s">
+      <c r="D5" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="E5" s="5" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:5">
-      <c r="A6" s="6">
+      <c r="A6" s="3">
         <v>1993</v>
       </c>
-      <c r="B6" s="9">
+      <c r="B6" s="6">
         <v>445</v>
       </c>
-      <c r="C6" s="7">
+      <c r="C6" s="4">
         <v>47</v>
       </c>
-      <c r="D6" s="8" t="s">
-[...2 lines deleted...]
-      <c r="E6" s="8" t="s">
+      <c r="D6" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="E6" s="5" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:5">
-      <c r="A7" s="6">
+      <c r="A7" s="3">
         <v>1994</v>
       </c>
-      <c r="B7" s="9">
+      <c r="B7" s="6">
         <v>3736</v>
       </c>
-      <c r="C7" s="7">
+      <c r="C7" s="4">
         <v>46</v>
       </c>
-      <c r="D7" s="8" t="s">
-[...2 lines deleted...]
-      <c r="E7" s="8" t="s">
+      <c r="D7" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="E7" s="5" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="8" spans="1:5">
-      <c r="A8" s="6">
+      <c r="A8" s="3">
         <v>1995</v>
       </c>
-      <c r="B8" s="9">
+      <c r="B8" s="6">
         <v>5833</v>
       </c>
-      <c r="C8" s="7">
+      <c r="C8" s="4">
         <v>49</v>
       </c>
-      <c r="D8" s="8" t="s">
-[...2 lines deleted...]
-      <c r="E8" s="8" t="s">
+      <c r="D8" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="E8" s="5" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="9" spans="1:5" ht="12" customHeight="1">
-      <c r="A9" s="6">
+      <c r="A9" s="3">
         <v>1996</v>
       </c>
-      <c r="B9" s="9">
+      <c r="B9" s="6">
         <v>5382</v>
       </c>
-      <c r="C9" s="7">
+      <c r="C9" s="4">
         <v>79</v>
       </c>
-      <c r="D9" s="8" t="s">
-[...2 lines deleted...]
-      <c r="E9" s="8" t="s">
+      <c r="D9" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="E9" s="5" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="10" spans="1:5">
-      <c r="A10" s="6">
+      <c r="A10" s="3">
         <v>1997</v>
       </c>
-      <c r="B10" s="9">
+      <c r="B10" s="6">
         <v>8548</v>
       </c>
-      <c r="C10" s="7">
+      <c r="C10" s="4">
         <v>138</v>
       </c>
-      <c r="D10" s="8" t="s">
-[...2 lines deleted...]
-      <c r="E10" s="8" t="s">
+      <c r="D10" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="E10" s="5" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="11" spans="1:5">
-      <c r="A11" s="6">
+      <c r="A11" s="3">
         <v>1998</v>
       </c>
-      <c r="B11" s="9">
+      <c r="B11" s="6">
         <v>8963</v>
       </c>
-      <c r="C11" s="7">
+      <c r="C11" s="4">
         <v>134</v>
       </c>
-      <c r="D11" s="8" t="s">
-[...2 lines deleted...]
-      <c r="E11" s="8" t="s">
+      <c r="D11" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="E11" s="5" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="12" spans="1:5">
-      <c r="A12" s="6">
+      <c r="A12" s="3">
         <v>1999</v>
       </c>
-      <c r="B12" s="9">
+      <c r="B12" s="6">
         <v>9120</v>
       </c>
-      <c r="C12" s="10">
+      <c r="C12" s="7">
         <v>99</v>
       </c>
-      <c r="D12" s="8" t="s">
-[...2 lines deleted...]
-      <c r="E12" s="8" t="s">
+      <c r="D12" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="E12" s="5" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="13" spans="1:5">
-      <c r="A13" s="6">
+      <c r="A13" s="3">
         <v>2000</v>
       </c>
-      <c r="B13" s="9">
+      <c r="B13" s="6">
         <v>9986</v>
       </c>
-      <c r="C13" s="10">
+      <c r="C13" s="7">
         <v>104.6</v>
       </c>
-      <c r="D13" s="8" t="s">
-[...2 lines deleted...]
-      <c r="E13" s="8" t="s">
+      <c r="D13" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="E13" s="5" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="14" spans="1:5">
-      <c r="A14" s="6">
+      <c r="A14" s="3">
         <v>2001</v>
       </c>
-      <c r="B14" s="9">
+      <c r="B14" s="6">
         <v>17549</v>
       </c>
-      <c r="C14" s="10">
+      <c r="C14" s="7">
         <v>165.2</v>
       </c>
-      <c r="D14" s="11">
+      <c r="D14" s="8">
         <v>2397</v>
       </c>
-      <c r="E14" s="8" t="s">
+      <c r="E14" s="5" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="15" spans="1:5">
-      <c r="A15" s="6">
+      <c r="A15" s="3">
         <v>2002</v>
       </c>
-      <c r="B15" s="9">
+      <c r="B15" s="6">
         <v>30294</v>
       </c>
-      <c r="C15" s="10">
+      <c r="C15" s="7">
         <v>162.5</v>
       </c>
-      <c r="D15" s="11">
+      <c r="D15" s="8">
         <v>1844</v>
       </c>
-      <c r="E15" s="8" t="s">
+      <c r="E15" s="5" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="16" spans="1:5">
-      <c r="A16" s="12">
+      <c r="A16" s="9">
         <v>2003</v>
       </c>
-      <c r="B16" s="13">
+      <c r="B16" s="10">
         <v>49020</v>
       </c>
-      <c r="C16" s="14">
+      <c r="C16" s="11">
         <v>156.19999999999999</v>
       </c>
-      <c r="D16" s="11">
+      <c r="D16" s="8">
         <v>3368</v>
       </c>
-      <c r="E16" s="14">
+      <c r="E16" s="11">
         <v>178.3</v>
       </c>
     </row>
     <row r="17" spans="1:5">
-      <c r="A17" s="12">
+      <c r="A17" s="9">
         <v>2004</v>
       </c>
-      <c r="B17" s="13">
+      <c r="B17" s="10">
         <v>56687</v>
       </c>
-      <c r="C17" s="14">
+      <c r="C17" s="11">
         <v>111.5</v>
       </c>
-      <c r="D17" s="11">
+      <c r="D17" s="8">
         <v>5768</v>
       </c>
-      <c r="E17" s="14">
+      <c r="E17" s="11">
         <v>164.2</v>
       </c>
     </row>
     <row r="18" spans="1:5">
-      <c r="A18" s="12">
+      <c r="A18" s="9">
         <v>2005</v>
       </c>
-      <c r="B18" s="13">
+      <c r="B18" s="10">
         <v>99501</v>
       </c>
-      <c r="C18" s="14">
+      <c r="C18" s="11">
         <v>165.4</v>
       </c>
-      <c r="D18" s="11">
+      <c r="D18" s="8">
         <v>13077</v>
       </c>
-      <c r="E18" s="14">
+      <c r="E18" s="11">
         <v>216.3</v>
       </c>
     </row>
     <row r="19" spans="1:5">
-      <c r="A19" s="12">
+      <c r="A19" s="9">
         <v>2006</v>
       </c>
-      <c r="B19" s="13">
+      <c r="B19" s="10">
         <v>112414</v>
       </c>
-      <c r="C19" s="14">
+      <c r="C19" s="11">
         <v>108.5</v>
       </c>
-      <c r="D19" s="11">
+      <c r="D19" s="8">
         <v>18923</v>
       </c>
-      <c r="E19" s="14">
+      <c r="E19" s="11">
         <v>138.1</v>
       </c>
     </row>
     <row r="20" spans="1:5">
-      <c r="A20" s="12">
+      <c r="A20" s="9">
         <v>2007</v>
       </c>
-      <c r="B20" s="15">
+      <c r="B20" s="12">
         <v>142636</v>
       </c>
-      <c r="C20" s="14">
+      <c r="C20" s="11">
         <v>120.4</v>
       </c>
-      <c r="D20" s="11">
+      <c r="D20" s="8">
         <v>34820</v>
       </c>
-      <c r="E20" s="14">
+      <c r="E20" s="11">
         <v>174.4</v>
       </c>
     </row>
     <row r="21" spans="1:5">
-      <c r="A21" s="12">
+      <c r="A21" s="9">
         <v>2008</v>
       </c>
-      <c r="B21" s="13">
+      <c r="B21" s="10">
         <v>236717</v>
       </c>
-      <c r="C21" s="14">
+      <c r="C21" s="11">
         <v>153.80000000000001</v>
       </c>
-      <c r="D21" s="11">
+      <c r="D21" s="8">
         <v>42432</v>
       </c>
-      <c r="E21" s="16">
+      <c r="E21" s="13">
         <v>111.6</v>
       </c>
     </row>
     <row r="22" spans="1:5">
-      <c r="A22" s="12">
+      <c r="A22" s="9">
         <v>2009</v>
       </c>
-      <c r="B22" s="17">
+      <c r="B22" s="14">
         <v>314673</v>
       </c>
-      <c r="C22" s="14">
+      <c r="C22" s="11">
         <v>127.2</v>
       </c>
-      <c r="D22" s="11">
+      <c r="D22" s="8">
         <v>47783</v>
       </c>
-      <c r="E22" s="18">
+      <c r="E22" s="15">
         <v>107.8</v>
       </c>
     </row>
     <row r="23" spans="1:5">
-      <c r="A23" s="12">
+      <c r="A23" s="9">
         <v>2010</v>
       </c>
-      <c r="B23" s="19">
+      <c r="B23" s="16">
         <v>306605</v>
       </c>
-      <c r="C23" s="20">
+      <c r="C23" s="17">
         <v>92.4</v>
       </c>
-      <c r="D23" s="11">
+      <c r="D23" s="8">
         <v>69176</v>
       </c>
-      <c r="E23" s="21">
+      <c r="E23" s="18">
         <v>137.19999999999999</v>
       </c>
     </row>
     <row r="24" spans="1:5">
-      <c r="A24" s="12">
+      <c r="A24" s="9">
         <v>2011</v>
       </c>
-      <c r="B24" s="22">
+      <c r="B24" s="19">
         <v>372942</v>
       </c>
-      <c r="C24" s="20">
+      <c r="C24" s="17">
         <v>114.9</v>
       </c>
-      <c r="D24" s="11">
+      <c r="D24" s="8">
         <v>82151</v>
       </c>
-      <c r="E24" s="23">
+      <c r="E24" s="20">
         <v>112.1</v>
       </c>
     </row>
     <row r="25" spans="1:5">
-      <c r="A25" s="12">
+      <c r="A25" s="9">
         <v>2012</v>
       </c>
-      <c r="B25" s="22">
+      <c r="B25" s="19">
         <v>383786</v>
       </c>
-      <c r="C25" s="20">
+      <c r="C25" s="17">
         <v>97.8</v>
       </c>
-      <c r="D25" s="11">
+      <c r="D25" s="8">
         <v>74002</v>
       </c>
-      <c r="E25" s="23">
+      <c r="E25" s="20">
         <v>85.6</v>
       </c>
     </row>
     <row r="26" spans="1:5">
-      <c r="A26" s="24">
+      <c r="A26" s="21">
         <v>2013</v>
       </c>
-      <c r="B26" s="22">
+      <c r="B26" s="19">
         <v>431364</v>
       </c>
-      <c r="C26" s="20">
+      <c r="C26" s="17">
         <v>107.9</v>
       </c>
-      <c r="D26" s="11">
+      <c r="D26" s="8">
         <v>91558</v>
       </c>
-      <c r="E26" s="23">
+      <c r="E26" s="20">
         <v>118.7</v>
       </c>
     </row>
     <row r="27" spans="1:5">
-      <c r="A27" s="6">
+      <c r="A27" s="3">
         <v>2014</v>
       </c>
-      <c r="B27" s="22">
+      <c r="B27" s="19">
         <v>453209</v>
       </c>
-      <c r="C27" s="20">
+      <c r="C27" s="17">
         <v>109.1</v>
       </c>
-      <c r="D27" s="11">
+      <c r="D27" s="8">
         <v>82909</v>
       </c>
-      <c r="E27" s="23">
+      <c r="E27" s="20">
         <v>111.3</v>
       </c>
     </row>
     <row r="28" spans="1:5">
-      <c r="A28" s="24">
+      <c r="A28" s="21">
         <v>2015</v>
       </c>
-      <c r="B28" s="25">
+      <c r="B28" s="22">
         <v>490619</v>
       </c>
-      <c r="C28" s="26">
+      <c r="C28" s="23">
         <v>105.4</v>
       </c>
-      <c r="D28" s="11">
+      <c r="D28" s="8">
         <v>124193</v>
       </c>
-      <c r="E28" s="18">
+      <c r="E28" s="15">
         <v>145.9</v>
       </c>
     </row>
     <row r="29" spans="1:5">
-      <c r="A29" s="6">
+      <c r="A29" s="3">
         <v>2016</v>
       </c>
-      <c r="B29" s="25">
+      <c r="B29" s="22">
         <v>528883</v>
       </c>
-      <c r="C29" s="26">
+      <c r="C29" s="23">
         <v>101.7</v>
       </c>
-      <c r="D29" s="11">
+      <c r="D29" s="8">
         <v>140863</v>
       </c>
-      <c r="E29" s="18">
+      <c r="E29" s="15">
         <v>108.7</v>
       </c>
     </row>
     <row r="30" spans="1:5">
-      <c r="A30" s="6">
+      <c r="A30" s="3">
         <v>2017</v>
       </c>
-      <c r="B30" s="19">
+      <c r="B30" s="16">
         <v>524217</v>
       </c>
-      <c r="C30" s="26">
+      <c r="C30" s="23">
         <v>92.8</v>
       </c>
-      <c r="D30" s="11">
+      <c r="D30" s="8">
         <v>77494</v>
       </c>
-      <c r="E30" s="18">
+      <c r="E30" s="15">
         <v>51.5</v>
       </c>
     </row>
     <row r="31" spans="1:5">
-      <c r="A31" s="6">
+      <c r="A31" s="3">
         <v>2018</v>
       </c>
-      <c r="B31" s="25">
+      <c r="B31" s="22">
         <v>578720</v>
       </c>
-      <c r="C31" s="27">
+      <c r="C31" s="24">
         <v>103.8</v>
       </c>
-      <c r="D31" s="11">
+      <c r="D31" s="8">
         <v>100691</v>
       </c>
-      <c r="E31" s="26">
+      <c r="E31" s="23">
         <v>122.1</v>
       </c>
     </row>
     <row r="32" spans="1:5">
-      <c r="A32" s="24">
+      <c r="A32" s="21">
         <v>2019</v>
       </c>
-      <c r="B32" s="25">
+      <c r="B32" s="22">
         <v>647330.71799999999</v>
       </c>
-      <c r="C32" s="26">
+      <c r="C32" s="23">
         <v>108.1</v>
       </c>
-      <c r="D32" s="11">
+      <c r="D32" s="8">
         <v>118771.977</v>
       </c>
-      <c r="E32" s="28">
+      <c r="E32" s="25">
         <v>114</v>
       </c>
     </row>
     <row r="33" spans="1:5">
-      <c r="A33" s="24">
+      <c r="A33" s="21">
         <v>2020</v>
       </c>
-      <c r="B33" s="25">
+      <c r="B33" s="22">
         <v>682407.15599999996</v>
       </c>
-      <c r="C33" s="26">
+      <c r="C33" s="23">
         <v>104.4</v>
       </c>
-      <c r="D33" s="11">
+      <c r="D33" s="8">
         <v>134546.872</v>
       </c>
-      <c r="E33" s="28">
+      <c r="E33" s="25">
         <v>112.2</v>
       </c>
     </row>
     <row r="34" spans="1:5">
-      <c r="A34" s="24">
+      <c r="A34" s="21">
         <v>2021</v>
       </c>
-      <c r="B34" s="29">
+      <c r="B34" s="26">
         <v>733425.67099999997</v>
       </c>
-      <c r="C34" s="26">
+      <c r="C34" s="23">
         <v>102.8</v>
       </c>
-      <c r="D34" s="22">
+      <c r="D34" s="19">
         <v>146239.97099999999</v>
       </c>
-      <c r="E34" s="26">
+      <c r="E34" s="23">
         <v>104</v>
       </c>
     </row>
     <row r="35" spans="1:5">
-      <c r="A35" s="30" t="s">
+      <c r="A35" s="27" t="s">
         <v>6</v>
       </c>
-      <c r="B35" s="29">
+      <c r="B35" s="26">
         <v>613940</v>
       </c>
-      <c r="C35" s="26">
+      <c r="C35" s="23">
         <v>115.3</v>
       </c>
-      <c r="D35" s="22">
+      <c r="D35" s="19">
         <v>140055</v>
       </c>
-      <c r="E35" s="18">
+      <c r="E35" s="15">
         <v>127.5</v>
       </c>
     </row>
     <row r="36" spans="1:5">
-      <c r="A36" s="30">
+      <c r="A36" s="27">
         <v>2023</v>
       </c>
-      <c r="B36" s="31">
+      <c r="B36" s="28">
         <v>737743</v>
       </c>
-      <c r="C36" s="26">
+      <c r="C36" s="23">
         <v>115.8</v>
       </c>
-      <c r="D36" s="22">
+      <c r="D36" s="19">
         <v>169317</v>
       </c>
-      <c r="E36" s="18">
+      <c r="E36" s="15">
         <v>116.5</v>
       </c>
     </row>
     <row r="37" spans="1:5">
-      <c r="A37" s="30">
+      <c r="A37" s="27">
         <v>2024</v>
       </c>
-      <c r="B37" s="31">
+      <c r="B37" s="28">
         <v>1017667</v>
       </c>
-      <c r="C37" s="26">
+      <c r="C37" s="23">
         <v>135.9</v>
       </c>
-      <c r="D37" s="22">
+      <c r="D37" s="19">
         <v>176554</v>
       </c>
-      <c r="E37" s="18">
+      <c r="E37" s="15">
         <v>102.7</v>
       </c>
     </row>
     <row r="38" spans="1:5">
-      <c r="A38" s="32" t="s">
+      <c r="A38" s="27">
+        <v>2025</v>
+      </c>
+      <c r="B38" s="28">
+        <v>1356483</v>
+      </c>
+      <c r="C38" s="23">
+        <v>129.5</v>
+      </c>
+      <c r="D38" s="28">
+        <v>238097</v>
+      </c>
+      <c r="E38" s="23">
+        <v>131.1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="29" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="D2:E2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 