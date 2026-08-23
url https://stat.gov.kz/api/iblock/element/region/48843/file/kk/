--- v0 (2026-04-16)
+++ v1 (2026-08-23)
@@ -3,98 +3,98 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\ТИРАЖИРОВАНИЕ\!ПУБЛИКАЦИИ НА ПРОВЕРКУ\Динамика\УССХ\каз\1 Мал мен кус саны (ай)\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\2026\8-31 Сводные показатели годовых отчетов статистики сельского хозяйства (динамические ряды)\ДИНАМИКА\Динамика мес\Численность\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="2340" yWindow="915" windowWidth="19440" windowHeight="11040"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="19200" windowHeight="7100"/>
   </bookViews>
   <sheets>
     <sheet name="түйе" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">түйе!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AW5" i="1" l="1"/>
   <c r="AV5" i="1"/>
   <c r="AU5" i="1"/>
   <c r="AT5" i="1"/>
   <c r="AS5" i="1"/>
   <c r="AR5" i="1"/>
   <c r="AQ5" i="1"/>
   <c r="AP5" i="1"/>
   <c r="AO5" i="1"/>
   <c r="AN5" i="1"/>
   <c r="AM5" i="1"/>
   <c r="AL5" i="1"/>
   <c r="AK5" i="1"/>
   <c r="AJ5" i="1"/>
   <c r="AI5" i="1"/>
   <c r="AH5" i="1"/>
   <c r="AG5" i="1"/>
   <c r="AF5" i="1"/>
   <c r="AE5" i="1"/>
   <c r="AD5" i="1"/>
   <c r="AC5" i="1"/>
   <c r="AB5" i="1"/>
   <c r="AA5" i="1"/>
   <c r="Z5" i="1"/>
   <c r="Y5" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="251" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="650" uniqueCount="37">
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2019 жыл</t>
   </si>
   <si>
     <t>2020 жыл</t>
   </si>
   <si>
     <t>2021 жыл</t>
   </si>
   <si>
     <t>2022 жыл</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
@@ -112,153 +112,555 @@
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қазан</t>
   </si>
   <si>
     <t>қараша</t>
   </si>
   <si>
     <t>желтоқсан</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>Айдын соныңа</t>
   </si>
   <si>
     <t>Павлодарская область</t>
   </si>
   <si>
-    <t>Павлодар г.а.</t>
-[...10 lines deleted...]
-  <si>
     <t>Тереңкөл</t>
   </si>
   <si>
     <t>Аққулы</t>
   </si>
   <si>
-    <t xml:space="preserve">Майский </t>
+    <t>Түйе саны, бас</t>
   </si>
   <si>
-    <t xml:space="preserve">Успенский </t>
+    <t>2023 жыл</t>
   </si>
   <si>
-    <t xml:space="preserve">Щербактинский </t>
+    <t>2024 жыл</t>
   </si>
   <si>
-    <t>Түйе саны, бас</t>
+    <t>2025 жыл</t>
+  </si>
+  <si>
+    <t>2026 жыл</t>
+  </si>
+  <si>
+    <t>Павлодар қ.ә.</t>
+  </si>
+  <si>
+    <t>Экибастуз қ.ә.</t>
+  </si>
+  <si>
+    <t>Ақсу қ.ә.</t>
+  </si>
+  <si>
+    <t>Ақтоғай</t>
+  </si>
+  <si>
+    <t>Баянауыл</t>
+  </si>
+  <si>
+    <t>Ертіс</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Май </t>
+  </si>
+  <si>
+    <t>Успен</t>
+  </si>
+  <si>
+    <t>Шарбақты</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> -</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="0.000"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="8" x14ac:knownFonts="1">
+  <fonts count="39" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="18"/>
+      <color theme="3"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="62"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="63"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="52"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color indexed="56"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="60"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="20"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color indexed="23"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="52"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="17"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="8"/>
+      <color rgb="FF0000FF"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="8"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C5700"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="8"/>
+      <color rgb="FF800080"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="32">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFEB9C"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFCC"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="31"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="45"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="42"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="46"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="27"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="47"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="44"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="29"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="11"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="51"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="30"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="36"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="49"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="52"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="62"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="10"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="57"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="53"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="22"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="55"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="43"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="26"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="5">
+  <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -272,149 +674,5793 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFB2B2B2"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFB2B2B2"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFB2B2B2"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFB2B2B2"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="23"/>
+      </left>
+      <right style="thin">
+        <color indexed="23"/>
+      </right>
+      <top style="thin">
+        <color indexed="23"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="23"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="63"/>
+      </left>
+      <right style="thin">
+        <color indexed="63"/>
+      </right>
+      <top style="thin">
+        <color indexed="63"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="62"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="30"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="62"/>
+      </top>
+      <bottom style="double">
+        <color indexed="62"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="63"/>
+      </left>
+      <right style="double">
+        <color indexed="63"/>
+      </right>
+      <top style="double">
+        <color indexed="63"/>
+      </top>
+      <bottom style="double">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="22"/>
+      </left>
+      <right style="thin">
+        <color indexed="22"/>
+      </right>
+      <top style="thin">
+        <color indexed="22"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color indexed="52"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="2735">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="15" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="28" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="28" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="29" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="31" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="15" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="28" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="28" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="29" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="31" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="15" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="28" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="28" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="29" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="31" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="6" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="31" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="6" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="31" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="31" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="29" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="29" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="28" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="28" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="15" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="29" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="29" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="28" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="28" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="15" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="28" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="28" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="15" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="29" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="28" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="28" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="15" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="31" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="28" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="28" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="15" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="31" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="29" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="29" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="28" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="28" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="15" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="31" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="29" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="28" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="28" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="15" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="31" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="28" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="28" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="15" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="31" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="31" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="29" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="29" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="29" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="28" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="28" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="15" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="29" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="29" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="29" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="28" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="28" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="15" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="31" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="29" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="28" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="28" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="15" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="31" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="28" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="28" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="15" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="31" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="29" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="29" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="29" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="29" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="28" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="28" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="15" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="31" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="28" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="28" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="15" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="31" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="29" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="28" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="28" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="15" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="31" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="29" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="29" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="28" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="28" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="15" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="31" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="29" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="28" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="28" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="15" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="31" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="29" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="28" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="28" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="15" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="31" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="28" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="28" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="15" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="31" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="29" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="28" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="28" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="15" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="31" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="29" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="28" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="28" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="15" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="31" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="29" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="28" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="28" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="15" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="31" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="28" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="28" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="15" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="31" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="28" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="28" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="15" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="31" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="28" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="28" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="15" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="31" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="31" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="29" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="29" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="29" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="28" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="28" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="15" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="29" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="28" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="28" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="15" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="31" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="28" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="28" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="15" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="29" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="28" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="28" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="15" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="31" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="28" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="28" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="15" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="31" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="28" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="28" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="15" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="31" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="28" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="28" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="15" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="31" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="31" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="31" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="31" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="36" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="6" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="36" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="6" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="36" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="6" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="36" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="6" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="6" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="6" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="6" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="31" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="6" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="6" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="6" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="6" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="39">
+  <cellXfs count="53">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="10" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...18 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="2735">
+    <cellStyle name="20% - Акцент1 10" xfId="1102"/>
+    <cellStyle name="20% - Акцент1 11" xfId="1160"/>
+    <cellStyle name="20% - Акцент1 12" xfId="1223"/>
+    <cellStyle name="20% - Акцент1 13" xfId="1282"/>
+    <cellStyle name="20% - Акцент1 14" xfId="1340"/>
+    <cellStyle name="20% - Акцент1 15" xfId="1398"/>
+    <cellStyle name="20% - Акцент1 16" xfId="1457"/>
+    <cellStyle name="20% - Акцент1 17" xfId="1512"/>
+    <cellStyle name="20% - Акцент1 18" xfId="1571"/>
+    <cellStyle name="20% - Акцент1 19" xfId="1623"/>
+    <cellStyle name="20% - Акцент1 2" xfId="4"/>
+    <cellStyle name="20% - Акцент1 2 10" xfId="856"/>
+    <cellStyle name="20% - Акцент1 2 11" xfId="918"/>
+    <cellStyle name="20% - Акцент1 2 12" xfId="970"/>
+    <cellStyle name="20% - Акцент1 2 13" xfId="1045"/>
+    <cellStyle name="20% - Акцент1 2 14" xfId="1101"/>
+    <cellStyle name="20% - Акцент1 2 15" xfId="1159"/>
+    <cellStyle name="20% - Акцент1 2 16" xfId="1222"/>
+    <cellStyle name="20% - Акцент1 2 17" xfId="1281"/>
+    <cellStyle name="20% - Акцент1 2 18" xfId="1339"/>
+    <cellStyle name="20% - Акцент1 2 19" xfId="1397"/>
+    <cellStyle name="20% - Акцент1 2 2" xfId="488"/>
+    <cellStyle name="20% - Акцент1 2 20" xfId="1456"/>
+    <cellStyle name="20% - Акцент1 2 21" xfId="1511"/>
+    <cellStyle name="20% - Акцент1 2 22" xfId="1570"/>
+    <cellStyle name="20% - Акцент1 2 23" xfId="1622"/>
+    <cellStyle name="20% - Акцент1 2 24" xfId="1680"/>
+    <cellStyle name="20% - Акцент1 2 25" xfId="1737"/>
+    <cellStyle name="20% - Акцент1 2 26" xfId="1778"/>
+    <cellStyle name="20% - Акцент1 2 27" xfId="1861"/>
+    <cellStyle name="20% - Акцент1 2 28" xfId="1938"/>
+    <cellStyle name="20% - Акцент1 2 29" xfId="1997"/>
+    <cellStyle name="20% - Акцент1 2 3" xfId="525"/>
+    <cellStyle name="20% - Акцент1 2 30" xfId="2050"/>
+    <cellStyle name="20% - Акцент1 2 31" xfId="2105"/>
+    <cellStyle name="20% - Акцент1 2 32" xfId="2147"/>
+    <cellStyle name="20% - Акцент1 2 33" xfId="2186"/>
+    <cellStyle name="20% - Акцент1 2 4" xfId="563"/>
+    <cellStyle name="20% - Акцент1 2 5" xfId="601"/>
+    <cellStyle name="20% - Акцент1 2 6" xfId="645"/>
+    <cellStyle name="20% - Акцент1 2 7" xfId="689"/>
+    <cellStyle name="20% - Акцент1 2 8" xfId="729"/>
+    <cellStyle name="20% - Акцент1 2 9" xfId="768"/>
+    <cellStyle name="20% - Акцент1 20" xfId="1681"/>
+    <cellStyle name="20% - Акцент1 21" xfId="1738"/>
+    <cellStyle name="20% - Акцент1 22" xfId="1779"/>
+    <cellStyle name="20% - Акцент1 23" xfId="1862"/>
+    <cellStyle name="20% - Акцент1 24" xfId="1939"/>
+    <cellStyle name="20% - Акцент1 25" xfId="1998"/>
+    <cellStyle name="20% - Акцент1 26" xfId="2051"/>
+    <cellStyle name="20% - Акцент1 27" xfId="2106"/>
+    <cellStyle name="20% - Акцент1 28" xfId="2148"/>
+    <cellStyle name="20% - Акцент1 29" xfId="2187"/>
+    <cellStyle name="20% - Акцент1 3" xfId="46"/>
+    <cellStyle name="20% - Акцент1 4" xfId="39"/>
+    <cellStyle name="20% - Акцент1 5" xfId="769"/>
+    <cellStyle name="20% - Акцент1 6" xfId="857"/>
+    <cellStyle name="20% - Акцент1 7" xfId="919"/>
+    <cellStyle name="20% - Акцент1 8" xfId="971"/>
+    <cellStyle name="20% - Акцент1 9" xfId="1046"/>
+    <cellStyle name="20% - Акцент2 10" xfId="1100"/>
+    <cellStyle name="20% - Акцент2 11" xfId="1158"/>
+    <cellStyle name="20% - Акцент2 12" xfId="1221"/>
+    <cellStyle name="20% - Акцент2 13" xfId="1280"/>
+    <cellStyle name="20% - Акцент2 14" xfId="1338"/>
+    <cellStyle name="20% - Акцент2 15" xfId="1396"/>
+    <cellStyle name="20% - Акцент2 16" xfId="1455"/>
+    <cellStyle name="20% - Акцент2 17" xfId="1510"/>
+    <cellStyle name="20% - Акцент2 18" xfId="1569"/>
+    <cellStyle name="20% - Акцент2 19" xfId="1621"/>
+    <cellStyle name="20% - Акцент2 2" xfId="5"/>
+    <cellStyle name="20% - Акцент2 2 10" xfId="854"/>
+    <cellStyle name="20% - Акцент2 2 11" xfId="916"/>
+    <cellStyle name="20% - Акцент2 2 12" xfId="968"/>
+    <cellStyle name="20% - Акцент2 2 13" xfId="1043"/>
+    <cellStyle name="20% - Акцент2 2 14" xfId="1099"/>
+    <cellStyle name="20% - Акцент2 2 15" xfId="1157"/>
+    <cellStyle name="20% - Акцент2 2 16" xfId="1220"/>
+    <cellStyle name="20% - Акцент2 2 17" xfId="1279"/>
+    <cellStyle name="20% - Акцент2 2 18" xfId="1337"/>
+    <cellStyle name="20% - Акцент2 2 19" xfId="1395"/>
+    <cellStyle name="20% - Акцент2 2 2" xfId="490"/>
+    <cellStyle name="20% - Акцент2 2 20" xfId="1454"/>
+    <cellStyle name="20% - Акцент2 2 21" xfId="1509"/>
+    <cellStyle name="20% - Акцент2 2 22" xfId="1568"/>
+    <cellStyle name="20% - Акцент2 2 23" xfId="1620"/>
+    <cellStyle name="20% - Акцент2 2 24" xfId="1678"/>
+    <cellStyle name="20% - Акцент2 2 25" xfId="1735"/>
+    <cellStyle name="20% - Акцент2 2 26" xfId="1776"/>
+    <cellStyle name="20% - Акцент2 2 27" xfId="1858"/>
+    <cellStyle name="20% - Акцент2 2 28" xfId="1935"/>
+    <cellStyle name="20% - Акцент2 2 29" xfId="1994"/>
+    <cellStyle name="20% - Акцент2 2 3" xfId="524"/>
+    <cellStyle name="20% - Акцент2 2 30" xfId="2047"/>
+    <cellStyle name="20% - Акцент2 2 31" xfId="2102"/>
+    <cellStyle name="20% - Акцент2 2 32" xfId="2145"/>
+    <cellStyle name="20% - Акцент2 2 33" xfId="2184"/>
+    <cellStyle name="20% - Акцент2 2 4" xfId="562"/>
+    <cellStyle name="20% - Акцент2 2 5" xfId="600"/>
+    <cellStyle name="20% - Акцент2 2 6" xfId="644"/>
+    <cellStyle name="20% - Акцент2 2 7" xfId="688"/>
+    <cellStyle name="20% - Акцент2 2 8" xfId="728"/>
+    <cellStyle name="20% - Акцент2 2 9" xfId="766"/>
+    <cellStyle name="20% - Акцент2 20" xfId="1679"/>
+    <cellStyle name="20% - Акцент2 21" xfId="1736"/>
+    <cellStyle name="20% - Акцент2 22" xfId="1777"/>
+    <cellStyle name="20% - Акцент2 23" xfId="1859"/>
+    <cellStyle name="20% - Акцент2 24" xfId="1936"/>
+    <cellStyle name="20% - Акцент2 25" xfId="1995"/>
+    <cellStyle name="20% - Акцент2 26" xfId="2048"/>
+    <cellStyle name="20% - Акцент2 27" xfId="2103"/>
+    <cellStyle name="20% - Акцент2 28" xfId="2146"/>
+    <cellStyle name="20% - Акцент2 29" xfId="2185"/>
+    <cellStyle name="20% - Акцент2 3" xfId="47"/>
+    <cellStyle name="20% - Акцент2 4" xfId="87"/>
+    <cellStyle name="20% - Акцент2 5" xfId="767"/>
+    <cellStyle name="20% - Акцент2 6" xfId="855"/>
+    <cellStyle name="20% - Акцент2 7" xfId="917"/>
+    <cellStyle name="20% - Акцент2 8" xfId="969"/>
+    <cellStyle name="20% - Акцент2 9" xfId="1044"/>
+    <cellStyle name="20% - Акцент3 10" xfId="1098"/>
+    <cellStyle name="20% - Акцент3 11" xfId="1156"/>
+    <cellStyle name="20% - Акцент3 12" xfId="1219"/>
+    <cellStyle name="20% - Акцент3 13" xfId="1278"/>
+    <cellStyle name="20% - Акцент3 14" xfId="1336"/>
+    <cellStyle name="20% - Акцент3 15" xfId="1394"/>
+    <cellStyle name="20% - Акцент3 16" xfId="1453"/>
+    <cellStyle name="20% - Акцент3 17" xfId="1508"/>
+    <cellStyle name="20% - Акцент3 18" xfId="1567"/>
+    <cellStyle name="20% - Акцент3 19" xfId="1619"/>
+    <cellStyle name="20% - Акцент3 2" xfId="6"/>
+    <cellStyle name="20% - Акцент3 2 10" xfId="852"/>
+    <cellStyle name="20% - Акцент3 2 11" xfId="914"/>
+    <cellStyle name="20% - Акцент3 2 12" xfId="966"/>
+    <cellStyle name="20% - Акцент3 2 13" xfId="1041"/>
+    <cellStyle name="20% - Акцент3 2 14" xfId="1097"/>
+    <cellStyle name="20% - Акцент3 2 15" xfId="1155"/>
+    <cellStyle name="20% - Акцент3 2 16" xfId="1218"/>
+    <cellStyle name="20% - Акцент3 2 17" xfId="1277"/>
+    <cellStyle name="20% - Акцент3 2 18" xfId="1335"/>
+    <cellStyle name="20% - Акцент3 2 19" xfId="1393"/>
+    <cellStyle name="20% - Акцент3 2 2" xfId="489"/>
+    <cellStyle name="20% - Акцент3 2 20" xfId="1452"/>
+    <cellStyle name="20% - Акцент3 2 21" xfId="1507"/>
+    <cellStyle name="20% - Акцент3 2 22" xfId="1566"/>
+    <cellStyle name="20% - Акцент3 2 23" xfId="1618"/>
+    <cellStyle name="20% - Акцент3 2 24" xfId="1676"/>
+    <cellStyle name="20% - Акцент3 2 25" xfId="1733"/>
+    <cellStyle name="20% - Акцент3 2 26" xfId="1774"/>
+    <cellStyle name="20% - Акцент3 2 27" xfId="1855"/>
+    <cellStyle name="20% - Акцент3 2 28" xfId="1932"/>
+    <cellStyle name="20% - Акцент3 2 29" xfId="1991"/>
+    <cellStyle name="20% - Акцент3 2 3" xfId="523"/>
+    <cellStyle name="20% - Акцент3 2 30" xfId="2045"/>
+    <cellStyle name="20% - Акцент3 2 31" xfId="2100"/>
+    <cellStyle name="20% - Акцент3 2 32" xfId="2143"/>
+    <cellStyle name="20% - Акцент3 2 33" xfId="2182"/>
+    <cellStyle name="20% - Акцент3 2 4" xfId="561"/>
+    <cellStyle name="20% - Акцент3 2 5" xfId="599"/>
+    <cellStyle name="20% - Акцент3 2 6" xfId="643"/>
+    <cellStyle name="20% - Акцент3 2 7" xfId="687"/>
+    <cellStyle name="20% - Акцент3 2 8" xfId="727"/>
+    <cellStyle name="20% - Акцент3 2 9" xfId="764"/>
+    <cellStyle name="20% - Акцент3 20" xfId="1677"/>
+    <cellStyle name="20% - Акцент3 21" xfId="1734"/>
+    <cellStyle name="20% - Акцент3 22" xfId="1775"/>
+    <cellStyle name="20% - Акцент3 23" xfId="1856"/>
+    <cellStyle name="20% - Акцент3 24" xfId="1933"/>
+    <cellStyle name="20% - Акцент3 25" xfId="1992"/>
+    <cellStyle name="20% - Акцент3 26" xfId="2046"/>
+    <cellStyle name="20% - Акцент3 27" xfId="2101"/>
+    <cellStyle name="20% - Акцент3 28" xfId="2144"/>
+    <cellStyle name="20% - Акцент3 29" xfId="2183"/>
+    <cellStyle name="20% - Акцент3 3" xfId="48"/>
+    <cellStyle name="20% - Акцент3 4" xfId="88"/>
+    <cellStyle name="20% - Акцент3 5" xfId="765"/>
+    <cellStyle name="20% - Акцент3 6" xfId="853"/>
+    <cellStyle name="20% - Акцент3 7" xfId="915"/>
+    <cellStyle name="20% - Акцент3 8" xfId="967"/>
+    <cellStyle name="20% - Акцент3 9" xfId="1042"/>
+    <cellStyle name="20% - Акцент4 10" xfId="1096"/>
+    <cellStyle name="20% - Акцент4 11" xfId="1154"/>
+    <cellStyle name="20% - Акцент4 12" xfId="1217"/>
+    <cellStyle name="20% - Акцент4 13" xfId="1276"/>
+    <cellStyle name="20% - Акцент4 14" xfId="1334"/>
+    <cellStyle name="20% - Акцент4 15" xfId="1392"/>
+    <cellStyle name="20% - Акцент4 16" xfId="1451"/>
+    <cellStyle name="20% - Акцент4 17" xfId="1506"/>
+    <cellStyle name="20% - Акцент4 18" xfId="1565"/>
+    <cellStyle name="20% - Акцент4 19" xfId="1617"/>
+    <cellStyle name="20% - Акцент4 2" xfId="7"/>
+    <cellStyle name="20% - Акцент4 2 10" xfId="850"/>
+    <cellStyle name="20% - Акцент4 2 11" xfId="912"/>
+    <cellStyle name="20% - Акцент4 2 12" xfId="964"/>
+    <cellStyle name="20% - Акцент4 2 13" xfId="1039"/>
+    <cellStyle name="20% - Акцент4 2 14" xfId="1095"/>
+    <cellStyle name="20% - Акцент4 2 15" xfId="1153"/>
+    <cellStyle name="20% - Акцент4 2 16" xfId="1216"/>
+    <cellStyle name="20% - Акцент4 2 17" xfId="1275"/>
+    <cellStyle name="20% - Акцент4 2 18" xfId="1333"/>
+    <cellStyle name="20% - Акцент4 2 19" xfId="1391"/>
+    <cellStyle name="20% - Акцент4 2 2" xfId="487"/>
+    <cellStyle name="20% - Акцент4 2 20" xfId="1450"/>
+    <cellStyle name="20% - Акцент4 2 21" xfId="1505"/>
+    <cellStyle name="20% - Акцент4 2 22" xfId="1564"/>
+    <cellStyle name="20% - Акцент4 2 23" xfId="1616"/>
+    <cellStyle name="20% - Акцент4 2 24" xfId="1674"/>
+    <cellStyle name="20% - Акцент4 2 25" xfId="1731"/>
+    <cellStyle name="20% - Акцент4 2 26" xfId="1772"/>
+    <cellStyle name="20% - Акцент4 2 27" xfId="1852"/>
+    <cellStyle name="20% - Акцент4 2 28" xfId="1929"/>
+    <cellStyle name="20% - Акцент4 2 29" xfId="1988"/>
+    <cellStyle name="20% - Акцент4 2 3" xfId="522"/>
+    <cellStyle name="20% - Акцент4 2 30" xfId="2042"/>
+    <cellStyle name="20% - Акцент4 2 31" xfId="2097"/>
+    <cellStyle name="20% - Акцент4 2 32" xfId="2141"/>
+    <cellStyle name="20% - Акцент4 2 33" xfId="2180"/>
+    <cellStyle name="20% - Акцент4 2 4" xfId="560"/>
+    <cellStyle name="20% - Акцент4 2 5" xfId="598"/>
+    <cellStyle name="20% - Акцент4 2 6" xfId="642"/>
+    <cellStyle name="20% - Акцент4 2 7" xfId="686"/>
+    <cellStyle name="20% - Акцент4 2 8" xfId="726"/>
+    <cellStyle name="20% - Акцент4 2 9" xfId="762"/>
+    <cellStyle name="20% - Акцент4 20" xfId="1675"/>
+    <cellStyle name="20% - Акцент4 21" xfId="1732"/>
+    <cellStyle name="20% - Акцент4 22" xfId="1773"/>
+    <cellStyle name="20% - Акцент4 23" xfId="1853"/>
+    <cellStyle name="20% - Акцент4 24" xfId="1930"/>
+    <cellStyle name="20% - Акцент4 25" xfId="1989"/>
+    <cellStyle name="20% - Акцент4 26" xfId="2043"/>
+    <cellStyle name="20% - Акцент4 27" xfId="2098"/>
+    <cellStyle name="20% - Акцент4 28" xfId="2142"/>
+    <cellStyle name="20% - Акцент4 29" xfId="2181"/>
+    <cellStyle name="20% - Акцент4 3" xfId="49"/>
+    <cellStyle name="20% - Акцент4 4" xfId="89"/>
+    <cellStyle name="20% - Акцент4 5" xfId="763"/>
+    <cellStyle name="20% - Акцент4 6" xfId="851"/>
+    <cellStyle name="20% - Акцент4 7" xfId="913"/>
+    <cellStyle name="20% - Акцент4 8" xfId="965"/>
+    <cellStyle name="20% - Акцент4 9" xfId="1040"/>
+    <cellStyle name="20% - Акцент5 10" xfId="1094"/>
+    <cellStyle name="20% - Акцент5 11" xfId="1152"/>
+    <cellStyle name="20% - Акцент5 12" xfId="1215"/>
+    <cellStyle name="20% - Акцент5 13" xfId="1274"/>
+    <cellStyle name="20% - Акцент5 14" xfId="1332"/>
+    <cellStyle name="20% - Акцент5 15" xfId="1390"/>
+    <cellStyle name="20% - Акцент5 16" xfId="1449"/>
+    <cellStyle name="20% - Акцент5 17" xfId="1504"/>
+    <cellStyle name="20% - Акцент5 18" xfId="1563"/>
+    <cellStyle name="20% - Акцент5 19" xfId="1615"/>
+    <cellStyle name="20% - Акцент5 2" xfId="8"/>
+    <cellStyle name="20% - Акцент5 2 10" xfId="848"/>
+    <cellStyle name="20% - Акцент5 2 11" xfId="910"/>
+    <cellStyle name="20% - Акцент5 2 12" xfId="962"/>
+    <cellStyle name="20% - Акцент5 2 13" xfId="1037"/>
+    <cellStyle name="20% - Акцент5 2 14" xfId="1093"/>
+    <cellStyle name="20% - Акцент5 2 15" xfId="1151"/>
+    <cellStyle name="20% - Акцент5 2 16" xfId="1214"/>
+    <cellStyle name="20% - Акцент5 2 17" xfId="1273"/>
+    <cellStyle name="20% - Акцент5 2 18" xfId="1331"/>
+    <cellStyle name="20% - Акцент5 2 19" xfId="1389"/>
+    <cellStyle name="20% - Акцент5 2 2" xfId="486"/>
+    <cellStyle name="20% - Акцент5 2 20" xfId="1448"/>
+    <cellStyle name="20% - Акцент5 2 21" xfId="1503"/>
+    <cellStyle name="20% - Акцент5 2 22" xfId="1562"/>
+    <cellStyle name="20% - Акцент5 2 23" xfId="1614"/>
+    <cellStyle name="20% - Акцент5 2 24" xfId="1672"/>
+    <cellStyle name="20% - Акцент5 2 25" xfId="1729"/>
+    <cellStyle name="20% - Акцент5 2 26" xfId="1770"/>
+    <cellStyle name="20% - Акцент5 2 27" xfId="1849"/>
+    <cellStyle name="20% - Акцент5 2 28" xfId="1926"/>
+    <cellStyle name="20% - Акцент5 2 29" xfId="1985"/>
+    <cellStyle name="20% - Акцент5 2 3" xfId="521"/>
+    <cellStyle name="20% - Акцент5 2 30" xfId="2039"/>
+    <cellStyle name="20% - Акцент5 2 31" xfId="2094"/>
+    <cellStyle name="20% - Акцент5 2 32" xfId="2139"/>
+    <cellStyle name="20% - Акцент5 2 33" xfId="2178"/>
+    <cellStyle name="20% - Акцент5 2 4" xfId="559"/>
+    <cellStyle name="20% - Акцент5 2 5" xfId="597"/>
+    <cellStyle name="20% - Акцент5 2 6" xfId="641"/>
+    <cellStyle name="20% - Акцент5 2 7" xfId="685"/>
+    <cellStyle name="20% - Акцент5 2 8" xfId="725"/>
+    <cellStyle name="20% - Акцент5 2 9" xfId="760"/>
+    <cellStyle name="20% - Акцент5 20" xfId="1673"/>
+    <cellStyle name="20% - Акцент5 21" xfId="1730"/>
+    <cellStyle name="20% - Акцент5 22" xfId="1771"/>
+    <cellStyle name="20% - Акцент5 23" xfId="1850"/>
+    <cellStyle name="20% - Акцент5 24" xfId="1927"/>
+    <cellStyle name="20% - Акцент5 25" xfId="1986"/>
+    <cellStyle name="20% - Акцент5 26" xfId="2040"/>
+    <cellStyle name="20% - Акцент5 27" xfId="2095"/>
+    <cellStyle name="20% - Акцент5 28" xfId="2140"/>
+    <cellStyle name="20% - Акцент5 29" xfId="2179"/>
+    <cellStyle name="20% - Акцент5 3" xfId="50"/>
+    <cellStyle name="20% - Акцент5 4" xfId="90"/>
+    <cellStyle name="20% - Акцент5 5" xfId="761"/>
+    <cellStyle name="20% - Акцент5 6" xfId="849"/>
+    <cellStyle name="20% - Акцент5 7" xfId="911"/>
+    <cellStyle name="20% - Акцент5 8" xfId="963"/>
+    <cellStyle name="20% - Акцент5 9" xfId="1038"/>
+    <cellStyle name="20% - Акцент6 10" xfId="1092"/>
+    <cellStyle name="20% - Акцент6 11" xfId="1150"/>
+    <cellStyle name="20% - Акцент6 12" xfId="1213"/>
+    <cellStyle name="20% - Акцент6 13" xfId="1272"/>
+    <cellStyle name="20% - Акцент6 14" xfId="1330"/>
+    <cellStyle name="20% - Акцент6 15" xfId="1388"/>
+    <cellStyle name="20% - Акцент6 16" xfId="1447"/>
+    <cellStyle name="20% - Акцент6 17" xfId="1502"/>
+    <cellStyle name="20% - Акцент6 18" xfId="1561"/>
+    <cellStyle name="20% - Акцент6 19" xfId="1613"/>
+    <cellStyle name="20% - Акцент6 2" xfId="9"/>
+    <cellStyle name="20% - Акцент6 2 10" xfId="846"/>
+    <cellStyle name="20% - Акцент6 2 11" xfId="908"/>
+    <cellStyle name="20% - Акцент6 2 12" xfId="960"/>
+    <cellStyle name="20% - Акцент6 2 13" xfId="1035"/>
+    <cellStyle name="20% - Акцент6 2 14" xfId="1091"/>
+    <cellStyle name="20% - Акцент6 2 15" xfId="1149"/>
+    <cellStyle name="20% - Акцент6 2 16" xfId="1212"/>
+    <cellStyle name="20% - Акцент6 2 17" xfId="1271"/>
+    <cellStyle name="20% - Акцент6 2 18" xfId="1329"/>
+    <cellStyle name="20% - Акцент6 2 19" xfId="1387"/>
+    <cellStyle name="20% - Акцент6 2 2" xfId="485"/>
+    <cellStyle name="20% - Акцент6 2 20" xfId="1446"/>
+    <cellStyle name="20% - Акцент6 2 21" xfId="1501"/>
+    <cellStyle name="20% - Акцент6 2 22" xfId="1560"/>
+    <cellStyle name="20% - Акцент6 2 23" xfId="1612"/>
+    <cellStyle name="20% - Акцент6 2 24" xfId="1670"/>
+    <cellStyle name="20% - Акцент6 2 25" xfId="1727"/>
+    <cellStyle name="20% - Акцент6 2 26" xfId="1768"/>
+    <cellStyle name="20% - Акцент6 2 27" xfId="1846"/>
+    <cellStyle name="20% - Акцент6 2 28" xfId="1923"/>
+    <cellStyle name="20% - Акцент6 2 29" xfId="1982"/>
+    <cellStyle name="20% - Акцент6 2 3" xfId="520"/>
+    <cellStyle name="20% - Акцент6 2 30" xfId="2036"/>
+    <cellStyle name="20% - Акцент6 2 31" xfId="2092"/>
+    <cellStyle name="20% - Акцент6 2 32" xfId="2137"/>
+    <cellStyle name="20% - Акцент6 2 33" xfId="2176"/>
+    <cellStyle name="20% - Акцент6 2 4" xfId="558"/>
+    <cellStyle name="20% - Акцент6 2 5" xfId="596"/>
+    <cellStyle name="20% - Акцент6 2 6" xfId="640"/>
+    <cellStyle name="20% - Акцент6 2 7" xfId="684"/>
+    <cellStyle name="20% - Акцент6 2 8" xfId="724"/>
+    <cellStyle name="20% - Акцент6 2 9" xfId="758"/>
+    <cellStyle name="20% - Акцент6 20" xfId="1671"/>
+    <cellStyle name="20% - Акцент6 21" xfId="1728"/>
+    <cellStyle name="20% - Акцент6 22" xfId="1769"/>
+    <cellStyle name="20% - Акцент6 23" xfId="1847"/>
+    <cellStyle name="20% - Акцент6 24" xfId="1924"/>
+    <cellStyle name="20% - Акцент6 25" xfId="1983"/>
+    <cellStyle name="20% - Акцент6 26" xfId="2037"/>
+    <cellStyle name="20% - Акцент6 27" xfId="2093"/>
+    <cellStyle name="20% - Акцент6 28" xfId="2138"/>
+    <cellStyle name="20% - Акцент6 29" xfId="2177"/>
+    <cellStyle name="20% - Акцент6 3" xfId="51"/>
+    <cellStyle name="20% - Акцент6 4" xfId="91"/>
+    <cellStyle name="20% - Акцент6 5" xfId="759"/>
+    <cellStyle name="20% - Акцент6 6" xfId="847"/>
+    <cellStyle name="20% - Акцент6 7" xfId="909"/>
+    <cellStyle name="20% - Акцент6 8" xfId="961"/>
+    <cellStyle name="20% - Акцент6 9" xfId="1036"/>
+    <cellStyle name="40% - Акцент1 10" xfId="1090"/>
+    <cellStyle name="40% - Акцент1 11" xfId="1148"/>
+    <cellStyle name="40% - Акцент1 12" xfId="1211"/>
+    <cellStyle name="40% - Акцент1 13" xfId="1270"/>
+    <cellStyle name="40% - Акцент1 14" xfId="1328"/>
+    <cellStyle name="40% - Акцент1 15" xfId="1386"/>
+    <cellStyle name="40% - Акцент1 16" xfId="1445"/>
+    <cellStyle name="40% - Акцент1 17" xfId="1500"/>
+    <cellStyle name="40% - Акцент1 18" xfId="1559"/>
+    <cellStyle name="40% - Акцент1 19" xfId="1611"/>
+    <cellStyle name="40% - Акцент1 2" xfId="10"/>
+    <cellStyle name="40% - Акцент1 2 10" xfId="844"/>
+    <cellStyle name="40% - Акцент1 2 11" xfId="906"/>
+    <cellStyle name="40% - Акцент1 2 12" xfId="958"/>
+    <cellStyle name="40% - Акцент1 2 13" xfId="1033"/>
+    <cellStyle name="40% - Акцент1 2 14" xfId="1089"/>
+    <cellStyle name="40% - Акцент1 2 15" xfId="1147"/>
+    <cellStyle name="40% - Акцент1 2 16" xfId="1210"/>
+    <cellStyle name="40% - Акцент1 2 17" xfId="1269"/>
+    <cellStyle name="40% - Акцент1 2 18" xfId="1327"/>
+    <cellStyle name="40% - Акцент1 2 19" xfId="1385"/>
+    <cellStyle name="40% - Акцент1 2 2" xfId="484"/>
+    <cellStyle name="40% - Акцент1 2 20" xfId="1444"/>
+    <cellStyle name="40% - Акцент1 2 21" xfId="1499"/>
+    <cellStyle name="40% - Акцент1 2 22" xfId="1558"/>
+    <cellStyle name="40% - Акцент1 2 23" xfId="1610"/>
+    <cellStyle name="40% - Акцент1 2 24" xfId="1668"/>
+    <cellStyle name="40% - Акцент1 2 25" xfId="1725"/>
+    <cellStyle name="40% - Акцент1 2 26" xfId="1766"/>
+    <cellStyle name="40% - Акцент1 2 27" xfId="1843"/>
+    <cellStyle name="40% - Акцент1 2 28" xfId="1920"/>
+    <cellStyle name="40% - Акцент1 2 29" xfId="1979"/>
+    <cellStyle name="40% - Акцент1 2 3" xfId="519"/>
+    <cellStyle name="40% - Акцент1 2 30" xfId="2033"/>
+    <cellStyle name="40% - Акцент1 2 31" xfId="2089"/>
+    <cellStyle name="40% - Акцент1 2 32" xfId="2135"/>
+    <cellStyle name="40% - Акцент1 2 33" xfId="2174"/>
+    <cellStyle name="40% - Акцент1 2 4" xfId="557"/>
+    <cellStyle name="40% - Акцент1 2 5" xfId="595"/>
+    <cellStyle name="40% - Акцент1 2 6" xfId="639"/>
+    <cellStyle name="40% - Акцент1 2 7" xfId="683"/>
+    <cellStyle name="40% - Акцент1 2 8" xfId="723"/>
+    <cellStyle name="40% - Акцент1 2 9" xfId="756"/>
+    <cellStyle name="40% - Акцент1 20" xfId="1669"/>
+    <cellStyle name="40% - Акцент1 21" xfId="1726"/>
+    <cellStyle name="40% - Акцент1 22" xfId="1767"/>
+    <cellStyle name="40% - Акцент1 23" xfId="1844"/>
+    <cellStyle name="40% - Акцент1 24" xfId="1921"/>
+    <cellStyle name="40% - Акцент1 25" xfId="1980"/>
+    <cellStyle name="40% - Акцент1 26" xfId="2034"/>
+    <cellStyle name="40% - Акцент1 27" xfId="2090"/>
+    <cellStyle name="40% - Акцент1 28" xfId="2136"/>
+    <cellStyle name="40% - Акцент1 29" xfId="2175"/>
+    <cellStyle name="40% - Акцент1 3" xfId="52"/>
+    <cellStyle name="40% - Акцент1 4" xfId="92"/>
+    <cellStyle name="40% - Акцент1 5" xfId="757"/>
+    <cellStyle name="40% - Акцент1 6" xfId="845"/>
+    <cellStyle name="40% - Акцент1 7" xfId="907"/>
+    <cellStyle name="40% - Акцент1 8" xfId="959"/>
+    <cellStyle name="40% - Акцент1 9" xfId="1034"/>
+    <cellStyle name="40% - Акцент2 10" xfId="1088"/>
+    <cellStyle name="40% - Акцент2 11" xfId="1146"/>
+    <cellStyle name="40% - Акцент2 12" xfId="1209"/>
+    <cellStyle name="40% - Акцент2 13" xfId="1268"/>
+    <cellStyle name="40% - Акцент2 14" xfId="1326"/>
+    <cellStyle name="40% - Акцент2 15" xfId="1384"/>
+    <cellStyle name="40% - Акцент2 16" xfId="1443"/>
+    <cellStyle name="40% - Акцент2 17" xfId="1498"/>
+    <cellStyle name="40% - Акцент2 18" xfId="1557"/>
+    <cellStyle name="40% - Акцент2 19" xfId="1609"/>
+    <cellStyle name="40% - Акцент2 2" xfId="11"/>
+    <cellStyle name="40% - Акцент2 2 10" xfId="842"/>
+    <cellStyle name="40% - Акцент2 2 11" xfId="904"/>
+    <cellStyle name="40% - Акцент2 2 12" xfId="956"/>
+    <cellStyle name="40% - Акцент2 2 13" xfId="1031"/>
+    <cellStyle name="40% - Акцент2 2 14" xfId="1087"/>
+    <cellStyle name="40% - Акцент2 2 15" xfId="1145"/>
+    <cellStyle name="40% - Акцент2 2 16" xfId="1208"/>
+    <cellStyle name="40% - Акцент2 2 17" xfId="1267"/>
+    <cellStyle name="40% - Акцент2 2 18" xfId="1325"/>
+    <cellStyle name="40% - Акцент2 2 19" xfId="1383"/>
+    <cellStyle name="40% - Акцент2 2 2" xfId="483"/>
+    <cellStyle name="40% - Акцент2 2 20" xfId="1442"/>
+    <cellStyle name="40% - Акцент2 2 21" xfId="1497"/>
+    <cellStyle name="40% - Акцент2 2 22" xfId="1556"/>
+    <cellStyle name="40% - Акцент2 2 23" xfId="1608"/>
+    <cellStyle name="40% - Акцент2 2 24" xfId="1666"/>
+    <cellStyle name="40% - Акцент2 2 25" xfId="1723"/>
+    <cellStyle name="40% - Акцент2 2 26" xfId="1764"/>
+    <cellStyle name="40% - Акцент2 2 27" xfId="1840"/>
+    <cellStyle name="40% - Акцент2 2 28" xfId="1917"/>
+    <cellStyle name="40% - Акцент2 2 29" xfId="1976"/>
+    <cellStyle name="40% - Акцент2 2 3" xfId="518"/>
+    <cellStyle name="40% - Акцент2 2 30" xfId="2030"/>
+    <cellStyle name="40% - Акцент2 2 31" xfId="2086"/>
+    <cellStyle name="40% - Акцент2 2 32" xfId="2133"/>
+    <cellStyle name="40% - Акцент2 2 33" xfId="2172"/>
+    <cellStyle name="40% - Акцент2 2 4" xfId="556"/>
+    <cellStyle name="40% - Акцент2 2 5" xfId="594"/>
+    <cellStyle name="40% - Акцент2 2 6" xfId="638"/>
+    <cellStyle name="40% - Акцент2 2 7" xfId="682"/>
+    <cellStyle name="40% - Акцент2 2 8" xfId="722"/>
+    <cellStyle name="40% - Акцент2 2 9" xfId="754"/>
+    <cellStyle name="40% - Акцент2 20" xfId="1667"/>
+    <cellStyle name="40% - Акцент2 21" xfId="1724"/>
+    <cellStyle name="40% - Акцент2 22" xfId="1765"/>
+    <cellStyle name="40% - Акцент2 23" xfId="1841"/>
+    <cellStyle name="40% - Акцент2 24" xfId="1918"/>
+    <cellStyle name="40% - Акцент2 25" xfId="1977"/>
+    <cellStyle name="40% - Акцент2 26" xfId="2031"/>
+    <cellStyle name="40% - Акцент2 27" xfId="2087"/>
+    <cellStyle name="40% - Акцент2 28" xfId="2134"/>
+    <cellStyle name="40% - Акцент2 29" xfId="2173"/>
+    <cellStyle name="40% - Акцент2 3" xfId="53"/>
+    <cellStyle name="40% - Акцент2 4" xfId="93"/>
+    <cellStyle name="40% - Акцент2 5" xfId="755"/>
+    <cellStyle name="40% - Акцент2 6" xfId="843"/>
+    <cellStyle name="40% - Акцент2 7" xfId="905"/>
+    <cellStyle name="40% - Акцент2 8" xfId="957"/>
+    <cellStyle name="40% - Акцент2 9" xfId="1032"/>
+    <cellStyle name="40% - Акцент3 10" xfId="1086"/>
+    <cellStyle name="40% - Акцент3 11" xfId="1144"/>
+    <cellStyle name="40% - Акцент3 12" xfId="1207"/>
+    <cellStyle name="40% - Акцент3 13" xfId="1266"/>
+    <cellStyle name="40% - Акцент3 14" xfId="1324"/>
+    <cellStyle name="40% - Акцент3 15" xfId="1382"/>
+    <cellStyle name="40% - Акцент3 16" xfId="1441"/>
+    <cellStyle name="40% - Акцент3 17" xfId="1496"/>
+    <cellStyle name="40% - Акцент3 18" xfId="1555"/>
+    <cellStyle name="40% - Акцент3 19" xfId="1607"/>
+    <cellStyle name="40% - Акцент3 2" xfId="12"/>
+    <cellStyle name="40% - Акцент3 2 10" xfId="840"/>
+    <cellStyle name="40% - Акцент3 2 11" xfId="902"/>
+    <cellStyle name="40% - Акцент3 2 12" xfId="954"/>
+    <cellStyle name="40% - Акцент3 2 13" xfId="1029"/>
+    <cellStyle name="40% - Акцент3 2 14" xfId="1085"/>
+    <cellStyle name="40% - Акцент3 2 15" xfId="1143"/>
+    <cellStyle name="40% - Акцент3 2 16" xfId="1206"/>
+    <cellStyle name="40% - Акцент3 2 17" xfId="1265"/>
+    <cellStyle name="40% - Акцент3 2 18" xfId="1323"/>
+    <cellStyle name="40% - Акцент3 2 19" xfId="1381"/>
+    <cellStyle name="40% - Акцент3 2 2" xfId="482"/>
+    <cellStyle name="40% - Акцент3 2 20" xfId="1440"/>
+    <cellStyle name="40% - Акцент3 2 21" xfId="1495"/>
+    <cellStyle name="40% - Акцент3 2 22" xfId="1554"/>
+    <cellStyle name="40% - Акцент3 2 23" xfId="1606"/>
+    <cellStyle name="40% - Акцент3 2 24" xfId="1664"/>
+    <cellStyle name="40% - Акцент3 2 25" xfId="1721"/>
+    <cellStyle name="40% - Акцент3 2 26" xfId="1762"/>
+    <cellStyle name="40% - Акцент3 2 27" xfId="1837"/>
+    <cellStyle name="40% - Акцент3 2 28" xfId="1914"/>
+    <cellStyle name="40% - Акцент3 2 29" xfId="1973"/>
+    <cellStyle name="40% - Акцент3 2 3" xfId="517"/>
+    <cellStyle name="40% - Акцент3 2 30" xfId="2027"/>
+    <cellStyle name="40% - Акцент3 2 31" xfId="2083"/>
+    <cellStyle name="40% - Акцент3 2 32" xfId="2131"/>
+    <cellStyle name="40% - Акцент3 2 33" xfId="2170"/>
+    <cellStyle name="40% - Акцент3 2 4" xfId="555"/>
+    <cellStyle name="40% - Акцент3 2 5" xfId="593"/>
+    <cellStyle name="40% - Акцент3 2 6" xfId="637"/>
+    <cellStyle name="40% - Акцент3 2 7" xfId="681"/>
+    <cellStyle name="40% - Акцент3 2 8" xfId="721"/>
+    <cellStyle name="40% - Акцент3 2 9" xfId="752"/>
+    <cellStyle name="40% - Акцент3 20" xfId="1665"/>
+    <cellStyle name="40% - Акцент3 21" xfId="1722"/>
+    <cellStyle name="40% - Акцент3 22" xfId="1763"/>
+    <cellStyle name="40% - Акцент3 23" xfId="1838"/>
+    <cellStyle name="40% - Акцент3 24" xfId="1915"/>
+    <cellStyle name="40% - Акцент3 25" xfId="1974"/>
+    <cellStyle name="40% - Акцент3 26" xfId="2028"/>
+    <cellStyle name="40% - Акцент3 27" xfId="2084"/>
+    <cellStyle name="40% - Акцент3 28" xfId="2132"/>
+    <cellStyle name="40% - Акцент3 29" xfId="2171"/>
+    <cellStyle name="40% - Акцент3 3" xfId="54"/>
+    <cellStyle name="40% - Акцент3 4" xfId="94"/>
+    <cellStyle name="40% - Акцент3 5" xfId="753"/>
+    <cellStyle name="40% - Акцент3 6" xfId="841"/>
+    <cellStyle name="40% - Акцент3 7" xfId="903"/>
+    <cellStyle name="40% - Акцент3 8" xfId="955"/>
+    <cellStyle name="40% - Акцент3 9" xfId="1030"/>
+    <cellStyle name="40% - Акцент4 10" xfId="1084"/>
+    <cellStyle name="40% - Акцент4 11" xfId="1142"/>
+    <cellStyle name="40% - Акцент4 12" xfId="1205"/>
+    <cellStyle name="40% - Акцент4 13" xfId="1264"/>
+    <cellStyle name="40% - Акцент4 14" xfId="1322"/>
+    <cellStyle name="40% - Акцент4 15" xfId="1380"/>
+    <cellStyle name="40% - Акцент4 16" xfId="1439"/>
+    <cellStyle name="40% - Акцент4 17" xfId="1494"/>
+    <cellStyle name="40% - Акцент4 18" xfId="1553"/>
+    <cellStyle name="40% - Акцент4 19" xfId="1605"/>
+    <cellStyle name="40% - Акцент4 2" xfId="13"/>
+    <cellStyle name="40% - Акцент4 2 10" xfId="838"/>
+    <cellStyle name="40% - Акцент4 2 11" xfId="900"/>
+    <cellStyle name="40% - Акцент4 2 12" xfId="952"/>
+    <cellStyle name="40% - Акцент4 2 13" xfId="1027"/>
+    <cellStyle name="40% - Акцент4 2 14" xfId="1083"/>
+    <cellStyle name="40% - Акцент4 2 15" xfId="1141"/>
+    <cellStyle name="40% - Акцент4 2 16" xfId="1204"/>
+    <cellStyle name="40% - Акцент4 2 17" xfId="1263"/>
+    <cellStyle name="40% - Акцент4 2 18" xfId="1321"/>
+    <cellStyle name="40% - Акцент4 2 19" xfId="1379"/>
+    <cellStyle name="40% - Акцент4 2 2" xfId="481"/>
+    <cellStyle name="40% - Акцент4 2 20" xfId="1438"/>
+    <cellStyle name="40% - Акцент4 2 21" xfId="1493"/>
+    <cellStyle name="40% - Акцент4 2 22" xfId="1552"/>
+    <cellStyle name="40% - Акцент4 2 23" xfId="1604"/>
+    <cellStyle name="40% - Акцент4 2 24" xfId="1662"/>
+    <cellStyle name="40% - Акцент4 2 25" xfId="1719"/>
+    <cellStyle name="40% - Акцент4 2 26" xfId="1760"/>
+    <cellStyle name="40% - Акцент4 2 27" xfId="1834"/>
+    <cellStyle name="40% - Акцент4 2 28" xfId="1911"/>
+    <cellStyle name="40% - Акцент4 2 29" xfId="1970"/>
+    <cellStyle name="40% - Акцент4 2 3" xfId="516"/>
+    <cellStyle name="40% - Акцент4 2 30" xfId="2024"/>
+    <cellStyle name="40% - Акцент4 2 31" xfId="2080"/>
+    <cellStyle name="40% - Акцент4 2 32" xfId="2129"/>
+    <cellStyle name="40% - Акцент4 2 33" xfId="2168"/>
+    <cellStyle name="40% - Акцент4 2 4" xfId="554"/>
+    <cellStyle name="40% - Акцент4 2 5" xfId="592"/>
+    <cellStyle name="40% - Акцент4 2 6" xfId="636"/>
+    <cellStyle name="40% - Акцент4 2 7" xfId="680"/>
+    <cellStyle name="40% - Акцент4 2 8" xfId="720"/>
+    <cellStyle name="40% - Акцент4 2 9" xfId="750"/>
+    <cellStyle name="40% - Акцент4 20" xfId="1663"/>
+    <cellStyle name="40% - Акцент4 21" xfId="1720"/>
+    <cellStyle name="40% - Акцент4 22" xfId="1761"/>
+    <cellStyle name="40% - Акцент4 23" xfId="1835"/>
+    <cellStyle name="40% - Акцент4 24" xfId="1912"/>
+    <cellStyle name="40% - Акцент4 25" xfId="1971"/>
+    <cellStyle name="40% - Акцент4 26" xfId="2025"/>
+    <cellStyle name="40% - Акцент4 27" xfId="2081"/>
+    <cellStyle name="40% - Акцент4 28" xfId="2130"/>
+    <cellStyle name="40% - Акцент4 29" xfId="2169"/>
+    <cellStyle name="40% - Акцент4 3" xfId="55"/>
+    <cellStyle name="40% - Акцент4 4" xfId="95"/>
+    <cellStyle name="40% - Акцент4 5" xfId="751"/>
+    <cellStyle name="40% - Акцент4 6" xfId="839"/>
+    <cellStyle name="40% - Акцент4 7" xfId="901"/>
+    <cellStyle name="40% - Акцент4 8" xfId="953"/>
+    <cellStyle name="40% - Акцент4 9" xfId="1028"/>
+    <cellStyle name="40% - Акцент5 10" xfId="1082"/>
+    <cellStyle name="40% - Акцент5 11" xfId="1140"/>
+    <cellStyle name="40% - Акцент5 12" xfId="1203"/>
+    <cellStyle name="40% - Акцент5 13" xfId="1262"/>
+    <cellStyle name="40% - Акцент5 14" xfId="1320"/>
+    <cellStyle name="40% - Акцент5 15" xfId="1378"/>
+    <cellStyle name="40% - Акцент5 16" xfId="1437"/>
+    <cellStyle name="40% - Акцент5 17" xfId="1492"/>
+    <cellStyle name="40% - Акцент5 18" xfId="1551"/>
+    <cellStyle name="40% - Акцент5 19" xfId="1603"/>
+    <cellStyle name="40% - Акцент5 2" xfId="14"/>
+    <cellStyle name="40% - Акцент5 2 10" xfId="836"/>
+    <cellStyle name="40% - Акцент5 2 11" xfId="898"/>
+    <cellStyle name="40% - Акцент5 2 12" xfId="950"/>
+    <cellStyle name="40% - Акцент5 2 13" xfId="1025"/>
+    <cellStyle name="40% - Акцент5 2 14" xfId="1081"/>
+    <cellStyle name="40% - Акцент5 2 15" xfId="1139"/>
+    <cellStyle name="40% - Акцент5 2 16" xfId="1202"/>
+    <cellStyle name="40% - Акцент5 2 17" xfId="1261"/>
+    <cellStyle name="40% - Акцент5 2 18" xfId="1319"/>
+    <cellStyle name="40% - Акцент5 2 19" xfId="1377"/>
+    <cellStyle name="40% - Акцент5 2 2" xfId="480"/>
+    <cellStyle name="40% - Акцент5 2 20" xfId="1436"/>
+    <cellStyle name="40% - Акцент5 2 21" xfId="1491"/>
+    <cellStyle name="40% - Акцент5 2 22" xfId="1550"/>
+    <cellStyle name="40% - Акцент5 2 23" xfId="1602"/>
+    <cellStyle name="40% - Акцент5 2 24" xfId="1660"/>
+    <cellStyle name="40% - Акцент5 2 25" xfId="1717"/>
+    <cellStyle name="40% - Акцент5 2 26" xfId="1758"/>
+    <cellStyle name="40% - Акцент5 2 27" xfId="1831"/>
+    <cellStyle name="40% - Акцент5 2 28" xfId="1908"/>
+    <cellStyle name="40% - Акцент5 2 29" xfId="1967"/>
+    <cellStyle name="40% - Акцент5 2 3" xfId="515"/>
+    <cellStyle name="40% - Акцент5 2 30" xfId="2021"/>
+    <cellStyle name="40% - Акцент5 2 31" xfId="2077"/>
+    <cellStyle name="40% - Акцент5 2 32" xfId="2127"/>
+    <cellStyle name="40% - Акцент5 2 33" xfId="2166"/>
+    <cellStyle name="40% - Акцент5 2 4" xfId="553"/>
+    <cellStyle name="40% - Акцент5 2 5" xfId="591"/>
+    <cellStyle name="40% - Акцент5 2 6" xfId="635"/>
+    <cellStyle name="40% - Акцент5 2 7" xfId="679"/>
+    <cellStyle name="40% - Акцент5 2 8" xfId="719"/>
+    <cellStyle name="40% - Акцент5 2 9" xfId="748"/>
+    <cellStyle name="40% - Акцент5 20" xfId="1661"/>
+    <cellStyle name="40% - Акцент5 21" xfId="1718"/>
+    <cellStyle name="40% - Акцент5 22" xfId="1759"/>
+    <cellStyle name="40% - Акцент5 23" xfId="1832"/>
+    <cellStyle name="40% - Акцент5 24" xfId="1909"/>
+    <cellStyle name="40% - Акцент5 25" xfId="1968"/>
+    <cellStyle name="40% - Акцент5 26" xfId="2022"/>
+    <cellStyle name="40% - Акцент5 27" xfId="2078"/>
+    <cellStyle name="40% - Акцент5 28" xfId="2128"/>
+    <cellStyle name="40% - Акцент5 29" xfId="2167"/>
+    <cellStyle name="40% - Акцент5 3" xfId="56"/>
+    <cellStyle name="40% - Акцент5 4" xfId="96"/>
+    <cellStyle name="40% - Акцент5 5" xfId="749"/>
+    <cellStyle name="40% - Акцент5 6" xfId="837"/>
+    <cellStyle name="40% - Акцент5 7" xfId="899"/>
+    <cellStyle name="40% - Акцент5 8" xfId="951"/>
+    <cellStyle name="40% - Акцент5 9" xfId="1026"/>
+    <cellStyle name="40% - Акцент6 10" xfId="1080"/>
+    <cellStyle name="40% - Акцент6 11" xfId="1138"/>
+    <cellStyle name="40% - Акцент6 12" xfId="1201"/>
+    <cellStyle name="40% - Акцент6 13" xfId="1260"/>
+    <cellStyle name="40% - Акцент6 14" xfId="1318"/>
+    <cellStyle name="40% - Акцент6 15" xfId="1376"/>
+    <cellStyle name="40% - Акцент6 16" xfId="1435"/>
+    <cellStyle name="40% - Акцент6 17" xfId="1490"/>
+    <cellStyle name="40% - Акцент6 18" xfId="1549"/>
+    <cellStyle name="40% - Акцент6 19" xfId="1601"/>
+    <cellStyle name="40% - Акцент6 2" xfId="15"/>
+    <cellStyle name="40% - Акцент6 2 10" xfId="834"/>
+    <cellStyle name="40% - Акцент6 2 11" xfId="896"/>
+    <cellStyle name="40% - Акцент6 2 12" xfId="948"/>
+    <cellStyle name="40% - Акцент6 2 13" xfId="1023"/>
+    <cellStyle name="40% - Акцент6 2 14" xfId="1079"/>
+    <cellStyle name="40% - Акцент6 2 15" xfId="1137"/>
+    <cellStyle name="40% - Акцент6 2 16" xfId="1200"/>
+    <cellStyle name="40% - Акцент6 2 17" xfId="1259"/>
+    <cellStyle name="40% - Акцент6 2 18" xfId="1317"/>
+    <cellStyle name="40% - Акцент6 2 19" xfId="1375"/>
+    <cellStyle name="40% - Акцент6 2 2" xfId="479"/>
+    <cellStyle name="40% - Акцент6 2 20" xfId="1434"/>
+    <cellStyle name="40% - Акцент6 2 21" xfId="1489"/>
+    <cellStyle name="40% - Акцент6 2 22" xfId="1548"/>
+    <cellStyle name="40% - Акцент6 2 23" xfId="1600"/>
+    <cellStyle name="40% - Акцент6 2 24" xfId="1658"/>
+    <cellStyle name="40% - Акцент6 2 25" xfId="1715"/>
+    <cellStyle name="40% - Акцент6 2 26" xfId="1756"/>
+    <cellStyle name="40% - Акцент6 2 27" xfId="1828"/>
+    <cellStyle name="40% - Акцент6 2 28" xfId="1905"/>
+    <cellStyle name="40% - Акцент6 2 29" xfId="1964"/>
+    <cellStyle name="40% - Акцент6 2 3" xfId="514"/>
+    <cellStyle name="40% - Акцент6 2 30" xfId="2018"/>
+    <cellStyle name="40% - Акцент6 2 31" xfId="2074"/>
+    <cellStyle name="40% - Акцент6 2 32" xfId="2125"/>
+    <cellStyle name="40% - Акцент6 2 33" xfId="2164"/>
+    <cellStyle name="40% - Акцент6 2 4" xfId="552"/>
+    <cellStyle name="40% - Акцент6 2 5" xfId="590"/>
+    <cellStyle name="40% - Акцент6 2 6" xfId="634"/>
+    <cellStyle name="40% - Акцент6 2 7" xfId="678"/>
+    <cellStyle name="40% - Акцент6 2 8" xfId="718"/>
+    <cellStyle name="40% - Акцент6 2 9" xfId="746"/>
+    <cellStyle name="40% - Акцент6 20" xfId="1659"/>
+    <cellStyle name="40% - Акцент6 21" xfId="1716"/>
+    <cellStyle name="40% - Акцент6 22" xfId="1757"/>
+    <cellStyle name="40% - Акцент6 23" xfId="1829"/>
+    <cellStyle name="40% - Акцент6 24" xfId="1906"/>
+    <cellStyle name="40% - Акцент6 25" xfId="1965"/>
+    <cellStyle name="40% - Акцент6 26" xfId="2019"/>
+    <cellStyle name="40% - Акцент6 27" xfId="2075"/>
+    <cellStyle name="40% - Акцент6 28" xfId="2126"/>
+    <cellStyle name="40% - Акцент6 29" xfId="2165"/>
+    <cellStyle name="40% - Акцент6 3" xfId="57"/>
+    <cellStyle name="40% - Акцент6 4" xfId="97"/>
+    <cellStyle name="40% - Акцент6 5" xfId="747"/>
+    <cellStyle name="40% - Акцент6 6" xfId="835"/>
+    <cellStyle name="40% - Акцент6 7" xfId="897"/>
+    <cellStyle name="40% - Акцент6 8" xfId="949"/>
+    <cellStyle name="40% - Акцент6 9" xfId="1024"/>
+    <cellStyle name="60% - Акцент1 10" xfId="1078"/>
+    <cellStyle name="60% - Акцент1 11" xfId="1136"/>
+    <cellStyle name="60% - Акцент1 12" xfId="1199"/>
+    <cellStyle name="60% - Акцент1 13" xfId="1258"/>
+    <cellStyle name="60% - Акцент1 14" xfId="1316"/>
+    <cellStyle name="60% - Акцент1 15" xfId="1374"/>
+    <cellStyle name="60% - Акцент1 16" xfId="1433"/>
+    <cellStyle name="60% - Акцент1 17" xfId="1488"/>
+    <cellStyle name="60% - Акцент1 18" xfId="1547"/>
+    <cellStyle name="60% - Акцент1 19" xfId="1599"/>
+    <cellStyle name="60% - Акцент1 2" xfId="16"/>
+    <cellStyle name="60% — акцент1 2" xfId="133"/>
+    <cellStyle name="60% - Акцент1 2 10" xfId="832"/>
+    <cellStyle name="60% - Акцент1 2 11" xfId="894"/>
+    <cellStyle name="60% - Акцент1 2 12" xfId="946"/>
+    <cellStyle name="60% - Акцент1 2 13" xfId="1021"/>
+    <cellStyle name="60% - Акцент1 2 14" xfId="1077"/>
+    <cellStyle name="60% - Акцент1 2 15" xfId="1135"/>
+    <cellStyle name="60% - Акцент1 2 16" xfId="1198"/>
+    <cellStyle name="60% - Акцент1 2 17" xfId="1257"/>
+    <cellStyle name="60% - Акцент1 2 18" xfId="1315"/>
+    <cellStyle name="60% - Акцент1 2 19" xfId="1373"/>
+    <cellStyle name="60% - Акцент1 2 2" xfId="478"/>
+    <cellStyle name="60% — акцент1 2 2" xfId="2676"/>
+    <cellStyle name="60% — акцент1 2 2 2" xfId="2684"/>
+    <cellStyle name="60% - Акцент1 2 20" xfId="1432"/>
+    <cellStyle name="60% - Акцент1 2 21" xfId="1487"/>
+    <cellStyle name="60% - Акцент1 2 22" xfId="1546"/>
+    <cellStyle name="60% - Акцент1 2 23" xfId="1598"/>
+    <cellStyle name="60% - Акцент1 2 24" xfId="1656"/>
+    <cellStyle name="60% - Акцент1 2 25" xfId="1713"/>
+    <cellStyle name="60% - Акцент1 2 26" xfId="1754"/>
+    <cellStyle name="60% - Акцент1 2 27" xfId="1825"/>
+    <cellStyle name="60% - Акцент1 2 28" xfId="1902"/>
+    <cellStyle name="60% - Акцент1 2 29" xfId="1961"/>
+    <cellStyle name="60% - Акцент1 2 3" xfId="513"/>
+    <cellStyle name="60% — акцент1 2 3" xfId="2680"/>
+    <cellStyle name="60% - Акцент1 2 30" xfId="2016"/>
+    <cellStyle name="60% - Акцент1 2 31" xfId="2071"/>
+    <cellStyle name="60% - Акцент1 2 32" xfId="2123"/>
+    <cellStyle name="60% - Акцент1 2 33" xfId="2162"/>
+    <cellStyle name="60% - Акцент1 2 4" xfId="551"/>
+    <cellStyle name="60% - Акцент1 2 5" xfId="589"/>
+    <cellStyle name="60% - Акцент1 2 6" xfId="633"/>
+    <cellStyle name="60% - Акцент1 2 7" xfId="677"/>
+    <cellStyle name="60% - Акцент1 2 8" xfId="717"/>
+    <cellStyle name="60% - Акцент1 2 9" xfId="744"/>
+    <cellStyle name="60% — акцент1 2_2.1" xfId="2625"/>
+    <cellStyle name="60% - Акцент1 20" xfId="1657"/>
+    <cellStyle name="60% - Акцент1 21" xfId="1714"/>
+    <cellStyle name="60% - Акцент1 22" xfId="1755"/>
+    <cellStyle name="60% - Акцент1 23" xfId="1826"/>
+    <cellStyle name="60% - Акцент1 24" xfId="1903"/>
+    <cellStyle name="60% - Акцент1 25" xfId="1962"/>
+    <cellStyle name="60% - Акцент1 26" xfId="2017"/>
+    <cellStyle name="60% - Акцент1 27" xfId="2072"/>
+    <cellStyle name="60% - Акцент1 28" xfId="2124"/>
+    <cellStyle name="60% - Акцент1 29" xfId="2163"/>
+    <cellStyle name="60% - Акцент1 3" xfId="58"/>
+    <cellStyle name="60% - Акцент1 4" xfId="98"/>
+    <cellStyle name="60% - Акцент1 5" xfId="745"/>
+    <cellStyle name="60% - Акцент1 6" xfId="833"/>
+    <cellStyle name="60% - Акцент1 7" xfId="895"/>
+    <cellStyle name="60% - Акцент1 8" xfId="947"/>
+    <cellStyle name="60% - Акцент1 9" xfId="1022"/>
+    <cellStyle name="60% - Акцент2 10" xfId="1076"/>
+    <cellStyle name="60% - Акцент2 11" xfId="1134"/>
+    <cellStyle name="60% - Акцент2 12" xfId="1197"/>
+    <cellStyle name="60% - Акцент2 13" xfId="1256"/>
+    <cellStyle name="60% - Акцент2 14" xfId="1314"/>
+    <cellStyle name="60% - Акцент2 15" xfId="1372"/>
+    <cellStyle name="60% - Акцент2 16" xfId="1431"/>
+    <cellStyle name="60% - Акцент2 17" xfId="1486"/>
+    <cellStyle name="60% - Акцент2 18" xfId="1545"/>
+    <cellStyle name="60% - Акцент2 19" xfId="1597"/>
+    <cellStyle name="60% - Акцент2 2" xfId="17"/>
+    <cellStyle name="60% — акцент2 2" xfId="135"/>
+    <cellStyle name="60% - Акцент2 2 10" xfId="830"/>
+    <cellStyle name="60% - Акцент2 2 11" xfId="892"/>
+    <cellStyle name="60% - Акцент2 2 12" xfId="944"/>
+    <cellStyle name="60% - Акцент2 2 13" xfId="1019"/>
+    <cellStyle name="60% - Акцент2 2 14" xfId="1075"/>
+    <cellStyle name="60% - Акцент2 2 15" xfId="1133"/>
+    <cellStyle name="60% - Акцент2 2 16" xfId="1196"/>
+    <cellStyle name="60% - Акцент2 2 17" xfId="1255"/>
+    <cellStyle name="60% - Акцент2 2 18" xfId="1313"/>
+    <cellStyle name="60% - Акцент2 2 19" xfId="1371"/>
+    <cellStyle name="60% - Акцент2 2 2" xfId="477"/>
+    <cellStyle name="60% — акцент2 2 2" xfId="2677"/>
+    <cellStyle name="60% — акцент2 2 2 2" xfId="2685"/>
+    <cellStyle name="60% - Акцент2 2 20" xfId="1430"/>
+    <cellStyle name="60% - Акцент2 2 21" xfId="1485"/>
+    <cellStyle name="60% - Акцент2 2 22" xfId="1544"/>
+    <cellStyle name="60% - Акцент2 2 23" xfId="1596"/>
+    <cellStyle name="60% - Акцент2 2 24" xfId="1654"/>
+    <cellStyle name="60% - Акцент2 2 25" xfId="1711"/>
+    <cellStyle name="60% - Акцент2 2 26" xfId="1752"/>
+    <cellStyle name="60% - Акцент2 2 27" xfId="1822"/>
+    <cellStyle name="60% - Акцент2 2 28" xfId="1899"/>
+    <cellStyle name="60% - Акцент2 2 29" xfId="1958"/>
+    <cellStyle name="60% - Акцент2 2 3" xfId="512"/>
+    <cellStyle name="60% — акцент2 2 3" xfId="2681"/>
+    <cellStyle name="60% - Акцент2 2 30" xfId="2014"/>
+    <cellStyle name="60% - Акцент2 2 31" xfId="2068"/>
+    <cellStyle name="60% - Акцент2 2 32" xfId="2121"/>
+    <cellStyle name="60% - Акцент2 2 33" xfId="2160"/>
+    <cellStyle name="60% - Акцент2 2 4" xfId="550"/>
+    <cellStyle name="60% - Акцент2 2 5" xfId="588"/>
+    <cellStyle name="60% - Акцент2 2 6" xfId="632"/>
+    <cellStyle name="60% - Акцент2 2 7" xfId="676"/>
+    <cellStyle name="60% - Акцент2 2 8" xfId="716"/>
+    <cellStyle name="60% - Акцент2 2 9" xfId="742"/>
+    <cellStyle name="60% — акцент2 2_2.1" xfId="2626"/>
+    <cellStyle name="60% - Акцент2 20" xfId="1655"/>
+    <cellStyle name="60% - Акцент2 21" xfId="1712"/>
+    <cellStyle name="60% - Акцент2 22" xfId="1753"/>
+    <cellStyle name="60% - Акцент2 23" xfId="1823"/>
+    <cellStyle name="60% - Акцент2 24" xfId="1900"/>
+    <cellStyle name="60% - Акцент2 25" xfId="1959"/>
+    <cellStyle name="60% - Акцент2 26" xfId="2015"/>
+    <cellStyle name="60% - Акцент2 27" xfId="2069"/>
+    <cellStyle name="60% - Акцент2 28" xfId="2122"/>
+    <cellStyle name="60% - Акцент2 29" xfId="2161"/>
+    <cellStyle name="60% - Акцент2 3" xfId="59"/>
+    <cellStyle name="60% - Акцент2 4" xfId="99"/>
+    <cellStyle name="60% - Акцент2 5" xfId="743"/>
+    <cellStyle name="60% - Акцент2 6" xfId="831"/>
+    <cellStyle name="60% - Акцент2 7" xfId="893"/>
+    <cellStyle name="60% - Акцент2 8" xfId="945"/>
+    <cellStyle name="60% - Акцент2 9" xfId="1020"/>
+    <cellStyle name="60% - Акцент3 10" xfId="1074"/>
+    <cellStyle name="60% - Акцент3 11" xfId="1132"/>
+    <cellStyle name="60% - Акцент3 12" xfId="1195"/>
+    <cellStyle name="60% - Акцент3 13" xfId="1254"/>
+    <cellStyle name="60% - Акцент3 14" xfId="1312"/>
+    <cellStyle name="60% - Акцент3 15" xfId="1370"/>
+    <cellStyle name="60% - Акцент3 16" xfId="1429"/>
+    <cellStyle name="60% - Акцент3 17" xfId="1484"/>
+    <cellStyle name="60% - Акцент3 18" xfId="1543"/>
+    <cellStyle name="60% - Акцент3 19" xfId="1595"/>
+    <cellStyle name="60% - Акцент3 2" xfId="18"/>
+    <cellStyle name="60% — акцент3 2" xfId="136"/>
+    <cellStyle name="60% - Акцент3 2 10" xfId="828"/>
+    <cellStyle name="60% - Акцент3 2 11" xfId="890"/>
+    <cellStyle name="60% - Акцент3 2 12" xfId="942"/>
+    <cellStyle name="60% - Акцент3 2 13" xfId="1017"/>
+    <cellStyle name="60% - Акцент3 2 14" xfId="1073"/>
+    <cellStyle name="60% - Акцент3 2 15" xfId="1131"/>
+    <cellStyle name="60% - Акцент3 2 16" xfId="1194"/>
+    <cellStyle name="60% - Акцент3 2 17" xfId="1253"/>
+    <cellStyle name="60% - Акцент3 2 18" xfId="1311"/>
+    <cellStyle name="60% - Акцент3 2 19" xfId="1369"/>
+    <cellStyle name="60% - Акцент3 2 2" xfId="476"/>
+    <cellStyle name="60% — акцент3 2 2" xfId="381"/>
+    <cellStyle name="60% — акцент3 2 2 2" xfId="2686"/>
+    <cellStyle name="60% - Акцент3 2 20" xfId="1428"/>
+    <cellStyle name="60% - Акцент3 2 21" xfId="1483"/>
+    <cellStyle name="60% - Акцент3 2 22" xfId="1542"/>
+    <cellStyle name="60% - Акцент3 2 23" xfId="1594"/>
+    <cellStyle name="60% - Акцент3 2 24" xfId="1652"/>
+    <cellStyle name="60% - Акцент3 2 25" xfId="1709"/>
+    <cellStyle name="60% - Акцент3 2 26" xfId="1750"/>
+    <cellStyle name="60% - Акцент3 2 27" xfId="1819"/>
+    <cellStyle name="60% - Акцент3 2 28" xfId="1896"/>
+    <cellStyle name="60% - Акцент3 2 29" xfId="1955"/>
+    <cellStyle name="60% - Акцент3 2 3" xfId="511"/>
+    <cellStyle name="60% — акцент3 2 3" xfId="385"/>
+    <cellStyle name="60% - Акцент3 2 30" xfId="2011"/>
+    <cellStyle name="60% - Акцент3 2 31" xfId="2065"/>
+    <cellStyle name="60% - Акцент3 2 32" xfId="2119"/>
+    <cellStyle name="60% - Акцент3 2 33" xfId="2158"/>
+    <cellStyle name="60% - Акцент3 2 4" xfId="549"/>
+    <cellStyle name="60% — акцент3 2 4" xfId="2620"/>
+    <cellStyle name="60% - Акцент3 2 5" xfId="587"/>
+    <cellStyle name="60% — акцент3 2 5" xfId="387"/>
+    <cellStyle name="60% - Акцент3 2 6" xfId="631"/>
+    <cellStyle name="60% - Акцент3 2 7" xfId="675"/>
+    <cellStyle name="60% - Акцент3 2 8" xfId="715"/>
+    <cellStyle name="60% - Акцент3 2 9" xfId="740"/>
+    <cellStyle name="60% — акцент3 2_2.1" xfId="2627"/>
+    <cellStyle name="60% - Акцент3 20" xfId="1653"/>
+    <cellStyle name="60% - Акцент3 21" xfId="1710"/>
+    <cellStyle name="60% - Акцент3 22" xfId="1751"/>
+    <cellStyle name="60% - Акцент3 23" xfId="1820"/>
+    <cellStyle name="60% - Акцент3 24" xfId="1897"/>
+    <cellStyle name="60% - Акцент3 25" xfId="1956"/>
+    <cellStyle name="60% - Акцент3 26" xfId="2012"/>
+    <cellStyle name="60% - Акцент3 27" xfId="2066"/>
+    <cellStyle name="60% - Акцент3 28" xfId="2120"/>
+    <cellStyle name="60% - Акцент3 29" xfId="2159"/>
+    <cellStyle name="60% - Акцент3 3" xfId="60"/>
+    <cellStyle name="60% - Акцент3 4" xfId="100"/>
+    <cellStyle name="60% - Акцент3 5" xfId="741"/>
+    <cellStyle name="60% - Акцент3 6" xfId="829"/>
+    <cellStyle name="60% - Акцент3 7" xfId="891"/>
+    <cellStyle name="60% - Акцент3 8" xfId="943"/>
+    <cellStyle name="60% - Акцент3 9" xfId="1018"/>
+    <cellStyle name="60% - Акцент4 10" xfId="1072"/>
+    <cellStyle name="60% - Акцент4 11" xfId="1130"/>
+    <cellStyle name="60% - Акцент4 12" xfId="1193"/>
+    <cellStyle name="60% - Акцент4 13" xfId="1252"/>
+    <cellStyle name="60% - Акцент4 14" xfId="1310"/>
+    <cellStyle name="60% - Акцент4 15" xfId="1368"/>
+    <cellStyle name="60% - Акцент4 16" xfId="1427"/>
+    <cellStyle name="60% - Акцент4 17" xfId="1482"/>
+    <cellStyle name="60% - Акцент4 18" xfId="1541"/>
+    <cellStyle name="60% - Акцент4 19" xfId="1593"/>
+    <cellStyle name="60% - Акцент4 2" xfId="19"/>
+    <cellStyle name="60% — акцент4 2" xfId="137"/>
+    <cellStyle name="60% - Акцент4 2 10" xfId="826"/>
+    <cellStyle name="60% - Акцент4 2 11" xfId="888"/>
+    <cellStyle name="60% - Акцент4 2 12" xfId="940"/>
+    <cellStyle name="60% - Акцент4 2 13" xfId="1015"/>
+    <cellStyle name="60% - Акцент4 2 14" xfId="1071"/>
+    <cellStyle name="60% - Акцент4 2 15" xfId="1129"/>
+    <cellStyle name="60% - Акцент4 2 16" xfId="1192"/>
+    <cellStyle name="60% - Акцент4 2 17" xfId="1251"/>
+    <cellStyle name="60% - Акцент4 2 18" xfId="1309"/>
+    <cellStyle name="60% - Акцент4 2 19" xfId="1367"/>
+    <cellStyle name="60% - Акцент4 2 2" xfId="475"/>
+    <cellStyle name="60% — акцент4 2 2" xfId="127"/>
+    <cellStyle name="60% — акцент4 2 2 2" xfId="2687"/>
+    <cellStyle name="60% - Акцент4 2 20" xfId="1426"/>
+    <cellStyle name="60% - Акцент4 2 21" xfId="1481"/>
+    <cellStyle name="60% - Акцент4 2 22" xfId="1540"/>
+    <cellStyle name="60% - Акцент4 2 23" xfId="1592"/>
+    <cellStyle name="60% - Акцент4 2 24" xfId="1650"/>
+    <cellStyle name="60% - Акцент4 2 25" xfId="1707"/>
+    <cellStyle name="60% - Акцент4 2 26" xfId="1748"/>
+    <cellStyle name="60% - Акцент4 2 27" xfId="1816"/>
+    <cellStyle name="60% - Акцент4 2 28" xfId="1893"/>
+    <cellStyle name="60% - Акцент4 2 29" xfId="1952"/>
+    <cellStyle name="60% - Акцент4 2 3" xfId="510"/>
+    <cellStyle name="60% — акцент4 2 3" xfId="131"/>
+    <cellStyle name="60% - Акцент4 2 30" xfId="2008"/>
+    <cellStyle name="60% - Акцент4 2 31" xfId="2063"/>
+    <cellStyle name="60% - Акцент4 2 32" xfId="2117"/>
+    <cellStyle name="60% - Акцент4 2 33" xfId="2156"/>
+    <cellStyle name="60% - Акцент4 2 4" xfId="548"/>
+    <cellStyle name="60% — акцент4 2 4" xfId="2619"/>
+    <cellStyle name="60% - Акцент4 2 5" xfId="586"/>
+    <cellStyle name="60% — акцент4 2 5" xfId="130"/>
+    <cellStyle name="60% - Акцент4 2 6" xfId="630"/>
+    <cellStyle name="60% - Акцент4 2 7" xfId="674"/>
+    <cellStyle name="60% - Акцент4 2 8" xfId="714"/>
+    <cellStyle name="60% - Акцент4 2 9" xfId="738"/>
+    <cellStyle name="60% — акцент4 2_2.1" xfId="2628"/>
+    <cellStyle name="60% - Акцент4 20" xfId="1651"/>
+    <cellStyle name="60% - Акцент4 21" xfId="1708"/>
+    <cellStyle name="60% - Акцент4 22" xfId="1749"/>
+    <cellStyle name="60% - Акцент4 23" xfId="1817"/>
+    <cellStyle name="60% - Акцент4 24" xfId="1894"/>
+    <cellStyle name="60% - Акцент4 25" xfId="1953"/>
+    <cellStyle name="60% - Акцент4 26" xfId="2009"/>
+    <cellStyle name="60% - Акцент4 27" xfId="2064"/>
+    <cellStyle name="60% - Акцент4 28" xfId="2118"/>
+    <cellStyle name="60% - Акцент4 29" xfId="2157"/>
+    <cellStyle name="60% - Акцент4 3" xfId="61"/>
+    <cellStyle name="60% - Акцент4 4" xfId="101"/>
+    <cellStyle name="60% - Акцент4 5" xfId="739"/>
+    <cellStyle name="60% - Акцент4 6" xfId="827"/>
+    <cellStyle name="60% - Акцент4 7" xfId="889"/>
+    <cellStyle name="60% - Акцент4 8" xfId="941"/>
+    <cellStyle name="60% - Акцент4 9" xfId="1016"/>
+    <cellStyle name="60% - Акцент5 10" xfId="1070"/>
+    <cellStyle name="60% - Акцент5 11" xfId="1128"/>
+    <cellStyle name="60% - Акцент5 12" xfId="1191"/>
+    <cellStyle name="60% - Акцент5 13" xfId="1250"/>
+    <cellStyle name="60% - Акцент5 14" xfId="1308"/>
+    <cellStyle name="60% - Акцент5 15" xfId="1366"/>
+    <cellStyle name="60% - Акцент5 16" xfId="1425"/>
+    <cellStyle name="60% - Акцент5 17" xfId="1480"/>
+    <cellStyle name="60% - Акцент5 18" xfId="1539"/>
+    <cellStyle name="60% - Акцент5 19" xfId="1591"/>
+    <cellStyle name="60% - Акцент5 2" xfId="20"/>
+    <cellStyle name="60% — акцент5 2" xfId="138"/>
+    <cellStyle name="60% - Акцент5 2 10" xfId="824"/>
+    <cellStyle name="60% - Акцент5 2 11" xfId="886"/>
+    <cellStyle name="60% - Акцент5 2 12" xfId="938"/>
+    <cellStyle name="60% - Акцент5 2 13" xfId="1013"/>
+    <cellStyle name="60% - Акцент5 2 14" xfId="1069"/>
+    <cellStyle name="60% - Акцент5 2 15" xfId="1127"/>
+    <cellStyle name="60% - Акцент5 2 16" xfId="1190"/>
+    <cellStyle name="60% - Акцент5 2 17" xfId="1249"/>
+    <cellStyle name="60% - Акцент5 2 18" xfId="1307"/>
+    <cellStyle name="60% - Акцент5 2 19" xfId="1365"/>
+    <cellStyle name="60% - Акцент5 2 2" xfId="474"/>
+    <cellStyle name="60% — акцент5 2 2" xfId="2678"/>
+    <cellStyle name="60% — акцент5 2 2 2" xfId="2688"/>
+    <cellStyle name="60% - Акцент5 2 20" xfId="1424"/>
+    <cellStyle name="60% - Акцент5 2 21" xfId="1479"/>
+    <cellStyle name="60% - Акцент5 2 22" xfId="1538"/>
+    <cellStyle name="60% - Акцент5 2 23" xfId="1590"/>
+    <cellStyle name="60% - Акцент5 2 24" xfId="1648"/>
+    <cellStyle name="60% - Акцент5 2 25" xfId="1705"/>
+    <cellStyle name="60% - Акцент5 2 26" xfId="1746"/>
+    <cellStyle name="60% - Акцент5 2 27" xfId="1813"/>
+    <cellStyle name="60% - Акцент5 2 28" xfId="1890"/>
+    <cellStyle name="60% - Акцент5 2 29" xfId="1949"/>
+    <cellStyle name="60% - Акцент5 2 3" xfId="509"/>
+    <cellStyle name="60% — акцент5 2 3" xfId="2682"/>
+    <cellStyle name="60% - Акцент5 2 30" xfId="1937"/>
+    <cellStyle name="60% - Акцент5 2 31" xfId="2061"/>
+    <cellStyle name="60% - Акцент5 2 32" xfId="2115"/>
+    <cellStyle name="60% - Акцент5 2 33" xfId="2104"/>
+    <cellStyle name="60% - Акцент5 2 4" xfId="547"/>
+    <cellStyle name="60% - Акцент5 2 5" xfId="585"/>
+    <cellStyle name="60% - Акцент5 2 6" xfId="629"/>
+    <cellStyle name="60% - Акцент5 2 7" xfId="673"/>
+    <cellStyle name="60% - Акцент5 2 8" xfId="713"/>
+    <cellStyle name="60% - Акцент5 2 9" xfId="736"/>
+    <cellStyle name="60% — акцент5 2_2.1" xfId="2629"/>
+    <cellStyle name="60% - Акцент5 20" xfId="1649"/>
+    <cellStyle name="60% - Акцент5 21" xfId="1706"/>
+    <cellStyle name="60% - Акцент5 22" xfId="1747"/>
+    <cellStyle name="60% - Акцент5 23" xfId="1814"/>
+    <cellStyle name="60% - Акцент5 24" xfId="1891"/>
+    <cellStyle name="60% - Акцент5 25" xfId="1950"/>
+    <cellStyle name="60% - Акцент5 26" xfId="2006"/>
+    <cellStyle name="60% - Акцент5 27" xfId="2062"/>
+    <cellStyle name="60% - Акцент5 28" xfId="2116"/>
+    <cellStyle name="60% - Акцент5 29" xfId="2155"/>
+    <cellStyle name="60% - Акцент5 3" xfId="62"/>
+    <cellStyle name="60% - Акцент5 4" xfId="102"/>
+    <cellStyle name="60% - Акцент5 5" xfId="737"/>
+    <cellStyle name="60% - Акцент5 6" xfId="825"/>
+    <cellStyle name="60% - Акцент5 7" xfId="887"/>
+    <cellStyle name="60% - Акцент5 8" xfId="939"/>
+    <cellStyle name="60% - Акцент5 9" xfId="1014"/>
+    <cellStyle name="60% - Акцент6 10" xfId="1068"/>
+    <cellStyle name="60% - Акцент6 11" xfId="1126"/>
+    <cellStyle name="60% - Акцент6 12" xfId="1189"/>
+    <cellStyle name="60% - Акцент6 13" xfId="1248"/>
+    <cellStyle name="60% - Акцент6 14" xfId="1306"/>
+    <cellStyle name="60% - Акцент6 15" xfId="1364"/>
+    <cellStyle name="60% - Акцент6 16" xfId="1423"/>
+    <cellStyle name="60% - Акцент6 17" xfId="1478"/>
+    <cellStyle name="60% - Акцент6 18" xfId="1537"/>
+    <cellStyle name="60% - Акцент6 19" xfId="1589"/>
+    <cellStyle name="60% - Акцент6 2" xfId="21"/>
+    <cellStyle name="60% — акцент6 2" xfId="139"/>
+    <cellStyle name="60% - Акцент6 2 10" xfId="822"/>
+    <cellStyle name="60% - Акцент6 2 11" xfId="884"/>
+    <cellStyle name="60% - Акцент6 2 12" xfId="936"/>
+    <cellStyle name="60% - Акцент6 2 13" xfId="1011"/>
+    <cellStyle name="60% - Акцент6 2 14" xfId="1067"/>
+    <cellStyle name="60% - Акцент6 2 15" xfId="1125"/>
+    <cellStyle name="60% - Акцент6 2 16" xfId="1188"/>
+    <cellStyle name="60% - Акцент6 2 17" xfId="1247"/>
+    <cellStyle name="60% - Акцент6 2 18" xfId="1305"/>
+    <cellStyle name="60% - Акцент6 2 19" xfId="1363"/>
+    <cellStyle name="60% - Акцент6 2 2" xfId="473"/>
+    <cellStyle name="60% — акцент6 2 2" xfId="380"/>
+    <cellStyle name="60% — акцент6 2 2 2" xfId="2689"/>
+    <cellStyle name="60% - Акцент6 2 20" xfId="1422"/>
+    <cellStyle name="60% - Акцент6 2 21" xfId="1477"/>
+    <cellStyle name="60% - Акцент6 2 22" xfId="1536"/>
+    <cellStyle name="60% - Акцент6 2 23" xfId="1588"/>
+    <cellStyle name="60% - Акцент6 2 24" xfId="1646"/>
+    <cellStyle name="60% - Акцент6 2 25" xfId="1703"/>
+    <cellStyle name="60% - Акцент6 2 26" xfId="1636"/>
+    <cellStyle name="60% - Акцент6 2 27" xfId="1810"/>
+    <cellStyle name="60% - Акцент6 2 28" xfId="1887"/>
+    <cellStyle name="60% - Акцент6 2 29" xfId="1860"/>
+    <cellStyle name="60% - Акцент6 2 3" xfId="508"/>
+    <cellStyle name="60% — акцент6 2 3" xfId="386"/>
+    <cellStyle name="60% - Акцент6 2 30" xfId="1928"/>
+    <cellStyle name="60% - Акцент6 2 31" xfId="1996"/>
+    <cellStyle name="60% - Акцент6 2 32" xfId="2049"/>
+    <cellStyle name="60% - Акцент6 2 33" xfId="2096"/>
+    <cellStyle name="60% - Акцент6 2 4" xfId="546"/>
+    <cellStyle name="60% — акцент6 2 4" xfId="2618"/>
+    <cellStyle name="60% - Акцент6 2 5" xfId="584"/>
+    <cellStyle name="60% — акцент6 2 5" xfId="388"/>
+    <cellStyle name="60% - Акцент6 2 6" xfId="628"/>
+    <cellStyle name="60% - Акцент6 2 7" xfId="672"/>
+    <cellStyle name="60% - Акцент6 2 8" xfId="712"/>
+    <cellStyle name="60% - Акцент6 2 9" xfId="661"/>
+    <cellStyle name="60% — акцент6 2_2.1" xfId="2630"/>
+    <cellStyle name="60% - Акцент6 20" xfId="1647"/>
+    <cellStyle name="60% - Акцент6 21" xfId="1704"/>
+    <cellStyle name="60% - Акцент6 22" xfId="1745"/>
+    <cellStyle name="60% - Акцент6 23" xfId="1811"/>
+    <cellStyle name="60% - Акцент6 24" xfId="1888"/>
+    <cellStyle name="60% - Акцент6 25" xfId="1947"/>
+    <cellStyle name="60% - Акцент6 26" xfId="1931"/>
+    <cellStyle name="60% - Акцент6 27" xfId="2059"/>
+    <cellStyle name="60% - Акцент6 28" xfId="2114"/>
+    <cellStyle name="60% - Акцент6 29" xfId="2099"/>
+    <cellStyle name="60% - Акцент6 3" xfId="63"/>
+    <cellStyle name="60% - Акцент6 4" xfId="103"/>
+    <cellStyle name="60% - Акцент6 5" xfId="662"/>
+    <cellStyle name="60% - Акцент6 6" xfId="823"/>
+    <cellStyle name="60% - Акцент6 7" xfId="885"/>
+    <cellStyle name="60% - Акцент6 8" xfId="937"/>
+    <cellStyle name="60% - Акцент6 9" xfId="1012"/>
+    <cellStyle name="Акцент1 2" xfId="22"/>
+    <cellStyle name="Акцент1 2 10" xfId="821"/>
+    <cellStyle name="Акцент1 2 11" xfId="883"/>
+    <cellStyle name="Акцент1 2 12" xfId="935"/>
+    <cellStyle name="Акцент1 2 13" xfId="1010"/>
+    <cellStyle name="Акцент1 2 14" xfId="1066"/>
+    <cellStyle name="Акцент1 2 15" xfId="1124"/>
+    <cellStyle name="Акцент1 2 16" xfId="1187"/>
+    <cellStyle name="Акцент1 2 17" xfId="1246"/>
+    <cellStyle name="Акцент1 2 18" xfId="1304"/>
+    <cellStyle name="Акцент1 2 19" xfId="1362"/>
+    <cellStyle name="Акцент1 2 2" xfId="472"/>
+    <cellStyle name="Акцент1 2 20" xfId="1421"/>
+    <cellStyle name="Акцент1 2 21" xfId="1476"/>
+    <cellStyle name="Акцент1 2 22" xfId="1535"/>
+    <cellStyle name="Акцент1 2 23" xfId="1587"/>
+    <cellStyle name="Акцент1 2 24" xfId="1645"/>
+    <cellStyle name="Акцент1 2 25" xfId="1702"/>
+    <cellStyle name="Акцент1 2 26" xfId="1682"/>
+    <cellStyle name="Акцент1 2 27" xfId="1808"/>
+    <cellStyle name="Акцент1 2 28" xfId="1885"/>
+    <cellStyle name="Акцент1 2 29" xfId="1854"/>
+    <cellStyle name="Акцент1 2 3" xfId="507"/>
+    <cellStyle name="Акцент1 2 30" xfId="1922"/>
+    <cellStyle name="Акцент1 2 31" xfId="1990"/>
+    <cellStyle name="Акцент1 2 32" xfId="2044"/>
+    <cellStyle name="Акцент1 2 33" xfId="2091"/>
+    <cellStyle name="Акцент1 2 4" xfId="545"/>
+    <cellStyle name="Акцент1 2 5" xfId="583"/>
+    <cellStyle name="Акцент1 2 6" xfId="627"/>
+    <cellStyle name="Акцент1 2 7" xfId="671"/>
+    <cellStyle name="Акцент1 2 8" xfId="711"/>
+    <cellStyle name="Акцент1 2 9" xfId="690"/>
+    <cellStyle name="Акцент1 3" xfId="64"/>
+    <cellStyle name="Акцент1 4" xfId="104"/>
+    <cellStyle name="Акцент2 2" xfId="23"/>
+    <cellStyle name="Акцент2 2 10" xfId="820"/>
+    <cellStyle name="Акцент2 2 11" xfId="882"/>
+    <cellStyle name="Акцент2 2 12" xfId="934"/>
+    <cellStyle name="Акцент2 2 13" xfId="1009"/>
+    <cellStyle name="Акцент2 2 14" xfId="1065"/>
+    <cellStyle name="Акцент2 2 15" xfId="1123"/>
+    <cellStyle name="Акцент2 2 16" xfId="1186"/>
+    <cellStyle name="Акцент2 2 17" xfId="1245"/>
+    <cellStyle name="Акцент2 2 18" xfId="1303"/>
+    <cellStyle name="Акцент2 2 19" xfId="1361"/>
+    <cellStyle name="Акцент2 2 2" xfId="471"/>
+    <cellStyle name="Акцент2 2 20" xfId="1420"/>
+    <cellStyle name="Акцент2 2 21" xfId="1475"/>
+    <cellStyle name="Акцент2 2 22" xfId="1534"/>
+    <cellStyle name="Акцент2 2 23" xfId="1586"/>
+    <cellStyle name="Акцент2 2 24" xfId="1644"/>
+    <cellStyle name="Акцент2 2 25" xfId="1701"/>
+    <cellStyle name="Акцент2 2 26" xfId="1057"/>
+    <cellStyle name="Акцент2 2 27" xfId="1807"/>
+    <cellStyle name="Акцент2 2 28" xfId="1884"/>
+    <cellStyle name="Акцент2 2 29" xfId="1851"/>
+    <cellStyle name="Акцент2 2 3" xfId="506"/>
+    <cellStyle name="Акцент2 2 30" xfId="1919"/>
+    <cellStyle name="Акцент2 2 31" xfId="1987"/>
+    <cellStyle name="Акцент2 2 32" xfId="2041"/>
+    <cellStyle name="Акцент2 2 33" xfId="2088"/>
+    <cellStyle name="Акцент2 2 4" xfId="544"/>
+    <cellStyle name="Акцент2 2 5" xfId="582"/>
+    <cellStyle name="Акцент2 2 6" xfId="626"/>
+    <cellStyle name="Акцент2 2 7" xfId="670"/>
+    <cellStyle name="Акцент2 2 8" xfId="710"/>
+    <cellStyle name="Акцент2 2 9" xfId="574"/>
+    <cellStyle name="Акцент2 3" xfId="65"/>
+    <cellStyle name="Акцент2 4" xfId="105"/>
+    <cellStyle name="Акцент3 2" xfId="24"/>
+    <cellStyle name="Акцент3 2 10" xfId="819"/>
+    <cellStyle name="Акцент3 2 11" xfId="881"/>
+    <cellStyle name="Акцент3 2 12" xfId="933"/>
+    <cellStyle name="Акцент3 2 13" xfId="1008"/>
+    <cellStyle name="Акцент3 2 14" xfId="1064"/>
+    <cellStyle name="Акцент3 2 15" xfId="1122"/>
+    <cellStyle name="Акцент3 2 16" xfId="1185"/>
+    <cellStyle name="Акцент3 2 17" xfId="1244"/>
+    <cellStyle name="Акцент3 2 18" xfId="1302"/>
+    <cellStyle name="Акцент3 2 19" xfId="1360"/>
+    <cellStyle name="Акцент3 2 2" xfId="470"/>
+    <cellStyle name="Акцент3 2 20" xfId="1419"/>
+    <cellStyle name="Акцент3 2 21" xfId="1474"/>
+    <cellStyle name="Акцент3 2 22" xfId="1533"/>
+    <cellStyle name="Акцент3 2 23" xfId="1585"/>
+    <cellStyle name="Акцент3 2 24" xfId="1643"/>
+    <cellStyle name="Акцент3 2 25" xfId="1700"/>
+    <cellStyle name="Акцент3 2 26" xfId="1056"/>
+    <cellStyle name="Акцент3 2 27" xfId="1806"/>
+    <cellStyle name="Акцент3 2 28" xfId="1883"/>
+    <cellStyle name="Акцент3 2 29" xfId="1848"/>
+    <cellStyle name="Акцент3 2 3" xfId="505"/>
+    <cellStyle name="Акцент3 2 30" xfId="1916"/>
+    <cellStyle name="Акцент3 2 31" xfId="1984"/>
+    <cellStyle name="Акцент3 2 32" xfId="2038"/>
+    <cellStyle name="Акцент3 2 33" xfId="2085"/>
+    <cellStyle name="Акцент3 2 4" xfId="543"/>
+    <cellStyle name="Акцент3 2 5" xfId="581"/>
+    <cellStyle name="Акцент3 2 6" xfId="625"/>
+    <cellStyle name="Акцент3 2 7" xfId="669"/>
+    <cellStyle name="Акцент3 2 8" xfId="709"/>
+    <cellStyle name="Акцент3 2 9" xfId="573"/>
+    <cellStyle name="Акцент3 3" xfId="66"/>
+    <cellStyle name="Акцент3 4" xfId="106"/>
+    <cellStyle name="Акцент4 2" xfId="25"/>
+    <cellStyle name="Акцент4 2 10" xfId="818"/>
+    <cellStyle name="Акцент4 2 11" xfId="880"/>
+    <cellStyle name="Акцент4 2 12" xfId="932"/>
+    <cellStyle name="Акцент4 2 13" xfId="1007"/>
+    <cellStyle name="Акцент4 2 14" xfId="1063"/>
+    <cellStyle name="Акцент4 2 15" xfId="1121"/>
+    <cellStyle name="Акцент4 2 16" xfId="1184"/>
+    <cellStyle name="Акцент4 2 17" xfId="1243"/>
+    <cellStyle name="Акцент4 2 18" xfId="1301"/>
+    <cellStyle name="Акцент4 2 19" xfId="1359"/>
+    <cellStyle name="Акцент4 2 2" xfId="469"/>
+    <cellStyle name="Акцент4 2 20" xfId="1418"/>
+    <cellStyle name="Акцент4 2 21" xfId="1473"/>
+    <cellStyle name="Акцент4 2 22" xfId="1532"/>
+    <cellStyle name="Акцент4 2 23" xfId="1584"/>
+    <cellStyle name="Акцент4 2 24" xfId="1642"/>
+    <cellStyle name="Акцент4 2 25" xfId="1699"/>
+    <cellStyle name="Акцент4 2 26" xfId="1103"/>
+    <cellStyle name="Акцент4 2 27" xfId="1805"/>
+    <cellStyle name="Акцент4 2 28" xfId="1882"/>
+    <cellStyle name="Акцент4 2 29" xfId="1845"/>
+    <cellStyle name="Акцент4 2 3" xfId="504"/>
+    <cellStyle name="Акцент4 2 30" xfId="1913"/>
+    <cellStyle name="Акцент4 2 31" xfId="1981"/>
+    <cellStyle name="Акцент4 2 32" xfId="2035"/>
+    <cellStyle name="Акцент4 2 33" xfId="2082"/>
+    <cellStyle name="Акцент4 2 4" xfId="542"/>
+    <cellStyle name="Акцент4 2 5" xfId="580"/>
+    <cellStyle name="Акцент4 2 6" xfId="624"/>
+    <cellStyle name="Акцент4 2 7" xfId="668"/>
+    <cellStyle name="Акцент4 2 8" xfId="708"/>
+    <cellStyle name="Акцент4 2 9" xfId="602"/>
+    <cellStyle name="Акцент4 3" xfId="67"/>
+    <cellStyle name="Акцент4 4" xfId="107"/>
+    <cellStyle name="Акцент5 2" xfId="26"/>
+    <cellStyle name="Акцент5 2 10" xfId="817"/>
+    <cellStyle name="Акцент5 2 11" xfId="879"/>
+    <cellStyle name="Акцент5 2 12" xfId="931"/>
+    <cellStyle name="Акцент5 2 13" xfId="1006"/>
+    <cellStyle name="Акцент5 2 14" xfId="1062"/>
+    <cellStyle name="Акцент5 2 15" xfId="1120"/>
+    <cellStyle name="Акцент5 2 16" xfId="1183"/>
+    <cellStyle name="Акцент5 2 17" xfId="1242"/>
+    <cellStyle name="Акцент5 2 18" xfId="1300"/>
+    <cellStyle name="Акцент5 2 19" xfId="1358"/>
+    <cellStyle name="Акцент5 2 2" xfId="468"/>
+    <cellStyle name="Акцент5 2 20" xfId="1417"/>
+    <cellStyle name="Акцент5 2 21" xfId="1472"/>
+    <cellStyle name="Акцент5 2 22" xfId="1531"/>
+    <cellStyle name="Акцент5 2 23" xfId="1583"/>
+    <cellStyle name="Акцент5 2 24" xfId="1641"/>
+    <cellStyle name="Акцент5 2 25" xfId="1698"/>
+    <cellStyle name="Акцент5 2 26" xfId="793"/>
+    <cellStyle name="Акцент5 2 27" xfId="1804"/>
+    <cellStyle name="Акцент5 2 28" xfId="1881"/>
+    <cellStyle name="Акцент5 2 29" xfId="1842"/>
+    <cellStyle name="Акцент5 2 3" xfId="503"/>
+    <cellStyle name="Акцент5 2 30" xfId="1910"/>
+    <cellStyle name="Акцент5 2 31" xfId="1978"/>
+    <cellStyle name="Акцент5 2 32" xfId="2032"/>
+    <cellStyle name="Акцент5 2 33" xfId="2079"/>
+    <cellStyle name="Акцент5 2 4" xfId="541"/>
+    <cellStyle name="Акцент5 2 5" xfId="579"/>
+    <cellStyle name="Акцент5 2 6" xfId="623"/>
+    <cellStyle name="Акцент5 2 7" xfId="667"/>
+    <cellStyle name="Акцент5 2 8" xfId="707"/>
+    <cellStyle name="Акцент5 2 9" xfId="457"/>
+    <cellStyle name="Акцент5 3" xfId="68"/>
+    <cellStyle name="Акцент5 4" xfId="108"/>
+    <cellStyle name="Акцент6 2" xfId="27"/>
+    <cellStyle name="Акцент6 2 10" xfId="816"/>
+    <cellStyle name="Акцент6 2 11" xfId="878"/>
+    <cellStyle name="Акцент6 2 12" xfId="930"/>
+    <cellStyle name="Акцент6 2 13" xfId="1005"/>
+    <cellStyle name="Акцент6 2 14" xfId="1061"/>
+    <cellStyle name="Акцент6 2 15" xfId="1119"/>
+    <cellStyle name="Акцент6 2 16" xfId="1182"/>
+    <cellStyle name="Акцент6 2 17" xfId="1241"/>
+    <cellStyle name="Акцент6 2 18" xfId="1299"/>
+    <cellStyle name="Акцент6 2 19" xfId="1357"/>
+    <cellStyle name="Акцент6 2 2" xfId="467"/>
+    <cellStyle name="Акцент6 2 20" xfId="1416"/>
+    <cellStyle name="Акцент6 2 21" xfId="1471"/>
+    <cellStyle name="Акцент6 2 22" xfId="1530"/>
+    <cellStyle name="Акцент6 2 23" xfId="1582"/>
+    <cellStyle name="Акцент6 2 24" xfId="1640"/>
+    <cellStyle name="Акцент6 2 25" xfId="1697"/>
+    <cellStyle name="Акцент6 2 26" xfId="792"/>
+    <cellStyle name="Акцент6 2 27" xfId="1803"/>
+    <cellStyle name="Акцент6 2 28" xfId="1880"/>
+    <cellStyle name="Акцент6 2 29" xfId="1839"/>
+    <cellStyle name="Акцент6 2 3" xfId="502"/>
+    <cellStyle name="Акцент6 2 30" xfId="1907"/>
+    <cellStyle name="Акцент6 2 31" xfId="1975"/>
+    <cellStyle name="Акцент6 2 32" xfId="2029"/>
+    <cellStyle name="Акцент6 2 33" xfId="2076"/>
+    <cellStyle name="Акцент6 2 4" xfId="540"/>
+    <cellStyle name="Акцент6 2 5" xfId="578"/>
+    <cellStyle name="Акцент6 2 6" xfId="622"/>
+    <cellStyle name="Акцент6 2 7" xfId="666"/>
+    <cellStyle name="Акцент6 2 8" xfId="706"/>
+    <cellStyle name="Акцент6 2 9" xfId="456"/>
+    <cellStyle name="Акцент6 3" xfId="69"/>
+    <cellStyle name="Акцент6 4" xfId="109"/>
+    <cellStyle name="Ввод  2" xfId="28"/>
+    <cellStyle name="Ввод  2 10" xfId="815"/>
+    <cellStyle name="Ввод  2 11" xfId="877"/>
+    <cellStyle name="Ввод  2 12" xfId="929"/>
+    <cellStyle name="Ввод  2 13" xfId="1004"/>
+    <cellStyle name="Ввод  2 14" xfId="1060"/>
+    <cellStyle name="Ввод  2 15" xfId="1118"/>
+    <cellStyle name="Ввод  2 16" xfId="1181"/>
+    <cellStyle name="Ввод  2 17" xfId="1240"/>
+    <cellStyle name="Ввод  2 18" xfId="1298"/>
+    <cellStyle name="Ввод  2 19" xfId="1356"/>
+    <cellStyle name="Ввод  2 2" xfId="466"/>
+    <cellStyle name="Ввод  2 20" xfId="1415"/>
+    <cellStyle name="Ввод  2 21" xfId="1470"/>
+    <cellStyle name="Ввод  2 22" xfId="1529"/>
+    <cellStyle name="Ввод  2 23" xfId="1581"/>
+    <cellStyle name="Ввод  2 24" xfId="1639"/>
+    <cellStyle name="Ввод  2 25" xfId="1696"/>
+    <cellStyle name="Ввод  2 26" xfId="791"/>
+    <cellStyle name="Ввод  2 27" xfId="1802"/>
+    <cellStyle name="Ввод  2 28" xfId="1879"/>
+    <cellStyle name="Ввод  2 29" xfId="1836"/>
+    <cellStyle name="Ввод  2 3" xfId="501"/>
+    <cellStyle name="Ввод  2 30" xfId="1904"/>
+    <cellStyle name="Ввод  2 31" xfId="1972"/>
+    <cellStyle name="Ввод  2 32" xfId="2026"/>
+    <cellStyle name="Ввод  2 33" xfId="2073"/>
+    <cellStyle name="Ввод  2 4" xfId="539"/>
+    <cellStyle name="Ввод  2 5" xfId="577"/>
+    <cellStyle name="Ввод  2 6" xfId="621"/>
+    <cellStyle name="Ввод  2 7" xfId="665"/>
+    <cellStyle name="Ввод  2 8" xfId="705"/>
+    <cellStyle name="Ввод  2 9" xfId="455"/>
+    <cellStyle name="Ввод  3" xfId="70"/>
+    <cellStyle name="Ввод  4" xfId="110"/>
+    <cellStyle name="Вывод 2" xfId="29"/>
+    <cellStyle name="Вывод 2 10" xfId="814"/>
+    <cellStyle name="Вывод 2 11" xfId="876"/>
+    <cellStyle name="Вывод 2 12" xfId="928"/>
+    <cellStyle name="Вывод 2 13" xfId="1003"/>
+    <cellStyle name="Вывод 2 14" xfId="1059"/>
+    <cellStyle name="Вывод 2 15" xfId="1117"/>
+    <cellStyle name="Вывод 2 16" xfId="1180"/>
+    <cellStyle name="Вывод 2 17" xfId="1239"/>
+    <cellStyle name="Вывод 2 18" xfId="1297"/>
+    <cellStyle name="Вывод 2 19" xfId="1355"/>
+    <cellStyle name="Вывод 2 2" xfId="465"/>
+    <cellStyle name="Вывод 2 20" xfId="1414"/>
+    <cellStyle name="Вывод 2 21" xfId="1469"/>
+    <cellStyle name="Вывод 2 22" xfId="1528"/>
+    <cellStyle name="Вывод 2 23" xfId="1580"/>
+    <cellStyle name="Вывод 2 24" xfId="1638"/>
+    <cellStyle name="Вывод 2 25" xfId="1695"/>
+    <cellStyle name="Вывод 2 26" xfId="790"/>
+    <cellStyle name="Вывод 2 27" xfId="1801"/>
+    <cellStyle name="Вывод 2 28" xfId="1878"/>
+    <cellStyle name="Вывод 2 29" xfId="1833"/>
+    <cellStyle name="Вывод 2 3" xfId="500"/>
+    <cellStyle name="Вывод 2 30" xfId="1901"/>
+    <cellStyle name="Вывод 2 31" xfId="1969"/>
+    <cellStyle name="Вывод 2 32" xfId="2023"/>
+    <cellStyle name="Вывод 2 33" xfId="2070"/>
+    <cellStyle name="Вывод 2 4" xfId="538"/>
+    <cellStyle name="Вывод 2 5" xfId="576"/>
+    <cellStyle name="Вывод 2 6" xfId="620"/>
+    <cellStyle name="Вывод 2 7" xfId="664"/>
+    <cellStyle name="Вывод 2 8" xfId="704"/>
+    <cellStyle name="Вывод 2 9" xfId="454"/>
+    <cellStyle name="Вывод 3" xfId="71"/>
+    <cellStyle name="Вывод 4" xfId="111"/>
+    <cellStyle name="Вычисление 2" xfId="30"/>
+    <cellStyle name="Вычисление 2 10" xfId="813"/>
+    <cellStyle name="Вычисление 2 11" xfId="875"/>
+    <cellStyle name="Вычисление 2 12" xfId="927"/>
+    <cellStyle name="Вычисление 2 13" xfId="1002"/>
+    <cellStyle name="Вычисление 2 14" xfId="1058"/>
+    <cellStyle name="Вычисление 2 15" xfId="1116"/>
+    <cellStyle name="Вычисление 2 16" xfId="1179"/>
+    <cellStyle name="Вычисление 2 17" xfId="1238"/>
+    <cellStyle name="Вычисление 2 18" xfId="1296"/>
+    <cellStyle name="Вычисление 2 19" xfId="1354"/>
+    <cellStyle name="Вычисление 2 2" xfId="464"/>
+    <cellStyle name="Вычисление 2 20" xfId="1413"/>
+    <cellStyle name="Вычисление 2 21" xfId="1468"/>
+    <cellStyle name="Вычисление 2 22" xfId="1527"/>
+    <cellStyle name="Вычисление 2 23" xfId="1579"/>
+    <cellStyle name="Вычисление 2 24" xfId="1637"/>
+    <cellStyle name="Вычисление 2 25" xfId="1694"/>
+    <cellStyle name="Вычисление 2 26" xfId="789"/>
+    <cellStyle name="Вычисление 2 27" xfId="1800"/>
+    <cellStyle name="Вычисление 2 28" xfId="1877"/>
+    <cellStyle name="Вычисление 2 29" xfId="1830"/>
+    <cellStyle name="Вычисление 2 3" xfId="499"/>
+    <cellStyle name="Вычисление 2 30" xfId="1898"/>
+    <cellStyle name="Вычисление 2 31" xfId="1966"/>
+    <cellStyle name="Вычисление 2 32" xfId="2020"/>
+    <cellStyle name="Вычисление 2 33" xfId="2067"/>
+    <cellStyle name="Вычисление 2 4" xfId="537"/>
+    <cellStyle name="Вычисление 2 5" xfId="575"/>
+    <cellStyle name="Вычисление 2 6" xfId="619"/>
+    <cellStyle name="Вычисление 2 7" xfId="663"/>
+    <cellStyle name="Вычисление 2 8" xfId="703"/>
+    <cellStyle name="Вычисление 2 9" xfId="453"/>
+    <cellStyle name="Вычисление 3" xfId="72"/>
+    <cellStyle name="Вычисление 4" xfId="112"/>
+    <cellStyle name="Гиперссылка 2" xfId="140"/>
+    <cellStyle name="Гиперссылка 3" xfId="141"/>
+    <cellStyle name="Заголовок 1 2" xfId="31"/>
+    <cellStyle name="Заголовок 1 2 10" xfId="810"/>
+    <cellStyle name="Заголовок 1 2 11" xfId="874"/>
+    <cellStyle name="Заголовок 1 2 12" xfId="811"/>
+    <cellStyle name="Заголовок 1 2 13" xfId="999"/>
+    <cellStyle name="Заголовок 1 2 14" xfId="1055"/>
+    <cellStyle name="Заголовок 1 2 15" xfId="1113"/>
+    <cellStyle name="Заголовок 1 2 16" xfId="1176"/>
+    <cellStyle name="Заголовок 1 2 17" xfId="1235"/>
+    <cellStyle name="Заголовок 1 2 18" xfId="1293"/>
+    <cellStyle name="Заголовок 1 2 19" xfId="1351"/>
+    <cellStyle name="Заголовок 1 2 2" xfId="443"/>
+    <cellStyle name="Заголовок 1 2 20" xfId="1410"/>
+    <cellStyle name="Заголовок 1 2 21" xfId="1465"/>
+    <cellStyle name="Заголовок 1 2 22" xfId="1524"/>
+    <cellStyle name="Заголовок 1 2 23" xfId="1513"/>
+    <cellStyle name="Заголовок 1 2 24" xfId="1635"/>
+    <cellStyle name="Заголовок 1 2 25" xfId="1693"/>
+    <cellStyle name="Заголовок 1 2 26" xfId="786"/>
+    <cellStyle name="Заголовок 1 2 27" xfId="1797"/>
+    <cellStyle name="Заголовок 1 2 28" xfId="1874"/>
+    <cellStyle name="Заголовок 1 2 29" xfId="1821"/>
+    <cellStyle name="Заголовок 1 2 3" xfId="496"/>
+    <cellStyle name="Заголовок 1 2 30" xfId="1889"/>
+    <cellStyle name="Заголовок 1 2 31" xfId="1957"/>
+    <cellStyle name="Заголовок 1 2 32" xfId="2013"/>
+    <cellStyle name="Заголовок 1 2 33" xfId="2060"/>
+    <cellStyle name="Заголовок 1 2 4" xfId="536"/>
+    <cellStyle name="Заголовок 1 2 5" xfId="572"/>
+    <cellStyle name="Заголовок 1 2 6" xfId="616"/>
+    <cellStyle name="Заголовок 1 2 7" xfId="660"/>
+    <cellStyle name="Заголовок 1 2 8" xfId="701"/>
+    <cellStyle name="Заголовок 1 2 9" xfId="452"/>
+    <cellStyle name="Заголовок 1 3" xfId="73"/>
+    <cellStyle name="Заголовок 1 4" xfId="113"/>
+    <cellStyle name="Заголовок 2 2" xfId="32"/>
+    <cellStyle name="Заголовок 2 2 10" xfId="809"/>
+    <cellStyle name="Заголовок 2 2 11" xfId="873"/>
+    <cellStyle name="Заголовок 2 2 12" xfId="858"/>
+    <cellStyle name="Заголовок 2 2 13" xfId="998"/>
+    <cellStyle name="Заголовок 2 2 14" xfId="1054"/>
+    <cellStyle name="Заголовок 2 2 15" xfId="1112"/>
+    <cellStyle name="Заголовок 2 2 16" xfId="1175"/>
+    <cellStyle name="Заголовок 2 2 17" xfId="1234"/>
+    <cellStyle name="Заголовок 2 2 18" xfId="1292"/>
+    <cellStyle name="Заголовок 2 2 19" xfId="1350"/>
+    <cellStyle name="Заголовок 2 2 2" xfId="441"/>
+    <cellStyle name="Заголовок 2 2 20" xfId="1409"/>
+    <cellStyle name="Заголовок 2 2 21" xfId="1353"/>
+    <cellStyle name="Заголовок 2 2 22" xfId="1523"/>
+    <cellStyle name="Заголовок 2 2 23" xfId="985"/>
+    <cellStyle name="Заголовок 2 2 24" xfId="1634"/>
+    <cellStyle name="Заголовок 2 2 25" xfId="1692"/>
+    <cellStyle name="Заголовок 2 2 26" xfId="785"/>
+    <cellStyle name="Заголовок 2 2 27" xfId="1796"/>
+    <cellStyle name="Заголовок 2 2 28" xfId="1873"/>
+    <cellStyle name="Заголовок 2 2 29" xfId="1818"/>
+    <cellStyle name="Заголовок 2 2 3" xfId="495"/>
+    <cellStyle name="Заголовок 2 2 30" xfId="1886"/>
+    <cellStyle name="Заголовок 2 2 31" xfId="1954"/>
+    <cellStyle name="Заголовок 2 2 32" xfId="2010"/>
+    <cellStyle name="Заголовок 2 2 33" xfId="1993"/>
+    <cellStyle name="Заголовок 2 2 4" xfId="535"/>
+    <cellStyle name="Заголовок 2 2 5" xfId="571"/>
+    <cellStyle name="Заголовок 2 2 6" xfId="615"/>
+    <cellStyle name="Заголовок 2 2 7" xfId="659"/>
+    <cellStyle name="Заголовок 2 2 8" xfId="700"/>
+    <cellStyle name="Заголовок 2 2 9" xfId="451"/>
+    <cellStyle name="Заголовок 2 3" xfId="74"/>
+    <cellStyle name="Заголовок 2 4" xfId="114"/>
+    <cellStyle name="Заголовок 3 2" xfId="33"/>
+    <cellStyle name="Заголовок 3 2 10" xfId="808"/>
+    <cellStyle name="Заголовок 3 2 11" xfId="872"/>
+    <cellStyle name="Заголовок 3 2 12" xfId="802"/>
+    <cellStyle name="Заголовок 3 2 13" xfId="997"/>
+    <cellStyle name="Заголовок 3 2 14" xfId="926"/>
+    <cellStyle name="Заголовок 3 2 15" xfId="1111"/>
+    <cellStyle name="Заголовок 3 2 16" xfId="1174"/>
+    <cellStyle name="Заголовок 3 2 17" xfId="1233"/>
+    <cellStyle name="Заголовок 3 2 18" xfId="1291"/>
+    <cellStyle name="Заголовок 3 2 19" xfId="1349"/>
+    <cellStyle name="Заголовок 3 2 2" xfId="440"/>
+    <cellStyle name="Заголовок 3 2 20" xfId="1408"/>
+    <cellStyle name="Заголовок 3 2 21" xfId="1352"/>
+    <cellStyle name="Заголовок 3 2 22" xfId="1522"/>
+    <cellStyle name="Заголовок 3 2 23" xfId="984"/>
+    <cellStyle name="Заголовок 3 2 24" xfId="1633"/>
+    <cellStyle name="Заголовок 3 2 25" xfId="1691"/>
+    <cellStyle name="Заголовок 3 2 26" xfId="784"/>
+    <cellStyle name="Заголовок 3 2 27" xfId="1795"/>
+    <cellStyle name="Заголовок 3 2 28" xfId="1872"/>
+    <cellStyle name="Заголовок 3 2 29" xfId="1815"/>
+    <cellStyle name="Заголовок 3 2 3" xfId="494"/>
+    <cellStyle name="Заголовок 3 2 30" xfId="1876"/>
+    <cellStyle name="Заголовок 3 2 31" xfId="1951"/>
+    <cellStyle name="Заголовок 3 2 32" xfId="2007"/>
+    <cellStyle name="Заголовок 3 2 33" xfId="1963"/>
+    <cellStyle name="Заголовок 3 2 4" xfId="534"/>
+    <cellStyle name="Заголовок 3 2 5" xfId="570"/>
+    <cellStyle name="Заголовок 3 2 6" xfId="614"/>
+    <cellStyle name="Заголовок 3 2 7" xfId="658"/>
+    <cellStyle name="Заголовок 3 2 8" xfId="699"/>
+    <cellStyle name="Заголовок 3 2 9" xfId="450"/>
+    <cellStyle name="Заголовок 3 3" xfId="75"/>
+    <cellStyle name="Заголовок 3 4" xfId="115"/>
+    <cellStyle name="Заголовок 4 2" xfId="34"/>
+    <cellStyle name="Заголовок 4 2 10" xfId="807"/>
+    <cellStyle name="Заголовок 4 2 11" xfId="871"/>
+    <cellStyle name="Заголовок 4 2 12" xfId="801"/>
+    <cellStyle name="Заголовок 4 2 13" xfId="996"/>
+    <cellStyle name="Заголовок 4 2 14" xfId="812"/>
+    <cellStyle name="Заголовок 4 2 15" xfId="1110"/>
+    <cellStyle name="Заголовок 4 2 16" xfId="1173"/>
+    <cellStyle name="Заголовок 4 2 17" xfId="1232"/>
+    <cellStyle name="Заголовок 4 2 18" xfId="1290"/>
+    <cellStyle name="Заголовок 4 2 19" xfId="1348"/>
+    <cellStyle name="Заголовок 4 2 2" xfId="439"/>
+    <cellStyle name="Заголовок 4 2 20" xfId="1407"/>
+    <cellStyle name="Заголовок 4 2 21" xfId="1399"/>
+    <cellStyle name="Заголовок 4 2 22" xfId="1521"/>
+    <cellStyle name="Заголовок 4 2 23" xfId="983"/>
+    <cellStyle name="Заголовок 4 2 24" xfId="1632"/>
+    <cellStyle name="Заголовок 4 2 25" xfId="1690"/>
+    <cellStyle name="Заголовок 4 2 26" xfId="783"/>
+    <cellStyle name="Заголовок 4 2 27" xfId="1794"/>
+    <cellStyle name="Заголовок 4 2 28" xfId="1871"/>
+    <cellStyle name="Заголовок 4 2 29" xfId="1812"/>
+    <cellStyle name="Заголовок 4 2 3" xfId="493"/>
+    <cellStyle name="Заголовок 4 2 30" xfId="1875"/>
+    <cellStyle name="Заголовок 4 2 31" xfId="1948"/>
+    <cellStyle name="Заголовок 4 2 32" xfId="1934"/>
+    <cellStyle name="Заголовок 4 2 33" xfId="1960"/>
+    <cellStyle name="Заголовок 4 2 4" xfId="533"/>
+    <cellStyle name="Заголовок 4 2 5" xfId="498"/>
+    <cellStyle name="Заголовок 4 2 6" xfId="613"/>
+    <cellStyle name="Заголовок 4 2 7" xfId="657"/>
+    <cellStyle name="Заголовок 4 2 8" xfId="698"/>
+    <cellStyle name="Заголовок 4 2 9" xfId="449"/>
+    <cellStyle name="Заголовок 4 3" xfId="76"/>
+    <cellStyle name="Заголовок 4 4" xfId="116"/>
+    <cellStyle name="Итог 2" xfId="35"/>
+    <cellStyle name="Итог 2 10" xfId="806"/>
+    <cellStyle name="Итог 2 11" xfId="870"/>
+    <cellStyle name="Итог 2 12" xfId="800"/>
+    <cellStyle name="Итог 2 13" xfId="995"/>
+    <cellStyle name="Итог 2 14" xfId="972"/>
+    <cellStyle name="Итог 2 15" xfId="1001"/>
+    <cellStyle name="Итог 2 16" xfId="1172"/>
+    <cellStyle name="Итог 2 17" xfId="1231"/>
+    <cellStyle name="Итог 2 18" xfId="1178"/>
+    <cellStyle name="Итог 2 19" xfId="1237"/>
+    <cellStyle name="Итог 2 2" xfId="438"/>
+    <cellStyle name="Итог 2 20" xfId="1406"/>
+    <cellStyle name="Итог 2 21" xfId="989"/>
+    <cellStyle name="Итог 2 22" xfId="1520"/>
+    <cellStyle name="Итог 2 23" xfId="982"/>
+    <cellStyle name="Итог 2 24" xfId="1631"/>
+    <cellStyle name="Итог 2 25" xfId="1689"/>
+    <cellStyle name="Итог 2 26" xfId="782"/>
+    <cellStyle name="Итог 2 27" xfId="1793"/>
+    <cellStyle name="Итог 2 28" xfId="1870"/>
+    <cellStyle name="Итог 2 29" xfId="1809"/>
+    <cellStyle name="Итог 2 3" xfId="492"/>
+    <cellStyle name="Итог 2 30" xfId="1940"/>
+    <cellStyle name="Итог 2 31" xfId="1857"/>
+    <cellStyle name="Итог 2 32" xfId="1925"/>
+    <cellStyle name="Итог 2 33" xfId="2107"/>
+    <cellStyle name="Итог 2 4" xfId="532"/>
+    <cellStyle name="Итог 2 5" xfId="497"/>
+    <cellStyle name="Итог 2 6" xfId="612"/>
+    <cellStyle name="Итог 2 7" xfId="656"/>
+    <cellStyle name="Итог 2 8" xfId="697"/>
+    <cellStyle name="Итог 2 9" xfId="448"/>
+    <cellStyle name="Итог 3" xfId="77"/>
+    <cellStyle name="Итог 4" xfId="117"/>
+    <cellStyle name="Контрольная ячейка 2" xfId="36"/>
+    <cellStyle name="Контрольная ячейка 2 10" xfId="805"/>
+    <cellStyle name="Контрольная ячейка 2 11" xfId="869"/>
+    <cellStyle name="Контрольная ячейка 2 12" xfId="799"/>
+    <cellStyle name="Контрольная ячейка 2 13" xfId="994"/>
+    <cellStyle name="Контрольная ячейка 2 14" xfId="796"/>
+    <cellStyle name="Контрольная ячейка 2 15" xfId="1000"/>
+    <cellStyle name="Контрольная ячейка 2 16" xfId="1171"/>
+    <cellStyle name="Контрольная ячейка 2 17" xfId="1115"/>
+    <cellStyle name="Контрольная ячейка 2 18" xfId="1177"/>
+    <cellStyle name="Контрольная ячейка 2 19" xfId="1236"/>
+    <cellStyle name="Контрольная ячейка 2 2" xfId="437"/>
+    <cellStyle name="Контрольная ячейка 2 20" xfId="1295"/>
+    <cellStyle name="Контрольная ячейка 2 21" xfId="988"/>
+    <cellStyle name="Контрольная ячейка 2 22" xfId="1412"/>
+    <cellStyle name="Контрольная ячейка 2 23" xfId="981"/>
+    <cellStyle name="Контрольная ячейка 2 24" xfId="1526"/>
+    <cellStyle name="Контрольная ячейка 2 25" xfId="1467"/>
+    <cellStyle name="Контрольная ячейка 2 26" xfId="780"/>
+    <cellStyle name="Контрольная ячейка 2 27" xfId="1792"/>
+    <cellStyle name="Контрольная ячейка 2 28" xfId="788"/>
+    <cellStyle name="Контрольная ячейка 2 29" xfId="1799"/>
+    <cellStyle name="Контрольная ячейка 2 3" xfId="462"/>
+    <cellStyle name="Контрольная ячейка 2 30" xfId="777"/>
+    <cellStyle name="Контрольная ячейка 2 31" xfId="1827"/>
+    <cellStyle name="Контрольная ячейка 2 32" xfId="1895"/>
+    <cellStyle name="Контрольная ячейка 2 33" xfId="1789"/>
+    <cellStyle name="Контрольная ячейка 2 4" xfId="463"/>
+    <cellStyle name="Контрольная ячейка 2 5" xfId="526"/>
+    <cellStyle name="Контрольная ячейка 2 6" xfId="611"/>
+    <cellStyle name="Контрольная ячейка 2 7" xfId="655"/>
+    <cellStyle name="Контрольная ячейка 2 8" xfId="618"/>
+    <cellStyle name="Контрольная ячейка 2 9" xfId="447"/>
+    <cellStyle name="Контрольная ячейка 3" xfId="78"/>
+    <cellStyle name="Контрольная ячейка 4" xfId="118"/>
+    <cellStyle name="Название 2" xfId="37"/>
+    <cellStyle name="Название 2 10" xfId="804"/>
+    <cellStyle name="Название 2 11" xfId="868"/>
+    <cellStyle name="Название 2 12" xfId="798"/>
+    <cellStyle name="Название 2 13" xfId="993"/>
+    <cellStyle name="Название 2 14" xfId="795"/>
+    <cellStyle name="Название 2 15" xfId="1047"/>
+    <cellStyle name="Название 2 16" xfId="1170"/>
+    <cellStyle name="Название 2 17" xfId="1114"/>
+    <cellStyle name="Название 2 18" xfId="1224"/>
+    <cellStyle name="Название 2 19" xfId="1283"/>
+    <cellStyle name="Название 2 2" xfId="143"/>
+    <cellStyle name="Название 2 20" xfId="1294"/>
+    <cellStyle name="Название 2 21" xfId="987"/>
+    <cellStyle name="Название 2 22" xfId="1411"/>
+    <cellStyle name="Название 2 23" xfId="980"/>
+    <cellStyle name="Название 2 24" xfId="1525"/>
+    <cellStyle name="Название 2 25" xfId="1466"/>
+    <cellStyle name="Название 2 26" xfId="779"/>
+    <cellStyle name="Название 2 27" xfId="1791"/>
+    <cellStyle name="Название 2 28" xfId="787"/>
+    <cellStyle name="Название 2 29" xfId="1798"/>
+    <cellStyle name="Название 2 3" xfId="142"/>
+    <cellStyle name="Название 2 3 2" xfId="461"/>
+    <cellStyle name="Название 2 30" xfId="776"/>
+    <cellStyle name="Название 2 31" xfId="1824"/>
+    <cellStyle name="Название 2 32" xfId="1892"/>
+    <cellStyle name="Название 2 33" xfId="1788"/>
+    <cellStyle name="Название 2 34" xfId="2201"/>
+    <cellStyle name="Название 2 35" xfId="2395"/>
+    <cellStyle name="Название 2 36" xfId="2522"/>
+    <cellStyle name="Название 2 37" xfId="2580"/>
+    <cellStyle name="Название 2 38" xfId="2613"/>
+    <cellStyle name="Название 2 4" xfId="442"/>
+    <cellStyle name="Название 2 5" xfId="459"/>
+    <cellStyle name="Название 2 6" xfId="610"/>
+    <cellStyle name="Название 2 7" xfId="654"/>
+    <cellStyle name="Название 2 8" xfId="617"/>
+    <cellStyle name="Название 2 9" xfId="446"/>
+    <cellStyle name="Название 3" xfId="79"/>
+    <cellStyle name="Название 4" xfId="119"/>
+    <cellStyle name="Нейтральный 2" xfId="38"/>
+    <cellStyle name="Нейтральный 2 10" xfId="803"/>
+    <cellStyle name="Нейтральный 2 11" xfId="867"/>
+    <cellStyle name="Нейтральный 2 12" xfId="797"/>
+    <cellStyle name="Нейтральный 2 13" xfId="992"/>
+    <cellStyle name="Нейтральный 2 14" xfId="794"/>
+    <cellStyle name="Нейтральный 2 15" xfId="991"/>
+    <cellStyle name="Нейтральный 2 16" xfId="1169"/>
+    <cellStyle name="Нейтральный 2 17" xfId="1161"/>
+    <cellStyle name="Нейтральный 2 18" xfId="1168"/>
+    <cellStyle name="Нейтральный 2 19" xfId="990"/>
+    <cellStyle name="Нейтральный 2 2" xfId="145"/>
+    <cellStyle name="Нейтральный 2 20" xfId="1341"/>
+    <cellStyle name="Нейтральный 2 21" xfId="986"/>
+    <cellStyle name="Нейтральный 2 22" xfId="1458"/>
+    <cellStyle name="Нейтральный 2 23" xfId="979"/>
+    <cellStyle name="Нейтральный 2 24" xfId="1572"/>
+    <cellStyle name="Нейтральный 2 25" xfId="1624"/>
+    <cellStyle name="Нейтральный 2 26" xfId="778"/>
+    <cellStyle name="Нейтральный 2 27" xfId="1790"/>
+    <cellStyle name="Нейтральный 2 28" xfId="1780"/>
+    <cellStyle name="Нейтральный 2 29" xfId="1863"/>
+    <cellStyle name="Нейтральный 2 3" xfId="144"/>
+    <cellStyle name="Нейтральный 2 3 2" xfId="460"/>
+    <cellStyle name="Нейтральный 2 30" xfId="702"/>
+    <cellStyle name="Нейтральный 2 31" xfId="1999"/>
+    <cellStyle name="Нейтральный 2 32" xfId="2052"/>
+    <cellStyle name="Нейтральный 2 33" xfId="1787"/>
+    <cellStyle name="Нейтральный 2 34" xfId="2202"/>
+    <cellStyle name="Нейтральный 2 35" xfId="2394"/>
+    <cellStyle name="Нейтральный 2 36" xfId="2521"/>
+    <cellStyle name="Нейтральный 2 37" xfId="2579"/>
+    <cellStyle name="Нейтральный 2 38" xfId="2612"/>
+    <cellStyle name="Нейтральный 2 4" xfId="491"/>
+    <cellStyle name="Нейтральный 2 5" xfId="458"/>
+    <cellStyle name="Нейтральный 2 6" xfId="609"/>
+    <cellStyle name="Нейтральный 2 7" xfId="653"/>
+    <cellStyle name="Нейтральный 2 8" xfId="646"/>
+    <cellStyle name="Нейтральный 2 9" xfId="445"/>
+    <cellStyle name="Нейтральный 3" xfId="80"/>
+    <cellStyle name="Нейтральный 4" xfId="120"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 10" xfId="146"/>
+    <cellStyle name="Обычный 10 2" xfId="147"/>
+    <cellStyle name="Обычный 10 3" xfId="2"/>
+    <cellStyle name="Обычный 11" xfId="148"/>
+    <cellStyle name="Обычный 12" xfId="149"/>
+    <cellStyle name="Обычный 12 2" xfId="2732"/>
+    <cellStyle name="Обычный 12 3" xfId="2631"/>
+    <cellStyle name="Обычный 12 4" xfId="2621"/>
+    <cellStyle name="Обычный 13" xfId="150"/>
+    <cellStyle name="Обычный 13 2" xfId="2632"/>
+    <cellStyle name="Обычный 14" xfId="151"/>
+    <cellStyle name="Обычный 14 2" xfId="2633"/>
+    <cellStyle name="Обычный 15" xfId="382"/>
+    <cellStyle name="Обычный 15 2" xfId="2634"/>
+    <cellStyle name="Обычный 16" xfId="2635"/>
+    <cellStyle name="Обычный 17" xfId="2636"/>
+    <cellStyle name="Обычный 18" xfId="2637"/>
+    <cellStyle name="Обычный 19" xfId="2638"/>
+    <cellStyle name="Обычный 2" xfId="3"/>
+    <cellStyle name="Обычный 2 10" xfId="152"/>
+    <cellStyle name="Обычный 2 11" xfId="153"/>
+    <cellStyle name="Обычный 2 12" xfId="154"/>
+    <cellStyle name="Обычный 2 13" xfId="155"/>
+    <cellStyle name="Обычный 2 14" xfId="156"/>
+    <cellStyle name="Обычный 2 15" xfId="157"/>
+    <cellStyle name="Обычный 2 16" xfId="158"/>
+    <cellStyle name="Обычный 2 17" xfId="159"/>
+    <cellStyle name="Обычный 2 17 2" xfId="160"/>
+    <cellStyle name="Обычный 2 17 2 2" xfId="161"/>
+    <cellStyle name="Обычный 2 17 2 3" xfId="162"/>
+    <cellStyle name="Обычный 2 17 2 3 2" xfId="2213"/>
+    <cellStyle name="Обычный 2 17 2 3 2 2" xfId="2690"/>
+    <cellStyle name="Обычный 2 17 2 3 3" xfId="2381"/>
+    <cellStyle name="Обычный 2 17 2 3 4" xfId="2510"/>
+    <cellStyle name="Обычный 2 17 2 3 5" xfId="2570"/>
+    <cellStyle name="Обычный 2 17 2 3 6" xfId="2610"/>
+    <cellStyle name="Обычный 2 17 2 3 7" xfId="2212"/>
+    <cellStyle name="Обычный 2 17 2 4" xfId="2383"/>
+    <cellStyle name="Обычный 2 17 2 5" xfId="2511"/>
+    <cellStyle name="Обычный 2 17 2 6" xfId="2572"/>
+    <cellStyle name="Обычный 2 17 2 7" xfId="2611"/>
+    <cellStyle name="Обычный 2 17 2_1." xfId="418"/>
+    <cellStyle name="Обычный 2 18" xfId="163"/>
+    <cellStyle name="Обычный 2 19" xfId="164"/>
+    <cellStyle name="Обычный 2 19 2" xfId="165"/>
+    <cellStyle name="Обычный 2 19 2 2" xfId="166"/>
+    <cellStyle name="Обычный 2 19 2 2 2" xfId="167"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2" xfId="168"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 2" xfId="169"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 3" xfId="170"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3" xfId="171"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 2" xfId="2222"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 2 2" xfId="2692"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 3" xfId="2373"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 4" xfId="2502"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 5" xfId="2564"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 6" xfId="2607"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 7" xfId="2218"/>
+    <cellStyle name="Обычный 2 19 2 2 2 4" xfId="2377"/>
+    <cellStyle name="Обычный 2 19 2 2 2 5" xfId="2505"/>
+    <cellStyle name="Обычный 2 19 2 2 2 6" xfId="2566"/>
+    <cellStyle name="Обычный 2 19 2 2 2 7" xfId="2608"/>
+    <cellStyle name="Обычный 2 19 2 2 2_1." xfId="417"/>
+    <cellStyle name="Обычный 2 19 2 2 3" xfId="172"/>
+    <cellStyle name="Обычный 2 19 2 2 4" xfId="173"/>
+    <cellStyle name="Обычный 2 19 2 3" xfId="174"/>
+    <cellStyle name="Обычный 2 19 2 3 2" xfId="175"/>
+    <cellStyle name="Обычный 2 19 2 3 3" xfId="176"/>
+    <cellStyle name="Обычный 2 19 2 4" xfId="177"/>
+    <cellStyle name="Обычный 2 19 2 4 2" xfId="2228"/>
+    <cellStyle name="Обычный 2 19 2 4 2 2" xfId="2691"/>
+    <cellStyle name="Обычный 2 19 2 4 3" xfId="2366"/>
+    <cellStyle name="Обычный 2 19 2 4 4" xfId="2497"/>
+    <cellStyle name="Обычный 2 19 2 4 5" xfId="2559"/>
+    <cellStyle name="Обычный 2 19 2 4 6" xfId="2606"/>
+    <cellStyle name="Обычный 2 19 2 4 7" xfId="2216"/>
+    <cellStyle name="Обычный 2 19 2 5" xfId="2378"/>
+    <cellStyle name="Обычный 2 19 2 6" xfId="2507"/>
+    <cellStyle name="Обычный 2 19 2 7" xfId="2568"/>
+    <cellStyle name="Обычный 2 19 2 8" xfId="2609"/>
+    <cellStyle name="Обычный 2 19 2_1." xfId="416"/>
+    <cellStyle name="Обычный 2 19 3" xfId="178"/>
+    <cellStyle name="Обычный 2 19 3 2" xfId="179"/>
+    <cellStyle name="Обычный 2 19 3 2 2" xfId="180"/>
+    <cellStyle name="Обычный 2 19 3 2 3" xfId="181"/>
+    <cellStyle name="Обычный 2 19 3 3" xfId="182"/>
+    <cellStyle name="Обычный 2 19 3 3 2" xfId="2233"/>
+    <cellStyle name="Обычный 2 19 3 3 2 2" xfId="2693"/>
+    <cellStyle name="Обычный 2 19 3 3 3" xfId="2361"/>
+    <cellStyle name="Обычный 2 19 3 3 4" xfId="2493"/>
+    <cellStyle name="Обычный 2 19 3 3 5" xfId="2556"/>
+    <cellStyle name="Обычный 2 19 3 3 6" xfId="2604"/>
+    <cellStyle name="Обычный 2 19 3 3 7" xfId="2229"/>
+    <cellStyle name="Обычный 2 19 3 4" xfId="2365"/>
+    <cellStyle name="Обычный 2 19 3 5" xfId="2496"/>
+    <cellStyle name="Обычный 2 19 3 6" xfId="2558"/>
+    <cellStyle name="Обычный 2 19 3 7" xfId="2605"/>
+    <cellStyle name="Обычный 2 19 3_1." xfId="415"/>
+    <cellStyle name="Обычный 2 19 4" xfId="183"/>
+    <cellStyle name="Обычный 2 19 5" xfId="184"/>
+    <cellStyle name="Обычный 2 2" xfId="185"/>
+    <cellStyle name="Обычный 2 2 2" xfId="186"/>
+    <cellStyle name="Обычный 2 2 2 10" xfId="2554"/>
+    <cellStyle name="Обычный 2 2 2 11" xfId="2603"/>
+    <cellStyle name="Обычный 2 2 2 2" xfId="187"/>
+    <cellStyle name="Обычный 2 2 2 2 2" xfId="188"/>
+    <cellStyle name="Обычный 2 2 2 2 2 10" xfId="2602"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2" xfId="189"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2" xfId="190"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2" xfId="191"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2" xfId="192"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2" xfId="193"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2" xfId="194"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2" xfId="195"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3" xfId="196"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2" xfId="2247"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2 2" xfId="2698"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 3" xfId="2345"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 4" xfId="2481"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 5" xfId="2546"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 6" xfId="2598"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 7" xfId="2245"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4" xfId="2348"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5" xfId="2483"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6" xfId="2548"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7" xfId="2599"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2_1." xfId="2370"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2_10" xfId="866"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3" xfId="197"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4" xfId="198"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2" xfId="2249"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2 2" xfId="2697"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 3" xfId="2328"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 4" xfId="2479"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 5" xfId="2545"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 6" xfId="2597"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 7" xfId="2243"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5" xfId="2350"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6" xfId="2485"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7" xfId="2550"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8" xfId="2600"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2_1." xfId="414"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3" xfId="199"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2" xfId="200"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3" xfId="201"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2" xfId="2252"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2 2" xfId="2699"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 3" xfId="2321"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 4" xfId="2476"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 5" xfId="2542"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 6" xfId="2595"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 7" xfId="2250"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4" xfId="2326"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5" xfId="2478"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6" xfId="2544"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7" xfId="2596"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3_1." xfId="413"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2_10" xfId="865"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3" xfId="202"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2" xfId="203"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2" xfId="204"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3" xfId="205"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2" xfId="2256"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2 2" xfId="2700"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 3" xfId="2310"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 4" xfId="2472"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 5" xfId="2539"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 6" xfId="2593"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 7" xfId="2254"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4" xfId="2315"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5" xfId="2474"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6" xfId="2540"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7" xfId="2594"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2_1." xfId="412"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3_10" xfId="444"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4" xfId="206"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5" xfId="207"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2" xfId="2258"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2 2" xfId="2696"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 3" xfId="2306"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 4" xfId="2470"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 5" xfId="2537"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 6" xfId="2592"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 7" xfId="2241"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 6" xfId="2353"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 7" xfId="2487"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 8" xfId="2551"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 9" xfId="2601"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2_1." xfId="2359"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3" xfId="208"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2" xfId="209"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2" xfId="210"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2" xfId="211"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3" xfId="212"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2" xfId="2263"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2 2" xfId="2702"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 3" xfId="2284"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 4" xfId="2464"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 5" xfId="2533"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 6" xfId="2589"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 7" xfId="2261"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4" xfId="2289"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5" xfId="2467"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6" xfId="2535"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7" xfId="2590"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2_1." xfId="411"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2_10" xfId="419"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3" xfId="213"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4" xfId="214"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2" xfId="2265"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2 2" xfId="2701"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 3" xfId="2278"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 4" xfId="2460"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 5" xfId="2404"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 6" xfId="2531"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 7" xfId="2259"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 5" xfId="2300"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 6" xfId="2469"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 7" xfId="2536"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 8" xfId="2591"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3_1." xfId="410"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4" xfId="215"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2" xfId="216"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3" xfId="217"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2" xfId="2268"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2 2" xfId="2703"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 3" xfId="2271"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 4" xfId="2455"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 5" xfId="2398"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 6" xfId="2528"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 7" xfId="2266"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 4" xfId="2275"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 5" xfId="2459"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 6" xfId="2403"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 7" xfId="2529"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4_1." xfId="409"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2_10" xfId="420"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3" xfId="218"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2" xfId="219"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2" xfId="220"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2" xfId="221"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2" xfId="222"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3" xfId="223"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2" xfId="2274"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2 2" xfId="2705"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 3" xfId="2255"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 4" xfId="2436"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 5" xfId="2375"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 6" xfId="2506"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 7" xfId="2272"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4" xfId="2260"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5" xfId="2441"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6" xfId="2382"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7" xfId="2515"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2_1." xfId="408"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2_10" xfId="421"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3" xfId="224"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4" xfId="225"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2" xfId="2276"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2 2" xfId="2704"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 3" xfId="2248"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 4" xfId="2430"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 5" xfId="2364"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 6" xfId="2498"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 7" xfId="2270"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 5" xfId="2264"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 6" xfId="2446"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 7" xfId="2388"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 8" xfId="2518"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2_1." xfId="407"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3" xfId="226"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2" xfId="227"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3" xfId="228"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2" xfId="2279"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2 2" xfId="2706"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 3" xfId="2242"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 4" xfId="2425"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 5" xfId="2358"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 6" xfId="2491"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 7" xfId="2277"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 4" xfId="2246"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 5" xfId="2428"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 6" xfId="2362"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 7" xfId="2495"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3_1." xfId="406"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3_10" xfId="422"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4" xfId="229"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2" xfId="230"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2" xfId="231"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3" xfId="232"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2" xfId="2283"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2 2" xfId="2707"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 3" xfId="2234"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 4" xfId="2415"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 5" xfId="2317"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 6" xfId="2477"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 7" xfId="2281"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 4" xfId="2236"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 5" xfId="2419"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 6" xfId="2339"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 7" xfId="2482"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2_1." xfId="405"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4_10" xfId="423"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5" xfId="233"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6" xfId="234"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 2" xfId="2285"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 2 2" xfId="2695"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 3" xfId="2230"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 4" xfId="2411"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 5" xfId="2295"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 6" xfId="2471"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 7" xfId="2239"/>
+    <cellStyle name="Обычный 2 2 2 2 2 7" xfId="2355"/>
+    <cellStyle name="Обычный 2 2 2 2 2 8" xfId="2488"/>
+    <cellStyle name="Обычный 2 2 2 2 2 9" xfId="2553"/>
+    <cellStyle name="Обычный 2 2 2 2 2_1." xfId="404"/>
+    <cellStyle name="Обычный 2 2 2 2 3" xfId="235"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2" xfId="236"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2" xfId="237"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2" xfId="238"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2" xfId="239"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2" xfId="240"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2" xfId="2291"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2 2" xfId="2710"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 3" xfId="2221"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 4" xfId="2220"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 5" xfId="2224"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 6" xfId="2417"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 7" xfId="2290"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3" xfId="2223"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4" xfId="2214"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5" xfId="2235"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6" xfId="2420"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2_2.1" xfId="2639"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2_10" xfId="424"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3" xfId="241"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2" xfId="2292"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2 2" xfId="2709"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 3" xfId="2219"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 4" xfId="2226"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 5" xfId="2206"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 6" xfId="2238"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 7" xfId="2288"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 4" xfId="2225"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 5" xfId="2209"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 6" xfId="2251"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 7" xfId="2445"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2_1." xfId="403"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3" xfId="242"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2" xfId="243"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2" xfId="2294"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2 2" xfId="2711"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 3" xfId="2215"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 4" xfId="2232"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 5" xfId="2413"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 6" xfId="2307"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 7" xfId="2293"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 3" xfId="2217"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 4" xfId="2231"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 5" xfId="2412"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 6" xfId="2262"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3_2.1" xfId="2640"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2_10" xfId="425"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3" xfId="244"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2" xfId="245"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2" xfId="246"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2" xfId="2297"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2 2" xfId="2712"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 3" xfId="2210"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 4" xfId="2244"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 5" xfId="2426"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 6" xfId="2354"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 7" xfId="2296"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 3" xfId="2211"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 4" xfId="2240"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 5" xfId="2423"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 6" xfId="2346"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2_2.1" xfId="2641"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3_10" xfId="426"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4" xfId="247"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 2" xfId="2298"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 2 2" xfId="2708"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 3" xfId="2208"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 4" xfId="2253"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 5" xfId="2433"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 6" xfId="2367"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 7" xfId="2286"/>
+    <cellStyle name="Обычный 2 2 2 2 3 5" xfId="2227"/>
+    <cellStyle name="Обычный 2 2 2 2 3 6" xfId="2203"/>
+    <cellStyle name="Обычный 2 2 2 2 3 7" xfId="2273"/>
+    <cellStyle name="Обычный 2 2 2 2 3 8" xfId="2468"/>
+    <cellStyle name="Обычный 2 2 2 2 3_1." xfId="402"/>
+    <cellStyle name="Обычный 2 2 2 2 4" xfId="248"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2" xfId="249"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2" xfId="250"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2" xfId="251"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2" xfId="2302"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2 2" xfId="2714"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 3" xfId="2204"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 4" xfId="2269"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 5" xfId="2452"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 6" xfId="2391"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 7" xfId="2301"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 3" xfId="2205"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 4" xfId="2267"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 5" xfId="2449"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 6" xfId="2387"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2_2.1" xfId="2642"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2_10" xfId="427"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3" xfId="252"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 2" xfId="2303"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 2 2" xfId="2713"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 3" xfId="2200"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 4" xfId="2280"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 5" xfId="2462"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 6" xfId="2402"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 7" xfId="2299"/>
+    <cellStyle name="Обычный 2 2 2 2 4 4" xfId="2207"/>
+    <cellStyle name="Обычный 2 2 2 2 4 5" xfId="2257"/>
+    <cellStyle name="Обычный 2 2 2 2 4 6" xfId="2438"/>
+    <cellStyle name="Обычный 2 2 2 2 4 7" xfId="2371"/>
+    <cellStyle name="Обычный 2 2 2 2 4_1." xfId="401"/>
+    <cellStyle name="Обычный 2 2 2 2 5" xfId="253"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2" xfId="254"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 2" xfId="2305"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 2 2" xfId="2715"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 3" xfId="2410"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 4" xfId="2287"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 5" xfId="2466"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 6" xfId="2407"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 7" xfId="2304"/>
+    <cellStyle name="Обычный 2 2 2 2 5 3" xfId="2409"/>
+    <cellStyle name="Обычный 2 2 2 2 5 4" xfId="2282"/>
+    <cellStyle name="Обычный 2 2 2 2 5 5" xfId="2463"/>
+    <cellStyle name="Обычный 2 2 2 2 5 6" xfId="2406"/>
+    <cellStyle name="Обычный 2 2 2 2 5_2.1" xfId="2643"/>
+    <cellStyle name="Обычный 2 2 2 2_10" xfId="428"/>
+    <cellStyle name="Обычный 2 2 2 3" xfId="255"/>
+    <cellStyle name="Обычный 2 2 2 4" xfId="256"/>
+    <cellStyle name="Обычный 2 2 2 4 2" xfId="257"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2" xfId="258"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2" xfId="259"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2" xfId="260"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3" xfId="261"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2" xfId="2311"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2 2" xfId="2717"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 3" xfId="2418"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 4" xfId="2334"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 5" xfId="2480"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 6" xfId="2543"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 7" xfId="2309"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 4" xfId="2416"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 5" xfId="2319"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 6" xfId="2475"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 7" xfId="2541"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2_1." xfId="400"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2_10" xfId="429"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3" xfId="262"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4" xfId="263"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 2" xfId="2313"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 2 2" xfId="2716"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 3" xfId="2421"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 4" xfId="2349"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 5" xfId="2484"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 6" xfId="2547"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 7" xfId="2308"/>
+    <cellStyle name="Обычный 2 2 2 4 2 5" xfId="2414"/>
+    <cellStyle name="Обычный 2 2 2 4 2 6" xfId="2312"/>
+    <cellStyle name="Обычный 2 2 2 4 2 7" xfId="2473"/>
+    <cellStyle name="Обычный 2 2 2 4 2 8" xfId="2538"/>
+    <cellStyle name="Обычный 2 2 2 4 2_1." xfId="399"/>
+    <cellStyle name="Обычный 2 2 2 4 3" xfId="264"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2" xfId="265"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3" xfId="266"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 2" xfId="2316"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 2 2" xfId="2718"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 3" xfId="2424"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 4" xfId="2356"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 5" xfId="2489"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 6" xfId="2552"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 7" xfId="2314"/>
+    <cellStyle name="Обычный 2 2 2 4 3 4" xfId="2422"/>
+    <cellStyle name="Обычный 2 2 2 4 3 5" xfId="2352"/>
+    <cellStyle name="Обычный 2 2 2 4 3 6" xfId="2486"/>
+    <cellStyle name="Обычный 2 2 2 4 3 7" xfId="2549"/>
+    <cellStyle name="Обычный 2 2 2 4 3_1." xfId="398"/>
+    <cellStyle name="Обычный 2 2 2 4_10" xfId="430"/>
+    <cellStyle name="Обычный 2 2 2 5" xfId="267"/>
+    <cellStyle name="Обычный 2 2 2 5 2" xfId="268"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2" xfId="269"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3" xfId="270"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 2" xfId="2320"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 2 2" xfId="2719"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 3" xfId="2429"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 4" xfId="2363"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 5" xfId="2494"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 6" xfId="2557"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 7" xfId="2318"/>
+    <cellStyle name="Обычный 2 2 2 5 2 4" xfId="2427"/>
+    <cellStyle name="Обычный 2 2 2 5 2 5" xfId="2360"/>
+    <cellStyle name="Обычный 2 2 2 5 2 6" xfId="2492"/>
+    <cellStyle name="Обычный 2 2 2 5 2 7" xfId="2555"/>
+    <cellStyle name="Обычный 2 2 2 5 2_1." xfId="397"/>
+    <cellStyle name="Обычный 2 2 2 5_10" xfId="431"/>
+    <cellStyle name="Обычный 2 2 2 6" xfId="271"/>
+    <cellStyle name="Обычный 2 2 2 7" xfId="272"/>
+    <cellStyle name="Обычный 2 2 2 7 2" xfId="2322"/>
+    <cellStyle name="Обычный 2 2 2 7 2 2" xfId="2694"/>
+    <cellStyle name="Обычный 2 2 2 7 3" xfId="2431"/>
+    <cellStyle name="Обычный 2 2 2 7 4" xfId="2368"/>
+    <cellStyle name="Обычный 2 2 2 7 5" xfId="2499"/>
+    <cellStyle name="Обычный 2 2 2 7 6" xfId="2560"/>
+    <cellStyle name="Обычный 2 2 2 7 7" xfId="2237"/>
+    <cellStyle name="Обычный 2 2 2 8" xfId="2357"/>
+    <cellStyle name="Обычный 2 2 2 9" xfId="2490"/>
+    <cellStyle name="Обычный 2 2 2_1." xfId="396"/>
+    <cellStyle name="Обычный 2 2 3" xfId="273"/>
+    <cellStyle name="Обычный 2 2 3 2" xfId="274"/>
+    <cellStyle name="Обычный 2 2 3 3" xfId="275"/>
+    <cellStyle name="Обычный 2 2 3 3 2" xfId="2324"/>
+    <cellStyle name="Обычный 2 2 3 3 2 2" xfId="2720"/>
+    <cellStyle name="Обычный 2 2 3 3 3" xfId="2434"/>
+    <cellStyle name="Обычный 2 2 3 3 4" xfId="2372"/>
+    <cellStyle name="Обычный 2 2 3 3 5" xfId="2501"/>
+    <cellStyle name="Обычный 2 2 3 3 6" xfId="2562"/>
+    <cellStyle name="Обычный 2 2 3 3 7" xfId="2323"/>
+    <cellStyle name="Обычный 2 2 3 4" xfId="2432"/>
+    <cellStyle name="Обычный 2 2 3 5" xfId="2369"/>
+    <cellStyle name="Обычный 2 2 3 6" xfId="2500"/>
+    <cellStyle name="Обычный 2 2 3 7" xfId="2561"/>
+    <cellStyle name="Обычный 2 2 3_1." xfId="395"/>
+    <cellStyle name="Обычный 2 2 4" xfId="276"/>
+    <cellStyle name="Обычный 2 2 4 2" xfId="277"/>
+    <cellStyle name="Обычный 2 2 4 2 2" xfId="278"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2" xfId="279"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2" xfId="280"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2" xfId="281"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2" xfId="2330"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2 2" xfId="2723"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 3" xfId="2440"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 4" xfId="2380"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 5" xfId="2509"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 6" xfId="2569"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 7" xfId="2329"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 3" xfId="2439"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 4" xfId="2379"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 5" xfId="2508"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 6" xfId="2567"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2_2.1" xfId="2644"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2_10" xfId="432"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3" xfId="282"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 2" xfId="2331"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 2 2" xfId="2722"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 3" xfId="2442"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 4" xfId="2384"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 5" xfId="2512"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 6" xfId="2571"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 7" xfId="2327"/>
+    <cellStyle name="Обычный 2 2 4 2 2 4" xfId="2437"/>
+    <cellStyle name="Обычный 2 2 4 2 2 5" xfId="2376"/>
+    <cellStyle name="Обычный 2 2 4 2 2 6" xfId="2504"/>
+    <cellStyle name="Обычный 2 2 4 2 2 7" xfId="2565"/>
+    <cellStyle name="Обычный 2 2 4 2 2_1." xfId="394"/>
+    <cellStyle name="Обычный 2 2 4 2 3" xfId="283"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2" xfId="284"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 2" xfId="2333"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 2 2" xfId="2724"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 3" xfId="2444"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 4" xfId="2386"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 5" xfId="2514"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 6" xfId="2574"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 7" xfId="2332"/>
+    <cellStyle name="Обычный 2 2 4 2 3 3" xfId="2443"/>
+    <cellStyle name="Обычный 2 2 4 2 3 4" xfId="2385"/>
+    <cellStyle name="Обычный 2 2 4 2 3 5" xfId="2513"/>
+    <cellStyle name="Обычный 2 2 4 2 3 6" xfId="2573"/>
+    <cellStyle name="Обычный 2 2 4 2 3_2.1" xfId="2645"/>
+    <cellStyle name="Обычный 2 2 4 2_10" xfId="433"/>
+    <cellStyle name="Обычный 2 2 4 3" xfId="285"/>
+    <cellStyle name="Обычный 2 2 4 3 2" xfId="286"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2" xfId="287"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 2" xfId="2336"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 2 2" xfId="2725"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 3" xfId="2448"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 4" xfId="2390"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 5" xfId="2517"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 6" xfId="2576"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 7" xfId="2335"/>
+    <cellStyle name="Обычный 2 2 4 3 2 3" xfId="2447"/>
+    <cellStyle name="Обычный 2 2 4 3 2 4" xfId="2389"/>
+    <cellStyle name="Обычный 2 2 4 3 2 5" xfId="2516"/>
+    <cellStyle name="Обычный 2 2 4 3 2 6" xfId="2575"/>
+    <cellStyle name="Обычный 2 2 4 3 2_2.1" xfId="2646"/>
+    <cellStyle name="Обычный 2 2 4 3_10" xfId="434"/>
+    <cellStyle name="Обычный 2 2 4 4" xfId="288"/>
+    <cellStyle name="Обычный 2 2 4 4 2" xfId="2337"/>
+    <cellStyle name="Обычный 2 2 4 4 2 2" xfId="2721"/>
+    <cellStyle name="Обычный 2 2 4 4 3" xfId="2450"/>
+    <cellStyle name="Обычный 2 2 4 4 4" xfId="2392"/>
+    <cellStyle name="Обычный 2 2 4 4 5" xfId="2519"/>
+    <cellStyle name="Обычный 2 2 4 4 6" xfId="2577"/>
+    <cellStyle name="Обычный 2 2 4 4 7" xfId="2325"/>
+    <cellStyle name="Обычный 2 2 4 5" xfId="2435"/>
+    <cellStyle name="Обычный 2 2 4 6" xfId="2374"/>
+    <cellStyle name="Обычный 2 2 4 7" xfId="2503"/>
+    <cellStyle name="Обычный 2 2 4 8" xfId="2563"/>
+    <cellStyle name="Обычный 2 2 4_1." xfId="393"/>
+    <cellStyle name="Обычный 2 2 5" xfId="289"/>
+    <cellStyle name="Обычный 2 2 5 2" xfId="290"/>
+    <cellStyle name="Обычный 2 2 5 2 2" xfId="291"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2" xfId="292"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 2" xfId="2341"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 2 2" xfId="2727"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 3" xfId="2454"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 4" xfId="2397"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 5" xfId="2524"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 6" xfId="2581"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 7" xfId="2340"/>
+    <cellStyle name="Обычный 2 2 5 2 2 3" xfId="2453"/>
+    <cellStyle name="Обычный 2 2 5 2 2 4" xfId="2396"/>
+    <cellStyle name="Обычный 2 2 5 2 2 5" xfId="2523"/>
+    <cellStyle name="Обычный 2 2 5 2 2 6" xfId="2586"/>
+    <cellStyle name="Обычный 2 2 5 2 2_2.1" xfId="2647"/>
+    <cellStyle name="Обычный 2 2 5 2_10" xfId="435"/>
+    <cellStyle name="Обычный 2 2 5 3" xfId="293"/>
+    <cellStyle name="Обычный 2 2 5 3 2" xfId="2342"/>
+    <cellStyle name="Обычный 2 2 5 3 2 2" xfId="2726"/>
+    <cellStyle name="Обычный 2 2 5 3 3" xfId="2456"/>
+    <cellStyle name="Обычный 2 2 5 3 4" xfId="2399"/>
+    <cellStyle name="Обычный 2 2 5 3 5" xfId="2525"/>
+    <cellStyle name="Обычный 2 2 5 3 6" xfId="2582"/>
+    <cellStyle name="Обычный 2 2 5 3 7" xfId="2338"/>
+    <cellStyle name="Обычный 2 2 5 4" xfId="2451"/>
+    <cellStyle name="Обычный 2 2 5 5" xfId="2393"/>
+    <cellStyle name="Обычный 2 2 5 6" xfId="2520"/>
+    <cellStyle name="Обычный 2 2 5 7" xfId="2578"/>
+    <cellStyle name="Обычный 2 2 5_1." xfId="392"/>
+    <cellStyle name="Обычный 2 2 6" xfId="294"/>
+    <cellStyle name="Обычный 2 2 6 2" xfId="295"/>
+    <cellStyle name="Обычный 2 2 6 2 2" xfId="2344"/>
+    <cellStyle name="Обычный 2 2 6 2 2 2" xfId="2728"/>
+    <cellStyle name="Обычный 2 2 6 2 3" xfId="2458"/>
+    <cellStyle name="Обычный 2 2 6 2 4" xfId="2401"/>
+    <cellStyle name="Обычный 2 2 6 2 5" xfId="2527"/>
+    <cellStyle name="Обычный 2 2 6 2 6" xfId="2584"/>
+    <cellStyle name="Обычный 2 2 6 2 7" xfId="2343"/>
+    <cellStyle name="Обычный 2 2 6 3" xfId="2457"/>
+    <cellStyle name="Обычный 2 2 6 4" xfId="2400"/>
+    <cellStyle name="Обычный 2 2 6 5" xfId="2526"/>
+    <cellStyle name="Обычный 2 2 6 6" xfId="2583"/>
+    <cellStyle name="Обычный 2 2 6_2.1" xfId="2648"/>
+    <cellStyle name="Обычный 2 2 7" xfId="296"/>
+    <cellStyle name="Обычный 2 2_10" xfId="436"/>
+    <cellStyle name="Обычный 2 20" xfId="297"/>
+    <cellStyle name="Обычный 2 20 2" xfId="298"/>
+    <cellStyle name="Обычный 2 20 2 2" xfId="299"/>
+    <cellStyle name="Обычный 2 20 2 2 2" xfId="300"/>
+    <cellStyle name="Обычный 2 20 2 2 3" xfId="301"/>
+    <cellStyle name="Обычный 2 20 2 3" xfId="302"/>
+    <cellStyle name="Обычный 2 20 2 3 2" xfId="2351"/>
+    <cellStyle name="Обычный 2 20 2 3 2 2" xfId="2729"/>
+    <cellStyle name="Обычный 2 20 2 3 3" xfId="2465"/>
+    <cellStyle name="Обычный 2 20 2 3 4" xfId="2534"/>
+    <cellStyle name="Обычный 2 20 2 3 5" xfId="2588"/>
+    <cellStyle name="Обычный 2 20 2 3 6" xfId="2615"/>
+    <cellStyle name="Обычный 2 20 2 3 7" xfId="2347"/>
+    <cellStyle name="Обычный 2 20 2 4" xfId="2461"/>
+    <cellStyle name="Обычный 2 20 2 5" xfId="2405"/>
+    <cellStyle name="Обычный 2 20 2 6" xfId="2530"/>
+    <cellStyle name="Обычный 2 20 2 7" xfId="2585"/>
+    <cellStyle name="Обычный 2 20 2_1." xfId="391"/>
+    <cellStyle name="Обычный 2 20 3" xfId="303"/>
+    <cellStyle name="Обычный 2 20 4" xfId="304"/>
+    <cellStyle name="Обычный 2 21" xfId="305"/>
+    <cellStyle name="Обычный 2 21 2" xfId="306"/>
+    <cellStyle name="Обычный 2 21 3" xfId="307"/>
+    <cellStyle name="Обычный 2 22" xfId="308"/>
+    <cellStyle name="Обычный 2 23" xfId="309"/>
+    <cellStyle name="Обычный 2 24" xfId="310"/>
+    <cellStyle name="Обычный 2 25" xfId="311"/>
+    <cellStyle name="Обычный 2 26" xfId="128"/>
+    <cellStyle name="Обычный 2 27" xfId="129"/>
+    <cellStyle name="Обычный 2 28" xfId="2617"/>
+    <cellStyle name="Обычный 2 29" xfId="389"/>
+    <cellStyle name="Обычный 2 3" xfId="312"/>
+    <cellStyle name="Обычный 2 3 2" xfId="313"/>
+    <cellStyle name="Обычный 2 3_10" xfId="781"/>
+    <cellStyle name="Обычный 2 4" xfId="314"/>
+    <cellStyle name="Обычный 2 4 2" xfId="315"/>
+    <cellStyle name="Обычный 2 5" xfId="316"/>
+    <cellStyle name="Обычный 2 5 2" xfId="317"/>
+    <cellStyle name="Обычный 2 6" xfId="318"/>
+    <cellStyle name="Обычный 2 7" xfId="319"/>
+    <cellStyle name="Обычный 2 8" xfId="320"/>
+    <cellStyle name="Обычный 2 9" xfId="321"/>
+    <cellStyle name="Обычный 2_1.1" xfId="322"/>
+    <cellStyle name="Обычный 20" xfId="2649"/>
+    <cellStyle name="Обычный 21" xfId="2650"/>
+    <cellStyle name="Обычный 22" xfId="2651"/>
+    <cellStyle name="Обычный 23" xfId="2652"/>
+    <cellStyle name="Обычный 24" xfId="2653"/>
+    <cellStyle name="Обычный 25" xfId="2654"/>
+    <cellStyle name="Обычный 26" xfId="2655"/>
+    <cellStyle name="Обычный 27" xfId="2656"/>
+    <cellStyle name="Обычный 28" xfId="2657"/>
+    <cellStyle name="Обычный 29" xfId="2658"/>
+    <cellStyle name="Обычный 3" xfId="323"/>
+    <cellStyle name="Обычный 3 10" xfId="324"/>
+    <cellStyle name="Обычный 3 11" xfId="325"/>
+    <cellStyle name="Обычный 3 12" xfId="326"/>
+    <cellStyle name="Обычный 3 13" xfId="327"/>
+    <cellStyle name="Обычный 3 13 2" xfId="328"/>
+    <cellStyle name="Обычный 3 13 3" xfId="329"/>
+    <cellStyle name="Обычный 3 14" xfId="330"/>
+    <cellStyle name="Обычный 3 14 2" xfId="331"/>
+    <cellStyle name="Обычный 3 14 3" xfId="332"/>
+    <cellStyle name="Обычный 3 15" xfId="333"/>
+    <cellStyle name="Обычный 3 16" xfId="2731"/>
+    <cellStyle name="Обычный 3 17" xfId="2623"/>
+    <cellStyle name="Обычный 3 2" xfId="334"/>
+    <cellStyle name="Обычный 3 3" xfId="335"/>
+    <cellStyle name="Обычный 3 4" xfId="336"/>
+    <cellStyle name="Обычный 3 5" xfId="337"/>
+    <cellStyle name="Обычный 3 6" xfId="338"/>
+    <cellStyle name="Обычный 3 7" xfId="339"/>
+    <cellStyle name="Обычный 3 8" xfId="340"/>
+    <cellStyle name="Обычный 3 9" xfId="341"/>
+    <cellStyle name="Обычный 3_8" xfId="2669"/>
+    <cellStyle name="Обычный 30" xfId="2659"/>
+    <cellStyle name="Обычный 31" xfId="2660"/>
+    <cellStyle name="Обычный 32" xfId="2661"/>
+    <cellStyle name="Обычный 33" xfId="2662"/>
+    <cellStyle name="Обычный 34" xfId="2663"/>
+    <cellStyle name="Обычный 35" xfId="2664"/>
+    <cellStyle name="Обычный 36" xfId="2665"/>
+    <cellStyle name="Обычный 37" xfId="2666"/>
+    <cellStyle name="Обычный 38" xfId="2667"/>
+    <cellStyle name="Обычный 39" xfId="2668"/>
+    <cellStyle name="Обычный 4" xfId="342"/>
+    <cellStyle name="Обычный 4 10" xfId="343"/>
+    <cellStyle name="Обычный 4 11" xfId="344"/>
+    <cellStyle name="Обычный 4 12" xfId="378"/>
+    <cellStyle name="Обычный 4 2" xfId="345"/>
+    <cellStyle name="Обычный 4 3" xfId="346"/>
+    <cellStyle name="Обычный 4 4" xfId="347"/>
+    <cellStyle name="Обычный 4 5" xfId="348"/>
+    <cellStyle name="Обычный 4 6" xfId="349"/>
+    <cellStyle name="Обычный 4 7" xfId="350"/>
+    <cellStyle name="Обычный 4 8" xfId="351"/>
+    <cellStyle name="Обычный 4 9" xfId="352"/>
+    <cellStyle name="Обычный 4 9 2" xfId="353"/>
+    <cellStyle name="Обычный 4 9 3" xfId="354"/>
+    <cellStyle name="Обычный 4_8" xfId="2670"/>
+    <cellStyle name="Обычный 40" xfId="2675"/>
+    <cellStyle name="Обычный 41" xfId="2734"/>
+    <cellStyle name="Обычный 5" xfId="355"/>
+    <cellStyle name="Обычный 5 2" xfId="356"/>
+    <cellStyle name="Обычный 5 3" xfId="357"/>
+    <cellStyle name="Обычный 5 4" xfId="358"/>
+    <cellStyle name="Обычный 5 5" xfId="359"/>
+    <cellStyle name="Обычный 5 6" xfId="360"/>
+    <cellStyle name="Обычный 5 7" xfId="132"/>
+    <cellStyle name="Обычный 5_8" xfId="2671"/>
+    <cellStyle name="Обычный 56" xfId="361"/>
+    <cellStyle name="Обычный 6" xfId="362"/>
+    <cellStyle name="Обычный 6 2" xfId="363"/>
+    <cellStyle name="Обычный 6 3" xfId="364"/>
+    <cellStyle name="Обычный 6 4" xfId="365"/>
+    <cellStyle name="Обычный 6 5" xfId="384"/>
+    <cellStyle name="Обычный 6_8" xfId="2672"/>
+    <cellStyle name="Обычный 7" xfId="366"/>
+    <cellStyle name="Обычный 7 2" xfId="367"/>
+    <cellStyle name="Обычный 7 3" xfId="368"/>
+    <cellStyle name="Обычный 7 4" xfId="377"/>
+    <cellStyle name="Обычный 7_8" xfId="2673"/>
+    <cellStyle name="Обычный 8" xfId="369"/>
+    <cellStyle name="Обычный 8 2" xfId="370"/>
+    <cellStyle name="Обычный 8 3" xfId="134"/>
+    <cellStyle name="Обычный 9" xfId="371"/>
+    <cellStyle name="Обычный 9 2" xfId="372"/>
+    <cellStyle name="Обычный 9 3" xfId="383"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка 2" xfId="373"/>
+    <cellStyle name="Плохой 2" xfId="40"/>
+    <cellStyle name="Плохой 2 10" xfId="920"/>
+    <cellStyle name="Плохой 2 11" xfId="973"/>
+    <cellStyle name="Плохой 2 12" xfId="1048"/>
+    <cellStyle name="Плохой 2 13" xfId="1104"/>
+    <cellStyle name="Плохой 2 14" xfId="1162"/>
+    <cellStyle name="Плохой 2 15" xfId="1225"/>
+    <cellStyle name="Плохой 2 16" xfId="1284"/>
+    <cellStyle name="Плохой 2 17" xfId="1342"/>
+    <cellStyle name="Плохой 2 18" xfId="1400"/>
+    <cellStyle name="Плохой 2 19" xfId="1459"/>
+    <cellStyle name="Плохой 2 2" xfId="527"/>
+    <cellStyle name="Плохой 2 20" xfId="1514"/>
+    <cellStyle name="Плохой 2 21" xfId="1573"/>
+    <cellStyle name="Плохой 2 22" xfId="1625"/>
+    <cellStyle name="Плохой 2 23" xfId="1683"/>
+    <cellStyle name="Плохой 2 24" xfId="1739"/>
+    <cellStyle name="Плохой 2 25" xfId="1781"/>
+    <cellStyle name="Плохой 2 26" xfId="1864"/>
+    <cellStyle name="Плохой 2 27" xfId="1941"/>
+    <cellStyle name="Плохой 2 28" xfId="2000"/>
+    <cellStyle name="Плохой 2 29" xfId="2053"/>
+    <cellStyle name="Плохой 2 3" xfId="564"/>
+    <cellStyle name="Плохой 2 30" xfId="2108"/>
+    <cellStyle name="Плохой 2 31" xfId="2149"/>
+    <cellStyle name="Плохой 2 32" xfId="2188"/>
+    <cellStyle name="Плохой 2 33" xfId="2194"/>
+    <cellStyle name="Плохой 2 4" xfId="603"/>
+    <cellStyle name="Плохой 2 5" xfId="647"/>
+    <cellStyle name="Плохой 2 6" xfId="691"/>
+    <cellStyle name="Плохой 2 7" xfId="730"/>
+    <cellStyle name="Плохой 2 8" xfId="770"/>
+    <cellStyle name="Плохой 2 9" xfId="859"/>
+    <cellStyle name="Плохой 3" xfId="81"/>
+    <cellStyle name="Плохой 4" xfId="121"/>
+    <cellStyle name="Пояснение 2" xfId="41"/>
+    <cellStyle name="Пояснение 2 10" xfId="921"/>
+    <cellStyle name="Пояснение 2 11" xfId="974"/>
+    <cellStyle name="Пояснение 2 12" xfId="1049"/>
+    <cellStyle name="Пояснение 2 13" xfId="1105"/>
+    <cellStyle name="Пояснение 2 14" xfId="1163"/>
+    <cellStyle name="Пояснение 2 15" xfId="1226"/>
+    <cellStyle name="Пояснение 2 16" xfId="1285"/>
+    <cellStyle name="Пояснение 2 17" xfId="1343"/>
+    <cellStyle name="Пояснение 2 18" xfId="1401"/>
+    <cellStyle name="Пояснение 2 19" xfId="1460"/>
+    <cellStyle name="Пояснение 2 2" xfId="528"/>
+    <cellStyle name="Пояснение 2 20" xfId="1515"/>
+    <cellStyle name="Пояснение 2 21" xfId="1574"/>
+    <cellStyle name="Пояснение 2 22" xfId="1626"/>
+    <cellStyle name="Пояснение 2 23" xfId="1684"/>
+    <cellStyle name="Пояснение 2 24" xfId="1740"/>
+    <cellStyle name="Пояснение 2 25" xfId="1782"/>
+    <cellStyle name="Пояснение 2 26" xfId="1865"/>
+    <cellStyle name="Пояснение 2 27" xfId="1942"/>
+    <cellStyle name="Пояснение 2 28" xfId="2001"/>
+    <cellStyle name="Пояснение 2 29" xfId="2054"/>
+    <cellStyle name="Пояснение 2 3" xfId="565"/>
+    <cellStyle name="Пояснение 2 30" xfId="2109"/>
+    <cellStyle name="Пояснение 2 31" xfId="2150"/>
+    <cellStyle name="Пояснение 2 32" xfId="2189"/>
+    <cellStyle name="Пояснение 2 33" xfId="2195"/>
+    <cellStyle name="Пояснение 2 4" xfId="604"/>
+    <cellStyle name="Пояснение 2 5" xfId="648"/>
+    <cellStyle name="Пояснение 2 6" xfId="692"/>
+    <cellStyle name="Пояснение 2 7" xfId="731"/>
+    <cellStyle name="Пояснение 2 8" xfId="771"/>
+    <cellStyle name="Пояснение 2 9" xfId="860"/>
+    <cellStyle name="Пояснение 3" xfId="82"/>
+    <cellStyle name="Пояснение 4" xfId="122"/>
+    <cellStyle name="Примечание 2" xfId="42"/>
+    <cellStyle name="Примечание 2 10" xfId="922"/>
+    <cellStyle name="Примечание 2 11" xfId="975"/>
+    <cellStyle name="Примечание 2 12" xfId="1050"/>
+    <cellStyle name="Примечание 2 13" xfId="1106"/>
+    <cellStyle name="Примечание 2 14" xfId="1164"/>
+    <cellStyle name="Примечание 2 15" xfId="1227"/>
+    <cellStyle name="Примечание 2 16" xfId="1286"/>
+    <cellStyle name="Примечание 2 17" xfId="1344"/>
+    <cellStyle name="Примечание 2 18" xfId="1402"/>
+    <cellStyle name="Примечание 2 19" xfId="1461"/>
+    <cellStyle name="Примечание 2 2" xfId="375"/>
+    <cellStyle name="Примечание 2 2 2" xfId="2730"/>
+    <cellStyle name="Примечание 2 2 3" xfId="2733"/>
+    <cellStyle name="Примечание 2 2 4" xfId="2679"/>
+    <cellStyle name="Примечание 2 2 5" xfId="2622"/>
+    <cellStyle name="Примечание 2 20" xfId="1516"/>
+    <cellStyle name="Примечание 2 21" xfId="1575"/>
+    <cellStyle name="Примечание 2 22" xfId="1627"/>
+    <cellStyle name="Примечание 2 23" xfId="1685"/>
+    <cellStyle name="Примечание 2 24" xfId="1741"/>
+    <cellStyle name="Примечание 2 25" xfId="1783"/>
+    <cellStyle name="Примечание 2 26" xfId="1866"/>
+    <cellStyle name="Примечание 2 27" xfId="1943"/>
+    <cellStyle name="Примечание 2 28" xfId="2002"/>
+    <cellStyle name="Примечание 2 29" xfId="2055"/>
+    <cellStyle name="Примечание 2 3" xfId="376"/>
+    <cellStyle name="Примечание 2 3 2" xfId="566"/>
+    <cellStyle name="Примечание 2 3 3" xfId="2683"/>
+    <cellStyle name="Примечание 2 30" xfId="2110"/>
+    <cellStyle name="Примечание 2 31" xfId="2151"/>
+    <cellStyle name="Примечание 2 32" xfId="2190"/>
+    <cellStyle name="Примечание 2 33" xfId="2196"/>
+    <cellStyle name="Примечание 2 34" xfId="2408"/>
+    <cellStyle name="Примечание 2 35" xfId="2532"/>
+    <cellStyle name="Примечание 2 36" xfId="2587"/>
+    <cellStyle name="Примечание 2 37" xfId="2614"/>
+    <cellStyle name="Примечание 2 38" xfId="2616"/>
+    <cellStyle name="Примечание 2 4" xfId="374"/>
+    <cellStyle name="Примечание 2 4 2" xfId="605"/>
+    <cellStyle name="Примечание 2 5" xfId="649"/>
+    <cellStyle name="Примечание 2 5 2" xfId="2624"/>
+    <cellStyle name="Примечание 2 6" xfId="693"/>
+    <cellStyle name="Примечание 2 7" xfId="732"/>
+    <cellStyle name="Примечание 2 8" xfId="772"/>
+    <cellStyle name="Примечание 2 9" xfId="861"/>
+    <cellStyle name="Примечание 2_8" xfId="2674"/>
+    <cellStyle name="Примечание 3" xfId="83"/>
+    <cellStyle name="Примечание 3 2" xfId="379"/>
+    <cellStyle name="Примечание 4" xfId="123"/>
+    <cellStyle name="Примечание 4 2" xfId="390"/>
+    <cellStyle name="Связанная ячейка 2" xfId="43"/>
+    <cellStyle name="Связанная ячейка 2 10" xfId="923"/>
+    <cellStyle name="Связанная ячейка 2 11" xfId="976"/>
+    <cellStyle name="Связанная ячейка 2 12" xfId="1051"/>
+    <cellStyle name="Связанная ячейка 2 13" xfId="1107"/>
+    <cellStyle name="Связанная ячейка 2 14" xfId="1165"/>
+    <cellStyle name="Связанная ячейка 2 15" xfId="1228"/>
+    <cellStyle name="Связанная ячейка 2 16" xfId="1287"/>
+    <cellStyle name="Связанная ячейка 2 17" xfId="1345"/>
+    <cellStyle name="Связанная ячейка 2 18" xfId="1403"/>
+    <cellStyle name="Связанная ячейка 2 19" xfId="1462"/>
+    <cellStyle name="Связанная ячейка 2 2" xfId="529"/>
+    <cellStyle name="Связанная ячейка 2 20" xfId="1517"/>
+    <cellStyle name="Связанная ячейка 2 21" xfId="1576"/>
+    <cellStyle name="Связанная ячейка 2 22" xfId="1628"/>
+    <cellStyle name="Связанная ячейка 2 23" xfId="1686"/>
+    <cellStyle name="Связанная ячейка 2 24" xfId="1742"/>
+    <cellStyle name="Связанная ячейка 2 25" xfId="1784"/>
+    <cellStyle name="Связанная ячейка 2 26" xfId="1867"/>
+    <cellStyle name="Связанная ячейка 2 27" xfId="1944"/>
+    <cellStyle name="Связанная ячейка 2 28" xfId="2003"/>
+    <cellStyle name="Связанная ячейка 2 29" xfId="2056"/>
+    <cellStyle name="Связанная ячейка 2 3" xfId="567"/>
+    <cellStyle name="Связанная ячейка 2 30" xfId="2111"/>
+    <cellStyle name="Связанная ячейка 2 31" xfId="2152"/>
+    <cellStyle name="Связанная ячейка 2 32" xfId="2191"/>
+    <cellStyle name="Связанная ячейка 2 33" xfId="2197"/>
+    <cellStyle name="Связанная ячейка 2 4" xfId="606"/>
+    <cellStyle name="Связанная ячейка 2 5" xfId="650"/>
+    <cellStyle name="Связанная ячейка 2 6" xfId="694"/>
+    <cellStyle name="Связанная ячейка 2 7" xfId="733"/>
+    <cellStyle name="Связанная ячейка 2 8" xfId="773"/>
+    <cellStyle name="Связанная ячейка 2 9" xfId="862"/>
+    <cellStyle name="Связанная ячейка 3" xfId="84"/>
+    <cellStyle name="Связанная ячейка 4" xfId="124"/>
+    <cellStyle name="Текст предупреждения 2" xfId="44"/>
+    <cellStyle name="Текст предупреждения 2 10" xfId="924"/>
+    <cellStyle name="Текст предупреждения 2 11" xfId="977"/>
+    <cellStyle name="Текст предупреждения 2 12" xfId="1052"/>
+    <cellStyle name="Текст предупреждения 2 13" xfId="1108"/>
+    <cellStyle name="Текст предупреждения 2 14" xfId="1166"/>
+    <cellStyle name="Текст предупреждения 2 15" xfId="1229"/>
+    <cellStyle name="Текст предупреждения 2 16" xfId="1288"/>
+    <cellStyle name="Текст предупреждения 2 17" xfId="1346"/>
+    <cellStyle name="Текст предупреждения 2 18" xfId="1404"/>
+    <cellStyle name="Текст предупреждения 2 19" xfId="1463"/>
+    <cellStyle name="Текст предупреждения 2 2" xfId="530"/>
+    <cellStyle name="Текст предупреждения 2 20" xfId="1518"/>
+    <cellStyle name="Текст предупреждения 2 21" xfId="1577"/>
+    <cellStyle name="Текст предупреждения 2 22" xfId="1629"/>
+    <cellStyle name="Текст предупреждения 2 23" xfId="1687"/>
+    <cellStyle name="Текст предупреждения 2 24" xfId="1743"/>
+    <cellStyle name="Текст предупреждения 2 25" xfId="1785"/>
+    <cellStyle name="Текст предупреждения 2 26" xfId="1868"/>
+    <cellStyle name="Текст предупреждения 2 27" xfId="1945"/>
+    <cellStyle name="Текст предупреждения 2 28" xfId="2004"/>
+    <cellStyle name="Текст предупреждения 2 29" xfId="2057"/>
+    <cellStyle name="Текст предупреждения 2 3" xfId="568"/>
+    <cellStyle name="Текст предупреждения 2 30" xfId="2112"/>
+    <cellStyle name="Текст предупреждения 2 31" xfId="2153"/>
+    <cellStyle name="Текст предупреждения 2 32" xfId="2192"/>
+    <cellStyle name="Текст предупреждения 2 33" xfId="2198"/>
+    <cellStyle name="Текст предупреждения 2 4" xfId="607"/>
+    <cellStyle name="Текст предупреждения 2 5" xfId="651"/>
+    <cellStyle name="Текст предупреждения 2 6" xfId="695"/>
+    <cellStyle name="Текст предупреждения 2 7" xfId="734"/>
+    <cellStyle name="Текст предупреждения 2 8" xfId="774"/>
+    <cellStyle name="Текст предупреждения 2 9" xfId="863"/>
+    <cellStyle name="Текст предупреждения 3" xfId="85"/>
+    <cellStyle name="Текст предупреждения 4" xfId="125"/>
+    <cellStyle name="Хороший 2" xfId="45"/>
+    <cellStyle name="Хороший 2 10" xfId="925"/>
+    <cellStyle name="Хороший 2 11" xfId="978"/>
+    <cellStyle name="Хороший 2 12" xfId="1053"/>
+    <cellStyle name="Хороший 2 13" xfId="1109"/>
+    <cellStyle name="Хороший 2 14" xfId="1167"/>
+    <cellStyle name="Хороший 2 15" xfId="1230"/>
+    <cellStyle name="Хороший 2 16" xfId="1289"/>
+    <cellStyle name="Хороший 2 17" xfId="1347"/>
+    <cellStyle name="Хороший 2 18" xfId="1405"/>
+    <cellStyle name="Хороший 2 19" xfId="1464"/>
+    <cellStyle name="Хороший 2 2" xfId="531"/>
+    <cellStyle name="Хороший 2 20" xfId="1519"/>
+    <cellStyle name="Хороший 2 21" xfId="1578"/>
+    <cellStyle name="Хороший 2 22" xfId="1630"/>
+    <cellStyle name="Хороший 2 23" xfId="1688"/>
+    <cellStyle name="Хороший 2 24" xfId="1744"/>
+    <cellStyle name="Хороший 2 25" xfId="1786"/>
+    <cellStyle name="Хороший 2 26" xfId="1869"/>
+    <cellStyle name="Хороший 2 27" xfId="1946"/>
+    <cellStyle name="Хороший 2 28" xfId="2005"/>
+    <cellStyle name="Хороший 2 29" xfId="2058"/>
+    <cellStyle name="Хороший 2 3" xfId="569"/>
+    <cellStyle name="Хороший 2 30" xfId="2113"/>
+    <cellStyle name="Хороший 2 31" xfId="2154"/>
+    <cellStyle name="Хороший 2 32" xfId="2193"/>
+    <cellStyle name="Хороший 2 33" xfId="2199"/>
+    <cellStyle name="Хороший 2 4" xfId="608"/>
+    <cellStyle name="Хороший 2 5" xfId="652"/>
+    <cellStyle name="Хороший 2 6" xfId="696"/>
+    <cellStyle name="Хороший 2 7" xfId="735"/>
+    <cellStyle name="Хороший 2 8" xfId="775"/>
+    <cellStyle name="Хороший 2 9" xfId="864"/>
+    <cellStyle name="Хороший 3" xfId="86"/>
+    <cellStyle name="Хороший 4" xfId="126"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -680,376 +6726,597 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AX39"/>
+  <dimension ref="A1:CS41"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" sqref="A1:AW1"/>
+      <pane xSplit="1" topLeftCell="CH1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CO5" sqref="CO5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="13" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="21.7109375" style="5" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="51" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="21.7265625" style="5" customWidth="1"/>
+    <col min="2" max="23" width="8.7265625" style="5" customWidth="1"/>
+    <col min="24" max="49" width="8.7265625" style="2" customWidth="1"/>
+    <col min="50" max="50" width="9.1796875" style="3"/>
+    <col min="51" max="16384" width="9.1796875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:50" s="1" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
-[...51 lines deleted...]
-      <c r="AX1" s="27"/>
+    <row r="1" spans="1:97" s="1" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="47" t="s">
+        <v>22</v>
+      </c>
+      <c r="B1" s="47"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
+      <c r="G1" s="47"/>
+      <c r="H1" s="47"/>
+      <c r="I1" s="47"/>
+      <c r="J1" s="47"/>
+      <c r="K1" s="47"/>
+      <c r="L1" s="47"/>
+      <c r="M1" s="47"/>
+      <c r="N1" s="47"/>
+      <c r="O1" s="47"/>
+      <c r="P1" s="47"/>
+      <c r="Q1" s="47"/>
+      <c r="R1" s="47"/>
+      <c r="S1" s="47"/>
+      <c r="T1" s="47"/>
+      <c r="U1" s="47"/>
+      <c r="V1" s="47"/>
+      <c r="W1" s="47"/>
+      <c r="X1" s="47"/>
+      <c r="Y1" s="47"/>
+      <c r="Z1" s="47"/>
+      <c r="AA1" s="47"/>
+      <c r="AB1" s="47"/>
+      <c r="AC1" s="47"/>
+      <c r="AD1" s="47"/>
+      <c r="AE1" s="47"/>
+      <c r="AF1" s="47"/>
+      <c r="AG1" s="47"/>
+      <c r="AH1" s="47"/>
+      <c r="AI1" s="47"/>
+      <c r="AJ1" s="47"/>
+      <c r="AK1" s="47"/>
+      <c r="AL1" s="47"/>
+      <c r="AM1" s="47"/>
+      <c r="AN1" s="47"/>
+      <c r="AO1" s="47"/>
+      <c r="AP1" s="47"/>
+      <c r="AQ1" s="47"/>
+      <c r="AR1" s="47"/>
+      <c r="AS1" s="47"/>
+      <c r="AT1" s="47"/>
+      <c r="AU1" s="47"/>
+      <c r="AV1" s="47"/>
+      <c r="AW1" s="47"/>
+      <c r="AX1" s="26"/>
     </row>
-    <row r="2" spans="1:50" s="6" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="J2" s="37" t="s">
+    <row r="2" spans="1:97" s="6" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="27"/>
+      <c r="B2" s="27"/>
+      <c r="C2" s="27"/>
+      <c r="D2" s="27"/>
+      <c r="E2" s="27"/>
+      <c r="F2" s="27"/>
+      <c r="G2" s="27"/>
+      <c r="H2" s="27"/>
+      <c r="I2" s="27"/>
+      <c r="J2" s="43" t="s">
         <v>18</v>
       </c>
-      <c r="K2" s="37"/>
-[...10 lines deleted...]
-      <c r="V2" s="37" t="s">
+      <c r="K2" s="43"/>
+      <c r="L2" s="43"/>
+      <c r="M2" s="43"/>
+      <c r="N2" s="27"/>
+      <c r="O2" s="27"/>
+      <c r="P2" s="27"/>
+      <c r="Q2" s="27"/>
+      <c r="R2" s="27"/>
+      <c r="S2" s="27"/>
+      <c r="T2" s="27"/>
+      <c r="U2" s="27"/>
+      <c r="V2" s="43" t="s">
         <v>18</v>
       </c>
-      <c r="W2" s="37"/>
-[...2 lines deleted...]
-      <c r="AH2" s="37" t="s">
+      <c r="W2" s="43"/>
+      <c r="X2" s="43"/>
+      <c r="Y2" s="43"/>
+      <c r="AH2" s="43" t="s">
         <v>18</v>
       </c>
-      <c r="AI2" s="37"/>
-[...2 lines deleted...]
-      <c r="AT2" s="37" t="s">
+      <c r="AI2" s="43"/>
+      <c r="AJ2" s="43"/>
+      <c r="AK2" s="43"/>
+      <c r="AT2" s="43" t="s">
         <v>18</v>
       </c>
-      <c r="AU2" s="37"/>
-[...2 lines deleted...]
-      <c r="AX2" s="28"/>
+      <c r="AU2" s="43"/>
+      <c r="AV2" s="43"/>
+      <c r="AW2" s="43"/>
+      <c r="BF2" s="43" t="s">
+        <v>18</v>
+      </c>
+      <c r="BG2" s="43"/>
+      <c r="BH2" s="43"/>
+      <c r="BI2" s="43"/>
+      <c r="BR2" s="43" t="s">
+        <v>18</v>
+      </c>
+      <c r="BS2" s="43"/>
+      <c r="BT2" s="43"/>
+      <c r="BU2" s="43"/>
+      <c r="CD2" s="43" t="s">
+        <v>18</v>
+      </c>
+      <c r="CE2" s="43"/>
+      <c r="CF2" s="43"/>
+      <c r="CG2" s="43"/>
+      <c r="CP2" s="43" t="s">
+        <v>18</v>
+      </c>
+      <c r="CQ2" s="43"/>
+      <c r="CR2" s="43"/>
+      <c r="CS2" s="43"/>
     </row>
-    <row r="3" spans="1:50" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="36" t="s">
+    <row r="3" spans="1:97" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="46" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="34" t="s">
+      <c r="B3" s="44" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="34"/>
-[...10 lines deleted...]
-      <c r="N3" s="34" t="s">
+      <c r="C3" s="44"/>
+      <c r="D3" s="44"/>
+      <c r="E3" s="44"/>
+      <c r="F3" s="44"/>
+      <c r="G3" s="44"/>
+      <c r="H3" s="44"/>
+      <c r="I3" s="44"/>
+      <c r="J3" s="44"/>
+      <c r="K3" s="44"/>
+      <c r="L3" s="44"/>
+      <c r="M3" s="44"/>
+      <c r="N3" s="44" t="s">
         <v>3</v>
       </c>
-      <c r="O3" s="34"/>
-[...10 lines deleted...]
-      <c r="Z3" s="34" t="s">
+      <c r="O3" s="44"/>
+      <c r="P3" s="44"/>
+      <c r="Q3" s="44"/>
+      <c r="R3" s="44"/>
+      <c r="S3" s="44"/>
+      <c r="T3" s="44"/>
+      <c r="U3" s="44"/>
+      <c r="V3" s="44"/>
+      <c r="W3" s="44"/>
+      <c r="X3" s="44"/>
+      <c r="Y3" s="44"/>
+      <c r="Z3" s="44" t="s">
         <v>4</v>
       </c>
-      <c r="AA3" s="34"/>
-[...10 lines deleted...]
-      <c r="AL3" s="34" t="s">
+      <c r="AA3" s="44"/>
+      <c r="AB3" s="44"/>
+      <c r="AC3" s="44"/>
+      <c r="AD3" s="44"/>
+      <c r="AE3" s="44"/>
+      <c r="AF3" s="44"/>
+      <c r="AG3" s="44"/>
+      <c r="AH3" s="44"/>
+      <c r="AI3" s="44"/>
+      <c r="AJ3" s="44"/>
+      <c r="AK3" s="44"/>
+      <c r="AL3" s="44" t="s">
         <v>5</v>
       </c>
-      <c r="AM3" s="34"/>
-[...10 lines deleted...]
-      <c r="AX3" s="7"/>
+      <c r="AM3" s="44"/>
+      <c r="AN3" s="44"/>
+      <c r="AO3" s="44"/>
+      <c r="AP3" s="44"/>
+      <c r="AQ3" s="44"/>
+      <c r="AR3" s="44"/>
+      <c r="AS3" s="44"/>
+      <c r="AT3" s="44"/>
+      <c r="AU3" s="44"/>
+      <c r="AV3" s="44"/>
+      <c r="AW3" s="45"/>
+      <c r="AX3" s="44" t="s">
+        <v>23</v>
+      </c>
+      <c r="AY3" s="44"/>
+      <c r="AZ3" s="44"/>
+      <c r="BA3" s="44"/>
+      <c r="BB3" s="44"/>
+      <c r="BC3" s="44"/>
+      <c r="BD3" s="44"/>
+      <c r="BE3" s="44"/>
+      <c r="BF3" s="44"/>
+      <c r="BG3" s="44"/>
+      <c r="BH3" s="44"/>
+      <c r="BI3" s="45"/>
+      <c r="BJ3" s="44" t="s">
+        <v>24</v>
+      </c>
+      <c r="BK3" s="44"/>
+      <c r="BL3" s="44"/>
+      <c r="BM3" s="44"/>
+      <c r="BN3" s="44"/>
+      <c r="BO3" s="44"/>
+      <c r="BP3" s="44"/>
+      <c r="BQ3" s="44"/>
+      <c r="BR3" s="44"/>
+      <c r="BS3" s="44"/>
+      <c r="BT3" s="44"/>
+      <c r="BU3" s="45"/>
+      <c r="BV3" s="44" t="s">
+        <v>25</v>
+      </c>
+      <c r="BW3" s="44"/>
+      <c r="BX3" s="44"/>
+      <c r="BY3" s="44"/>
+      <c r="BZ3" s="44"/>
+      <c r="CA3" s="44"/>
+      <c r="CB3" s="44"/>
+      <c r="CC3" s="44"/>
+      <c r="CD3" s="44"/>
+      <c r="CE3" s="44"/>
+      <c r="CF3" s="44"/>
+      <c r="CG3" s="45"/>
+      <c r="CH3" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="CI3" s="44"/>
+      <c r="CJ3" s="44"/>
+      <c r="CK3" s="44"/>
+      <c r="CL3" s="44"/>
+      <c r="CM3" s="44"/>
+      <c r="CN3" s="44"/>
+      <c r="CO3" s="44"/>
+      <c r="CP3" s="44"/>
+      <c r="CQ3" s="44"/>
+      <c r="CR3" s="44"/>
+      <c r="CS3" s="45"/>
     </row>
-    <row r="4" spans="1:50" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="31" t="s">
+    <row r="4" spans="1:97" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="46"/>
+      <c r="B4" s="29" t="s">
         <v>17</v>
       </c>
-      <c r="C4" s="32" t="s">
+      <c r="C4" s="30" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="32" t="s">
+      <c r="D4" s="30" t="s">
         <v>7</v>
       </c>
-      <c r="E4" s="31" t="s">
+      <c r="E4" s="29" t="s">
         <v>8</v>
       </c>
-      <c r="F4" s="32" t="s">
+      <c r="F4" s="30" t="s">
         <v>9</v>
       </c>
-      <c r="G4" s="32" t="s">
+      <c r="G4" s="30" t="s">
         <v>10</v>
       </c>
-      <c r="H4" s="32" t="s">
+      <c r="H4" s="30" t="s">
         <v>11</v>
       </c>
-      <c r="I4" s="32" t="s">
+      <c r="I4" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="J4" s="32" t="s">
+      <c r="J4" s="30" t="s">
         <v>13</v>
       </c>
-      <c r="K4" s="32" t="s">
+      <c r="K4" s="30" t="s">
         <v>14</v>
       </c>
-      <c r="L4" s="32" t="s">
+      <c r="L4" s="30" t="s">
         <v>15</v>
       </c>
-      <c r="M4" s="32" t="s">
+      <c r="M4" s="30" t="s">
         <v>16</v>
       </c>
-      <c r="N4" s="31" t="s">
+      <c r="N4" s="29" t="s">
         <v>17</v>
       </c>
-      <c r="O4" s="32" t="s">
+      <c r="O4" s="30" t="s">
         <v>6</v>
       </c>
-      <c r="P4" s="32" t="s">
+      <c r="P4" s="30" t="s">
         <v>7</v>
       </c>
-      <c r="Q4" s="31" t="s">
+      <c r="Q4" s="29" t="s">
         <v>8</v>
       </c>
-      <c r="R4" s="32" t="s">
+      <c r="R4" s="30" t="s">
         <v>9</v>
       </c>
-      <c r="S4" s="32" t="s">
+      <c r="S4" s="30" t="s">
         <v>10</v>
       </c>
-      <c r="T4" s="32" t="s">
+      <c r="T4" s="30" t="s">
         <v>11</v>
       </c>
-      <c r="U4" s="32" t="s">
+      <c r="U4" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="V4" s="32" t="s">
+      <c r="V4" s="30" t="s">
         <v>13</v>
       </c>
-      <c r="W4" s="32" t="s">
+      <c r="W4" s="30" t="s">
         <v>14</v>
       </c>
-      <c r="X4" s="32" t="s">
+      <c r="X4" s="30" t="s">
         <v>15</v>
       </c>
-      <c r="Y4" s="32" t="s">
+      <c r="Y4" s="30" t="s">
         <v>16</v>
       </c>
-      <c r="Z4" s="31" t="s">
+      <c r="Z4" s="29" t="s">
         <v>17</v>
       </c>
-      <c r="AA4" s="32" t="s">
+      <c r="AA4" s="30" t="s">
         <v>6</v>
       </c>
-      <c r="AB4" s="32" t="s">
+      <c r="AB4" s="30" t="s">
         <v>7</v>
       </c>
-      <c r="AC4" s="31" t="s">
+      <c r="AC4" s="29" t="s">
         <v>8</v>
       </c>
-      <c r="AD4" s="32" t="s">
+      <c r="AD4" s="30" t="s">
         <v>9</v>
       </c>
-      <c r="AE4" s="32" t="s">
+      <c r="AE4" s="30" t="s">
         <v>10</v>
       </c>
-      <c r="AF4" s="32" t="s">
+      <c r="AF4" s="30" t="s">
         <v>11</v>
       </c>
-      <c r="AG4" s="32" t="s">
+      <c r="AG4" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="AH4" s="32" t="s">
+      <c r="AH4" s="30" t="s">
         <v>13</v>
       </c>
-      <c r="AI4" s="32" t="s">
+      <c r="AI4" s="30" t="s">
         <v>14</v>
       </c>
-      <c r="AJ4" s="32" t="s">
+      <c r="AJ4" s="30" t="s">
         <v>15</v>
       </c>
-      <c r="AK4" s="32" t="s">
+      <c r="AK4" s="30" t="s">
         <v>16</v>
       </c>
-      <c r="AL4" s="31" t="s">
+      <c r="AL4" s="29" t="s">
         <v>17</v>
       </c>
-      <c r="AM4" s="32" t="s">
+      <c r="AM4" s="30" t="s">
         <v>6</v>
       </c>
-      <c r="AN4" s="32" t="s">
+      <c r="AN4" s="30" t="s">
         <v>7</v>
       </c>
-      <c r="AO4" s="31" t="s">
+      <c r="AO4" s="29" t="s">
         <v>8</v>
       </c>
-      <c r="AP4" s="32" t="s">
+      <c r="AP4" s="30" t="s">
         <v>9</v>
       </c>
-      <c r="AQ4" s="32" t="s">
+      <c r="AQ4" s="30" t="s">
         <v>10</v>
       </c>
-      <c r="AR4" s="32" t="s">
+      <c r="AR4" s="30" t="s">
         <v>11</v>
       </c>
-      <c r="AS4" s="32" t="s">
+      <c r="AS4" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="AT4" s="32" t="s">
+      <c r="AT4" s="30" t="s">
         <v>13</v>
       </c>
-      <c r="AU4" s="32" t="s">
+      <c r="AU4" s="30" t="s">
         <v>14</v>
       </c>
-      <c r="AV4" s="32" t="s">
+      <c r="AV4" s="30" t="s">
         <v>15</v>
       </c>
-      <c r="AW4" s="33" t="s">
+      <c r="AW4" s="31" t="s">
         <v>16</v>
       </c>
-      <c r="AX4" s="7"/>
+      <c r="AX4" s="29" t="s">
+        <v>17</v>
+      </c>
+      <c r="AY4" s="30" t="s">
+        <v>6</v>
+      </c>
+      <c r="AZ4" s="30" t="s">
+        <v>7</v>
+      </c>
+      <c r="BA4" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="BB4" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="BC4" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="BD4" s="30" t="s">
+        <v>11</v>
+      </c>
+      <c r="BE4" s="30" t="s">
+        <v>12</v>
+      </c>
+      <c r="BF4" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="BG4" s="30" t="s">
+        <v>14</v>
+      </c>
+      <c r="BH4" s="30" t="s">
+        <v>15</v>
+      </c>
+      <c r="BI4" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="BJ4" s="29" t="s">
+        <v>17</v>
+      </c>
+      <c r="BK4" s="30" t="s">
+        <v>6</v>
+      </c>
+      <c r="BL4" s="30" t="s">
+        <v>7</v>
+      </c>
+      <c r="BM4" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="BN4" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="BO4" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="BP4" s="30" t="s">
+        <v>11</v>
+      </c>
+      <c r="BQ4" s="30" t="s">
+        <v>12</v>
+      </c>
+      <c r="BR4" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="BS4" s="30" t="s">
+        <v>14</v>
+      </c>
+      <c r="BT4" s="30" t="s">
+        <v>15</v>
+      </c>
+      <c r="BU4" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="BV4" s="29" t="s">
+        <v>17</v>
+      </c>
+      <c r="BW4" s="30" t="s">
+        <v>6</v>
+      </c>
+      <c r="BX4" s="30" t="s">
+        <v>7</v>
+      </c>
+      <c r="BY4" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="BZ4" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="CA4" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="CB4" s="30" t="s">
+        <v>11</v>
+      </c>
+      <c r="CC4" s="30" t="s">
+        <v>12</v>
+      </c>
+      <c r="CD4" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="CE4" s="30" t="s">
+        <v>14</v>
+      </c>
+      <c r="CF4" s="30" t="s">
+        <v>15</v>
+      </c>
+      <c r="CG4" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="CH4" s="29" t="s">
+        <v>17</v>
+      </c>
+      <c r="CI4" s="30" t="s">
+        <v>6</v>
+      </c>
+      <c r="CJ4" s="30" t="s">
+        <v>7</v>
+      </c>
+      <c r="CK4" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="CL4" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="CM4" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="CN4" s="30" t="s">
+        <v>11</v>
+      </c>
+      <c r="CO4" s="30" t="s">
+        <v>12</v>
+      </c>
+      <c r="CP4" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="CQ4" s="30" t="s">
+        <v>14</v>
+      </c>
+      <c r="CR4" s="30" t="s">
+        <v>15</v>
+      </c>
+      <c r="CS4" s="31" t="s">
+        <v>16</v>
+      </c>
     </row>
-    <row r="5" spans="1:50" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A5" s="30" t="s">
+    <row r="5" spans="1:97" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.3">
+      <c r="A5" s="28" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="9">
         <v>87</v>
       </c>
       <c r="C5" s="9">
         <v>87</v>
       </c>
       <c r="D5" s="9">
         <v>86</v>
       </c>
       <c r="E5" s="9">
         <v>86</v>
       </c>
       <c r="F5" s="9">
         <v>85</v>
       </c>
       <c r="G5" s="9">
         <v>93</v>
       </c>
       <c r="H5" s="10">
         <v>93</v>
       </c>
       <c r="I5" s="9">
         <v>97</v>
@@ -1078,51 +7345,51 @@
       <c r="Q5" s="9">
         <v>93</v>
       </c>
       <c r="R5" s="11">
         <v>102</v>
       </c>
       <c r="S5" s="12">
         <v>129</v>
       </c>
       <c r="T5" s="9">
         <v>133</v>
       </c>
       <c r="U5" s="10">
         <v>133</v>
       </c>
       <c r="V5" s="12">
         <v>133</v>
       </c>
       <c r="W5" s="11">
         <v>133</v>
       </c>
       <c r="X5" s="11">
         <v>129</v>
       </c>
       <c r="Y5" s="10">
-        <f t="shared" ref="Y5:AV5" si="0">SUM(Y6:Y14)</f>
+        <f t="shared" ref="Y5:AV5" si="0">SUM(Y6:Y16)</f>
         <v>90</v>
       </c>
       <c r="Z5" s="10">
         <f t="shared" si="0"/>
         <v>90</v>
       </c>
       <c r="AA5" s="10">
         <f t="shared" si="0"/>
         <v>90</v>
       </c>
       <c r="AB5" s="10">
         <f t="shared" si="0"/>
         <v>90</v>
       </c>
       <c r="AC5" s="10">
         <f t="shared" si="0"/>
         <v>90</v>
       </c>
       <c r="AD5" s="10">
         <f t="shared" si="0"/>
         <v>90</v>
       </c>
       <c r="AE5" s="10">
         <f t="shared" si="0"/>
         <v>90</v>
@@ -1174,1921 +7441,3831 @@
       <c r="AQ5" s="10">
         <f t="shared" si="0"/>
         <v>103</v>
       </c>
       <c r="AR5" s="10">
         <f t="shared" si="0"/>
         <v>32</v>
       </c>
       <c r="AS5" s="10">
         <f t="shared" si="0"/>
         <v>32</v>
       </c>
       <c r="AT5" s="10">
         <f t="shared" si="0"/>
         <v>32</v>
       </c>
       <c r="AU5" s="10">
         <f t="shared" si="0"/>
         <v>32</v>
       </c>
       <c r="AV5" s="10">
         <f t="shared" si="0"/>
         <v>32</v>
       </c>
       <c r="AW5" s="10">
-        <f>SUM(AW6:AW14)</f>
+        <f>SUM(AW6:AW16)</f>
         <v>27</v>
       </c>
+      <c r="AX5" s="10">
+        <v>27</v>
+      </c>
+      <c r="AY5" s="10">
+        <v>27</v>
+      </c>
+      <c r="AZ5" s="10">
+        <v>27</v>
+      </c>
+      <c r="BA5" s="10">
+        <v>27</v>
+      </c>
+      <c r="BB5" s="10">
+        <v>27</v>
+      </c>
+      <c r="BC5" s="10">
+        <v>27</v>
+      </c>
+      <c r="BD5" s="10">
+        <v>26</v>
+      </c>
+      <c r="BE5" s="34">
+        <v>26</v>
+      </c>
+      <c r="BF5" s="34">
+        <v>26</v>
+      </c>
+      <c r="BG5" s="10">
+        <v>27</v>
+      </c>
+      <c r="BH5" s="10">
+        <v>29</v>
+      </c>
+      <c r="BI5" s="10">
+        <v>113</v>
+      </c>
+      <c r="BJ5" s="10">
+        <v>113</v>
+      </c>
+      <c r="BK5" s="10">
+        <v>110</v>
+      </c>
+      <c r="BL5" s="10">
+        <v>112</v>
+      </c>
+      <c r="BM5" s="10">
+        <v>112</v>
+      </c>
+      <c r="BN5" s="10">
+        <v>131</v>
+      </c>
+      <c r="BO5" s="10">
+        <v>137</v>
+      </c>
+      <c r="BP5" s="10">
+        <v>152</v>
+      </c>
+      <c r="BQ5" s="10">
+        <v>151</v>
+      </c>
+      <c r="BR5" s="10">
+        <v>151</v>
+      </c>
+      <c r="BS5" s="10">
+        <v>149</v>
+      </c>
+      <c r="BT5" s="10">
+        <v>149</v>
+      </c>
+      <c r="BU5" s="10">
+        <v>149</v>
+      </c>
+      <c r="BV5" s="10">
+        <v>150</v>
+      </c>
+      <c r="BW5" s="10">
+        <v>156</v>
+      </c>
+      <c r="BX5" s="10">
+        <v>158</v>
+      </c>
+      <c r="BY5" s="10">
+        <v>186</v>
+      </c>
+      <c r="BZ5" s="10">
+        <v>186</v>
+      </c>
+      <c r="CA5" s="10">
+        <v>178</v>
+      </c>
+      <c r="CB5" s="10">
+        <v>180</v>
+      </c>
+      <c r="CC5" s="10">
+        <v>180</v>
+      </c>
+      <c r="CD5" s="10">
+        <v>190</v>
+      </c>
+      <c r="CE5" s="10">
+        <v>190</v>
+      </c>
+      <c r="CF5" s="10">
+        <v>190</v>
+      </c>
+      <c r="CG5" s="10">
+        <v>172</v>
+      </c>
+      <c r="CH5" s="10">
+        <v>172</v>
+      </c>
+      <c r="CI5" s="35">
+        <v>143</v>
+      </c>
+      <c r="CJ5" s="35">
+        <v>143</v>
+      </c>
+      <c r="CK5" s="35">
+        <v>143</v>
+      </c>
+      <c r="CL5" s="35">
+        <v>155</v>
+      </c>
+      <c r="CM5" s="35">
+        <v>152</v>
+      </c>
+      <c r="CN5" s="52">
+        <v>158</v>
+      </c>
+      <c r="CO5" s="10"/>
+      <c r="CP5" s="10"/>
+      <c r="CQ5" s="10"/>
+      <c r="CR5" s="10"/>
+      <c r="CS5" s="10"/>
     </row>
-    <row r="6" spans="1:50" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:97" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="A6" s="7" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="13" t="s">
         <v>1</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>1</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>1</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>1</v>
       </c>
       <c r="G6" s="13" t="s">
         <v>1</v>
       </c>
-      <c r="H6" s="14">
+      <c r="H6" s="32">
         <v>3</v>
       </c>
       <c r="I6" s="13">
         <v>3</v>
       </c>
       <c r="J6" s="13">
         <v>3</v>
       </c>
       <c r="K6" s="13">
         <v>3</v>
       </c>
       <c r="L6" s="13">
         <v>3</v>
       </c>
       <c r="M6" s="13">
         <v>3</v>
       </c>
       <c r="N6" s="13">
         <v>3</v>
       </c>
-      <c r="O6" s="14">
+      <c r="O6" s="32">
         <v>3</v>
       </c>
       <c r="P6" s="13">
         <v>3</v>
       </c>
       <c r="Q6" s="13">
         <v>3</v>
       </c>
       <c r="R6" s="13">
         <v>3</v>
       </c>
-      <c r="S6" s="15">
+      <c r="S6" s="14">
         <v>3</v>
       </c>
       <c r="T6" s="13">
         <v>3</v>
       </c>
-      <c r="U6" s="16">
+      <c r="U6" s="15">
         <v>3</v>
       </c>
       <c r="V6" s="13">
         <v>3</v>
       </c>
-      <c r="W6" s="16">
+      <c r="W6" s="15">
         <v>3</v>
       </c>
-      <c r="X6" s="16">
+      <c r="X6" s="15">
         <v>3</v>
       </c>
       <c r="Y6" s="13">
         <v>3</v>
       </c>
-      <c r="Z6" s="14">
+      <c r="Z6" s="32">
         <v>3</v>
       </c>
-      <c r="AA6" s="14">
+      <c r="AA6" s="32">
         <v>3</v>
       </c>
-      <c r="AB6" s="14">
+      <c r="AB6" s="32">
         <v>3</v>
       </c>
-      <c r="AC6" s="14">
+      <c r="AC6" s="32">
         <v>3</v>
       </c>
-      <c r="AD6" s="14">
+      <c r="AD6" s="32">
         <v>3</v>
       </c>
-      <c r="AE6" s="14">
+      <c r="AE6" s="32">
         <v>3</v>
       </c>
-      <c r="AF6" s="16">
+      <c r="AF6" s="15">
         <v>3</v>
       </c>
-      <c r="AG6" s="16">
+      <c r="AG6" s="15">
         <v>3</v>
       </c>
-      <c r="AH6" s="16">
+      <c r="AH6" s="15">
         <v>3</v>
       </c>
-      <c r="AI6" s="16">
+      <c r="AI6" s="15">
         <v>3</v>
       </c>
-      <c r="AJ6" s="16">
+      <c r="AJ6" s="15">
         <v>3</v>
       </c>
-      <c r="AK6" s="14">
+      <c r="AK6" s="32">
         <v>3</v>
       </c>
-      <c r="AL6" s="14">
+      <c r="AL6" s="32">
         <v>3</v>
       </c>
-      <c r="AM6" s="14">
+      <c r="AM6" s="32">
         <v>3</v>
       </c>
-      <c r="AN6" s="14">
+      <c r="AN6" s="32">
         <v>3</v>
       </c>
-      <c r="AO6" s="14">
+      <c r="AO6" s="32">
         <v>3</v>
       </c>
-      <c r="AP6" s="14">
+      <c r="AP6" s="32">
         <v>3</v>
       </c>
-      <c r="AQ6" s="14">
+      <c r="AQ6" s="32">
         <v>3</v>
       </c>
-      <c r="AR6" s="14">
+      <c r="AR6" s="32">
         <v>3</v>
       </c>
-      <c r="AS6" s="14">
+      <c r="AS6" s="32">
         <v>3</v>
       </c>
-      <c r="AT6" s="14">
+      <c r="AT6" s="32">
         <v>3</v>
       </c>
-      <c r="AU6" s="14">
+      <c r="AU6" s="32">
         <v>3</v>
       </c>
-      <c r="AV6" s="14">
+      <c r="AV6" s="32">
         <v>3</v>
       </c>
-      <c r="AW6" s="14">
+      <c r="AW6" s="32">
         <v>3</v>
       </c>
+      <c r="AX6" s="32">
+        <v>3</v>
+      </c>
+      <c r="AY6" s="32">
+        <v>3</v>
+      </c>
+      <c r="AZ6" s="32">
+        <v>3</v>
+      </c>
+      <c r="BA6" s="32">
+        <v>3</v>
+      </c>
+      <c r="BB6" s="32">
+        <v>3</v>
+      </c>
+      <c r="BC6" s="32">
+        <v>3</v>
+      </c>
+      <c r="BD6" s="32">
+        <v>2</v>
+      </c>
+      <c r="BE6" s="34">
+        <v>2</v>
+      </c>
+      <c r="BF6" s="34">
+        <v>2</v>
+      </c>
+      <c r="BG6" s="32">
+        <v>2</v>
+      </c>
+      <c r="BH6" s="32">
+        <v>2</v>
+      </c>
+      <c r="BI6" s="32">
+        <v>2</v>
+      </c>
+      <c r="BJ6" s="32">
+        <v>2</v>
+      </c>
+      <c r="BK6" s="32">
+        <v>2</v>
+      </c>
+      <c r="BL6" s="32">
+        <v>2</v>
+      </c>
+      <c r="BM6" s="32">
+        <v>2</v>
+      </c>
+      <c r="BN6" s="32">
+        <v>2</v>
+      </c>
+      <c r="BO6" s="32">
+        <v>2</v>
+      </c>
+      <c r="BP6" s="32">
+        <v>2</v>
+      </c>
+      <c r="BQ6" s="32">
+        <v>2</v>
+      </c>
+      <c r="BR6" s="32">
+        <v>2</v>
+      </c>
+      <c r="BS6" s="32">
+        <v>2</v>
+      </c>
+      <c r="BT6" s="32">
+        <v>2</v>
+      </c>
+      <c r="BU6" s="32">
+        <v>2</v>
+      </c>
+      <c r="BV6" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BW6" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BX6" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BY6" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BZ6" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="CA6" s="32">
+        <v>9</v>
+      </c>
+      <c r="CB6" s="32">
+        <v>9</v>
+      </c>
+      <c r="CC6" s="32">
+        <v>9</v>
+      </c>
+      <c r="CD6" s="32">
+        <v>9</v>
+      </c>
+      <c r="CE6" s="36">
+        <v>9</v>
+      </c>
+      <c r="CF6" s="36">
+        <v>9</v>
+      </c>
+      <c r="CG6" s="37" t="s">
+        <v>1</v>
+      </c>
+      <c r="CH6" s="38">
+        <v>1</v>
+      </c>
+      <c r="CI6" s="32" t="s">
+        <v>36</v>
+      </c>
+      <c r="CJ6" s="32" t="s">
+        <v>36</v>
+      </c>
+      <c r="CK6" s="32" t="s">
+        <v>36</v>
+      </c>
+      <c r="CL6" s="32" t="s">
+        <v>36</v>
+      </c>
+      <c r="CM6" s="32" t="s">
+        <v>36</v>
+      </c>
+      <c r="CN6" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="CO6" s="32"/>
+      <c r="CP6" s="32"/>
+      <c r="CQ6" s="32"/>
+      <c r="CR6" s="32"/>
+      <c r="CS6" s="32"/>
     </row>
-    <row r="7" spans="1:50" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B7" s="13">
+    <row r="7" spans="1:97" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.3">
+      <c r="A7" s="33" t="s">
+        <v>29</v>
+      </c>
+      <c r="B7" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="C7" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="D7" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="E7" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="F7" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="G7" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="H7" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="I7" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="J7" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="K7" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="L7" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="M7" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="N7" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="O7" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="P7" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q7" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="R7" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="S7" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="T7" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="U7" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="V7" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="W7" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="X7" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y7" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z7" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA7" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AB7" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AC7" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AD7" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE7" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF7" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG7" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AH7" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AI7" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AJ7" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AK7" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AL7" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AM7" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AN7" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AO7" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AP7" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AQ7" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AR7" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AS7" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AT7" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AU7" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AV7" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AW7" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AX7" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AY7" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AZ7" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BA7" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BB7" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BC7" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BD7" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BE7" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BF7" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BG7" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BH7" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BI7" s="32">
+        <v>1</v>
+      </c>
+      <c r="BJ7" s="32">
+        <v>1</v>
+      </c>
+      <c r="BK7" s="32">
+        <v>1</v>
+      </c>
+      <c r="BL7" s="32">
+        <v>1</v>
+      </c>
+      <c r="BM7" s="32">
+        <v>1</v>
+      </c>
+      <c r="BN7" s="32">
+        <v>1</v>
+      </c>
+      <c r="BO7" s="32">
+        <v>1</v>
+      </c>
+      <c r="BP7" s="32">
+        <v>1</v>
+      </c>
+      <c r="BQ7" s="32">
+        <v>1</v>
+      </c>
+      <c r="BR7" s="32">
+        <v>1</v>
+      </c>
+      <c r="BS7" s="32">
+        <v>1</v>
+      </c>
+      <c r="BT7" s="32">
+        <v>1</v>
+      </c>
+      <c r="BU7" s="32">
+        <v>1</v>
+      </c>
+      <c r="BV7" s="32">
+        <v>1</v>
+      </c>
+      <c r="BW7" s="32">
+        <v>1</v>
+      </c>
+      <c r="BX7" s="32">
+        <v>1</v>
+      </c>
+      <c r="BY7" s="32">
+        <v>1</v>
+      </c>
+      <c r="BZ7" s="32">
+        <v>1</v>
+      </c>
+      <c r="CA7" s="32">
+        <v>1</v>
+      </c>
+      <c r="CB7" s="32">
+        <v>1</v>
+      </c>
+      <c r="CC7" s="32">
+        <v>1</v>
+      </c>
+      <c r="CD7" s="32">
+        <v>1</v>
+      </c>
+      <c r="CE7" s="37">
+        <v>1</v>
+      </c>
+      <c r="CF7" s="37">
+        <v>1</v>
+      </c>
+      <c r="CG7" s="37">
+        <v>1</v>
+      </c>
+      <c r="CH7" s="38">
+        <v>1</v>
+      </c>
+      <c r="CI7" s="32">
+        <v>1</v>
+      </c>
+      <c r="CJ7" s="32">
+        <v>1</v>
+      </c>
+      <c r="CK7" s="32">
+        <v>1</v>
+      </c>
+      <c r="CL7" s="32">
+        <v>1</v>
+      </c>
+      <c r="CM7" s="32">
+        <v>1</v>
+      </c>
+      <c r="CN7" s="49">
+        <v>1</v>
+      </c>
+      <c r="CO7" s="32"/>
+      <c r="CP7" s="32"/>
+      <c r="CQ7" s="32"/>
+      <c r="CR7" s="32"/>
+      <c r="CS7" s="32"/>
+    </row>
+    <row r="8" spans="1:97" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.3">
+      <c r="A8" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="B8" s="13">
         <v>69</v>
       </c>
-      <c r="C7" s="13">
+      <c r="C8" s="13">
         <v>69</v>
       </c>
-      <c r="D7" s="13">
+      <c r="D8" s="13">
         <v>69</v>
       </c>
-      <c r="E7" s="13">
+      <c r="E8" s="13">
         <v>69</v>
       </c>
-      <c r="F7" s="13">
+      <c r="F8" s="13">
         <v>69</v>
       </c>
-      <c r="G7" s="13">
+      <c r="G8" s="13">
         <v>76</v>
       </c>
-      <c r="H7" s="14">
+      <c r="H8" s="32">
         <v>76</v>
       </c>
-      <c r="I7" s="13">
+      <c r="I8" s="13">
         <v>80</v>
       </c>
-      <c r="J7" s="13">
+      <c r="J8" s="13">
         <v>80</v>
       </c>
-      <c r="K7" s="13">
+      <c r="K8" s="13">
         <v>80</v>
       </c>
-      <c r="L7" s="13">
+      <c r="L8" s="13">
         <v>80</v>
       </c>
-      <c r="M7" s="13">
+      <c r="M8" s="13">
         <v>80</v>
       </c>
-      <c r="N7" s="13">
+      <c r="N8" s="13">
         <v>79</v>
       </c>
-      <c r="O7" s="14">
+      <c r="O8" s="32">
         <v>79</v>
       </c>
-      <c r="P7" s="13">
+      <c r="P8" s="13">
         <v>79</v>
       </c>
-      <c r="Q7" s="13">
+      <c r="Q8" s="13">
         <v>79</v>
       </c>
-      <c r="R7" s="16">
+      <c r="R8" s="15">
         <v>88</v>
       </c>
-      <c r="S7" s="15">
+      <c r="S8" s="14">
         <v>106</v>
       </c>
-      <c r="T7" s="13">
+      <c r="T8" s="13">
         <v>106</v>
       </c>
-      <c r="U7" s="16">
+      <c r="U8" s="15">
         <v>89</v>
       </c>
-      <c r="V7" s="15">
+      <c r="V8" s="14">
         <v>89</v>
       </c>
-      <c r="W7" s="16">
+      <c r="W8" s="15">
         <v>89</v>
       </c>
-      <c r="X7" s="16">
+      <c r="X8" s="15">
         <v>85</v>
       </c>
-      <c r="Y7" s="13">
+      <c r="Y8" s="13">
         <v>70</v>
       </c>
-      <c r="Z7" s="14">
+      <c r="Z8" s="32">
         <v>70</v>
       </c>
-      <c r="AA7" s="14">
+      <c r="AA8" s="32">
         <v>70</v>
       </c>
-      <c r="AB7" s="14">
+      <c r="AB8" s="32">
         <v>70</v>
       </c>
-      <c r="AC7" s="14">
+      <c r="AC8" s="32">
         <v>70</v>
       </c>
-      <c r="AD7" s="14">
+      <c r="AD8" s="32">
         <v>70</v>
       </c>
-      <c r="AE7" s="14">
+      <c r="AE8" s="32">
         <v>70</v>
       </c>
-      <c r="AF7" s="16">
+      <c r="AF8" s="15">
         <v>70</v>
       </c>
-      <c r="AG7" s="16">
+      <c r="AG8" s="15">
         <v>70</v>
       </c>
-      <c r="AH7" s="16">
+      <c r="AH8" s="15">
         <v>70</v>
       </c>
-      <c r="AI7" s="16">
+      <c r="AI8" s="15">
         <v>70</v>
       </c>
-      <c r="AJ7" s="16">
+      <c r="AJ8" s="15">
         <v>70</v>
       </c>
-      <c r="AK7" s="14">
+      <c r="AK8" s="32">
         <v>70</v>
       </c>
-      <c r="AL7" s="14">
+      <c r="AL8" s="32">
         <v>70</v>
       </c>
-      <c r="AM7" s="14">
+      <c r="AM8" s="32">
         <v>70</v>
       </c>
-      <c r="AN7" s="14">
+      <c r="AN8" s="32">
         <v>70</v>
       </c>
-      <c r="AO7" s="14">
+      <c r="AO8" s="32">
         <v>70</v>
       </c>
-      <c r="AP7" s="14">
+      <c r="AP8" s="32">
         <v>70</v>
       </c>
-      <c r="AQ7" s="14">
+      <c r="AQ8" s="32">
         <v>70</v>
       </c>
-      <c r="AR7" s="14" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="AR8" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AS8" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AT8" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AU8" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AV8" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AW8" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AX8" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AY8" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AZ8" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BA8" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BB8" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BC8" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BD8" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BE8" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BF8" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BG8" s="32">
+        <v>1</v>
+      </c>
+      <c r="BH8" s="32">
+        <v>1</v>
+      </c>
+      <c r="BI8" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BJ8" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BK8" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BL8" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BM8" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BN8" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BO8" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BP8" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BQ8" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BR8" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BS8" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BT8" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BU8" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BV8" s="32">
+        <v>1</v>
+      </c>
+      <c r="BW8" s="32">
+        <v>1</v>
+      </c>
+      <c r="BX8" s="32">
+        <v>1</v>
+      </c>
+      <c r="BY8" s="32">
+        <v>1</v>
+      </c>
+      <c r="BZ8" s="32">
+        <v>1</v>
+      </c>
+      <c r="CA8" s="32">
+        <v>1</v>
+      </c>
+      <c r="CB8" s="32">
+        <v>1</v>
+      </c>
+      <c r="CC8" s="32">
+        <v>1</v>
+      </c>
+      <c r="CD8" s="32">
+        <v>1</v>
+      </c>
+      <c r="CE8" s="37">
+        <v>1</v>
+      </c>
+      <c r="CF8" s="37">
+        <v>1</v>
+      </c>
+      <c r="CG8" s="37">
+        <v>1</v>
+      </c>
+      <c r="CH8" s="38"/>
+      <c r="CI8" s="32">
+        <v>1</v>
+      </c>
+      <c r="CJ8" s="32">
+        <v>1</v>
+      </c>
+      <c r="CK8" s="32">
+        <v>1</v>
+      </c>
+      <c r="CL8" s="32">
+        <v>1</v>
+      </c>
+      <c r="CM8" s="32">
+        <v>1</v>
+      </c>
+      <c r="CN8" s="49">
+        <v>1</v>
+      </c>
+      <c r="CO8" s="32"/>
+      <c r="CP8" s="32"/>
+      <c r="CQ8" s="32"/>
+      <c r="CR8" s="32"/>
+      <c r="CS8" s="32"/>
     </row>
-    <row r="8" spans="1:50" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-[...93 lines deleted...]
-      <c r="AF8" s="16">
+    <row r="9" spans="1:97" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.3">
+      <c r="A9" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="B9" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="C9" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="D9" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="E9" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="F9" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="G9" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="H9" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="I9" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="J9" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="K9" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="L9" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="M9" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="N9" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="O9" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="P9" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q9" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="R9" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="S9" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="T9" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="U9" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="V9" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="W9" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="X9" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y9" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z9" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA9" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AB9" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AC9" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AD9" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE9" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF9" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG9" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AH9" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AI9" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AJ9" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AK9" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AL9" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AM9" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AN9" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AO9" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AP9" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AQ9" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AR9" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AS9" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AT9" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AU9" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AV9" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AW9" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AX9" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AY9" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AZ9" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BA9" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BB9" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BC9" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BD9" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BE9" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BF9" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BG9" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BH9" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BI9" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BJ9" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BK9" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BL9" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BM9" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BN9" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BO9" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BP9" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BQ9" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BR9" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BS9" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BT9" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BU9" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BV9" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BW9" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BX9" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BY9" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BZ9" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="CA9" s="32">
+        <v>1</v>
+      </c>
+      <c r="CB9" s="32">
+        <v>1</v>
+      </c>
+      <c r="CC9" s="32">
+        <v>1</v>
+      </c>
+      <c r="CD9" s="32">
+        <v>1</v>
+      </c>
+      <c r="CE9" s="37">
+        <v>1</v>
+      </c>
+      <c r="CF9" s="37">
+        <v>1</v>
+      </c>
+      <c r="CG9" s="37">
+        <v>1</v>
+      </c>
+      <c r="CH9" s="38">
+        <v>1</v>
+      </c>
+      <c r="CI9" s="32">
+        <v>1</v>
+      </c>
+      <c r="CJ9" s="32">
+        <v>1</v>
+      </c>
+      <c r="CK9" s="32">
+        <v>1</v>
+      </c>
+      <c r="CL9" s="32">
+        <v>1</v>
+      </c>
+      <c r="CM9" s="32">
+        <v>1</v>
+      </c>
+      <c r="CN9" s="49">
+        <v>1</v>
+      </c>
+      <c r="CO9" s="32"/>
+      <c r="CP9" s="32"/>
+      <c r="CQ9" s="32"/>
+      <c r="CR9" s="32"/>
+      <c r="CS9" s="32"/>
+    </row>
+    <row r="10" spans="1:97" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.3">
+      <c r="A10" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="B10" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="C10" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="D10" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="E10" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="F10" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="G10" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="K10" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="L10" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="M10" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="N10" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="O10" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="P10" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q10" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="R10" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="S10" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="T10" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="U10" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="V10" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="W10" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="X10" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y10" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z10" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA10" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="AB10" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="AC10" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AD10" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE10" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF10" s="15">
         <v>3</v>
       </c>
-      <c r="AG8" s="16">
+      <c r="AG10" s="15">
         <v>3</v>
       </c>
-      <c r="AH8" s="16">
+      <c r="AH10" s="15">
         <v>3</v>
       </c>
-      <c r="AI8" s="16">
+      <c r="AI10" s="15">
         <v>3</v>
       </c>
-      <c r="AJ8" s="16">
+      <c r="AJ10" s="15">
         <v>3</v>
       </c>
-      <c r="AK8" s="14">
+      <c r="AK10" s="32">
         <v>3</v>
       </c>
-      <c r="AL8" s="14">
+      <c r="AL10" s="32">
         <v>3</v>
       </c>
-      <c r="AM8" s="14">
+      <c r="AM10" s="32">
         <v>3</v>
       </c>
-      <c r="AN8" s="14">
+      <c r="AN10" s="32">
         <v>3</v>
       </c>
-      <c r="AO8" s="14">
+      <c r="AO10" s="32">
         <v>3</v>
       </c>
-      <c r="AP8" s="14">
+      <c r="AP10" s="32">
         <v>3</v>
       </c>
-      <c r="AQ8" s="14">
+      <c r="AQ10" s="32">
         <v>3</v>
       </c>
-      <c r="AR8" s="14">
+      <c r="AR10" s="32">
         <v>3</v>
       </c>
-      <c r="AS8" s="14">
+      <c r="AS10" s="32">
         <v>3</v>
       </c>
-      <c r="AT8" s="14">
+      <c r="AT10" s="32">
         <v>3</v>
       </c>
-      <c r="AU8" s="14">
+      <c r="AU10" s="32">
         <v>3</v>
       </c>
-      <c r="AV8" s="14">
+      <c r="AV10" s="32">
         <v>3</v>
       </c>
-      <c r="AW8" s="14">
+      <c r="AW10" s="32">
         <v>3</v>
       </c>
+      <c r="AX10" s="32">
+        <v>3</v>
+      </c>
+      <c r="AY10" s="32">
+        <v>3</v>
+      </c>
+      <c r="AZ10" s="32">
+        <v>3</v>
+      </c>
+      <c r="BA10" s="32">
+        <v>3</v>
+      </c>
+      <c r="BB10" s="32">
+        <v>3</v>
+      </c>
+      <c r="BC10" s="32">
+        <v>3</v>
+      </c>
+      <c r="BD10" s="32">
+        <v>3</v>
+      </c>
+      <c r="BE10" s="34">
+        <v>3</v>
+      </c>
+      <c r="BF10" s="34">
+        <v>3</v>
+      </c>
+      <c r="BG10" s="32">
+        <v>3</v>
+      </c>
+      <c r="BH10" s="32">
+        <v>3</v>
+      </c>
+      <c r="BI10" s="32">
+        <v>87</v>
+      </c>
+      <c r="BJ10" s="32">
+        <v>87</v>
+      </c>
+      <c r="BK10" s="32">
+        <v>85</v>
+      </c>
+      <c r="BL10" s="32">
+        <v>87</v>
+      </c>
+      <c r="BM10" s="32">
+        <v>87</v>
+      </c>
+      <c r="BN10" s="32">
+        <v>103</v>
+      </c>
+      <c r="BO10" s="32">
+        <v>109</v>
+      </c>
+      <c r="BP10" s="32">
+        <v>122</v>
+      </c>
+      <c r="BQ10" s="32">
+        <v>122</v>
+      </c>
+      <c r="BR10" s="32">
+        <v>122</v>
+      </c>
+      <c r="BS10" s="32">
+        <v>122</v>
+      </c>
+      <c r="BT10" s="32">
+        <v>122</v>
+      </c>
+      <c r="BU10" s="32">
+        <v>122</v>
+      </c>
+      <c r="BV10" s="32">
+        <v>122</v>
+      </c>
+      <c r="BW10" s="32">
+        <v>128</v>
+      </c>
+      <c r="BX10" s="32">
+        <v>130</v>
+      </c>
+      <c r="BY10" s="32">
+        <v>158</v>
+      </c>
+      <c r="BZ10" s="32">
+        <v>158</v>
+      </c>
+      <c r="CA10" s="32">
+        <v>142</v>
+      </c>
+      <c r="CB10" s="32">
+        <v>142</v>
+      </c>
+      <c r="CC10" s="32">
+        <v>142</v>
+      </c>
+      <c r="CD10" s="32">
+        <v>152</v>
+      </c>
+      <c r="CE10" s="37">
+        <v>152</v>
+      </c>
+      <c r="CF10" s="37">
+        <v>152</v>
+      </c>
+      <c r="CG10" s="37">
+        <v>137</v>
+      </c>
+      <c r="CH10" s="38">
+        <v>137</v>
+      </c>
+      <c r="CI10" s="32">
+        <v>108</v>
+      </c>
+      <c r="CJ10" s="32">
+        <v>108</v>
+      </c>
+      <c r="CK10" s="32">
+        <v>108</v>
+      </c>
+      <c r="CL10" s="32">
+        <v>120</v>
+      </c>
+      <c r="CM10" s="32">
+        <v>123</v>
+      </c>
+      <c r="CN10" s="49">
+        <v>129</v>
+      </c>
+      <c r="CO10" s="32"/>
+      <c r="CP10" s="32"/>
+      <c r="CQ10" s="32"/>
+      <c r="CR10" s="32"/>
+      <c r="CS10" s="32"/>
     </row>
-    <row r="9" spans="1:50" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-[...299 lines deleted...]
-        <v>25</v>
+    <row r="11" spans="1:97" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.3">
+      <c r="A11" s="8" t="s">
+        <v>32</v>
       </c>
       <c r="B11" s="13">
         <v>2</v>
       </c>
       <c r="C11" s="13">
         <v>2</v>
       </c>
       <c r="D11" s="13">
+        <v>1</v>
+      </c>
+      <c r="E11" s="13">
+        <v>1</v>
+      </c>
+      <c r="F11" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="G11" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="H11" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="K11" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="L11" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="M11" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="N11" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="O11" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="P11" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q11" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="R11" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="S11" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="T11" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="U11" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="V11" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="W11" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="X11" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y11" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z11" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA11" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AB11" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AC11" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AD11" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE11" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF11" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG11" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AH11" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AI11" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AJ11" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AK11" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AL11" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AM11" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AN11" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AO11" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AP11" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AQ11" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AR11" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AS11" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AT11" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AU11" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AV11" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AW11" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AX11" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AY11" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AZ11" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BA11" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BB11" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BC11" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BD11" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BE11" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BF11" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BG11" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BH11" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BI11" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BJ11" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BK11" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BL11" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BM11" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BN11" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BO11" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BP11" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BQ11" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BR11" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BS11" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BT11" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BU11" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BV11" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BW11" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BX11" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BY11" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BZ11" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="CA11" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="CB11" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="CC11" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="CD11" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="CE11" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="CF11" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="CG11" s="37" t="s">
+        <v>36</v>
+      </c>
+      <c r="CH11" s="37" t="s">
+        <v>36</v>
+      </c>
+      <c r="CI11" s="37" t="s">
+        <v>36</v>
+      </c>
+      <c r="CJ11" s="37" t="s">
+        <v>36</v>
+      </c>
+      <c r="CK11" s="37" t="s">
+        <v>36</v>
+      </c>
+      <c r="CL11" s="37" t="s">
+        <v>36</v>
+      </c>
+      <c r="CM11" s="37" t="s">
+        <v>36</v>
+      </c>
+      <c r="CN11" s="51" t="s">
+        <v>36</v>
+      </c>
+      <c r="CO11" s="32"/>
+      <c r="CP11" s="32"/>
+      <c r="CQ11" s="32"/>
+      <c r="CR11" s="32"/>
+      <c r="CS11" s="32"/>
+    </row>
+    <row r="12" spans="1:97" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.3">
+      <c r="A12" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B12" s="13">
         <v>2</v>
       </c>
-      <c r="E11" s="13">
+      <c r="C12" s="13">
         <v>2</v>
       </c>
-      <c r="F11" s="13">
+      <c r="D12" s="13">
         <v>2</v>
       </c>
-      <c r="G11" s="13">
+      <c r="E12" s="13">
         <v>2</v>
       </c>
-      <c r="H11" s="14">
+      <c r="F12" s="13">
         <v>2</v>
       </c>
-      <c r="I11" s="13">
+      <c r="G12" s="13">
         <v>2</v>
       </c>
-      <c r="J11" s="13">
+      <c r="H12" s="32">
         <v>2</v>
       </c>
-      <c r="K11" s="13">
+      <c r="I12" s="13">
         <v>2</v>
       </c>
-      <c r="L11" s="13">
+      <c r="J12" s="13">
         <v>2</v>
       </c>
-      <c r="M11" s="13">
+      <c r="K12" s="13">
         <v>2</v>
       </c>
-      <c r="N11" s="13">
+      <c r="L12" s="13">
         <v>2</v>
       </c>
-      <c r="O11" s="14">
+      <c r="M12" s="13">
         <v>2</v>
       </c>
-      <c r="P11" s="13">
+      <c r="N12" s="13">
         <v>2</v>
       </c>
-      <c r="Q11" s="13" t="s">
-[...97 lines deleted...]
-      </c>
+      <c r="O12" s="32">
+        <v>2</v>
+      </c>
+      <c r="P12" s="13">
+        <v>2</v>
+      </c>
+      <c r="Q12" s="13">
+        <v>2</v>
+      </c>
+      <c r="R12" s="13">
+        <v>2</v>
+      </c>
+      <c r="S12" s="14">
+        <v>2</v>
+      </c>
+      <c r="T12" s="13">
+        <v>3</v>
+      </c>
+      <c r="U12" s="15">
+        <v>3</v>
+      </c>
+      <c r="V12" s="13">
+        <v>3</v>
+      </c>
+      <c r="W12" s="15">
+        <v>3</v>
+      </c>
+      <c r="X12" s="15">
+        <v>3</v>
+      </c>
+      <c r="Y12" s="13">
+        <v>3</v>
+      </c>
+      <c r="Z12" s="32">
+        <v>3</v>
+      </c>
+      <c r="AA12" s="32">
+        <v>3</v>
+      </c>
+      <c r="AB12" s="32">
+        <v>3</v>
+      </c>
+      <c r="AC12" s="32">
+        <v>3</v>
+      </c>
+      <c r="AD12" s="32">
+        <v>3</v>
+      </c>
+      <c r="AE12" s="32">
+        <v>3</v>
+      </c>
+      <c r="AF12" s="15">
+        <v>3</v>
+      </c>
+      <c r="AG12" s="15">
+        <v>3</v>
+      </c>
+      <c r="AH12" s="15">
+        <v>3</v>
+      </c>
+      <c r="AI12" s="15">
+        <v>3</v>
+      </c>
+      <c r="AJ12" s="15">
+        <v>3</v>
+      </c>
+      <c r="AK12" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AL12" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AM12" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AN12" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AO12" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AP12" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AQ12" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AR12" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AS12" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AT12" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AU12" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AV12" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AW12" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AX12" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AY12" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AZ12" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BA12" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BB12" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BC12" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BD12" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BE12" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BF12" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BG12" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BH12" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BI12" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BJ12" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BK12" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BL12" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BM12" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BN12" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BO12" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BP12" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BQ12" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BR12" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BS12" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BT12" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BU12" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BV12" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BW12" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BX12" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BY12" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BZ12" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="CA12" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="CB12" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="CC12" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="CD12" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="CE12" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="CF12" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="CG12" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="CH12" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="CI12" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="CJ12" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="CK12" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="CL12" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="CM12" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="CN12" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="CO12" s="32"/>
+      <c r="CP12" s="32"/>
+      <c r="CQ12" s="32"/>
+      <c r="CR12" s="32"/>
+      <c r="CS12" s="32"/>
     </row>
-    <row r="12" spans="1:50" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-[...60 lines deleted...]
-      <c r="U12" s="18">
+    <row r="13" spans="1:97" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.3">
+      <c r="A13" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="B13" s="13">
+        <v>2</v>
+      </c>
+      <c r="C13" s="13">
+        <v>2</v>
+      </c>
+      <c r="D13" s="13">
+        <v>2</v>
+      </c>
+      <c r="E13" s="13">
+        <v>2</v>
+      </c>
+      <c r="F13" s="13">
+        <v>2</v>
+      </c>
+      <c r="G13" s="13">
+        <v>2</v>
+      </c>
+      <c r="H13" s="32">
+        <v>2</v>
+      </c>
+      <c r="I13" s="13">
+        <v>2</v>
+      </c>
+      <c r="J13" s="13">
+        <v>2</v>
+      </c>
+      <c r="K13" s="13">
+        <v>2</v>
+      </c>
+      <c r="L13" s="13">
+        <v>2</v>
+      </c>
+      <c r="M13" s="13">
+        <v>2</v>
+      </c>
+      <c r="N13" s="13">
+        <v>2</v>
+      </c>
+      <c r="O13" s="32">
+        <v>2</v>
+      </c>
+      <c r="P13" s="13">
+        <v>2</v>
+      </c>
+      <c r="Q13" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="R13" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="S13" s="14" t="s">
+        <v>1</v>
+      </c>
+      <c r="T13" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="U13" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="V13" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="W13" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="X13" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y13" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z13" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA13" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AB13" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AC13" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AD13" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE13" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF13" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG13" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="AH13" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="AI13" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="AJ13" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="AK13" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AL13" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AM13" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AN13" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AO13" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AP13" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AQ13" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AR13" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AS13" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AT13" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AU13" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AV13" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AW13" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AX13" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AY13" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AZ13" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BA13" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BB13" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BC13" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BD13" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BE13" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BF13" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BG13" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BH13" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BI13" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BJ13" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BK13" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BL13" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BM13" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BN13" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BO13" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BP13" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BQ13" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BR13" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BS13" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BT13" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BU13" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BV13" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BW13" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BX13" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BY13" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BZ13" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="CA13" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="CB13" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="CC13" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="CD13" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="CE13" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="CF13" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="CG13" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="CH13" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="CI13" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="CJ13" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="CK13" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="CL13" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="CM13" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="CN13" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="CO13" s="32"/>
+      <c r="CP13" s="32"/>
+      <c r="CQ13" s="32"/>
+      <c r="CR13" s="32"/>
+      <c r="CS13" s="32"/>
+    </row>
+    <row r="14" spans="1:97" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.3">
+      <c r="A14" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="B14" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="C14" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="D14" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="E14" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="F14" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="G14" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="K14" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="L14" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="M14" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="N14" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="O14" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="P14" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q14" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="R14" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="S14" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="T14" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="U14" s="17">
         <v>17</v>
       </c>
-      <c r="V12" s="19">
+      <c r="V14" s="18">
         <v>17</v>
       </c>
-      <c r="W12" s="18">
+      <c r="W14" s="17">
         <v>17</v>
       </c>
-      <c r="X12" s="18">
+      <c r="X14" s="17">
         <v>17</v>
       </c>
-      <c r="Y12" s="19" t="s">
-[...38 lines deleted...]
-      <c r="AL12" s="20">
+      <c r="Y14" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z14" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA14" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="AB14" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="AC14" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="AD14" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE14" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF14" s="20" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG14" s="20" t="s">
+        <v>1</v>
+      </c>
+      <c r="AH14" s="20" t="s">
+        <v>1</v>
+      </c>
+      <c r="AI14" s="20" t="s">
+        <v>1</v>
+      </c>
+      <c r="AJ14" s="20" t="s">
+        <v>1</v>
+      </c>
+      <c r="AK14" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="AL14" s="19">
         <v>17</v>
       </c>
-      <c r="AM12" s="20">
+      <c r="AM14" s="19">
         <v>17</v>
       </c>
-      <c r="AN12" s="20">
+      <c r="AN14" s="19">
         <v>17</v>
       </c>
-      <c r="AO12" s="20">
+      <c r="AO14" s="19">
         <v>17</v>
       </c>
-      <c r="AP12" s="20">
+      <c r="AP14" s="19">
         <v>17</v>
       </c>
-      <c r="AQ12" s="20">
+      <c r="AQ14" s="19">
         <v>17</v>
       </c>
-      <c r="AR12" s="20">
+      <c r="AR14" s="19">
         <v>17</v>
       </c>
-      <c r="AS12" s="20">
+      <c r="AS14" s="19">
         <v>17</v>
       </c>
-      <c r="AT12" s="20">
+      <c r="AT14" s="19">
         <v>17</v>
       </c>
-      <c r="AU12" s="20">
+      <c r="AU14" s="19">
         <v>17</v>
       </c>
-      <c r="AV12" s="20">
+      <c r="AV14" s="19">
         <v>17</v>
       </c>
-      <c r="AW12" s="20">
+      <c r="AW14" s="19">
         <v>17</v>
       </c>
+      <c r="AX14" s="19">
+        <v>17</v>
+      </c>
+      <c r="AY14" s="19">
+        <v>17</v>
+      </c>
+      <c r="AZ14" s="19">
+        <v>17</v>
+      </c>
+      <c r="BA14" s="19">
+        <v>17</v>
+      </c>
+      <c r="BB14" s="19">
+        <v>17</v>
+      </c>
+      <c r="BC14" s="19">
+        <v>17</v>
+      </c>
+      <c r="BD14" s="19">
+        <v>17</v>
+      </c>
+      <c r="BE14" s="34">
+        <v>17</v>
+      </c>
+      <c r="BF14" s="34">
+        <v>17</v>
+      </c>
+      <c r="BG14" s="19">
+        <v>17</v>
+      </c>
+      <c r="BH14" s="19">
+        <v>19</v>
+      </c>
+      <c r="BI14" s="19">
+        <v>19</v>
+      </c>
+      <c r="BJ14" s="19">
+        <v>19</v>
+      </c>
+      <c r="BK14" s="19">
+        <v>18</v>
+      </c>
+      <c r="BL14" s="39">
+        <v>18</v>
+      </c>
+      <c r="BM14" s="39">
+        <v>18</v>
+      </c>
+      <c r="BN14" s="19">
+        <v>21</v>
+      </c>
+      <c r="BO14" s="19">
+        <v>21</v>
+      </c>
+      <c r="BP14" s="19">
+        <v>21</v>
+      </c>
+      <c r="BQ14" s="19">
+        <v>20</v>
+      </c>
+      <c r="BR14" s="19">
+        <v>20</v>
+      </c>
+      <c r="BS14" s="19">
+        <v>20</v>
+      </c>
+      <c r="BT14" s="19">
+        <v>20</v>
+      </c>
+      <c r="BU14" s="19">
+        <v>20</v>
+      </c>
+      <c r="BV14" s="19">
+        <v>20</v>
+      </c>
+      <c r="BW14" s="19">
+        <v>20</v>
+      </c>
+      <c r="BX14" s="19">
+        <v>20</v>
+      </c>
+      <c r="BY14" s="19">
+        <v>20</v>
+      </c>
+      <c r="BZ14" s="19">
+        <v>20</v>
+      </c>
+      <c r="CA14" s="19">
+        <v>20</v>
+      </c>
+      <c r="CB14" s="19">
+        <v>22</v>
+      </c>
+      <c r="CC14" s="19">
+        <v>22</v>
+      </c>
+      <c r="CD14" s="19">
+        <v>22</v>
+      </c>
+      <c r="CE14" s="19">
+        <v>22</v>
+      </c>
+      <c r="CF14" s="19">
+        <v>22</v>
+      </c>
+      <c r="CG14" s="19">
+        <v>22</v>
+      </c>
+      <c r="CH14" s="19">
+        <v>22</v>
+      </c>
+      <c r="CI14" s="19">
+        <v>22</v>
+      </c>
+      <c r="CJ14" s="19">
+        <v>22</v>
+      </c>
+      <c r="CK14" s="19">
+        <v>22</v>
+      </c>
+      <c r="CL14" s="19">
+        <v>22</v>
+      </c>
+      <c r="CM14" s="19">
+        <v>22</v>
+      </c>
+      <c r="CN14" s="48">
+        <v>22</v>
+      </c>
+      <c r="CO14" s="19"/>
+      <c r="CP14" s="19"/>
+      <c r="CQ14" s="19"/>
+      <c r="CR14" s="19"/>
+      <c r="CS14" s="19"/>
     </row>
-    <row r="13" spans="1:50" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B13" s="13">
+    <row r="15" spans="1:97" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.3">
+      <c r="A15" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="B15" s="13">
         <v>12</v>
       </c>
-      <c r="C13" s="13">
+      <c r="C15" s="13">
         <v>12</v>
       </c>
-      <c r="D13" s="13">
+      <c r="D15" s="13">
         <v>12</v>
       </c>
-      <c r="E13" s="13">
+      <c r="E15" s="13">
         <v>12</v>
       </c>
-      <c r="F13" s="13">
+      <c r="F15" s="13">
         <v>12</v>
       </c>
-      <c r="G13" s="13">
+      <c r="G15" s="13">
         <v>13</v>
       </c>
-      <c r="H13" s="14">
+      <c r="H15" s="32">
         <v>10</v>
       </c>
-      <c r="I13" s="13">
+      <c r="I15" s="13">
         <v>10</v>
       </c>
-      <c r="J13" s="13">
+      <c r="J15" s="13">
         <v>10</v>
       </c>
-      <c r="K13" s="13">
+      <c r="K15" s="13">
         <v>10</v>
       </c>
-      <c r="L13" s="13">
+      <c r="L15" s="13">
         <v>10</v>
       </c>
-      <c r="M13" s="13">
+      <c r="M15" s="13">
         <v>8</v>
       </c>
-      <c r="N13" s="13">
+      <c r="N15" s="13">
         <v>8</v>
       </c>
-      <c r="O13" s="14">
+      <c r="O15" s="32">
         <v>8</v>
       </c>
-      <c r="P13" s="13">
+      <c r="P15" s="13">
         <v>8</v>
       </c>
-      <c r="Q13" s="13">
+      <c r="Q15" s="13">
         <v>9</v>
       </c>
-      <c r="R13" s="13">
+      <c r="R15" s="13">
         <v>9</v>
       </c>
-      <c r="S13" s="13">
+      <c r="S15" s="13">
         <v>18</v>
       </c>
-      <c r="T13" s="13">
+      <c r="T15" s="13">
         <v>16</v>
       </c>
-      <c r="U13" s="16">
+      <c r="U15" s="15">
         <v>16</v>
       </c>
-      <c r="V13" s="13">
+      <c r="V15" s="13">
         <v>16</v>
       </c>
-      <c r="W13" s="16">
+      <c r="W15" s="15">
         <v>16</v>
       </c>
-      <c r="X13" s="16">
+      <c r="X15" s="15">
         <v>16</v>
       </c>
-      <c r="Y13" s="13">
+      <c r="Y15" s="13">
         <v>9</v>
       </c>
-      <c r="Z13" s="14">
+      <c r="Z15" s="32">
         <v>9</v>
       </c>
-      <c r="AA13" s="14">
+      <c r="AA15" s="32">
         <v>9</v>
       </c>
-      <c r="AB13" s="14">
+      <c r="AB15" s="32">
         <v>9</v>
       </c>
-      <c r="AC13" s="14">
+      <c r="AC15" s="32">
         <v>9</v>
       </c>
-      <c r="AD13" s="14">
+      <c r="AD15" s="32">
         <v>9</v>
       </c>
-      <c r="AE13" s="14">
+      <c r="AE15" s="32">
         <v>9</v>
       </c>
-      <c r="AF13" s="16">
+      <c r="AF15" s="15">
         <v>8</v>
       </c>
-      <c r="AG13" s="16">
+      <c r="AG15" s="15">
         <v>8</v>
       </c>
-      <c r="AH13" s="16">
+      <c r="AH15" s="15">
         <v>8</v>
       </c>
-      <c r="AI13" s="16">
+      <c r="AI15" s="15">
         <v>8</v>
       </c>
-      <c r="AJ13" s="16">
+      <c r="AJ15" s="15">
         <v>8</v>
       </c>
-      <c r="AK13" s="14">
+      <c r="AK15" s="32">
         <v>6</v>
       </c>
-      <c r="AL13" s="14">
+      <c r="AL15" s="32">
         <v>6</v>
       </c>
-      <c r="AM13" s="14">
+      <c r="AM15" s="32">
         <v>6</v>
       </c>
-      <c r="AN13" s="14">
+      <c r="AN15" s="32">
         <v>6</v>
       </c>
-      <c r="AO13" s="14">
+      <c r="AO15" s="32">
         <v>6</v>
       </c>
-      <c r="AP13" s="14">
+      <c r="AP15" s="32">
         <v>6</v>
       </c>
-      <c r="AQ13" s="14">
+      <c r="AQ15" s="32">
         <v>6</v>
       </c>
-      <c r="AR13" s="14">
+      <c r="AR15" s="32">
         <v>5</v>
       </c>
-      <c r="AS13" s="14">
+      <c r="AS15" s="32">
         <v>5</v>
       </c>
-      <c r="AT13" s="14">
+      <c r="AT15" s="32">
         <v>5</v>
       </c>
-      <c r="AU13" s="14">
+      <c r="AU15" s="32">
         <v>5</v>
       </c>
-      <c r="AV13" s="14">
+      <c r="AV15" s="32">
         <v>5</v>
       </c>
-      <c r="AW13" s="14" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AW15" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AX15" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AY15" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="AZ15" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BA15" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BB15" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BC15" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BD15" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BE15" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="BF15" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="BG15" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BH15" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BI15" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BJ15" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BK15" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BL15" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BM15" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BN15" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BO15" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BP15" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BQ15" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BR15" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BS15" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BT15" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BU15" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BV15" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BW15" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BX15" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BY15" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="BZ15" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="CA15" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="CB15" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="CC15" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="CD15" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="CE15" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="CF15" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="CG15" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="CH15" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="CI15" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="CJ15" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="CK15" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="CL15" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="CM15" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="CN15" s="49"/>
+      <c r="CO15" s="32"/>
+      <c r="CP15" s="32"/>
+      <c r="CQ15" s="32"/>
+      <c r="CR15" s="32"/>
+      <c r="CS15" s="32"/>
     </row>
-    <row r="14" spans="1:50" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-[...57 lines deleted...]
-      <c r="T14" s="23">
+    <row r="16" spans="1:97" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.3">
+      <c r="A16" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="B16" s="22" t="s">
+        <v>1</v>
+      </c>
+      <c r="C16" s="22" t="s">
+        <v>1</v>
+      </c>
+      <c r="D16" s="22" t="s">
+        <v>1</v>
+      </c>
+      <c r="E16" s="22" t="s">
+        <v>1</v>
+      </c>
+      <c r="F16" s="22" t="s">
+        <v>1</v>
+      </c>
+      <c r="G16" s="22" t="s">
+        <v>1</v>
+      </c>
+      <c r="H16" s="22" t="s">
+        <v>1</v>
+      </c>
+      <c r="I16" s="22" t="s">
+        <v>1</v>
+      </c>
+      <c r="J16" s="22" t="s">
+        <v>1</v>
+      </c>
+      <c r="K16" s="22" t="s">
+        <v>1</v>
+      </c>
+      <c r="L16" s="22" t="s">
+        <v>1</v>
+      </c>
+      <c r="M16" s="22" t="s">
+        <v>1</v>
+      </c>
+      <c r="N16" s="22" t="s">
+        <v>1</v>
+      </c>
+      <c r="O16" s="22" t="s">
+        <v>1</v>
+      </c>
+      <c r="P16" s="22" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q16" s="22" t="s">
+        <v>1</v>
+      </c>
+      <c r="R16" s="22" t="s">
+        <v>1</v>
+      </c>
+      <c r="S16" s="22" t="s">
+        <v>1</v>
+      </c>
+      <c r="T16" s="22">
         <v>5</v>
       </c>
-      <c r="U14" s="24">
+      <c r="U16" s="23">
         <v>5</v>
       </c>
-      <c r="V14" s="23">
+      <c r="V16" s="22">
         <v>5</v>
       </c>
-      <c r="W14" s="25">
+      <c r="W16" s="24">
         <v>5</v>
       </c>
-      <c r="X14" s="25">
+      <c r="X16" s="24">
         <v>5</v>
       </c>
-      <c r="Y14" s="23">
+      <c r="Y16" s="22">
         <v>5</v>
       </c>
-      <c r="Z14" s="24">
+      <c r="Z16" s="23">
         <v>5</v>
       </c>
-      <c r="AA14" s="24">
+      <c r="AA16" s="23">
         <v>5</v>
       </c>
-      <c r="AB14" s="24">
+      <c r="AB16" s="23">
         <v>5</v>
       </c>
-      <c r="AC14" s="24">
+      <c r="AC16" s="23">
         <v>5</v>
       </c>
-      <c r="AD14" s="24">
+      <c r="AD16" s="23">
         <v>5</v>
       </c>
-      <c r="AE14" s="24">
+      <c r="AE16" s="23">
         <v>5</v>
       </c>
-      <c r="AF14" s="25">
+      <c r="AF16" s="24">
         <v>5</v>
       </c>
-      <c r="AG14" s="25">
+      <c r="AG16" s="24">
         <v>5</v>
       </c>
-      <c r="AH14" s="25">
+      <c r="AH16" s="24">
         <v>5</v>
       </c>
-      <c r="AI14" s="25">
+      <c r="AI16" s="24">
         <v>5</v>
       </c>
-      <c r="AJ14" s="25">
+      <c r="AJ16" s="24">
         <v>5</v>
       </c>
-      <c r="AK14" s="24">
+      <c r="AK16" s="23">
         <v>4</v>
       </c>
-      <c r="AL14" s="24">
+      <c r="AL16" s="23">
         <v>4</v>
       </c>
-      <c r="AM14" s="24">
+      <c r="AM16" s="23">
         <v>4</v>
       </c>
-      <c r="AN14" s="24">
+      <c r="AN16" s="23">
         <v>4</v>
       </c>
-      <c r="AO14" s="24">
+      <c r="AO16" s="23">
         <v>4</v>
       </c>
-      <c r="AP14" s="24">
+      <c r="AP16" s="23">
         <v>4</v>
       </c>
-      <c r="AQ14" s="24">
+      <c r="AQ16" s="23">
         <v>4</v>
       </c>
-      <c r="AR14" s="24">
+      <c r="AR16" s="23">
         <v>4</v>
       </c>
-      <c r="AS14" s="24">
+      <c r="AS16" s="23">
         <v>4</v>
       </c>
-      <c r="AT14" s="24">
+      <c r="AT16" s="23">
         <v>4</v>
       </c>
-      <c r="AU14" s="24">
+      <c r="AU16" s="23">
         <v>4</v>
       </c>
-      <c r="AV14" s="24">
+      <c r="AV16" s="23">
         <v>4</v>
       </c>
-      <c r="AW14" s="24">
+      <c r="AW16" s="23">
         <v>4</v>
       </c>
+      <c r="AX16" s="23">
+        <v>4</v>
+      </c>
+      <c r="AY16" s="23">
+        <v>4</v>
+      </c>
+      <c r="AZ16" s="23">
+        <v>4</v>
+      </c>
+      <c r="BA16" s="23">
+        <v>4</v>
+      </c>
+      <c r="BB16" s="23">
+        <v>4</v>
+      </c>
+      <c r="BC16" s="23">
+        <v>4</v>
+      </c>
+      <c r="BD16" s="23">
+        <v>4</v>
+      </c>
+      <c r="BE16" s="41">
+        <v>4</v>
+      </c>
+      <c r="BF16" s="41">
+        <v>4</v>
+      </c>
+      <c r="BG16" s="23">
+        <v>4</v>
+      </c>
+      <c r="BH16" s="23">
+        <v>4</v>
+      </c>
+      <c r="BI16" s="23">
+        <v>4</v>
+      </c>
+      <c r="BJ16" s="23">
+        <v>4</v>
+      </c>
+      <c r="BK16" s="23">
+        <v>4</v>
+      </c>
+      <c r="BL16" s="42">
+        <v>4</v>
+      </c>
+      <c r="BM16" s="42">
+        <v>4</v>
+      </c>
+      <c r="BN16" s="42">
+        <v>4</v>
+      </c>
+      <c r="BO16" s="23">
+        <v>4</v>
+      </c>
+      <c r="BP16" s="23">
+        <v>6</v>
+      </c>
+      <c r="BQ16" s="23">
+        <v>6</v>
+      </c>
+      <c r="BR16" s="23">
+        <v>6</v>
+      </c>
+      <c r="BS16" s="23">
+        <v>4</v>
+      </c>
+      <c r="BT16" s="23">
+        <v>4</v>
+      </c>
+      <c r="BU16" s="23">
+        <v>4</v>
+      </c>
+      <c r="BV16" s="23">
+        <v>6</v>
+      </c>
+      <c r="BW16" s="23">
+        <v>6</v>
+      </c>
+      <c r="BX16" s="23">
+        <v>6</v>
+      </c>
+      <c r="BY16" s="23">
+        <v>6</v>
+      </c>
+      <c r="BZ16" s="23">
+        <v>6</v>
+      </c>
+      <c r="CA16" s="23">
+        <v>4</v>
+      </c>
+      <c r="CB16" s="23">
+        <v>4</v>
+      </c>
+      <c r="CC16" s="23">
+        <v>4</v>
+      </c>
+      <c r="CD16" s="23">
+        <v>4</v>
+      </c>
+      <c r="CE16" s="23">
+        <v>4</v>
+      </c>
+      <c r="CF16" s="23">
+        <v>4</v>
+      </c>
+      <c r="CG16" s="23">
+        <v>10</v>
+      </c>
+      <c r="CH16" s="23">
+        <v>10</v>
+      </c>
+      <c r="CI16" s="23">
+        <v>10</v>
+      </c>
+      <c r="CJ16" s="23">
+        <v>10</v>
+      </c>
+      <c r="CK16" s="23">
+        <v>10</v>
+      </c>
+      <c r="CL16" s="23">
+        <v>10</v>
+      </c>
+      <c r="CM16" s="23">
+        <v>4</v>
+      </c>
+      <c r="CN16" s="50">
+        <v>4</v>
+      </c>
+      <c r="CO16" s="23"/>
+      <c r="CP16" s="23"/>
+      <c r="CQ16" s="23"/>
+      <c r="CR16" s="23"/>
+      <c r="CS16" s="23"/>
     </row>
-    <row r="15" spans="1:50" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-[...53 lines deleted...]
-    <row r="17" spans="1:25" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:49" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="X17" s="8"/>
       <c r="Y17" s="8"/>
     </row>
-    <row r="18" spans="1:25" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="Y18" s="8"/>
+    <row r="18" spans="1:49" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.3">
+      <c r="B18" s="25"/>
+      <c r="C18" s="25"/>
+      <c r="D18" s="25"/>
+      <c r="E18" s="25"/>
+      <c r="F18" s="25"/>
+      <c r="G18" s="25"/>
+      <c r="H18" s="25"/>
+      <c r="I18" s="25"/>
+      <c r="J18" s="25"/>
+      <c r="K18" s="25"/>
+      <c r="L18" s="25"/>
+      <c r="M18" s="25"/>
+      <c r="N18" s="25"/>
+      <c r="O18" s="25"/>
+      <c r="P18" s="25"/>
+      <c r="Q18" s="25"/>
+      <c r="R18" s="25"/>
+      <c r="S18" s="25"/>
+      <c r="T18" s="25"/>
+      <c r="U18" s="25"/>
+      <c r="V18" s="25"/>
+      <c r="W18" s="25"/>
+      <c r="X18" s="25"/>
+      <c r="Y18" s="25"/>
+      <c r="Z18" s="25"/>
+      <c r="AA18" s="25"/>
+      <c r="AB18" s="25"/>
+      <c r="AC18" s="25"/>
+      <c r="AD18" s="25"/>
+      <c r="AE18" s="25"/>
+      <c r="AF18" s="25"/>
+      <c r="AG18" s="25"/>
+      <c r="AH18" s="25"/>
+      <c r="AI18" s="25"/>
+      <c r="AJ18" s="25"/>
+      <c r="AK18" s="25"/>
+      <c r="AL18" s="25"/>
+      <c r="AM18" s="25"/>
+      <c r="AN18" s="25"/>
+      <c r="AO18" s="25"/>
+      <c r="AP18" s="25"/>
+      <c r="AQ18" s="25"/>
+      <c r="AR18" s="25"/>
+      <c r="AS18" s="25"/>
+      <c r="AT18" s="25"/>
+      <c r="AU18" s="25"/>
+      <c r="AV18" s="25"/>
+      <c r="AW18" s="25"/>
     </row>
-    <row r="19" spans="1:25" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:49" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="X19" s="8"/>
       <c r="Y19" s="8"/>
     </row>
-    <row r="20" spans="1:25" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:49" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="X20" s="8"/>
       <c r="Y20" s="8"/>
     </row>
-    <row r="21" spans="1:25" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:49" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="X21" s="8"/>
       <c r="Y21" s="8"/>
     </row>
-    <row r="22" spans="1:25" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:49" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="X22" s="8"/>
       <c r="Y22" s="8"/>
     </row>
-    <row r="23" spans="1:25" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:49" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.3">
       <c r="X23" s="8"/>
       <c r="Y23" s="8"/>
     </row>
-    <row r="24" spans="1:25" s="3" customFormat="1" x14ac:dyDescent="0.2">
-[...24 lines deleted...]
-      <c r="Y24" s="2"/>
+    <row r="24" spans="1:49" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.3">
+      <c r="X24" s="8"/>
+      <c r="Y24" s="8"/>
     </row>
-    <row r="25" spans="1:25" s="3" customFormat="1" x14ac:dyDescent="0.2">
-[...24 lines deleted...]
-      <c r="Y25" s="2"/>
+    <row r="25" spans="1:49" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.3">
+      <c r="X25" s="8"/>
+      <c r="Y25" s="8"/>
     </row>
-    <row r="26" spans="1:25" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:49" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A26" s="4"/>
       <c r="B26" s="4"/>
       <c r="C26" s="4"/>
       <c r="D26" s="4"/>
       <c r="E26" s="4"/>
       <c r="F26" s="4"/>
       <c r="G26" s="4"/>
       <c r="H26" s="4"/>
       <c r="I26" s="4"/>
       <c r="J26" s="4"/>
       <c r="K26" s="4"/>
       <c r="L26" s="4"/>
       <c r="M26" s="4"/>
       <c r="N26" s="4"/>
       <c r="O26" s="4"/>
       <c r="P26" s="4"/>
       <c r="Q26" s="4"/>
       <c r="R26" s="4"/>
       <c r="S26" s="4"/>
       <c r="T26" s="4"/>
       <c r="U26" s="4"/>
       <c r="V26" s="4"/>
       <c r="W26" s="4"/>
       <c r="X26" s="2"/>
       <c r="Y26" s="2"/>
     </row>
-    <row r="27" spans="1:25" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:49" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A27" s="4"/>
       <c r="B27" s="4"/>
       <c r="C27" s="4"/>
       <c r="D27" s="4"/>
       <c r="E27" s="4"/>
       <c r="F27" s="4"/>
       <c r="G27" s="4"/>
       <c r="H27" s="4"/>
       <c r="I27" s="4"/>
       <c r="J27" s="4"/>
       <c r="K27" s="4"/>
       <c r="L27" s="4"/>
       <c r="M27" s="4"/>
       <c r="N27" s="4"/>
       <c r="O27" s="4"/>
       <c r="P27" s="4"/>
       <c r="Q27" s="4"/>
       <c r="R27" s="4"/>
       <c r="S27" s="4"/>
       <c r="T27" s="4"/>
       <c r="U27" s="4"/>
       <c r="V27" s="4"/>
       <c r="W27" s="4"/>
       <c r="X27" s="2"/>
       <c r="Y27" s="2"/>
     </row>
-    <row r="28" spans="1:25" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:49" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A28" s="4"/>
       <c r="B28" s="4"/>
       <c r="C28" s="4"/>
       <c r="D28" s="4"/>
       <c r="E28" s="4"/>
       <c r="F28" s="4"/>
       <c r="G28" s="4"/>
       <c r="H28" s="4"/>
       <c r="I28" s="4"/>
       <c r="J28" s="4"/>
       <c r="K28" s="4"/>
       <c r="L28" s="4"/>
       <c r="M28" s="4"/>
       <c r="N28" s="4"/>
       <c r="O28" s="4"/>
       <c r="P28" s="4"/>
       <c r="Q28" s="4"/>
       <c r="R28" s="4"/>
       <c r="S28" s="4"/>
       <c r="T28" s="4"/>
       <c r="U28" s="4"/>
       <c r="V28" s="4"/>
       <c r="W28" s="4"/>
       <c r="X28" s="2"/>
       <c r="Y28" s="2"/>
     </row>
-    <row r="29" spans="1:25" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:49" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A29" s="4"/>
       <c r="B29" s="4"/>
       <c r="C29" s="4"/>
       <c r="D29" s="4"/>
       <c r="E29" s="4"/>
       <c r="F29" s="4"/>
       <c r="G29" s="4"/>
       <c r="H29" s="4"/>
       <c r="I29" s="4"/>
       <c r="J29" s="4"/>
       <c r="K29" s="4"/>
       <c r="L29" s="4"/>
       <c r="M29" s="4"/>
       <c r="N29" s="4"/>
       <c r="O29" s="4"/>
       <c r="P29" s="4"/>
       <c r="Q29" s="4"/>
       <c r="R29" s="4"/>
       <c r="S29" s="4"/>
       <c r="T29" s="4"/>
       <c r="U29" s="4"/>
       <c r="V29" s="4"/>
       <c r="W29" s="4"/>
       <c r="X29" s="2"/>
       <c r="Y29" s="2"/>
     </row>
-    <row r="30" spans="1:25" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:49" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A30" s="4"/>
       <c r="B30" s="4"/>
       <c r="C30" s="4"/>
       <c r="D30" s="4"/>
       <c r="E30" s="4"/>
       <c r="F30" s="4"/>
       <c r="G30" s="4"/>
       <c r="H30" s="4"/>
       <c r="I30" s="4"/>
       <c r="J30" s="4"/>
       <c r="K30" s="4"/>
       <c r="L30" s="4"/>
       <c r="M30" s="4"/>
       <c r="N30" s="4"/>
       <c r="O30" s="4"/>
       <c r="P30" s="4"/>
       <c r="Q30" s="4"/>
       <c r="R30" s="4"/>
       <c r="S30" s="4"/>
       <c r="T30" s="4"/>
       <c r="U30" s="4"/>
       <c r="V30" s="4"/>
       <c r="W30" s="4"/>
       <c r="X30" s="2"/>
       <c r="Y30" s="2"/>
     </row>
-    <row r="31" spans="1:25" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:49" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A31" s="4"/>
       <c r="B31" s="4"/>
       <c r="C31" s="4"/>
       <c r="D31" s="4"/>
       <c r="E31" s="4"/>
       <c r="F31" s="4"/>
       <c r="G31" s="4"/>
       <c r="H31" s="4"/>
       <c r="I31" s="4"/>
       <c r="J31" s="4"/>
       <c r="K31" s="4"/>
       <c r="L31" s="4"/>
       <c r="M31" s="4"/>
       <c r="N31" s="4"/>
       <c r="O31" s="4"/>
       <c r="P31" s="4"/>
       <c r="Q31" s="4"/>
       <c r="R31" s="4"/>
       <c r="S31" s="4"/>
       <c r="T31" s="4"/>
       <c r="U31" s="4"/>
       <c r="V31" s="4"/>
       <c r="W31" s="4"/>
       <c r="X31" s="2"/>
       <c r="Y31" s="2"/>
     </row>
-    <row r="32" spans="1:25" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:49" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A32" s="4"/>
       <c r="B32" s="4"/>
       <c r="C32" s="4"/>
       <c r="D32" s="4"/>
       <c r="E32" s="4"/>
       <c r="F32" s="4"/>
       <c r="G32" s="4"/>
       <c r="H32" s="4"/>
       <c r="I32" s="4"/>
       <c r="J32" s="4"/>
       <c r="K32" s="4"/>
       <c r="L32" s="4"/>
       <c r="M32" s="4"/>
       <c r="N32" s="4"/>
       <c r="O32" s="4"/>
       <c r="P32" s="4"/>
       <c r="Q32" s="4"/>
       <c r="R32" s="4"/>
       <c r="S32" s="4"/>
       <c r="T32" s="4"/>
       <c r="U32" s="4"/>
       <c r="V32" s="4"/>
       <c r="W32" s="4"/>
       <c r="X32" s="2"/>
       <c r="Y32" s="2"/>
     </row>
-    <row r="33" spans="1:25" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:25" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A33" s="4"/>
       <c r="B33" s="4"/>
       <c r="C33" s="4"/>
       <c r="D33" s="4"/>
       <c r="E33" s="4"/>
       <c r="F33" s="4"/>
       <c r="G33" s="4"/>
       <c r="H33" s="4"/>
       <c r="I33" s="4"/>
       <c r="J33" s="4"/>
       <c r="K33" s="4"/>
       <c r="L33" s="4"/>
       <c r="M33" s="4"/>
       <c r="N33" s="4"/>
       <c r="O33" s="4"/>
       <c r="P33" s="4"/>
       <c r="Q33" s="4"/>
       <c r="R33" s="4"/>
       <c r="S33" s="4"/>
       <c r="T33" s="4"/>
       <c r="U33" s="4"/>
       <c r="V33" s="4"/>
       <c r="W33" s="4"/>
       <c r="X33" s="2"/>
       <c r="Y33" s="2"/>
     </row>
-    <row r="34" spans="1:25" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:25" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A34" s="4"/>
       <c r="B34" s="4"/>
       <c r="C34" s="4"/>
       <c r="D34" s="4"/>
       <c r="E34" s="4"/>
       <c r="F34" s="4"/>
       <c r="G34" s="4"/>
       <c r="H34" s="4"/>
       <c r="I34" s="4"/>
       <c r="J34" s="4"/>
       <c r="K34" s="4"/>
       <c r="L34" s="4"/>
       <c r="M34" s="4"/>
       <c r="N34" s="4"/>
       <c r="O34" s="4"/>
       <c r="P34" s="4"/>
       <c r="Q34" s="4"/>
       <c r="R34" s="4"/>
       <c r="S34" s="4"/>
       <c r="T34" s="4"/>
       <c r="U34" s="4"/>
       <c r="V34" s="4"/>
       <c r="W34" s="4"/>
       <c r="X34" s="2"/>
       <c r="Y34" s="2"/>
     </row>
-    <row r="35" spans="1:25" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:25" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A35" s="4"/>
       <c r="B35" s="4"/>
       <c r="C35" s="4"/>
       <c r="D35" s="4"/>
       <c r="E35" s="4"/>
       <c r="F35" s="4"/>
       <c r="G35" s="4"/>
       <c r="H35" s="4"/>
       <c r="I35" s="4"/>
       <c r="J35" s="4"/>
       <c r="K35" s="4"/>
       <c r="L35" s="4"/>
       <c r="M35" s="4"/>
       <c r="N35" s="4"/>
       <c r="O35" s="4"/>
       <c r="P35" s="4"/>
       <c r="Q35" s="4"/>
       <c r="R35" s="4"/>
       <c r="S35" s="4"/>
       <c r="T35" s="4"/>
       <c r="U35" s="4"/>
       <c r="V35" s="4"/>
       <c r="W35" s="4"/>
       <c r="X35" s="2"/>
       <c r="Y35" s="2"/>
     </row>
-    <row r="36" spans="1:25" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:25" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A36" s="4"/>
       <c r="B36" s="4"/>
       <c r="C36" s="4"/>
       <c r="D36" s="4"/>
       <c r="E36" s="4"/>
       <c r="F36" s="4"/>
       <c r="G36" s="4"/>
       <c r="H36" s="4"/>
       <c r="I36" s="4"/>
       <c r="J36" s="4"/>
       <c r="K36" s="4"/>
       <c r="L36" s="4"/>
       <c r="M36" s="4"/>
       <c r="N36" s="4"/>
       <c r="O36" s="4"/>
       <c r="P36" s="4"/>
       <c r="Q36" s="4"/>
       <c r="R36" s="4"/>
       <c r="S36" s="4"/>
       <c r="T36" s="4"/>
       <c r="U36" s="4"/>
       <c r="V36" s="4"/>
       <c r="W36" s="4"/>
       <c r="X36" s="2"/>
       <c r="Y36" s="2"/>
     </row>
-    <row r="37" spans="1:25" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:25" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A37" s="4"/>
       <c r="B37" s="4"/>
       <c r="C37" s="4"/>
       <c r="D37" s="4"/>
       <c r="E37" s="4"/>
       <c r="F37" s="4"/>
       <c r="G37" s="4"/>
       <c r="H37" s="4"/>
       <c r="I37" s="4"/>
       <c r="J37" s="4"/>
       <c r="K37" s="4"/>
       <c r="L37" s="4"/>
       <c r="M37" s="4"/>
       <c r="N37" s="4"/>
       <c r="O37" s="4"/>
       <c r="P37" s="4"/>
       <c r="Q37" s="4"/>
       <c r="R37" s="4"/>
       <c r="S37" s="4"/>
       <c r="T37" s="4"/>
       <c r="U37" s="4"/>
       <c r="V37" s="4"/>
       <c r="W37" s="4"/>
       <c r="X37" s="2"/>
       <c r="Y37" s="2"/>
     </row>
-    <row r="38" spans="1:25" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:25" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A38" s="4"/>
       <c r="B38" s="4"/>
       <c r="C38" s="4"/>
       <c r="D38" s="4"/>
       <c r="E38" s="4"/>
       <c r="F38" s="4"/>
       <c r="G38" s="4"/>
       <c r="H38" s="4"/>
       <c r="I38" s="4"/>
       <c r="J38" s="4"/>
       <c r="K38" s="4"/>
       <c r="L38" s="4"/>
       <c r="M38" s="4"/>
       <c r="N38" s="4"/>
       <c r="O38" s="4"/>
       <c r="P38" s="4"/>
       <c r="Q38" s="4"/>
       <c r="R38" s="4"/>
       <c r="S38" s="4"/>
       <c r="T38" s="4"/>
       <c r="U38" s="4"/>
       <c r="V38" s="4"/>
       <c r="W38" s="4"/>
       <c r="X38" s="2"/>
       <c r="Y38" s="2"/>
     </row>
-    <row r="39" spans="1:25" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:25" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A39" s="4"/>
       <c r="B39" s="4"/>
       <c r="C39" s="4"/>
       <c r="D39" s="4"/>
       <c r="E39" s="4"/>
       <c r="F39" s="4"/>
       <c r="G39" s="4"/>
       <c r="H39" s="4"/>
       <c r="I39" s="4"/>
       <c r="J39" s="4"/>
       <c r="K39" s="4"/>
       <c r="L39" s="4"/>
       <c r="M39" s="4"/>
       <c r="N39" s="4"/>
       <c r="O39" s="4"/>
       <c r="P39" s="4"/>
       <c r="Q39" s="4"/>
       <c r="R39" s="4"/>
       <c r="S39" s="4"/>
       <c r="T39" s="4"/>
       <c r="U39" s="4"/>
       <c r="V39" s="4"/>
       <c r="W39" s="4"/>
       <c r="X39" s="2"/>
       <c r="Y39" s="2"/>
     </row>
+    <row r="40" spans="1:25" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="4"/>
+      <c r="B40" s="4"/>
+      <c r="C40" s="4"/>
+      <c r="D40" s="4"/>
+      <c r="E40" s="4"/>
+      <c r="F40" s="4"/>
+      <c r="G40" s="4"/>
+      <c r="H40" s="4"/>
+      <c r="I40" s="4"/>
+      <c r="J40" s="4"/>
+      <c r="K40" s="4"/>
+      <c r="L40" s="4"/>
+      <c r="M40" s="4"/>
+      <c r="N40" s="4"/>
+      <c r="O40" s="4"/>
+      <c r="P40" s="4"/>
+      <c r="Q40" s="4"/>
+      <c r="R40" s="4"/>
+      <c r="S40" s="4"/>
+      <c r="T40" s="4"/>
+      <c r="U40" s="4"/>
+      <c r="V40" s="4"/>
+      <c r="W40" s="4"/>
+      <c r="X40" s="2"/>
+      <c r="Y40" s="2"/>
+    </row>
+    <row r="41" spans="1:25" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="4"/>
+      <c r="B41" s="4"/>
+      <c r="C41" s="4"/>
+      <c r="D41" s="4"/>
+      <c r="E41" s="4"/>
+      <c r="F41" s="4"/>
+      <c r="G41" s="4"/>
+      <c r="H41" s="4"/>
+      <c r="I41" s="4"/>
+      <c r="J41" s="4"/>
+      <c r="K41" s="4"/>
+      <c r="L41" s="4"/>
+      <c r="M41" s="4"/>
+      <c r="N41" s="4"/>
+      <c r="O41" s="4"/>
+      <c r="P41" s="4"/>
+      <c r="Q41" s="4"/>
+      <c r="R41" s="4"/>
+      <c r="S41" s="4"/>
+      <c r="T41" s="4"/>
+      <c r="U41" s="4"/>
+      <c r="V41" s="4"/>
+      <c r="W41" s="4"/>
+      <c r="X41" s="2"/>
+      <c r="Y41" s="2"/>
+    </row>
   </sheetData>
-  <mergeCells count="10">
+  <mergeCells count="18">
     <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
+    <mergeCell ref="CP2:CS2"/>
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="BR2:BU2"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="CD2:CG2"/>
+    <mergeCell ref="BV3:CG3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>